--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId1"/>
     <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -385,67 +385,67 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -733,2292 +733,2428 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q21" sqref="Q21"/>
+      <selection pane="bottomLeft" activeCell="T19" sqref="T19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="24" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="24"/>
-[...15 lines deleted...]
-      <c r="O4" s="3" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="22">
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="19"/>
+      <c r="B5" s="21">
         <v>2025</v>
       </c>
-      <c r="C5" s="23"/>
-[...10 lines deleted...]
-      <c r="N5" s="22">
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="21">
         <v>2026</v>
       </c>
-      <c r="O5" s="23"/>
-[...2 lines deleted...]
-      <c r="A6" s="21"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="20"/>
       <c r="B6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="P6" s="18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="25"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24"/>
+    </row>
+    <row r="8" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="6">
         <v>1185</v>
       </c>
       <c r="C8" s="6">
         <v>1099</v>
       </c>
       <c r="D8" s="6">
         <v>1217</v>
       </c>
       <c r="E8" s="6">
         <v>1176</v>
       </c>
       <c r="F8" s="6">
         <v>1113</v>
       </c>
       <c r="G8" s="6">
         <v>1029</v>
       </c>
       <c r="H8" s="6">
         <v>1256</v>
       </c>
       <c r="I8" s="6">
         <v>1085</v>
       </c>
       <c r="J8" s="6">
         <v>1275</v>
       </c>
       <c r="K8" s="6">
         <v>1159</v>
       </c>
       <c r="L8" s="6">
         <v>988</v>
       </c>
       <c r="M8" s="6">
         <v>1155</v>
       </c>
       <c r="N8" s="6">
         <v>1113</v>
       </c>
       <c r="O8" s="6">
         <v>1002</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="6">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="9">
         <v>434</v>
       </c>
       <c r="C9" s="9">
         <v>376</v>
       </c>
       <c r="D9" s="9">
         <v>385</v>
       </c>
       <c r="E9" s="9">
         <v>399</v>
       </c>
       <c r="F9" s="9">
         <v>357</v>
       </c>
       <c r="G9" s="9">
         <v>339</v>
       </c>
       <c r="H9" s="9">
         <v>444</v>
       </c>
       <c r="I9" s="9">
         <v>391</v>
       </c>
       <c r="J9" s="9">
         <v>412</v>
       </c>
       <c r="K9" s="9">
         <v>406</v>
       </c>
       <c r="L9" s="9">
         <v>368</v>
       </c>
       <c r="M9" s="9">
         <v>392</v>
       </c>
       <c r="N9" s="9">
         <v>385</v>
       </c>
       <c r="O9" s="9">
         <v>315</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="9">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9">
         <v>214</v>
       </c>
       <c r="C10" s="9">
         <v>222</v>
       </c>
       <c r="D10" s="9">
         <v>250</v>
       </c>
       <c r="E10" s="9">
         <v>205</v>
       </c>
       <c r="F10" s="9">
         <v>241</v>
       </c>
       <c r="G10" s="9">
         <v>211</v>
       </c>
       <c r="H10" s="9">
         <v>271</v>
       </c>
       <c r="I10" s="9">
         <v>230</v>
       </c>
       <c r="J10" s="9">
         <v>234</v>
       </c>
       <c r="K10" s="9">
         <v>240</v>
       </c>
       <c r="L10" s="9">
         <v>179</v>
       </c>
       <c r="M10" s="9">
         <v>261</v>
       </c>
       <c r="N10" s="9">
         <v>199</v>
       </c>
       <c r="O10" s="9">
         <v>199</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="9">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="9">
         <v>118</v>
       </c>
       <c r="C11" s="9">
         <v>94</v>
       </c>
       <c r="D11" s="9">
         <v>128</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
         <v>97</v>
       </c>
       <c r="G11" s="9">
         <v>107</v>
       </c>
       <c r="H11" s="9">
         <v>100</v>
       </c>
       <c r="I11" s="9">
         <v>102</v>
       </c>
       <c r="J11" s="9">
         <v>117</v>
       </c>
       <c r="K11" s="9">
         <v>89</v>
       </c>
       <c r="L11" s="9">
         <v>90</v>
       </c>
       <c r="M11" s="9">
         <v>96</v>
       </c>
       <c r="N11" s="9">
         <v>116</v>
       </c>
       <c r="O11" s="9">
         <v>95</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="9">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="9">
         <v>40</v>
       </c>
       <c r="C12" s="9">
         <v>53</v>
       </c>
       <c r="D12" s="9">
         <v>51</v>
       </c>
       <c r="E12" s="9">
         <v>47</v>
       </c>
       <c r="F12" s="9">
         <v>50</v>
       </c>
       <c r="G12" s="9">
         <v>48</v>
       </c>
       <c r="H12" s="9">
         <v>40</v>
       </c>
       <c r="I12" s="9">
         <v>48</v>
       </c>
       <c r="J12" s="9">
         <v>65</v>
       </c>
       <c r="K12" s="9">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>36</v>
       </c>
       <c r="M12" s="9">
         <v>37</v>
       </c>
       <c r="N12" s="9">
         <v>38</v>
       </c>
       <c r="O12" s="9">
         <v>37</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9">
         <v>47</v>
       </c>
       <c r="C13" s="9">
         <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>50</v>
       </c>
       <c r="E13" s="9">
         <v>46</v>
       </c>
       <c r="F13" s="9">
         <v>44</v>
       </c>
       <c r="G13" s="9">
         <v>30</v>
       </c>
       <c r="H13" s="9">
         <v>52</v>
       </c>
       <c r="I13" s="9">
         <v>38</v>
       </c>
       <c r="J13" s="9">
         <v>56</v>
       </c>
       <c r="K13" s="9">
         <v>51</v>
       </c>
       <c r="L13" s="9">
         <v>36</v>
       </c>
       <c r="M13" s="9">
         <v>56</v>
       </c>
       <c r="N13" s="9">
         <v>50</v>
       </c>
       <c r="O13" s="9">
         <v>41</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="9">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="9">
         <v>281</v>
       </c>
       <c r="C14" s="9">
         <v>245</v>
       </c>
       <c r="D14" s="9">
         <v>283</v>
       </c>
       <c r="E14" s="9">
         <v>317</v>
       </c>
       <c r="F14" s="9">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>258</v>
       </c>
       <c r="H14" s="9">
         <v>275</v>
       </c>
       <c r="I14" s="9">
         <v>249</v>
       </c>
       <c r="J14" s="9">
         <v>343</v>
       </c>
       <c r="K14" s="9">
         <v>293</v>
       </c>
       <c r="L14" s="9">
         <v>239</v>
       </c>
       <c r="M14" s="9">
         <v>256</v>
       </c>
       <c r="N14" s="9">
         <v>272</v>
       </c>
       <c r="O14" s="9">
         <v>268</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="9">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="9">
         <v>51</v>
       </c>
       <c r="C15" s="9">
         <v>54</v>
       </c>
       <c r="D15" s="9">
         <v>70</v>
       </c>
       <c r="E15" s="9">
         <v>63</v>
       </c>
       <c r="F15" s="9">
         <v>52</v>
       </c>
       <c r="G15" s="9">
         <v>36</v>
       </c>
       <c r="H15" s="9">
         <v>74</v>
       </c>
       <c r="I15" s="9">
         <v>27</v>
       </c>
       <c r="J15" s="9">
         <v>48</v>
       </c>
       <c r="K15" s="9">
         <v>46</v>
       </c>
       <c r="L15" s="9">
         <v>40</v>
       </c>
       <c r="M15" s="9">
         <v>57</v>
       </c>
       <c r="N15" s="9">
         <v>53</v>
       </c>
       <c r="O15" s="9">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="19" t="s">
+      <c r="P15" s="9">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="19"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="25"/>
+      <c r="O16" s="25"/>
+      <c r="P16" s="25"/>
+    </row>
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>526</v>
       </c>
       <c r="C17" s="6">
         <v>477</v>
       </c>
       <c r="D17" s="6">
         <v>496</v>
       </c>
       <c r="E17" s="6">
         <v>493</v>
       </c>
       <c r="F17" s="6">
         <v>471</v>
       </c>
       <c r="G17" s="6">
         <v>444</v>
       </c>
       <c r="H17" s="6">
         <v>571</v>
       </c>
       <c r="I17" s="6">
         <v>484</v>
       </c>
       <c r="J17" s="6">
         <v>508</v>
       </c>
       <c r="K17" s="6">
         <v>520</v>
       </c>
       <c r="L17" s="6">
         <v>442</v>
       </c>
       <c r="M17" s="6">
         <v>513</v>
       </c>
       <c r="N17" s="6">
         <v>488</v>
       </c>
       <c r="O17" s="6">
         <v>423</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="6">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>418</v>
       </c>
       <c r="C18" s="9">
         <v>371</v>
       </c>
       <c r="D18" s="9">
         <v>372</v>
       </c>
       <c r="E18" s="9">
         <v>394</v>
       </c>
       <c r="F18" s="9">
         <v>347</v>
       </c>
       <c r="G18" s="9">
         <v>328</v>
       </c>
       <c r="H18" s="9">
         <v>431</v>
       </c>
       <c r="I18" s="9">
         <v>377</v>
       </c>
       <c r="J18" s="9">
         <v>400</v>
       </c>
       <c r="K18" s="9">
         <v>392</v>
       </c>
       <c r="L18" s="9">
         <v>361</v>
       </c>
       <c r="M18" s="9">
         <v>386</v>
       </c>
       <c r="N18" s="9">
         <v>377</v>
       </c>
       <c r="O18" s="9">
         <v>314</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="9">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>96</v>
       </c>
       <c r="C19" s="9">
         <v>97</v>
       </c>
       <c r="D19" s="9">
         <v>107</v>
       </c>
       <c r="E19" s="9">
         <v>92</v>
       </c>
       <c r="F19" s="9">
         <v>115</v>
       </c>
       <c r="G19" s="9">
         <v>115</v>
       </c>
       <c r="H19" s="9">
         <v>122</v>
       </c>
       <c r="I19" s="9">
         <v>97</v>
       </c>
       <c r="J19" s="9">
         <v>98</v>
       </c>
       <c r="K19" s="9">
         <v>119</v>
       </c>
       <c r="L19" s="9">
         <v>73</v>
       </c>
       <c r="M19" s="9">
         <v>111</v>
       </c>
       <c r="N19" s="9">
         <v>98</v>
       </c>
       <c r="O19" s="9">
         <v>99</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="9">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="9">
         <v>12</v>
       </c>
       <c r="C20" s="9">
         <v>9</v>
       </c>
       <c r="D20" s="9">
         <v>17</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>9</v>
       </c>
       <c r="G20" s="9">
         <v>1</v>
       </c>
       <c r="H20" s="9">
         <v>18</v>
       </c>
       <c r="I20" s="9">
         <v>10</v>
       </c>
       <c r="J20" s="9">
         <v>10</v>
       </c>
       <c r="K20" s="9">
         <v>9</v>
       </c>
       <c r="L20" s="9">
         <v>8</v>
       </c>
       <c r="M20" s="9">
         <v>16</v>
       </c>
       <c r="N20" s="9">
         <v>13</v>
       </c>
       <c r="O20" s="9">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="P20" s="9">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="19"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="25"/>
+      <c r="P21" s="25"/>
+    </row>
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>659</v>
       </c>
       <c r="C22" s="6">
         <v>622</v>
       </c>
       <c r="D22" s="6">
         <v>721</v>
       </c>
       <c r="E22" s="6">
         <v>683</v>
       </c>
       <c r="F22" s="6">
         <v>642</v>
       </c>
       <c r="G22" s="6">
         <v>585</v>
       </c>
       <c r="H22" s="6">
         <v>685</v>
       </c>
       <c r="I22" s="6">
         <v>601</v>
       </c>
       <c r="J22" s="6">
         <v>767</v>
       </c>
       <c r="K22" s="6">
         <v>639</v>
       </c>
       <c r="L22" s="6">
         <v>546</v>
       </c>
       <c r="M22" s="6">
         <v>642</v>
       </c>
       <c r="N22" s="17">
         <v>625</v>
       </c>
       <c r="O22" s="6">
         <v>579</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="6">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>16</v>
       </c>
       <c r="C23" s="9">
         <v>5</v>
       </c>
       <c r="D23" s="9">
         <v>13</v>
       </c>
       <c r="E23" s="9">
         <v>5</v>
       </c>
       <c r="F23" s="9">
         <v>10</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>13</v>
       </c>
       <c r="I23" s="9">
         <v>14</v>
       </c>
       <c r="J23" s="9">
         <v>12</v>
       </c>
       <c r="K23" s="9">
         <v>14</v>
       </c>
       <c r="L23" s="9">
         <v>7</v>
       </c>
       <c r="M23" s="9">
         <v>6</v>
       </c>
       <c r="N23" s="16">
         <v>8</v>
       </c>
       <c r="O23" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>118</v>
       </c>
       <c r="C24" s="9">
         <v>125</v>
       </c>
       <c r="D24" s="9">
         <v>143</v>
       </c>
       <c r="E24" s="9">
         <v>113</v>
       </c>
       <c r="F24" s="9">
         <v>126</v>
       </c>
       <c r="G24" s="9">
         <v>96</v>
       </c>
       <c r="H24" s="9">
         <v>149</v>
       </c>
       <c r="I24" s="9">
         <v>133</v>
       </c>
       <c r="J24" s="9">
         <v>136</v>
       </c>
       <c r="K24" s="9">
         <v>121</v>
       </c>
       <c r="L24" s="9">
         <v>106</v>
       </c>
       <c r="M24" s="9">
         <v>150</v>
       </c>
       <c r="N24" s="16">
         <v>101</v>
       </c>
       <c r="O24" s="9">
         <v>100</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="9">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>118</v>
       </c>
       <c r="C25" s="9">
         <v>94</v>
       </c>
       <c r="D25" s="9">
         <v>128</v>
       </c>
       <c r="E25" s="9">
         <v>99</v>
       </c>
       <c r="F25" s="9">
         <v>97</v>
       </c>
       <c r="G25" s="9">
         <v>107</v>
       </c>
       <c r="H25" s="9">
         <v>100</v>
       </c>
       <c r="I25" s="9">
         <v>102</v>
       </c>
       <c r="J25" s="9">
         <v>117</v>
       </c>
       <c r="K25" s="9">
         <v>89</v>
       </c>
       <c r="L25" s="9">
         <v>90</v>
       </c>
       <c r="M25" s="9">
         <v>96</v>
       </c>
       <c r="N25" s="16">
         <v>116</v>
       </c>
       <c r="O25" s="9">
         <v>95</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P25" s="9">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>40</v>
       </c>
       <c r="C26" s="9">
         <v>53</v>
       </c>
       <c r="D26" s="9">
         <v>51</v>
       </c>
       <c r="E26" s="9">
         <v>47</v>
       </c>
       <c r="F26" s="9">
         <v>50</v>
       </c>
       <c r="G26" s="9">
         <v>48</v>
       </c>
       <c r="H26" s="9">
         <v>40</v>
       </c>
       <c r="I26" s="9">
         <v>48</v>
       </c>
       <c r="J26" s="9">
         <v>65</v>
       </c>
       <c r="K26" s="9">
         <v>34</v>
       </c>
       <c r="L26" s="9">
         <v>36</v>
       </c>
       <c r="M26" s="9">
         <v>37</v>
       </c>
       <c r="N26" s="16">
         <v>38</v>
       </c>
       <c r="O26" s="9">
         <v>37</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="9">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="9">
         <v>47</v>
       </c>
       <c r="C27" s="9">
         <v>55</v>
       </c>
       <c r="D27" s="9">
         <v>50</v>
       </c>
       <c r="E27" s="9">
         <v>46</v>
       </c>
       <c r="F27" s="9">
         <v>44</v>
       </c>
       <c r="G27" s="9">
         <v>30</v>
       </c>
       <c r="H27" s="9">
         <v>52</v>
       </c>
       <c r="I27" s="9">
         <v>38</v>
       </c>
       <c r="J27" s="9">
         <v>56</v>
       </c>
       <c r="K27" s="9">
         <v>51</v>
       </c>
       <c r="L27" s="9">
         <v>36</v>
       </c>
       <c r="M27" s="9">
         <v>56</v>
       </c>
       <c r="N27" s="16">
         <v>50</v>
       </c>
       <c r="O27" s="9">
         <v>41</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="9">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="9">
         <v>281</v>
       </c>
       <c r="C28" s="9">
         <v>245</v>
       </c>
       <c r="D28" s="9">
         <v>283</v>
       </c>
       <c r="E28" s="9">
         <v>317</v>
       </c>
       <c r="F28" s="9">
         <v>272</v>
       </c>
       <c r="G28" s="9">
         <v>258</v>
       </c>
       <c r="H28" s="9">
         <v>275</v>
       </c>
       <c r="I28" s="9">
         <v>249</v>
       </c>
       <c r="J28" s="9">
         <v>343</v>
       </c>
       <c r="K28" s="9">
         <v>293</v>
       </c>
       <c r="L28" s="9">
         <v>239</v>
       </c>
       <c r="M28" s="9">
         <v>256</v>
       </c>
       <c r="N28" s="16">
         <v>272</v>
       </c>
       <c r="O28" s="9">
         <v>268</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="9">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="11">
         <v>39</v>
       </c>
       <c r="C29" s="11">
         <v>45</v>
       </c>
       <c r="D29" s="11">
         <v>53</v>
       </c>
       <c r="E29" s="11">
         <v>56</v>
       </c>
       <c r="F29" s="11">
         <v>43</v>
       </c>
       <c r="G29" s="11">
         <v>35</v>
       </c>
       <c r="H29" s="11">
         <v>56</v>
       </c>
       <c r="I29" s="11">
         <v>17</v>
       </c>
       <c r="J29" s="11">
         <v>38</v>
       </c>
       <c r="K29" s="11">
         <v>37</v>
       </c>
       <c r="L29" s="11">
         <v>32</v>
       </c>
       <c r="M29" s="11">
         <v>41</v>
       </c>
       <c r="N29" s="11">
         <v>40</v>
       </c>
       <c r="O29" s="11">
         <v>37</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="11">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A3:O3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A7:P7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:O30"/>
+  <dimension ref="A3:P30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F33" sqref="F33"/>
-      <selection pane="bottomLeft" activeCell="R16" sqref="R16"/>
+      <selection pane="bottomLeft" activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.33203125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:15" ht="17.399999999999999">
-      <c r="A3" s="24" t="s">
+    <row r="3" spans="1:16" ht="17.399999999999999">
+      <c r="A3" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="24"/>
-[...15 lines deleted...]
-      <c r="N4" s="28" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+    </row>
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="O4" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="28"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P4" s="28"/>
+    </row>
+    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A5" s="26"/>
-      <c r="B5" s="22">
+      <c r="B5" s="21">
         <v>2025</v>
       </c>
-      <c r="C5" s="23"/>
-[...10 lines deleted...]
-      <c r="N5" s="22">
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="21">
         <v>2026</v>
       </c>
-      <c r="O5" s="23"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15" s="2" customFormat="1" ht="24.75" customHeight="1">
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+    </row>
+    <row r="6" spans="1:16" s="2" customFormat="1" ht="24.75" customHeight="1">
       <c r="A6" s="27"/>
       <c r="B6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="P6" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="25"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24"/>
+    </row>
+    <row r="8" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>17.18</v>
       </c>
       <c r="C8" s="13">
         <v>17.39</v>
       </c>
       <c r="D8" s="13">
         <v>17.46</v>
       </c>
       <c r="E8" s="13">
         <v>17.48</v>
       </c>
       <c r="F8" s="13">
         <v>17.21</v>
       </c>
       <c r="G8" s="13">
         <v>16.91</v>
       </c>
       <c r="H8" s="13">
         <v>17.11</v>
       </c>
       <c r="I8" s="13">
         <v>16.940000000000001</v>
       </c>
       <c r="J8" s="13">
         <v>17.170000000000002</v>
       </c>
       <c r="K8" s="13">
         <v>17.13</v>
       </c>
       <c r="L8" s="13">
         <v>16.920000000000002</v>
       </c>
       <c r="M8" s="13">
         <v>16.91</v>
       </c>
       <c r="N8" s="13">
         <v>15.86</v>
       </c>
       <c r="O8" s="13">
         <v>15.84</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P8" s="13">
+        <v>15.36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>16.97</v>
       </c>
       <c r="C9" s="14">
         <v>16.7</v>
       </c>
       <c r="D9" s="14">
         <v>16.18</v>
       </c>
       <c r="E9" s="14">
         <v>16.149999999999999</v>
       </c>
       <c r="F9" s="14">
         <v>15.72</v>
       </c>
       <c r="G9" s="14">
         <v>15.39</v>
       </c>
       <c r="H9" s="14">
         <v>15.68</v>
       </c>
       <c r="I9" s="14">
         <v>15.62</v>
       </c>
       <c r="J9" s="14">
         <v>15.75</v>
       </c>
       <c r="K9" s="14">
         <v>15.76</v>
       </c>
       <c r="L9" s="14">
         <v>15.7</v>
       </c>
       <c r="M9" s="14">
         <v>15.67</v>
       </c>
       <c r="N9" s="14">
         <v>14.5</v>
       </c>
       <c r="O9" s="14">
         <v>13.9</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P9" s="14">
+        <v>13.83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>16.27</v>
       </c>
       <c r="C10" s="14">
         <v>17.41</v>
       </c>
       <c r="D10" s="14">
         <v>17.940000000000001</v>
       </c>
       <c r="E10" s="14">
         <v>17.48</v>
       </c>
       <c r="F10" s="14">
         <v>17.649999999999999</v>
       </c>
       <c r="G10" s="14">
         <v>17.489999999999998</v>
       </c>
       <c r="H10" s="14">
         <v>17.95</v>
       </c>
       <c r="I10" s="14">
         <v>17.91</v>
       </c>
       <c r="J10" s="14">
         <v>17.98</v>
       </c>
       <c r="K10" s="14">
         <v>18.010000000000002</v>
       </c>
       <c r="L10" s="14">
         <v>17.66</v>
       </c>
       <c r="M10" s="14">
         <v>17.84</v>
       </c>
       <c r="N10" s="14">
         <v>15.03</v>
       </c>
       <c r="O10" s="14">
         <v>15.77</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P10" s="14">
+        <v>15.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14">
         <v>19.190000000000001</v>
       </c>
       <c r="C11" s="14">
         <v>18.09</v>
       </c>
       <c r="D11" s="14">
         <v>18.989999999999998</v>
       </c>
       <c r="E11" s="14">
         <v>18.39</v>
       </c>
       <c r="F11" s="14">
         <v>17.850000000000001</v>
       </c>
       <c r="G11" s="14">
         <v>17.88</v>
       </c>
       <c r="H11" s="14">
         <v>17.66</v>
       </c>
       <c r="I11" s="14">
         <v>17.55</v>
       </c>
       <c r="J11" s="14">
         <v>17.79</v>
       </c>
       <c r="K11" s="14">
         <v>17.440000000000001</v>
       </c>
       <c r="L11" s="14">
         <v>17.23</v>
       </c>
       <c r="M11" s="14">
         <v>17.079999999999998</v>
       </c>
       <c r="N11" s="14">
         <v>19.07</v>
       </c>
       <c r="O11" s="14">
         <v>18.16</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P11" s="14">
+        <v>17.04</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14">
         <v>12.98</v>
       </c>
       <c r="C12" s="14">
         <v>15.73</v>
       </c>
       <c r="D12" s="14">
         <v>15.96</v>
       </c>
       <c r="E12" s="14">
         <v>15.91</v>
       </c>
       <c r="F12" s="14">
         <v>15.97</v>
       </c>
       <c r="G12" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="H12" s="14">
         <v>15.58</v>
       </c>
       <c r="I12" s="14">
         <v>15.6</v>
       </c>
       <c r="J12" s="14">
         <v>16.28</v>
       </c>
       <c r="K12" s="14">
         <v>15.74</v>
       </c>
       <c r="L12" s="14">
         <v>15.41</v>
       </c>
       <c r="M12" s="14">
         <v>15.13</v>
       </c>
       <c r="N12" s="14">
         <v>12.56</v>
       </c>
       <c r="O12" s="14">
         <v>12.99</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P12" s="14">
+        <v>11.21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14">
         <v>16.14</v>
       </c>
       <c r="C13" s="14">
         <v>18.29</v>
       </c>
       <c r="D13" s="14">
         <v>17.739999999999998</v>
       </c>
       <c r="E13" s="14">
         <v>17.38</v>
       </c>
       <c r="F13" s="14">
         <v>16.920000000000002</v>
       </c>
       <c r="G13" s="14">
         <v>15.89</v>
       </c>
       <c r="H13" s="14">
         <v>16.190000000000001</v>
       </c>
       <c r="I13" s="14">
         <v>15.83</v>
       </c>
       <c r="J13" s="14">
         <v>16.239999999999998</v>
       </c>
       <c r="K13" s="14">
         <v>16.350000000000001</v>
       </c>
       <c r="L13" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="M13" s="14">
         <v>16.27</v>
       </c>
       <c r="N13" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="O13" s="14">
         <v>16.649999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P13" s="14">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>19.29</v>
       </c>
       <c r="C14" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="D14" s="14">
         <v>18.97</v>
       </c>
       <c r="E14" s="14">
         <v>19.77</v>
       </c>
       <c r="F14" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="G14" s="14">
         <v>19.28</v>
       </c>
       <c r="H14" s="14">
         <v>19.2</v>
       </c>
       <c r="I14" s="14">
         <v>18.920000000000002</v>
       </c>
       <c r="J14" s="14">
         <v>19.48</v>
       </c>
       <c r="K14" s="14">
         <v>19.510000000000002</v>
       </c>
       <c r="L14" s="14">
         <v>19.27</v>
       </c>
       <c r="M14" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="N14" s="14">
         <v>18.309999999999999</v>
       </c>
       <c r="O14" s="14">
         <v>19.12</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P14" s="14">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>14.48</v>
       </c>
       <c r="C15" s="14">
         <v>15.58</v>
       </c>
       <c r="D15" s="14">
         <v>17.149999999999999</v>
       </c>
       <c r="E15" s="14">
         <v>17.48</v>
       </c>
       <c r="F15" s="14">
         <v>16.91</v>
       </c>
       <c r="G15" s="14">
         <v>15.88</v>
       </c>
       <c r="H15" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="I15" s="14">
         <v>15.52</v>
       </c>
       <c r="J15" s="14">
         <v>15.38</v>
       </c>
       <c r="K15" s="14">
         <v>15.15</v>
       </c>
       <c r="L15" s="14">
         <v>14.86</v>
       </c>
       <c r="M15" s="14">
         <v>14.99</v>
       </c>
       <c r="N15" s="14">
         <v>14.94</v>
       </c>
       <c r="O15" s="14">
         <v>14.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="19" t="s">
+      <c r="P15" s="14">
+        <v>13.04</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A16" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="19"/>
-[...14 lines deleted...]
-    <row r="17" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
+      <c r="N16" s="25"/>
+      <c r="O16" s="25"/>
+      <c r="P16" s="25"/>
+    </row>
+    <row r="17" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="C17" s="13">
         <v>16.45</v>
       </c>
       <c r="D17" s="13">
         <v>16.12</v>
       </c>
       <c r="E17" s="13">
         <v>16.04</v>
       </c>
       <c r="F17" s="13">
         <v>15.78</v>
       </c>
       <c r="G17" s="13">
         <v>15.53</v>
       </c>
       <c r="H17" s="13">
         <v>15.86</v>
       </c>
       <c r="I17" s="13">
         <v>15.75</v>
       </c>
       <c r="J17" s="13">
         <v>15.83</v>
       </c>
       <c r="K17" s="13">
         <v>15.87</v>
       </c>
       <c r="L17" s="13">
         <v>15.74</v>
       </c>
       <c r="M17" s="13">
         <v>15.76</v>
       </c>
       <c r="N17" s="13">
         <v>14.74</v>
       </c>
       <c r="O17" s="13">
         <v>14.48</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P17" s="13">
+        <v>14.19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>16.8</v>
       </c>
       <c r="C18" s="14">
         <v>16.71</v>
       </c>
       <c r="D18" s="14">
         <v>16.149999999999999</v>
       </c>
       <c r="E18" s="14">
         <v>16.18</v>
       </c>
       <c r="F18" s="14">
         <v>15.74</v>
       </c>
       <c r="G18" s="14">
         <v>15.39</v>
       </c>
       <c r="H18" s="14">
         <v>15.67</v>
       </c>
       <c r="I18" s="14">
         <v>15.59</v>
       </c>
       <c r="J18" s="14">
         <v>15.72</v>
       </c>
       <c r="K18" s="14">
         <v>15.74</v>
       </c>
       <c r="L18" s="14">
         <v>15.67</v>
       </c>
       <c r="M18" s="14">
         <v>15.67</v>
       </c>
       <c r="N18" s="14">
         <v>14.58</v>
       </c>
       <c r="O18" s="14">
         <v>14.07</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P18" s="14">
+        <v>13.95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>14.83</v>
       </c>
       <c r="C19" s="14">
         <v>15.61</v>
       </c>
       <c r="D19" s="14">
         <v>15.87</v>
       </c>
       <c r="E19" s="14">
         <v>15.54</v>
       </c>
       <c r="F19" s="14">
         <v>15.97</v>
       </c>
       <c r="G19" s="14">
         <v>16.36</v>
       </c>
       <c r="H19" s="14">
         <v>16.72</v>
       </c>
       <c r="I19" s="14">
         <v>16.53</v>
       </c>
       <c r="J19" s="14">
         <v>16.43</v>
       </c>
       <c r="K19" s="14">
         <v>16.61</v>
       </c>
       <c r="L19" s="14">
         <v>16.18</v>
       </c>
       <c r="M19" s="14">
         <v>16.25</v>
       </c>
       <c r="N19" s="14">
         <v>15.03</v>
       </c>
       <c r="O19" s="14">
         <v>15.85</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P19" s="14">
+        <v>15.62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14">
         <v>16.38</v>
       </c>
       <c r="C20" s="14">
         <v>14.87</v>
       </c>
       <c r="D20" s="14">
         <v>17.61</v>
       </c>
       <c r="E20" s="14">
         <v>15.72</v>
       </c>
       <c r="F20" s="14">
         <v>14.97</v>
       </c>
       <c r="G20" s="14">
         <v>12.78</v>
       </c>
       <c r="H20" s="14">
         <v>14.46</v>
       </c>
       <c r="I20" s="14">
         <v>14.4</v>
       </c>
       <c r="J20" s="14">
         <v>14.31</v>
       </c>
       <c r="K20" s="14">
         <v>14.07</v>
       </c>
       <c r="L20" s="14">
         <v>13.84</v>
       </c>
       <c r="M20" s="14">
         <v>14.5</v>
       </c>
       <c r="N20" s="14">
         <v>18.07</v>
       </c>
       <c r="O20" s="14">
         <v>16.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="P20" s="14">
+        <v>9.89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A21" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="B21" s="19"/>
-[...14 lines deleted...]
-    <row r="22" spans="1:15" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
+      <c r="N21" s="25"/>
+      <c r="O21" s="25"/>
+      <c r="P21" s="25"/>
+    </row>
+    <row r="22" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>17.88</v>
       </c>
       <c r="C22" s="13">
         <v>18.21</v>
       </c>
       <c r="D22" s="13">
         <v>18.63</v>
       </c>
       <c r="E22" s="13">
         <v>18.73</v>
       </c>
       <c r="F22" s="13">
         <v>18.45</v>
       </c>
       <c r="G22" s="13">
         <v>18.11</v>
       </c>
       <c r="H22" s="13">
         <v>18.18</v>
       </c>
       <c r="I22" s="13">
         <v>17.95</v>
       </c>
       <c r="J22" s="13">
         <v>18.34</v>
       </c>
       <c r="K22" s="13">
         <v>18.23</v>
       </c>
       <c r="L22" s="13">
         <v>17.96</v>
       </c>
       <c r="M22" s="13">
         <v>17.899999999999999</v>
       </c>
       <c r="N22" s="13">
         <v>16.88</v>
       </c>
       <c r="O22" s="13">
         <v>17.05</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P22" s="13">
+        <v>16.41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14">
         <v>23.18</v>
       </c>
       <c r="C23" s="14">
         <v>16.18</v>
       </c>
       <c r="D23" s="14">
         <v>17.190000000000001</v>
       </c>
       <c r="E23" s="14">
         <v>14.88</v>
       </c>
       <c r="F23" s="14">
         <v>14.95</v>
       </c>
       <c r="G23" s="14">
         <v>15.24</v>
       </c>
       <c r="H23" s="14">
         <v>15.81</v>
       </c>
       <c r="I23" s="14">
         <v>16.46</v>
       </c>
       <c r="J23" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="K23" s="14">
         <v>17.05</v>
       </c>
       <c r="L23" s="14">
         <v>16.510000000000002</v>
       </c>
       <c r="M23" s="14">
         <v>15.86</v>
       </c>
       <c r="N23" s="14">
         <v>11.65</v>
       </c>
       <c r="O23" s="14">
         <v>6.97</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P23" s="14">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>17.68</v>
       </c>
       <c r="C24" s="14">
         <v>19.170000000000002</v>
       </c>
       <c r="D24" s="14">
         <v>19.97</v>
       </c>
       <c r="E24" s="14">
         <v>19.39</v>
       </c>
       <c r="F24" s="14">
         <v>19.3</v>
       </c>
       <c r="G24" s="14">
         <v>18.59</v>
       </c>
       <c r="H24" s="14">
         <v>19.149999999999999</v>
       </c>
       <c r="I24" s="14">
         <v>19.27</v>
       </c>
       <c r="J24" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="K24" s="14">
         <v>19.36</v>
       </c>
       <c r="L24" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="M24" s="14">
         <v>19.38</v>
       </c>
       <c r="N24" s="14">
         <v>15.03</v>
       </c>
       <c r="O24" s="14">
         <v>15.69</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P24" s="14">
+        <v>16.170000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14">
         <v>19.190000000000001</v>
       </c>
       <c r="C25" s="14">
         <v>18.09</v>
       </c>
       <c r="D25" s="14">
         <v>18.989999999999998</v>
       </c>
       <c r="E25" s="14">
         <v>18.39</v>
       </c>
       <c r="F25" s="14">
         <v>17.850000000000001</v>
       </c>
       <c r="G25" s="14">
         <v>17.88</v>
       </c>
       <c r="H25" s="14">
         <v>17.66</v>
       </c>
       <c r="I25" s="14">
         <v>17.55</v>
       </c>
       <c r="J25" s="14">
         <v>17.79</v>
       </c>
       <c r="K25" s="14">
         <v>17.440000000000001</v>
       </c>
       <c r="L25" s="14">
         <v>17.23</v>
       </c>
       <c r="M25" s="14">
         <v>17.079999999999998</v>
       </c>
       <c r="N25" s="14">
         <v>19.07</v>
       </c>
       <c r="O25" s="14">
         <v>18.16</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="P25" s="14">
+        <v>17.04</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14">
         <v>12.98</v>
       </c>
       <c r="C26" s="14">
         <v>15.73</v>
       </c>
       <c r="D26" s="14">
         <v>15.96</v>
       </c>
       <c r="E26" s="14">
         <v>15.91</v>
       </c>
       <c r="F26" s="14">
         <v>15.97</v>
       </c>
       <c r="G26" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="H26" s="14">
         <v>15.58</v>
       </c>
       <c r="I26" s="14">
         <v>15.6</v>
       </c>
       <c r="J26" s="14">
         <v>16.28</v>
       </c>
       <c r="K26" s="14">
         <v>15.74</v>
       </c>
       <c r="L26" s="14">
         <v>15.41</v>
       </c>
       <c r="M26" s="14">
         <v>15.13</v>
       </c>
       <c r="N26" s="14">
         <v>12.56</v>
       </c>
       <c r="O26" s="14">
         <v>12.99</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P26" s="14">
+        <v>11.21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14">
         <v>16.14</v>
       </c>
       <c r="C27" s="14">
         <v>18.29</v>
       </c>
       <c r="D27" s="14">
         <v>17.739999999999998</v>
       </c>
       <c r="E27" s="14">
         <v>17.38</v>
       </c>
       <c r="F27" s="14">
         <v>16.920000000000002</v>
       </c>
       <c r="G27" s="14">
         <v>15.89</v>
       </c>
       <c r="H27" s="14">
         <v>16.190000000000001</v>
       </c>
       <c r="I27" s="14">
         <v>15.83</v>
       </c>
       <c r="J27" s="14">
         <v>16.239999999999998</v>
       </c>
       <c r="K27" s="14">
         <v>16.350000000000001</v>
       </c>
       <c r="L27" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="M27" s="14">
         <v>16.27</v>
       </c>
       <c r="N27" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="O27" s="14">
         <v>16.649999999999999</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P27" s="14">
+        <v>16.05</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>19.29</v>
       </c>
       <c r="C28" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="D28" s="14">
         <v>18.97</v>
       </c>
       <c r="E28" s="14">
         <v>19.77</v>
       </c>
       <c r="F28" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="G28" s="14">
         <v>19.28</v>
       </c>
       <c r="H28" s="14">
         <v>19.2</v>
       </c>
       <c r="I28" s="14">
         <v>18.920000000000002</v>
       </c>
       <c r="J28" s="14">
         <v>19.48</v>
       </c>
       <c r="K28" s="14">
         <v>19.510000000000002</v>
       </c>
       <c r="L28" s="14">
         <v>19.27</v>
       </c>
       <c r="M28" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="N28" s="14">
         <v>18.309999999999999</v>
       </c>
       <c r="O28" s="14">
         <v>19.12</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P28" s="14">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="15">
         <v>13.98</v>
       </c>
       <c r="C29" s="15">
         <v>15.77</v>
       </c>
       <c r="D29" s="15">
         <v>17.02</v>
       </c>
       <c r="E29" s="15">
         <v>17.96</v>
       </c>
       <c r="F29" s="15">
         <v>17.43</v>
       </c>
       <c r="G29" s="15">
         <v>16.7</v>
       </c>
       <c r="H29" s="15">
         <v>17.22</v>
       </c>
       <c r="I29" s="15">
         <v>15.82</v>
       </c>
       <c r="J29" s="15">
         <v>15.67</v>
       </c>
       <c r="K29" s="15">
         <v>15.44</v>
       </c>
       <c r="L29" s="15">
         <v>15.13</v>
       </c>
       <c r="M29" s="15">
         <v>15.12</v>
       </c>
       <c r="N29" s="15">
         <v>14.15</v>
       </c>
       <c r="O29" s="15">
         <v>14.3</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="P29" s="15">
+        <v>13.87</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="N4:O4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:O21"/>
+    <mergeCell ref="A7:P7"/>
+    <mergeCell ref="A16:P16"/>
+    <mergeCell ref="A21:P21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="A3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естеств.прирост населения</vt:lpstr>
       <vt:lpstr>Коэф.естеств.прироста населения</vt:lpstr>