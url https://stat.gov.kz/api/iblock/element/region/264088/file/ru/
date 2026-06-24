--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId1"/>
     <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -385,77 +385,77 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -733,2428 +733,2564 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T19" sqref="T19"/>
+      <selection pane="bottomLeft" activeCell="P32" sqref="P32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="23"/>
-[...16 lines deleted...]
-      <c r="P4" s="3" t="s">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="21">
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="23"/>
+      <c r="B5" s="19">
         <v>2025</v>
       </c>
-      <c r="C5" s="22"/>
-[...10 lines deleted...]
-      <c r="N5" s="21">
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
+      <c r="N5" s="19">
         <v>2026</v>
       </c>
-      <c r="O5" s="22"/>
-[...3 lines deleted...]
-      <c r="A6" s="20"/>
+      <c r="O5" s="20"/>
+      <c r="P5" s="20"/>
+      <c r="Q5" s="20"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="24"/>
       <c r="B6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="18" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="Q6" s="18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="24"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+    </row>
+    <row r="8" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="6">
         <v>1185</v>
       </c>
       <c r="C8" s="6">
         <v>1099</v>
       </c>
       <c r="D8" s="6">
         <v>1217</v>
       </c>
       <c r="E8" s="6">
         <v>1176</v>
       </c>
       <c r="F8" s="6">
         <v>1113</v>
       </c>
       <c r="G8" s="6">
         <v>1029</v>
       </c>
       <c r="H8" s="6">
         <v>1256</v>
       </c>
       <c r="I8" s="6">
         <v>1085</v>
       </c>
       <c r="J8" s="6">
         <v>1275</v>
       </c>
       <c r="K8" s="6">
         <v>1159</v>
       </c>
       <c r="L8" s="6">
         <v>988</v>
       </c>
       <c r="M8" s="6">
         <v>1155</v>
       </c>
       <c r="N8" s="6">
         <v>1113</v>
       </c>
       <c r="O8" s="6">
         <v>1002</v>
       </c>
       <c r="P8" s="6">
         <v>1015</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="6">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="9">
         <v>434</v>
       </c>
       <c r="C9" s="9">
         <v>376</v>
       </c>
       <c r="D9" s="9">
         <v>385</v>
       </c>
       <c r="E9" s="9">
         <v>399</v>
       </c>
       <c r="F9" s="9">
         <v>357</v>
       </c>
       <c r="G9" s="9">
         <v>339</v>
       </c>
       <c r="H9" s="9">
         <v>444</v>
       </c>
       <c r="I9" s="9">
         <v>391</v>
       </c>
       <c r="J9" s="9">
         <v>412</v>
       </c>
       <c r="K9" s="9">
         <v>406</v>
       </c>
       <c r="L9" s="9">
         <v>368</v>
       </c>
       <c r="M9" s="9">
         <v>392</v>
       </c>
       <c r="N9" s="9">
         <v>385</v>
       </c>
       <c r="O9" s="9">
         <v>315</v>
       </c>
       <c r="P9" s="9">
         <v>363</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="9">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9">
         <v>214</v>
       </c>
       <c r="C10" s="9">
         <v>222</v>
       </c>
       <c r="D10" s="9">
         <v>250</v>
       </c>
       <c r="E10" s="9">
         <v>205</v>
       </c>
       <c r="F10" s="9">
         <v>241</v>
       </c>
       <c r="G10" s="9">
         <v>211</v>
       </c>
       <c r="H10" s="9">
         <v>271</v>
       </c>
       <c r="I10" s="9">
         <v>230</v>
       </c>
       <c r="J10" s="9">
         <v>234</v>
       </c>
       <c r="K10" s="9">
         <v>240</v>
       </c>
       <c r="L10" s="9">
         <v>179</v>
       </c>
       <c r="M10" s="9">
         <v>261</v>
       </c>
       <c r="N10" s="9">
         <v>199</v>
       </c>
       <c r="O10" s="9">
         <v>199</v>
       </c>
       <c r="P10" s="9">
         <v>214</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="9">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="9">
         <v>118</v>
       </c>
       <c r="C11" s="9">
         <v>94</v>
       </c>
       <c r="D11" s="9">
         <v>128</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
         <v>97</v>
       </c>
       <c r="G11" s="9">
         <v>107</v>
       </c>
       <c r="H11" s="9">
         <v>100</v>
       </c>
       <c r="I11" s="9">
         <v>102</v>
       </c>
       <c r="J11" s="9">
         <v>117</v>
       </c>
       <c r="K11" s="9">
         <v>89</v>
       </c>
       <c r="L11" s="9">
         <v>90</v>
       </c>
       <c r="M11" s="9">
         <v>96</v>
       </c>
       <c r="N11" s="9">
         <v>116</v>
       </c>
       <c r="O11" s="9">
         <v>95</v>
       </c>
       <c r="P11" s="9">
         <v>91</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="9">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="9">
         <v>40</v>
       </c>
       <c r="C12" s="9">
         <v>53</v>
       </c>
       <c r="D12" s="9">
         <v>51</v>
       </c>
       <c r="E12" s="9">
         <v>47</v>
       </c>
       <c r="F12" s="9">
         <v>50</v>
       </c>
       <c r="G12" s="9">
         <v>48</v>
       </c>
       <c r="H12" s="9">
         <v>40</v>
       </c>
       <c r="I12" s="9">
         <v>48</v>
       </c>
       <c r="J12" s="9">
         <v>65</v>
       </c>
       <c r="K12" s="9">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>36</v>
       </c>
       <c r="M12" s="9">
         <v>37</v>
       </c>
       <c r="N12" s="9">
         <v>38</v>
       </c>
       <c r="O12" s="9">
         <v>37</v>
       </c>
       <c r="P12" s="9">
         <v>24</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="9">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9">
         <v>47</v>
       </c>
       <c r="C13" s="9">
         <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>50</v>
       </c>
       <c r="E13" s="9">
         <v>46</v>
       </c>
       <c r="F13" s="9">
         <v>44</v>
       </c>
       <c r="G13" s="9">
         <v>30</v>
       </c>
       <c r="H13" s="9">
         <v>52</v>
       </c>
       <c r="I13" s="9">
         <v>38</v>
       </c>
       <c r="J13" s="9">
         <v>56</v>
       </c>
       <c r="K13" s="9">
         <v>51</v>
       </c>
       <c r="L13" s="9">
         <v>36</v>
       </c>
       <c r="M13" s="9">
         <v>56</v>
       </c>
       <c r="N13" s="9">
         <v>50</v>
       </c>
       <c r="O13" s="9">
         <v>41</v>
       </c>
       <c r="P13" s="9">
         <v>43</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="9">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="9">
         <v>281</v>
       </c>
       <c r="C14" s="9">
         <v>245</v>
       </c>
       <c r="D14" s="9">
         <v>283</v>
       </c>
       <c r="E14" s="9">
         <v>317</v>
       </c>
       <c r="F14" s="9">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>258</v>
       </c>
       <c r="H14" s="9">
         <v>275</v>
       </c>
       <c r="I14" s="9">
         <v>249</v>
       </c>
       <c r="J14" s="9">
         <v>343</v>
       </c>
       <c r="K14" s="9">
         <v>293</v>
       </c>
       <c r="L14" s="9">
         <v>239</v>
       </c>
       <c r="M14" s="9">
         <v>256</v>
       </c>
       <c r="N14" s="9">
         <v>272</v>
       </c>
       <c r="O14" s="9">
         <v>268</v>
       </c>
       <c r="P14" s="9">
         <v>245</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="9">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="9">
         <v>51</v>
       </c>
       <c r="C15" s="9">
         <v>54</v>
       </c>
       <c r="D15" s="9">
         <v>70</v>
       </c>
       <c r="E15" s="9">
         <v>63</v>
       </c>
       <c r="F15" s="9">
         <v>52</v>
       </c>
       <c r="G15" s="9">
         <v>36</v>
       </c>
       <c r="H15" s="9">
         <v>74</v>
       </c>
       <c r="I15" s="9">
         <v>27</v>
       </c>
       <c r="J15" s="9">
         <v>48</v>
       </c>
       <c r="K15" s="9">
         <v>46</v>
       </c>
       <c r="L15" s="9">
         <v>40</v>
       </c>
       <c r="M15" s="9">
         <v>57</v>
       </c>
       <c r="N15" s="9">
         <v>53</v>
       </c>
       <c r="O15" s="9">
         <v>47</v>
       </c>
       <c r="P15" s="9">
         <v>35</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="9">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
-    </row>
-    <row r="17" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="25"/>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>526</v>
       </c>
       <c r="C17" s="6">
         <v>477</v>
       </c>
       <c r="D17" s="6">
         <v>496</v>
       </c>
       <c r="E17" s="6">
         <v>493</v>
       </c>
       <c r="F17" s="6">
         <v>471</v>
       </c>
       <c r="G17" s="6">
         <v>444</v>
       </c>
       <c r="H17" s="6">
         <v>571</v>
       </c>
       <c r="I17" s="6">
         <v>484</v>
       </c>
       <c r="J17" s="6">
         <v>508</v>
       </c>
       <c r="K17" s="6">
         <v>520</v>
       </c>
       <c r="L17" s="6">
         <v>442</v>
       </c>
       <c r="M17" s="6">
         <v>513</v>
       </c>
       <c r="N17" s="6">
         <v>488</v>
       </c>
       <c r="O17" s="6">
         <v>423</v>
       </c>
       <c r="P17" s="6">
         <v>451</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="6">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>418</v>
       </c>
       <c r="C18" s="9">
         <v>371</v>
       </c>
       <c r="D18" s="9">
         <v>372</v>
       </c>
       <c r="E18" s="9">
         <v>394</v>
       </c>
       <c r="F18" s="9">
         <v>347</v>
       </c>
       <c r="G18" s="9">
         <v>328</v>
       </c>
       <c r="H18" s="9">
         <v>431</v>
       </c>
       <c r="I18" s="9">
         <v>377</v>
       </c>
       <c r="J18" s="9">
         <v>400</v>
       </c>
       <c r="K18" s="9">
         <v>392</v>
       </c>
       <c r="L18" s="9">
         <v>361</v>
       </c>
       <c r="M18" s="9">
         <v>386</v>
       </c>
       <c r="N18" s="9">
         <v>377</v>
       </c>
       <c r="O18" s="9">
         <v>314</v>
       </c>
       <c r="P18" s="9">
         <v>354</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="9">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>96</v>
       </c>
       <c r="C19" s="9">
         <v>97</v>
       </c>
       <c r="D19" s="9">
         <v>107</v>
       </c>
       <c r="E19" s="9">
         <v>92</v>
       </c>
       <c r="F19" s="9">
         <v>115</v>
       </c>
       <c r="G19" s="9">
         <v>115</v>
       </c>
       <c r="H19" s="9">
         <v>122</v>
       </c>
       <c r="I19" s="9">
         <v>97</v>
       </c>
       <c r="J19" s="9">
         <v>98</v>
       </c>
       <c r="K19" s="9">
         <v>119</v>
       </c>
       <c r="L19" s="9">
         <v>73</v>
       </c>
       <c r="M19" s="9">
         <v>111</v>
       </c>
       <c r="N19" s="9">
         <v>98</v>
       </c>
       <c r="O19" s="9">
         <v>99</v>
       </c>
       <c r="P19" s="9">
         <v>99</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="9">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="9">
         <v>12</v>
       </c>
       <c r="C20" s="9">
         <v>9</v>
       </c>
       <c r="D20" s="9">
         <v>17</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>9</v>
       </c>
       <c r="G20" s="9">
         <v>1</v>
       </c>
       <c r="H20" s="9">
         <v>18</v>
       </c>
       <c r="I20" s="9">
         <v>10</v>
       </c>
       <c r="J20" s="9">
         <v>10</v>
       </c>
       <c r="K20" s="9">
         <v>9</v>
       </c>
       <c r="L20" s="9">
         <v>8</v>
       </c>
       <c r="M20" s="9">
         <v>16</v>
       </c>
       <c r="N20" s="9">
         <v>13</v>
       </c>
       <c r="O20" s="9">
         <v>10</v>
       </c>
       <c r="P20" s="9">
         <v>-2</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
-    </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="25"/>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>659</v>
       </c>
       <c r="C22" s="6">
         <v>622</v>
       </c>
       <c r="D22" s="6">
         <v>721</v>
       </c>
       <c r="E22" s="6">
         <v>683</v>
       </c>
       <c r="F22" s="6">
         <v>642</v>
       </c>
       <c r="G22" s="6">
         <v>585</v>
       </c>
       <c r="H22" s="6">
         <v>685</v>
       </c>
       <c r="I22" s="6">
         <v>601</v>
       </c>
       <c r="J22" s="6">
         <v>767</v>
       </c>
       <c r="K22" s="6">
         <v>639</v>
       </c>
       <c r="L22" s="6">
         <v>546</v>
       </c>
       <c r="M22" s="6">
         <v>642</v>
       </c>
       <c r="N22" s="17">
         <v>625</v>
       </c>
       <c r="O22" s="6">
         <v>579</v>
       </c>
       <c r="P22" s="6">
         <v>564</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="6">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>16</v>
       </c>
       <c r="C23" s="9">
         <v>5</v>
       </c>
       <c r="D23" s="9">
         <v>13</v>
       </c>
       <c r="E23" s="9">
         <v>5</v>
       </c>
       <c r="F23" s="9">
         <v>10</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>13</v>
       </c>
       <c r="I23" s="9">
         <v>14</v>
       </c>
       <c r="J23" s="9">
         <v>12</v>
       </c>
       <c r="K23" s="9">
         <v>14</v>
       </c>
       <c r="L23" s="9">
         <v>7</v>
       </c>
       <c r="M23" s="9">
         <v>6</v>
       </c>
       <c r="N23" s="16">
         <v>8</v>
       </c>
       <c r="O23" s="9">
         <v>1</v>
       </c>
       <c r="P23" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="9">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>118</v>
       </c>
       <c r="C24" s="9">
         <v>125</v>
       </c>
       <c r="D24" s="9">
         <v>143</v>
       </c>
       <c r="E24" s="9">
         <v>113</v>
       </c>
       <c r="F24" s="9">
         <v>126</v>
       </c>
       <c r="G24" s="9">
         <v>96</v>
       </c>
       <c r="H24" s="9">
         <v>149</v>
       </c>
       <c r="I24" s="9">
         <v>133</v>
       </c>
       <c r="J24" s="9">
         <v>136</v>
       </c>
       <c r="K24" s="9">
         <v>121</v>
       </c>
       <c r="L24" s="9">
         <v>106</v>
       </c>
       <c r="M24" s="9">
         <v>150</v>
       </c>
       <c r="N24" s="16">
         <v>101</v>
       </c>
       <c r="O24" s="9">
         <v>100</v>
       </c>
       <c r="P24" s="9">
         <v>115</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="9">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>118</v>
       </c>
       <c r="C25" s="9">
         <v>94</v>
       </c>
       <c r="D25" s="9">
         <v>128</v>
       </c>
       <c r="E25" s="9">
         <v>99</v>
       </c>
       <c r="F25" s="9">
         <v>97</v>
       </c>
       <c r="G25" s="9">
         <v>107</v>
       </c>
       <c r="H25" s="9">
         <v>100</v>
       </c>
       <c r="I25" s="9">
         <v>102</v>
       </c>
       <c r="J25" s="9">
         <v>117</v>
       </c>
       <c r="K25" s="9">
         <v>89</v>
       </c>
       <c r="L25" s="9">
         <v>90</v>
       </c>
       <c r="M25" s="9">
         <v>96</v>
       </c>
       <c r="N25" s="16">
         <v>116</v>
       </c>
       <c r="O25" s="9">
         <v>95</v>
       </c>
       <c r="P25" s="9">
         <v>91</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q25" s="9">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>40</v>
       </c>
       <c r="C26" s="9">
         <v>53</v>
       </c>
       <c r="D26" s="9">
         <v>51</v>
       </c>
       <c r="E26" s="9">
         <v>47</v>
       </c>
       <c r="F26" s="9">
         <v>50</v>
       </c>
       <c r="G26" s="9">
         <v>48</v>
       </c>
       <c r="H26" s="9">
         <v>40</v>
       </c>
       <c r="I26" s="9">
         <v>48</v>
       </c>
       <c r="J26" s="9">
         <v>65</v>
       </c>
       <c r="K26" s="9">
         <v>34</v>
       </c>
       <c r="L26" s="9">
         <v>36</v>
       </c>
       <c r="M26" s="9">
         <v>37</v>
       </c>
       <c r="N26" s="16">
         <v>38</v>
       </c>
       <c r="O26" s="9">
         <v>37</v>
       </c>
       <c r="P26" s="9">
         <v>24</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="9">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="9">
         <v>47</v>
       </c>
       <c r="C27" s="9">
         <v>55</v>
       </c>
       <c r="D27" s="9">
         <v>50</v>
       </c>
       <c r="E27" s="9">
         <v>46</v>
       </c>
       <c r="F27" s="9">
         <v>44</v>
       </c>
       <c r="G27" s="9">
         <v>30</v>
       </c>
       <c r="H27" s="9">
         <v>52</v>
       </c>
       <c r="I27" s="9">
         <v>38</v>
       </c>
       <c r="J27" s="9">
         <v>56</v>
       </c>
       <c r="K27" s="9">
         <v>51</v>
       </c>
       <c r="L27" s="9">
         <v>36</v>
       </c>
       <c r="M27" s="9">
         <v>56</v>
       </c>
       <c r="N27" s="16">
         <v>50</v>
       </c>
       <c r="O27" s="9">
         <v>41</v>
       </c>
       <c r="P27" s="9">
         <v>43</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="9">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="9">
         <v>281</v>
       </c>
       <c r="C28" s="9">
         <v>245</v>
       </c>
       <c r="D28" s="9">
         <v>283</v>
       </c>
       <c r="E28" s="9">
         <v>317</v>
       </c>
       <c r="F28" s="9">
         <v>272</v>
       </c>
       <c r="G28" s="9">
         <v>258</v>
       </c>
       <c r="H28" s="9">
         <v>275</v>
       </c>
       <c r="I28" s="9">
         <v>249</v>
       </c>
       <c r="J28" s="9">
         <v>343</v>
       </c>
       <c r="K28" s="9">
         <v>293</v>
       </c>
       <c r="L28" s="9">
         <v>239</v>
       </c>
       <c r="M28" s="9">
         <v>256</v>
       </c>
       <c r="N28" s="16">
         <v>272</v>
       </c>
       <c r="O28" s="9">
         <v>268</v>
       </c>
       <c r="P28" s="9">
         <v>245</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="9">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="11">
         <v>39</v>
       </c>
       <c r="C29" s="11">
         <v>45</v>
       </c>
       <c r="D29" s="11">
         <v>53</v>
       </c>
       <c r="E29" s="11">
         <v>56</v>
       </c>
       <c r="F29" s="11">
         <v>43</v>
       </c>
       <c r="G29" s="11">
         <v>35</v>
       </c>
       <c r="H29" s="11">
         <v>56</v>
       </c>
       <c r="I29" s="11">
         <v>17</v>
       </c>
       <c r="J29" s="11">
         <v>38</v>
       </c>
       <c r="K29" s="11">
         <v>37</v>
       </c>
       <c r="L29" s="11">
         <v>32</v>
       </c>
       <c r="M29" s="11">
         <v>41</v>
       </c>
       <c r="N29" s="11">
         <v>40</v>
       </c>
       <c r="O29" s="11">
         <v>37</v>
       </c>
       <c r="P29" s="11">
         <v>37</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:P16"/>
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:Q7"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:P5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:P7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:P30"/>
+  <dimension ref="A3:Q30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F33" sqref="F33"/>
-      <selection pane="bottomLeft" activeCell="R18" sqref="R18"/>
+      <selection pane="bottomLeft" activeCell="S20" sqref="S20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.33203125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:16" ht="17.399999999999999">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:17" ht="17.399999999999999">
+      <c r="A3" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="23"/>
-[...16 lines deleted...]
-      <c r="O4" s="28" t="s">
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+    </row>
+    <row r="4" spans="1:17" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="P4" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="28"/>
-[...3 lines deleted...]
-      <c r="B5" s="21">
+      <c r="Q4" s="26"/>
+    </row>
+    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="27"/>
+      <c r="B5" s="19">
         <v>2025</v>
       </c>
-      <c r="C5" s="22"/>
-[...10 lines deleted...]
-      <c r="N5" s="21">
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
+      <c r="N5" s="19">
         <v>2026</v>
       </c>
-      <c r="O5" s="22"/>
-[...3 lines deleted...]
-      <c r="A6" s="27"/>
+      <c r="O5" s="20"/>
+      <c r="P5" s="20"/>
+      <c r="Q5" s="20"/>
+    </row>
+    <row r="6" spans="1:17" s="2" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A6" s="28"/>
       <c r="B6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="24" t="s">
+      <c r="Q6" s="12" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="24"/>
-[...15 lines deleted...]
-    <row r="8" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+    </row>
+    <row r="8" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>17.18</v>
       </c>
       <c r="C8" s="13">
         <v>17.39</v>
       </c>
       <c r="D8" s="13">
         <v>17.46</v>
       </c>
       <c r="E8" s="13">
         <v>17.48</v>
       </c>
       <c r="F8" s="13">
         <v>17.21</v>
       </c>
       <c r="G8" s="13">
         <v>16.91</v>
       </c>
       <c r="H8" s="13">
         <v>17.11</v>
       </c>
       <c r="I8" s="13">
         <v>16.940000000000001</v>
       </c>
       <c r="J8" s="13">
         <v>17.170000000000002</v>
       </c>
       <c r="K8" s="13">
         <v>17.13</v>
       </c>
       <c r="L8" s="13">
         <v>16.920000000000002</v>
       </c>
       <c r="M8" s="13">
         <v>16.91</v>
       </c>
       <c r="N8" s="13">
         <v>15.86</v>
       </c>
       <c r="O8" s="13">
         <v>15.84</v>
       </c>
       <c r="P8" s="13">
         <v>15.36</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q8" s="13">
+        <v>15.08</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>16.97</v>
       </c>
       <c r="C9" s="14">
         <v>16.7</v>
       </c>
       <c r="D9" s="14">
         <v>16.18</v>
       </c>
       <c r="E9" s="14">
         <v>16.149999999999999</v>
       </c>
       <c r="F9" s="14">
         <v>15.72</v>
       </c>
       <c r="G9" s="14">
         <v>15.39</v>
       </c>
       <c r="H9" s="14">
         <v>15.68</v>
       </c>
       <c r="I9" s="14">
         <v>15.62</v>
       </c>
       <c r="J9" s="14">
         <v>15.75</v>
       </c>
       <c r="K9" s="14">
         <v>15.76</v>
       </c>
       <c r="L9" s="14">
         <v>15.7</v>
       </c>
       <c r="M9" s="14">
         <v>15.67</v>
       </c>
       <c r="N9" s="14">
         <v>14.5</v>
       </c>
       <c r="O9" s="14">
         <v>13.9</v>
       </c>
       <c r="P9" s="14">
         <v>13.83</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q9" s="14">
+        <v>13.87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>16.27</v>
       </c>
       <c r="C10" s="14">
         <v>17.41</v>
       </c>
       <c r="D10" s="14">
         <v>17.940000000000001</v>
       </c>
       <c r="E10" s="14">
         <v>17.48</v>
       </c>
       <c r="F10" s="14">
         <v>17.649999999999999</v>
       </c>
       <c r="G10" s="14">
         <v>17.489999999999998</v>
       </c>
       <c r="H10" s="14">
         <v>17.95</v>
       </c>
       <c r="I10" s="14">
         <v>17.91</v>
       </c>
       <c r="J10" s="14">
         <v>17.98</v>
       </c>
       <c r="K10" s="14">
         <v>18.010000000000002</v>
       </c>
       <c r="L10" s="14">
         <v>17.66</v>
       </c>
       <c r="M10" s="14">
         <v>17.84</v>
       </c>
       <c r="N10" s="14">
         <v>15.03</v>
       </c>
       <c r="O10" s="14">
         <v>15.77</v>
       </c>
       <c r="P10" s="14">
         <v>15.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q10" s="14">
+        <v>14.92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14">
         <v>19.190000000000001</v>
       </c>
       <c r="C11" s="14">
         <v>18.09</v>
       </c>
       <c r="D11" s="14">
         <v>18.989999999999998</v>
       </c>
       <c r="E11" s="14">
         <v>18.39</v>
       </c>
       <c r="F11" s="14">
         <v>17.850000000000001</v>
       </c>
       <c r="G11" s="14">
         <v>17.88</v>
       </c>
       <c r="H11" s="14">
         <v>17.66</v>
       </c>
       <c r="I11" s="14">
         <v>17.55</v>
       </c>
       <c r="J11" s="14">
         <v>17.79</v>
       </c>
       <c r="K11" s="14">
         <v>17.440000000000001</v>
       </c>
       <c r="L11" s="14">
         <v>17.23</v>
       </c>
       <c r="M11" s="14">
         <v>17.079999999999998</v>
       </c>
       <c r="N11" s="14">
         <v>19.07</v>
       </c>
       <c r="O11" s="14">
         <v>18.16</v>
       </c>
       <c r="P11" s="14">
         <v>17.04</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q11" s="14">
+        <v>16.43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14">
         <v>12.98</v>
       </c>
       <c r="C12" s="14">
         <v>15.73</v>
       </c>
       <c r="D12" s="14">
         <v>15.96</v>
       </c>
       <c r="E12" s="14">
         <v>15.91</v>
       </c>
       <c r="F12" s="14">
         <v>15.97</v>
       </c>
       <c r="G12" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="H12" s="14">
         <v>15.58</v>
       </c>
       <c r="I12" s="14">
         <v>15.6</v>
       </c>
       <c r="J12" s="14">
         <v>16.28</v>
       </c>
       <c r="K12" s="14">
         <v>15.74</v>
       </c>
       <c r="L12" s="14">
         <v>15.41</v>
       </c>
       <c r="M12" s="14">
         <v>15.13</v>
       </c>
       <c r="N12" s="14">
         <v>12.56</v>
       </c>
       <c r="O12" s="14">
         <v>12.99</v>
       </c>
       <c r="P12" s="14">
         <v>11.21</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q12" s="14">
+        <v>11.23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14">
         <v>16.14</v>
       </c>
       <c r="C13" s="14">
         <v>18.29</v>
       </c>
       <c r="D13" s="14">
         <v>17.739999999999998</v>
       </c>
       <c r="E13" s="14">
         <v>17.38</v>
       </c>
       <c r="F13" s="14">
         <v>16.920000000000002</v>
       </c>
       <c r="G13" s="14">
         <v>15.89</v>
       </c>
       <c r="H13" s="14">
         <v>16.190000000000001</v>
       </c>
       <c r="I13" s="14">
         <v>15.83</v>
       </c>
       <c r="J13" s="14">
         <v>16.239999999999998</v>
       </c>
       <c r="K13" s="14">
         <v>16.350000000000001</v>
       </c>
       <c r="L13" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="M13" s="14">
         <v>16.27</v>
       </c>
       <c r="N13" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="O13" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="P13" s="14">
         <v>16.05</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q13" s="14">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>19.29</v>
       </c>
       <c r="C14" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="D14" s="14">
         <v>18.97</v>
       </c>
       <c r="E14" s="14">
         <v>19.77</v>
       </c>
       <c r="F14" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="G14" s="14">
         <v>19.28</v>
       </c>
       <c r="H14" s="14">
         <v>19.2</v>
       </c>
       <c r="I14" s="14">
         <v>18.920000000000002</v>
       </c>
       <c r="J14" s="14">
         <v>19.48</v>
       </c>
       <c r="K14" s="14">
         <v>19.510000000000002</v>
       </c>
       <c r="L14" s="14">
         <v>19.27</v>
       </c>
       <c r="M14" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="N14" s="14">
         <v>18.309999999999999</v>
       </c>
       <c r="O14" s="14">
         <v>19.12</v>
       </c>
       <c r="P14" s="14">
         <v>18.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q14" s="14">
+        <v>18.350000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>14.48</v>
       </c>
       <c r="C15" s="14">
         <v>15.58</v>
       </c>
       <c r="D15" s="14">
         <v>17.149999999999999</v>
       </c>
       <c r="E15" s="14">
         <v>17.48</v>
       </c>
       <c r="F15" s="14">
         <v>16.91</v>
       </c>
       <c r="G15" s="14">
         <v>15.88</v>
       </c>
       <c r="H15" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="I15" s="14">
         <v>15.52</v>
       </c>
       <c r="J15" s="14">
         <v>15.38</v>
       </c>
       <c r="K15" s="14">
         <v>15.15</v>
       </c>
       <c r="L15" s="14">
         <v>14.86</v>
       </c>
       <c r="M15" s="14">
         <v>14.99</v>
       </c>
       <c r="N15" s="14">
         <v>14.94</v>
       </c>
       <c r="O15" s="14">
         <v>14.77</v>
       </c>
       <c r="P15" s="14">
         <v>13.04</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q15" s="14">
+        <v>11.88</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
-    </row>
-    <row r="17" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q16" s="25"/>
+    </row>
+    <row r="17" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="C17" s="13">
         <v>16.45</v>
       </c>
       <c r="D17" s="13">
         <v>16.12</v>
       </c>
       <c r="E17" s="13">
         <v>16.04</v>
       </c>
       <c r="F17" s="13">
         <v>15.78</v>
       </c>
       <c r="G17" s="13">
         <v>15.53</v>
       </c>
       <c r="H17" s="13">
         <v>15.86</v>
       </c>
       <c r="I17" s="13">
         <v>15.75</v>
       </c>
       <c r="J17" s="13">
         <v>15.83</v>
       </c>
       <c r="K17" s="13">
         <v>15.87</v>
       </c>
       <c r="L17" s="13">
         <v>15.74</v>
       </c>
       <c r="M17" s="13">
         <v>15.76</v>
       </c>
       <c r="N17" s="13">
         <v>14.74</v>
       </c>
       <c r="O17" s="13">
         <v>14.48</v>
       </c>
       <c r="P17" s="13">
         <v>14.19</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q17" s="13">
+        <v>14.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>16.8</v>
       </c>
       <c r="C18" s="14">
         <v>16.71</v>
       </c>
       <c r="D18" s="14">
         <v>16.149999999999999</v>
       </c>
       <c r="E18" s="14">
         <v>16.18</v>
       </c>
       <c r="F18" s="14">
         <v>15.74</v>
       </c>
       <c r="G18" s="14">
         <v>15.39</v>
       </c>
       <c r="H18" s="14">
         <v>15.67</v>
       </c>
       <c r="I18" s="14">
         <v>15.59</v>
       </c>
       <c r="J18" s="14">
         <v>15.72</v>
       </c>
       <c r="K18" s="14">
         <v>15.74</v>
       </c>
       <c r="L18" s="14">
         <v>15.67</v>
       </c>
       <c r="M18" s="14">
         <v>15.67</v>
       </c>
       <c r="N18" s="14">
         <v>14.58</v>
       </c>
       <c r="O18" s="14">
         <v>14.07</v>
       </c>
       <c r="P18" s="14">
         <v>13.95</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q18" s="14">
+        <v>13.98</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>14.83</v>
       </c>
       <c r="C19" s="14">
         <v>15.61</v>
       </c>
       <c r="D19" s="14">
         <v>15.87</v>
       </c>
       <c r="E19" s="14">
         <v>15.54</v>
       </c>
       <c r="F19" s="14">
         <v>15.97</v>
       </c>
       <c r="G19" s="14">
         <v>16.36</v>
       </c>
       <c r="H19" s="14">
         <v>16.72</v>
       </c>
       <c r="I19" s="14">
         <v>16.53</v>
       </c>
       <c r="J19" s="14">
         <v>16.43</v>
       </c>
       <c r="K19" s="14">
         <v>16.61</v>
       </c>
       <c r="L19" s="14">
         <v>16.18</v>
       </c>
       <c r="M19" s="14">
         <v>16.25</v>
       </c>
       <c r="N19" s="14">
         <v>15.03</v>
       </c>
       <c r="O19" s="14">
         <v>15.85</v>
       </c>
       <c r="P19" s="14">
         <v>15.62</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q19" s="14">
+        <v>14.58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14">
         <v>16.38</v>
       </c>
       <c r="C20" s="14">
         <v>14.87</v>
       </c>
       <c r="D20" s="14">
         <v>17.61</v>
       </c>
       <c r="E20" s="14">
         <v>15.72</v>
       </c>
       <c r="F20" s="14">
         <v>14.97</v>
       </c>
       <c r="G20" s="14">
         <v>12.78</v>
       </c>
       <c r="H20" s="14">
         <v>14.46</v>
       </c>
       <c r="I20" s="14">
         <v>14.4</v>
       </c>
       <c r="J20" s="14">
         <v>14.31</v>
       </c>
       <c r="K20" s="14">
         <v>14.07</v>
       </c>
       <c r="L20" s="14">
         <v>13.84</v>
       </c>
       <c r="M20" s="14">
         <v>14.5</v>
       </c>
       <c r="N20" s="14">
         <v>18.07</v>
       </c>
       <c r="O20" s="14">
         <v>16.61</v>
       </c>
       <c r="P20" s="14">
         <v>9.89</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q20" s="14">
+        <v>10.55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
-    </row>
-    <row r="22" spans="1:16" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="Q21" s="25"/>
+    </row>
+    <row r="22" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>17.88</v>
       </c>
       <c r="C22" s="13">
         <v>18.21</v>
       </c>
       <c r="D22" s="13">
         <v>18.63</v>
       </c>
       <c r="E22" s="13">
         <v>18.73</v>
       </c>
       <c r="F22" s="13">
         <v>18.45</v>
       </c>
       <c r="G22" s="13">
         <v>18.11</v>
       </c>
       <c r="H22" s="13">
         <v>18.18</v>
       </c>
       <c r="I22" s="13">
         <v>17.95</v>
       </c>
       <c r="J22" s="13">
         <v>18.34</v>
       </c>
       <c r="K22" s="13">
         <v>18.23</v>
       </c>
       <c r="L22" s="13">
         <v>17.96</v>
       </c>
       <c r="M22" s="13">
         <v>17.899999999999999</v>
       </c>
       <c r="N22" s="13">
         <v>16.88</v>
       </c>
       <c r="O22" s="13">
         <v>17.05</v>
       </c>
       <c r="P22" s="13">
         <v>16.41</v>
       </c>
-    </row>
-    <row r="23" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q22" s="13">
+        <v>16.02</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14">
         <v>23.18</v>
       </c>
       <c r="C23" s="14">
         <v>16.18</v>
       </c>
       <c r="D23" s="14">
         <v>17.190000000000001</v>
       </c>
       <c r="E23" s="14">
         <v>14.88</v>
       </c>
       <c r="F23" s="14">
         <v>14.95</v>
       </c>
       <c r="G23" s="14">
         <v>15.24</v>
       </c>
       <c r="H23" s="14">
         <v>15.81</v>
       </c>
       <c r="I23" s="14">
         <v>16.46</v>
       </c>
       <c r="J23" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="K23" s="14">
         <v>17.05</v>
       </c>
       <c r="L23" s="14">
         <v>16.510000000000002</v>
       </c>
       <c r="M23" s="14">
         <v>15.86</v>
       </c>
       <c r="N23" s="14">
         <v>11.65</v>
       </c>
       <c r="O23" s="14">
         <v>6.97</v>
       </c>
       <c r="P23" s="14">
         <v>9.1199999999999992</v>
       </c>
-    </row>
-    <row r="24" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q23" s="14">
+        <v>9.48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>17.68</v>
       </c>
       <c r="C24" s="14">
         <v>19.170000000000002</v>
       </c>
       <c r="D24" s="14">
         <v>19.97</v>
       </c>
       <c r="E24" s="14">
         <v>19.39</v>
       </c>
       <c r="F24" s="14">
         <v>19.3</v>
       </c>
       <c r="G24" s="14">
         <v>18.59</v>
       </c>
       <c r="H24" s="14">
         <v>19.149999999999999</v>
       </c>
       <c r="I24" s="14">
         <v>19.27</v>
       </c>
       <c r="J24" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="K24" s="14">
         <v>19.36</v>
       </c>
       <c r="L24" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="M24" s="14">
         <v>19.38</v>
       </c>
       <c r="N24" s="14">
         <v>15.03</v>
       </c>
       <c r="O24" s="14">
         <v>15.69</v>
       </c>
       <c r="P24" s="14">
         <v>16.170000000000002</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q24" s="14">
+        <v>15.26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14">
         <v>19.190000000000001</v>
       </c>
       <c r="C25" s="14">
         <v>18.09</v>
       </c>
       <c r="D25" s="14">
         <v>18.989999999999998</v>
       </c>
       <c r="E25" s="14">
         <v>18.39</v>
       </c>
       <c r="F25" s="14">
         <v>17.850000000000001</v>
       </c>
       <c r="G25" s="14">
         <v>17.88</v>
       </c>
       <c r="H25" s="14">
         <v>17.66</v>
       </c>
       <c r="I25" s="14">
         <v>17.55</v>
       </c>
       <c r="J25" s="14">
         <v>17.79</v>
       </c>
       <c r="K25" s="14">
         <v>17.440000000000001</v>
       </c>
       <c r="L25" s="14">
         <v>17.23</v>
       </c>
       <c r="M25" s="14">
         <v>17.079999999999998</v>
       </c>
       <c r="N25" s="14">
         <v>19.07</v>
       </c>
       <c r="O25" s="14">
         <v>18.16</v>
       </c>
       <c r="P25" s="14">
         <v>17.04</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="Q25" s="14">
+        <v>16.43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14">
         <v>12.98</v>
       </c>
       <c r="C26" s="14">
         <v>15.73</v>
       </c>
       <c r="D26" s="14">
         <v>15.96</v>
       </c>
       <c r="E26" s="14">
         <v>15.91</v>
       </c>
       <c r="F26" s="14">
         <v>15.97</v>
       </c>
       <c r="G26" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="H26" s="14">
         <v>15.58</v>
       </c>
       <c r="I26" s="14">
         <v>15.6</v>
       </c>
       <c r="J26" s="14">
         <v>16.28</v>
       </c>
       <c r="K26" s="14">
         <v>15.74</v>
       </c>
       <c r="L26" s="14">
         <v>15.41</v>
       </c>
       <c r="M26" s="14">
         <v>15.13</v>
       </c>
       <c r="N26" s="14">
         <v>12.56</v>
       </c>
       <c r="O26" s="14">
         <v>12.99</v>
       </c>
       <c r="P26" s="14">
         <v>11.21</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q26" s="14">
+        <v>11.23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14">
         <v>16.14</v>
       </c>
       <c r="C27" s="14">
         <v>18.29</v>
       </c>
       <c r="D27" s="14">
         <v>17.739999999999998</v>
       </c>
       <c r="E27" s="14">
         <v>17.38</v>
       </c>
       <c r="F27" s="14">
         <v>16.920000000000002</v>
       </c>
       <c r="G27" s="14">
         <v>15.89</v>
       </c>
       <c r="H27" s="14">
         <v>16.190000000000001</v>
       </c>
       <c r="I27" s="14">
         <v>15.83</v>
       </c>
       <c r="J27" s="14">
         <v>16.239999999999998</v>
       </c>
       <c r="K27" s="14">
         <v>16.350000000000001</v>
       </c>
       <c r="L27" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="M27" s="14">
         <v>16.27</v>
       </c>
       <c r="N27" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="O27" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="P27" s="14">
         <v>16.05</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q27" s="14">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>19.29</v>
       </c>
       <c r="C28" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="D28" s="14">
         <v>18.97</v>
       </c>
       <c r="E28" s="14">
         <v>19.77</v>
       </c>
       <c r="F28" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="G28" s="14">
         <v>19.28</v>
       </c>
       <c r="H28" s="14">
         <v>19.2</v>
       </c>
       <c r="I28" s="14">
         <v>18.920000000000002</v>
       </c>
       <c r="J28" s="14">
         <v>19.48</v>
       </c>
       <c r="K28" s="14">
         <v>19.510000000000002</v>
       </c>
       <c r="L28" s="14">
         <v>19.27</v>
       </c>
       <c r="M28" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="N28" s="14">
         <v>18.309999999999999</v>
       </c>
       <c r="O28" s="14">
         <v>19.12</v>
       </c>
       <c r="P28" s="14">
         <v>18.2</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q28" s="14">
+        <v>18.350000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="15">
         <v>13.98</v>
       </c>
       <c r="C29" s="15">
         <v>15.77</v>
       </c>
       <c r="D29" s="15">
         <v>17.02</v>
       </c>
       <c r="E29" s="15">
         <v>17.96</v>
       </c>
       <c r="F29" s="15">
         <v>17.43</v>
       </c>
       <c r="G29" s="15">
         <v>16.7</v>
       </c>
       <c r="H29" s="15">
         <v>17.22</v>
       </c>
       <c r="I29" s="15">
         <v>15.82</v>
       </c>
       <c r="J29" s="15">
         <v>15.67</v>
       </c>
       <c r="K29" s="15">
         <v>15.44</v>
       </c>
       <c r="L29" s="15">
         <v>15.13</v>
       </c>
       <c r="M29" s="15">
         <v>15.12</v>
       </c>
       <c r="N29" s="15">
         <v>14.15</v>
       </c>
       <c r="O29" s="15">
         <v>14.3</v>
       </c>
       <c r="P29" s="15">
         <v>13.87</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="Q29" s="15">
+        <v>12.22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:P7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:P21"/>
+    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A21:Q21"/>
+    <mergeCell ref="N5:Q5"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A3:Q3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:P5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:P3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естеств.прирост населения</vt:lpstr>
       <vt:lpstr>Коэф.естеств.прироста населения</vt:lpstr>