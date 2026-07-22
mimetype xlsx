--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId1"/>
     <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -385,77 +385,77 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -733,185 +733,191 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P32" sqref="P32"/>
+      <selection pane="bottomLeft" activeCell="T10" sqref="T10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="21"/>
-[...17 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="23"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
-[...1 lines deleted...]
-      <c r="B5" s="19">
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="19"/>
+      <c r="B5" s="21">
         <v>2025</v>
       </c>
-      <c r="C5" s="20"/>
-[...10 lines deleted...]
-      <c r="N5" s="19">
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="21">
         <v>2026</v>
       </c>
-      <c r="O5" s="20"/>
-[...4 lines deleted...]
-      <c r="A6" s="24"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A6" s="20"/>
       <c r="B6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="18" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="18" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="18" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="18" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="18" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="18" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="18" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="R6" s="18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="22"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24"/>
+      <c r="Q7" s="24"/>
+      <c r="R7" s="24"/>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="6">
         <v>1185</v>
       </c>
       <c r="C8" s="6">
         <v>1099</v>
       </c>
       <c r="D8" s="6">
         <v>1217</v>
       </c>
       <c r="E8" s="6">
         <v>1176</v>
       </c>
       <c r="F8" s="6">
         <v>1113</v>
       </c>
       <c r="G8" s="6">
         <v>1029</v>
       </c>
       <c r="H8" s="6">
         <v>1256</v>
       </c>
       <c r="I8" s="6">
@@ -919,52 +925,55 @@
       </c>
       <c r="J8" s="6">
         <v>1275</v>
       </c>
       <c r="K8" s="6">
         <v>1159</v>
       </c>
       <c r="L8" s="6">
         <v>988</v>
       </c>
       <c r="M8" s="6">
         <v>1155</v>
       </c>
       <c r="N8" s="6">
         <v>1113</v>
       </c>
       <c r="O8" s="6">
         <v>1002</v>
       </c>
       <c r="P8" s="6">
         <v>1015</v>
       </c>
       <c r="Q8" s="6">
         <v>964</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="6">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="9">
         <v>434</v>
       </c>
       <c r="C9" s="9">
         <v>376</v>
       </c>
       <c r="D9" s="9">
         <v>385</v>
       </c>
       <c r="E9" s="9">
         <v>399</v>
       </c>
       <c r="F9" s="9">
         <v>357</v>
       </c>
       <c r="G9" s="9">
         <v>339</v>
       </c>
       <c r="H9" s="9">
         <v>444</v>
       </c>
       <c r="I9" s="9">
@@ -972,52 +981,55 @@
       </c>
       <c r="J9" s="9">
         <v>412</v>
       </c>
       <c r="K9" s="9">
         <v>406</v>
       </c>
       <c r="L9" s="9">
         <v>368</v>
       </c>
       <c r="M9" s="9">
         <v>392</v>
       </c>
       <c r="N9" s="9">
         <v>385</v>
       </c>
       <c r="O9" s="9">
         <v>315</v>
       </c>
       <c r="P9" s="9">
         <v>363</v>
       </c>
       <c r="Q9" s="9">
         <v>356</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="9">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="9">
         <v>214</v>
       </c>
       <c r="C10" s="9">
         <v>222</v>
       </c>
       <c r="D10" s="9">
         <v>250</v>
       </c>
       <c r="E10" s="9">
         <v>205</v>
       </c>
       <c r="F10" s="9">
         <v>241</v>
       </c>
       <c r="G10" s="9">
         <v>211</v>
       </c>
       <c r="H10" s="9">
         <v>271</v>
       </c>
       <c r="I10" s="9">
@@ -1025,52 +1037,55 @@
       </c>
       <c r="J10" s="9">
         <v>234</v>
       </c>
       <c r="K10" s="9">
         <v>240</v>
       </c>
       <c r="L10" s="9">
         <v>179</v>
       </c>
       <c r="M10" s="9">
         <v>261</v>
       </c>
       <c r="N10" s="9">
         <v>199</v>
       </c>
       <c r="O10" s="9">
         <v>199</v>
       </c>
       <c r="P10" s="9">
         <v>214</v>
       </c>
       <c r="Q10" s="9">
         <v>153</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="9">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="9">
         <v>118</v>
       </c>
       <c r="C11" s="9">
         <v>94</v>
       </c>
       <c r="D11" s="9">
         <v>128</v>
       </c>
       <c r="E11" s="9">
         <v>99</v>
       </c>
       <c r="F11" s="9">
         <v>97</v>
       </c>
       <c r="G11" s="9">
         <v>107</v>
       </c>
       <c r="H11" s="9">
         <v>100</v>
       </c>
       <c r="I11" s="9">
@@ -1078,52 +1093,55 @@
       </c>
       <c r="J11" s="9">
         <v>117</v>
       </c>
       <c r="K11" s="9">
         <v>89</v>
       </c>
       <c r="L11" s="9">
         <v>90</v>
       </c>
       <c r="M11" s="9">
         <v>96</v>
       </c>
       <c r="N11" s="9">
         <v>116</v>
       </c>
       <c r="O11" s="9">
         <v>95</v>
       </c>
       <c r="P11" s="9">
         <v>91</v>
       </c>
       <c r="Q11" s="9">
         <v>86</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="9">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="9">
         <v>40</v>
       </c>
       <c r="C12" s="9">
         <v>53</v>
       </c>
       <c r="D12" s="9">
         <v>51</v>
       </c>
       <c r="E12" s="9">
         <v>47</v>
       </c>
       <c r="F12" s="9">
         <v>50</v>
       </c>
       <c r="G12" s="9">
         <v>48</v>
       </c>
       <c r="H12" s="9">
         <v>40</v>
       </c>
       <c r="I12" s="9">
@@ -1131,52 +1149,55 @@
       </c>
       <c r="J12" s="9">
         <v>65</v>
       </c>
       <c r="K12" s="9">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>36</v>
       </c>
       <c r="M12" s="9">
         <v>37</v>
       </c>
       <c r="N12" s="9">
         <v>38</v>
       </c>
       <c r="O12" s="9">
         <v>37</v>
       </c>
       <c r="P12" s="9">
         <v>24</v>
       </c>
       <c r="Q12" s="9">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="9">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="9">
         <v>47</v>
       </c>
       <c r="C13" s="9">
         <v>55</v>
       </c>
       <c r="D13" s="9">
         <v>50</v>
       </c>
       <c r="E13" s="9">
         <v>46</v>
       </c>
       <c r="F13" s="9">
         <v>44</v>
       </c>
       <c r="G13" s="9">
         <v>30</v>
       </c>
       <c r="H13" s="9">
         <v>52</v>
       </c>
       <c r="I13" s="9">
@@ -1184,52 +1205,55 @@
       </c>
       <c r="J13" s="9">
         <v>56</v>
       </c>
       <c r="K13" s="9">
         <v>51</v>
       </c>
       <c r="L13" s="9">
         <v>36</v>
       </c>
       <c r="M13" s="9">
         <v>56</v>
       </c>
       <c r="N13" s="9">
         <v>50</v>
       </c>
       <c r="O13" s="9">
         <v>41</v>
       </c>
       <c r="P13" s="9">
         <v>43</v>
       </c>
       <c r="Q13" s="9">
         <v>36</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="9">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="9">
         <v>281</v>
       </c>
       <c r="C14" s="9">
         <v>245</v>
       </c>
       <c r="D14" s="9">
         <v>283</v>
       </c>
       <c r="E14" s="9">
         <v>317</v>
       </c>
       <c r="F14" s="9">
         <v>272</v>
       </c>
       <c r="G14" s="9">
         <v>258</v>
       </c>
       <c r="H14" s="9">
         <v>275</v>
       </c>
       <c r="I14" s="9">
@@ -1237,52 +1261,55 @@
       </c>
       <c r="J14" s="9">
         <v>343</v>
       </c>
       <c r="K14" s="9">
         <v>293</v>
       </c>
       <c r="L14" s="9">
         <v>239</v>
       </c>
       <c r="M14" s="9">
         <v>256</v>
       </c>
       <c r="N14" s="9">
         <v>272</v>
       </c>
       <c r="O14" s="9">
         <v>268</v>
       </c>
       <c r="P14" s="9">
         <v>245</v>
       </c>
       <c r="Q14" s="9">
         <v>271</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="9">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="9">
         <v>51</v>
       </c>
       <c r="C15" s="9">
         <v>54</v>
       </c>
       <c r="D15" s="9">
         <v>70</v>
       </c>
       <c r="E15" s="9">
         <v>63</v>
       </c>
       <c r="F15" s="9">
         <v>52</v>
       </c>
       <c r="G15" s="9">
         <v>36</v>
       </c>
       <c r="H15" s="9">
         <v>74</v>
       </c>
       <c r="I15" s="9">
@@ -1290,73 +1317,77 @@
       </c>
       <c r="J15" s="9">
         <v>48</v>
       </c>
       <c r="K15" s="9">
         <v>46</v>
       </c>
       <c r="L15" s="9">
         <v>40</v>
       </c>
       <c r="M15" s="9">
         <v>57</v>
       </c>
       <c r="N15" s="9">
         <v>53</v>
       </c>
       <c r="O15" s="9">
         <v>47</v>
       </c>
       <c r="P15" s="9">
         <v>35</v>
       </c>
       <c r="Q15" s="9">
         <v>29</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="9">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
-    </row>
-    <row r="17" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="25"/>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="6">
         <v>526</v>
       </c>
       <c r="C17" s="6">
         <v>477</v>
       </c>
       <c r="D17" s="6">
         <v>496</v>
       </c>
       <c r="E17" s="6">
         <v>493</v>
       </c>
       <c r="F17" s="6">
         <v>471</v>
       </c>
       <c r="G17" s="6">
         <v>444</v>
       </c>
       <c r="H17" s="6">
         <v>571</v>
       </c>
       <c r="I17" s="6">
@@ -1364,52 +1395,55 @@
       </c>
       <c r="J17" s="6">
         <v>508</v>
       </c>
       <c r="K17" s="6">
         <v>520</v>
       </c>
       <c r="L17" s="6">
         <v>442</v>
       </c>
       <c r="M17" s="6">
         <v>513</v>
       </c>
       <c r="N17" s="6">
         <v>488</v>
       </c>
       <c r="O17" s="6">
         <v>423</v>
       </c>
       <c r="P17" s="6">
         <v>451</v>
       </c>
       <c r="Q17" s="6">
         <v>430</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="6">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9">
         <v>418</v>
       </c>
       <c r="C18" s="9">
         <v>371</v>
       </c>
       <c r="D18" s="9">
         <v>372</v>
       </c>
       <c r="E18" s="9">
         <v>394</v>
       </c>
       <c r="F18" s="9">
         <v>347</v>
       </c>
       <c r="G18" s="9">
         <v>328</v>
       </c>
       <c r="H18" s="9">
         <v>431</v>
       </c>
       <c r="I18" s="9">
@@ -1417,52 +1451,55 @@
       </c>
       <c r="J18" s="9">
         <v>400</v>
       </c>
       <c r="K18" s="9">
         <v>392</v>
       </c>
       <c r="L18" s="9">
         <v>361</v>
       </c>
       <c r="M18" s="9">
         <v>386</v>
       </c>
       <c r="N18" s="9">
         <v>377</v>
       </c>
       <c r="O18" s="9">
         <v>314</v>
       </c>
       <c r="P18" s="9">
         <v>354</v>
       </c>
       <c r="Q18" s="9">
         <v>349</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="9">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>96</v>
       </c>
       <c r="C19" s="9">
         <v>97</v>
       </c>
       <c r="D19" s="9">
         <v>107</v>
       </c>
       <c r="E19" s="9">
         <v>92</v>
       </c>
       <c r="F19" s="9">
         <v>115</v>
       </c>
       <c r="G19" s="9">
         <v>115</v>
       </c>
       <c r="H19" s="9">
         <v>122</v>
       </c>
       <c r="I19" s="9">
@@ -1470,52 +1507,55 @@
       </c>
       <c r="J19" s="9">
         <v>98</v>
       </c>
       <c r="K19" s="9">
         <v>119</v>
       </c>
       <c r="L19" s="9">
         <v>73</v>
       </c>
       <c r="M19" s="9">
         <v>111</v>
       </c>
       <c r="N19" s="9">
         <v>98</v>
       </c>
       <c r="O19" s="9">
         <v>99</v>
       </c>
       <c r="P19" s="9">
         <v>99</v>
       </c>
       <c r="Q19" s="9">
         <v>72</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="9">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="9">
         <v>12</v>
       </c>
       <c r="C20" s="9">
         <v>9</v>
       </c>
       <c r="D20" s="9">
         <v>17</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>9</v>
       </c>
       <c r="G20" s="9">
         <v>1</v>
       </c>
       <c r="H20" s="9">
         <v>18</v>
       </c>
       <c r="I20" s="9">
@@ -1523,73 +1563,77 @@
       </c>
       <c r="J20" s="9">
         <v>10</v>
       </c>
       <c r="K20" s="9">
         <v>9</v>
       </c>
       <c r="L20" s="9">
         <v>8</v>
       </c>
       <c r="M20" s="9">
         <v>16</v>
       </c>
       <c r="N20" s="9">
         <v>13</v>
       </c>
       <c r="O20" s="9">
         <v>10</v>
       </c>
       <c r="P20" s="9">
         <v>-2</v>
       </c>
       <c r="Q20" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
-    </row>
-    <row r="22" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="25"/>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>659</v>
       </c>
       <c r="C22" s="6">
         <v>622</v>
       </c>
       <c r="D22" s="6">
         <v>721</v>
       </c>
       <c r="E22" s="6">
         <v>683</v>
       </c>
       <c r="F22" s="6">
         <v>642</v>
       </c>
       <c r="G22" s="6">
         <v>585</v>
       </c>
       <c r="H22" s="6">
         <v>685</v>
       </c>
       <c r="I22" s="6">
@@ -1597,52 +1641,55 @@
       </c>
       <c r="J22" s="6">
         <v>767</v>
       </c>
       <c r="K22" s="6">
         <v>639</v>
       </c>
       <c r="L22" s="6">
         <v>546</v>
       </c>
       <c r="M22" s="6">
         <v>642</v>
       </c>
       <c r="N22" s="17">
         <v>625</v>
       </c>
       <c r="O22" s="6">
         <v>579</v>
       </c>
       <c r="P22" s="6">
         <v>564</v>
       </c>
       <c r="Q22" s="6">
         <v>534</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="6">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>16</v>
       </c>
       <c r="C23" s="9">
         <v>5</v>
       </c>
       <c r="D23" s="9">
         <v>13</v>
       </c>
       <c r="E23" s="9">
         <v>5</v>
       </c>
       <c r="F23" s="9">
         <v>10</v>
       </c>
       <c r="G23" s="9">
         <v>11</v>
       </c>
       <c r="H23" s="9">
         <v>13</v>
       </c>
       <c r="I23" s="9">
@@ -1650,52 +1697,55 @@
       </c>
       <c r="J23" s="9">
         <v>12</v>
       </c>
       <c r="K23" s="9">
         <v>14</v>
       </c>
       <c r="L23" s="9">
         <v>7</v>
       </c>
       <c r="M23" s="9">
         <v>6</v>
       </c>
       <c r="N23" s="16">
         <v>8</v>
       </c>
       <c r="O23" s="9">
         <v>1</v>
       </c>
       <c r="P23" s="9">
         <v>9</v>
       </c>
       <c r="Q23" s="9">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="9">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>118</v>
       </c>
       <c r="C24" s="9">
         <v>125</v>
       </c>
       <c r="D24" s="9">
         <v>143</v>
       </c>
       <c r="E24" s="9">
         <v>113</v>
       </c>
       <c r="F24" s="9">
         <v>126</v>
       </c>
       <c r="G24" s="9">
         <v>96</v>
       </c>
       <c r="H24" s="9">
         <v>149</v>
       </c>
       <c r="I24" s="9">
@@ -1703,52 +1753,55 @@
       </c>
       <c r="J24" s="9">
         <v>136</v>
       </c>
       <c r="K24" s="9">
         <v>121</v>
       </c>
       <c r="L24" s="9">
         <v>106</v>
       </c>
       <c r="M24" s="9">
         <v>150</v>
       </c>
       <c r="N24" s="16">
         <v>101</v>
       </c>
       <c r="O24" s="9">
         <v>100</v>
       </c>
       <c r="P24" s="9">
         <v>115</v>
       </c>
       <c r="Q24" s="9">
         <v>81</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="9">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>118</v>
       </c>
       <c r="C25" s="9">
         <v>94</v>
       </c>
       <c r="D25" s="9">
         <v>128</v>
       </c>
       <c r="E25" s="9">
         <v>99</v>
       </c>
       <c r="F25" s="9">
         <v>97</v>
       </c>
       <c r="G25" s="9">
         <v>107</v>
       </c>
       <c r="H25" s="9">
         <v>100</v>
       </c>
       <c r="I25" s="9">
@@ -1756,52 +1809,55 @@
       </c>
       <c r="J25" s="9">
         <v>117</v>
       </c>
       <c r="K25" s="9">
         <v>89</v>
       </c>
       <c r="L25" s="9">
         <v>90</v>
       </c>
       <c r="M25" s="9">
         <v>96</v>
       </c>
       <c r="N25" s="16">
         <v>116</v>
       </c>
       <c r="O25" s="9">
         <v>95</v>
       </c>
       <c r="P25" s="9">
         <v>91</v>
       </c>
       <c r="Q25" s="9">
         <v>86</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R25" s="9">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A26" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>40</v>
       </c>
       <c r="C26" s="9">
         <v>53</v>
       </c>
       <c r="D26" s="9">
         <v>51</v>
       </c>
       <c r="E26" s="9">
         <v>47</v>
       </c>
       <c r="F26" s="9">
         <v>50</v>
       </c>
       <c r="G26" s="9">
         <v>48</v>
       </c>
       <c r="H26" s="9">
         <v>40</v>
       </c>
       <c r="I26" s="9">
@@ -1809,52 +1865,55 @@
       </c>
       <c r="J26" s="9">
         <v>65</v>
       </c>
       <c r="K26" s="9">
         <v>34</v>
       </c>
       <c r="L26" s="9">
         <v>36</v>
       </c>
       <c r="M26" s="9">
         <v>37</v>
       </c>
       <c r="N26" s="16">
         <v>38</v>
       </c>
       <c r="O26" s="9">
         <v>37</v>
       </c>
       <c r="P26" s="9">
         <v>24</v>
       </c>
       <c r="Q26" s="9">
         <v>33</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="9">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="9">
         <v>47</v>
       </c>
       <c r="C27" s="9">
         <v>55</v>
       </c>
       <c r="D27" s="9">
         <v>50</v>
       </c>
       <c r="E27" s="9">
         <v>46</v>
       </c>
       <c r="F27" s="9">
         <v>44</v>
       </c>
       <c r="G27" s="9">
         <v>30</v>
       </c>
       <c r="H27" s="9">
         <v>52</v>
       </c>
       <c r="I27" s="9">
@@ -1862,52 +1921,55 @@
       </c>
       <c r="J27" s="9">
         <v>56</v>
       </c>
       <c r="K27" s="9">
         <v>51</v>
       </c>
       <c r="L27" s="9">
         <v>36</v>
       </c>
       <c r="M27" s="9">
         <v>56</v>
       </c>
       <c r="N27" s="16">
         <v>50</v>
       </c>
       <c r="O27" s="9">
         <v>41</v>
       </c>
       <c r="P27" s="9">
         <v>43</v>
       </c>
       <c r="Q27" s="9">
         <v>36</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="9">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="9">
         <v>281</v>
       </c>
       <c r="C28" s="9">
         <v>245</v>
       </c>
       <c r="D28" s="9">
         <v>283</v>
       </c>
       <c r="E28" s="9">
         <v>317</v>
       </c>
       <c r="F28" s="9">
         <v>272</v>
       </c>
       <c r="G28" s="9">
         <v>258</v>
       </c>
       <c r="H28" s="9">
         <v>275</v>
       </c>
       <c r="I28" s="9">
@@ -1915,52 +1977,55 @@
       </c>
       <c r="J28" s="9">
         <v>343</v>
       </c>
       <c r="K28" s="9">
         <v>293</v>
       </c>
       <c r="L28" s="9">
         <v>239</v>
       </c>
       <c r="M28" s="9">
         <v>256</v>
       </c>
       <c r="N28" s="16">
         <v>272</v>
       </c>
       <c r="O28" s="9">
         <v>268</v>
       </c>
       <c r="P28" s="9">
         <v>245</v>
       </c>
       <c r="Q28" s="9">
         <v>271</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="9">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="11">
         <v>39</v>
       </c>
       <c r="C29" s="11">
         <v>45</v>
       </c>
       <c r="D29" s="11">
         <v>53</v>
       </c>
       <c r="E29" s="11">
         <v>56</v>
       </c>
       <c r="F29" s="11">
         <v>43</v>
       </c>
       <c r="G29" s="11">
         <v>35</v>
       </c>
       <c r="H29" s="11">
         <v>56</v>
       </c>
       <c r="I29" s="11">
@@ -1968,213 +2033,224 @@
       </c>
       <c r="J29" s="11">
         <v>38</v>
       </c>
       <c r="K29" s="11">
         <v>37</v>
       </c>
       <c r="L29" s="11">
         <v>32</v>
       </c>
       <c r="M29" s="11">
         <v>41</v>
       </c>
       <c r="N29" s="11">
         <v>40</v>
       </c>
       <c r="O29" s="11">
         <v>37</v>
       </c>
       <c r="P29" s="11">
         <v>37</v>
       </c>
       <c r="Q29" s="11">
         <v>20</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="11">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:Q16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:Q7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="A7:R7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Q30"/>
+  <dimension ref="A3:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F33" sqref="F33"/>
-      <selection pane="bottomLeft" activeCell="S20" sqref="S20"/>
+      <selection pane="bottomLeft" activeCell="T27" sqref="T27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="8.88671875" style="1"/>
     <col min="6" max="6" width="7.33203125" style="1" customWidth="1"/>
-    <col min="7" max="16384" width="8.88671875" style="1"/>
+    <col min="7" max="17" width="8.88671875" style="1"/>
+    <col min="18" max="18" width="8.44140625" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:17" ht="17.399999999999999">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:18" ht="17.399999999999999">
+      <c r="A3" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="21"/>
-[...17 lines deleted...]
-      <c r="P4" s="26" t="s">
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="23"/>
+      <c r="R3" s="23"/>
+    </row>
+    <row r="4" spans="1:18" s="2" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Q4" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="Q4" s="26"/>
-[...3 lines deleted...]
-      <c r="B5" s="19">
+      <c r="R4" s="28"/>
+    </row>
+    <row r="5" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A5" s="26"/>
+      <c r="B5" s="21">
         <v>2025</v>
       </c>
-      <c r="C5" s="20"/>
-[...10 lines deleted...]
-      <c r="N5" s="19">
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="22"/>
+      <c r="J5" s="22"/>
+      <c r="K5" s="22"/>
+      <c r="L5" s="22"/>
+      <c r="M5" s="22"/>
+      <c r="N5" s="21">
         <v>2026</v>
       </c>
-      <c r="O5" s="20"/>
-[...4 lines deleted...]
-      <c r="A6" s="28"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+    </row>
+    <row r="6" spans="1:18" s="2" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A6" s="27"/>
       <c r="B6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="12" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="12" t="s">
         <v>22</v>
       </c>
       <c r="L6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="M6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="N6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="O6" s="12" t="s">
         <v>16</v>
       </c>
       <c r="P6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="Q6" s="12" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="22" t="s">
+      <c r="R6" s="12" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="A7" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="22"/>
-[...16 lines deleted...]
-    <row r="8" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24"/>
+      <c r="Q7" s="24"/>
+      <c r="R7" s="24"/>
+    </row>
+    <row r="8" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13">
         <v>17.18</v>
       </c>
       <c r="C8" s="13">
         <v>17.39</v>
       </c>
       <c r="D8" s="13">
         <v>17.46</v>
       </c>
       <c r="E8" s="13">
         <v>17.48</v>
       </c>
       <c r="F8" s="13">
         <v>17.21</v>
       </c>
       <c r="G8" s="13">
         <v>16.91</v>
       </c>
       <c r="H8" s="13">
         <v>17.11</v>
       </c>
       <c r="I8" s="13">
@@ -2182,52 +2258,55 @@
       </c>
       <c r="J8" s="13">
         <v>17.170000000000002</v>
       </c>
       <c r="K8" s="13">
         <v>17.13</v>
       </c>
       <c r="L8" s="13">
         <v>16.920000000000002</v>
       </c>
       <c r="M8" s="13">
         <v>16.91</v>
       </c>
       <c r="N8" s="13">
         <v>15.86</v>
       </c>
       <c r="O8" s="13">
         <v>15.84</v>
       </c>
       <c r="P8" s="13">
         <v>15.36</v>
       </c>
       <c r="Q8" s="13">
         <v>15.08</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R8" s="13">
+        <v>14.64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="14">
         <v>16.97</v>
       </c>
       <c r="C9" s="14">
         <v>16.7</v>
       </c>
       <c r="D9" s="14">
         <v>16.18</v>
       </c>
       <c r="E9" s="14">
         <v>16.149999999999999</v>
       </c>
       <c r="F9" s="14">
         <v>15.72</v>
       </c>
       <c r="G9" s="14">
         <v>15.39</v>
       </c>
       <c r="H9" s="14">
         <v>15.68</v>
       </c>
       <c r="I9" s="14">
@@ -2235,52 +2314,55 @@
       </c>
       <c r="J9" s="14">
         <v>15.75</v>
       </c>
       <c r="K9" s="14">
         <v>15.76</v>
       </c>
       <c r="L9" s="14">
         <v>15.7</v>
       </c>
       <c r="M9" s="14">
         <v>15.67</v>
       </c>
       <c r="N9" s="14">
         <v>14.5</v>
       </c>
       <c r="O9" s="14">
         <v>13.9</v>
       </c>
       <c r="P9" s="14">
         <v>13.83</v>
       </c>
       <c r="Q9" s="14">
         <v>13.87</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R9" s="14">
+        <v>13.51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A10" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="14">
         <v>16.27</v>
       </c>
       <c r="C10" s="14">
         <v>17.41</v>
       </c>
       <c r="D10" s="14">
         <v>17.940000000000001</v>
       </c>
       <c r="E10" s="14">
         <v>17.48</v>
       </c>
       <c r="F10" s="14">
         <v>17.649999999999999</v>
       </c>
       <c r="G10" s="14">
         <v>17.489999999999998</v>
       </c>
       <c r="H10" s="14">
         <v>17.95</v>
       </c>
       <c r="I10" s="14">
@@ -2288,52 +2370,55 @@
       </c>
       <c r="J10" s="14">
         <v>17.98</v>
       </c>
       <c r="K10" s="14">
         <v>18.010000000000002</v>
       </c>
       <c r="L10" s="14">
         <v>17.66</v>
       </c>
       <c r="M10" s="14">
         <v>17.84</v>
       </c>
       <c r="N10" s="14">
         <v>15.03</v>
       </c>
       <c r="O10" s="14">
         <v>15.77</v>
       </c>
       <c r="P10" s="14">
         <v>15.9</v>
       </c>
       <c r="Q10" s="14">
         <v>14.92</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R10" s="14">
+        <v>14.57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="14">
         <v>19.190000000000001</v>
       </c>
       <c r="C11" s="14">
         <v>18.09</v>
       </c>
       <c r="D11" s="14">
         <v>18.989999999999998</v>
       </c>
       <c r="E11" s="14">
         <v>18.39</v>
       </c>
       <c r="F11" s="14">
         <v>17.850000000000001</v>
       </c>
       <c r="G11" s="14">
         <v>17.88</v>
       </c>
       <c r="H11" s="14">
         <v>17.66</v>
       </c>
       <c r="I11" s="14">
@@ -2341,52 +2426,55 @@
       </c>
       <c r="J11" s="14">
         <v>17.79</v>
       </c>
       <c r="K11" s="14">
         <v>17.440000000000001</v>
       </c>
       <c r="L11" s="14">
         <v>17.23</v>
       </c>
       <c r="M11" s="14">
         <v>17.079999999999998</v>
       </c>
       <c r="N11" s="14">
         <v>19.07</v>
       </c>
       <c r="O11" s="14">
         <v>18.16</v>
       </c>
       <c r="P11" s="14">
         <v>17.04</v>
       </c>
       <c r="Q11" s="14">
         <v>16.43</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R11" s="14">
+        <v>15.08</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="14">
         <v>12.98</v>
       </c>
       <c r="C12" s="14">
         <v>15.73</v>
       </c>
       <c r="D12" s="14">
         <v>15.96</v>
       </c>
       <c r="E12" s="14">
         <v>15.91</v>
       </c>
       <c r="F12" s="14">
         <v>15.97</v>
       </c>
       <c r="G12" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="H12" s="14">
         <v>15.58</v>
       </c>
       <c r="I12" s="14">
@@ -2394,52 +2482,55 @@
       </c>
       <c r="J12" s="14">
         <v>16.28</v>
       </c>
       <c r="K12" s="14">
         <v>15.74</v>
       </c>
       <c r="L12" s="14">
         <v>15.41</v>
       </c>
       <c r="M12" s="14">
         <v>15.13</v>
       </c>
       <c r="N12" s="14">
         <v>12.56</v>
       </c>
       <c r="O12" s="14">
         <v>12.99</v>
       </c>
       <c r="P12" s="14">
         <v>11.21</v>
       </c>
       <c r="Q12" s="14">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R12" s="14">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="14">
         <v>16.14</v>
       </c>
       <c r="C13" s="14">
         <v>18.29</v>
       </c>
       <c r="D13" s="14">
         <v>17.739999999999998</v>
       </c>
       <c r="E13" s="14">
         <v>17.38</v>
       </c>
       <c r="F13" s="14">
         <v>16.920000000000002</v>
       </c>
       <c r="G13" s="14">
         <v>15.89</v>
       </c>
       <c r="H13" s="14">
         <v>16.190000000000001</v>
       </c>
       <c r="I13" s="14">
@@ -2447,52 +2538,55 @@
       </c>
       <c r="J13" s="14">
         <v>16.239999999999998</v>
       </c>
       <c r="K13" s="14">
         <v>16.350000000000001</v>
       </c>
       <c r="L13" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="M13" s="14">
         <v>16.27</v>
       </c>
       <c r="N13" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="O13" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="P13" s="14">
         <v>16.05</v>
       </c>
       <c r="Q13" s="14">
         <v>15.28</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R13" s="14">
+        <v>14.76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="14">
         <v>19.29</v>
       </c>
       <c r="C14" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="D14" s="14">
         <v>18.97</v>
       </c>
       <c r="E14" s="14">
         <v>19.77</v>
       </c>
       <c r="F14" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="G14" s="14">
         <v>19.28</v>
       </c>
       <c r="H14" s="14">
         <v>19.2</v>
       </c>
       <c r="I14" s="14">
@@ -2500,52 +2594,55 @@
       </c>
       <c r="J14" s="14">
         <v>19.48</v>
       </c>
       <c r="K14" s="14">
         <v>19.510000000000002</v>
       </c>
       <c r="L14" s="14">
         <v>19.27</v>
       </c>
       <c r="M14" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="N14" s="14">
         <v>18.309999999999999</v>
       </c>
       <c r="O14" s="14">
         <v>19.12</v>
       </c>
       <c r="P14" s="14">
         <v>18.2</v>
       </c>
       <c r="Q14" s="14">
         <v>18.350000000000001</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R14" s="14">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="14">
         <v>14.48</v>
       </c>
       <c r="C15" s="14">
         <v>15.58</v>
       </c>
       <c r="D15" s="14">
         <v>17.149999999999999</v>
       </c>
       <c r="E15" s="14">
         <v>17.48</v>
       </c>
       <c r="F15" s="14">
         <v>16.91</v>
       </c>
       <c r="G15" s="14">
         <v>15.88</v>
       </c>
       <c r="H15" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="I15" s="14">
@@ -2553,73 +2650,77 @@
       </c>
       <c r="J15" s="14">
         <v>15.38</v>
       </c>
       <c r="K15" s="14">
         <v>15.15</v>
       </c>
       <c r="L15" s="14">
         <v>14.86</v>
       </c>
       <c r="M15" s="14">
         <v>14.99</v>
       </c>
       <c r="N15" s="14">
         <v>14.94</v>
       </c>
       <c r="O15" s="14">
         <v>14.77</v>
       </c>
       <c r="P15" s="14">
         <v>13.04</v>
       </c>
       <c r="Q15" s="14">
         <v>11.88</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R15" s="14">
+        <v>11.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A16" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
       <c r="N16" s="25"/>
       <c r="O16" s="25"/>
       <c r="P16" s="25"/>
       <c r="Q16" s="25"/>
-    </row>
-    <row r="17" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R16" s="25"/>
+    </row>
+    <row r="17" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="C17" s="13">
         <v>16.45</v>
       </c>
       <c r="D17" s="13">
         <v>16.12</v>
       </c>
       <c r="E17" s="13">
         <v>16.04</v>
       </c>
       <c r="F17" s="13">
         <v>15.78</v>
       </c>
       <c r="G17" s="13">
         <v>15.53</v>
       </c>
       <c r="H17" s="13">
         <v>15.86</v>
       </c>
       <c r="I17" s="13">
@@ -2627,52 +2728,55 @@
       </c>
       <c r="J17" s="13">
         <v>15.83</v>
       </c>
       <c r="K17" s="13">
         <v>15.87</v>
       </c>
       <c r="L17" s="13">
         <v>15.74</v>
       </c>
       <c r="M17" s="13">
         <v>15.76</v>
       </c>
       <c r="N17" s="13">
         <v>14.74</v>
       </c>
       <c r="O17" s="13">
         <v>14.48</v>
       </c>
       <c r="P17" s="13">
         <v>14.19</v>
       </c>
       <c r="Q17" s="13">
         <v>14.02</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R17" s="13">
+        <v>13.69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>16.8</v>
       </c>
       <c r="C18" s="14">
         <v>16.71</v>
       </c>
       <c r="D18" s="14">
         <v>16.149999999999999</v>
       </c>
       <c r="E18" s="14">
         <v>16.18</v>
       </c>
       <c r="F18" s="14">
         <v>15.74</v>
       </c>
       <c r="G18" s="14">
         <v>15.39</v>
       </c>
       <c r="H18" s="14">
         <v>15.67</v>
       </c>
       <c r="I18" s="14">
@@ -2680,52 +2784,55 @@
       </c>
       <c r="J18" s="14">
         <v>15.72</v>
       </c>
       <c r="K18" s="14">
         <v>15.74</v>
       </c>
       <c r="L18" s="14">
         <v>15.67</v>
       </c>
       <c r="M18" s="14">
         <v>15.67</v>
       </c>
       <c r="N18" s="14">
         <v>14.58</v>
       </c>
       <c r="O18" s="14">
         <v>14.07</v>
       </c>
       <c r="P18" s="14">
         <v>13.95</v>
       </c>
       <c r="Q18" s="14">
         <v>13.98</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R18" s="14">
+        <v>13.63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>14.83</v>
       </c>
       <c r="C19" s="14">
         <v>15.61</v>
       </c>
       <c r="D19" s="14">
         <v>15.87</v>
       </c>
       <c r="E19" s="14">
         <v>15.54</v>
       </c>
       <c r="F19" s="14">
         <v>15.97</v>
       </c>
       <c r="G19" s="14">
         <v>16.36</v>
       </c>
       <c r="H19" s="14">
         <v>16.72</v>
       </c>
       <c r="I19" s="14">
@@ -2733,52 +2840,55 @@
       </c>
       <c r="J19" s="14">
         <v>16.43</v>
       </c>
       <c r="K19" s="14">
         <v>16.61</v>
       </c>
       <c r="L19" s="14">
         <v>16.18</v>
       </c>
       <c r="M19" s="14">
         <v>16.25</v>
       </c>
       <c r="N19" s="14">
         <v>15.03</v>
       </c>
       <c r="O19" s="14">
         <v>15.85</v>
       </c>
       <c r="P19" s="14">
         <v>15.62</v>
       </c>
       <c r="Q19" s="14">
         <v>14.58</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R19" s="14">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="14">
         <v>16.38</v>
       </c>
       <c r="C20" s="14">
         <v>14.87</v>
       </c>
       <c r="D20" s="14">
         <v>17.61</v>
       </c>
       <c r="E20" s="14">
         <v>15.72</v>
       </c>
       <c r="F20" s="14">
         <v>14.97</v>
       </c>
       <c r="G20" s="14">
         <v>12.78</v>
       </c>
       <c r="H20" s="14">
         <v>14.46</v>
       </c>
       <c r="I20" s="14">
@@ -2786,73 +2896,77 @@
       </c>
       <c r="J20" s="14">
         <v>14.31</v>
       </c>
       <c r="K20" s="14">
         <v>14.07</v>
       </c>
       <c r="L20" s="14">
         <v>13.84</v>
       </c>
       <c r="M20" s="14">
         <v>14.5</v>
       </c>
       <c r="N20" s="14">
         <v>18.07</v>
       </c>
       <c r="O20" s="14">
         <v>16.61</v>
       </c>
       <c r="P20" s="14">
         <v>9.89</v>
       </c>
       <c r="Q20" s="14">
         <v>10.55</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R20" s="14">
+        <v>10.92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A21" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
       <c r="N21" s="25"/>
       <c r="O21" s="25"/>
       <c r="P21" s="25"/>
       <c r="Q21" s="25"/>
-    </row>
-    <row r="22" spans="1:17" s="7" customFormat="1" ht="10.199999999999999">
+      <c r="R21" s="25"/>
+    </row>
+    <row r="22" spans="1:18" s="7" customFormat="1" ht="10.199999999999999">
       <c r="A22" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="13">
         <v>17.88</v>
       </c>
       <c r="C22" s="13">
         <v>18.21</v>
       </c>
       <c r="D22" s="13">
         <v>18.63</v>
       </c>
       <c r="E22" s="13">
         <v>18.73</v>
       </c>
       <c r="F22" s="13">
         <v>18.45</v>
       </c>
       <c r="G22" s="13">
         <v>18.11</v>
       </c>
       <c r="H22" s="13">
         <v>18.18</v>
       </c>
       <c r="I22" s="13">
@@ -2860,52 +2974,55 @@
       </c>
       <c r="J22" s="13">
         <v>18.34</v>
       </c>
       <c r="K22" s="13">
         <v>18.23</v>
       </c>
       <c r="L22" s="13">
         <v>17.96</v>
       </c>
       <c r="M22" s="13">
         <v>17.899999999999999</v>
       </c>
       <c r="N22" s="13">
         <v>16.88</v>
       </c>
       <c r="O22" s="13">
         <v>17.05</v>
       </c>
       <c r="P22" s="13">
         <v>16.41</v>
       </c>
       <c r="Q22" s="13">
         <v>16.02</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R22" s="13">
+        <v>15.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A23" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14">
         <v>23.18</v>
       </c>
       <c r="C23" s="14">
         <v>16.18</v>
       </c>
       <c r="D23" s="14">
         <v>17.190000000000001</v>
       </c>
       <c r="E23" s="14">
         <v>14.88</v>
       </c>
       <c r="F23" s="14">
         <v>14.95</v>
       </c>
       <c r="G23" s="14">
         <v>15.24</v>
       </c>
       <c r="H23" s="14">
         <v>15.81</v>
       </c>
       <c r="I23" s="14">
@@ -2913,52 +3030,55 @@
       </c>
       <c r="J23" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="K23" s="14">
         <v>17.05</v>
       </c>
       <c r="L23" s="14">
         <v>16.510000000000002</v>
       </c>
       <c r="M23" s="14">
         <v>15.86</v>
       </c>
       <c r="N23" s="14">
         <v>11.65</v>
       </c>
       <c r="O23" s="14">
         <v>6.97</v>
       </c>
       <c r="P23" s="14">
         <v>9.1199999999999992</v>
       </c>
       <c r="Q23" s="14">
         <v>9.48</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R23" s="14">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A24" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14">
         <v>17.68</v>
       </c>
       <c r="C24" s="14">
         <v>19.170000000000002</v>
       </c>
       <c r="D24" s="14">
         <v>19.97</v>
       </c>
       <c r="E24" s="14">
         <v>19.39</v>
       </c>
       <c r="F24" s="14">
         <v>19.3</v>
       </c>
       <c r="G24" s="14">
         <v>18.59</v>
       </c>
       <c r="H24" s="14">
         <v>19.149999999999999</v>
       </c>
       <c r="I24" s="14">
@@ -2966,52 +3086,55 @@
       </c>
       <c r="J24" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="K24" s="14">
         <v>19.36</v>
       </c>
       <c r="L24" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="M24" s="14">
         <v>19.38</v>
       </c>
       <c r="N24" s="14">
         <v>15.03</v>
       </c>
       <c r="O24" s="14">
         <v>15.69</v>
       </c>
       <c r="P24" s="14">
         <v>16.170000000000002</v>
       </c>
       <c r="Q24" s="14">
         <v>15.26</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R24" s="14">
+        <v>14.88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="14">
         <v>19.190000000000001</v>
       </c>
       <c r="C25" s="14">
         <v>18.09</v>
       </c>
       <c r="D25" s="14">
         <v>18.989999999999998</v>
       </c>
       <c r="E25" s="14">
         <v>18.39</v>
       </c>
       <c r="F25" s="14">
         <v>17.850000000000001</v>
       </c>
       <c r="G25" s="14">
         <v>17.88</v>
       </c>
       <c r="H25" s="14">
         <v>17.66</v>
       </c>
       <c r="I25" s="14">
@@ -3019,52 +3142,55 @@
       </c>
       <c r="J25" s="14">
         <v>17.79</v>
       </c>
       <c r="K25" s="14">
         <v>17.440000000000001</v>
       </c>
       <c r="L25" s="14">
         <v>17.23</v>
       </c>
       <c r="M25" s="14">
         <v>17.079999999999998</v>
       </c>
       <c r="N25" s="14">
         <v>19.07</v>
       </c>
       <c r="O25" s="14">
         <v>18.16</v>
       </c>
       <c r="P25" s="14">
         <v>17.04</v>
       </c>
       <c r="Q25" s="14">
         <v>16.43</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="R25" s="14">
+        <v>15.08</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="14">
         <v>12.98</v>
       </c>
       <c r="C26" s="14">
         <v>15.73</v>
       </c>
       <c r="D26" s="14">
         <v>15.96</v>
       </c>
       <c r="E26" s="14">
         <v>15.91</v>
       </c>
       <c r="F26" s="14">
         <v>15.97</v>
       </c>
       <c r="G26" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="H26" s="14">
         <v>15.58</v>
       </c>
       <c r="I26" s="14">
@@ -3072,52 +3198,55 @@
       </c>
       <c r="J26" s="14">
         <v>16.28</v>
       </c>
       <c r="K26" s="14">
         <v>15.74</v>
       </c>
       <c r="L26" s="14">
         <v>15.41</v>
       </c>
       <c r="M26" s="14">
         <v>15.13</v>
       </c>
       <c r="N26" s="14">
         <v>12.56</v>
       </c>
       <c r="O26" s="14">
         <v>12.99</v>
       </c>
       <c r="P26" s="14">
         <v>11.21</v>
       </c>
       <c r="Q26" s="14">
         <v>11.23</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R26" s="14">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A27" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="14">
         <v>16.14</v>
       </c>
       <c r="C27" s="14">
         <v>18.29</v>
       </c>
       <c r="D27" s="14">
         <v>17.739999999999998</v>
       </c>
       <c r="E27" s="14">
         <v>17.38</v>
       </c>
       <c r="F27" s="14">
         <v>16.920000000000002</v>
       </c>
       <c r="G27" s="14">
         <v>15.89</v>
       </c>
       <c r="H27" s="14">
         <v>16.190000000000001</v>
       </c>
       <c r="I27" s="14">
@@ -3125,52 +3254,55 @@
       </c>
       <c r="J27" s="14">
         <v>16.239999999999998</v>
       </c>
       <c r="K27" s="14">
         <v>16.350000000000001</v>
       </c>
       <c r="L27" s="14">
         <v>16.010000000000002</v>
       </c>
       <c r="M27" s="14">
         <v>16.27</v>
       </c>
       <c r="N27" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="O27" s="14">
         <v>16.649999999999999</v>
       </c>
       <c r="P27" s="14">
         <v>16.05</v>
       </c>
       <c r="Q27" s="14">
         <v>15.28</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R27" s="14">
+        <v>14.76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A28" s="8" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="14">
         <v>19.29</v>
       </c>
       <c r="C28" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="D28" s="14">
         <v>18.97</v>
       </c>
       <c r="E28" s="14">
         <v>19.77</v>
       </c>
       <c r="F28" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="G28" s="14">
         <v>19.28</v>
       </c>
       <c r="H28" s="14">
         <v>19.2</v>
       </c>
       <c r="I28" s="14">
@@ -3178,52 +3310,55 @@
       </c>
       <c r="J28" s="14">
         <v>19.48</v>
       </c>
       <c r="K28" s="14">
         <v>19.510000000000002</v>
       </c>
       <c r="L28" s="14">
         <v>19.27</v>
       </c>
       <c r="M28" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="N28" s="14">
         <v>18.309999999999999</v>
       </c>
       <c r="O28" s="14">
         <v>19.12</v>
       </c>
       <c r="P28" s="14">
         <v>18.2</v>
       </c>
       <c r="Q28" s="14">
         <v>18.350000000000001</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R28" s="14">
+        <v>17.98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A29" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="15">
         <v>13.98</v>
       </c>
       <c r="C29" s="15">
         <v>15.77</v>
       </c>
       <c r="D29" s="15">
         <v>17.02</v>
       </c>
       <c r="E29" s="15">
         <v>17.96</v>
       </c>
       <c r="F29" s="15">
         <v>17.43</v>
       </c>
       <c r="G29" s="15">
         <v>16.7</v>
       </c>
       <c r="H29" s="15">
         <v>17.22</v>
       </c>
       <c r="I29" s="15">
@@ -3231,66 +3366,69 @@
       </c>
       <c r="J29" s="15">
         <v>15.67</v>
       </c>
       <c r="K29" s="15">
         <v>15.44</v>
       </c>
       <c r="L29" s="15">
         <v>15.13</v>
       </c>
       <c r="M29" s="15">
         <v>15.12</v>
       </c>
       <c r="N29" s="15">
         <v>14.15</v>
       </c>
       <c r="O29" s="15">
         <v>14.3</v>
       </c>
       <c r="P29" s="15">
         <v>13.87</v>
       </c>
       <c r="Q29" s="15">
         <v>12.22</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="2" customFormat="1" ht="10.199999999999999">
+      <c r="R29" s="15">
+        <v>11.16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
       <c r="A30" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:Q7"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A16:R16"/>
+    <mergeCell ref="A21:R21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
+    <mergeCell ref="N5:R5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естеств.прирост населения</vt:lpstr>
       <vt:lpstr>Коэф.естеств.прироста населения</vt:lpstr>