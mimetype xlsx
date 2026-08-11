--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -2,62 +2,62 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14508" yWindow="-12" windowWidth="14340" windowHeight="12780" tabRatio="572"/>
+    <workbookView xWindow="4575" yWindow="30" windowWidth="14340" windowHeight="12735" tabRatio="572"/>
   </bookViews>
   <sheets>
     <sheet name="Естеств.прирост населения" sheetId="1" r:id="rId1"/>
     <sheet name="Коэф.естеств.прироста населения" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -70,53 +70,50 @@
     <t>человек</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
-  </si>
-[...1 lines deleted...]
-    <t>на 1000 человек</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о рождении и смерти.</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
@@ -156,50 +153,53 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t>Коэффициенты естественного прироста (убыли) населения Мангистауской области</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
+  </si>
+  <si>
+    <t>на 1000 человек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -337,125 +337,126 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -733,2702 +734,2840 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T10" sqref="T10"/>
+      <selection pane="bottomLeft" activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="R4" s="3"/>
+      <c r="S4" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="22"/>
+      <c r="B5" s="20">
+        <v>2025</v>
+      </c>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="20">
+        <v>2026</v>
+      </c>
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="21"/>
+      <c r="R5" s="21"/>
+      <c r="S5" s="21"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A6" s="23"/>
+      <c r="B6" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="P6" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="25"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
+    </row>
+    <row r="8" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="5">
+        <v>1185</v>
+      </c>
+      <c r="C8" s="5">
+        <v>1099</v>
+      </c>
+      <c r="D8" s="5">
+        <v>1217</v>
+      </c>
+      <c r="E8" s="5">
+        <v>1176</v>
+      </c>
+      <c r="F8" s="5">
+        <v>1113</v>
+      </c>
+      <c r="G8" s="5">
+        <v>1029</v>
+      </c>
+      <c r="H8" s="5">
+        <v>1256</v>
+      </c>
+      <c r="I8" s="5">
+        <v>1085</v>
+      </c>
+      <c r="J8" s="5">
+        <v>1275</v>
+      </c>
+      <c r="K8" s="5">
+        <v>1159</v>
+      </c>
+      <c r="L8" s="5">
+        <v>988</v>
+      </c>
+      <c r="M8" s="5">
+        <v>1155</v>
+      </c>
+      <c r="N8" s="5">
+        <v>1113</v>
+      </c>
+      <c r="O8" s="5">
+        <v>1002</v>
+      </c>
+      <c r="P8" s="5">
+        <v>1015</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>964</v>
+      </c>
+      <c r="R8" s="5">
+        <v>905</v>
+      </c>
+      <c r="S8" s="5">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="7">
+        <v>434</v>
+      </c>
+      <c r="C9" s="7">
+        <v>376</v>
+      </c>
+      <c r="D9" s="7">
+        <v>385</v>
+      </c>
+      <c r="E9" s="7">
+        <v>399</v>
+      </c>
+      <c r="F9" s="7">
+        <v>357</v>
+      </c>
+      <c r="G9" s="7">
+        <v>339</v>
+      </c>
+      <c r="H9" s="7">
+        <v>444</v>
+      </c>
+      <c r="I9" s="7">
+        <v>391</v>
+      </c>
+      <c r="J9" s="7">
+        <v>412</v>
+      </c>
+      <c r="K9" s="7">
+        <v>406</v>
+      </c>
+      <c r="L9" s="7">
+        <v>368</v>
+      </c>
+      <c r="M9" s="7">
+        <v>392</v>
+      </c>
+      <c r="N9" s="7">
+        <v>385</v>
+      </c>
+      <c r="O9" s="7">
+        <v>315</v>
+      </c>
+      <c r="P9" s="7">
+        <v>363</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>356</v>
+      </c>
+      <c r="R9" s="7">
+        <v>320</v>
+      </c>
+      <c r="S9" s="7">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="7">
+        <v>214</v>
+      </c>
+      <c r="C10" s="7">
+        <v>222</v>
+      </c>
+      <c r="D10" s="7">
+        <v>250</v>
+      </c>
+      <c r="E10" s="7">
+        <v>205</v>
+      </c>
+      <c r="F10" s="7">
+        <v>241</v>
+      </c>
+      <c r="G10" s="7">
+        <v>211</v>
+      </c>
+      <c r="H10" s="7">
+        <v>271</v>
+      </c>
+      <c r="I10" s="7">
+        <v>230</v>
+      </c>
+      <c r="J10" s="7">
+        <v>234</v>
+      </c>
+      <c r="K10" s="7">
+        <v>240</v>
+      </c>
+      <c r="L10" s="7">
+        <v>179</v>
+      </c>
+      <c r="M10" s="7">
+        <v>261</v>
+      </c>
+      <c r="N10" s="7">
+        <v>199</v>
+      </c>
+      <c r="O10" s="7">
+        <v>199</v>
+      </c>
+      <c r="P10" s="7">
+        <v>214</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>153</v>
+      </c>
+      <c r="R10" s="7">
+        <v>174</v>
+      </c>
+      <c r="S10" s="7">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="7">
+        <v>118</v>
+      </c>
+      <c r="C11" s="7">
+        <v>94</v>
+      </c>
+      <c r="D11" s="7">
+        <v>128</v>
+      </c>
+      <c r="E11" s="7">
+        <v>99</v>
+      </c>
+      <c r="F11" s="7">
+        <v>97</v>
+      </c>
+      <c r="G11" s="7">
+        <v>107</v>
+      </c>
+      <c r="H11" s="7">
+        <v>100</v>
+      </c>
+      <c r="I11" s="7">
+        <v>102</v>
+      </c>
+      <c r="J11" s="7">
+        <v>117</v>
+      </c>
+      <c r="K11" s="7">
+        <v>89</v>
+      </c>
+      <c r="L11" s="7">
+        <v>90</v>
+      </c>
+      <c r="M11" s="7">
+        <v>96</v>
+      </c>
+      <c r="N11" s="7">
+        <v>116</v>
+      </c>
+      <c r="O11" s="7">
+        <v>95</v>
+      </c>
+      <c r="P11" s="7">
+        <v>91</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>86</v>
+      </c>
+      <c r="R11" s="7">
+        <v>60</v>
+      </c>
+      <c r="S11" s="7">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="7">
+        <v>40</v>
+      </c>
+      <c r="C12" s="7">
+        <v>53</v>
+      </c>
+      <c r="D12" s="7">
+        <v>51</v>
+      </c>
+      <c r="E12" s="7">
+        <v>47</v>
+      </c>
+      <c r="F12" s="7">
+        <v>50</v>
+      </c>
+      <c r="G12" s="7">
+        <v>48</v>
+      </c>
+      <c r="H12" s="7">
+        <v>40</v>
+      </c>
+      <c r="I12" s="7">
+        <v>48</v>
+      </c>
+      <c r="J12" s="7">
+        <v>65</v>
+      </c>
+      <c r="K12" s="7">
+        <v>34</v>
+      </c>
+      <c r="L12" s="7">
+        <v>36</v>
+      </c>
+      <c r="M12" s="7">
         <v>37</v>
       </c>
-      <c r="B3" s="23"/>
-[...18 lines deleted...]
-      <c r="R4" s="3" t="s">
+      <c r="N12" s="7">
+        <v>38</v>
+      </c>
+      <c r="O12" s="7">
+        <v>37</v>
+      </c>
+      <c r="P12" s="7">
+        <v>24</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>33</v>
+      </c>
+      <c r="R12" s="7">
+        <v>42</v>
+      </c>
+      <c r="S12" s="7">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="7">
+        <v>47</v>
+      </c>
+      <c r="C13" s="7">
+        <v>55</v>
+      </c>
+      <c r="D13" s="7">
+        <v>50</v>
+      </c>
+      <c r="E13" s="7">
+        <v>46</v>
+      </c>
+      <c r="F13" s="7">
+        <v>44</v>
+      </c>
+      <c r="G13" s="7">
+        <v>30</v>
+      </c>
+      <c r="H13" s="7">
+        <v>52</v>
+      </c>
+      <c r="I13" s="7">
+        <v>38</v>
+      </c>
+      <c r="J13" s="7">
+        <v>56</v>
+      </c>
+      <c r="K13" s="7">
+        <v>51</v>
+      </c>
+      <c r="L13" s="7">
+        <v>36</v>
+      </c>
+      <c r="M13" s="7">
+        <v>56</v>
+      </c>
+      <c r="N13" s="7">
+        <v>50</v>
+      </c>
+      <c r="O13" s="7">
+        <v>41</v>
+      </c>
+      <c r="P13" s="7">
+        <v>43</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>36</v>
+      </c>
+      <c r="R13" s="7">
+        <v>37</v>
+      </c>
+      <c r="S13" s="7">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="7">
+        <v>281</v>
+      </c>
+      <c r="C14" s="7">
+        <v>245</v>
+      </c>
+      <c r="D14" s="7">
+        <v>283</v>
+      </c>
+      <c r="E14" s="7">
+        <v>317</v>
+      </c>
+      <c r="F14" s="7">
+        <v>272</v>
+      </c>
+      <c r="G14" s="7">
+        <v>258</v>
+      </c>
+      <c r="H14" s="7">
+        <v>275</v>
+      </c>
+      <c r="I14" s="7">
+        <v>249</v>
+      </c>
+      <c r="J14" s="7">
+        <v>343</v>
+      </c>
+      <c r="K14" s="7">
+        <v>293</v>
+      </c>
+      <c r="L14" s="7">
+        <v>239</v>
+      </c>
+      <c r="M14" s="7">
+        <v>256</v>
+      </c>
+      <c r="N14" s="7">
+        <v>272</v>
+      </c>
+      <c r="O14" s="7">
+        <v>268</v>
+      </c>
+      <c r="P14" s="7">
+        <v>245</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>271</v>
+      </c>
+      <c r="R14" s="7">
+        <v>243</v>
+      </c>
+      <c r="S14" s="7">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="7">
+        <v>51</v>
+      </c>
+      <c r="C15" s="7">
+        <v>54</v>
+      </c>
+      <c r="D15" s="7">
+        <v>70</v>
+      </c>
+      <c r="E15" s="7">
+        <v>63</v>
+      </c>
+      <c r="F15" s="7">
+        <v>52</v>
+      </c>
+      <c r="G15" s="7">
+        <v>36</v>
+      </c>
+      <c r="H15" s="7">
+        <v>74</v>
+      </c>
+      <c r="I15" s="7">
+        <v>27</v>
+      </c>
+      <c r="J15" s="7">
+        <v>48</v>
+      </c>
+      <c r="K15" s="7">
+        <v>46</v>
+      </c>
+      <c r="L15" s="7">
+        <v>40</v>
+      </c>
+      <c r="M15" s="7">
+        <v>57</v>
+      </c>
+      <c r="N15" s="7">
+        <v>53</v>
+      </c>
+      <c r="O15" s="7">
+        <v>47</v>
+      </c>
+      <c r="P15" s="7">
+        <v>35</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>29</v>
+      </c>
+      <c r="R15" s="7">
+        <v>29</v>
+      </c>
+      <c r="S15" s="7">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="26"/>
+      <c r="O16" s="26"/>
+      <c r="P16" s="26"/>
+      <c r="Q16" s="26"/>
+      <c r="R16" s="26"/>
+      <c r="S16" s="26"/>
+    </row>
+    <row r="17" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A17" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="5">
+        <v>526</v>
+      </c>
+      <c r="C17" s="5">
+        <v>477</v>
+      </c>
+      <c r="D17" s="5">
+        <v>496</v>
+      </c>
+      <c r="E17" s="5">
+        <v>493</v>
+      </c>
+      <c r="F17" s="5">
+        <v>471</v>
+      </c>
+      <c r="G17" s="5">
+        <v>444</v>
+      </c>
+      <c r="H17" s="5">
+        <v>571</v>
+      </c>
+      <c r="I17" s="5">
+        <v>484</v>
+      </c>
+      <c r="J17" s="5">
+        <v>508</v>
+      </c>
+      <c r="K17" s="5">
+        <v>520</v>
+      </c>
+      <c r="L17" s="5">
+        <v>442</v>
+      </c>
+      <c r="M17" s="5">
+        <v>513</v>
+      </c>
+      <c r="N17" s="5">
+        <v>488</v>
+      </c>
+      <c r="O17" s="5">
+        <v>423</v>
+      </c>
+      <c r="P17" s="5">
+        <v>451</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>430</v>
+      </c>
+      <c r="R17" s="5">
+        <v>409</v>
+      </c>
+      <c r="S17" s="5">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="7">
+        <v>418</v>
+      </c>
+      <c r="C18" s="7">
+        <v>371</v>
+      </c>
+      <c r="D18" s="7">
+        <v>372</v>
+      </c>
+      <c r="E18" s="7">
+        <v>394</v>
+      </c>
+      <c r="F18" s="7">
+        <v>347</v>
+      </c>
+      <c r="G18" s="7">
+        <v>328</v>
+      </c>
+      <c r="H18" s="7">
+        <v>431</v>
+      </c>
+      <c r="I18" s="7">
+        <v>377</v>
+      </c>
+      <c r="J18" s="7">
+        <v>400</v>
+      </c>
+      <c r="K18" s="7">
+        <v>392</v>
+      </c>
+      <c r="L18" s="7">
+        <v>361</v>
+      </c>
+      <c r="M18" s="7">
+        <v>386</v>
+      </c>
+      <c r="N18" s="7">
+        <v>377</v>
+      </c>
+      <c r="O18" s="7">
+        <v>314</v>
+      </c>
+      <c r="P18" s="7">
+        <v>354</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>349</v>
+      </c>
+      <c r="R18" s="7">
+        <v>316</v>
+      </c>
+      <c r="S18" s="7">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="7">
+        <v>96</v>
+      </c>
+      <c r="C19" s="7">
+        <v>97</v>
+      </c>
+      <c r="D19" s="7">
+        <v>107</v>
+      </c>
+      <c r="E19" s="7">
+        <v>92</v>
+      </c>
+      <c r="F19" s="7">
+        <v>115</v>
+      </c>
+      <c r="G19" s="7">
+        <v>115</v>
+      </c>
+      <c r="H19" s="7">
+        <v>122</v>
+      </c>
+      <c r="I19" s="7">
+        <v>97</v>
+      </c>
+      <c r="J19" s="7">
+        <v>98</v>
+      </c>
+      <c r="K19" s="7">
+        <v>119</v>
+      </c>
+      <c r="L19" s="7">
+        <v>73</v>
+      </c>
+      <c r="M19" s="7">
+        <v>111</v>
+      </c>
+      <c r="N19" s="7">
+        <v>98</v>
+      </c>
+      <c r="O19" s="7">
+        <v>99</v>
+      </c>
+      <c r="P19" s="7">
+        <v>99</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>72</v>
+      </c>
+      <c r="R19" s="7">
+        <v>84</v>
+      </c>
+      <c r="S19" s="7">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="7">
+        <v>12</v>
+      </c>
+      <c r="C20" s="7">
+        <v>9</v>
+      </c>
+      <c r="D20" s="7">
+        <v>17</v>
+      </c>
+      <c r="E20" s="7">
+        <v>7</v>
+      </c>
+      <c r="F20" s="7">
+        <v>9</v>
+      </c>
+      <c r="G20" s="7">
+        <v>1</v>
+      </c>
+      <c r="H20" s="7">
+        <v>18</v>
+      </c>
+      <c r="I20" s="7">
         <v>10</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B6" s="18" t="s">
+      <c r="J20" s="7">
+        <v>10</v>
+      </c>
+      <c r="K20" s="7">
+        <v>9</v>
+      </c>
+      <c r="L20" s="7">
+        <v>8</v>
+      </c>
+      <c r="M20" s="7">
+        <v>16</v>
+      </c>
+      <c r="N20" s="7">
+        <v>13</v>
+      </c>
+      <c r="O20" s="7">
+        <v>10</v>
+      </c>
+      <c r="P20" s="7">
+        <v>-2</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>9</v>
+      </c>
+      <c r="R20" s="7">
+        <v>9</v>
+      </c>
+      <c r="S20" s="7">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="26"/>
+      <c r="O21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+    </row>
+    <row r="22" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A22" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="5">
+        <v>659</v>
+      </c>
+      <c r="C22" s="5">
+        <v>622</v>
+      </c>
+      <c r="D22" s="5">
+        <v>721</v>
+      </c>
+      <c r="E22" s="5">
+        <v>683</v>
+      </c>
+      <c r="F22" s="5">
+        <v>642</v>
+      </c>
+      <c r="G22" s="5">
+        <v>585</v>
+      </c>
+      <c r="H22" s="5">
+        <v>685</v>
+      </c>
+      <c r="I22" s="5">
+        <v>601</v>
+      </c>
+      <c r="J22" s="5">
+        <v>767</v>
+      </c>
+      <c r="K22" s="5">
+        <v>639</v>
+      </c>
+      <c r="L22" s="5">
+        <v>546</v>
+      </c>
+      <c r="M22" s="5">
+        <v>642</v>
+      </c>
+      <c r="N22" s="14">
+        <v>625</v>
+      </c>
+      <c r="O22" s="5">
+        <v>579</v>
+      </c>
+      <c r="P22" s="5">
+        <v>564</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>534</v>
+      </c>
+      <c r="R22" s="5">
+        <v>496</v>
+      </c>
+      <c r="S22" s="5">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="7">
+        <v>16</v>
+      </c>
+      <c r="C23" s="7">
         <v>5</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="D23" s="7">
+        <v>13</v>
+      </c>
+      <c r="E23" s="7">
+        <v>5</v>
+      </c>
+      <c r="F23" s="7">
+        <v>10</v>
+      </c>
+      <c r="G23" s="7">
+        <v>11</v>
+      </c>
+      <c r="H23" s="7">
+        <v>13</v>
+      </c>
+      <c r="I23" s="7">
+        <v>14</v>
+      </c>
+      <c r="J23" s="7">
+        <v>12</v>
+      </c>
+      <c r="K23" s="7">
+        <v>14</v>
+      </c>
+      <c r="L23" s="7">
+        <v>7</v>
+      </c>
+      <c r="M23" s="7">
         <v>6</v>
       </c>
-      <c r="D6" s="18" t="s">
+      <c r="N23" s="13">
+        <v>8</v>
+      </c>
+      <c r="O23" s="7">
+        <v>1</v>
+      </c>
+      <c r="P23" s="7">
+        <v>9</v>
+      </c>
+      <c r="Q23" s="7">
         <v>7</v>
       </c>
-      <c r="E6" s="18" t="s">
-[...14 lines deleted...]
-      <c r="J6" s="18" t="s">
+      <c r="R23" s="7">
         <v>4</v>
       </c>
-      <c r="K6" s="18" t="s">
+      <c r="S23" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7">
+        <v>118</v>
+      </c>
+      <c r="C24" s="7">
+        <v>125</v>
+      </c>
+      <c r="D24" s="7">
+        <v>143</v>
+      </c>
+      <c r="E24" s="7">
+        <v>113</v>
+      </c>
+      <c r="F24" s="7">
+        <v>126</v>
+      </c>
+      <c r="G24" s="7">
+        <v>96</v>
+      </c>
+      <c r="H24" s="7">
+        <v>149</v>
+      </c>
+      <c r="I24" s="7">
+        <v>133</v>
+      </c>
+      <c r="J24" s="7">
+        <v>136</v>
+      </c>
+      <c r="K24" s="7">
+        <v>121</v>
+      </c>
+      <c r="L24" s="7">
+        <v>106</v>
+      </c>
+      <c r="M24" s="7">
+        <v>150</v>
+      </c>
+      <c r="N24" s="13">
+        <v>101</v>
+      </c>
+      <c r="O24" s="7">
+        <v>100</v>
+      </c>
+      <c r="P24" s="7">
+        <v>115</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>81</v>
+      </c>
+      <c r="R24" s="7">
+        <v>90</v>
+      </c>
+      <c r="S24" s="7">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7">
+        <v>118</v>
+      </c>
+      <c r="C25" s="7">
+        <v>94</v>
+      </c>
+      <c r="D25" s="7">
+        <v>128</v>
+      </c>
+      <c r="E25" s="7">
+        <v>99</v>
+      </c>
+      <c r="F25" s="7">
+        <v>97</v>
+      </c>
+      <c r="G25" s="7">
+        <v>107</v>
+      </c>
+      <c r="H25" s="7">
+        <v>100</v>
+      </c>
+      <c r="I25" s="7">
+        <v>102</v>
+      </c>
+      <c r="J25" s="7">
+        <v>117</v>
+      </c>
+      <c r="K25" s="7">
+        <v>89</v>
+      </c>
+      <c r="L25" s="7">
+        <v>90</v>
+      </c>
+      <c r="M25" s="7">
+        <v>96</v>
+      </c>
+      <c r="N25" s="13">
+        <v>116</v>
+      </c>
+      <c r="O25" s="7">
+        <v>95</v>
+      </c>
+      <c r="P25" s="7">
+        <v>91</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>86</v>
+      </c>
+      <c r="R25" s="7">
+        <v>60</v>
+      </c>
+      <c r="S25" s="7">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="7">
+        <v>40</v>
+      </c>
+      <c r="C26" s="7">
+        <v>53</v>
+      </c>
+      <c r="D26" s="7">
+        <v>51</v>
+      </c>
+      <c r="E26" s="7">
+        <v>47</v>
+      </c>
+      <c r="F26" s="7">
+        <v>50</v>
+      </c>
+      <c r="G26" s="7">
+        <v>48</v>
+      </c>
+      <c r="H26" s="7">
+        <v>40</v>
+      </c>
+      <c r="I26" s="7">
+        <v>48</v>
+      </c>
+      <c r="J26" s="7">
+        <v>65</v>
+      </c>
+      <c r="K26" s="7">
+        <v>34</v>
+      </c>
+      <c r="L26" s="7">
+        <v>36</v>
+      </c>
+      <c r="M26" s="7">
+        <v>37</v>
+      </c>
+      <c r="N26" s="13">
+        <v>38</v>
+      </c>
+      <c r="O26" s="7">
+        <v>37</v>
+      </c>
+      <c r="P26" s="7">
+        <v>24</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>33</v>
+      </c>
+      <c r="R26" s="7">
+        <v>42</v>
+      </c>
+      <c r="S26" s="7">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="7">
+        <v>47</v>
+      </c>
+      <c r="C27" s="7">
+        <v>55</v>
+      </c>
+      <c r="D27" s="7">
+        <v>50</v>
+      </c>
+      <c r="E27" s="7">
+        <v>46</v>
+      </c>
+      <c r="F27" s="7">
+        <v>44</v>
+      </c>
+      <c r="G27" s="7">
+        <v>30</v>
+      </c>
+      <c r="H27" s="7">
+        <v>52</v>
+      </c>
+      <c r="I27" s="7">
+        <v>38</v>
+      </c>
+      <c r="J27" s="7">
+        <v>56</v>
+      </c>
+      <c r="K27" s="7">
+        <v>51</v>
+      </c>
+      <c r="L27" s="7">
+        <v>36</v>
+      </c>
+      <c r="M27" s="7">
+        <v>56</v>
+      </c>
+      <c r="N27" s="13">
+        <v>50</v>
+      </c>
+      <c r="O27" s="7">
+        <v>41</v>
+      </c>
+      <c r="P27" s="7">
+        <v>43</v>
+      </c>
+      <c r="Q27" s="7">
+        <v>36</v>
+      </c>
+      <c r="R27" s="7">
+        <v>37</v>
+      </c>
+      <c r="S27" s="7">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="7">
+        <v>281</v>
+      </c>
+      <c r="C28" s="7">
+        <v>245</v>
+      </c>
+      <c r="D28" s="7">
+        <v>283</v>
+      </c>
+      <c r="E28" s="7">
+        <v>317</v>
+      </c>
+      <c r="F28" s="7">
+        <v>272</v>
+      </c>
+      <c r="G28" s="7">
+        <v>258</v>
+      </c>
+      <c r="H28" s="7">
+        <v>275</v>
+      </c>
+      <c r="I28" s="7">
+        <v>249</v>
+      </c>
+      <c r="J28" s="7">
+        <v>343</v>
+      </c>
+      <c r="K28" s="7">
+        <v>293</v>
+      </c>
+      <c r="L28" s="7">
+        <v>239</v>
+      </c>
+      <c r="M28" s="7">
+        <v>256</v>
+      </c>
+      <c r="N28" s="13">
+        <v>272</v>
+      </c>
+      <c r="O28" s="7">
+        <v>268</v>
+      </c>
+      <c r="P28" s="7">
+        <v>245</v>
+      </c>
+      <c r="Q28" s="7">
+        <v>271</v>
+      </c>
+      <c r="R28" s="7">
+        <v>243</v>
+      </c>
+      <c r="S28" s="7">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="8">
+        <v>39</v>
+      </c>
+      <c r="C29" s="8">
+        <v>45</v>
+      </c>
+      <c r="D29" s="8">
+        <v>53</v>
+      </c>
+      <c r="E29" s="8">
+        <v>56</v>
+      </c>
+      <c r="F29" s="8">
+        <v>43</v>
+      </c>
+      <c r="G29" s="8">
+        <v>35</v>
+      </c>
+      <c r="H29" s="8">
+        <v>56</v>
+      </c>
+      <c r="I29" s="8">
+        <v>17</v>
+      </c>
+      <c r="J29" s="8">
+        <v>38</v>
+      </c>
+      <c r="K29" s="8">
+        <v>37</v>
+      </c>
+      <c r="L29" s="8">
+        <v>32</v>
+      </c>
+      <c r="M29" s="8">
+        <v>41</v>
+      </c>
+      <c r="N29" s="8">
+        <v>40</v>
+      </c>
+      <c r="O29" s="8">
+        <v>37</v>
+      </c>
+      <c r="P29" s="8">
+        <v>37</v>
+      </c>
+      <c r="Q29" s="8">
         <v>20</v>
       </c>
-      <c r="L6" s="18" t="s">
-[...380 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="R29" s="8">
+        <v>20</v>
+      </c>
+      <c r="S29" s="8">
         <v>35</v>
       </c>
-      <c r="B14" s="9">
-[...823 lines deleted...]
-    <row r="30" spans="1:18" s="2" customFormat="1" ht="10.199999999999999">
+    </row>
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A16:R16"/>
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
+    <mergeCell ref="N5:S5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="N5:R5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:R30"/>
+  <dimension ref="A3:S30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F33" sqref="F33"/>
-      <selection pane="bottomLeft" activeCell="T27" sqref="T27"/>
+      <selection pane="bottomLeft" activeCell="D41" sqref="D41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="19" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="5" width="8.85546875" style="1"/>
+    <col min="6" max="6" width="7.28515625" style="1" customWidth="1"/>
+    <col min="7" max="17" width="8.85546875" style="1"/>
+    <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:18" ht="17.399999999999999">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:19" ht="18.75">
+      <c r="A3" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="24"/>
+      <c r="O3" s="24"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="24"/>
+      <c r="R3" s="24"/>
+      <c r="S3" s="24"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="Q4" s="16"/>
+      <c r="R4" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="23"/>
-[...25 lines deleted...]
-      <c r="B5" s="21">
+      <c r="S4" s="29"/>
+    </row>
+    <row r="5" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="27"/>
+      <c r="B5" s="20">
         <v>2025</v>
       </c>
-      <c r="C5" s="22"/>
-[...10 lines deleted...]
-      <c r="N5" s="21">
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="20">
         <v>2026</v>
       </c>
-      <c r="O5" s="22"/>
-[...6 lines deleted...]
-      <c r="B6" s="12" t="s">
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="21"/>
+      <c r="R5" s="21"/>
+      <c r="S5" s="21"/>
+    </row>
+    <row r="6" spans="1:19" s="2" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A6" s="28"/>
+      <c r="B6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="12" t="s">
+      <c r="D6" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="H6" s="12" t="s">
+      <c r="H6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="J6" s="12" t="s">
+      <c r="J6" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K6" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="L6" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="L6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="12" t="s">
+      <c r="M6" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q6" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="25"/>
+      <c r="O7" s="25"/>
+      <c r="P7" s="25"/>
+      <c r="Q7" s="25"/>
+      <c r="R7" s="25"/>
+      <c r="S7" s="25"/>
+    </row>
+    <row r="8" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="10">
+        <v>17.18</v>
+      </c>
+      <c r="C8" s="10">
+        <v>17.39</v>
+      </c>
+      <c r="D8" s="10">
+        <v>17.46</v>
+      </c>
+      <c r="E8" s="10">
+        <v>17.48</v>
+      </c>
+      <c r="F8" s="10">
+        <v>17.21</v>
+      </c>
+      <c r="G8" s="10">
+        <v>16.91</v>
+      </c>
+      <c r="H8" s="10">
+        <v>17.11</v>
+      </c>
+      <c r="I8" s="10">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="J8" s="10">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="K8" s="10">
+        <v>17.13</v>
+      </c>
+      <c r="L8" s="10">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="M8" s="10">
+        <v>16.91</v>
+      </c>
+      <c r="N8" s="10">
+        <v>15.86</v>
+      </c>
+      <c r="O8" s="10">
+        <v>15.84</v>
+      </c>
+      <c r="P8" s="10">
+        <v>15.36</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>15.08</v>
+      </c>
+      <c r="R8" s="10">
+        <v>14.64</v>
+      </c>
+      <c r="S8" s="10">
+        <v>14.62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A9" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="11">
+        <v>16.97</v>
+      </c>
+      <c r="C9" s="11">
+        <v>16.7</v>
+      </c>
+      <c r="D9" s="11">
+        <v>16.18</v>
+      </c>
+      <c r="E9" s="11">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="F9" s="11">
+        <v>15.72</v>
+      </c>
+      <c r="G9" s="11">
+        <v>15.39</v>
+      </c>
+      <c r="H9" s="11">
+        <v>15.68</v>
+      </c>
+      <c r="I9" s="11">
+        <v>15.62</v>
+      </c>
+      <c r="J9" s="11">
+        <v>15.75</v>
+      </c>
+      <c r="K9" s="11">
+        <v>15.76</v>
+      </c>
+      <c r="L9" s="11">
+        <v>15.7</v>
+      </c>
+      <c r="M9" s="11">
+        <v>15.67</v>
+      </c>
+      <c r="N9" s="11">
+        <v>14.5</v>
+      </c>
+      <c r="O9" s="11">
+        <v>13.9</v>
+      </c>
+      <c r="P9" s="11">
+        <v>13.83</v>
+      </c>
+      <c r="Q9" s="11">
+        <v>13.87</v>
+      </c>
+      <c r="R9" s="11">
+        <v>13.51</v>
+      </c>
+      <c r="S9" s="11">
+        <v>13.38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="11">
+        <v>16.27</v>
+      </c>
+      <c r="C10" s="11">
+        <v>17.41</v>
+      </c>
+      <c r="D10" s="11">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="E10" s="11">
+        <v>17.48</v>
+      </c>
+      <c r="F10" s="11">
+        <v>17.649999999999999</v>
+      </c>
+      <c r="G10" s="11">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="H10" s="11">
+        <v>17.95</v>
+      </c>
+      <c r="I10" s="11">
+        <v>17.91</v>
+      </c>
+      <c r="J10" s="11">
+        <v>17.98</v>
+      </c>
+      <c r="K10" s="11">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="L10" s="11">
+        <v>17.66</v>
+      </c>
+      <c r="M10" s="11">
+        <v>17.84</v>
+      </c>
+      <c r="N10" s="11">
+        <v>15.03</v>
+      </c>
+      <c r="O10" s="11">
+        <v>15.77</v>
+      </c>
+      <c r="P10" s="11">
+        <v>15.9</v>
+      </c>
+      <c r="Q10" s="11">
+        <v>14.92</v>
+      </c>
+      <c r="R10" s="11">
+        <v>14.57</v>
+      </c>
+      <c r="S10" s="11">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="11">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="C11" s="11">
+        <v>18.09</v>
+      </c>
+      <c r="D11" s="11">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="E11" s="11">
+        <v>18.39</v>
+      </c>
+      <c r="F11" s="11">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="G11" s="11">
+        <v>17.88</v>
+      </c>
+      <c r="H11" s="11">
+        <v>17.66</v>
+      </c>
+      <c r="I11" s="11">
+        <v>17.55</v>
+      </c>
+      <c r="J11" s="11">
+        <v>17.79</v>
+      </c>
+      <c r="K11" s="11">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="L11" s="11">
+        <v>17.23</v>
+      </c>
+      <c r="M11" s="11">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="N11" s="11">
+        <v>19.07</v>
+      </c>
+      <c r="O11" s="11">
+        <v>18.16</v>
+      </c>
+      <c r="P11" s="11">
+        <v>17.04</v>
+      </c>
+      <c r="Q11" s="11">
+        <v>16.43</v>
+      </c>
+      <c r="R11" s="11">
+        <v>15.08</v>
+      </c>
+      <c r="S11" s="11">
+        <v>14.92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="11">
+        <v>12.98</v>
+      </c>
+      <c r="C12" s="11">
+        <v>15.73</v>
+      </c>
+      <c r="D12" s="11">
+        <v>15.96</v>
+      </c>
+      <c r="E12" s="11">
+        <v>15.91</v>
+      </c>
+      <c r="F12" s="11">
+        <v>15.97</v>
+      </c>
+      <c r="G12" s="11">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="H12" s="11">
+        <v>15.58</v>
+      </c>
+      <c r="I12" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="J12" s="11">
+        <v>16.28</v>
+      </c>
+      <c r="K12" s="11">
+        <v>15.74</v>
+      </c>
+      <c r="L12" s="11">
+        <v>15.41</v>
+      </c>
+      <c r="M12" s="11">
+        <v>15.13</v>
+      </c>
+      <c r="N12" s="11">
+        <v>12.56</v>
+      </c>
+      <c r="O12" s="11">
+        <v>12.99</v>
+      </c>
+      <c r="P12" s="11">
+        <v>11.21</v>
+      </c>
+      <c r="Q12" s="11">
+        <v>11.23</v>
+      </c>
+      <c r="R12" s="11">
+        <v>11.76</v>
+      </c>
+      <c r="S12" s="11">
+        <v>12.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="11">
+        <v>16.14</v>
+      </c>
+      <c r="C13" s="11">
+        <v>18.29</v>
+      </c>
+      <c r="D13" s="11">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="E13" s="11">
+        <v>17.38</v>
+      </c>
+      <c r="F13" s="11">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="G13" s="11">
+        <v>15.89</v>
+      </c>
+      <c r="H13" s="11">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="I13" s="11">
+        <v>15.83</v>
+      </c>
+      <c r="J13" s="11">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="K13" s="11">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="L13" s="11">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="M13" s="11">
+        <v>16.27</v>
+      </c>
+      <c r="N13" s="11">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="O13" s="11">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="P13" s="11">
+        <v>16.05</v>
+      </c>
+      <c r="Q13" s="11">
+        <v>15.28</v>
+      </c>
+      <c r="R13" s="11">
+        <v>14.76</v>
+      </c>
+      <c r="S13" s="11">
+        <v>14.53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="11">
+        <v>19.29</v>
+      </c>
+      <c r="C14" s="11">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="D14" s="11">
+        <v>18.97</v>
+      </c>
+      <c r="E14" s="11">
+        <v>19.77</v>
+      </c>
+      <c r="F14" s="11">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="G14" s="11">
+        <v>19.28</v>
+      </c>
+      <c r="H14" s="11">
+        <v>19.2</v>
+      </c>
+      <c r="I14" s="11">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="J14" s="11">
+        <v>19.48</v>
+      </c>
+      <c r="K14" s="11">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="L14" s="11">
+        <v>19.27</v>
+      </c>
+      <c r="M14" s="11">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="N14" s="11">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="O14" s="11">
+        <v>19.12</v>
+      </c>
+      <c r="P14" s="11">
+        <v>18.2</v>
+      </c>
+      <c r="Q14" s="11">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="R14" s="11">
+        <v>17.98</v>
+      </c>
+      <c r="S14" s="11">
+        <v>17.71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="11">
+        <v>14.48</v>
+      </c>
+      <c r="C15" s="11">
+        <v>15.58</v>
+      </c>
+      <c r="D15" s="11">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="E15" s="11">
+        <v>17.48</v>
+      </c>
+      <c r="F15" s="11">
+        <v>16.91</v>
+      </c>
+      <c r="G15" s="11">
+        <v>15.88</v>
+      </c>
+      <c r="H15" s="11">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="I15" s="11">
+        <v>15.52</v>
+      </c>
+      <c r="J15" s="11">
+        <v>15.38</v>
+      </c>
+      <c r="K15" s="11">
+        <v>15.15</v>
+      </c>
+      <c r="L15" s="11">
+        <v>14.86</v>
+      </c>
+      <c r="M15" s="11">
+        <v>14.99</v>
+      </c>
+      <c r="N15" s="11">
+        <v>14.94</v>
+      </c>
+      <c r="O15" s="11">
+        <v>14.77</v>
+      </c>
+      <c r="P15" s="11">
+        <v>13.04</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>11.88</v>
+      </c>
+      <c r="R15" s="11">
+        <v>11.12</v>
+      </c>
+      <c r="S15" s="11">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="26"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="26"/>
+      <c r="O16" s="26"/>
+      <c r="P16" s="26"/>
+      <c r="Q16" s="26"/>
+      <c r="R16" s="26"/>
+      <c r="S16" s="26"/>
+    </row>
+    <row r="17" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A17" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="10">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="C17" s="10">
+        <v>16.45</v>
+      </c>
+      <c r="D17" s="10">
+        <v>16.12</v>
+      </c>
+      <c r="E17" s="10">
+        <v>16.04</v>
+      </c>
+      <c r="F17" s="10">
+        <v>15.78</v>
+      </c>
+      <c r="G17" s="10">
+        <v>15.53</v>
+      </c>
+      <c r="H17" s="10">
+        <v>15.86</v>
+      </c>
+      <c r="I17" s="10">
+        <v>15.75</v>
+      </c>
+      <c r="J17" s="10">
+        <v>15.83</v>
+      </c>
+      <c r="K17" s="10">
+        <v>15.87</v>
+      </c>
+      <c r="L17" s="10">
+        <v>15.74</v>
+      </c>
+      <c r="M17" s="10">
+        <v>15.76</v>
+      </c>
+      <c r="N17" s="10">
+        <v>14.74</v>
+      </c>
+      <c r="O17" s="10">
+        <v>14.48</v>
+      </c>
+      <c r="P17" s="10">
+        <v>14.19</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>14.02</v>
+      </c>
+      <c r="R17" s="10">
+        <v>13.69</v>
+      </c>
+      <c r="S17" s="10">
+        <v>13.64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A18" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="11">
+        <v>16.8</v>
+      </c>
+      <c r="C18" s="11">
+        <v>16.71</v>
+      </c>
+      <c r="D18" s="11">
+        <v>16.149999999999999</v>
+      </c>
+      <c r="E18" s="11">
+        <v>16.18</v>
+      </c>
+      <c r="F18" s="11">
+        <v>15.74</v>
+      </c>
+      <c r="G18" s="11">
+        <v>15.39</v>
+      </c>
+      <c r="H18" s="11">
+        <v>15.67</v>
+      </c>
+      <c r="I18" s="11">
+        <v>15.59</v>
+      </c>
+      <c r="J18" s="11">
+        <v>15.72</v>
+      </c>
+      <c r="K18" s="11">
+        <v>15.74</v>
+      </c>
+      <c r="L18" s="11">
+        <v>15.67</v>
+      </c>
+      <c r="M18" s="11">
+        <v>15.67</v>
+      </c>
+      <c r="N18" s="11">
+        <v>14.58</v>
+      </c>
+      <c r="O18" s="11">
+        <v>14.07</v>
+      </c>
+      <c r="P18" s="11">
+        <v>13.95</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>13.98</v>
+      </c>
+      <c r="R18" s="11">
+        <v>13.63</v>
+      </c>
+      <c r="S18" s="11">
+        <v>13.51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A19" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="11">
+        <v>14.83</v>
+      </c>
+      <c r="C19" s="11">
+        <v>15.61</v>
+      </c>
+      <c r="D19" s="11">
+        <v>15.87</v>
+      </c>
+      <c r="E19" s="11">
+        <v>15.54</v>
+      </c>
+      <c r="F19" s="11">
+        <v>15.97</v>
+      </c>
+      <c r="G19" s="11">
+        <v>16.36</v>
+      </c>
+      <c r="H19" s="11">
+        <v>16.72</v>
+      </c>
+      <c r="I19" s="11">
+        <v>16.53</v>
+      </c>
+      <c r="J19" s="11">
+        <v>16.43</v>
+      </c>
+      <c r="K19" s="11">
+        <v>16.61</v>
+      </c>
+      <c r="L19" s="11">
+        <v>16.18</v>
+      </c>
+      <c r="M19" s="11">
+        <v>16.25</v>
+      </c>
+      <c r="N19" s="11">
+        <v>15.03</v>
+      </c>
+      <c r="O19" s="11">
+        <v>15.85</v>
+      </c>
+      <c r="P19" s="11">
+        <v>15.62</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>14.58</v>
+      </c>
+      <c r="R19" s="11">
+        <v>14.25</v>
+      </c>
+      <c r="S19" s="11">
+        <v>14.43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A20" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="11">
+        <v>16.38</v>
+      </c>
+      <c r="C20" s="11">
+        <v>14.87</v>
+      </c>
+      <c r="D20" s="11">
+        <v>17.61</v>
+      </c>
+      <c r="E20" s="11">
+        <v>15.72</v>
+      </c>
+      <c r="F20" s="11">
+        <v>14.97</v>
+      </c>
+      <c r="G20" s="11">
+        <v>12.78</v>
+      </c>
+      <c r="H20" s="11">
+        <v>14.46</v>
+      </c>
+      <c r="I20" s="11">
+        <v>14.4</v>
+      </c>
+      <c r="J20" s="11">
+        <v>14.31</v>
+      </c>
+      <c r="K20" s="11">
+        <v>14.07</v>
+      </c>
+      <c r="L20" s="11">
+        <v>13.84</v>
+      </c>
+      <c r="M20" s="11">
+        <v>14.5</v>
+      </c>
+      <c r="N20" s="11">
+        <v>18.07</v>
+      </c>
+      <c r="O20" s="11">
+        <v>16.61</v>
+      </c>
+      <c r="P20" s="11">
+        <v>9.89</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>10.55</v>
+      </c>
+      <c r="R20" s="11">
+        <v>10.92</v>
+      </c>
+      <c r="S20" s="11">
+        <v>11.02</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A21" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="26"/>
+      <c r="O21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+    </row>
+    <row r="22" spans="1:19" s="6" customFormat="1" ht="11.25">
+      <c r="A22" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="10">
+        <v>17.88</v>
+      </c>
+      <c r="C22" s="10">
+        <v>18.21</v>
+      </c>
+      <c r="D22" s="10">
+        <v>18.63</v>
+      </c>
+      <c r="E22" s="10">
+        <v>18.73</v>
+      </c>
+      <c r="F22" s="10">
+        <v>18.45</v>
+      </c>
+      <c r="G22" s="10">
+        <v>18.11</v>
+      </c>
+      <c r="H22" s="10">
+        <v>18.18</v>
+      </c>
+      <c r="I22" s="10">
+        <v>17.95</v>
+      </c>
+      <c r="J22" s="10">
+        <v>18.34</v>
+      </c>
+      <c r="K22" s="10">
+        <v>18.23</v>
+      </c>
+      <c r="L22" s="10">
+        <v>17.96</v>
+      </c>
+      <c r="M22" s="10">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="N22" s="10">
+        <v>16.88</v>
+      </c>
+      <c r="O22" s="10">
+        <v>17.05</v>
+      </c>
+      <c r="P22" s="10">
+        <v>16.41</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>16.02</v>
+      </c>
+      <c r="R22" s="10">
+        <v>15.49</v>
+      </c>
+      <c r="S22" s="10">
+        <v>15.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A23" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="11">
+        <v>23.18</v>
+      </c>
+      <c r="C23" s="11">
+        <v>16.18</v>
+      </c>
+      <c r="D23" s="11">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="E23" s="11">
+        <v>14.88</v>
+      </c>
+      <c r="F23" s="11">
+        <v>14.95</v>
+      </c>
+      <c r="G23" s="11">
+        <v>15.24</v>
+      </c>
+      <c r="H23" s="11">
+        <v>15.81</v>
+      </c>
+      <c r="I23" s="11">
+        <v>16.46</v>
+      </c>
+      <c r="J23" s="11">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="K23" s="11">
+        <v>17.05</v>
+      </c>
+      <c r="L23" s="11">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="M23" s="11">
+        <v>15.86</v>
+      </c>
+      <c r="N23" s="11">
+        <v>11.65</v>
+      </c>
+      <c r="O23" s="11">
+        <v>6.97</v>
+      </c>
+      <c r="P23" s="11">
+        <v>9.1199999999999992</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>9.48</v>
+      </c>
+      <c r="R23" s="11">
+        <v>8.74</v>
+      </c>
+      <c r="S23" s="11">
+        <v>8.34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A24" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="11">
+        <v>17.68</v>
+      </c>
+      <c r="C24" s="11">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="D24" s="11">
+        <v>19.97</v>
+      </c>
+      <c r="E24" s="11">
+        <v>19.39</v>
+      </c>
+      <c r="F24" s="11">
+        <v>19.3</v>
+      </c>
+      <c r="G24" s="11">
+        <v>18.59</v>
+      </c>
+      <c r="H24" s="11">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="I24" s="11">
+        <v>19.27</v>
+      </c>
+      <c r="J24" s="11">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="K24" s="11">
+        <v>19.36</v>
+      </c>
+      <c r="L24" s="11">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="M24" s="11">
+        <v>19.38</v>
+      </c>
+      <c r="N24" s="11">
+        <v>15.03</v>
+      </c>
+      <c r="O24" s="11">
+        <v>15.69</v>
+      </c>
+      <c r="P24" s="11">
+        <v>16.170000000000002</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>15.26</v>
+      </c>
+      <c r="R24" s="11">
+        <v>14.88</v>
+      </c>
+      <c r="S24" s="11">
+        <v>15.56</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A25" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="11">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="C25" s="11">
+        <v>18.09</v>
+      </c>
+      <c r="D25" s="11">
+        <v>18.989999999999998</v>
+      </c>
+      <c r="E25" s="11">
+        <v>18.39</v>
+      </c>
+      <c r="F25" s="11">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="G25" s="11">
+        <v>17.88</v>
+      </c>
+      <c r="H25" s="11">
+        <v>17.66</v>
+      </c>
+      <c r="I25" s="11">
+        <v>17.55</v>
+      </c>
+      <c r="J25" s="11">
+        <v>17.79</v>
+      </c>
+      <c r="K25" s="11">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="L25" s="11">
+        <v>17.23</v>
+      </c>
+      <c r="M25" s="11">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="N25" s="11">
+        <v>19.07</v>
+      </c>
+      <c r="O25" s="11">
+        <v>18.16</v>
+      </c>
+      <c r="P25" s="11">
+        <v>17.04</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>16.43</v>
+      </c>
+      <c r="R25" s="11">
+        <v>15.08</v>
+      </c>
+      <c r="S25" s="11">
+        <v>14.92</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="11">
+        <v>12.98</v>
+      </c>
+      <c r="C26" s="11">
+        <v>15.73</v>
+      </c>
+      <c r="D26" s="11">
+        <v>15.96</v>
+      </c>
+      <c r="E26" s="11">
+        <v>15.91</v>
+      </c>
+      <c r="F26" s="11">
+        <v>15.97</v>
+      </c>
+      <c r="G26" s="11">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="H26" s="11">
+        <v>15.58</v>
+      </c>
+      <c r="I26" s="11">
+        <v>15.6</v>
+      </c>
+      <c r="J26" s="11">
+        <v>16.28</v>
+      </c>
+      <c r="K26" s="11">
+        <v>15.74</v>
+      </c>
+      <c r="L26" s="11">
+        <v>15.41</v>
+      </c>
+      <c r="M26" s="11">
+        <v>15.13</v>
+      </c>
+      <c r="N26" s="11">
+        <v>12.56</v>
+      </c>
+      <c r="O26" s="11">
+        <v>12.99</v>
+      </c>
+      <c r="P26" s="11">
+        <v>11.21</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>11.23</v>
+      </c>
+      <c r="R26" s="11">
+        <v>11.76</v>
+      </c>
+      <c r="S26" s="11">
+        <v>12.02</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A27" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="11">
+        <v>16.14</v>
+      </c>
+      <c r="C27" s="11">
+        <v>18.29</v>
+      </c>
+      <c r="D27" s="11">
+        <v>17.739999999999998</v>
+      </c>
+      <c r="E27" s="11">
+        <v>17.38</v>
+      </c>
+      <c r="F27" s="11">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="G27" s="11">
+        <v>15.89</v>
+      </c>
+      <c r="H27" s="11">
+        <v>16.190000000000001</v>
+      </c>
+      <c r="I27" s="11">
+        <v>15.83</v>
+      </c>
+      <c r="J27" s="11">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="K27" s="11">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="L27" s="11">
+        <v>16.010000000000002</v>
+      </c>
+      <c r="M27" s="11">
+        <v>16.27</v>
+      </c>
+      <c r="N27" s="11">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="O27" s="11">
+        <v>16.649999999999999</v>
+      </c>
+      <c r="P27" s="11">
+        <v>16.05</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>15.28</v>
+      </c>
+      <c r="R27" s="11">
+        <v>14.76</v>
+      </c>
+      <c r="S27" s="11">
+        <v>14.53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A28" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="11">
+        <v>19.29</v>
+      </c>
+      <c r="C28" s="11">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="D28" s="11">
+        <v>18.97</v>
+      </c>
+      <c r="E28" s="11">
+        <v>19.77</v>
+      </c>
+      <c r="F28" s="11">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="G28" s="11">
+        <v>19.28</v>
+      </c>
+      <c r="H28" s="11">
+        <v>19.2</v>
+      </c>
+      <c r="I28" s="11">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="J28" s="11">
+        <v>19.48</v>
+      </c>
+      <c r="K28" s="11">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="L28" s="11">
+        <v>19.27</v>
+      </c>
+      <c r="M28" s="11">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="N28" s="11">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="O28" s="11">
+        <v>19.12</v>
+      </c>
+      <c r="P28" s="11">
+        <v>18.2</v>
+      </c>
+      <c r="Q28" s="11">
+        <v>18.350000000000001</v>
+      </c>
+      <c r="R28" s="11">
+        <v>17.98</v>
+      </c>
+      <c r="S28" s="11">
+        <v>17.71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A29" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="12">
+        <v>13.98</v>
+      </c>
+      <c r="C29" s="12">
+        <v>15.77</v>
+      </c>
+      <c r="D29" s="12">
+        <v>17.02</v>
+      </c>
+      <c r="E29" s="12">
+        <v>17.96</v>
+      </c>
+      <c r="F29" s="12">
+        <v>17.43</v>
+      </c>
+      <c r="G29" s="12">
+        <v>16.7</v>
+      </c>
+      <c r="H29" s="12">
+        <v>17.22</v>
+      </c>
+      <c r="I29" s="12">
+        <v>15.82</v>
+      </c>
+      <c r="J29" s="12">
+        <v>15.67</v>
+      </c>
+      <c r="K29" s="12">
+        <v>15.44</v>
+      </c>
+      <c r="L29" s="12">
+        <v>15.13</v>
+      </c>
+      <c r="M29" s="12">
+        <v>15.12</v>
+      </c>
+      <c r="N29" s="12">
+        <v>14.15</v>
+      </c>
+      <c r="O29" s="12">
+        <v>14.3</v>
+      </c>
+      <c r="P29" s="12">
+        <v>13.87</v>
+      </c>
+      <c r="Q29" s="12">
+        <v>12.22</v>
+      </c>
+      <c r="R29" s="12">
+        <v>11.16</v>
+      </c>
+      <c r="S29" s="12">
+        <v>11.44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" s="2" customFormat="1" ht="11.25">
+      <c r="A30" s="4" t="s">
         <v>25</v>
-      </c>
-[...1204 lines deleted...]
-        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A7:R7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:R21"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A16:S16"/>
+    <mergeCell ref="A21:S21"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="N5:R5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A3:R3"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="A3:S3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естеств.прирост населения</vt:lpstr>
       <vt:lpstr>Коэф.естеств.прироста населения</vt:lpstr>