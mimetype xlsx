--- v5 (2026-09-14)
+++ v6 (2026-10-25)
@@ -611,51 +611,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -742,97 +742,114 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1108,285 +1125,287 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
       <selection activeCell="A23" sqref="A23"/>
-      <selection pane="topRight" activeCell="BE8" sqref="BE8"/>
+      <selection pane="topRight" activeCell="BB90" sqref="BB90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="18" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="9.5703125" style="1" customWidth="1"/>
     <col min="31" max="33" width="9.140625" style="1"/>
     <col min="34" max="35" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="9.140625" style="1"/>
     <col min="41" max="42" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="48" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
-    <col min="50" max="16384" width="9.140625" style="1"/>
+    <col min="50" max="57" width="9.140625" style="1"/>
+    <col min="58" max="58" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="65"/>
-[...17 lines deleted...]
-      <c r="Z1" s="65" t="s">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="Z1" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="AA1" s="65"/>
-[...17 lines deleted...]
-      <c r="AX1" s="62" t="s">
+      <c r="AA1" s="71"/>
+      <c r="AB1" s="71"/>
+      <c r="AC1" s="71"/>
+      <c r="AD1" s="71"/>
+      <c r="AE1" s="71"/>
+      <c r="AF1" s="71"/>
+      <c r="AG1" s="71"/>
+      <c r="AH1" s="71"/>
+      <c r="AI1" s="71"/>
+      <c r="AJ1" s="71"/>
+      <c r="AK1" s="71"/>
+      <c r="AL1" s="71"/>
+      <c r="AM1" s="71"/>
+      <c r="AN1" s="71"/>
+      <c r="AO1" s="71"/>
+      <c r="AP1" s="71"/>
+      <c r="AQ1" s="71"/>
+      <c r="AR1" s="71"/>
+      <c r="AX1" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="AY1" s="62"/>
-[...16 lines deleted...]
-      <c r="BP1" s="62"/>
+      <c r="AY1" s="72"/>
+      <c r="AZ1" s="72"/>
+      <c r="BA1" s="72"/>
+      <c r="BB1" s="72"/>
+      <c r="BC1" s="72"/>
+      <c r="BD1" s="72"/>
+      <c r="BE1" s="72"/>
+      <c r="BF1" s="72"/>
+      <c r="BG1" s="72"/>
+      <c r="BH1" s="72"/>
+      <c r="BI1" s="72"/>
+      <c r="BJ1" s="72"/>
+      <c r="BK1" s="72"/>
+      <c r="BL1" s="72"/>
+      <c r="BM1" s="72"/>
+      <c r="BN1" s="72"/>
+      <c r="BO1" s="72"/>
+      <c r="BP1" s="72"/>
     </row>
     <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="29"/>
-      <c r="K3" s="66"/>
-[...19 lines deleted...]
-      <c r="AS3" s="61" t="s">
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="N3" s="63"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
+      <c r="AK3" s="69"/>
+      <c r="AS3" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="AT3" s="61"/>
-[...3 lines deleted...]
-      <c r="BE3" s="61" t="s">
+      <c r="AT3" s="69"/>
+      <c r="AU3" s="69"/>
+      <c r="AV3" s="69"/>
+      <c r="AW3" s="69"/>
+      <c r="BE3" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="BF3" s="61"/>
-[...2 lines deleted...]
-      <c r="BI3" s="61"/>
+      <c r="BF3" s="69"/>
+      <c r="BG3" s="69"/>
+      <c r="BH3" s="69"/>
+      <c r="BI3" s="69"/>
     </row>
     <row r="4" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="67"/>
-      <c r="B4" s="59" t="s">
+      <c r="A4" s="58"/>
+      <c r="B4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="59"/>
-[...10 lines deleted...]
-      <c r="N4" s="59" t="s">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="58" t="s">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="59"/>
-[...10 lines deleted...]
-      <c r="AL4" s="58" t="s">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="59"/>
-[...10 lines deleted...]
-      <c r="AX4" s="58" t="s">
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="59"/>
-[...9 lines deleted...]
-      <c r="BI4" s="60"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
+      <c r="BA4" s="61"/>
+      <c r="BB4" s="61"/>
+      <c r="BC4" s="61"/>
+      <c r="BD4" s="61"/>
+      <c r="BE4" s="61"/>
+      <c r="BF4" s="61"/>
+      <c r="BG4" s="61"/>
+      <c r="BH4" s="61"/>
+      <c r="BI4" s="62"/>
     </row>
     <row r="5" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
+      <c r="A5" s="59"/>
       <c r="B5" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -1696,51 +1715,53 @@
       </c>
       <c r="AX6" s="24">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="24">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="24">
         <v>147332.5</v>
       </c>
       <c r="BA6" s="24">
         <v>205943</v>
       </c>
       <c r="BB6" s="35">
         <v>259516.6</v>
       </c>
       <c r="BC6" s="36">
         <v>325307.40000000002</v>
       </c>
       <c r="BD6" s="37">
         <v>457808.2</v>
       </c>
       <c r="BE6" s="37">
         <v>714389.4</v>
       </c>
-      <c r="BF6" s="5"/>
+      <c r="BF6" s="36">
+        <v>1041977.4</v>
+      </c>
       <c r="BG6" s="5"/>
       <c r="BH6" s="24"/>
       <c r="BI6" s="33"/>
     </row>
     <row r="7" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A7" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
         <v>296.8</v>
       </c>
       <c r="C7" s="5">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="5">
         <v>998.2</v>
       </c>
       <c r="E7" s="5">
         <v>1434.45</v>
       </c>
       <c r="F7" s="5">
         <v>1973</v>
       </c>
       <c r="G7" s="5">
         <v>2526.3000000000002</v>
@@ -1873,51 +1894,53 @@
       </c>
       <c r="AX7" s="24">
         <v>159.4</v>
       </c>
       <c r="AY7" s="24">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="24">
         <v>533.05999999999995</v>
       </c>
       <c r="BA7" s="24">
         <v>739.8</v>
       </c>
       <c r="BB7" s="35">
         <v>973.4</v>
       </c>
       <c r="BC7" s="37">
         <v>1251.7</v>
       </c>
       <c r="BD7" s="37">
         <v>2272.8000000000002</v>
       </c>
       <c r="BE7" s="37">
         <v>4894.8</v>
       </c>
-      <c r="BF7" s="5"/>
+      <c r="BF7" s="37">
+        <v>7412.8</v>
+      </c>
       <c r="BG7" s="5"/>
       <c r="BH7" s="24"/>
       <c r="BI7" s="24"/>
     </row>
     <row r="8" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A8" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>854.9</v>
       </c>
       <c r="C8" s="5">
         <v>1658.4</v>
       </c>
       <c r="D8" s="5">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="5">
         <v>3514.45</v>
       </c>
       <c r="F8" s="5">
         <v>4596.8</v>
       </c>
       <c r="G8" s="5">
         <v>5844.5</v>
@@ -2050,51 +2073,53 @@
       </c>
       <c r="AX8" s="24">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="24">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="24">
         <v>6475.13</v>
       </c>
       <c r="BA8" s="24">
         <v>9285.2000000000007</v>
       </c>
       <c r="BB8" s="35">
         <v>10851.4</v>
       </c>
       <c r="BC8" s="37">
         <v>11637.1</v>
       </c>
       <c r="BD8" s="37">
         <v>18303.599999999999</v>
       </c>
       <c r="BE8" s="37">
         <v>23909.7</v>
       </c>
-      <c r="BF8" s="5"/>
+      <c r="BF8" s="37">
+        <v>27719.7</v>
+      </c>
       <c r="BG8" s="5"/>
       <c r="BH8" s="24"/>
       <c r="BI8" s="24"/>
     </row>
     <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
         <v>344.3</v>
       </c>
       <c r="C9" s="5">
         <v>707.7</v>
       </c>
       <c r="D9" s="5">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1601.04</v>
       </c>
       <c r="F9" s="5">
         <v>2168.8000000000002</v>
       </c>
       <c r="G9" s="5">
         <v>2846.3</v>
@@ -2227,51 +2252,53 @@
       </c>
       <c r="AX9" s="24">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="24">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="24">
         <v>1652.04</v>
       </c>
       <c r="BA9" s="24">
         <v>2277.4</v>
       </c>
       <c r="BB9" s="35">
         <v>2924.4</v>
       </c>
       <c r="BC9" s="37">
         <v>3529.3</v>
       </c>
       <c r="BD9" s="37">
         <v>4802.5</v>
       </c>
       <c r="BE9" s="37">
         <v>7997.4</v>
       </c>
-      <c r="BF9" s="5"/>
+      <c r="BF9" s="37">
+        <v>11850.1</v>
+      </c>
       <c r="BG9" s="5"/>
       <c r="BH9" s="24"/>
       <c r="BI9" s="24"/>
     </row>
     <row r="10" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
         <v>1079.5</v>
       </c>
       <c r="C10" s="5">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="5">
         <v>3641.1</v>
       </c>
       <c r="E10" s="5">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="5">
         <v>6999.5</v>
       </c>
       <c r="G10" s="5">
         <v>9058.9</v>
@@ -2404,51 +2431,53 @@
       </c>
       <c r="AX10" s="24">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="24">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="24">
         <v>4883.6499999999996</v>
       </c>
       <c r="BA10" s="24">
         <v>6766.2</v>
       </c>
       <c r="BB10" s="35">
         <v>8831</v>
       </c>
       <c r="BC10" s="37">
         <v>13125.6</v>
       </c>
       <c r="BD10" s="37">
         <v>20005.900000000001</v>
       </c>
       <c r="BE10" s="37">
         <v>26911</v>
       </c>
-      <c r="BF10" s="5"/>
+      <c r="BF10" s="37">
+        <v>36351</v>
+      </c>
       <c r="BG10" s="5"/>
       <c r="BH10" s="24"/>
       <c r="BI10" s="24"/>
     </row>
     <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
         <v>1452.9</v>
       </c>
       <c r="C11" s="5">
         <v>2912.5</v>
       </c>
       <c r="D11" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="5">
         <v>6642.92</v>
       </c>
       <c r="F11" s="5">
         <v>8941.2000000000007</v>
       </c>
       <c r="G11" s="5">
         <v>11296.1</v>
@@ -2581,51 +2610,53 @@
       </c>
       <c r="AX11" s="24">
         <v>1825</v>
       </c>
       <c r="AY11" s="24">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="24">
         <v>5779.34</v>
       </c>
       <c r="BA11" s="24">
         <v>8013.7</v>
       </c>
       <c r="BB11" s="35">
         <v>10613.6</v>
       </c>
       <c r="BC11" s="37">
         <v>13132.3</v>
       </c>
       <c r="BD11" s="37">
         <v>19681.3</v>
       </c>
       <c r="BE11" s="37">
         <v>53448.5</v>
       </c>
-      <c r="BF11" s="5"/>
+      <c r="BF11" s="37">
+        <v>91651.6</v>
+      </c>
       <c r="BG11" s="5"/>
       <c r="BH11" s="24"/>
       <c r="BI11" s="24"/>
     </row>
     <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
         <v>2042</v>
       </c>
       <c r="C12" s="5">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>6802.3</v>
       </c>
       <c r="E12" s="5">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="5">
         <v>11904.5</v>
       </c>
       <c r="G12" s="5">
         <v>14826.3</v>
@@ -2758,51 +2789,53 @@
       </c>
       <c r="AX12" s="24">
         <v>3410</v>
       </c>
       <c r="AY12" s="24">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="24">
         <v>9912.5499999999993</v>
       </c>
       <c r="BA12" s="24">
         <v>12869.6</v>
       </c>
       <c r="BB12" s="35">
         <v>15921.1</v>
       </c>
       <c r="BC12" s="37">
         <v>18929.8</v>
       </c>
       <c r="BD12" s="37">
         <v>28738.2</v>
       </c>
       <c r="BE12" s="37">
         <v>47731</v>
       </c>
-      <c r="BF12" s="5"/>
+      <c r="BF12" s="37">
+        <v>77248.7</v>
+      </c>
       <c r="BG12" s="5"/>
       <c r="BH12" s="24"/>
       <c r="BI12" s="24"/>
     </row>
     <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
         <v>2108.9</v>
       </c>
       <c r="C13" s="5">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="5">
         <v>7715.3</v>
       </c>
       <c r="E13" s="5">
         <v>11036.91</v>
       </c>
       <c r="F13" s="5">
         <v>14635</v>
       </c>
       <c r="G13" s="5">
         <v>18750.2</v>
@@ -2935,51 +2968,53 @@
       </c>
       <c r="AX13" s="24">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="24">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="24">
         <v>12610.04</v>
       </c>
       <c r="BA13" s="24">
         <v>18849.5</v>
       </c>
       <c r="BB13" s="35">
         <v>22669.200000000001</v>
       </c>
       <c r="BC13" s="37">
         <v>30132.799999999999</v>
       </c>
       <c r="BD13" s="37">
         <v>42514</v>
       </c>
       <c r="BE13" s="37">
         <v>56057.3</v>
       </c>
-      <c r="BF13" s="5"/>
+      <c r="BF13" s="37">
+        <v>74621.399999999994</v>
+      </c>
       <c r="BG13" s="5"/>
       <c r="BH13" s="24"/>
       <c r="BI13" s="24"/>
     </row>
     <row r="14" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="5">
         <v>2142</v>
       </c>
       <c r="D14" s="5">
         <v>3450.7</v>
       </c>
       <c r="E14" s="5">
         <v>4994.63</v>
       </c>
       <c r="F14" s="5">
         <v>6758</v>
       </c>
       <c r="G14" s="5">
         <v>8455.4</v>
@@ -3112,51 +3147,53 @@
       </c>
       <c r="AX14" s="24">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="24">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="24">
         <v>4365.9799999999996</v>
       </c>
       <c r="BA14" s="24">
         <v>5938.5</v>
       </c>
       <c r="BB14" s="35">
         <v>7724.5</v>
       </c>
       <c r="BC14" s="37">
         <v>9327.4</v>
       </c>
       <c r="BD14" s="37">
         <v>14057.4</v>
       </c>
       <c r="BE14" s="37">
         <v>40821.699999999997</v>
       </c>
-      <c r="BF14" s="5"/>
+      <c r="BF14" s="37">
+        <v>66846</v>
+      </c>
       <c r="BG14" s="5"/>
       <c r="BH14" s="24"/>
       <c r="BI14" s="24"/>
     </row>
     <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
         <v>1967.1</v>
       </c>
       <c r="C15" s="5">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="5">
         <v>6678.9</v>
       </c>
       <c r="E15" s="5">
         <v>9767.43</v>
       </c>
       <c r="F15" s="5">
         <v>12712.4</v>
       </c>
       <c r="G15" s="5">
         <v>16974.3</v>
@@ -3289,51 +3326,53 @@
       </c>
       <c r="AX15" s="24">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="24">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="24">
         <v>8177.01</v>
       </c>
       <c r="BA15" s="24">
         <v>12908.9</v>
       </c>
       <c r="BB15" s="35">
         <v>15913.3</v>
       </c>
       <c r="BC15" s="37">
         <v>20866.7</v>
       </c>
       <c r="BD15" s="37">
         <v>28563.599999999999</v>
       </c>
       <c r="BE15" s="37">
         <v>39225.199999999997</v>
       </c>
-      <c r="BF15" s="5"/>
+      <c r="BF15" s="37">
+        <v>63086.8</v>
+      </c>
       <c r="BG15" s="5"/>
       <c r="BH15" s="24"/>
       <c r="BI15" s="24"/>
     </row>
     <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="5">
         <v>1048.5</v>
       </c>
       <c r="C16" s="5">
         <v>2151.9</v>
       </c>
       <c r="D16" s="5">
         <v>3423.9</v>
       </c>
       <c r="E16" s="5">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="5">
         <v>6275.8</v>
       </c>
       <c r="G16" s="5">
         <v>7867.3</v>
@@ -3466,51 +3505,53 @@
       </c>
       <c r="AX16" s="24">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="24">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="24">
         <v>4815.79</v>
       </c>
       <c r="BA16" s="24">
         <v>6386.7</v>
       </c>
       <c r="BB16" s="35">
         <v>8122.5</v>
       </c>
       <c r="BC16" s="37">
         <v>9786.9</v>
       </c>
       <c r="BD16" s="37">
         <v>14178.2</v>
       </c>
       <c r="BE16" s="37">
         <v>26680.400000000001</v>
       </c>
-      <c r="BF16" s="5"/>
+      <c r="BF16" s="37">
+        <v>39329.4</v>
+      </c>
       <c r="BG16" s="5"/>
       <c r="BH16" s="24"/>
       <c r="BI16" s="24"/>
     </row>
     <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="5">
         <v>5139.7</v>
       </c>
       <c r="C17" s="5">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="5">
         <v>15780.5</v>
       </c>
       <c r="E17" s="5">
         <v>21771.72</v>
       </c>
       <c r="F17" s="5">
         <v>28210.5</v>
       </c>
       <c r="G17" s="5">
         <v>34593.5</v>
@@ -3643,51 +3684,53 @@
       </c>
       <c r="AX17" s="24">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="24">
         <v>17495</v>
       </c>
       <c r="AZ17" s="24">
         <v>27060.3</v>
       </c>
       <c r="BA17" s="24">
         <v>36221.800000000003</v>
       </c>
       <c r="BB17" s="35">
         <v>49790</v>
       </c>
       <c r="BC17" s="37">
         <v>65965.3</v>
       </c>
       <c r="BD17" s="37">
         <v>85900.7</v>
       </c>
       <c r="BE17" s="37">
         <v>112027.4</v>
       </c>
-      <c r="BF17" s="5"/>
+      <c r="BF17" s="37">
+        <v>152149.20000000001</v>
+      </c>
       <c r="BG17" s="5"/>
       <c r="BH17" s="24"/>
       <c r="BI17" s="24"/>
     </row>
     <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5">
         <v>4439.3</v>
       </c>
       <c r="C18" s="5">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="5">
         <v>14138</v>
       </c>
       <c r="E18" s="5">
         <v>19032.71</v>
       </c>
       <c r="F18" s="5">
         <v>24343.599999999999</v>
       </c>
       <c r="G18" s="5">
         <v>30123.1</v>
@@ -3820,51 +3863,53 @@
       </c>
       <c r="AX18" s="24">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="24">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="24">
         <v>28988.880000000001</v>
       </c>
       <c r="BA18" s="24">
         <v>40060.1</v>
       </c>
       <c r="BB18" s="35">
         <v>46292.6</v>
       </c>
       <c r="BC18" s="37">
         <v>53054.5</v>
       </c>
       <c r="BD18" s="37">
         <v>70683.100000000006</v>
       </c>
       <c r="BE18" s="37">
         <v>92673.1</v>
       </c>
-      <c r="BF18" s="5"/>
+      <c r="BF18" s="37">
+        <v>122258.7</v>
+      </c>
       <c r="BG18" s="5"/>
       <c r="BH18" s="24"/>
       <c r="BI18" s="24"/>
     </row>
     <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5">
         <v>1749.1</v>
       </c>
       <c r="C19" s="5">
         <v>3581</v>
       </c>
       <c r="D19" s="5">
         <v>5555.7</v>
       </c>
       <c r="E19" s="5">
         <v>8052.6</v>
       </c>
       <c r="F19" s="5">
         <v>10745.9</v>
       </c>
       <c r="G19" s="5">
         <v>14114.1</v>
@@ -3997,51 +4042,53 @@
       </c>
       <c r="AX19" s="24">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="24">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="24">
         <v>6364.32</v>
       </c>
       <c r="BA19" s="24">
         <v>9006.6</v>
       </c>
       <c r="BB19" s="35">
         <v>11747.4</v>
       </c>
       <c r="BC19" s="37">
         <v>15717.1</v>
       </c>
       <c r="BD19" s="37">
         <v>25708.9</v>
       </c>
       <c r="BE19" s="37">
         <v>51614.9</v>
       </c>
-      <c r="BF19" s="5"/>
+      <c r="BF19" s="37">
+        <v>88157.7</v>
+      </c>
       <c r="BG19" s="5"/>
       <c r="BH19" s="24"/>
       <c r="BI19" s="24"/>
     </row>
     <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="5">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="5">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="5">
         <v>3359.9</v>
       </c>
       <c r="E20" s="5">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="5">
         <v>5949.9</v>
       </c>
       <c r="G20" s="5">
         <v>7371.9</v>
@@ -4174,51 +4221,53 @@
       </c>
       <c r="AX20" s="24">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="24">
         <v>2899</v>
       </c>
       <c r="AZ20" s="24">
         <v>4373.68</v>
       </c>
       <c r="BA20" s="24">
         <v>5919.2</v>
       </c>
       <c r="BB20" s="35">
         <v>7552.2</v>
       </c>
       <c r="BC20" s="37">
         <v>9155.6</v>
       </c>
       <c r="BD20" s="37">
         <v>11790</v>
       </c>
       <c r="BE20" s="37">
         <v>14411.1</v>
       </c>
-      <c r="BF20" s="5"/>
+      <c r="BF20" s="37">
+        <v>18540.8</v>
+      </c>
       <c r="BG20" s="5"/>
       <c r="BH20" s="24"/>
       <c r="BI20" s="24"/>
     </row>
     <row r="21" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="5">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="5">
         <v>4368.7</v>
       </c>
       <c r="D21" s="5">
         <v>7403.5</v>
       </c>
       <c r="E21" s="5">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="5">
         <v>13140.8</v>
       </c>
       <c r="G21" s="5">
         <v>16697.2</v>
@@ -4351,51 +4400,53 @@
       </c>
       <c r="AX21" s="24">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="24">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="24">
         <v>8056.11</v>
       </c>
       <c r="BA21" s="24">
         <v>11153.9</v>
       </c>
       <c r="BB21" s="35">
         <v>14193.1</v>
       </c>
       <c r="BC21" s="37">
         <v>17480.400000000001</v>
       </c>
       <c r="BD21" s="37">
         <v>23641.599999999999</v>
       </c>
       <c r="BE21" s="37">
         <v>34123.300000000003</v>
       </c>
-      <c r="BF21" s="5"/>
+      <c r="BF21" s="37">
+        <v>45881.8</v>
+      </c>
       <c r="BG21" s="5"/>
       <c r="BH21" s="24"/>
       <c r="BI21" s="24"/>
     </row>
     <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="5">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="5">
         <v>4775</v>
       </c>
       <c r="D22" s="5">
         <v>7526.4</v>
       </c>
       <c r="E22" s="5">
         <v>10529.33</v>
       </c>
       <c r="F22" s="5">
         <v>13795.1</v>
       </c>
       <c r="G22" s="5">
         <v>17360.7</v>
@@ -4528,51 +4579,53 @@
       </c>
       <c r="AX22" s="24">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="24">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="24">
         <v>9858.6</v>
       </c>
       <c r="BA22" s="24">
         <v>14059</v>
       </c>
       <c r="BB22" s="35">
         <v>18196.400000000001</v>
       </c>
       <c r="BC22" s="37">
         <v>22650.400000000001</v>
       </c>
       <c r="BD22" s="37">
         <v>29833.8</v>
       </c>
       <c r="BE22" s="37">
         <v>43713.9</v>
       </c>
-      <c r="BF22" s="5"/>
+      <c r="BF22" s="37">
+        <v>57423.8</v>
+      </c>
       <c r="BG22" s="5"/>
       <c r="BH22" s="24"/>
       <c r="BI22" s="24"/>
     </row>
     <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="5">
         <v>721.8</v>
       </c>
       <c r="C23" s="5">
         <v>1545.5</v>
       </c>
       <c r="D23" s="5">
         <v>2441.1</v>
       </c>
       <c r="E23" s="5">
         <v>3448.79</v>
       </c>
       <c r="F23" s="5">
         <v>4598.3999999999996</v>
       </c>
       <c r="G23" s="5">
         <v>6265.3</v>
@@ -4705,51 +4758,53 @@
       </c>
       <c r="AX23" s="24">
         <v>930.7</v>
       </c>
       <c r="AY23" s="24">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="24">
         <v>3426.01</v>
       </c>
       <c r="BA23" s="24">
         <v>5486.9</v>
       </c>
       <c r="BB23" s="35">
         <v>7200.5</v>
       </c>
       <c r="BC23" s="37">
         <v>9564.5</v>
       </c>
       <c r="BD23" s="37">
         <v>17132.599999999999</v>
       </c>
       <c r="BE23" s="37">
         <v>38148.699999999997</v>
       </c>
-      <c r="BF23" s="5"/>
+      <c r="BF23" s="37">
+        <v>61447.9</v>
+      </c>
       <c r="BG23" s="5"/>
       <c r="BH23" s="24"/>
       <c r="BI23" s="24"/>
     </row>
     <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="47"/>
       <c r="C24" s="22"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="48"/>
       <c r="G24" s="47"/>
       <c r="H24" s="49"/>
       <c r="I24" s="49"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="47"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="47"/>
       <c r="T24" s="47"/>
@@ -4769,113 +4824,113 @@
       <c r="AH24" s="47"/>
       <c r="AI24" s="47"/>
       <c r="AJ24" s="47"/>
       <c r="AK24" s="47"/>
       <c r="AL24" s="47"/>
       <c r="AM24" s="47"/>
       <c r="AN24" s="47"/>
       <c r="AO24" s="47"/>
       <c r="AP24" s="47"/>
       <c r="AQ24" s="47"/>
       <c r="AR24" s="49"/>
       <c r="AS24" s="49"/>
       <c r="AT24" s="47"/>
       <c r="AU24" s="47"/>
       <c r="AV24" s="47"/>
       <c r="AW24" s="47"/>
       <c r="AX24" s="47"/>
       <c r="AY24" s="47"/>
       <c r="AZ24" s="47"/>
       <c r="BA24" s="47"/>
       <c r="BB24" s="47"/>
       <c r="BC24" s="47"/>
       <c r="BD24" s="49"/>
     </row>
     <row r="25" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="64" t="s">
+      <c r="A25" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="64"/>
-[...17 lines deleted...]
-      <c r="Z25" s="64" t="s">
+      <c r="B25" s="70"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="70"/>
+      <c r="Q25" s="70"/>
+      <c r="R25" s="70"/>
+      <c r="S25" s="70"/>
+      <c r="Z25" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="AA25" s="64"/>
-[...17 lines deleted...]
-      <c r="AX25" s="63" t="s">
+      <c r="AA25" s="70"/>
+      <c r="AB25" s="70"/>
+      <c r="AC25" s="70"/>
+      <c r="AD25" s="70"/>
+      <c r="AE25" s="70"/>
+      <c r="AF25" s="70"/>
+      <c r="AG25" s="70"/>
+      <c r="AH25" s="70"/>
+      <c r="AI25" s="70"/>
+      <c r="AJ25" s="70"/>
+      <c r="AK25" s="70"/>
+      <c r="AL25" s="70"/>
+      <c r="AM25" s="70"/>
+      <c r="AN25" s="70"/>
+      <c r="AO25" s="70"/>
+      <c r="AP25" s="70"/>
+      <c r="AQ25" s="70"/>
+      <c r="AR25" s="70"/>
+      <c r="AX25" s="73" t="s">
         <v>31</v>
       </c>
-      <c r="AY25" s="63"/>
-[...16 lines deleted...]
-      <c r="BP25" s="63"/>
+      <c r="AY25" s="73"/>
+      <c r="AZ25" s="73"/>
+      <c r="BA25" s="73"/>
+      <c r="BB25" s="73"/>
+      <c r="BC25" s="73"/>
+      <c r="BD25" s="73"/>
+      <c r="BE25" s="73"/>
+      <c r="BF25" s="73"/>
+      <c r="BG25" s="73"/>
+      <c r="BH25" s="73"/>
+      <c r="BI25" s="73"/>
+      <c r="BJ25" s="73"/>
+      <c r="BK25" s="73"/>
+      <c r="BL25" s="73"/>
+      <c r="BM25" s="73"/>
+      <c r="BN25" s="73"/>
+      <c r="BO25" s="73"/>
+      <c r="BP25" s="73"/>
     </row>
     <row r="26" spans="1:68" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="30"/>
       <c r="F26" s="30"/>
       <c r="G26" s="30"/>
       <c r="H26" s="30"/>
       <c r="I26" s="30"/>
       <c r="J26" s="30"/>
       <c r="K26" s="30"/>
       <c r="L26" s="30"/>
       <c r="M26" s="30"/>
       <c r="N26" s="30"/>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="30"/>
       <c r="S26" s="30"/>
       <c r="T26" s="30"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
@@ -4900,160 +4955,160 @@
       <c r="AP26" s="30"/>
       <c r="AQ26" s="30"/>
       <c r="AR26" s="30"/>
       <c r="AS26" s="30"/>
       <c r="AT26" s="30"/>
       <c r="AU26" s="30"/>
       <c r="AV26" s="30"/>
       <c r="AW26" s="30"/>
       <c r="AX26" s="30"/>
       <c r="AY26" s="30"/>
       <c r="AZ26" s="30"/>
       <c r="BA26" s="30"/>
       <c r="BB26" s="30"/>
       <c r="BC26" s="30"/>
       <c r="BD26" s="30"/>
       <c r="BE26" s="30"/>
       <c r="BF26" s="30"/>
       <c r="BG26" s="30"/>
       <c r="BH26" s="30"/>
       <c r="BI26" s="30"/>
       <c r="BJ26" s="30"/>
       <c r="BK26" s="30"/>
     </row>
     <row r="27" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="29"/>
-      <c r="K27" s="66"/>
-[...19 lines deleted...]
-      <c r="AS27" s="61" t="s">
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="AG27" s="69"/>
+      <c r="AH27" s="69"/>
+      <c r="AI27" s="69"/>
+      <c r="AJ27" s="69"/>
+      <c r="AK27" s="69"/>
+      <c r="AS27" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="AT27" s="61"/>
-[...3 lines deleted...]
-      <c r="BE27" s="61" t="s">
+      <c r="AT27" s="69"/>
+      <c r="AU27" s="69"/>
+      <c r="AV27" s="69"/>
+      <c r="AW27" s="69"/>
+      <c r="BE27" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="BF27" s="61"/>
-[...2 lines deleted...]
-      <c r="BI27" s="61"/>
+      <c r="BF27" s="69"/>
+      <c r="BG27" s="69"/>
+      <c r="BH27" s="69"/>
+      <c r="BI27" s="69"/>
     </row>
     <row r="28" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="67"/>
-      <c r="B28" s="58" t="s">
+      <c r="A28" s="58"/>
+      <c r="B28" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="C28" s="59"/>
-[...10 lines deleted...]
-      <c r="N28" s="59" t="s">
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="O28" s="59"/>
-[...10 lines deleted...]
-      <c r="Z28" s="58" t="s">
+      <c r="O28" s="61"/>
+      <c r="P28" s="61"/>
+      <c r="Q28" s="61"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="61"/>
+      <c r="T28" s="61"/>
+      <c r="U28" s="61"/>
+      <c r="V28" s="61"/>
+      <c r="W28" s="61"/>
+      <c r="X28" s="61"/>
+      <c r="Y28" s="61"/>
+      <c r="Z28" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="AA28" s="59"/>
-[...10 lines deleted...]
-      <c r="AL28" s="58" t="s">
+      <c r="AA28" s="61"/>
+      <c r="AB28" s="61"/>
+      <c r="AC28" s="61"/>
+      <c r="AD28" s="61"/>
+      <c r="AE28" s="61"/>
+      <c r="AF28" s="61"/>
+      <c r="AG28" s="61"/>
+      <c r="AH28" s="61"/>
+      <c r="AI28" s="61"/>
+      <c r="AJ28" s="61"/>
+      <c r="AK28" s="62"/>
+      <c r="AL28" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM28" s="59"/>
-[...10 lines deleted...]
-      <c r="AX28" s="58" t="s">
+      <c r="AM28" s="61"/>
+      <c r="AN28" s="61"/>
+      <c r="AO28" s="61"/>
+      <c r="AP28" s="61"/>
+      <c r="AQ28" s="61"/>
+      <c r="AR28" s="61"/>
+      <c r="AS28" s="61"/>
+      <c r="AT28" s="61"/>
+      <c r="AU28" s="61"/>
+      <c r="AV28" s="61"/>
+      <c r="AW28" s="62"/>
+      <c r="AX28" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AY28" s="59"/>
-[...9 lines deleted...]
-      <c r="BI28" s="60"/>
+      <c r="AY28" s="61"/>
+      <c r="AZ28" s="61"/>
+      <c r="BA28" s="61"/>
+      <c r="BB28" s="61"/>
+      <c r="BC28" s="61"/>
+      <c r="BD28" s="61"/>
+      <c r="BE28" s="61"/>
+      <c r="BF28" s="61"/>
+      <c r="BG28" s="61"/>
+      <c r="BH28" s="61"/>
+      <c r="BI28" s="62"/>
     </row>
     <row r="29" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="68"/>
+      <c r="A29" s="59"/>
       <c r="B29" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I29" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J29" s="12" t="s">
@@ -5363,51 +5418,53 @@
       </c>
       <c r="AX30" s="24">
         <v>45967.5</v>
       </c>
       <c r="AY30" s="24">
         <v>94236.9</v>
       </c>
       <c r="AZ30" s="24">
         <v>145858.20000000001</v>
       </c>
       <c r="BA30" s="24">
         <v>202516.6</v>
       </c>
       <c r="BB30" s="35">
         <v>255233.6</v>
       </c>
       <c r="BC30" s="36">
         <v>320167.8</v>
       </c>
       <c r="BD30" s="37">
         <v>451812</v>
       </c>
       <c r="BE30" s="37">
         <v>707536.6</v>
       </c>
-      <c r="BF30" s="5"/>
+      <c r="BF30" s="36">
+        <v>1034268</v>
+      </c>
       <c r="BG30" s="5"/>
       <c r="BH30" s="24"/>
       <c r="BI30" s="33"/>
     </row>
     <row r="31" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A31" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="5">
         <v>151.6</v>
       </c>
       <c r="C31" s="5">
         <v>354.4</v>
       </c>
       <c r="D31" s="5">
         <v>562.70000000000005</v>
       </c>
       <c r="E31" s="5">
         <v>853.9</v>
       </c>
       <c r="F31" s="5">
         <v>1247.3</v>
       </c>
       <c r="G31" s="5">
         <v>1655.4</v>
@@ -5540,51 +5597,53 @@
       </c>
       <c r="AX31" s="24">
         <v>83.7</v>
       </c>
       <c r="AY31" s="24">
         <v>194.2</v>
       </c>
       <c r="AZ31" s="24">
         <v>300.95</v>
       </c>
       <c r="BA31" s="24">
         <v>430.7</v>
       </c>
       <c r="BB31" s="35">
         <v>587</v>
       </c>
       <c r="BC31" s="37">
         <v>787.9</v>
       </c>
       <c r="BD31" s="37">
         <v>1731.8</v>
       </c>
       <c r="BE31" s="37">
         <v>4276.6000000000004</v>
       </c>
-      <c r="BF31" s="5"/>
+      <c r="BF31" s="37">
+        <v>6717.3</v>
+      </c>
       <c r="BG31" s="5"/>
       <c r="BH31" s="24"/>
       <c r="BI31" s="24"/>
     </row>
     <row r="32" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A32" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="5">
         <v>847.9</v>
       </c>
       <c r="C32" s="5">
         <v>1644.4</v>
       </c>
       <c r="D32" s="5">
         <v>2531.1</v>
       </c>
       <c r="E32" s="5">
         <v>3486.4</v>
       </c>
       <c r="F32" s="5">
         <v>4561.7</v>
       </c>
       <c r="G32" s="5">
         <v>5802.4</v>
@@ -5717,51 +5776,53 @@
       </c>
       <c r="AX32" s="24">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY32" s="24">
         <v>3170.2</v>
       </c>
       <c r="AZ32" s="24">
         <v>6425.14</v>
       </c>
       <c r="BA32" s="24">
         <v>9195.1</v>
       </c>
       <c r="BB32" s="35">
         <v>10738.8</v>
       </c>
       <c r="BC32" s="37">
         <v>11501.8</v>
       </c>
       <c r="BD32" s="37">
         <v>18145.900000000001</v>
       </c>
       <c r="BE32" s="37">
         <v>23729.4</v>
       </c>
-      <c r="BF32" s="5"/>
+      <c r="BF32" s="37">
+        <v>27516.9</v>
+      </c>
       <c r="BG32" s="5"/>
       <c r="BH32" s="24"/>
       <c r="BI32" s="24"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="5">
         <v>334</v>
       </c>
       <c r="C33" s="5">
         <v>687</v>
       </c>
       <c r="D33" s="5">
         <v>1068.4000000000001</v>
       </c>
       <c r="E33" s="5">
         <v>1559.7</v>
       </c>
       <c r="F33" s="5">
         <v>2117.1</v>
       </c>
       <c r="G33" s="5">
         <v>2784.3</v>
@@ -5894,51 +5955,53 @@
       </c>
       <c r="AX33" s="24">
         <v>528.5</v>
       </c>
       <c r="AY33" s="24">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ33" s="24">
         <v>1646.7</v>
       </c>
       <c r="BA33" s="24">
         <v>2252.6999999999998</v>
       </c>
       <c r="BB33" s="35">
         <v>2893.6</v>
       </c>
       <c r="BC33" s="37">
         <v>3492.2</v>
       </c>
       <c r="BD33" s="37">
         <v>4759.2</v>
       </c>
       <c r="BE33" s="37">
         <v>7947.9</v>
       </c>
-      <c r="BF33" s="5"/>
+      <c r="BF33" s="37">
+        <v>11794.4</v>
+      </c>
       <c r="BG33" s="5"/>
       <c r="BH33" s="24"/>
       <c r="BI33" s="24"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="5">
         <v>1067.9000000000001</v>
       </c>
       <c r="C34" s="5">
         <v>2188.5</v>
       </c>
       <c r="D34" s="5">
         <v>3606.3</v>
       </c>
       <c r="E34" s="5">
         <v>5185.3999999999996</v>
       </c>
       <c r="F34" s="5">
         <v>6941.6</v>
       </c>
       <c r="G34" s="5">
         <v>8989.4</v>
@@ -6071,51 +6134,53 @@
       </c>
       <c r="AX34" s="24">
         <v>1493.2</v>
       </c>
       <c r="AY34" s="24">
         <v>3149.9</v>
       </c>
       <c r="AZ34" s="24">
         <v>4863.3599999999997</v>
       </c>
       <c r="BA34" s="24">
         <v>6706.1</v>
       </c>
       <c r="BB34" s="35">
         <v>8755.9</v>
       </c>
       <c r="BC34" s="37">
         <v>13035.5</v>
       </c>
       <c r="BD34" s="37">
         <v>19900.7</v>
       </c>
       <c r="BE34" s="37">
         <v>26790.799999999999</v>
       </c>
-      <c r="BF34" s="5"/>
+      <c r="BF34" s="37">
+        <v>36215.800000000003</v>
+      </c>
       <c r="BG34" s="5"/>
       <c r="BH34" s="24"/>
       <c r="BI34" s="24"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="5">
         <v>1452.9</v>
       </c>
       <c r="C35" s="5">
         <v>2912.5</v>
       </c>
       <c r="D35" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E35" s="5">
         <v>6642.9</v>
       </c>
       <c r="F35" s="5">
         <v>8941.2999999999993</v>
       </c>
       <c r="G35" s="5">
         <v>11296.1</v>
@@ -6248,51 +6313,53 @@
       </c>
       <c r="AX35" s="24">
         <v>1825</v>
       </c>
       <c r="AY35" s="24">
         <v>3674.4</v>
       </c>
       <c r="AZ35" s="24">
         <v>5779.34</v>
       </c>
       <c r="BA35" s="24">
         <v>8013.7</v>
       </c>
       <c r="BB35" s="35">
         <v>10613.6</v>
       </c>
       <c r="BC35" s="37">
         <v>13132.3</v>
       </c>
       <c r="BD35" s="37">
         <v>19681.3</v>
       </c>
       <c r="BE35" s="37">
         <v>53448.5</v>
       </c>
-      <c r="BF35" s="5"/>
+      <c r="BF35" s="37">
+        <v>91651.6</v>
+      </c>
       <c r="BG35" s="5"/>
       <c r="BH35" s="24"/>
       <c r="BI35" s="24"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="5">
         <v>2028.7</v>
       </c>
       <c r="C36" s="5">
         <v>4224.8999999999996</v>
       </c>
       <c r="D36" s="5">
         <v>6762.6</v>
       </c>
       <c r="E36" s="5">
         <v>9180.9</v>
       </c>
       <c r="F36" s="5">
         <v>11838.4</v>
       </c>
       <c r="G36" s="5">
         <v>14747</v>
@@ -6425,51 +6492,53 @@
       </c>
       <c r="AX36" s="24">
         <v>3401.3</v>
       </c>
       <c r="AY36" s="24">
         <v>6497.1</v>
       </c>
       <c r="AZ36" s="24">
         <v>9886.19</v>
       </c>
       <c r="BA36" s="24">
         <v>12812</v>
       </c>
       <c r="BB36" s="35">
         <v>15849.2</v>
       </c>
       <c r="BC36" s="37">
         <v>18843.400000000001</v>
       </c>
       <c r="BD36" s="37">
         <v>28637.4</v>
       </c>
       <c r="BE36" s="37">
         <v>47615.9</v>
       </c>
-      <c r="BF36" s="5"/>
+      <c r="BF36" s="37">
+        <v>77119.199999999997</v>
+      </c>
       <c r="BG36" s="5"/>
       <c r="BH36" s="24"/>
       <c r="BI36" s="24"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="5">
         <v>2101.8000000000002</v>
       </c>
       <c r="C37" s="5">
         <v>4353.8</v>
       </c>
       <c r="D37" s="5">
         <v>7694.2</v>
       </c>
       <c r="E37" s="5">
         <v>11008.7</v>
       </c>
       <c r="F37" s="5">
         <v>14599.7</v>
       </c>
       <c r="G37" s="5">
         <v>18707.900000000001</v>
@@ -6602,51 +6671,53 @@
       </c>
       <c r="AX37" s="24">
         <v>3985.9</v>
       </c>
       <c r="AY37" s="24">
         <v>8691.5</v>
       </c>
       <c r="AZ37" s="24">
         <v>12535.89</v>
       </c>
       <c r="BA37" s="24">
         <v>18708.7</v>
       </c>
       <c r="BB37" s="35">
         <v>22493.200000000001</v>
       </c>
       <c r="BC37" s="37">
         <v>29921.7</v>
       </c>
       <c r="BD37" s="37">
         <v>42267.6</v>
       </c>
       <c r="BE37" s="37">
         <v>55775.7</v>
       </c>
-      <c r="BF37" s="5"/>
+      <c r="BF37" s="37">
+        <v>74304.7</v>
+      </c>
       <c r="BG37" s="5"/>
       <c r="BH37" s="24"/>
       <c r="BI37" s="24"/>
     </row>
     <row r="38" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="5">
         <v>1057.8</v>
       </c>
       <c r="C38" s="5">
         <v>2129.3000000000002</v>
       </c>
       <c r="D38" s="5">
         <v>3431.7</v>
       </c>
       <c r="E38" s="5">
         <v>4969.2</v>
       </c>
       <c r="F38" s="5">
         <v>6726.2</v>
       </c>
       <c r="G38" s="5">
         <v>8417.2999999999993</v>
@@ -6779,51 +6850,53 @@
       </c>
       <c r="AX38" s="24">
         <v>1369.8</v>
       </c>
       <c r="AY38" s="24">
         <v>2800.9</v>
       </c>
       <c r="AZ38" s="24">
         <v>4357.5600000000004</v>
       </c>
       <c r="BA38" s="24">
         <v>5930.8</v>
       </c>
       <c r="BB38" s="35">
         <v>7714.8</v>
       </c>
       <c r="BC38" s="37">
         <v>9315.7999999999993</v>
       </c>
       <c r="BD38" s="37">
         <v>14044</v>
       </c>
       <c r="BE38" s="37">
         <v>40806.300000000003</v>
       </c>
-      <c r="BF38" s="5"/>
+      <c r="BF38" s="37">
+        <v>66828.600000000006</v>
+      </c>
       <c r="BG38" s="5"/>
       <c r="BH38" s="24"/>
       <c r="BI38" s="24"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="5">
         <v>1961.6</v>
       </c>
       <c r="C39" s="5">
         <v>4182.1000000000004</v>
       </c>
       <c r="D39" s="5">
         <v>6662.4</v>
       </c>
       <c r="E39" s="5">
         <v>9745.4</v>
       </c>
       <c r="F39" s="5">
         <v>12684.9</v>
       </c>
       <c r="G39" s="5">
         <v>16941.3</v>
@@ -6956,51 +7029,53 @@
       </c>
       <c r="AX39" s="24">
         <v>2216.6</v>
       </c>
       <c r="AY39" s="24">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ39" s="24">
         <v>8151.83</v>
       </c>
       <c r="BA39" s="24">
         <v>12794.5</v>
       </c>
       <c r="BB39" s="35">
         <v>15770.3</v>
       </c>
       <c r="BC39" s="37">
         <v>20695.099999999999</v>
       </c>
       <c r="BD39" s="37">
         <v>28363.4</v>
       </c>
       <c r="BE39" s="37">
         <v>38996.5</v>
       </c>
-      <c r="BF39" s="5"/>
+      <c r="BF39" s="37">
+        <v>62829.4</v>
+      </c>
       <c r="BG39" s="5"/>
       <c r="BH39" s="24"/>
       <c r="BI39" s="24"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="5">
         <v>1022.4</v>
       </c>
       <c r="C40" s="5">
         <v>2099.6999999999998</v>
       </c>
       <c r="D40" s="5">
         <v>3345.6</v>
       </c>
       <c r="E40" s="5">
         <v>4678.1000000000004</v>
       </c>
       <c r="F40" s="5">
         <v>6145.3</v>
       </c>
       <c r="G40" s="5">
         <v>7710.8</v>
@@ -7133,51 +7208,53 @@
       </c>
       <c r="AX40" s="24">
         <v>1342.2</v>
       </c>
       <c r="AY40" s="24">
         <v>3136.1</v>
       </c>
       <c r="AZ40" s="24">
         <v>4744.8500000000004</v>
       </c>
       <c r="BA40" s="24">
         <v>6346.1</v>
       </c>
       <c r="BB40" s="35">
         <v>8071.7</v>
       </c>
       <c r="BC40" s="37">
         <v>9726.1</v>
       </c>
       <c r="BD40" s="37">
         <v>14107.2</v>
       </c>
       <c r="BE40" s="37">
         <v>26599.200000000001</v>
       </c>
-      <c r="BF40" s="5"/>
+      <c r="BF40" s="37">
+        <v>39238</v>
+      </c>
       <c r="BG40" s="5"/>
       <c r="BH40" s="24"/>
       <c r="BI40" s="24"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>5115.8</v>
       </c>
       <c r="C41" s="5">
         <v>10197.4</v>
       </c>
       <c r="D41" s="5">
         <v>15708.6</v>
       </c>
       <c r="E41" s="5">
         <v>21675.8</v>
       </c>
       <c r="F41" s="5">
         <v>28090.6</v>
       </c>
       <c r="G41" s="5">
         <v>34449.699999999997</v>
@@ -7310,51 +7387,53 @@
       </c>
       <c r="AX41" s="24">
         <v>9117.1</v>
       </c>
       <c r="AY41" s="24">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ41" s="24">
         <v>26854.9</v>
       </c>
       <c r="BA41" s="24">
         <v>35998.800000000003</v>
       </c>
       <c r="BB41" s="35">
         <v>49511.199999999997</v>
       </c>
       <c r="BC41" s="37">
         <v>65630.8</v>
       </c>
       <c r="BD41" s="37">
         <v>85510.5</v>
       </c>
       <c r="BE41" s="37">
         <v>111581.4</v>
       </c>
-      <c r="BF41" s="5"/>
+      <c r="BF41" s="37">
+        <v>151647.5</v>
+      </c>
       <c r="BG41" s="5"/>
       <c r="BH41" s="24"/>
       <c r="BI41" s="24"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>4439.2</v>
       </c>
       <c r="C42" s="5">
         <v>9092.7000000000007</v>
       </c>
       <c r="D42" s="5">
         <v>14137.8</v>
       </c>
       <c r="E42" s="5">
         <v>19032.5</v>
       </c>
       <c r="F42" s="5">
         <v>24343.3</v>
       </c>
       <c r="G42" s="5">
         <v>30122.799999999999</v>
@@ -7487,51 +7566,53 @@
       </c>
       <c r="AX42" s="24">
         <v>8740.1</v>
       </c>
       <c r="AY42" s="24">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ42" s="24">
         <v>28979.13</v>
       </c>
       <c r="BA42" s="24">
         <v>39889.9</v>
       </c>
       <c r="BB42" s="35">
         <v>46079.8</v>
       </c>
       <c r="BC42" s="37">
         <v>52799.199999999997</v>
       </c>
       <c r="BD42" s="37">
         <v>70385.2</v>
       </c>
       <c r="BE42" s="37">
         <v>92332.7</v>
       </c>
-      <c r="BF42" s="5"/>
+      <c r="BF42" s="37">
+        <v>121875.8</v>
+      </c>
       <c r="BG42" s="5"/>
       <c r="BH42" s="24"/>
       <c r="BI42" s="24"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>1689.5</v>
       </c>
       <c r="C43" s="5">
         <v>3461.8</v>
       </c>
       <c r="D43" s="5">
         <v>5377</v>
       </c>
       <c r="E43" s="5">
         <v>7814.2</v>
       </c>
       <c r="F43" s="5">
         <v>10448</v>
       </c>
       <c r="G43" s="5">
         <v>13756.5</v>
@@ -7664,51 +7745,53 @@
       </c>
       <c r="AX43" s="24">
         <v>1915.8</v>
       </c>
       <c r="AY43" s="24">
         <v>3774.2</v>
       </c>
       <c r="AZ43" s="24">
         <v>6321.44</v>
       </c>
       <c r="BA43" s="24">
         <v>8812.7000000000007</v>
       </c>
       <c r="BB43" s="35">
         <v>11505.1</v>
       </c>
       <c r="BC43" s="37">
         <v>15426.3</v>
       </c>
       <c r="BD43" s="37">
         <v>25369.7</v>
       </c>
       <c r="BE43" s="37">
         <v>51227.199999999997</v>
       </c>
-      <c r="BF43" s="5"/>
+      <c r="BF43" s="37">
+        <v>87721.5</v>
+      </c>
       <c r="BG43" s="5"/>
       <c r="BH43" s="24"/>
       <c r="BI43" s="24"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>987.5</v>
       </c>
       <c r="C44" s="5">
         <v>2071.5</v>
       </c>
       <c r="D44" s="5">
         <v>3206.5</v>
       </c>
       <c r="E44" s="5">
         <v>4362.8</v>
       </c>
       <c r="F44" s="5">
         <v>5694.2</v>
       </c>
       <c r="G44" s="5">
         <v>7065</v>
@@ -7841,51 +7924,53 @@
       </c>
       <c r="AX44" s="24">
         <v>1312</v>
       </c>
       <c r="AY44" s="24">
         <v>2800.7</v>
       </c>
       <c r="AZ44" s="24">
         <v>4234.05</v>
       </c>
       <c r="BA44" s="24">
         <v>5683.1</v>
       </c>
       <c r="BB44" s="35">
         <v>7257</v>
       </c>
       <c r="BC44" s="37">
         <v>8801.4</v>
       </c>
       <c r="BD44" s="37">
         <v>11376.7</v>
       </c>
       <c r="BE44" s="37">
         <v>13938.8</v>
       </c>
-      <c r="BF44" s="5"/>
+      <c r="BF44" s="37">
+        <v>18009.5</v>
+      </c>
       <c r="BG44" s="5"/>
       <c r="BH44" s="24"/>
       <c r="BI44" s="24"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>2138.6</v>
       </c>
       <c r="C45" s="5">
         <v>4366.5</v>
       </c>
       <c r="D45" s="5">
         <v>7400.2</v>
       </c>
       <c r="E45" s="5">
         <v>10194.700000000001</v>
       </c>
       <c r="F45" s="5">
         <v>13135.2</v>
       </c>
       <c r="G45" s="5">
         <v>16690.400000000001</v>
@@ -8018,51 +8103,53 @@
       </c>
       <c r="AX45" s="24">
         <v>2617.1</v>
       </c>
       <c r="AY45" s="24">
         <v>5329.8</v>
       </c>
       <c r="AZ45" s="24">
         <v>8040.5</v>
       </c>
       <c r="BA45" s="24">
         <v>11035.8</v>
       </c>
       <c r="BB45" s="35">
         <v>14045.4</v>
       </c>
       <c r="BC45" s="37">
         <v>17303.2</v>
       </c>
       <c r="BD45" s="37">
         <v>23434.9</v>
       </c>
       <c r="BE45" s="37">
         <v>33887</v>
       </c>
-      <c r="BF45" s="5"/>
+      <c r="BF45" s="37">
+        <v>45616</v>
+      </c>
       <c r="BG45" s="5"/>
       <c r="BH45" s="24"/>
       <c r="BI45" s="24"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>2298.5</v>
       </c>
       <c r="C46" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D46" s="5">
         <v>7410</v>
       </c>
       <c r="E46" s="5">
         <v>10374.1</v>
       </c>
       <c r="F46" s="5">
         <v>13601</v>
       </c>
       <c r="G46" s="5">
         <v>17127.8</v>
@@ -8195,51 +8282,53 @@
       </c>
       <c r="AX46" s="24">
         <v>3039.6</v>
       </c>
       <c r="AY46" s="24">
         <v>6368.1</v>
       </c>
       <c r="AZ46" s="24">
         <v>9825.31</v>
       </c>
       <c r="BA46" s="24">
         <v>13713.3</v>
       </c>
       <c r="BB46" s="35">
         <v>17764.3</v>
       </c>
       <c r="BC46" s="37">
         <v>22131.9</v>
       </c>
       <c r="BD46" s="37">
         <v>29228.799999999999</v>
       </c>
       <c r="BE46" s="37">
         <v>43022.5</v>
       </c>
-      <c r="BF46" s="5"/>
+      <c r="BF46" s="37">
+        <v>56645.9</v>
+      </c>
       <c r="BG46" s="5"/>
       <c r="BH46" s="24"/>
       <c r="BI46" s="24"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>615.70000000000005</v>
       </c>
       <c r="C47" s="5">
         <v>1333.3</v>
       </c>
       <c r="D47" s="5">
         <v>2122.8000000000002</v>
       </c>
       <c r="E47" s="5">
         <v>3024.4</v>
       </c>
       <c r="F47" s="5">
         <v>4067.9</v>
       </c>
       <c r="G47" s="5">
         <v>5628.7</v>
@@ -8372,51 +8461,53 @@
       </c>
       <c r="AX47" s="24">
         <v>788.4</v>
       </c>
       <c r="AY47" s="24">
         <v>1858.1</v>
       </c>
       <c r="AZ47" s="24">
         <v>2911.07</v>
       </c>
       <c r="BA47" s="24">
         <v>4192.6000000000004</v>
       </c>
       <c r="BB47" s="35">
         <v>5582.7</v>
       </c>
       <c r="BC47" s="37">
         <v>7623.2</v>
       </c>
       <c r="BD47" s="37">
         <v>14867.7</v>
       </c>
       <c r="BE47" s="37">
         <v>35560.199999999997</v>
       </c>
-      <c r="BF47" s="5"/>
+      <c r="BF47" s="37">
+        <v>58535.9</v>
+      </c>
       <c r="BG47" s="5"/>
       <c r="BH47" s="24"/>
       <c r="BI47" s="24"/>
     </row>
     <row r="48" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="28"/>
       <c r="B48" s="47"/>
       <c r="C48" s="22"/>
       <c r="D48" s="47"/>
       <c r="E48" s="47"/>
       <c r="F48" s="48"/>
       <c r="G48" s="47"/>
       <c r="H48" s="49"/>
       <c r="I48" s="49"/>
       <c r="J48" s="47"/>
       <c r="K48" s="47"/>
       <c r="L48" s="47"/>
       <c r="M48" s="47"/>
       <c r="N48" s="47"/>
       <c r="O48" s="47"/>
       <c r="P48" s="47"/>
       <c r="Q48" s="47"/>
       <c r="R48" s="47"/>
       <c r="S48" s="47"/>
       <c r="T48" s="47"/>
@@ -8441,240 +8532,240 @@
       <c r="AM48" s="47"/>
       <c r="AN48" s="47"/>
       <c r="AO48" s="47"/>
       <c r="AP48" s="47"/>
       <c r="AQ48" s="47"/>
       <c r="AR48" s="47"/>
       <c r="AS48" s="47"/>
       <c r="AT48" s="47"/>
       <c r="AU48" s="47"/>
       <c r="AV48" s="47"/>
       <c r="AW48" s="47"/>
       <c r="AX48" s="47"/>
       <c r="AY48" s="47"/>
       <c r="AZ48" s="47"/>
       <c r="BA48" s="47"/>
       <c r="BB48" s="47"/>
       <c r="BC48" s="47"/>
       <c r="BD48" s="47"/>
       <c r="BE48" s="24"/>
       <c r="BF48" s="34"/>
       <c r="BG48" s="5"/>
       <c r="BH48" s="24"/>
       <c r="BI48" s="33"/>
     </row>
     <row r="49" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="64" t="s">
+      <c r="A49" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="64"/>
-[...17 lines deleted...]
-      <c r="Z49" s="64" t="s">
+      <c r="B49" s="70"/>
+      <c r="C49" s="70"/>
+      <c r="D49" s="70"/>
+      <c r="E49" s="70"/>
+      <c r="F49" s="70"/>
+      <c r="G49" s="70"/>
+      <c r="H49" s="70"/>
+      <c r="I49" s="70"/>
+      <c r="J49" s="70"/>
+      <c r="K49" s="70"/>
+      <c r="L49" s="70"/>
+      <c r="M49" s="70"/>
+      <c r="N49" s="70"/>
+      <c r="O49" s="70"/>
+      <c r="P49" s="70"/>
+      <c r="Q49" s="70"/>
+      <c r="R49" s="70"/>
+      <c r="S49" s="70"/>
+      <c r="Z49" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="AA49" s="64"/>
-[...17 lines deleted...]
-      <c r="AX49" s="63" t="s">
+      <c r="AA49" s="70"/>
+      <c r="AB49" s="70"/>
+      <c r="AC49" s="70"/>
+      <c r="AD49" s="70"/>
+      <c r="AE49" s="70"/>
+      <c r="AF49" s="70"/>
+      <c r="AG49" s="70"/>
+      <c r="AH49" s="70"/>
+      <c r="AI49" s="70"/>
+      <c r="AJ49" s="70"/>
+      <c r="AK49" s="70"/>
+      <c r="AL49" s="70"/>
+      <c r="AM49" s="70"/>
+      <c r="AN49" s="70"/>
+      <c r="AO49" s="70"/>
+      <c r="AP49" s="70"/>
+      <c r="AQ49" s="70"/>
+      <c r="AR49" s="70"/>
+      <c r="AX49" s="73" t="s">
         <v>32</v>
       </c>
-      <c r="AY49" s="63"/>
-[...16 lines deleted...]
-      <c r="BP49" s="63"/>
+      <c r="AY49" s="73"/>
+      <c r="AZ49" s="73"/>
+      <c r="BA49" s="73"/>
+      <c r="BB49" s="73"/>
+      <c r="BC49" s="73"/>
+      <c r="BD49" s="73"/>
+      <c r="BE49" s="73"/>
+      <c r="BF49" s="73"/>
+      <c r="BG49" s="73"/>
+      <c r="BH49" s="73"/>
+      <c r="BI49" s="73"/>
+      <c r="BJ49" s="73"/>
+      <c r="BK49" s="73"/>
+      <c r="BL49" s="73"/>
+      <c r="BM49" s="73"/>
+      <c r="BN49" s="73"/>
+      <c r="BO49" s="73"/>
+      <c r="BP49" s="73"/>
     </row>
     <row r="50" spans="1:68" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
     </row>
     <row r="51" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K51" s="66"/>
-[...19 lines deleted...]
-      <c r="AS51" s="61" t="s">
+      <c r="K51" s="63"/>
+      <c r="L51" s="63"/>
+      <c r="M51" s="63"/>
+      <c r="N51" s="63"/>
+      <c r="O51" s="63"/>
+      <c r="P51" s="63"/>
+      <c r="Q51" s="63"/>
+      <c r="R51" s="63"/>
+      <c r="S51" s="63"/>
+      <c r="T51" s="63"/>
+      <c r="U51" s="63"/>
+      <c r="V51" s="63"/>
+      <c r="W51" s="63"/>
+      <c r="X51" s="63"/>
+      <c r="Y51" s="63"/>
+      <c r="AG51" s="69"/>
+      <c r="AH51" s="69"/>
+      <c r="AI51" s="69"/>
+      <c r="AJ51" s="69"/>
+      <c r="AK51" s="69"/>
+      <c r="AS51" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="AT51" s="61"/>
-[...3 lines deleted...]
-      <c r="BE51" s="61" t="s">
+      <c r="AT51" s="69"/>
+      <c r="AU51" s="69"/>
+      <c r="AV51" s="69"/>
+      <c r="AW51" s="69"/>
+      <c r="BE51" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="BF51" s="61"/>
-[...2 lines deleted...]
-      <c r="BI51" s="61"/>
+      <c r="BF51" s="69"/>
+      <c r="BG51" s="69"/>
+      <c r="BH51" s="69"/>
+      <c r="BI51" s="69"/>
     </row>
     <row r="52" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="67"/>
-      <c r="B52" s="58" t="s">
+      <c r="A52" s="58"/>
+      <c r="B52" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="C52" s="59"/>
-[...10 lines deleted...]
-      <c r="N52" s="59" t="s">
+      <c r="C52" s="61"/>
+      <c r="D52" s="61"/>
+      <c r="E52" s="61"/>
+      <c r="F52" s="61"/>
+      <c r="G52" s="61"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="61"/>
+      <c r="J52" s="61"/>
+      <c r="K52" s="61"/>
+      <c r="L52" s="61"/>
+      <c r="M52" s="62"/>
+      <c r="N52" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="O52" s="59"/>
-[...10 lines deleted...]
-      <c r="Z52" s="70" t="s">
+      <c r="O52" s="61"/>
+      <c r="P52" s="61"/>
+      <c r="Q52" s="61"/>
+      <c r="R52" s="61"/>
+      <c r="S52" s="61"/>
+      <c r="T52" s="61"/>
+      <c r="U52" s="61"/>
+      <c r="V52" s="61"/>
+      <c r="W52" s="61"/>
+      <c r="X52" s="61"/>
+      <c r="Y52" s="61"/>
+      <c r="Z52" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="AA52" s="71"/>
-[...10 lines deleted...]
-      <c r="AL52" s="58" t="s">
+      <c r="AA52" s="66"/>
+      <c r="AB52" s="67"/>
+      <c r="AC52" s="66"/>
+      <c r="AD52" s="66"/>
+      <c r="AE52" s="66"/>
+      <c r="AF52" s="66"/>
+      <c r="AG52" s="66"/>
+      <c r="AH52" s="66"/>
+      <c r="AI52" s="66"/>
+      <c r="AJ52" s="66"/>
+      <c r="AK52" s="68"/>
+      <c r="AL52" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM52" s="59"/>
-[...10 lines deleted...]
-      <c r="AX52" s="58" t="s">
+      <c r="AM52" s="61"/>
+      <c r="AN52" s="61"/>
+      <c r="AO52" s="61"/>
+      <c r="AP52" s="61"/>
+      <c r="AQ52" s="61"/>
+      <c r="AR52" s="61"/>
+      <c r="AS52" s="61"/>
+      <c r="AT52" s="61"/>
+      <c r="AU52" s="61"/>
+      <c r="AV52" s="61"/>
+      <c r="AW52" s="62"/>
+      <c r="AX52" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AY52" s="59"/>
-[...9 lines deleted...]
-      <c r="BI52" s="60"/>
+      <c r="AY52" s="61"/>
+      <c r="AZ52" s="61"/>
+      <c r="BA52" s="61"/>
+      <c r="BB52" s="61"/>
+      <c r="BC52" s="61"/>
+      <c r="BD52" s="61"/>
+      <c r="BE52" s="61"/>
+      <c r="BF52" s="61"/>
+      <c r="BG52" s="61"/>
+      <c r="BH52" s="61"/>
+      <c r="BI52" s="62"/>
     </row>
     <row r="53" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="68"/>
+      <c r="A53" s="59"/>
       <c r="B53" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G53" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H53" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I53" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J53" s="12" t="s">
@@ -8984,51 +9075,53 @@
       </c>
       <c r="AX54" s="24">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY54" s="24">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ54" s="24">
         <v>25806.5</v>
       </c>
       <c r="BA54" s="24">
         <v>34411.1</v>
       </c>
       <c r="BB54" s="35">
         <v>39674.1</v>
       </c>
       <c r="BC54" s="36">
         <v>51027.7</v>
       </c>
       <c r="BD54" s="37">
         <v>130037.1</v>
       </c>
       <c r="BE54" s="37">
         <v>346938.6</v>
       </c>
-      <c r="BF54" s="5"/>
+      <c r="BF54" s="36">
+        <v>614577.30000000005</v>
+      </c>
       <c r="BG54" s="5"/>
       <c r="BH54" s="24"/>
       <c r="BI54" s="33"/>
     </row>
     <row r="55" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A55" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="5">
         <v>2.5</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5">
         <v>7.5</v>
       </c>
       <c r="E55" s="5">
         <v>10</v>
       </c>
       <c r="F55" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="G55" s="5">
         <v>27.9</v>
@@ -9161,51 +9254,53 @@
       </c>
       <c r="AX55" s="24">
         <v>5.66</v>
       </c>
       <c r="AY55" s="24">
         <v>11.8</v>
       </c>
       <c r="AZ55" s="24">
         <v>17.100000000000001</v>
       </c>
       <c r="BA55" s="24">
         <v>21.5</v>
       </c>
       <c r="BB55" s="35">
         <v>29.2</v>
       </c>
       <c r="BC55" s="37">
         <v>83.2</v>
       </c>
       <c r="BD55" s="37">
         <v>846.6</v>
       </c>
       <c r="BE55" s="37">
         <v>3299</v>
       </c>
-      <c r="BF55" s="5"/>
+      <c r="BF55" s="37">
+        <v>5506.4</v>
+      </c>
       <c r="BG55" s="5"/>
       <c r="BH55" s="24"/>
       <c r="BI55" s="24"/>
     </row>
     <row r="56" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A56" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="5">
         <v>1.4</v>
       </c>
       <c r="C56" s="5">
         <v>2.8</v>
       </c>
       <c r="D56" s="5">
         <v>4.2</v>
       </c>
       <c r="E56" s="5">
         <v>5.6</v>
       </c>
       <c r="F56" s="5">
         <v>13.4</v>
       </c>
       <c r="G56" s="5">
         <v>52.4</v>
@@ -9338,51 +9433,53 @@
       </c>
       <c r="AX56" s="24">
         <v>2.73</v>
       </c>
       <c r="AY56" s="24">
         <v>5.6</v>
       </c>
       <c r="AZ56" s="24">
         <v>8.1</v>
       </c>
       <c r="BA56" s="24">
         <v>10.1</v>
       </c>
       <c r="BB56" s="35">
         <v>11.7</v>
       </c>
       <c r="BC56" s="37">
         <v>82.2</v>
       </c>
       <c r="BD56" s="37">
         <v>1455.5</v>
       </c>
       <c r="BE56" s="37">
         <v>6042.9</v>
       </c>
-      <c r="BF56" s="5"/>
+      <c r="BF56" s="37">
+        <v>8568.9</v>
+      </c>
       <c r="BG56" s="5"/>
       <c r="BH56" s="24"/>
       <c r="BI56" s="24"/>
     </row>
     <row r="57" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A57" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="5">
         <v>33</v>
       </c>
       <c r="C57" s="5">
         <v>66</v>
       </c>
       <c r="D57" s="5">
         <v>98.9</v>
       </c>
       <c r="E57" s="5">
         <v>131.9</v>
       </c>
       <c r="F57" s="5">
         <v>169.9</v>
       </c>
       <c r="G57" s="5">
         <v>227</v>
@@ -9515,51 +9612,53 @@
       </c>
       <c r="AX57" s="24">
         <v>85.21</v>
       </c>
       <c r="AY57" s="24">
         <v>175.9</v>
       </c>
       <c r="AZ57" s="24">
         <v>252.4</v>
       </c>
       <c r="BA57" s="24">
         <v>304.3</v>
       </c>
       <c r="BB57" s="35">
         <v>360.7</v>
       </c>
       <c r="BC57" s="37">
         <v>411.2</v>
       </c>
       <c r="BD57" s="37">
         <v>1158.8</v>
       </c>
       <c r="BE57" s="37">
         <v>3964.2</v>
       </c>
-      <c r="BF57" s="5"/>
+      <c r="BF57" s="37">
+        <v>7178</v>
+      </c>
       <c r="BG57" s="5"/>
       <c r="BH57" s="24"/>
       <c r="BI57" s="24"/>
     </row>
     <row r="58" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="5">
         <v>15.7</v>
       </c>
       <c r="C58" s="5">
         <v>31.4</v>
       </c>
       <c r="D58" s="5">
         <v>47.2</v>
       </c>
       <c r="E58" s="5">
         <v>62.9</v>
       </c>
       <c r="F58" s="5">
         <v>105.2</v>
       </c>
       <c r="G58" s="5">
         <v>157.80000000000001</v>
@@ -9692,51 +9791,53 @@
       </c>
       <c r="AX58" s="24">
         <v>5.39</v>
       </c>
       <c r="AY58" s="24">
         <v>11.3</v>
       </c>
       <c r="AZ58" s="24">
         <v>16.3</v>
       </c>
       <c r="BA58" s="24">
         <v>20.6</v>
       </c>
       <c r="BB58" s="35">
         <v>52.6</v>
       </c>
       <c r="BC58" s="37">
         <v>2257.6999999999998</v>
       </c>
       <c r="BD58" s="37">
         <v>7637</v>
       </c>
       <c r="BE58" s="37">
         <v>12100.6</v>
       </c>
-      <c r="BF58" s="5"/>
+      <c r="BF58" s="37">
+        <v>19406.8</v>
+      </c>
       <c r="BG58" s="5"/>
       <c r="BH58" s="24"/>
       <c r="BI58" s="24"/>
     </row>
     <row r="59" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B59" s="5">
         <v>89.2</v>
       </c>
       <c r="C59" s="5">
         <v>178.4</v>
       </c>
       <c r="D59" s="5">
         <v>267.60000000000002</v>
       </c>
       <c r="E59" s="5">
         <v>356.8</v>
       </c>
       <c r="F59" s="5">
         <v>458.8</v>
       </c>
       <c r="G59" s="5">
         <v>623.29999999999995</v>
@@ -9869,51 +9970,53 @@
       </c>
       <c r="AX59" s="24">
         <v>79.599999999999994</v>
       </c>
       <c r="AY59" s="24">
         <v>164.4</v>
       </c>
       <c r="AZ59" s="24">
         <v>240.6</v>
       </c>
       <c r="BA59" s="24">
         <v>279.2</v>
       </c>
       <c r="BB59" s="35">
         <v>335.9</v>
       </c>
       <c r="BC59" s="37">
         <v>432.7</v>
       </c>
       <c r="BD59" s="37">
         <v>4646.7</v>
       </c>
       <c r="BE59" s="37">
         <v>36339.4</v>
       </c>
-      <c r="BF59" s="5"/>
+      <c r="BF59" s="37">
+        <v>72054.399999999994</v>
+      </c>
       <c r="BG59" s="5"/>
       <c r="BH59" s="24"/>
       <c r="BI59" s="24"/>
     </row>
     <row r="60" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="5">
         <v>320.10000000000002</v>
       </c>
       <c r="C60" s="5">
         <v>640.20000000000005</v>
       </c>
       <c r="D60" s="5">
         <v>960.3</v>
       </c>
       <c r="E60" s="5">
         <v>1280.4000000000001</v>
       </c>
       <c r="F60" s="5">
         <v>1692.5</v>
       </c>
       <c r="G60" s="5">
         <v>2222.3000000000002</v>
@@ -10046,51 +10149,53 @@
       </c>
       <c r="AX60" s="24">
         <v>788.21</v>
       </c>
       <c r="AY60" s="24">
         <v>1470.1</v>
       </c>
       <c r="AZ60" s="24">
         <v>2191.5</v>
       </c>
       <c r="BA60" s="24">
         <v>2671.8</v>
       </c>
       <c r="BB60" s="35">
         <v>3118.5</v>
       </c>
       <c r="BC60" s="37">
         <v>3575.6</v>
       </c>
       <c r="BD60" s="37">
         <v>10763.1</v>
       </c>
       <c r="BE60" s="37">
         <v>27715.1</v>
       </c>
-      <c r="BF60" s="5"/>
+      <c r="BF60" s="37">
+        <v>52369.599999999999</v>
+      </c>
       <c r="BG60" s="5"/>
       <c r="BH60" s="24"/>
       <c r="BI60" s="24"/>
     </row>
     <row r="61" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="5">
         <v>205.4</v>
       </c>
       <c r="C61" s="5">
         <v>410.7</v>
       </c>
       <c r="D61" s="5">
         <v>616.1</v>
       </c>
       <c r="E61" s="5">
         <v>837.7</v>
       </c>
       <c r="F61" s="5">
         <v>1081.0999999999999</v>
       </c>
       <c r="G61" s="5">
         <v>1853.2</v>
@@ -10223,51 +10328,53 @@
       </c>
       <c r="AX61" s="24">
         <v>644.46</v>
       </c>
       <c r="AY61" s="24">
         <v>1273.2</v>
       </c>
       <c r="AZ61" s="24">
         <v>1772.4</v>
       </c>
       <c r="BA61" s="24">
         <v>1418.9</v>
       </c>
       <c r="BB61" s="35">
         <v>1704.8</v>
       </c>
       <c r="BC61" s="37">
         <v>3119</v>
       </c>
       <c r="BD61" s="37">
         <v>8760.4</v>
       </c>
       <c r="BE61" s="37">
         <v>16774.7</v>
       </c>
-      <c r="BF61" s="5"/>
+      <c r="BF61" s="37">
+        <v>24742.9</v>
+      </c>
       <c r="BG61" s="5"/>
       <c r="BH61" s="24"/>
       <c r="BI61" s="24"/>
     </row>
     <row r="62" spans="1:68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="5">
         <v>99.4</v>
       </c>
       <c r="C62" s="5">
         <v>198.8</v>
       </c>
       <c r="D62" s="5">
         <v>298.10000000000002</v>
       </c>
       <c r="E62" s="5">
         <v>397.5</v>
       </c>
       <c r="F62" s="5">
         <v>517.6</v>
       </c>
       <c r="G62" s="5">
         <v>667.2</v>
@@ -10400,51 +10507,53 @@
       </c>
       <c r="AX62" s="24">
         <v>280.62</v>
       </c>
       <c r="AY62" s="24">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ62" s="24">
         <v>838.8</v>
       </c>
       <c r="BA62" s="24">
         <v>940.4</v>
       </c>
       <c r="BB62" s="35">
         <v>1094.0999999999999</v>
       </c>
       <c r="BC62" s="37">
         <v>1247</v>
       </c>
       <c r="BD62" s="37">
         <v>4493.3999999999996</v>
       </c>
       <c r="BE62" s="37">
         <v>29897.599999999999</v>
       </c>
-      <c r="BF62" s="5"/>
+      <c r="BF62" s="37">
+        <v>54121.4</v>
+      </c>
       <c r="BG62" s="5"/>
       <c r="BH62" s="24"/>
       <c r="BI62" s="24"/>
     </row>
     <row r="63" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="5">
         <v>219.3</v>
       </c>
       <c r="C63" s="5">
         <v>438.7</v>
       </c>
       <c r="D63" s="5">
         <v>658</v>
       </c>
       <c r="E63" s="5">
         <v>877.4</v>
       </c>
       <c r="F63" s="5">
         <v>1121.3</v>
       </c>
       <c r="G63" s="5">
         <v>2121.3000000000002</v>
@@ -10577,51 +10686,53 @@
       </c>
       <c r="AX63" s="24">
         <v>493.34</v>
       </c>
       <c r="AY63" s="24">
         <v>986.4</v>
       </c>
       <c r="AZ63" s="24">
         <v>1411.5</v>
       </c>
       <c r="BA63" s="24">
         <v>1707.8</v>
       </c>
       <c r="BB63" s="35">
         <v>1926.4</v>
       </c>
       <c r="BC63" s="37">
         <v>3716.7</v>
       </c>
       <c r="BD63" s="37">
         <v>8871.7000000000007</v>
       </c>
       <c r="BE63" s="37">
         <v>17526.2</v>
       </c>
-      <c r="BF63" s="5"/>
+      <c r="BF63" s="37">
+        <v>37596.300000000003</v>
+      </c>
       <c r="BG63" s="5"/>
       <c r="BH63" s="24"/>
       <c r="BI63" s="24"/>
     </row>
     <row r="64" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="5">
         <v>3.2</v>
       </c>
       <c r="C64" s="5">
         <v>6.3</v>
       </c>
       <c r="D64" s="5">
         <v>9.5</v>
       </c>
       <c r="E64" s="5">
         <v>12.6</v>
       </c>
       <c r="F64" s="5">
         <v>27</v>
       </c>
       <c r="G64" s="5">
         <v>48.7</v>
@@ -10754,51 +10865,53 @@
       </c>
       <c r="AX64" s="24">
         <v>3.58</v>
       </c>
       <c r="AY64" s="24">
         <v>7</v>
       </c>
       <c r="AZ64" s="24">
         <v>10.5</v>
       </c>
       <c r="BA64" s="24">
         <v>12.6</v>
       </c>
       <c r="BB64" s="35">
         <v>24.8</v>
       </c>
       <c r="BC64" s="37">
         <v>57.4</v>
       </c>
       <c r="BD64" s="37">
         <v>3145.3</v>
       </c>
       <c r="BE64" s="37">
         <v>14516.7</v>
       </c>
-      <c r="BF64" s="5"/>
+      <c r="BF64" s="37">
+        <v>25490.2</v>
+      </c>
       <c r="BG64" s="5"/>
       <c r="BH64" s="24"/>
       <c r="BI64" s="24"/>
     </row>
     <row r="65" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>98.1</v>
       </c>
       <c r="C65" s="5">
         <v>196.3</v>
       </c>
       <c r="D65" s="5">
         <v>294.39999999999998</v>
       </c>
       <c r="E65" s="5">
         <v>406</v>
       </c>
       <c r="F65" s="5">
         <v>619.1</v>
       </c>
       <c r="G65" s="5">
         <v>953.3</v>
@@ -10931,51 +11044,53 @@
       </c>
       <c r="AX65" s="24">
         <v>571.96</v>
       </c>
       <c r="AY65" s="24">
         <v>1077.5</v>
       </c>
       <c r="AZ65" s="24">
         <v>1504.9</v>
       </c>
       <c r="BA65" s="24">
         <v>1609.5</v>
       </c>
       <c r="BB65" s="35">
         <v>1967.2</v>
       </c>
       <c r="BC65" s="37">
         <v>2526.5</v>
       </c>
       <c r="BD65" s="37">
         <v>9821.7999999999993</v>
       </c>
       <c r="BE65" s="37">
         <v>26777.9</v>
       </c>
-      <c r="BF65" s="5"/>
+      <c r="BF65" s="37">
+        <v>54080.1</v>
+      </c>
       <c r="BG65" s="5"/>
       <c r="BH65" s="24"/>
       <c r="BI65" s="24"/>
     </row>
     <row r="66" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="5">
         <v>2137.3000000000002</v>
       </c>
       <c r="C66" s="5">
         <v>4274.6000000000004</v>
       </c>
       <c r="D66" s="5">
         <v>6412</v>
       </c>
       <c r="E66" s="5">
         <v>8549.2999999999993</v>
       </c>
       <c r="F66" s="5">
         <v>10803.1</v>
       </c>
       <c r="G66" s="5">
         <v>13423.9</v>
@@ -11108,51 +11223,53 @@
       </c>
       <c r="AX66" s="24">
         <v>6185.07</v>
       </c>
       <c r="AY66" s="24">
         <v>11452.8</v>
       </c>
       <c r="AZ66" s="24">
         <v>17213.900000000001</v>
       </c>
       <c r="BA66" s="24">
         <v>25025</v>
       </c>
       <c r="BB66" s="35">
         <v>28133.1</v>
       </c>
       <c r="BC66" s="37">
         <v>30795.599999999999</v>
       </c>
       <c r="BD66" s="37">
         <v>43033.599999999999</v>
       </c>
       <c r="BE66" s="37">
         <v>61701.599999999999</v>
       </c>
-      <c r="BF66" s="5"/>
+      <c r="BF66" s="37">
+        <v>87667.7</v>
+      </c>
       <c r="BG66" s="5"/>
       <c r="BH66" s="24"/>
       <c r="BI66" s="24"/>
     </row>
     <row r="67" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="5">
         <v>77</v>
       </c>
       <c r="C67" s="5">
         <v>154</v>
       </c>
       <c r="D67" s="5">
         <v>231</v>
       </c>
       <c r="E67" s="5">
         <v>308</v>
       </c>
       <c r="F67" s="5">
         <v>405.8</v>
       </c>
       <c r="G67" s="5">
         <v>522</v>
@@ -11285,51 +11402,53 @@
       </c>
       <c r="AX67" s="24">
         <v>93.91</v>
       </c>
       <c r="AY67" s="24">
         <v>194.8</v>
       </c>
       <c r="AZ67" s="24">
         <v>280.2</v>
       </c>
       <c r="BA67" s="24">
         <v>328.8</v>
       </c>
       <c r="BB67" s="35">
         <v>411.8</v>
       </c>
       <c r="BC67" s="37">
         <v>1189.4000000000001</v>
       </c>
       <c r="BD67" s="37">
         <v>9114.7999999999993</v>
       </c>
       <c r="BE67" s="37">
         <v>33185.800000000003</v>
       </c>
-      <c r="BF67" s="5"/>
+      <c r="BF67" s="37">
+        <v>66274.600000000006</v>
+      </c>
       <c r="BG67" s="5"/>
       <c r="BH67" s="24"/>
       <c r="BI67" s="24"/>
     </row>
     <row r="68" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="5">
         <v>11.9</v>
       </c>
       <c r="G68" s="5">
         <v>36.299999999999997</v>
@@ -11462,51 +11581,53 @@
       </c>
       <c r="AX68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AY68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AZ68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="BA68" s="24" t="s">
         <v>28</v>
       </c>
       <c r="BB68" s="35">
         <v>24.4</v>
       </c>
       <c r="BC68" s="37">
         <v>64.2</v>
       </c>
       <c r="BD68" s="37">
         <v>995.3</v>
       </c>
       <c r="BE68" s="37">
         <v>2328.6</v>
       </c>
-      <c r="BF68" s="5"/>
+      <c r="BF68" s="37">
+        <v>4183.8999999999996</v>
+      </c>
       <c r="BG68" s="5"/>
       <c r="BH68" s="24"/>
       <c r="BI68" s="24"/>
     </row>
     <row r="69" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>12.1</v>
       </c>
       <c r="C69" s="5">
         <v>24.2</v>
       </c>
       <c r="D69" s="5">
         <v>36.4</v>
       </c>
       <c r="E69" s="5">
         <v>58.2</v>
       </c>
       <c r="F69" s="5">
         <v>121.2</v>
       </c>
       <c r="G69" s="5">
         <v>269.5</v>
@@ -11639,51 +11760,53 @@
       </c>
       <c r="AX69" s="24">
         <v>7.81</v>
       </c>
       <c r="AY69" s="24">
         <v>16.3</v>
       </c>
       <c r="AZ69" s="24">
         <v>23.5</v>
       </c>
       <c r="BA69" s="24">
         <v>29.5</v>
       </c>
       <c r="BB69" s="35">
         <v>111.2</v>
       </c>
       <c r="BC69" s="37">
         <v>276.5</v>
       </c>
       <c r="BD69" s="37">
         <v>3939</v>
       </c>
       <c r="BE69" s="37">
         <v>12183.6</v>
       </c>
-      <c r="BF69" s="5"/>
+      <c r="BF69" s="37">
+        <v>20593.099999999999</v>
+      </c>
       <c r="BG69" s="5"/>
       <c r="BH69" s="24"/>
       <c r="BI69" s="24"/>
     </row>
     <row r="70" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>0</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>63.4</v>
       </c>
       <c r="F70" s="5">
         <v>160.19999999999999</v>
       </c>
       <c r="G70" s="5">
         <v>269.2</v>
@@ -11816,51 +11939,53 @@
       </c>
       <c r="AX70" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AY70" s="24" t="s">
         <v>28</v>
       </c>
       <c r="AZ70" s="24" t="s">
         <v>28</v>
       </c>
       <c r="BA70" s="24" t="s">
         <v>28</v>
       </c>
       <c r="BB70" s="35">
         <v>330</v>
       </c>
       <c r="BC70" s="37">
         <v>594.9</v>
       </c>
       <c r="BD70" s="37">
         <v>4707.3</v>
       </c>
       <c r="BE70" s="37">
         <v>16152.2</v>
       </c>
-      <c r="BF70" s="5"/>
+      <c r="BF70" s="37">
+        <v>27230.5</v>
+      </c>
       <c r="BG70" s="5"/>
       <c r="BH70" s="24"/>
       <c r="BI70" s="24"/>
     </row>
     <row r="71" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="5">
         <v>8.5</v>
       </c>
       <c r="C71" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="D71" s="5">
         <v>25.3</v>
       </c>
       <c r="E71" s="5">
         <v>33.700000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>44.4</v>
       </c>
       <c r="G71" s="5">
         <v>509.6</v>
@@ -11993,51 +12118,53 @@
       </c>
       <c r="AX71" s="24">
         <v>8.15</v>
       </c>
       <c r="AY71" s="24">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ71" s="24">
         <v>24.8</v>
       </c>
       <c r="BA71" s="24">
         <v>31.1</v>
       </c>
       <c r="BB71" s="35">
         <v>37.700000000000003</v>
       </c>
       <c r="BC71" s="37">
         <v>597.9</v>
       </c>
       <c r="BD71" s="37">
         <v>6646.8</v>
       </c>
       <c r="BE71" s="37">
         <v>26432.5</v>
       </c>
-      <c r="BF71" s="5"/>
+      <c r="BF71" s="37">
+        <v>47512.5</v>
+      </c>
       <c r="BG71" s="5"/>
       <c r="BH71" s="24"/>
       <c r="BI71" s="24"/>
     </row>
     <row r="72" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
       <c r="B72" s="47"/>
       <c r="C72" s="22"/>
       <c r="D72" s="47"/>
       <c r="E72" s="47"/>
       <c r="F72" s="48"/>
       <c r="G72" s="47"/>
       <c r="H72" s="49"/>
       <c r="I72" s="49"/>
       <c r="J72" s="47"/>
       <c r="K72" s="47"/>
       <c r="L72" s="47"/>
       <c r="M72" s="47"/>
       <c r="N72" s="47"/>
       <c r="O72" s="47"/>
       <c r="P72" s="47"/>
       <c r="Q72" s="47"/>
       <c r="R72" s="47"/>
       <c r="S72" s="47"/>
       <c r="T72" s="47"/>
@@ -12057,113 +12184,113 @@
       <c r="AH72" s="47"/>
       <c r="AI72" s="47"/>
       <c r="AJ72" s="47"/>
       <c r="AK72" s="47"/>
       <c r="AL72" s="47"/>
       <c r="AM72" s="47"/>
       <c r="AN72" s="47"/>
       <c r="AO72" s="47"/>
       <c r="AP72" s="47"/>
       <c r="AQ72" s="47"/>
       <c r="AR72" s="47"/>
       <c r="AS72" s="47"/>
       <c r="AT72" s="47"/>
       <c r="AU72" s="47"/>
       <c r="AV72" s="47"/>
       <c r="AW72" s="47"/>
       <c r="AX72" s="47"/>
       <c r="AY72" s="47"/>
       <c r="AZ72" s="57"/>
       <c r="BA72" s="57"/>
       <c r="BB72" s="47"/>
       <c r="BC72" s="47"/>
       <c r="BD72" s="47"/>
     </row>
     <row r="73" spans="1:68" s="10" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="64" t="s">
+      <c r="A73" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="64"/>
-[...17 lines deleted...]
-      <c r="Z73" s="64" t="s">
+      <c r="B73" s="70"/>
+      <c r="C73" s="70"/>
+      <c r="D73" s="70"/>
+      <c r="E73" s="70"/>
+      <c r="F73" s="70"/>
+      <c r="G73" s="70"/>
+      <c r="H73" s="70"/>
+      <c r="I73" s="70"/>
+      <c r="J73" s="70"/>
+      <c r="K73" s="70"/>
+      <c r="L73" s="70"/>
+      <c r="M73" s="70"/>
+      <c r="N73" s="70"/>
+      <c r="O73" s="70"/>
+      <c r="P73" s="70"/>
+      <c r="Q73" s="70"/>
+      <c r="R73" s="70"/>
+      <c r="S73" s="70"/>
+      <c r="Z73" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="AA73" s="64"/>
-[...17 lines deleted...]
-      <c r="AX73" s="63" t="s">
+      <c r="AA73" s="70"/>
+      <c r="AB73" s="70"/>
+      <c r="AC73" s="70"/>
+      <c r="AD73" s="70"/>
+      <c r="AE73" s="70"/>
+      <c r="AF73" s="70"/>
+      <c r="AG73" s="70"/>
+      <c r="AH73" s="70"/>
+      <c r="AI73" s="70"/>
+      <c r="AJ73" s="70"/>
+      <c r="AK73" s="70"/>
+      <c r="AL73" s="70"/>
+      <c r="AM73" s="70"/>
+      <c r="AN73" s="70"/>
+      <c r="AO73" s="70"/>
+      <c r="AP73" s="70"/>
+      <c r="AQ73" s="70"/>
+      <c r="AR73" s="70"/>
+      <c r="AX73" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="AY73" s="63"/>
-[...16 lines deleted...]
-      <c r="BP73" s="63"/>
+      <c r="AY73" s="73"/>
+      <c r="AZ73" s="73"/>
+      <c r="BA73" s="73"/>
+      <c r="BB73" s="73"/>
+      <c r="BC73" s="73"/>
+      <c r="BD73" s="73"/>
+      <c r="BE73" s="73"/>
+      <c r="BF73" s="73"/>
+      <c r="BG73" s="73"/>
+      <c r="BH73" s="73"/>
+      <c r="BI73" s="73"/>
+      <c r="BJ73" s="73"/>
+      <c r="BK73" s="73"/>
+      <c r="BL73" s="73"/>
+      <c r="BM73" s="73"/>
+      <c r="BN73" s="73"/>
+      <c r="BO73" s="73"/>
+      <c r="BP73" s="73"/>
     </row>
     <row r="74" spans="1:68" s="10" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A74" s="9"/>
       <c r="B74" s="31"/>
       <c r="C74" s="31"/>
       <c r="D74" s="31"/>
       <c r="E74" s="31"/>
       <c r="F74" s="31"/>
       <c r="G74" s="31"/>
       <c r="H74" s="31"/>
       <c r="I74" s="31"/>
       <c r="J74" s="31"/>
       <c r="K74" s="31"/>
       <c r="L74" s="31"/>
       <c r="M74" s="31"/>
       <c r="N74" s="31"/>
       <c r="O74" s="31"/>
       <c r="P74" s="31"/>
       <c r="Q74" s="31"/>
       <c r="R74" s="31"/>
       <c r="S74" s="31"/>
       <c r="T74" s="31"/>
       <c r="U74" s="31"/>
       <c r="V74" s="31"/>
       <c r="W74" s="31"/>
@@ -12187,160 +12314,160 @@
       <c r="AO74" s="31"/>
       <c r="AP74" s="31"/>
       <c r="AQ74" s="31"/>
       <c r="AR74" s="31"/>
       <c r="AS74" s="31"/>
       <c r="AT74" s="31"/>
       <c r="AU74" s="31"/>
       <c r="AV74" s="31"/>
       <c r="AW74" s="31"/>
       <c r="AX74" s="31"/>
       <c r="AY74" s="31"/>
       <c r="AZ74" s="31"/>
       <c r="BA74" s="31"/>
       <c r="BB74" s="31"/>
       <c r="BC74" s="31"/>
       <c r="BD74" s="31"/>
       <c r="BE74" s="31"/>
       <c r="BF74" s="31"/>
       <c r="BG74" s="31"/>
       <c r="BH74" s="31"/>
       <c r="BI74" s="31"/>
       <c r="BJ74" s="31"/>
       <c r="BK74" s="31"/>
     </row>
     <row r="75" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K75" s="66"/>
-[...19 lines deleted...]
-      <c r="AS75" s="61" t="s">
+      <c r="K75" s="63"/>
+      <c r="L75" s="63"/>
+      <c r="M75" s="63"/>
+      <c r="N75" s="63"/>
+      <c r="O75" s="63"/>
+      <c r="P75" s="63"/>
+      <c r="Q75" s="63"/>
+      <c r="R75" s="63"/>
+      <c r="S75" s="63"/>
+      <c r="T75" s="63"/>
+      <c r="U75" s="63"/>
+      <c r="V75" s="63"/>
+      <c r="W75" s="63"/>
+      <c r="X75" s="63"/>
+      <c r="Y75" s="63"/>
+      <c r="AG75" s="69"/>
+      <c r="AH75" s="69"/>
+      <c r="AI75" s="69"/>
+      <c r="AJ75" s="69"/>
+      <c r="AK75" s="69"/>
+      <c r="AS75" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="AT75" s="61"/>
-[...3 lines deleted...]
-      <c r="BE75" s="61" t="s">
+      <c r="AT75" s="69"/>
+      <c r="AU75" s="69"/>
+      <c r="AV75" s="69"/>
+      <c r="AW75" s="69"/>
+      <c r="BE75" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="BF75" s="61"/>
-[...2 lines deleted...]
-      <c r="BI75" s="61"/>
+      <c r="BF75" s="69"/>
+      <c r="BG75" s="69"/>
+      <c r="BH75" s="69"/>
+      <c r="BI75" s="69"/>
     </row>
     <row r="76" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="67"/>
-      <c r="B76" s="58" t="s">
+      <c r="A76" s="58"/>
+      <c r="B76" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="C76" s="59"/>
-[...10 lines deleted...]
-      <c r="N76" s="59" t="s">
+      <c r="C76" s="61"/>
+      <c r="D76" s="61"/>
+      <c r="E76" s="61"/>
+      <c r="F76" s="61"/>
+      <c r="G76" s="61"/>
+      <c r="H76" s="61"/>
+      <c r="I76" s="61"/>
+      <c r="J76" s="61"/>
+      <c r="K76" s="61"/>
+      <c r="L76" s="61"/>
+      <c r="M76" s="62"/>
+      <c r="N76" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="O76" s="59"/>
-[...10 lines deleted...]
-      <c r="Z76" s="70" t="s">
+      <c r="O76" s="61"/>
+      <c r="P76" s="61"/>
+      <c r="Q76" s="61"/>
+      <c r="R76" s="61"/>
+      <c r="S76" s="61"/>
+      <c r="T76" s="61"/>
+      <c r="U76" s="61"/>
+      <c r="V76" s="61"/>
+      <c r="W76" s="61"/>
+      <c r="X76" s="61"/>
+      <c r="Y76" s="61"/>
+      <c r="Z76" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="AA76" s="71"/>
-[...10 lines deleted...]
-      <c r="AL76" s="58" t="s">
+      <c r="AA76" s="66"/>
+      <c r="AB76" s="67"/>
+      <c r="AC76" s="66"/>
+      <c r="AD76" s="66"/>
+      <c r="AE76" s="66"/>
+      <c r="AF76" s="66"/>
+      <c r="AG76" s="66"/>
+      <c r="AH76" s="66"/>
+      <c r="AI76" s="66"/>
+      <c r="AJ76" s="66"/>
+      <c r="AK76" s="68"/>
+      <c r="AL76" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="AM76" s="59"/>
-[...10 lines deleted...]
-      <c r="AX76" s="58" t="s">
+      <c r="AM76" s="61"/>
+      <c r="AN76" s="61"/>
+      <c r="AO76" s="61"/>
+      <c r="AP76" s="61"/>
+      <c r="AQ76" s="61"/>
+      <c r="AR76" s="61"/>
+      <c r="AS76" s="61"/>
+      <c r="AT76" s="61"/>
+      <c r="AU76" s="61"/>
+      <c r="AV76" s="61"/>
+      <c r="AW76" s="62"/>
+      <c r="AX76" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AY76" s="59"/>
-[...9 lines deleted...]
-      <c r="BI76" s="60"/>
+      <c r="AY76" s="61"/>
+      <c r="AZ76" s="61"/>
+      <c r="BA76" s="61"/>
+      <c r="BB76" s="61"/>
+      <c r="BC76" s="61"/>
+      <c r="BD76" s="61"/>
+      <c r="BE76" s="61"/>
+      <c r="BF76" s="61"/>
+      <c r="BG76" s="61"/>
+      <c r="BH76" s="61"/>
+      <c r="BI76" s="62"/>
     </row>
     <row r="77" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="68"/>
+      <c r="A77" s="59"/>
       <c r="B77" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>3</v>
       </c>
       <c r="F77" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G77" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H77" s="12" t="s">
         <v>6</v>
       </c>
       <c r="I77" s="11" t="s">
         <v>7</v>
       </c>
       <c r="J77" s="12" t="s">
@@ -12650,51 +12777,53 @@
       </c>
       <c r="AX78" s="24">
         <v>36711.800000000003</v>
       </c>
       <c r="AY78" s="24">
         <v>76797.5</v>
       </c>
       <c r="AZ78" s="24">
         <v>120051.7</v>
       </c>
       <c r="BA78" s="24">
         <v>168105.5</v>
       </c>
       <c r="BB78" s="35">
         <v>215559.5</v>
       </c>
       <c r="BC78" s="36">
         <v>269070.59999999998</v>
       </c>
       <c r="BD78" s="37">
         <v>321564.59999999998</v>
       </c>
       <c r="BE78" s="37">
         <v>360114</v>
       </c>
-      <c r="BF78" s="5"/>
+      <c r="BF78" s="36">
+        <v>418857.2</v>
+      </c>
       <c r="BG78" s="5"/>
       <c r="BH78" s="24"/>
       <c r="BI78" s="33"/>
     </row>
     <row r="79" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A79" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="5">
         <v>149.1</v>
       </c>
       <c r="C79" s="5">
         <v>349.4</v>
       </c>
       <c r="D79" s="5">
         <v>555.20000000000005</v>
       </c>
       <c r="E79" s="5">
         <v>843.9</v>
       </c>
       <c r="F79" s="5">
         <v>1230.9000000000001</v>
       </c>
       <c r="G79" s="5">
         <v>1627.5</v>
@@ -12827,51 +12956,53 @@
       </c>
       <c r="AX79" s="24">
         <v>78.099999999999994</v>
       </c>
       <c r="AY79" s="24">
         <v>182.3</v>
       </c>
       <c r="AZ79" s="24">
         <v>283.86</v>
       </c>
       <c r="BA79" s="24">
         <v>409.2</v>
       </c>
       <c r="BB79" s="35">
         <v>557.79999999999995</v>
       </c>
       <c r="BC79" s="37">
         <v>704.5</v>
       </c>
       <c r="BD79" s="37">
         <v>884</v>
       </c>
       <c r="BE79" s="37">
         <v>973.6</v>
       </c>
-      <c r="BF79" s="5"/>
+      <c r="BF79" s="37">
+        <v>1204.4000000000001</v>
+      </c>
       <c r="BG79" s="5"/>
       <c r="BH79" s="24"/>
       <c r="BI79" s="24"/>
     </row>
     <row r="80" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A80" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B80" s="5">
         <v>846.5</v>
       </c>
       <c r="C80" s="5">
         <v>1641.6</v>
       </c>
       <c r="D80" s="5">
         <v>2526.9</v>
       </c>
       <c r="E80" s="5">
         <v>3480.7</v>
       </c>
       <c r="F80" s="5">
         <v>4548.3</v>
       </c>
       <c r="G80" s="5">
         <v>5709.7</v>
@@ -13004,51 +13135,53 @@
       </c>
       <c r="AX80" s="24">
         <v>2188.5</v>
       </c>
       <c r="AY80" s="24">
         <v>3164.6</v>
       </c>
       <c r="AZ80" s="24">
         <v>6417.07</v>
       </c>
       <c r="BA80" s="24">
         <v>9185</v>
       </c>
       <c r="BB80" s="35">
         <v>10727</v>
       </c>
       <c r="BC80" s="37">
         <v>11418.9</v>
       </c>
       <c r="BD80" s="37">
         <v>16682.5</v>
       </c>
       <c r="BE80" s="37">
         <v>17672.599999999999</v>
       </c>
-      <c r="BF80" s="5"/>
+      <c r="BF80" s="37">
+        <v>18930</v>
+      </c>
       <c r="BG80" s="5"/>
       <c r="BH80" s="24"/>
       <c r="BI80" s="24"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B81" s="5">
         <v>301</v>
       </c>
       <c r="C81" s="5">
         <v>621.1</v>
       </c>
       <c r="D81" s="5">
         <v>969.5</v>
       </c>
       <c r="E81" s="5">
         <v>1427.8</v>
       </c>
       <c r="F81" s="5">
         <v>1947.2</v>
       </c>
       <c r="G81" s="5">
         <v>2557.3000000000002</v>
@@ -13181,51 +13314,53 @@
       </c>
       <c r="AX81" s="24">
         <v>443.2</v>
       </c>
       <c r="AY81" s="24">
         <v>907.1</v>
       </c>
       <c r="AZ81" s="24">
         <v>1394.24</v>
       </c>
       <c r="BA81" s="24">
         <v>1948.4</v>
       </c>
       <c r="BB81" s="35">
         <v>2533</v>
       </c>
       <c r="BC81" s="37">
         <v>3080.4</v>
       </c>
       <c r="BD81" s="37">
         <v>3598.3</v>
       </c>
       <c r="BE81" s="37">
         <v>3978.3</v>
       </c>
-      <c r="BF81" s="5"/>
+      <c r="BF81" s="37">
+        <v>4606.8999999999996</v>
+      </c>
       <c r="BG81" s="5"/>
       <c r="BH81" s="24"/>
       <c r="BI81" s="24"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="5">
         <v>1052.2</v>
       </c>
       <c r="C82" s="5">
         <v>2157.1</v>
       </c>
       <c r="D82" s="5">
         <v>3559.1</v>
       </c>
       <c r="E82" s="5">
         <v>5122.5</v>
       </c>
       <c r="F82" s="5">
         <v>6836.3</v>
       </c>
       <c r="G82" s="5">
         <v>8831.6</v>
@@ -13358,51 +13493,53 @@
       </c>
       <c r="AX82" s="24">
         <v>1487.8</v>
       </c>
       <c r="AY82" s="24">
         <v>3138.6</v>
       </c>
       <c r="AZ82" s="24">
         <v>4847.01</v>
       </c>
       <c r="BA82" s="24">
         <v>6685.5</v>
       </c>
       <c r="BB82" s="35">
         <v>8703.2999999999993</v>
       </c>
       <c r="BC82" s="37">
         <v>10773.2</v>
       </c>
       <c r="BD82" s="37">
         <v>12251.8</v>
       </c>
       <c r="BE82" s="37">
         <v>14670.9</v>
       </c>
-      <c r="BF82" s="5"/>
+      <c r="BF82" s="37">
+        <v>16779.599999999999</v>
+      </c>
       <c r="BG82" s="5"/>
       <c r="BH82" s="24"/>
       <c r="BI82" s="24"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="5">
         <v>1363.7</v>
       </c>
       <c r="C83" s="5">
         <v>2734.1</v>
       </c>
       <c r="D83" s="5">
         <v>4428.8</v>
       </c>
       <c r="E83" s="5">
         <v>6286.1</v>
       </c>
       <c r="F83" s="5">
         <v>8482.4</v>
       </c>
       <c r="G83" s="5">
         <v>10663.4</v>
@@ -13535,51 +13672,53 @@
       </c>
       <c r="AX83" s="24">
         <v>1745.4</v>
       </c>
       <c r="AY83" s="24">
         <v>3510</v>
       </c>
       <c r="AZ83" s="24">
         <v>5538.77</v>
       </c>
       <c r="BA83" s="24">
         <v>7734.5</v>
       </c>
       <c r="BB83" s="35">
         <v>10277.700000000001</v>
       </c>
       <c r="BC83" s="37">
         <v>12696.9</v>
       </c>
       <c r="BD83" s="37">
         <v>15024.9</v>
       </c>
       <c r="BE83" s="37">
         <v>17063.3</v>
       </c>
-      <c r="BF83" s="5"/>
+      <c r="BF83" s="37">
+        <v>19510.599999999999</v>
+      </c>
       <c r="BG83" s="5"/>
       <c r="BH83" s="24"/>
       <c r="BI83" s="24"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="5">
         <v>1708.7</v>
       </c>
       <c r="C84" s="5">
         <v>3584.7</v>
       </c>
       <c r="D84" s="5">
         <v>5802.3</v>
       </c>
       <c r="E84" s="5">
         <v>7900.5</v>
       </c>
       <c r="F84" s="5">
         <v>10145.9</v>
       </c>
       <c r="G84" s="5">
         <v>12524.8</v>
@@ -13712,51 +13851,53 @@
       </c>
       <c r="AX84" s="24">
         <v>2613</v>
       </c>
       <c r="AY84" s="24">
         <v>5027</v>
       </c>
       <c r="AZ84" s="24">
         <v>7694.71</v>
       </c>
       <c r="BA84" s="24">
         <v>10140.200000000001</v>
       </c>
       <c r="BB84" s="35">
         <v>12730.6</v>
       </c>
       <c r="BC84" s="37">
         <v>15264.6</v>
       </c>
       <c r="BD84" s="37">
         <v>17860.599999999999</v>
       </c>
       <c r="BE84" s="37">
         <v>19866.8</v>
       </c>
-      <c r="BF84" s="5"/>
+      <c r="BF84" s="37">
+        <v>24684</v>
+      </c>
       <c r="BG84" s="5"/>
       <c r="BH84" s="24"/>
       <c r="BI84" s="24"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="5">
         <v>1896.4</v>
       </c>
       <c r="C85" s="5">
         <v>3943.1</v>
       </c>
       <c r="D85" s="5">
         <v>7078.1</v>
       </c>
       <c r="E85" s="5">
         <v>10171</v>
       </c>
       <c r="F85" s="5">
         <v>13518.6</v>
       </c>
       <c r="G85" s="5">
         <v>16851.5</v>
@@ -13889,51 +14030,53 @@
       </c>
       <c r="AX85" s="24">
         <v>3341.5</v>
       </c>
       <c r="AY85" s="24">
         <v>7418.3</v>
       </c>
       <c r="AZ85" s="24">
         <v>10763.49</v>
       </c>
       <c r="BA85" s="24">
         <v>17289.8</v>
       </c>
       <c r="BB85" s="35">
         <v>20788.5</v>
       </c>
       <c r="BC85" s="37">
         <v>26794.7</v>
       </c>
       <c r="BD85" s="37">
         <v>33486.1</v>
       </c>
       <c r="BE85" s="37">
         <v>38965.4</v>
       </c>
-      <c r="BF85" s="5"/>
+      <c r="BF85" s="37">
+        <v>49506.400000000001</v>
+      </c>
       <c r="BG85" s="5"/>
       <c r="BH85" s="24"/>
       <c r="BI85" s="24"/>
     </row>
     <row r="86" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="5">
         <v>958.4</v>
       </c>
       <c r="C86" s="5">
         <v>1930.5</v>
       </c>
       <c r="D86" s="5">
         <v>3133.5</v>
       </c>
       <c r="E86" s="5">
         <v>4571.7</v>
       </c>
       <c r="F86" s="5">
         <v>6208.7</v>
       </c>
       <c r="G86" s="5">
         <v>7746.8</v>
@@ -14066,51 +14209,53 @@
       </c>
       <c r="AX86" s="24">
         <v>1089.2</v>
       </c>
       <c r="AY86" s="24">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ86" s="24">
         <v>3518.75</v>
       </c>
       <c r="BA86" s="24">
         <v>4990.3999999999996</v>
       </c>
       <c r="BB86" s="35">
         <v>6620.8</v>
       </c>
       <c r="BC86" s="37">
         <v>8067.2</v>
       </c>
       <c r="BD86" s="37">
         <v>9543.7999999999993</v>
       </c>
       <c r="BE86" s="37">
         <v>10873.4</v>
       </c>
-      <c r="BF86" s="5"/>
+      <c r="BF86" s="37">
+        <v>12644</v>
+      </c>
       <c r="BG86" s="5"/>
       <c r="BH86" s="24"/>
       <c r="BI86" s="24"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="5">
         <v>1742.2</v>
       </c>
       <c r="C87" s="5">
         <v>3743.4</v>
       </c>
       <c r="D87" s="5">
         <v>6004.4</v>
       </c>
       <c r="E87" s="5">
         <v>8868.1</v>
       </c>
       <c r="F87" s="5">
         <v>11563.6</v>
       </c>
       <c r="G87" s="5">
         <v>14820.1</v>
@@ -14243,51 +14388,53 @@
       </c>
       <c r="AX87" s="24">
         <v>1723.2</v>
       </c>
       <c r="AY87" s="24">
         <v>3961.6</v>
       </c>
       <c r="AZ87" s="24">
         <v>6740.35</v>
       </c>
       <c r="BA87" s="24">
         <v>11086.7</v>
       </c>
       <c r="BB87" s="35">
         <v>13843.9</v>
       </c>
       <c r="BC87" s="37">
         <v>16973.099999999999</v>
       </c>
       <c r="BD87" s="37">
         <v>19478.3</v>
       </c>
       <c r="BE87" s="37">
         <v>21445.5</v>
       </c>
-      <c r="BF87" s="5"/>
+      <c r="BF87" s="37">
+        <v>25182.7</v>
+      </c>
       <c r="BG87" s="5"/>
       <c r="BH87" s="24"/>
       <c r="BI87" s="24"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B88" s="5">
         <v>1019.2</v>
       </c>
       <c r="C88" s="5">
         <v>2093.4</v>
       </c>
       <c r="D88" s="5">
         <v>3336.1</v>
       </c>
       <c r="E88" s="5">
         <v>4665.5</v>
       </c>
       <c r="F88" s="5">
         <v>6118.4</v>
       </c>
       <c r="G88" s="5">
         <v>7662</v>
@@ -14420,51 +14567,53 @@
       </c>
       <c r="AX88" s="24">
         <v>1338.7</v>
       </c>
       <c r="AY88" s="24">
         <v>3129.2</v>
       </c>
       <c r="AZ88" s="24">
         <v>4734.3599999999997</v>
       </c>
       <c r="BA88" s="24">
         <v>6333.5</v>
       </c>
       <c r="BB88" s="35">
         <v>8046.9</v>
       </c>
       <c r="BC88" s="37">
         <v>9666.7999999999993</v>
       </c>
       <c r="BD88" s="37">
         <v>10955.4</v>
       </c>
       <c r="BE88" s="37">
         <v>12062.7</v>
       </c>
-      <c r="BF88" s="5"/>
+      <c r="BF88" s="37">
+        <v>13714.4</v>
+      </c>
       <c r="BG88" s="5"/>
       <c r="BH88" s="24"/>
       <c r="BI88" s="24"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="5">
         <v>5017.6000000000004</v>
       </c>
       <c r="C89" s="5">
         <v>10001.1</v>
       </c>
       <c r="D89" s="5">
         <v>15414.2</v>
       </c>
       <c r="E89" s="5">
         <v>21269.9</v>
       </c>
       <c r="F89" s="5">
         <v>27471.599999999999</v>
       </c>
       <c r="G89" s="5">
         <v>33493.5</v>
@@ -14597,51 +14746,53 @@
       </c>
       <c r="AX89" s="24">
         <v>8545.1</v>
       </c>
       <c r="AY89" s="24">
         <v>16280.6</v>
       </c>
       <c r="AZ89" s="24">
         <v>25350.04</v>
       </c>
       <c r="BA89" s="24">
         <v>34389.300000000003</v>
       </c>
       <c r="BB89" s="35">
         <v>47543.9</v>
       </c>
       <c r="BC89" s="37">
         <v>63087.1</v>
       </c>
       <c r="BD89" s="37">
         <v>75650.2</v>
       </c>
       <c r="BE89" s="37">
         <v>84737.1</v>
       </c>
-      <c r="BF89" s="5"/>
+      <c r="BF89" s="37">
+        <v>97458.1</v>
+      </c>
       <c r="BG89" s="5"/>
       <c r="BH89" s="24"/>
       <c r="BI89" s="24"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="5">
         <v>2301.9</v>
       </c>
       <c r="C90" s="5">
         <v>4818</v>
       </c>
       <c r="D90" s="5">
         <v>7725.9</v>
       </c>
       <c r="E90" s="5">
         <v>10483.200000000001</v>
       </c>
       <c r="F90" s="5">
         <v>13540.3</v>
       </c>
       <c r="G90" s="5">
         <v>16698.900000000001</v>
@@ -14774,51 +14925,53 @@
       </c>
       <c r="AX90" s="24">
         <v>2555</v>
       </c>
       <c r="AY90" s="24">
         <v>7949.8</v>
       </c>
       <c r="AZ90" s="24">
         <v>11765.22</v>
       </c>
       <c r="BA90" s="24">
         <v>14864.9</v>
       </c>
       <c r="BB90" s="35">
         <v>17946.8</v>
       </c>
       <c r="BC90" s="37">
         <v>21996.400000000001</v>
       </c>
       <c r="BD90" s="37">
         <v>27325.599999999999</v>
       </c>
       <c r="BE90" s="37">
         <v>30581.5</v>
       </c>
-      <c r="BF90" s="5"/>
+      <c r="BF90" s="37">
+        <v>34127</v>
+      </c>
       <c r="BG90" s="5"/>
       <c r="BH90" s="24"/>
       <c r="BI90" s="24"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="5">
         <v>1612.5</v>
       </c>
       <c r="C91" s="5">
         <v>3307.8</v>
       </c>
       <c r="D91" s="5">
         <v>5146</v>
       </c>
       <c r="E91" s="5">
         <v>7506.2</v>
       </c>
       <c r="F91" s="5">
         <v>10042.200000000001</v>
       </c>
       <c r="G91" s="5">
         <v>13234.6</v>
@@ -14951,51 +15104,53 @@
       </c>
       <c r="AX91" s="24">
         <v>1821.9</v>
       </c>
       <c r="AY91" s="24">
         <v>3579.4</v>
       </c>
       <c r="AZ91" s="24">
         <v>6041.19</v>
       </c>
       <c r="BA91" s="24">
         <v>8484</v>
       </c>
       <c r="BB91" s="35">
         <v>11093.2</v>
       </c>
       <c r="BC91" s="37">
         <v>14232.6</v>
       </c>
       <c r="BD91" s="37">
         <v>16240.1</v>
       </c>
       <c r="BE91" s="37">
         <v>17998.8</v>
       </c>
-      <c r="BF91" s="5"/>
+      <c r="BF91" s="37">
+        <v>21365.4</v>
+      </c>
       <c r="BG91" s="5"/>
       <c r="BH91" s="24"/>
       <c r="BI91" s="24"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="5">
         <v>987.5</v>
       </c>
       <c r="C92" s="5">
         <v>2071.5</v>
       </c>
       <c r="D92" s="5">
         <v>3206.5</v>
       </c>
       <c r="E92" s="5">
         <v>4362.7</v>
       </c>
       <c r="F92" s="5">
         <v>5682.4</v>
       </c>
       <c r="G92" s="5">
         <v>7027.7</v>
@@ -15128,51 +15283,53 @@
       </c>
       <c r="AX92" s="24">
         <v>1312</v>
       </c>
       <c r="AY92" s="24">
         <v>2800.7</v>
       </c>
       <c r="AZ92" s="24">
         <v>4234.05</v>
       </c>
       <c r="BA92" s="24">
         <v>5683.1</v>
       </c>
       <c r="BB92" s="35">
         <v>7232.6</v>
       </c>
       <c r="BC92" s="37">
         <v>8735.5</v>
       </c>
       <c r="BD92" s="37">
         <v>10377.1</v>
       </c>
       <c r="BE92" s="37">
         <v>11603</v>
       </c>
-      <c r="BF92" s="5"/>
+      <c r="BF92" s="37">
+        <v>13814.1</v>
+      </c>
       <c r="BG92" s="5"/>
       <c r="BH92" s="24"/>
       <c r="BI92" s="24"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="5">
         <v>2126.5</v>
       </c>
       <c r="C93" s="5">
         <v>4342.2</v>
       </c>
       <c r="D93" s="5">
         <v>7363.8</v>
       </c>
       <c r="E93" s="5">
         <v>10136.6</v>
       </c>
       <c r="F93" s="5">
         <v>13013.9</v>
       </c>
       <c r="G93" s="5">
         <v>16419.900000000001</v>
@@ -15305,129 +15462,131 @@
       </c>
       <c r="AX93" s="24">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY93" s="24">
         <v>5313.5</v>
       </c>
       <c r="AZ93" s="24">
         <v>8016.99</v>
       </c>
       <c r="BA93" s="24">
         <v>11006.3</v>
       </c>
       <c r="BB93" s="35">
         <v>13934.2</v>
       </c>
       <c r="BC93" s="37">
         <v>17023.2</v>
       </c>
       <c r="BD93" s="37">
         <v>19485.8</v>
       </c>
       <c r="BE93" s="37">
         <v>21682.2</v>
       </c>
-      <c r="BF93" s="5"/>
+      <c r="BF93" s="37">
+        <v>24989.1</v>
+      </c>
       <c r="BG93" s="5"/>
       <c r="BH93" s="24"/>
       <c r="BI93" s="24"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="5">
         <v>2298.5</v>
       </c>
       <c r="C94" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D94" s="5">
         <v>7409.9</v>
       </c>
       <c r="E94" s="5">
         <v>10310.700000000001</v>
       </c>
       <c r="F94" s="5">
         <v>13440.7</v>
       </c>
       <c r="G94" s="5">
         <v>16858.599999999999</v>
       </c>
       <c r="H94" s="5">
         <v>19064.599999999999</v>
       </c>
       <c r="I94" s="5">
         <v>21126.1</v>
       </c>
       <c r="J94" s="5">
         <v>23119.1</v>
       </c>
       <c r="K94" s="5">
         <v>25190.78</v>
       </c>
-      <c r="L94" s="50">
+      <c r="L94" s="5">
         <v>27270.7</v>
       </c>
       <c r="M94" s="6">
         <v>20324.2</v>
       </c>
-      <c r="N94" s="42">
+      <c r="N94" s="6">
         <v>1947.2</v>
       </c>
       <c r="O94" s="6">
         <v>3905.6</v>
       </c>
       <c r="P94" s="6">
         <v>6051.2</v>
       </c>
       <c r="Q94" s="6">
         <v>8441</v>
       </c>
       <c r="R94" s="6">
         <v>10732.2</v>
       </c>
       <c r="S94" s="6">
         <v>13375.1</v>
       </c>
       <c r="T94" s="6">
         <v>14801.5</v>
       </c>
       <c r="U94" s="6">
         <v>16401.900000000001</v>
       </c>
       <c r="V94" s="6">
         <v>18024.3</v>
       </c>
       <c r="W94" s="6">
         <v>19768.400000000001</v>
       </c>
       <c r="X94" s="6">
         <v>21533.599999999999</v>
       </c>
-      <c r="Y94" s="41">
+      <c r="Y94" s="80">
         <v>23408.3</v>
       </c>
       <c r="Z94" s="6">
         <v>1935.7</v>
       </c>
       <c r="AA94" s="6">
         <v>3916.5</v>
       </c>
       <c r="AB94" s="6">
         <v>6083.7</v>
       </c>
       <c r="AC94" s="6">
         <v>8434.5</v>
       </c>
       <c r="AD94" s="6">
         <v>10751.4</v>
       </c>
       <c r="AE94" s="6">
         <v>13351.1</v>
       </c>
       <c r="AF94" s="6">
         <v>14744.8</v>
       </c>
       <c r="AG94" s="6">
         <v>16311.2</v>
@@ -15482,129 +15641,131 @@
       </c>
       <c r="AX94" s="24">
         <v>3039.6</v>
       </c>
       <c r="AY94" s="24">
         <v>6368.1</v>
       </c>
       <c r="AZ94" s="24">
         <v>9825.31</v>
       </c>
       <c r="BA94" s="24">
         <v>13713.3</v>
       </c>
       <c r="BB94" s="35">
         <v>17434.3</v>
       </c>
       <c r="BC94" s="37">
         <v>21532.400000000001</v>
       </c>
       <c r="BD94" s="37">
         <v>24509.200000000001</v>
       </c>
       <c r="BE94" s="37">
         <v>26843.3</v>
       </c>
-      <c r="BF94" s="5"/>
+      <c r="BF94" s="37">
+        <v>29373.8</v>
+      </c>
       <c r="BG94" s="5"/>
       <c r="BH94" s="24"/>
       <c r="BI94" s="24"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="5">
         <v>607.29999999999995</v>
       </c>
       <c r="C95" s="5">
         <v>1316.4</v>
       </c>
       <c r="D95" s="5">
         <v>2097.5</v>
       </c>
       <c r="E95" s="5">
         <v>2990.6</v>
       </c>
       <c r="F95" s="5">
         <v>4023.4</v>
       </c>
       <c r="G95" s="5">
         <v>5115.2</v>
       </c>
       <c r="H95" s="5">
         <v>5982.4</v>
       </c>
       <c r="I95" s="5">
         <v>6741.1</v>
       </c>
       <c r="J95" s="5">
         <v>7675.8</v>
       </c>
       <c r="K95" s="5">
         <v>8442.2900000000009</v>
       </c>
-      <c r="L95" s="50">
+      <c r="L95" s="5">
         <v>9198.4</v>
       </c>
       <c r="M95" s="6">
         <v>8366.2999999999993</v>
       </c>
-      <c r="N95" s="42">
+      <c r="N95" s="6">
         <v>609.70000000000005</v>
       </c>
       <c r="O95" s="6">
         <v>1308.3</v>
       </c>
       <c r="P95" s="6">
         <v>2042.2</v>
       </c>
       <c r="Q95" s="6">
         <v>2881.7</v>
       </c>
       <c r="R95" s="6">
         <v>3909.3</v>
       </c>
       <c r="S95" s="6">
         <v>5002.8</v>
       </c>
       <c r="T95" s="6">
         <v>5853</v>
       </c>
       <c r="U95" s="6">
         <v>6553.6</v>
       </c>
       <c r="V95" s="6">
         <v>7311.9</v>
       </c>
       <c r="W95" s="6">
         <v>8096.8</v>
       </c>
       <c r="X95" s="6">
         <v>8860</v>
       </c>
-      <c r="Y95" s="41">
+      <c r="Y95" s="80">
         <v>9783.2999999999993</v>
       </c>
       <c r="Z95" s="6">
         <v>638</v>
       </c>
       <c r="AA95" s="6">
         <v>1415.6</v>
       </c>
       <c r="AB95" s="6">
         <v>2204.4</v>
       </c>
       <c r="AC95" s="6">
         <v>3088.6</v>
       </c>
       <c r="AD95" s="6">
         <v>4078.3</v>
       </c>
       <c r="AE95" s="6">
         <v>5300.3</v>
       </c>
       <c r="AF95" s="6">
         <v>6069.3</v>
       </c>
       <c r="AG95" s="6">
         <v>6818</v>
@@ -15659,327 +15820,329 @@
       </c>
       <c r="AX95" s="24">
         <v>780.3</v>
       </c>
       <c r="AY95" s="24">
         <v>1841</v>
       </c>
       <c r="AZ95" s="24">
         <v>2886.29</v>
       </c>
       <c r="BA95" s="24">
         <v>4161.3999999999996</v>
       </c>
       <c r="BB95" s="35">
         <v>5545</v>
       </c>
       <c r="BC95" s="37">
         <v>7023.1</v>
       </c>
       <c r="BD95" s="37">
         <v>8210.9</v>
       </c>
       <c r="BE95" s="37">
         <v>9095.6</v>
       </c>
-      <c r="BF95" s="5"/>
+      <c r="BF95" s="37">
+        <v>10966.7</v>
+      </c>
       <c r="BG95" s="5"/>
       <c r="BH95" s="24"/>
       <c r="BI95" s="24"/>
     </row>
-    <row r="96" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="BI96" s="33"/>
+    <row r="96" spans="1:61" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="74"/>
+      <c r="B96" s="75"/>
+      <c r="C96" s="75"/>
+      <c r="D96" s="75"/>
+      <c r="E96" s="75"/>
+      <c r="F96" s="75"/>
+      <c r="G96" s="75"/>
+      <c r="H96" s="76"/>
+      <c r="I96" s="76"/>
+      <c r="J96" s="75"/>
+      <c r="K96" s="75"/>
+      <c r="L96" s="75"/>
+      <c r="M96" s="75"/>
+      <c r="N96" s="75"/>
+      <c r="O96" s="75"/>
+      <c r="P96" s="75"/>
+      <c r="Q96" s="75"/>
+      <c r="R96" s="75"/>
+      <c r="S96" s="75"/>
+      <c r="T96" s="75"/>
+      <c r="U96" s="75"/>
+      <c r="V96" s="75"/>
+      <c r="W96" s="75"/>
+      <c r="X96" s="75"/>
+      <c r="Y96" s="75"/>
+      <c r="Z96" s="75"/>
+      <c r="AA96" s="75"/>
+      <c r="AB96" s="75"/>
+      <c r="AC96" s="75"/>
+      <c r="AD96" s="75"/>
+      <c r="AE96" s="75"/>
+      <c r="AF96" s="75"/>
+      <c r="AG96" s="75"/>
+      <c r="AH96" s="75"/>
+      <c r="AI96" s="75"/>
+      <c r="AJ96" s="75"/>
+      <c r="AK96" s="75"/>
+      <c r="AL96" s="75"/>
+      <c r="AM96" s="75"/>
+      <c r="AN96" s="75"/>
+      <c r="AO96" s="75"/>
+      <c r="AP96" s="75"/>
+      <c r="AQ96" s="75"/>
+      <c r="AR96" s="75"/>
+      <c r="AS96" s="75"/>
+      <c r="AT96" s="75"/>
+      <c r="AU96" s="75"/>
+      <c r="AV96" s="75"/>
+      <c r="AW96" s="75"/>
+      <c r="AX96" s="75"/>
+      <c r="AY96" s="75"/>
+      <c r="AZ96" s="75"/>
+      <c r="BA96" s="75"/>
+      <c r="BB96" s="75"/>
+      <c r="BC96" s="75"/>
+      <c r="BD96" s="75"/>
+      <c r="BE96" s="75"/>
+      <c r="BF96" s="77"/>
+      <c r="BG96" s="78"/>
+      <c r="BH96" s="79"/>
+      <c r="BI96" s="79"/>
     </row>
     <row r="97" spans="14:38" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N97" s="69" t="s">
+      <c r="N97" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="O97" s="69"/>
-[...21 lines deleted...]
-      <c r="AK97" s="69"/>
+      <c r="O97" s="64"/>
+      <c r="P97" s="64"/>
+      <c r="Q97" s="64"/>
+      <c r="R97" s="64"/>
+      <c r="S97" s="64"/>
+      <c r="T97" s="64"/>
+      <c r="U97" s="64"/>
+      <c r="V97" s="64"/>
+      <c r="W97" s="64"/>
+      <c r="X97" s="64"/>
+      <c r="Y97" s="64"/>
+      <c r="Z97" s="64"/>
+      <c r="AA97" s="64"/>
+      <c r="AB97" s="64"/>
+      <c r="AC97" s="64"/>
+      <c r="AD97" s="64"/>
+      <c r="AE97" s="64"/>
+      <c r="AF97" s="64"/>
+      <c r="AG97" s="64"/>
+      <c r="AH97" s="64"/>
+      <c r="AI97" s="64"/>
+      <c r="AJ97" s="64"/>
+      <c r="AK97" s="64"/>
       <c r="AL97" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="A76:A77"/>
-[...12 lines deleted...]
-    <mergeCell ref="AG51:AK51"/>
+    <mergeCell ref="AX52:BI52"/>
+    <mergeCell ref="BE75:BI75"/>
+    <mergeCell ref="AX76:BI76"/>
+    <mergeCell ref="AX1:BP1"/>
+    <mergeCell ref="AX25:BP25"/>
+    <mergeCell ref="AX49:BP49"/>
+    <mergeCell ref="AX73:BP73"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE27:BI27"/>
+    <mergeCell ref="AX28:BI28"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="BE51:BI51"/>
+    <mergeCell ref="AL52:AW52"/>
+    <mergeCell ref="AS75:AW75"/>
+    <mergeCell ref="AL76:AW76"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS27:AW27"/>
+    <mergeCell ref="AL28:AW28"/>
+    <mergeCell ref="AS51:AW51"/>
+    <mergeCell ref="Z25:AR25"/>
+    <mergeCell ref="Z49:AR49"/>
+    <mergeCell ref="Z73:AR73"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>
     <mergeCell ref="K3:Y3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:M28"/>
     <mergeCell ref="K27:Y27"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N28:Y28"/>
     <mergeCell ref="AG3:AK3"/>
     <mergeCell ref="AG27:AK27"/>
     <mergeCell ref="Z1:AR1"/>
-    <mergeCell ref="AL52:AW52"/>
-[...21 lines deleted...]
-    <mergeCell ref="BE51:BI51"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="K51:Y51"/>
+    <mergeCell ref="K75:Y75"/>
+    <mergeCell ref="N97:AK97"/>
+    <mergeCell ref="N52:Y52"/>
+    <mergeCell ref="N76:Y76"/>
+    <mergeCell ref="Z52:AK52"/>
+    <mergeCell ref="Z76:AK76"/>
+    <mergeCell ref="AG75:AK75"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="AG51:AK51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>