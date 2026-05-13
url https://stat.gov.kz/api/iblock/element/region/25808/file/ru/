--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -26,51 +26,51 @@
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15" yWindow="75" windowWidth="10080" windowHeight="12240" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Валовый выпуск по периодам '!$A$1:$BN$100</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="44">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -1048,51 +1048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AT1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AZ6" sqref="AZ6"/>
+      <selection activeCell="BA6" sqref="BA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="18" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
@@ -1618,51 +1618,53 @@
       </c>
       <c r="AS6" s="32">
         <v>487748.7</v>
       </c>
       <c r="AT6" s="5">
         <v>855446.5</v>
       </c>
       <c r="AU6" s="39">
         <v>1086949.3999999999</v>
       </c>
       <c r="AV6" s="41">
         <v>1154285.7</v>
       </c>
       <c r="AW6" s="42">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="41">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="41">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="41">
         <v>147332.5</v>
       </c>
-      <c r="BA6" s="32"/>
+      <c r="BA6" s="41">
+        <v>205943</v>
+      </c>
       <c r="BB6" s="32"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
       <c r="BE6" s="32"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="39"/>
       <c r="BH6" s="41"/>
       <c r="BI6" s="42"/>
     </row>
     <row r="7" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
         <v>296.8</v>
       </c>
       <c r="C7" s="5">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="5">
         <v>998.2</v>
       </c>
       <c r="E7" s="5">
         <v>1434.45</v>
       </c>
@@ -1785,51 +1787,53 @@
       </c>
       <c r="AS7" s="32">
         <v>5283.3</v>
       </c>
       <c r="AT7" s="5">
         <v>7697</v>
       </c>
       <c r="AU7" s="39">
         <v>10238.1</v>
       </c>
       <c r="AV7" s="41">
         <v>10658</v>
       </c>
       <c r="AW7" s="41">
         <v>11120</v>
       </c>
       <c r="AX7" s="41">
         <v>159.4</v>
       </c>
       <c r="AY7" s="41">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="41">
         <v>533.05999999999995</v>
       </c>
-      <c r="BA7" s="32"/>
+      <c r="BA7" s="41">
+        <v>739.8</v>
+      </c>
       <c r="BB7" s="32"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
       <c r="BE7" s="32"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="39"/>
       <c r="BH7" s="41"/>
       <c r="BI7" s="41"/>
     </row>
     <row r="8" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="5">
         <v>854.9</v>
       </c>
       <c r="C8" s="5">
         <v>1658.4</v>
       </c>
       <c r="D8" s="5">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="5">
         <v>3514.45</v>
       </c>
@@ -1952,51 +1956,53 @@
       </c>
       <c r="AS8" s="32">
         <v>9406.6</v>
       </c>
       <c r="AT8" s="5">
         <v>18828.7</v>
       </c>
       <c r="AU8" s="39">
         <v>25736.400000000001</v>
       </c>
       <c r="AV8" s="41">
         <v>28564</v>
       </c>
       <c r="AW8" s="41">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="41">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="41">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="41">
         <v>6475.13</v>
       </c>
-      <c r="BA8" s="32"/>
+      <c r="BA8" s="41">
+        <v>9285.2000000000007</v>
+      </c>
       <c r="BB8" s="32"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
       <c r="BE8" s="32"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="39"/>
       <c r="BH8" s="41"/>
       <c r="BI8" s="41"/>
     </row>
     <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="5">
         <v>344.3</v>
       </c>
       <c r="C9" s="5">
         <v>707.7</v>
       </c>
       <c r="D9" s="5">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1601.04</v>
       </c>
@@ -2119,51 +2125,53 @@
       </c>
       <c r="AS9" s="32">
         <v>6917.9</v>
       </c>
       <c r="AT9" s="5">
         <v>10906.1</v>
       </c>
       <c r="AU9" s="39">
         <v>13374.6</v>
       </c>
       <c r="AV9" s="41">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="41">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="41">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="41">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="41">
         <v>1652.04</v>
       </c>
-      <c r="BA9" s="32"/>
+      <c r="BA9" s="41">
+        <v>2277.4</v>
+      </c>
       <c r="BB9" s="32"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
       <c r="BE9" s="32"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="39"/>
       <c r="BH9" s="41"/>
       <c r="BI9" s="41"/>
     </row>
     <row r="10" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="5">
         <v>1079.5</v>
       </c>
       <c r="C10" s="5">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="5">
         <v>3641.1</v>
       </c>
       <c r="E10" s="5">
         <v>5231.7700000000004</v>
       </c>
@@ -2286,51 +2294,53 @@
       </c>
       <c r="AS10" s="32">
         <v>19171.8</v>
       </c>
       <c r="AT10" s="5">
         <v>27231.5</v>
       </c>
       <c r="AU10" s="39">
         <v>30415.200000000001</v>
       </c>
       <c r="AV10" s="41">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="41">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="41">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="41">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="41">
         <v>4883.6499999999996</v>
       </c>
-      <c r="BA10" s="32"/>
+      <c r="BA10" s="41">
+        <v>6766.2</v>
+      </c>
       <c r="BB10" s="32"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
       <c r="BE10" s="32"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="39"/>
       <c r="BH10" s="41"/>
       <c r="BI10" s="41"/>
     </row>
     <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="5">
         <v>1452.9</v>
       </c>
       <c r="C11" s="5">
         <v>2912.5</v>
       </c>
       <c r="D11" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="5">
         <v>6642.92</v>
       </c>
@@ -2453,51 +2463,53 @@
       </c>
       <c r="AS11" s="32">
         <v>26895.4</v>
       </c>
       <c r="AT11" s="5">
         <v>80528.899999999994</v>
       </c>
       <c r="AU11" s="5">
         <v>116075.9</v>
       </c>
       <c r="AV11" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="41">
         <v>1825</v>
       </c>
       <c r="AY11" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="41">
         <v>5779.34</v>
       </c>
-      <c r="BA11" s="32"/>
+      <c r="BA11" s="41">
+        <v>8013.7</v>
+      </c>
       <c r="BB11" s="32"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
       <c r="BE11" s="32"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
       <c r="BH11" s="41"/>
       <c r="BI11" s="41"/>
     </row>
     <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="5">
         <v>2042</v>
       </c>
       <c r="C12" s="5">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>6802.3</v>
       </c>
       <c r="E12" s="5">
         <v>9233.7199999999993</v>
       </c>
@@ -2620,51 +2632,53 @@
       </c>
       <c r="AS12" s="32">
         <v>33119.5</v>
       </c>
       <c r="AT12" s="5">
         <v>57523.4</v>
       </c>
       <c r="AU12" s="5">
         <v>70581.600000000006</v>
       </c>
       <c r="AV12" s="41">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="41">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="41">
         <v>3410</v>
       </c>
       <c r="AY12" s="41">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="41">
         <v>9912.5499999999993</v>
       </c>
-      <c r="BA12" s="32"/>
+      <c r="BA12" s="41">
+        <v>12869.6</v>
+      </c>
       <c r="BB12" s="32"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
       <c r="BE12" s="32"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="41"/>
       <c r="BI12" s="41"/>
     </row>
     <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="5">
         <v>2108.9</v>
       </c>
       <c r="C13" s="5">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="5">
         <v>7715.3</v>
       </c>
       <c r="E13" s="5">
         <v>11036.91</v>
       </c>
@@ -2787,51 +2801,53 @@
       </c>
       <c r="AS13" s="32">
         <v>34723.199999999997</v>
       </c>
       <c r="AT13" s="5">
         <v>59394</v>
       </c>
       <c r="AU13" s="5">
         <v>73150.399999999994</v>
       </c>
       <c r="AV13" s="41">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="41">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="41">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="41">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="41">
         <v>12610.04</v>
       </c>
-      <c r="BA13" s="32"/>
+      <c r="BA13" s="41">
+        <v>18849.5</v>
+      </c>
       <c r="BB13" s="32"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
       <c r="BE13" s="32"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="41"/>
       <c r="BI13" s="41"/>
     </row>
     <row r="14" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="5">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="5">
         <v>2142</v>
       </c>
       <c r="D14" s="5">
         <v>3450.7</v>
       </c>
       <c r="E14" s="5">
         <v>4994.63</v>
       </c>
@@ -2954,51 +2970,53 @@
       </c>
       <c r="AS14" s="32">
         <v>17506.5</v>
       </c>
       <c r="AT14" s="5">
         <v>58351.1</v>
       </c>
       <c r="AU14" s="5">
         <v>84758</v>
       </c>
       <c r="AV14" s="41">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="41">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="41">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="41">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="41">
         <v>4365.9799999999996</v>
       </c>
-      <c r="BA14" s="32"/>
+      <c r="BA14" s="41">
+        <v>5938.5</v>
+      </c>
       <c r="BB14" s="32"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
       <c r="BE14" s="32"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="41"/>
       <c r="BI14" s="41"/>
     </row>
     <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="5">
         <v>1967.1</v>
       </c>
       <c r="C15" s="5">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="5">
         <v>6678.9</v>
       </c>
       <c r="E15" s="5">
         <v>9767.43</v>
       </c>
@@ -3121,51 +3139,53 @@
       </c>
       <c r="AS15" s="32">
         <v>31936.3</v>
       </c>
       <c r="AT15" s="5">
         <v>55929.8</v>
       </c>
       <c r="AU15" s="5">
         <v>67410.600000000006</v>
       </c>
       <c r="AV15" s="41">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="41">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="41">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="41">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="41">
         <v>8177.01</v>
       </c>
-      <c r="BA15" s="32"/>
+      <c r="BA15" s="41">
+        <v>12908.9</v>
+      </c>
       <c r="BB15" s="32"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
       <c r="BE15" s="32"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="41"/>
       <c r="BI15" s="41"/>
     </row>
     <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>1048.5</v>
       </c>
       <c r="C16" s="5">
         <v>2151.9</v>
       </c>
       <c r="D16" s="5">
         <v>3423.9</v>
       </c>
       <c r="E16" s="5">
         <v>4782.4799999999996</v>
       </c>
@@ -3288,51 +3308,53 @@
       </c>
       <c r="AS16" s="32">
         <v>16774</v>
       </c>
       <c r="AT16" s="5">
         <v>37232.800000000003</v>
       </c>
       <c r="AU16" s="5">
         <v>52561.5</v>
       </c>
       <c r="AV16" s="41">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="41">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="41">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="41">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="41">
         <v>4815.79</v>
       </c>
-      <c r="BA16" s="32"/>
+      <c r="BA16" s="41">
+        <v>6386.7</v>
+      </c>
       <c r="BB16" s="32"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
       <c r="BE16" s="32"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="41"/>
       <c r="BI16" s="41"/>
     </row>
     <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
         <v>5139.7</v>
       </c>
       <c r="C17" s="5">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="5">
         <v>15780.5</v>
       </c>
       <c r="E17" s="5">
         <v>21771.72</v>
       </c>
@@ -3455,51 +3477,53 @@
       </c>
       <c r="AS17" s="32">
         <v>79772</v>
       </c>
       <c r="AT17" s="5">
         <v>116770.3</v>
       </c>
       <c r="AU17" s="5">
         <v>136515</v>
       </c>
       <c r="AV17" s="41">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="41">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="41">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="41">
         <v>17495</v>
       </c>
       <c r="AZ17" s="41">
         <v>27060.3</v>
       </c>
-      <c r="BA17" s="32"/>
+      <c r="BA17" s="41">
+        <v>36221.800000000003</v>
+      </c>
       <c r="BB17" s="32"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
       <c r="BE17" s="32"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="41"/>
       <c r="BI17" s="41"/>
     </row>
     <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
         <v>4439.3</v>
       </c>
       <c r="C18" s="5">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="5">
         <v>14138</v>
       </c>
       <c r="E18" s="5">
         <v>19032.71</v>
       </c>
@@ -3622,51 +3646,53 @@
       </c>
       <c r="AS18" s="32">
         <v>80771.100000000006</v>
       </c>
       <c r="AT18" s="5">
         <v>106962.8</v>
       </c>
       <c r="AU18" s="39">
         <v>131074.20000000001</v>
       </c>
       <c r="AV18" s="41">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="41">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="41">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="41">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="41">
         <v>28988.880000000001</v>
       </c>
-      <c r="BA18" s="32"/>
+      <c r="BA18" s="41">
+        <v>40060.1</v>
+      </c>
       <c r="BB18" s="32"/>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
       <c r="BE18" s="32"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="39"/>
       <c r="BH18" s="41"/>
       <c r="BI18" s="41"/>
     </row>
     <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
         <v>1749.1</v>
       </c>
       <c r="C19" s="5">
         <v>3581</v>
       </c>
       <c r="D19" s="5">
         <v>5555.7</v>
       </c>
       <c r="E19" s="5">
         <v>8052.6</v>
       </c>
@@ -3789,51 +3815,53 @@
       </c>
       <c r="AS19" s="32">
         <v>31372.799999999999</v>
       </c>
       <c r="AT19" s="5">
         <v>69309.7</v>
       </c>
       <c r="AU19" s="39">
         <v>94697.5</v>
       </c>
       <c r="AV19" s="41">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="41">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="41">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="41">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="41">
         <v>6364.32</v>
       </c>
-      <c r="BA19" s="32"/>
+      <c r="BA19" s="41">
+        <v>9006.6</v>
+      </c>
       <c r="BB19" s="32"/>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
       <c r="BE19" s="32"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="39"/>
       <c r="BH19" s="41"/>
       <c r="BI19" s="41"/>
     </row>
     <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="5">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="5">
         <v>3359.9</v>
       </c>
       <c r="E20" s="5">
         <v>4567.3100000000004</v>
       </c>
@@ -3956,51 +3984,53 @@
       </c>
       <c r="AS20" s="32">
         <v>12246.3</v>
       </c>
       <c r="AT20" s="5">
         <v>16326.7</v>
       </c>
       <c r="AU20" s="39">
         <v>18930.2</v>
       </c>
       <c r="AV20" s="41">
         <v>21301</v>
       </c>
       <c r="AW20" s="41">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="41">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="41">
         <v>2899</v>
       </c>
       <c r="AZ20" s="41">
         <v>4373.68</v>
       </c>
-      <c r="BA20" s="32"/>
+      <c r="BA20" s="41">
+        <v>5919.2</v>
+      </c>
       <c r="BB20" s="32"/>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
       <c r="BE20" s="32"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="39"/>
       <c r="BH20" s="41"/>
       <c r="BI20" s="41"/>
     </row>
     <row r="21" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="5">
         <v>4368.7</v>
       </c>
       <c r="D21" s="5">
         <v>7403.5</v>
       </c>
       <c r="E21" s="5">
         <v>10199.209999999999</v>
       </c>
@@ -4123,51 +4153,53 @@
       </c>
       <c r="AS21" s="32">
         <v>29272.2</v>
       </c>
       <c r="AT21" s="5">
         <v>39134.5</v>
       </c>
       <c r="AU21" s="39">
         <v>45388.2</v>
       </c>
       <c r="AV21" s="41">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="41">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="41">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="41">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="41">
         <v>8056.11</v>
       </c>
-      <c r="BA21" s="32"/>
+      <c r="BA21" s="41">
+        <v>11153.9</v>
+      </c>
       <c r="BB21" s="32"/>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
       <c r="BE21" s="32"/>
       <c r="BF21" s="5"/>
       <c r="BG21" s="39"/>
       <c r="BH21" s="41"/>
       <c r="BI21" s="41"/>
     </row>
     <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="5">
         <v>4775</v>
       </c>
       <c r="D22" s="5">
         <v>7526.4</v>
       </c>
       <c r="E22" s="5">
         <v>10529.33</v>
       </c>
@@ -4290,51 +4322,53 @@
       </c>
       <c r="AS22" s="32">
         <v>32564</v>
       </c>
       <c r="AT22" s="5">
         <v>43504.5</v>
       </c>
       <c r="AU22" s="39">
         <v>51062.9</v>
       </c>
       <c r="AV22" s="41">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="41">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="41">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="41">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="41">
         <v>9858.6</v>
       </c>
-      <c r="BA22" s="32"/>
+      <c r="BA22" s="41">
+        <v>14059</v>
+      </c>
       <c r="BB22" s="32"/>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
       <c r="BE22" s="32"/>
       <c r="BF22" s="5"/>
       <c r="BG22" s="39"/>
       <c r="BH22" s="41"/>
       <c r="BI22" s="41"/>
     </row>
     <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
         <v>721.8</v>
       </c>
       <c r="C23" s="5">
         <v>1545.5</v>
       </c>
       <c r="D23" s="5">
         <v>2441.1</v>
       </c>
       <c r="E23" s="5">
         <v>3448.79</v>
       </c>
@@ -4457,51 +4491,53 @@
       </c>
       <c r="AS23" s="32">
         <v>20015.8</v>
       </c>
       <c r="AT23" s="5">
         <v>49814.7</v>
       </c>
       <c r="AU23" s="39">
         <v>64979.1</v>
       </c>
       <c r="AV23" s="41">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="41">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="41">
         <v>930.7</v>
       </c>
       <c r="AY23" s="41">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="41">
         <v>3426.01</v>
       </c>
-      <c r="BA23" s="32"/>
+      <c r="BA23" s="41">
+        <v>5486.9</v>
+      </c>
       <c r="BB23" s="32"/>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
       <c r="BE23" s="32"/>
       <c r="BF23" s="5"/>
       <c r="BG23" s="39"/>
       <c r="BH23" s="41"/>
       <c r="BI23" s="41"/>
     </row>
     <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
@@ -5081,51 +5117,53 @@
       </c>
       <c r="AS30" s="32">
         <v>484150.5</v>
       </c>
       <c r="AT30" s="5">
         <v>851398.6</v>
       </c>
       <c r="AU30" s="39">
         <v>1082451.7</v>
       </c>
       <c r="AV30" s="41">
         <v>1149338.2</v>
       </c>
       <c r="AW30" s="42">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX30" s="41">
         <v>45967.5</v>
       </c>
       <c r="AY30" s="41">
         <v>94236.9</v>
       </c>
       <c r="AZ30" s="41">
         <v>145858.20000000001</v>
       </c>
-      <c r="BA30" s="32"/>
+      <c r="BA30" s="41">
+        <v>202516.6</v>
+      </c>
       <c r="BB30" s="32"/>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
       <c r="BE30" s="32"/>
       <c r="BF30" s="5"/>
       <c r="BG30" s="39"/>
       <c r="BH30" s="41"/>
       <c r="BI30" s="42"/>
     </row>
     <row r="31" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="5">
         <v>151.6</v>
       </c>
       <c r="C31" s="5">
         <v>354.4</v>
       </c>
       <c r="D31" s="5">
         <v>562.70000000000005</v>
       </c>
       <c r="E31" s="5">
         <v>853.9</v>
       </c>
@@ -5248,51 +5286,53 @@
       </c>
       <c r="AS31" s="32">
         <v>4678</v>
       </c>
       <c r="AT31" s="5">
         <v>7016</v>
       </c>
       <c r="AU31" s="39">
         <v>9481.4</v>
       </c>
       <c r="AV31" s="41">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW31" s="41">
         <v>10212</v>
       </c>
       <c r="AX31" s="41">
         <v>83.7</v>
       </c>
       <c r="AY31" s="41">
         <v>194.2</v>
       </c>
       <c r="AZ31" s="41">
         <v>300.95</v>
       </c>
-      <c r="BA31" s="32"/>
+      <c r="BA31" s="41">
+        <v>430.7</v>
+      </c>
       <c r="BB31" s="32"/>
       <c r="BC31" s="5"/>
       <c r="BD31" s="5"/>
       <c r="BE31" s="32"/>
       <c r="BF31" s="5"/>
       <c r="BG31" s="39"/>
       <c r="BH31" s="41"/>
       <c r="BI31" s="41"/>
     </row>
     <row r="32" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A32" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>847.9</v>
       </c>
       <c r="C32" s="5">
         <v>1644.4</v>
       </c>
       <c r="D32" s="5">
         <v>2531.1</v>
       </c>
       <c r="E32" s="5">
         <v>3486.4</v>
       </c>
@@ -5415,51 +5455,53 @@
       </c>
       <c r="AS32" s="32">
         <v>9273.4</v>
       </c>
       <c r="AT32" s="5">
         <v>18678.7</v>
       </c>
       <c r="AU32" s="39">
         <v>25569.9</v>
       </c>
       <c r="AV32" s="41">
         <v>28380.799999999999</v>
       </c>
       <c r="AW32" s="41">
         <v>31355.8</v>
       </c>
       <c r="AX32" s="41">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY32" s="41">
         <v>3170.2</v>
       </c>
       <c r="AZ32" s="41">
         <v>6425.14</v>
       </c>
-      <c r="BA32" s="32"/>
+      <c r="BA32" s="41">
+        <v>9195.1</v>
+      </c>
       <c r="BB32" s="32"/>
       <c r="BC32" s="5"/>
       <c r="BD32" s="5"/>
       <c r="BE32" s="32"/>
       <c r="BF32" s="5"/>
       <c r="BG32" s="39"/>
       <c r="BH32" s="41"/>
       <c r="BI32" s="41"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>334</v>
       </c>
       <c r="C33" s="5">
         <v>687</v>
       </c>
       <c r="D33" s="5">
         <v>1068.4000000000001</v>
       </c>
       <c r="E33" s="5">
         <v>1559.7</v>
       </c>
@@ -5582,51 +5624,53 @@
       </c>
       <c r="AS33" s="32">
         <v>6903.7</v>
       </c>
       <c r="AT33" s="5">
         <v>10890.1</v>
       </c>
       <c r="AU33" s="39">
         <v>13356.8</v>
       </c>
       <c r="AV33" s="41">
         <v>14146.2</v>
       </c>
       <c r="AW33" s="41">
         <v>14594.6</v>
       </c>
       <c r="AX33" s="41">
         <v>528.5</v>
       </c>
       <c r="AY33" s="41">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ33" s="41">
         <v>1646.7</v>
       </c>
-      <c r="BA33" s="32"/>
+      <c r="BA33" s="41">
+        <v>2252.6999999999998</v>
+      </c>
       <c r="BB33" s="32"/>
       <c r="BC33" s="5"/>
       <c r="BD33" s="5"/>
       <c r="BE33" s="32"/>
       <c r="BF33" s="5"/>
       <c r="BG33" s="39"/>
       <c r="BH33" s="41"/>
       <c r="BI33" s="41"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1067.9000000000001</v>
       </c>
       <c r="C34" s="5">
         <v>2188.5</v>
       </c>
       <c r="D34" s="5">
         <v>3606.3</v>
       </c>
       <c r="E34" s="5">
         <v>5185.3999999999996</v>
       </c>
@@ -5749,51 +5793,53 @@
       </c>
       <c r="AS34" s="32">
         <v>19108</v>
       </c>
       <c r="AT34" s="5">
         <v>27159.8</v>
       </c>
       <c r="AU34" s="39">
         <v>30335.599999999999</v>
       </c>
       <c r="AV34" s="41">
         <v>32207.5</v>
       </c>
       <c r="AW34" s="41">
         <v>34849.699999999997</v>
       </c>
       <c r="AX34" s="41">
         <v>1493.2</v>
       </c>
       <c r="AY34" s="41">
         <v>3149.9</v>
       </c>
       <c r="AZ34" s="41">
         <v>4863.3599999999997</v>
       </c>
-      <c r="BA34" s="32"/>
+      <c r="BA34" s="41">
+        <v>6706.1</v>
+      </c>
       <c r="BB34" s="32"/>
       <c r="BC34" s="5"/>
       <c r="BD34" s="5"/>
       <c r="BE34" s="32"/>
       <c r="BF34" s="5"/>
       <c r="BG34" s="39"/>
       <c r="BH34" s="41"/>
       <c r="BI34" s="41"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="5">
         <v>1452.9</v>
       </c>
       <c r="C35" s="5">
         <v>2912.5</v>
       </c>
       <c r="D35" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E35" s="5">
         <v>6642.9</v>
       </c>
@@ -5916,51 +5962,53 @@
       </c>
       <c r="AS35" s="32">
         <v>26895.4</v>
       </c>
       <c r="AT35" s="5">
         <v>80528.800000000003</v>
       </c>
       <c r="AU35" s="5">
         <v>116075.9</v>
       </c>
       <c r="AV35" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW35" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX35" s="41">
         <v>1825</v>
       </c>
       <c r="AY35" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ35" s="41">
         <v>5779.34</v>
       </c>
-      <c r="BA35" s="32"/>
+      <c r="BA35" s="41">
+        <v>8013.7</v>
+      </c>
       <c r="BB35" s="32"/>
       <c r="BC35" s="5"/>
       <c r="BD35" s="5"/>
       <c r="BE35" s="32"/>
       <c r="BF35" s="5"/>
       <c r="BG35" s="5"/>
       <c r="BH35" s="41"/>
       <c r="BI35" s="41"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="5">
         <v>2028.7</v>
       </c>
       <c r="C36" s="5">
         <v>4224.8999999999996</v>
       </c>
       <c r="D36" s="5">
         <v>6762.6</v>
       </c>
       <c r="E36" s="5">
         <v>9180.9</v>
       </c>
@@ -6083,51 +6131,53 @@
       </c>
       <c r="AS36" s="32">
         <v>33049.199999999997</v>
       </c>
       <c r="AT36" s="5">
         <v>57444.3</v>
       </c>
       <c r="AU36" s="5">
         <v>70493.7</v>
       </c>
       <c r="AV36" s="41">
         <v>75665.7</v>
       </c>
       <c r="AW36" s="41">
         <v>85152.3</v>
       </c>
       <c r="AX36" s="41">
         <v>3401.3</v>
       </c>
       <c r="AY36" s="41">
         <v>6497.1</v>
       </c>
       <c r="AZ36" s="41">
         <v>9886.19</v>
       </c>
-      <c r="BA36" s="32"/>
+      <c r="BA36" s="41">
+        <v>12812</v>
+      </c>
       <c r="BB36" s="32"/>
       <c r="BC36" s="5"/>
       <c r="BD36" s="5"/>
       <c r="BE36" s="32"/>
       <c r="BF36" s="5"/>
       <c r="BG36" s="5"/>
       <c r="BH36" s="41"/>
       <c r="BI36" s="41"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="5">
         <v>2101.8000000000002</v>
       </c>
       <c r="C37" s="5">
         <v>4353.8</v>
       </c>
       <c r="D37" s="5">
         <v>7694.2</v>
       </c>
       <c r="E37" s="5">
         <v>11008.7</v>
       </c>
@@ -6250,51 +6300,53 @@
       </c>
       <c r="AS37" s="32">
         <v>34577.800000000003</v>
       </c>
       <c r="AT37" s="5">
         <v>59230.3</v>
       </c>
       <c r="AU37" s="5">
         <v>72968.600000000006</v>
       </c>
       <c r="AV37" s="41">
         <v>77942.600000000006</v>
       </c>
       <c r="AW37" s="41">
         <v>82886.3</v>
       </c>
       <c r="AX37" s="41">
         <v>3985.9</v>
       </c>
       <c r="AY37" s="41">
         <v>8691.5</v>
       </c>
       <c r="AZ37" s="41">
         <v>12535.89</v>
       </c>
-      <c r="BA37" s="32"/>
+      <c r="BA37" s="41">
+        <v>18708.7</v>
+      </c>
       <c r="BB37" s="32"/>
       <c r="BC37" s="5"/>
       <c r="BD37" s="5"/>
       <c r="BE37" s="32"/>
       <c r="BF37" s="5"/>
       <c r="BG37" s="5"/>
       <c r="BH37" s="41"/>
       <c r="BI37" s="41"/>
     </row>
     <row r="38" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="5">
         <v>1057.8</v>
       </c>
       <c r="C38" s="5">
         <v>2129.3000000000002</v>
       </c>
       <c r="D38" s="5">
         <v>3431.7</v>
       </c>
       <c r="E38" s="5">
         <v>4969.2</v>
       </c>
@@ -6417,51 +6469,53 @@
       </c>
       <c r="AS38" s="32">
         <v>17492.8</v>
       </c>
       <c r="AT38" s="5">
         <v>58335.6</v>
       </c>
       <c r="AU38" s="5">
         <v>84740.7</v>
       </c>
       <c r="AV38" s="41">
         <v>84684.6</v>
       </c>
       <c r="AW38" s="41">
         <v>85719.9</v>
       </c>
       <c r="AX38" s="41">
         <v>1369.8</v>
       </c>
       <c r="AY38" s="41">
         <v>2800.9</v>
       </c>
       <c r="AZ38" s="41">
         <v>4357.5600000000004</v>
       </c>
-      <c r="BA38" s="32"/>
+      <c r="BA38" s="41">
+        <v>5930.8</v>
+      </c>
       <c r="BB38" s="32"/>
       <c r="BC38" s="5"/>
       <c r="BD38" s="5"/>
       <c r="BE38" s="32"/>
       <c r="BF38" s="5"/>
       <c r="BG38" s="5"/>
       <c r="BH38" s="41"/>
       <c r="BI38" s="41"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>1961.6</v>
       </c>
       <c r="C39" s="5">
         <v>4182.1000000000004</v>
       </c>
       <c r="D39" s="5">
         <v>6662.4</v>
       </c>
       <c r="E39" s="5">
         <v>9745.4</v>
       </c>
@@ -6584,51 +6638,53 @@
       </c>
       <c r="AS39" s="32">
         <v>31873.5</v>
       </c>
       <c r="AT39" s="5">
         <v>55860.5</v>
       </c>
       <c r="AU39" s="5">
         <v>67334.5</v>
       </c>
       <c r="AV39" s="41">
         <v>72155.5</v>
       </c>
       <c r="AW39" s="41">
         <v>77746.600000000006</v>
       </c>
       <c r="AX39" s="41">
         <v>2216.6</v>
       </c>
       <c r="AY39" s="41">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ39" s="41">
         <v>8151.83</v>
       </c>
-      <c r="BA39" s="32"/>
+      <c r="BA39" s="41">
+        <v>12794.5</v>
+      </c>
       <c r="BB39" s="32"/>
       <c r="BC39" s="5"/>
       <c r="BD39" s="5"/>
       <c r="BE39" s="32"/>
       <c r="BF39" s="5"/>
       <c r="BG39" s="5"/>
       <c r="BH39" s="41"/>
       <c r="BI39" s="41"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="5">
         <v>1022.4</v>
       </c>
       <c r="C40" s="5">
         <v>2099.6999999999998</v>
       </c>
       <c r="D40" s="5">
         <v>3345.6</v>
       </c>
       <c r="E40" s="5">
         <v>4678.1000000000004</v>
       </c>
@@ -6751,51 +6807,53 @@
       </c>
       <c r="AS40" s="32">
         <v>16584.2</v>
       </c>
       <c r="AT40" s="5">
         <v>37019.300000000003</v>
       </c>
       <c r="AU40" s="5">
         <v>52324.3</v>
       </c>
       <c r="AV40" s="41">
         <v>60124.7</v>
       </c>
       <c r="AW40" s="41">
         <v>70197.899999999994</v>
       </c>
       <c r="AX40" s="41">
         <v>1342.2</v>
       </c>
       <c r="AY40" s="41">
         <v>3136.1</v>
       </c>
       <c r="AZ40" s="41">
         <v>4744.8500000000004</v>
       </c>
-      <c r="BA40" s="32"/>
+      <c r="BA40" s="41">
+        <v>6346.1</v>
+      </c>
       <c r="BB40" s="32"/>
       <c r="BC40" s="5"/>
       <c r="BD40" s="5"/>
       <c r="BE40" s="32"/>
       <c r="BF40" s="5"/>
       <c r="BG40" s="5"/>
       <c r="BH40" s="41"/>
       <c r="BI40" s="41"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="5">
         <v>5115.8</v>
       </c>
       <c r="C41" s="5">
         <v>10197.4</v>
       </c>
       <c r="D41" s="5">
         <v>15708.6</v>
       </c>
       <c r="E41" s="5">
         <v>21675.8</v>
       </c>
@@ -6918,51 +6976,53 @@
       </c>
       <c r="AS41" s="32">
         <v>79224.5</v>
       </c>
       <c r="AT41" s="5">
         <v>116154.5</v>
       </c>
       <c r="AU41" s="5">
         <v>135830.9</v>
       </c>
       <c r="AV41" s="41">
         <v>144113.9</v>
       </c>
       <c r="AW41" s="41">
         <v>157483.29999999999</v>
       </c>
       <c r="AX41" s="41">
         <v>9117.1</v>
       </c>
       <c r="AY41" s="41">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ41" s="41">
         <v>26854.9</v>
       </c>
-      <c r="BA41" s="32"/>
+      <c r="BA41" s="41">
+        <v>35998.800000000003</v>
+      </c>
       <c r="BB41" s="32"/>
       <c r="BC41" s="5"/>
       <c r="BD41" s="5"/>
       <c r="BE41" s="32"/>
       <c r="BF41" s="5"/>
       <c r="BG41" s="5"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="5">
         <v>4439.2</v>
       </c>
       <c r="C42" s="5">
         <v>9092.7000000000007</v>
       </c>
       <c r="D42" s="5">
         <v>14137.8</v>
       </c>
       <c r="E42" s="5">
         <v>19032.5</v>
       </c>
@@ -7085,51 +7145,53 @@
       </c>
       <c r="AS42" s="32">
         <v>80745.100000000006</v>
       </c>
       <c r="AT42" s="5">
         <v>106933.7</v>
       </c>
       <c r="AU42" s="39">
         <v>131041.7</v>
       </c>
       <c r="AV42" s="41">
         <v>141848.79999999999</v>
       </c>
       <c r="AW42" s="41">
         <v>137179.79999999999</v>
       </c>
       <c r="AX42" s="41">
         <v>8740.1</v>
       </c>
       <c r="AY42" s="41">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ42" s="41">
         <v>28979.13</v>
       </c>
-      <c r="BA42" s="32"/>
+      <c r="BA42" s="41">
+        <v>39889.9</v>
+      </c>
       <c r="BB42" s="32"/>
       <c r="BC42" s="5"/>
       <c r="BD42" s="5"/>
       <c r="BE42" s="32"/>
       <c r="BF42" s="5"/>
       <c r="BG42" s="39"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="5">
         <v>1689.5</v>
       </c>
       <c r="C43" s="5">
         <v>3461.8</v>
       </c>
       <c r="D43" s="5">
         <v>5377</v>
       </c>
       <c r="E43" s="5">
         <v>7814.2</v>
       </c>
@@ -7252,51 +7314,53 @@
       </c>
       <c r="AS43" s="32">
         <v>31278</v>
       </c>
       <c r="AT43" s="5">
         <v>69203.100000000006</v>
       </c>
       <c r="AU43" s="39">
         <v>94579.199999999997</v>
       </c>
       <c r="AV43" s="41">
         <v>99597.6</v>
       </c>
       <c r="AW43" s="41">
         <v>106600.3</v>
       </c>
       <c r="AX43" s="41">
         <v>1915.8</v>
       </c>
       <c r="AY43" s="41">
         <v>3774.2</v>
       </c>
       <c r="AZ43" s="41">
         <v>6321.44</v>
       </c>
-      <c r="BA43" s="32"/>
+      <c r="BA43" s="41">
+        <v>8812.7000000000007</v>
+      </c>
       <c r="BB43" s="32"/>
       <c r="BC43" s="5"/>
       <c r="BD43" s="5"/>
       <c r="BE43" s="32"/>
       <c r="BF43" s="5"/>
       <c r="BG43" s="39"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="5">
         <v>987.5</v>
       </c>
       <c r="C44" s="5">
         <v>2071.5</v>
       </c>
       <c r="D44" s="5">
         <v>3206.5</v>
       </c>
       <c r="E44" s="5">
         <v>4362.8</v>
       </c>
@@ -7419,51 +7483,53 @@
       </c>
       <c r="AS44" s="32">
         <v>11863</v>
       </c>
       <c r="AT44" s="5">
         <v>15894.2</v>
       </c>
       <c r="AU44" s="39">
         <v>18448.599999999999</v>
       </c>
       <c r="AV44" s="41">
         <v>20770.2</v>
       </c>
       <c r="AW44" s="41">
         <v>23511.200000000001</v>
       </c>
       <c r="AX44" s="41">
         <v>1312</v>
       </c>
       <c r="AY44" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ44" s="41">
         <v>4234.05</v>
       </c>
-      <c r="BA44" s="32"/>
+      <c r="BA44" s="41">
+        <v>5683.1</v>
+      </c>
       <c r="BB44" s="32"/>
       <c r="BC44" s="5"/>
       <c r="BD44" s="5"/>
       <c r="BE44" s="32"/>
       <c r="BF44" s="5"/>
       <c r="BG44" s="39"/>
       <c r="BH44" s="41"/>
       <c r="BI44" s="41"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="5">
         <v>2138.6</v>
       </c>
       <c r="C45" s="5">
         <v>4366.5</v>
       </c>
       <c r="D45" s="5">
         <v>7400.2</v>
       </c>
       <c r="E45" s="5">
         <v>10194.700000000001</v>
       </c>
@@ -7586,51 +7652,53 @@
       </c>
       <c r="AS45" s="32">
         <v>29241.8</v>
       </c>
       <c r="AT45" s="5">
         <v>39100.400000000001</v>
       </c>
       <c r="AU45" s="39">
         <v>45350.1</v>
       </c>
       <c r="AV45" s="41">
         <v>48870.9</v>
       </c>
       <c r="AW45" s="41">
         <v>52955.199999999997</v>
       </c>
       <c r="AX45" s="41">
         <v>2617.1</v>
       </c>
       <c r="AY45" s="41">
         <v>5329.8</v>
       </c>
       <c r="AZ45" s="41">
         <v>8040.5</v>
       </c>
-      <c r="BA45" s="32"/>
+      <c r="BA45" s="41">
+        <v>11035.8</v>
+      </c>
       <c r="BB45" s="32"/>
       <c r="BC45" s="5"/>
       <c r="BD45" s="5"/>
       <c r="BE45" s="32"/>
       <c r="BF45" s="5"/>
       <c r="BG45" s="39"/>
       <c r="BH45" s="41"/>
       <c r="BI45" s="41"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="5">
         <v>2298.5</v>
       </c>
       <c r="C46" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D46" s="5">
         <v>7410</v>
       </c>
       <c r="E46" s="5">
         <v>10374.1</v>
       </c>
@@ -7753,51 +7821,53 @@
       </c>
       <c r="AS46" s="32">
         <v>32485</v>
       </c>
       <c r="AT46" s="5">
         <v>43415.6</v>
       </c>
       <c r="AU46" s="39">
         <v>50964</v>
       </c>
       <c r="AV46" s="41">
         <v>53210.2</v>
       </c>
       <c r="AW46" s="41">
         <v>58996</v>
       </c>
       <c r="AX46" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY46" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ46" s="41">
         <v>9825.31</v>
       </c>
-      <c r="BA46" s="32"/>
+      <c r="BA46" s="41">
+        <v>13713.3</v>
+      </c>
       <c r="BB46" s="32"/>
       <c r="BC46" s="5"/>
       <c r="BD46" s="5"/>
       <c r="BE46" s="32"/>
       <c r="BF46" s="5"/>
       <c r="BG46" s="39"/>
       <c r="BH46" s="41"/>
       <c r="BI46" s="41"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="5">
         <v>615.70000000000005</v>
       </c>
       <c r="C47" s="5">
         <v>1333.3</v>
       </c>
       <c r="D47" s="5">
         <v>2122.8000000000002</v>
       </c>
       <c r="E47" s="5">
         <v>3024.4</v>
       </c>
@@ -7920,51 +7990,53 @@
       </c>
       <c r="AS47" s="32">
         <v>18877.099999999999</v>
       </c>
       <c r="AT47" s="5">
         <v>48533.7</v>
       </c>
       <c r="AU47" s="39">
         <v>63555.8</v>
       </c>
       <c r="AV47" s="41">
         <v>67458</v>
       </c>
       <c r="AW47" s="41">
         <v>71699.600000000006</v>
       </c>
       <c r="AX47" s="41">
         <v>788.4</v>
       </c>
       <c r="AY47" s="41">
         <v>1858.1</v>
       </c>
       <c r="AZ47" s="41">
         <v>2911.07</v>
       </c>
-      <c r="BA47" s="32"/>
+      <c r="BA47" s="41">
+        <v>4192.6000000000004</v>
+      </c>
       <c r="BB47" s="32"/>
       <c r="BC47" s="5"/>
       <c r="BD47" s="5"/>
       <c r="BE47" s="32"/>
       <c r="BF47" s="5"/>
       <c r="BG47" s="39"/>
       <c r="BH47" s="41"/>
       <c r="BI47" s="41"/>
     </row>
     <row r="48" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="43"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="44"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
@@ -8522,51 +8594,53 @@
       </c>
       <c r="AS54" s="32">
         <v>225775.7</v>
       </c>
       <c r="AT54" s="5">
         <v>537506.9</v>
       </c>
       <c r="AU54" s="39">
         <v>727995.9</v>
       </c>
       <c r="AV54" s="41">
         <v>756273.8</v>
       </c>
       <c r="AW54" s="42">
         <v>765229.6</v>
       </c>
       <c r="AX54" s="41">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY54" s="41">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ54" s="41">
         <v>25806.5</v>
       </c>
-      <c r="BA54" s="32"/>
+      <c r="BA54" s="41">
+        <v>34411.1</v>
+      </c>
       <c r="BB54" s="32"/>
       <c r="BC54" s="5"/>
       <c r="BD54" s="5"/>
       <c r="BE54" s="32"/>
       <c r="BF54" s="5"/>
       <c r="BG54" s="39"/>
       <c r="BH54" s="41"/>
       <c r="BI54" s="42"/>
     </row>
     <row r="55" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A55" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="5">
         <v>2.5</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5">
         <v>7.5</v>
       </c>
       <c r="E55" s="5">
         <v>10</v>
       </c>
@@ -8689,51 +8763,53 @@
       </c>
       <c r="AS55" s="32">
         <v>3230.2</v>
       </c>
       <c r="AT55" s="5">
         <v>5239.5</v>
       </c>
       <c r="AU55" s="39">
         <v>7435.8</v>
       </c>
       <c r="AV55" s="41">
         <v>7447.5</v>
       </c>
       <c r="AW55" s="41">
         <v>7450.2</v>
       </c>
       <c r="AX55" s="41">
         <v>5.66</v>
       </c>
       <c r="AY55" s="41">
         <v>11.8</v>
       </c>
       <c r="AZ55" s="41">
         <v>17.100000000000001</v>
       </c>
-      <c r="BA55" s="32"/>
+      <c r="BA55" s="41">
+        <v>21.5</v>
+      </c>
       <c r="BB55" s="32"/>
       <c r="BC55" s="5"/>
       <c r="BD55" s="5"/>
       <c r="BE55" s="32"/>
       <c r="BF55" s="5"/>
       <c r="BG55" s="39"/>
       <c r="BH55" s="41"/>
       <c r="BI55" s="41"/>
     </row>
     <row r="56" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A56" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="5">
         <v>1.4</v>
       </c>
       <c r="C56" s="5">
         <v>2.8</v>
       </c>
       <c r="D56" s="5">
         <v>4.2</v>
       </c>
       <c r="E56" s="5">
         <v>5.6</v>
       </c>
@@ -8856,51 +8932,53 @@
       </c>
       <c r="AS56" s="32">
         <v>3496</v>
       </c>
       <c r="AT56" s="5">
         <v>10718.1</v>
       </c>
       <c r="AU56" s="39">
         <v>16413.3</v>
       </c>
       <c r="AV56" s="41">
         <v>18528.2</v>
       </c>
       <c r="AW56" s="41">
         <v>20445.3</v>
       </c>
       <c r="AX56" s="41">
         <v>2.73</v>
       </c>
       <c r="AY56" s="41">
         <v>5.6</v>
       </c>
       <c r="AZ56" s="41">
         <v>8.1</v>
       </c>
-      <c r="BA56" s="32"/>
+      <c r="BA56" s="41">
+        <v>10.1</v>
+      </c>
       <c r="BB56" s="32"/>
       <c r="BC56" s="5"/>
       <c r="BD56" s="5"/>
       <c r="BE56" s="32"/>
       <c r="BF56" s="5"/>
       <c r="BG56" s="39"/>
       <c r="BH56" s="41"/>
       <c r="BI56" s="41"/>
     </row>
     <row r="57" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A57" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="5">
         <v>33</v>
       </c>
       <c r="C57" s="5">
         <v>66</v>
       </c>
       <c r="D57" s="5">
         <v>98.9</v>
       </c>
       <c r="E57" s="5">
         <v>131.9</v>
       </c>
@@ -9023,51 +9101,53 @@
       </c>
       <c r="AS57" s="32">
         <v>3817.2</v>
       </c>
       <c r="AT57" s="5">
         <v>7251.9</v>
       </c>
       <c r="AU57" s="39">
         <v>9141.9</v>
       </c>
       <c r="AV57" s="41">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW57" s="41">
         <v>8902.4</v>
       </c>
       <c r="AX57" s="41">
         <v>85.21</v>
       </c>
       <c r="AY57" s="41">
         <v>175.9</v>
       </c>
       <c r="AZ57" s="41">
         <v>252.4</v>
       </c>
-      <c r="BA57" s="32"/>
+      <c r="BA57" s="41">
+        <v>304.3</v>
+      </c>
       <c r="BB57" s="32"/>
       <c r="BC57" s="5"/>
       <c r="BD57" s="5"/>
       <c r="BE57" s="32"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="39"/>
       <c r="BH57" s="41"/>
       <c r="BI57" s="41"/>
     </row>
     <row r="58" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="5">
         <v>15.7</v>
       </c>
       <c r="C58" s="5">
         <v>31.4</v>
       </c>
       <c r="D58" s="5">
         <v>47.2</v>
       </c>
       <c r="E58" s="5">
         <v>62.9</v>
       </c>
@@ -9190,51 +9270,53 @@
       </c>
       <c r="AS58" s="32">
         <v>7813.6</v>
       </c>
       <c r="AT58" s="5">
         <v>12368.3</v>
       </c>
       <c r="AU58" s="39">
         <v>14190.8</v>
       </c>
       <c r="AV58" s="41">
         <v>14616.6</v>
       </c>
       <c r="AW58" s="41">
         <v>14925</v>
       </c>
       <c r="AX58" s="41">
         <v>5.39</v>
       </c>
       <c r="AY58" s="41">
         <v>11.3</v>
       </c>
       <c r="AZ58" s="41">
         <v>16.3</v>
       </c>
-      <c r="BA58" s="32"/>
+      <c r="BA58" s="41">
+        <v>20.6</v>
+      </c>
       <c r="BB58" s="32"/>
       <c r="BC58" s="5"/>
       <c r="BD58" s="5"/>
       <c r="BE58" s="32"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="39"/>
       <c r="BH58" s="41"/>
       <c r="BI58" s="41"/>
     </row>
     <row r="59" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="5">
         <v>89.2</v>
       </c>
       <c r="C59" s="5">
         <v>178.4</v>
       </c>
       <c r="D59" s="5">
         <v>267.60000000000002</v>
       </c>
       <c r="E59" s="5">
         <v>356.8</v>
       </c>
@@ -9357,51 +9439,53 @@
       </c>
       <c r="AS59" s="32">
         <v>12653.1</v>
       </c>
       <c r="AT59" s="5">
         <v>64369.1</v>
       </c>
       <c r="AU59" s="5">
         <v>98567</v>
       </c>
       <c r="AV59" s="41">
         <v>99028.7</v>
       </c>
       <c r="AW59" s="41">
         <v>97638</v>
       </c>
       <c r="AX59" s="41">
         <v>79.599999999999994</v>
       </c>
       <c r="AY59" s="41">
         <v>164.4</v>
       </c>
       <c r="AZ59" s="41">
         <v>240.6</v>
       </c>
-      <c r="BA59" s="32"/>
+      <c r="BA59" s="41">
+        <v>279.2</v>
+      </c>
       <c r="BB59" s="32"/>
       <c r="BC59" s="5"/>
       <c r="BD59" s="5"/>
       <c r="BE59" s="32"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="41"/>
       <c r="BI59" s="41"/>
     </row>
     <row r="60" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="5">
         <v>320.10000000000002</v>
       </c>
       <c r="C60" s="5">
         <v>640.20000000000005</v>
       </c>
       <c r="D60" s="5">
         <v>960.3</v>
       </c>
       <c r="E60" s="5">
         <v>1280.4000000000001</v>
       </c>
@@ -9524,51 +9608,53 @@
       </c>
       <c r="AS60" s="32">
         <v>15340.4</v>
       </c>
       <c r="AT60" s="5">
         <v>37063.199999999997</v>
       </c>
       <c r="AU60" s="5">
         <v>48109.599999999999</v>
       </c>
       <c r="AV60" s="41">
         <v>50487.199999999997</v>
       </c>
       <c r="AW60" s="41">
         <v>56271</v>
       </c>
       <c r="AX60" s="41">
         <v>788.21</v>
       </c>
       <c r="AY60" s="41">
         <v>1470.1</v>
       </c>
       <c r="AZ60" s="41">
         <v>2191.5</v>
       </c>
-      <c r="BA60" s="32"/>
+      <c r="BA60" s="41">
+        <v>2671.8</v>
+      </c>
       <c r="BB60" s="32"/>
       <c r="BC60" s="5"/>
       <c r="BD60" s="5"/>
       <c r="BE60" s="32"/>
       <c r="BF60" s="5"/>
       <c r="BG60" s="5"/>
       <c r="BH60" s="41"/>
       <c r="BI60" s="41"/>
     </row>
     <row r="61" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="5">
         <v>205.4</v>
       </c>
       <c r="C61" s="5">
         <v>410.7</v>
       </c>
       <c r="D61" s="5">
         <v>616.1</v>
       </c>
       <c r="E61" s="5">
         <v>837.7</v>
       </c>
@@ -9691,51 +9777,53 @@
       </c>
       <c r="AS61" s="32">
         <v>13052.4</v>
       </c>
       <c r="AT61" s="5">
         <v>23068.2</v>
       </c>
       <c r="AU61" s="5">
         <v>26113.599999999999</v>
       </c>
       <c r="AV61" s="41">
         <v>26574</v>
       </c>
       <c r="AW61" s="41">
         <v>25833.5</v>
       </c>
       <c r="AX61" s="41">
         <v>644.46</v>
       </c>
       <c r="AY61" s="41">
         <v>1273.2</v>
       </c>
       <c r="AZ61" s="41">
         <v>1772.4</v>
       </c>
-      <c r="BA61" s="32"/>
+      <c r="BA61" s="41">
+        <v>1418.9</v>
+      </c>
       <c r="BB61" s="32"/>
       <c r="BC61" s="5"/>
       <c r="BD61" s="5"/>
       <c r="BE61" s="32"/>
       <c r="BF61" s="5"/>
       <c r="BG61" s="5"/>
       <c r="BH61" s="41"/>
       <c r="BI61" s="41"/>
     </row>
     <row r="62" spans="1:68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="5">
         <v>99.4</v>
       </c>
       <c r="C62" s="5">
         <v>198.8</v>
       </c>
       <c r="D62" s="5">
         <v>298.10000000000002</v>
       </c>
       <c r="E62" s="5">
         <v>397.5</v>
       </c>
@@ -9858,51 +9946,53 @@
       </c>
       <c r="AS62" s="32">
         <v>8843.7999999999993</v>
       </c>
       <c r="AT62" s="5">
         <v>48337.599999999999</v>
       </c>
       <c r="AU62" s="5">
         <v>73737.3</v>
       </c>
       <c r="AV62" s="41">
         <v>72414</v>
       </c>
       <c r="AW62" s="41">
         <v>72145.5</v>
       </c>
       <c r="AX62" s="41">
         <v>280.62</v>
       </c>
       <c r="AY62" s="41">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ62" s="41">
         <v>838.8</v>
       </c>
-      <c r="BA62" s="32"/>
+      <c r="BA62" s="41">
+        <v>940.4</v>
+      </c>
       <c r="BB62" s="32"/>
       <c r="BC62" s="5"/>
       <c r="BD62" s="5"/>
       <c r="BE62" s="32"/>
       <c r="BF62" s="5"/>
       <c r="BG62" s="5"/>
       <c r="BH62" s="41"/>
       <c r="BI62" s="41"/>
     </row>
     <row r="63" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="5">
         <v>219.3</v>
       </c>
       <c r="C63" s="5">
         <v>438.7</v>
       </c>
       <c r="D63" s="5">
         <v>658</v>
       </c>
       <c r="E63" s="5">
         <v>877.4</v>
       </c>
@@ -10025,51 +10115,53 @@
       </c>
       <c r="AS63" s="32">
         <v>12433.4</v>
       </c>
       <c r="AT63" s="5">
         <v>33870.1</v>
       </c>
       <c r="AU63" s="5">
         <v>43106.3</v>
       </c>
       <c r="AV63" s="41">
         <v>45678.8</v>
       </c>
       <c r="AW63" s="41">
         <v>46299.7</v>
       </c>
       <c r="AX63" s="41">
         <v>493.34</v>
       </c>
       <c r="AY63" s="41">
         <v>986.4</v>
       </c>
       <c r="AZ63" s="41">
         <v>1411.5</v>
       </c>
-      <c r="BA63" s="32"/>
+      <c r="BA63" s="41">
+        <v>1707.8</v>
+      </c>
       <c r="BB63" s="32"/>
       <c r="BC63" s="5"/>
       <c r="BD63" s="5"/>
       <c r="BE63" s="32"/>
       <c r="BF63" s="5"/>
       <c r="BG63" s="5"/>
       <c r="BH63" s="41"/>
       <c r="BI63" s="41"/>
     </row>
     <row r="64" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="5">
         <v>3.2</v>
       </c>
       <c r="C64" s="5">
         <v>6.3</v>
       </c>
       <c r="D64" s="5">
         <v>9.5</v>
       </c>
       <c r="E64" s="5">
         <v>12.6</v>
       </c>
@@ -10192,51 +10284,53 @@
       </c>
       <c r="AS64" s="32">
         <v>6705.5</v>
       </c>
       <c r="AT64" s="5">
         <v>25849.7</v>
       </c>
       <c r="AU64" s="5">
         <v>40013.599999999999</v>
       </c>
       <c r="AV64" s="41">
         <v>46481.8</v>
       </c>
       <c r="AW64" s="41">
         <v>54815.7</v>
       </c>
       <c r="AX64" s="41">
         <v>3.58</v>
       </c>
       <c r="AY64" s="41">
         <v>7</v>
       </c>
       <c r="AZ64" s="41">
         <v>10.5</v>
       </c>
-      <c r="BA64" s="32"/>
+      <c r="BA64" s="41">
+        <v>12.6</v>
+      </c>
       <c r="BB64" s="32"/>
       <c r="BC64" s="5"/>
       <c r="BD64" s="5"/>
       <c r="BE64" s="32"/>
       <c r="BF64" s="5"/>
       <c r="BG64" s="5"/>
       <c r="BH64" s="41"/>
       <c r="BI64" s="41"/>
     </row>
     <row r="65" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="5">
         <v>98.1</v>
       </c>
       <c r="C65" s="5">
         <v>196.3</v>
       </c>
       <c r="D65" s="5">
         <v>294.39999999999998</v>
       </c>
       <c r="E65" s="5">
         <v>406</v>
       </c>
@@ -10359,51 +10453,53 @@
       </c>
       <c r="AS65" s="32">
         <v>21341.8</v>
       </c>
       <c r="AT65" s="5">
         <v>46805.5</v>
       </c>
       <c r="AU65" s="5">
         <v>58041.5</v>
       </c>
       <c r="AV65" s="41">
         <v>58985.2</v>
       </c>
       <c r="AW65" s="41">
         <v>57700.3</v>
       </c>
       <c r="AX65" s="41">
         <v>571.96</v>
       </c>
       <c r="AY65" s="41">
         <v>1077.5</v>
       </c>
       <c r="AZ65" s="41">
         <v>1504.9</v>
       </c>
-      <c r="BA65" s="32"/>
+      <c r="BA65" s="41">
+        <v>1609.5</v>
+      </c>
       <c r="BB65" s="32"/>
       <c r="BC65" s="5"/>
       <c r="BD65" s="5"/>
       <c r="BE65" s="32"/>
       <c r="BF65" s="5"/>
       <c r="BG65" s="5"/>
       <c r="BH65" s="41"/>
       <c r="BI65" s="41"/>
     </row>
     <row r="66" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="5">
         <v>2137.3000000000002</v>
       </c>
       <c r="C66" s="5">
         <v>4274.6000000000004</v>
       </c>
       <c r="D66" s="5">
         <v>6412</v>
       </c>
       <c r="E66" s="5">
         <v>8549.2999999999993</v>
       </c>
@@ -10526,51 +10622,53 @@
       </c>
       <c r="AS66" s="32">
         <v>62482.7</v>
       </c>
       <c r="AT66" s="5">
         <v>86300.7</v>
       </c>
       <c r="AU66" s="39">
         <v>108342</v>
       </c>
       <c r="AV66" s="41">
         <v>116426.1</v>
       </c>
       <c r="AW66" s="41">
         <v>106636.7</v>
       </c>
       <c r="AX66" s="41">
         <v>6185.07</v>
       </c>
       <c r="AY66" s="41">
         <v>11452.8</v>
       </c>
       <c r="AZ66" s="41">
         <v>17213.900000000001</v>
       </c>
-      <c r="BA66" s="32"/>
+      <c r="BA66" s="41">
+        <v>25025</v>
+      </c>
       <c r="BB66" s="32"/>
       <c r="BC66" s="5"/>
       <c r="BD66" s="5"/>
       <c r="BE66" s="32"/>
       <c r="BF66" s="5"/>
       <c r="BG66" s="39"/>
       <c r="BH66" s="41"/>
       <c r="BI66" s="41"/>
     </row>
     <row r="67" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="5">
         <v>77</v>
       </c>
       <c r="C67" s="5">
         <v>154</v>
       </c>
       <c r="D67" s="5">
         <v>231</v>
       </c>
       <c r="E67" s="5">
         <v>308</v>
       </c>
@@ -10693,51 +10791,53 @@
       </c>
       <c r="AS67" s="32">
         <v>18146.2</v>
       </c>
       <c r="AT67" s="5">
         <v>53392.3</v>
       </c>
       <c r="AU67" s="39">
         <v>76648.2</v>
       </c>
       <c r="AV67" s="41">
         <v>78885.399999999994</v>
       </c>
       <c r="AW67" s="41">
         <v>81754.7</v>
       </c>
       <c r="AX67" s="41">
         <v>93.91</v>
       </c>
       <c r="AY67" s="41">
         <v>194.8</v>
       </c>
       <c r="AZ67" s="41">
         <v>280.2</v>
       </c>
-      <c r="BA67" s="32"/>
+      <c r="BA67" s="41">
+        <v>328.8</v>
+      </c>
       <c r="BB67" s="32"/>
       <c r="BC67" s="5"/>
       <c r="BD67" s="5"/>
       <c r="BE67" s="32"/>
       <c r="BF67" s="5"/>
       <c r="BG67" s="39"/>
       <c r="BH67" s="41"/>
       <c r="BI67" s="41"/>
     </row>
     <row r="68" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
@@ -10860,51 +10960,53 @@
       </c>
       <c r="AS68" s="32">
         <v>2388.6999999999998</v>
       </c>
       <c r="AT68" s="5">
         <v>4639.2</v>
       </c>
       <c r="AU68" s="39">
         <v>5780.3</v>
       </c>
       <c r="AV68" s="41">
         <v>5869.2</v>
       </c>
       <c r="AW68" s="41">
         <v>4754.7</v>
       </c>
       <c r="AX68" s="41" t="s">
         <v>29</v>
       </c>
       <c r="AY68" s="41" t="s">
         <v>29</v>
       </c>
       <c r="AZ68" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="BA68" s="32"/>
+      <c r="BA68" s="41" t="s">
+        <v>29</v>
+      </c>
       <c r="BB68" s="32"/>
       <c r="BC68" s="5"/>
       <c r="BD68" s="5"/>
       <c r="BE68" s="32"/>
       <c r="BF68" s="5"/>
       <c r="BG68" s="39"/>
       <c r="BH68" s="41"/>
       <c r="BI68" s="41"/>
     </row>
     <row r="69" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="5">
         <v>12.1</v>
       </c>
       <c r="C69" s="5">
         <v>24.2</v>
       </c>
       <c r="D69" s="5">
         <v>36.4</v>
       </c>
       <c r="E69" s="5">
         <v>58.2</v>
       </c>
@@ -11027,51 +11129,53 @@
       </c>
       <c r="AS69" s="32">
         <v>10929.9</v>
       </c>
       <c r="AT69" s="5">
         <v>18010.7</v>
       </c>
       <c r="AU69" s="39">
         <v>21867.599999999999</v>
       </c>
       <c r="AV69" s="41">
         <v>21979.8</v>
       </c>
       <c r="AW69" s="41">
         <v>21647.1</v>
       </c>
       <c r="AX69" s="41">
         <v>7.81</v>
       </c>
       <c r="AY69" s="41">
         <v>16.3</v>
       </c>
       <c r="AZ69" s="41">
         <v>23.5</v>
       </c>
-      <c r="BA69" s="32"/>
+      <c r="BA69" s="41">
+        <v>29.5</v>
+      </c>
       <c r="BB69" s="32"/>
       <c r="BC69" s="5"/>
       <c r="BD69" s="5"/>
       <c r="BE69" s="32"/>
       <c r="BF69" s="5"/>
       <c r="BG69" s="39"/>
       <c r="BH69" s="41"/>
       <c r="BI69" s="41"/>
     </row>
     <row r="70" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="5">
         <v>0</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>63.4</v>
       </c>
@@ -11194,51 +11298,53 @@
       </c>
       <c r="AS70" s="32">
         <v>11592.3</v>
       </c>
       <c r="AT70" s="5">
         <v>20200.8</v>
       </c>
       <c r="AU70" s="39">
         <v>26362.2</v>
       </c>
       <c r="AV70" s="41">
         <v>26720.7</v>
       </c>
       <c r="AW70" s="41">
         <v>28294.1</v>
       </c>
       <c r="AX70" s="41" t="s">
         <v>29</v>
       </c>
       <c r="AY70" s="41" t="s">
         <v>29</v>
       </c>
       <c r="AZ70" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="BA70" s="32"/>
+      <c r="BA70" s="41" t="s">
+        <v>29</v>
+      </c>
       <c r="BB70" s="32"/>
       <c r="BC70" s="5"/>
       <c r="BD70" s="5"/>
       <c r="BE70" s="32"/>
       <c r="BF70" s="5"/>
       <c r="BG70" s="39"/>
       <c r="BH70" s="41"/>
       <c r="BI70" s="41"/>
     </row>
     <row r="71" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="5">
         <v>8.5</v>
       </c>
       <c r="C71" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="D71" s="5">
         <v>25.3</v>
       </c>
       <c r="E71" s="5">
         <v>33.700000000000003</v>
       </c>
@@ -11361,51 +11467,53 @@
       </c>
       <c r="AS71" s="32">
         <v>11508.5</v>
       </c>
       <c r="AT71" s="5">
         <v>40022</v>
       </c>
       <c r="AU71" s="39">
         <v>54124.9</v>
       </c>
       <c r="AV71" s="41">
         <v>56838.400000000001</v>
       </c>
       <c r="AW71" s="41">
         <v>59715.7</v>
       </c>
       <c r="AX71" s="41">
         <v>8.15</v>
       </c>
       <c r="AY71" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ71" s="41">
         <v>24.8</v>
       </c>
-      <c r="BA71" s="32"/>
+      <c r="BA71" s="41">
+        <v>31.1</v>
+      </c>
       <c r="BB71" s="32"/>
       <c r="BC71" s="5"/>
       <c r="BD71" s="5"/>
       <c r="BE71" s="32"/>
       <c r="BF71" s="5"/>
       <c r="BG71" s="39"/>
       <c r="BH71" s="41"/>
       <c r="BI71" s="41"/>
     </row>
     <row r="72" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
       <c r="B72" s="10"/>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="36"/>
       <c r="I72" s="36"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
       <c r="N72" s="26"/>
       <c r="O72" s="26"/>
@@ -11984,51 +12092,53 @@
       </c>
       <c r="AS78" s="32">
         <v>258050.6</v>
       </c>
       <c r="AT78" s="5">
         <v>313159.8</v>
       </c>
       <c r="AU78" s="39">
         <v>353467.5</v>
       </c>
       <c r="AV78" s="41">
         <v>392001.9</v>
       </c>
       <c r="AW78" s="42">
         <v>454321.3</v>
       </c>
       <c r="AX78" s="41">
         <v>36711.800000000003</v>
       </c>
       <c r="AY78" s="41">
         <v>76797.5</v>
       </c>
       <c r="AZ78" s="41">
         <v>120051.7</v>
       </c>
-      <c r="BA78" s="32"/>
+      <c r="BA78" s="41">
+        <v>168105.5</v>
+      </c>
       <c r="BB78" s="32"/>
       <c r="BC78" s="5"/>
       <c r="BD78" s="5"/>
       <c r="BE78" s="32"/>
       <c r="BF78" s="5"/>
       <c r="BG78" s="39"/>
       <c r="BH78" s="41"/>
       <c r="BI78" s="42"/>
     </row>
     <row r="79" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A79" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="5">
         <v>149.1</v>
       </c>
       <c r="C79" s="5">
         <v>349.4</v>
       </c>
       <c r="D79" s="5">
         <v>555.20000000000005</v>
       </c>
       <c r="E79" s="5">
         <v>843.9</v>
       </c>
@@ -12151,51 +12261,53 @@
       </c>
       <c r="AS79" s="32">
         <v>1447.8</v>
       </c>
       <c r="AT79" s="5">
         <v>1776.5</v>
       </c>
       <c r="AU79" s="39">
         <v>2045.6</v>
       </c>
       <c r="AV79" s="41">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW79" s="41">
         <v>2761.8</v>
       </c>
       <c r="AX79" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="AY79" s="41">
         <v>182.3</v>
       </c>
       <c r="AZ79" s="41">
         <v>283.86</v>
       </c>
-      <c r="BA79" s="32"/>
+      <c r="BA79" s="41">
+        <v>409.2</v>
+      </c>
       <c r="BB79" s="32"/>
       <c r="BC79" s="5"/>
       <c r="BD79" s="5"/>
       <c r="BE79" s="32"/>
       <c r="BF79" s="5"/>
       <c r="BG79" s="39"/>
       <c r="BH79" s="41"/>
       <c r="BI79" s="41"/>
     </row>
     <row r="80" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A80" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="5">
         <v>846.5</v>
       </c>
       <c r="C80" s="5">
         <v>1641.6</v>
       </c>
       <c r="D80" s="5">
         <v>2526.9</v>
       </c>
       <c r="E80" s="5">
         <v>3480.7</v>
       </c>
@@ -12318,51 +12430,53 @@
       </c>
       <c r="AS80" s="32">
         <v>5758.2</v>
       </c>
       <c r="AT80" s="5">
         <v>7915.8</v>
       </c>
       <c r="AU80" s="39">
         <v>9084.5</v>
       </c>
       <c r="AV80" s="41">
         <v>9780.5</v>
       </c>
       <c r="AW80" s="41">
         <v>10838.4</v>
       </c>
       <c r="AX80" s="41">
         <v>2188.5</v>
       </c>
       <c r="AY80" s="41">
         <v>3164.6</v>
       </c>
       <c r="AZ80" s="41">
         <v>6417.07</v>
       </c>
-      <c r="BA80" s="32"/>
+      <c r="BA80" s="41">
+        <v>9185</v>
+      </c>
       <c r="BB80" s="32"/>
       <c r="BC80" s="5"/>
       <c r="BD80" s="5"/>
       <c r="BE80" s="32"/>
       <c r="BF80" s="5"/>
       <c r="BG80" s="39"/>
       <c r="BH80" s="41"/>
       <c r="BI80" s="41"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="5">
         <v>301</v>
       </c>
       <c r="C81" s="5">
         <v>621.1</v>
       </c>
       <c r="D81" s="5">
         <v>969.5</v>
       </c>
       <c r="E81" s="5">
         <v>1427.8</v>
       </c>
@@ -12485,51 +12599,53 @@
       </c>
       <c r="AS81" s="32">
         <v>3086.5</v>
       </c>
       <c r="AT81" s="5">
         <v>3638.3</v>
       </c>
       <c r="AU81" s="39">
         <v>4214.8999999999996</v>
       </c>
       <c r="AV81" s="41">
         <v>4834</v>
       </c>
       <c r="AW81" s="41">
         <v>5692.1</v>
       </c>
       <c r="AX81" s="41">
         <v>443.2</v>
       </c>
       <c r="AY81" s="41">
         <v>907.1</v>
       </c>
       <c r="AZ81" s="41">
         <v>1394.24</v>
       </c>
-      <c r="BA81" s="32"/>
+      <c r="BA81" s="41">
+        <v>1948.4</v>
+      </c>
       <c r="BB81" s="32"/>
       <c r="BC81" s="5"/>
       <c r="BD81" s="5"/>
       <c r="BE81" s="32"/>
       <c r="BF81" s="5"/>
       <c r="BG81" s="39"/>
       <c r="BH81" s="41"/>
       <c r="BI81" s="41"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="5">
         <v>1052.2</v>
       </c>
       <c r="C82" s="5">
         <v>2157.1</v>
       </c>
       <c r="D82" s="5">
         <v>3559.1</v>
       </c>
       <c r="E82" s="5">
         <v>5122.5</v>
       </c>
@@ -12652,51 +12768,53 @@
       </c>
       <c r="AS82" s="32">
         <v>11291.3</v>
       </c>
       <c r="AT82" s="5">
         <v>14784.4</v>
       </c>
       <c r="AU82" s="39">
         <v>16133.6</v>
       </c>
       <c r="AV82" s="41">
         <v>17579.8</v>
       </c>
       <c r="AW82" s="41">
         <v>19913.5</v>
       </c>
       <c r="AX82" s="41">
         <v>1487.8</v>
       </c>
       <c r="AY82" s="41">
         <v>3138.6</v>
       </c>
       <c r="AZ82" s="41">
         <v>4847.01</v>
       </c>
-      <c r="BA82" s="32"/>
+      <c r="BA82" s="41">
+        <v>6685.5</v>
+      </c>
       <c r="BB82" s="32"/>
       <c r="BC82" s="5"/>
       <c r="BD82" s="5"/>
       <c r="BE82" s="32"/>
       <c r="BF82" s="5"/>
       <c r="BG82" s="39"/>
       <c r="BH82" s="41"/>
       <c r="BI82" s="41"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5">
         <v>1363.7</v>
       </c>
       <c r="C83" s="5">
         <v>2734.1</v>
       </c>
       <c r="D83" s="5">
         <v>4428.8</v>
       </c>
       <c r="E83" s="5">
         <v>6286.1</v>
       </c>
@@ -12819,51 +12937,53 @@
       </c>
       <c r="AS83" s="32">
         <v>14126.4</v>
       </c>
       <c r="AT83" s="5">
         <v>15893.7</v>
       </c>
       <c r="AU83" s="5">
         <v>17139.599999999999</v>
       </c>
       <c r="AV83" s="41">
         <v>18889.599999999999</v>
       </c>
       <c r="AW83" s="41">
         <v>21418</v>
       </c>
       <c r="AX83" s="41">
         <v>1745.4</v>
       </c>
       <c r="AY83" s="41">
         <v>3510</v>
       </c>
       <c r="AZ83" s="41">
         <v>5538.77</v>
       </c>
-      <c r="BA83" s="32"/>
+      <c r="BA83" s="41">
+        <v>7734.5</v>
+      </c>
       <c r="BB83" s="32"/>
       <c r="BC83" s="5"/>
       <c r="BD83" s="5"/>
       <c r="BE83" s="32"/>
       <c r="BF83" s="5"/>
       <c r="BG83" s="5"/>
       <c r="BH83" s="41"/>
       <c r="BI83" s="41"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5">
         <v>1708.7</v>
       </c>
       <c r="C84" s="5">
         <v>3584.7</v>
       </c>
       <c r="D84" s="5">
         <v>5802.3</v>
       </c>
       <c r="E84" s="5">
         <v>7900.5</v>
       </c>
@@ -12986,51 +13106,53 @@
       </c>
       <c r="AS84" s="32">
         <v>17706.599999999999</v>
       </c>
       <c r="AT84" s="5">
         <v>20376.099999999999</v>
       </c>
       <c r="AU84" s="5">
         <v>22378.3</v>
       </c>
       <c r="AV84" s="41">
         <v>25172.7</v>
       </c>
       <c r="AW84" s="41">
         <v>28875.599999999999</v>
       </c>
       <c r="AX84" s="41">
         <v>2613</v>
       </c>
       <c r="AY84" s="41">
         <v>5027</v>
       </c>
       <c r="AZ84" s="41">
         <v>7694.71</v>
       </c>
-      <c r="BA84" s="32"/>
+      <c r="BA84" s="41">
+        <v>10140.200000000001</v>
+      </c>
       <c r="BB84" s="32"/>
       <c r="BC84" s="5"/>
       <c r="BD84" s="5"/>
       <c r="BE84" s="32"/>
       <c r="BF84" s="5"/>
       <c r="BG84" s="5"/>
       <c r="BH84" s="41"/>
       <c r="BI84" s="41"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="5">
         <v>1896.4</v>
       </c>
       <c r="C85" s="5">
         <v>3943.1</v>
       </c>
       <c r="D85" s="5">
         <v>7078.1</v>
       </c>
       <c r="E85" s="5">
         <v>10171</v>
       </c>
@@ -13153,51 +13275,53 @@
       </c>
       <c r="AS85" s="32">
         <v>21511.200000000001</v>
       </c>
       <c r="AT85" s="5">
         <v>36130</v>
       </c>
       <c r="AU85" s="5">
         <v>46817.7</v>
       </c>
       <c r="AV85" s="41">
         <v>51331.3</v>
       </c>
       <c r="AW85" s="41">
         <v>57016</v>
       </c>
       <c r="AX85" s="41">
         <v>3341.5</v>
       </c>
       <c r="AY85" s="41">
         <v>7418.3</v>
       </c>
       <c r="AZ85" s="41">
         <v>10763.49</v>
       </c>
-      <c r="BA85" s="32"/>
+      <c r="BA85" s="41">
+        <v>17289.8</v>
+      </c>
       <c r="BB85" s="32"/>
       <c r="BC85" s="5"/>
       <c r="BD85" s="5"/>
       <c r="BE85" s="32"/>
       <c r="BF85" s="5"/>
       <c r="BG85" s="5"/>
       <c r="BH85" s="41"/>
       <c r="BI85" s="41"/>
     </row>
     <row r="86" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5">
         <v>958.4</v>
       </c>
       <c r="C86" s="5">
         <v>1930.5</v>
       </c>
       <c r="D86" s="5">
         <v>3133.5</v>
       </c>
       <c r="E86" s="5">
         <v>4571.7</v>
       </c>
@@ -13320,51 +13444,53 @@
       </c>
       <c r="AS86" s="32">
         <v>8551.7999999999993</v>
       </c>
       <c r="AT86" s="5">
         <v>9781.4</v>
       </c>
       <c r="AU86" s="5">
         <v>10722.3</v>
       </c>
       <c r="AV86" s="41">
         <v>11969</v>
       </c>
       <c r="AW86" s="41">
         <v>13272.7</v>
       </c>
       <c r="AX86" s="41">
         <v>1089.2</v>
       </c>
       <c r="AY86" s="41">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ86" s="41">
         <v>3518.75</v>
       </c>
-      <c r="BA86" s="32"/>
+      <c r="BA86" s="41">
+        <v>4990.3999999999996</v>
+      </c>
       <c r="BB86" s="32"/>
       <c r="BC86" s="5"/>
       <c r="BD86" s="5"/>
       <c r="BE86" s="32"/>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
       <c r="BH86" s="41"/>
       <c r="BI86" s="41"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="5">
         <v>1742.2</v>
       </c>
       <c r="C87" s="5">
         <v>3743.4</v>
       </c>
       <c r="D87" s="5">
         <v>6004.4</v>
       </c>
       <c r="E87" s="5">
         <v>8868.1</v>
       </c>
@@ -13487,51 +13613,53 @@
       </c>
       <c r="AS87" s="32">
         <v>19439.7</v>
       </c>
       <c r="AT87" s="5">
         <v>21989.4</v>
       </c>
       <c r="AU87" s="5">
         <v>24227</v>
       </c>
       <c r="AV87" s="41">
         <v>26475.5</v>
       </c>
       <c r="AW87" s="41">
         <v>31445.7</v>
       </c>
       <c r="AX87" s="41">
         <v>1723.2</v>
       </c>
       <c r="AY87" s="41">
         <v>3961.6</v>
       </c>
       <c r="AZ87" s="41">
         <v>6740.35</v>
       </c>
-      <c r="BA87" s="32"/>
+      <c r="BA87" s="41">
+        <v>11086.7</v>
+      </c>
       <c r="BB87" s="32"/>
       <c r="BC87" s="5"/>
       <c r="BD87" s="5"/>
       <c r="BE87" s="32"/>
       <c r="BF87" s="5"/>
       <c r="BG87" s="5"/>
       <c r="BH87" s="41"/>
       <c r="BI87" s="41"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="5">
         <v>1019.2</v>
       </c>
       <c r="C88" s="5">
         <v>2093.4</v>
       </c>
       <c r="D88" s="5">
         <v>3336.1</v>
       </c>
       <c r="E88" s="5">
         <v>4665.5</v>
       </c>
@@ -13654,51 +13782,53 @@
       </c>
       <c r="AS88" s="32">
         <v>9878.6</v>
       </c>
       <c r="AT88" s="5">
         <v>11169.6</v>
       </c>
       <c r="AU88" s="5">
         <v>12310.8</v>
       </c>
       <c r="AV88" s="41">
         <v>13642.9</v>
       </c>
       <c r="AW88" s="41">
         <v>15382.2</v>
       </c>
       <c r="AX88" s="41">
         <v>1338.7</v>
       </c>
       <c r="AY88" s="41">
         <v>3129.2</v>
       </c>
       <c r="AZ88" s="41">
         <v>4734.3599999999997</v>
       </c>
-      <c r="BA88" s="32"/>
+      <c r="BA88" s="41">
+        <v>6333.5</v>
+      </c>
       <c r="BB88" s="32"/>
       <c r="BC88" s="5"/>
       <c r="BD88" s="5"/>
       <c r="BE88" s="32"/>
       <c r="BF88" s="5"/>
       <c r="BG88" s="5"/>
       <c r="BH88" s="41"/>
       <c r="BI88" s="41"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="5">
         <v>5017.6000000000004</v>
       </c>
       <c r="C89" s="5">
         <v>10001.1</v>
       </c>
       <c r="D89" s="5">
         <v>15414.2</v>
       </c>
       <c r="E89" s="5">
         <v>21269.9</v>
       </c>
@@ -13821,51 +13951,53 @@
       </c>
       <c r="AS89" s="32">
         <v>57861.4</v>
       </c>
       <c r="AT89" s="5">
         <v>69300.7</v>
       </c>
       <c r="AU89" s="5">
         <v>77733.399999999994</v>
       </c>
       <c r="AV89" s="41">
         <v>85072.6</v>
       </c>
       <c r="AW89" s="41">
         <v>99727</v>
       </c>
       <c r="AX89" s="41">
         <v>8545.1</v>
       </c>
       <c r="AY89" s="41">
         <v>16280.6</v>
       </c>
       <c r="AZ89" s="41">
         <v>25350.04</v>
       </c>
-      <c r="BA89" s="32"/>
+      <c r="BA89" s="41">
+        <v>34389.300000000003</v>
+      </c>
       <c r="BB89" s="32"/>
       <c r="BC89" s="5"/>
       <c r="BD89" s="5"/>
       <c r="BE89" s="32"/>
       <c r="BF89" s="5"/>
       <c r="BG89" s="5"/>
       <c r="BH89" s="41"/>
       <c r="BI89" s="41"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="5">
         <v>2301.9</v>
       </c>
       <c r="C90" s="5">
         <v>4818</v>
       </c>
       <c r="D90" s="5">
         <v>7725.9</v>
       </c>
       <c r="E90" s="5">
         <v>10483.200000000001</v>
       </c>
@@ -13988,51 +14120,53 @@
       </c>
       <c r="AS90" s="32">
         <v>18218.2</v>
       </c>
       <c r="AT90" s="5">
         <v>20532</v>
       </c>
       <c r="AU90" s="39">
         <v>22556.6</v>
       </c>
       <c r="AV90" s="41">
         <v>25273.599999999999</v>
       </c>
       <c r="AW90" s="41">
         <v>30393.8</v>
       </c>
       <c r="AX90" s="41">
         <v>2555</v>
       </c>
       <c r="AY90" s="41">
         <v>7949.8</v>
       </c>
       <c r="AZ90" s="41">
         <v>11765.22</v>
       </c>
-      <c r="BA90" s="32"/>
+      <c r="BA90" s="41">
+        <v>14864.9</v>
+      </c>
       <c r="BB90" s="32"/>
       <c r="BC90" s="5"/>
       <c r="BD90" s="5"/>
       <c r="BE90" s="32"/>
       <c r="BF90" s="5"/>
       <c r="BG90" s="39"/>
       <c r="BH90" s="41"/>
       <c r="BI90" s="41"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B91" s="5">
         <v>1612.5</v>
       </c>
       <c r="C91" s="5">
         <v>3307.8</v>
       </c>
       <c r="D91" s="5">
         <v>5146</v>
       </c>
       <c r="E91" s="5">
         <v>7506.2</v>
       </c>
@@ -14155,51 +14289,53 @@
       </c>
       <c r="AS91" s="32">
         <v>13129.4</v>
       </c>
       <c r="AT91" s="5">
         <v>15805.5</v>
       </c>
       <c r="AU91" s="39">
         <v>17924.7</v>
       </c>
       <c r="AV91" s="41">
         <v>20706</v>
       </c>
       <c r="AW91" s="41">
         <v>24839.3</v>
       </c>
       <c r="AX91" s="41">
         <v>1821.9</v>
       </c>
       <c r="AY91" s="41">
         <v>3579.4</v>
       </c>
       <c r="AZ91" s="41">
         <v>6041.19</v>
       </c>
-      <c r="BA91" s="32"/>
+      <c r="BA91" s="41">
+        <v>8484</v>
+      </c>
       <c r="BB91" s="32"/>
       <c r="BC91" s="5"/>
       <c r="BD91" s="5"/>
       <c r="BE91" s="32"/>
       <c r="BF91" s="5"/>
       <c r="BG91" s="39"/>
       <c r="BH91" s="41"/>
       <c r="BI91" s="41"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="5">
         <v>987.5</v>
       </c>
       <c r="C92" s="5">
         <v>2071.5</v>
       </c>
       <c r="D92" s="5">
         <v>3206.5</v>
       </c>
       <c r="E92" s="5">
         <v>4362.7</v>
       </c>
@@ -14322,51 +14458,53 @@
       </c>
       <c r="AS92" s="32">
         <v>9474.2999999999993</v>
       </c>
       <c r="AT92" s="5">
         <v>11255.1</v>
       </c>
       <c r="AU92" s="39">
         <v>12668.3</v>
       </c>
       <c r="AV92" s="41">
         <v>14900.9</v>
       </c>
       <c r="AW92" s="41">
         <v>18756.5</v>
       </c>
       <c r="AX92" s="41">
         <v>1312</v>
       </c>
       <c r="AY92" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ92" s="41">
         <v>4234.05</v>
       </c>
-      <c r="BA92" s="32"/>
+      <c r="BA92" s="41">
+        <v>5683.1</v>
+      </c>
       <c r="BB92" s="32"/>
       <c r="BC92" s="5"/>
       <c r="BD92" s="5"/>
       <c r="BE92" s="32"/>
       <c r="BF92" s="5"/>
       <c r="BG92" s="39"/>
       <c r="BH92" s="41"/>
       <c r="BI92" s="41"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B93" s="5">
         <v>2126.5</v>
       </c>
       <c r="C93" s="5">
         <v>4342.2</v>
       </c>
       <c r="D93" s="5">
         <v>7363.8</v>
       </c>
       <c r="E93" s="5">
         <v>10136.6</v>
       </c>
@@ -14489,51 +14627,53 @@
       </c>
       <c r="AS93" s="32">
         <v>18308</v>
       </c>
       <c r="AT93" s="5">
         <v>21084.9</v>
       </c>
       <c r="AU93" s="39">
         <v>23477.599999999999</v>
       </c>
       <c r="AV93" s="41">
         <v>26886.2</v>
       </c>
       <c r="AW93" s="41">
         <v>31303.1</v>
       </c>
       <c r="AX93" s="41">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY93" s="41">
         <v>5313.5</v>
       </c>
       <c r="AZ93" s="41">
         <v>8016.99</v>
       </c>
-      <c r="BA93" s="32"/>
+      <c r="BA93" s="41">
+        <v>11006.3</v>
+      </c>
       <c r="BB93" s="32"/>
       <c r="BC93" s="5"/>
       <c r="BD93" s="5"/>
       <c r="BE93" s="32"/>
       <c r="BF93" s="5"/>
       <c r="BG93" s="39"/>
       <c r="BH93" s="41"/>
       <c r="BI93" s="41"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B94" s="5">
         <v>2298.5</v>
       </c>
       <c r="C94" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D94" s="5">
         <v>7409.9</v>
       </c>
       <c r="E94" s="5">
         <v>10310.700000000001</v>
       </c>
@@ -14656,51 +14796,53 @@
       </c>
       <c r="AS94" s="32">
         <v>20892.599999999999</v>
       </c>
       <c r="AT94" s="5">
         <v>23214.799999999999</v>
       </c>
       <c r="AU94" s="39">
         <v>24601.7</v>
       </c>
       <c r="AV94" s="41">
         <v>26489.5</v>
       </c>
       <c r="AW94" s="41">
         <v>30701.8</v>
       </c>
       <c r="AX94" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY94" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ94" s="41">
         <v>9825.31</v>
       </c>
-      <c r="BA94" s="32"/>
+      <c r="BA94" s="41">
+        <v>13713.3</v>
+      </c>
       <c r="BB94" s="32"/>
       <c r="BC94" s="5"/>
       <c r="BD94" s="5"/>
       <c r="BE94" s="32"/>
       <c r="BF94" s="5"/>
       <c r="BG94" s="39"/>
       <c r="BH94" s="41"/>
       <c r="BI94" s="41"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B95" s="5">
         <v>607.29999999999995</v>
       </c>
       <c r="C95" s="5">
         <v>1316.4</v>
       </c>
       <c r="D95" s="5">
         <v>2097.5</v>
       </c>
       <c r="E95" s="5">
         <v>2990.6</v>
       </c>
@@ -14823,51 +14965,53 @@
       </c>
       <c r="AS95" s="32">
         <v>7368.6</v>
       </c>
       <c r="AT95" s="5">
         <v>8511.6</v>
       </c>
       <c r="AU95" s="39">
         <v>9430.9</v>
       </c>
       <c r="AV95" s="41">
         <v>10619.6</v>
       </c>
       <c r="AW95" s="41">
         <v>11983.8</v>
       </c>
       <c r="AX95" s="41">
         <v>780.3</v>
       </c>
       <c r="AY95" s="41">
         <v>1841</v>
       </c>
       <c r="AZ95" s="41">
         <v>2886.29</v>
       </c>
-      <c r="BA95" s="32"/>
+      <c r="BA95" s="41">
+        <v>4161.3999999999996</v>
+      </c>
       <c r="BB95" s="32"/>
       <c r="BC95" s="5"/>
       <c r="BD95" s="5"/>
       <c r="BE95" s="32"/>
       <c r="BF95" s="5"/>
       <c r="BG95" s="39"/>
       <c r="BH95" s="41"/>
       <c r="BI95" s="41"/>
     </row>
     <row r="96" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="50"/>
       <c r="N96" s="51"/>
       <c r="O96" s="51"/>