--- v1 (2026-05-13)
+++ v2 (2026-06-22)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15" yWindow="75" windowWidth="10080" windowHeight="12240" tabRatio="838"/>
+    <workbookView xWindow="14475" yWindow="-30" windowWidth="10395" windowHeight="12180" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Валовый выпуск по периодам '!$A$1:$BN$100</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="44">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
@@ -221,51 +221,51 @@
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="25">
@@ -569,51 +569,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -630,97 +630,79 @@
     <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -729,50 +711,62 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1047,283 +1041,283 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP97"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AT1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="BA6" sqref="BA6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AN1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BB6" sqref="BB6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="18" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="9.5703125" style="1" customWidth="1"/>
     <col min="31" max="33" width="9.140625" style="1"/>
     <col min="34" max="35" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="9.140625" style="1"/>
     <col min="41" max="42" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="48" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="65"/>
-[...17 lines deleted...]
-      <c r="Z1" s="65" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="Z1" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="AA1" s="65"/>
-[...17 lines deleted...]
-      <c r="AX1" s="66" t="s">
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AX1" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="AY1" s="66"/>
-[...16 lines deleted...]
-      <c r="BP1" s="66"/>
+      <c r="AY1" s="60"/>
+      <c r="AZ1" s="60"/>
+      <c r="BA1" s="60"/>
+      <c r="BB1" s="60"/>
+      <c r="BC1" s="60"/>
+      <c r="BD1" s="60"/>
+      <c r="BE1" s="60"/>
+      <c r="BF1" s="60"/>
+      <c r="BG1" s="60"/>
+      <c r="BH1" s="60"/>
+      <c r="BI1" s="60"/>
+      <c r="BJ1" s="60"/>
+      <c r="BK1" s="60"/>
+      <c r="BL1" s="60"/>
+      <c r="BM1" s="60"/>
+      <c r="BN1" s="60"/>
+      <c r="BO1" s="60"/>
+      <c r="BP1" s="60"/>
     </row>
     <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="57"/>
-[...19 lines deleted...]
-      <c r="AS3" s="63" t="s">
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="AG3" s="57"/>
+      <c r="AH3" s="57"/>
+      <c r="AI3" s="57"/>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57"/>
+      <c r="AS3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AT3" s="63"/>
-[...3 lines deleted...]
-      <c r="BE3" s="63" t="s">
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57"/>
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="57"/>
+      <c r="BE3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="BF3" s="63"/>
-[...2 lines deleted...]
-      <c r="BI3" s="63"/>
+      <c r="BF3" s="57"/>
+      <c r="BG3" s="57"/>
+      <c r="BH3" s="57"/>
+      <c r="BI3" s="57"/>
     </row>
     <row r="4" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="52"/>
-      <c r="B4" s="55" t="s">
+      <c r="A4" s="46"/>
+      <c r="B4" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="55"/>
-[...10 lines deleted...]
-      <c r="N4" s="55" t="s">
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="55"/>
-[...10 lines deleted...]
-      <c r="Z4" s="54" t="s">
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="AA4" s="55"/>
-[...10 lines deleted...]
-      <c r="AL4" s="54" t="s">
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="50"/>
+      <c r="AL4" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="55"/>
-[...10 lines deleted...]
-      <c r="AX4" s="54" t="s">
+      <c r="AM4" s="49"/>
+      <c r="AN4" s="49"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="49"/>
+      <c r="AQ4" s="49"/>
+      <c r="AR4" s="49"/>
+      <c r="AS4" s="49"/>
+      <c r="AT4" s="49"/>
+      <c r="AU4" s="49"/>
+      <c r="AV4" s="49"/>
+      <c r="AW4" s="50"/>
+      <c r="AX4" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AY4" s="55"/>
-[...9 lines deleted...]
-      <c r="BI4" s="56"/>
+      <c r="AY4" s="49"/>
+      <c r="AZ4" s="49"/>
+      <c r="BA4" s="49"/>
+      <c r="BB4" s="49"/>
+      <c r="BC4" s="49"/>
+      <c r="BD4" s="49"/>
+      <c r="BE4" s="49"/>
+      <c r="BF4" s="49"/>
+      <c r="BG4" s="49"/>
+      <c r="BH4" s="49"/>
+      <c r="BI4" s="50"/>
     </row>
     <row r="5" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="53"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1498,51 +1492,51 @@
       </c>
       <c r="E6" s="5">
         <v>135841.5</v>
       </c>
       <c r="F6" s="5">
         <v>177749.2</v>
       </c>
       <c r="G6" s="5">
         <v>224971.4</v>
       </c>
       <c r="H6" s="5">
         <v>322031.3</v>
       </c>
       <c r="I6" s="5">
         <v>464386.7</v>
       </c>
       <c r="J6" s="5">
         <v>752250.8</v>
       </c>
       <c r="K6" s="5">
         <v>958598.5</v>
       </c>
       <c r="L6" s="5">
         <v>1016288.7</v>
       </c>
-      <c r="M6" s="30">
+      <c r="M6" s="62">
         <v>1057805.1000000001</v>
       </c>
       <c r="N6" s="20">
         <v>26488.526047128478</v>
       </c>
       <c r="O6" s="20">
         <v>53824.116744651008</v>
       </c>
       <c r="P6" s="20">
         <v>84842.261113140543</v>
       </c>
       <c r="Q6" s="20">
         <v>118447.0683927949</v>
       </c>
       <c r="R6" s="20">
         <v>153155.52664482</v>
       </c>
       <c r="S6" s="20">
         <v>193520.77455724895</v>
       </c>
       <c r="T6" s="20">
         <v>278211.58594415174</v>
       </c>
       <c r="U6" s="20">
         <v>415017.89993760001</v>
@@ -1558,160 +1552,162 @@
       </c>
       <c r="Y6" s="20">
         <v>971965.2664832935</v>
       </c>
       <c r="Z6" s="5">
         <v>30546.2</v>
       </c>
       <c r="AA6" s="5">
         <v>63072.2</v>
       </c>
       <c r="AB6" s="5">
         <v>97202.8</v>
       </c>
       <c r="AC6" s="5">
         <v>133468.20000000001</v>
       </c>
       <c r="AD6" s="5">
         <v>165708.9</v>
       </c>
       <c r="AE6" s="5">
         <v>216889</v>
       </c>
       <c r="AF6" s="5">
         <v>308289.5</v>
       </c>
-      <c r="AG6" s="31">
+      <c r="AG6" s="30">
         <v>444124.7</v>
       </c>
-      <c r="AH6" s="31">
+      <c r="AH6" s="30">
         <v>747253.8</v>
       </c>
       <c r="AI6" s="5">
         <v>957819.3</v>
       </c>
       <c r="AJ6" s="5">
         <v>1006120.2</v>
       </c>
       <c r="AK6" s="22">
         <v>1019792.5</v>
       </c>
-      <c r="AL6" s="32">
+      <c r="AL6" s="31">
         <v>38638.400000000001</v>
       </c>
-      <c r="AM6" s="31">
+      <c r="AM6" s="30">
         <v>75724.3</v>
       </c>
-      <c r="AN6" s="32">
+      <c r="AN6" s="31">
         <v>116441</v>
       </c>
-      <c r="AO6" s="32">
+      <c r="AO6" s="31">
         <v>155745.20000000001</v>
       </c>
-      <c r="AP6" s="32">
+      <c r="AP6" s="31">
         <v>194334.4</v>
       </c>
       <c r="AQ6" s="5">
         <v>253875.7</v>
       </c>
       <c r="AR6" s="5">
         <v>346091.3</v>
       </c>
-      <c r="AS6" s="32">
+      <c r="AS6" s="31">
         <v>487748.7</v>
       </c>
       <c r="AT6" s="5">
         <v>855446.5</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="5">
         <v>1086949.3999999999</v>
       </c>
-      <c r="AV6" s="41">
+      <c r="AV6" s="31">
         <v>1154285.7</v>
       </c>
-      <c r="AW6" s="42">
+      <c r="AW6" s="63">
         <v>1226010.7</v>
       </c>
-      <c r="AX6" s="41">
+      <c r="AX6" s="31">
         <v>46417.2</v>
       </c>
-      <c r="AY6" s="41">
+      <c r="AY6" s="31">
         <v>95136.5</v>
       </c>
-      <c r="AZ6" s="41">
+      <c r="AZ6" s="31">
         <v>147332.5</v>
       </c>
-      <c r="BA6" s="41">
+      <c r="BA6" s="31">
         <v>205943</v>
       </c>
-      <c r="BB6" s="32"/>
+      <c r="BB6" s="65">
+        <v>259516.6</v>
+      </c>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
-      <c r="BE6" s="32"/>
+      <c r="BE6" s="31"/>
       <c r="BF6" s="5"/>
-      <c r="BG6" s="39"/>
-[...1 lines deleted...]
-      <c r="BI6" s="42"/>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="31"/>
+      <c r="BI6" s="63"/>
     </row>
     <row r="7" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A7" s="33" t="s">
+      <c r="A7" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
         <v>296.8</v>
       </c>
       <c r="C7" s="5">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="5">
         <v>998.2</v>
       </c>
       <c r="E7" s="5">
         <v>1434.45</v>
       </c>
       <c r="F7" s="5">
         <v>1973</v>
       </c>
       <c r="G7" s="5">
         <v>2526.3000000000002</v>
       </c>
       <c r="H7" s="5">
         <v>3230.1</v>
       </c>
       <c r="I7" s="5">
         <v>4233.5</v>
       </c>
       <c r="J7" s="5">
         <v>5915.4</v>
       </c>
       <c r="K7" s="5">
         <v>9325.2000000000007</v>
       </c>
       <c r="L7" s="5">
         <v>9755.4</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="33">
         <v>10178.799999999999</v>
       </c>
       <c r="N7" s="6">
         <v>311.60000000000002</v>
       </c>
       <c r="O7" s="6">
         <v>661.7</v>
       </c>
       <c r="P7" s="6">
         <v>1014.5</v>
       </c>
       <c r="Q7" s="6">
         <v>1424.2</v>
       </c>
       <c r="R7" s="6">
         <v>1902.9</v>
       </c>
       <c r="S7" s="6">
         <v>2397.8000000000002</v>
       </c>
       <c r="T7" s="6">
         <v>3333.4</v>
       </c>
       <c r="U7" s="6">
         <v>4667.3</v>
@@ -1742,145 +1738,147 @@
       </c>
       <c r="AD7" s="5">
         <v>2014.9</v>
       </c>
       <c r="AE7" s="5">
         <v>2519.6</v>
       </c>
       <c r="AF7" s="5">
         <v>3466.3</v>
       </c>
       <c r="AG7" s="5">
         <v>4923.7</v>
       </c>
       <c r="AH7" s="5">
         <v>6846.2</v>
       </c>
       <c r="AI7" s="5">
         <v>11887.8</v>
       </c>
       <c r="AJ7" s="5">
         <v>12390.8</v>
       </c>
       <c r="AK7" s="22">
         <v>10333.1</v>
       </c>
-      <c r="AL7" s="32">
+      <c r="AL7" s="31">
         <v>296.5</v>
       </c>
       <c r="AM7" s="5">
         <v>626.4</v>
       </c>
-      <c r="AN7" s="32">
+      <c r="AN7" s="31">
         <v>619.6</v>
       </c>
-      <c r="AO7" s="32">
+      <c r="AO7" s="31">
         <v>878</v>
       </c>
-      <c r="AP7" s="32">
+      <c r="AP7" s="31">
         <v>1185.7</v>
       </c>
       <c r="AQ7" s="5">
         <v>1529.3</v>
       </c>
       <c r="AR7" s="5">
         <v>2661.5</v>
       </c>
-      <c r="AS7" s="32">
+      <c r="AS7" s="31">
         <v>5283.3</v>
       </c>
       <c r="AT7" s="5">
         <v>7697</v>
       </c>
-      <c r="AU7" s="39">
+      <c r="AU7" s="5">
         <v>10238.1</v>
       </c>
-      <c r="AV7" s="41">
+      <c r="AV7" s="31">
         <v>10658</v>
       </c>
-      <c r="AW7" s="41">
+      <c r="AW7" s="31">
         <v>11120</v>
       </c>
-      <c r="AX7" s="41">
+      <c r="AX7" s="31">
         <v>159.4</v>
       </c>
-      <c r="AY7" s="41">
+      <c r="AY7" s="31">
         <v>345.5</v>
       </c>
-      <c r="AZ7" s="41">
+      <c r="AZ7" s="31">
         <v>533.05999999999995</v>
       </c>
-      <c r="BA7" s="41">
+      <c r="BA7" s="31">
         <v>739.8</v>
       </c>
-      <c r="BB7" s="32"/>
+      <c r="BB7" s="65">
+        <v>973.4</v>
+      </c>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
-      <c r="BE7" s="32"/>
+      <c r="BE7" s="31"/>
       <c r="BF7" s="5"/>
-      <c r="BG7" s="39"/>
-[...1 lines deleted...]
-      <c r="BI7" s="41"/>
+      <c r="BG7" s="5"/>
+      <c r="BH7" s="31"/>
+      <c r="BI7" s="31"/>
     </row>
     <row r="8" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A8" s="33" t="s">
+      <c r="A8" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="5">
         <v>854.9</v>
       </c>
       <c r="C8" s="5">
         <v>1658.4</v>
       </c>
       <c r="D8" s="5">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="5">
         <v>3514.45</v>
       </c>
       <c r="F8" s="5">
         <v>4596.8</v>
       </c>
       <c r="G8" s="5">
         <v>5844.5</v>
       </c>
       <c r="H8" s="5">
         <v>8614.9</v>
       </c>
       <c r="I8" s="5">
         <v>11714.3</v>
       </c>
       <c r="J8" s="5">
         <v>18053.099999999999</v>
       </c>
       <c r="K8" s="5">
         <v>22251.5</v>
       </c>
       <c r="L8" s="5">
         <v>23443.7</v>
       </c>
-      <c r="M8" s="34">
+      <c r="M8" s="33">
         <v>24690</v>
       </c>
       <c r="N8" s="6">
         <v>703.8</v>
       </c>
       <c r="O8" s="6">
         <v>1341.1</v>
       </c>
       <c r="P8" s="6">
         <v>2050</v>
       </c>
       <c r="Q8" s="6">
         <v>2760.7</v>
       </c>
       <c r="R8" s="6">
         <v>3549.1</v>
       </c>
       <c r="S8" s="6">
         <v>4567.3999999999996</v>
       </c>
       <c r="T8" s="6">
         <v>6456.1</v>
       </c>
       <c r="U8" s="6">
         <v>8754.4</v>
@@ -1911,145 +1909,147 @@
       </c>
       <c r="AD8" s="5">
         <v>3072</v>
       </c>
       <c r="AE8" s="5">
         <v>4562.6000000000004</v>
       </c>
       <c r="AF8" s="5">
         <v>6338.8</v>
       </c>
       <c r="AG8" s="5">
         <v>8938</v>
       </c>
       <c r="AH8" s="5">
         <v>15521.5</v>
       </c>
       <c r="AI8" s="5">
         <v>19311.099999999999</v>
       </c>
       <c r="AJ8" s="5">
         <v>20796</v>
       </c>
       <c r="AK8" s="22">
         <v>20818.3</v>
       </c>
-      <c r="AL8" s="32">
+      <c r="AL8" s="31">
         <v>656.8</v>
       </c>
       <c r="AM8" s="5">
         <v>1136.7</v>
       </c>
-      <c r="AN8" s="32">
+      <c r="AN8" s="31">
         <v>1841.3</v>
       </c>
-      <c r="AO8" s="32">
+      <c r="AO8" s="31">
         <v>2496.5</v>
       </c>
-      <c r="AP8" s="32">
+      <c r="AP8" s="31">
         <v>3122.6</v>
       </c>
       <c r="AQ8" s="5">
         <v>4296.3</v>
       </c>
       <c r="AR8" s="5">
         <v>5793.2</v>
       </c>
-      <c r="AS8" s="32">
+      <c r="AS8" s="31">
         <v>9406.6</v>
       </c>
       <c r="AT8" s="5">
         <v>18828.7</v>
       </c>
-      <c r="AU8" s="39">
+      <c r="AU8" s="5">
         <v>25736.400000000001</v>
       </c>
-      <c r="AV8" s="41">
+      <c r="AV8" s="31">
         <v>28564</v>
       </c>
-      <c r="AW8" s="41">
+      <c r="AW8" s="31">
         <v>31555.7</v>
       </c>
-      <c r="AX8" s="41">
+      <c r="AX8" s="31">
         <v>2207.9</v>
       </c>
-      <c r="AY8" s="41">
+      <c r="AY8" s="31">
         <v>3203.5</v>
       </c>
-      <c r="AZ8" s="41">
+      <c r="AZ8" s="31">
         <v>6475.13</v>
       </c>
-      <c r="BA8" s="41">
+      <c r="BA8" s="31">
         <v>9285.2000000000007</v>
       </c>
-      <c r="BB8" s="32"/>
+      <c r="BB8" s="65">
+        <v>10851.4</v>
+      </c>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
-      <c r="BE8" s="32"/>
+      <c r="BE8" s="31"/>
       <c r="BF8" s="5"/>
-      <c r="BG8" s="39"/>
-[...1 lines deleted...]
-      <c r="BI8" s="41"/>
+      <c r="BG8" s="5"/>
+      <c r="BH8" s="31"/>
+      <c r="BI8" s="31"/>
     </row>
     <row r="9" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="5">
         <v>344.3</v>
       </c>
       <c r="C9" s="5">
         <v>707.7</v>
       </c>
       <c r="D9" s="5">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1601.04</v>
       </c>
       <c r="F9" s="5">
         <v>2168.8000000000002</v>
       </c>
       <c r="G9" s="5">
         <v>2846.3</v>
       </c>
       <c r="H9" s="5">
         <v>3891.3</v>
       </c>
       <c r="I9" s="5">
         <v>5810.4</v>
       </c>
       <c r="J9" s="5">
         <v>8910</v>
       </c>
       <c r="K9" s="5">
         <v>11164.2</v>
       </c>
       <c r="L9" s="5">
         <v>11817.5</v>
       </c>
-      <c r="M9" s="34">
+      <c r="M9" s="33">
         <v>12274.3</v>
       </c>
       <c r="N9" s="6">
         <v>270.89999999999998</v>
       </c>
       <c r="O9" s="6">
         <v>560.5</v>
       </c>
       <c r="P9" s="6">
         <v>847.1</v>
       </c>
       <c r="Q9" s="6">
         <v>1183.5</v>
       </c>
       <c r="R9" s="6">
         <v>1557.4</v>
       </c>
       <c r="S9" s="6">
         <v>1991.3</v>
       </c>
       <c r="T9" s="6">
         <v>2917.3</v>
       </c>
       <c r="U9" s="6">
         <v>4831.8999999999996</v>
@@ -2080,145 +2080,147 @@
       </c>
       <c r="AD9" s="5">
         <v>1983.6</v>
       </c>
       <c r="AE9" s="5">
         <v>2458.6999999999998</v>
       </c>
       <c r="AF9" s="5">
         <v>3474.9</v>
       </c>
       <c r="AG9" s="5">
         <v>5524.9</v>
       </c>
       <c r="AH9" s="5">
         <v>9062.4</v>
       </c>
       <c r="AI9" s="5">
         <v>11033.8</v>
       </c>
       <c r="AJ9" s="5">
         <v>11565.4</v>
       </c>
       <c r="AK9" s="22">
         <v>12192.8</v>
       </c>
-      <c r="AL9" s="32">
+      <c r="AL9" s="31">
         <v>407.4</v>
       </c>
       <c r="AM9" s="5">
         <v>816.5</v>
       </c>
-      <c r="AN9" s="32">
+      <c r="AN9" s="31">
         <v>1237.5</v>
       </c>
-      <c r="AO9" s="32">
+      <c r="AO9" s="31">
         <v>1640.9</v>
       </c>
-      <c r="AP9" s="32">
+      <c r="AP9" s="31">
         <v>2063</v>
       </c>
       <c r="AQ9" s="5">
         <v>2611.9</v>
       </c>
       <c r="AR9" s="5">
         <v>3808.8</v>
       </c>
-      <c r="AS9" s="32">
+      <c r="AS9" s="31">
         <v>6917.9</v>
       </c>
       <c r="AT9" s="5">
         <v>10906.1</v>
       </c>
-      <c r="AU9" s="39">
+      <c r="AU9" s="5">
         <v>13374.6</v>
       </c>
-      <c r="AV9" s="41">
+      <c r="AV9" s="31">
         <v>14165.7</v>
       </c>
-      <c r="AW9" s="41">
+      <c r="AW9" s="31">
         <v>14615.9</v>
       </c>
-      <c r="AX9" s="41">
+      <c r="AX9" s="31">
         <v>530.20000000000005</v>
       </c>
-      <c r="AY9" s="41">
+      <c r="AY9" s="31">
         <v>1086.5999999999999</v>
       </c>
-      <c r="AZ9" s="41">
+      <c r="AZ9" s="31">
         <v>1652.04</v>
       </c>
-      <c r="BA9" s="41">
+      <c r="BA9" s="31">
         <v>2277.4</v>
       </c>
-      <c r="BB9" s="32"/>
+      <c r="BB9" s="65">
+        <v>2924.4</v>
+      </c>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
-      <c r="BE9" s="32"/>
+      <c r="BE9" s="31"/>
       <c r="BF9" s="5"/>
-      <c r="BG9" s="39"/>
-[...1 lines deleted...]
-      <c r="BI9" s="41"/>
+      <c r="BG9" s="5"/>
+      <c r="BH9" s="31"/>
+      <c r="BI9" s="31"/>
     </row>
     <row r="10" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="5">
         <v>1079.5</v>
       </c>
       <c r="C10" s="5">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="5">
         <v>3641.1</v>
       </c>
       <c r="E10" s="5">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="5">
         <v>6999.5</v>
       </c>
       <c r="G10" s="5">
         <v>9058.9</v>
       </c>
       <c r="H10" s="5">
         <v>19944</v>
       </c>
       <c r="I10" s="5">
         <v>23622.3</v>
       </c>
       <c r="J10" s="5">
         <v>29262.6</v>
       </c>
       <c r="K10" s="5">
         <v>32313.7</v>
       </c>
       <c r="L10" s="5">
         <v>34726.699999999997</v>
       </c>
-      <c r="M10" s="34">
+      <c r="M10" s="33">
         <v>36297.699999999997</v>
       </c>
       <c r="N10" s="6">
         <v>1093.2</v>
       </c>
       <c r="O10" s="6">
         <v>2270.3000000000002</v>
       </c>
       <c r="P10" s="6">
         <v>3524.5</v>
       </c>
       <c r="Q10" s="6">
         <v>4875.5</v>
       </c>
       <c r="R10" s="6">
         <v>6438.1</v>
       </c>
       <c r="S10" s="6">
         <v>8412.1</v>
       </c>
       <c r="T10" s="6">
         <v>16590.400000000001</v>
       </c>
       <c r="U10" s="6">
         <v>20208.2</v>
@@ -2249,145 +2251,147 @@
       </c>
       <c r="AD10" s="5">
         <v>5885.3</v>
       </c>
       <c r="AE10" s="5">
         <v>10910.5</v>
       </c>
       <c r="AF10" s="5">
         <v>19515.8</v>
       </c>
       <c r="AG10" s="5">
         <v>23314</v>
       </c>
       <c r="AH10" s="5">
         <v>28487.599999999999</v>
       </c>
       <c r="AI10" s="5">
         <v>31108.1</v>
       </c>
       <c r="AJ10" s="5">
         <v>32454.7</v>
       </c>
       <c r="AK10" s="22">
         <v>32920.400000000001</v>
       </c>
-      <c r="AL10" s="32">
+      <c r="AL10" s="31">
         <v>1493.1</v>
       </c>
       <c r="AM10" s="5">
         <v>2760.7</v>
       </c>
-      <c r="AN10" s="32">
+      <c r="AN10" s="31">
         <v>4178.8</v>
       </c>
-      <c r="AO10" s="32">
+      <c r="AO10" s="31">
         <v>5717.7</v>
       </c>
-      <c r="AP10" s="32">
+      <c r="AP10" s="31">
         <v>7250.2</v>
       </c>
       <c r="AQ10" s="5">
         <v>11113.8</v>
       </c>
       <c r="AR10" s="5">
         <v>15434</v>
       </c>
-      <c r="AS10" s="32">
+      <c r="AS10" s="31">
         <v>19171.8</v>
       </c>
       <c r="AT10" s="5">
         <v>27231.5</v>
       </c>
-      <c r="AU10" s="39">
+      <c r="AU10" s="5">
         <v>30415.200000000001</v>
       </c>
-      <c r="AV10" s="41">
+      <c r="AV10" s="31">
         <v>32295.1</v>
       </c>
-      <c r="AW10" s="41">
+      <c r="AW10" s="31">
         <v>34945.300000000003</v>
       </c>
-      <c r="AX10" s="41">
+      <c r="AX10" s="31">
         <v>1501.2</v>
       </c>
-      <c r="AY10" s="41">
+      <c r="AY10" s="31">
         <v>3165.9</v>
       </c>
-      <c r="AZ10" s="41">
+      <c r="AZ10" s="31">
         <v>4883.6499999999996</v>
       </c>
-      <c r="BA10" s="41">
+      <c r="BA10" s="31">
         <v>6766.2</v>
       </c>
-      <c r="BB10" s="32"/>
+      <c r="BB10" s="65">
+        <v>8831</v>
+      </c>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
-      <c r="BE10" s="32"/>
+      <c r="BE10" s="31"/>
       <c r="BF10" s="5"/>
-      <c r="BG10" s="39"/>
-[...1 lines deleted...]
-      <c r="BI10" s="41"/>
+      <c r="BG10" s="5"/>
+      <c r="BH10" s="31"/>
+      <c r="BI10" s="31"/>
     </row>
     <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="5">
         <v>1452.9</v>
       </c>
       <c r="C11" s="5">
         <v>2912.5</v>
       </c>
       <c r="D11" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="5">
         <v>6642.92</v>
       </c>
       <c r="F11" s="5">
         <v>8941.2000000000007</v>
       </c>
       <c r="G11" s="5">
         <v>11296.1</v>
       </c>
       <c r="H11" s="5">
         <v>15682.8</v>
       </c>
       <c r="I11" s="5">
         <v>24332.7</v>
       </c>
       <c r="J11" s="5">
         <v>62855.1</v>
       </c>
       <c r="K11" s="5">
         <v>101930.8</v>
       </c>
       <c r="L11" s="5">
         <v>105562.8</v>
       </c>
-      <c r="M11" s="34">
+      <c r="M11" s="33">
         <v>106972.9</v>
       </c>
       <c r="N11" s="6">
         <v>1182.5999999999999</v>
       </c>
       <c r="O11" s="6">
         <v>2358.4</v>
       </c>
       <c r="P11" s="6">
         <v>3741.5</v>
       </c>
       <c r="Q11" s="6">
         <v>5220.8</v>
       </c>
       <c r="R11" s="6">
         <v>6897.8</v>
       </c>
       <c r="S11" s="6">
         <v>8691.2000000000007</v>
       </c>
       <c r="T11" s="6">
         <v>12366.6</v>
       </c>
       <c r="U11" s="6">
         <v>21241.5</v>
@@ -2406,157 +2410,159 @@
       </c>
       <c r="Z11" s="19">
         <v>1406.21</v>
       </c>
       <c r="AA11" s="5">
         <v>2686.2</v>
       </c>
       <c r="AB11" s="5">
         <v>4223.7</v>
       </c>
       <c r="AC11" s="5">
         <v>5831.7</v>
       </c>
       <c r="AD11" s="5">
         <v>7553.1</v>
       </c>
       <c r="AE11" s="5">
         <v>9382</v>
       </c>
       <c r="AF11" s="5">
         <v>13040.1</v>
       </c>
       <c r="AG11" s="5">
         <v>20716.8</v>
       </c>
-      <c r="AH11" s="31">
+      <c r="AH11" s="30">
         <v>64236.4</v>
       </c>
       <c r="AI11" s="5">
         <v>101969.1</v>
       </c>
       <c r="AJ11" s="5">
         <v>105198.6</v>
       </c>
       <c r="AK11" s="22">
         <v>96648.5</v>
       </c>
-      <c r="AL11" s="32">
+      <c r="AL11" s="31">
         <v>1745.9</v>
       </c>
       <c r="AM11" s="5">
         <v>3347.8</v>
       </c>
-      <c r="AN11" s="32">
+      <c r="AN11" s="31">
         <v>5236.3</v>
       </c>
-      <c r="AO11" s="32">
+      <c r="AO11" s="31">
         <v>7208.8</v>
       </c>
-      <c r="AP11" s="32">
+      <c r="AP11" s="31">
         <v>9341.6</v>
       </c>
       <c r="AQ11" s="5">
         <v>11718.5</v>
       </c>
       <c r="AR11" s="5">
         <v>17724.599999999999</v>
       </c>
-      <c r="AS11" s="32">
+      <c r="AS11" s="31">
         <v>26895.4</v>
       </c>
       <c r="AT11" s="5">
         <v>80528.899999999994</v>
       </c>
       <c r="AU11" s="5">
         <v>116075.9</v>
       </c>
-      <c r="AV11" s="41">
+      <c r="AV11" s="31">
         <v>118335.3</v>
       </c>
-      <c r="AW11" s="41">
+      <c r="AW11" s="31">
         <v>119472.9</v>
       </c>
-      <c r="AX11" s="41">
+      <c r="AX11" s="31">
         <v>1825</v>
       </c>
-      <c r="AY11" s="41">
+      <c r="AY11" s="31">
         <v>3674.4</v>
       </c>
-      <c r="AZ11" s="41">
+      <c r="AZ11" s="31">
         <v>5779.34</v>
       </c>
-      <c r="BA11" s="41">
+      <c r="BA11" s="31">
         <v>8013.7</v>
       </c>
-      <c r="BB11" s="32"/>
+      <c r="BB11" s="65">
+        <v>10613.6</v>
+      </c>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
-      <c r="BE11" s="32"/>
+      <c r="BE11" s="31"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
-      <c r="BH11" s="41"/>
-      <c r="BI11" s="41"/>
+      <c r="BH11" s="31"/>
+      <c r="BI11" s="31"/>
     </row>
     <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="5">
         <v>2042</v>
       </c>
       <c r="C12" s="5">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>6802.3</v>
       </c>
       <c r="E12" s="5">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="5">
         <v>11904.5</v>
       </c>
       <c r="G12" s="5">
         <v>14826.3</v>
       </c>
       <c r="H12" s="5">
         <v>20443.5</v>
       </c>
       <c r="I12" s="5">
         <v>30518.9</v>
       </c>
       <c r="J12" s="5">
         <v>51980.5</v>
       </c>
       <c r="K12" s="5">
         <v>65080.9</v>
       </c>
       <c r="L12" s="5">
         <v>69496.7</v>
       </c>
-      <c r="M12" s="34">
+      <c r="M12" s="33">
         <v>71975</v>
       </c>
       <c r="N12" s="6">
         <v>1751</v>
       </c>
       <c r="O12" s="6">
         <v>3562.6</v>
       </c>
       <c r="P12" s="6">
         <v>5553.5</v>
       </c>
       <c r="Q12" s="6">
         <v>7389</v>
       </c>
       <c r="R12" s="6">
         <v>9414.1</v>
       </c>
       <c r="S12" s="6">
         <v>11712.7</v>
       </c>
       <c r="T12" s="6">
         <v>16765.900000000001</v>
       </c>
       <c r="U12" s="6">
         <v>27159.1</v>
@@ -2587,145 +2593,147 @@
       </c>
       <c r="AD12" s="5">
         <v>10344</v>
       </c>
       <c r="AE12" s="5">
         <v>12446.6</v>
       </c>
       <c r="AF12" s="5">
         <v>17971.599999999999</v>
       </c>
       <c r="AG12" s="5">
         <v>27209.200000000001</v>
       </c>
       <c r="AH12" s="5">
         <v>46925.3</v>
       </c>
       <c r="AI12" s="5">
         <v>61719.8</v>
       </c>
       <c r="AJ12" s="5">
         <v>65374</v>
       </c>
       <c r="AK12" s="22">
         <v>67353.8</v>
       </c>
-      <c r="AL12" s="32">
+      <c r="AL12" s="31">
         <v>2412</v>
       </c>
       <c r="AM12" s="5">
         <v>4621.3999999999996</v>
       </c>
-      <c r="AN12" s="32">
+      <c r="AN12" s="31">
         <v>7620.9</v>
       </c>
-      <c r="AO12" s="32">
+      <c r="AO12" s="31">
         <v>10165.299999999999</v>
       </c>
-      <c r="AP12" s="32">
+      <c r="AP12" s="31">
         <v>12481.4</v>
       </c>
       <c r="AQ12" s="5">
         <v>15230.3</v>
       </c>
       <c r="AR12" s="5">
         <v>22975.200000000001</v>
       </c>
-      <c r="AS12" s="32">
+      <c r="AS12" s="31">
         <v>33119.5</v>
       </c>
       <c r="AT12" s="5">
         <v>57523.4</v>
       </c>
       <c r="AU12" s="5">
         <v>70581.600000000006</v>
       </c>
-      <c r="AV12" s="41">
+      <c r="AV12" s="31">
         <v>75762.3</v>
       </c>
-      <c r="AW12" s="41">
+      <c r="AW12" s="31">
         <v>85257.7</v>
       </c>
-      <c r="AX12" s="41">
+      <c r="AX12" s="31">
         <v>3410</v>
       </c>
-      <c r="AY12" s="41">
+      <c r="AY12" s="31">
         <v>6514.6</v>
       </c>
-      <c r="AZ12" s="41">
+      <c r="AZ12" s="31">
         <v>9912.5499999999993</v>
       </c>
-      <c r="BA12" s="41">
+      <c r="BA12" s="31">
         <v>12869.6</v>
       </c>
-      <c r="BB12" s="32"/>
+      <c r="BB12" s="65">
+        <v>15921.1</v>
+      </c>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
-      <c r="BE12" s="32"/>
+      <c r="BE12" s="31"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
-      <c r="BH12" s="41"/>
-      <c r="BI12" s="41"/>
+      <c r="BH12" s="31"/>
+      <c r="BI12" s="31"/>
     </row>
     <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="5">
         <v>2108.9</v>
       </c>
       <c r="C13" s="5">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="5">
         <v>7715.3</v>
       </c>
       <c r="E13" s="5">
         <v>11036.91</v>
       </c>
       <c r="F13" s="5">
         <v>14635</v>
       </c>
       <c r="G13" s="5">
         <v>18750.2</v>
       </c>
       <c r="H13" s="5">
         <v>25434.400000000001</v>
       </c>
       <c r="I13" s="5">
         <v>39568.5</v>
       </c>
       <c r="J13" s="5">
         <v>49337.9</v>
       </c>
       <c r="K13" s="5">
         <v>57492.5</v>
       </c>
       <c r="L13" s="5">
         <v>62083.4</v>
       </c>
-      <c r="M13" s="34">
+      <c r="M13" s="33">
         <v>67034.100000000006</v>
       </c>
       <c r="N13" s="6">
         <v>2137.4</v>
       </c>
       <c r="O13" s="6">
         <v>4355.6000000000004</v>
       </c>
       <c r="P13" s="6">
         <v>6749.2</v>
       </c>
       <c r="Q13" s="6">
         <v>10067.1</v>
       </c>
       <c r="R13" s="6">
         <v>13204.9</v>
       </c>
       <c r="S13" s="6">
         <v>16486.7</v>
       </c>
       <c r="T13" s="6">
         <v>21984.9</v>
       </c>
       <c r="U13" s="6">
         <v>35252.1</v>
@@ -2756,145 +2764,147 @@
       </c>
       <c r="AD13" s="5">
         <v>13697.6</v>
       </c>
       <c r="AE13" s="5">
         <v>22576.799999999999</v>
       </c>
       <c r="AF13" s="5">
         <v>28256.7</v>
       </c>
       <c r="AG13" s="5">
         <v>38879.4</v>
       </c>
       <c r="AH13" s="5">
         <v>52164.1</v>
       </c>
       <c r="AI13" s="5">
         <v>58362.2</v>
       </c>
       <c r="AJ13" s="5">
         <v>62534.400000000001</v>
       </c>
       <c r="AK13" s="22">
         <v>70313.600000000006</v>
       </c>
-      <c r="AL13" s="32">
+      <c r="AL13" s="31">
         <v>2491.3000000000002</v>
       </c>
       <c r="AM13" s="5">
         <v>5212</v>
       </c>
-      <c r="AN13" s="32">
+      <c r="AN13" s="31">
         <v>7681.6</v>
       </c>
-      <c r="AO13" s="32">
+      <c r="AO13" s="31">
         <v>10089.299999999999</v>
       </c>
-      <c r="AP13" s="32">
+      <c r="AP13" s="31">
         <v>13053.7</v>
       </c>
       <c r="AQ13" s="5">
         <v>17680</v>
       </c>
       <c r="AR13" s="5">
         <v>24180.3</v>
       </c>
-      <c r="AS13" s="32">
+      <c r="AS13" s="31">
         <v>34723.199999999997</v>
       </c>
       <c r="AT13" s="5">
         <v>59394</v>
       </c>
       <c r="AU13" s="5">
         <v>73150.399999999994</v>
       </c>
-      <c r="AV13" s="41">
+      <c r="AV13" s="31">
         <v>78142.5</v>
       </c>
-      <c r="AW13" s="41">
+      <c r="AW13" s="31">
         <v>83104.5</v>
       </c>
-      <c r="AX13" s="41">
+      <c r="AX13" s="31">
         <v>4004.1</v>
       </c>
-      <c r="AY13" s="41">
+      <c r="AY13" s="31">
         <v>8727.9</v>
       </c>
-      <c r="AZ13" s="41">
+      <c r="AZ13" s="31">
         <v>12610.04</v>
       </c>
-      <c r="BA13" s="41">
+      <c r="BA13" s="31">
         <v>18849.5</v>
       </c>
-      <c r="BB13" s="32"/>
+      <c r="BB13" s="65">
+        <v>22669.200000000001</v>
+      </c>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
-      <c r="BE13" s="32"/>
+      <c r="BE13" s="31"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
-      <c r="BH13" s="41"/>
-      <c r="BI13" s="41"/>
+      <c r="BH13" s="31"/>
+      <c r="BI13" s="31"/>
     </row>
     <row r="14" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="5">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="5">
         <v>2142</v>
       </c>
       <c r="D14" s="5">
         <v>3450.7</v>
       </c>
       <c r="E14" s="5">
         <v>4994.63</v>
       </c>
       <c r="F14" s="5">
         <v>6758</v>
       </c>
       <c r="G14" s="5">
         <v>8455.4</v>
       </c>
       <c r="H14" s="5">
         <v>11489.4</v>
       </c>
       <c r="I14" s="5">
         <v>16510.2</v>
       </c>
       <c r="J14" s="5">
         <v>45202.2</v>
       </c>
       <c r="K14" s="5">
         <v>76371.7</v>
       </c>
       <c r="L14" s="5">
         <v>79364.3</v>
       </c>
-      <c r="M14" s="34">
+      <c r="M14" s="33">
         <v>80638.8</v>
       </c>
       <c r="N14" s="6">
         <v>831</v>
       </c>
       <c r="O14" s="6">
         <v>1681.8</v>
       </c>
       <c r="P14" s="6">
         <v>2646.5</v>
       </c>
       <c r="Q14" s="6">
         <v>3721.2</v>
       </c>
       <c r="R14" s="6">
         <v>4905.2</v>
       </c>
       <c r="S14" s="6">
         <v>6086</v>
       </c>
       <c r="T14" s="6">
         <v>8762</v>
       </c>
       <c r="U14" s="6">
         <v>13617</v>
@@ -2913,157 +2923,159 @@
       </c>
       <c r="Z14" s="19">
         <v>893.58</v>
       </c>
       <c r="AA14" s="5">
         <v>1811.9</v>
       </c>
       <c r="AB14" s="5">
         <v>2877.9</v>
       </c>
       <c r="AC14" s="5">
         <v>4009.5</v>
       </c>
       <c r="AD14" s="5">
         <v>5149.3999999999996</v>
       </c>
       <c r="AE14" s="5">
         <v>6250.8</v>
       </c>
       <c r="AF14" s="5">
         <v>8681.6</v>
       </c>
       <c r="AG14" s="5">
         <v>13312.7</v>
       </c>
-      <c r="AH14" s="35">
+      <c r="AH14" s="34">
         <v>47753.8</v>
       </c>
       <c r="AI14" s="5">
         <v>76563.399999999994</v>
       </c>
       <c r="AJ14" s="5">
         <v>78615.100000000006</v>
       </c>
       <c r="AK14" s="22">
         <v>73063.899999999994</v>
       </c>
-      <c r="AL14" s="32">
+      <c r="AL14" s="31">
         <v>1202.2</v>
       </c>
       <c r="AM14" s="5">
         <v>2377.6999999999998</v>
       </c>
-      <c r="AN14" s="32">
+      <c r="AN14" s="31">
         <v>3703.7</v>
       </c>
-      <c r="AO14" s="32">
+      <c r="AO14" s="31">
         <v>5081.1000000000004</v>
       </c>
-      <c r="AP14" s="32">
+      <c r="AP14" s="31">
         <v>6481.2</v>
       </c>
       <c r="AQ14" s="5">
         <v>7903.9</v>
       </c>
       <c r="AR14" s="5">
         <v>11630.2</v>
       </c>
-      <c r="AS14" s="32">
+      <c r="AS14" s="31">
         <v>17506.5</v>
       </c>
       <c r="AT14" s="5">
         <v>58351.1</v>
       </c>
       <c r="AU14" s="5">
         <v>84758</v>
       </c>
-      <c r="AV14" s="41">
+      <c r="AV14" s="31">
         <v>84703.5</v>
       </c>
-      <c r="AW14" s="41">
+      <c r="AW14" s="31">
         <v>85740.5</v>
       </c>
-      <c r="AX14" s="41">
+      <c r="AX14" s="31">
         <v>1371.5</v>
       </c>
-      <c r="AY14" s="41">
+      <c r="AY14" s="31">
         <v>2804.3</v>
       </c>
-      <c r="AZ14" s="41">
+      <c r="AZ14" s="31">
         <v>4365.9799999999996</v>
       </c>
-      <c r="BA14" s="41">
+      <c r="BA14" s="31">
         <v>5938.5</v>
       </c>
-      <c r="BB14" s="32"/>
+      <c r="BB14" s="65">
+        <v>7724.5</v>
+      </c>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
-      <c r="BE14" s="32"/>
+      <c r="BE14" s="31"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
-      <c r="BH14" s="41"/>
-      <c r="BI14" s="41"/>
+      <c r="BH14" s="31"/>
+      <c r="BI14" s="31"/>
     </row>
     <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="5">
         <v>1967.1</v>
       </c>
       <c r="C15" s="5">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="5">
         <v>6678.9</v>
       </c>
       <c r="E15" s="5">
         <v>9767.43</v>
       </c>
       <c r="F15" s="5">
         <v>12712.4</v>
       </c>
       <c r="G15" s="5">
         <v>16974.3</v>
       </c>
       <c r="H15" s="5">
         <v>24949.9</v>
       </c>
       <c r="I15" s="5">
         <v>33143.599999999999</v>
       </c>
       <c r="J15" s="5">
         <v>52728.7</v>
       </c>
       <c r="K15" s="5">
         <v>63681.84</v>
       </c>
       <c r="L15" s="5">
         <v>68515.8</v>
       </c>
-      <c r="M15" s="34">
+      <c r="M15" s="33">
         <v>70619.7</v>
       </c>
       <c r="N15" s="6">
         <v>1269.7</v>
       </c>
       <c r="O15" s="6">
         <v>3108</v>
       </c>
       <c r="P15" s="6">
         <v>5352.8</v>
       </c>
       <c r="Q15" s="6">
         <v>7330.1</v>
       </c>
       <c r="R15" s="6">
         <v>9906.7999999999993</v>
       </c>
       <c r="S15" s="6">
         <v>13657.4</v>
       </c>
       <c r="T15" s="6">
         <v>20110.8</v>
       </c>
       <c r="U15" s="6">
         <v>28388.799999999999</v>
@@ -3094,145 +3106,147 @@
       </c>
       <c r="AD15" s="5">
         <v>12102.2</v>
       </c>
       <c r="AE15" s="5">
         <v>15303.9</v>
       </c>
       <c r="AF15" s="5">
         <v>23672.9</v>
       </c>
       <c r="AG15" s="5">
         <v>31678.7</v>
       </c>
       <c r="AH15" s="5">
         <v>54819.7</v>
       </c>
       <c r="AI15" s="5">
         <v>64492.7</v>
       </c>
       <c r="AJ15" s="5">
         <v>66830.8</v>
       </c>
       <c r="AK15" s="22">
         <v>65826.8</v>
       </c>
-      <c r="AL15" s="32">
+      <c r="AL15" s="31">
         <v>2681.7</v>
       </c>
       <c r="AM15" s="5">
         <v>5271.3</v>
       </c>
-      <c r="AN15" s="32">
+      <c r="AN15" s="31">
         <v>9124.1</v>
       </c>
-      <c r="AO15" s="32">
+      <c r="AO15" s="31">
         <v>11756.2</v>
       </c>
-      <c r="AP15" s="32">
+      <c r="AP15" s="31">
         <v>14307</v>
       </c>
       <c r="AQ15" s="5">
         <v>18037.2</v>
       </c>
       <c r="AR15" s="5">
         <v>23498.400000000001</v>
       </c>
-      <c r="AS15" s="32">
+      <c r="AS15" s="31">
         <v>31936.3</v>
       </c>
       <c r="AT15" s="5">
         <v>55929.8</v>
       </c>
       <c r="AU15" s="5">
         <v>67410.600000000006</v>
       </c>
-      <c r="AV15" s="41">
+      <c r="AV15" s="31">
         <v>72238.399999999994</v>
       </c>
-      <c r="AW15" s="41">
+      <c r="AW15" s="31">
         <v>77836.100000000006</v>
       </c>
-      <c r="AX15" s="41">
+      <c r="AX15" s="31">
         <v>2223.3000000000002</v>
       </c>
-      <c r="AY15" s="41">
+      <c r="AY15" s="31">
         <v>4961.3999999999996</v>
       </c>
-      <c r="AZ15" s="41">
+      <c r="AZ15" s="31">
         <v>8177.01</v>
       </c>
-      <c r="BA15" s="41">
+      <c r="BA15" s="31">
         <v>12908.9</v>
       </c>
-      <c r="BB15" s="32"/>
+      <c r="BB15" s="65">
+        <v>15913.3</v>
+      </c>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
-      <c r="BE15" s="32"/>
+      <c r="BE15" s="31"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
-      <c r="BH15" s="41"/>
-      <c r="BI15" s="41"/>
+      <c r="BH15" s="31"/>
+      <c r="BI15" s="31"/>
     </row>
     <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>1048.5</v>
       </c>
       <c r="C16" s="5">
         <v>2151.9</v>
       </c>
       <c r="D16" s="5">
         <v>3423.9</v>
       </c>
       <c r="E16" s="5">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="5">
         <v>6275.8</v>
       </c>
       <c r="G16" s="5">
         <v>7867.3</v>
       </c>
       <c r="H16" s="5">
         <v>11410.1</v>
       </c>
       <c r="I16" s="5">
         <v>17819.599999999999</v>
       </c>
       <c r="J16" s="5">
         <v>29440.5</v>
       </c>
       <c r="K16" s="5">
         <v>34867</v>
       </c>
       <c r="L16" s="5">
         <v>37946.300000000003</v>
       </c>
-      <c r="M16" s="34">
+      <c r="M16" s="33">
         <v>39251.1</v>
       </c>
       <c r="N16" s="6">
         <v>971.6</v>
       </c>
       <c r="O16" s="6">
         <v>1914</v>
       </c>
       <c r="P16" s="6">
         <v>3018</v>
       </c>
       <c r="Q16" s="6">
         <v>4149.5</v>
       </c>
       <c r="R16" s="6">
         <v>5331.2</v>
       </c>
       <c r="S16" s="6">
         <v>6650.5</v>
       </c>
       <c r="T16" s="6">
         <v>9660.1</v>
       </c>
       <c r="U16" s="6">
         <v>14537.9</v>
@@ -3263,145 +3277,147 @@
       </c>
       <c r="AD16" s="5">
         <v>5385.5</v>
       </c>
       <c r="AE16" s="5">
         <v>6526.6</v>
       </c>
       <c r="AF16" s="5">
         <v>9820.4</v>
       </c>
       <c r="AG16" s="5">
         <v>14963.1</v>
       </c>
       <c r="AH16" s="5">
         <v>27195.1</v>
       </c>
       <c r="AI16" s="5">
         <v>33319.4</v>
       </c>
       <c r="AJ16" s="5">
         <v>34457.1</v>
       </c>
       <c r="AK16" s="22">
         <v>38001.599999999999</v>
       </c>
-      <c r="AL16" s="32">
+      <c r="AL16" s="31">
         <v>1330.5</v>
       </c>
       <c r="AM16" s="5">
         <v>2488.9</v>
       </c>
-      <c r="AN16" s="32">
+      <c r="AN16" s="31">
         <v>3860.6</v>
       </c>
-      <c r="AO16" s="32">
+      <c r="AO16" s="31">
         <v>5292.6</v>
       </c>
-      <c r="AP16" s="32">
+      <c r="AP16" s="31">
         <v>6641.4</v>
       </c>
       <c r="AQ16" s="5">
         <v>8220</v>
       </c>
       <c r="AR16" s="5">
         <v>11355.9</v>
       </c>
-      <c r="AS16" s="32">
+      <c r="AS16" s="31">
         <v>16774</v>
       </c>
       <c r="AT16" s="5">
         <v>37232.800000000003</v>
       </c>
       <c r="AU16" s="5">
         <v>52561.5</v>
       </c>
-      <c r="AV16" s="41">
+      <c r="AV16" s="31">
         <v>60385.599999999999</v>
       </c>
-      <c r="AW16" s="41">
+      <c r="AW16" s="31">
         <v>70482.5</v>
       </c>
-      <c r="AX16" s="41">
+      <c r="AX16" s="31">
         <v>1365.9</v>
       </c>
-      <c r="AY16" s="41">
+      <c r="AY16" s="31">
         <v>3183.6</v>
       </c>
-      <c r="AZ16" s="41">
+      <c r="AZ16" s="31">
         <v>4815.79</v>
       </c>
-      <c r="BA16" s="41">
+      <c r="BA16" s="31">
         <v>6386.7</v>
       </c>
-      <c r="BB16" s="32"/>
+      <c r="BB16" s="65">
+        <v>8122.5</v>
+      </c>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
-      <c r="BE16" s="32"/>
+      <c r="BE16" s="31"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
-      <c r="BH16" s="41"/>
-      <c r="BI16" s="41"/>
+      <c r="BH16" s="31"/>
+      <c r="BI16" s="31"/>
     </row>
     <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
         <v>5139.7</v>
       </c>
       <c r="C17" s="5">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="5">
         <v>15780.5</v>
       </c>
       <c r="E17" s="5">
         <v>21771.72</v>
       </c>
       <c r="F17" s="5">
         <v>28210.5</v>
       </c>
       <c r="G17" s="5">
         <v>34593.5</v>
       </c>
       <c r="H17" s="5">
         <v>46858.2</v>
       </c>
       <c r="I17" s="5">
         <v>65211.1</v>
       </c>
       <c r="J17" s="5">
         <v>95011.5</v>
       </c>
       <c r="K17" s="5">
         <v>108760.2</v>
       </c>
       <c r="L17" s="5">
         <v>116283.6</v>
       </c>
-      <c r="M17" s="34">
+      <c r="M17" s="33">
         <v>124811.2</v>
       </c>
       <c r="N17" s="6">
         <v>4091.4</v>
       </c>
       <c r="O17" s="6">
         <v>7830.5</v>
       </c>
       <c r="P17" s="6">
         <v>12391.5</v>
       </c>
       <c r="Q17" s="6">
         <v>18552.599999999999</v>
       </c>
       <c r="R17" s="6">
         <v>23703.5</v>
       </c>
       <c r="S17" s="6">
         <v>29243</v>
       </c>
       <c r="T17" s="6">
         <v>39315.4</v>
       </c>
       <c r="U17" s="6">
         <v>57381.4</v>
@@ -3432,145 +3448,147 @@
       </c>
       <c r="AD17" s="5">
         <v>32653.4</v>
       </c>
       <c r="AE17" s="5">
         <v>42191.7</v>
       </c>
       <c r="AF17" s="5">
         <v>54829.5</v>
       </c>
       <c r="AG17" s="5">
         <v>77210</v>
       </c>
       <c r="AH17" s="5">
         <v>108668.5</v>
       </c>
       <c r="AI17" s="5">
         <v>124583</v>
       </c>
       <c r="AJ17" s="5">
         <v>131683.79999999999</v>
       </c>
       <c r="AK17" s="22">
         <v>140997</v>
       </c>
-      <c r="AL17" s="32">
+      <c r="AL17" s="31">
         <v>7574.8</v>
       </c>
       <c r="AM17" s="5">
         <v>14889.3</v>
       </c>
-      <c r="AN17" s="32">
+      <c r="AN17" s="31">
         <v>22102.5</v>
       </c>
-      <c r="AO17" s="32">
+      <c r="AO17" s="31">
         <v>29547.1</v>
       </c>
-      <c r="AP17" s="32">
+      <c r="AP17" s="31">
         <v>37542.300000000003</v>
       </c>
       <c r="AQ17" s="5">
         <v>46654.3</v>
       </c>
       <c r="AR17" s="5">
         <v>59193.9</v>
       </c>
-      <c r="AS17" s="32">
+      <c r="AS17" s="31">
         <v>79772</v>
       </c>
       <c r="AT17" s="5">
         <v>116770.3</v>
       </c>
       <c r="AU17" s="5">
         <v>136515</v>
       </c>
-      <c r="AV17" s="41">
+      <c r="AV17" s="31">
         <v>144866.70000000001</v>
       </c>
-      <c r="AW17" s="41">
+      <c r="AW17" s="31">
         <v>158304.5</v>
       </c>
-      <c r="AX17" s="41">
+      <c r="AX17" s="31">
         <v>9185.5</v>
       </c>
-      <c r="AY17" s="41">
+      <c r="AY17" s="31">
         <v>17495</v>
       </c>
-      <c r="AZ17" s="41">
+      <c r="AZ17" s="31">
         <v>27060.3</v>
       </c>
-      <c r="BA17" s="41">
+      <c r="BA17" s="31">
         <v>36221.800000000003</v>
       </c>
-      <c r="BB17" s="32"/>
+      <c r="BB17" s="65">
+        <v>49790</v>
+      </c>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
-      <c r="BE17" s="32"/>
+      <c r="BE17" s="31"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
-      <c r="BH17" s="41"/>
-      <c r="BI17" s="41"/>
+      <c r="BH17" s="31"/>
+      <c r="BI17" s="31"/>
     </row>
     <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
         <v>4439.3</v>
       </c>
       <c r="C18" s="5">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="5">
         <v>14138</v>
       </c>
       <c r="E18" s="5">
         <v>19032.71</v>
       </c>
       <c r="F18" s="5">
         <v>24343.599999999999</v>
       </c>
       <c r="G18" s="5">
         <v>30123.1</v>
       </c>
       <c r="H18" s="5">
         <v>40475.1</v>
       </c>
       <c r="I18" s="5">
         <v>55484.9</v>
       </c>
       <c r="J18" s="5">
         <v>86009.2</v>
       </c>
       <c r="K18" s="5">
         <v>100037.4</v>
       </c>
       <c r="L18" s="5">
         <v>107410.6</v>
       </c>
-      <c r="M18" s="34">
+      <c r="M18" s="33">
         <v>112221.4</v>
       </c>
       <c r="N18" s="6">
         <v>5277.4</v>
       </c>
       <c r="O18" s="6">
         <v>10581</v>
       </c>
       <c r="P18" s="6">
         <v>16117.4</v>
       </c>
       <c r="Q18" s="6">
         <v>21403.7</v>
       </c>
       <c r="R18" s="6">
         <v>26979.8</v>
       </c>
       <c r="S18" s="6">
         <v>33129.1</v>
       </c>
       <c r="T18" s="6">
         <v>46700.4</v>
       </c>
       <c r="U18" s="6">
         <v>62021.4</v>
@@ -3601,145 +3619,147 @@
       </c>
       <c r="AD18" s="5">
         <v>29978.1</v>
       </c>
       <c r="AE18" s="5">
         <v>36121.4</v>
       </c>
       <c r="AF18" s="5">
         <v>51040.3</v>
       </c>
       <c r="AG18" s="5">
         <v>65158</v>
       </c>
       <c r="AH18" s="5">
         <v>92193.600000000006</v>
       </c>
       <c r="AI18" s="5">
         <v>112334.7</v>
       </c>
       <c r="AJ18" s="5">
         <v>120889.1</v>
       </c>
       <c r="AK18" s="22">
         <v>117708.8</v>
       </c>
-      <c r="AL18" s="32">
+      <c r="AL18" s="31">
         <v>7752</v>
       </c>
       <c r="AM18" s="5">
         <v>15037.1</v>
       </c>
-      <c r="AN18" s="32">
+      <c r="AN18" s="31">
         <v>22980.2</v>
       </c>
-      <c r="AO18" s="32">
+      <c r="AO18" s="31">
         <v>29573.1</v>
       </c>
-      <c r="AP18" s="32">
+      <c r="AP18" s="31">
         <v>35214.6</v>
       </c>
       <c r="AQ18" s="5">
         <v>51068.6</v>
       </c>
       <c r="AR18" s="5">
         <v>66148</v>
       </c>
-      <c r="AS18" s="32">
+      <c r="AS18" s="31">
         <v>80771.100000000006</v>
       </c>
       <c r="AT18" s="5">
         <v>106962.8</v>
       </c>
-      <c r="AU18" s="39">
+      <c r="AU18" s="5">
         <v>131074.20000000001</v>
       </c>
-      <c r="AV18" s="41">
+      <c r="AV18" s="31">
         <v>141884.5</v>
       </c>
-      <c r="AW18" s="41">
+      <c r="AW18" s="31">
         <v>137218.79999999999</v>
       </c>
-      <c r="AX18" s="41">
+      <c r="AX18" s="31">
         <v>8743.2999999999993</v>
       </c>
-      <c r="AY18" s="41">
+      <c r="AY18" s="31">
         <v>19409.099999999999</v>
       </c>
-      <c r="AZ18" s="41">
+      <c r="AZ18" s="31">
         <v>28988.880000000001</v>
       </c>
-      <c r="BA18" s="41">
+      <c r="BA18" s="31">
         <v>40060.1</v>
       </c>
-      <c r="BB18" s="32"/>
+      <c r="BB18" s="65">
+        <v>46292.6</v>
+      </c>
       <c r="BC18" s="5"/>
       <c r="BD18" s="5"/>
-      <c r="BE18" s="32"/>
+      <c r="BE18" s="31"/>
       <c r="BF18" s="5"/>
-      <c r="BG18" s="39"/>
-[...1 lines deleted...]
-      <c r="BI18" s="41"/>
+      <c r="BG18" s="5"/>
+      <c r="BH18" s="31"/>
+      <c r="BI18" s="31"/>
     </row>
     <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
         <v>1749.1</v>
       </c>
       <c r="C19" s="5">
         <v>3581</v>
       </c>
       <c r="D19" s="5">
         <v>5555.7</v>
       </c>
       <c r="E19" s="5">
         <v>8052.6</v>
       </c>
       <c r="F19" s="5">
         <v>10745.9</v>
       </c>
       <c r="G19" s="5">
         <v>14114.1</v>
       </c>
       <c r="H19" s="5">
         <v>21674.2</v>
       </c>
       <c r="I19" s="5">
         <v>33910.800000000003</v>
       </c>
       <c r="J19" s="5">
         <v>63286.400000000001</v>
       </c>
       <c r="K19" s="5">
         <v>85882.5</v>
       </c>
       <c r="L19" s="5">
         <v>89493.4</v>
       </c>
-      <c r="M19" s="34">
+      <c r="M19" s="33">
         <v>92087.7</v>
       </c>
       <c r="N19" s="6">
         <v>1223.7</v>
       </c>
       <c r="O19" s="6">
         <v>2597.1</v>
       </c>
       <c r="P19" s="6">
         <v>4054.5</v>
       </c>
       <c r="Q19" s="6">
         <v>5822.8</v>
       </c>
       <c r="R19" s="6">
         <v>7771.8</v>
       </c>
       <c r="S19" s="6">
         <v>10356.299999999999</v>
       </c>
       <c r="T19" s="6">
         <v>17019.3</v>
       </c>
       <c r="U19" s="6">
         <v>29623.3</v>
@@ -3770,145 +3790,147 @@
       </c>
       <c r="AD19" s="5">
         <v>6849.7</v>
       </c>
       <c r="AE19" s="5">
         <v>8720.1</v>
       </c>
       <c r="AF19" s="5">
         <v>15287.3</v>
       </c>
       <c r="AG19" s="5">
         <v>27426.2</v>
       </c>
       <c r="AH19" s="5">
         <v>59000.5</v>
       </c>
       <c r="AI19" s="5">
         <v>83545.100000000006</v>
       </c>
       <c r="AJ19" s="5">
         <v>86474</v>
       </c>
       <c r="AK19" s="22">
         <v>87078.9</v>
       </c>
-      <c r="AL19" s="32">
+      <c r="AL19" s="31">
         <v>1447.2</v>
       </c>
       <c r="AM19" s="5">
         <v>3033.3</v>
       </c>
-      <c r="AN19" s="32">
+      <c r="AN19" s="31">
         <v>4839.3999999999996</v>
       </c>
-      <c r="AO19" s="32">
+      <c r="AO19" s="31">
         <v>6791.2</v>
       </c>
-      <c r="AP19" s="32">
+      <c r="AP19" s="31">
         <v>8466.2000000000007</v>
       </c>
       <c r="AQ19" s="5">
         <v>11034.3</v>
       </c>
       <c r="AR19" s="5">
         <v>18033.599999999999</v>
       </c>
-      <c r="AS19" s="32">
+      <c r="AS19" s="31">
         <v>31372.799999999999</v>
       </c>
       <c r="AT19" s="5">
         <v>69309.7</v>
       </c>
-      <c r="AU19" s="39">
+      <c r="AU19" s="5">
         <v>94697.5</v>
       </c>
-      <c r="AV19" s="41">
+      <c r="AV19" s="31">
         <v>99727.7</v>
       </c>
-      <c r="AW19" s="41">
+      <c r="AW19" s="31">
         <v>106742.2</v>
       </c>
-      <c r="AX19" s="41">
+      <c r="AX19" s="31">
         <v>1927.6</v>
       </c>
-      <c r="AY19" s="41">
+      <c r="AY19" s="31">
         <v>3797.7</v>
       </c>
-      <c r="AZ19" s="41">
+      <c r="AZ19" s="31">
         <v>6364.32</v>
       </c>
-      <c r="BA19" s="41">
+      <c r="BA19" s="31">
         <v>9006.6</v>
       </c>
-      <c r="BB19" s="32"/>
+      <c r="BB19" s="65">
+        <v>11747.4</v>
+      </c>
       <c r="BC19" s="5"/>
       <c r="BD19" s="5"/>
-      <c r="BE19" s="32"/>
+      <c r="BE19" s="31"/>
       <c r="BF19" s="5"/>
-      <c r="BG19" s="39"/>
-[...1 lines deleted...]
-      <c r="BI19" s="41"/>
+      <c r="BG19" s="5"/>
+      <c r="BH19" s="31"/>
+      <c r="BI19" s="31"/>
     </row>
     <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="5">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="5">
         <v>3359.9</v>
       </c>
       <c r="E20" s="5">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="5">
         <v>5949.9</v>
       </c>
       <c r="G20" s="5">
         <v>7371.9</v>
       </c>
       <c r="H20" s="5">
         <v>9175.7000000000007</v>
       </c>
       <c r="I20" s="5">
         <v>11491.8</v>
       </c>
       <c r="J20" s="5">
         <v>15494.4</v>
       </c>
       <c r="K20" s="5">
         <v>17741.599999999999</v>
       </c>
       <c r="L20" s="5">
         <v>19338</v>
       </c>
-      <c r="M20" s="34">
+      <c r="M20" s="33">
         <v>20978.9</v>
       </c>
       <c r="N20" s="6">
         <v>1063.7</v>
       </c>
       <c r="O20" s="6">
         <v>2210</v>
       </c>
       <c r="P20" s="6">
         <v>3363.1</v>
       </c>
       <c r="Q20" s="6">
         <v>4518</v>
       </c>
       <c r="R20" s="6">
         <v>5794.1</v>
       </c>
       <c r="S20" s="6">
         <v>7141</v>
       </c>
       <c r="T20" s="6">
         <v>8638.7000000000007</v>
       </c>
       <c r="U20" s="6">
         <v>10702</v>
@@ -3939,145 +3961,147 @@
       </c>
       <c r="AD20" s="5">
         <v>4499.6000000000004</v>
       </c>
       <c r="AE20" s="5">
         <v>5542.6</v>
       </c>
       <c r="AF20" s="5">
         <v>7077.1</v>
       </c>
       <c r="AG20" s="5">
         <v>8992</v>
       </c>
       <c r="AH20" s="5">
         <v>12828</v>
       </c>
       <c r="AI20" s="5">
         <v>14852.3</v>
       </c>
       <c r="AJ20" s="5">
         <v>16438.7</v>
       </c>
       <c r="AK20" s="22">
         <v>20909.5</v>
       </c>
-      <c r="AL20" s="32">
+      <c r="AL20" s="31">
         <v>1242.3</v>
       </c>
       <c r="AM20" s="5">
         <v>2410.1999999999998</v>
       </c>
-      <c r="AN20" s="32">
+      <c r="AN20" s="31">
         <v>3645.7</v>
       </c>
-      <c r="AO20" s="32">
+      <c r="AO20" s="31">
         <v>4937.8</v>
       </c>
-      <c r="AP20" s="32">
+      <c r="AP20" s="31">
         <v>6105.5</v>
       </c>
       <c r="AQ20" s="5">
         <v>7546.8</v>
       </c>
       <c r="AR20" s="5">
         <v>9448</v>
       </c>
-      <c r="AS20" s="32">
+      <c r="AS20" s="31">
         <v>12246.3</v>
       </c>
       <c r="AT20" s="5">
         <v>16326.7</v>
       </c>
-      <c r="AU20" s="39">
+      <c r="AU20" s="5">
         <v>18930.2</v>
       </c>
-      <c r="AV20" s="41">
+      <c r="AV20" s="31">
         <v>21301</v>
       </c>
-      <c r="AW20" s="41">
+      <c r="AW20" s="31">
         <v>24091.200000000001</v>
       </c>
-      <c r="AX20" s="41">
+      <c r="AX20" s="31">
         <v>1361.2</v>
       </c>
-      <c r="AY20" s="41">
+      <c r="AY20" s="31">
         <v>2899</v>
       </c>
-      <c r="AZ20" s="41">
+      <c r="AZ20" s="31">
         <v>4373.68</v>
       </c>
-      <c r="BA20" s="41">
+      <c r="BA20" s="31">
         <v>5919.2</v>
       </c>
-      <c r="BB20" s="32"/>
+      <c r="BB20" s="65">
+        <v>7552.2</v>
+      </c>
       <c r="BC20" s="5"/>
       <c r="BD20" s="5"/>
-      <c r="BE20" s="32"/>
+      <c r="BE20" s="31"/>
       <c r="BF20" s="5"/>
-      <c r="BG20" s="39"/>
-[...1 lines deleted...]
-      <c r="BI20" s="41"/>
+      <c r="BG20" s="5"/>
+      <c r="BH20" s="31"/>
+      <c r="BI20" s="31"/>
     </row>
     <row r="21" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="5">
         <v>4368.7</v>
       </c>
       <c r="D21" s="5">
         <v>7403.5</v>
       </c>
       <c r="E21" s="5">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="5">
         <v>13140.8</v>
       </c>
       <c r="G21" s="5">
         <v>16697.2</v>
       </c>
       <c r="H21" s="5">
         <v>22706.7</v>
       </c>
       <c r="I21" s="5">
         <v>35711.699999999997</v>
       </c>
       <c r="J21" s="5">
         <v>48599.4</v>
       </c>
       <c r="K21" s="5">
         <v>56267.199999999997</v>
       </c>
       <c r="L21" s="5">
         <v>61377</v>
       </c>
-      <c r="M21" s="34">
+      <c r="M21" s="33">
         <v>64939.8</v>
       </c>
       <c r="N21" s="6">
         <v>1573.9</v>
       </c>
       <c r="O21" s="6">
         <v>3220.7</v>
       </c>
       <c r="P21" s="6">
         <v>5789</v>
       </c>
       <c r="Q21" s="6">
         <v>7894.1</v>
       </c>
       <c r="R21" s="6">
         <v>10027.4</v>
       </c>
       <c r="S21" s="6">
         <v>12734.7</v>
       </c>
       <c r="T21" s="6">
         <v>17366.3</v>
       </c>
       <c r="U21" s="6">
         <v>28430.3</v>
@@ -4108,145 +4132,147 @@
       </c>
       <c r="AD21" s="5">
         <v>8714.5</v>
       </c>
       <c r="AE21" s="5">
         <v>11149</v>
       </c>
       <c r="AF21" s="5">
         <v>16210.3</v>
       </c>
       <c r="AG21" s="5">
         <v>26476.5</v>
       </c>
       <c r="AH21" s="5">
         <v>38385.4</v>
       </c>
       <c r="AI21" s="5">
         <v>45974</v>
       </c>
       <c r="AJ21" s="5">
         <v>50221.2</v>
       </c>
       <c r="AK21" s="22">
         <v>55003.6</v>
       </c>
-      <c r="AL21" s="32">
+      <c r="AL21" s="31">
         <v>2275.4</v>
       </c>
       <c r="AM21" s="5">
         <v>4519.3999999999996</v>
       </c>
-      <c r="AN21" s="32">
+      <c r="AN21" s="31">
         <v>6763.2</v>
       </c>
-      <c r="AO21" s="32">
+      <c r="AO21" s="31">
         <v>9221.5</v>
       </c>
-      <c r="AP21" s="32">
+      <c r="AP21" s="31">
         <v>11628.2</v>
       </c>
       <c r="AQ21" s="5">
         <v>14458.7</v>
       </c>
       <c r="AR21" s="5">
         <v>19656.400000000001</v>
       </c>
-      <c r="AS21" s="32">
+      <c r="AS21" s="31">
         <v>29272.2</v>
       </c>
       <c r="AT21" s="5">
         <v>39134.5</v>
       </c>
-      <c r="AU21" s="39">
+      <c r="AU21" s="5">
         <v>45388.2</v>
       </c>
-      <c r="AV21" s="41">
+      <c r="AV21" s="31">
         <v>48912.800000000003</v>
       </c>
-      <c r="AW21" s="41">
+      <c r="AW21" s="31">
         <v>53000.800000000003</v>
       </c>
-      <c r="AX21" s="41">
+      <c r="AX21" s="31">
         <v>2620.9</v>
       </c>
-      <c r="AY21" s="41">
+      <c r="AY21" s="31">
         <v>5337.4</v>
       </c>
-      <c r="AZ21" s="41">
+      <c r="AZ21" s="31">
         <v>8056.11</v>
       </c>
-      <c r="BA21" s="41">
+      <c r="BA21" s="31">
         <v>11153.9</v>
       </c>
-      <c r="BB21" s="32"/>
+      <c r="BB21" s="65">
+        <v>14193.1</v>
+      </c>
       <c r="BC21" s="5"/>
       <c r="BD21" s="5"/>
-      <c r="BE21" s="32"/>
+      <c r="BE21" s="31"/>
       <c r="BF21" s="5"/>
-      <c r="BG21" s="39"/>
-[...1 lines deleted...]
-      <c r="BI21" s="41"/>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="31"/>
+      <c r="BI21" s="31"/>
     </row>
     <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="5">
         <v>4775</v>
       </c>
       <c r="D22" s="5">
         <v>7526.4</v>
       </c>
       <c r="E22" s="5">
         <v>10529.33</v>
       </c>
       <c r="F22" s="5">
         <v>13795.1</v>
       </c>
       <c r="G22" s="5">
         <v>17360.7</v>
       </c>
       <c r="H22" s="5">
         <v>23320.3</v>
       </c>
       <c r="I22" s="5">
         <v>34500.199999999997</v>
       </c>
       <c r="J22" s="5">
         <v>46162.9</v>
       </c>
       <c r="K22" s="5">
         <v>53311.5</v>
       </c>
       <c r="L22" s="5">
         <v>56174.9</v>
       </c>
-      <c r="M22" s="34">
+      <c r="M22" s="33">
         <v>58315.3</v>
       </c>
       <c r="N22" s="6">
         <v>1953.9</v>
       </c>
       <c r="O22" s="6">
         <v>3919.1</v>
       </c>
       <c r="P22" s="6">
         <v>6071.4</v>
       </c>
       <c r="Q22" s="6">
         <v>8565.1</v>
       </c>
       <c r="R22" s="6">
         <v>11001</v>
       </c>
       <c r="S22" s="6">
         <v>13795.8</v>
       </c>
       <c r="T22" s="6">
         <v>18345.099999999999</v>
       </c>
       <c r="U22" s="6">
         <v>29808.6</v>
@@ -4277,145 +4303,147 @@
       </c>
       <c r="AD22" s="5">
         <v>10884.1</v>
       </c>
       <c r="AE22" s="5">
         <v>13418.8</v>
       </c>
       <c r="AF22" s="5">
         <v>18296.3</v>
       </c>
       <c r="AG22" s="5">
         <v>29317.8</v>
       </c>
       <c r="AH22" s="5">
         <v>39098</v>
       </c>
       <c r="AI22" s="5">
         <v>46452</v>
       </c>
       <c r="AJ22" s="5">
         <v>48671.8</v>
       </c>
       <c r="AK22" s="22">
         <v>51849.5</v>
       </c>
-      <c r="AL22" s="32">
+      <c r="AL22" s="31">
         <v>2776</v>
       </c>
       <c r="AM22" s="5">
         <v>5388.3</v>
       </c>
-      <c r="AN22" s="32">
+      <c r="AN22" s="31">
         <v>8201.6</v>
       </c>
-      <c r="AO22" s="32">
+      <c r="AO22" s="31">
         <v>11360.1</v>
       </c>
-      <c r="AP22" s="32">
+      <c r="AP22" s="31">
         <v>14283.9</v>
       </c>
       <c r="AQ22" s="5">
         <v>17658.400000000001</v>
       </c>
       <c r="AR22" s="5">
         <v>22458.6</v>
       </c>
-      <c r="AS22" s="32">
+      <c r="AS22" s="31">
         <v>32564</v>
       </c>
       <c r="AT22" s="5">
         <v>43504.5</v>
       </c>
-      <c r="AU22" s="39">
+      <c r="AU22" s="5">
         <v>51062.9</v>
       </c>
-      <c r="AV22" s="41">
+      <c r="AV22" s="31">
         <v>53318.9</v>
       </c>
-      <c r="AW22" s="41">
+      <c r="AW22" s="31">
         <v>59114.6</v>
       </c>
-      <c r="AX22" s="41">
+      <c r="AX22" s="31">
         <v>3049.5</v>
       </c>
-      <c r="AY22" s="41">
+      <c r="AY22" s="31">
         <v>6387.9</v>
       </c>
-      <c r="AZ22" s="41">
+      <c r="AZ22" s="31">
         <v>9858.6</v>
       </c>
-      <c r="BA22" s="41">
+      <c r="BA22" s="31">
         <v>14059</v>
       </c>
-      <c r="BB22" s="32"/>
+      <c r="BB22" s="65">
+        <v>18196.400000000001</v>
+      </c>
       <c r="BC22" s="5"/>
       <c r="BD22" s="5"/>
-      <c r="BE22" s="32"/>
+      <c r="BE22" s="31"/>
       <c r="BF22" s="5"/>
-      <c r="BG22" s="39"/>
-[...1 lines deleted...]
-      <c r="BI22" s="41"/>
+      <c r="BG22" s="5"/>
+      <c r="BH22" s="31"/>
+      <c r="BI22" s="31"/>
     </row>
     <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
         <v>721.8</v>
       </c>
       <c r="C23" s="5">
         <v>1545.5</v>
       </c>
       <c r="D23" s="5">
         <v>2441.1</v>
       </c>
       <c r="E23" s="5">
         <v>3448.79</v>
       </c>
       <c r="F23" s="5">
         <v>4598.3999999999996</v>
       </c>
       <c r="G23" s="5">
         <v>6265.3</v>
       </c>
       <c r="H23" s="5">
         <v>12730.7</v>
       </c>
       <c r="I23" s="5">
         <v>20802.2</v>
       </c>
       <c r="J23" s="5">
         <v>44001</v>
       </c>
       <c r="K23" s="5">
         <v>62118.8</v>
       </c>
       <c r="L23" s="5">
         <v>63498.6</v>
       </c>
-      <c r="M23" s="34">
+      <c r="M23" s="33">
         <v>64518.5</v>
       </c>
       <c r="N23" s="6">
         <v>781.6</v>
       </c>
       <c r="O23" s="6">
         <v>1652</v>
       </c>
       <c r="P23" s="6">
         <v>2557.8000000000002</v>
       </c>
       <c r="Q23" s="6">
         <v>3569.2</v>
       </c>
       <c r="R23" s="6">
         <v>4770.5</v>
       </c>
       <c r="S23" s="6">
         <v>6468</v>
       </c>
       <c r="T23" s="6">
         <v>11879.1</v>
       </c>
       <c r="U23" s="6">
         <v>18392.7</v>
@@ -4446,383 +4474,414 @@
       </c>
       <c r="AD23" s="5">
         <v>4941.8999999999996</v>
       </c>
       <c r="AE23" s="5">
         <v>6807.3</v>
       </c>
       <c r="AF23" s="5">
         <v>11309.6</v>
       </c>
       <c r="AG23" s="5">
         <v>20083.7</v>
       </c>
       <c r="AH23" s="5">
         <v>44067.7</v>
       </c>
       <c r="AI23" s="5">
         <v>60310.8</v>
       </c>
       <c r="AJ23" s="5">
         <v>61524.7</v>
       </c>
       <c r="AK23" s="22">
         <v>58772.4</v>
       </c>
-      <c r="AL23" s="32">
+      <c r="AL23" s="31">
         <v>853.3</v>
       </c>
       <c r="AM23" s="5">
         <v>1787.3</v>
       </c>
-      <c r="AN23" s="32">
+      <c r="AN23" s="31">
         <v>2804</v>
       </c>
-      <c r="AO23" s="32">
+      <c r="AO23" s="31">
         <v>3988</v>
       </c>
-      <c r="AP23" s="32">
+      <c r="AP23" s="31">
         <v>5165.8999999999996</v>
       </c>
       <c r="AQ23" s="5">
         <v>7113.4</v>
       </c>
       <c r="AR23" s="5">
         <v>12090.7</v>
       </c>
-      <c r="AS23" s="32">
+      <c r="AS23" s="31">
         <v>20015.8</v>
       </c>
       <c r="AT23" s="5">
         <v>49814.7</v>
       </c>
-      <c r="AU23" s="39">
+      <c r="AU23" s="5">
         <v>64979.1</v>
       </c>
-      <c r="AV23" s="41">
+      <c r="AV23" s="31">
         <v>69023.7</v>
       </c>
-      <c r="AW23" s="41">
+      <c r="AW23" s="31">
         <v>73407.5</v>
       </c>
-      <c r="AX23" s="41">
+      <c r="AX23" s="31">
         <v>930.7</v>
       </c>
-      <c r="AY23" s="41">
+      <c r="AY23" s="31">
         <v>2142.6999999999998</v>
       </c>
-      <c r="AZ23" s="41">
+      <c r="AZ23" s="31">
         <v>3426.01</v>
       </c>
-      <c r="BA23" s="41">
+      <c r="BA23" s="31">
         <v>5486.9</v>
       </c>
-      <c r="BB23" s="32"/>
+      <c r="BB23" s="65">
+        <v>7200.5</v>
+      </c>
       <c r="BC23" s="5"/>
       <c r="BD23" s="5"/>
-      <c r="BE23" s="32"/>
+      <c r="BE23" s="31"/>
       <c r="BF23" s="5"/>
-      <c r="BG23" s="39"/>
-[...1 lines deleted...]
-      <c r="BI23" s="41"/>
+      <c r="BG23" s="5"/>
+      <c r="BH23" s="31"/>
+      <c r="BI23" s="31"/>
     </row>
     <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
-      <c r="H24" s="36"/>
-      <c r="I24" s="36"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
       <c r="S24" s="26"/>
       <c r="T24" s="26"/>
       <c r="U24" s="26"/>
       <c r="V24" s="26"/>
       <c r="W24" s="26"/>
       <c r="X24" s="26"/>
       <c r="Y24" s="26"/>
-      <c r="Z24" s="25"/>
-[...5 lines deleted...]
-      <c r="AF24" s="25"/>
+      <c r="Z24" s="25">
+        <v>27523.883751964346</v>
+      </c>
+      <c r="AA24" s="25">
+        <v>59423.880502095271</v>
+      </c>
+      <c r="AB24" s="25">
+        <v>91323.484898559735</v>
+      </c>
+      <c r="AC24" s="25">
+        <v>125983.72422441936</v>
+      </c>
+      <c r="AD24" s="25">
+        <v>160513.70143777516</v>
+      </c>
+      <c r="AE24" s="25">
+        <v>212708.16623483374</v>
+      </c>
+      <c r="AF24" s="25">
+        <v>296366.40051879175</v>
+      </c>
+      <c r="AG24" s="25">
+        <v>434681.36952426098</v>
+      </c>
+      <c r="AH24" s="25">
+        <v>726878.20361837128</v>
+      </c>
+      <c r="AI24" s="25">
+        <v>904373.2445845732</v>
+      </c>
+      <c r="AJ24" s="25">
+        <v>958957.48605739104</v>
+      </c>
+      <c r="AK24" s="25">
+        <v>1019792.4606133756</v>
+      </c>
     </row>
     <row r="25" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="64" t="s">
+      <c r="A25" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="B25" s="64"/>
-[...17 lines deleted...]
-      <c r="Z25" s="64" t="s">
+      <c r="B25" s="58"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="58"/>
+      <c r="E25" s="58"/>
+      <c r="F25" s="58"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="58"/>
+      <c r="I25" s="58"/>
+      <c r="J25" s="58"/>
+      <c r="K25" s="58"/>
+      <c r="L25" s="58"/>
+      <c r="M25" s="58"/>
+      <c r="N25" s="58"/>
+      <c r="O25" s="58"/>
+      <c r="P25" s="58"/>
+      <c r="Q25" s="58"/>
+      <c r="R25" s="58"/>
+      <c r="S25" s="58"/>
+      <c r="Z25" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="AA25" s="64"/>
-[...17 lines deleted...]
-      <c r="AX25" s="67" t="s">
+      <c r="AA25" s="58"/>
+      <c r="AB25" s="58"/>
+      <c r="AC25" s="58"/>
+      <c r="AD25" s="58"/>
+      <c r="AE25" s="58"/>
+      <c r="AF25" s="58"/>
+      <c r="AG25" s="58"/>
+      <c r="AH25" s="58"/>
+      <c r="AI25" s="58"/>
+      <c r="AJ25" s="58"/>
+      <c r="AK25" s="58"/>
+      <c r="AL25" s="58"/>
+      <c r="AM25" s="58"/>
+      <c r="AN25" s="58"/>
+      <c r="AO25" s="58"/>
+      <c r="AP25" s="58"/>
+      <c r="AQ25" s="58"/>
+      <c r="AR25" s="58"/>
+      <c r="AX25" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="AY25" s="67"/>
-[...16 lines deleted...]
-      <c r="BP25" s="67"/>
+      <c r="AY25" s="61"/>
+      <c r="AZ25" s="61"/>
+      <c r="BA25" s="61"/>
+      <c r="BB25" s="61"/>
+      <c r="BC25" s="61"/>
+      <c r="BD25" s="61"/>
+      <c r="BE25" s="61"/>
+      <c r="BF25" s="61"/>
+      <c r="BG25" s="61"/>
+      <c r="BH25" s="61"/>
+      <c r="BI25" s="61"/>
+      <c r="BJ25" s="61"/>
+      <c r="BK25" s="61"/>
+      <c r="BL25" s="61"/>
+      <c r="BM25" s="61"/>
+      <c r="BN25" s="61"/>
+      <c r="BO25" s="61"/>
+      <c r="BP25" s="61"/>
     </row>
     <row r="26" spans="1:68" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9"/>
-      <c r="B26" s="48"/>
-[...60 lines deleted...]
-      <c r="BK26" s="48"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="42"/>
+      <c r="T26" s="42"/>
+      <c r="U26" s="42"/>
+      <c r="V26" s="42"/>
+      <c r="W26" s="42"/>
+      <c r="X26" s="42"/>
+      <c r="Y26" s="42"/>
+      <c r="Z26" s="42"/>
+      <c r="AA26" s="42"/>
+      <c r="AB26" s="42"/>
+      <c r="AC26" s="42"/>
+      <c r="AD26" s="42"/>
+      <c r="AE26" s="42"/>
+      <c r="AF26" s="42"/>
+      <c r="AG26" s="42"/>
+      <c r="AH26" s="42"/>
+      <c r="AI26" s="42"/>
+      <c r="AJ26" s="42"/>
+      <c r="AK26" s="42"/>
+      <c r="AL26" s="42"/>
+      <c r="AM26" s="42"/>
+      <c r="AN26" s="42"/>
+      <c r="AO26" s="42"/>
+      <c r="AP26" s="42"/>
+      <c r="AQ26" s="42"/>
+      <c r="AR26" s="42"/>
+      <c r="AS26" s="42"/>
+      <c r="AT26" s="42"/>
+      <c r="AU26" s="42"/>
+      <c r="AV26" s="42"/>
+      <c r="AW26" s="42"/>
+      <c r="AX26" s="42"/>
+      <c r="AY26" s="42"/>
+      <c r="AZ26" s="42"/>
+      <c r="BA26" s="42"/>
+      <c r="BB26" s="42"/>
+      <c r="BC26" s="42"/>
+      <c r="BD26" s="42"/>
+      <c r="BE26" s="42"/>
+      <c r="BF26" s="42"/>
+      <c r="BG26" s="42"/>
+      <c r="BH26" s="42"/>
+      <c r="BI26" s="42"/>
+      <c r="BJ26" s="42"/>
+      <c r="BK26" s="42"/>
     </row>
     <row r="27" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="47"/>
-[...20 lines deleted...]
-      <c r="AS27" s="63" t="s">
+      <c r="B27" s="41"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="51"/>
+      <c r="N27" s="51"/>
+      <c r="O27" s="51"/>
+      <c r="P27" s="51"/>
+      <c r="Q27" s="51"/>
+      <c r="R27" s="51"/>
+      <c r="S27" s="51"/>
+      <c r="T27" s="51"/>
+      <c r="U27" s="51"/>
+      <c r="V27" s="51"/>
+      <c r="W27" s="51"/>
+      <c r="X27" s="51"/>
+      <c r="Y27" s="51"/>
+      <c r="AG27" s="57"/>
+      <c r="AH27" s="57"/>
+      <c r="AI27" s="57"/>
+      <c r="AJ27" s="57"/>
+      <c r="AK27" s="57"/>
+      <c r="AS27" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AT27" s="63"/>
-[...3 lines deleted...]
-      <c r="BE27" s="63" t="s">
+      <c r="AT27" s="57"/>
+      <c r="AU27" s="57"/>
+      <c r="AV27" s="57"/>
+      <c r="AW27" s="57"/>
+      <c r="BE27" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="BF27" s="63"/>
-[...2 lines deleted...]
-      <c r="BI27" s="63"/>
+      <c r="BF27" s="57"/>
+      <c r="BG27" s="57"/>
+      <c r="BH27" s="57"/>
+      <c r="BI27" s="57"/>
     </row>
     <row r="28" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="52"/>
-      <c r="B28" s="54" t="s">
+      <c r="A28" s="46"/>
+      <c r="B28" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="55"/>
-[...10 lines deleted...]
-      <c r="N28" s="55" t="s">
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="49"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="O28" s="55"/>
-[...10 lines deleted...]
-      <c r="Z28" s="54" t="s">
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="49"/>
+      <c r="S28" s="49"/>
+      <c r="T28" s="49"/>
+      <c r="U28" s="49"/>
+      <c r="V28" s="49"/>
+      <c r="W28" s="49"/>
+      <c r="X28" s="49"/>
+      <c r="Y28" s="49"/>
+      <c r="Z28" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="AA28" s="55"/>
-[...10 lines deleted...]
-      <c r="AL28" s="54" t="s">
+      <c r="AA28" s="49"/>
+      <c r="AB28" s="49"/>
+      <c r="AC28" s="49"/>
+      <c r="AD28" s="49"/>
+      <c r="AE28" s="49"/>
+      <c r="AF28" s="49"/>
+      <c r="AG28" s="49"/>
+      <c r="AH28" s="49"/>
+      <c r="AI28" s="49"/>
+      <c r="AJ28" s="49"/>
+      <c r="AK28" s="50"/>
+      <c r="AL28" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AM28" s="55"/>
-[...10 lines deleted...]
-      <c r="AX28" s="54" t="s">
+      <c r="AM28" s="49"/>
+      <c r="AN28" s="49"/>
+      <c r="AO28" s="49"/>
+      <c r="AP28" s="49"/>
+      <c r="AQ28" s="49"/>
+      <c r="AR28" s="49"/>
+      <c r="AS28" s="49"/>
+      <c r="AT28" s="49"/>
+      <c r="AU28" s="49"/>
+      <c r="AV28" s="49"/>
+      <c r="AW28" s="50"/>
+      <c r="AX28" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AY28" s="55"/>
-[...9 lines deleted...]
-      <c r="BI28" s="56"/>
+      <c r="AY28" s="49"/>
+      <c r="AZ28" s="49"/>
+      <c r="BA28" s="49"/>
+      <c r="BB28" s="49"/>
+      <c r="BC28" s="49"/>
+      <c r="BD28" s="49"/>
+      <c r="BE28" s="49"/>
+      <c r="BF28" s="49"/>
+      <c r="BG28" s="49"/>
+      <c r="BH28" s="49"/>
+      <c r="BI28" s="50"/>
     </row>
     <row r="29" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="53"/>
+      <c r="A29" s="47"/>
       <c r="B29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="13" t="s">
@@ -4914,87 +4973,87 @@
       </c>
       <c r="AM29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AN29" s="12" t="s">
         <v>3</v>
       </c>
       <c r="AO29" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AP29" s="12" t="s">
         <v>5</v>
       </c>
       <c r="AQ29" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AR29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AS29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AT29" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AU29" s="40" t="s">
+      <c r="AU29" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AV29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AW29" s="12" t="s">
         <v>36</v>
       </c>
       <c r="AX29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AZ29" s="12" t="s">
         <v>3</v>
       </c>
       <c r="BA29" s="12" t="s">
         <v>4</v>
       </c>
       <c r="BB29" s="12" t="s">
         <v>5</v>
       </c>
       <c r="BC29" s="12" t="s">
         <v>6</v>
       </c>
       <c r="BD29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="BE29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="BF29" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="BG29" s="40" t="s">
+      <c r="BG29" s="38" t="s">
         <v>10</v>
       </c>
       <c r="BH29" s="12" t="s">
         <v>11</v>
       </c>
       <c r="BI29" s="12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A30" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="5">
         <v>29311.4</v>
       </c>
       <c r="C30" s="5">
         <v>59997.2</v>
       </c>
       <c r="D30" s="5">
         <v>95724.3</v>
       </c>
       <c r="E30" s="5">
         <v>133789.1</v>
       </c>
@@ -5057,124 +5116,126 @@
       </c>
       <c r="Y30" s="20">
         <v>963616.41687581269</v>
       </c>
       <c r="Z30" s="5">
         <v>30033.1</v>
       </c>
       <c r="AA30" s="5">
         <v>62046</v>
       </c>
       <c r="AB30" s="5">
         <v>95480.9</v>
       </c>
       <c r="AC30" s="5">
         <v>130685.3</v>
       </c>
       <c r="AD30" s="5">
         <v>162230.20000000001</v>
       </c>
       <c r="AE30" s="5">
         <v>212714.6</v>
       </c>
       <c r="AF30" s="5">
         <v>303419.40000000002</v>
       </c>
-      <c r="AG30" s="31">
+      <c r="AG30" s="30">
         <v>438558.8</v>
       </c>
-      <c r="AH30" s="31">
+      <c r="AH30" s="30">
         <v>740992.2</v>
       </c>
       <c r="AI30" s="5">
         <v>950861.9</v>
       </c>
       <c r="AJ30" s="5">
         <v>998467.1</v>
       </c>
       <c r="AK30" s="22">
         <v>1014395.2</v>
       </c>
-      <c r="AL30" s="32">
+      <c r="AL30" s="31">
         <v>37942.699999999997</v>
       </c>
-      <c r="AM30" s="31">
+      <c r="AM30" s="30">
         <v>74332.800000000003</v>
       </c>
-      <c r="AN30" s="32">
+      <c r="AN30" s="31">
         <v>114680.1</v>
       </c>
-      <c r="AO30" s="32">
+      <c r="AO30" s="31">
         <v>153397.4</v>
       </c>
-      <c r="AP30" s="32">
+      <c r="AP30" s="31">
         <v>192085.6</v>
       </c>
       <c r="AQ30" s="5">
         <v>251177.1</v>
       </c>
       <c r="AR30" s="5">
         <v>342942.9</v>
       </c>
-      <c r="AS30" s="32">
+      <c r="AS30" s="31">
         <v>484150.5</v>
       </c>
       <c r="AT30" s="5">
         <v>851398.6</v>
       </c>
-      <c r="AU30" s="39">
+      <c r="AU30" s="5">
         <v>1082451.7</v>
       </c>
-      <c r="AV30" s="41">
+      <c r="AV30" s="31">
         <v>1149338.2</v>
       </c>
-      <c r="AW30" s="42">
+      <c r="AW30" s="63">
         <v>1220613.3999999999</v>
       </c>
-      <c r="AX30" s="41">
+      <c r="AX30" s="31">
         <v>45967.5</v>
       </c>
-      <c r="AY30" s="41">
+      <c r="AY30" s="31">
         <v>94236.9</v>
       </c>
-      <c r="AZ30" s="41">
+      <c r="AZ30" s="31">
         <v>145858.20000000001</v>
       </c>
-      <c r="BA30" s="41">
+      <c r="BA30" s="31">
         <v>202516.6</v>
       </c>
-      <c r="BB30" s="32"/>
+      <c r="BB30" s="65">
+        <v>255233.6</v>
+      </c>
       <c r="BC30" s="5"/>
       <c r="BD30" s="5"/>
-      <c r="BE30" s="32"/>
+      <c r="BE30" s="31"/>
       <c r="BF30" s="5"/>
-      <c r="BG30" s="39"/>
-[...1 lines deleted...]
-      <c r="BI30" s="42"/>
+      <c r="BG30" s="5"/>
+      <c r="BH30" s="31"/>
+      <c r="BI30" s="63"/>
     </row>
     <row r="31" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A31" s="33" t="s">
+      <c r="A31" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="5">
         <v>151.6</v>
       </c>
       <c r="C31" s="5">
         <v>354.4</v>
       </c>
       <c r="D31" s="5">
         <v>562.70000000000005</v>
       </c>
       <c r="E31" s="5">
         <v>853.9</v>
       </c>
       <c r="F31" s="5">
         <v>1247.3</v>
       </c>
       <c r="G31" s="5">
         <v>1655.4</v>
       </c>
       <c r="H31" s="5">
         <v>2214</v>
       </c>
       <c r="I31" s="5">
         <v>3072.2</v>
@@ -5241,109 +5302,111 @@
       </c>
       <c r="AD31" s="5">
         <v>1078.0999999999999</v>
       </c>
       <c r="AE31" s="5">
         <v>1395.3</v>
       </c>
       <c r="AF31" s="5">
         <v>2154.6999999999998</v>
       </c>
       <c r="AG31" s="5">
         <v>3424.8</v>
       </c>
       <c r="AH31" s="5">
         <v>5159.8999999999996</v>
       </c>
       <c r="AI31" s="5">
         <v>10014.1</v>
       </c>
       <c r="AJ31" s="5">
         <v>10329.700000000001</v>
       </c>
       <c r="AK31" s="22">
         <v>9550.4</v>
       </c>
-      <c r="AL31" s="32">
+      <c r="AL31" s="31">
         <v>109.1</v>
       </c>
       <c r="AM31" s="5">
         <v>251.7</v>
       </c>
-      <c r="AN31" s="32">
+      <c r="AN31" s="31">
         <v>393.8</v>
       </c>
-      <c r="AO31" s="32">
+      <c r="AO31" s="31">
         <v>577</v>
       </c>
-      <c r="AP31" s="32">
+      <c r="AP31" s="31">
         <v>807.3</v>
       </c>
       <c r="AQ31" s="5">
         <v>1075.4000000000001</v>
       </c>
       <c r="AR31" s="5">
         <v>2131.9</v>
       </c>
-      <c r="AS31" s="32">
+      <c r="AS31" s="31">
         <v>4678</v>
       </c>
       <c r="AT31" s="5">
         <v>7016</v>
       </c>
-      <c r="AU31" s="39">
+      <c r="AU31" s="5">
         <v>9481.4</v>
       </c>
-      <c r="AV31" s="41">
+      <c r="AV31" s="31">
         <v>9825.7000000000007</v>
       </c>
-      <c r="AW31" s="41">
+      <c r="AW31" s="31">
         <v>10212</v>
       </c>
-      <c r="AX31" s="41">
+      <c r="AX31" s="31">
         <v>83.7</v>
       </c>
-      <c r="AY31" s="41">
+      <c r="AY31" s="31">
         <v>194.2</v>
       </c>
-      <c r="AZ31" s="41">
+      <c r="AZ31" s="31">
         <v>300.95</v>
       </c>
-      <c r="BA31" s="41">
+      <c r="BA31" s="31">
         <v>430.7</v>
       </c>
-      <c r="BB31" s="32"/>
+      <c r="BB31" s="65">
+        <v>587</v>
+      </c>
       <c r="BC31" s="5"/>
       <c r="BD31" s="5"/>
-      <c r="BE31" s="32"/>
+      <c r="BE31" s="31"/>
       <c r="BF31" s="5"/>
-      <c r="BG31" s="39"/>
-[...1 lines deleted...]
-      <c r="BI31" s="41"/>
+      <c r="BG31" s="5"/>
+      <c r="BH31" s="31"/>
+      <c r="BI31" s="31"/>
     </row>
     <row r="32" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A32" s="33" t="s">
+      <c r="A32" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>847.9</v>
       </c>
       <c r="C32" s="5">
         <v>1644.4</v>
       </c>
       <c r="D32" s="5">
         <v>2531.1</v>
       </c>
       <c r="E32" s="5">
         <v>3486.4</v>
       </c>
       <c r="F32" s="5">
         <v>4561.7</v>
       </c>
       <c r="G32" s="5">
         <v>5802.4</v>
       </c>
       <c r="H32" s="5">
         <v>8565.7999999999993</v>
       </c>
       <c r="I32" s="5">
         <v>11658.1</v>
@@ -5410,109 +5473,111 @@
       </c>
       <c r="AD32" s="5">
         <v>3009.7</v>
       </c>
       <c r="AE32" s="5">
         <v>4487.8</v>
       </c>
       <c r="AF32" s="5">
         <v>6251.6</v>
       </c>
       <c r="AG32" s="5">
         <v>8838.4</v>
       </c>
       <c r="AH32" s="5">
         <v>15409.5</v>
       </c>
       <c r="AI32" s="5">
         <v>19186.5</v>
       </c>
       <c r="AJ32" s="5">
         <v>20659</v>
       </c>
       <c r="AK32" s="22">
         <v>20610.599999999999</v>
       </c>
-      <c r="AL32" s="32">
+      <c r="AL32" s="31">
         <v>644.29999999999995</v>
       </c>
       <c r="AM32" s="5">
         <v>1111.8</v>
       </c>
-      <c r="AN32" s="32">
+      <c r="AN32" s="31">
         <v>1803.9</v>
       </c>
-      <c r="AO32" s="32">
+      <c r="AO32" s="31">
         <v>2446.6999999999998</v>
       </c>
-      <c r="AP32" s="32">
+      <c r="AP32" s="31">
         <v>3039.4</v>
       </c>
       <c r="AQ32" s="5">
         <v>4196.3</v>
       </c>
       <c r="AR32" s="5">
         <v>5676.6</v>
       </c>
-      <c r="AS32" s="32">
+      <c r="AS32" s="31">
         <v>9273.4</v>
       </c>
       <c r="AT32" s="5">
         <v>18678.7</v>
       </c>
-      <c r="AU32" s="39">
+      <c r="AU32" s="5">
         <v>25569.9</v>
       </c>
-      <c r="AV32" s="41">
+      <c r="AV32" s="31">
         <v>28380.799999999999</v>
       </c>
-      <c r="AW32" s="41">
+      <c r="AW32" s="31">
         <v>31355.8</v>
       </c>
-      <c r="AX32" s="41">
+      <c r="AX32" s="31">
         <v>2191.1999999999998</v>
       </c>
-      <c r="AY32" s="41">
+      <c r="AY32" s="31">
         <v>3170.2</v>
       </c>
-      <c r="AZ32" s="41">
+      <c r="AZ32" s="31">
         <v>6425.14</v>
       </c>
-      <c r="BA32" s="41">
+      <c r="BA32" s="31">
         <v>9195.1</v>
       </c>
-      <c r="BB32" s="32"/>
+      <c r="BB32" s="65">
+        <v>10738.8</v>
+      </c>
       <c r="BC32" s="5"/>
       <c r="BD32" s="5"/>
-      <c r="BE32" s="32"/>
+      <c r="BE32" s="31"/>
       <c r="BF32" s="5"/>
-      <c r="BG32" s="39"/>
-[...1 lines deleted...]
-      <c r="BI32" s="41"/>
+      <c r="BG32" s="5"/>
+      <c r="BH32" s="31"/>
+      <c r="BI32" s="31"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="A33" s="33" t="s">
+      <c r="A33" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>334</v>
       </c>
       <c r="C33" s="5">
         <v>687</v>
       </c>
       <c r="D33" s="5">
         <v>1068.4000000000001</v>
       </c>
       <c r="E33" s="5">
         <v>1559.7</v>
       </c>
       <c r="F33" s="5">
         <v>2117.1</v>
       </c>
       <c r="G33" s="5">
         <v>2784.3</v>
       </c>
       <c r="H33" s="5">
         <v>3818.9</v>
       </c>
       <c r="I33" s="5">
         <v>5727.7</v>
@@ -5579,106 +5644,108 @@
       </c>
       <c r="AD33" s="5">
         <v>1950.8</v>
       </c>
       <c r="AE33" s="5">
         <v>2424.8000000000002</v>
       </c>
       <c r="AF33" s="5">
         <v>3439.9</v>
       </c>
       <c r="AG33" s="5">
         <v>5488.8</v>
       </c>
       <c r="AH33" s="5">
         <v>9025.2000000000007</v>
       </c>
       <c r="AI33" s="5">
         <v>10995.5</v>
       </c>
       <c r="AJ33" s="5">
         <v>11526</v>
       </c>
       <c r="AK33" s="22">
         <v>12176.9</v>
       </c>
-      <c r="AL33" s="32">
+      <c r="AL33" s="31">
         <v>406.3</v>
       </c>
       <c r="AM33" s="5">
         <v>814.3</v>
       </c>
-      <c r="AN33" s="32">
+      <c r="AN33" s="31">
         <v>1234.2</v>
       </c>
-      <c r="AO33" s="32">
+      <c r="AO33" s="31">
         <v>1636.5</v>
       </c>
-      <c r="AP33" s="32">
+      <c r="AP33" s="31">
         <v>2054.1999999999998</v>
       </c>
       <c r="AQ33" s="5">
         <v>2601.1999999999998</v>
       </c>
       <c r="AR33" s="5">
         <v>3796.4</v>
       </c>
-      <c r="AS33" s="32">
+      <c r="AS33" s="31">
         <v>6903.7</v>
       </c>
       <c r="AT33" s="5">
         <v>10890.1</v>
       </c>
-      <c r="AU33" s="39">
+      <c r="AU33" s="5">
         <v>13356.8</v>
       </c>
-      <c r="AV33" s="41">
+      <c r="AV33" s="31">
         <v>14146.2</v>
       </c>
-      <c r="AW33" s="41">
+      <c r="AW33" s="31">
         <v>14594.6</v>
       </c>
-      <c r="AX33" s="41">
+      <c r="AX33" s="31">
         <v>528.5</v>
       </c>
-      <c r="AY33" s="41">
+      <c r="AY33" s="31">
         <v>1083.0999999999999</v>
       </c>
-      <c r="AZ33" s="41">
+      <c r="AZ33" s="31">
         <v>1646.7</v>
       </c>
-      <c r="BA33" s="41">
+      <c r="BA33" s="31">
         <v>2252.6999999999998</v>
       </c>
-      <c r="BB33" s="32"/>
+      <c r="BB33" s="65">
+        <v>2893.6</v>
+      </c>
       <c r="BC33" s="5"/>
       <c r="BD33" s="5"/>
-      <c r="BE33" s="32"/>
+      <c r="BE33" s="31"/>
       <c r="BF33" s="5"/>
-      <c r="BG33" s="39"/>
-[...1 lines deleted...]
-      <c r="BI33" s="41"/>
+      <c r="BG33" s="5"/>
+      <c r="BH33" s="31"/>
+      <c r="BI33" s="31"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1067.9000000000001</v>
       </c>
       <c r="C34" s="5">
         <v>2188.5</v>
       </c>
       <c r="D34" s="5">
         <v>3606.3</v>
       </c>
       <c r="E34" s="5">
         <v>5185.3999999999996</v>
       </c>
       <c r="F34" s="5">
         <v>6941.6</v>
       </c>
       <c r="G34" s="5">
         <v>8989.4</v>
       </c>
       <c r="H34" s="5">
         <v>19862.900000000001</v>
@@ -5748,106 +5815,108 @@
       </c>
       <c r="AD34" s="5">
         <v>5820.4</v>
       </c>
       <c r="AE34" s="5">
         <v>10831.8</v>
       </c>
       <c r="AF34" s="5">
         <v>19423.2</v>
       </c>
       <c r="AG34" s="5">
         <v>23207.5</v>
       </c>
       <c r="AH34" s="5">
         <v>28367.200000000001</v>
       </c>
       <c r="AI34" s="5">
         <v>30973.9</v>
       </c>
       <c r="AJ34" s="5">
         <v>32306.6</v>
       </c>
       <c r="AK34" s="22">
         <v>32802.1</v>
       </c>
-      <c r="AL34" s="32">
+      <c r="AL34" s="31">
         <v>1479.3</v>
       </c>
       <c r="AM34" s="5">
         <v>2733</v>
       </c>
-      <c r="AN34" s="32">
+      <c r="AN34" s="31">
         <v>4137.2</v>
       </c>
-      <c r="AO34" s="32">
+      <c r="AO34" s="31">
         <v>5662.2</v>
       </c>
-      <c r="AP34" s="32">
+      <c r="AP34" s="31">
         <v>7210.4</v>
       </c>
       <c r="AQ34" s="5">
         <v>11066</v>
       </c>
       <c r="AR34" s="5">
         <v>15378.3</v>
       </c>
-      <c r="AS34" s="32">
+      <c r="AS34" s="31">
         <v>19108</v>
       </c>
       <c r="AT34" s="5">
         <v>27159.8</v>
       </c>
-      <c r="AU34" s="39">
+      <c r="AU34" s="5">
         <v>30335.599999999999</v>
       </c>
-      <c r="AV34" s="41">
+      <c r="AV34" s="31">
         <v>32207.5</v>
       </c>
-      <c r="AW34" s="41">
+      <c r="AW34" s="31">
         <v>34849.699999999997</v>
       </c>
-      <c r="AX34" s="41">
+      <c r="AX34" s="31">
         <v>1493.2</v>
       </c>
-      <c r="AY34" s="41">
+      <c r="AY34" s="31">
         <v>3149.9</v>
       </c>
-      <c r="AZ34" s="41">
+      <c r="AZ34" s="31">
         <v>4863.3599999999997</v>
       </c>
-      <c r="BA34" s="41">
+      <c r="BA34" s="31">
         <v>6706.1</v>
       </c>
-      <c r="BB34" s="32"/>
+      <c r="BB34" s="65">
+        <v>8755.9</v>
+      </c>
       <c r="BC34" s="5"/>
       <c r="BD34" s="5"/>
-      <c r="BE34" s="32"/>
+      <c r="BE34" s="31"/>
       <c r="BF34" s="5"/>
-      <c r="BG34" s="39"/>
-[...1 lines deleted...]
-      <c r="BI34" s="41"/>
+      <c r="BG34" s="5"/>
+      <c r="BH34" s="31"/>
+      <c r="BI34" s="31"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="5">
         <v>1452.9</v>
       </c>
       <c r="C35" s="5">
         <v>2912.5</v>
       </c>
       <c r="D35" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E35" s="5">
         <v>6642.9</v>
       </c>
       <c r="F35" s="5">
         <v>8941.2999999999993</v>
       </c>
       <c r="G35" s="5">
         <v>11296.1</v>
       </c>
       <c r="H35" s="5">
         <v>15682.8</v>
@@ -5905,118 +5974,120 @@
       </c>
       <c r="Z35" s="19">
         <v>1406.21</v>
       </c>
       <c r="AA35" s="5">
         <v>2686.2</v>
       </c>
       <c r="AB35" s="5">
         <v>4223.6499999999996</v>
       </c>
       <c r="AC35" s="5">
         <v>5831.7</v>
       </c>
       <c r="AD35" s="5">
         <v>7553.1</v>
       </c>
       <c r="AE35" s="5">
         <v>9382</v>
       </c>
       <c r="AF35" s="5">
         <v>13040.1</v>
       </c>
       <c r="AG35" s="5">
         <v>20716.7</v>
       </c>
-      <c r="AH35" s="31">
+      <c r="AH35" s="30">
         <v>64236.4</v>
       </c>
       <c r="AI35" s="5">
         <v>101969.1</v>
       </c>
       <c r="AJ35" s="5">
         <v>105198.6</v>
       </c>
       <c r="AK35" s="22">
         <v>96648.5</v>
       </c>
-      <c r="AL35" s="32">
+      <c r="AL35" s="31">
         <v>1745.9</v>
       </c>
       <c r="AM35" s="5">
         <v>3347.8</v>
       </c>
-      <c r="AN35" s="32">
+      <c r="AN35" s="31">
         <v>5236.3</v>
       </c>
-      <c r="AO35" s="32">
+      <c r="AO35" s="31">
         <v>7208.8</v>
       </c>
-      <c r="AP35" s="32">
+      <c r="AP35" s="31">
         <v>9341.7000000000007</v>
       </c>
       <c r="AQ35" s="5">
         <v>11718.6</v>
       </c>
       <c r="AR35" s="5">
         <v>17724.599999999999</v>
       </c>
-      <c r="AS35" s="32">
+      <c r="AS35" s="31">
         <v>26895.4</v>
       </c>
       <c r="AT35" s="5">
         <v>80528.800000000003</v>
       </c>
       <c r="AU35" s="5">
         <v>116075.9</v>
       </c>
-      <c r="AV35" s="41">
+      <c r="AV35" s="31">
         <v>118335.3</v>
       </c>
-      <c r="AW35" s="41">
+      <c r="AW35" s="31">
         <v>119472.9</v>
       </c>
-      <c r="AX35" s="41">
+      <c r="AX35" s="31">
         <v>1825</v>
       </c>
-      <c r="AY35" s="41">
+      <c r="AY35" s="31">
         <v>3674.4</v>
       </c>
-      <c r="AZ35" s="41">
+      <c r="AZ35" s="31">
         <v>5779.34</v>
       </c>
-      <c r="BA35" s="41">
+      <c r="BA35" s="31">
         <v>8013.7</v>
       </c>
-      <c r="BB35" s="32"/>
+      <c r="BB35" s="65">
+        <v>10613.6</v>
+      </c>
       <c r="BC35" s="5"/>
       <c r="BD35" s="5"/>
-      <c r="BE35" s="32"/>
+      <c r="BE35" s="31"/>
       <c r="BF35" s="5"/>
       <c r="BG35" s="5"/>
-      <c r="BH35" s="41"/>
-      <c r="BI35" s="41"/>
+      <c r="BH35" s="31"/>
+      <c r="BI35" s="31"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="5">
         <v>2028.7</v>
       </c>
       <c r="C36" s="5">
         <v>4224.8999999999996</v>
       </c>
       <c r="D36" s="5">
         <v>6762.6</v>
       </c>
       <c r="E36" s="5">
         <v>9180.9</v>
       </c>
       <c r="F36" s="5">
         <v>11838.4</v>
       </c>
       <c r="G36" s="5">
         <v>14747</v>
       </c>
       <c r="H36" s="5">
         <v>20351</v>
@@ -6086,106 +6157,108 @@
       </c>
       <c r="AD36" s="5">
         <v>10080.6</v>
       </c>
       <c r="AE36" s="5">
         <v>12130.6</v>
       </c>
       <c r="AF36" s="5">
         <v>17602.8</v>
       </c>
       <c r="AG36" s="5">
         <v>26787.7</v>
       </c>
       <c r="AH36" s="5">
         <v>46451.199999999997</v>
       </c>
       <c r="AI36" s="5">
         <v>61193.1</v>
       </c>
       <c r="AJ36" s="5">
         <v>64794.5</v>
       </c>
       <c r="AK36" s="22">
         <v>67253.600000000006</v>
       </c>
-      <c r="AL36" s="32">
+      <c r="AL36" s="31">
         <v>2359.4</v>
       </c>
       <c r="AM36" s="5">
         <v>4516</v>
       </c>
-      <c r="AN36" s="32">
+      <c r="AN36" s="31">
         <v>7462.8</v>
       </c>
-      <c r="AO36" s="32">
+      <c r="AO36" s="31">
         <v>9954.6</v>
       </c>
-      <c r="AP36" s="32">
+      <c r="AP36" s="31">
         <v>12437.5</v>
       </c>
       <c r="AQ36" s="5">
         <v>15177.5</v>
       </c>
       <c r="AR36" s="5">
         <v>22913.7</v>
       </c>
-      <c r="AS36" s="32">
+      <c r="AS36" s="31">
         <v>33049.199999999997</v>
       </c>
       <c r="AT36" s="5">
         <v>57444.3</v>
       </c>
       <c r="AU36" s="5">
         <v>70493.7</v>
       </c>
-      <c r="AV36" s="41">
+      <c r="AV36" s="31">
         <v>75665.7</v>
       </c>
-      <c r="AW36" s="41">
+      <c r="AW36" s="31">
         <v>85152.3</v>
       </c>
-      <c r="AX36" s="41">
+      <c r="AX36" s="31">
         <v>3401.3</v>
       </c>
-      <c r="AY36" s="41">
+      <c r="AY36" s="31">
         <v>6497.1</v>
       </c>
-      <c r="AZ36" s="41">
+      <c r="AZ36" s="31">
         <v>9886.19</v>
       </c>
-      <c r="BA36" s="41">
+      <c r="BA36" s="31">
         <v>12812</v>
       </c>
-      <c r="BB36" s="32"/>
+      <c r="BB36" s="65">
+        <v>15849.2</v>
+      </c>
       <c r="BC36" s="5"/>
       <c r="BD36" s="5"/>
-      <c r="BE36" s="32"/>
+      <c r="BE36" s="31"/>
       <c r="BF36" s="5"/>
       <c r="BG36" s="5"/>
-      <c r="BH36" s="41"/>
-      <c r="BI36" s="41"/>
+      <c r="BH36" s="31"/>
+      <c r="BI36" s="31"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="5">
         <v>2101.8000000000002</v>
       </c>
       <c r="C37" s="5">
         <v>4353.8</v>
       </c>
       <c r="D37" s="5">
         <v>7694.2</v>
       </c>
       <c r="E37" s="5">
         <v>11008.7</v>
       </c>
       <c r="F37" s="5">
         <v>14599.7</v>
       </c>
       <c r="G37" s="5">
         <v>18707.900000000001</v>
       </c>
       <c r="H37" s="5">
         <v>25385.1</v>
@@ -6255,106 +6328,108 @@
       </c>
       <c r="AD37" s="5">
         <v>13602.2</v>
       </c>
       <c r="AE37" s="5">
         <v>22451.200000000001</v>
       </c>
       <c r="AF37" s="5">
         <v>28100.7</v>
       </c>
       <c r="AG37" s="5">
         <v>38693.199999999997</v>
       </c>
       <c r="AH37" s="5">
         <v>51947.6</v>
       </c>
       <c r="AI37" s="5">
         <v>58115.4</v>
       </c>
       <c r="AJ37" s="5">
         <v>62257.3</v>
       </c>
       <c r="AK37" s="22">
         <v>70036.899999999994</v>
       </c>
-      <c r="AL37" s="32">
+      <c r="AL37" s="31">
         <v>2461</v>
       </c>
       <c r="AM37" s="5">
         <v>5151.3</v>
       </c>
-      <c r="AN37" s="32">
+      <c r="AN37" s="31">
         <v>7590.7</v>
       </c>
-      <c r="AO37" s="32">
+      <c r="AO37" s="31">
         <v>9968.1</v>
       </c>
-      <c r="AP37" s="32">
+      <c r="AP37" s="31">
         <v>12962.8</v>
       </c>
       <c r="AQ37" s="5">
         <v>17571</v>
       </c>
       <c r="AR37" s="5">
         <v>24053.1</v>
       </c>
-      <c r="AS37" s="32">
+      <c r="AS37" s="31">
         <v>34577.800000000003</v>
       </c>
       <c r="AT37" s="5">
         <v>59230.3</v>
       </c>
       <c r="AU37" s="5">
         <v>72968.600000000006</v>
       </c>
-      <c r="AV37" s="41">
+      <c r="AV37" s="31">
         <v>77942.600000000006</v>
       </c>
-      <c r="AW37" s="41">
+      <c r="AW37" s="31">
         <v>82886.3</v>
       </c>
-      <c r="AX37" s="41">
+      <c r="AX37" s="31">
         <v>3985.9</v>
       </c>
-      <c r="AY37" s="41">
+      <c r="AY37" s="31">
         <v>8691.5</v>
       </c>
-      <c r="AZ37" s="41">
+      <c r="AZ37" s="31">
         <v>12535.89</v>
       </c>
-      <c r="BA37" s="41">
+      <c r="BA37" s="31">
         <v>18708.7</v>
       </c>
-      <c r="BB37" s="32"/>
+      <c r="BB37" s="65">
+        <v>22493.200000000001</v>
+      </c>
       <c r="BC37" s="5"/>
       <c r="BD37" s="5"/>
-      <c r="BE37" s="32"/>
+      <c r="BE37" s="31"/>
       <c r="BF37" s="5"/>
       <c r="BG37" s="5"/>
-      <c r="BH37" s="41"/>
-      <c r="BI37" s="41"/>
+      <c r="BH37" s="31"/>
+      <c r="BI37" s="31"/>
     </row>
     <row r="38" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="5">
         <v>1057.8</v>
       </c>
       <c r="C38" s="5">
         <v>2129.3000000000002</v>
       </c>
       <c r="D38" s="5">
         <v>3431.7</v>
       </c>
       <c r="E38" s="5">
         <v>4969.2</v>
       </c>
       <c r="F38" s="5">
         <v>6726.2</v>
       </c>
       <c r="G38" s="5">
         <v>8417.2999999999993</v>
       </c>
       <c r="H38" s="5">
         <v>11445</v>
@@ -6412,118 +6487,120 @@
       </c>
       <c r="Z38" s="19">
         <v>893.48</v>
       </c>
       <c r="AA38" s="5">
         <v>1811.7</v>
       </c>
       <c r="AB38" s="5">
         <v>2877.64</v>
       </c>
       <c r="AC38" s="5">
         <v>4005.7</v>
       </c>
       <c r="AD38" s="5">
         <v>5142.2</v>
       </c>
       <c r="AE38" s="5">
         <v>6240.2</v>
       </c>
       <c r="AF38" s="5">
         <v>8667.6</v>
       </c>
       <c r="AG38" s="5">
         <v>13295.3</v>
       </c>
-      <c r="AH38" s="35">
+      <c r="AH38" s="34">
         <v>47733</v>
       </c>
       <c r="AI38" s="5">
         <v>76539.100000000006</v>
       </c>
       <c r="AJ38" s="5">
         <v>78587.399999999994</v>
       </c>
       <c r="AK38" s="22">
         <v>73048.899999999994</v>
       </c>
-      <c r="AL38" s="32">
+      <c r="AL38" s="31">
         <v>1198.8</v>
       </c>
       <c r="AM38" s="5">
         <v>2370.8000000000002</v>
       </c>
-      <c r="AN38" s="32">
+      <c r="AN38" s="31">
         <v>3693.5</v>
       </c>
-      <c r="AO38" s="32">
+      <c r="AO38" s="31">
         <v>5067.3999999999996</v>
       </c>
-      <c r="AP38" s="32">
+      <c r="AP38" s="31">
         <v>6472.6</v>
       </c>
       <c r="AQ38" s="5">
         <v>7893.6</v>
       </c>
       <c r="AR38" s="5">
         <v>11618.1</v>
       </c>
-      <c r="AS38" s="32">
+      <c r="AS38" s="31">
         <v>17492.8</v>
       </c>
       <c r="AT38" s="5">
         <v>58335.6</v>
       </c>
       <c r="AU38" s="5">
         <v>84740.7</v>
       </c>
-      <c r="AV38" s="41">
+      <c r="AV38" s="31">
         <v>84684.6</v>
       </c>
-      <c r="AW38" s="41">
+      <c r="AW38" s="31">
         <v>85719.9</v>
       </c>
-      <c r="AX38" s="41">
+      <c r="AX38" s="31">
         <v>1369.8</v>
       </c>
-      <c r="AY38" s="41">
+      <c r="AY38" s="31">
         <v>2800.9</v>
       </c>
-      <c r="AZ38" s="41">
+      <c r="AZ38" s="31">
         <v>4357.5600000000004</v>
       </c>
-      <c r="BA38" s="41">
+      <c r="BA38" s="31">
         <v>5930.8</v>
       </c>
-      <c r="BB38" s="32"/>
+      <c r="BB38" s="65">
+        <v>7714.8</v>
+      </c>
       <c r="BC38" s="5"/>
       <c r="BD38" s="5"/>
-      <c r="BE38" s="32"/>
+      <c r="BE38" s="31"/>
       <c r="BF38" s="5"/>
       <c r="BG38" s="5"/>
-      <c r="BH38" s="41"/>
-      <c r="BI38" s="41"/>
+      <c r="BH38" s="31"/>
+      <c r="BI38" s="31"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>1961.6</v>
       </c>
       <c r="C39" s="5">
         <v>4182.1000000000004</v>
       </c>
       <c r="D39" s="5">
         <v>6662.4</v>
       </c>
       <c r="E39" s="5">
         <v>9745.4</v>
       </c>
       <c r="F39" s="5">
         <v>12684.9</v>
       </c>
       <c r="G39" s="5">
         <v>16941.3</v>
       </c>
       <c r="H39" s="5">
         <v>24911.4</v>
@@ -6593,106 +6670,108 @@
       </c>
       <c r="AD39" s="5">
         <v>12071</v>
       </c>
       <c r="AE39" s="5">
         <v>15266</v>
       </c>
       <c r="AF39" s="5">
         <v>23628.5</v>
       </c>
       <c r="AG39" s="5">
         <v>31627.7</v>
       </c>
       <c r="AH39" s="5">
         <v>54762.2</v>
       </c>
       <c r="AI39" s="5">
         <v>64428.6</v>
       </c>
       <c r="AJ39" s="5">
         <v>66760.2</v>
       </c>
       <c r="AK39" s="22">
         <v>65792.800000000003</v>
       </c>
-      <c r="AL39" s="32">
+      <c r="AL39" s="31">
         <v>2675.2</v>
       </c>
       <c r="AM39" s="5">
         <v>5258.2</v>
       </c>
-      <c r="AN39" s="32">
+      <c r="AN39" s="31">
         <v>9095.4</v>
       </c>
-      <c r="AO39" s="32">
+      <c r="AO39" s="31">
         <v>11720.9</v>
       </c>
-      <c r="AP39" s="32">
+      <c r="AP39" s="31">
         <v>14264.5</v>
       </c>
       <c r="AQ39" s="5">
         <v>17987.900000000001</v>
       </c>
       <c r="AR39" s="5">
         <v>23442.400000000001</v>
       </c>
-      <c r="AS39" s="32">
+      <c r="AS39" s="31">
         <v>31873.5</v>
       </c>
       <c r="AT39" s="5">
         <v>55860.5</v>
       </c>
       <c r="AU39" s="5">
         <v>67334.5</v>
       </c>
-      <c r="AV39" s="41">
+      <c r="AV39" s="31">
         <v>72155.5</v>
       </c>
-      <c r="AW39" s="41">
+      <c r="AW39" s="31">
         <v>77746.600000000006</v>
       </c>
-      <c r="AX39" s="41">
+      <c r="AX39" s="31">
         <v>2216.6</v>
       </c>
-      <c r="AY39" s="41">
+      <c r="AY39" s="31">
         <v>4947.8999999999996</v>
       </c>
-      <c r="AZ39" s="41">
+      <c r="AZ39" s="31">
         <v>8151.83</v>
       </c>
-      <c r="BA39" s="41">
+      <c r="BA39" s="31">
         <v>12794.5</v>
       </c>
-      <c r="BB39" s="32"/>
+      <c r="BB39" s="65">
+        <v>15770.3</v>
+      </c>
       <c r="BC39" s="5"/>
       <c r="BD39" s="5"/>
-      <c r="BE39" s="32"/>
+      <c r="BE39" s="31"/>
       <c r="BF39" s="5"/>
       <c r="BG39" s="5"/>
-      <c r="BH39" s="41"/>
-      <c r="BI39" s="41"/>
+      <c r="BH39" s="31"/>
+      <c r="BI39" s="31"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="5">
         <v>1022.4</v>
       </c>
       <c r="C40" s="5">
         <v>2099.6999999999998</v>
       </c>
       <c r="D40" s="5">
         <v>3345.6</v>
       </c>
       <c r="E40" s="5">
         <v>4678.1000000000004</v>
       </c>
       <c r="F40" s="5">
         <v>6145.3</v>
       </c>
       <c r="G40" s="5">
         <v>7710.8</v>
       </c>
       <c r="H40" s="5">
         <v>11227.4</v>
@@ -6762,106 +6841,108 @@
       </c>
       <c r="AD40" s="5">
         <v>5232</v>
       </c>
       <c r="AE40" s="5">
         <v>6342.4</v>
       </c>
       <c r="AF40" s="5">
         <v>9605.5</v>
       </c>
       <c r="AG40" s="5">
         <v>14717.4</v>
       </c>
       <c r="AH40" s="5">
         <v>26918.799999999999</v>
       </c>
       <c r="AI40" s="5">
         <v>33012.400000000001</v>
       </c>
       <c r="AJ40" s="5">
         <v>34119.4</v>
       </c>
       <c r="AK40" s="22">
         <v>37664.699999999997</v>
       </c>
-      <c r="AL40" s="32">
+      <c r="AL40" s="31">
         <v>1299.8</v>
       </c>
       <c r="AM40" s="5">
         <v>2427.5</v>
       </c>
-      <c r="AN40" s="32">
+      <c r="AN40" s="31">
         <v>3768.5</v>
       </c>
-      <c r="AO40" s="32">
+      <c r="AO40" s="31">
         <v>5169.8</v>
       </c>
-      <c r="AP40" s="32">
+      <c r="AP40" s="31">
         <v>6522.8</v>
       </c>
       <c r="AQ40" s="5">
         <v>8077.6</v>
       </c>
       <c r="AR40" s="5">
         <v>11189.8</v>
       </c>
-      <c r="AS40" s="32">
+      <c r="AS40" s="31">
         <v>16584.2</v>
       </c>
       <c r="AT40" s="5">
         <v>37019.300000000003</v>
       </c>
       <c r="AU40" s="5">
         <v>52324.3</v>
       </c>
-      <c r="AV40" s="41">
+      <c r="AV40" s="31">
         <v>60124.7</v>
       </c>
-      <c r="AW40" s="41">
+      <c r="AW40" s="31">
         <v>70197.899999999994</v>
       </c>
-      <c r="AX40" s="41">
+      <c r="AX40" s="31">
         <v>1342.2</v>
       </c>
-      <c r="AY40" s="41">
+      <c r="AY40" s="31">
         <v>3136.1</v>
       </c>
-      <c r="AZ40" s="41">
+      <c r="AZ40" s="31">
         <v>4744.8500000000004</v>
       </c>
-      <c r="BA40" s="41">
+      <c r="BA40" s="31">
         <v>6346.1</v>
       </c>
-      <c r="BB40" s="32"/>
+      <c r="BB40" s="65">
+        <v>8071.7</v>
+      </c>
       <c r="BC40" s="5"/>
       <c r="BD40" s="5"/>
-      <c r="BE40" s="32"/>
+      <c r="BE40" s="31"/>
       <c r="BF40" s="5"/>
       <c r="BG40" s="5"/>
-      <c r="BH40" s="41"/>
-      <c r="BI40" s="41"/>
+      <c r="BH40" s="31"/>
+      <c r="BI40" s="31"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="5">
         <v>5115.8</v>
       </c>
       <c r="C41" s="5">
         <v>10197.4</v>
       </c>
       <c r="D41" s="5">
         <v>15708.6</v>
       </c>
       <c r="E41" s="5">
         <v>21675.8</v>
       </c>
       <c r="F41" s="5">
         <v>28090.6</v>
       </c>
       <c r="G41" s="5">
         <v>34449.699999999997</v>
       </c>
       <c r="H41" s="5">
         <v>46690.400000000001</v>
@@ -6931,106 +7012,108 @@
       </c>
       <c r="AD41" s="5">
         <v>32457</v>
       </c>
       <c r="AE41" s="5">
         <v>41956.1</v>
       </c>
       <c r="AF41" s="5">
         <v>54554.6</v>
       </c>
       <c r="AG41" s="5">
         <v>76895.8</v>
       </c>
       <c r="AH41" s="5">
         <v>108315</v>
       </c>
       <c r="AI41" s="5">
         <v>124190.2</v>
       </c>
       <c r="AJ41" s="5">
         <v>131251.79999999999</v>
       </c>
       <c r="AK41" s="22">
         <v>140279</v>
       </c>
-      <c r="AL41" s="32">
+      <c r="AL41" s="31">
         <v>7535.5</v>
       </c>
       <c r="AM41" s="5">
         <v>14810.8</v>
       </c>
-      <c r="AN41" s="32">
+      <c r="AN41" s="31">
         <v>21984.6</v>
       </c>
-      <c r="AO41" s="32">
+      <c r="AO41" s="31">
         <v>29390</v>
       </c>
-      <c r="AP41" s="32">
+      <c r="AP41" s="31">
         <v>37200.199999999997</v>
       </c>
       <c r="AQ41" s="5">
         <v>46243.8</v>
       </c>
       <c r="AR41" s="5">
         <v>58714.9</v>
       </c>
-      <c r="AS41" s="32">
+      <c r="AS41" s="31">
         <v>79224.5</v>
       </c>
       <c r="AT41" s="5">
         <v>116154.5</v>
       </c>
       <c r="AU41" s="5">
         <v>135830.9</v>
       </c>
-      <c r="AV41" s="41">
+      <c r="AV41" s="31">
         <v>144113.9</v>
       </c>
-      <c r="AW41" s="41">
+      <c r="AW41" s="31">
         <v>157483.29999999999</v>
       </c>
-      <c r="AX41" s="41">
+      <c r="AX41" s="31">
         <v>9117.1</v>
       </c>
-      <c r="AY41" s="41">
+      <c r="AY41" s="31">
         <v>17358.099999999999</v>
       </c>
-      <c r="AZ41" s="41">
+      <c r="AZ41" s="31">
         <v>26854.9</v>
       </c>
-      <c r="BA41" s="41">
+      <c r="BA41" s="31">
         <v>35998.800000000003</v>
       </c>
-      <c r="BB41" s="32"/>
+      <c r="BB41" s="65">
+        <v>49511.199999999997</v>
+      </c>
       <c r="BC41" s="5"/>
       <c r="BD41" s="5"/>
-      <c r="BE41" s="32"/>
+      <c r="BE41" s="31"/>
       <c r="BF41" s="5"/>
       <c r="BG41" s="5"/>
-      <c r="BH41" s="41"/>
-      <c r="BI41" s="41"/>
+      <c r="BH41" s="31"/>
+      <c r="BI41" s="31"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="5">
         <v>4439.2</v>
       </c>
       <c r="C42" s="5">
         <v>9092.7000000000007</v>
       </c>
       <c r="D42" s="5">
         <v>14137.8</v>
       </c>
       <c r="E42" s="5">
         <v>19032.5</v>
       </c>
       <c r="F42" s="5">
         <v>24343.3</v>
       </c>
       <c r="G42" s="5">
         <v>30122.799999999999</v>
       </c>
       <c r="H42" s="5">
         <v>40474.800000000003</v>
@@ -7100,106 +7183,108 @@
       </c>
       <c r="AD42" s="5">
         <v>29902.5</v>
       </c>
       <c r="AE42" s="5">
         <v>36030.6</v>
       </c>
       <c r="AF42" s="5">
         <v>50934.400000000001</v>
       </c>
       <c r="AG42" s="5">
         <v>65037.2</v>
       </c>
       <c r="AH42" s="5">
         <v>92057.4</v>
       </c>
       <c r="AI42" s="5">
         <v>112183.4</v>
       </c>
       <c r="AJ42" s="5">
         <v>120722.8</v>
       </c>
       <c r="AK42" s="22">
         <v>117667.9</v>
       </c>
-      <c r="AL42" s="32">
+      <c r="AL42" s="31">
         <v>7736.8</v>
       </c>
       <c r="AM42" s="5">
         <v>15006.9</v>
       </c>
-      <c r="AN42" s="32">
+      <c r="AN42" s="31">
         <v>22934.799999999999</v>
       </c>
-      <c r="AO42" s="32">
+      <c r="AO42" s="31">
         <v>29512.5</v>
       </c>
-      <c r="AP42" s="32">
+      <c r="AP42" s="31">
         <v>35198.300000000003</v>
       </c>
       <c r="AQ42" s="5">
         <v>51049.1</v>
       </c>
       <c r="AR42" s="5">
         <v>66125.2</v>
       </c>
-      <c r="AS42" s="32">
+      <c r="AS42" s="31">
         <v>80745.100000000006</v>
       </c>
       <c r="AT42" s="5">
         <v>106933.7</v>
       </c>
-      <c r="AU42" s="39">
+      <c r="AU42" s="5">
         <v>131041.7</v>
       </c>
-      <c r="AV42" s="41">
+      <c r="AV42" s="31">
         <v>141848.79999999999</v>
       </c>
-      <c r="AW42" s="41">
+      <c r="AW42" s="31">
         <v>137179.79999999999</v>
       </c>
-      <c r="AX42" s="41">
+      <c r="AX42" s="31">
         <v>8740.1</v>
       </c>
-      <c r="AY42" s="41">
+      <c r="AY42" s="31">
         <v>19402.599999999999</v>
       </c>
-      <c r="AZ42" s="41">
+      <c r="AZ42" s="31">
         <v>28979.13</v>
       </c>
-      <c r="BA42" s="41">
+      <c r="BA42" s="31">
         <v>39889.9</v>
       </c>
-      <c r="BB42" s="32"/>
+      <c r="BB42" s="65">
+        <v>46079.8</v>
+      </c>
       <c r="BC42" s="5"/>
       <c r="BD42" s="5"/>
-      <c r="BE42" s="32"/>
+      <c r="BE42" s="31"/>
       <c r="BF42" s="5"/>
-      <c r="BG42" s="39"/>
-[...1 lines deleted...]
-      <c r="BI42" s="41"/>
+      <c r="BG42" s="5"/>
+      <c r="BH42" s="31"/>
+      <c r="BI42" s="31"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="5">
         <v>1689.5</v>
       </c>
       <c r="C43" s="5">
         <v>3461.8</v>
       </c>
       <c r="D43" s="5">
         <v>5377</v>
       </c>
       <c r="E43" s="5">
         <v>7814.2</v>
       </c>
       <c r="F43" s="5">
         <v>10448</v>
       </c>
       <c r="G43" s="5">
         <v>13756.5</v>
       </c>
       <c r="H43" s="5">
         <v>21257.1</v>
@@ -7269,106 +7354,108 @@
       </c>
       <c r="AD43" s="5">
         <v>6503.1</v>
       </c>
       <c r="AE43" s="5">
         <v>8304.4</v>
       </c>
       <c r="AF43" s="5">
         <v>14802.5</v>
       </c>
       <c r="AG43" s="5">
         <v>26872.3</v>
       </c>
       <c r="AH43" s="5">
         <v>58377.4</v>
       </c>
       <c r="AI43" s="5">
         <v>82852.899999999994</v>
       </c>
       <c r="AJ43" s="5">
         <v>85712.6</v>
       </c>
       <c r="AK43" s="22">
         <v>86894.399999999994</v>
       </c>
-      <c r="AL43" s="32">
+      <c r="AL43" s="31">
         <v>1378</v>
       </c>
       <c r="AM43" s="5">
         <v>2895.1</v>
       </c>
-      <c r="AN43" s="32">
+      <c r="AN43" s="31">
         <v>4631.1000000000004</v>
       </c>
-      <c r="AO43" s="32">
+      <c r="AO43" s="31">
         <v>6513.7</v>
       </c>
-      <c r="AP43" s="32">
+      <c r="AP43" s="31">
         <v>8406.5</v>
       </c>
       <c r="AQ43" s="5">
         <v>10963</v>
       </c>
       <c r="AR43" s="5">
         <v>17950.5</v>
       </c>
-      <c r="AS43" s="32">
+      <c r="AS43" s="31">
         <v>31278</v>
       </c>
       <c r="AT43" s="5">
         <v>69203.100000000006</v>
       </c>
-      <c r="AU43" s="39">
+      <c r="AU43" s="5">
         <v>94579.199999999997</v>
       </c>
-      <c r="AV43" s="41">
+      <c r="AV43" s="31">
         <v>99597.6</v>
       </c>
-      <c r="AW43" s="41">
+      <c r="AW43" s="31">
         <v>106600.3</v>
       </c>
-      <c r="AX43" s="41">
+      <c r="AX43" s="31">
         <v>1915.8</v>
       </c>
-      <c r="AY43" s="41">
+      <c r="AY43" s="31">
         <v>3774.2</v>
       </c>
-      <c r="AZ43" s="41">
+      <c r="AZ43" s="31">
         <v>6321.44</v>
       </c>
-      <c r="BA43" s="41">
+      <c r="BA43" s="31">
         <v>8812.7000000000007</v>
       </c>
-      <c r="BB43" s="32"/>
+      <c r="BB43" s="65">
+        <v>11505.1</v>
+      </c>
       <c r="BC43" s="5"/>
       <c r="BD43" s="5"/>
-      <c r="BE43" s="32"/>
+      <c r="BE43" s="31"/>
       <c r="BF43" s="5"/>
-      <c r="BG43" s="39"/>
-[...1 lines deleted...]
-      <c r="BI43" s="41"/>
+      <c r="BG43" s="5"/>
+      <c r="BH43" s="31"/>
+      <c r="BI43" s="31"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="5">
         <v>987.5</v>
       </c>
       <c r="C44" s="5">
         <v>2071.5</v>
       </c>
       <c r="D44" s="5">
         <v>3206.5</v>
       </c>
       <c r="E44" s="5">
         <v>4362.8</v>
       </c>
       <c r="F44" s="5">
         <v>5694.2</v>
       </c>
       <c r="G44" s="5">
         <v>7065</v>
       </c>
       <c r="H44" s="5">
         <v>8817.7000000000007</v>
@@ -7438,106 +7525,108 @@
       </c>
       <c r="AD44" s="5">
         <v>4173.7</v>
       </c>
       <c r="AE44" s="5">
         <v>5151</v>
       </c>
       <c r="AF44" s="5">
         <v>6619.8</v>
       </c>
       <c r="AG44" s="5">
         <v>8469</v>
       </c>
       <c r="AH44" s="5">
         <v>12239.3</v>
       </c>
       <c r="AI44" s="5">
         <v>14198</v>
       </c>
       <c r="AJ44" s="5">
         <v>15718.8</v>
       </c>
       <c r="AK44" s="22">
         <v>20293.599999999999</v>
       </c>
-      <c r="AL44" s="32">
+      <c r="AL44" s="31">
         <v>1176.7</v>
       </c>
       <c r="AM44" s="5">
         <v>2278.8000000000002</v>
       </c>
-      <c r="AN44" s="32">
+      <c r="AN44" s="31">
         <v>3448.8</v>
       </c>
-      <c r="AO44" s="32">
+      <c r="AO44" s="31">
         <v>4671.8999999999996</v>
       </c>
-      <c r="AP44" s="32">
+      <c r="AP44" s="31">
         <v>5869.7</v>
       </c>
       <c r="AQ44" s="5">
         <v>7261.9</v>
       </c>
       <c r="AR44" s="5">
         <v>9113.7999999999993</v>
       </c>
-      <c r="AS44" s="32">
+      <c r="AS44" s="31">
         <v>11863</v>
       </c>
       <c r="AT44" s="5">
         <v>15894.2</v>
       </c>
-      <c r="AU44" s="39">
+      <c r="AU44" s="5">
         <v>18448.599999999999</v>
       </c>
-      <c r="AV44" s="41">
+      <c r="AV44" s="31">
         <v>20770.2</v>
       </c>
-      <c r="AW44" s="41">
+      <c r="AW44" s="31">
         <v>23511.200000000001</v>
       </c>
-      <c r="AX44" s="41">
+      <c r="AX44" s="31">
         <v>1312</v>
       </c>
-      <c r="AY44" s="41">
+      <c r="AY44" s="31">
         <v>2800.7</v>
       </c>
-      <c r="AZ44" s="41">
+      <c r="AZ44" s="31">
         <v>4234.05</v>
       </c>
-      <c r="BA44" s="41">
+      <c r="BA44" s="31">
         <v>5683.1</v>
       </c>
-      <c r="BB44" s="32"/>
+      <c r="BB44" s="65">
+        <v>7257</v>
+      </c>
       <c r="BC44" s="5"/>
       <c r="BD44" s="5"/>
-      <c r="BE44" s="32"/>
+      <c r="BE44" s="31"/>
       <c r="BF44" s="5"/>
-      <c r="BG44" s="39"/>
-[...1 lines deleted...]
-      <c r="BI44" s="41"/>
+      <c r="BG44" s="5"/>
+      <c r="BH44" s="31"/>
+      <c r="BI44" s="31"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="5">
         <v>2138.6</v>
       </c>
       <c r="C45" s="5">
         <v>4366.5</v>
       </c>
       <c r="D45" s="5">
         <v>7400.2</v>
       </c>
       <c r="E45" s="5">
         <v>10194.700000000001</v>
       </c>
       <c r="F45" s="5">
         <v>13135.2</v>
       </c>
       <c r="G45" s="5">
         <v>16690.400000000001</v>
       </c>
       <c r="H45" s="5">
         <v>22698.799999999999</v>
@@ -7607,106 +7696,108 @@
       </c>
       <c r="AD45" s="5">
         <v>8695.5</v>
       </c>
       <c r="AE45" s="5">
         <v>11126.2</v>
       </c>
       <c r="AF45" s="5">
         <v>16183.7</v>
       </c>
       <c r="AG45" s="5">
         <v>26446</v>
       </c>
       <c r="AH45" s="5">
         <v>38351.1</v>
       </c>
       <c r="AI45" s="5">
         <v>45935.9</v>
       </c>
       <c r="AJ45" s="5">
         <v>50179.3</v>
       </c>
       <c r="AK45" s="22">
         <v>54887.6</v>
       </c>
-      <c r="AL45" s="32">
+      <c r="AL45" s="31">
         <v>2271.6</v>
       </c>
       <c r="AM45" s="5">
         <v>4511.8</v>
       </c>
-      <c r="AN45" s="32">
+      <c r="AN45" s="31">
         <v>6751.8</v>
       </c>
-      <c r="AO45" s="32">
+      <c r="AO45" s="31">
         <v>9206.2999999999993</v>
       </c>
-      <c r="AP45" s="32">
+      <c r="AP45" s="31">
         <v>11609.2</v>
       </c>
       <c r="AQ45" s="5">
         <v>14435.9</v>
       </c>
       <c r="AR45" s="5">
         <v>19629.8</v>
       </c>
-      <c r="AS45" s="32">
+      <c r="AS45" s="31">
         <v>29241.8</v>
       </c>
       <c r="AT45" s="5">
         <v>39100.400000000001</v>
       </c>
-      <c r="AU45" s="39">
+      <c r="AU45" s="5">
         <v>45350.1</v>
       </c>
-      <c r="AV45" s="41">
+      <c r="AV45" s="31">
         <v>48870.9</v>
       </c>
-      <c r="AW45" s="41">
+      <c r="AW45" s="31">
         <v>52955.199999999997</v>
       </c>
-      <c r="AX45" s="41">
+      <c r="AX45" s="31">
         <v>2617.1</v>
       </c>
-      <c r="AY45" s="41">
+      <c r="AY45" s="31">
         <v>5329.8</v>
       </c>
-      <c r="AZ45" s="41">
+      <c r="AZ45" s="31">
         <v>8040.5</v>
       </c>
-      <c r="BA45" s="41">
+      <c r="BA45" s="31">
         <v>11035.8</v>
       </c>
-      <c r="BB45" s="32"/>
+      <c r="BB45" s="65">
+        <v>14045.4</v>
+      </c>
       <c r="BC45" s="5"/>
       <c r="BD45" s="5"/>
-      <c r="BE45" s="32"/>
+      <c r="BE45" s="31"/>
       <c r="BF45" s="5"/>
-      <c r="BG45" s="39"/>
-[...1 lines deleted...]
-      <c r="BI45" s="41"/>
+      <c r="BG45" s="5"/>
+      <c r="BH45" s="31"/>
+      <c r="BI45" s="31"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="5">
         <v>2298.5</v>
       </c>
       <c r="C46" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D46" s="5">
         <v>7410</v>
       </c>
       <c r="E46" s="5">
         <v>10374.1</v>
       </c>
       <c r="F46" s="5">
         <v>13601</v>
       </c>
       <c r="G46" s="5">
         <v>17127.8</v>
       </c>
       <c r="H46" s="5">
         <v>23048.6</v>
@@ -7776,106 +7867,108 @@
       </c>
       <c r="AD46" s="5">
         <v>10809.4</v>
       </c>
       <c r="AE46" s="5">
         <v>13343.8</v>
       </c>
       <c r="AF46" s="5">
         <v>18221</v>
       </c>
       <c r="AG46" s="5">
         <v>29242</v>
       </c>
       <c r="AH46" s="5">
         <v>39021.9</v>
       </c>
       <c r="AI46" s="5">
         <v>46375.5</v>
       </c>
       <c r="AJ46" s="5">
         <v>48594.9</v>
       </c>
       <c r="AK46" s="22">
         <v>51549.5</v>
       </c>
-      <c r="AL46" s="32">
+      <c r="AL46" s="31">
         <v>2775.6</v>
       </c>
       <c r="AM46" s="5">
         <v>5387.6</v>
       </c>
-      <c r="AN46" s="32">
+      <c r="AN46" s="31">
         <v>8200.5</v>
       </c>
-      <c r="AO46" s="32">
+      <c r="AO46" s="31">
         <v>11358.6</v>
       </c>
-      <c r="AP46" s="32">
+      <c r="AP46" s="31">
         <v>14234.5</v>
       </c>
       <c r="AQ46" s="5">
         <v>17599.099999999999</v>
       </c>
       <c r="AR46" s="5">
         <v>22389.5</v>
       </c>
-      <c r="AS46" s="32">
+      <c r="AS46" s="31">
         <v>32485</v>
       </c>
       <c r="AT46" s="5">
         <v>43415.6</v>
       </c>
-      <c r="AU46" s="39">
+      <c r="AU46" s="5">
         <v>50964</v>
       </c>
-      <c r="AV46" s="41">
+      <c r="AV46" s="31">
         <v>53210.2</v>
       </c>
-      <c r="AW46" s="41">
+      <c r="AW46" s="31">
         <v>58996</v>
       </c>
-      <c r="AX46" s="41">
+      <c r="AX46" s="31">
         <v>3039.6</v>
       </c>
-      <c r="AY46" s="41">
+      <c r="AY46" s="31">
         <v>6368.1</v>
       </c>
-      <c r="AZ46" s="41">
+      <c r="AZ46" s="31">
         <v>9825.31</v>
       </c>
-      <c r="BA46" s="41">
+      <c r="BA46" s="31">
         <v>13713.3</v>
       </c>
-      <c r="BB46" s="32"/>
+      <c r="BB46" s="65">
+        <v>17764.3</v>
+      </c>
       <c r="BC46" s="5"/>
       <c r="BD46" s="5"/>
-      <c r="BE46" s="32"/>
+      <c r="BE46" s="31"/>
       <c r="BF46" s="5"/>
-      <c r="BG46" s="39"/>
-[...1 lines deleted...]
-      <c r="BI46" s="41"/>
+      <c r="BG46" s="5"/>
+      <c r="BH46" s="31"/>
+      <c r="BI46" s="31"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="5">
         <v>615.70000000000005</v>
       </c>
       <c r="C47" s="5">
         <v>1333.3</v>
       </c>
       <c r="D47" s="5">
         <v>2122.8000000000002</v>
       </c>
       <c r="E47" s="5">
         <v>3024.4</v>
       </c>
       <c r="F47" s="5">
         <v>4067.9</v>
       </c>
       <c r="G47" s="5">
         <v>5628.7</v>
       </c>
       <c r="H47" s="5">
         <v>11988</v>
@@ -7945,361 +8038,363 @@
       </c>
       <c r="AD47" s="5">
         <v>4148.8999999999996</v>
       </c>
       <c r="AE47" s="5">
         <v>5850.4</v>
       </c>
       <c r="AF47" s="5">
         <v>10188.799999999999</v>
       </c>
       <c r="AG47" s="5">
         <v>18799</v>
       </c>
       <c r="AH47" s="5">
         <v>42619.1</v>
       </c>
       <c r="AI47" s="5">
         <v>58698.3</v>
       </c>
       <c r="AJ47" s="5">
         <v>59748.2</v>
       </c>
       <c r="AK47" s="22">
         <v>57237.9</v>
       </c>
-      <c r="AL47" s="32">
+      <c r="AL47" s="31">
         <v>689.4</v>
       </c>
       <c r="AM47" s="5">
         <v>1459.4</v>
       </c>
-      <c r="AN47" s="32">
+      <c r="AN47" s="31">
         <v>2312.1999999999998</v>
       </c>
-      <c r="AO47" s="32">
+      <c r="AO47" s="31">
         <v>3332.4</v>
       </c>
-      <c r="AP47" s="32">
+      <c r="AP47" s="31">
         <v>4454</v>
       </c>
       <c r="AQ47" s="5">
         <v>6259.2</v>
       </c>
       <c r="AR47" s="5">
         <v>11094.3</v>
       </c>
-      <c r="AS47" s="32">
+      <c r="AS47" s="31">
         <v>18877.099999999999</v>
       </c>
       <c r="AT47" s="5">
         <v>48533.7</v>
       </c>
-      <c r="AU47" s="39">
+      <c r="AU47" s="5">
         <v>63555.8</v>
       </c>
-      <c r="AV47" s="41">
+      <c r="AV47" s="31">
         <v>67458</v>
       </c>
-      <c r="AW47" s="41">
+      <c r="AW47" s="31">
         <v>71699.600000000006</v>
       </c>
-      <c r="AX47" s="41">
+      <c r="AX47" s="31">
         <v>788.4</v>
       </c>
-      <c r="AY47" s="41">
+      <c r="AY47" s="31">
         <v>1858.1</v>
       </c>
-      <c r="AZ47" s="41">
+      <c r="AZ47" s="31">
         <v>2911.07</v>
       </c>
-      <c r="BA47" s="41">
+      <c r="BA47" s="31">
         <v>4192.6000000000004</v>
       </c>
-      <c r="BB47" s="32"/>
+      <c r="BB47" s="65">
+        <v>5582.7</v>
+      </c>
       <c r="BC47" s="5"/>
       <c r="BD47" s="5"/>
-      <c r="BE47" s="32"/>
+      <c r="BE47" s="31"/>
       <c r="BF47" s="5"/>
-      <c r="BG47" s="39"/>
-[...1 lines deleted...]
-      <c r="BI47" s="41"/>
+      <c r="BG47" s="5"/>
+      <c r="BH47" s="31"/>
+      <c r="BI47" s="31"/>
     </row>
     <row r="48" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="43"/>
+      <c r="A48" s="39"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
-      <c r="M48" s="44"/>
+      <c r="M48" s="40"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
       <c r="R48" s="20"/>
       <c r="S48" s="20"/>
       <c r="T48" s="20"/>
       <c r="U48" s="20"/>
       <c r="V48" s="20"/>
       <c r="W48" s="20"/>
       <c r="X48" s="20"/>
       <c r="Y48" s="20"/>
       <c r="Z48" s="5"/>
       <c r="AA48" s="5"/>
       <c r="AB48" s="5"/>
-      <c r="AC48" s="39"/>
-[...6 lines deleted...]
-      <c r="AJ48" s="39"/>
+      <c r="AC48" s="5"/>
+      <c r="AD48" s="5"/>
+      <c r="AE48" s="5"/>
+      <c r="AF48" s="5"/>
+      <c r="AG48" s="30"/>
+      <c r="AH48" s="30"/>
+      <c r="AI48" s="5"/>
+      <c r="AJ48" s="5"/>
       <c r="AK48" s="22"/>
-      <c r="AL48" s="41"/>
-[...3 lines deleted...]
-      <c r="AP48" s="41"/>
+      <c r="AL48" s="31"/>
+      <c r="AM48" s="30"/>
+      <c r="AN48" s="31"/>
+      <c r="AO48" s="31"/>
+      <c r="AP48" s="31"/>
       <c r="AQ48" s="5"/>
-      <c r="AR48" s="39"/>
-[...9 lines deleted...]
-      <c r="BB48" s="41"/>
+      <c r="AR48" s="5"/>
+      <c r="AS48" s="31"/>
+      <c r="AT48" s="5"/>
+      <c r="AU48" s="5"/>
+      <c r="AV48" s="31"/>
+      <c r="AW48" s="63"/>
+      <c r="AX48" s="31"/>
+      <c r="AY48" s="30"/>
+      <c r="AZ48" s="31"/>
+      <c r="BA48" s="31"/>
+      <c r="BB48" s="31"/>
       <c r="BC48" s="5"/>
-      <c r="BD48" s="39"/>
-[...4 lines deleted...]
-      <c r="BI48" s="42"/>
+      <c r="BD48" s="5"/>
+      <c r="BE48" s="31"/>
+      <c r="BF48" s="64"/>
+      <c r="BG48" s="5"/>
+      <c r="BH48" s="31"/>
+      <c r="BI48" s="63"/>
     </row>
     <row r="49" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="64" t="s">
+      <c r="A49" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B49" s="64"/>
-[...17 lines deleted...]
-      <c r="Z49" s="64" t="s">
+      <c r="B49" s="58"/>
+      <c r="C49" s="58"/>
+      <c r="D49" s="58"/>
+      <c r="E49" s="58"/>
+      <c r="F49" s="58"/>
+      <c r="G49" s="58"/>
+      <c r="H49" s="58"/>
+      <c r="I49" s="58"/>
+      <c r="J49" s="58"/>
+      <c r="K49" s="58"/>
+      <c r="L49" s="58"/>
+      <c r="M49" s="58"/>
+      <c r="N49" s="58"/>
+      <c r="O49" s="58"/>
+      <c r="P49" s="58"/>
+      <c r="Q49" s="58"/>
+      <c r="R49" s="58"/>
+      <c r="S49" s="58"/>
+      <c r="Z49" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="AA49" s="64"/>
-[...17 lines deleted...]
-      <c r="AX49" s="67" t="s">
+      <c r="AA49" s="58"/>
+      <c r="AB49" s="58"/>
+      <c r="AC49" s="58"/>
+      <c r="AD49" s="58"/>
+      <c r="AE49" s="58"/>
+      <c r="AF49" s="58"/>
+      <c r="AG49" s="58"/>
+      <c r="AH49" s="58"/>
+      <c r="AI49" s="58"/>
+      <c r="AJ49" s="58"/>
+      <c r="AK49" s="58"/>
+      <c r="AL49" s="58"/>
+      <c r="AM49" s="58"/>
+      <c r="AN49" s="58"/>
+      <c r="AO49" s="58"/>
+      <c r="AP49" s="58"/>
+      <c r="AQ49" s="58"/>
+      <c r="AR49" s="58"/>
+      <c r="AX49" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="AY49" s="67"/>
-[...16 lines deleted...]
-      <c r="BP49" s="67"/>
+      <c r="AY49" s="61"/>
+      <c r="AZ49" s="61"/>
+      <c r="BA49" s="61"/>
+      <c r="BB49" s="61"/>
+      <c r="BC49" s="61"/>
+      <c r="BD49" s="61"/>
+      <c r="BE49" s="61"/>
+      <c r="BF49" s="61"/>
+      <c r="BG49" s="61"/>
+      <c r="BH49" s="61"/>
+      <c r="BI49" s="61"/>
+      <c r="BJ49" s="61"/>
+      <c r="BK49" s="61"/>
+      <c r="BL49" s="61"/>
+      <c r="BM49" s="61"/>
+      <c r="BN49" s="61"/>
+      <c r="BO49" s="61"/>
+      <c r="BP49" s="61"/>
     </row>
     <row r="50" spans="1:68" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
     </row>
     <row r="51" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K51" s="57"/>
-[...19 lines deleted...]
-      <c r="AS51" s="63" t="s">
+      <c r="K51" s="51"/>
+      <c r="L51" s="51"/>
+      <c r="M51" s="51"/>
+      <c r="N51" s="51"/>
+      <c r="O51" s="51"/>
+      <c r="P51" s="51"/>
+      <c r="Q51" s="51"/>
+      <c r="R51" s="51"/>
+      <c r="S51" s="51"/>
+      <c r="T51" s="51"/>
+      <c r="U51" s="51"/>
+      <c r="V51" s="51"/>
+      <c r="W51" s="51"/>
+      <c r="X51" s="51"/>
+      <c r="Y51" s="51"/>
+      <c r="AG51" s="57"/>
+      <c r="AH51" s="57"/>
+      <c r="AI51" s="57"/>
+      <c r="AJ51" s="57"/>
+      <c r="AK51" s="57"/>
+      <c r="AS51" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AT51" s="63"/>
-[...3 lines deleted...]
-      <c r="BE51" s="63" t="s">
+      <c r="AT51" s="57"/>
+      <c r="AU51" s="57"/>
+      <c r="AV51" s="57"/>
+      <c r="AW51" s="57"/>
+      <c r="BE51" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="BF51" s="63"/>
-[...2 lines deleted...]
-      <c r="BI51" s="63"/>
+      <c r="BF51" s="57"/>
+      <c r="BG51" s="57"/>
+      <c r="BH51" s="57"/>
+      <c r="BI51" s="57"/>
     </row>
     <row r="52" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="52"/>
-      <c r="B52" s="54" t="s">
+      <c r="A52" s="46"/>
+      <c r="B52" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="C52" s="55"/>
-[...10 lines deleted...]
-      <c r="N52" s="55" t="s">
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="49"/>
+      <c r="F52" s="49"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="49"/>
+      <c r="I52" s="49"/>
+      <c r="J52" s="49"/>
+      <c r="K52" s="49"/>
+      <c r="L52" s="49"/>
+      <c r="M52" s="50"/>
+      <c r="N52" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="O52" s="55"/>
-[...10 lines deleted...]
-      <c r="Z52" s="54" t="s">
+      <c r="O52" s="49"/>
+      <c r="P52" s="49"/>
+      <c r="Q52" s="49"/>
+      <c r="R52" s="49"/>
+      <c r="S52" s="49"/>
+      <c r="T52" s="49"/>
+      <c r="U52" s="49"/>
+      <c r="V52" s="49"/>
+      <c r="W52" s="49"/>
+      <c r="X52" s="49"/>
+      <c r="Y52" s="49"/>
+      <c r="Z52" s="48" t="s">
         <v>37</v>
       </c>
-      <c r="AA52" s="55"/>
-[...10 lines deleted...]
-      <c r="AL52" s="54" t="s">
+      <c r="AA52" s="49"/>
+      <c r="AB52" s="49"/>
+      <c r="AC52" s="49"/>
+      <c r="AD52" s="49"/>
+      <c r="AE52" s="49"/>
+      <c r="AF52" s="49"/>
+      <c r="AG52" s="49"/>
+      <c r="AH52" s="49"/>
+      <c r="AI52" s="49"/>
+      <c r="AJ52" s="49"/>
+      <c r="AK52" s="50"/>
+      <c r="AL52" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AM52" s="55"/>
-[...10 lines deleted...]
-      <c r="AX52" s="54" t="s">
+      <c r="AM52" s="49"/>
+      <c r="AN52" s="49"/>
+      <c r="AO52" s="49"/>
+      <c r="AP52" s="49"/>
+      <c r="AQ52" s="49"/>
+      <c r="AR52" s="49"/>
+      <c r="AS52" s="49"/>
+      <c r="AT52" s="49"/>
+      <c r="AU52" s="49"/>
+      <c r="AV52" s="49"/>
+      <c r="AW52" s="50"/>
+      <c r="AX52" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AY52" s="55"/>
-[...9 lines deleted...]
-      <c r="BI52" s="56"/>
+      <c r="AY52" s="49"/>
+      <c r="AZ52" s="49"/>
+      <c r="BA52" s="49"/>
+      <c r="BB52" s="49"/>
+      <c r="BC52" s="49"/>
+      <c r="BD52" s="49"/>
+      <c r="BE52" s="49"/>
+      <c r="BF52" s="49"/>
+      <c r="BG52" s="49"/>
+      <c r="BH52" s="49"/>
+      <c r="BI52" s="50"/>
     </row>
     <row r="53" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="53"/>
+      <c r="A53" s="47"/>
       <c r="B53" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I53" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J53" s="13" t="s">
@@ -8391,87 +8486,87 @@
       </c>
       <c r="AM53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AN53" s="12" t="s">
         <v>3</v>
       </c>
       <c r="AO53" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AP53" s="12" t="s">
         <v>5</v>
       </c>
       <c r="AQ53" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AR53" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AS53" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AT53" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AU53" s="40" t="s">
+      <c r="AU53" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AV53" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AW53" s="12" t="s">
         <v>36</v>
       </c>
       <c r="AX53" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AZ53" s="12" t="s">
         <v>3</v>
       </c>
       <c r="BA53" s="12" t="s">
         <v>4</v>
       </c>
       <c r="BB53" s="12" t="s">
         <v>5</v>
       </c>
       <c r="BC53" s="12" t="s">
         <v>6</v>
       </c>
       <c r="BD53" s="12" t="s">
         <v>7</v>
       </c>
       <c r="BE53" s="12" t="s">
         <v>8</v>
       </c>
       <c r="BF53" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="BG53" s="40" t="s">
+      <c r="BG53" s="38" t="s">
         <v>10</v>
       </c>
       <c r="BH53" s="12" t="s">
         <v>11</v>
       </c>
       <c r="BI53" s="12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A54" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B54" s="5">
         <v>3322.2</v>
       </c>
       <c r="C54" s="5">
         <v>6644.3</v>
       </c>
       <c r="D54" s="5">
         <v>9966.5</v>
       </c>
       <c r="E54" s="5">
         <v>13391.4</v>
       </c>
@@ -8534,160 +8629,162 @@
       </c>
       <c r="Y54" s="20">
         <v>637631.59830436681</v>
       </c>
       <c r="Z54" s="5">
         <v>6646.8</v>
       </c>
       <c r="AA54" s="5">
         <v>13077.1</v>
       </c>
       <c r="AB54" s="5">
         <v>19539.400000000001</v>
       </c>
       <c r="AC54" s="5">
         <v>25282.6</v>
       </c>
       <c r="AD54" s="5">
         <v>29598.2</v>
       </c>
       <c r="AE54" s="5">
         <v>41417.199999999997</v>
       </c>
       <c r="AF54" s="5">
         <v>108271.8</v>
       </c>
-      <c r="AG54" s="31">
+      <c r="AG54" s="30">
         <v>216164.6</v>
       </c>
-      <c r="AH54" s="31">
+      <c r="AH54" s="30">
         <v>482982.40000000002</v>
       </c>
       <c r="AI54" s="5">
         <v>662340.4</v>
       </c>
       <c r="AJ54" s="5">
         <v>675957.1</v>
       </c>
       <c r="AK54" s="22">
         <v>628780.30000000005</v>
       </c>
-      <c r="AL54" s="32">
+      <c r="AL54" s="31">
         <v>7114.2</v>
       </c>
-      <c r="AM54" s="31">
+      <c r="AM54" s="30">
         <v>14750.5</v>
       </c>
-      <c r="AN54" s="32">
+      <c r="AN54" s="31">
         <v>22646.5</v>
       </c>
-      <c r="AO54" s="32">
+      <c r="AO54" s="31">
         <v>28929.4</v>
       </c>
-      <c r="AP54" s="32">
+      <c r="AP54" s="31">
         <v>34449.199999999997</v>
       </c>
       <c r="AQ54" s="5">
         <v>54964.5</v>
       </c>
       <c r="AR54" s="5">
         <v>115895.1</v>
       </c>
-      <c r="AS54" s="32">
+      <c r="AS54" s="31">
         <v>225775.7</v>
       </c>
       <c r="AT54" s="5">
         <v>537506.9</v>
       </c>
-      <c r="AU54" s="39">
+      <c r="AU54" s="5">
         <v>727995.9</v>
       </c>
-      <c r="AV54" s="41">
+      <c r="AV54" s="31">
         <v>756273.8</v>
       </c>
-      <c r="AW54" s="42">
+      <c r="AW54" s="63">
         <v>765229.6</v>
       </c>
-      <c r="AX54" s="41">
+      <c r="AX54" s="31">
         <v>9255.7000000000007</v>
       </c>
-      <c r="AY54" s="41">
+      <c r="AY54" s="31">
         <v>17439.400000000001</v>
       </c>
-      <c r="AZ54" s="41">
+      <c r="AZ54" s="31">
         <v>25806.5</v>
       </c>
-      <c r="BA54" s="41">
+      <c r="BA54" s="31">
         <v>34411.1</v>
       </c>
-      <c r="BB54" s="32"/>
+      <c r="BB54" s="65">
+        <v>39674.1</v>
+      </c>
       <c r="BC54" s="5"/>
       <c r="BD54" s="5"/>
-      <c r="BE54" s="32"/>
+      <c r="BE54" s="31"/>
       <c r="BF54" s="5"/>
-      <c r="BG54" s="39"/>
-[...1 lines deleted...]
-      <c r="BI54" s="42"/>
+      <c r="BG54" s="5"/>
+      <c r="BH54" s="31"/>
+      <c r="BI54" s="63"/>
     </row>
     <row r="55" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A55" s="33" t="s">
+      <c r="A55" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="5">
         <v>2.5</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5">
         <v>7.5</v>
       </c>
       <c r="E55" s="5">
         <v>10</v>
       </c>
       <c r="F55" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="G55" s="5">
         <v>27.9</v>
       </c>
       <c r="H55" s="5">
         <v>282.10000000000002</v>
       </c>
       <c r="I55" s="5">
         <v>867.8</v>
       </c>
       <c r="J55" s="5">
         <v>2121.6</v>
       </c>
       <c r="K55" s="5">
         <v>5130.3999999999996</v>
       </c>
       <c r="L55" s="5">
         <v>5146.7</v>
       </c>
-      <c r="M55" s="34">
+      <c r="M55" s="33">
         <v>5149</v>
       </c>
       <c r="N55" s="6">
         <v>2.9</v>
       </c>
       <c r="O55" s="6">
         <v>5.7</v>
       </c>
       <c r="P55" s="22">
         <v>8.6</v>
       </c>
       <c r="Q55" s="24">
         <v>11.4</v>
       </c>
       <c r="R55" s="22">
         <v>17.8</v>
       </c>
       <c r="S55" s="22">
         <v>29.4</v>
       </c>
       <c r="T55" s="6">
         <v>315.60000000000002</v>
       </c>
       <c r="U55" s="6">
         <v>1227.7</v>
@@ -8718,145 +8815,147 @@
       </c>
       <c r="AD55" s="5">
         <v>17.3</v>
       </c>
       <c r="AE55" s="5">
         <v>31.4</v>
       </c>
       <c r="AF55" s="5">
         <v>322.3</v>
       </c>
       <c r="AG55" s="5">
         <v>1339.8</v>
       </c>
       <c r="AH55" s="5">
         <v>2786.5</v>
       </c>
       <c r="AI55" s="5">
         <v>7358.1</v>
       </c>
       <c r="AJ55" s="5">
         <v>7361</v>
       </c>
       <c r="AK55" s="22">
         <v>6250.26</v>
       </c>
-      <c r="AL55" s="32">
+      <c r="AL55" s="31">
         <v>3.4</v>
       </c>
       <c r="AM55" s="5">
         <v>7</v>
       </c>
-      <c r="AN55" s="32">
+      <c r="AN55" s="31">
         <v>10.5</v>
       </c>
-      <c r="AO55" s="32">
+      <c r="AO55" s="31">
         <v>12.9</v>
       </c>
-      <c r="AP55" s="32">
+      <c r="AP55" s="31">
         <v>20.100000000000001</v>
       </c>
       <c r="AQ55" s="5">
         <v>57.2</v>
       </c>
       <c r="AR55" s="5">
         <v>835.2</v>
       </c>
-      <c r="AS55" s="32">
+      <c r="AS55" s="31">
         <v>3230.2</v>
       </c>
       <c r="AT55" s="5">
         <v>5239.5</v>
       </c>
-      <c r="AU55" s="39">
+      <c r="AU55" s="5">
         <v>7435.8</v>
       </c>
-      <c r="AV55" s="41">
+      <c r="AV55" s="31">
         <v>7447.5</v>
       </c>
-      <c r="AW55" s="41">
+      <c r="AW55" s="31">
         <v>7450.2</v>
       </c>
-      <c r="AX55" s="41">
+      <c r="AX55" s="31">
         <v>5.66</v>
       </c>
-      <c r="AY55" s="41">
+      <c r="AY55" s="31">
         <v>11.8</v>
       </c>
-      <c r="AZ55" s="41">
+      <c r="AZ55" s="31">
         <v>17.100000000000001</v>
       </c>
-      <c r="BA55" s="41">
+      <c r="BA55" s="31">
         <v>21.5</v>
       </c>
-      <c r="BB55" s="32"/>
+      <c r="BB55" s="65">
+        <v>29.2</v>
+      </c>
       <c r="BC55" s="5"/>
       <c r="BD55" s="5"/>
-      <c r="BE55" s="32"/>
+      <c r="BE55" s="31"/>
       <c r="BF55" s="5"/>
-      <c r="BG55" s="39"/>
-[...1 lines deleted...]
-      <c r="BI55" s="41"/>
+      <c r="BG55" s="5"/>
+      <c r="BH55" s="31"/>
+      <c r="BI55" s="31"/>
     </row>
     <row r="56" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A56" s="33" t="s">
+      <c r="A56" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="5">
         <v>1.4</v>
       </c>
       <c r="C56" s="5">
         <v>2.8</v>
       </c>
       <c r="D56" s="5">
         <v>4.2</v>
       </c>
       <c r="E56" s="5">
         <v>5.6</v>
       </c>
       <c r="F56" s="5">
         <v>13.4</v>
       </c>
       <c r="G56" s="5">
         <v>52.4</v>
       </c>
       <c r="H56" s="5">
         <v>1963.5</v>
       </c>
       <c r="I56" s="5">
         <v>4117.7</v>
       </c>
       <c r="J56" s="5">
         <v>9319.7999999999993</v>
       </c>
       <c r="K56" s="5">
         <v>12544</v>
       </c>
       <c r="L56" s="5">
         <v>12671.6</v>
       </c>
-      <c r="M56" s="34">
+      <c r="M56" s="33">
         <v>12673.2</v>
       </c>
       <c r="N56" s="6">
         <v>3.9</v>
       </c>
       <c r="O56" s="6">
         <v>7.7</v>
       </c>
       <c r="P56" s="22">
         <v>11.6</v>
       </c>
       <c r="Q56" s="24">
         <v>15.4</v>
       </c>
       <c r="R56" s="22">
         <v>23</v>
       </c>
       <c r="S56" s="22">
         <v>72</v>
       </c>
       <c r="T56" s="6">
         <v>1606.5</v>
       </c>
       <c r="U56" s="6">
         <v>3370.8</v>
@@ -8887,145 +8986,147 @@
       </c>
       <c r="AD56" s="5">
         <v>22.9</v>
       </c>
       <c r="AE56" s="5">
         <v>179.1</v>
       </c>
       <c r="AF56" s="5">
         <v>1645.9</v>
       </c>
       <c r="AG56" s="5">
         <v>3704.6</v>
       </c>
       <c r="AH56" s="5">
         <v>9780</v>
       </c>
       <c r="AI56" s="5">
         <v>13000.7</v>
       </c>
       <c r="AJ56" s="5">
         <v>13558.6</v>
       </c>
       <c r="AK56" s="22">
         <v>12098.59</v>
       </c>
-      <c r="AL56" s="32">
+      <c r="AL56" s="31">
         <v>3.5</v>
       </c>
       <c r="AM56" s="5">
         <v>7.4</v>
       </c>
-      <c r="AN56" s="32">
+      <c r="AN56" s="31">
         <v>11</v>
       </c>
-      <c r="AO56" s="32">
+      <c r="AO56" s="31">
         <v>13.5</v>
       </c>
-      <c r="AP56" s="32">
+      <c r="AP56" s="31">
         <v>26.6</v>
       </c>
       <c r="AQ56" s="5">
         <v>191</v>
       </c>
       <c r="AR56" s="5">
         <v>1363.2</v>
       </c>
-      <c r="AS56" s="32">
+      <c r="AS56" s="31">
         <v>3496</v>
       </c>
       <c r="AT56" s="5">
         <v>10718.1</v>
       </c>
-      <c r="AU56" s="39">
+      <c r="AU56" s="5">
         <v>16413.3</v>
       </c>
-      <c r="AV56" s="41">
+      <c r="AV56" s="31">
         <v>18528.2</v>
       </c>
-      <c r="AW56" s="41">
+      <c r="AW56" s="31">
         <v>20445.3</v>
       </c>
-      <c r="AX56" s="41">
+      <c r="AX56" s="31">
         <v>2.73</v>
       </c>
-      <c r="AY56" s="41">
+      <c r="AY56" s="31">
         <v>5.6</v>
       </c>
-      <c r="AZ56" s="41">
+      <c r="AZ56" s="31">
         <v>8.1</v>
       </c>
-      <c r="BA56" s="41">
+      <c r="BA56" s="31">
         <v>10.1</v>
       </c>
-      <c r="BB56" s="32"/>
+      <c r="BB56" s="65">
+        <v>11.7</v>
+      </c>
       <c r="BC56" s="5"/>
       <c r="BD56" s="5"/>
-      <c r="BE56" s="32"/>
+      <c r="BE56" s="31"/>
       <c r="BF56" s="5"/>
-      <c r="BG56" s="39"/>
-[...1 lines deleted...]
-      <c r="BI56" s="41"/>
+      <c r="BG56" s="5"/>
+      <c r="BH56" s="31"/>
+      <c r="BI56" s="31"/>
     </row>
     <row r="57" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A57" s="33" t="s">
+      <c r="A57" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="5">
         <v>33</v>
       </c>
       <c r="C57" s="5">
         <v>66</v>
       </c>
       <c r="D57" s="5">
         <v>98.9</v>
       </c>
       <c r="E57" s="5">
         <v>131.9</v>
       </c>
       <c r="F57" s="5">
         <v>169.9</v>
       </c>
       <c r="G57" s="5">
         <v>227</v>
       </c>
       <c r="H57" s="5">
         <v>783.7</v>
       </c>
       <c r="I57" s="5">
         <v>2297.3000000000002</v>
       </c>
       <c r="J57" s="5">
         <v>4918</v>
       </c>
       <c r="K57" s="5">
         <v>6775.1</v>
       </c>
       <c r="L57" s="5">
         <v>7029.9</v>
       </c>
-      <c r="M57" s="34">
+      <c r="M57" s="33">
         <v>7062.8</v>
       </c>
       <c r="N57" s="6">
         <v>65.5</v>
       </c>
       <c r="O57" s="6">
         <v>131.1</v>
       </c>
       <c r="P57" s="22">
         <v>196.6</v>
       </c>
       <c r="Q57" s="24">
         <v>266.60000000000002</v>
       </c>
       <c r="R57" s="22">
         <v>339.3</v>
       </c>
       <c r="S57" s="22">
         <v>419.6</v>
       </c>
       <c r="T57" s="6">
         <v>1063.7</v>
       </c>
       <c r="U57" s="6">
         <v>2736.8</v>
@@ -9056,145 +9157,147 @@
       </c>
       <c r="AD57" s="5">
         <v>350</v>
       </c>
       <c r="AE57" s="5">
         <v>403.2</v>
       </c>
       <c r="AF57" s="5">
         <v>1058.4000000000001</v>
       </c>
       <c r="AG57" s="5">
         <v>2771.9</v>
       </c>
       <c r="AH57" s="5">
         <v>5896.5</v>
       </c>
       <c r="AI57" s="5">
         <v>7467.6</v>
       </c>
       <c r="AJ57" s="5">
         <v>7628.2</v>
       </c>
       <c r="AK57" s="22">
         <v>7641.37</v>
       </c>
-      <c r="AL57" s="32">
+      <c r="AL57" s="31">
         <v>82.8</v>
       </c>
       <c r="AM57" s="5">
         <v>174.9</v>
       </c>
-      <c r="AN57" s="32">
+      <c r="AN57" s="31">
         <v>262.39999999999998</v>
       </c>
-      <c r="AO57" s="32">
+      <c r="AO57" s="31">
         <v>327.9</v>
       </c>
-      <c r="AP57" s="32">
+      <c r="AP57" s="31">
         <v>387</v>
       </c>
       <c r="AQ57" s="5">
         <v>477.8</v>
       </c>
       <c r="AR57" s="5">
         <v>1134.9000000000001</v>
       </c>
-      <c r="AS57" s="32">
+      <c r="AS57" s="31">
         <v>3817.2</v>
       </c>
       <c r="AT57" s="5">
         <v>7251.9</v>
       </c>
-      <c r="AU57" s="39">
+      <c r="AU57" s="5">
         <v>9141.9</v>
       </c>
-      <c r="AV57" s="41">
+      <c r="AV57" s="31">
         <v>9312.2000000000007</v>
       </c>
-      <c r="AW57" s="41">
+      <c r="AW57" s="31">
         <v>8902.4</v>
       </c>
-      <c r="AX57" s="41">
+      <c r="AX57" s="31">
         <v>85.21</v>
       </c>
-      <c r="AY57" s="41">
+      <c r="AY57" s="31">
         <v>175.9</v>
       </c>
-      <c r="AZ57" s="41">
+      <c r="AZ57" s="31">
         <v>252.4</v>
       </c>
-      <c r="BA57" s="41">
+      <c r="BA57" s="31">
         <v>304.3</v>
       </c>
-      <c r="BB57" s="32"/>
+      <c r="BB57" s="65">
+        <v>360.7</v>
+      </c>
       <c r="BC57" s="5"/>
       <c r="BD57" s="5"/>
-      <c r="BE57" s="32"/>
+      <c r="BE57" s="31"/>
       <c r="BF57" s="5"/>
-      <c r="BG57" s="39"/>
-[...1 lines deleted...]
-      <c r="BI57" s="41"/>
+      <c r="BG57" s="5"/>
+      <c r="BH57" s="31"/>
+      <c r="BI57" s="31"/>
     </row>
     <row r="58" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="5">
         <v>15.7</v>
       </c>
       <c r="C58" s="5">
         <v>31.4</v>
       </c>
       <c r="D58" s="5">
         <v>47.2</v>
       </c>
       <c r="E58" s="5">
         <v>62.9</v>
       </c>
       <c r="F58" s="5">
         <v>105.2</v>
       </c>
       <c r="G58" s="5">
         <v>157.80000000000001</v>
       </c>
       <c r="H58" s="5">
         <v>9548.1</v>
       </c>
       <c r="I58" s="5">
         <v>11756.4</v>
       </c>
       <c r="J58" s="5">
         <v>15881.6</v>
       </c>
       <c r="K58" s="5">
         <v>17437.2</v>
       </c>
       <c r="L58" s="5">
         <v>18424.2</v>
       </c>
-      <c r="M58" s="34">
+      <c r="M58" s="33">
         <v>18439.900000000001</v>
       </c>
       <c r="N58" s="6">
         <v>4.7</v>
       </c>
       <c r="O58" s="6">
         <v>9.4</v>
       </c>
       <c r="P58" s="22">
         <v>14.1</v>
       </c>
       <c r="Q58" s="24">
         <v>18.8</v>
       </c>
       <c r="R58" s="22">
         <v>40.4</v>
       </c>
       <c r="S58" s="22">
         <v>81.099999999999994</v>
       </c>
       <c r="T58" s="6">
         <v>7218.4</v>
       </c>
       <c r="U58" s="6">
         <v>9755.2999999999993</v>
@@ -9225,145 +9328,147 @@
       </c>
       <c r="AD58" s="5">
         <v>38.799999999999997</v>
       </c>
       <c r="AE58" s="5">
         <v>2430.1</v>
       </c>
       <c r="AF58" s="5">
         <v>10155</v>
       </c>
       <c r="AG58" s="5">
         <v>13012.4</v>
       </c>
       <c r="AH58" s="5">
         <v>16993.3</v>
       </c>
       <c r="AI58" s="5">
         <v>18432.099999999999</v>
       </c>
       <c r="AJ58" s="5">
         <v>18528.099999999999</v>
       </c>
       <c r="AK58" s="22">
         <v>15663.91</v>
       </c>
-      <c r="AL58" s="32">
+      <c r="AL58" s="31">
         <v>5.4</v>
       </c>
       <c r="AM58" s="5">
         <v>11.4</v>
       </c>
-      <c r="AN58" s="32">
+      <c r="AN58" s="31">
         <v>17</v>
       </c>
-      <c r="AO58" s="32">
+      <c r="AO58" s="31">
         <v>21</v>
       </c>
-      <c r="AP58" s="32">
+      <c r="AP58" s="31">
         <v>50.6</v>
       </c>
       <c r="AQ58" s="5">
         <v>2100.9</v>
       </c>
       <c r="AR58" s="5">
         <v>5255.7</v>
       </c>
-      <c r="AS58" s="32">
+      <c r="AS58" s="31">
         <v>7813.6</v>
       </c>
       <c r="AT58" s="5">
         <v>12368.3</v>
       </c>
-      <c r="AU58" s="39">
+      <c r="AU58" s="5">
         <v>14190.8</v>
       </c>
-      <c r="AV58" s="41">
+      <c r="AV58" s="31">
         <v>14616.6</v>
       </c>
-      <c r="AW58" s="41">
+      <c r="AW58" s="31">
         <v>14925</v>
       </c>
-      <c r="AX58" s="41">
+      <c r="AX58" s="31">
         <v>5.39</v>
       </c>
-      <c r="AY58" s="41">
+      <c r="AY58" s="31">
         <v>11.3</v>
       </c>
-      <c r="AZ58" s="41">
+      <c r="AZ58" s="31">
         <v>16.3</v>
       </c>
-      <c r="BA58" s="41">
+      <c r="BA58" s="31">
         <v>20.6</v>
       </c>
-      <c r="BB58" s="32"/>
+      <c r="BB58" s="65">
+        <v>52.6</v>
+      </c>
       <c r="BC58" s="5"/>
       <c r="BD58" s="5"/>
-      <c r="BE58" s="32"/>
+      <c r="BE58" s="31"/>
       <c r="BF58" s="5"/>
-      <c r="BG58" s="39"/>
-[...1 lines deleted...]
-      <c r="BI58" s="41"/>
+      <c r="BG58" s="5"/>
+      <c r="BH58" s="31"/>
+      <c r="BI58" s="31"/>
     </row>
     <row r="59" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="5">
         <v>89.2</v>
       </c>
       <c r="C59" s="5">
         <v>178.4</v>
       </c>
       <c r="D59" s="5">
         <v>267.60000000000002</v>
       </c>
       <c r="E59" s="5">
         <v>356.8</v>
       </c>
       <c r="F59" s="5">
         <v>458.8</v>
       </c>
       <c r="G59" s="5">
         <v>623.29999999999995</v>
       </c>
       <c r="H59" s="5">
         <v>2978.3</v>
       </c>
       <c r="I59" s="5">
         <v>9649.2000000000007</v>
       </c>
       <c r="J59" s="5">
         <v>46465.1</v>
       </c>
       <c r="K59" s="5">
         <v>83851.199999999997</v>
       </c>
       <c r="L59" s="5">
         <v>85562.7</v>
       </c>
-      <c r="M59" s="34">
+      <c r="M59" s="33">
         <v>85651.9</v>
       </c>
       <c r="N59" s="6">
         <v>136.69999999999999</v>
       </c>
       <c r="O59" s="6">
         <v>273.5</v>
       </c>
       <c r="P59" s="22">
         <v>410.3</v>
       </c>
       <c r="Q59" s="24">
         <v>547</v>
       </c>
       <c r="R59" s="22">
         <v>689.3</v>
       </c>
       <c r="S59" s="22">
         <v>899.2</v>
       </c>
       <c r="T59" s="6">
         <v>3210.7</v>
       </c>
       <c r="U59" s="6">
         <v>10629.9</v>
@@ -9382,157 +9487,159 @@
       </c>
       <c r="Z59" s="19">
         <v>161.76</v>
       </c>
       <c r="AA59" s="5">
         <v>331.6</v>
       </c>
       <c r="AB59" s="5">
         <v>501.76</v>
       </c>
       <c r="AC59" s="5">
         <v>642.79999999999995</v>
       </c>
       <c r="AD59" s="5">
         <v>747.5</v>
       </c>
       <c r="AE59" s="5">
         <v>949.2</v>
       </c>
       <c r="AF59" s="5">
         <v>3207</v>
       </c>
       <c r="AG59" s="5">
         <v>9388.1</v>
       </c>
-      <c r="AH59" s="31">
+      <c r="AH59" s="30">
         <v>51381.3</v>
       </c>
       <c r="AI59" s="5">
         <v>87643.6</v>
       </c>
       <c r="AJ59" s="5">
         <v>89348.1</v>
       </c>
       <c r="AK59" s="22">
         <v>78968.66</v>
       </c>
-      <c r="AL59" s="32">
+      <c r="AL59" s="31">
         <v>171.8</v>
       </c>
       <c r="AM59" s="5">
         <v>364.6</v>
       </c>
-      <c r="AN59" s="32">
+      <c r="AN59" s="31">
         <v>548.70000000000005</v>
       </c>
-      <c r="AO59" s="32">
+      <c r="AO59" s="31">
         <v>692.5</v>
       </c>
-      <c r="AP59" s="32">
+      <c r="AP59" s="31">
         <v>807.5</v>
       </c>
       <c r="AQ59" s="5">
         <v>1094.3</v>
       </c>
       <c r="AR59" s="5">
         <v>5313.1</v>
       </c>
-      <c r="AS59" s="32">
+      <c r="AS59" s="31">
         <v>12653.1</v>
       </c>
       <c r="AT59" s="5">
         <v>64369.1</v>
       </c>
       <c r="AU59" s="5">
         <v>98567</v>
       </c>
-      <c r="AV59" s="41">
+      <c r="AV59" s="31">
         <v>99028.7</v>
       </c>
-      <c r="AW59" s="41">
+      <c r="AW59" s="31">
         <v>97638</v>
       </c>
-      <c r="AX59" s="41">
+      <c r="AX59" s="31">
         <v>79.599999999999994</v>
       </c>
-      <c r="AY59" s="41">
+      <c r="AY59" s="31">
         <v>164.4</v>
       </c>
-      <c r="AZ59" s="41">
+      <c r="AZ59" s="31">
         <v>240.6</v>
       </c>
-      <c r="BA59" s="41">
+      <c r="BA59" s="31">
         <v>279.2</v>
       </c>
-      <c r="BB59" s="32"/>
+      <c r="BB59" s="65">
+        <v>335.9</v>
+      </c>
       <c r="BC59" s="5"/>
       <c r="BD59" s="5"/>
-      <c r="BE59" s="32"/>
+      <c r="BE59" s="31"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
-      <c r="BH59" s="41"/>
-      <c r="BI59" s="41"/>
+      <c r="BH59" s="31"/>
+      <c r="BI59" s="31"/>
     </row>
     <row r="60" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="5">
         <v>320.10000000000002</v>
       </c>
       <c r="C60" s="5">
         <v>640.20000000000005</v>
       </c>
       <c r="D60" s="5">
         <v>960.3</v>
       </c>
       <c r="E60" s="5">
         <v>1280.4000000000001</v>
       </c>
       <c r="F60" s="5">
         <v>1692.5</v>
       </c>
       <c r="G60" s="5">
         <v>2222.3000000000002</v>
       </c>
       <c r="H60" s="5">
         <v>5948.8</v>
       </c>
       <c r="I60" s="5">
         <v>14125.6</v>
       </c>
       <c r="J60" s="5">
         <v>33444.800000000003</v>
       </c>
       <c r="K60" s="5">
         <v>44577.9</v>
       </c>
       <c r="L60" s="5">
         <v>46843</v>
       </c>
-      <c r="M60" s="34">
+      <c r="M60" s="33">
         <v>47162.9</v>
       </c>
       <c r="N60" s="6">
         <v>248.9</v>
       </c>
       <c r="O60" s="6">
         <v>497.7</v>
       </c>
       <c r="P60" s="22">
         <v>746.6</v>
       </c>
       <c r="Q60" s="24">
         <v>995.4</v>
       </c>
       <c r="R60" s="22">
         <v>1327.9</v>
       </c>
       <c r="S60" s="22">
         <v>1732.2</v>
       </c>
       <c r="T60" s="6">
         <v>5359.1</v>
       </c>
       <c r="U60" s="6">
         <v>14286.3</v>
@@ -9563,145 +9670,147 @@
       </c>
       <c r="AD60" s="5">
         <v>1480.5</v>
       </c>
       <c r="AE60" s="5">
         <v>1825.5</v>
       </c>
       <c r="AF60" s="5">
         <v>5819.8</v>
       </c>
       <c r="AG60" s="5">
         <v>13527.4</v>
       </c>
       <c r="AH60" s="5">
         <v>30758.3</v>
       </c>
       <c r="AI60" s="5">
         <v>43463.6</v>
       </c>
       <c r="AJ60" s="5">
         <v>44694</v>
       </c>
       <c r="AK60" s="22">
         <v>43243.01</v>
       </c>
-      <c r="AL60" s="32">
+      <c r="AL60" s="31">
         <v>312.60000000000002</v>
       </c>
       <c r="AM60" s="5">
         <v>649.9</v>
       </c>
-      <c r="AN60" s="32">
+      <c r="AN60" s="31">
         <v>1006.8</v>
       </c>
-      <c r="AO60" s="32">
+      <c r="AO60" s="31">
         <v>1289.5</v>
       </c>
-      <c r="AP60" s="32">
+      <c r="AP60" s="31">
         <v>1653.2</v>
       </c>
       <c r="AQ60" s="5">
         <v>1865.8</v>
       </c>
       <c r="AR60" s="5">
         <v>7260.5</v>
       </c>
-      <c r="AS60" s="32">
+      <c r="AS60" s="31">
         <v>15340.4</v>
       </c>
       <c r="AT60" s="5">
         <v>37063.199999999997</v>
       </c>
       <c r="AU60" s="5">
         <v>48109.599999999999</v>
       </c>
-      <c r="AV60" s="41">
+      <c r="AV60" s="31">
         <v>50487.199999999997</v>
       </c>
-      <c r="AW60" s="41">
+      <c r="AW60" s="31">
         <v>56271</v>
       </c>
-      <c r="AX60" s="41">
+      <c r="AX60" s="31">
         <v>788.21</v>
       </c>
-      <c r="AY60" s="41">
+      <c r="AY60" s="31">
         <v>1470.1</v>
       </c>
-      <c r="AZ60" s="41">
+      <c r="AZ60" s="31">
         <v>2191.5</v>
       </c>
-      <c r="BA60" s="41">
+      <c r="BA60" s="31">
         <v>2671.8</v>
       </c>
-      <c r="BB60" s="32"/>
+      <c r="BB60" s="65">
+        <v>3118.5</v>
+      </c>
       <c r="BC60" s="5"/>
       <c r="BD60" s="5"/>
-      <c r="BE60" s="32"/>
+      <c r="BE60" s="31"/>
       <c r="BF60" s="5"/>
       <c r="BG60" s="5"/>
-      <c r="BH60" s="41"/>
-      <c r="BI60" s="41"/>
+      <c r="BH60" s="31"/>
+      <c r="BI60" s="31"/>
     </row>
     <row r="61" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="5">
         <v>205.4</v>
       </c>
       <c r="C61" s="5">
         <v>410.7</v>
       </c>
       <c r="D61" s="5">
         <v>616.1</v>
       </c>
       <c r="E61" s="5">
         <v>837.7</v>
       </c>
       <c r="F61" s="5">
         <v>1081.0999999999999</v>
       </c>
       <c r="G61" s="5">
         <v>1853.2</v>
       </c>
       <c r="H61" s="5">
         <v>5520.6</v>
       </c>
       <c r="I61" s="5">
         <v>13785.3</v>
       </c>
       <c r="J61" s="5">
         <v>20079.099999999999</v>
       </c>
       <c r="K61" s="5">
         <v>23280.2</v>
       </c>
       <c r="L61" s="5">
         <v>24704.5</v>
       </c>
-      <c r="M61" s="34">
+      <c r="M61" s="33">
         <v>24910</v>
       </c>
       <c r="N61" s="6">
         <v>246.1</v>
       </c>
       <c r="O61" s="6">
         <v>492.2</v>
       </c>
       <c r="P61" s="22">
         <v>738.3</v>
       </c>
       <c r="Q61" s="24">
         <v>997.5</v>
       </c>
       <c r="R61" s="22">
         <v>1275.8</v>
       </c>
       <c r="S61" s="22">
         <v>2112.1</v>
       </c>
       <c r="T61" s="6">
         <v>5651.3</v>
       </c>
       <c r="U61" s="6">
         <v>12785.6</v>
@@ -9732,145 +9841,147 @@
       </c>
       <c r="AD61" s="5">
         <v>1552.9</v>
       </c>
       <c r="AE61" s="5">
         <v>2970.3</v>
       </c>
       <c r="AF61" s="5">
         <v>7040.21</v>
       </c>
       <c r="AG61" s="5">
         <v>15034.3</v>
       </c>
       <c r="AH61" s="5">
         <v>20744.900000000001</v>
       </c>
       <c r="AI61" s="5">
         <v>22486.3</v>
       </c>
       <c r="AJ61" s="5">
         <v>22758.799999999999</v>
       </c>
       <c r="AK61" s="22">
         <v>22185.439999999999</v>
       </c>
-      <c r="AL61" s="32">
+      <c r="AL61" s="31">
         <v>374.3</v>
       </c>
       <c r="AM61" s="5">
         <v>819.9</v>
       </c>
-      <c r="AN61" s="32">
+      <c r="AN61" s="31">
         <v>1232</v>
       </c>
-      <c r="AO61" s="32">
+      <c r="AO61" s="31">
         <v>1587.6</v>
       </c>
-      <c r="AP61" s="32">
+      <c r="AP61" s="31">
         <v>1859.2</v>
       </c>
       <c r="AQ61" s="5">
         <v>3168</v>
       </c>
       <c r="AR61" s="5">
         <v>6269.2</v>
       </c>
-      <c r="AS61" s="32">
+      <c r="AS61" s="31">
         <v>13052.4</v>
       </c>
       <c r="AT61" s="5">
         <v>23068.2</v>
       </c>
       <c r="AU61" s="5">
         <v>26113.599999999999</v>
       </c>
-      <c r="AV61" s="41">
+      <c r="AV61" s="31">
         <v>26574</v>
       </c>
-      <c r="AW61" s="41">
+      <c r="AW61" s="31">
         <v>25833.5</v>
       </c>
-      <c r="AX61" s="41">
+      <c r="AX61" s="31">
         <v>644.46</v>
       </c>
-      <c r="AY61" s="41">
+      <c r="AY61" s="31">
         <v>1273.2</v>
       </c>
-      <c r="AZ61" s="41">
+      <c r="AZ61" s="31">
         <v>1772.4</v>
       </c>
-      <c r="BA61" s="41">
+      <c r="BA61" s="31">
         <v>1418.9</v>
       </c>
-      <c r="BB61" s="32"/>
+      <c r="BB61" s="65">
+        <v>1704.8</v>
+      </c>
       <c r="BC61" s="5"/>
       <c r="BD61" s="5"/>
-      <c r="BE61" s="32"/>
+      <c r="BE61" s="31"/>
       <c r="BF61" s="5"/>
       <c r="BG61" s="5"/>
-      <c r="BH61" s="41"/>
-      <c r="BI61" s="41"/>
+      <c r="BH61" s="31"/>
+      <c r="BI61" s="31"/>
     </row>
     <row r="62" spans="1:68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="5">
         <v>99.4</v>
       </c>
       <c r="C62" s="5">
         <v>198.8</v>
       </c>
       <c r="D62" s="5">
         <v>298.10000000000002</v>
       </c>
       <c r="E62" s="5">
         <v>397.5</v>
       </c>
       <c r="F62" s="5">
         <v>517.6</v>
       </c>
       <c r="G62" s="5">
         <v>667.2</v>
       </c>
       <c r="H62" s="5">
         <v>2254.1999999999998</v>
       </c>
       <c r="I62" s="5">
         <v>5750</v>
       </c>
       <c r="J62" s="5">
         <v>33063.1</v>
       </c>
       <c r="K62" s="5">
         <v>62802.7</v>
       </c>
       <c r="L62" s="5">
         <v>64481.3</v>
       </c>
-      <c r="M62" s="34">
+      <c r="M62" s="33">
         <v>64580.800000000003</v>
       </c>
       <c r="N62" s="6">
         <v>208.5</v>
       </c>
       <c r="O62" s="6">
         <v>417.1</v>
       </c>
       <c r="P62" s="22">
         <v>625.6</v>
       </c>
       <c r="Q62" s="24">
         <v>834.1</v>
       </c>
       <c r="R62" s="22">
         <v>1057.5</v>
       </c>
       <c r="S62" s="22">
         <v>1318.2</v>
       </c>
       <c r="T62" s="6">
         <v>3189.4</v>
       </c>
       <c r="U62" s="6">
         <v>7193.1</v>
@@ -9889,157 +10000,159 @@
       </c>
       <c r="Z62" s="19">
         <v>238.94</v>
       </c>
       <c r="AA62" s="5">
         <v>495.2</v>
       </c>
       <c r="AB62" s="5">
         <v>752.09</v>
       </c>
       <c r="AC62" s="5">
         <v>963</v>
       </c>
       <c r="AD62" s="5">
         <v>1123.3</v>
       </c>
       <c r="AE62" s="5">
         <v>1310.3</v>
       </c>
       <c r="AF62" s="5">
         <v>2934.3</v>
       </c>
       <c r="AG62" s="5">
         <v>6677</v>
       </c>
-      <c r="AH62" s="35">
+      <c r="AH62" s="34">
         <v>40016.5</v>
       </c>
       <c r="AI62" s="5">
         <v>67704.899999999994</v>
       </c>
       <c r="AJ62" s="5">
         <v>68717.399999999994</v>
       </c>
       <c r="AK62" s="22">
         <v>62148.67</v>
       </c>
-      <c r="AL62" s="32">
+      <c r="AL62" s="31">
         <v>268.39999999999998</v>
       </c>
       <c r="AM62" s="5">
         <v>566.1</v>
       </c>
-      <c r="AN62" s="32">
+      <c r="AN62" s="31">
         <v>854.5</v>
       </c>
-      <c r="AO62" s="32">
+      <c r="AO62" s="31">
         <v>1081.4000000000001</v>
       </c>
-      <c r="AP62" s="32">
+      <c r="AP62" s="31">
         <v>1257.4000000000001</v>
       </c>
       <c r="AQ62" s="5">
         <v>1471.4</v>
       </c>
       <c r="AR62" s="5">
         <v>4140.1000000000004</v>
       </c>
-      <c r="AS62" s="32">
+      <c r="AS62" s="31">
         <v>8843.7999999999993</v>
       </c>
       <c r="AT62" s="5">
         <v>48337.599999999999</v>
       </c>
       <c r="AU62" s="5">
         <v>73737.3</v>
       </c>
-      <c r="AV62" s="41">
+      <c r="AV62" s="31">
         <v>72414</v>
       </c>
-      <c r="AW62" s="41">
+      <c r="AW62" s="31">
         <v>72145.5</v>
       </c>
-      <c r="AX62" s="41">
+      <c r="AX62" s="31">
         <v>280.62</v>
       </c>
-      <c r="AY62" s="41">
+      <c r="AY62" s="31">
         <v>575.20000000000005</v>
       </c>
-      <c r="AZ62" s="41">
+      <c r="AZ62" s="31">
         <v>838.8</v>
       </c>
-      <c r="BA62" s="41">
+      <c r="BA62" s="31">
         <v>940.4</v>
       </c>
-      <c r="BB62" s="32"/>
+      <c r="BB62" s="65">
+        <v>1094.0999999999999</v>
+      </c>
       <c r="BC62" s="5"/>
       <c r="BD62" s="5"/>
-      <c r="BE62" s="32"/>
+      <c r="BE62" s="31"/>
       <c r="BF62" s="5"/>
       <c r="BG62" s="5"/>
-      <c r="BH62" s="41"/>
-      <c r="BI62" s="41"/>
+      <c r="BH62" s="31"/>
+      <c r="BI62" s="31"/>
     </row>
     <row r="63" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="5">
         <v>219.3</v>
       </c>
       <c r="C63" s="5">
         <v>438.7</v>
       </c>
       <c r="D63" s="5">
         <v>658</v>
       </c>
       <c r="E63" s="5">
         <v>877.4</v>
       </c>
       <c r="F63" s="5">
         <v>1121.3</v>
       </c>
       <c r="G63" s="5">
         <v>2121.3000000000002</v>
       </c>
       <c r="H63" s="5">
         <v>8185</v>
       </c>
       <c r="I63" s="5">
         <v>14372.7</v>
       </c>
       <c r="J63" s="5">
         <v>32039.9</v>
       </c>
       <c r="K63" s="5">
         <v>41222.6</v>
       </c>
       <c r="L63" s="5">
         <v>44323.3</v>
       </c>
-      <c r="M63" s="34">
+      <c r="M63" s="33">
         <v>44542.8</v>
       </c>
       <c r="N63" s="6">
         <v>268.89999999999998</v>
       </c>
       <c r="O63" s="6">
         <v>537.79999999999995</v>
       </c>
       <c r="P63" s="22">
         <v>806.7</v>
       </c>
       <c r="Q63" s="24">
         <v>1075.5999999999999</v>
       </c>
       <c r="R63" s="22">
         <v>1351.8</v>
       </c>
       <c r="S63" s="22">
         <v>2355.1</v>
       </c>
       <c r="T63" s="6">
         <v>7631</v>
       </c>
       <c r="U63" s="6">
         <v>13919.6</v>
@@ -10070,145 +10183,147 @@
       </c>
       <c r="AD63" s="5">
         <v>1528.4</v>
       </c>
       <c r="AE63" s="5">
         <v>2746</v>
       </c>
       <c r="AF63" s="5">
         <v>9166.2000000000007</v>
       </c>
       <c r="AG63" s="5">
         <v>14847.3</v>
       </c>
       <c r="AH63" s="5">
         <v>35712.800000000003</v>
       </c>
       <c r="AI63" s="5">
         <v>43252.1</v>
       </c>
       <c r="AJ63" s="5">
         <v>43253.4</v>
       </c>
       <c r="AK63" s="22">
         <v>39464.129999999997</v>
       </c>
-      <c r="AL63" s="32">
+      <c r="AL63" s="31">
         <v>485</v>
       </c>
       <c r="AM63" s="5">
         <v>1010</v>
       </c>
-      <c r="AN63" s="32">
+      <c r="AN63" s="31">
         <v>1542.7</v>
       </c>
-      <c r="AO63" s="32">
+      <c r="AO63" s="31">
         <v>1946.2</v>
       </c>
-      <c r="AP63" s="32">
+      <c r="AP63" s="31">
         <v>2237.6999999999998</v>
       </c>
       <c r="AQ63" s="5">
         <v>3234.5</v>
       </c>
       <c r="AR63" s="5">
         <v>6610.9</v>
       </c>
-      <c r="AS63" s="32">
+      <c r="AS63" s="31">
         <v>12433.4</v>
       </c>
       <c r="AT63" s="5">
         <v>33870.1</v>
       </c>
       <c r="AU63" s="5">
         <v>43106.3</v>
       </c>
-      <c r="AV63" s="41">
+      <c r="AV63" s="31">
         <v>45678.8</v>
       </c>
-      <c r="AW63" s="41">
+      <c r="AW63" s="31">
         <v>46299.7</v>
       </c>
-      <c r="AX63" s="41">
+      <c r="AX63" s="31">
         <v>493.34</v>
       </c>
-      <c r="AY63" s="41">
+      <c r="AY63" s="31">
         <v>986.4</v>
       </c>
-      <c r="AZ63" s="41">
+      <c r="AZ63" s="31">
         <v>1411.5</v>
       </c>
-      <c r="BA63" s="41">
+      <c r="BA63" s="31">
         <v>1707.8</v>
       </c>
-      <c r="BB63" s="32"/>
+      <c r="BB63" s="65">
+        <v>1926.4</v>
+      </c>
       <c r="BC63" s="5"/>
       <c r="BD63" s="5"/>
-      <c r="BE63" s="32"/>
+      <c r="BE63" s="31"/>
       <c r="BF63" s="5"/>
       <c r="BG63" s="5"/>
-      <c r="BH63" s="41"/>
-      <c r="BI63" s="41"/>
+      <c r="BH63" s="31"/>
+      <c r="BI63" s="31"/>
     </row>
     <row r="64" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="5">
         <v>3.2</v>
       </c>
       <c r="C64" s="5">
         <v>6.3</v>
       </c>
       <c r="D64" s="5">
         <v>9.5</v>
       </c>
       <c r="E64" s="5">
         <v>12.6</v>
       </c>
       <c r="F64" s="5">
         <v>27</v>
       </c>
       <c r="G64" s="5">
         <v>48.7</v>
       </c>
       <c r="H64" s="5">
         <v>2462.6</v>
       </c>
       <c r="I64" s="5">
         <v>7771.2</v>
       </c>
       <c r="J64" s="5">
         <v>18343.599999999999</v>
       </c>
       <c r="K64" s="5">
         <v>22774.1</v>
       </c>
       <c r="L64" s="5">
         <v>24800.7</v>
       </c>
-      <c r="M64" s="34">
+      <c r="M64" s="33">
         <v>24803.8</v>
       </c>
       <c r="N64" s="6">
         <v>4.3</v>
       </c>
       <c r="O64" s="6">
         <v>8.5</v>
       </c>
       <c r="P64" s="22">
         <v>12.8</v>
       </c>
       <c r="Q64" s="24">
         <v>17</v>
       </c>
       <c r="R64" s="22">
         <v>22.5</v>
       </c>
       <c r="S64" s="22">
         <v>45.1</v>
       </c>
       <c r="T64" s="6">
         <v>2246.3000000000002</v>
       </c>
       <c r="U64" s="6">
         <v>6237.5</v>
@@ -10239,145 +10354,147 @@
       </c>
       <c r="AD64" s="5">
         <v>24.9</v>
       </c>
       <c r="AE64" s="5">
         <v>50.6</v>
       </c>
       <c r="AF64" s="5">
         <v>2557.6999999999998</v>
       </c>
       <c r="AG64" s="5">
         <v>6828.5</v>
       </c>
       <c r="AH64" s="5">
         <v>18062.2</v>
       </c>
       <c r="AI64" s="5">
         <v>23259.8</v>
       </c>
       <c r="AJ64" s="5">
         <v>23393</v>
       </c>
       <c r="AK64" s="22">
         <v>24259.74</v>
       </c>
-      <c r="AL64" s="32">
+      <c r="AL64" s="31">
         <v>4.5</v>
       </c>
       <c r="AM64" s="5">
         <v>9.1</v>
       </c>
-      <c r="AN64" s="32">
+      <c r="AN64" s="31">
         <v>13.9</v>
       </c>
-      <c r="AO64" s="32">
+      <c r="AO64" s="31">
         <v>17.399999999999999</v>
       </c>
-      <c r="AP64" s="32">
+      <c r="AP64" s="31">
         <v>29.5</v>
       </c>
       <c r="AQ64" s="5">
         <v>61.3</v>
       </c>
       <c r="AR64" s="5">
         <v>2251.1999999999998</v>
       </c>
-      <c r="AS64" s="32">
+      <c r="AS64" s="31">
         <v>6705.5</v>
       </c>
       <c r="AT64" s="5">
         <v>25849.7</v>
       </c>
       <c r="AU64" s="5">
         <v>40013.599999999999</v>
       </c>
-      <c r="AV64" s="41">
+      <c r="AV64" s="31">
         <v>46481.8</v>
       </c>
-      <c r="AW64" s="41">
+      <c r="AW64" s="31">
         <v>54815.7</v>
       </c>
-      <c r="AX64" s="41">
+      <c r="AX64" s="31">
         <v>3.58</v>
       </c>
-      <c r="AY64" s="41">
+      <c r="AY64" s="31">
         <v>7</v>
       </c>
-      <c r="AZ64" s="41">
+      <c r="AZ64" s="31">
         <v>10.5</v>
       </c>
-      <c r="BA64" s="41">
+      <c r="BA64" s="31">
         <v>12.6</v>
       </c>
-      <c r="BB64" s="32"/>
+      <c r="BB64" s="65">
+        <v>24.8</v>
+      </c>
       <c r="BC64" s="5"/>
       <c r="BD64" s="5"/>
-      <c r="BE64" s="32"/>
+      <c r="BE64" s="31"/>
       <c r="BF64" s="5"/>
       <c r="BG64" s="5"/>
-      <c r="BH64" s="41"/>
-      <c r="BI64" s="41"/>
+      <c r="BH64" s="31"/>
+      <c r="BI64" s="31"/>
     </row>
     <row r="65" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="5">
         <v>98.1</v>
       </c>
       <c r="C65" s="5">
         <v>196.3</v>
       </c>
       <c r="D65" s="5">
         <v>294.39999999999998</v>
       </c>
       <c r="E65" s="5">
         <v>406</v>
       </c>
       <c r="F65" s="5">
         <v>619.1</v>
       </c>
       <c r="G65" s="5">
         <v>953.3</v>
       </c>
       <c r="H65" s="5">
         <v>7127.6</v>
       </c>
       <c r="I65" s="5">
         <v>20337.7</v>
       </c>
       <c r="J65" s="5">
         <v>45014.5</v>
       </c>
       <c r="K65" s="5">
         <v>53194.400000000001</v>
       </c>
       <c r="L65" s="5">
         <v>54737.2</v>
       </c>
-      <c r="M65" s="34">
+      <c r="M65" s="33">
         <v>54835.5</v>
       </c>
       <c r="N65" s="6">
         <v>135.80000000000001</v>
       </c>
       <c r="O65" s="6">
         <v>271.7</v>
       </c>
       <c r="P65" s="22">
         <v>407.5</v>
       </c>
       <c r="Q65" s="24">
         <v>566.5</v>
       </c>
       <c r="R65" s="22">
         <v>825.7</v>
       </c>
       <c r="S65" s="22">
         <v>1250</v>
       </c>
       <c r="T65" s="6">
         <v>6602.1</v>
       </c>
       <c r="U65" s="6">
         <v>20631.400000000001</v>
@@ -10408,145 +10525,147 @@
       </c>
       <c r="AD65" s="5">
         <v>1044</v>
       </c>
       <c r="AE65" s="5">
         <v>1477.7</v>
       </c>
       <c r="AF65" s="5">
         <v>7825.7</v>
       </c>
       <c r="AG65" s="5">
         <v>22248.799999999999</v>
       </c>
       <c r="AH65" s="5">
         <v>46391.4</v>
       </c>
       <c r="AI65" s="5">
         <v>56518.7</v>
       </c>
       <c r="AJ65" s="5">
         <v>57460.2</v>
       </c>
       <c r="AK65" s="22">
         <v>55864.97</v>
       </c>
-      <c r="AL65" s="32">
+      <c r="AL65" s="31">
         <v>288.89999999999998</v>
       </c>
       <c r="AM65" s="5">
         <v>628.29999999999995</v>
       </c>
-      <c r="AN65" s="32">
+      <c r="AN65" s="31">
         <v>964.9</v>
       </c>
-      <c r="AO65" s="32">
+      <c r="AO65" s="31">
         <v>1237.9000000000001</v>
       </c>
-      <c r="AP65" s="32">
+      <c r="AP65" s="31">
         <v>1633.2</v>
       </c>
       <c r="AQ65" s="5">
         <v>2155.4</v>
       </c>
       <c r="AR65" s="5">
         <v>7708.7</v>
       </c>
-      <c r="AS65" s="32">
+      <c r="AS65" s="31">
         <v>21341.8</v>
       </c>
       <c r="AT65" s="5">
         <v>46805.5</v>
       </c>
       <c r="AU65" s="5">
         <v>58041.5</v>
       </c>
-      <c r="AV65" s="41">
+      <c r="AV65" s="31">
         <v>58985.2</v>
       </c>
-      <c r="AW65" s="41">
+      <c r="AW65" s="31">
         <v>57700.3</v>
       </c>
-      <c r="AX65" s="41">
+      <c r="AX65" s="31">
         <v>571.96</v>
       </c>
-      <c r="AY65" s="41">
+      <c r="AY65" s="31">
         <v>1077.5</v>
       </c>
-      <c r="AZ65" s="41">
+      <c r="AZ65" s="31">
         <v>1504.9</v>
       </c>
-      <c r="BA65" s="41">
+      <c r="BA65" s="31">
         <v>1609.5</v>
       </c>
-      <c r="BB65" s="32"/>
+      <c r="BB65" s="65">
+        <v>1967.2</v>
+      </c>
       <c r="BC65" s="5"/>
       <c r="BD65" s="5"/>
-      <c r="BE65" s="32"/>
+      <c r="BE65" s="31"/>
       <c r="BF65" s="5"/>
       <c r="BG65" s="5"/>
-      <c r="BH65" s="41"/>
-      <c r="BI65" s="41"/>
+      <c r="BH65" s="31"/>
+      <c r="BI65" s="31"/>
     </row>
     <row r="66" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="5">
         <v>2137.3000000000002</v>
       </c>
       <c r="C66" s="5">
         <v>4274.6000000000004</v>
       </c>
       <c r="D66" s="5">
         <v>6412</v>
       </c>
       <c r="E66" s="5">
         <v>8549.2999999999993</v>
       </c>
       <c r="F66" s="5">
         <v>10803.1</v>
       </c>
       <c r="G66" s="5">
         <v>13423.9</v>
       </c>
       <c r="H66" s="5">
         <v>21194.1</v>
       </c>
       <c r="I66" s="5">
         <v>33863.9</v>
       </c>
       <c r="J66" s="5">
         <v>61893.599999999999</v>
       </c>
       <c r="K66" s="5">
         <v>73406.2</v>
       </c>
       <c r="L66" s="5">
         <v>78281.899999999994</v>
       </c>
-      <c r="M66" s="34">
+      <c r="M66" s="33">
         <v>80418.899999999994</v>
       </c>
       <c r="N66" s="6">
         <v>3501.7</v>
       </c>
       <c r="O66" s="6">
         <v>7003.4</v>
       </c>
       <c r="P66" s="22">
         <v>10505.1</v>
       </c>
       <c r="Q66" s="24">
         <v>14006.8</v>
       </c>
       <c r="R66" s="22">
         <v>17584.900000000001</v>
       </c>
       <c r="S66" s="22">
         <v>21531.4</v>
       </c>
       <c r="T66" s="6">
         <v>33432.699999999997</v>
       </c>
       <c r="U66" s="6">
         <v>47038.5</v>
@@ -10577,145 +10696,147 @@
       </c>
       <c r="AD66" s="5">
         <v>20766.2</v>
       </c>
       <c r="AE66" s="5">
         <v>25013.9</v>
       </c>
       <c r="AF66" s="5">
         <v>38208.300000000003</v>
       </c>
       <c r="AG66" s="5">
         <v>50817.599999999999</v>
       </c>
       <c r="AH66" s="5">
         <v>76035.399999999994</v>
       </c>
       <c r="AI66" s="5">
         <v>94222.3</v>
       </c>
       <c r="AJ66" s="5">
         <v>100599.4</v>
       </c>
       <c r="AK66" s="22">
         <v>94045.18</v>
       </c>
-      <c r="AL66" s="32">
+      <c r="AL66" s="31">
         <v>4979.3</v>
       </c>
       <c r="AM66" s="5">
         <v>10212.6</v>
       </c>
-      <c r="AN66" s="32">
+      <c r="AN66" s="31">
         <v>15748.9</v>
       </c>
-      <c r="AO66" s="32">
+      <c r="AO66" s="31">
         <v>20156</v>
       </c>
-      <c r="AP66" s="32">
+      <c r="AP66" s="31">
         <v>23549.5</v>
       </c>
       <c r="AQ66" s="5">
         <v>36963.4</v>
       </c>
       <c r="AR66" s="5">
         <v>49699.1</v>
       </c>
-      <c r="AS66" s="32">
+      <c r="AS66" s="31">
         <v>62482.7</v>
       </c>
       <c r="AT66" s="5">
         <v>86300.7</v>
       </c>
-      <c r="AU66" s="39">
+      <c r="AU66" s="5">
         <v>108342</v>
       </c>
-      <c r="AV66" s="41">
+      <c r="AV66" s="31">
         <v>116426.1</v>
       </c>
-      <c r="AW66" s="41">
+      <c r="AW66" s="31">
         <v>106636.7</v>
       </c>
-      <c r="AX66" s="41">
+      <c r="AX66" s="31">
         <v>6185.07</v>
       </c>
-      <c r="AY66" s="41">
+      <c r="AY66" s="31">
         <v>11452.8</v>
       </c>
-      <c r="AZ66" s="41">
+      <c r="AZ66" s="31">
         <v>17213.900000000001</v>
       </c>
-      <c r="BA66" s="41">
+      <c r="BA66" s="31">
         <v>25025</v>
       </c>
-      <c r="BB66" s="32"/>
+      <c r="BB66" s="65">
+        <v>28133.1</v>
+      </c>
       <c r="BC66" s="5"/>
       <c r="BD66" s="5"/>
-      <c r="BE66" s="32"/>
+      <c r="BE66" s="31"/>
       <c r="BF66" s="5"/>
-      <c r="BG66" s="39"/>
-[...1 lines deleted...]
-      <c r="BI66" s="41"/>
+      <c r="BG66" s="5"/>
+      <c r="BH66" s="31"/>
+      <c r="BI66" s="31"/>
     </row>
     <row r="67" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="5">
         <v>77</v>
       </c>
       <c r="C67" s="5">
         <v>154</v>
       </c>
       <c r="D67" s="5">
         <v>231</v>
       </c>
       <c r="E67" s="5">
         <v>308</v>
       </c>
       <c r="F67" s="5">
         <v>405.8</v>
       </c>
       <c r="G67" s="5">
         <v>522</v>
       </c>
       <c r="H67" s="5">
         <v>5525.9</v>
       </c>
       <c r="I67" s="5">
         <v>15628.1</v>
       </c>
       <c r="J67" s="5">
         <v>42512</v>
       </c>
       <c r="K67" s="5">
         <v>62870.5</v>
       </c>
       <c r="L67" s="5">
         <v>64390.8</v>
       </c>
-      <c r="M67" s="34">
+      <c r="M67" s="33">
         <v>64467.6</v>
       </c>
       <c r="N67" s="6">
         <v>104.1</v>
       </c>
       <c r="O67" s="6">
         <v>208.3</v>
       </c>
       <c r="P67" s="22">
         <v>312.39999999999998</v>
       </c>
       <c r="Q67" s="24">
         <v>416.5</v>
       </c>
       <c r="R67" s="22">
         <v>538.9</v>
       </c>
       <c r="S67" s="22">
         <v>691.3</v>
       </c>
       <c r="T67" s="6">
         <v>6025.7</v>
       </c>
       <c r="U67" s="6">
         <v>17301.2</v>
@@ -10746,145 +10867,147 @@
       </c>
       <c r="AD67" s="5">
         <v>570</v>
       </c>
       <c r="AE67" s="5">
         <v>701</v>
       </c>
       <c r="AF67" s="5">
         <v>6060.1</v>
       </c>
       <c r="AG67" s="5">
         <v>16973.5</v>
       </c>
       <c r="AH67" s="5">
         <v>47095.7</v>
       </c>
       <c r="AI67" s="5">
         <v>70042.3</v>
       </c>
       <c r="AJ67" s="5">
         <v>70592.800000000003</v>
       </c>
       <c r="AK67" s="22">
         <v>64297.57</v>
       </c>
-      <c r="AL67" s="32">
+      <c r="AL67" s="31">
         <v>121.4</v>
       </c>
       <c r="AM67" s="5">
         <v>259.3</v>
       </c>
-      <c r="AN67" s="32">
+      <c r="AN67" s="31">
         <v>388.8</v>
       </c>
-      <c r="AO67" s="32">
+      <c r="AO67" s="31">
         <v>489.5</v>
       </c>
-      <c r="AP67" s="32">
+      <c r="AP67" s="31">
         <v>593.1</v>
       </c>
       <c r="AQ67" s="5">
         <v>760.2</v>
       </c>
       <c r="AR67" s="5">
         <v>6049</v>
       </c>
-      <c r="AS67" s="32">
+      <c r="AS67" s="31">
         <v>18146.2</v>
       </c>
       <c r="AT67" s="5">
         <v>53392.3</v>
       </c>
-      <c r="AU67" s="39">
+      <c r="AU67" s="5">
         <v>76648.2</v>
       </c>
-      <c r="AV67" s="41">
+      <c r="AV67" s="31">
         <v>78885.399999999994</v>
       </c>
-      <c r="AW67" s="41">
+      <c r="AW67" s="31">
         <v>81754.7</v>
       </c>
-      <c r="AX67" s="41">
+      <c r="AX67" s="31">
         <v>93.91</v>
       </c>
-      <c r="AY67" s="41">
+      <c r="AY67" s="31">
         <v>194.8</v>
       </c>
-      <c r="AZ67" s="41">
+      <c r="AZ67" s="31">
         <v>280.2</v>
       </c>
-      <c r="BA67" s="41">
+      <c r="BA67" s="31">
         <v>328.8</v>
       </c>
-      <c r="BB67" s="32"/>
+      <c r="BB67" s="65">
+        <v>411.8</v>
+      </c>
       <c r="BC67" s="5"/>
       <c r="BD67" s="5"/>
-      <c r="BE67" s="32"/>
+      <c r="BE67" s="31"/>
       <c r="BF67" s="5"/>
-      <c r="BG67" s="39"/>
-[...1 lines deleted...]
-      <c r="BI67" s="41"/>
+      <c r="BG67" s="5"/>
+      <c r="BH67" s="31"/>
+      <c r="BI67" s="31"/>
     </row>
     <row r="68" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="5">
         <v>11.9</v>
       </c>
       <c r="G68" s="5">
         <v>36.299999999999997</v>
       </c>
       <c r="H68" s="5">
         <v>579.79999999999995</v>
       </c>
       <c r="I68" s="5">
         <v>1738.9</v>
       </c>
       <c r="J68" s="5">
         <v>4277.8999999999996</v>
       </c>
       <c r="K68" s="5">
         <v>5202.5</v>
       </c>
       <c r="L68" s="5">
         <v>5393.8</v>
       </c>
-      <c r="M68" s="34">
+      <c r="M68" s="33">
         <v>5393.9</v>
       </c>
       <c r="N68" s="6">
         <v>0</v>
       </c>
       <c r="O68" s="6">
         <v>0</v>
       </c>
       <c r="P68" s="22" t="s">
         <v>29</v>
       </c>
       <c r="Q68" s="24" t="s">
         <v>29</v>
       </c>
       <c r="R68" s="22">
         <v>15.8</v>
       </c>
       <c r="S68" s="22">
         <v>39.799999999999997</v>
       </c>
       <c r="T68" s="6">
         <v>495.3</v>
       </c>
       <c r="U68" s="6">
         <v>1526.7</v>
@@ -10915,145 +11038,147 @@
       </c>
       <c r="AD68" s="5">
         <v>14.8</v>
       </c>
       <c r="AE68" s="5">
         <v>86.7</v>
       </c>
       <c r="AF68" s="5">
         <v>700.4</v>
       </c>
       <c r="AG68" s="5">
         <v>1718</v>
       </c>
       <c r="AH68" s="5">
         <v>4231.3999999999996</v>
       </c>
       <c r="AI68" s="5">
         <v>5048.3999999999996</v>
       </c>
       <c r="AJ68" s="5">
         <v>5048</v>
       </c>
       <c r="AK68" s="22">
         <v>5109</v>
       </c>
-      <c r="AL68" s="32">
+      <c r="AL68" s="31">
         <v>0</v>
       </c>
       <c r="AM68" s="5">
         <v>0</v>
       </c>
-      <c r="AN68" s="32">
+      <c r="AN68" s="31">
         <v>0</v>
       </c>
-      <c r="AO68" s="32">
+      <c r="AO68" s="31">
         <v>0</v>
       </c>
-      <c r="AP68" s="32">
+      <c r="AP68" s="31">
         <v>50.1</v>
       </c>
       <c r="AQ68" s="5">
         <v>120.6</v>
       </c>
       <c r="AR68" s="5">
         <v>708.6</v>
       </c>
-      <c r="AS68" s="32">
+      <c r="AS68" s="31">
         <v>2388.6999999999998</v>
       </c>
       <c r="AT68" s="5">
         <v>4639.2</v>
       </c>
-      <c r="AU68" s="39">
+      <c r="AU68" s="5">
         <v>5780.3</v>
       </c>
-      <c r="AV68" s="41">
+      <c r="AV68" s="31">
         <v>5869.2</v>
       </c>
-      <c r="AW68" s="41">
+      <c r="AW68" s="31">
         <v>4754.7</v>
       </c>
-      <c r="AX68" s="41" t="s">
+      <c r="AX68" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="AY68" s="41" t="s">
+      <c r="AY68" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="AZ68" s="41" t="s">
+      <c r="AZ68" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="BA68" s="41" t="s">
+      <c r="BA68" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="BB68" s="32"/>
+      <c r="BB68" s="65">
+        <v>24.4</v>
+      </c>
       <c r="BC68" s="5"/>
       <c r="BD68" s="5"/>
-      <c r="BE68" s="32"/>
+      <c r="BE68" s="31"/>
       <c r="BF68" s="5"/>
-      <c r="BG68" s="39"/>
-[...1 lines deleted...]
-      <c r="BI68" s="41"/>
+      <c r="BG68" s="5"/>
+      <c r="BH68" s="31"/>
+      <c r="BI68" s="31"/>
     </row>
     <row r="69" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="5">
         <v>12.1</v>
       </c>
       <c r="C69" s="5">
         <v>24.2</v>
       </c>
       <c r="D69" s="5">
         <v>36.4</v>
       </c>
       <c r="E69" s="5">
         <v>58.2</v>
       </c>
       <c r="F69" s="5">
         <v>121.2</v>
       </c>
       <c r="G69" s="5">
         <v>269.5</v>
       </c>
       <c r="H69" s="5">
         <v>3067.7</v>
       </c>
       <c r="I69" s="5">
         <v>12872.9</v>
       </c>
       <c r="J69" s="5">
         <v>22280.5</v>
       </c>
       <c r="K69" s="5">
         <v>26108</v>
       </c>
       <c r="L69" s="5">
         <v>26812.799999999999</v>
       </c>
-      <c r="M69" s="34">
+      <c r="M69" s="33">
         <v>26825</v>
       </c>
       <c r="N69" s="6">
         <v>11.4</v>
       </c>
       <c r="O69" s="6">
         <v>22.8</v>
       </c>
       <c r="P69" s="22">
         <v>34.1</v>
       </c>
       <c r="Q69" s="24">
         <v>62.1</v>
       </c>
       <c r="R69" s="22">
         <v>131.4</v>
       </c>
       <c r="S69" s="22">
         <v>287.3</v>
       </c>
       <c r="T69" s="6">
         <v>3092.1</v>
       </c>
       <c r="U69" s="6">
         <v>11792.5</v>
@@ -11084,145 +11209,147 @@
       </c>
       <c r="AD69" s="5">
         <v>128.30000000000001</v>
       </c>
       <c r="AE69" s="5">
         <v>334.5</v>
       </c>
       <c r="AF69" s="5">
         <v>3545.2</v>
       </c>
       <c r="AG69" s="5">
         <v>11902</v>
       </c>
       <c r="AH69" s="5">
         <v>20594.7</v>
       </c>
       <c r="AI69" s="5">
         <v>25085.1</v>
       </c>
       <c r="AJ69" s="5">
         <v>25151</v>
       </c>
       <c r="AK69" s="22">
         <v>24376.76</v>
       </c>
-      <c r="AL69" s="32">
+      <c r="AL69" s="31">
         <v>12.9</v>
       </c>
       <c r="AM69" s="5">
         <v>30</v>
       </c>
-      <c r="AN69" s="32">
+      <c r="AN69" s="31">
         <v>44.4</v>
       </c>
-      <c r="AO69" s="32">
+      <c r="AO69" s="31">
         <v>56.1</v>
       </c>
-      <c r="AP69" s="32">
+      <c r="AP69" s="31">
         <v>174.8</v>
       </c>
       <c r="AQ69" s="5">
         <v>320.5</v>
       </c>
       <c r="AR69" s="5">
         <v>3378.3</v>
       </c>
-      <c r="AS69" s="32">
+      <c r="AS69" s="31">
         <v>10929.9</v>
       </c>
       <c r="AT69" s="5">
         <v>18010.7</v>
       </c>
-      <c r="AU69" s="39">
+      <c r="AU69" s="5">
         <v>21867.599999999999</v>
       </c>
-      <c r="AV69" s="41">
+      <c r="AV69" s="31">
         <v>21979.8</v>
       </c>
-      <c r="AW69" s="41">
+      <c r="AW69" s="31">
         <v>21647.1</v>
       </c>
-      <c r="AX69" s="41">
+      <c r="AX69" s="31">
         <v>7.81</v>
       </c>
-      <c r="AY69" s="41">
+      <c r="AY69" s="31">
         <v>16.3</v>
       </c>
-      <c r="AZ69" s="41">
+      <c r="AZ69" s="31">
         <v>23.5</v>
       </c>
-      <c r="BA69" s="41">
+      <c r="BA69" s="31">
         <v>29.5</v>
       </c>
-      <c r="BB69" s="32"/>
+      <c r="BB69" s="65">
+        <v>111.2</v>
+      </c>
       <c r="BC69" s="5"/>
       <c r="BD69" s="5"/>
-      <c r="BE69" s="32"/>
+      <c r="BE69" s="31"/>
       <c r="BF69" s="5"/>
-      <c r="BG69" s="39"/>
-[...1 lines deleted...]
-      <c r="BI69" s="41"/>
+      <c r="BG69" s="5"/>
+      <c r="BH69" s="31"/>
+      <c r="BI69" s="31"/>
     </row>
     <row r="70" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="5">
         <v>0</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>63.4</v>
       </c>
       <c r="F70" s="5">
         <v>160.19999999999999</v>
       </c>
       <c r="G70" s="5">
         <v>269.2</v>
       </c>
       <c r="H70" s="5">
         <v>3984</v>
       </c>
       <c r="I70" s="5">
         <v>13063.6</v>
       </c>
       <c r="J70" s="5">
         <v>22694.400000000001</v>
       </c>
       <c r="K70" s="5">
         <v>27732.5</v>
       </c>
       <c r="L70" s="5">
         <v>28477.200000000001</v>
       </c>
-      <c r="M70" s="34">
+      <c r="M70" s="33">
         <v>28477.3</v>
       </c>
       <c r="N70" s="6">
         <v>0</v>
       </c>
       <c r="O70" s="6">
         <v>0</v>
       </c>
       <c r="P70" s="22" t="s">
         <v>29</v>
       </c>
       <c r="Q70" s="24">
         <v>97.2</v>
       </c>
       <c r="R70" s="22">
         <v>235.2</v>
       </c>
       <c r="S70" s="22">
         <v>380.3</v>
       </c>
       <c r="T70" s="6">
         <v>3496.5</v>
       </c>
       <c r="U70" s="6">
         <v>13352.9</v>
@@ -11253,145 +11380,147 @@
       </c>
       <c r="AD70" s="5">
         <v>134.5</v>
       </c>
       <c r="AE70" s="5">
         <v>257.60000000000002</v>
       </c>
       <c r="AF70" s="5">
         <v>3785.6</v>
       </c>
       <c r="AG70" s="5">
         <v>13279.5</v>
       </c>
       <c r="AH70" s="5">
         <v>21393.3</v>
       </c>
       <c r="AI70" s="5">
         <v>26965.5</v>
       </c>
       <c r="AJ70" s="5">
         <v>27291.200000000001</v>
       </c>
       <c r="AK70" s="22">
         <v>26428.82</v>
       </c>
-      <c r="AL70" s="32">
+      <c r="AL70" s="31">
         <v>0</v>
       </c>
       <c r="AM70" s="5">
         <v>0</v>
       </c>
-      <c r="AN70" s="32">
+      <c r="AN70" s="31">
         <v>0</v>
       </c>
-      <c r="AO70" s="32">
+      <c r="AO70" s="31">
         <v>0</v>
       </c>
-      <c r="AP70" s="32">
+      <c r="AP70" s="31">
         <v>117.3</v>
       </c>
       <c r="AQ70" s="5">
         <v>363.7</v>
       </c>
       <c r="AR70" s="5">
         <v>3404.2</v>
       </c>
-      <c r="AS70" s="32">
+      <c r="AS70" s="31">
         <v>11592.3</v>
       </c>
       <c r="AT70" s="5">
         <v>20200.8</v>
       </c>
-      <c r="AU70" s="39">
+      <c r="AU70" s="5">
         <v>26362.2</v>
       </c>
-      <c r="AV70" s="41">
+      <c r="AV70" s="31">
         <v>26720.7</v>
       </c>
-      <c r="AW70" s="41">
+      <c r="AW70" s="31">
         <v>28294.1</v>
       </c>
-      <c r="AX70" s="41" t="s">
+      <c r="AX70" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="AY70" s="41" t="s">
+      <c r="AY70" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="AZ70" s="41" t="s">
+      <c r="AZ70" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="BA70" s="41" t="s">
+      <c r="BA70" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="BB70" s="32"/>
+      <c r="BB70" s="65">
+        <v>330</v>
+      </c>
       <c r="BC70" s="5"/>
       <c r="BD70" s="5"/>
-      <c r="BE70" s="32"/>
+      <c r="BE70" s="31"/>
       <c r="BF70" s="5"/>
-      <c r="BG70" s="39"/>
-[...1 lines deleted...]
-      <c r="BI70" s="41"/>
+      <c r="BG70" s="5"/>
+      <c r="BH70" s="31"/>
+      <c r="BI70" s="31"/>
     </row>
     <row r="71" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="5">
         <v>8.5</v>
       </c>
       <c r="C71" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="D71" s="5">
         <v>25.3</v>
       </c>
       <c r="E71" s="5">
         <v>33.700000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>44.4</v>
       </c>
       <c r="G71" s="5">
         <v>509.6</v>
       </c>
       <c r="H71" s="5">
         <v>5997</v>
       </c>
       <c r="I71" s="5">
         <v>13198.5</v>
       </c>
       <c r="J71" s="5">
         <v>35337</v>
       </c>
       <c r="K71" s="5">
         <v>52572.3</v>
       </c>
       <c r="L71" s="5">
         <v>53066.9</v>
       </c>
-      <c r="M71" s="34">
+      <c r="M71" s="33">
         <v>53075.4</v>
       </c>
       <c r="N71" s="6">
         <v>10.1</v>
       </c>
       <c r="O71" s="6">
         <v>20.100000000000001</v>
       </c>
       <c r="P71" s="22">
         <v>30.2</v>
       </c>
       <c r="Q71" s="24">
         <v>40.299999999999997</v>
       </c>
       <c r="R71" s="22">
         <v>52.1</v>
       </c>
       <c r="S71" s="22">
         <v>494.3</v>
       </c>
       <c r="T71" s="6">
         <v>4893.3999999999996</v>
       </c>
       <c r="U71" s="6">
         <v>10544.6</v>
@@ -11422,382 +11551,384 @@
       </c>
       <c r="AD71" s="5">
         <v>53.9</v>
       </c>
       <c r="AE71" s="5">
         <v>650.1</v>
       </c>
       <c r="AF71" s="5">
         <v>4239.7</v>
       </c>
       <c r="AG71" s="5">
         <v>12093.9</v>
       </c>
       <c r="AH71" s="5">
         <v>35108.199999999997</v>
       </c>
       <c r="AI71" s="5">
         <v>50389.3</v>
       </c>
       <c r="AJ71" s="5">
         <v>50573.9</v>
       </c>
       <c r="AK71" s="22">
         <v>46734.15</v>
       </c>
-      <c r="AL71" s="32">
+      <c r="AL71" s="31">
         <v>0</v>
       </c>
       <c r="AM71" s="5">
         <v>0</v>
       </c>
-      <c r="AN71" s="32">
+      <c r="AN71" s="31">
         <v>0</v>
       </c>
-      <c r="AO71" s="32">
+      <c r="AO71" s="31">
         <v>0</v>
       </c>
-      <c r="AP71" s="32">
+      <c r="AP71" s="31">
         <v>2.4</v>
       </c>
       <c r="AQ71" s="5">
         <v>558.5</v>
       </c>
       <c r="AR71" s="5">
         <v>4513.2</v>
       </c>
-      <c r="AS71" s="32">
+      <c r="AS71" s="31">
         <v>11508.5</v>
       </c>
       <c r="AT71" s="5">
         <v>40022</v>
       </c>
-      <c r="AU71" s="39">
+      <c r="AU71" s="5">
         <v>54124.9</v>
       </c>
-      <c r="AV71" s="41">
+      <c r="AV71" s="31">
         <v>56838.400000000001</v>
       </c>
-      <c r="AW71" s="41">
+      <c r="AW71" s="31">
         <v>59715.7</v>
       </c>
-      <c r="AX71" s="41">
+      <c r="AX71" s="31">
         <v>8.15</v>
       </c>
-      <c r="AY71" s="41">
+      <c r="AY71" s="31">
         <v>17.100000000000001</v>
       </c>
-      <c r="AZ71" s="41">
+      <c r="AZ71" s="31">
         <v>24.8</v>
       </c>
-      <c r="BA71" s="41">
+      <c r="BA71" s="31">
         <v>31.1</v>
       </c>
-      <c r="BB71" s="32"/>
+      <c r="BB71" s="65">
+        <v>37.700000000000003</v>
+      </c>
       <c r="BC71" s="5"/>
       <c r="BD71" s="5"/>
-      <c r="BE71" s="32"/>
+      <c r="BE71" s="31"/>
       <c r="BF71" s="5"/>
-      <c r="BG71" s="39"/>
-[...1 lines deleted...]
-      <c r="BI71" s="41"/>
+      <c r="BG71" s="5"/>
+      <c r="BH71" s="31"/>
+      <c r="BI71" s="31"/>
     </row>
     <row r="72" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
       <c r="B72" s="10"/>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
-      <c r="H72" s="36"/>
-      <c r="I72" s="36"/>
+      <c r="H72" s="35"/>
+      <c r="I72" s="35"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
       <c r="N72" s="26"/>
       <c r="O72" s="26"/>
       <c r="P72" s="26"/>
       <c r="Q72" s="26"/>
       <c r="R72" s="26"/>
       <c r="S72" s="26"/>
       <c r="T72" s="26"/>
       <c r="U72" s="26"/>
       <c r="V72" s="26"/>
       <c r="W72" s="26"/>
       <c r="X72" s="26"/>
       <c r="Y72" s="22"/>
       <c r="Z72" s="27"/>
       <c r="AA72" s="25"/>
       <c r="AB72" s="25"/>
       <c r="AC72" s="25"/>
       <c r="AD72" s="25"/>
       <c r="AE72" s="25"/>
       <c r="AF72" s="25"/>
     </row>
     <row r="73" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="64" t="s">
+      <c r="A73" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B73" s="64"/>
-[...17 lines deleted...]
-      <c r="Z73" s="64" t="s">
+      <c r="B73" s="58"/>
+      <c r="C73" s="58"/>
+      <c r="D73" s="58"/>
+      <c r="E73" s="58"/>
+      <c r="F73" s="58"/>
+      <c r="G73" s="58"/>
+      <c r="H73" s="58"/>
+      <c r="I73" s="58"/>
+      <c r="J73" s="58"/>
+      <c r="K73" s="58"/>
+      <c r="L73" s="58"/>
+      <c r="M73" s="58"/>
+      <c r="N73" s="58"/>
+      <c r="O73" s="58"/>
+      <c r="P73" s="58"/>
+      <c r="Q73" s="58"/>
+      <c r="R73" s="58"/>
+      <c r="S73" s="58"/>
+      <c r="Z73" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="AA73" s="64"/>
-[...17 lines deleted...]
-      <c r="AX73" s="67" t="s">
+      <c r="AA73" s="58"/>
+      <c r="AB73" s="58"/>
+      <c r="AC73" s="58"/>
+      <c r="AD73" s="58"/>
+      <c r="AE73" s="58"/>
+      <c r="AF73" s="58"/>
+      <c r="AG73" s="58"/>
+      <c r="AH73" s="58"/>
+      <c r="AI73" s="58"/>
+      <c r="AJ73" s="58"/>
+      <c r="AK73" s="58"/>
+      <c r="AL73" s="58"/>
+      <c r="AM73" s="58"/>
+      <c r="AN73" s="58"/>
+      <c r="AO73" s="58"/>
+      <c r="AP73" s="58"/>
+      <c r="AQ73" s="58"/>
+      <c r="AR73" s="58"/>
+      <c r="AX73" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="AY73" s="67"/>
-[...16 lines deleted...]
-      <c r="BP73" s="67"/>
+      <c r="AY73" s="61"/>
+      <c r="AZ73" s="61"/>
+      <c r="BA73" s="61"/>
+      <c r="BB73" s="61"/>
+      <c r="BC73" s="61"/>
+      <c r="BD73" s="61"/>
+      <c r="BE73" s="61"/>
+      <c r="BF73" s="61"/>
+      <c r="BG73" s="61"/>
+      <c r="BH73" s="61"/>
+      <c r="BI73" s="61"/>
+      <c r="BJ73" s="61"/>
+      <c r="BK73" s="61"/>
+      <c r="BL73" s="61"/>
+      <c r="BM73" s="61"/>
+      <c r="BN73" s="61"/>
+      <c r="BO73" s="61"/>
+      <c r="BP73" s="61"/>
     </row>
     <row r="74" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A74" s="9"/>
-      <c r="B74" s="49"/>
-[...60 lines deleted...]
-      <c r="BK74" s="49"/>
+      <c r="B74" s="43"/>
+      <c r="C74" s="43"/>
+      <c r="D74" s="43"/>
+      <c r="E74" s="43"/>
+      <c r="F74" s="43"/>
+      <c r="G74" s="43"/>
+      <c r="H74" s="43"/>
+      <c r="I74" s="43"/>
+      <c r="J74" s="43"/>
+      <c r="K74" s="43"/>
+      <c r="L74" s="43"/>
+      <c r="M74" s="43"/>
+      <c r="N74" s="43"/>
+      <c r="O74" s="43"/>
+      <c r="P74" s="43"/>
+      <c r="Q74" s="43"/>
+      <c r="R74" s="43"/>
+      <c r="S74" s="43"/>
+      <c r="T74" s="43"/>
+      <c r="U74" s="43"/>
+      <c r="V74" s="43"/>
+      <c r="W74" s="43"/>
+      <c r="X74" s="43"/>
+      <c r="Y74" s="43"/>
+      <c r="Z74" s="43"/>
+      <c r="AA74" s="43"/>
+      <c r="AB74" s="43"/>
+      <c r="AC74" s="43"/>
+      <c r="AD74" s="43"/>
+      <c r="AE74" s="43"/>
+      <c r="AF74" s="43"/>
+      <c r="AG74" s="43"/>
+      <c r="AH74" s="43"/>
+      <c r="AI74" s="43"/>
+      <c r="AJ74" s="43"/>
+      <c r="AK74" s="43"/>
+      <c r="AL74" s="43"/>
+      <c r="AM74" s="43"/>
+      <c r="AN74" s="43"/>
+      <c r="AO74" s="43"/>
+      <c r="AP74" s="43"/>
+      <c r="AQ74" s="43"/>
+      <c r="AR74" s="43"/>
+      <c r="AS74" s="43"/>
+      <c r="AT74" s="43"/>
+      <c r="AU74" s="43"/>
+      <c r="AV74" s="43"/>
+      <c r="AW74" s="43"/>
+      <c r="AX74" s="43"/>
+      <c r="AY74" s="43"/>
+      <c r="AZ74" s="43"/>
+      <c r="BA74" s="43"/>
+      <c r="BB74" s="43"/>
+      <c r="BC74" s="43"/>
+      <c r="BD74" s="43"/>
+      <c r="BE74" s="43"/>
+      <c r="BF74" s="43"/>
+      <c r="BG74" s="43"/>
+      <c r="BH74" s="43"/>
+      <c r="BI74" s="43"/>
+      <c r="BJ74" s="43"/>
+      <c r="BK74" s="43"/>
     </row>
     <row r="75" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K75" s="57"/>
-[...19 lines deleted...]
-      <c r="AS75" s="63" t="s">
+      <c r="K75" s="51"/>
+      <c r="L75" s="51"/>
+      <c r="M75" s="51"/>
+      <c r="N75" s="51"/>
+      <c r="O75" s="51"/>
+      <c r="P75" s="51"/>
+      <c r="Q75" s="51"/>
+      <c r="R75" s="51"/>
+      <c r="S75" s="51"/>
+      <c r="T75" s="51"/>
+      <c r="U75" s="51"/>
+      <c r="V75" s="51"/>
+      <c r="W75" s="51"/>
+      <c r="X75" s="51"/>
+      <c r="Y75" s="51"/>
+      <c r="AG75" s="57"/>
+      <c r="AH75" s="57"/>
+      <c r="AI75" s="57"/>
+      <c r="AJ75" s="57"/>
+      <c r="AK75" s="57"/>
+      <c r="AS75" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AT75" s="63"/>
-[...3 lines deleted...]
-      <c r="BE75" s="63" t="s">
+      <c r="AT75" s="57"/>
+      <c r="AU75" s="57"/>
+      <c r="AV75" s="57"/>
+      <c r="AW75" s="57"/>
+      <c r="BE75" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="BF75" s="63"/>
-[...2 lines deleted...]
-      <c r="BI75" s="63"/>
+      <c r="BF75" s="57"/>
+      <c r="BG75" s="57"/>
+      <c r="BH75" s="57"/>
+      <c r="BI75" s="57"/>
     </row>
     <row r="76" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="52"/>
-      <c r="B76" s="54" t="s">
+      <c r="A76" s="46"/>
+      <c r="B76" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="C76" s="55"/>
-[...10 lines deleted...]
-      <c r="N76" s="55" t="s">
+      <c r="C76" s="49"/>
+      <c r="D76" s="49"/>
+      <c r="E76" s="49"/>
+      <c r="F76" s="49"/>
+      <c r="G76" s="49"/>
+      <c r="H76" s="49"/>
+      <c r="I76" s="49"/>
+      <c r="J76" s="49"/>
+      <c r="K76" s="49"/>
+      <c r="L76" s="49"/>
+      <c r="M76" s="50"/>
+      <c r="N76" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="O76" s="55"/>
-[...10 lines deleted...]
-      <c r="Z76" s="59" t="s">
+      <c r="O76" s="49"/>
+      <c r="P76" s="49"/>
+      <c r="Q76" s="49"/>
+      <c r="R76" s="49"/>
+      <c r="S76" s="49"/>
+      <c r="T76" s="49"/>
+      <c r="U76" s="49"/>
+      <c r="V76" s="49"/>
+      <c r="W76" s="49"/>
+      <c r="X76" s="49"/>
+      <c r="Y76" s="49"/>
+      <c r="Z76" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="AA76" s="60"/>
-[...10 lines deleted...]
-      <c r="AL76" s="54" t="s">
+      <c r="AA76" s="54"/>
+      <c r="AB76" s="55"/>
+      <c r="AC76" s="54"/>
+      <c r="AD76" s="54"/>
+      <c r="AE76" s="54"/>
+      <c r="AF76" s="54"/>
+      <c r="AG76" s="54"/>
+      <c r="AH76" s="54"/>
+      <c r="AI76" s="54"/>
+      <c r="AJ76" s="54"/>
+      <c r="AK76" s="56"/>
+      <c r="AL76" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AM76" s="55"/>
-[...10 lines deleted...]
-      <c r="AX76" s="54" t="s">
+      <c r="AM76" s="49"/>
+      <c r="AN76" s="49"/>
+      <c r="AO76" s="49"/>
+      <c r="AP76" s="49"/>
+      <c r="AQ76" s="49"/>
+      <c r="AR76" s="49"/>
+      <c r="AS76" s="49"/>
+      <c r="AT76" s="49"/>
+      <c r="AU76" s="49"/>
+      <c r="AV76" s="49"/>
+      <c r="AW76" s="50"/>
+      <c r="AX76" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="AY76" s="55"/>
-[...9 lines deleted...]
-      <c r="BI76" s="56"/>
+      <c r="AY76" s="49"/>
+      <c r="AZ76" s="49"/>
+      <c r="BA76" s="49"/>
+      <c r="BB76" s="49"/>
+      <c r="BC76" s="49"/>
+      <c r="BD76" s="49"/>
+      <c r="BE76" s="49"/>
+      <c r="BF76" s="49"/>
+      <c r="BG76" s="49"/>
+      <c r="BH76" s="49"/>
+      <c r="BI76" s="50"/>
     </row>
     <row r="77" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="53"/>
+      <c r="A77" s="47"/>
       <c r="B77" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I77" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J77" s="13" t="s">
@@ -11889,87 +12020,87 @@
       </c>
       <c r="AM77" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AN77" s="12" t="s">
         <v>3</v>
       </c>
       <c r="AO77" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AP77" s="12" t="s">
         <v>5</v>
       </c>
       <c r="AQ77" s="12" t="s">
         <v>6</v>
       </c>
       <c r="AR77" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AS77" s="12" t="s">
         <v>8</v>
       </c>
       <c r="AT77" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AU77" s="40" t="s">
+      <c r="AU77" s="38" t="s">
         <v>10</v>
       </c>
       <c r="AV77" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AW77" s="12" t="s">
         <v>36</v>
       </c>
       <c r="AX77" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AY77" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AZ77" s="12" t="s">
         <v>3</v>
       </c>
       <c r="BA77" s="12" t="s">
         <v>4</v>
       </c>
       <c r="BB77" s="12" t="s">
         <v>5</v>
       </c>
       <c r="BC77" s="12" t="s">
         <v>6</v>
       </c>
       <c r="BD77" s="12" t="s">
         <v>7</v>
       </c>
       <c r="BE77" s="12" t="s">
         <v>8</v>
       </c>
       <c r="BF77" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="BG77" s="40" t="s">
+      <c r="BG77" s="38" t="s">
         <v>10</v>
       </c>
       <c r="BH77" s="12" t="s">
         <v>11</v>
       </c>
       <c r="BI77" s="12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:68" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="5">
         <v>25989.200000000001</v>
       </c>
       <c r="C78" s="5">
         <v>53352.800000000003</v>
       </c>
       <c r="D78" s="5">
         <v>85757.7</v>
       </c>
       <c r="E78" s="5">
         <v>120397.7</v>
       </c>
@@ -12032,160 +12163,162 @@
       </c>
       <c r="Y78" s="20">
         <v>325236.09057144576</v>
       </c>
       <c r="Z78" s="5">
         <v>23386.3</v>
       </c>
       <c r="AA78" s="5">
         <v>48968.9</v>
       </c>
       <c r="AB78" s="5">
         <v>75941.399999999994</v>
       </c>
       <c r="AC78" s="5">
         <v>105402.6</v>
       </c>
       <c r="AD78" s="5">
         <v>132632</v>
       </c>
       <c r="AE78" s="5">
         <v>171227.6</v>
       </c>
       <c r="AF78" s="5">
         <v>194973.9</v>
       </c>
-      <c r="AG78" s="31">
+      <c r="AG78" s="30">
         <v>222054.3</v>
       </c>
-      <c r="AH78" s="31">
+      <c r="AH78" s="30">
         <v>257297.8</v>
       </c>
       <c r="AI78" s="5">
         <v>287551.40000000002</v>
       </c>
       <c r="AJ78" s="5">
         <v>321481.40000000002</v>
       </c>
       <c r="AK78" s="22">
         <v>384455.7</v>
       </c>
-      <c r="AL78" s="32">
+      <c r="AL78" s="31">
         <v>30828.5</v>
       </c>
-      <c r="AM78" s="31">
+      <c r="AM78" s="30">
         <v>59582.3</v>
       </c>
-      <c r="AN78" s="32">
+      <c r="AN78" s="31">
         <v>92033.600000000006</v>
       </c>
-      <c r="AO78" s="32">
+      <c r="AO78" s="31">
         <v>124468</v>
       </c>
-      <c r="AP78" s="32">
+      <c r="AP78" s="31">
         <v>157636.4</v>
       </c>
       <c r="AQ78" s="5">
         <v>196147</v>
       </c>
       <c r="AR78" s="5">
         <v>226880.4</v>
       </c>
-      <c r="AS78" s="32">
+      <c r="AS78" s="31">
         <v>258050.6</v>
       </c>
       <c r="AT78" s="5">
         <v>313159.8</v>
       </c>
-      <c r="AU78" s="39">
+      <c r="AU78" s="5">
         <v>353467.5</v>
       </c>
-      <c r="AV78" s="41">
+      <c r="AV78" s="31">
         <v>392001.9</v>
       </c>
-      <c r="AW78" s="42">
+      <c r="AW78" s="63">
         <v>454321.3</v>
       </c>
-      <c r="AX78" s="41">
+      <c r="AX78" s="31">
         <v>36711.800000000003</v>
       </c>
-      <c r="AY78" s="41">
+      <c r="AY78" s="31">
         <v>76797.5</v>
       </c>
-      <c r="AZ78" s="41">
+      <c r="AZ78" s="31">
         <v>120051.7</v>
       </c>
-      <c r="BA78" s="41">
+      <c r="BA78" s="31">
         <v>168105.5</v>
       </c>
-      <c r="BB78" s="32"/>
+      <c r="BB78" s="65">
+        <v>215559.5</v>
+      </c>
       <c r="BC78" s="5"/>
       <c r="BD78" s="5"/>
-      <c r="BE78" s="32"/>
+      <c r="BE78" s="31"/>
       <c r="BF78" s="5"/>
-      <c r="BG78" s="39"/>
-[...1 lines deleted...]
-      <c r="BI78" s="42"/>
+      <c r="BG78" s="5"/>
+      <c r="BH78" s="31"/>
+      <c r="BI78" s="63"/>
     </row>
     <row r="79" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A79" s="33" t="s">
+      <c r="A79" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="5">
         <v>149.1</v>
       </c>
       <c r="C79" s="5">
         <v>349.4</v>
       </c>
       <c r="D79" s="5">
         <v>555.20000000000005</v>
       </c>
       <c r="E79" s="5">
         <v>843.9</v>
       </c>
       <c r="F79" s="5">
         <v>1230.9000000000001</v>
       </c>
       <c r="G79" s="5">
         <v>1627.5</v>
       </c>
       <c r="H79" s="5">
         <v>1932</v>
       </c>
       <c r="I79" s="5">
         <v>2204.5</v>
       </c>
       <c r="J79" s="5">
         <v>2487.4</v>
       </c>
       <c r="K79" s="5">
         <v>2743.26</v>
       </c>
       <c r="L79" s="5">
         <v>3012.1</v>
       </c>
-      <c r="M79" s="34">
+      <c r="M79" s="33">
         <v>3288</v>
       </c>
       <c r="N79" s="6">
         <v>121.3</v>
       </c>
       <c r="O79" s="6">
         <v>281.2</v>
       </c>
       <c r="P79" s="6">
         <v>443.8</v>
       </c>
       <c r="Q79" s="6">
         <v>663.3</v>
       </c>
       <c r="R79" s="6">
         <v>948.2</v>
       </c>
       <c r="S79" s="6">
         <v>1244.0999999999999</v>
       </c>
       <c r="T79" s="6">
         <v>1706.1</v>
       </c>
       <c r="U79" s="6">
         <v>1940.6</v>
@@ -12216,145 +12349,147 @@
       </c>
       <c r="AD79" s="5">
         <v>1060.8</v>
       </c>
       <c r="AE79" s="5">
         <v>1363.9</v>
       </c>
       <c r="AF79" s="5">
         <v>1832.4</v>
       </c>
       <c r="AG79" s="5">
         <v>2085</v>
       </c>
       <c r="AH79" s="19">
         <v>2373.4</v>
       </c>
       <c r="AI79" s="5">
         <v>2656</v>
       </c>
       <c r="AJ79" s="5">
         <v>2968.7</v>
       </c>
       <c r="AK79" s="22">
         <v>3300.1</v>
       </c>
-      <c r="AL79" s="32">
+      <c r="AL79" s="31">
         <v>105.8</v>
       </c>
       <c r="AM79" s="5">
         <v>244.7</v>
       </c>
-      <c r="AN79" s="32">
+      <c r="AN79" s="31">
         <v>383.3</v>
       </c>
-      <c r="AO79" s="32">
+      <c r="AO79" s="31">
         <v>564.1</v>
       </c>
-      <c r="AP79" s="32">
+      <c r="AP79" s="31">
         <v>787.2</v>
       </c>
       <c r="AQ79" s="5">
         <v>1018.2</v>
       </c>
       <c r="AR79" s="5">
         <v>1296.7</v>
       </c>
-      <c r="AS79" s="32">
+      <c r="AS79" s="31">
         <v>1447.8</v>
       </c>
       <c r="AT79" s="5">
         <v>1776.5</v>
       </c>
-      <c r="AU79" s="39">
+      <c r="AU79" s="5">
         <v>2045.6</v>
       </c>
-      <c r="AV79" s="41">
+      <c r="AV79" s="31">
         <v>2378.1999999999998</v>
       </c>
-      <c r="AW79" s="41">
+      <c r="AW79" s="31">
         <v>2761.8</v>
       </c>
-      <c r="AX79" s="41">
+      <c r="AX79" s="31">
         <v>78.099999999999994</v>
       </c>
-      <c r="AY79" s="41">
+      <c r="AY79" s="31">
         <v>182.3</v>
       </c>
-      <c r="AZ79" s="41">
+      <c r="AZ79" s="31">
         <v>283.86</v>
       </c>
-      <c r="BA79" s="41">
+      <c r="BA79" s="31">
         <v>409.2</v>
       </c>
-      <c r="BB79" s="32"/>
+      <c r="BB79" s="65">
+        <v>557.79999999999995</v>
+      </c>
       <c r="BC79" s="5"/>
       <c r="BD79" s="5"/>
-      <c r="BE79" s="32"/>
+      <c r="BE79" s="31"/>
       <c r="BF79" s="5"/>
-      <c r="BG79" s="39"/>
-[...1 lines deleted...]
-      <c r="BI79" s="41"/>
+      <c r="BG79" s="5"/>
+      <c r="BH79" s="31"/>
+      <c r="BI79" s="31"/>
     </row>
     <row r="80" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A80" s="33" t="s">
+      <c r="A80" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="5">
         <v>846.5</v>
       </c>
       <c r="C80" s="5">
         <v>1641.6</v>
       </c>
       <c r="D80" s="5">
         <v>2526.9</v>
       </c>
       <c r="E80" s="5">
         <v>3480.7</v>
       </c>
       <c r="F80" s="5">
         <v>4548.3</v>
       </c>
       <c r="G80" s="5">
         <v>5709.7</v>
       </c>
       <c r="H80" s="5">
         <v>6501.7</v>
       </c>
       <c r="I80" s="5">
         <v>7294.3</v>
       </c>
       <c r="J80" s="5">
         <v>8138</v>
       </c>
       <c r="K80" s="5">
         <v>8982.06</v>
       </c>
       <c r="L80" s="5">
         <v>9828.2000000000007</v>
       </c>
-      <c r="M80" s="34">
+      <c r="M80" s="33">
         <v>11065.7</v>
       </c>
       <c r="N80" s="6">
         <v>687.3</v>
       </c>
       <c r="O80" s="6">
         <v>1308.2</v>
       </c>
       <c r="P80" s="6">
         <v>2000.6</v>
       </c>
       <c r="Q80" s="6">
         <v>2694.9</v>
       </c>
       <c r="R80" s="6">
         <v>3463.1</v>
       </c>
       <c r="S80" s="6">
         <v>4416.8999999999996</v>
       </c>
       <c r="T80" s="6">
         <v>4754.5</v>
       </c>
       <c r="U80" s="6">
         <v>5235.7</v>
@@ -12385,145 +12520,147 @@
       </c>
       <c r="AD80" s="5">
         <v>2986.8</v>
       </c>
       <c r="AE80" s="5">
         <v>4304.8999999999996</v>
       </c>
       <c r="AF80" s="5">
         <v>4601.7</v>
       </c>
       <c r="AG80" s="5">
         <v>5126.5</v>
       </c>
       <c r="AH80" s="19">
         <v>5589.3</v>
       </c>
       <c r="AI80" s="5">
         <v>6129.2</v>
       </c>
       <c r="AJ80" s="5">
         <v>7043.8</v>
       </c>
       <c r="AK80" s="22">
         <v>8439.2999999999993</v>
       </c>
-      <c r="AL80" s="32">
+      <c r="AL80" s="31">
         <v>640.79999999999995</v>
       </c>
       <c r="AM80" s="5">
         <v>1104.4000000000001</v>
       </c>
-      <c r="AN80" s="32">
+      <c r="AN80" s="31">
         <v>1792.9</v>
       </c>
-      <c r="AO80" s="32">
+      <c r="AO80" s="31">
         <v>2433.1999999999998</v>
       </c>
-      <c r="AP80" s="32">
+      <c r="AP80" s="31">
         <v>3012.8</v>
       </c>
       <c r="AQ80" s="5">
         <v>4002.4</v>
       </c>
       <c r="AR80" s="5">
         <v>4304.1000000000004</v>
       </c>
-      <c r="AS80" s="32">
+      <c r="AS80" s="31">
         <v>5758.2</v>
       </c>
       <c r="AT80" s="5">
         <v>7915.8</v>
       </c>
-      <c r="AU80" s="39">
+      <c r="AU80" s="5">
         <v>9084.5</v>
       </c>
-      <c r="AV80" s="41">
+      <c r="AV80" s="31">
         <v>9780.5</v>
       </c>
-      <c r="AW80" s="41">
+      <c r="AW80" s="31">
         <v>10838.4</v>
       </c>
-      <c r="AX80" s="41">
+      <c r="AX80" s="31">
         <v>2188.5</v>
       </c>
-      <c r="AY80" s="41">
+      <c r="AY80" s="31">
         <v>3164.6</v>
       </c>
-      <c r="AZ80" s="41">
+      <c r="AZ80" s="31">
         <v>6417.07</v>
       </c>
-      <c r="BA80" s="41">
+      <c r="BA80" s="31">
         <v>9185</v>
       </c>
-      <c r="BB80" s="32"/>
+      <c r="BB80" s="65">
+        <v>10727</v>
+      </c>
       <c r="BC80" s="5"/>
       <c r="BD80" s="5"/>
-      <c r="BE80" s="32"/>
+      <c r="BE80" s="31"/>
       <c r="BF80" s="5"/>
-      <c r="BG80" s="39"/>
-[...1 lines deleted...]
-      <c r="BI80" s="41"/>
+      <c r="BG80" s="5"/>
+      <c r="BH80" s="31"/>
+      <c r="BI80" s="31"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="A81" s="33" t="s">
+      <c r="A81" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="5">
         <v>301</v>
       </c>
       <c r="C81" s="5">
         <v>621.1</v>
       </c>
       <c r="D81" s="5">
         <v>969.5</v>
       </c>
       <c r="E81" s="5">
         <v>1427.8</v>
       </c>
       <c r="F81" s="5">
         <v>1947.2</v>
       </c>
       <c r="G81" s="5">
         <v>2557.3000000000002</v>
       </c>
       <c r="H81" s="5">
         <v>3035.2</v>
       </c>
       <c r="I81" s="5">
         <v>3430.4</v>
       </c>
       <c r="J81" s="5">
         <v>3899</v>
       </c>
       <c r="K81" s="5">
         <v>4285.76</v>
       </c>
       <c r="L81" s="5">
         <v>4672.3999999999996</v>
       </c>
-      <c r="M81" s="34">
+      <c r="M81" s="33">
         <v>5086</v>
       </c>
       <c r="N81" s="6">
         <v>202.1</v>
       </c>
       <c r="O81" s="6">
         <v>422.7</v>
       </c>
       <c r="P81" s="6">
         <v>640.5</v>
       </c>
       <c r="Q81" s="6">
         <v>903.6</v>
       </c>
       <c r="R81" s="6">
         <v>1201.4000000000001</v>
       </c>
       <c r="S81" s="6">
         <v>1551.7</v>
       </c>
       <c r="T81" s="6">
         <v>1830.3</v>
       </c>
       <c r="U81" s="6">
         <v>2068.5</v>
@@ -12554,145 +12691,147 @@
       </c>
       <c r="AD81" s="5">
         <v>1600.8</v>
       </c>
       <c r="AE81" s="5">
         <v>2021.5</v>
       </c>
       <c r="AF81" s="5">
         <v>2381.4</v>
       </c>
       <c r="AG81" s="5">
         <v>2717</v>
       </c>
       <c r="AH81" s="19">
         <v>3128.7</v>
       </c>
       <c r="AI81" s="5">
         <v>3528</v>
       </c>
       <c r="AJ81" s="5">
         <v>3897.8</v>
       </c>
       <c r="AK81" s="22">
         <v>4535.5</v>
       </c>
-      <c r="AL81" s="32">
+      <c r="AL81" s="31">
         <v>323.5</v>
       </c>
       <c r="AM81" s="5">
         <v>639.4</v>
       </c>
-      <c r="AN81" s="32">
+      <c r="AN81" s="31">
         <v>971.7</v>
       </c>
-      <c r="AO81" s="32">
+      <c r="AO81" s="31">
         <v>1308.5999999999999</v>
       </c>
-      <c r="AP81" s="32">
+      <c r="AP81" s="31">
         <v>1667.2</v>
       </c>
       <c r="AQ81" s="5">
         <v>2123.5</v>
       </c>
       <c r="AR81" s="5">
         <v>2661.5</v>
       </c>
-      <c r="AS81" s="32">
+      <c r="AS81" s="31">
         <v>3086.5</v>
       </c>
       <c r="AT81" s="5">
         <v>3638.3</v>
       </c>
-      <c r="AU81" s="39">
+      <c r="AU81" s="5">
         <v>4214.8999999999996</v>
       </c>
-      <c r="AV81" s="41">
+      <c r="AV81" s="31">
         <v>4834</v>
       </c>
-      <c r="AW81" s="41">
+      <c r="AW81" s="31">
         <v>5692.1</v>
       </c>
-      <c r="AX81" s="41">
+      <c r="AX81" s="31">
         <v>443.2</v>
       </c>
-      <c r="AY81" s="41">
+      <c r="AY81" s="31">
         <v>907.1</v>
       </c>
-      <c r="AZ81" s="41">
+      <c r="AZ81" s="31">
         <v>1394.24</v>
       </c>
-      <c r="BA81" s="41">
+      <c r="BA81" s="31">
         <v>1948.4</v>
       </c>
-      <c r="BB81" s="32"/>
+      <c r="BB81" s="65">
+        <v>2533</v>
+      </c>
       <c r="BC81" s="5"/>
       <c r="BD81" s="5"/>
-      <c r="BE81" s="32"/>
+      <c r="BE81" s="31"/>
       <c r="BF81" s="5"/>
-      <c r="BG81" s="39"/>
-[...1 lines deleted...]
-      <c r="BI81" s="41"/>
+      <c r="BG81" s="5"/>
+      <c r="BH81" s="31"/>
+      <c r="BI81" s="31"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="5">
         <v>1052.2</v>
       </c>
       <c r="C82" s="5">
         <v>2157.1</v>
       </c>
       <c r="D82" s="5">
         <v>3559.1</v>
       </c>
       <c r="E82" s="5">
         <v>5122.5</v>
       </c>
       <c r="F82" s="5">
         <v>6836.3</v>
       </c>
       <c r="G82" s="5">
         <v>8831.6</v>
       </c>
       <c r="H82" s="5">
         <v>10314.700000000001</v>
       </c>
       <c r="I82" s="5">
         <v>11773.3</v>
       </c>
       <c r="J82" s="5">
         <v>13276.8</v>
       </c>
       <c r="K82" s="5">
         <v>14760.62</v>
       </c>
       <c r="L82" s="5">
         <v>16171.5</v>
       </c>
-      <c r="M82" s="34">
+      <c r="M82" s="33">
         <v>17715.2</v>
       </c>
       <c r="N82" s="6">
         <v>1074.9000000000001</v>
       </c>
       <c r="O82" s="6">
         <v>2233.8000000000002</v>
       </c>
       <c r="P82" s="6">
         <v>3469.7</v>
       </c>
       <c r="Q82" s="6">
         <v>4802.3999999999996</v>
       </c>
       <c r="R82" s="6">
         <v>6329.9</v>
       </c>
       <c r="S82" s="6">
         <v>8249.6</v>
       </c>
       <c r="T82" s="6">
         <v>9276.4</v>
       </c>
       <c r="U82" s="6">
         <v>10340.6</v>
@@ -12723,145 +12862,147 @@
       </c>
       <c r="AD82" s="5">
         <v>5781.6</v>
       </c>
       <c r="AE82" s="5">
         <v>8401.1</v>
       </c>
       <c r="AF82" s="5">
         <v>9251.5</v>
       </c>
       <c r="AG82" s="5">
         <v>10173.700000000001</v>
       </c>
       <c r="AH82" s="19">
         <v>11366.6</v>
       </c>
       <c r="AI82" s="5">
         <v>12534.5</v>
       </c>
       <c r="AJ82" s="5">
         <v>13771.1</v>
       </c>
       <c r="AK82" s="22">
         <v>17127</v>
       </c>
-      <c r="AL82" s="32">
+      <c r="AL82" s="31">
         <v>1473.8</v>
       </c>
       <c r="AM82" s="5">
         <v>2721.6</v>
       </c>
-      <c r="AN82" s="32">
+      <c r="AN82" s="31">
         <v>4120.1000000000004</v>
       </c>
-      <c r="AO82" s="32">
+      <c r="AO82" s="31">
         <v>5641.2</v>
       </c>
-      <c r="AP82" s="32">
+      <c r="AP82" s="31">
         <v>7159.8</v>
       </c>
       <c r="AQ82" s="5">
         <v>8964.6</v>
       </c>
       <c r="AR82" s="5">
         <v>10120.9</v>
       </c>
-      <c r="AS82" s="32">
+      <c r="AS82" s="31">
         <v>11291.3</v>
       </c>
       <c r="AT82" s="5">
         <v>14784.4</v>
       </c>
-      <c r="AU82" s="39">
+      <c r="AU82" s="5">
         <v>16133.6</v>
       </c>
-      <c r="AV82" s="41">
+      <c r="AV82" s="31">
         <v>17579.8</v>
       </c>
-      <c r="AW82" s="41">
+      <c r="AW82" s="31">
         <v>19913.5</v>
       </c>
-      <c r="AX82" s="41">
+      <c r="AX82" s="31">
         <v>1487.8</v>
       </c>
-      <c r="AY82" s="41">
+      <c r="AY82" s="31">
         <v>3138.6</v>
       </c>
-      <c r="AZ82" s="41">
+      <c r="AZ82" s="31">
         <v>4847.01</v>
       </c>
-      <c r="BA82" s="41">
+      <c r="BA82" s="31">
         <v>6685.5</v>
       </c>
-      <c r="BB82" s="32"/>
+      <c r="BB82" s="65">
+        <v>8703.2999999999993</v>
+      </c>
       <c r="BC82" s="5"/>
       <c r="BD82" s="5"/>
-      <c r="BE82" s="32"/>
+      <c r="BE82" s="31"/>
       <c r="BF82" s="5"/>
-      <c r="BG82" s="39"/>
-[...1 lines deleted...]
-      <c r="BI82" s="41"/>
+      <c r="BG82" s="5"/>
+      <c r="BH82" s="31"/>
+      <c r="BI82" s="31"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5">
         <v>1363.7</v>
       </c>
       <c r="C83" s="5">
         <v>2734.1</v>
       </c>
       <c r="D83" s="5">
         <v>4428.8</v>
       </c>
       <c r="E83" s="5">
         <v>6286.1</v>
       </c>
       <c r="F83" s="5">
         <v>8482.4</v>
       </c>
       <c r="G83" s="5">
         <v>10663.4</v>
       </c>
       <c r="H83" s="5">
         <v>12636.9</v>
       </c>
       <c r="I83" s="5">
         <v>14569.7</v>
       </c>
       <c r="J83" s="5">
         <v>16210.4</v>
       </c>
       <c r="K83" s="5">
         <v>17845.28</v>
       </c>
       <c r="L83" s="5">
         <v>19689.5</v>
       </c>
-      <c r="M83" s="34">
+      <c r="M83" s="33">
         <v>21010.5</v>
       </c>
       <c r="N83" s="6">
         <v>1045.9000000000001</v>
       </c>
       <c r="O83" s="6">
         <v>2084.9</v>
       </c>
       <c r="P83" s="6">
         <v>3331.2</v>
       </c>
       <c r="Q83" s="6">
         <v>4673.8</v>
       </c>
       <c r="R83" s="6">
         <v>6208.5</v>
       </c>
       <c r="S83" s="6">
         <v>7787.8</v>
       </c>
       <c r="T83" s="6">
         <v>9127.5</v>
       </c>
       <c r="U83" s="6">
         <v>10522.3</v>
@@ -12880,157 +13021,159 @@
       </c>
       <c r="Z83" s="19">
         <v>1244.44</v>
       </c>
       <c r="AA83" s="5">
         <v>2354.6</v>
       </c>
       <c r="AB83" s="5">
         <v>3721.88</v>
       </c>
       <c r="AC83" s="5">
         <v>5188.8</v>
       </c>
       <c r="AD83" s="5">
         <v>6805.6</v>
       </c>
       <c r="AE83" s="5">
         <v>8406.2000000000007</v>
       </c>
       <c r="AF83" s="5">
         <v>9813.1</v>
       </c>
       <c r="AG83" s="5">
         <v>11270.2</v>
       </c>
-      <c r="AH83" s="37">
+      <c r="AH83" s="36">
         <v>12608.5</v>
       </c>
       <c r="AI83" s="5">
         <v>14043.4</v>
       </c>
       <c r="AJ83" s="5">
         <v>15551.7</v>
       </c>
       <c r="AK83" s="22">
         <v>17252.8</v>
       </c>
-      <c r="AL83" s="32">
+      <c r="AL83" s="31">
         <v>1574.1</v>
       </c>
       <c r="AM83" s="5">
         <v>2983.2</v>
       </c>
-      <c r="AN83" s="32">
+      <c r="AN83" s="31">
         <v>4687.7</v>
       </c>
-      <c r="AO83" s="32">
+      <c r="AO83" s="31">
         <v>6516.3</v>
       </c>
-      <c r="AP83" s="32">
+      <c r="AP83" s="31">
         <v>8534.2000000000007</v>
       </c>
       <c r="AQ83" s="5">
         <v>10603.8</v>
       </c>
       <c r="AR83" s="5">
         <v>12353.7</v>
       </c>
-      <c r="AS83" s="32">
+      <c r="AS83" s="31">
         <v>14126.4</v>
       </c>
       <c r="AT83" s="5">
         <v>15893.7</v>
       </c>
       <c r="AU83" s="5">
         <v>17139.599999999999</v>
       </c>
-      <c r="AV83" s="41">
+      <c r="AV83" s="31">
         <v>18889.599999999999</v>
       </c>
-      <c r="AW83" s="41">
+      <c r="AW83" s="31">
         <v>21418</v>
       </c>
-      <c r="AX83" s="41">
+      <c r="AX83" s="31">
         <v>1745.4</v>
       </c>
-      <c r="AY83" s="41">
+      <c r="AY83" s="31">
         <v>3510</v>
       </c>
-      <c r="AZ83" s="41">
+      <c r="AZ83" s="31">
         <v>5538.77</v>
       </c>
-      <c r="BA83" s="41">
+      <c r="BA83" s="31">
         <v>7734.5</v>
       </c>
-      <c r="BB83" s="32"/>
+      <c r="BB83" s="65">
+        <v>10277.700000000001</v>
+      </c>
       <c r="BC83" s="5"/>
       <c r="BD83" s="5"/>
-      <c r="BE83" s="32"/>
+      <c r="BE83" s="31"/>
       <c r="BF83" s="5"/>
       <c r="BG83" s="5"/>
-      <c r="BH83" s="41"/>
-      <c r="BI83" s="41"/>
+      <c r="BH83" s="31"/>
+      <c r="BI83" s="31"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5">
         <v>1708.7</v>
       </c>
       <c r="C84" s="5">
         <v>3584.7</v>
       </c>
       <c r="D84" s="5">
         <v>5802.3</v>
       </c>
       <c r="E84" s="5">
         <v>7900.5</v>
       </c>
       <c r="F84" s="5">
         <v>10145.9</v>
       </c>
       <c r="G84" s="5">
         <v>12524.8</v>
       </c>
       <c r="H84" s="5">
         <v>14402.3</v>
       </c>
       <c r="I84" s="5">
         <v>16287.5</v>
       </c>
       <c r="J84" s="5">
         <v>18416.8</v>
       </c>
       <c r="K84" s="5">
         <v>20370.759999999998</v>
       </c>
       <c r="L84" s="5">
         <v>22494.799999999999</v>
       </c>
-      <c r="M84" s="34">
+      <c r="M84" s="33">
         <v>24640</v>
       </c>
       <c r="N84" s="6">
         <v>1449.4</v>
       </c>
       <c r="O84" s="6">
         <v>2959.5</v>
       </c>
       <c r="P84" s="6">
         <v>4648.8</v>
       </c>
       <c r="Q84" s="6">
         <v>6182.8</v>
       </c>
       <c r="R84" s="6">
         <v>7822.8</v>
       </c>
       <c r="S84" s="6">
         <v>9664.4</v>
       </c>
       <c r="T84" s="6">
         <v>11037.6</v>
       </c>
       <c r="U84" s="6">
         <v>12450.9</v>
@@ -13061,145 +13204,147 @@
       </c>
       <c r="AD84" s="5">
         <v>8600.1</v>
       </c>
       <c r="AE84" s="5">
         <v>10304.6</v>
       </c>
       <c r="AF84" s="5">
         <v>11773.8</v>
       </c>
       <c r="AG84" s="5">
         <v>13239.8</v>
       </c>
       <c r="AH84" s="5">
         <v>15687.8</v>
       </c>
       <c r="AI84" s="5">
         <v>17724.3</v>
       </c>
       <c r="AJ84" s="5">
         <v>20095.400000000001</v>
       </c>
       <c r="AK84" s="22">
         <v>24002.7</v>
       </c>
-      <c r="AL84" s="32">
+      <c r="AL84" s="31">
         <v>2046.7</v>
       </c>
       <c r="AM84" s="5">
         <v>3866.1</v>
       </c>
-      <c r="AN84" s="32">
+      <c r="AN84" s="31">
         <v>6456</v>
       </c>
-      <c r="AO84" s="32">
+      <c r="AO84" s="31">
         <v>8665.1</v>
       </c>
-      <c r="AP84" s="32">
+      <c r="AP84" s="31">
         <v>10784.3</v>
       </c>
       <c r="AQ84" s="5">
         <v>13311.3</v>
       </c>
       <c r="AR84" s="5">
         <v>15652.1</v>
       </c>
-      <c r="AS84" s="32">
+      <c r="AS84" s="31">
         <v>17706.599999999999</v>
       </c>
       <c r="AT84" s="5">
         <v>20376.099999999999</v>
       </c>
       <c r="AU84" s="5">
         <v>22378.3</v>
       </c>
-      <c r="AV84" s="41">
+      <c r="AV84" s="31">
         <v>25172.7</v>
       </c>
-      <c r="AW84" s="41">
+      <c r="AW84" s="31">
         <v>28875.599999999999</v>
       </c>
-      <c r="AX84" s="41">
+      <c r="AX84" s="31">
         <v>2613</v>
       </c>
-      <c r="AY84" s="41">
+      <c r="AY84" s="31">
         <v>5027</v>
       </c>
-      <c r="AZ84" s="41">
+      <c r="AZ84" s="31">
         <v>7694.71</v>
       </c>
-      <c r="BA84" s="41">
+      <c r="BA84" s="31">
         <v>10140.200000000001</v>
       </c>
-      <c r="BB84" s="32"/>
+      <c r="BB84" s="65">
+        <v>12730.6</v>
+      </c>
       <c r="BC84" s="5"/>
       <c r="BD84" s="5"/>
-      <c r="BE84" s="32"/>
+      <c r="BE84" s="31"/>
       <c r="BF84" s="5"/>
       <c r="BG84" s="5"/>
-      <c r="BH84" s="41"/>
-      <c r="BI84" s="41"/>
+      <c r="BH84" s="31"/>
+      <c r="BI84" s="31"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="5">
         <v>1896.4</v>
       </c>
       <c r="C85" s="5">
         <v>3943.1</v>
       </c>
       <c r="D85" s="5">
         <v>7078.1</v>
       </c>
       <c r="E85" s="5">
         <v>10171</v>
       </c>
       <c r="F85" s="5">
         <v>13518.6</v>
       </c>
       <c r="G85" s="5">
         <v>16851.5</v>
       </c>
       <c r="H85" s="5">
         <v>19858.900000000001</v>
       </c>
       <c r="I85" s="5">
         <v>25721.1</v>
       </c>
       <c r="J85" s="5">
         <v>29189.7</v>
       </c>
       <c r="K85" s="5">
         <v>34106.1</v>
       </c>
       <c r="L85" s="5">
         <v>37255.199999999997</v>
       </c>
-      <c r="M85" s="34">
+      <c r="M85" s="33">
         <v>41993.4</v>
       </c>
       <c r="N85" s="6">
         <v>1865.3</v>
       </c>
       <c r="O85" s="6">
         <v>3811.5</v>
       </c>
       <c r="P85" s="6">
         <v>5933</v>
       </c>
       <c r="Q85" s="6">
         <v>8965.7000000000007</v>
       </c>
       <c r="R85" s="6">
         <v>11799.3</v>
       </c>
       <c r="S85" s="6">
         <v>14216</v>
       </c>
       <c r="T85" s="6">
         <v>16146.3</v>
       </c>
       <c r="U85" s="6">
         <v>22253.3</v>
@@ -13230,145 +13375,147 @@
       </c>
       <c r="AD85" s="5">
         <v>12049.3</v>
       </c>
       <c r="AE85" s="5">
         <v>19478.099999999999</v>
       </c>
       <c r="AF85" s="5">
         <v>21042.7</v>
       </c>
       <c r="AG85" s="5">
         <v>23628</v>
       </c>
       <c r="AH85" s="5">
         <v>31171.200000000001</v>
       </c>
       <c r="AI85" s="5">
         <v>35589</v>
       </c>
       <c r="AJ85" s="5">
         <v>39452.5</v>
       </c>
       <c r="AK85" s="22">
         <v>47800.4</v>
       </c>
-      <c r="AL85" s="32">
+      <c r="AL85" s="31">
         <v>2086.6999999999998</v>
       </c>
       <c r="AM85" s="5">
         <v>4331.3999999999996</v>
       </c>
-      <c r="AN85" s="32">
+      <c r="AN85" s="31">
         <v>6358.8</v>
       </c>
-      <c r="AO85" s="32">
+      <c r="AO85" s="31">
         <v>8380.5</v>
       </c>
-      <c r="AP85" s="32">
+      <c r="AP85" s="31">
         <v>11103.6</v>
       </c>
       <c r="AQ85" s="5">
         <v>14400.2</v>
       </c>
       <c r="AR85" s="5">
         <v>17776.7</v>
       </c>
-      <c r="AS85" s="32">
+      <c r="AS85" s="31">
         <v>21511.200000000001</v>
       </c>
       <c r="AT85" s="5">
         <v>36130</v>
       </c>
       <c r="AU85" s="5">
         <v>46817.7</v>
       </c>
-      <c r="AV85" s="41">
+      <c r="AV85" s="31">
         <v>51331.3</v>
       </c>
-      <c r="AW85" s="41">
+      <c r="AW85" s="31">
         <v>57016</v>
       </c>
-      <c r="AX85" s="41">
+      <c r="AX85" s="31">
         <v>3341.5</v>
       </c>
-      <c r="AY85" s="41">
+      <c r="AY85" s="31">
         <v>7418.3</v>
       </c>
-      <c r="AZ85" s="41">
+      <c r="AZ85" s="31">
         <v>10763.49</v>
       </c>
-      <c r="BA85" s="41">
+      <c r="BA85" s="31">
         <v>17289.8</v>
       </c>
-      <c r="BB85" s="32"/>
+      <c r="BB85" s="65">
+        <v>20788.5</v>
+      </c>
       <c r="BC85" s="5"/>
       <c r="BD85" s="5"/>
-      <c r="BE85" s="32"/>
+      <c r="BE85" s="31"/>
       <c r="BF85" s="5"/>
       <c r="BG85" s="5"/>
-      <c r="BH85" s="41"/>
-      <c r="BI85" s="41"/>
+      <c r="BH85" s="31"/>
+      <c r="BI85" s="31"/>
     </row>
     <row r="86" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5">
         <v>958.4</v>
       </c>
       <c r="C86" s="5">
         <v>1930.5</v>
       </c>
       <c r="D86" s="5">
         <v>3133.5</v>
       </c>
       <c r="E86" s="5">
         <v>4571.7</v>
       </c>
       <c r="F86" s="5">
         <v>6208.7</v>
       </c>
       <c r="G86" s="5">
         <v>7746.8</v>
       </c>
       <c r="H86" s="5">
         <v>9184.1</v>
       </c>
       <c r="I86" s="5">
         <v>10702.7</v>
       </c>
       <c r="J86" s="5">
         <v>12047.6</v>
       </c>
       <c r="K86" s="5">
         <v>13453.41</v>
       </c>
       <c r="L86" s="5">
         <v>14751.5</v>
       </c>
-      <c r="M86" s="34">
+      <c r="M86" s="33">
         <v>15920.2</v>
       </c>
       <c r="N86" s="6">
         <v>620</v>
       </c>
       <c r="O86" s="6">
         <v>1259.5999999999999</v>
       </c>
       <c r="P86" s="6">
         <v>2013.3</v>
       </c>
       <c r="Q86" s="6">
         <v>2877</v>
       </c>
       <c r="R86" s="6">
         <v>3835</v>
       </c>
       <c r="S86" s="6">
         <v>4743.8999999999996</v>
       </c>
       <c r="T86" s="6">
         <v>5526.7</v>
       </c>
       <c r="U86" s="6">
         <v>6373.9</v>
@@ -13387,157 +13534,159 @@
       </c>
       <c r="Z86" s="19">
         <v>654.53</v>
       </c>
       <c r="AA86" s="5">
         <v>1316.6</v>
       </c>
       <c r="AB86" s="5">
         <v>2125.6</v>
       </c>
       <c r="AC86" s="5">
         <v>3042.7</v>
       </c>
       <c r="AD86" s="5">
         <v>4018.9</v>
       </c>
       <c r="AE86" s="5">
         <v>4908.1000000000004</v>
       </c>
       <c r="AF86" s="5">
         <v>5714.2</v>
       </c>
       <c r="AG86" s="5">
         <v>6585.6</v>
       </c>
-      <c r="AH86" s="38">
+      <c r="AH86" s="37">
         <v>7495.4</v>
       </c>
       <c r="AI86" s="5">
         <v>8504.4</v>
       </c>
       <c r="AJ86" s="5">
         <v>9526.7000000000007</v>
       </c>
       <c r="AK86" s="22">
         <v>10560.5</v>
       </c>
-      <c r="AL86" s="32">
+      <c r="AL86" s="31">
         <v>930.4</v>
       </c>
       <c r="AM86" s="5">
         <v>1804.7</v>
       </c>
-      <c r="AN86" s="32">
+      <c r="AN86" s="31">
         <v>2839</v>
       </c>
-      <c r="AO86" s="32">
+      <c r="AO86" s="31">
         <v>3986</v>
       </c>
-      <c r="AP86" s="32">
+      <c r="AP86" s="31">
         <v>5215.2</v>
       </c>
       <c r="AQ86" s="5">
         <v>6400.3</v>
       </c>
       <c r="AR86" s="5">
         <v>7426.2</v>
       </c>
-      <c r="AS86" s="32">
+      <c r="AS86" s="31">
         <v>8551.7999999999993</v>
       </c>
       <c r="AT86" s="5">
         <v>9781.4</v>
       </c>
       <c r="AU86" s="5">
         <v>10722.3</v>
       </c>
-      <c r="AV86" s="41">
+      <c r="AV86" s="31">
         <v>11969</v>
       </c>
-      <c r="AW86" s="41">
+      <c r="AW86" s="31">
         <v>13272.7</v>
       </c>
-      <c r="AX86" s="41">
+      <c r="AX86" s="31">
         <v>1089.2</v>
       </c>
-      <c r="AY86" s="41">
+      <c r="AY86" s="31">
         <v>2225.6999999999998</v>
       </c>
-      <c r="AZ86" s="41">
+      <c r="AZ86" s="31">
         <v>3518.75</v>
       </c>
-      <c r="BA86" s="41">
+      <c r="BA86" s="31">
         <v>4990.3999999999996</v>
       </c>
-      <c r="BB86" s="32"/>
+      <c r="BB86" s="65">
+        <v>6620.8</v>
+      </c>
       <c r="BC86" s="5"/>
       <c r="BD86" s="5"/>
-      <c r="BE86" s="32"/>
+      <c r="BE86" s="31"/>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
-      <c r="BH86" s="41"/>
-      <c r="BI86" s="41"/>
+      <c r="BH86" s="31"/>
+      <c r="BI86" s="31"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="5">
         <v>1742.2</v>
       </c>
       <c r="C87" s="5">
         <v>3743.4</v>
       </c>
       <c r="D87" s="5">
         <v>6004.4</v>
       </c>
       <c r="E87" s="5">
         <v>8868.1</v>
       </c>
       <c r="F87" s="5">
         <v>11563.6</v>
       </c>
       <c r="G87" s="5">
         <v>14820.1</v>
       </c>
       <c r="H87" s="5">
         <v>16726.400000000001</v>
       </c>
       <c r="I87" s="5">
         <v>18726.900000000001</v>
       </c>
       <c r="J87" s="5">
         <v>20639.400000000001</v>
       </c>
       <c r="K87" s="5">
         <v>22404.25</v>
       </c>
       <c r="L87" s="5">
         <v>24132.1</v>
       </c>
-      <c r="M87" s="34">
+      <c r="M87" s="33">
         <v>26010.9</v>
       </c>
       <c r="N87" s="6">
         <v>997.3</v>
       </c>
       <c r="O87" s="6">
         <v>2563.1</v>
       </c>
       <c r="P87" s="6">
         <v>4535.5</v>
       </c>
       <c r="Q87" s="6">
         <v>6240.3</v>
       </c>
       <c r="R87" s="6">
         <v>8537.2999999999993</v>
       </c>
       <c r="S87" s="6">
         <v>11281</v>
       </c>
       <c r="T87" s="6">
         <v>12454.9</v>
       </c>
       <c r="U87" s="6">
         <v>14440.8</v>
@@ -13568,145 +13717,147 @@
       </c>
       <c r="AD87" s="5">
         <v>10542.5</v>
       </c>
       <c r="AE87" s="5">
         <v>12519.9</v>
       </c>
       <c r="AF87" s="5">
         <v>14448.1</v>
       </c>
       <c r="AG87" s="5">
         <v>16756.400000000001</v>
       </c>
       <c r="AH87" s="19">
         <v>19048.3</v>
       </c>
       <c r="AI87" s="5">
         <v>21175.4</v>
       </c>
       <c r="AJ87" s="5">
         <v>23505.599999999999</v>
       </c>
       <c r="AK87" s="22">
         <v>26327</v>
       </c>
-      <c r="AL87" s="32">
+      <c r="AL87" s="31">
         <v>2190.1999999999998</v>
       </c>
       <c r="AM87" s="5">
         <v>4248.2</v>
       </c>
-      <c r="AN87" s="32">
+      <c r="AN87" s="31">
         <v>7552.7</v>
       </c>
-      <c r="AO87" s="32">
+      <c r="AO87" s="31">
         <v>9774.7000000000007</v>
       </c>
-      <c r="AP87" s="32">
+      <c r="AP87" s="31">
         <v>12026.8</v>
       </c>
       <c r="AQ87" s="5">
         <v>14753.4</v>
       </c>
       <c r="AR87" s="5">
         <v>16831.3</v>
       </c>
-      <c r="AS87" s="32">
+      <c r="AS87" s="31">
         <v>19439.7</v>
       </c>
       <c r="AT87" s="5">
         <v>21989.4</v>
       </c>
       <c r="AU87" s="5">
         <v>24227</v>
       </c>
-      <c r="AV87" s="41">
+      <c r="AV87" s="31">
         <v>26475.5</v>
       </c>
-      <c r="AW87" s="41">
+      <c r="AW87" s="31">
         <v>31445.7</v>
       </c>
-      <c r="AX87" s="41">
+      <c r="AX87" s="31">
         <v>1723.2</v>
       </c>
-      <c r="AY87" s="41">
+      <c r="AY87" s="31">
         <v>3961.6</v>
       </c>
-      <c r="AZ87" s="41">
+      <c r="AZ87" s="31">
         <v>6740.35</v>
       </c>
-      <c r="BA87" s="41">
+      <c r="BA87" s="31">
         <v>11086.7</v>
       </c>
-      <c r="BB87" s="32"/>
+      <c r="BB87" s="65">
+        <v>13843.9</v>
+      </c>
       <c r="BC87" s="5"/>
       <c r="BD87" s="5"/>
-      <c r="BE87" s="32"/>
+      <c r="BE87" s="31"/>
       <c r="BF87" s="5"/>
       <c r="BG87" s="5"/>
-      <c r="BH87" s="41"/>
-      <c r="BI87" s="41"/>
+      <c r="BH87" s="31"/>
+      <c r="BI87" s="31"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="5">
         <v>1019.2</v>
       </c>
       <c r="C88" s="5">
         <v>2093.4</v>
       </c>
       <c r="D88" s="5">
         <v>3336.1</v>
       </c>
       <c r="E88" s="5">
         <v>4665.5</v>
       </c>
       <c r="F88" s="5">
         <v>6118.4</v>
       </c>
       <c r="G88" s="5">
         <v>7662</v>
       </c>
       <c r="H88" s="5">
         <v>8764.7999999999993</v>
       </c>
       <c r="I88" s="5">
         <v>9839.6</v>
       </c>
       <c r="J88" s="5">
         <v>10862</v>
       </c>
       <c r="K88" s="5">
         <v>11831.9</v>
       </c>
       <c r="L88" s="5">
         <v>12858.5</v>
       </c>
-      <c r="M88" s="34">
+      <c r="M88" s="33">
         <v>14134.1</v>
       </c>
       <c r="N88" s="6">
         <v>936.3</v>
       </c>
       <c r="O88" s="6">
         <v>1843.4</v>
       </c>
       <c r="P88" s="6">
         <v>2912.1</v>
       </c>
       <c r="Q88" s="6">
         <v>4008.4</v>
       </c>
       <c r="R88" s="6">
         <v>5153.5</v>
       </c>
       <c r="S88" s="6">
         <v>6419.2</v>
       </c>
       <c r="T88" s="6">
         <v>7196.6</v>
       </c>
       <c r="U88" s="6">
         <v>8052.1</v>
@@ -13737,145 +13888,147 @@
       </c>
       <c r="AD88" s="5">
         <v>5207.1000000000004</v>
       </c>
       <c r="AE88" s="5">
         <v>6291.8</v>
       </c>
       <c r="AF88" s="5">
         <v>7047.8</v>
       </c>
       <c r="AG88" s="5">
         <v>7888.9</v>
       </c>
       <c r="AH88" s="19">
         <v>8856.6</v>
       </c>
       <c r="AI88" s="5">
         <v>9752.5</v>
       </c>
       <c r="AJ88" s="5">
         <v>10726.4</v>
       </c>
       <c r="AK88" s="22">
         <v>13405</v>
       </c>
-      <c r="AL88" s="32">
+      <c r="AL88" s="31">
         <v>1295.3</v>
       </c>
       <c r="AM88" s="5">
         <v>2418.5</v>
       </c>
-      <c r="AN88" s="32">
+      <c r="AN88" s="31">
         <v>3754.6</v>
       </c>
-      <c r="AO88" s="32">
+      <c r="AO88" s="31">
         <v>5152.3999999999996</v>
       </c>
-      <c r="AP88" s="32">
+      <c r="AP88" s="31">
         <v>6493.3</v>
       </c>
       <c r="AQ88" s="5">
         <v>8016.3</v>
       </c>
       <c r="AR88" s="5">
         <v>8938.7000000000007</v>
       </c>
-      <c r="AS88" s="32">
+      <c r="AS88" s="31">
         <v>9878.6</v>
       </c>
       <c r="AT88" s="5">
         <v>11169.6</v>
       </c>
       <c r="AU88" s="5">
         <v>12310.8</v>
       </c>
-      <c r="AV88" s="41">
+      <c r="AV88" s="31">
         <v>13642.9</v>
       </c>
-      <c r="AW88" s="41">
+      <c r="AW88" s="31">
         <v>15382.2</v>
       </c>
-      <c r="AX88" s="41">
+      <c r="AX88" s="31">
         <v>1338.7</v>
       </c>
-      <c r="AY88" s="41">
+      <c r="AY88" s="31">
         <v>3129.2</v>
       </c>
-      <c r="AZ88" s="41">
+      <c r="AZ88" s="31">
         <v>4734.3599999999997</v>
       </c>
-      <c r="BA88" s="41">
+      <c r="BA88" s="31">
         <v>6333.5</v>
       </c>
-      <c r="BB88" s="32"/>
+      <c r="BB88" s="65">
+        <v>8046.9</v>
+      </c>
       <c r="BC88" s="5"/>
       <c r="BD88" s="5"/>
-      <c r="BE88" s="32"/>
+      <c r="BE88" s="31"/>
       <c r="BF88" s="5"/>
       <c r="BG88" s="5"/>
-      <c r="BH88" s="41"/>
-      <c r="BI88" s="41"/>
+      <c r="BH88" s="31"/>
+      <c r="BI88" s="31"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="5">
         <v>5017.6000000000004</v>
       </c>
       <c r="C89" s="5">
         <v>10001.1</v>
       </c>
       <c r="D89" s="5">
         <v>15414.2</v>
       </c>
       <c r="E89" s="5">
         <v>21269.9</v>
       </c>
       <c r="F89" s="5">
         <v>27471.599999999999</v>
       </c>
       <c r="G89" s="5">
         <v>33493.5</v>
       </c>
       <c r="H89" s="5">
         <v>39557</v>
       </c>
       <c r="I89" s="5">
         <v>44675.9</v>
       </c>
       <c r="J89" s="5">
         <v>49775.4</v>
       </c>
       <c r="K89" s="5">
         <v>55290.400000000001</v>
       </c>
       <c r="L89" s="5">
         <v>61232.6</v>
       </c>
-      <c r="M89" s="34">
+      <c r="M89" s="33">
         <v>69637.8</v>
       </c>
       <c r="N89" s="6">
         <v>3916.1</v>
       </c>
       <c r="O89" s="6">
         <v>7479.8</v>
       </c>
       <c r="P89" s="6">
         <v>11865.5</v>
       </c>
       <c r="Q89" s="6">
         <v>17828.099999999999</v>
       </c>
       <c r="R89" s="6">
         <v>22680.3</v>
       </c>
       <c r="S89" s="6">
         <v>27751.9</v>
       </c>
       <c r="T89" s="6">
         <v>32427.599999999999</v>
       </c>
       <c r="U89" s="6">
         <v>36424.800000000003</v>
@@ -13906,145 +14059,147 @@
       </c>
       <c r="AD89" s="5">
         <v>31413.1</v>
       </c>
       <c r="AE89" s="5">
         <v>40474.300000000003</v>
       </c>
       <c r="AF89" s="5">
         <v>46701.7</v>
       </c>
       <c r="AG89" s="5">
         <v>54592.3</v>
       </c>
       <c r="AH89" s="19">
         <v>61879.7</v>
       </c>
       <c r="AI89" s="5">
         <v>67599.100000000006</v>
       </c>
       <c r="AJ89" s="5">
         <v>73713.7</v>
       </c>
       <c r="AK89" s="22">
         <v>84337.3</v>
       </c>
-      <c r="AL89" s="32">
+      <c r="AL89" s="31">
         <v>7246.6</v>
       </c>
       <c r="AM89" s="5">
         <v>14182.4</v>
       </c>
-      <c r="AN89" s="32">
+      <c r="AN89" s="31">
         <v>21019.8</v>
       </c>
-      <c r="AO89" s="32">
+      <c r="AO89" s="31">
         <v>28152.1</v>
       </c>
-      <c r="AP89" s="32">
+      <c r="AP89" s="31">
         <v>35567</v>
       </c>
       <c r="AQ89" s="5">
         <v>44084.2</v>
       </c>
       <c r="AR89" s="5">
         <v>50995.4</v>
       </c>
-      <c r="AS89" s="32">
+      <c r="AS89" s="31">
         <v>57861.4</v>
       </c>
       <c r="AT89" s="5">
         <v>69300.7</v>
       </c>
       <c r="AU89" s="5">
         <v>77733.399999999994</v>
       </c>
-      <c r="AV89" s="41">
+      <c r="AV89" s="31">
         <v>85072.6</v>
       </c>
-      <c r="AW89" s="41">
+      <c r="AW89" s="31">
         <v>99727</v>
       </c>
-      <c r="AX89" s="41">
+      <c r="AX89" s="31">
         <v>8545.1</v>
       </c>
-      <c r="AY89" s="41">
+      <c r="AY89" s="31">
         <v>16280.6</v>
       </c>
-      <c r="AZ89" s="41">
+      <c r="AZ89" s="31">
         <v>25350.04</v>
       </c>
-      <c r="BA89" s="41">
+      <c r="BA89" s="31">
         <v>34389.300000000003</v>
       </c>
-      <c r="BB89" s="32"/>
+      <c r="BB89" s="65">
+        <v>47543.9</v>
+      </c>
       <c r="BC89" s="5"/>
       <c r="BD89" s="5"/>
-      <c r="BE89" s="32"/>
+      <c r="BE89" s="31"/>
       <c r="BF89" s="5"/>
       <c r="BG89" s="5"/>
-      <c r="BH89" s="41"/>
-      <c r="BI89" s="41"/>
+      <c r="BH89" s="31"/>
+      <c r="BI89" s="31"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="5">
         <v>2301.9</v>
       </c>
       <c r="C90" s="5">
         <v>4818</v>
       </c>
       <c r="D90" s="5">
         <v>7725.9</v>
       </c>
       <c r="E90" s="5">
         <v>10483.200000000001</v>
       </c>
       <c r="F90" s="5">
         <v>13540.3</v>
       </c>
       <c r="G90" s="5">
         <v>16698.900000000001</v>
       </c>
       <c r="H90" s="5">
         <v>19280.599999999999</v>
       </c>
       <c r="I90" s="5">
         <v>21620.6</v>
       </c>
       <c r="J90" s="5">
         <v>24115.200000000001</v>
       </c>
       <c r="K90" s="5">
         <v>26620.65</v>
       </c>
       <c r="L90" s="5">
         <v>29113.9</v>
       </c>
-      <c r="M90" s="34">
+      <c r="M90" s="33">
         <v>31787.7</v>
       </c>
       <c r="N90" s="6">
         <v>1760.4</v>
       </c>
       <c r="O90" s="6">
         <v>3546.9</v>
       </c>
       <c r="P90" s="6">
         <v>5566.3</v>
       </c>
       <c r="Q90" s="6">
         <v>7335.5</v>
       </c>
       <c r="R90" s="6">
         <v>9318.2000000000007</v>
       </c>
       <c r="S90" s="6">
         <v>11497.5</v>
       </c>
       <c r="T90" s="6">
         <v>13144</v>
       </c>
       <c r="U90" s="6">
         <v>14843.9</v>
@@ -14075,145 +14230,147 @@
       </c>
       <c r="AD90" s="5">
         <v>9136.2000000000007</v>
       </c>
       <c r="AE90" s="5">
         <v>11008.1</v>
       </c>
       <c r="AF90" s="5">
         <v>12700.3</v>
       </c>
       <c r="AG90" s="5">
         <v>14176.4</v>
       </c>
       <c r="AH90" s="19">
         <v>15914.1</v>
       </c>
       <c r="AI90" s="5">
         <v>17792.8</v>
       </c>
       <c r="AJ90" s="5">
         <v>19938.2</v>
       </c>
       <c r="AK90" s="22">
         <v>23462.5</v>
       </c>
-      <c r="AL90" s="32">
+      <c r="AL90" s="31">
         <v>2757.5</v>
       </c>
       <c r="AM90" s="5">
         <v>4794.3</v>
       </c>
-      <c r="AN90" s="32">
+      <c r="AN90" s="31">
         <v>7185.9</v>
       </c>
-      <c r="AO90" s="32">
+      <c r="AO90" s="31">
         <v>9356.5</v>
       </c>
-      <c r="AP90" s="32">
+      <c r="AP90" s="31">
         <v>11648.8</v>
       </c>
       <c r="AQ90" s="5">
         <v>14076.9</v>
       </c>
       <c r="AR90" s="5">
         <v>16403.2</v>
       </c>
-      <c r="AS90" s="32">
+      <c r="AS90" s="31">
         <v>18218.2</v>
       </c>
       <c r="AT90" s="5">
         <v>20532</v>
       </c>
-      <c r="AU90" s="39">
+      <c r="AU90" s="5">
         <v>22556.6</v>
       </c>
-      <c r="AV90" s="41">
+      <c r="AV90" s="31">
         <v>25273.599999999999</v>
       </c>
-      <c r="AW90" s="41">
+      <c r="AW90" s="31">
         <v>30393.8</v>
       </c>
-      <c r="AX90" s="41">
+      <c r="AX90" s="31">
         <v>2555</v>
       </c>
-      <c r="AY90" s="41">
+      <c r="AY90" s="31">
         <v>7949.8</v>
       </c>
-      <c r="AZ90" s="41">
+      <c r="AZ90" s="31">
         <v>11765.22</v>
       </c>
-      <c r="BA90" s="41">
+      <c r="BA90" s="31">
         <v>14864.9</v>
       </c>
-      <c r="BB90" s="32"/>
+      <c r="BB90" s="65">
+        <v>17946.8</v>
+      </c>
       <c r="BC90" s="5"/>
       <c r="BD90" s="5"/>
-      <c r="BE90" s="32"/>
+      <c r="BE90" s="31"/>
       <c r="BF90" s="5"/>
-      <c r="BG90" s="39"/>
-[...1 lines deleted...]
-      <c r="BI90" s="41"/>
+      <c r="BG90" s="5"/>
+      <c r="BH90" s="31"/>
+      <c r="BI90" s="31"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B91" s="5">
         <v>1612.5</v>
       </c>
       <c r="C91" s="5">
         <v>3307.8</v>
       </c>
       <c r="D91" s="5">
         <v>5146</v>
       </c>
       <c r="E91" s="5">
         <v>7506.2</v>
       </c>
       <c r="F91" s="5">
         <v>10042.200000000001</v>
       </c>
       <c r="G91" s="5">
         <v>13234.6</v>
       </c>
       <c r="H91" s="5">
         <v>15731.2</v>
       </c>
       <c r="I91" s="5">
         <v>17806</v>
       </c>
       <c r="J91" s="5">
         <v>20238.099999999999</v>
       </c>
       <c r="K91" s="5">
         <v>22416.19</v>
       </c>
       <c r="L91" s="5">
         <v>24446.7</v>
       </c>
-      <c r="M91" s="34">
+      <c r="M91" s="33">
         <v>26904.6</v>
       </c>
       <c r="N91" s="6">
         <v>1050.2</v>
       </c>
       <c r="O91" s="6">
         <v>2250.1</v>
       </c>
       <c r="P91" s="6">
         <v>3534</v>
       </c>
       <c r="Q91" s="6">
         <v>5128.8999999999996</v>
       </c>
       <c r="R91" s="6">
         <v>6886.1</v>
       </c>
       <c r="S91" s="6">
         <v>9248.9</v>
       </c>
       <c r="T91" s="6">
         <v>10507.6</v>
       </c>
       <c r="U91" s="6">
         <v>11766.8</v>
@@ -14244,145 +14401,147 @@
       </c>
       <c r="AD91" s="5">
         <v>5933.1</v>
       </c>
       <c r="AE91" s="5">
         <v>7602.8</v>
       </c>
       <c r="AF91" s="5">
         <v>8732.1</v>
       </c>
       <c r="AG91" s="5">
         <v>9873.7999999999993</v>
       </c>
       <c r="AH91" s="19">
         <v>11276.2</v>
       </c>
       <c r="AI91" s="5">
         <v>12805.1</v>
       </c>
       <c r="AJ91" s="5">
         <v>15114.3</v>
       </c>
       <c r="AK91" s="22">
         <v>22588.3</v>
       </c>
-      <c r="AL91" s="32">
+      <c r="AL91" s="31">
         <v>1256.7</v>
       </c>
       <c r="AM91" s="5">
         <v>2635.8</v>
       </c>
-      <c r="AN91" s="32">
+      <c r="AN91" s="31">
         <v>4242.2</v>
       </c>
-      <c r="AO91" s="32">
+      <c r="AO91" s="31">
         <v>6024.2</v>
       </c>
-      <c r="AP91" s="32">
+      <c r="AP91" s="31">
         <v>7813.4</v>
       </c>
       <c r="AQ91" s="5">
         <v>10202.299999999999</v>
       </c>
       <c r="AR91" s="5">
         <v>11900.2</v>
       </c>
-      <c r="AS91" s="32">
+      <c r="AS91" s="31">
         <v>13129.4</v>
       </c>
       <c r="AT91" s="5">
         <v>15805.5</v>
       </c>
-      <c r="AU91" s="39">
+      <c r="AU91" s="5">
         <v>17924.7</v>
       </c>
-      <c r="AV91" s="41">
+      <c r="AV91" s="31">
         <v>20706</v>
       </c>
-      <c r="AW91" s="41">
+      <c r="AW91" s="31">
         <v>24839.3</v>
       </c>
-      <c r="AX91" s="41">
+      <c r="AX91" s="31">
         <v>1821.9</v>
       </c>
-      <c r="AY91" s="41">
+      <c r="AY91" s="31">
         <v>3579.4</v>
       </c>
-      <c r="AZ91" s="41">
+      <c r="AZ91" s="31">
         <v>6041.19</v>
       </c>
-      <c r="BA91" s="41">
+      <c r="BA91" s="31">
         <v>8484</v>
       </c>
-      <c r="BB91" s="32"/>
+      <c r="BB91" s="65">
+        <v>11093.2</v>
+      </c>
       <c r="BC91" s="5"/>
       <c r="BD91" s="5"/>
-      <c r="BE91" s="32"/>
+      <c r="BE91" s="31"/>
       <c r="BF91" s="5"/>
-      <c r="BG91" s="39"/>
-[...1 lines deleted...]
-      <c r="BI91" s="41"/>
+      <c r="BG91" s="5"/>
+      <c r="BH91" s="31"/>
+      <c r="BI91" s="31"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="5">
         <v>987.5</v>
       </c>
       <c r="C92" s="5">
         <v>2071.5</v>
       </c>
       <c r="D92" s="5">
         <v>3206.5</v>
       </c>
       <c r="E92" s="5">
         <v>4362.7</v>
       </c>
       <c r="F92" s="5">
         <v>5682.4</v>
       </c>
       <c r="G92" s="5">
         <v>7027.7</v>
       </c>
       <c r="H92" s="5">
         <v>8235.9</v>
       </c>
       <c r="I92" s="5">
         <v>9341.7000000000007</v>
       </c>
       <c r="J92" s="5">
         <v>10754.3</v>
       </c>
       <c r="K92" s="5">
         <v>12025.71</v>
       </c>
       <c r="L92" s="5">
         <v>13371.3</v>
       </c>
-      <c r="M92" s="34">
+      <c r="M92" s="33">
         <v>14961.1</v>
       </c>
       <c r="N92" s="6">
         <v>999.7</v>
       </c>
       <c r="O92" s="6">
         <v>2081.9</v>
       </c>
       <c r="P92" s="6">
         <v>3171</v>
       </c>
       <c r="Q92" s="6">
         <v>4261.8</v>
       </c>
       <c r="R92" s="6">
         <v>5458.1</v>
       </c>
       <c r="S92" s="6">
         <v>6716.9</v>
       </c>
       <c r="T92" s="6">
         <v>7695.1</v>
       </c>
       <c r="U92" s="6">
         <v>8662.9</v>
@@ -14413,145 +14572,147 @@
       </c>
       <c r="AD92" s="5">
         <v>4158.8999999999996</v>
       </c>
       <c r="AE92" s="5">
         <v>5064.3</v>
       </c>
       <c r="AF92" s="5">
         <v>5919.4</v>
       </c>
       <c r="AG92" s="5">
         <v>6751</v>
       </c>
       <c r="AH92" s="19">
         <v>8007.9</v>
       </c>
       <c r="AI92" s="5">
         <v>9149.6</v>
       </c>
       <c r="AJ92" s="5">
         <v>10670.8</v>
       </c>
       <c r="AK92" s="22">
         <v>15184.5</v>
       </c>
-      <c r="AL92" s="32">
+      <c r="AL92" s="31">
         <v>1176.7</v>
       </c>
       <c r="AM92" s="5">
         <v>2278.8000000000002</v>
       </c>
-      <c r="AN92" s="32">
+      <c r="AN92" s="31">
         <v>3448.8</v>
       </c>
-      <c r="AO92" s="32">
+      <c r="AO92" s="31">
         <v>4671.8999999999996</v>
       </c>
-      <c r="AP92" s="32">
+      <c r="AP92" s="31">
         <v>5819.6</v>
       </c>
       <c r="AQ92" s="5">
         <v>7141.2</v>
       </c>
       <c r="AR92" s="5">
         <v>8405.2000000000007</v>
       </c>
-      <c r="AS92" s="32">
+      <c r="AS92" s="31">
         <v>9474.2999999999993</v>
       </c>
       <c r="AT92" s="5">
         <v>11255.1</v>
       </c>
-      <c r="AU92" s="39">
+      <c r="AU92" s="5">
         <v>12668.3</v>
       </c>
-      <c r="AV92" s="41">
+      <c r="AV92" s="31">
         <v>14900.9</v>
       </c>
-      <c r="AW92" s="41">
+      <c r="AW92" s="31">
         <v>18756.5</v>
       </c>
-      <c r="AX92" s="41">
+      <c r="AX92" s="31">
         <v>1312</v>
       </c>
-      <c r="AY92" s="41">
+      <c r="AY92" s="31">
         <v>2800.7</v>
       </c>
-      <c r="AZ92" s="41">
+      <c r="AZ92" s="31">
         <v>4234.05</v>
       </c>
-      <c r="BA92" s="41">
+      <c r="BA92" s="31">
         <v>5683.1</v>
       </c>
-      <c r="BB92" s="32"/>
+      <c r="BB92" s="65">
+        <v>7232.6</v>
+      </c>
       <c r="BC92" s="5"/>
       <c r="BD92" s="5"/>
-      <c r="BE92" s="32"/>
+      <c r="BE92" s="31"/>
       <c r="BF92" s="5"/>
-      <c r="BG92" s="39"/>
-[...1 lines deleted...]
-      <c r="BI92" s="41"/>
+      <c r="BG92" s="5"/>
+      <c r="BH92" s="31"/>
+      <c r="BI92" s="31"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B93" s="5">
         <v>2126.5</v>
       </c>
       <c r="C93" s="5">
         <v>4342.2</v>
       </c>
       <c r="D93" s="5">
         <v>7363.8</v>
       </c>
       <c r="E93" s="5">
         <v>10136.6</v>
       </c>
       <c r="F93" s="5">
         <v>13013.9</v>
       </c>
       <c r="G93" s="5">
         <v>16419.900000000001</v>
       </c>
       <c r="H93" s="5">
         <v>19629.099999999999</v>
       </c>
       <c r="I93" s="5">
         <v>22827.9</v>
       </c>
       <c r="J93" s="5">
         <v>26306.9</v>
       </c>
       <c r="K93" s="5">
         <v>30135.99</v>
       </c>
       <c r="L93" s="5">
         <v>34537.1</v>
       </c>
-      <c r="M93" s="34">
+      <c r="M93" s="33">
         <v>38086.6</v>
       </c>
       <c r="N93" s="6">
         <v>1556.2</v>
       </c>
       <c r="O93" s="6">
         <v>3185.2</v>
       </c>
       <c r="P93" s="6">
         <v>5735.9</v>
       </c>
       <c r="Q93" s="6">
         <v>7806.7</v>
       </c>
       <c r="R93" s="6">
         <v>9864.2999999999993</v>
       </c>
       <c r="S93" s="6">
         <v>12409.4</v>
       </c>
       <c r="T93" s="6">
         <v>14229.8</v>
       </c>
       <c r="U93" s="6">
         <v>16587.099999999999</v>
@@ -14582,145 +14743,147 @@
       </c>
       <c r="AD93" s="5">
         <v>8567.2000000000007</v>
       </c>
       <c r="AE93" s="5">
         <v>10791.5</v>
       </c>
       <c r="AF93" s="5">
         <v>12629.3</v>
       </c>
       <c r="AG93" s="5">
         <v>14522.2</v>
       </c>
       <c r="AH93" s="19">
         <v>17754.7</v>
       </c>
       <c r="AI93" s="5">
         <v>20849.099999999999</v>
       </c>
       <c r="AJ93" s="5">
         <v>25026.6</v>
       </c>
       <c r="AK93" s="22">
         <v>30508.3</v>
       </c>
-      <c r="AL93" s="32">
+      <c r="AL93" s="31">
         <v>2258.6999999999998</v>
       </c>
       <c r="AM93" s="5">
         <v>4481.8</v>
       </c>
-      <c r="AN93" s="32">
+      <c r="AN93" s="31">
         <v>6707.4</v>
       </c>
-      <c r="AO93" s="32">
+      <c r="AO93" s="31">
         <v>9150.2000000000007</v>
       </c>
-      <c r="AP93" s="32">
+      <c r="AP93" s="31">
         <v>11434.4</v>
       </c>
       <c r="AQ93" s="5">
         <v>14112.2</v>
       </c>
       <c r="AR93" s="5">
         <v>16248.1</v>
       </c>
-      <c r="AS93" s="32">
+      <c r="AS93" s="31">
         <v>18308</v>
       </c>
       <c r="AT93" s="5">
         <v>21084.9</v>
       </c>
-      <c r="AU93" s="39">
+      <c r="AU93" s="5">
         <v>23477.599999999999</v>
       </c>
-      <c r="AV93" s="41">
+      <c r="AV93" s="31">
         <v>26886.2</v>
       </c>
-      <c r="AW93" s="41">
+      <c r="AW93" s="31">
         <v>31303.1</v>
       </c>
-      <c r="AX93" s="41">
+      <c r="AX93" s="31">
         <v>2609.3000000000002</v>
       </c>
-      <c r="AY93" s="41">
+      <c r="AY93" s="31">
         <v>5313.5</v>
       </c>
-      <c r="AZ93" s="41">
+      <c r="AZ93" s="31">
         <v>8016.99</v>
       </c>
-      <c r="BA93" s="41">
+      <c r="BA93" s="31">
         <v>11006.3</v>
       </c>
-      <c r="BB93" s="32"/>
+      <c r="BB93" s="65">
+        <v>13934.2</v>
+      </c>
       <c r="BC93" s="5"/>
       <c r="BD93" s="5"/>
-      <c r="BE93" s="32"/>
+      <c r="BE93" s="31"/>
       <c r="BF93" s="5"/>
-      <c r="BG93" s="39"/>
-[...1 lines deleted...]
-      <c r="BI93" s="41"/>
+      <c r="BG93" s="5"/>
+      <c r="BH93" s="31"/>
+      <c r="BI93" s="31"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B94" s="5">
         <v>2298.5</v>
       </c>
       <c r="C94" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D94" s="5">
         <v>7409.9</v>
       </c>
       <c r="E94" s="5">
         <v>10310.700000000001</v>
       </c>
       <c r="F94" s="5">
         <v>13440.7</v>
       </c>
       <c r="G94" s="5">
         <v>16858.599999999999</v>
       </c>
       <c r="H94" s="5">
         <v>19064.599999999999</v>
       </c>
       <c r="I94" s="5">
         <v>21126.1</v>
       </c>
       <c r="J94" s="5">
         <v>23119.1</v>
       </c>
       <c r="K94" s="5">
         <v>25190.78</v>
       </c>
       <c r="L94" s="5">
         <v>27270.7</v>
       </c>
-      <c r="M94" s="34">
+      <c r="M94" s="33">
         <v>29372.2</v>
       </c>
       <c r="N94" s="6">
         <v>1947.2</v>
       </c>
       <c r="O94" s="6">
         <v>3905.6</v>
       </c>
       <c r="P94" s="6">
         <v>6051.2</v>
       </c>
       <c r="Q94" s="6">
         <v>8441</v>
       </c>
       <c r="R94" s="6">
         <v>10732.2</v>
       </c>
       <c r="S94" s="6">
         <v>13375.1</v>
       </c>
       <c r="T94" s="6">
         <v>14801.5</v>
       </c>
       <c r="U94" s="6">
         <v>16401.900000000001</v>
@@ -14751,145 +14914,147 @@
       </c>
       <c r="AD94" s="5">
         <v>10675</v>
       </c>
       <c r="AE94" s="5">
         <v>13086.2</v>
       </c>
       <c r="AF94" s="5">
         <v>14435.3</v>
       </c>
       <c r="AG94" s="5">
         <v>15962.5</v>
       </c>
       <c r="AH94" s="19">
         <v>17628.5</v>
       </c>
       <c r="AI94" s="5">
         <v>19410</v>
       </c>
       <c r="AJ94" s="5">
         <v>21303.8</v>
       </c>
       <c r="AK94" s="22">
         <v>25120.7</v>
       </c>
-      <c r="AL94" s="32">
+      <c r="AL94" s="31">
         <v>2775.6</v>
       </c>
       <c r="AM94" s="5">
         <v>5387.6</v>
       </c>
-      <c r="AN94" s="32">
+      <c r="AN94" s="31">
         <v>8200.5</v>
       </c>
-      <c r="AO94" s="32">
+      <c r="AO94" s="31">
         <v>11358.6</v>
       </c>
-      <c r="AP94" s="32">
+      <c r="AP94" s="31">
         <v>14117.2</v>
       </c>
       <c r="AQ94" s="5">
         <v>17235.5</v>
       </c>
       <c r="AR94" s="5">
         <v>18985.3</v>
       </c>
-      <c r="AS94" s="32">
+      <c r="AS94" s="31">
         <v>20892.599999999999</v>
       </c>
       <c r="AT94" s="5">
         <v>23214.799999999999</v>
       </c>
-      <c r="AU94" s="39">
+      <c r="AU94" s="5">
         <v>24601.7</v>
       </c>
-      <c r="AV94" s="41">
+      <c r="AV94" s="31">
         <v>26489.5</v>
       </c>
-      <c r="AW94" s="41">
+      <c r="AW94" s="31">
         <v>30701.8</v>
       </c>
-      <c r="AX94" s="41">
+      <c r="AX94" s="31">
         <v>3039.6</v>
       </c>
-      <c r="AY94" s="41">
+      <c r="AY94" s="31">
         <v>6368.1</v>
       </c>
-      <c r="AZ94" s="41">
+      <c r="AZ94" s="31">
         <v>9825.31</v>
       </c>
-      <c r="BA94" s="41">
+      <c r="BA94" s="31">
         <v>13713.3</v>
       </c>
-      <c r="BB94" s="32"/>
+      <c r="BB94" s="65">
+        <v>17434.3</v>
+      </c>
       <c r="BC94" s="5"/>
       <c r="BD94" s="5"/>
-      <c r="BE94" s="32"/>
+      <c r="BE94" s="31"/>
       <c r="BF94" s="5"/>
-      <c r="BG94" s="39"/>
-[...1 lines deleted...]
-      <c r="BI94" s="41"/>
+      <c r="BG94" s="5"/>
+      <c r="BH94" s="31"/>
+      <c r="BI94" s="31"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B95" s="5">
         <v>607.29999999999995</v>
       </c>
       <c r="C95" s="5">
         <v>1316.4</v>
       </c>
       <c r="D95" s="5">
         <v>2097.5</v>
       </c>
       <c r="E95" s="5">
         <v>2990.6</v>
       </c>
       <c r="F95" s="5">
         <v>4023.4</v>
       </c>
       <c r="G95" s="5">
         <v>5115.2</v>
       </c>
       <c r="H95" s="5">
         <v>5982.4</v>
       </c>
       <c r="I95" s="5">
         <v>6741.1</v>
       </c>
       <c r="J95" s="5">
         <v>7675.8</v>
       </c>
       <c r="K95" s="5">
         <v>8442.2900000000009</v>
       </c>
       <c r="L95" s="5">
         <v>9198.4</v>
       </c>
-      <c r="M95" s="34">
+      <c r="M95" s="33">
         <v>10103.6</v>
       </c>
       <c r="N95" s="6">
         <v>609.70000000000005</v>
       </c>
       <c r="O95" s="6">
         <v>1308.3</v>
       </c>
       <c r="P95" s="6">
         <v>2042.2</v>
       </c>
       <c r="Q95" s="6">
         <v>2881.7</v>
       </c>
       <c r="R95" s="6">
         <v>3909.3</v>
       </c>
       <c r="S95" s="6">
         <v>5002.8</v>
       </c>
       <c r="T95" s="6">
         <v>5853</v>
       </c>
       <c r="U95" s="6">
         <v>6553.6</v>
@@ -14920,197 +15085,199 @@
       </c>
       <c r="AD95" s="5">
         <v>4095</v>
       </c>
       <c r="AE95" s="5">
         <v>5200.3</v>
       </c>
       <c r="AF95" s="5">
         <v>5949.1</v>
       </c>
       <c r="AG95" s="5">
         <v>6705</v>
       </c>
       <c r="AH95" s="19">
         <v>7510.9</v>
       </c>
       <c r="AI95" s="5">
         <v>8309</v>
       </c>
       <c r="AJ95" s="5">
         <v>9174.2999999999993</v>
       </c>
       <c r="AK95" s="22">
         <v>10503.8</v>
       </c>
-      <c r="AL95" s="32">
+      <c r="AL95" s="31">
         <v>689.4</v>
       </c>
       <c r="AM95" s="5">
         <v>1459.4</v>
       </c>
-      <c r="AN95" s="32">
+      <c r="AN95" s="31">
         <v>2312.1999999999998</v>
       </c>
-      <c r="AO95" s="32">
+      <c r="AO95" s="31">
         <v>3332.4</v>
       </c>
-      <c r="AP95" s="32">
+      <c r="AP95" s="31">
         <v>4451.6000000000004</v>
       </c>
       <c r="AQ95" s="5">
         <v>5700.7</v>
       </c>
       <c r="AR95" s="5">
         <v>6581.1</v>
       </c>
-      <c r="AS95" s="32">
+      <c r="AS95" s="31">
         <v>7368.6</v>
       </c>
       <c r="AT95" s="5">
         <v>8511.6</v>
       </c>
-      <c r="AU95" s="39">
+      <c r="AU95" s="5">
         <v>9430.9</v>
       </c>
-      <c r="AV95" s="41">
+      <c r="AV95" s="31">
         <v>10619.6</v>
       </c>
-      <c r="AW95" s="41">
+      <c r="AW95" s="31">
         <v>11983.8</v>
       </c>
-      <c r="AX95" s="41">
+      <c r="AX95" s="31">
         <v>780.3</v>
       </c>
-      <c r="AY95" s="41">
+      <c r="AY95" s="31">
         <v>1841</v>
       </c>
-      <c r="AZ95" s="41">
+      <c r="AZ95" s="31">
         <v>2886.29</v>
       </c>
-      <c r="BA95" s="41">
+      <c r="BA95" s="31">
         <v>4161.3999999999996</v>
       </c>
-      <c r="BB95" s="32"/>
+      <c r="BB95" s="65">
+        <v>5545</v>
+      </c>
       <c r="BC95" s="5"/>
       <c r="BD95" s="5"/>
-      <c r="BE95" s="32"/>
+      <c r="BE95" s="31"/>
       <c r="BF95" s="5"/>
-      <c r="BG95" s="39"/>
-[...1 lines deleted...]
-      <c r="BI95" s="41"/>
+      <c r="BG95" s="5"/>
+      <c r="BH95" s="31"/>
+      <c r="BI95" s="31"/>
     </row>
     <row r="96" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
-      <c r="M96" s="50"/>
-[...11 lines deleted...]
-      <c r="Y96" s="51"/>
+      <c r="M96" s="44"/>
+      <c r="N96" s="45"/>
+      <c r="O96" s="45"/>
+      <c r="P96" s="45"/>
+      <c r="Q96" s="45"/>
+      <c r="R96" s="45"/>
+      <c r="S96" s="45"/>
+      <c r="T96" s="45"/>
+      <c r="U96" s="45"/>
+      <c r="V96" s="45"/>
+      <c r="W96" s="45"/>
+      <c r="X96" s="45"/>
+      <c r="Y96" s="45"/>
       <c r="Z96" s="5"/>
       <c r="AA96" s="5"/>
       <c r="AB96" s="5"/>
-      <c r="AC96" s="39"/>
-[...6 lines deleted...]
-      <c r="AJ96" s="39"/>
+      <c r="AC96" s="5"/>
+      <c r="AD96" s="5"/>
+      <c r="AE96" s="5"/>
+      <c r="AF96" s="5"/>
+      <c r="AG96" s="5"/>
+      <c r="AH96" s="5"/>
+      <c r="AI96" s="5"/>
+      <c r="AJ96" s="5"/>
       <c r="AK96" s="22"/>
-      <c r="AL96" s="41"/>
-[...3 lines deleted...]
-      <c r="AP96" s="41"/>
+      <c r="AL96" s="31"/>
+      <c r="AM96" s="5"/>
+      <c r="AN96" s="31"/>
+      <c r="AO96" s="31"/>
+      <c r="AP96" s="31"/>
       <c r="AQ96" s="5"/>
-      <c r="AR96" s="39"/>
-[...9 lines deleted...]
-      <c r="BB96" s="41"/>
+      <c r="AR96" s="5"/>
+      <c r="AS96" s="31"/>
+      <c r="AT96" s="5"/>
+      <c r="AU96" s="5"/>
+      <c r="AV96" s="31"/>
+      <c r="AW96" s="31"/>
+      <c r="AX96" s="31"/>
+      <c r="AY96" s="5"/>
+      <c r="AZ96" s="31"/>
+      <c r="BA96" s="31"/>
+      <c r="BB96" s="31"/>
       <c r="BC96" s="5"/>
-      <c r="BD96" s="39"/>
-[...4 lines deleted...]
-      <c r="BI96" s="42"/>
+      <c r="BD96" s="5"/>
+      <c r="BE96" s="31"/>
+      <c r="BF96" s="64"/>
+      <c r="BG96" s="5"/>
+      <c r="BH96" s="31"/>
+      <c r="BI96" s="63"/>
     </row>
     <row r="97" spans="14:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N97" s="58" t="s">
+      <c r="N97" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="O97" s="58"/>
-[...21 lines deleted...]
-      <c r="AK97" s="58"/>
+      <c r="O97" s="52"/>
+      <c r="P97" s="52"/>
+      <c r="Q97" s="52"/>
+      <c r="R97" s="52"/>
+      <c r="S97" s="52"/>
+      <c r="T97" s="52"/>
+      <c r="U97" s="52"/>
+      <c r="V97" s="52"/>
+      <c r="W97" s="52"/>
+      <c r="X97" s="52"/>
+      <c r="Y97" s="52"/>
+      <c r="Z97" s="52"/>
+      <c r="AA97" s="52"/>
+      <c r="AB97" s="52"/>
+      <c r="AC97" s="52"/>
+      <c r="AD97" s="52"/>
+      <c r="AE97" s="52"/>
+      <c r="AF97" s="52"/>
+      <c r="AG97" s="52"/>
+      <c r="AH97" s="52"/>
+      <c r="AI97" s="52"/>
+      <c r="AJ97" s="52"/>
+      <c r="AK97" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="53">
     <mergeCell ref="AX52:BI52"/>
     <mergeCell ref="BE75:BI75"/>
     <mergeCell ref="AX76:BI76"/>
     <mergeCell ref="AX1:BP1"/>
     <mergeCell ref="AX25:BP25"/>
     <mergeCell ref="AX49:BP49"/>
     <mergeCell ref="AX73:BP73"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BE27:BI27"/>
     <mergeCell ref="AX28:BI28"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="BE51:BI51"/>
     <mergeCell ref="AL52:AW52"/>
     <mergeCell ref="AS75:AW75"/>
     <mergeCell ref="AL76:AW76"/>
     <mergeCell ref="AS3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AS27:AW27"/>
     <mergeCell ref="AL28:AW28"/>
     <mergeCell ref="AS51:AW51"/>
     <mergeCell ref="Z25:AR25"/>
     <mergeCell ref="Z49:AR49"/>