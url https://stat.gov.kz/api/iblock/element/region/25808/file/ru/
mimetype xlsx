--- v2 (2026-06-22)
+++ v3 (2026-08-03)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14475" yWindow="-30" windowWidth="10395" windowHeight="12180" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Валовый выпуск по периодам '!$A$1:$BN$100</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="45">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -159,60 +159,63 @@
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2023 и 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
+  <si>
+    <t>в действующих ценах, млн. Теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -222,50 +225,56 @@
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="25">
@@ -569,51 +578,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -664,109 +673,115 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1041,52 +1056,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP97"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AN1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="BB6" sqref="BB6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BE27" sqref="BE27:BI27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="18" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
@@ -1126,198 +1141,198 @@
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="Z1" s="59" t="s">
         <v>31</v>
       </c>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
       <c r="AD1" s="59"/>
       <c r="AE1" s="59"/>
       <c r="AF1" s="59"/>
       <c r="AG1" s="59"/>
       <c r="AH1" s="59"/>
       <c r="AI1" s="59"/>
       <c r="AJ1" s="59"/>
       <c r="AK1" s="59"/>
       <c r="AL1" s="59"/>
       <c r="AM1" s="59"/>
       <c r="AN1" s="59"/>
       <c r="AO1" s="59"/>
       <c r="AP1" s="59"/>
       <c r="AQ1" s="59"/>
       <c r="AR1" s="59"/>
-      <c r="AX1" s="60" t="s">
+      <c r="AX1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="AY1" s="60"/>
-[...16 lines deleted...]
-      <c r="BP1" s="60"/>
+      <c r="AY1" s="56"/>
+      <c r="AZ1" s="56"/>
+      <c r="BA1" s="56"/>
+      <c r="BB1" s="56"/>
+      <c r="BC1" s="56"/>
+      <c r="BD1" s="56"/>
+      <c r="BE1" s="56"/>
+      <c r="BF1" s="56"/>
+      <c r="BG1" s="56"/>
+      <c r="BH1" s="56"/>
+      <c r="BI1" s="56"/>
+      <c r="BJ1" s="56"/>
+      <c r="BK1" s="56"/>
+      <c r="BL1" s="56"/>
+      <c r="BM1" s="56"/>
+      <c r="BN1" s="56"/>
+      <c r="BO1" s="56"/>
+      <c r="BP1" s="56"/>
     </row>
     <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="51"/>
-[...19 lines deleted...]
-      <c r="AS3" s="57" t="s">
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AS3" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AT3" s="57"/>
-[...9 lines deleted...]
-      <c r="BI3" s="57"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="55"/>
+      <c r="BE3" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="55"/>
     </row>
     <row r="4" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
-      <c r="B4" s="49" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="49"/>
-[...10 lines deleted...]
-      <c r="N4" s="49" t="s">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="49"/>
-[...10 lines deleted...]
-      <c r="Z4" s="48" t="s">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="AA4" s="49"/>
-[...10 lines deleted...]
-      <c r="AL4" s="48" t="s">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="53"/>
+      <c r="AE4" s="53"/>
+      <c r="AF4" s="53"/>
+      <c r="AG4" s="53"/>
+      <c r="AH4" s="53"/>
+      <c r="AI4" s="53"/>
+      <c r="AJ4" s="53"/>
+      <c r="AK4" s="54"/>
+      <c r="AL4" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="AM4" s="49"/>
-[...10 lines deleted...]
-      <c r="AX4" s="48" t="s">
+      <c r="AM4" s="53"/>
+      <c r="AN4" s="53"/>
+      <c r="AO4" s="53"/>
+      <c r="AP4" s="53"/>
+      <c r="AQ4" s="53"/>
+      <c r="AR4" s="53"/>
+      <c r="AS4" s="53"/>
+      <c r="AT4" s="53"/>
+      <c r="AU4" s="53"/>
+      <c r="AV4" s="53"/>
+      <c r="AW4" s="54"/>
+      <c r="AX4" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="AY4" s="49"/>
-[...9 lines deleted...]
-      <c r="BI4" s="50"/>
+      <c r="AY4" s="53"/>
+      <c r="AZ4" s="53"/>
+      <c r="BA4" s="53"/>
+      <c r="BB4" s="53"/>
+      <c r="BC4" s="53"/>
+      <c r="BD4" s="53"/>
+      <c r="BE4" s="53"/>
+      <c r="BF4" s="53"/>
+      <c r="BG4" s="53"/>
+      <c r="BH4" s="53"/>
+      <c r="BI4" s="54"/>
     </row>
     <row r="5" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="47"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="13" t="s">
@@ -1492,51 +1507,51 @@
       </c>
       <c r="E6" s="5">
         <v>135841.5</v>
       </c>
       <c r="F6" s="5">
         <v>177749.2</v>
       </c>
       <c r="G6" s="5">
         <v>224971.4</v>
       </c>
       <c r="H6" s="5">
         <v>322031.3</v>
       </c>
       <c r="I6" s="5">
         <v>464386.7</v>
       </c>
       <c r="J6" s="5">
         <v>752250.8</v>
       </c>
       <c r="K6" s="5">
         <v>958598.5</v>
       </c>
       <c r="L6" s="5">
         <v>1016288.7</v>
       </c>
-      <c r="M6" s="62">
+      <c r="M6" s="46">
         <v>1057805.1000000001</v>
       </c>
       <c r="N6" s="20">
         <v>26488.526047128478</v>
       </c>
       <c r="O6" s="20">
         <v>53824.116744651008</v>
       </c>
       <c r="P6" s="20">
         <v>84842.261113140543</v>
       </c>
       <c r="Q6" s="20">
         <v>118447.0683927949</v>
       </c>
       <c r="R6" s="20">
         <v>153155.52664482</v>
       </c>
       <c r="S6" s="20">
         <v>193520.77455724895</v>
       </c>
       <c r="T6" s="20">
         <v>278211.58594415174</v>
       </c>
       <c r="U6" s="20">
         <v>415017.89993760001</v>
@@ -1600,75 +1615,77 @@
       </c>
       <c r="AO6" s="31">
         <v>155745.20000000001</v>
       </c>
       <c r="AP6" s="31">
         <v>194334.4</v>
       </c>
       <c r="AQ6" s="5">
         <v>253875.7</v>
       </c>
       <c r="AR6" s="5">
         <v>346091.3</v>
       </c>
       <c r="AS6" s="31">
         <v>487748.7</v>
       </c>
       <c r="AT6" s="5">
         <v>855446.5</v>
       </c>
       <c r="AU6" s="5">
         <v>1086949.3999999999</v>
       </c>
       <c r="AV6" s="31">
         <v>1154285.7</v>
       </c>
-      <c r="AW6" s="63">
+      <c r="AW6" s="47">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="31">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="31">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="31">
         <v>147332.5</v>
       </c>
       <c r="BA6" s="31">
         <v>205943</v>
       </c>
-      <c r="BB6" s="65">
+      <c r="BB6" s="49">
         <v>259516.6</v>
       </c>
-      <c r="BC6" s="5"/>
+      <c r="BC6" s="50">
+        <v>325307.40000000002</v>
+      </c>
       <c r="BD6" s="5"/>
       <c r="BE6" s="31"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
       <c r="BH6" s="31"/>
-      <c r="BI6" s="63"/>
+      <c r="BI6" s="47"/>
     </row>
     <row r="7" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
         <v>296.8</v>
       </c>
       <c r="C7" s="5">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="5">
         <v>998.2</v>
       </c>
       <c r="E7" s="5">
         <v>1434.45</v>
       </c>
       <c r="F7" s="5">
         <v>1973</v>
       </c>
       <c r="G7" s="5">
         <v>2526.3000000000002</v>
       </c>
       <c r="H7" s="5">
         <v>3230.1</v>
@@ -1786,54 +1803,56 @@
       </c>
       <c r="AT7" s="5">
         <v>7697</v>
       </c>
       <c r="AU7" s="5">
         <v>10238.1</v>
       </c>
       <c r="AV7" s="31">
         <v>10658</v>
       </c>
       <c r="AW7" s="31">
         <v>11120</v>
       </c>
       <c r="AX7" s="31">
         <v>159.4</v>
       </c>
       <c r="AY7" s="31">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="31">
         <v>533.05999999999995</v>
       </c>
       <c r="BA7" s="31">
         <v>739.8</v>
       </c>
-      <c r="BB7" s="65">
+      <c r="BB7" s="49">
         <v>973.4</v>
       </c>
-      <c r="BC7" s="5"/>
+      <c r="BC7" s="51">
+        <v>1251.7</v>
+      </c>
       <c r="BD7" s="5"/>
       <c r="BE7" s="31"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="31"/>
       <c r="BI7" s="31"/>
     </row>
     <row r="8" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="5">
         <v>854.9</v>
       </c>
       <c r="C8" s="5">
         <v>1658.4</v>
       </c>
       <c r="D8" s="5">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="5">
         <v>3514.45</v>
       </c>
       <c r="F8" s="5">
         <v>4596.8</v>
@@ -1957,54 +1976,56 @@
       </c>
       <c r="AT8" s="5">
         <v>18828.7</v>
       </c>
       <c r="AU8" s="5">
         <v>25736.400000000001</v>
       </c>
       <c r="AV8" s="31">
         <v>28564</v>
       </c>
       <c r="AW8" s="31">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="31">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="31">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="31">
         <v>6475.13</v>
       </c>
       <c r="BA8" s="31">
         <v>9285.2000000000007</v>
       </c>
-      <c r="BB8" s="65">
+      <c r="BB8" s="49">
         <v>10851.4</v>
       </c>
-      <c r="BC8" s="5"/>
+      <c r="BC8" s="51">
+        <v>11637.1</v>
+      </c>
       <c r="BD8" s="5"/>
       <c r="BE8" s="31"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
       <c r="BH8" s="31"/>
       <c r="BI8" s="31"/>
     </row>
     <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="5">
         <v>344.3</v>
       </c>
       <c r="C9" s="5">
         <v>707.7</v>
       </c>
       <c r="D9" s="5">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1601.04</v>
       </c>
       <c r="F9" s="5">
         <v>2168.8000000000002</v>
@@ -2128,54 +2149,56 @@
       </c>
       <c r="AT9" s="5">
         <v>10906.1</v>
       </c>
       <c r="AU9" s="5">
         <v>13374.6</v>
       </c>
       <c r="AV9" s="31">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="31">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="31">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="31">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="31">
         <v>1652.04</v>
       </c>
       <c r="BA9" s="31">
         <v>2277.4</v>
       </c>
-      <c r="BB9" s="65">
+      <c r="BB9" s="49">
         <v>2924.4</v>
       </c>
-      <c r="BC9" s="5"/>
+      <c r="BC9" s="51">
+        <v>3529.3</v>
+      </c>
       <c r="BD9" s="5"/>
       <c r="BE9" s="31"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
       <c r="BH9" s="31"/>
       <c r="BI9" s="31"/>
     </row>
     <row r="10" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="5">
         <v>1079.5</v>
       </c>
       <c r="C10" s="5">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="5">
         <v>3641.1</v>
       </c>
       <c r="E10" s="5">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="5">
         <v>6999.5</v>
@@ -2299,54 +2322,56 @@
       </c>
       <c r="AT10" s="5">
         <v>27231.5</v>
       </c>
       <c r="AU10" s="5">
         <v>30415.200000000001</v>
       </c>
       <c r="AV10" s="31">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="31">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="31">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="31">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="31">
         <v>4883.6499999999996</v>
       </c>
       <c r="BA10" s="31">
         <v>6766.2</v>
       </c>
-      <c r="BB10" s="65">
+      <c r="BB10" s="49">
         <v>8831</v>
       </c>
-      <c r="BC10" s="5"/>
+      <c r="BC10" s="51">
+        <v>13125.6</v>
+      </c>
       <c r="BD10" s="5"/>
       <c r="BE10" s="31"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="31"/>
       <c r="BI10" s="31"/>
     </row>
     <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="5">
         <v>1452.9</v>
       </c>
       <c r="C11" s="5">
         <v>2912.5</v>
       </c>
       <c r="D11" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="5">
         <v>6642.92</v>
       </c>
       <c r="F11" s="5">
         <v>8941.2000000000007</v>
@@ -2470,54 +2495,56 @@
       </c>
       <c r="AT11" s="5">
         <v>80528.899999999994</v>
       </c>
       <c r="AU11" s="5">
         <v>116075.9</v>
       </c>
       <c r="AV11" s="31">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="31">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="31">
         <v>1825</v>
       </c>
       <c r="AY11" s="31">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="31">
         <v>5779.34</v>
       </c>
       <c r="BA11" s="31">
         <v>8013.7</v>
       </c>
-      <c r="BB11" s="65">
+      <c r="BB11" s="49">
         <v>10613.6</v>
       </c>
-      <c r="BC11" s="5"/>
+      <c r="BC11" s="51">
+        <v>13132.3</v>
+      </c>
       <c r="BD11" s="5"/>
       <c r="BE11" s="31"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
       <c r="BH11" s="31"/>
       <c r="BI11" s="31"/>
     </row>
     <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="5">
         <v>2042</v>
       </c>
       <c r="C12" s="5">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>6802.3</v>
       </c>
       <c r="E12" s="5">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="5">
         <v>11904.5</v>
@@ -2641,54 +2668,56 @@
       </c>
       <c r="AT12" s="5">
         <v>57523.4</v>
       </c>
       <c r="AU12" s="5">
         <v>70581.600000000006</v>
       </c>
       <c r="AV12" s="31">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="31">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="31">
         <v>3410</v>
       </c>
       <c r="AY12" s="31">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="31">
         <v>9912.5499999999993</v>
       </c>
       <c r="BA12" s="31">
         <v>12869.6</v>
       </c>
-      <c r="BB12" s="65">
+      <c r="BB12" s="49">
         <v>15921.1</v>
       </c>
-      <c r="BC12" s="5"/>
+      <c r="BC12" s="51">
+        <v>18929.8</v>
+      </c>
       <c r="BD12" s="5"/>
       <c r="BE12" s="31"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="31"/>
       <c r="BI12" s="31"/>
     </row>
     <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="5">
         <v>2108.9</v>
       </c>
       <c r="C13" s="5">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="5">
         <v>7715.3</v>
       </c>
       <c r="E13" s="5">
         <v>11036.91</v>
       </c>
       <c r="F13" s="5">
         <v>14635</v>
@@ -2812,54 +2841,56 @@
       </c>
       <c r="AT13" s="5">
         <v>59394</v>
       </c>
       <c r="AU13" s="5">
         <v>73150.399999999994</v>
       </c>
       <c r="AV13" s="31">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="31">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="31">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="31">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="31">
         <v>12610.04</v>
       </c>
       <c r="BA13" s="31">
         <v>18849.5</v>
       </c>
-      <c r="BB13" s="65">
+      <c r="BB13" s="49">
         <v>22669.200000000001</v>
       </c>
-      <c r="BC13" s="5"/>
+      <c r="BC13" s="51">
+        <v>30132.799999999999</v>
+      </c>
       <c r="BD13" s="5"/>
       <c r="BE13" s="31"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="31"/>
       <c r="BI13" s="31"/>
     </row>
     <row r="14" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="5">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="5">
         <v>2142</v>
       </c>
       <c r="D14" s="5">
         <v>3450.7</v>
       </c>
       <c r="E14" s="5">
         <v>4994.63</v>
       </c>
       <c r="F14" s="5">
         <v>6758</v>
@@ -2983,54 +3014,56 @@
       </c>
       <c r="AT14" s="5">
         <v>58351.1</v>
       </c>
       <c r="AU14" s="5">
         <v>84758</v>
       </c>
       <c r="AV14" s="31">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="31">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="31">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="31">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="31">
         <v>4365.9799999999996</v>
       </c>
       <c r="BA14" s="31">
         <v>5938.5</v>
       </c>
-      <c r="BB14" s="65">
+      <c r="BB14" s="49">
         <v>7724.5</v>
       </c>
-      <c r="BC14" s="5"/>
+      <c r="BC14" s="51">
+        <v>9327.4</v>
+      </c>
       <c r="BD14" s="5"/>
       <c r="BE14" s="31"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="31"/>
       <c r="BI14" s="31"/>
     </row>
     <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="5">
         <v>1967.1</v>
       </c>
       <c r="C15" s="5">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="5">
         <v>6678.9</v>
       </c>
       <c r="E15" s="5">
         <v>9767.43</v>
       </c>
       <c r="F15" s="5">
         <v>12712.4</v>
@@ -3154,54 +3187,56 @@
       </c>
       <c r="AT15" s="5">
         <v>55929.8</v>
       </c>
       <c r="AU15" s="5">
         <v>67410.600000000006</v>
       </c>
       <c r="AV15" s="31">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="31">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="31">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="31">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="31">
         <v>8177.01</v>
       </c>
       <c r="BA15" s="31">
         <v>12908.9</v>
       </c>
-      <c r="BB15" s="65">
+      <c r="BB15" s="49">
         <v>15913.3</v>
       </c>
-      <c r="BC15" s="5"/>
+      <c r="BC15" s="51">
+        <v>20866.7</v>
+      </c>
       <c r="BD15" s="5"/>
       <c r="BE15" s="31"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="31"/>
       <c r="BI15" s="31"/>
     </row>
     <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="5">
         <v>1048.5</v>
       </c>
       <c r="C16" s="5">
         <v>2151.9</v>
       </c>
       <c r="D16" s="5">
         <v>3423.9</v>
       </c>
       <c r="E16" s="5">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="5">
         <v>6275.8</v>
@@ -3325,54 +3360,56 @@
       </c>
       <c r="AT16" s="5">
         <v>37232.800000000003</v>
       </c>
       <c r="AU16" s="5">
         <v>52561.5</v>
       </c>
       <c r="AV16" s="31">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="31">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="31">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="31">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="31">
         <v>4815.79</v>
       </c>
       <c r="BA16" s="31">
         <v>6386.7</v>
       </c>
-      <c r="BB16" s="65">
+      <c r="BB16" s="49">
         <v>8122.5</v>
       </c>
-      <c r="BC16" s="5"/>
+      <c r="BC16" s="51">
+        <v>9786.9</v>
+      </c>
       <c r="BD16" s="5"/>
       <c r="BE16" s="31"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="31"/>
       <c r="BI16" s="31"/>
     </row>
     <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="5">
         <v>5139.7</v>
       </c>
       <c r="C17" s="5">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="5">
         <v>15780.5</v>
       </c>
       <c r="E17" s="5">
         <v>21771.72</v>
       </c>
       <c r="F17" s="5">
         <v>28210.5</v>
@@ -3496,54 +3533,56 @@
       </c>
       <c r="AT17" s="5">
         <v>116770.3</v>
       </c>
       <c r="AU17" s="5">
         <v>136515</v>
       </c>
       <c r="AV17" s="31">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="31">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="31">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="31">
         <v>17495</v>
       </c>
       <c r="AZ17" s="31">
         <v>27060.3</v>
       </c>
       <c r="BA17" s="31">
         <v>36221.800000000003</v>
       </c>
-      <c r="BB17" s="65">
+      <c r="BB17" s="49">
         <v>49790</v>
       </c>
-      <c r="BC17" s="5"/>
+      <c r="BC17" s="51">
+        <v>65965.3</v>
+      </c>
       <c r="BD17" s="5"/>
       <c r="BE17" s="31"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="31"/>
       <c r="BI17" s="31"/>
     </row>
     <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="5">
         <v>4439.3</v>
       </c>
       <c r="C18" s="5">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="5">
         <v>14138</v>
       </c>
       <c r="E18" s="5">
         <v>19032.71</v>
       </c>
       <c r="F18" s="5">
         <v>24343.599999999999</v>
@@ -3667,54 +3706,56 @@
       </c>
       <c r="AT18" s="5">
         <v>106962.8</v>
       </c>
       <c r="AU18" s="5">
         <v>131074.20000000001</v>
       </c>
       <c r="AV18" s="31">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="31">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="31">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="31">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="31">
         <v>28988.880000000001</v>
       </c>
       <c r="BA18" s="31">
         <v>40060.1</v>
       </c>
-      <c r="BB18" s="65">
+      <c r="BB18" s="49">
         <v>46292.6</v>
       </c>
-      <c r="BC18" s="5"/>
+      <c r="BC18" s="51">
+        <v>53054.5</v>
+      </c>
       <c r="BD18" s="5"/>
       <c r="BE18" s="31"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
       <c r="BH18" s="31"/>
       <c r="BI18" s="31"/>
     </row>
     <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="5">
         <v>1749.1</v>
       </c>
       <c r="C19" s="5">
         <v>3581</v>
       </c>
       <c r="D19" s="5">
         <v>5555.7</v>
       </c>
       <c r="E19" s="5">
         <v>8052.6</v>
       </c>
       <c r="F19" s="5">
         <v>10745.9</v>
@@ -3838,54 +3879,56 @@
       </c>
       <c r="AT19" s="5">
         <v>69309.7</v>
       </c>
       <c r="AU19" s="5">
         <v>94697.5</v>
       </c>
       <c r="AV19" s="31">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="31">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="31">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="31">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="31">
         <v>6364.32</v>
       </c>
       <c r="BA19" s="31">
         <v>9006.6</v>
       </c>
-      <c r="BB19" s="65">
+      <c r="BB19" s="49">
         <v>11747.4</v>
       </c>
-      <c r="BC19" s="5"/>
+      <c r="BC19" s="51">
+        <v>15717.1</v>
+      </c>
       <c r="BD19" s="5"/>
       <c r="BE19" s="31"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
       <c r="BH19" s="31"/>
       <c r="BI19" s="31"/>
     </row>
     <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="5">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="5">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="5">
         <v>3359.9</v>
       </c>
       <c r="E20" s="5">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="5">
         <v>5949.9</v>
@@ -4009,54 +4052,56 @@
       </c>
       <c r="AT20" s="5">
         <v>16326.7</v>
       </c>
       <c r="AU20" s="5">
         <v>18930.2</v>
       </c>
       <c r="AV20" s="31">
         <v>21301</v>
       </c>
       <c r="AW20" s="31">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="31">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="31">
         <v>2899</v>
       </c>
       <c r="AZ20" s="31">
         <v>4373.68</v>
       </c>
       <c r="BA20" s="31">
         <v>5919.2</v>
       </c>
-      <c r="BB20" s="65">
+      <c r="BB20" s="49">
         <v>7552.2</v>
       </c>
-      <c r="BC20" s="5"/>
+      <c r="BC20" s="51">
+        <v>9155.6</v>
+      </c>
       <c r="BD20" s="5"/>
       <c r="BE20" s="31"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="31"/>
       <c r="BI20" s="31"/>
     </row>
     <row r="21" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="5">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="5">
         <v>4368.7</v>
       </c>
       <c r="D21" s="5">
         <v>7403.5</v>
       </c>
       <c r="E21" s="5">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="5">
         <v>13140.8</v>
@@ -4180,54 +4225,56 @@
       </c>
       <c r="AT21" s="5">
         <v>39134.5</v>
       </c>
       <c r="AU21" s="5">
         <v>45388.2</v>
       </c>
       <c r="AV21" s="31">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="31">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="31">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="31">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="31">
         <v>8056.11</v>
       </c>
       <c r="BA21" s="31">
         <v>11153.9</v>
       </c>
-      <c r="BB21" s="65">
+      <c r="BB21" s="49">
         <v>14193.1</v>
       </c>
-      <c r="BC21" s="5"/>
+      <c r="BC21" s="51">
+        <v>17480.400000000001</v>
+      </c>
       <c r="BD21" s="5"/>
       <c r="BE21" s="31"/>
       <c r="BF21" s="5"/>
       <c r="BG21" s="5"/>
       <c r="BH21" s="31"/>
       <c r="BI21" s="31"/>
     </row>
     <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="5">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="5">
         <v>4775</v>
       </c>
       <c r="D22" s="5">
         <v>7526.4</v>
       </c>
       <c r="E22" s="5">
         <v>10529.33</v>
       </c>
       <c r="F22" s="5">
         <v>13795.1</v>
@@ -4351,54 +4398,56 @@
       </c>
       <c r="AT22" s="5">
         <v>43504.5</v>
       </c>
       <c r="AU22" s="5">
         <v>51062.9</v>
       </c>
       <c r="AV22" s="31">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="31">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="31">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="31">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="31">
         <v>9858.6</v>
       </c>
       <c r="BA22" s="31">
         <v>14059</v>
       </c>
-      <c r="BB22" s="65">
+      <c r="BB22" s="49">
         <v>18196.400000000001</v>
       </c>
-      <c r="BC22" s="5"/>
+      <c r="BC22" s="51">
+        <v>22650.400000000001</v>
+      </c>
       <c r="BD22" s="5"/>
       <c r="BE22" s="31"/>
       <c r="BF22" s="5"/>
       <c r="BG22" s="5"/>
       <c r="BH22" s="31"/>
       <c r="BI22" s="31"/>
     </row>
     <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="5">
         <v>721.8</v>
       </c>
       <c r="C23" s="5">
         <v>1545.5</v>
       </c>
       <c r="D23" s="5">
         <v>2441.1</v>
       </c>
       <c r="E23" s="5">
         <v>3448.79</v>
       </c>
       <c r="F23" s="5">
         <v>4598.3999999999996</v>
@@ -4522,54 +4571,56 @@
       </c>
       <c r="AT23" s="5">
         <v>49814.7</v>
       </c>
       <c r="AU23" s="5">
         <v>64979.1</v>
       </c>
       <c r="AV23" s="31">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="31">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="31">
         <v>930.7</v>
       </c>
       <c r="AY23" s="31">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="31">
         <v>3426.01</v>
       </c>
       <c r="BA23" s="31">
         <v>5486.9</v>
       </c>
-      <c r="BB23" s="65">
+      <c r="BB23" s="49">
         <v>7200.5</v>
       </c>
-      <c r="BC23" s="5"/>
+      <c r="BC23" s="51">
+        <v>9564.5</v>
+      </c>
       <c r="BD23" s="5"/>
       <c r="BE23" s="31"/>
       <c r="BF23" s="5"/>
       <c r="BG23" s="5"/>
       <c r="BH23" s="31"/>
       <c r="BI23" s="31"/>
     </row>
     <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
@@ -4639,71 +4690,71 @@
       <c r="P25" s="58"/>
       <c r="Q25" s="58"/>
       <c r="R25" s="58"/>
       <c r="S25" s="58"/>
       <c r="Z25" s="58" t="s">
         <v>32</v>
       </c>
       <c r="AA25" s="58"/>
       <c r="AB25" s="58"/>
       <c r="AC25" s="58"/>
       <c r="AD25" s="58"/>
       <c r="AE25" s="58"/>
       <c r="AF25" s="58"/>
       <c r="AG25" s="58"/>
       <c r="AH25" s="58"/>
       <c r="AI25" s="58"/>
       <c r="AJ25" s="58"/>
       <c r="AK25" s="58"/>
       <c r="AL25" s="58"/>
       <c r="AM25" s="58"/>
       <c r="AN25" s="58"/>
       <c r="AO25" s="58"/>
       <c r="AP25" s="58"/>
       <c r="AQ25" s="58"/>
       <c r="AR25" s="58"/>
-      <c r="AX25" s="61" t="s">
+      <c r="AX25" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="AY25" s="61"/>
-[...16 lines deleted...]
-      <c r="BP25" s="61"/>
+      <c r="AY25" s="57"/>
+      <c r="AZ25" s="57"/>
+      <c r="BA25" s="57"/>
+      <c r="BB25" s="57"/>
+      <c r="BC25" s="57"/>
+      <c r="BD25" s="57"/>
+      <c r="BE25" s="57"/>
+      <c r="BF25" s="57"/>
+      <c r="BG25" s="57"/>
+      <c r="BH25" s="57"/>
+      <c r="BI25" s="57"/>
+      <c r="BJ25" s="57"/>
+      <c r="BK25" s="57"/>
+      <c r="BL25" s="57"/>
+      <c r="BM25" s="57"/>
+      <c r="BN25" s="57"/>
+      <c r="BO25" s="57"/>
+      <c r="BP25" s="57"/>
     </row>
     <row r="26" spans="1:68" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="42"/>
       <c r="O26" s="42"/>
       <c r="P26" s="42"/>
       <c r="Q26" s="42"/>
       <c r="R26" s="42"/>
       <c r="S26" s="42"/>
       <c r="T26" s="42"/>
       <c r="U26" s="42"/>
       <c r="V26" s="42"/>
       <c r="W26" s="42"/>
@@ -4728,160 +4779,160 @@
       <c r="AP26" s="42"/>
       <c r="AQ26" s="42"/>
       <c r="AR26" s="42"/>
       <c r="AS26" s="42"/>
       <c r="AT26" s="42"/>
       <c r="AU26" s="42"/>
       <c r="AV26" s="42"/>
       <c r="AW26" s="42"/>
       <c r="AX26" s="42"/>
       <c r="AY26" s="42"/>
       <c r="AZ26" s="42"/>
       <c r="BA26" s="42"/>
       <c r="BB26" s="42"/>
       <c r="BC26" s="42"/>
       <c r="BD26" s="42"/>
       <c r="BE26" s="42"/>
       <c r="BF26" s="42"/>
       <c r="BG26" s="42"/>
       <c r="BH26" s="42"/>
       <c r="BI26" s="42"/>
       <c r="BJ26" s="42"/>
       <c r="BK26" s="42"/>
     </row>
     <row r="27" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="41"/>
-      <c r="K27" s="51"/>
-[...19 lines deleted...]
-      <c r="AS27" s="57" t="s">
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="60"/>
+      <c r="O27" s="60"/>
+      <c r="P27" s="60"/>
+      <c r="Q27" s="60"/>
+      <c r="R27" s="60"/>
+      <c r="S27" s="60"/>
+      <c r="T27" s="60"/>
+      <c r="U27" s="60"/>
+      <c r="V27" s="60"/>
+      <c r="W27" s="60"/>
+      <c r="X27" s="60"/>
+      <c r="Y27" s="60"/>
+      <c r="AG27" s="55"/>
+      <c r="AH27" s="55"/>
+      <c r="AI27" s="55"/>
+      <c r="AJ27" s="55"/>
+      <c r="AK27" s="55"/>
+      <c r="AS27" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AT27" s="57"/>
-[...9 lines deleted...]
-      <c r="BI27" s="57"/>
+      <c r="AT27" s="55"/>
+      <c r="AU27" s="55"/>
+      <c r="AV27" s="55"/>
+      <c r="AW27" s="55"/>
+      <c r="BE27" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="BF27" s="55"/>
+      <c r="BG27" s="55"/>
+      <c r="BH27" s="55"/>
+      <c r="BI27" s="55"/>
     </row>
     <row r="28" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="46"/>
-      <c r="B28" s="48" t="s">
+      <c r="A28" s="61"/>
+      <c r="B28" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="49"/>
-[...10 lines deleted...]
-      <c r="N28" s="49" t="s">
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="54"/>
+      <c r="N28" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="O28" s="49"/>
-[...10 lines deleted...]
-      <c r="Z28" s="48" t="s">
+      <c r="O28" s="53"/>
+      <c r="P28" s="53"/>
+      <c r="Q28" s="53"/>
+      <c r="R28" s="53"/>
+      <c r="S28" s="53"/>
+      <c r="T28" s="53"/>
+      <c r="U28" s="53"/>
+      <c r="V28" s="53"/>
+      <c r="W28" s="53"/>
+      <c r="X28" s="53"/>
+      <c r="Y28" s="53"/>
+      <c r="Z28" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="AA28" s="49"/>
-[...10 lines deleted...]
-      <c r="AL28" s="48" t="s">
+      <c r="AA28" s="53"/>
+      <c r="AB28" s="53"/>
+      <c r="AC28" s="53"/>
+      <c r="AD28" s="53"/>
+      <c r="AE28" s="53"/>
+      <c r="AF28" s="53"/>
+      <c r="AG28" s="53"/>
+      <c r="AH28" s="53"/>
+      <c r="AI28" s="53"/>
+      <c r="AJ28" s="53"/>
+      <c r="AK28" s="54"/>
+      <c r="AL28" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="AM28" s="49"/>
-[...10 lines deleted...]
-      <c r="AX28" s="48" t="s">
+      <c r="AM28" s="53"/>
+      <c r="AN28" s="53"/>
+      <c r="AO28" s="53"/>
+      <c r="AP28" s="53"/>
+      <c r="AQ28" s="53"/>
+      <c r="AR28" s="53"/>
+      <c r="AS28" s="53"/>
+      <c r="AT28" s="53"/>
+      <c r="AU28" s="53"/>
+      <c r="AV28" s="53"/>
+      <c r="AW28" s="54"/>
+      <c r="AX28" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="AY28" s="49"/>
-[...9 lines deleted...]
-      <c r="BI28" s="50"/>
+      <c r="AY28" s="53"/>
+      <c r="AZ28" s="53"/>
+      <c r="BA28" s="53"/>
+      <c r="BB28" s="53"/>
+      <c r="BC28" s="53"/>
+      <c r="BD28" s="53"/>
+      <c r="BE28" s="53"/>
+      <c r="BF28" s="53"/>
+      <c r="BG28" s="53"/>
+      <c r="BH28" s="53"/>
+      <c r="BI28" s="54"/>
     </row>
     <row r="29" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="47"/>
+      <c r="A29" s="62"/>
       <c r="B29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I29" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J29" s="13" t="s">
@@ -5164,75 +5215,77 @@
       </c>
       <c r="AO30" s="31">
         <v>153397.4</v>
       </c>
       <c r="AP30" s="31">
         <v>192085.6</v>
       </c>
       <c r="AQ30" s="5">
         <v>251177.1</v>
       </c>
       <c r="AR30" s="5">
         <v>342942.9</v>
       </c>
       <c r="AS30" s="31">
         <v>484150.5</v>
       </c>
       <c r="AT30" s="5">
         <v>851398.6</v>
       </c>
       <c r="AU30" s="5">
         <v>1082451.7</v>
       </c>
       <c r="AV30" s="31">
         <v>1149338.2</v>
       </c>
-      <c r="AW30" s="63">
+      <c r="AW30" s="47">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX30" s="31">
         <v>45967.5</v>
       </c>
       <c r="AY30" s="31">
         <v>94236.9</v>
       </c>
       <c r="AZ30" s="31">
         <v>145858.20000000001</v>
       </c>
       <c r="BA30" s="31">
         <v>202516.6</v>
       </c>
-      <c r="BB30" s="65">
+      <c r="BB30" s="49">
         <v>255233.6</v>
       </c>
-      <c r="BC30" s="5"/>
+      <c r="BC30" s="50">
+        <v>320167.8</v>
+      </c>
       <c r="BD30" s="5"/>
       <c r="BE30" s="31"/>
       <c r="BF30" s="5"/>
       <c r="BG30" s="5"/>
       <c r="BH30" s="31"/>
-      <c r="BI30" s="63"/>
+      <c r="BI30" s="47"/>
     </row>
     <row r="31" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="5">
         <v>151.6</v>
       </c>
       <c r="C31" s="5">
         <v>354.4</v>
       </c>
       <c r="D31" s="5">
         <v>562.70000000000005</v>
       </c>
       <c r="E31" s="5">
         <v>853.9</v>
       </c>
       <c r="F31" s="5">
         <v>1247.3</v>
       </c>
       <c r="G31" s="5">
         <v>1655.4</v>
       </c>
       <c r="H31" s="5">
         <v>2214</v>
@@ -5350,54 +5403,56 @@
       </c>
       <c r="AT31" s="5">
         <v>7016</v>
       </c>
       <c r="AU31" s="5">
         <v>9481.4</v>
       </c>
       <c r="AV31" s="31">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW31" s="31">
         <v>10212</v>
       </c>
       <c r="AX31" s="31">
         <v>83.7</v>
       </c>
       <c r="AY31" s="31">
         <v>194.2</v>
       </c>
       <c r="AZ31" s="31">
         <v>300.95</v>
       </c>
       <c r="BA31" s="31">
         <v>430.7</v>
       </c>
-      <c r="BB31" s="65">
+      <c r="BB31" s="49">
         <v>587</v>
       </c>
-      <c r="BC31" s="5"/>
+      <c r="BC31" s="51">
+        <v>787.9</v>
+      </c>
       <c r="BD31" s="5"/>
       <c r="BE31" s="31"/>
       <c r="BF31" s="5"/>
       <c r="BG31" s="5"/>
       <c r="BH31" s="31"/>
       <c r="BI31" s="31"/>
     </row>
     <row r="32" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="5">
         <v>847.9</v>
       </c>
       <c r="C32" s="5">
         <v>1644.4</v>
       </c>
       <c r="D32" s="5">
         <v>2531.1</v>
       </c>
       <c r="E32" s="5">
         <v>3486.4</v>
       </c>
       <c r="F32" s="5">
         <v>4561.7</v>
@@ -5521,54 +5576,56 @@
       </c>
       <c r="AT32" s="5">
         <v>18678.7</v>
       </c>
       <c r="AU32" s="5">
         <v>25569.9</v>
       </c>
       <c r="AV32" s="31">
         <v>28380.799999999999</v>
       </c>
       <c r="AW32" s="31">
         <v>31355.8</v>
       </c>
       <c r="AX32" s="31">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY32" s="31">
         <v>3170.2</v>
       </c>
       <c r="AZ32" s="31">
         <v>6425.14</v>
       </c>
       <c r="BA32" s="31">
         <v>9195.1</v>
       </c>
-      <c r="BB32" s="65">
+      <c r="BB32" s="49">
         <v>10738.8</v>
       </c>
-      <c r="BC32" s="5"/>
+      <c r="BC32" s="51">
+        <v>11501.8</v>
+      </c>
       <c r="BD32" s="5"/>
       <c r="BE32" s="31"/>
       <c r="BF32" s="5"/>
       <c r="BG32" s="5"/>
       <c r="BH32" s="31"/>
       <c r="BI32" s="31"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="5">
         <v>334</v>
       </c>
       <c r="C33" s="5">
         <v>687</v>
       </c>
       <c r="D33" s="5">
         <v>1068.4000000000001</v>
       </c>
       <c r="E33" s="5">
         <v>1559.7</v>
       </c>
       <c r="F33" s="5">
         <v>2117.1</v>
@@ -5692,54 +5749,56 @@
       </c>
       <c r="AT33" s="5">
         <v>10890.1</v>
       </c>
       <c r="AU33" s="5">
         <v>13356.8</v>
       </c>
       <c r="AV33" s="31">
         <v>14146.2</v>
       </c>
       <c r="AW33" s="31">
         <v>14594.6</v>
       </c>
       <c r="AX33" s="31">
         <v>528.5</v>
       </c>
       <c r="AY33" s="31">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ33" s="31">
         <v>1646.7</v>
       </c>
       <c r="BA33" s="31">
         <v>2252.6999999999998</v>
       </c>
-      <c r="BB33" s="65">
+      <c r="BB33" s="49">
         <v>2893.6</v>
       </c>
-      <c r="BC33" s="5"/>
+      <c r="BC33" s="51">
+        <v>3492.2</v>
+      </c>
       <c r="BD33" s="5"/>
       <c r="BE33" s="31"/>
       <c r="BF33" s="5"/>
       <c r="BG33" s="5"/>
       <c r="BH33" s="31"/>
       <c r="BI33" s="31"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="5">
         <v>1067.9000000000001</v>
       </c>
       <c r="C34" s="5">
         <v>2188.5</v>
       </c>
       <c r="D34" s="5">
         <v>3606.3</v>
       </c>
       <c r="E34" s="5">
         <v>5185.3999999999996</v>
       </c>
       <c r="F34" s="5">
         <v>6941.6</v>
@@ -5863,54 +5922,56 @@
       </c>
       <c r="AT34" s="5">
         <v>27159.8</v>
       </c>
       <c r="AU34" s="5">
         <v>30335.599999999999</v>
       </c>
       <c r="AV34" s="31">
         <v>32207.5</v>
       </c>
       <c r="AW34" s="31">
         <v>34849.699999999997</v>
       </c>
       <c r="AX34" s="31">
         <v>1493.2</v>
       </c>
       <c r="AY34" s="31">
         <v>3149.9</v>
       </c>
       <c r="AZ34" s="31">
         <v>4863.3599999999997</v>
       </c>
       <c r="BA34" s="31">
         <v>6706.1</v>
       </c>
-      <c r="BB34" s="65">
+      <c r="BB34" s="49">
         <v>8755.9</v>
       </c>
-      <c r="BC34" s="5"/>
+      <c r="BC34" s="51">
+        <v>13035.5</v>
+      </c>
       <c r="BD34" s="5"/>
       <c r="BE34" s="31"/>
       <c r="BF34" s="5"/>
       <c r="BG34" s="5"/>
       <c r="BH34" s="31"/>
       <c r="BI34" s="31"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="5">
         <v>1452.9</v>
       </c>
       <c r="C35" s="5">
         <v>2912.5</v>
       </c>
       <c r="D35" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E35" s="5">
         <v>6642.9</v>
       </c>
       <c r="F35" s="5">
         <v>8941.2999999999993</v>
@@ -6034,54 +6095,56 @@
       </c>
       <c r="AT35" s="5">
         <v>80528.800000000003</v>
       </c>
       <c r="AU35" s="5">
         <v>116075.9</v>
       </c>
       <c r="AV35" s="31">
         <v>118335.3</v>
       </c>
       <c r="AW35" s="31">
         <v>119472.9</v>
       </c>
       <c r="AX35" s="31">
         <v>1825</v>
       </c>
       <c r="AY35" s="31">
         <v>3674.4</v>
       </c>
       <c r="AZ35" s="31">
         <v>5779.34</v>
       </c>
       <c r="BA35" s="31">
         <v>8013.7</v>
       </c>
-      <c r="BB35" s="65">
+      <c r="BB35" s="49">
         <v>10613.6</v>
       </c>
-      <c r="BC35" s="5"/>
+      <c r="BC35" s="51">
+        <v>13132.3</v>
+      </c>
       <c r="BD35" s="5"/>
       <c r="BE35" s="31"/>
       <c r="BF35" s="5"/>
       <c r="BG35" s="5"/>
       <c r="BH35" s="31"/>
       <c r="BI35" s="31"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="5">
         <v>2028.7</v>
       </c>
       <c r="C36" s="5">
         <v>4224.8999999999996</v>
       </c>
       <c r="D36" s="5">
         <v>6762.6</v>
       </c>
       <c r="E36" s="5">
         <v>9180.9</v>
       </c>
       <c r="F36" s="5">
         <v>11838.4</v>
@@ -6205,54 +6268,56 @@
       </c>
       <c r="AT36" s="5">
         <v>57444.3</v>
       </c>
       <c r="AU36" s="5">
         <v>70493.7</v>
       </c>
       <c r="AV36" s="31">
         <v>75665.7</v>
       </c>
       <c r="AW36" s="31">
         <v>85152.3</v>
       </c>
       <c r="AX36" s="31">
         <v>3401.3</v>
       </c>
       <c r="AY36" s="31">
         <v>6497.1</v>
       </c>
       <c r="AZ36" s="31">
         <v>9886.19</v>
       </c>
       <c r="BA36" s="31">
         <v>12812</v>
       </c>
-      <c r="BB36" s="65">
+      <c r="BB36" s="49">
         <v>15849.2</v>
       </c>
-      <c r="BC36" s="5"/>
+      <c r="BC36" s="51">
+        <v>18843.400000000001</v>
+      </c>
       <c r="BD36" s="5"/>
       <c r="BE36" s="31"/>
       <c r="BF36" s="5"/>
       <c r="BG36" s="5"/>
       <c r="BH36" s="31"/>
       <c r="BI36" s="31"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="5">
         <v>2101.8000000000002</v>
       </c>
       <c r="C37" s="5">
         <v>4353.8</v>
       </c>
       <c r="D37" s="5">
         <v>7694.2</v>
       </c>
       <c r="E37" s="5">
         <v>11008.7</v>
       </c>
       <c r="F37" s="5">
         <v>14599.7</v>
@@ -6376,54 +6441,56 @@
       </c>
       <c r="AT37" s="5">
         <v>59230.3</v>
       </c>
       <c r="AU37" s="5">
         <v>72968.600000000006</v>
       </c>
       <c r="AV37" s="31">
         <v>77942.600000000006</v>
       </c>
       <c r="AW37" s="31">
         <v>82886.3</v>
       </c>
       <c r="AX37" s="31">
         <v>3985.9</v>
       </c>
       <c r="AY37" s="31">
         <v>8691.5</v>
       </c>
       <c r="AZ37" s="31">
         <v>12535.89</v>
       </c>
       <c r="BA37" s="31">
         <v>18708.7</v>
       </c>
-      <c r="BB37" s="65">
+      <c r="BB37" s="49">
         <v>22493.200000000001</v>
       </c>
-      <c r="BC37" s="5"/>
+      <c r="BC37" s="51">
+        <v>29921.7</v>
+      </c>
       <c r="BD37" s="5"/>
       <c r="BE37" s="31"/>
       <c r="BF37" s="5"/>
       <c r="BG37" s="5"/>
       <c r="BH37" s="31"/>
       <c r="BI37" s="31"/>
     </row>
     <row r="38" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="5">
         <v>1057.8</v>
       </c>
       <c r="C38" s="5">
         <v>2129.3000000000002</v>
       </c>
       <c r="D38" s="5">
         <v>3431.7</v>
       </c>
       <c r="E38" s="5">
         <v>4969.2</v>
       </c>
       <c r="F38" s="5">
         <v>6726.2</v>
@@ -6547,54 +6614,56 @@
       </c>
       <c r="AT38" s="5">
         <v>58335.6</v>
       </c>
       <c r="AU38" s="5">
         <v>84740.7</v>
       </c>
       <c r="AV38" s="31">
         <v>84684.6</v>
       </c>
       <c r="AW38" s="31">
         <v>85719.9</v>
       </c>
       <c r="AX38" s="31">
         <v>1369.8</v>
       </c>
       <c r="AY38" s="31">
         <v>2800.9</v>
       </c>
       <c r="AZ38" s="31">
         <v>4357.5600000000004</v>
       </c>
       <c r="BA38" s="31">
         <v>5930.8</v>
       </c>
-      <c r="BB38" s="65">
+      <c r="BB38" s="49">
         <v>7714.8</v>
       </c>
-      <c r="BC38" s="5"/>
+      <c r="BC38" s="51">
+        <v>9315.7999999999993</v>
+      </c>
       <c r="BD38" s="5"/>
       <c r="BE38" s="31"/>
       <c r="BF38" s="5"/>
       <c r="BG38" s="5"/>
       <c r="BH38" s="31"/>
       <c r="BI38" s="31"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="5">
         <v>1961.6</v>
       </c>
       <c r="C39" s="5">
         <v>4182.1000000000004</v>
       </c>
       <c r="D39" s="5">
         <v>6662.4</v>
       </c>
       <c r="E39" s="5">
         <v>9745.4</v>
       </c>
       <c r="F39" s="5">
         <v>12684.9</v>
@@ -6718,54 +6787,56 @@
       </c>
       <c r="AT39" s="5">
         <v>55860.5</v>
       </c>
       <c r="AU39" s="5">
         <v>67334.5</v>
       </c>
       <c r="AV39" s="31">
         <v>72155.5</v>
       </c>
       <c r="AW39" s="31">
         <v>77746.600000000006</v>
       </c>
       <c r="AX39" s="31">
         <v>2216.6</v>
       </c>
       <c r="AY39" s="31">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ39" s="31">
         <v>8151.83</v>
       </c>
       <c r="BA39" s="31">
         <v>12794.5</v>
       </c>
-      <c r="BB39" s="65">
+      <c r="BB39" s="49">
         <v>15770.3</v>
       </c>
-      <c r="BC39" s="5"/>
+      <c r="BC39" s="51">
+        <v>20695.099999999999</v>
+      </c>
       <c r="BD39" s="5"/>
       <c r="BE39" s="31"/>
       <c r="BF39" s="5"/>
       <c r="BG39" s="5"/>
       <c r="BH39" s="31"/>
       <c r="BI39" s="31"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="5">
         <v>1022.4</v>
       </c>
       <c r="C40" s="5">
         <v>2099.6999999999998</v>
       </c>
       <c r="D40" s="5">
         <v>3345.6</v>
       </c>
       <c r="E40" s="5">
         <v>4678.1000000000004</v>
       </c>
       <c r="F40" s="5">
         <v>6145.3</v>
@@ -6889,54 +6960,56 @@
       </c>
       <c r="AT40" s="5">
         <v>37019.300000000003</v>
       </c>
       <c r="AU40" s="5">
         <v>52324.3</v>
       </c>
       <c r="AV40" s="31">
         <v>60124.7</v>
       </c>
       <c r="AW40" s="31">
         <v>70197.899999999994</v>
       </c>
       <c r="AX40" s="31">
         <v>1342.2</v>
       </c>
       <c r="AY40" s="31">
         <v>3136.1</v>
       </c>
       <c r="AZ40" s="31">
         <v>4744.8500000000004</v>
       </c>
       <c r="BA40" s="31">
         <v>6346.1</v>
       </c>
-      <c r="BB40" s="65">
+      <c r="BB40" s="49">
         <v>8071.7</v>
       </c>
-      <c r="BC40" s="5"/>
+      <c r="BC40" s="51">
+        <v>9726.1</v>
+      </c>
       <c r="BD40" s="5"/>
       <c r="BE40" s="31"/>
       <c r="BF40" s="5"/>
       <c r="BG40" s="5"/>
       <c r="BH40" s="31"/>
       <c r="BI40" s="31"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="5">
         <v>5115.8</v>
       </c>
       <c r="C41" s="5">
         <v>10197.4</v>
       </c>
       <c r="D41" s="5">
         <v>15708.6</v>
       </c>
       <c r="E41" s="5">
         <v>21675.8</v>
       </c>
       <c r="F41" s="5">
         <v>28090.6</v>
@@ -7060,54 +7133,56 @@
       </c>
       <c r="AT41" s="5">
         <v>116154.5</v>
       </c>
       <c r="AU41" s="5">
         <v>135830.9</v>
       </c>
       <c r="AV41" s="31">
         <v>144113.9</v>
       </c>
       <c r="AW41" s="31">
         <v>157483.29999999999</v>
       </c>
       <c r="AX41" s="31">
         <v>9117.1</v>
       </c>
       <c r="AY41" s="31">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ41" s="31">
         <v>26854.9</v>
       </c>
       <c r="BA41" s="31">
         <v>35998.800000000003</v>
       </c>
-      <c r="BB41" s="65">
+      <c r="BB41" s="49">
         <v>49511.199999999997</v>
       </c>
-      <c r="BC41" s="5"/>
+      <c r="BC41" s="51">
+        <v>65630.8</v>
+      </c>
       <c r="BD41" s="5"/>
       <c r="BE41" s="31"/>
       <c r="BF41" s="5"/>
       <c r="BG41" s="5"/>
       <c r="BH41" s="31"/>
       <c r="BI41" s="31"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="5">
         <v>4439.2</v>
       </c>
       <c r="C42" s="5">
         <v>9092.7000000000007</v>
       </c>
       <c r="D42" s="5">
         <v>14137.8</v>
       </c>
       <c r="E42" s="5">
         <v>19032.5</v>
       </c>
       <c r="F42" s="5">
         <v>24343.3</v>
@@ -7231,54 +7306,56 @@
       </c>
       <c r="AT42" s="5">
         <v>106933.7</v>
       </c>
       <c r="AU42" s="5">
         <v>131041.7</v>
       </c>
       <c r="AV42" s="31">
         <v>141848.79999999999</v>
       </c>
       <c r="AW42" s="31">
         <v>137179.79999999999</v>
       </c>
       <c r="AX42" s="31">
         <v>8740.1</v>
       </c>
       <c r="AY42" s="31">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ42" s="31">
         <v>28979.13</v>
       </c>
       <c r="BA42" s="31">
         <v>39889.9</v>
       </c>
-      <c r="BB42" s="65">
+      <c r="BB42" s="49">
         <v>46079.8</v>
       </c>
-      <c r="BC42" s="5"/>
+      <c r="BC42" s="51">
+        <v>52799.199999999997</v>
+      </c>
       <c r="BD42" s="5"/>
       <c r="BE42" s="31"/>
       <c r="BF42" s="5"/>
       <c r="BG42" s="5"/>
       <c r="BH42" s="31"/>
       <c r="BI42" s="31"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="5">
         <v>1689.5</v>
       </c>
       <c r="C43" s="5">
         <v>3461.8</v>
       </c>
       <c r="D43" s="5">
         <v>5377</v>
       </c>
       <c r="E43" s="5">
         <v>7814.2</v>
       </c>
       <c r="F43" s="5">
         <v>10448</v>
@@ -7402,54 +7479,56 @@
       </c>
       <c r="AT43" s="5">
         <v>69203.100000000006</v>
       </c>
       <c r="AU43" s="5">
         <v>94579.199999999997</v>
       </c>
       <c r="AV43" s="31">
         <v>99597.6</v>
       </c>
       <c r="AW43" s="31">
         <v>106600.3</v>
       </c>
       <c r="AX43" s="31">
         <v>1915.8</v>
       </c>
       <c r="AY43" s="31">
         <v>3774.2</v>
       </c>
       <c r="AZ43" s="31">
         <v>6321.44</v>
       </c>
       <c r="BA43" s="31">
         <v>8812.7000000000007</v>
       </c>
-      <c r="BB43" s="65">
+      <c r="BB43" s="49">
         <v>11505.1</v>
       </c>
-      <c r="BC43" s="5"/>
+      <c r="BC43" s="51">
+        <v>15426.3</v>
+      </c>
       <c r="BD43" s="5"/>
       <c r="BE43" s="31"/>
       <c r="BF43" s="5"/>
       <c r="BG43" s="5"/>
       <c r="BH43" s="31"/>
       <c r="BI43" s="31"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="5">
         <v>987.5</v>
       </c>
       <c r="C44" s="5">
         <v>2071.5</v>
       </c>
       <c r="D44" s="5">
         <v>3206.5</v>
       </c>
       <c r="E44" s="5">
         <v>4362.8</v>
       </c>
       <c r="F44" s="5">
         <v>5694.2</v>
@@ -7573,54 +7652,56 @@
       </c>
       <c r="AT44" s="5">
         <v>15894.2</v>
       </c>
       <c r="AU44" s="5">
         <v>18448.599999999999</v>
       </c>
       <c r="AV44" s="31">
         <v>20770.2</v>
       </c>
       <c r="AW44" s="31">
         <v>23511.200000000001</v>
       </c>
       <c r="AX44" s="31">
         <v>1312</v>
       </c>
       <c r="AY44" s="31">
         <v>2800.7</v>
       </c>
       <c r="AZ44" s="31">
         <v>4234.05</v>
       </c>
       <c r="BA44" s="31">
         <v>5683.1</v>
       </c>
-      <c r="BB44" s="65">
+      <c r="BB44" s="49">
         <v>7257</v>
       </c>
-      <c r="BC44" s="5"/>
+      <c r="BC44" s="51">
+        <v>8801.4</v>
+      </c>
       <c r="BD44" s="5"/>
       <c r="BE44" s="31"/>
       <c r="BF44" s="5"/>
       <c r="BG44" s="5"/>
       <c r="BH44" s="31"/>
       <c r="BI44" s="31"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="5">
         <v>2138.6</v>
       </c>
       <c r="C45" s="5">
         <v>4366.5</v>
       </c>
       <c r="D45" s="5">
         <v>7400.2</v>
       </c>
       <c r="E45" s="5">
         <v>10194.700000000001</v>
       </c>
       <c r="F45" s="5">
         <v>13135.2</v>
@@ -7744,54 +7825,56 @@
       </c>
       <c r="AT45" s="5">
         <v>39100.400000000001</v>
       </c>
       <c r="AU45" s="5">
         <v>45350.1</v>
       </c>
       <c r="AV45" s="31">
         <v>48870.9</v>
       </c>
       <c r="AW45" s="31">
         <v>52955.199999999997</v>
       </c>
       <c r="AX45" s="31">
         <v>2617.1</v>
       </c>
       <c r="AY45" s="31">
         <v>5329.8</v>
       </c>
       <c r="AZ45" s="31">
         <v>8040.5</v>
       </c>
       <c r="BA45" s="31">
         <v>11035.8</v>
       </c>
-      <c r="BB45" s="65">
+      <c r="BB45" s="49">
         <v>14045.4</v>
       </c>
-      <c r="BC45" s="5"/>
+      <c r="BC45" s="51">
+        <v>17303.2</v>
+      </c>
       <c r="BD45" s="5"/>
       <c r="BE45" s="31"/>
       <c r="BF45" s="5"/>
       <c r="BG45" s="5"/>
       <c r="BH45" s="31"/>
       <c r="BI45" s="31"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="5">
         <v>2298.5</v>
       </c>
       <c r="C46" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D46" s="5">
         <v>7410</v>
       </c>
       <c r="E46" s="5">
         <v>10374.1</v>
       </c>
       <c r="F46" s="5">
         <v>13601</v>
@@ -7915,54 +7998,56 @@
       </c>
       <c r="AT46" s="5">
         <v>43415.6</v>
       </c>
       <c r="AU46" s="5">
         <v>50964</v>
       </c>
       <c r="AV46" s="31">
         <v>53210.2</v>
       </c>
       <c r="AW46" s="31">
         <v>58996</v>
       </c>
       <c r="AX46" s="31">
         <v>3039.6</v>
       </c>
       <c r="AY46" s="31">
         <v>6368.1</v>
       </c>
       <c r="AZ46" s="31">
         <v>9825.31</v>
       </c>
       <c r="BA46" s="31">
         <v>13713.3</v>
       </c>
-      <c r="BB46" s="65">
+      <c r="BB46" s="49">
         <v>17764.3</v>
       </c>
-      <c r="BC46" s="5"/>
+      <c r="BC46" s="51">
+        <v>22131.9</v>
+      </c>
       <c r="BD46" s="5"/>
       <c r="BE46" s="31"/>
       <c r="BF46" s="5"/>
       <c r="BG46" s="5"/>
       <c r="BH46" s="31"/>
       <c r="BI46" s="31"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="5">
         <v>615.70000000000005</v>
       </c>
       <c r="C47" s="5">
         <v>1333.3</v>
       </c>
       <c r="D47" s="5">
         <v>2122.8000000000002</v>
       </c>
       <c r="E47" s="5">
         <v>3024.4</v>
       </c>
       <c r="F47" s="5">
         <v>4067.9</v>
@@ -8086,54 +8171,56 @@
       </c>
       <c r="AT47" s="5">
         <v>48533.7</v>
       </c>
       <c r="AU47" s="5">
         <v>63555.8</v>
       </c>
       <c r="AV47" s="31">
         <v>67458</v>
       </c>
       <c r="AW47" s="31">
         <v>71699.600000000006</v>
       </c>
       <c r="AX47" s="31">
         <v>788.4</v>
       </c>
       <c r="AY47" s="31">
         <v>1858.1</v>
       </c>
       <c r="AZ47" s="31">
         <v>2911.07</v>
       </c>
       <c r="BA47" s="31">
         <v>4192.6000000000004</v>
       </c>
-      <c r="BB47" s="65">
+      <c r="BB47" s="49">
         <v>5582.7</v>
       </c>
-      <c r="BC47" s="5"/>
+      <c r="BC47" s="51">
+        <v>7623.2</v>
+      </c>
       <c r="BD47" s="5"/>
       <c r="BE47" s="31"/>
       <c r="BF47" s="5"/>
       <c r="BG47" s="5"/>
       <c r="BH47" s="31"/>
       <c r="BI47" s="31"/>
     </row>
     <row r="48" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="39"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="40"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
@@ -8146,255 +8233,255 @@
       <c r="X48" s="20"/>
       <c r="Y48" s="20"/>
       <c r="Z48" s="5"/>
       <c r="AA48" s="5"/>
       <c r="AB48" s="5"/>
       <c r="AC48" s="5"/>
       <c r="AD48" s="5"/>
       <c r="AE48" s="5"/>
       <c r="AF48" s="5"/>
       <c r="AG48" s="30"/>
       <c r="AH48" s="30"/>
       <c r="AI48" s="5"/>
       <c r="AJ48" s="5"/>
       <c r="AK48" s="22"/>
       <c r="AL48" s="31"/>
       <c r="AM48" s="30"/>
       <c r="AN48" s="31"/>
       <c r="AO48" s="31"/>
       <c r="AP48" s="31"/>
       <c r="AQ48" s="5"/>
       <c r="AR48" s="5"/>
       <c r="AS48" s="31"/>
       <c r="AT48" s="5"/>
       <c r="AU48" s="5"/>
       <c r="AV48" s="31"/>
-      <c r="AW48" s="63"/>
+      <c r="AW48" s="47"/>
       <c r="AX48" s="31"/>
       <c r="AY48" s="30"/>
       <c r="AZ48" s="31"/>
       <c r="BA48" s="31"/>
       <c r="BB48" s="31"/>
       <c r="BC48" s="5"/>
       <c r="BD48" s="5"/>
       <c r="BE48" s="31"/>
-      <c r="BF48" s="64"/>
+      <c r="BF48" s="48"/>
       <c r="BG48" s="5"/>
       <c r="BH48" s="31"/>
-      <c r="BI48" s="63"/>
+      <c r="BI48" s="47"/>
     </row>
     <row r="49" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A49" s="58" t="s">
         <v>33</v>
       </c>
       <c r="B49" s="58"/>
       <c r="C49" s="58"/>
       <c r="D49" s="58"/>
       <c r="E49" s="58"/>
       <c r="F49" s="58"/>
       <c r="G49" s="58"/>
       <c r="H49" s="58"/>
       <c r="I49" s="58"/>
       <c r="J49" s="58"/>
       <c r="K49" s="58"/>
       <c r="L49" s="58"/>
       <c r="M49" s="58"/>
       <c r="N49" s="58"/>
       <c r="O49" s="58"/>
       <c r="P49" s="58"/>
       <c r="Q49" s="58"/>
       <c r="R49" s="58"/>
       <c r="S49" s="58"/>
       <c r="Z49" s="58" t="s">
         <v>33</v>
       </c>
       <c r="AA49" s="58"/>
       <c r="AB49" s="58"/>
       <c r="AC49" s="58"/>
       <c r="AD49" s="58"/>
       <c r="AE49" s="58"/>
       <c r="AF49" s="58"/>
       <c r="AG49" s="58"/>
       <c r="AH49" s="58"/>
       <c r="AI49" s="58"/>
       <c r="AJ49" s="58"/>
       <c r="AK49" s="58"/>
       <c r="AL49" s="58"/>
       <c r="AM49" s="58"/>
       <c r="AN49" s="58"/>
       <c r="AO49" s="58"/>
       <c r="AP49" s="58"/>
       <c r="AQ49" s="58"/>
       <c r="AR49" s="58"/>
-      <c r="AX49" s="61" t="s">
+      <c r="AX49" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="AY49" s="61"/>
-[...16 lines deleted...]
-      <c r="BP49" s="61"/>
+      <c r="AY49" s="57"/>
+      <c r="AZ49" s="57"/>
+      <c r="BA49" s="57"/>
+      <c r="BB49" s="57"/>
+      <c r="BC49" s="57"/>
+      <c r="BD49" s="57"/>
+      <c r="BE49" s="57"/>
+      <c r="BF49" s="57"/>
+      <c r="BG49" s="57"/>
+      <c r="BH49" s="57"/>
+      <c r="BI49" s="57"/>
+      <c r="BJ49" s="57"/>
+      <c r="BK49" s="57"/>
+      <c r="BL49" s="57"/>
+      <c r="BM49" s="57"/>
+      <c r="BN49" s="57"/>
+      <c r="BO49" s="57"/>
+      <c r="BP49" s="57"/>
     </row>
     <row r="50" spans="1:68" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
     </row>
     <row r="51" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K51" s="51"/>
-[...19 lines deleted...]
-      <c r="AS51" s="57" t="s">
+      <c r="K51" s="60"/>
+      <c r="L51" s="60"/>
+      <c r="M51" s="60"/>
+      <c r="N51" s="60"/>
+      <c r="O51" s="60"/>
+      <c r="P51" s="60"/>
+      <c r="Q51" s="60"/>
+      <c r="R51" s="60"/>
+      <c r="S51" s="60"/>
+      <c r="T51" s="60"/>
+      <c r="U51" s="60"/>
+      <c r="V51" s="60"/>
+      <c r="W51" s="60"/>
+      <c r="X51" s="60"/>
+      <c r="Y51" s="60"/>
+      <c r="AG51" s="55"/>
+      <c r="AH51" s="55"/>
+      <c r="AI51" s="55"/>
+      <c r="AJ51" s="55"/>
+      <c r="AK51" s="55"/>
+      <c r="AS51" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AT51" s="57"/>
-[...3 lines deleted...]
-      <c r="BE51" s="57" t="s">
+      <c r="AT51" s="55"/>
+      <c r="AU51" s="55"/>
+      <c r="AV51" s="55"/>
+      <c r="AW51" s="55"/>
+      <c r="BE51" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BF51" s="57"/>
-[...2 lines deleted...]
-      <c r="BI51" s="57"/>
+      <c r="BF51" s="55"/>
+      <c r="BG51" s="55"/>
+      <c r="BH51" s="55"/>
+      <c r="BI51" s="55"/>
     </row>
     <row r="52" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="46"/>
-      <c r="B52" s="48" t="s">
+      <c r="A52" s="61"/>
+      <c r="B52" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="C52" s="49"/>
-[...10 lines deleted...]
-      <c r="N52" s="49" t="s">
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
+      <c r="I52" s="53"/>
+      <c r="J52" s="53"/>
+      <c r="K52" s="53"/>
+      <c r="L52" s="53"/>
+      <c r="M52" s="54"/>
+      <c r="N52" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="O52" s="49"/>
-[...10 lines deleted...]
-      <c r="Z52" s="48" t="s">
+      <c r="O52" s="53"/>
+      <c r="P52" s="53"/>
+      <c r="Q52" s="53"/>
+      <c r="R52" s="53"/>
+      <c r="S52" s="53"/>
+      <c r="T52" s="53"/>
+      <c r="U52" s="53"/>
+      <c r="V52" s="53"/>
+      <c r="W52" s="53"/>
+      <c r="X52" s="53"/>
+      <c r="Y52" s="53"/>
+      <c r="Z52" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="AA52" s="49"/>
-[...10 lines deleted...]
-      <c r="AL52" s="48" t="s">
+      <c r="AA52" s="53"/>
+      <c r="AB52" s="53"/>
+      <c r="AC52" s="53"/>
+      <c r="AD52" s="53"/>
+      <c r="AE52" s="53"/>
+      <c r="AF52" s="53"/>
+      <c r="AG52" s="53"/>
+      <c r="AH52" s="53"/>
+      <c r="AI52" s="53"/>
+      <c r="AJ52" s="53"/>
+      <c r="AK52" s="54"/>
+      <c r="AL52" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="AM52" s="49"/>
-[...10 lines deleted...]
-      <c r="AX52" s="48" t="s">
+      <c r="AM52" s="53"/>
+      <c r="AN52" s="53"/>
+      <c r="AO52" s="53"/>
+      <c r="AP52" s="53"/>
+      <c r="AQ52" s="53"/>
+      <c r="AR52" s="53"/>
+      <c r="AS52" s="53"/>
+      <c r="AT52" s="53"/>
+      <c r="AU52" s="53"/>
+      <c r="AV52" s="53"/>
+      <c r="AW52" s="54"/>
+      <c r="AX52" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="AY52" s="49"/>
-[...9 lines deleted...]
-      <c r="BI52" s="50"/>
+      <c r="AY52" s="53"/>
+      <c r="AZ52" s="53"/>
+      <c r="BA52" s="53"/>
+      <c r="BB52" s="53"/>
+      <c r="BC52" s="53"/>
+      <c r="BD52" s="53"/>
+      <c r="BE52" s="53"/>
+      <c r="BF52" s="53"/>
+      <c r="BG52" s="53"/>
+      <c r="BH52" s="53"/>
+      <c r="BI52" s="54"/>
     </row>
     <row r="53" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="47"/>
+      <c r="A53" s="62"/>
       <c r="B53" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E53" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F53" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H53" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I53" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J53" s="13" t="s">
@@ -8677,75 +8764,77 @@
       </c>
       <c r="AO54" s="31">
         <v>28929.4</v>
       </c>
       <c r="AP54" s="31">
         <v>34449.199999999997</v>
       </c>
       <c r="AQ54" s="5">
         <v>54964.5</v>
       </c>
       <c r="AR54" s="5">
         <v>115895.1</v>
       </c>
       <c r="AS54" s="31">
         <v>225775.7</v>
       </c>
       <c r="AT54" s="5">
         <v>537506.9</v>
       </c>
       <c r="AU54" s="5">
         <v>727995.9</v>
       </c>
       <c r="AV54" s="31">
         <v>756273.8</v>
       </c>
-      <c r="AW54" s="63">
+      <c r="AW54" s="47">
         <v>765229.6</v>
       </c>
       <c r="AX54" s="31">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY54" s="31">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ54" s="31">
         <v>25806.5</v>
       </c>
       <c r="BA54" s="31">
         <v>34411.1</v>
       </c>
-      <c r="BB54" s="65">
+      <c r="BB54" s="49">
         <v>39674.1</v>
       </c>
-      <c r="BC54" s="5"/>
+      <c r="BC54" s="50">
+        <v>51027.7</v>
+      </c>
       <c r="BD54" s="5"/>
       <c r="BE54" s="31"/>
       <c r="BF54" s="5"/>
       <c r="BG54" s="5"/>
       <c r="BH54" s="31"/>
-      <c r="BI54" s="63"/>
+      <c r="BI54" s="47"/>
     </row>
     <row r="55" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A55" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B55" s="5">
         <v>2.5</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5">
         <v>7.5</v>
       </c>
       <c r="E55" s="5">
         <v>10</v>
       </c>
       <c r="F55" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="G55" s="5">
         <v>27.9</v>
       </c>
       <c r="H55" s="5">
         <v>282.10000000000002</v>
@@ -8863,54 +8952,56 @@
       </c>
       <c r="AT55" s="5">
         <v>5239.5</v>
       </c>
       <c r="AU55" s="5">
         <v>7435.8</v>
       </c>
       <c r="AV55" s="31">
         <v>7447.5</v>
       </c>
       <c r="AW55" s="31">
         <v>7450.2</v>
       </c>
       <c r="AX55" s="31">
         <v>5.66</v>
       </c>
       <c r="AY55" s="31">
         <v>11.8</v>
       </c>
       <c r="AZ55" s="31">
         <v>17.100000000000001</v>
       </c>
       <c r="BA55" s="31">
         <v>21.5</v>
       </c>
-      <c r="BB55" s="65">
+      <c r="BB55" s="49">
         <v>29.2</v>
       </c>
-      <c r="BC55" s="5"/>
+      <c r="BC55" s="51">
+        <v>83.2</v>
+      </c>
       <c r="BD55" s="5"/>
       <c r="BE55" s="31"/>
       <c r="BF55" s="5"/>
       <c r="BG55" s="5"/>
       <c r="BH55" s="31"/>
       <c r="BI55" s="31"/>
     </row>
     <row r="56" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A56" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B56" s="5">
         <v>1.4</v>
       </c>
       <c r="C56" s="5">
         <v>2.8</v>
       </c>
       <c r="D56" s="5">
         <v>4.2</v>
       </c>
       <c r="E56" s="5">
         <v>5.6</v>
       </c>
       <c r="F56" s="5">
         <v>13.4</v>
@@ -9034,54 +9125,56 @@
       </c>
       <c r="AT56" s="5">
         <v>10718.1</v>
       </c>
       <c r="AU56" s="5">
         <v>16413.3</v>
       </c>
       <c r="AV56" s="31">
         <v>18528.2</v>
       </c>
       <c r="AW56" s="31">
         <v>20445.3</v>
       </c>
       <c r="AX56" s="31">
         <v>2.73</v>
       </c>
       <c r="AY56" s="31">
         <v>5.6</v>
       </c>
       <c r="AZ56" s="31">
         <v>8.1</v>
       </c>
       <c r="BA56" s="31">
         <v>10.1</v>
       </c>
-      <c r="BB56" s="65">
+      <c r="BB56" s="49">
         <v>11.7</v>
       </c>
-      <c r="BC56" s="5"/>
+      <c r="BC56" s="51">
+        <v>82.2</v>
+      </c>
       <c r="BD56" s="5"/>
       <c r="BE56" s="31"/>
       <c r="BF56" s="5"/>
       <c r="BG56" s="5"/>
       <c r="BH56" s="31"/>
       <c r="BI56" s="31"/>
     </row>
     <row r="57" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A57" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="5">
         <v>33</v>
       </c>
       <c r="C57" s="5">
         <v>66</v>
       </c>
       <c r="D57" s="5">
         <v>98.9</v>
       </c>
       <c r="E57" s="5">
         <v>131.9</v>
       </c>
       <c r="F57" s="5">
         <v>169.9</v>
@@ -9205,54 +9298,56 @@
       </c>
       <c r="AT57" s="5">
         <v>7251.9</v>
       </c>
       <c r="AU57" s="5">
         <v>9141.9</v>
       </c>
       <c r="AV57" s="31">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW57" s="31">
         <v>8902.4</v>
       </c>
       <c r="AX57" s="31">
         <v>85.21</v>
       </c>
       <c r="AY57" s="31">
         <v>175.9</v>
       </c>
       <c r="AZ57" s="31">
         <v>252.4</v>
       </c>
       <c r="BA57" s="31">
         <v>304.3</v>
       </c>
-      <c r="BB57" s="65">
+      <c r="BB57" s="49">
         <v>360.7</v>
       </c>
-      <c r="BC57" s="5"/>
+      <c r="BC57" s="51">
+        <v>411.2</v>
+      </c>
       <c r="BD57" s="5"/>
       <c r="BE57" s="31"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
       <c r="BH57" s="31"/>
       <c r="BI57" s="31"/>
     </row>
     <row r="58" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B58" s="5">
         <v>15.7</v>
       </c>
       <c r="C58" s="5">
         <v>31.4</v>
       </c>
       <c r="D58" s="5">
         <v>47.2</v>
       </c>
       <c r="E58" s="5">
         <v>62.9</v>
       </c>
       <c r="F58" s="5">
         <v>105.2</v>
@@ -9376,54 +9471,56 @@
       </c>
       <c r="AT58" s="5">
         <v>12368.3</v>
       </c>
       <c r="AU58" s="5">
         <v>14190.8</v>
       </c>
       <c r="AV58" s="31">
         <v>14616.6</v>
       </c>
       <c r="AW58" s="31">
         <v>14925</v>
       </c>
       <c r="AX58" s="31">
         <v>5.39</v>
       </c>
       <c r="AY58" s="31">
         <v>11.3</v>
       </c>
       <c r="AZ58" s="31">
         <v>16.3</v>
       </c>
       <c r="BA58" s="31">
         <v>20.6</v>
       </c>
-      <c r="BB58" s="65">
+      <c r="BB58" s="49">
         <v>52.6</v>
       </c>
-      <c r="BC58" s="5"/>
+      <c r="BC58" s="51">
+        <v>2257.6999999999998</v>
+      </c>
       <c r="BD58" s="5"/>
       <c r="BE58" s="31"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
       <c r="BH58" s="31"/>
       <c r="BI58" s="31"/>
     </row>
     <row r="59" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B59" s="5">
         <v>89.2</v>
       </c>
       <c r="C59" s="5">
         <v>178.4</v>
       </c>
       <c r="D59" s="5">
         <v>267.60000000000002</v>
       </c>
       <c r="E59" s="5">
         <v>356.8</v>
       </c>
       <c r="F59" s="5">
         <v>458.8</v>
@@ -9547,54 +9644,56 @@
       </c>
       <c r="AT59" s="5">
         <v>64369.1</v>
       </c>
       <c r="AU59" s="5">
         <v>98567</v>
       </c>
       <c r="AV59" s="31">
         <v>99028.7</v>
       </c>
       <c r="AW59" s="31">
         <v>97638</v>
       </c>
       <c r="AX59" s="31">
         <v>79.599999999999994</v>
       </c>
       <c r="AY59" s="31">
         <v>164.4</v>
       </c>
       <c r="AZ59" s="31">
         <v>240.6</v>
       </c>
       <c r="BA59" s="31">
         <v>279.2</v>
       </c>
-      <c r="BB59" s="65">
+      <c r="BB59" s="49">
         <v>335.9</v>
       </c>
-      <c r="BC59" s="5"/>
+      <c r="BC59" s="51">
+        <v>432.7</v>
+      </c>
       <c r="BD59" s="5"/>
       <c r="BE59" s="31"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="31"/>
       <c r="BI59" s="31"/>
     </row>
     <row r="60" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="5">
         <v>320.10000000000002</v>
       </c>
       <c r="C60" s="5">
         <v>640.20000000000005</v>
       </c>
       <c r="D60" s="5">
         <v>960.3</v>
       </c>
       <c r="E60" s="5">
         <v>1280.4000000000001</v>
       </c>
       <c r="F60" s="5">
         <v>1692.5</v>
@@ -9718,54 +9817,56 @@
       </c>
       <c r="AT60" s="5">
         <v>37063.199999999997</v>
       </c>
       <c r="AU60" s="5">
         <v>48109.599999999999</v>
       </c>
       <c r="AV60" s="31">
         <v>50487.199999999997</v>
       </c>
       <c r="AW60" s="31">
         <v>56271</v>
       </c>
       <c r="AX60" s="31">
         <v>788.21</v>
       </c>
       <c r="AY60" s="31">
         <v>1470.1</v>
       </c>
       <c r="AZ60" s="31">
         <v>2191.5</v>
       </c>
       <c r="BA60" s="31">
         <v>2671.8</v>
       </c>
-      <c r="BB60" s="65">
+      <c r="BB60" s="49">
         <v>3118.5</v>
       </c>
-      <c r="BC60" s="5"/>
+      <c r="BC60" s="51">
+        <v>3575.6</v>
+      </c>
       <c r="BD60" s="5"/>
       <c r="BE60" s="31"/>
       <c r="BF60" s="5"/>
       <c r="BG60" s="5"/>
       <c r="BH60" s="31"/>
       <c r="BI60" s="31"/>
     </row>
     <row r="61" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B61" s="5">
         <v>205.4</v>
       </c>
       <c r="C61" s="5">
         <v>410.7</v>
       </c>
       <c r="D61" s="5">
         <v>616.1</v>
       </c>
       <c r="E61" s="5">
         <v>837.7</v>
       </c>
       <c r="F61" s="5">
         <v>1081.0999999999999</v>
@@ -9889,54 +9990,56 @@
       </c>
       <c r="AT61" s="5">
         <v>23068.2</v>
       </c>
       <c r="AU61" s="5">
         <v>26113.599999999999</v>
       </c>
       <c r="AV61" s="31">
         <v>26574</v>
       </c>
       <c r="AW61" s="31">
         <v>25833.5</v>
       </c>
       <c r="AX61" s="31">
         <v>644.46</v>
       </c>
       <c r="AY61" s="31">
         <v>1273.2</v>
       </c>
       <c r="AZ61" s="31">
         <v>1772.4</v>
       </c>
       <c r="BA61" s="31">
         <v>1418.9</v>
       </c>
-      <c r="BB61" s="65">
+      <c r="BB61" s="49">
         <v>1704.8</v>
       </c>
-      <c r="BC61" s="5"/>
+      <c r="BC61" s="51">
+        <v>3119</v>
+      </c>
       <c r="BD61" s="5"/>
       <c r="BE61" s="31"/>
       <c r="BF61" s="5"/>
       <c r="BG61" s="5"/>
       <c r="BH61" s="31"/>
       <c r="BI61" s="31"/>
     </row>
     <row r="62" spans="1:68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B62" s="5">
         <v>99.4</v>
       </c>
       <c r="C62" s="5">
         <v>198.8</v>
       </c>
       <c r="D62" s="5">
         <v>298.10000000000002</v>
       </c>
       <c r="E62" s="5">
         <v>397.5</v>
       </c>
       <c r="F62" s="5">
         <v>517.6</v>
@@ -10060,54 +10163,56 @@
       </c>
       <c r="AT62" s="5">
         <v>48337.599999999999</v>
       </c>
       <c r="AU62" s="5">
         <v>73737.3</v>
       </c>
       <c r="AV62" s="31">
         <v>72414</v>
       </c>
       <c r="AW62" s="31">
         <v>72145.5</v>
       </c>
       <c r="AX62" s="31">
         <v>280.62</v>
       </c>
       <c r="AY62" s="31">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ62" s="31">
         <v>838.8</v>
       </c>
       <c r="BA62" s="31">
         <v>940.4</v>
       </c>
-      <c r="BB62" s="65">
+      <c r="BB62" s="49">
         <v>1094.0999999999999</v>
       </c>
-      <c r="BC62" s="5"/>
+      <c r="BC62" s="51">
+        <v>1247</v>
+      </c>
       <c r="BD62" s="5"/>
       <c r="BE62" s="31"/>
       <c r="BF62" s="5"/>
       <c r="BG62" s="5"/>
       <c r="BH62" s="31"/>
       <c r="BI62" s="31"/>
     </row>
     <row r="63" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B63" s="5">
         <v>219.3</v>
       </c>
       <c r="C63" s="5">
         <v>438.7</v>
       </c>
       <c r="D63" s="5">
         <v>658</v>
       </c>
       <c r="E63" s="5">
         <v>877.4</v>
       </c>
       <c r="F63" s="5">
         <v>1121.3</v>
@@ -10231,54 +10336,56 @@
       </c>
       <c r="AT63" s="5">
         <v>33870.1</v>
       </c>
       <c r="AU63" s="5">
         <v>43106.3</v>
       </c>
       <c r="AV63" s="31">
         <v>45678.8</v>
       </c>
       <c r="AW63" s="31">
         <v>46299.7</v>
       </c>
       <c r="AX63" s="31">
         <v>493.34</v>
       </c>
       <c r="AY63" s="31">
         <v>986.4</v>
       </c>
       <c r="AZ63" s="31">
         <v>1411.5</v>
       </c>
       <c r="BA63" s="31">
         <v>1707.8</v>
       </c>
-      <c r="BB63" s="65">
+      <c r="BB63" s="49">
         <v>1926.4</v>
       </c>
-      <c r="BC63" s="5"/>
+      <c r="BC63" s="51">
+        <v>3716.7</v>
+      </c>
       <c r="BD63" s="5"/>
       <c r="BE63" s="31"/>
       <c r="BF63" s="5"/>
       <c r="BG63" s="5"/>
       <c r="BH63" s="31"/>
       <c r="BI63" s="31"/>
     </row>
     <row r="64" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="5">
         <v>3.2</v>
       </c>
       <c r="C64" s="5">
         <v>6.3</v>
       </c>
       <c r="D64" s="5">
         <v>9.5</v>
       </c>
       <c r="E64" s="5">
         <v>12.6</v>
       </c>
       <c r="F64" s="5">
         <v>27</v>
@@ -10402,54 +10509,56 @@
       </c>
       <c r="AT64" s="5">
         <v>25849.7</v>
       </c>
       <c r="AU64" s="5">
         <v>40013.599999999999</v>
       </c>
       <c r="AV64" s="31">
         <v>46481.8</v>
       </c>
       <c r="AW64" s="31">
         <v>54815.7</v>
       </c>
       <c r="AX64" s="31">
         <v>3.58</v>
       </c>
       <c r="AY64" s="31">
         <v>7</v>
       </c>
       <c r="AZ64" s="31">
         <v>10.5</v>
       </c>
       <c r="BA64" s="31">
         <v>12.6</v>
       </c>
-      <c r="BB64" s="65">
+      <c r="BB64" s="49">
         <v>24.8</v>
       </c>
-      <c r="BC64" s="5"/>
+      <c r="BC64" s="51">
+        <v>57.4</v>
+      </c>
       <c r="BD64" s="5"/>
       <c r="BE64" s="31"/>
       <c r="BF64" s="5"/>
       <c r="BG64" s="5"/>
       <c r="BH64" s="31"/>
       <c r="BI64" s="31"/>
     </row>
     <row r="65" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="5">
         <v>98.1</v>
       </c>
       <c r="C65" s="5">
         <v>196.3</v>
       </c>
       <c r="D65" s="5">
         <v>294.39999999999998</v>
       </c>
       <c r="E65" s="5">
         <v>406</v>
       </c>
       <c r="F65" s="5">
         <v>619.1</v>
@@ -10573,54 +10682,56 @@
       </c>
       <c r="AT65" s="5">
         <v>46805.5</v>
       </c>
       <c r="AU65" s="5">
         <v>58041.5</v>
       </c>
       <c r="AV65" s="31">
         <v>58985.2</v>
       </c>
       <c r="AW65" s="31">
         <v>57700.3</v>
       </c>
       <c r="AX65" s="31">
         <v>571.96</v>
       </c>
       <c r="AY65" s="31">
         <v>1077.5</v>
       </c>
       <c r="AZ65" s="31">
         <v>1504.9</v>
       </c>
       <c r="BA65" s="31">
         <v>1609.5</v>
       </c>
-      <c r="BB65" s="65">
+      <c r="BB65" s="49">
         <v>1967.2</v>
       </c>
-      <c r="BC65" s="5"/>
+      <c r="BC65" s="51">
+        <v>2526.5</v>
+      </c>
       <c r="BD65" s="5"/>
       <c r="BE65" s="31"/>
       <c r="BF65" s="5"/>
       <c r="BG65" s="5"/>
       <c r="BH65" s="31"/>
       <c r="BI65" s="31"/>
     </row>
     <row r="66" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="5">
         <v>2137.3000000000002</v>
       </c>
       <c r="C66" s="5">
         <v>4274.6000000000004</v>
       </c>
       <c r="D66" s="5">
         <v>6412</v>
       </c>
       <c r="E66" s="5">
         <v>8549.2999999999993</v>
       </c>
       <c r="F66" s="5">
         <v>10803.1</v>
@@ -10744,54 +10855,56 @@
       </c>
       <c r="AT66" s="5">
         <v>86300.7</v>
       </c>
       <c r="AU66" s="5">
         <v>108342</v>
       </c>
       <c r="AV66" s="31">
         <v>116426.1</v>
       </c>
       <c r="AW66" s="31">
         <v>106636.7</v>
       </c>
       <c r="AX66" s="31">
         <v>6185.07</v>
       </c>
       <c r="AY66" s="31">
         <v>11452.8</v>
       </c>
       <c r="AZ66" s="31">
         <v>17213.900000000001</v>
       </c>
       <c r="BA66" s="31">
         <v>25025</v>
       </c>
-      <c r="BB66" s="65">
+      <c r="BB66" s="49">
         <v>28133.1</v>
       </c>
-      <c r="BC66" s="5"/>
+      <c r="BC66" s="51">
+        <v>30795.599999999999</v>
+      </c>
       <c r="BD66" s="5"/>
       <c r="BE66" s="31"/>
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
       <c r="BH66" s="31"/>
       <c r="BI66" s="31"/>
     </row>
     <row r="67" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B67" s="5">
         <v>77</v>
       </c>
       <c r="C67" s="5">
         <v>154</v>
       </c>
       <c r="D67" s="5">
         <v>231</v>
       </c>
       <c r="E67" s="5">
         <v>308</v>
       </c>
       <c r="F67" s="5">
         <v>405.8</v>
@@ -10915,54 +11028,56 @@
       </c>
       <c r="AT67" s="5">
         <v>53392.3</v>
       </c>
       <c r="AU67" s="5">
         <v>76648.2</v>
       </c>
       <c r="AV67" s="31">
         <v>78885.399999999994</v>
       </c>
       <c r="AW67" s="31">
         <v>81754.7</v>
       </c>
       <c r="AX67" s="31">
         <v>93.91</v>
       </c>
       <c r="AY67" s="31">
         <v>194.8</v>
       </c>
       <c r="AZ67" s="31">
         <v>280.2</v>
       </c>
       <c r="BA67" s="31">
         <v>328.8</v>
       </c>
-      <c r="BB67" s="65">
+      <c r="BB67" s="49">
         <v>411.8</v>
       </c>
-      <c r="BC67" s="5"/>
+      <c r="BC67" s="51">
+        <v>1189.4000000000001</v>
+      </c>
       <c r="BD67" s="5"/>
       <c r="BE67" s="31"/>
       <c r="BF67" s="5"/>
       <c r="BG67" s="5"/>
       <c r="BH67" s="31"/>
       <c r="BI67" s="31"/>
     </row>
     <row r="68" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="5">
         <v>11.9</v>
@@ -11086,54 +11201,56 @@
       </c>
       <c r="AT68" s="5">
         <v>4639.2</v>
       </c>
       <c r="AU68" s="5">
         <v>5780.3</v>
       </c>
       <c r="AV68" s="31">
         <v>5869.2</v>
       </c>
       <c r="AW68" s="31">
         <v>4754.7</v>
       </c>
       <c r="AX68" s="31" t="s">
         <v>29</v>
       </c>
       <c r="AY68" s="31" t="s">
         <v>29</v>
       </c>
       <c r="AZ68" s="31" t="s">
         <v>29</v>
       </c>
       <c r="BA68" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="BB68" s="65">
+      <c r="BB68" s="49">
         <v>24.4</v>
       </c>
-      <c r="BC68" s="5"/>
+      <c r="BC68" s="51">
+        <v>64.2</v>
+      </c>
       <c r="BD68" s="5"/>
       <c r="BE68" s="31"/>
       <c r="BF68" s="5"/>
       <c r="BG68" s="5"/>
       <c r="BH68" s="31"/>
       <c r="BI68" s="31"/>
     </row>
     <row r="69" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B69" s="5">
         <v>12.1</v>
       </c>
       <c r="C69" s="5">
         <v>24.2</v>
       </c>
       <c r="D69" s="5">
         <v>36.4</v>
       </c>
       <c r="E69" s="5">
         <v>58.2</v>
       </c>
       <c r="F69" s="5">
         <v>121.2</v>
@@ -11257,54 +11374,56 @@
       </c>
       <c r="AT69" s="5">
         <v>18010.7</v>
       </c>
       <c r="AU69" s="5">
         <v>21867.599999999999</v>
       </c>
       <c r="AV69" s="31">
         <v>21979.8</v>
       </c>
       <c r="AW69" s="31">
         <v>21647.1</v>
       </c>
       <c r="AX69" s="31">
         <v>7.81</v>
       </c>
       <c r="AY69" s="31">
         <v>16.3</v>
       </c>
       <c r="AZ69" s="31">
         <v>23.5</v>
       </c>
       <c r="BA69" s="31">
         <v>29.5</v>
       </c>
-      <c r="BB69" s="65">
+      <c r="BB69" s="49">
         <v>111.2</v>
       </c>
-      <c r="BC69" s="5"/>
+      <c r="BC69" s="51">
+        <v>276.5</v>
+      </c>
       <c r="BD69" s="5"/>
       <c r="BE69" s="31"/>
       <c r="BF69" s="5"/>
       <c r="BG69" s="5"/>
       <c r="BH69" s="31"/>
       <c r="BI69" s="31"/>
     </row>
     <row r="70" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="5">
         <v>0</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>63.4</v>
       </c>
       <c r="F70" s="5">
         <v>160.19999999999999</v>
@@ -11428,54 +11547,56 @@
       </c>
       <c r="AT70" s="5">
         <v>20200.8</v>
       </c>
       <c r="AU70" s="5">
         <v>26362.2</v>
       </c>
       <c r="AV70" s="31">
         <v>26720.7</v>
       </c>
       <c r="AW70" s="31">
         <v>28294.1</v>
       </c>
       <c r="AX70" s="31" t="s">
         <v>29</v>
       </c>
       <c r="AY70" s="31" t="s">
         <v>29</v>
       </c>
       <c r="AZ70" s="31" t="s">
         <v>29</v>
       </c>
       <c r="BA70" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="BB70" s="65">
+      <c r="BB70" s="49">
         <v>330</v>
       </c>
-      <c r="BC70" s="5"/>
+      <c r="BC70" s="51">
+        <v>594.9</v>
+      </c>
       <c r="BD70" s="5"/>
       <c r="BE70" s="31"/>
       <c r="BF70" s="5"/>
       <c r="BG70" s="5"/>
       <c r="BH70" s="31"/>
       <c r="BI70" s="31"/>
     </row>
     <row r="71" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B71" s="5">
         <v>8.5</v>
       </c>
       <c r="C71" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="D71" s="5">
         <v>25.3</v>
       </c>
       <c r="E71" s="5">
         <v>33.700000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>44.4</v>
@@ -11599,54 +11720,56 @@
       </c>
       <c r="AT71" s="5">
         <v>40022</v>
       </c>
       <c r="AU71" s="5">
         <v>54124.9</v>
       </c>
       <c r="AV71" s="31">
         <v>56838.400000000001</v>
       </c>
       <c r="AW71" s="31">
         <v>59715.7</v>
       </c>
       <c r="AX71" s="31">
         <v>8.15</v>
       </c>
       <c r="AY71" s="31">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ71" s="31">
         <v>24.8</v>
       </c>
       <c r="BA71" s="31">
         <v>31.1</v>
       </c>
-      <c r="BB71" s="65">
+      <c r="BB71" s="49">
         <v>37.700000000000003</v>
       </c>
-      <c r="BC71" s="5"/>
+      <c r="BC71" s="51">
+        <v>597.9</v>
+      </c>
       <c r="BD71" s="5"/>
       <c r="BE71" s="31"/>
       <c r="BF71" s="5"/>
       <c r="BG71" s="5"/>
       <c r="BH71" s="31"/>
       <c r="BI71" s="31"/>
     </row>
     <row r="72" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
       <c r="B72" s="10"/>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="35"/>
       <c r="I72" s="35"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
       <c r="N72" s="26"/>
       <c r="O72" s="26"/>
       <c r="P72" s="26"/>
       <c r="Q72" s="26"/>
@@ -11687,71 +11810,71 @@
       <c r="P73" s="58"/>
       <c r="Q73" s="58"/>
       <c r="R73" s="58"/>
       <c r="S73" s="58"/>
       <c r="Z73" s="58" t="s">
         <v>34</v>
       </c>
       <c r="AA73" s="58"/>
       <c r="AB73" s="58"/>
       <c r="AC73" s="58"/>
       <c r="AD73" s="58"/>
       <c r="AE73" s="58"/>
       <c r="AF73" s="58"/>
       <c r="AG73" s="58"/>
       <c r="AH73" s="58"/>
       <c r="AI73" s="58"/>
       <c r="AJ73" s="58"/>
       <c r="AK73" s="58"/>
       <c r="AL73" s="58"/>
       <c r="AM73" s="58"/>
       <c r="AN73" s="58"/>
       <c r="AO73" s="58"/>
       <c r="AP73" s="58"/>
       <c r="AQ73" s="58"/>
       <c r="AR73" s="58"/>
-      <c r="AX73" s="61" t="s">
+      <c r="AX73" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AY73" s="61"/>
-[...16 lines deleted...]
-      <c r="BP73" s="61"/>
+      <c r="AY73" s="57"/>
+      <c r="AZ73" s="57"/>
+      <c r="BA73" s="57"/>
+      <c r="BB73" s="57"/>
+      <c r="BC73" s="57"/>
+      <c r="BD73" s="57"/>
+      <c r="BE73" s="57"/>
+      <c r="BF73" s="57"/>
+      <c r="BG73" s="57"/>
+      <c r="BH73" s="57"/>
+      <c r="BI73" s="57"/>
+      <c r="BJ73" s="57"/>
+      <c r="BK73" s="57"/>
+      <c r="BL73" s="57"/>
+      <c r="BM73" s="57"/>
+      <c r="BN73" s="57"/>
+      <c r="BO73" s="57"/>
+      <c r="BP73" s="57"/>
     </row>
     <row r="74" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A74" s="9"/>
       <c r="B74" s="43"/>
       <c r="C74" s="43"/>
       <c r="D74" s="43"/>
       <c r="E74" s="43"/>
       <c r="F74" s="43"/>
       <c r="G74" s="43"/>
       <c r="H74" s="43"/>
       <c r="I74" s="43"/>
       <c r="J74" s="43"/>
       <c r="K74" s="43"/>
       <c r="L74" s="43"/>
       <c r="M74" s="43"/>
       <c r="N74" s="43"/>
       <c r="O74" s="43"/>
       <c r="P74" s="43"/>
       <c r="Q74" s="43"/>
       <c r="R74" s="43"/>
       <c r="S74" s="43"/>
       <c r="T74" s="43"/>
       <c r="U74" s="43"/>
       <c r="V74" s="43"/>
       <c r="W74" s="43"/>
@@ -11775,160 +11898,160 @@
       <c r="AO74" s="43"/>
       <c r="AP74" s="43"/>
       <c r="AQ74" s="43"/>
       <c r="AR74" s="43"/>
       <c r="AS74" s="43"/>
       <c r="AT74" s="43"/>
       <c r="AU74" s="43"/>
       <c r="AV74" s="43"/>
       <c r="AW74" s="43"/>
       <c r="AX74" s="43"/>
       <c r="AY74" s="43"/>
       <c r="AZ74" s="43"/>
       <c r="BA74" s="43"/>
       <c r="BB74" s="43"/>
       <c r="BC74" s="43"/>
       <c r="BD74" s="43"/>
       <c r="BE74" s="43"/>
       <c r="BF74" s="43"/>
       <c r="BG74" s="43"/>
       <c r="BH74" s="43"/>
       <c r="BI74" s="43"/>
       <c r="BJ74" s="43"/>
       <c r="BK74" s="43"/>
     </row>
     <row r="75" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K75" s="51"/>
-[...19 lines deleted...]
-      <c r="AS75" s="57" t="s">
+      <c r="K75" s="60"/>
+      <c r="L75" s="60"/>
+      <c r="M75" s="60"/>
+      <c r="N75" s="60"/>
+      <c r="O75" s="60"/>
+      <c r="P75" s="60"/>
+      <c r="Q75" s="60"/>
+      <c r="R75" s="60"/>
+      <c r="S75" s="60"/>
+      <c r="T75" s="60"/>
+      <c r="U75" s="60"/>
+      <c r="V75" s="60"/>
+      <c r="W75" s="60"/>
+      <c r="X75" s="60"/>
+      <c r="Y75" s="60"/>
+      <c r="AG75" s="55"/>
+      <c r="AH75" s="55"/>
+      <c r="AI75" s="55"/>
+      <c r="AJ75" s="55"/>
+      <c r="AK75" s="55"/>
+      <c r="AS75" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="AT75" s="57"/>
-[...3 lines deleted...]
-      <c r="BE75" s="57" t="s">
+      <c r="AT75" s="55"/>
+      <c r="AU75" s="55"/>
+      <c r="AV75" s="55"/>
+      <c r="AW75" s="55"/>
+      <c r="BE75" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="BF75" s="57"/>
-[...2 lines deleted...]
-      <c r="BI75" s="57"/>
+      <c r="BF75" s="55"/>
+      <c r="BG75" s="55"/>
+      <c r="BH75" s="55"/>
+      <c r="BI75" s="55"/>
     </row>
     <row r="76" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="46"/>
-      <c r="B76" s="48" t="s">
+      <c r="A76" s="61"/>
+      <c r="B76" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="C76" s="49"/>
-[...10 lines deleted...]
-      <c r="N76" s="49" t="s">
+      <c r="C76" s="53"/>
+      <c r="D76" s="53"/>
+      <c r="E76" s="53"/>
+      <c r="F76" s="53"/>
+      <c r="G76" s="53"/>
+      <c r="H76" s="53"/>
+      <c r="I76" s="53"/>
+      <c r="J76" s="53"/>
+      <c r="K76" s="53"/>
+      <c r="L76" s="53"/>
+      <c r="M76" s="54"/>
+      <c r="N76" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="O76" s="49"/>
-[...10 lines deleted...]
-      <c r="Z76" s="53" t="s">
+      <c r="O76" s="53"/>
+      <c r="P76" s="53"/>
+      <c r="Q76" s="53"/>
+      <c r="R76" s="53"/>
+      <c r="S76" s="53"/>
+      <c r="T76" s="53"/>
+      <c r="U76" s="53"/>
+      <c r="V76" s="53"/>
+      <c r="W76" s="53"/>
+      <c r="X76" s="53"/>
+      <c r="Y76" s="53"/>
+      <c r="Z76" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="AA76" s="54"/>
-[...10 lines deleted...]
-      <c r="AL76" s="48" t="s">
+      <c r="AA76" s="65"/>
+      <c r="AB76" s="66"/>
+      <c r="AC76" s="65"/>
+      <c r="AD76" s="65"/>
+      <c r="AE76" s="65"/>
+      <c r="AF76" s="65"/>
+      <c r="AG76" s="65"/>
+      <c r="AH76" s="65"/>
+      <c r="AI76" s="65"/>
+      <c r="AJ76" s="65"/>
+      <c r="AK76" s="67"/>
+      <c r="AL76" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="AM76" s="49"/>
-[...10 lines deleted...]
-      <c r="AX76" s="48" t="s">
+      <c r="AM76" s="53"/>
+      <c r="AN76" s="53"/>
+      <c r="AO76" s="53"/>
+      <c r="AP76" s="53"/>
+      <c r="AQ76" s="53"/>
+      <c r="AR76" s="53"/>
+      <c r="AS76" s="53"/>
+      <c r="AT76" s="53"/>
+      <c r="AU76" s="53"/>
+      <c r="AV76" s="53"/>
+      <c r="AW76" s="54"/>
+      <c r="AX76" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="AY76" s="49"/>
-[...9 lines deleted...]
-      <c r="BI76" s="50"/>
+      <c r="AY76" s="53"/>
+      <c r="AZ76" s="53"/>
+      <c r="BA76" s="53"/>
+      <c r="BB76" s="53"/>
+      <c r="BC76" s="53"/>
+      <c r="BD76" s="53"/>
+      <c r="BE76" s="53"/>
+      <c r="BF76" s="53"/>
+      <c r="BG76" s="53"/>
+      <c r="BH76" s="53"/>
+      <c r="BI76" s="54"/>
     </row>
     <row r="77" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="47"/>
+      <c r="A77" s="62"/>
       <c r="B77" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D77" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E77" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G77" s="12" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I77" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J77" s="13" t="s">
@@ -12211,75 +12334,77 @@
       </c>
       <c r="AO78" s="31">
         <v>124468</v>
       </c>
       <c r="AP78" s="31">
         <v>157636.4</v>
       </c>
       <c r="AQ78" s="5">
         <v>196147</v>
       </c>
       <c r="AR78" s="5">
         <v>226880.4</v>
       </c>
       <c r="AS78" s="31">
         <v>258050.6</v>
       </c>
       <c r="AT78" s="5">
         <v>313159.8</v>
       </c>
       <c r="AU78" s="5">
         <v>353467.5</v>
       </c>
       <c r="AV78" s="31">
         <v>392001.9</v>
       </c>
-      <c r="AW78" s="63">
+      <c r="AW78" s="47">
         <v>454321.3</v>
       </c>
       <c r="AX78" s="31">
         <v>36711.800000000003</v>
       </c>
       <c r="AY78" s="31">
         <v>76797.5</v>
       </c>
       <c r="AZ78" s="31">
         <v>120051.7</v>
       </c>
       <c r="BA78" s="31">
         <v>168105.5</v>
       </c>
-      <c r="BB78" s="65">
+      <c r="BB78" s="49">
         <v>215559.5</v>
       </c>
-      <c r="BC78" s="5"/>
+      <c r="BC78" s="50">
+        <v>269070.59999999998</v>
+      </c>
       <c r="BD78" s="5"/>
       <c r="BE78" s="31"/>
       <c r="BF78" s="5"/>
       <c r="BG78" s="5"/>
       <c r="BH78" s="31"/>
-      <c r="BI78" s="63"/>
+      <c r="BI78" s="47"/>
     </row>
     <row r="79" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="5">
         <v>149.1</v>
       </c>
       <c r="C79" s="5">
         <v>349.4</v>
       </c>
       <c r="D79" s="5">
         <v>555.20000000000005</v>
       </c>
       <c r="E79" s="5">
         <v>843.9</v>
       </c>
       <c r="F79" s="5">
         <v>1230.9000000000001</v>
       </c>
       <c r="G79" s="5">
         <v>1627.5</v>
       </c>
       <c r="H79" s="5">
         <v>1932</v>
@@ -12397,54 +12522,56 @@
       </c>
       <c r="AT79" s="5">
         <v>1776.5</v>
       </c>
       <c r="AU79" s="5">
         <v>2045.6</v>
       </c>
       <c r="AV79" s="31">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW79" s="31">
         <v>2761.8</v>
       </c>
       <c r="AX79" s="31">
         <v>78.099999999999994</v>
       </c>
       <c r="AY79" s="31">
         <v>182.3</v>
       </c>
       <c r="AZ79" s="31">
         <v>283.86</v>
       </c>
       <c r="BA79" s="31">
         <v>409.2</v>
       </c>
-      <c r="BB79" s="65">
+      <c r="BB79" s="49">
         <v>557.79999999999995</v>
       </c>
-      <c r="BC79" s="5"/>
+      <c r="BC79" s="51">
+        <v>704.5</v>
+      </c>
       <c r="BD79" s="5"/>
       <c r="BE79" s="31"/>
       <c r="BF79" s="5"/>
       <c r="BG79" s="5"/>
       <c r="BH79" s="31"/>
       <c r="BI79" s="31"/>
     </row>
     <row r="80" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A80" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="5">
         <v>846.5</v>
       </c>
       <c r="C80" s="5">
         <v>1641.6</v>
       </c>
       <c r="D80" s="5">
         <v>2526.9</v>
       </c>
       <c r="E80" s="5">
         <v>3480.7</v>
       </c>
       <c r="F80" s="5">
         <v>4548.3</v>
@@ -12568,54 +12695,56 @@
       </c>
       <c r="AT80" s="5">
         <v>7915.8</v>
       </c>
       <c r="AU80" s="5">
         <v>9084.5</v>
       </c>
       <c r="AV80" s="31">
         <v>9780.5</v>
       </c>
       <c r="AW80" s="31">
         <v>10838.4</v>
       </c>
       <c r="AX80" s="31">
         <v>2188.5</v>
       </c>
       <c r="AY80" s="31">
         <v>3164.6</v>
       </c>
       <c r="AZ80" s="31">
         <v>6417.07</v>
       </c>
       <c r="BA80" s="31">
         <v>9185</v>
       </c>
-      <c r="BB80" s="65">
+      <c r="BB80" s="49">
         <v>10727</v>
       </c>
-      <c r="BC80" s="5"/>
+      <c r="BC80" s="51">
+        <v>11418.9</v>
+      </c>
       <c r="BD80" s="5"/>
       <c r="BE80" s="31"/>
       <c r="BF80" s="5"/>
       <c r="BG80" s="5"/>
       <c r="BH80" s="31"/>
       <c r="BI80" s="31"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B81" s="5">
         <v>301</v>
       </c>
       <c r="C81" s="5">
         <v>621.1</v>
       </c>
       <c r="D81" s="5">
         <v>969.5</v>
       </c>
       <c r="E81" s="5">
         <v>1427.8</v>
       </c>
       <c r="F81" s="5">
         <v>1947.2</v>
@@ -12739,54 +12868,56 @@
       </c>
       <c r="AT81" s="5">
         <v>3638.3</v>
       </c>
       <c r="AU81" s="5">
         <v>4214.8999999999996</v>
       </c>
       <c r="AV81" s="31">
         <v>4834</v>
       </c>
       <c r="AW81" s="31">
         <v>5692.1</v>
       </c>
       <c r="AX81" s="31">
         <v>443.2</v>
       </c>
       <c r="AY81" s="31">
         <v>907.1</v>
       </c>
       <c r="AZ81" s="31">
         <v>1394.24</v>
       </c>
       <c r="BA81" s="31">
         <v>1948.4</v>
       </c>
-      <c r="BB81" s="65">
+      <c r="BB81" s="49">
         <v>2533</v>
       </c>
-      <c r="BC81" s="5"/>
+      <c r="BC81" s="51">
+        <v>3080.4</v>
+      </c>
       <c r="BD81" s="5"/>
       <c r="BE81" s="31"/>
       <c r="BF81" s="5"/>
       <c r="BG81" s="5"/>
       <c r="BH81" s="31"/>
       <c r="BI81" s="31"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="5">
         <v>1052.2</v>
       </c>
       <c r="C82" s="5">
         <v>2157.1</v>
       </c>
       <c r="D82" s="5">
         <v>3559.1</v>
       </c>
       <c r="E82" s="5">
         <v>5122.5</v>
       </c>
       <c r="F82" s="5">
         <v>6836.3</v>
@@ -12910,54 +13041,56 @@
       </c>
       <c r="AT82" s="5">
         <v>14784.4</v>
       </c>
       <c r="AU82" s="5">
         <v>16133.6</v>
       </c>
       <c r="AV82" s="31">
         <v>17579.8</v>
       </c>
       <c r="AW82" s="31">
         <v>19913.5</v>
       </c>
       <c r="AX82" s="31">
         <v>1487.8</v>
       </c>
       <c r="AY82" s="31">
         <v>3138.6</v>
       </c>
       <c r="AZ82" s="31">
         <v>4847.01</v>
       </c>
       <c r="BA82" s="31">
         <v>6685.5</v>
       </c>
-      <c r="BB82" s="65">
+      <c r="BB82" s="49">
         <v>8703.2999999999993</v>
       </c>
-      <c r="BC82" s="5"/>
+      <c r="BC82" s="51">
+        <v>10773.2</v>
+      </c>
       <c r="BD82" s="5"/>
       <c r="BE82" s="31"/>
       <c r="BF82" s="5"/>
       <c r="BG82" s="5"/>
       <c r="BH82" s="31"/>
       <c r="BI82" s="31"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B83" s="5">
         <v>1363.7</v>
       </c>
       <c r="C83" s="5">
         <v>2734.1</v>
       </c>
       <c r="D83" s="5">
         <v>4428.8</v>
       </c>
       <c r="E83" s="5">
         <v>6286.1</v>
       </c>
       <c r="F83" s="5">
         <v>8482.4</v>
@@ -13081,54 +13214,56 @@
       </c>
       <c r="AT83" s="5">
         <v>15893.7</v>
       </c>
       <c r="AU83" s="5">
         <v>17139.599999999999</v>
       </c>
       <c r="AV83" s="31">
         <v>18889.599999999999</v>
       </c>
       <c r="AW83" s="31">
         <v>21418</v>
       </c>
       <c r="AX83" s="31">
         <v>1745.4</v>
       </c>
       <c r="AY83" s="31">
         <v>3510</v>
       </c>
       <c r="AZ83" s="31">
         <v>5538.77</v>
       </c>
       <c r="BA83" s="31">
         <v>7734.5</v>
       </c>
-      <c r="BB83" s="65">
+      <c r="BB83" s="49">
         <v>10277.700000000001</v>
       </c>
-      <c r="BC83" s="5"/>
+      <c r="BC83" s="51">
+        <v>12696.9</v>
+      </c>
       <c r="BD83" s="5"/>
       <c r="BE83" s="31"/>
       <c r="BF83" s="5"/>
       <c r="BG83" s="5"/>
       <c r="BH83" s="31"/>
       <c r="BI83" s="31"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B84" s="5">
         <v>1708.7</v>
       </c>
       <c r="C84" s="5">
         <v>3584.7</v>
       </c>
       <c r="D84" s="5">
         <v>5802.3</v>
       </c>
       <c r="E84" s="5">
         <v>7900.5</v>
       </c>
       <c r="F84" s="5">
         <v>10145.9</v>
@@ -13252,54 +13387,56 @@
       </c>
       <c r="AT84" s="5">
         <v>20376.099999999999</v>
       </c>
       <c r="AU84" s="5">
         <v>22378.3</v>
       </c>
       <c r="AV84" s="31">
         <v>25172.7</v>
       </c>
       <c r="AW84" s="31">
         <v>28875.599999999999</v>
       </c>
       <c r="AX84" s="31">
         <v>2613</v>
       </c>
       <c r="AY84" s="31">
         <v>5027</v>
       </c>
       <c r="AZ84" s="31">
         <v>7694.71</v>
       </c>
       <c r="BA84" s="31">
         <v>10140.200000000001</v>
       </c>
-      <c r="BB84" s="65">
+      <c r="BB84" s="49">
         <v>12730.6</v>
       </c>
-      <c r="BC84" s="5"/>
+      <c r="BC84" s="51">
+        <v>15264.6</v>
+      </c>
       <c r="BD84" s="5"/>
       <c r="BE84" s="31"/>
       <c r="BF84" s="5"/>
       <c r="BG84" s="5"/>
       <c r="BH84" s="31"/>
       <c r="BI84" s="31"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B85" s="5">
         <v>1896.4</v>
       </c>
       <c r="C85" s="5">
         <v>3943.1</v>
       </c>
       <c r="D85" s="5">
         <v>7078.1</v>
       </c>
       <c r="E85" s="5">
         <v>10171</v>
       </c>
       <c r="F85" s="5">
         <v>13518.6</v>
@@ -13423,54 +13560,56 @@
       </c>
       <c r="AT85" s="5">
         <v>36130</v>
       </c>
       <c r="AU85" s="5">
         <v>46817.7</v>
       </c>
       <c r="AV85" s="31">
         <v>51331.3</v>
       </c>
       <c r="AW85" s="31">
         <v>57016</v>
       </c>
       <c r="AX85" s="31">
         <v>3341.5</v>
       </c>
       <c r="AY85" s="31">
         <v>7418.3</v>
       </c>
       <c r="AZ85" s="31">
         <v>10763.49</v>
       </c>
       <c r="BA85" s="31">
         <v>17289.8</v>
       </c>
-      <c r="BB85" s="65">
+      <c r="BB85" s="49">
         <v>20788.5</v>
       </c>
-      <c r="BC85" s="5"/>
+      <c r="BC85" s="51">
+        <v>26794.7</v>
+      </c>
       <c r="BD85" s="5"/>
       <c r="BE85" s="31"/>
       <c r="BF85" s="5"/>
       <c r="BG85" s="5"/>
       <c r="BH85" s="31"/>
       <c r="BI85" s="31"/>
     </row>
     <row r="86" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B86" s="5">
         <v>958.4</v>
       </c>
       <c r="C86" s="5">
         <v>1930.5</v>
       </c>
       <c r="D86" s="5">
         <v>3133.5</v>
       </c>
       <c r="E86" s="5">
         <v>4571.7</v>
       </c>
       <c r="F86" s="5">
         <v>6208.7</v>
@@ -13594,54 +13733,56 @@
       </c>
       <c r="AT86" s="5">
         <v>9781.4</v>
       </c>
       <c r="AU86" s="5">
         <v>10722.3</v>
       </c>
       <c r="AV86" s="31">
         <v>11969</v>
       </c>
       <c r="AW86" s="31">
         <v>13272.7</v>
       </c>
       <c r="AX86" s="31">
         <v>1089.2</v>
       </c>
       <c r="AY86" s="31">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ86" s="31">
         <v>3518.75</v>
       </c>
       <c r="BA86" s="31">
         <v>4990.3999999999996</v>
       </c>
-      <c r="BB86" s="65">
+      <c r="BB86" s="49">
         <v>6620.8</v>
       </c>
-      <c r="BC86" s="5"/>
+      <c r="BC86" s="51">
+        <v>8067.2</v>
+      </c>
       <c r="BD86" s="5"/>
       <c r="BE86" s="31"/>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
       <c r="BH86" s="31"/>
       <c r="BI86" s="31"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="5">
         <v>1742.2</v>
       </c>
       <c r="C87" s="5">
         <v>3743.4</v>
       </c>
       <c r="D87" s="5">
         <v>6004.4</v>
       </c>
       <c r="E87" s="5">
         <v>8868.1</v>
       </c>
       <c r="F87" s="5">
         <v>11563.6</v>
@@ -13765,54 +13906,56 @@
       </c>
       <c r="AT87" s="5">
         <v>21989.4</v>
       </c>
       <c r="AU87" s="5">
         <v>24227</v>
       </c>
       <c r="AV87" s="31">
         <v>26475.5</v>
       </c>
       <c r="AW87" s="31">
         <v>31445.7</v>
       </c>
       <c r="AX87" s="31">
         <v>1723.2</v>
       </c>
       <c r="AY87" s="31">
         <v>3961.6</v>
       </c>
       <c r="AZ87" s="31">
         <v>6740.35</v>
       </c>
       <c r="BA87" s="31">
         <v>11086.7</v>
       </c>
-      <c r="BB87" s="65">
+      <c r="BB87" s="49">
         <v>13843.9</v>
       </c>
-      <c r="BC87" s="5"/>
+      <c r="BC87" s="51">
+        <v>16973.099999999999</v>
+      </c>
       <c r="BD87" s="5"/>
       <c r="BE87" s="31"/>
       <c r="BF87" s="5"/>
       <c r="BG87" s="5"/>
       <c r="BH87" s="31"/>
       <c r="BI87" s="31"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="5">
         <v>1019.2</v>
       </c>
       <c r="C88" s="5">
         <v>2093.4</v>
       </c>
       <c r="D88" s="5">
         <v>3336.1</v>
       </c>
       <c r="E88" s="5">
         <v>4665.5</v>
       </c>
       <c r="F88" s="5">
         <v>6118.4</v>
@@ -13936,54 +14079,56 @@
       </c>
       <c r="AT88" s="5">
         <v>11169.6</v>
       </c>
       <c r="AU88" s="5">
         <v>12310.8</v>
       </c>
       <c r="AV88" s="31">
         <v>13642.9</v>
       </c>
       <c r="AW88" s="31">
         <v>15382.2</v>
       </c>
       <c r="AX88" s="31">
         <v>1338.7</v>
       </c>
       <c r="AY88" s="31">
         <v>3129.2</v>
       </c>
       <c r="AZ88" s="31">
         <v>4734.3599999999997</v>
       </c>
       <c r="BA88" s="31">
         <v>6333.5</v>
       </c>
-      <c r="BB88" s="65">
+      <c r="BB88" s="49">
         <v>8046.9</v>
       </c>
-      <c r="BC88" s="5"/>
+      <c r="BC88" s="51">
+        <v>9666.7999999999993</v>
+      </c>
       <c r="BD88" s="5"/>
       <c r="BE88" s="31"/>
       <c r="BF88" s="5"/>
       <c r="BG88" s="5"/>
       <c r="BH88" s="31"/>
       <c r="BI88" s="31"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B89" s="5">
         <v>5017.6000000000004</v>
       </c>
       <c r="C89" s="5">
         <v>10001.1</v>
       </c>
       <c r="D89" s="5">
         <v>15414.2</v>
       </c>
       <c r="E89" s="5">
         <v>21269.9</v>
       </c>
       <c r="F89" s="5">
         <v>27471.599999999999</v>
@@ -14107,54 +14252,56 @@
       </c>
       <c r="AT89" s="5">
         <v>69300.7</v>
       </c>
       <c r="AU89" s="5">
         <v>77733.399999999994</v>
       </c>
       <c r="AV89" s="31">
         <v>85072.6</v>
       </c>
       <c r="AW89" s="31">
         <v>99727</v>
       </c>
       <c r="AX89" s="31">
         <v>8545.1</v>
       </c>
       <c r="AY89" s="31">
         <v>16280.6</v>
       </c>
       <c r="AZ89" s="31">
         <v>25350.04</v>
       </c>
       <c r="BA89" s="31">
         <v>34389.300000000003</v>
       </c>
-      <c r="BB89" s="65">
+      <c r="BB89" s="49">
         <v>47543.9</v>
       </c>
-      <c r="BC89" s="5"/>
+      <c r="BC89" s="51">
+        <v>63087.1</v>
+      </c>
       <c r="BD89" s="5"/>
       <c r="BE89" s="31"/>
       <c r="BF89" s="5"/>
       <c r="BG89" s="5"/>
       <c r="BH89" s="31"/>
       <c r="BI89" s="31"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B90" s="5">
         <v>2301.9</v>
       </c>
       <c r="C90" s="5">
         <v>4818</v>
       </c>
       <c r="D90" s="5">
         <v>7725.9</v>
       </c>
       <c r="E90" s="5">
         <v>10483.200000000001</v>
       </c>
       <c r="F90" s="5">
         <v>13540.3</v>
@@ -14278,54 +14425,56 @@
       </c>
       <c r="AT90" s="5">
         <v>20532</v>
       </c>
       <c r="AU90" s="5">
         <v>22556.6</v>
       </c>
       <c r="AV90" s="31">
         <v>25273.599999999999</v>
       </c>
       <c r="AW90" s="31">
         <v>30393.8</v>
       </c>
       <c r="AX90" s="31">
         <v>2555</v>
       </c>
       <c r="AY90" s="31">
         <v>7949.8</v>
       </c>
       <c r="AZ90" s="31">
         <v>11765.22</v>
       </c>
       <c r="BA90" s="31">
         <v>14864.9</v>
       </c>
-      <c r="BB90" s="65">
+      <c r="BB90" s="49">
         <v>17946.8</v>
       </c>
-      <c r="BC90" s="5"/>
+      <c r="BC90" s="51">
+        <v>21996.400000000001</v>
+      </c>
       <c r="BD90" s="5"/>
       <c r="BE90" s="31"/>
       <c r="BF90" s="5"/>
       <c r="BG90" s="5"/>
       <c r="BH90" s="31"/>
       <c r="BI90" s="31"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B91" s="5">
         <v>1612.5</v>
       </c>
       <c r="C91" s="5">
         <v>3307.8</v>
       </c>
       <c r="D91" s="5">
         <v>5146</v>
       </c>
       <c r="E91" s="5">
         <v>7506.2</v>
       </c>
       <c r="F91" s="5">
         <v>10042.200000000001</v>
@@ -14449,54 +14598,56 @@
       </c>
       <c r="AT91" s="5">
         <v>15805.5</v>
       </c>
       <c r="AU91" s="5">
         <v>17924.7</v>
       </c>
       <c r="AV91" s="31">
         <v>20706</v>
       </c>
       <c r="AW91" s="31">
         <v>24839.3</v>
       </c>
       <c r="AX91" s="31">
         <v>1821.9</v>
       </c>
       <c r="AY91" s="31">
         <v>3579.4</v>
       </c>
       <c r="AZ91" s="31">
         <v>6041.19</v>
       </c>
       <c r="BA91" s="31">
         <v>8484</v>
       </c>
-      <c r="BB91" s="65">
+      <c r="BB91" s="49">
         <v>11093.2</v>
       </c>
-      <c r="BC91" s="5"/>
+      <c r="BC91" s="51">
+        <v>14232.6</v>
+      </c>
       <c r="BD91" s="5"/>
       <c r="BE91" s="31"/>
       <c r="BF91" s="5"/>
       <c r="BG91" s="5"/>
       <c r="BH91" s="31"/>
       <c r="BI91" s="31"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B92" s="5">
         <v>987.5</v>
       </c>
       <c r="C92" s="5">
         <v>2071.5</v>
       </c>
       <c r="D92" s="5">
         <v>3206.5</v>
       </c>
       <c r="E92" s="5">
         <v>4362.7</v>
       </c>
       <c r="F92" s="5">
         <v>5682.4</v>
@@ -14620,54 +14771,56 @@
       </c>
       <c r="AT92" s="5">
         <v>11255.1</v>
       </c>
       <c r="AU92" s="5">
         <v>12668.3</v>
       </c>
       <c r="AV92" s="31">
         <v>14900.9</v>
       </c>
       <c r="AW92" s="31">
         <v>18756.5</v>
       </c>
       <c r="AX92" s="31">
         <v>1312</v>
       </c>
       <c r="AY92" s="31">
         <v>2800.7</v>
       </c>
       <c r="AZ92" s="31">
         <v>4234.05</v>
       </c>
       <c r="BA92" s="31">
         <v>5683.1</v>
       </c>
-      <c r="BB92" s="65">
+      <c r="BB92" s="49">
         <v>7232.6</v>
       </c>
-      <c r="BC92" s="5"/>
+      <c r="BC92" s="51">
+        <v>8735.5</v>
+      </c>
       <c r="BD92" s="5"/>
       <c r="BE92" s="31"/>
       <c r="BF92" s="5"/>
       <c r="BG92" s="5"/>
       <c r="BH92" s="31"/>
       <c r="BI92" s="31"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B93" s="5">
         <v>2126.5</v>
       </c>
       <c r="C93" s="5">
         <v>4342.2</v>
       </c>
       <c r="D93" s="5">
         <v>7363.8</v>
       </c>
       <c r="E93" s="5">
         <v>10136.6</v>
       </c>
       <c r="F93" s="5">
         <v>13013.9</v>
@@ -14791,54 +14944,56 @@
       </c>
       <c r="AT93" s="5">
         <v>21084.9</v>
       </c>
       <c r="AU93" s="5">
         <v>23477.599999999999</v>
       </c>
       <c r="AV93" s="31">
         <v>26886.2</v>
       </c>
       <c r="AW93" s="31">
         <v>31303.1</v>
       </c>
       <c r="AX93" s="31">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY93" s="31">
         <v>5313.5</v>
       </c>
       <c r="AZ93" s="31">
         <v>8016.99</v>
       </c>
       <c r="BA93" s="31">
         <v>11006.3</v>
       </c>
-      <c r="BB93" s="65">
+      <c r="BB93" s="49">
         <v>13934.2</v>
       </c>
-      <c r="BC93" s="5"/>
+      <c r="BC93" s="51">
+        <v>17023.2</v>
+      </c>
       <c r="BD93" s="5"/>
       <c r="BE93" s="31"/>
       <c r="BF93" s="5"/>
       <c r="BG93" s="5"/>
       <c r="BH93" s="31"/>
       <c r="BI93" s="31"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B94" s="5">
         <v>2298.5</v>
       </c>
       <c r="C94" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D94" s="5">
         <v>7409.9</v>
       </c>
       <c r="E94" s="5">
         <v>10310.700000000001</v>
       </c>
       <c r="F94" s="5">
         <v>13440.7</v>
@@ -14962,54 +15117,56 @@
       </c>
       <c r="AT94" s="5">
         <v>23214.799999999999</v>
       </c>
       <c r="AU94" s="5">
         <v>24601.7</v>
       </c>
       <c r="AV94" s="31">
         <v>26489.5</v>
       </c>
       <c r="AW94" s="31">
         <v>30701.8</v>
       </c>
       <c r="AX94" s="31">
         <v>3039.6</v>
       </c>
       <c r="AY94" s="31">
         <v>6368.1</v>
       </c>
       <c r="AZ94" s="31">
         <v>9825.31</v>
       </c>
       <c r="BA94" s="31">
         <v>13713.3</v>
       </c>
-      <c r="BB94" s="65">
+      <c r="BB94" s="49">
         <v>17434.3</v>
       </c>
-      <c r="BC94" s="5"/>
+      <c r="BC94" s="51">
+        <v>21532.400000000001</v>
+      </c>
       <c r="BD94" s="5"/>
       <c r="BE94" s="31"/>
       <c r="BF94" s="5"/>
       <c r="BG94" s="5"/>
       <c r="BH94" s="31"/>
       <c r="BI94" s="31"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B95" s="5">
         <v>607.29999999999995</v>
       </c>
       <c r="C95" s="5">
         <v>1316.4</v>
       </c>
       <c r="D95" s="5">
         <v>2097.5</v>
       </c>
       <c r="E95" s="5">
         <v>2990.6</v>
       </c>
       <c r="F95" s="5">
         <v>4023.4</v>
@@ -15133,54 +15290,56 @@
       </c>
       <c r="AT95" s="5">
         <v>8511.6</v>
       </c>
       <c r="AU95" s="5">
         <v>9430.9</v>
       </c>
       <c r="AV95" s="31">
         <v>10619.6</v>
       </c>
       <c r="AW95" s="31">
         <v>11983.8</v>
       </c>
       <c r="AX95" s="31">
         <v>780.3</v>
       </c>
       <c r="AY95" s="31">
         <v>1841</v>
       </c>
       <c r="AZ95" s="31">
         <v>2886.29</v>
       </c>
       <c r="BA95" s="31">
         <v>4161.3999999999996</v>
       </c>
-      <c r="BB95" s="65">
+      <c r="BB95" s="49">
         <v>5545</v>
       </c>
-      <c r="BC95" s="5"/>
+      <c r="BC95" s="51">
+        <v>7023.1</v>
+      </c>
       <c r="BD95" s="5"/>
       <c r="BE95" s="31"/>
       <c r="BF95" s="5"/>
       <c r="BG95" s="5"/>
       <c r="BH95" s="31"/>
       <c r="BI95" s="31"/>
     </row>
     <row r="96" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="44"/>
       <c r="N96" s="45"/>
       <c r="O96" s="45"/>
       <c r="P96" s="45"/>
       <c r="Q96" s="45"/>
@@ -15202,261 +15361,261 @@
       <c r="AG96" s="5"/>
       <c r="AH96" s="5"/>
       <c r="AI96" s="5"/>
       <c r="AJ96" s="5"/>
       <c r="AK96" s="22"/>
       <c r="AL96" s="31"/>
       <c r="AM96" s="5"/>
       <c r="AN96" s="31"/>
       <c r="AO96" s="31"/>
       <c r="AP96" s="31"/>
       <c r="AQ96" s="5"/>
       <c r="AR96" s="5"/>
       <c r="AS96" s="31"/>
       <c r="AT96" s="5"/>
       <c r="AU96" s="5"/>
       <c r="AV96" s="31"/>
       <c r="AW96" s="31"/>
       <c r="AX96" s="31"/>
       <c r="AY96" s="5"/>
       <c r="AZ96" s="31"/>
       <c r="BA96" s="31"/>
       <c r="BB96" s="31"/>
       <c r="BC96" s="5"/>
       <c r="BD96" s="5"/>
       <c r="BE96" s="31"/>
-      <c r="BF96" s="64"/>
+      <c r="BF96" s="48"/>
       <c r="BG96" s="5"/>
       <c r="BH96" s="31"/>
-      <c r="BI96" s="63"/>
+      <c r="BI96" s="47"/>
     </row>
     <row r="97" spans="14:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="N97" s="52" t="s">
+      <c r="N97" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="O97" s="52"/>
-[...21 lines deleted...]
-      <c r="AK97" s="52"/>
+      <c r="O97" s="63"/>
+      <c r="P97" s="63"/>
+      <c r="Q97" s="63"/>
+      <c r="R97" s="63"/>
+      <c r="S97" s="63"/>
+      <c r="T97" s="63"/>
+      <c r="U97" s="63"/>
+      <c r="V97" s="63"/>
+      <c r="W97" s="63"/>
+      <c r="X97" s="63"/>
+      <c r="Y97" s="63"/>
+      <c r="Z97" s="63"/>
+      <c r="AA97" s="63"/>
+      <c r="AB97" s="63"/>
+      <c r="AC97" s="63"/>
+      <c r="AD97" s="63"/>
+      <c r="AE97" s="63"/>
+      <c r="AF97" s="63"/>
+      <c r="AG97" s="63"/>
+      <c r="AH97" s="63"/>
+      <c r="AI97" s="63"/>
+      <c r="AJ97" s="63"/>
+      <c r="AK97" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="AX52:BI52"/>
-[...21 lines deleted...]
-    <mergeCell ref="Z73:AR73"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:M76"/>
+    <mergeCell ref="K51:Y51"/>
+    <mergeCell ref="K75:Y75"/>
+    <mergeCell ref="N97:AK97"/>
+    <mergeCell ref="N52:Y52"/>
+    <mergeCell ref="N76:Y76"/>
+    <mergeCell ref="Z52:AK52"/>
+    <mergeCell ref="Z76:AK76"/>
+    <mergeCell ref="AG75:AK75"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="AG51:AK51"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>
     <mergeCell ref="K3:Y3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:M28"/>
     <mergeCell ref="K27:Y27"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N28:Y28"/>
     <mergeCell ref="AG3:AK3"/>
     <mergeCell ref="AG27:AK27"/>
     <mergeCell ref="Z1:AR1"/>
-    <mergeCell ref="A76:A77"/>
-[...12 lines deleted...]
-    <mergeCell ref="AG51:AK51"/>
+    <mergeCell ref="AL52:AW52"/>
+    <mergeCell ref="AS75:AW75"/>
+    <mergeCell ref="AL76:AW76"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS27:AW27"/>
+    <mergeCell ref="AL28:AW28"/>
+    <mergeCell ref="AS51:AW51"/>
+    <mergeCell ref="Z25:AR25"/>
+    <mergeCell ref="Z49:AR49"/>
+    <mergeCell ref="Z73:AR73"/>
+    <mergeCell ref="AX52:BI52"/>
+    <mergeCell ref="BE75:BI75"/>
+    <mergeCell ref="AX76:BI76"/>
+    <mergeCell ref="AX1:BP1"/>
+    <mergeCell ref="AX25:BP25"/>
+    <mergeCell ref="AX49:BP49"/>
+    <mergeCell ref="AX73:BP73"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE27:BI27"/>
+    <mergeCell ref="AX28:BI28"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="BE51:BI51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="49" max="99" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>