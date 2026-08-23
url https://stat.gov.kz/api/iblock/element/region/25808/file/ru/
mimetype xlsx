--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -1,79 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-30" windowWidth="10395" windowHeight="12180" tabRatio="838"/>
+    <workbookView xWindow="14475" yWindow="30" windowWidth="10395" windowHeight="12120" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Валовый выпуск по периодам '!$A$1:$BN$100</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="45">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="44">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -160,51 +157,51 @@
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2023 и 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
-    <t>в действующих ценах, млн. Теңге</t>
+    <t>в действующих ценах, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
@@ -1056,137 +1053,137 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP97"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="BE27" sqref="BE27:BI27"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AS1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BD6" sqref="BD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="18" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="9.5703125" style="1" customWidth="1"/>
     <col min="31" max="33" width="9.140625" style="1"/>
     <col min="34" max="35" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="9.140625" style="1"/>
     <col min="41" max="42" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="48" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="59" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B1" s="59"/>
       <c r="C1" s="59"/>
       <c r="D1" s="59"/>
       <c r="E1" s="59"/>
       <c r="F1" s="59"/>
       <c r="G1" s="59"/>
       <c r="H1" s="59"/>
       <c r="I1" s="59"/>
       <c r="J1" s="59"/>
       <c r="K1" s="59"/>
       <c r="L1" s="59"/>
       <c r="M1" s="59"/>
       <c r="N1" s="59"/>
       <c r="O1" s="59"/>
       <c r="P1" s="59"/>
       <c r="Q1" s="59"/>
       <c r="R1" s="59"/>
       <c r="S1" s="59"/>
       <c r="Z1" s="59" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="AA1" s="59"/>
       <c r="AB1" s="59"/>
       <c r="AC1" s="59"/>
       <c r="AD1" s="59"/>
       <c r="AE1" s="59"/>
       <c r="AF1" s="59"/>
       <c r="AG1" s="59"/>
       <c r="AH1" s="59"/>
       <c r="AI1" s="59"/>
       <c r="AJ1" s="59"/>
       <c r="AK1" s="59"/>
       <c r="AL1" s="59"/>
       <c r="AM1" s="59"/>
       <c r="AN1" s="59"/>
       <c r="AO1" s="59"/>
       <c r="AP1" s="59"/>
       <c r="AQ1" s="59"/>
       <c r="AR1" s="59"/>
       <c r="AX1" s="56" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="AY1" s="56"/>
       <c r="AZ1" s="56"/>
       <c r="BA1" s="56"/>
       <c r="BB1" s="56"/>
       <c r="BC1" s="56"/>
       <c r="BD1" s="56"/>
       <c r="BE1" s="56"/>
       <c r="BF1" s="56"/>
       <c r="BG1" s="56"/>
       <c r="BH1" s="56"/>
       <c r="BI1" s="56"/>
       <c r="BJ1" s="56"/>
       <c r="BK1" s="56"/>
       <c r="BL1" s="56"/>
       <c r="BM1" s="56"/>
       <c r="BN1" s="56"/>
       <c r="BO1" s="56"/>
       <c r="BP1" s="56"/>
     </row>
     <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
@@ -1200,323 +1197,323 @@
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K3" s="60"/>
       <c r="L3" s="60"/>
       <c r="M3" s="60"/>
       <c r="N3" s="60"/>
       <c r="O3" s="60"/>
       <c r="P3" s="60"/>
       <c r="Q3" s="60"/>
       <c r="R3" s="60"/>
       <c r="S3" s="60"/>
       <c r="T3" s="60"/>
       <c r="U3" s="60"/>
       <c r="V3" s="60"/>
       <c r="W3" s="60"/>
       <c r="X3" s="60"/>
       <c r="Y3" s="60"/>
       <c r="AG3" s="55"/>
       <c r="AH3" s="55"/>
       <c r="AI3" s="55"/>
       <c r="AJ3" s="55"/>
       <c r="AK3" s="55"/>
       <c r="AS3" s="55" t="s">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="AT3" s="55"/>
       <c r="AU3" s="55"/>
       <c r="AV3" s="55"/>
       <c r="AW3" s="55"/>
       <c r="BE3" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="BF3" s="55"/>
       <c r="BG3" s="55"/>
       <c r="BH3" s="55"/>
       <c r="BI3" s="55"/>
     </row>
     <row r="4" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="61"/>
       <c r="B4" s="53" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
       <c r="J4" s="53"/>
       <c r="K4" s="53"/>
       <c r="L4" s="53"/>
       <c r="M4" s="53"/>
       <c r="N4" s="53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O4" s="53"/>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA4" s="53"/>
       <c r="AB4" s="53"/>
       <c r="AC4" s="53"/>
       <c r="AD4" s="53"/>
       <c r="AE4" s="53"/>
       <c r="AF4" s="53"/>
       <c r="AG4" s="53"/>
       <c r="AH4" s="53"/>
       <c r="AI4" s="53"/>
       <c r="AJ4" s="53"/>
       <c r="AK4" s="54"/>
       <c r="AL4" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AM4" s="53"/>
       <c r="AN4" s="53"/>
       <c r="AO4" s="53"/>
       <c r="AP4" s="53"/>
       <c r="AQ4" s="53"/>
       <c r="AR4" s="53"/>
       <c r="AS4" s="53"/>
       <c r="AT4" s="53"/>
       <c r="AU4" s="53"/>
       <c r="AV4" s="53"/>
       <c r="AW4" s="54"/>
       <c r="AX4" s="52" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AY4" s="53"/>
       <c r="AZ4" s="53"/>
       <c r="BA4" s="53"/>
       <c r="BB4" s="53"/>
       <c r="BC4" s="53"/>
       <c r="BD4" s="53"/>
       <c r="BE4" s="53"/>
       <c r="BF4" s="53"/>
       <c r="BG4" s="53"/>
       <c r="BH4" s="53"/>
       <c r="BI4" s="54"/>
     </row>
     <row r="5" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="62"/>
       <c r="B5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="D5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="E5" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="F5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="G5" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="H5" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="I5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="12" t="s">
+      <c r="J5" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="L5" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="N5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE5" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN5" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ5" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR5" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS5" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT5" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU5" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="AX5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY5" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="12" t="s">
+      <c r="AZ5" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="BA5" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="12" t="s">
+      <c r="BB5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="BC5" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="BD5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="12" t="s">
+      <c r="BE5" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="12" t="s">
+      <c r="BF5" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="12" t="s">
+      <c r="BG5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="12" t="s">
+      <c r="BH5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Y5" s="12" t="s">
+      <c r="BI5" s="12" t="s">
         <v>35</v>
-      </c>
-[...106 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" s="5">
         <v>29824.5</v>
       </c>
       <c r="C6" s="5">
         <v>61023.4</v>
       </c>
       <c r="D6" s="5">
         <v>97263.5</v>
       </c>
       <c r="E6" s="5">
         <v>135841.5</v>
       </c>
       <c r="F6" s="5">
         <v>177749.2</v>
       </c>
       <c r="G6" s="5">
         <v>224971.4</v>
       </c>
       <c r="H6" s="5">
         <v>322031.3</v>
       </c>
       <c r="I6" s="5">
         <v>464386.7</v>
       </c>
@@ -1636,60 +1633,62 @@
       </c>
       <c r="AV6" s="31">
         <v>1154285.7</v>
       </c>
       <c r="AW6" s="47">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="31">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="31">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="31">
         <v>147332.5</v>
       </c>
       <c r="BA6" s="31">
         <v>205943</v>
       </c>
       <c r="BB6" s="49">
         <v>259516.6</v>
       </c>
       <c r="BC6" s="50">
         <v>325307.40000000002</v>
       </c>
-      <c r="BD6" s="5"/>
+      <c r="BD6" s="51">
+        <v>457808.2</v>
+      </c>
       <c r="BE6" s="31"/>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
       <c r="BH6" s="31"/>
       <c r="BI6" s="47"/>
     </row>
     <row r="7" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="5">
         <v>296.8</v>
       </c>
       <c r="C7" s="5">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="5">
         <v>998.2</v>
       </c>
       <c r="E7" s="5">
         <v>1434.45</v>
       </c>
       <c r="F7" s="5">
         <v>1973</v>
       </c>
       <c r="G7" s="5">
         <v>2526.3000000000002</v>
       </c>
       <c r="H7" s="5">
         <v>3230.1</v>
       </c>
       <c r="I7" s="5">
         <v>4233.5</v>
       </c>
@@ -1809,60 +1808,62 @@
       </c>
       <c r="AV7" s="31">
         <v>10658</v>
       </c>
       <c r="AW7" s="31">
         <v>11120</v>
       </c>
       <c r="AX7" s="31">
         <v>159.4</v>
       </c>
       <c r="AY7" s="31">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="31">
         <v>533.05999999999995</v>
       </c>
       <c r="BA7" s="31">
         <v>739.8</v>
       </c>
       <c r="BB7" s="49">
         <v>973.4</v>
       </c>
       <c r="BC7" s="51">
         <v>1251.7</v>
       </c>
-      <c r="BD7" s="5"/>
+      <c r="BD7" s="51">
+        <v>2272.8000000000002</v>
+      </c>
       <c r="BE7" s="31"/>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
       <c r="BH7" s="31"/>
       <c r="BI7" s="31"/>
     </row>
     <row r="8" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>854.9</v>
       </c>
       <c r="C8" s="5">
         <v>1658.4</v>
       </c>
       <c r="D8" s="5">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="5">
         <v>3514.45</v>
       </c>
       <c r="F8" s="5">
         <v>4596.8</v>
       </c>
       <c r="G8" s="5">
         <v>5844.5</v>
       </c>
       <c r="H8" s="5">
         <v>8614.9</v>
       </c>
       <c r="I8" s="5">
         <v>11714.3</v>
       </c>
@@ -1982,60 +1983,62 @@
       </c>
       <c r="AV8" s="31">
         <v>28564</v>
       </c>
       <c r="AW8" s="31">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="31">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="31">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="31">
         <v>6475.13</v>
       </c>
       <c r="BA8" s="31">
         <v>9285.2000000000007</v>
       </c>
       <c r="BB8" s="49">
         <v>10851.4</v>
       </c>
       <c r="BC8" s="51">
         <v>11637.1</v>
       </c>
-      <c r="BD8" s="5"/>
+      <c r="BD8" s="51">
+        <v>18303.599999999999</v>
+      </c>
       <c r="BE8" s="31"/>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
       <c r="BH8" s="31"/>
       <c r="BI8" s="31"/>
     </row>
     <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B9" s="5">
         <v>344.3</v>
       </c>
       <c r="C9" s="5">
         <v>707.7</v>
       </c>
       <c r="D9" s="5">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1601.04</v>
       </c>
       <c r="F9" s="5">
         <v>2168.8000000000002</v>
       </c>
       <c r="G9" s="5">
         <v>2846.3</v>
       </c>
       <c r="H9" s="5">
         <v>3891.3</v>
       </c>
       <c r="I9" s="5">
         <v>5810.4</v>
       </c>
@@ -2155,60 +2158,62 @@
       </c>
       <c r="AV9" s="31">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="31">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="31">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="31">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="31">
         <v>1652.04</v>
       </c>
       <c r="BA9" s="31">
         <v>2277.4</v>
       </c>
       <c r="BB9" s="49">
         <v>2924.4</v>
       </c>
       <c r="BC9" s="51">
         <v>3529.3</v>
       </c>
-      <c r="BD9" s="5"/>
+      <c r="BD9" s="51">
+        <v>4802.5</v>
+      </c>
       <c r="BE9" s="31"/>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
       <c r="BH9" s="31"/>
       <c r="BI9" s="31"/>
     </row>
     <row r="10" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="5">
         <v>1079.5</v>
       </c>
       <c r="C10" s="5">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="5">
         <v>3641.1</v>
       </c>
       <c r="E10" s="5">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="5">
         <v>6999.5</v>
       </c>
       <c r="G10" s="5">
         <v>9058.9</v>
       </c>
       <c r="H10" s="5">
         <v>19944</v>
       </c>
       <c r="I10" s="5">
         <v>23622.3</v>
       </c>
@@ -2328,60 +2333,62 @@
       </c>
       <c r="AV10" s="31">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="31">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="31">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="31">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="31">
         <v>4883.6499999999996</v>
       </c>
       <c r="BA10" s="31">
         <v>6766.2</v>
       </c>
       <c r="BB10" s="49">
         <v>8831</v>
       </c>
       <c r="BC10" s="51">
         <v>13125.6</v>
       </c>
-      <c r="BD10" s="5"/>
+      <c r="BD10" s="51">
+        <v>20005.900000000001</v>
+      </c>
       <c r="BE10" s="31"/>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
       <c r="BH10" s="31"/>
       <c r="BI10" s="31"/>
     </row>
     <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B11" s="5">
         <v>1452.9</v>
       </c>
       <c r="C11" s="5">
         <v>2912.5</v>
       </c>
       <c r="D11" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="5">
         <v>6642.92</v>
       </c>
       <c r="F11" s="5">
         <v>8941.2000000000007</v>
       </c>
       <c r="G11" s="5">
         <v>11296.1</v>
       </c>
       <c r="H11" s="5">
         <v>15682.8</v>
       </c>
       <c r="I11" s="5">
         <v>24332.7</v>
       </c>
@@ -2501,60 +2508,62 @@
       </c>
       <c r="AV11" s="31">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="31">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="31">
         <v>1825</v>
       </c>
       <c r="AY11" s="31">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="31">
         <v>5779.34</v>
       </c>
       <c r="BA11" s="31">
         <v>8013.7</v>
       </c>
       <c r="BB11" s="49">
         <v>10613.6</v>
       </c>
       <c r="BC11" s="51">
         <v>13132.3</v>
       </c>
-      <c r="BD11" s="5"/>
+      <c r="BD11" s="51">
+        <v>19681.3</v>
+      </c>
       <c r="BE11" s="31"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
       <c r="BH11" s="31"/>
       <c r="BI11" s="31"/>
     </row>
     <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B12" s="5">
         <v>2042</v>
       </c>
       <c r="C12" s="5">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>6802.3</v>
       </c>
       <c r="E12" s="5">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="5">
         <v>11904.5</v>
       </c>
       <c r="G12" s="5">
         <v>14826.3</v>
       </c>
       <c r="H12" s="5">
         <v>20443.5</v>
       </c>
       <c r="I12" s="5">
         <v>30518.9</v>
       </c>
@@ -2674,60 +2683,62 @@
       </c>
       <c r="AV12" s="31">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="31">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="31">
         <v>3410</v>
       </c>
       <c r="AY12" s="31">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="31">
         <v>9912.5499999999993</v>
       </c>
       <c r="BA12" s="31">
         <v>12869.6</v>
       </c>
       <c r="BB12" s="49">
         <v>15921.1</v>
       </c>
       <c r="BC12" s="51">
         <v>18929.8</v>
       </c>
-      <c r="BD12" s="5"/>
+      <c r="BD12" s="51">
+        <v>28738.2</v>
+      </c>
       <c r="BE12" s="31"/>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
       <c r="BH12" s="31"/>
       <c r="BI12" s="31"/>
     </row>
     <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B13" s="5">
         <v>2108.9</v>
       </c>
       <c r="C13" s="5">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="5">
         <v>7715.3</v>
       </c>
       <c r="E13" s="5">
         <v>11036.91</v>
       </c>
       <c r="F13" s="5">
         <v>14635</v>
       </c>
       <c r="G13" s="5">
         <v>18750.2</v>
       </c>
       <c r="H13" s="5">
         <v>25434.400000000001</v>
       </c>
       <c r="I13" s="5">
         <v>39568.5</v>
       </c>
@@ -2847,60 +2858,62 @@
       </c>
       <c r="AV13" s="31">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="31">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="31">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="31">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="31">
         <v>12610.04</v>
       </c>
       <c r="BA13" s="31">
         <v>18849.5</v>
       </c>
       <c r="BB13" s="49">
         <v>22669.200000000001</v>
       </c>
       <c r="BC13" s="51">
         <v>30132.799999999999</v>
       </c>
-      <c r="BD13" s="5"/>
+      <c r="BD13" s="51">
+        <v>42514</v>
+      </c>
       <c r="BE13" s="31"/>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
       <c r="BH13" s="31"/>
       <c r="BI13" s="31"/>
     </row>
     <row r="14" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B14" s="5">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="5">
         <v>2142</v>
       </c>
       <c r="D14" s="5">
         <v>3450.7</v>
       </c>
       <c r="E14" s="5">
         <v>4994.63</v>
       </c>
       <c r="F14" s="5">
         <v>6758</v>
       </c>
       <c r="G14" s="5">
         <v>8455.4</v>
       </c>
       <c r="H14" s="5">
         <v>11489.4</v>
       </c>
       <c r="I14" s="5">
         <v>16510.2</v>
       </c>
@@ -3020,60 +3033,62 @@
       </c>
       <c r="AV14" s="31">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="31">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="31">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="31">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="31">
         <v>4365.9799999999996</v>
       </c>
       <c r="BA14" s="31">
         <v>5938.5</v>
       </c>
       <c r="BB14" s="49">
         <v>7724.5</v>
       </c>
       <c r="BC14" s="51">
         <v>9327.4</v>
       </c>
-      <c r="BD14" s="5"/>
+      <c r="BD14" s="51">
+        <v>14057.4</v>
+      </c>
       <c r="BE14" s="31"/>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
       <c r="BH14" s="31"/>
       <c r="BI14" s="31"/>
     </row>
     <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B15" s="5">
         <v>1967.1</v>
       </c>
       <c r="C15" s="5">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="5">
         <v>6678.9</v>
       </c>
       <c r="E15" s="5">
         <v>9767.43</v>
       </c>
       <c r="F15" s="5">
         <v>12712.4</v>
       </c>
       <c r="G15" s="5">
         <v>16974.3</v>
       </c>
       <c r="H15" s="5">
         <v>24949.9</v>
       </c>
       <c r="I15" s="5">
         <v>33143.599999999999</v>
       </c>
@@ -3193,60 +3208,62 @@
       </c>
       <c r="AV15" s="31">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="31">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="31">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="31">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="31">
         <v>8177.01</v>
       </c>
       <c r="BA15" s="31">
         <v>12908.9</v>
       </c>
       <c r="BB15" s="49">
         <v>15913.3</v>
       </c>
       <c r="BC15" s="51">
         <v>20866.7</v>
       </c>
-      <c r="BD15" s="5"/>
+      <c r="BD15" s="51">
+        <v>28563.599999999999</v>
+      </c>
       <c r="BE15" s="31"/>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
       <c r="BH15" s="31"/>
       <c r="BI15" s="31"/>
     </row>
     <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B16" s="5">
         <v>1048.5</v>
       </c>
       <c r="C16" s="5">
         <v>2151.9</v>
       </c>
       <c r="D16" s="5">
         <v>3423.9</v>
       </c>
       <c r="E16" s="5">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="5">
         <v>6275.8</v>
       </c>
       <c r="G16" s="5">
         <v>7867.3</v>
       </c>
       <c r="H16" s="5">
         <v>11410.1</v>
       </c>
       <c r="I16" s="5">
         <v>17819.599999999999</v>
       </c>
@@ -3366,60 +3383,62 @@
       </c>
       <c r="AV16" s="31">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="31">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="31">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="31">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="31">
         <v>4815.79</v>
       </c>
       <c r="BA16" s="31">
         <v>6386.7</v>
       </c>
       <c r="BB16" s="49">
         <v>8122.5</v>
       </c>
       <c r="BC16" s="51">
         <v>9786.9</v>
       </c>
-      <c r="BD16" s="5"/>
+      <c r="BD16" s="51">
+        <v>14178.2</v>
+      </c>
       <c r="BE16" s="31"/>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
       <c r="BH16" s="31"/>
       <c r="BI16" s="31"/>
     </row>
     <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="5">
         <v>5139.7</v>
       </c>
       <c r="C17" s="5">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="5">
         <v>15780.5</v>
       </c>
       <c r="E17" s="5">
         <v>21771.72</v>
       </c>
       <c r="F17" s="5">
         <v>28210.5</v>
       </c>
       <c r="G17" s="5">
         <v>34593.5</v>
       </c>
       <c r="H17" s="5">
         <v>46858.2</v>
       </c>
       <c r="I17" s="5">
         <v>65211.1</v>
       </c>
@@ -3539,60 +3558,62 @@
       </c>
       <c r="AV17" s="31">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="31">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="31">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="31">
         <v>17495</v>
       </c>
       <c r="AZ17" s="31">
         <v>27060.3</v>
       </c>
       <c r="BA17" s="31">
         <v>36221.800000000003</v>
       </c>
       <c r="BB17" s="49">
         <v>49790</v>
       </c>
       <c r="BC17" s="51">
         <v>65965.3</v>
       </c>
-      <c r="BD17" s="5"/>
+      <c r="BD17" s="51">
+        <v>85900.7</v>
+      </c>
       <c r="BE17" s="31"/>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
       <c r="BH17" s="31"/>
       <c r="BI17" s="31"/>
     </row>
     <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B18" s="5">
         <v>4439.3</v>
       </c>
       <c r="C18" s="5">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="5">
         <v>14138</v>
       </c>
       <c r="E18" s="5">
         <v>19032.71</v>
       </c>
       <c r="F18" s="5">
         <v>24343.599999999999</v>
       </c>
       <c r="G18" s="5">
         <v>30123.1</v>
       </c>
       <c r="H18" s="5">
         <v>40475.1</v>
       </c>
       <c r="I18" s="5">
         <v>55484.9</v>
       </c>
@@ -3712,60 +3733,62 @@
       </c>
       <c r="AV18" s="31">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="31">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="31">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="31">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="31">
         <v>28988.880000000001</v>
       </c>
       <c r="BA18" s="31">
         <v>40060.1</v>
       </c>
       <c r="BB18" s="49">
         <v>46292.6</v>
       </c>
       <c r="BC18" s="51">
         <v>53054.5</v>
       </c>
-      <c r="BD18" s="5"/>
+      <c r="BD18" s="51">
+        <v>70683.100000000006</v>
+      </c>
       <c r="BE18" s="31"/>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
       <c r="BH18" s="31"/>
       <c r="BI18" s="31"/>
     </row>
     <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B19" s="5">
         <v>1749.1</v>
       </c>
       <c r="C19" s="5">
         <v>3581</v>
       </c>
       <c r="D19" s="5">
         <v>5555.7</v>
       </c>
       <c r="E19" s="5">
         <v>8052.6</v>
       </c>
       <c r="F19" s="5">
         <v>10745.9</v>
       </c>
       <c r="G19" s="5">
         <v>14114.1</v>
       </c>
       <c r="H19" s="5">
         <v>21674.2</v>
       </c>
       <c r="I19" s="5">
         <v>33910.800000000003</v>
       </c>
@@ -3885,60 +3908,62 @@
       </c>
       <c r="AV19" s="31">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="31">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="31">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="31">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="31">
         <v>6364.32</v>
       </c>
       <c r="BA19" s="31">
         <v>9006.6</v>
       </c>
       <c r="BB19" s="49">
         <v>11747.4</v>
       </c>
       <c r="BC19" s="51">
         <v>15717.1</v>
       </c>
-      <c r="BD19" s="5"/>
+      <c r="BD19" s="51">
+        <v>25708.9</v>
+      </c>
       <c r="BE19" s="31"/>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
       <c r="BH19" s="31"/>
       <c r="BI19" s="31"/>
     </row>
     <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B20" s="5">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="5">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="5">
         <v>3359.9</v>
       </c>
       <c r="E20" s="5">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="5">
         <v>5949.9</v>
       </c>
       <c r="G20" s="5">
         <v>7371.9</v>
       </c>
       <c r="H20" s="5">
         <v>9175.7000000000007</v>
       </c>
       <c r="I20" s="5">
         <v>11491.8</v>
       </c>
@@ -4058,60 +4083,62 @@
       </c>
       <c r="AV20" s="31">
         <v>21301</v>
       </c>
       <c r="AW20" s="31">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="31">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="31">
         <v>2899</v>
       </c>
       <c r="AZ20" s="31">
         <v>4373.68</v>
       </c>
       <c r="BA20" s="31">
         <v>5919.2</v>
       </c>
       <c r="BB20" s="49">
         <v>7552.2</v>
       </c>
       <c r="BC20" s="51">
         <v>9155.6</v>
       </c>
-      <c r="BD20" s="5"/>
+      <c r="BD20" s="51">
+        <v>11790</v>
+      </c>
       <c r="BE20" s="31"/>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
       <c r="BH20" s="31"/>
       <c r="BI20" s="31"/>
     </row>
     <row r="21" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B21" s="5">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="5">
         <v>4368.7</v>
       </c>
       <c r="D21" s="5">
         <v>7403.5</v>
       </c>
       <c r="E21" s="5">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="5">
         <v>13140.8</v>
       </c>
       <c r="G21" s="5">
         <v>16697.2</v>
       </c>
       <c r="H21" s="5">
         <v>22706.7</v>
       </c>
       <c r="I21" s="5">
         <v>35711.699999999997</v>
       </c>
@@ -4231,60 +4258,62 @@
       </c>
       <c r="AV21" s="31">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="31">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="31">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="31">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="31">
         <v>8056.11</v>
       </c>
       <c r="BA21" s="31">
         <v>11153.9</v>
       </c>
       <c r="BB21" s="49">
         <v>14193.1</v>
       </c>
       <c r="BC21" s="51">
         <v>17480.400000000001</v>
       </c>
-      <c r="BD21" s="5"/>
+      <c r="BD21" s="51">
+        <v>23641.599999999999</v>
+      </c>
       <c r="BE21" s="31"/>
       <c r="BF21" s="5"/>
       <c r="BG21" s="5"/>
       <c r="BH21" s="31"/>
       <c r="BI21" s="31"/>
     </row>
     <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B22" s="5">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="5">
         <v>4775</v>
       </c>
       <c r="D22" s="5">
         <v>7526.4</v>
       </c>
       <c r="E22" s="5">
         <v>10529.33</v>
       </c>
       <c r="F22" s="5">
         <v>13795.1</v>
       </c>
       <c r="G22" s="5">
         <v>17360.7</v>
       </c>
       <c r="H22" s="5">
         <v>23320.3</v>
       </c>
       <c r="I22" s="5">
         <v>34500.199999999997</v>
       </c>
@@ -4404,60 +4433,62 @@
       </c>
       <c r="AV22" s="31">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="31">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="31">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="31">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="31">
         <v>9858.6</v>
       </c>
       <c r="BA22" s="31">
         <v>14059</v>
       </c>
       <c r="BB22" s="49">
         <v>18196.400000000001</v>
       </c>
       <c r="BC22" s="51">
         <v>22650.400000000001</v>
       </c>
-      <c r="BD22" s="5"/>
+      <c r="BD22" s="51">
+        <v>29833.8</v>
+      </c>
       <c r="BE22" s="31"/>
       <c r="BF22" s="5"/>
       <c r="BG22" s="5"/>
       <c r="BH22" s="31"/>
       <c r="BI22" s="31"/>
     </row>
     <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B23" s="5">
         <v>721.8</v>
       </c>
       <c r="C23" s="5">
         <v>1545.5</v>
       </c>
       <c r="D23" s="5">
         <v>2441.1</v>
       </c>
       <c r="E23" s="5">
         <v>3448.79</v>
       </c>
       <c r="F23" s="5">
         <v>4598.3999999999996</v>
       </c>
       <c r="G23" s="5">
         <v>6265.3</v>
       </c>
       <c r="H23" s="5">
         <v>12730.7</v>
       </c>
       <c r="I23" s="5">
         <v>20802.2</v>
       </c>
@@ -4577,51 +4608,53 @@
       </c>
       <c r="AV23" s="31">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="31">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="31">
         <v>930.7</v>
       </c>
       <c r="AY23" s="31">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="31">
         <v>3426.01</v>
       </c>
       <c r="BA23" s="31">
         <v>5486.9</v>
       </c>
       <c r="BB23" s="49">
         <v>7200.5</v>
       </c>
       <c r="BC23" s="51">
         <v>9564.5</v>
       </c>
-      <c r="BD23" s="5"/>
+      <c r="BD23" s="51">
+        <v>17132.599999999999</v>
+      </c>
       <c r="BE23" s="31"/>
       <c r="BF23" s="5"/>
       <c r="BG23" s="5"/>
       <c r="BH23" s="31"/>
       <c r="BI23" s="31"/>
     </row>
     <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="26"/>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
       <c r="Q24" s="26"/>
       <c r="R24" s="26"/>
@@ -4649,93 +4682,93 @@
       </c>
       <c r="AE24" s="25">
         <v>212708.16623483374</v>
       </c>
       <c r="AF24" s="25">
         <v>296366.40051879175</v>
       </c>
       <c r="AG24" s="25">
         <v>434681.36952426098</v>
       </c>
       <c r="AH24" s="25">
         <v>726878.20361837128</v>
       </c>
       <c r="AI24" s="25">
         <v>904373.2445845732</v>
       </c>
       <c r="AJ24" s="25">
         <v>958957.48605739104</v>
       </c>
       <c r="AK24" s="25">
         <v>1019792.4606133756</v>
       </c>
     </row>
     <row r="25" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A25" s="58" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B25" s="58"/>
       <c r="C25" s="58"/>
       <c r="D25" s="58"/>
       <c r="E25" s="58"/>
       <c r="F25" s="58"/>
       <c r="G25" s="58"/>
       <c r="H25" s="58"/>
       <c r="I25" s="58"/>
       <c r="J25" s="58"/>
       <c r="K25" s="58"/>
       <c r="L25" s="58"/>
       <c r="M25" s="58"/>
       <c r="N25" s="58"/>
       <c r="O25" s="58"/>
       <c r="P25" s="58"/>
       <c r="Q25" s="58"/>
       <c r="R25" s="58"/>
       <c r="S25" s="58"/>
       <c r="Z25" s="58" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AA25" s="58"/>
       <c r="AB25" s="58"/>
       <c r="AC25" s="58"/>
       <c r="AD25" s="58"/>
       <c r="AE25" s="58"/>
       <c r="AF25" s="58"/>
       <c r="AG25" s="58"/>
       <c r="AH25" s="58"/>
       <c r="AI25" s="58"/>
       <c r="AJ25" s="58"/>
       <c r="AK25" s="58"/>
       <c r="AL25" s="58"/>
       <c r="AM25" s="58"/>
       <c r="AN25" s="58"/>
       <c r="AO25" s="58"/>
       <c r="AP25" s="58"/>
       <c r="AQ25" s="58"/>
       <c r="AR25" s="58"/>
       <c r="AX25" s="57" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="AY25" s="57"/>
       <c r="AZ25" s="57"/>
       <c r="BA25" s="57"/>
       <c r="BB25" s="57"/>
       <c r="BC25" s="57"/>
       <c r="BD25" s="57"/>
       <c r="BE25" s="57"/>
       <c r="BF25" s="57"/>
       <c r="BG25" s="57"/>
       <c r="BH25" s="57"/>
       <c r="BI25" s="57"/>
       <c r="BJ25" s="57"/>
       <c r="BK25" s="57"/>
       <c r="BL25" s="57"/>
       <c r="BM25" s="57"/>
       <c r="BN25" s="57"/>
       <c r="BO25" s="57"/>
       <c r="BP25" s="57"/>
     </row>
     <row r="26" spans="1:68" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9"/>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
@@ -4800,323 +4833,323 @@
       <c r="BK26" s="42"/>
     </row>
     <row r="27" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="41"/>
       <c r="K27" s="60"/>
       <c r="L27" s="60"/>
       <c r="M27" s="60"/>
       <c r="N27" s="60"/>
       <c r="O27" s="60"/>
       <c r="P27" s="60"/>
       <c r="Q27" s="60"/>
       <c r="R27" s="60"/>
       <c r="S27" s="60"/>
       <c r="T27" s="60"/>
       <c r="U27" s="60"/>
       <c r="V27" s="60"/>
       <c r="W27" s="60"/>
       <c r="X27" s="60"/>
       <c r="Y27" s="60"/>
       <c r="AG27" s="55"/>
       <c r="AH27" s="55"/>
       <c r="AI27" s="55"/>
       <c r="AJ27" s="55"/>
       <c r="AK27" s="55"/>
       <c r="AS27" s="55" t="s">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="AT27" s="55"/>
       <c r="AU27" s="55"/>
       <c r="AV27" s="55"/>
       <c r="AW27" s="55"/>
       <c r="BE27" s="55" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="BF27" s="55"/>
       <c r="BG27" s="55"/>
       <c r="BH27" s="55"/>
       <c r="BI27" s="55"/>
     </row>
     <row r="28" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="61"/>
       <c r="B28" s="52" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="E28" s="53"/>
       <c r="F28" s="53"/>
       <c r="G28" s="53"/>
       <c r="H28" s="53"/>
       <c r="I28" s="53"/>
       <c r="J28" s="53"/>
       <c r="K28" s="53"/>
       <c r="L28" s="53"/>
       <c r="M28" s="54"/>
       <c r="N28" s="53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O28" s="53"/>
       <c r="P28" s="53"/>
       <c r="Q28" s="53"/>
       <c r="R28" s="53"/>
       <c r="S28" s="53"/>
       <c r="T28" s="53"/>
       <c r="U28" s="53"/>
       <c r="V28" s="53"/>
       <c r="W28" s="53"/>
       <c r="X28" s="53"/>
       <c r="Y28" s="53"/>
       <c r="Z28" s="52" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA28" s="53"/>
       <c r="AB28" s="53"/>
       <c r="AC28" s="53"/>
       <c r="AD28" s="53"/>
       <c r="AE28" s="53"/>
       <c r="AF28" s="53"/>
       <c r="AG28" s="53"/>
       <c r="AH28" s="53"/>
       <c r="AI28" s="53"/>
       <c r="AJ28" s="53"/>
       <c r="AK28" s="54"/>
       <c r="AL28" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AM28" s="53"/>
       <c r="AN28" s="53"/>
       <c r="AO28" s="53"/>
       <c r="AP28" s="53"/>
       <c r="AQ28" s="53"/>
       <c r="AR28" s="53"/>
       <c r="AS28" s="53"/>
       <c r="AT28" s="53"/>
       <c r="AU28" s="53"/>
       <c r="AV28" s="53"/>
       <c r="AW28" s="54"/>
       <c r="AX28" s="52" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AY28" s="53"/>
       <c r="AZ28" s="53"/>
       <c r="BA28" s="53"/>
       <c r="BB28" s="53"/>
       <c r="BC28" s="53"/>
       <c r="BD28" s="53"/>
       <c r="BE28" s="53"/>
       <c r="BF28" s="53"/>
       <c r="BG28" s="53"/>
       <c r="BH28" s="53"/>
       <c r="BI28" s="54"/>
     </row>
     <row r="29" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="62"/>
       <c r="B29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="D29" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D29" s="12" t="s">
+      <c r="E29" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E29" s="12" t="s">
+      <c r="F29" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F29" s="12" t="s">
+      <c r="G29" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G29" s="12" t="s">
+      <c r="H29" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="H29" s="13" t="s">
+      <c r="I29" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I29" s="12" t="s">
+      <c r="J29" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J29" s="13" t="s">
+      <c r="K29" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K29" s="12" t="s">
+      <c r="L29" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M29" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="N29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O29" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P29" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q29" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="R29" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S29" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="T29" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="U29" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="V29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="W29" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y29" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC29" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD29" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE29" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF29" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG29" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI29" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK29" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM29" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN29" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO29" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP29" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ29" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR29" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS29" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT29" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU29" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW29" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="N29" s="12" t="s">
+      <c r="AX29" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY29" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="O29" s="12" t="s">
+      <c r="AZ29" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="P29" s="12" t="s">
+      <c r="BA29" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="Q29" s="12" t="s">
+      <c r="BB29" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="R29" s="12" t="s">
+      <c r="BC29" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="S29" s="12" t="s">
+      <c r="BD29" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="T29" s="12" t="s">
+      <c r="BE29" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="U29" s="12" t="s">
+      <c r="BF29" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="V29" s="12" t="s">
+      <c r="BG29" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="W29" s="12" t="s">
+      <c r="BH29" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="X29" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Y29" s="12" t="s">
+      <c r="BI29" s="12" t="s">
         <v>35</v>
-      </c>
-[...106 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A30" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B30" s="5">
         <v>29311.4</v>
       </c>
       <c r="C30" s="5">
         <v>59997.2</v>
       </c>
       <c r="D30" s="5">
         <v>95724.3</v>
       </c>
       <c r="E30" s="5">
         <v>133789.1</v>
       </c>
       <c r="F30" s="5">
         <v>175183.7</v>
       </c>
       <c r="G30" s="5">
         <v>221892.8</v>
       </c>
       <c r="H30" s="5">
         <v>318439.7</v>
       </c>
       <c r="I30" s="5">
         <v>460281.9</v>
       </c>
@@ -5236,60 +5269,62 @@
       </c>
       <c r="AV30" s="31">
         <v>1149338.2</v>
       </c>
       <c r="AW30" s="47">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX30" s="31">
         <v>45967.5</v>
       </c>
       <c r="AY30" s="31">
         <v>94236.9</v>
       </c>
       <c r="AZ30" s="31">
         <v>145858.20000000001</v>
       </c>
       <c r="BA30" s="31">
         <v>202516.6</v>
       </c>
       <c r="BB30" s="49">
         <v>255233.6</v>
       </c>
       <c r="BC30" s="50">
         <v>320167.8</v>
       </c>
-      <c r="BD30" s="5"/>
+      <c r="BD30" s="51">
+        <v>451812</v>
+      </c>
       <c r="BE30" s="31"/>
       <c r="BF30" s="5"/>
       <c r="BG30" s="5"/>
       <c r="BH30" s="31"/>
       <c r="BI30" s="47"/>
     </row>
     <row r="31" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B31" s="5">
         <v>151.6</v>
       </c>
       <c r="C31" s="5">
         <v>354.4</v>
       </c>
       <c r="D31" s="5">
         <v>562.70000000000005</v>
       </c>
       <c r="E31" s="5">
         <v>853.9</v>
       </c>
       <c r="F31" s="5">
         <v>1247.3</v>
       </c>
       <c r="G31" s="5">
         <v>1655.4</v>
       </c>
       <c r="H31" s="5">
         <v>2214</v>
       </c>
       <c r="I31" s="5">
         <v>3072.2</v>
       </c>
@@ -5409,60 +5444,62 @@
       </c>
       <c r="AV31" s="31">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW31" s="31">
         <v>10212</v>
       </c>
       <c r="AX31" s="31">
         <v>83.7</v>
       </c>
       <c r="AY31" s="31">
         <v>194.2</v>
       </c>
       <c r="AZ31" s="31">
         <v>300.95</v>
       </c>
       <c r="BA31" s="31">
         <v>430.7</v>
       </c>
       <c r="BB31" s="49">
         <v>587</v>
       </c>
       <c r="BC31" s="51">
         <v>787.9</v>
       </c>
-      <c r="BD31" s="5"/>
+      <c r="BD31" s="51">
+        <v>1731.8</v>
+      </c>
       <c r="BE31" s="31"/>
       <c r="BF31" s="5"/>
       <c r="BG31" s="5"/>
       <c r="BH31" s="31"/>
       <c r="BI31" s="31"/>
     </row>
     <row r="32" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B32" s="5">
         <v>847.9</v>
       </c>
       <c r="C32" s="5">
         <v>1644.4</v>
       </c>
       <c r="D32" s="5">
         <v>2531.1</v>
       </c>
       <c r="E32" s="5">
         <v>3486.4</v>
       </c>
       <c r="F32" s="5">
         <v>4561.7</v>
       </c>
       <c r="G32" s="5">
         <v>5802.4</v>
       </c>
       <c r="H32" s="5">
         <v>8565.7999999999993</v>
       </c>
       <c r="I32" s="5">
         <v>11658.1</v>
       </c>
@@ -5582,60 +5619,62 @@
       </c>
       <c r="AV32" s="31">
         <v>28380.799999999999</v>
       </c>
       <c r="AW32" s="31">
         <v>31355.8</v>
       </c>
       <c r="AX32" s="31">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY32" s="31">
         <v>3170.2</v>
       </c>
       <c r="AZ32" s="31">
         <v>6425.14</v>
       </c>
       <c r="BA32" s="31">
         <v>9195.1</v>
       </c>
       <c r="BB32" s="49">
         <v>10738.8</v>
       </c>
       <c r="BC32" s="51">
         <v>11501.8</v>
       </c>
-      <c r="BD32" s="5"/>
+      <c r="BD32" s="51">
+        <v>18145.900000000001</v>
+      </c>
       <c r="BE32" s="31"/>
       <c r="BF32" s="5"/>
       <c r="BG32" s="5"/>
       <c r="BH32" s="31"/>
       <c r="BI32" s="31"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B33" s="5">
         <v>334</v>
       </c>
       <c r="C33" s="5">
         <v>687</v>
       </c>
       <c r="D33" s="5">
         <v>1068.4000000000001</v>
       </c>
       <c r="E33" s="5">
         <v>1559.7</v>
       </c>
       <c r="F33" s="5">
         <v>2117.1</v>
       </c>
       <c r="G33" s="5">
         <v>2784.3</v>
       </c>
       <c r="H33" s="5">
         <v>3818.9</v>
       </c>
       <c r="I33" s="5">
         <v>5727.7</v>
       </c>
@@ -5755,60 +5794,62 @@
       </c>
       <c r="AV33" s="31">
         <v>14146.2</v>
       </c>
       <c r="AW33" s="31">
         <v>14594.6</v>
       </c>
       <c r="AX33" s="31">
         <v>528.5</v>
       </c>
       <c r="AY33" s="31">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ33" s="31">
         <v>1646.7</v>
       </c>
       <c r="BA33" s="31">
         <v>2252.6999999999998</v>
       </c>
       <c r="BB33" s="49">
         <v>2893.6</v>
       </c>
       <c r="BC33" s="51">
         <v>3492.2</v>
       </c>
-      <c r="BD33" s="5"/>
+      <c r="BD33" s="51">
+        <v>4759.2</v>
+      </c>
       <c r="BE33" s="31"/>
       <c r="BF33" s="5"/>
       <c r="BG33" s="5"/>
       <c r="BH33" s="31"/>
       <c r="BI33" s="31"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B34" s="5">
         <v>1067.9000000000001</v>
       </c>
       <c r="C34" s="5">
         <v>2188.5</v>
       </c>
       <c r="D34" s="5">
         <v>3606.3</v>
       </c>
       <c r="E34" s="5">
         <v>5185.3999999999996</v>
       </c>
       <c r="F34" s="5">
         <v>6941.6</v>
       </c>
       <c r="G34" s="5">
         <v>8989.4</v>
       </c>
       <c r="H34" s="5">
         <v>19862.900000000001</v>
       </c>
       <c r="I34" s="5">
         <v>23529.599999999999</v>
       </c>
@@ -5928,60 +5969,62 @@
       </c>
       <c r="AV34" s="31">
         <v>32207.5</v>
       </c>
       <c r="AW34" s="31">
         <v>34849.699999999997</v>
       </c>
       <c r="AX34" s="31">
         <v>1493.2</v>
       </c>
       <c r="AY34" s="31">
         <v>3149.9</v>
       </c>
       <c r="AZ34" s="31">
         <v>4863.3599999999997</v>
       </c>
       <c r="BA34" s="31">
         <v>6706.1</v>
       </c>
       <c r="BB34" s="49">
         <v>8755.9</v>
       </c>
       <c r="BC34" s="51">
         <v>13035.5</v>
       </c>
-      <c r="BD34" s="5"/>
+      <c r="BD34" s="51">
+        <v>19900.7</v>
+      </c>
       <c r="BE34" s="31"/>
       <c r="BF34" s="5"/>
       <c r="BG34" s="5"/>
       <c r="BH34" s="31"/>
       <c r="BI34" s="31"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B35" s="5">
         <v>1452.9</v>
       </c>
       <c r="C35" s="5">
         <v>2912.5</v>
       </c>
       <c r="D35" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E35" s="5">
         <v>6642.9</v>
       </c>
       <c r="F35" s="5">
         <v>8941.2999999999993</v>
       </c>
       <c r="G35" s="5">
         <v>11296.1</v>
       </c>
       <c r="H35" s="5">
         <v>15682.8</v>
       </c>
       <c r="I35" s="5">
         <v>24332.7</v>
       </c>
@@ -6101,60 +6144,62 @@
       </c>
       <c r="AV35" s="31">
         <v>118335.3</v>
       </c>
       <c r="AW35" s="31">
         <v>119472.9</v>
       </c>
       <c r="AX35" s="31">
         <v>1825</v>
       </c>
       <c r="AY35" s="31">
         <v>3674.4</v>
       </c>
       <c r="AZ35" s="31">
         <v>5779.34</v>
       </c>
       <c r="BA35" s="31">
         <v>8013.7</v>
       </c>
       <c r="BB35" s="49">
         <v>10613.6</v>
       </c>
       <c r="BC35" s="51">
         <v>13132.3</v>
       </c>
-      <c r="BD35" s="5"/>
+      <c r="BD35" s="51">
+        <v>19681.3</v>
+      </c>
       <c r="BE35" s="31"/>
       <c r="BF35" s="5"/>
       <c r="BG35" s="5"/>
       <c r="BH35" s="31"/>
       <c r="BI35" s="31"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B36" s="5">
         <v>2028.7</v>
       </c>
       <c r="C36" s="5">
         <v>4224.8999999999996</v>
       </c>
       <c r="D36" s="5">
         <v>6762.6</v>
       </c>
       <c r="E36" s="5">
         <v>9180.9</v>
       </c>
       <c r="F36" s="5">
         <v>11838.4</v>
       </c>
       <c r="G36" s="5">
         <v>14747</v>
       </c>
       <c r="H36" s="5">
         <v>20351</v>
       </c>
       <c r="I36" s="5">
         <v>30413.1</v>
       </c>
@@ -6274,60 +6319,62 @@
       </c>
       <c r="AV36" s="31">
         <v>75665.7</v>
       </c>
       <c r="AW36" s="31">
         <v>85152.3</v>
       </c>
       <c r="AX36" s="31">
         <v>3401.3</v>
       </c>
       <c r="AY36" s="31">
         <v>6497.1</v>
       </c>
       <c r="AZ36" s="31">
         <v>9886.19</v>
       </c>
       <c r="BA36" s="31">
         <v>12812</v>
       </c>
       <c r="BB36" s="49">
         <v>15849.2</v>
       </c>
       <c r="BC36" s="51">
         <v>18843.400000000001</v>
       </c>
-      <c r="BD36" s="5"/>
+      <c r="BD36" s="51">
+        <v>28637.4</v>
+      </c>
       <c r="BE36" s="31"/>
       <c r="BF36" s="5"/>
       <c r="BG36" s="5"/>
       <c r="BH36" s="31"/>
       <c r="BI36" s="31"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B37" s="5">
         <v>2101.8000000000002</v>
       </c>
       <c r="C37" s="5">
         <v>4353.8</v>
       </c>
       <c r="D37" s="5">
         <v>7694.2</v>
       </c>
       <c r="E37" s="5">
         <v>11008.7</v>
       </c>
       <c r="F37" s="5">
         <v>14599.7</v>
       </c>
       <c r="G37" s="5">
         <v>18707.900000000001</v>
       </c>
       <c r="H37" s="5">
         <v>25385.1</v>
       </c>
       <c r="I37" s="5">
         <v>39512.1</v>
       </c>
@@ -6447,60 +6494,62 @@
       </c>
       <c r="AV37" s="31">
         <v>77942.600000000006</v>
       </c>
       <c r="AW37" s="31">
         <v>82886.3</v>
       </c>
       <c r="AX37" s="31">
         <v>3985.9</v>
       </c>
       <c r="AY37" s="31">
         <v>8691.5</v>
       </c>
       <c r="AZ37" s="31">
         <v>12535.89</v>
       </c>
       <c r="BA37" s="31">
         <v>18708.7</v>
       </c>
       <c r="BB37" s="49">
         <v>22493.200000000001</v>
       </c>
       <c r="BC37" s="51">
         <v>29921.7</v>
       </c>
-      <c r="BD37" s="5"/>
+      <c r="BD37" s="51">
+        <v>42267.6</v>
+      </c>
       <c r="BE37" s="31"/>
       <c r="BF37" s="5"/>
       <c r="BG37" s="5"/>
       <c r="BH37" s="31"/>
       <c r="BI37" s="31"/>
     </row>
     <row r="38" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B38" s="5">
         <v>1057.8</v>
       </c>
       <c r="C38" s="5">
         <v>2129.3000000000002</v>
       </c>
       <c r="D38" s="5">
         <v>3431.7</v>
       </c>
       <c r="E38" s="5">
         <v>4969.2</v>
       </c>
       <c r="F38" s="5">
         <v>6726.2</v>
       </c>
       <c r="G38" s="5">
         <v>8417.2999999999993</v>
       </c>
       <c r="H38" s="5">
         <v>11445</v>
       </c>
       <c r="I38" s="5">
         <v>16459.400000000001</v>
       </c>
@@ -6620,60 +6669,62 @@
       </c>
       <c r="AV38" s="31">
         <v>84684.6</v>
       </c>
       <c r="AW38" s="31">
         <v>85719.9</v>
       </c>
       <c r="AX38" s="31">
         <v>1369.8</v>
       </c>
       <c r="AY38" s="31">
         <v>2800.9</v>
       </c>
       <c r="AZ38" s="31">
         <v>4357.5600000000004</v>
       </c>
       <c r="BA38" s="31">
         <v>5930.8</v>
       </c>
       <c r="BB38" s="49">
         <v>7714.8</v>
       </c>
       <c r="BC38" s="51">
         <v>9315.7999999999993</v>
       </c>
-      <c r="BD38" s="5"/>
+      <c r="BD38" s="51">
+        <v>14044</v>
+      </c>
       <c r="BE38" s="31"/>
       <c r="BF38" s="5"/>
       <c r="BG38" s="5"/>
       <c r="BH38" s="31"/>
       <c r="BI38" s="31"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B39" s="5">
         <v>1961.6</v>
       </c>
       <c r="C39" s="5">
         <v>4182.1000000000004</v>
       </c>
       <c r="D39" s="5">
         <v>6662.4</v>
       </c>
       <c r="E39" s="5">
         <v>9745.4</v>
       </c>
       <c r="F39" s="5">
         <v>12684.9</v>
       </c>
       <c r="G39" s="5">
         <v>16941.3</v>
       </c>
       <c r="H39" s="5">
         <v>24911.4</v>
       </c>
       <c r="I39" s="5">
         <v>33099.599999999999</v>
       </c>
@@ -6793,60 +6844,62 @@
       </c>
       <c r="AV39" s="31">
         <v>72155.5</v>
       </c>
       <c r="AW39" s="31">
         <v>77746.600000000006</v>
       </c>
       <c r="AX39" s="31">
         <v>2216.6</v>
       </c>
       <c r="AY39" s="31">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ39" s="31">
         <v>8151.83</v>
       </c>
       <c r="BA39" s="31">
         <v>12794.5</v>
       </c>
       <c r="BB39" s="49">
         <v>15770.3</v>
       </c>
       <c r="BC39" s="51">
         <v>20695.099999999999</v>
       </c>
-      <c r="BD39" s="5"/>
+      <c r="BD39" s="51">
+        <v>28363.4</v>
+      </c>
       <c r="BE39" s="31"/>
       <c r="BF39" s="5"/>
       <c r="BG39" s="5"/>
       <c r="BH39" s="31"/>
       <c r="BI39" s="31"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B40" s="5">
         <v>1022.4</v>
       </c>
       <c r="C40" s="5">
         <v>2099.6999999999998</v>
       </c>
       <c r="D40" s="5">
         <v>3345.6</v>
       </c>
       <c r="E40" s="5">
         <v>4678.1000000000004</v>
       </c>
       <c r="F40" s="5">
         <v>6145.3</v>
       </c>
       <c r="G40" s="5">
         <v>7710.8</v>
       </c>
       <c r="H40" s="5">
         <v>11227.4</v>
       </c>
       <c r="I40" s="5">
         <v>17610.900000000001</v>
       </c>
@@ -6966,60 +7019,62 @@
       </c>
       <c r="AV40" s="31">
         <v>60124.7</v>
       </c>
       <c r="AW40" s="31">
         <v>70197.899999999994</v>
       </c>
       <c r="AX40" s="31">
         <v>1342.2</v>
       </c>
       <c r="AY40" s="31">
         <v>3136.1</v>
       </c>
       <c r="AZ40" s="31">
         <v>4744.8500000000004</v>
       </c>
       <c r="BA40" s="31">
         <v>6346.1</v>
       </c>
       <c r="BB40" s="49">
         <v>8071.7</v>
       </c>
       <c r="BC40" s="51">
         <v>9726.1</v>
       </c>
-      <c r="BD40" s="5"/>
+      <c r="BD40" s="51">
+        <v>14107.2</v>
+      </c>
       <c r="BE40" s="31"/>
       <c r="BF40" s="5"/>
       <c r="BG40" s="5"/>
       <c r="BH40" s="31"/>
       <c r="BI40" s="31"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>5115.8</v>
       </c>
       <c r="C41" s="5">
         <v>10197.4</v>
       </c>
       <c r="D41" s="5">
         <v>15708.6</v>
       </c>
       <c r="E41" s="5">
         <v>21675.8</v>
       </c>
       <c r="F41" s="5">
         <v>28090.6</v>
       </c>
       <c r="G41" s="5">
         <v>34449.699999999997</v>
       </c>
       <c r="H41" s="5">
         <v>46690.400000000001</v>
       </c>
       <c r="I41" s="5">
         <v>65019.4</v>
       </c>
@@ -7139,60 +7194,62 @@
       </c>
       <c r="AV41" s="31">
         <v>144113.9</v>
       </c>
       <c r="AW41" s="31">
         <v>157483.29999999999</v>
       </c>
       <c r="AX41" s="31">
         <v>9117.1</v>
       </c>
       <c r="AY41" s="31">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ41" s="31">
         <v>26854.9</v>
       </c>
       <c r="BA41" s="31">
         <v>35998.800000000003</v>
       </c>
       <c r="BB41" s="49">
         <v>49511.199999999997</v>
       </c>
       <c r="BC41" s="51">
         <v>65630.8</v>
       </c>
-      <c r="BD41" s="5"/>
+      <c r="BD41" s="51">
+        <v>85510.5</v>
+      </c>
       <c r="BE41" s="31"/>
       <c r="BF41" s="5"/>
       <c r="BG41" s="5"/>
       <c r="BH41" s="31"/>
       <c r="BI41" s="31"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>4439.2</v>
       </c>
       <c r="C42" s="5">
         <v>9092.7000000000007</v>
       </c>
       <c r="D42" s="5">
         <v>14137.8</v>
       </c>
       <c r="E42" s="5">
         <v>19032.5</v>
       </c>
       <c r="F42" s="5">
         <v>24343.3</v>
       </c>
       <c r="G42" s="5">
         <v>30122.799999999999</v>
       </c>
       <c r="H42" s="5">
         <v>40474.800000000003</v>
       </c>
       <c r="I42" s="5">
         <v>55484.5</v>
       </c>
@@ -7312,60 +7369,62 @@
       </c>
       <c r="AV42" s="31">
         <v>141848.79999999999</v>
       </c>
       <c r="AW42" s="31">
         <v>137179.79999999999</v>
       </c>
       <c r="AX42" s="31">
         <v>8740.1</v>
       </c>
       <c r="AY42" s="31">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ42" s="31">
         <v>28979.13</v>
       </c>
       <c r="BA42" s="31">
         <v>39889.9</v>
       </c>
       <c r="BB42" s="49">
         <v>46079.8</v>
       </c>
       <c r="BC42" s="51">
         <v>52799.199999999997</v>
       </c>
-      <c r="BD42" s="5"/>
+      <c r="BD42" s="51">
+        <v>70385.2</v>
+      </c>
       <c r="BE42" s="31"/>
       <c r="BF42" s="5"/>
       <c r="BG42" s="5"/>
       <c r="BH42" s="31"/>
       <c r="BI42" s="31"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>1689.5</v>
       </c>
       <c r="C43" s="5">
         <v>3461.8</v>
       </c>
       <c r="D43" s="5">
         <v>5377</v>
       </c>
       <c r="E43" s="5">
         <v>7814.2</v>
       </c>
       <c r="F43" s="5">
         <v>10448</v>
       </c>
       <c r="G43" s="5">
         <v>13756.5</v>
       </c>
       <c r="H43" s="5">
         <v>21257.1</v>
       </c>
       <c r="I43" s="5">
         <v>33434.1</v>
       </c>
@@ -7485,60 +7544,62 @@
       </c>
       <c r="AV43" s="31">
         <v>99597.6</v>
       </c>
       <c r="AW43" s="31">
         <v>106600.3</v>
       </c>
       <c r="AX43" s="31">
         <v>1915.8</v>
       </c>
       <c r="AY43" s="31">
         <v>3774.2</v>
       </c>
       <c r="AZ43" s="31">
         <v>6321.44</v>
       </c>
       <c r="BA43" s="31">
         <v>8812.7000000000007</v>
       </c>
       <c r="BB43" s="49">
         <v>11505.1</v>
       </c>
       <c r="BC43" s="51">
         <v>15426.3</v>
       </c>
-      <c r="BD43" s="5"/>
+      <c r="BD43" s="51">
+        <v>25369.7</v>
+      </c>
       <c r="BE43" s="31"/>
       <c r="BF43" s="5"/>
       <c r="BG43" s="5"/>
       <c r="BH43" s="31"/>
       <c r="BI43" s="31"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>987.5</v>
       </c>
       <c r="C44" s="5">
         <v>2071.5</v>
       </c>
       <c r="D44" s="5">
         <v>3206.5</v>
       </c>
       <c r="E44" s="5">
         <v>4362.8</v>
       </c>
       <c r="F44" s="5">
         <v>5694.2</v>
       </c>
       <c r="G44" s="5">
         <v>7065</v>
       </c>
       <c r="H44" s="5">
         <v>8817.7000000000007</v>
       </c>
       <c r="I44" s="5">
         <v>11082.7</v>
       </c>
@@ -7658,60 +7719,62 @@
       </c>
       <c r="AV44" s="31">
         <v>20770.2</v>
       </c>
       <c r="AW44" s="31">
         <v>23511.200000000001</v>
       </c>
       <c r="AX44" s="31">
         <v>1312</v>
       </c>
       <c r="AY44" s="31">
         <v>2800.7</v>
       </c>
       <c r="AZ44" s="31">
         <v>4234.05</v>
       </c>
       <c r="BA44" s="31">
         <v>5683.1</v>
       </c>
       <c r="BB44" s="49">
         <v>7257</v>
       </c>
       <c r="BC44" s="51">
         <v>8801.4</v>
       </c>
-      <c r="BD44" s="5"/>
+      <c r="BD44" s="51">
+        <v>11376.7</v>
+      </c>
       <c r="BE44" s="31"/>
       <c r="BF44" s="5"/>
       <c r="BG44" s="5"/>
       <c r="BH44" s="31"/>
       <c r="BI44" s="31"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>2138.6</v>
       </c>
       <c r="C45" s="5">
         <v>4366.5</v>
       </c>
       <c r="D45" s="5">
         <v>7400.2</v>
       </c>
       <c r="E45" s="5">
         <v>10194.700000000001</v>
       </c>
       <c r="F45" s="5">
         <v>13135.2</v>
       </c>
       <c r="G45" s="5">
         <v>16690.400000000001</v>
       </c>
       <c r="H45" s="5">
         <v>22698.799999999999</v>
       </c>
       <c r="I45" s="5">
         <v>35702.800000000003</v>
       </c>
@@ -7831,60 +7894,62 @@
       </c>
       <c r="AV45" s="31">
         <v>48870.9</v>
       </c>
       <c r="AW45" s="31">
         <v>52955.199999999997</v>
       </c>
       <c r="AX45" s="31">
         <v>2617.1</v>
       </c>
       <c r="AY45" s="31">
         <v>5329.8</v>
       </c>
       <c r="AZ45" s="31">
         <v>8040.5</v>
       </c>
       <c r="BA45" s="31">
         <v>11035.8</v>
       </c>
       <c r="BB45" s="49">
         <v>14045.4</v>
       </c>
       <c r="BC45" s="51">
         <v>17303.2</v>
       </c>
-      <c r="BD45" s="5"/>
+      <c r="BD45" s="51">
+        <v>23434.9</v>
+      </c>
       <c r="BE45" s="31"/>
       <c r="BF45" s="5"/>
       <c r="BG45" s="5"/>
       <c r="BH45" s="31"/>
       <c r="BI45" s="31"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>2298.5</v>
       </c>
       <c r="C46" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D46" s="5">
         <v>7410</v>
       </c>
       <c r="E46" s="5">
         <v>10374.1</v>
       </c>
       <c r="F46" s="5">
         <v>13601</v>
       </c>
       <c r="G46" s="5">
         <v>17127.8</v>
       </c>
       <c r="H46" s="5">
         <v>23048.6</v>
       </c>
       <c r="I46" s="5">
         <v>34189.699999999997</v>
       </c>
@@ -8004,60 +8069,62 @@
       </c>
       <c r="AV46" s="31">
         <v>53210.2</v>
       </c>
       <c r="AW46" s="31">
         <v>58996</v>
       </c>
       <c r="AX46" s="31">
         <v>3039.6</v>
       </c>
       <c r="AY46" s="31">
         <v>6368.1</v>
       </c>
       <c r="AZ46" s="31">
         <v>9825.31</v>
       </c>
       <c r="BA46" s="31">
         <v>13713.3</v>
       </c>
       <c r="BB46" s="49">
         <v>17764.3</v>
       </c>
       <c r="BC46" s="51">
         <v>22131.9</v>
       </c>
-      <c r="BD46" s="5"/>
+      <c r="BD46" s="51">
+        <v>29228.799999999999</v>
+      </c>
       <c r="BE46" s="31"/>
       <c r="BF46" s="5"/>
       <c r="BG46" s="5"/>
       <c r="BH46" s="31"/>
       <c r="BI46" s="31"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>615.70000000000005</v>
       </c>
       <c r="C47" s="5">
         <v>1333.3</v>
       </c>
       <c r="D47" s="5">
         <v>2122.8000000000002</v>
       </c>
       <c r="E47" s="5">
         <v>3024.4</v>
       </c>
       <c r="F47" s="5">
         <v>4067.9</v>
       </c>
       <c r="G47" s="5">
         <v>5628.7</v>
       </c>
       <c r="H47" s="5">
         <v>11988</v>
       </c>
       <c r="I47" s="5">
         <v>19953.3</v>
       </c>
@@ -8177,51 +8244,53 @@
       </c>
       <c r="AV47" s="31">
         <v>67458</v>
       </c>
       <c r="AW47" s="31">
         <v>71699.600000000006</v>
       </c>
       <c r="AX47" s="31">
         <v>788.4</v>
       </c>
       <c r="AY47" s="31">
         <v>1858.1</v>
       </c>
       <c r="AZ47" s="31">
         <v>2911.07</v>
       </c>
       <c r="BA47" s="31">
         <v>4192.6000000000004</v>
       </c>
       <c r="BB47" s="49">
         <v>5582.7</v>
       </c>
       <c r="BC47" s="51">
         <v>7623.2</v>
       </c>
-      <c r="BD47" s="5"/>
+      <c r="BD47" s="51">
+        <v>14867.7</v>
+      </c>
       <c r="BE47" s="31"/>
       <c r="BF47" s="5"/>
       <c r="BG47" s="5"/>
       <c r="BH47" s="31"/>
       <c r="BI47" s="31"/>
     </row>
     <row r="48" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="39"/>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
       <c r="L48" s="5"/>
       <c r="M48" s="40"/>
       <c r="N48" s="20"/>
       <c r="O48" s="20"/>
       <c r="P48" s="20"/>
       <c r="Q48" s="20"/>
       <c r="R48" s="20"/>
@@ -8249,93 +8318,93 @@
       <c r="AN48" s="31"/>
       <c r="AO48" s="31"/>
       <c r="AP48" s="31"/>
       <c r="AQ48" s="5"/>
       <c r="AR48" s="5"/>
       <c r="AS48" s="31"/>
       <c r="AT48" s="5"/>
       <c r="AU48" s="5"/>
       <c r="AV48" s="31"/>
       <c r="AW48" s="47"/>
       <c r="AX48" s="31"/>
       <c r="AY48" s="30"/>
       <c r="AZ48" s="31"/>
       <c r="BA48" s="31"/>
       <c r="BB48" s="31"/>
       <c r="BC48" s="5"/>
       <c r="BD48" s="5"/>
       <c r="BE48" s="31"/>
       <c r="BF48" s="48"/>
       <c r="BG48" s="5"/>
       <c r="BH48" s="31"/>
       <c r="BI48" s="47"/>
     </row>
     <row r="49" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A49" s="58" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B49" s="58"/>
       <c r="C49" s="58"/>
       <c r="D49" s="58"/>
       <c r="E49" s="58"/>
       <c r="F49" s="58"/>
       <c r="G49" s="58"/>
       <c r="H49" s="58"/>
       <c r="I49" s="58"/>
       <c r="J49" s="58"/>
       <c r="K49" s="58"/>
       <c r="L49" s="58"/>
       <c r="M49" s="58"/>
       <c r="N49" s="58"/>
       <c r="O49" s="58"/>
       <c r="P49" s="58"/>
       <c r="Q49" s="58"/>
       <c r="R49" s="58"/>
       <c r="S49" s="58"/>
       <c r="Z49" s="58" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AA49" s="58"/>
       <c r="AB49" s="58"/>
       <c r="AC49" s="58"/>
       <c r="AD49" s="58"/>
       <c r="AE49" s="58"/>
       <c r="AF49" s="58"/>
       <c r="AG49" s="58"/>
       <c r="AH49" s="58"/>
       <c r="AI49" s="58"/>
       <c r="AJ49" s="58"/>
       <c r="AK49" s="58"/>
       <c r="AL49" s="58"/>
       <c r="AM49" s="58"/>
       <c r="AN49" s="58"/>
       <c r="AO49" s="58"/>
       <c r="AP49" s="58"/>
       <c r="AQ49" s="58"/>
       <c r="AR49" s="58"/>
       <c r="AX49" s="57" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="AY49" s="57"/>
       <c r="AZ49" s="57"/>
       <c r="BA49" s="57"/>
       <c r="BB49" s="57"/>
       <c r="BC49" s="57"/>
       <c r="BD49" s="57"/>
       <c r="BE49" s="57"/>
       <c r="BF49" s="57"/>
       <c r="BG49" s="57"/>
       <c r="BH49" s="57"/>
       <c r="BI49" s="57"/>
       <c r="BJ49" s="57"/>
       <c r="BK49" s="57"/>
       <c r="BL49" s="57"/>
       <c r="BM49" s="57"/>
       <c r="BN49" s="57"/>
       <c r="BO49" s="57"/>
       <c r="BP49" s="57"/>
     </row>
     <row r="50" spans="1:68" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
@@ -8349,323 +8418,323 @@
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
     </row>
     <row r="51" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K51" s="60"/>
       <c r="L51" s="60"/>
       <c r="M51" s="60"/>
       <c r="N51" s="60"/>
       <c r="O51" s="60"/>
       <c r="P51" s="60"/>
       <c r="Q51" s="60"/>
       <c r="R51" s="60"/>
       <c r="S51" s="60"/>
       <c r="T51" s="60"/>
       <c r="U51" s="60"/>
       <c r="V51" s="60"/>
       <c r="W51" s="60"/>
       <c r="X51" s="60"/>
       <c r="Y51" s="60"/>
       <c r="AG51" s="55"/>
       <c r="AH51" s="55"/>
       <c r="AI51" s="55"/>
       <c r="AJ51" s="55"/>
       <c r="AK51" s="55"/>
       <c r="AS51" s="55" t="s">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="AT51" s="55"/>
       <c r="AU51" s="55"/>
       <c r="AV51" s="55"/>
       <c r="AW51" s="55"/>
       <c r="BE51" s="55" t="s">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="BF51" s="55"/>
       <c r="BG51" s="55"/>
       <c r="BH51" s="55"/>
       <c r="BI51" s="55"/>
     </row>
     <row r="52" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="61"/>
       <c r="B52" s="52" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="53"/>
       <c r="F52" s="53"/>
       <c r="G52" s="53"/>
       <c r="H52" s="53"/>
       <c r="I52" s="53"/>
       <c r="J52" s="53"/>
       <c r="K52" s="53"/>
       <c r="L52" s="53"/>
       <c r="M52" s="54"/>
       <c r="N52" s="53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O52" s="53"/>
       <c r="P52" s="53"/>
       <c r="Q52" s="53"/>
       <c r="R52" s="53"/>
       <c r="S52" s="53"/>
       <c r="T52" s="53"/>
       <c r="U52" s="53"/>
       <c r="V52" s="53"/>
       <c r="W52" s="53"/>
       <c r="X52" s="53"/>
       <c r="Y52" s="53"/>
       <c r="Z52" s="52" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AA52" s="53"/>
       <c r="AB52" s="53"/>
       <c r="AC52" s="53"/>
       <c r="AD52" s="53"/>
       <c r="AE52" s="53"/>
       <c r="AF52" s="53"/>
       <c r="AG52" s="53"/>
       <c r="AH52" s="53"/>
       <c r="AI52" s="53"/>
       <c r="AJ52" s="53"/>
       <c r="AK52" s="54"/>
       <c r="AL52" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AM52" s="53"/>
       <c r="AN52" s="53"/>
       <c r="AO52" s="53"/>
       <c r="AP52" s="53"/>
       <c r="AQ52" s="53"/>
       <c r="AR52" s="53"/>
       <c r="AS52" s="53"/>
       <c r="AT52" s="53"/>
       <c r="AU52" s="53"/>
       <c r="AV52" s="53"/>
       <c r="AW52" s="54"/>
       <c r="AX52" s="52" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AY52" s="53"/>
       <c r="AZ52" s="53"/>
       <c r="BA52" s="53"/>
       <c r="BB52" s="53"/>
       <c r="BC52" s="53"/>
       <c r="BD52" s="53"/>
       <c r="BE52" s="53"/>
       <c r="BF52" s="53"/>
       <c r="BG52" s="53"/>
       <c r="BH52" s="53"/>
       <c r="BI52" s="54"/>
     </row>
     <row r="53" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="62"/>
       <c r="B53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C53" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C53" s="12" t="s">
+      <c r="D53" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D53" s="12" t="s">
+      <c r="E53" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E53" s="12" t="s">
+      <c r="F53" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F53" s="12" t="s">
+      <c r="G53" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G53" s="12" t="s">
+      <c r="H53" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="H53" s="13" t="s">
+      <c r="I53" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I53" s="12" t="s">
+      <c r="J53" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J53" s="13" t="s">
+      <c r="K53" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K53" s="12" t="s">
+      <c r="L53" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L53" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M53" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="N53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O53" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P53" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q53" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="R53" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S53" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="T53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="U53" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="V53" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="W53" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X53" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y53" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB53" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC53" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD53" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE53" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG53" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH53" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI53" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ53" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK53" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM53" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN53" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO53" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP53" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ53" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR53" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS53" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT53" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU53" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV53" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW53" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="N53" s="12" t="s">
+      <c r="AX53" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY53" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="O53" s="12" t="s">
+      <c r="AZ53" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="P53" s="12" t="s">
+      <c r="BA53" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="Q53" s="12" t="s">
+      <c r="BB53" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="R53" s="12" t="s">
+      <c r="BC53" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="S53" s="12" t="s">
+      <c r="BD53" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="T53" s="12" t="s">
+      <c r="BE53" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="U53" s="12" t="s">
+      <c r="BF53" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="V53" s="12" t="s">
+      <c r="BG53" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="W53" s="12" t="s">
+      <c r="BH53" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="X53" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Y53" s="12" t="s">
+      <c r="BI53" s="12" t="s">
         <v>35</v>
-      </c>
-[...106 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="54" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A54" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B54" s="5">
         <v>3322.2</v>
       </c>
       <c r="C54" s="5">
         <v>6644.3</v>
       </c>
       <c r="D54" s="5">
         <v>9966.5</v>
       </c>
       <c r="E54" s="5">
         <v>13391.4</v>
       </c>
       <c r="F54" s="5">
         <v>17368.900000000001</v>
       </c>
       <c r="G54" s="5">
         <v>23984.9</v>
       </c>
       <c r="H54" s="5">
         <v>87403</v>
       </c>
       <c r="I54" s="5">
         <v>195196.79999999999</v>
       </c>
@@ -8785,60 +8854,62 @@
       </c>
       <c r="AV54" s="31">
         <v>756273.8</v>
       </c>
       <c r="AW54" s="47">
         <v>765229.6</v>
       </c>
       <c r="AX54" s="31">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY54" s="31">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ54" s="31">
         <v>25806.5</v>
       </c>
       <c r="BA54" s="31">
         <v>34411.1</v>
       </c>
       <c r="BB54" s="49">
         <v>39674.1</v>
       </c>
       <c r="BC54" s="50">
         <v>51027.7</v>
       </c>
-      <c r="BD54" s="5"/>
+      <c r="BD54" s="51">
+        <v>130037.1</v>
+      </c>
       <c r="BE54" s="31"/>
       <c r="BF54" s="5"/>
       <c r="BG54" s="5"/>
       <c r="BH54" s="31"/>
       <c r="BI54" s="47"/>
     </row>
     <row r="55" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A55" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B55" s="5">
         <v>2.5</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5">
         <v>7.5</v>
       </c>
       <c r="E55" s="5">
         <v>10</v>
       </c>
       <c r="F55" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="G55" s="5">
         <v>27.9</v>
       </c>
       <c r="H55" s="5">
         <v>282.10000000000002</v>
       </c>
       <c r="I55" s="5">
         <v>867.8</v>
       </c>
@@ -8958,60 +9029,62 @@
       </c>
       <c r="AV55" s="31">
         <v>7447.5</v>
       </c>
       <c r="AW55" s="31">
         <v>7450.2</v>
       </c>
       <c r="AX55" s="31">
         <v>5.66</v>
       </c>
       <c r="AY55" s="31">
         <v>11.8</v>
       </c>
       <c r="AZ55" s="31">
         <v>17.100000000000001</v>
       </c>
       <c r="BA55" s="31">
         <v>21.5</v>
       </c>
       <c r="BB55" s="49">
         <v>29.2</v>
       </c>
       <c r="BC55" s="51">
         <v>83.2</v>
       </c>
-      <c r="BD55" s="5"/>
+      <c r="BD55" s="51">
+        <v>846.6</v>
+      </c>
       <c r="BE55" s="31"/>
       <c r="BF55" s="5"/>
       <c r="BG55" s="5"/>
       <c r="BH55" s="31"/>
       <c r="BI55" s="31"/>
     </row>
     <row r="56" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A56" s="32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B56" s="5">
         <v>1.4</v>
       </c>
       <c r="C56" s="5">
         <v>2.8</v>
       </c>
       <c r="D56" s="5">
         <v>4.2</v>
       </c>
       <c r="E56" s="5">
         <v>5.6</v>
       </c>
       <c r="F56" s="5">
         <v>13.4</v>
       </c>
       <c r="G56" s="5">
         <v>52.4</v>
       </c>
       <c r="H56" s="5">
         <v>1963.5</v>
       </c>
       <c r="I56" s="5">
         <v>4117.7</v>
       </c>
@@ -9131,60 +9204,62 @@
       </c>
       <c r="AV56" s="31">
         <v>18528.2</v>
       </c>
       <c r="AW56" s="31">
         <v>20445.3</v>
       </c>
       <c r="AX56" s="31">
         <v>2.73</v>
       </c>
       <c r="AY56" s="31">
         <v>5.6</v>
       </c>
       <c r="AZ56" s="31">
         <v>8.1</v>
       </c>
       <c r="BA56" s="31">
         <v>10.1</v>
       </c>
       <c r="BB56" s="49">
         <v>11.7</v>
       </c>
       <c r="BC56" s="51">
         <v>82.2</v>
       </c>
-      <c r="BD56" s="5"/>
+      <c r="BD56" s="51">
+        <v>1455.5</v>
+      </c>
       <c r="BE56" s="31"/>
       <c r="BF56" s="5"/>
       <c r="BG56" s="5"/>
       <c r="BH56" s="31"/>
       <c r="BI56" s="31"/>
     </row>
     <row r="57" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A57" s="32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B57" s="5">
         <v>33</v>
       </c>
       <c r="C57" s="5">
         <v>66</v>
       </c>
       <c r="D57" s="5">
         <v>98.9</v>
       </c>
       <c r="E57" s="5">
         <v>131.9</v>
       </c>
       <c r="F57" s="5">
         <v>169.9</v>
       </c>
       <c r="G57" s="5">
         <v>227</v>
       </c>
       <c r="H57" s="5">
         <v>783.7</v>
       </c>
       <c r="I57" s="5">
         <v>2297.3000000000002</v>
       </c>
@@ -9304,60 +9379,62 @@
       </c>
       <c r="AV57" s="31">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW57" s="31">
         <v>8902.4</v>
       </c>
       <c r="AX57" s="31">
         <v>85.21</v>
       </c>
       <c r="AY57" s="31">
         <v>175.9</v>
       </c>
       <c r="AZ57" s="31">
         <v>252.4</v>
       </c>
       <c r="BA57" s="31">
         <v>304.3</v>
       </c>
       <c r="BB57" s="49">
         <v>360.7</v>
       </c>
       <c r="BC57" s="51">
         <v>411.2</v>
       </c>
-      <c r="BD57" s="5"/>
+      <c r="BD57" s="51">
+        <v>1158.8</v>
+      </c>
       <c r="BE57" s="31"/>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
       <c r="BH57" s="31"/>
       <c r="BI57" s="31"/>
     </row>
     <row r="58" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B58" s="5">
         <v>15.7</v>
       </c>
       <c r="C58" s="5">
         <v>31.4</v>
       </c>
       <c r="D58" s="5">
         <v>47.2</v>
       </c>
       <c r="E58" s="5">
         <v>62.9</v>
       </c>
       <c r="F58" s="5">
         <v>105.2</v>
       </c>
       <c r="G58" s="5">
         <v>157.80000000000001</v>
       </c>
       <c r="H58" s="5">
         <v>9548.1</v>
       </c>
       <c r="I58" s="5">
         <v>11756.4</v>
       </c>
@@ -9477,60 +9554,62 @@
       </c>
       <c r="AV58" s="31">
         <v>14616.6</v>
       </c>
       <c r="AW58" s="31">
         <v>14925</v>
       </c>
       <c r="AX58" s="31">
         <v>5.39</v>
       </c>
       <c r="AY58" s="31">
         <v>11.3</v>
       </c>
       <c r="AZ58" s="31">
         <v>16.3</v>
       </c>
       <c r="BA58" s="31">
         <v>20.6</v>
       </c>
       <c r="BB58" s="49">
         <v>52.6</v>
       </c>
       <c r="BC58" s="51">
         <v>2257.6999999999998</v>
       </c>
-      <c r="BD58" s="5"/>
+      <c r="BD58" s="51">
+        <v>7637</v>
+      </c>
       <c r="BE58" s="31"/>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
       <c r="BH58" s="31"/>
       <c r="BI58" s="31"/>
     </row>
     <row r="59" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B59" s="5">
         <v>89.2</v>
       </c>
       <c r="C59" s="5">
         <v>178.4</v>
       </c>
       <c r="D59" s="5">
         <v>267.60000000000002</v>
       </c>
       <c r="E59" s="5">
         <v>356.8</v>
       </c>
       <c r="F59" s="5">
         <v>458.8</v>
       </c>
       <c r="G59" s="5">
         <v>623.29999999999995</v>
       </c>
       <c r="H59" s="5">
         <v>2978.3</v>
       </c>
       <c r="I59" s="5">
         <v>9649.2000000000007</v>
       </c>
@@ -9650,60 +9729,62 @@
       </c>
       <c r="AV59" s="31">
         <v>99028.7</v>
       </c>
       <c r="AW59" s="31">
         <v>97638</v>
       </c>
       <c r="AX59" s="31">
         <v>79.599999999999994</v>
       </c>
       <c r="AY59" s="31">
         <v>164.4</v>
       </c>
       <c r="AZ59" s="31">
         <v>240.6</v>
       </c>
       <c r="BA59" s="31">
         <v>279.2</v>
       </c>
       <c r="BB59" s="49">
         <v>335.9</v>
       </c>
       <c r="BC59" s="51">
         <v>432.7</v>
       </c>
-      <c r="BD59" s="5"/>
+      <c r="BD59" s="51">
+        <v>4646.7</v>
+      </c>
       <c r="BE59" s="31"/>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
       <c r="BH59" s="31"/>
       <c r="BI59" s="31"/>
     </row>
     <row r="60" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B60" s="5">
         <v>320.10000000000002</v>
       </c>
       <c r="C60" s="5">
         <v>640.20000000000005</v>
       </c>
       <c r="D60" s="5">
         <v>960.3</v>
       </c>
       <c r="E60" s="5">
         <v>1280.4000000000001</v>
       </c>
       <c r="F60" s="5">
         <v>1692.5</v>
       </c>
       <c r="G60" s="5">
         <v>2222.3000000000002</v>
       </c>
       <c r="H60" s="5">
         <v>5948.8</v>
       </c>
       <c r="I60" s="5">
         <v>14125.6</v>
       </c>
@@ -9823,60 +9904,62 @@
       </c>
       <c r="AV60" s="31">
         <v>50487.199999999997</v>
       </c>
       <c r="AW60" s="31">
         <v>56271</v>
       </c>
       <c r="AX60" s="31">
         <v>788.21</v>
       </c>
       <c r="AY60" s="31">
         <v>1470.1</v>
       </c>
       <c r="AZ60" s="31">
         <v>2191.5</v>
       </c>
       <c r="BA60" s="31">
         <v>2671.8</v>
       </c>
       <c r="BB60" s="49">
         <v>3118.5</v>
       </c>
       <c r="BC60" s="51">
         <v>3575.6</v>
       </c>
-      <c r="BD60" s="5"/>
+      <c r="BD60" s="51">
+        <v>10763.1</v>
+      </c>
       <c r="BE60" s="31"/>
       <c r="BF60" s="5"/>
       <c r="BG60" s="5"/>
       <c r="BH60" s="31"/>
       <c r="BI60" s="31"/>
     </row>
     <row r="61" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B61" s="5">
         <v>205.4</v>
       </c>
       <c r="C61" s="5">
         <v>410.7</v>
       </c>
       <c r="D61" s="5">
         <v>616.1</v>
       </c>
       <c r="E61" s="5">
         <v>837.7</v>
       </c>
       <c r="F61" s="5">
         <v>1081.0999999999999</v>
       </c>
       <c r="G61" s="5">
         <v>1853.2</v>
       </c>
       <c r="H61" s="5">
         <v>5520.6</v>
       </c>
       <c r="I61" s="5">
         <v>13785.3</v>
       </c>
@@ -9996,60 +10079,62 @@
       </c>
       <c r="AV61" s="31">
         <v>26574</v>
       </c>
       <c r="AW61" s="31">
         <v>25833.5</v>
       </c>
       <c r="AX61" s="31">
         <v>644.46</v>
       </c>
       <c r="AY61" s="31">
         <v>1273.2</v>
       </c>
       <c r="AZ61" s="31">
         <v>1772.4</v>
       </c>
       <c r="BA61" s="31">
         <v>1418.9</v>
       </c>
       <c r="BB61" s="49">
         <v>1704.8</v>
       </c>
       <c r="BC61" s="51">
         <v>3119</v>
       </c>
-      <c r="BD61" s="5"/>
+      <c r="BD61" s="51">
+        <v>8760.4</v>
+      </c>
       <c r="BE61" s="31"/>
       <c r="BF61" s="5"/>
       <c r="BG61" s="5"/>
       <c r="BH61" s="31"/>
       <c r="BI61" s="31"/>
     </row>
     <row r="62" spans="1:68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B62" s="5">
         <v>99.4</v>
       </c>
       <c r="C62" s="5">
         <v>198.8</v>
       </c>
       <c r="D62" s="5">
         <v>298.10000000000002</v>
       </c>
       <c r="E62" s="5">
         <v>397.5</v>
       </c>
       <c r="F62" s="5">
         <v>517.6</v>
       </c>
       <c r="G62" s="5">
         <v>667.2</v>
       </c>
       <c r="H62" s="5">
         <v>2254.1999999999998</v>
       </c>
       <c r="I62" s="5">
         <v>5750</v>
       </c>
@@ -10169,60 +10254,62 @@
       </c>
       <c r="AV62" s="31">
         <v>72414</v>
       </c>
       <c r="AW62" s="31">
         <v>72145.5</v>
       </c>
       <c r="AX62" s="31">
         <v>280.62</v>
       </c>
       <c r="AY62" s="31">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ62" s="31">
         <v>838.8</v>
       </c>
       <c r="BA62" s="31">
         <v>940.4</v>
       </c>
       <c r="BB62" s="49">
         <v>1094.0999999999999</v>
       </c>
       <c r="BC62" s="51">
         <v>1247</v>
       </c>
-      <c r="BD62" s="5"/>
+      <c r="BD62" s="51">
+        <v>4493.3999999999996</v>
+      </c>
       <c r="BE62" s="31"/>
       <c r="BF62" s="5"/>
       <c r="BG62" s="5"/>
       <c r="BH62" s="31"/>
       <c r="BI62" s="31"/>
     </row>
     <row r="63" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B63" s="5">
         <v>219.3</v>
       </c>
       <c r="C63" s="5">
         <v>438.7</v>
       </c>
       <c r="D63" s="5">
         <v>658</v>
       </c>
       <c r="E63" s="5">
         <v>877.4</v>
       </c>
       <c r="F63" s="5">
         <v>1121.3</v>
       </c>
       <c r="G63" s="5">
         <v>2121.3000000000002</v>
       </c>
       <c r="H63" s="5">
         <v>8185</v>
       </c>
       <c r="I63" s="5">
         <v>14372.7</v>
       </c>
@@ -10342,60 +10429,62 @@
       </c>
       <c r="AV63" s="31">
         <v>45678.8</v>
       </c>
       <c r="AW63" s="31">
         <v>46299.7</v>
       </c>
       <c r="AX63" s="31">
         <v>493.34</v>
       </c>
       <c r="AY63" s="31">
         <v>986.4</v>
       </c>
       <c r="AZ63" s="31">
         <v>1411.5</v>
       </c>
       <c r="BA63" s="31">
         <v>1707.8</v>
       </c>
       <c r="BB63" s="49">
         <v>1926.4</v>
       </c>
       <c r="BC63" s="51">
         <v>3716.7</v>
       </c>
-      <c r="BD63" s="5"/>
+      <c r="BD63" s="51">
+        <v>8871.7000000000007</v>
+      </c>
       <c r="BE63" s="31"/>
       <c r="BF63" s="5"/>
       <c r="BG63" s="5"/>
       <c r="BH63" s="31"/>
       <c r="BI63" s="31"/>
     </row>
     <row r="64" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B64" s="5">
         <v>3.2</v>
       </c>
       <c r="C64" s="5">
         <v>6.3</v>
       </c>
       <c r="D64" s="5">
         <v>9.5</v>
       </c>
       <c r="E64" s="5">
         <v>12.6</v>
       </c>
       <c r="F64" s="5">
         <v>27</v>
       </c>
       <c r="G64" s="5">
         <v>48.7</v>
       </c>
       <c r="H64" s="5">
         <v>2462.6</v>
       </c>
       <c r="I64" s="5">
         <v>7771.2</v>
       </c>
@@ -10515,60 +10604,62 @@
       </c>
       <c r="AV64" s="31">
         <v>46481.8</v>
       </c>
       <c r="AW64" s="31">
         <v>54815.7</v>
       </c>
       <c r="AX64" s="31">
         <v>3.58</v>
       </c>
       <c r="AY64" s="31">
         <v>7</v>
       </c>
       <c r="AZ64" s="31">
         <v>10.5</v>
       </c>
       <c r="BA64" s="31">
         <v>12.6</v>
       </c>
       <c r="BB64" s="49">
         <v>24.8</v>
       </c>
       <c r="BC64" s="51">
         <v>57.4</v>
       </c>
-      <c r="BD64" s="5"/>
+      <c r="BD64" s="51">
+        <v>3145.3</v>
+      </c>
       <c r="BE64" s="31"/>
       <c r="BF64" s="5"/>
       <c r="BG64" s="5"/>
       <c r="BH64" s="31"/>
       <c r="BI64" s="31"/>
     </row>
     <row r="65" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>98.1</v>
       </c>
       <c r="C65" s="5">
         <v>196.3</v>
       </c>
       <c r="D65" s="5">
         <v>294.39999999999998</v>
       </c>
       <c r="E65" s="5">
         <v>406</v>
       </c>
       <c r="F65" s="5">
         <v>619.1</v>
       </c>
       <c r="G65" s="5">
         <v>953.3</v>
       </c>
       <c r="H65" s="5">
         <v>7127.6</v>
       </c>
       <c r="I65" s="5">
         <v>20337.7</v>
       </c>
@@ -10688,60 +10779,62 @@
       </c>
       <c r="AV65" s="31">
         <v>58985.2</v>
       </c>
       <c r="AW65" s="31">
         <v>57700.3</v>
       </c>
       <c r="AX65" s="31">
         <v>571.96</v>
       </c>
       <c r="AY65" s="31">
         <v>1077.5</v>
       </c>
       <c r="AZ65" s="31">
         <v>1504.9</v>
       </c>
       <c r="BA65" s="31">
         <v>1609.5</v>
       </c>
       <c r="BB65" s="49">
         <v>1967.2</v>
       </c>
       <c r="BC65" s="51">
         <v>2526.5</v>
       </c>
-      <c r="BD65" s="5"/>
+      <c r="BD65" s="51">
+        <v>9821.7999999999993</v>
+      </c>
       <c r="BE65" s="31"/>
       <c r="BF65" s="5"/>
       <c r="BG65" s="5"/>
       <c r="BH65" s="31"/>
       <c r="BI65" s="31"/>
     </row>
     <row r="66" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B66" s="5">
         <v>2137.3000000000002</v>
       </c>
       <c r="C66" s="5">
         <v>4274.6000000000004</v>
       </c>
       <c r="D66" s="5">
         <v>6412</v>
       </c>
       <c r="E66" s="5">
         <v>8549.2999999999993</v>
       </c>
       <c r="F66" s="5">
         <v>10803.1</v>
       </c>
       <c r="G66" s="5">
         <v>13423.9</v>
       </c>
       <c r="H66" s="5">
         <v>21194.1</v>
       </c>
       <c r="I66" s="5">
         <v>33863.9</v>
       </c>
@@ -10861,60 +10954,62 @@
       </c>
       <c r="AV66" s="31">
         <v>116426.1</v>
       </c>
       <c r="AW66" s="31">
         <v>106636.7</v>
       </c>
       <c r="AX66" s="31">
         <v>6185.07</v>
       </c>
       <c r="AY66" s="31">
         <v>11452.8</v>
       </c>
       <c r="AZ66" s="31">
         <v>17213.900000000001</v>
       </c>
       <c r="BA66" s="31">
         <v>25025</v>
       </c>
       <c r="BB66" s="49">
         <v>28133.1</v>
       </c>
       <c r="BC66" s="51">
         <v>30795.599999999999</v>
       </c>
-      <c r="BD66" s="5"/>
+      <c r="BD66" s="51">
+        <v>43033.599999999999</v>
+      </c>
       <c r="BE66" s="31"/>
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
       <c r="BH66" s="31"/>
       <c r="BI66" s="31"/>
     </row>
     <row r="67" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B67" s="5">
         <v>77</v>
       </c>
       <c r="C67" s="5">
         <v>154</v>
       </c>
       <c r="D67" s="5">
         <v>231</v>
       </c>
       <c r="E67" s="5">
         <v>308</v>
       </c>
       <c r="F67" s="5">
         <v>405.8</v>
       </c>
       <c r="G67" s="5">
         <v>522</v>
       </c>
       <c r="H67" s="5">
         <v>5525.9</v>
       </c>
       <c r="I67" s="5">
         <v>15628.1</v>
       </c>
@@ -11034,108 +11129,110 @@
       </c>
       <c r="AV67" s="31">
         <v>78885.399999999994</v>
       </c>
       <c r="AW67" s="31">
         <v>81754.7</v>
       </c>
       <c r="AX67" s="31">
         <v>93.91</v>
       </c>
       <c r="AY67" s="31">
         <v>194.8</v>
       </c>
       <c r="AZ67" s="31">
         <v>280.2</v>
       </c>
       <c r="BA67" s="31">
         <v>328.8</v>
       </c>
       <c r="BB67" s="49">
         <v>411.8</v>
       </c>
       <c r="BC67" s="51">
         <v>1189.4000000000001</v>
       </c>
-      <c r="BD67" s="5"/>
+      <c r="BD67" s="51">
+        <v>9114.7999999999993</v>
+      </c>
       <c r="BE67" s="31"/>
       <c r="BF67" s="5"/>
       <c r="BG67" s="5"/>
       <c r="BH67" s="31"/>
       <c r="BI67" s="31"/>
     </row>
     <row r="68" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="5">
         <v>11.9</v>
       </c>
       <c r="G68" s="5">
         <v>36.299999999999997</v>
       </c>
       <c r="H68" s="5">
         <v>579.79999999999995</v>
       </c>
       <c r="I68" s="5">
         <v>1738.9</v>
       </c>
       <c r="J68" s="5">
         <v>4277.8999999999996</v>
       </c>
       <c r="K68" s="5">
         <v>5202.5</v>
       </c>
       <c r="L68" s="5">
         <v>5393.8</v>
       </c>
       <c r="M68" s="33">
         <v>5393.9</v>
       </c>
       <c r="N68" s="6">
         <v>0</v>
       </c>
       <c r="O68" s="6">
         <v>0</v>
       </c>
       <c r="P68" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q68" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R68" s="22">
         <v>15.8</v>
       </c>
       <c r="S68" s="22">
         <v>39.799999999999997</v>
       </c>
       <c r="T68" s="6">
         <v>495.3</v>
       </c>
       <c r="U68" s="6">
         <v>1526.7</v>
       </c>
       <c r="V68" s="6">
         <v>3835.8</v>
       </c>
       <c r="W68" s="6">
         <v>4758</v>
       </c>
       <c r="X68" s="22">
         <v>4990.3</v>
       </c>
       <c r="Y68" s="22">
         <v>4990.2</v>
       </c>
@@ -11190,77 +11287,79 @@
       <c r="AP68" s="31">
         <v>50.1</v>
       </c>
       <c r="AQ68" s="5">
         <v>120.6</v>
       </c>
       <c r="AR68" s="5">
         <v>708.6</v>
       </c>
       <c r="AS68" s="31">
         <v>2388.6999999999998</v>
       </c>
       <c r="AT68" s="5">
         <v>4639.2</v>
       </c>
       <c r="AU68" s="5">
         <v>5780.3</v>
       </c>
       <c r="AV68" s="31">
         <v>5869.2</v>
       </c>
       <c r="AW68" s="31">
         <v>4754.7</v>
       </c>
       <c r="AX68" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AY68" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AZ68" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="BA68" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="BB68" s="49">
         <v>24.4</v>
       </c>
       <c r="BC68" s="51">
         <v>64.2</v>
       </c>
-      <c r="BD68" s="5"/>
+      <c r="BD68" s="51">
+        <v>995.3</v>
+      </c>
       <c r="BE68" s="31"/>
       <c r="BF68" s="5"/>
       <c r="BG68" s="5"/>
       <c r="BH68" s="31"/>
       <c r="BI68" s="31"/>
     </row>
     <row r="69" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>12.1</v>
       </c>
       <c r="C69" s="5">
         <v>24.2</v>
       </c>
       <c r="D69" s="5">
         <v>36.4</v>
       </c>
       <c r="E69" s="5">
         <v>58.2</v>
       </c>
       <c r="F69" s="5">
         <v>121.2</v>
       </c>
       <c r="G69" s="5">
         <v>269.5</v>
       </c>
       <c r="H69" s="5">
         <v>3067.7</v>
       </c>
       <c r="I69" s="5">
         <v>12872.9</v>
       </c>
@@ -11380,105 +11479,107 @@
       </c>
       <c r="AV69" s="31">
         <v>21979.8</v>
       </c>
       <c r="AW69" s="31">
         <v>21647.1</v>
       </c>
       <c r="AX69" s="31">
         <v>7.81</v>
       </c>
       <c r="AY69" s="31">
         <v>16.3</v>
       </c>
       <c r="AZ69" s="31">
         <v>23.5</v>
       </c>
       <c r="BA69" s="31">
         <v>29.5</v>
       </c>
       <c r="BB69" s="49">
         <v>111.2</v>
       </c>
       <c r="BC69" s="51">
         <v>276.5</v>
       </c>
-      <c r="BD69" s="5"/>
+      <c r="BD69" s="51">
+        <v>3939</v>
+      </c>
       <c r="BE69" s="31"/>
       <c r="BF69" s="5"/>
       <c r="BG69" s="5"/>
       <c r="BH69" s="31"/>
       <c r="BI69" s="31"/>
     </row>
     <row r="70" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>0</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>63.4</v>
       </c>
       <c r="F70" s="5">
         <v>160.19999999999999</v>
       </c>
       <c r="G70" s="5">
         <v>269.2</v>
       </c>
       <c r="H70" s="5">
         <v>3984</v>
       </c>
       <c r="I70" s="5">
         <v>13063.6</v>
       </c>
       <c r="J70" s="5">
         <v>22694.400000000001</v>
       </c>
       <c r="K70" s="5">
         <v>27732.5</v>
       </c>
       <c r="L70" s="5">
         <v>28477.200000000001</v>
       </c>
       <c r="M70" s="33">
         <v>28477.3</v>
       </c>
       <c r="N70" s="6">
         <v>0</v>
       </c>
       <c r="O70" s="6">
         <v>0</v>
       </c>
       <c r="P70" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q70" s="24">
         <v>97.2</v>
       </c>
       <c r="R70" s="22">
         <v>235.2</v>
       </c>
       <c r="S70" s="22">
         <v>380.3</v>
       </c>
       <c r="T70" s="6">
         <v>3496.5</v>
       </c>
       <c r="U70" s="6">
         <v>13352.9</v>
       </c>
       <c r="V70" s="6">
         <v>21152.3</v>
       </c>
       <c r="W70" s="6">
         <v>26824.1</v>
       </c>
       <c r="X70" s="22">
         <v>27636.7</v>
       </c>
@@ -11536,77 +11637,79 @@
       <c r="AP70" s="31">
         <v>117.3</v>
       </c>
       <c r="AQ70" s="5">
         <v>363.7</v>
       </c>
       <c r="AR70" s="5">
         <v>3404.2</v>
       </c>
       <c r="AS70" s="31">
         <v>11592.3</v>
       </c>
       <c r="AT70" s="5">
         <v>20200.8</v>
       </c>
       <c r="AU70" s="5">
         <v>26362.2</v>
       </c>
       <c r="AV70" s="31">
         <v>26720.7</v>
       </c>
       <c r="AW70" s="31">
         <v>28294.1</v>
       </c>
       <c r="AX70" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AY70" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="AZ70" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="BA70" s="31" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="BB70" s="49">
         <v>330</v>
       </c>
       <c r="BC70" s="51">
         <v>594.9</v>
       </c>
-      <c r="BD70" s="5"/>
+      <c r="BD70" s="51">
+        <v>4707.3</v>
+      </c>
       <c r="BE70" s="31"/>
       <c r="BF70" s="5"/>
       <c r="BG70" s="5"/>
       <c r="BH70" s="31"/>
       <c r="BI70" s="31"/>
     </row>
     <row r="71" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B71" s="5">
         <v>8.5</v>
       </c>
       <c r="C71" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="D71" s="5">
         <v>25.3</v>
       </c>
       <c r="E71" s="5">
         <v>33.700000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>44.4</v>
       </c>
       <c r="G71" s="5">
         <v>509.6</v>
       </c>
       <c r="H71" s="5">
         <v>5997</v>
       </c>
       <c r="I71" s="5">
         <v>13198.5</v>
       </c>
@@ -11726,136 +11829,138 @@
       </c>
       <c r="AV71" s="31">
         <v>56838.400000000001</v>
       </c>
       <c r="AW71" s="31">
         <v>59715.7</v>
       </c>
       <c r="AX71" s="31">
         <v>8.15</v>
       </c>
       <c r="AY71" s="31">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ71" s="31">
         <v>24.8</v>
       </c>
       <c r="BA71" s="31">
         <v>31.1</v>
       </c>
       <c r="BB71" s="49">
         <v>37.700000000000003</v>
       </c>
       <c r="BC71" s="51">
         <v>597.9</v>
       </c>
-      <c r="BD71" s="5"/>
+      <c r="BD71" s="51">
+        <v>6646.8</v>
+      </c>
       <c r="BE71" s="31"/>
       <c r="BF71" s="5"/>
       <c r="BG71" s="5"/>
       <c r="BH71" s="31"/>
       <c r="BI71" s="31"/>
     </row>
     <row r="72" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
       <c r="B72" s="10"/>
       <c r="C72" s="10"/>
       <c r="D72" s="10"/>
       <c r="E72" s="10"/>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="35"/>
       <c r="I72" s="35"/>
       <c r="J72" s="10"/>
       <c r="K72" s="10"/>
       <c r="L72" s="10"/>
       <c r="M72" s="10"/>
       <c r="N72" s="26"/>
       <c r="O72" s="26"/>
       <c r="P72" s="26"/>
       <c r="Q72" s="26"/>
       <c r="R72" s="26"/>
       <c r="S72" s="26"/>
       <c r="T72" s="26"/>
       <c r="U72" s="26"/>
       <c r="V72" s="26"/>
       <c r="W72" s="26"/>
       <c r="X72" s="26"/>
       <c r="Y72" s="22"/>
       <c r="Z72" s="27"/>
       <c r="AA72" s="25"/>
       <c r="AB72" s="25"/>
       <c r="AC72" s="25"/>
       <c r="AD72" s="25"/>
       <c r="AE72" s="25"/>
       <c r="AF72" s="25"/>
     </row>
     <row r="73" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A73" s="58" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B73" s="58"/>
       <c r="C73" s="58"/>
       <c r="D73" s="58"/>
       <c r="E73" s="58"/>
       <c r="F73" s="58"/>
       <c r="G73" s="58"/>
       <c r="H73" s="58"/>
       <c r="I73" s="58"/>
       <c r="J73" s="58"/>
       <c r="K73" s="58"/>
       <c r="L73" s="58"/>
       <c r="M73" s="58"/>
       <c r="N73" s="58"/>
       <c r="O73" s="58"/>
       <c r="P73" s="58"/>
       <c r="Q73" s="58"/>
       <c r="R73" s="58"/>
       <c r="S73" s="58"/>
       <c r="Z73" s="58" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AA73" s="58"/>
       <c r="AB73" s="58"/>
       <c r="AC73" s="58"/>
       <c r="AD73" s="58"/>
       <c r="AE73" s="58"/>
       <c r="AF73" s="58"/>
       <c r="AG73" s="58"/>
       <c r="AH73" s="58"/>
       <c r="AI73" s="58"/>
       <c r="AJ73" s="58"/>
       <c r="AK73" s="58"/>
       <c r="AL73" s="58"/>
       <c r="AM73" s="58"/>
       <c r="AN73" s="58"/>
       <c r="AO73" s="58"/>
       <c r="AP73" s="58"/>
       <c r="AQ73" s="58"/>
       <c r="AR73" s="58"/>
       <c r="AX73" s="57" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY73" s="57"/>
       <c r="AZ73" s="57"/>
       <c r="BA73" s="57"/>
       <c r="BB73" s="57"/>
       <c r="BC73" s="57"/>
       <c r="BD73" s="57"/>
       <c r="BE73" s="57"/>
       <c r="BF73" s="57"/>
       <c r="BG73" s="57"/>
       <c r="BH73" s="57"/>
       <c r="BI73" s="57"/>
       <c r="BJ73" s="57"/>
       <c r="BK73" s="57"/>
       <c r="BL73" s="57"/>
       <c r="BM73" s="57"/>
       <c r="BN73" s="57"/>
       <c r="BO73" s="57"/>
       <c r="BP73" s="57"/>
     </row>
     <row r="74" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A74" s="9"/>
       <c r="B74" s="43"/>
       <c r="C74" s="43"/>
       <c r="D74" s="43"/>
@@ -11919,323 +12024,323 @@
       <c r="BJ74" s="43"/>
       <c r="BK74" s="43"/>
     </row>
     <row r="75" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="K75" s="60"/>
       <c r="L75" s="60"/>
       <c r="M75" s="60"/>
       <c r="N75" s="60"/>
       <c r="O75" s="60"/>
       <c r="P75" s="60"/>
       <c r="Q75" s="60"/>
       <c r="R75" s="60"/>
       <c r="S75" s="60"/>
       <c r="T75" s="60"/>
       <c r="U75" s="60"/>
       <c r="V75" s="60"/>
       <c r="W75" s="60"/>
       <c r="X75" s="60"/>
       <c r="Y75" s="60"/>
       <c r="AG75" s="55"/>
       <c r="AH75" s="55"/>
       <c r="AI75" s="55"/>
       <c r="AJ75" s="55"/>
       <c r="AK75" s="55"/>
       <c r="AS75" s="55" t="s">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="AT75" s="55"/>
       <c r="AU75" s="55"/>
       <c r="AV75" s="55"/>
       <c r="AW75" s="55"/>
       <c r="BE75" s="55" t="s">
-        <v>0</v>
+        <v>43</v>
       </c>
       <c r="BF75" s="55"/>
       <c r="BG75" s="55"/>
       <c r="BH75" s="55"/>
       <c r="BI75" s="55"/>
     </row>
     <row r="76" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A76" s="61"/>
       <c r="B76" s="52" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C76" s="53"/>
       <c r="D76" s="53"/>
       <c r="E76" s="53"/>
       <c r="F76" s="53"/>
       <c r="G76" s="53"/>
       <c r="H76" s="53"/>
       <c r="I76" s="53"/>
       <c r="J76" s="53"/>
       <c r="K76" s="53"/>
       <c r="L76" s="53"/>
       <c r="M76" s="54"/>
       <c r="N76" s="53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="O76" s="53"/>
       <c r="P76" s="53"/>
       <c r="Q76" s="53"/>
       <c r="R76" s="53"/>
       <c r="S76" s="53"/>
       <c r="T76" s="53"/>
       <c r="U76" s="53"/>
       <c r="V76" s="53"/>
       <c r="W76" s="53"/>
       <c r="X76" s="53"/>
       <c r="Y76" s="53"/>
       <c r="Z76" s="64" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AA76" s="65"/>
       <c r="AB76" s="66"/>
       <c r="AC76" s="65"/>
       <c r="AD76" s="65"/>
       <c r="AE76" s="65"/>
       <c r="AF76" s="65"/>
       <c r="AG76" s="65"/>
       <c r="AH76" s="65"/>
       <c r="AI76" s="65"/>
       <c r="AJ76" s="65"/>
       <c r="AK76" s="67"/>
       <c r="AL76" s="52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AM76" s="53"/>
       <c r="AN76" s="53"/>
       <c r="AO76" s="53"/>
       <c r="AP76" s="53"/>
       <c r="AQ76" s="53"/>
       <c r="AR76" s="53"/>
       <c r="AS76" s="53"/>
       <c r="AT76" s="53"/>
       <c r="AU76" s="53"/>
       <c r="AV76" s="53"/>
       <c r="AW76" s="54"/>
       <c r="AX76" s="52" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="AY76" s="53"/>
       <c r="AZ76" s="53"/>
       <c r="BA76" s="53"/>
       <c r="BB76" s="53"/>
       <c r="BC76" s="53"/>
       <c r="BD76" s="53"/>
       <c r="BE76" s="53"/>
       <c r="BF76" s="53"/>
       <c r="BG76" s="53"/>
       <c r="BH76" s="53"/>
       <c r="BI76" s="54"/>
     </row>
     <row r="77" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="62"/>
       <c r="B77" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C77" s="12" t="s">
+      <c r="D77" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="D77" s="12" t="s">
+      <c r="E77" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="E77" s="12" t="s">
+      <c r="F77" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F77" s="12" t="s">
+      <c r="G77" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="G77" s="12" t="s">
+      <c r="H77" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="H77" s="13" t="s">
+      <c r="I77" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="I77" s="12" t="s">
+      <c r="J77" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J77" s="13" t="s">
+      <c r="K77" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="K77" s="12" t="s">
+      <c r="L77" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="L77" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M77" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="N77" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="O77" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="P77" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q77" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="R77" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="S77" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="T77" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="U77" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="V77" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="W77" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="X77" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y77" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z77" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA77" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB77" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC77" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AD77" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AE77" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF77" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AG77" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AH77" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AI77" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ77" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK77" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL77" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM77" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN77" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO77" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AP77" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AQ77" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AR77" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AS77" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AT77" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AU77" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="AV77" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW77" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="N77" s="12" t="s">
+      <c r="AX77" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY77" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="O77" s="12" t="s">
+      <c r="AZ77" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="P77" s="12" t="s">
+      <c r="BA77" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="Q77" s="12" t="s">
+      <c r="BB77" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="R77" s="12" t="s">
+      <c r="BC77" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="S77" s="14" t="s">
+      <c r="BD77" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="T77" s="12" t="s">
+      <c r="BE77" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="U77" s="14" t="s">
+      <c r="BF77" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="V77" s="12" t="s">
+      <c r="BG77" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="W77" s="12" t="s">
+      <c r="BH77" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="X77" s="12" t="s">
-[...2 lines deleted...]
-      <c r="Y77" s="12" t="s">
+      <c r="BI77" s="12" t="s">
         <v>35</v>
-      </c>
-[...106 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:68" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B78" s="5">
         <v>25989.200000000001</v>
       </c>
       <c r="C78" s="5">
         <v>53352.800000000003</v>
       </c>
       <c r="D78" s="5">
         <v>85757.7</v>
       </c>
       <c r="E78" s="5">
         <v>120397.7</v>
       </c>
       <c r="F78" s="5">
         <v>157814.79999999999</v>
       </c>
       <c r="G78" s="5">
         <v>197843.1</v>
       </c>
       <c r="H78" s="5">
         <v>230837.8</v>
       </c>
       <c r="I78" s="5">
         <v>264689.3</v>
       </c>
@@ -12355,60 +12460,62 @@
       </c>
       <c r="AV78" s="31">
         <v>392001.9</v>
       </c>
       <c r="AW78" s="47">
         <v>454321.3</v>
       </c>
       <c r="AX78" s="31">
         <v>36711.800000000003</v>
       </c>
       <c r="AY78" s="31">
         <v>76797.5</v>
       </c>
       <c r="AZ78" s="31">
         <v>120051.7</v>
       </c>
       <c r="BA78" s="31">
         <v>168105.5</v>
       </c>
       <c r="BB78" s="49">
         <v>215559.5</v>
       </c>
       <c r="BC78" s="50">
         <v>269070.59999999998</v>
       </c>
-      <c r="BD78" s="5"/>
+      <c r="BD78" s="51">
+        <v>321564.59999999998</v>
+      </c>
       <c r="BE78" s="31"/>
       <c r="BF78" s="5"/>
       <c r="BG78" s="5"/>
       <c r="BH78" s="31"/>
       <c r="BI78" s="47"/>
     </row>
     <row r="79" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A79" s="32" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B79" s="5">
         <v>149.1</v>
       </c>
       <c r="C79" s="5">
         <v>349.4</v>
       </c>
       <c r="D79" s="5">
         <v>555.20000000000005</v>
       </c>
       <c r="E79" s="5">
         <v>843.9</v>
       </c>
       <c r="F79" s="5">
         <v>1230.9000000000001</v>
       </c>
       <c r="G79" s="5">
         <v>1627.5</v>
       </c>
       <c r="H79" s="5">
         <v>1932</v>
       </c>
       <c r="I79" s="5">
         <v>2204.5</v>
       </c>
@@ -12528,60 +12635,62 @@
       </c>
       <c r="AV79" s="31">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW79" s="31">
         <v>2761.8</v>
       </c>
       <c r="AX79" s="31">
         <v>78.099999999999994</v>
       </c>
       <c r="AY79" s="31">
         <v>182.3</v>
       </c>
       <c r="AZ79" s="31">
         <v>283.86</v>
       </c>
       <c r="BA79" s="31">
         <v>409.2</v>
       </c>
       <c r="BB79" s="49">
         <v>557.79999999999995</v>
       </c>
       <c r="BC79" s="51">
         <v>704.5</v>
       </c>
-      <c r="BD79" s="5"/>
+      <c r="BD79" s="51">
+        <v>884</v>
+      </c>
       <c r="BE79" s="31"/>
       <c r="BF79" s="5"/>
       <c r="BG79" s="5"/>
       <c r="BH79" s="31"/>
       <c r="BI79" s="31"/>
     </row>
     <row r="80" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A80" s="32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B80" s="5">
         <v>846.5</v>
       </c>
       <c r="C80" s="5">
         <v>1641.6</v>
       </c>
       <c r="D80" s="5">
         <v>2526.9</v>
       </c>
       <c r="E80" s="5">
         <v>3480.7</v>
       </c>
       <c r="F80" s="5">
         <v>4548.3</v>
       </c>
       <c r="G80" s="5">
         <v>5709.7</v>
       </c>
       <c r="H80" s="5">
         <v>6501.7</v>
       </c>
       <c r="I80" s="5">
         <v>7294.3</v>
       </c>
@@ -12701,60 +12810,62 @@
       </c>
       <c r="AV80" s="31">
         <v>9780.5</v>
       </c>
       <c r="AW80" s="31">
         <v>10838.4</v>
       </c>
       <c r="AX80" s="31">
         <v>2188.5</v>
       </c>
       <c r="AY80" s="31">
         <v>3164.6</v>
       </c>
       <c r="AZ80" s="31">
         <v>6417.07</v>
       </c>
       <c r="BA80" s="31">
         <v>9185</v>
       </c>
       <c r="BB80" s="49">
         <v>10727</v>
       </c>
       <c r="BC80" s="51">
         <v>11418.9</v>
       </c>
-      <c r="BD80" s="5"/>
+      <c r="BD80" s="51">
+        <v>16682.5</v>
+      </c>
       <c r="BE80" s="31"/>
       <c r="BF80" s="5"/>
       <c r="BG80" s="5"/>
       <c r="BH80" s="31"/>
       <c r="BI80" s="31"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B81" s="5">
         <v>301</v>
       </c>
       <c r="C81" s="5">
         <v>621.1</v>
       </c>
       <c r="D81" s="5">
         <v>969.5</v>
       </c>
       <c r="E81" s="5">
         <v>1427.8</v>
       </c>
       <c r="F81" s="5">
         <v>1947.2</v>
       </c>
       <c r="G81" s="5">
         <v>2557.3000000000002</v>
       </c>
       <c r="H81" s="5">
         <v>3035.2</v>
       </c>
       <c r="I81" s="5">
         <v>3430.4</v>
       </c>
@@ -12874,60 +12985,62 @@
       </c>
       <c r="AV81" s="31">
         <v>4834</v>
       </c>
       <c r="AW81" s="31">
         <v>5692.1</v>
       </c>
       <c r="AX81" s="31">
         <v>443.2</v>
       </c>
       <c r="AY81" s="31">
         <v>907.1</v>
       </c>
       <c r="AZ81" s="31">
         <v>1394.24</v>
       </c>
       <c r="BA81" s="31">
         <v>1948.4</v>
       </c>
       <c r="BB81" s="49">
         <v>2533</v>
       </c>
       <c r="BC81" s="51">
         <v>3080.4</v>
       </c>
-      <c r="BD81" s="5"/>
+      <c r="BD81" s="51">
+        <v>3598.3</v>
+      </c>
       <c r="BE81" s="31"/>
       <c r="BF81" s="5"/>
       <c r="BG81" s="5"/>
       <c r="BH81" s="31"/>
       <c r="BI81" s="31"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B82" s="5">
         <v>1052.2</v>
       </c>
       <c r="C82" s="5">
         <v>2157.1</v>
       </c>
       <c r="D82" s="5">
         <v>3559.1</v>
       </c>
       <c r="E82" s="5">
         <v>5122.5</v>
       </c>
       <c r="F82" s="5">
         <v>6836.3</v>
       </c>
       <c r="G82" s="5">
         <v>8831.6</v>
       </c>
       <c r="H82" s="5">
         <v>10314.700000000001</v>
       </c>
       <c r="I82" s="5">
         <v>11773.3</v>
       </c>
@@ -13047,60 +13160,62 @@
       </c>
       <c r="AV82" s="31">
         <v>17579.8</v>
       </c>
       <c r="AW82" s="31">
         <v>19913.5</v>
       </c>
       <c r="AX82" s="31">
         <v>1487.8</v>
       </c>
       <c r="AY82" s="31">
         <v>3138.6</v>
       </c>
       <c r="AZ82" s="31">
         <v>4847.01</v>
       </c>
       <c r="BA82" s="31">
         <v>6685.5</v>
       </c>
       <c r="BB82" s="49">
         <v>8703.2999999999993</v>
       </c>
       <c r="BC82" s="51">
         <v>10773.2</v>
       </c>
-      <c r="BD82" s="5"/>
+      <c r="BD82" s="51">
+        <v>12251.8</v>
+      </c>
       <c r="BE82" s="31"/>
       <c r="BF82" s="5"/>
       <c r="BG82" s="5"/>
       <c r="BH82" s="31"/>
       <c r="BI82" s="31"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B83" s="5">
         <v>1363.7</v>
       </c>
       <c r="C83" s="5">
         <v>2734.1</v>
       </c>
       <c r="D83" s="5">
         <v>4428.8</v>
       </c>
       <c r="E83" s="5">
         <v>6286.1</v>
       </c>
       <c r="F83" s="5">
         <v>8482.4</v>
       </c>
       <c r="G83" s="5">
         <v>10663.4</v>
       </c>
       <c r="H83" s="5">
         <v>12636.9</v>
       </c>
       <c r="I83" s="5">
         <v>14569.7</v>
       </c>
@@ -13220,60 +13335,62 @@
       </c>
       <c r="AV83" s="31">
         <v>18889.599999999999</v>
       </c>
       <c r="AW83" s="31">
         <v>21418</v>
       </c>
       <c r="AX83" s="31">
         <v>1745.4</v>
       </c>
       <c r="AY83" s="31">
         <v>3510</v>
       </c>
       <c r="AZ83" s="31">
         <v>5538.77</v>
       </c>
       <c r="BA83" s="31">
         <v>7734.5</v>
       </c>
       <c r="BB83" s="49">
         <v>10277.700000000001</v>
       </c>
       <c r="BC83" s="51">
         <v>12696.9</v>
       </c>
-      <c r="BD83" s="5"/>
+      <c r="BD83" s="51">
+        <v>15024.9</v>
+      </c>
       <c r="BE83" s="31"/>
       <c r="BF83" s="5"/>
       <c r="BG83" s="5"/>
       <c r="BH83" s="31"/>
       <c r="BI83" s="31"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B84" s="5">
         <v>1708.7</v>
       </c>
       <c r="C84" s="5">
         <v>3584.7</v>
       </c>
       <c r="D84" s="5">
         <v>5802.3</v>
       </c>
       <c r="E84" s="5">
         <v>7900.5</v>
       </c>
       <c r="F84" s="5">
         <v>10145.9</v>
       </c>
       <c r="G84" s="5">
         <v>12524.8</v>
       </c>
       <c r="H84" s="5">
         <v>14402.3</v>
       </c>
       <c r="I84" s="5">
         <v>16287.5</v>
       </c>
@@ -13393,60 +13510,62 @@
       </c>
       <c r="AV84" s="31">
         <v>25172.7</v>
       </c>
       <c r="AW84" s="31">
         <v>28875.599999999999</v>
       </c>
       <c r="AX84" s="31">
         <v>2613</v>
       </c>
       <c r="AY84" s="31">
         <v>5027</v>
       </c>
       <c r="AZ84" s="31">
         <v>7694.71</v>
       </c>
       <c r="BA84" s="31">
         <v>10140.200000000001</v>
       </c>
       <c r="BB84" s="49">
         <v>12730.6</v>
       </c>
       <c r="BC84" s="51">
         <v>15264.6</v>
       </c>
-      <c r="BD84" s="5"/>
+      <c r="BD84" s="51">
+        <v>17860.599999999999</v>
+      </c>
       <c r="BE84" s="31"/>
       <c r="BF84" s="5"/>
       <c r="BG84" s="5"/>
       <c r="BH84" s="31"/>
       <c r="BI84" s="31"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B85" s="5">
         <v>1896.4</v>
       </c>
       <c r="C85" s="5">
         <v>3943.1</v>
       </c>
       <c r="D85" s="5">
         <v>7078.1</v>
       </c>
       <c r="E85" s="5">
         <v>10171</v>
       </c>
       <c r="F85" s="5">
         <v>13518.6</v>
       </c>
       <c r="G85" s="5">
         <v>16851.5</v>
       </c>
       <c r="H85" s="5">
         <v>19858.900000000001</v>
       </c>
       <c r="I85" s="5">
         <v>25721.1</v>
       </c>
@@ -13566,60 +13685,62 @@
       </c>
       <c r="AV85" s="31">
         <v>51331.3</v>
       </c>
       <c r="AW85" s="31">
         <v>57016</v>
       </c>
       <c r="AX85" s="31">
         <v>3341.5</v>
       </c>
       <c r="AY85" s="31">
         <v>7418.3</v>
       </c>
       <c r="AZ85" s="31">
         <v>10763.49</v>
       </c>
       <c r="BA85" s="31">
         <v>17289.8</v>
       </c>
       <c r="BB85" s="49">
         <v>20788.5</v>
       </c>
       <c r="BC85" s="51">
         <v>26794.7</v>
       </c>
-      <c r="BD85" s="5"/>
+      <c r="BD85" s="51">
+        <v>33486.1</v>
+      </c>
       <c r="BE85" s="31"/>
       <c r="BF85" s="5"/>
       <c r="BG85" s="5"/>
       <c r="BH85" s="31"/>
       <c r="BI85" s="31"/>
     </row>
     <row r="86" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B86" s="5">
         <v>958.4</v>
       </c>
       <c r="C86" s="5">
         <v>1930.5</v>
       </c>
       <c r="D86" s="5">
         <v>3133.5</v>
       </c>
       <c r="E86" s="5">
         <v>4571.7</v>
       </c>
       <c r="F86" s="5">
         <v>6208.7</v>
       </c>
       <c r="G86" s="5">
         <v>7746.8</v>
       </c>
       <c r="H86" s="5">
         <v>9184.1</v>
       </c>
       <c r="I86" s="5">
         <v>10702.7</v>
       </c>
@@ -13739,60 +13860,62 @@
       </c>
       <c r="AV86" s="31">
         <v>11969</v>
       </c>
       <c r="AW86" s="31">
         <v>13272.7</v>
       </c>
       <c r="AX86" s="31">
         <v>1089.2</v>
       </c>
       <c r="AY86" s="31">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ86" s="31">
         <v>3518.75</v>
       </c>
       <c r="BA86" s="31">
         <v>4990.3999999999996</v>
       </c>
       <c r="BB86" s="49">
         <v>6620.8</v>
       </c>
       <c r="BC86" s="51">
         <v>8067.2</v>
       </c>
-      <c r="BD86" s="5"/>
+      <c r="BD86" s="51">
+        <v>9543.7999999999993</v>
+      </c>
       <c r="BE86" s="31"/>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
       <c r="BH86" s="31"/>
       <c r="BI86" s="31"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B87" s="5">
         <v>1742.2</v>
       </c>
       <c r="C87" s="5">
         <v>3743.4</v>
       </c>
       <c r="D87" s="5">
         <v>6004.4</v>
       </c>
       <c r="E87" s="5">
         <v>8868.1</v>
       </c>
       <c r="F87" s="5">
         <v>11563.6</v>
       </c>
       <c r="G87" s="5">
         <v>14820.1</v>
       </c>
       <c r="H87" s="5">
         <v>16726.400000000001</v>
       </c>
       <c r="I87" s="5">
         <v>18726.900000000001</v>
       </c>
@@ -13912,60 +14035,62 @@
       </c>
       <c r="AV87" s="31">
         <v>26475.5</v>
       </c>
       <c r="AW87" s="31">
         <v>31445.7</v>
       </c>
       <c r="AX87" s="31">
         <v>1723.2</v>
       </c>
       <c r="AY87" s="31">
         <v>3961.6</v>
       </c>
       <c r="AZ87" s="31">
         <v>6740.35</v>
       </c>
       <c r="BA87" s="31">
         <v>11086.7</v>
       </c>
       <c r="BB87" s="49">
         <v>13843.9</v>
       </c>
       <c r="BC87" s="51">
         <v>16973.099999999999</v>
       </c>
-      <c r="BD87" s="5"/>
+      <c r="BD87" s="51">
+        <v>19478.3</v>
+      </c>
       <c r="BE87" s="31"/>
       <c r="BF87" s="5"/>
       <c r="BG87" s="5"/>
       <c r="BH87" s="31"/>
       <c r="BI87" s="31"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B88" s="5">
         <v>1019.2</v>
       </c>
       <c r="C88" s="5">
         <v>2093.4</v>
       </c>
       <c r="D88" s="5">
         <v>3336.1</v>
       </c>
       <c r="E88" s="5">
         <v>4665.5</v>
       </c>
       <c r="F88" s="5">
         <v>6118.4</v>
       </c>
       <c r="G88" s="5">
         <v>7662</v>
       </c>
       <c r="H88" s="5">
         <v>8764.7999999999993</v>
       </c>
       <c r="I88" s="5">
         <v>9839.6</v>
       </c>
@@ -14085,60 +14210,62 @@
       </c>
       <c r="AV88" s="31">
         <v>13642.9</v>
       </c>
       <c r="AW88" s="31">
         <v>15382.2</v>
       </c>
       <c r="AX88" s="31">
         <v>1338.7</v>
       </c>
       <c r="AY88" s="31">
         <v>3129.2</v>
       </c>
       <c r="AZ88" s="31">
         <v>4734.3599999999997</v>
       </c>
       <c r="BA88" s="31">
         <v>6333.5</v>
       </c>
       <c r="BB88" s="49">
         <v>8046.9</v>
       </c>
       <c r="BC88" s="51">
         <v>9666.7999999999993</v>
       </c>
-      <c r="BD88" s="5"/>
+      <c r="BD88" s="51">
+        <v>10955.4</v>
+      </c>
       <c r="BE88" s="31"/>
       <c r="BF88" s="5"/>
       <c r="BG88" s="5"/>
       <c r="BH88" s="31"/>
       <c r="BI88" s="31"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B89" s="5">
         <v>5017.6000000000004</v>
       </c>
       <c r="C89" s="5">
         <v>10001.1</v>
       </c>
       <c r="D89" s="5">
         <v>15414.2</v>
       </c>
       <c r="E89" s="5">
         <v>21269.9</v>
       </c>
       <c r="F89" s="5">
         <v>27471.599999999999</v>
       </c>
       <c r="G89" s="5">
         <v>33493.5</v>
       </c>
       <c r="H89" s="5">
         <v>39557</v>
       </c>
       <c r="I89" s="5">
         <v>44675.9</v>
       </c>
@@ -14258,60 +14385,62 @@
       </c>
       <c r="AV89" s="31">
         <v>85072.6</v>
       </c>
       <c r="AW89" s="31">
         <v>99727</v>
       </c>
       <c r="AX89" s="31">
         <v>8545.1</v>
       </c>
       <c r="AY89" s="31">
         <v>16280.6</v>
       </c>
       <c r="AZ89" s="31">
         <v>25350.04</v>
       </c>
       <c r="BA89" s="31">
         <v>34389.300000000003</v>
       </c>
       <c r="BB89" s="49">
         <v>47543.9</v>
       </c>
       <c r="BC89" s="51">
         <v>63087.1</v>
       </c>
-      <c r="BD89" s="5"/>
+      <c r="BD89" s="51">
+        <v>75650.2</v>
+      </c>
       <c r="BE89" s="31"/>
       <c r="BF89" s="5"/>
       <c r="BG89" s="5"/>
       <c r="BH89" s="31"/>
       <c r="BI89" s="31"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="7" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B90" s="5">
         <v>2301.9</v>
       </c>
       <c r="C90" s="5">
         <v>4818</v>
       </c>
       <c r="D90" s="5">
         <v>7725.9</v>
       </c>
       <c r="E90" s="5">
         <v>10483.200000000001</v>
       </c>
       <c r="F90" s="5">
         <v>13540.3</v>
       </c>
       <c r="G90" s="5">
         <v>16698.900000000001</v>
       </c>
       <c r="H90" s="5">
         <v>19280.599999999999</v>
       </c>
       <c r="I90" s="5">
         <v>21620.6</v>
       </c>
@@ -14431,60 +14560,62 @@
       </c>
       <c r="AV90" s="31">
         <v>25273.599999999999</v>
       </c>
       <c r="AW90" s="31">
         <v>30393.8</v>
       </c>
       <c r="AX90" s="31">
         <v>2555</v>
       </c>
       <c r="AY90" s="31">
         <v>7949.8</v>
       </c>
       <c r="AZ90" s="31">
         <v>11765.22</v>
       </c>
       <c r="BA90" s="31">
         <v>14864.9</v>
       </c>
       <c r="BB90" s="49">
         <v>17946.8</v>
       </c>
       <c r="BC90" s="51">
         <v>21996.400000000001</v>
       </c>
-      <c r="BD90" s="5"/>
+      <c r="BD90" s="51">
+        <v>27325.599999999999</v>
+      </c>
       <c r="BE90" s="31"/>
       <c r="BF90" s="5"/>
       <c r="BG90" s="5"/>
       <c r="BH90" s="31"/>
       <c r="BI90" s="31"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B91" s="5">
         <v>1612.5</v>
       </c>
       <c r="C91" s="5">
         <v>3307.8</v>
       </c>
       <c r="D91" s="5">
         <v>5146</v>
       </c>
       <c r="E91" s="5">
         <v>7506.2</v>
       </c>
       <c r="F91" s="5">
         <v>10042.200000000001</v>
       </c>
       <c r="G91" s="5">
         <v>13234.6</v>
       </c>
       <c r="H91" s="5">
         <v>15731.2</v>
       </c>
       <c r="I91" s="5">
         <v>17806</v>
       </c>
@@ -14604,60 +14735,62 @@
       </c>
       <c r="AV91" s="31">
         <v>20706</v>
       </c>
       <c r="AW91" s="31">
         <v>24839.3</v>
       </c>
       <c r="AX91" s="31">
         <v>1821.9</v>
       </c>
       <c r="AY91" s="31">
         <v>3579.4</v>
       </c>
       <c r="AZ91" s="31">
         <v>6041.19</v>
       </c>
       <c r="BA91" s="31">
         <v>8484</v>
       </c>
       <c r="BB91" s="49">
         <v>11093.2</v>
       </c>
       <c r="BC91" s="51">
         <v>14232.6</v>
       </c>
-      <c r="BD91" s="5"/>
+      <c r="BD91" s="51">
+        <v>16240.1</v>
+      </c>
       <c r="BE91" s="31"/>
       <c r="BF91" s="5"/>
       <c r="BG91" s="5"/>
       <c r="BH91" s="31"/>
       <c r="BI91" s="31"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B92" s="5">
         <v>987.5</v>
       </c>
       <c r="C92" s="5">
         <v>2071.5</v>
       </c>
       <c r="D92" s="5">
         <v>3206.5</v>
       </c>
       <c r="E92" s="5">
         <v>4362.7</v>
       </c>
       <c r="F92" s="5">
         <v>5682.4</v>
       </c>
       <c r="G92" s="5">
         <v>7027.7</v>
       </c>
       <c r="H92" s="5">
         <v>8235.9</v>
       </c>
       <c r="I92" s="5">
         <v>9341.7000000000007</v>
       </c>
@@ -14777,60 +14910,62 @@
       </c>
       <c r="AV92" s="31">
         <v>14900.9</v>
       </c>
       <c r="AW92" s="31">
         <v>18756.5</v>
       </c>
       <c r="AX92" s="31">
         <v>1312</v>
       </c>
       <c r="AY92" s="31">
         <v>2800.7</v>
       </c>
       <c r="AZ92" s="31">
         <v>4234.05</v>
       </c>
       <c r="BA92" s="31">
         <v>5683.1</v>
       </c>
       <c r="BB92" s="49">
         <v>7232.6</v>
       </c>
       <c r="BC92" s="51">
         <v>8735.5</v>
       </c>
-      <c r="BD92" s="5"/>
+      <c r="BD92" s="51">
+        <v>10377.1</v>
+      </c>
       <c r="BE92" s="31"/>
       <c r="BF92" s="5"/>
       <c r="BG92" s="5"/>
       <c r="BH92" s="31"/>
       <c r="BI92" s="31"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B93" s="5">
         <v>2126.5</v>
       </c>
       <c r="C93" s="5">
         <v>4342.2</v>
       </c>
       <c r="D93" s="5">
         <v>7363.8</v>
       </c>
       <c r="E93" s="5">
         <v>10136.6</v>
       </c>
       <c r="F93" s="5">
         <v>13013.9</v>
       </c>
       <c r="G93" s="5">
         <v>16419.900000000001</v>
       </c>
       <c r="H93" s="5">
         <v>19629.099999999999</v>
       </c>
       <c r="I93" s="5">
         <v>22827.9</v>
       </c>
@@ -14950,60 +15085,62 @@
       </c>
       <c r="AV93" s="31">
         <v>26886.2</v>
       </c>
       <c r="AW93" s="31">
         <v>31303.1</v>
       </c>
       <c r="AX93" s="31">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY93" s="31">
         <v>5313.5</v>
       </c>
       <c r="AZ93" s="31">
         <v>8016.99</v>
       </c>
       <c r="BA93" s="31">
         <v>11006.3</v>
       </c>
       <c r="BB93" s="49">
         <v>13934.2</v>
       </c>
       <c r="BC93" s="51">
         <v>17023.2</v>
       </c>
-      <c r="BD93" s="5"/>
+      <c r="BD93" s="51">
+        <v>19485.8</v>
+      </c>
       <c r="BE93" s="31"/>
       <c r="BF93" s="5"/>
       <c r="BG93" s="5"/>
       <c r="BH93" s="31"/>
       <c r="BI93" s="31"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B94" s="5">
         <v>2298.5</v>
       </c>
       <c r="C94" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D94" s="5">
         <v>7409.9</v>
       </c>
       <c r="E94" s="5">
         <v>10310.700000000001</v>
       </c>
       <c r="F94" s="5">
         <v>13440.7</v>
       </c>
       <c r="G94" s="5">
         <v>16858.599999999999</v>
       </c>
       <c r="H94" s="5">
         <v>19064.599999999999</v>
       </c>
       <c r="I94" s="5">
         <v>21126.1</v>
       </c>
@@ -15123,60 +15260,62 @@
       </c>
       <c r="AV94" s="31">
         <v>26489.5</v>
       </c>
       <c r="AW94" s="31">
         <v>30701.8</v>
       </c>
       <c r="AX94" s="31">
         <v>3039.6</v>
       </c>
       <c r="AY94" s="31">
         <v>6368.1</v>
       </c>
       <c r="AZ94" s="31">
         <v>9825.31</v>
       </c>
       <c r="BA94" s="31">
         <v>13713.3</v>
       </c>
       <c r="BB94" s="49">
         <v>17434.3</v>
       </c>
       <c r="BC94" s="51">
         <v>21532.400000000001</v>
       </c>
-      <c r="BD94" s="5"/>
+      <c r="BD94" s="51">
+        <v>24509.200000000001</v>
+      </c>
       <c r="BE94" s="31"/>
       <c r="BF94" s="5"/>
       <c r="BG94" s="5"/>
       <c r="BH94" s="31"/>
       <c r="BI94" s="31"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B95" s="5">
         <v>607.29999999999995</v>
       </c>
       <c r="C95" s="5">
         <v>1316.4</v>
       </c>
       <c r="D95" s="5">
         <v>2097.5</v>
       </c>
       <c r="E95" s="5">
         <v>2990.6</v>
       </c>
       <c r="F95" s="5">
         <v>4023.4</v>
       </c>
       <c r="G95" s="5">
         <v>5115.2</v>
       </c>
       <c r="H95" s="5">
         <v>5982.4</v>
       </c>
       <c r="I95" s="5">
         <v>6741.1</v>
       </c>
@@ -15296,51 +15435,53 @@
       </c>
       <c r="AV95" s="31">
         <v>10619.6</v>
       </c>
       <c r="AW95" s="31">
         <v>11983.8</v>
       </c>
       <c r="AX95" s="31">
         <v>780.3</v>
       </c>
       <c r="AY95" s="31">
         <v>1841</v>
       </c>
       <c r="AZ95" s="31">
         <v>2886.29</v>
       </c>
       <c r="BA95" s="31">
         <v>4161.3999999999996</v>
       </c>
       <c r="BB95" s="49">
         <v>5545</v>
       </c>
       <c r="BC95" s="51">
         <v>7023.1</v>
       </c>
-      <c r="BD95" s="5"/>
+      <c r="BD95" s="51">
+        <v>8210.9</v>
+      </c>
       <c r="BE95" s="31"/>
       <c r="BF95" s="5"/>
       <c r="BG95" s="5"/>
       <c r="BH95" s="31"/>
       <c r="BI95" s="31"/>
     </row>
     <row r="96" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
       <c r="B96" s="5"/>
       <c r="C96" s="5"/>
       <c r="D96" s="5"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="5"/>
       <c r="H96" s="5"/>
       <c r="I96" s="5"/>
       <c r="J96" s="5"/>
       <c r="K96" s="5"/>
       <c r="L96" s="5"/>
       <c r="M96" s="44"/>
       <c r="N96" s="45"/>
       <c r="O96" s="45"/>
       <c r="P96" s="45"/>
       <c r="Q96" s="45"/>
       <c r="R96" s="45"/>
@@ -15368,51 +15509,51 @@
       <c r="AN96" s="31"/>
       <c r="AO96" s="31"/>
       <c r="AP96" s="31"/>
       <c r="AQ96" s="5"/>
       <c r="AR96" s="5"/>
       <c r="AS96" s="31"/>
       <c r="AT96" s="5"/>
       <c r="AU96" s="5"/>
       <c r="AV96" s="31"/>
       <c r="AW96" s="31"/>
       <c r="AX96" s="31"/>
       <c r="AY96" s="5"/>
       <c r="AZ96" s="31"/>
       <c r="BA96" s="31"/>
       <c r="BB96" s="31"/>
       <c r="BC96" s="5"/>
       <c r="BD96" s="5"/>
       <c r="BE96" s="31"/>
       <c r="BF96" s="48"/>
       <c r="BG96" s="5"/>
       <c r="BH96" s="31"/>
       <c r="BI96" s="47"/>
     </row>
     <row r="97" spans="14:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N97" s="63" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O97" s="63"/>
       <c r="P97" s="63"/>
       <c r="Q97" s="63"/>
       <c r="R97" s="63"/>
       <c r="S97" s="63"/>
       <c r="T97" s="63"/>
       <c r="U97" s="63"/>
       <c r="V97" s="63"/>
       <c r="W97" s="63"/>
       <c r="X97" s="63"/>
       <c r="Y97" s="63"/>
       <c r="Z97" s="63"/>
       <c r="AA97" s="63"/>
       <c r="AB97" s="63"/>
       <c r="AC97" s="63"/>
       <c r="AD97" s="63"/>
       <c r="AE97" s="63"/>
       <c r="AF97" s="63"/>
       <c r="AG97" s="63"/>
       <c r="AH97" s="63"/>
       <c r="AI97" s="63"/>
       <c r="AJ97" s="63"/>
       <c r="AK97" s="63"/>
     </row>