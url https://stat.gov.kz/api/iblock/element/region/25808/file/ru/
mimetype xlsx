--- v4 (2026-08-23)
+++ v5 (2026-09-14)
@@ -4,73 +4,73 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="30" windowWidth="10395" windowHeight="12120" tabRatio="838"/>
+    <workbookView xWindow="1680" yWindow="-225" windowWidth="10395" windowHeight="12120" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам " sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Валовый выпуск по периодам '!$A$1:$BN$100</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="46">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -142,77 +142,83 @@
   <si>
     <t xml:space="preserve">                                   Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по периодам </t>
   </si>
   <si>
     <t xml:space="preserve">                                                              Валовый выпуск продукции (услуг) сельского хозяйства по периодам </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                  Валовая продукция растениеводства по периодам </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                             Валовая продукция животноводства по периодам </t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
-    <t>2023 год*</t>
-[...1 lines deleted...]
-  <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2023 и 2024 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
-    <t>2025 год</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>в действующих ценах, млн. теңге</t>
+  </si>
+  <si>
+    <t>2025 год*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t>2023 год</t>
+  </si>
+  <si>
+    <t>2023 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -231,72 +237,78 @@
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -534,203 +546,245 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1053,14531 +1107,14700 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BP97"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="AS1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="BD6" sqref="BD6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection activeCell="A23" sqref="A23"/>
+      <selection pane="topRight" activeCell="BE8" sqref="BE8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="6" width="9.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="2" customWidth="1"/>
     <col min="12" max="13" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="18" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="30" width="9.5703125" style="1" customWidth="1"/>
     <col min="31" max="33" width="9.140625" style="1"/>
     <col min="34" max="35" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="37" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="40" width="9.140625" style="1"/>
     <col min="41" max="42" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="9.140625" style="1"/>
     <col min="46" max="46" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="48" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="10.5703125" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="59"/>
-[...17 lines deleted...]
-      <c r="Z1" s="59" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="Z1" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="AA1" s="59"/>
-[...17 lines deleted...]
-      <c r="AX1" s="56" t="s">
+      <c r="AA1" s="65"/>
+      <c r="AB1" s="65"/>
+      <c r="AC1" s="65"/>
+      <c r="AD1" s="65"/>
+      <c r="AE1" s="65"/>
+      <c r="AF1" s="65"/>
+      <c r="AG1" s="65"/>
+      <c r="AH1" s="65"/>
+      <c r="AI1" s="65"/>
+      <c r="AJ1" s="65"/>
+      <c r="AK1" s="65"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="65"/>
+      <c r="AO1" s="65"/>
+      <c r="AP1" s="65"/>
+      <c r="AQ1" s="65"/>
+      <c r="AR1" s="65"/>
+      <c r="AX1" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="AY1" s="56"/>
-[...16 lines deleted...]
-      <c r="BP1" s="56"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
     </row>
     <row r="2" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="60"/>
-[...32 lines deleted...]
-      <c r="BI3" s="55"/>
+      <c r="B3" s="29"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AS3" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT3" s="61"/>
+      <c r="AU3" s="61"/>
+      <c r="AV3" s="61"/>
+      <c r="AW3" s="61"/>
+      <c r="BE3" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="BF3" s="61"/>
+      <c r="BG3" s="61"/>
+      <c r="BH3" s="61"/>
+      <c r="BI3" s="61"/>
     </row>
-    <row r="4" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="53" t="s">
+    <row r="4" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="67"/>
+      <c r="B4" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" s="59"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="53"/>
-[...65 lines deleted...]
-      <c r="BI4" s="54"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
+      <c r="BE4" s="59"/>
+      <c r="BF4" s="59"/>
+      <c r="BG4" s="59"/>
+      <c r="BH4" s="59"/>
+      <c r="BI4" s="60"/>
     </row>
-    <row r="5" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="29" t="s">
+    <row r="5" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="68"/>
+      <c r="B5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="C5" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="D5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="12" t="s">
+      <c r="F5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="12" t="s">
+      <c r="G5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="H5" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="12" t="s">
+      <c r="I5" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="12" t="s">
+      <c r="K5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="L5" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="12" t="s">
+      <c r="M5" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="N5" s="12" t="s">
+      <c r="N5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="12" t="s">
+      <c r="O5" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="P5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="Q5" s="12" t="s">
+      <c r="Q5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="R5" s="12" t="s">
+      <c r="R5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="S5" s="12" t="s">
+      <c r="S5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="T5" s="12" t="s">
+      <c r="T5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="U5" s="12" t="s">
+      <c r="U5" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="12" t="s">
+      <c r="V5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="W5" s="12" t="s">
+      <c r="W5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="X5" s="12" t="s">
+      <c r="X5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="12" t="s">
+      <c r="Y5" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="Z5" s="12" t="s">
+      <c r="Z5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="12" t="s">
+      <c r="AA5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AB5" s="12" t="s">
+      <c r="AB5" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AC5" s="12" t="s">
+      <c r="AC5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AD5" s="12" t="s">
+      <c r="AD5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AE5" s="12" t="s">
+      <c r="AE5" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AF5" s="12" t="s">
+      <c r="AF5" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="12" t="s">
+      <c r="AG5" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AH5" s="12" t="s">
+      <c r="AH5" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AI5" s="12" t="s">
+      <c r="AI5" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="AJ5" s="12" t="s">
+      <c r="AJ5" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="AK5" s="12" t="s">
+      <c r="AK5" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="AL5" s="12" t="s">
+      <c r="AL5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AM5" s="12" t="s">
+      <c r="AM5" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AN5" s="12" t="s">
+      <c r="AN5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AO5" s="12" t="s">
+      <c r="AO5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AP5" s="12" t="s">
+      <c r="AP5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AQ5" s="12" t="s">
+      <c r="AQ5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AR5" s="12" t="s">
+      <c r="AR5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AS5" s="12" t="s">
+      <c r="AS5" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AT5" s="12" t="s">
+      <c r="AT5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AU5" s="12" t="s">
+      <c r="AU5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AV5" s="12" t="s">
+      <c r="AV5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AW5" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AX5" s="12" t="s">
+      <c r="AW5" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="AX5" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AY5" s="12" t="s">
+      <c r="AY5" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AZ5" s="12" t="s">
+      <c r="AZ5" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="BA5" s="12" t="s">
+      <c r="BA5" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="BB5" s="12" t="s">
+      <c r="BB5" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="BC5" s="12" t="s">
+      <c r="BC5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="BD5" s="12" t="s">
+      <c r="BD5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="BE5" s="12" t="s">
+      <c r="BE5" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="BF5" s="12" t="s">
+      <c r="BF5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="BG5" s="12" t="s">
+      <c r="BG5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="BH5" s="12" t="s">
+      <c r="BH5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="BI5" s="12" t="s">
+      <c r="BI5" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="5">
         <v>29824.5</v>
       </c>
       <c r="C6" s="5">
         <v>61023.4</v>
       </c>
       <c r="D6" s="5">
         <v>97263.5</v>
       </c>
       <c r="E6" s="5">
         <v>135841.5</v>
       </c>
       <c r="F6" s="5">
         <v>177749.2</v>
       </c>
       <c r="G6" s="5">
         <v>224971.4</v>
       </c>
       <c r="H6" s="5">
         <v>322031.3</v>
       </c>
       <c r="I6" s="5">
         <v>464386.7</v>
       </c>
       <c r="J6" s="5">
         <v>752250.8</v>
       </c>
       <c r="K6" s="5">
         <v>958598.5</v>
       </c>
       <c r="L6" s="5">
         <v>1016288.7</v>
       </c>
-      <c r="M6" s="46">
-[...2 lines deleted...]
-      <c r="N6" s="20">
+      <c r="M6" s="53">
+        <v>930908.1</v>
+      </c>
+      <c r="N6" s="18">
         <v>26488.526047128478</v>
       </c>
-      <c r="O6" s="20">
+      <c r="O6" s="18">
         <v>53824.116744651008</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="18">
         <v>84842.261113140543</v>
       </c>
-      <c r="Q6" s="20">
+      <c r="Q6" s="18">
         <v>118447.0683927949</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="18">
         <v>153155.52664482</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="18">
         <v>193520.77455724895</v>
       </c>
-      <c r="T6" s="20">
+      <c r="T6" s="18">
         <v>278211.58594415174</v>
       </c>
-      <c r="U6" s="20">
+      <c r="U6" s="18">
         <v>415017.89993760001</v>
       </c>
-      <c r="V6" s="20">
+      <c r="V6" s="18">
         <v>695356.57461631251</v>
       </c>
-      <c r="W6" s="20">
+      <c r="W6" s="18">
         <v>878108.29216105049</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X6" s="18">
         <v>931454.33542707074</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y6" s="38">
         <v>971965.2664832935</v>
       </c>
-      <c r="Z6" s="5">
-[...71 lines deleted...]
-      <c r="AX6" s="31">
+      <c r="Z6" s="32">
+        <v>27523.883751964346</v>
+      </c>
+      <c r="AA6" s="32">
+        <v>59423.880502095271</v>
+      </c>
+      <c r="AB6" s="32">
+        <v>91323.484898559735</v>
+      </c>
+      <c r="AC6" s="32">
+        <v>125983.72422441936</v>
+      </c>
+      <c r="AD6" s="32">
+        <v>160513.70143777516</v>
+      </c>
+      <c r="AE6" s="32">
+        <v>212708.16623483374</v>
+      </c>
+      <c r="AF6" s="32">
+        <v>296366.40051879175</v>
+      </c>
+      <c r="AG6" s="32">
+        <v>434681.36952426098</v>
+      </c>
+      <c r="AH6" s="32">
+        <v>726878.20361837128</v>
+      </c>
+      <c r="AI6" s="32">
+        <v>904373.2445845732</v>
+      </c>
+      <c r="AJ6" s="32">
+        <v>958957.48605739104</v>
+      </c>
+      <c r="AK6" s="32">
+        <v>1019792.4606133756</v>
+      </c>
+      <c r="AL6" s="54">
+        <v>36955.980595398607</v>
+      </c>
+      <c r="AM6" s="54">
+        <v>73913.674964333768</v>
+      </c>
+      <c r="AN6" s="54">
+        <v>114627.39963293579</v>
+      </c>
+      <c r="AO6" s="54">
+        <v>154747.44302036939</v>
+      </c>
+      <c r="AP6" s="54">
+        <v>199022.03626160085</v>
+      </c>
+      <c r="AQ6" s="54">
+        <v>255925.6661602325</v>
+      </c>
+      <c r="AR6" s="40">
+        <v>355011.61558413814</v>
+      </c>
+      <c r="AS6" s="40">
+        <v>509194.54804629361</v>
+      </c>
+      <c r="AT6" s="54">
+        <v>854783.93186569808</v>
+      </c>
+      <c r="AU6" s="54">
+        <v>1081329.5614407652</v>
+      </c>
+      <c r="AV6" s="54">
+        <v>1146527.5531417201</v>
+      </c>
+      <c r="AW6" s="54">
+        <v>1209190.1482771318</v>
+      </c>
+      <c r="AX6" s="24">
         <v>46417.2</v>
       </c>
-      <c r="AY6" s="31">
+      <c r="AY6" s="24">
         <v>95136.5</v>
       </c>
-      <c r="AZ6" s="31">
+      <c r="AZ6" s="24">
         <v>147332.5</v>
       </c>
-      <c r="BA6" s="31">
+      <c r="BA6" s="24">
         <v>205943</v>
       </c>
-      <c r="BB6" s="49">
+      <c r="BB6" s="35">
         <v>259516.6</v>
       </c>
-      <c r="BC6" s="50">
+      <c r="BC6" s="36">
         <v>325307.40000000002</v>
       </c>
-      <c r="BD6" s="51">
+      <c r="BD6" s="37">
         <v>457808.2</v>
       </c>
-      <c r="BE6" s="31"/>
+      <c r="BE6" s="37">
+        <v>714389.4</v>
+      </c>
       <c r="BF6" s="5"/>
       <c r="BG6" s="5"/>
-      <c r="BH6" s="31"/>
-      <c r="BI6" s="47"/>
+      <c r="BH6" s="24"/>
+      <c r="BI6" s="33"/>
     </row>
     <row r="7" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A7" s="32" t="s">
+      <c r="A7" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="5">
         <v>296.8</v>
       </c>
       <c r="C7" s="5">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="5">
         <v>998.2</v>
       </c>
       <c r="E7" s="5">
         <v>1434.45</v>
       </c>
       <c r="F7" s="5">
         <v>1973</v>
       </c>
       <c r="G7" s="5">
         <v>2526.3000000000002</v>
       </c>
       <c r="H7" s="5">
         <v>3230.1</v>
       </c>
       <c r="I7" s="5">
         <v>4233.5</v>
       </c>
       <c r="J7" s="5">
         <v>5915.4</v>
       </c>
       <c r="K7" s="5">
         <v>9325.2000000000007</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="50">
         <v>9755.4</v>
       </c>
-      <c r="M7" s="33">
-[...2 lines deleted...]
-      <c r="N7" s="6">
+      <c r="M7" s="6">
+        <v>9449.5</v>
+      </c>
+      <c r="N7" s="42">
         <v>311.60000000000002</v>
       </c>
       <c r="O7" s="6">
         <v>661.7</v>
       </c>
       <c r="P7" s="6">
         <v>1014.5</v>
       </c>
       <c r="Q7" s="6">
         <v>1424.2</v>
       </c>
       <c r="R7" s="6">
         <v>1902.9</v>
       </c>
       <c r="S7" s="6">
         <v>2397.8000000000002</v>
       </c>
       <c r="T7" s="6">
         <v>3333.4</v>
       </c>
       <c r="U7" s="6">
         <v>4667.3</v>
       </c>
       <c r="V7" s="6">
         <v>6576</v>
       </c>
       <c r="W7" s="6">
         <v>10359.700000000001</v>
       </c>
       <c r="X7" s="6">
         <v>10815.9</v>
       </c>
-      <c r="Y7" s="6">
+      <c r="Y7" s="39">
         <v>11259</v>
       </c>
-      <c r="Z7" s="19">
-[...32 lines deleted...]
-      <c r="AK7" s="22">
+      <c r="Z7" s="21">
+        <v>202.3</v>
+      </c>
+      <c r="AA7" s="20">
+        <v>448</v>
+      </c>
+      <c r="AB7" s="20">
+        <v>695.8</v>
+      </c>
+      <c r="AC7" s="20">
+        <v>1007.8</v>
+      </c>
+      <c r="AD7" s="20">
+        <v>1392.8</v>
+      </c>
+      <c r="AE7" s="20">
+        <v>1832.1</v>
+      </c>
+      <c r="AF7" s="20">
+        <v>3146.2</v>
+      </c>
+      <c r="AG7" s="20">
+        <v>5578.9</v>
+      </c>
+      <c r="AH7" s="20">
+        <v>7716.1</v>
+      </c>
+      <c r="AI7" s="20">
+        <v>9587.6</v>
+      </c>
+      <c r="AJ7" s="20">
+        <v>9950.7000000000007</v>
+      </c>
+      <c r="AK7" s="42">
         <v>10333.1</v>
       </c>
-      <c r="AL7" s="31">
-[...35 lines deleted...]
-      <c r="AX7" s="31">
+      <c r="AL7" s="24">
+        <v>186</v>
+      </c>
+      <c r="AM7" s="24">
+        <v>408.8</v>
+      </c>
+      <c r="AN7" s="24">
+        <v>634.20000000000005</v>
+      </c>
+      <c r="AO7" s="24">
+        <v>905.9</v>
+      </c>
+      <c r="AP7" s="24">
+        <v>1235.7</v>
+      </c>
+      <c r="AQ7" s="24">
+        <v>1616.7</v>
+      </c>
+      <c r="AR7" s="24">
+        <v>2815.2</v>
+      </c>
+      <c r="AS7" s="24">
+        <v>5370.3</v>
+      </c>
+      <c r="AT7" s="24">
+        <v>7738.3</v>
+      </c>
+      <c r="AU7" s="24">
+        <v>9721.2999999999993</v>
+      </c>
+      <c r="AV7" s="24">
+        <v>10092.200000000001</v>
+      </c>
+      <c r="AW7" s="6">
+        <v>10428.799999999999</v>
+      </c>
+      <c r="AX7" s="24">
         <v>159.4</v>
       </c>
-      <c r="AY7" s="31">
+      <c r="AY7" s="24">
         <v>345.5</v>
       </c>
-      <c r="AZ7" s="31">
+      <c r="AZ7" s="24">
         <v>533.05999999999995</v>
       </c>
-      <c r="BA7" s="31">
+      <c r="BA7" s="24">
         <v>739.8</v>
       </c>
-      <c r="BB7" s="49">
+      <c r="BB7" s="35">
         <v>973.4</v>
       </c>
-      <c r="BC7" s="51">
+      <c r="BC7" s="37">
         <v>1251.7</v>
       </c>
-      <c r="BD7" s="51">
+      <c r="BD7" s="37">
         <v>2272.8000000000002</v>
       </c>
-      <c r="BE7" s="31"/>
+      <c r="BE7" s="37">
+        <v>4894.8</v>
+      </c>
       <c r="BF7" s="5"/>
       <c r="BG7" s="5"/>
-      <c r="BH7" s="31"/>
-      <c r="BI7" s="31"/>
+      <c r="BH7" s="24"/>
+      <c r="BI7" s="24"/>
     </row>
     <row r="8" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="5">
         <v>854.9</v>
       </c>
       <c r="C8" s="5">
         <v>1658.4</v>
       </c>
       <c r="D8" s="5">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="5">
         <v>3514.45</v>
       </c>
       <c r="F8" s="5">
         <v>4596.8</v>
       </c>
       <c r="G8" s="5">
         <v>5844.5</v>
       </c>
       <c r="H8" s="5">
         <v>8614.9</v>
       </c>
       <c r="I8" s="5">
         <v>11714.3</v>
       </c>
       <c r="J8" s="5">
         <v>18053.099999999999</v>
       </c>
       <c r="K8" s="5">
         <v>22251.5</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="50">
         <v>23443.7</v>
       </c>
-      <c r="M8" s="33">
-[...2 lines deleted...]
-      <c r="N8" s="6">
+      <c r="M8" s="6">
+        <v>21035.599999999999</v>
+      </c>
+      <c r="N8" s="42">
         <v>703.8</v>
       </c>
       <c r="O8" s="6">
         <v>1341.1</v>
       </c>
       <c r="P8" s="6">
         <v>2050</v>
       </c>
       <c r="Q8" s="6">
         <v>2760.7</v>
       </c>
       <c r="R8" s="6">
         <v>3549.1</v>
       </c>
       <c r="S8" s="6">
         <v>4567.3999999999996</v>
       </c>
       <c r="T8" s="6">
         <v>6456.1</v>
       </c>
       <c r="U8" s="6">
         <v>8754.4</v>
       </c>
       <c r="V8" s="6">
         <v>15094.2</v>
       </c>
       <c r="W8" s="6">
         <v>18435.599999999999</v>
       </c>
       <c r="X8" s="6">
         <v>19174.2</v>
       </c>
-      <c r="Y8" s="6">
+      <c r="Y8" s="39">
         <v>20028.599999999999</v>
       </c>
-      <c r="Z8" s="19">
-[...32 lines deleted...]
-      <c r="AK8" s="22">
+      <c r="Z8" s="21">
+        <v>480.7</v>
+      </c>
+      <c r="AA8" s="20">
+        <v>878.9</v>
+      </c>
+      <c r="AB8" s="20">
+        <v>1926.6</v>
+      </c>
+      <c r="AC8" s="20">
+        <v>2447.5</v>
+      </c>
+      <c r="AD8" s="20">
+        <v>2993.9</v>
+      </c>
+      <c r="AE8" s="20">
+        <v>4595.7</v>
+      </c>
+      <c r="AF8" s="20">
+        <v>6290.7</v>
+      </c>
+      <c r="AG8" s="20">
+        <v>9007.1</v>
+      </c>
+      <c r="AH8" s="20">
+        <v>14248.9</v>
+      </c>
+      <c r="AI8" s="20">
+        <v>17888.8</v>
+      </c>
+      <c r="AJ8" s="20">
+        <v>19459.2</v>
+      </c>
+      <c r="AK8" s="42">
         <v>20818.3</v>
       </c>
-      <c r="AL8" s="31">
-[...35 lines deleted...]
-      <c r="AX8" s="31">
+      <c r="AL8" s="24">
+        <v>589.4</v>
+      </c>
+      <c r="AM8" s="24">
+        <v>1092.7</v>
+      </c>
+      <c r="AN8" s="24">
+        <v>1850.7</v>
+      </c>
+      <c r="AO8" s="24">
+        <v>2474.1999999999998</v>
+      </c>
+      <c r="AP8" s="24">
+        <v>3145.4</v>
+      </c>
+      <c r="AQ8" s="24">
+        <v>4306.5</v>
+      </c>
+      <c r="AR8" s="24">
+        <v>5918.8</v>
+      </c>
+      <c r="AS8" s="24">
+        <v>9691.2999999999993</v>
+      </c>
+      <c r="AT8" s="24">
+        <v>15344.4</v>
+      </c>
+      <c r="AU8" s="24">
+        <v>24475.200000000001</v>
+      </c>
+      <c r="AV8" s="24">
+        <v>28906.6</v>
+      </c>
+      <c r="AW8" s="6">
+        <v>29790.1</v>
+      </c>
+      <c r="AX8" s="24">
         <v>2207.9</v>
       </c>
-      <c r="AY8" s="31">
+      <c r="AY8" s="24">
         <v>3203.5</v>
       </c>
-      <c r="AZ8" s="31">
+      <c r="AZ8" s="24">
         <v>6475.13</v>
       </c>
-      <c r="BA8" s="31">
+      <c r="BA8" s="24">
         <v>9285.2000000000007</v>
       </c>
-      <c r="BB8" s="49">
+      <c r="BB8" s="35">
         <v>10851.4</v>
       </c>
-      <c r="BC8" s="51">
+      <c r="BC8" s="37">
         <v>11637.1</v>
       </c>
-      <c r="BD8" s="51">
+      <c r="BD8" s="37">
         <v>18303.599999999999</v>
       </c>
-      <c r="BE8" s="31"/>
+      <c r="BE8" s="37">
+        <v>23909.7</v>
+      </c>
       <c r="BF8" s="5"/>
       <c r="BG8" s="5"/>
-      <c r="BH8" s="31"/>
-      <c r="BI8" s="31"/>
+      <c r="BH8" s="24"/>
+      <c r="BI8" s="24"/>
     </row>
     <row r="9" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="5">
         <v>344.3</v>
       </c>
       <c r="C9" s="5">
         <v>707.7</v>
       </c>
       <c r="D9" s="5">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="5">
         <v>1601.04</v>
       </c>
       <c r="F9" s="5">
         <v>2168.8000000000002</v>
       </c>
       <c r="G9" s="5">
         <v>2846.3</v>
       </c>
       <c r="H9" s="5">
         <v>3891.3</v>
       </c>
       <c r="I9" s="5">
         <v>5810.4</v>
       </c>
       <c r="J9" s="5">
         <v>8910</v>
       </c>
       <c r="K9" s="5">
         <v>11164.2</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="50">
         <v>11817.5</v>
       </c>
-      <c r="M9" s="33">
-[...2 lines deleted...]
-      <c r="N9" s="6">
+      <c r="M9" s="6">
+        <v>10502.9</v>
+      </c>
+      <c r="N9" s="42">
         <v>270.89999999999998</v>
       </c>
       <c r="O9" s="6">
         <v>560.5</v>
       </c>
       <c r="P9" s="6">
         <v>847.1</v>
       </c>
       <c r="Q9" s="6">
         <v>1183.5</v>
       </c>
       <c r="R9" s="6">
         <v>1557.4</v>
       </c>
       <c r="S9" s="6">
         <v>1991.3</v>
       </c>
       <c r="T9" s="6">
         <v>2917.3</v>
       </c>
       <c r="U9" s="6">
         <v>4831.8999999999996</v>
       </c>
       <c r="V9" s="6">
         <v>8692.7999999999993</v>
       </c>
       <c r="W9" s="6">
         <v>10532.6</v>
       </c>
       <c r="X9" s="6">
         <v>11027.7</v>
       </c>
-      <c r="Y9" s="6">
+      <c r="Y9" s="39">
         <v>11571.1</v>
       </c>
-      <c r="Z9" s="19">
-[...32 lines deleted...]
-      <c r="AK9" s="22">
+      <c r="Z9" s="21">
+        <v>361.4</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>677</v>
+      </c>
+      <c r="AB9" s="20">
+        <v>1016</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>1416.3</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>1882</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>2416</v>
+      </c>
+      <c r="AF9" s="20">
+        <v>3412</v>
+      </c>
+      <c r="AG9" s="20">
+        <v>5715.9</v>
+      </c>
+      <c r="AH9" s="20">
+        <v>8967</v>
+      </c>
+      <c r="AI9" s="20">
+        <v>10980</v>
+      </c>
+      <c r="AJ9" s="20">
+        <v>11471</v>
+      </c>
+      <c r="AK9" s="42">
         <v>12192.8</v>
       </c>
-      <c r="AL9" s="31">
-[...35 lines deleted...]
-      <c r="AX9" s="31">
+      <c r="AL9" s="24">
+        <v>391.6</v>
+      </c>
+      <c r="AM9" s="24">
+        <v>792.3</v>
+      </c>
+      <c r="AN9" s="24">
+        <v>1180.8</v>
+      </c>
+      <c r="AO9" s="24">
+        <v>1601.7</v>
+      </c>
+      <c r="AP9" s="24">
+        <v>2081.4</v>
+      </c>
+      <c r="AQ9" s="24">
+        <v>2695.7</v>
+      </c>
+      <c r="AR9" s="24">
+        <v>3993.7</v>
+      </c>
+      <c r="AS9" s="24">
+        <v>6575.8</v>
+      </c>
+      <c r="AT9" s="24">
+        <v>10295.5</v>
+      </c>
+      <c r="AU9" s="24">
+        <v>12599</v>
+      </c>
+      <c r="AV9" s="24">
+        <v>13284.9</v>
+      </c>
+      <c r="AW9" s="6">
+        <v>13984.2</v>
+      </c>
+      <c r="AX9" s="24">
         <v>530.20000000000005</v>
       </c>
-      <c r="AY9" s="31">
+      <c r="AY9" s="24">
         <v>1086.5999999999999</v>
       </c>
-      <c r="AZ9" s="31">
+      <c r="AZ9" s="24">
         <v>1652.04</v>
       </c>
-      <c r="BA9" s="31">
+      <c r="BA9" s="24">
         <v>2277.4</v>
       </c>
-      <c r="BB9" s="49">
+      <c r="BB9" s="35">
         <v>2924.4</v>
       </c>
-      <c r="BC9" s="51">
+      <c r="BC9" s="37">
         <v>3529.3</v>
       </c>
-      <c r="BD9" s="51">
+      <c r="BD9" s="37">
         <v>4802.5</v>
       </c>
-      <c r="BE9" s="31"/>
+      <c r="BE9" s="37">
+        <v>7997.4</v>
+      </c>
       <c r="BF9" s="5"/>
       <c r="BG9" s="5"/>
-      <c r="BH9" s="31"/>
-      <c r="BI9" s="31"/>
+      <c r="BH9" s="24"/>
+      <c r="BI9" s="24"/>
     </row>
     <row r="10" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="5">
         <v>1079.5</v>
       </c>
       <c r="C10" s="5">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="5">
         <v>3641.1</v>
       </c>
       <c r="E10" s="5">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="5">
         <v>6999.5</v>
       </c>
       <c r="G10" s="5">
         <v>9058.9</v>
       </c>
       <c r="H10" s="5">
         <v>19944</v>
       </c>
       <c r="I10" s="5">
         <v>23622.3</v>
       </c>
       <c r="J10" s="5">
         <v>29262.6</v>
       </c>
       <c r="K10" s="5">
         <v>32313.7</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="50">
         <v>34726.699999999997</v>
       </c>
-      <c r="M10" s="33">
-[...2 lines deleted...]
-      <c r="N10" s="6">
+      <c r="M10" s="6">
+        <v>32745.1</v>
+      </c>
+      <c r="N10" s="42">
         <v>1093.2</v>
       </c>
       <c r="O10" s="6">
         <v>2270.3000000000002</v>
       </c>
       <c r="P10" s="6">
         <v>3524.5</v>
       </c>
       <c r="Q10" s="6">
         <v>4875.5</v>
       </c>
       <c r="R10" s="6">
         <v>6438.1</v>
       </c>
       <c r="S10" s="6">
         <v>8412.1</v>
       </c>
       <c r="T10" s="6">
         <v>16590.400000000001</v>
       </c>
       <c r="U10" s="6">
         <v>20208.2</v>
       </c>
       <c r="V10" s="6">
         <v>25644.1</v>
       </c>
       <c r="W10" s="6">
         <v>28296.400000000001</v>
       </c>
       <c r="X10" s="6">
         <v>30107.9</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="39">
         <v>31610.1</v>
       </c>
-      <c r="Z10" s="19">
-[...32 lines deleted...]
-      <c r="AK10" s="22">
+      <c r="Z10" s="21">
+        <v>972.2</v>
+      </c>
+      <c r="AA10" s="20">
+        <v>1937</v>
+      </c>
+      <c r="AB10" s="20">
+        <v>3052.9</v>
+      </c>
+      <c r="AC10" s="20">
+        <v>4249.5</v>
+      </c>
+      <c r="AD10" s="20">
+        <v>5639</v>
+      </c>
+      <c r="AE10" s="20">
+        <v>10012.299999999999</v>
+      </c>
+      <c r="AF10" s="20">
+        <v>16255.8</v>
+      </c>
+      <c r="AG10" s="20">
+        <v>20230</v>
+      </c>
+      <c r="AH10" s="20">
+        <v>25339.1</v>
+      </c>
+      <c r="AI10" s="20">
+        <v>27984.2</v>
+      </c>
+      <c r="AJ10" s="20">
+        <v>29332.7</v>
+      </c>
+      <c r="AK10" s="42">
         <v>32920.400000000001</v>
       </c>
-      <c r="AL10" s="31">
-[...35 lines deleted...]
-      <c r="AX10" s="31">
+      <c r="AL10" s="24">
+        <v>1283</v>
+      </c>
+      <c r="AM10" s="24">
+        <v>2598.6</v>
+      </c>
+      <c r="AN10" s="24">
+        <v>4059.2</v>
+      </c>
+      <c r="AO10" s="24">
+        <v>5622.4</v>
+      </c>
+      <c r="AP10" s="24">
+        <v>7359.5</v>
+      </c>
+      <c r="AQ10" s="24">
+        <v>11625.2</v>
+      </c>
+      <c r="AR10" s="24">
+        <v>17111.099999999999</v>
+      </c>
+      <c r="AS10" s="24">
+        <v>21109.1</v>
+      </c>
+      <c r="AT10" s="24">
+        <v>29732.7</v>
+      </c>
+      <c r="AU10" s="24">
+        <v>32939.5</v>
+      </c>
+      <c r="AV10" s="24">
+        <v>34638.800000000003</v>
+      </c>
+      <c r="AW10" s="6">
+        <v>36252.6</v>
+      </c>
+      <c r="AX10" s="24">
         <v>1501.2</v>
       </c>
-      <c r="AY10" s="31">
+      <c r="AY10" s="24">
         <v>3165.9</v>
       </c>
-      <c r="AZ10" s="31">
+      <c r="AZ10" s="24">
         <v>4883.6499999999996</v>
       </c>
-      <c r="BA10" s="31">
+      <c r="BA10" s="24">
         <v>6766.2</v>
       </c>
-      <c r="BB10" s="49">
+      <c r="BB10" s="35">
         <v>8831</v>
       </c>
-      <c r="BC10" s="51">
+      <c r="BC10" s="37">
         <v>13125.6</v>
       </c>
-      <c r="BD10" s="51">
+      <c r="BD10" s="37">
         <v>20005.900000000001</v>
       </c>
-      <c r="BE10" s="31"/>
+      <c r="BE10" s="37">
+        <v>26911</v>
+      </c>
       <c r="BF10" s="5"/>
       <c r="BG10" s="5"/>
-      <c r="BH10" s="31"/>
-      <c r="BI10" s="31"/>
+      <c r="BH10" s="24"/>
+      <c r="BI10" s="24"/>
     </row>
     <row r="11" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
         <v>1452.9</v>
       </c>
       <c r="C11" s="5">
         <v>2912.5</v>
       </c>
       <c r="D11" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="5">
         <v>6642.92</v>
       </c>
       <c r="F11" s="5">
         <v>8941.2000000000007</v>
       </c>
       <c r="G11" s="5">
         <v>11296.1</v>
       </c>
       <c r="H11" s="5">
         <v>15682.8</v>
       </c>
       <c r="I11" s="5">
         <v>24332.7</v>
       </c>
       <c r="J11" s="5">
         <v>62855.1</v>
       </c>
       <c r="K11" s="5">
         <v>101930.8</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L11" s="50">
         <v>105562.8</v>
       </c>
-      <c r="M11" s="33">
-[...2 lines deleted...]
-      <c r="N11" s="6">
+      <c r="M11" s="6">
+        <v>99198.7</v>
+      </c>
+      <c r="N11" s="42">
         <v>1182.5999999999999</v>
       </c>
       <c r="O11" s="6">
         <v>2358.4</v>
       </c>
       <c r="P11" s="6">
         <v>3741.5</v>
       </c>
       <c r="Q11" s="6">
         <v>5220.8</v>
       </c>
       <c r="R11" s="6">
         <v>6897.8</v>
       </c>
       <c r="S11" s="6">
         <v>8691.2000000000007</v>
       </c>
       <c r="T11" s="6">
         <v>12366.6</v>
       </c>
       <c r="U11" s="6">
         <v>21241.5</v>
       </c>
       <c r="V11" s="6">
         <v>57798.1</v>
       </c>
       <c r="W11" s="6">
         <v>88942.7</v>
       </c>
       <c r="X11" s="6">
         <v>92232.3</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="39">
         <v>93656.7</v>
       </c>
-      <c r="Z11" s="19">
-[...32 lines deleted...]
-      <c r="AK11" s="22">
+      <c r="Z11" s="21">
+        <v>1264.4000000000001</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>2488.5</v>
+      </c>
+      <c r="AB11" s="20">
+        <v>3949.4</v>
+      </c>
+      <c r="AC11" s="20">
+        <v>5524.2</v>
+      </c>
+      <c r="AD11" s="20">
+        <v>7326.6</v>
+      </c>
+      <c r="AE11" s="20">
+        <v>9302.1</v>
+      </c>
+      <c r="AF11" s="20">
+        <v>13128.7</v>
+      </c>
+      <c r="AG11" s="20">
+        <v>21958</v>
+      </c>
+      <c r="AH11" s="20">
+        <v>63028.9</v>
+      </c>
+      <c r="AI11" s="20">
+        <v>91498.9</v>
+      </c>
+      <c r="AJ11" s="20">
+        <v>94691.4</v>
+      </c>
+      <c r="AK11" s="42">
         <v>96648.5</v>
       </c>
-      <c r="AL11" s="31">
-[...35 lines deleted...]
-      <c r="AX11" s="31">
+      <c r="AL11" s="24">
+        <v>1630.5</v>
+      </c>
+      <c r="AM11" s="24">
+        <v>3148.6</v>
+      </c>
+      <c r="AN11" s="24">
+        <v>4988.2</v>
+      </c>
+      <c r="AO11" s="24">
+        <v>6976.8</v>
+      </c>
+      <c r="AP11" s="24">
+        <v>9265.7000000000007</v>
+      </c>
+      <c r="AQ11" s="24">
+        <v>11652.5</v>
+      </c>
+      <c r="AR11" s="24">
+        <v>16162.6</v>
+      </c>
+      <c r="AS11" s="24">
+        <v>26331.5</v>
+      </c>
+      <c r="AT11" s="24">
+        <v>69706</v>
+      </c>
+      <c r="AU11" s="24">
+        <v>100719.9</v>
+      </c>
+      <c r="AV11" s="24">
+        <v>103801.3</v>
+      </c>
+      <c r="AW11" s="6">
+        <v>105444.7</v>
+      </c>
+      <c r="AX11" s="24">
         <v>1825</v>
       </c>
-      <c r="AY11" s="31">
+      <c r="AY11" s="24">
         <v>3674.4</v>
       </c>
-      <c r="AZ11" s="31">
+      <c r="AZ11" s="24">
         <v>5779.34</v>
       </c>
-      <c r="BA11" s="31">
+      <c r="BA11" s="24">
         <v>8013.7</v>
       </c>
-      <c r="BB11" s="49">
+      <c r="BB11" s="35">
         <v>10613.6</v>
       </c>
-      <c r="BC11" s="51">
+      <c r="BC11" s="37">
         <v>13132.3</v>
       </c>
-      <c r="BD11" s="51">
+      <c r="BD11" s="37">
         <v>19681.3</v>
       </c>
-      <c r="BE11" s="31"/>
+      <c r="BE11" s="37">
+        <v>53448.5</v>
+      </c>
       <c r="BF11" s="5"/>
       <c r="BG11" s="5"/>
-      <c r="BH11" s="31"/>
-      <c r="BI11" s="31"/>
+      <c r="BH11" s="24"/>
+      <c r="BI11" s="24"/>
     </row>
     <row r="12" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="5">
         <v>2042</v>
       </c>
       <c r="C12" s="5">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="5">
         <v>6802.3</v>
       </c>
       <c r="E12" s="5">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="5">
         <v>11904.5</v>
       </c>
       <c r="G12" s="5">
         <v>14826.3</v>
       </c>
       <c r="H12" s="5">
         <v>20443.5</v>
       </c>
       <c r="I12" s="5">
         <v>30518.9</v>
       </c>
       <c r="J12" s="5">
         <v>51980.5</v>
       </c>
       <c r="K12" s="5">
         <v>65080.9</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="50">
         <v>69496.7</v>
       </c>
-      <c r="M12" s="33">
-[...2 lines deleted...]
-      <c r="N12" s="6">
+      <c r="M12" s="6">
+        <v>63780.4</v>
+      </c>
+      <c r="N12" s="42">
         <v>1751</v>
       </c>
       <c r="O12" s="6">
         <v>3562.6</v>
       </c>
       <c r="P12" s="6">
         <v>5553.5</v>
       </c>
       <c r="Q12" s="6">
         <v>7389</v>
       </c>
       <c r="R12" s="6">
         <v>9414.1</v>
       </c>
       <c r="S12" s="6">
         <v>11712.7</v>
       </c>
       <c r="T12" s="6">
         <v>16765.900000000001</v>
       </c>
       <c r="U12" s="6">
         <v>27159.1</v>
       </c>
       <c r="V12" s="6">
         <v>47988.9</v>
       </c>
       <c r="W12" s="6">
         <v>60673.7</v>
       </c>
       <c r="X12" s="6">
         <v>65007.1</v>
       </c>
-      <c r="Y12" s="6">
+      <c r="Y12" s="39">
         <v>67133.5</v>
       </c>
-      <c r="Z12" s="19">
-[...32 lines deleted...]
-      <c r="AK12" s="22">
+      <c r="Z12" s="21">
+        <v>1765.8</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>3497.7</v>
+      </c>
+      <c r="AB12" s="20">
+        <v>5505.8</v>
+      </c>
+      <c r="AC12" s="20">
+        <v>7347.1</v>
+      </c>
+      <c r="AD12" s="20">
+        <v>9353.1</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>11577.8</v>
+      </c>
+      <c r="AF12" s="20">
+        <v>17438.099999999999</v>
+      </c>
+      <c r="AG12" s="20">
+        <v>26168.1</v>
+      </c>
+      <c r="AH12" s="20">
+        <v>47247.7</v>
+      </c>
+      <c r="AI12" s="20">
+        <v>58743.199999999997</v>
+      </c>
+      <c r="AJ12" s="20">
+        <v>62969.1</v>
+      </c>
+      <c r="AK12" s="42">
         <v>67353.8</v>
       </c>
-      <c r="AL12" s="31">
-[...35 lines deleted...]
-      <c r="AX12" s="31">
+      <c r="AL12" s="24">
+        <v>2462.3000000000002</v>
+      </c>
+      <c r="AM12" s="24">
+        <v>4879.7</v>
+      </c>
+      <c r="AN12" s="24">
+        <v>8101.1</v>
+      </c>
+      <c r="AO12" s="24">
+        <v>10866.5</v>
+      </c>
+      <c r="AP12" s="24">
+        <v>13879.1</v>
+      </c>
+      <c r="AQ12" s="24">
+        <v>17238.900000000001</v>
+      </c>
+      <c r="AR12" s="24">
+        <v>25618.9</v>
+      </c>
+      <c r="AS12" s="24">
+        <v>37679.4</v>
+      </c>
+      <c r="AT12" s="24">
+        <v>63787.199999999997</v>
+      </c>
+      <c r="AU12" s="24">
+        <v>78548.800000000003</v>
+      </c>
+      <c r="AV12" s="24">
+        <v>82889.100000000006</v>
+      </c>
+      <c r="AW12" s="6">
+        <v>86935.2</v>
+      </c>
+      <c r="AX12" s="24">
         <v>3410</v>
       </c>
-      <c r="AY12" s="31">
+      <c r="AY12" s="24">
         <v>6514.6</v>
       </c>
-      <c r="AZ12" s="31">
+      <c r="AZ12" s="24">
         <v>9912.5499999999993</v>
       </c>
-      <c r="BA12" s="31">
+      <c r="BA12" s="24">
         <v>12869.6</v>
       </c>
-      <c r="BB12" s="49">
+      <c r="BB12" s="35">
         <v>15921.1</v>
       </c>
-      <c r="BC12" s="51">
+      <c r="BC12" s="37">
         <v>18929.8</v>
       </c>
-      <c r="BD12" s="51">
+      <c r="BD12" s="37">
         <v>28738.2</v>
       </c>
-      <c r="BE12" s="31"/>
+      <c r="BE12" s="37">
+        <v>47731</v>
+      </c>
       <c r="BF12" s="5"/>
       <c r="BG12" s="5"/>
-      <c r="BH12" s="31"/>
-      <c r="BI12" s="31"/>
+      <c r="BH12" s="24"/>
+      <c r="BI12" s="24"/>
     </row>
     <row r="13" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="5">
         <v>2108.9</v>
       </c>
       <c r="C13" s="5">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="5">
         <v>7715.3</v>
       </c>
       <c r="E13" s="5">
         <v>11036.91</v>
       </c>
       <c r="F13" s="5">
         <v>14635</v>
       </c>
       <c r="G13" s="5">
         <v>18750.2</v>
       </c>
       <c r="H13" s="5">
         <v>25434.400000000001</v>
       </c>
       <c r="I13" s="5">
         <v>39568.5</v>
       </c>
       <c r="J13" s="5">
         <v>49337.9</v>
       </c>
       <c r="K13" s="5">
         <v>57492.5</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="50">
         <v>62083.4</v>
       </c>
-      <c r="M13" s="33">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="6">
+        <v>57980.2</v>
+      </c>
+      <c r="N13" s="42">
         <v>2137.4</v>
       </c>
       <c r="O13" s="6">
         <v>4355.6000000000004</v>
       </c>
       <c r="P13" s="6">
         <v>6749.2</v>
       </c>
       <c r="Q13" s="6">
         <v>10067.1</v>
       </c>
       <c r="R13" s="6">
         <v>13204.9</v>
       </c>
       <c r="S13" s="6">
         <v>16486.7</v>
       </c>
       <c r="T13" s="6">
         <v>21984.9</v>
       </c>
       <c r="U13" s="6">
         <v>35252.1</v>
       </c>
       <c r="V13" s="6">
         <v>46995.3</v>
       </c>
       <c r="W13" s="6">
         <v>51657.3</v>
       </c>
       <c r="X13" s="6">
         <v>55095.7</v>
       </c>
-      <c r="Y13" s="6">
+      <c r="Y13" s="39">
         <v>59907.6</v>
       </c>
-      <c r="Z13" s="19">
-[...32 lines deleted...]
-      <c r="AK13" s="22">
+      <c r="Z13" s="21">
+        <v>1943.7</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>3941.4</v>
+      </c>
+      <c r="AB13" s="20">
+        <v>6695</v>
+      </c>
+      <c r="AC13" s="20">
+        <v>11473.2</v>
+      </c>
+      <c r="AD13" s="20">
+        <v>14223</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>22800.799999999999</v>
+      </c>
+      <c r="AF13" s="20">
+        <v>27812</v>
+      </c>
+      <c r="AG13" s="20">
+        <v>38307.5</v>
+      </c>
+      <c r="AH13" s="20">
+        <v>51383.4</v>
+      </c>
+      <c r="AI13" s="20">
+        <v>58472.6</v>
+      </c>
+      <c r="AJ13" s="20">
+        <v>63036.6</v>
+      </c>
+      <c r="AK13" s="42">
         <v>70313.600000000006</v>
       </c>
-      <c r="AL13" s="31">
-[...35 lines deleted...]
-      <c r="AX13" s="31">
+      <c r="AL13" s="24">
+        <v>2506</v>
+      </c>
+      <c r="AM13" s="24">
+        <v>5292.1</v>
+      </c>
+      <c r="AN13" s="24">
+        <v>7820.1</v>
+      </c>
+      <c r="AO13" s="24">
+        <v>10266.799999999999</v>
+      </c>
+      <c r="AP13" s="24">
+        <v>13727.2</v>
+      </c>
+      <c r="AQ13" s="24">
+        <v>18793.7</v>
+      </c>
+      <c r="AR13" s="24">
+        <v>26794.7</v>
+      </c>
+      <c r="AS13" s="24">
+        <v>37578.400000000001</v>
+      </c>
+      <c r="AT13" s="24">
+        <v>61971.5</v>
+      </c>
+      <c r="AU13" s="24">
+        <v>73786</v>
+      </c>
+      <c r="AV13" s="24">
+        <v>78169.399999999994</v>
+      </c>
+      <c r="AW13" s="6">
+        <v>85590.3</v>
+      </c>
+      <c r="AX13" s="24">
         <v>4004.1</v>
       </c>
-      <c r="AY13" s="31">
+      <c r="AY13" s="24">
         <v>8727.9</v>
       </c>
-      <c r="AZ13" s="31">
+      <c r="AZ13" s="24">
         <v>12610.04</v>
       </c>
-      <c r="BA13" s="31">
+      <c r="BA13" s="24">
         <v>18849.5</v>
       </c>
-      <c r="BB13" s="49">
+      <c r="BB13" s="35">
         <v>22669.200000000001</v>
       </c>
-      <c r="BC13" s="51">
+      <c r="BC13" s="37">
         <v>30132.799999999999</v>
       </c>
-      <c r="BD13" s="51">
+      <c r="BD13" s="37">
         <v>42514</v>
       </c>
-      <c r="BE13" s="31"/>
+      <c r="BE13" s="37">
+        <v>56057.3</v>
+      </c>
       <c r="BF13" s="5"/>
       <c r="BG13" s="5"/>
-      <c r="BH13" s="31"/>
-      <c r="BI13" s="31"/>
+      <c r="BH13" s="24"/>
+      <c r="BI13" s="24"/>
     </row>
     <row r="14" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="5">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="5">
         <v>2142</v>
       </c>
       <c r="D14" s="5">
         <v>3450.7</v>
       </c>
       <c r="E14" s="5">
         <v>4994.63</v>
       </c>
       <c r="F14" s="5">
         <v>6758</v>
       </c>
       <c r="G14" s="5">
         <v>8455.4</v>
       </c>
       <c r="H14" s="5">
         <v>11489.4</v>
       </c>
       <c r="I14" s="5">
         <v>16510.2</v>
       </c>
       <c r="J14" s="5">
         <v>45202.2</v>
       </c>
       <c r="K14" s="5">
         <v>76371.7</v>
       </c>
-      <c r="L14" s="5">
+      <c r="L14" s="50">
         <v>79364.3</v>
       </c>
-      <c r="M14" s="33">
-[...2 lines deleted...]
-      <c r="N14" s="6">
+      <c r="M14" s="6">
+        <v>72930.600000000006</v>
+      </c>
+      <c r="N14" s="42">
         <v>831</v>
       </c>
       <c r="O14" s="6">
         <v>1681.8</v>
       </c>
       <c r="P14" s="6">
         <v>2646.5</v>
       </c>
       <c r="Q14" s="6">
         <v>3721.2</v>
       </c>
       <c r="R14" s="6">
         <v>4905.2</v>
       </c>
       <c r="S14" s="6">
         <v>6086</v>
       </c>
       <c r="T14" s="6">
         <v>8762</v>
       </c>
       <c r="U14" s="6">
         <v>13617</v>
       </c>
       <c r="V14" s="6">
         <v>42926.9</v>
       </c>
       <c r="W14" s="6">
         <v>65138.3</v>
       </c>
       <c r="X14" s="6">
         <v>67855.199999999997</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="39">
         <v>68828.2</v>
       </c>
-      <c r="Z14" s="19">
-[...32 lines deleted...]
-      <c r="AK14" s="22">
+      <c r="Z14" s="21">
+        <v>861</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>1718.8</v>
+      </c>
+      <c r="AB14" s="20">
+        <v>2713.8</v>
+      </c>
+      <c r="AC14" s="20">
+        <v>3825.7</v>
+      </c>
+      <c r="AD14" s="20">
+        <v>5050.7</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>6289.3</v>
+      </c>
+      <c r="AF14" s="20">
+        <v>8625.1</v>
+      </c>
+      <c r="AG14" s="20">
+        <v>14602.9</v>
+      </c>
+      <c r="AH14" s="20">
+        <v>47978.9</v>
+      </c>
+      <c r="AI14" s="20">
+        <v>69624.3</v>
+      </c>
+      <c r="AJ14" s="20">
+        <v>71856.100000000006</v>
+      </c>
+      <c r="AK14" s="42">
         <v>73063.899999999994</v>
       </c>
-      <c r="AL14" s="31">
-[...35 lines deleted...]
-      <c r="AX14" s="31">
+      <c r="AL14" s="24">
+        <v>1151.5</v>
+      </c>
+      <c r="AM14" s="24">
+        <v>2277.9</v>
+      </c>
+      <c r="AN14" s="24">
+        <v>3579.3</v>
+      </c>
+      <c r="AO14" s="24">
+        <v>5021.2</v>
+      </c>
+      <c r="AP14" s="24">
+        <v>6601.3</v>
+      </c>
+      <c r="AQ14" s="24">
+        <v>8179.2</v>
+      </c>
+      <c r="AR14" s="24">
+        <v>11161.7</v>
+      </c>
+      <c r="AS14" s="24">
+        <v>18141.400000000001</v>
+      </c>
+      <c r="AT14" s="24">
+        <v>51304.1</v>
+      </c>
+      <c r="AU14" s="24">
+        <v>75428.899999999994</v>
+      </c>
+      <c r="AV14" s="24">
+        <v>77949.399999999994</v>
+      </c>
+      <c r="AW14" s="6">
+        <v>78894.2</v>
+      </c>
+      <c r="AX14" s="24">
         <v>1371.5</v>
       </c>
-      <c r="AY14" s="31">
+      <c r="AY14" s="24">
         <v>2804.3</v>
       </c>
-      <c r="AZ14" s="31">
+      <c r="AZ14" s="24">
         <v>4365.9799999999996</v>
       </c>
-      <c r="BA14" s="31">
+      <c r="BA14" s="24">
         <v>5938.5</v>
       </c>
-      <c r="BB14" s="49">
+      <c r="BB14" s="35">
         <v>7724.5</v>
       </c>
-      <c r="BC14" s="51">
+      <c r="BC14" s="37">
         <v>9327.4</v>
       </c>
-      <c r="BD14" s="51">
+      <c r="BD14" s="37">
         <v>14057.4</v>
       </c>
-      <c r="BE14" s="31"/>
+      <c r="BE14" s="37">
+        <v>40821.699999999997</v>
+      </c>
       <c r="BF14" s="5"/>
       <c r="BG14" s="5"/>
-      <c r="BH14" s="31"/>
-      <c r="BI14" s="31"/>
+      <c r="BH14" s="24"/>
+      <c r="BI14" s="24"/>
     </row>
     <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="5">
         <v>1967.1</v>
       </c>
       <c r="C15" s="5">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="5">
         <v>6678.9</v>
       </c>
       <c r="E15" s="5">
         <v>9767.43</v>
       </c>
       <c r="F15" s="5">
         <v>12712.4</v>
       </c>
       <c r="G15" s="5">
         <v>16974.3</v>
       </c>
       <c r="H15" s="5">
         <v>24949.9</v>
       </c>
       <c r="I15" s="5">
         <v>33143.599999999999</v>
       </c>
       <c r="J15" s="5">
         <v>52728.7</v>
       </c>
       <c r="K15" s="5">
         <v>63681.84</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="50">
         <v>68515.8</v>
       </c>
-      <c r="M15" s="33">
-[...2 lines deleted...]
-      <c r="N15" s="6">
+      <c r="M15" s="6">
+        <v>61796.4</v>
+      </c>
+      <c r="N15" s="42">
         <v>1269.7</v>
       </c>
       <c r="O15" s="6">
         <v>3108</v>
       </c>
       <c r="P15" s="6">
         <v>5352.8</v>
       </c>
       <c r="Q15" s="6">
         <v>7330.1</v>
       </c>
       <c r="R15" s="6">
         <v>9906.7999999999993</v>
       </c>
       <c r="S15" s="6">
         <v>13657.4</v>
       </c>
       <c r="T15" s="6">
         <v>20110.8</v>
       </c>
       <c r="U15" s="6">
         <v>28388.799999999999</v>
       </c>
       <c r="V15" s="6">
         <v>47211.6</v>
       </c>
       <c r="W15" s="6">
         <v>55831.7</v>
       </c>
       <c r="X15" s="6">
         <v>59825.7</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="39">
         <v>61931.7</v>
       </c>
-      <c r="Z15" s="19">
-[...32 lines deleted...]
-      <c r="AK15" s="22">
+      <c r="Z15" s="21">
+        <v>2532.3000000000002</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>4319.6000000000004</v>
+      </c>
+      <c r="AB15" s="20">
+        <v>7249.7</v>
+      </c>
+      <c r="AC15" s="20">
+        <v>9423.7000000000007</v>
+      </c>
+      <c r="AD15" s="20">
+        <v>11891.8</v>
+      </c>
+      <c r="AE15" s="20">
+        <v>15033.9</v>
+      </c>
+      <c r="AF15" s="20">
+        <v>21585.7</v>
+      </c>
+      <c r="AG15" s="20">
+        <v>29660.7</v>
+      </c>
+      <c r="AH15" s="20">
+        <v>48670.9</v>
+      </c>
+      <c r="AI15" s="20">
+        <v>57999.199999999997</v>
+      </c>
+      <c r="AJ15" s="20">
+        <v>62536.2</v>
+      </c>
+      <c r="AK15" s="42">
         <v>65826.8</v>
       </c>
-      <c r="AL15" s="31">
-[...35 lines deleted...]
-      <c r="AX15" s="31">
+      <c r="AL15" s="24">
+        <v>2533.4</v>
+      </c>
+      <c r="AM15" s="24">
+        <v>5008.3</v>
+      </c>
+      <c r="AN15" s="24">
+        <v>8759.7000000000007</v>
+      </c>
+      <c r="AO15" s="24">
+        <v>11361.6</v>
+      </c>
+      <c r="AP15" s="24">
+        <v>14126.2</v>
+      </c>
+      <c r="AQ15" s="24">
+        <v>18452.3</v>
+      </c>
+      <c r="AR15" s="24">
+        <v>24922.6</v>
+      </c>
+      <c r="AS15" s="24">
+        <v>33864.699999999997</v>
+      </c>
+      <c r="AT15" s="24">
+        <v>55824.2</v>
+      </c>
+      <c r="AU15" s="24">
+        <v>66679.100000000006</v>
+      </c>
+      <c r="AV15" s="24">
+        <v>69880.2</v>
+      </c>
+      <c r="AW15" s="6">
+        <v>74282.2</v>
+      </c>
+      <c r="AX15" s="24">
         <v>2223.3000000000002</v>
       </c>
-      <c r="AY15" s="31">
+      <c r="AY15" s="24">
         <v>4961.3999999999996</v>
       </c>
-      <c r="AZ15" s="31">
+      <c r="AZ15" s="24">
         <v>8177.01</v>
       </c>
-      <c r="BA15" s="31">
+      <c r="BA15" s="24">
         <v>12908.9</v>
       </c>
-      <c r="BB15" s="49">
+      <c r="BB15" s="35">
         <v>15913.3</v>
       </c>
-      <c r="BC15" s="51">
+      <c r="BC15" s="37">
         <v>20866.7</v>
       </c>
-      <c r="BD15" s="51">
+      <c r="BD15" s="37">
         <v>28563.599999999999</v>
       </c>
-      <c r="BE15" s="31"/>
+      <c r="BE15" s="37">
+        <v>39225.199999999997</v>
+      </c>
       <c r="BF15" s="5"/>
       <c r="BG15" s="5"/>
-      <c r="BH15" s="31"/>
-      <c r="BI15" s="31"/>
+      <c r="BH15" s="24"/>
+      <c r="BI15" s="24"/>
     </row>
     <row r="16" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="5">
         <v>1048.5</v>
       </c>
       <c r="C16" s="5">
         <v>2151.9</v>
       </c>
       <c r="D16" s="5">
         <v>3423.9</v>
       </c>
       <c r="E16" s="5">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="5">
         <v>6275.8</v>
       </c>
       <c r="G16" s="5">
         <v>7867.3</v>
       </c>
       <c r="H16" s="5">
         <v>11410.1</v>
       </c>
       <c r="I16" s="5">
         <v>17819.599999999999</v>
       </c>
       <c r="J16" s="5">
         <v>29440.5</v>
       </c>
       <c r="K16" s="5">
         <v>34867</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L16" s="50">
         <v>37946.300000000003</v>
       </c>
-      <c r="M16" s="33">
-[...2 lines deleted...]
-      <c r="N16" s="6">
+      <c r="M16" s="6">
+        <v>35408.699999999997</v>
+      </c>
+      <c r="N16" s="42">
         <v>971.6</v>
       </c>
       <c r="O16" s="6">
         <v>1914</v>
       </c>
       <c r="P16" s="6">
         <v>3018</v>
       </c>
       <c r="Q16" s="6">
         <v>4149.5</v>
       </c>
       <c r="R16" s="6">
         <v>5331.2</v>
       </c>
       <c r="S16" s="6">
         <v>6650.5</v>
       </c>
       <c r="T16" s="6">
         <v>9660.1</v>
       </c>
       <c r="U16" s="6">
         <v>14537.9</v>
       </c>
       <c r="V16" s="6">
         <v>26796.3</v>
       </c>
       <c r="W16" s="6">
         <v>31906.7</v>
       </c>
       <c r="X16" s="6">
         <v>34302</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="39">
         <v>35497.4</v>
       </c>
-      <c r="Z16" s="19">
-[...32 lines deleted...]
-      <c r="AK16" s="22">
+      <c r="Z16" s="21">
+        <v>976.2</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>1958.2</v>
+      </c>
+      <c r="AB16" s="20">
+        <v>3062.5</v>
+      </c>
+      <c r="AC16" s="20">
+        <v>4224.3999999999996</v>
+      </c>
+      <c r="AD16" s="20">
+        <v>5409</v>
+      </c>
+      <c r="AE16" s="20">
+        <v>6728.8</v>
+      </c>
+      <c r="AF16" s="20">
+        <v>9726.7000000000007</v>
+      </c>
+      <c r="AG16" s="20">
+        <v>16004.7</v>
+      </c>
+      <c r="AH16" s="20">
+        <v>27349.8</v>
+      </c>
+      <c r="AI16" s="20">
+        <v>33088</v>
+      </c>
+      <c r="AJ16" s="20">
+        <v>35639.800000000003</v>
+      </c>
+      <c r="AK16" s="42">
         <v>38001.599999999999</v>
       </c>
-      <c r="AL16" s="31">
-[...35 lines deleted...]
-      <c r="AX16" s="31">
+      <c r="AL16" s="24">
+        <v>1231.9000000000001</v>
+      </c>
+      <c r="AM16" s="24">
+        <v>2413.5</v>
+      </c>
+      <c r="AN16" s="24">
+        <v>3783.5</v>
+      </c>
+      <c r="AO16" s="24">
+        <v>5103.3</v>
+      </c>
+      <c r="AP16" s="24">
+        <v>6596.6</v>
+      </c>
+      <c r="AQ16" s="24">
+        <v>8225</v>
+      </c>
+      <c r="AR16" s="24">
+        <v>11251.2</v>
+      </c>
+      <c r="AS16" s="24">
+        <v>16849</v>
+      </c>
+      <c r="AT16" s="24">
+        <v>30388.6</v>
+      </c>
+      <c r="AU16" s="24">
+        <v>52458.5</v>
+      </c>
+      <c r="AV16" s="24">
+        <v>63803.1</v>
+      </c>
+      <c r="AW16" s="6">
+        <v>65505</v>
+      </c>
+      <c r="AX16" s="24">
         <v>1365.9</v>
       </c>
-      <c r="AY16" s="31">
+      <c r="AY16" s="24">
         <v>3183.6</v>
       </c>
-      <c r="AZ16" s="31">
+      <c r="AZ16" s="24">
         <v>4815.79</v>
       </c>
-      <c r="BA16" s="31">
+      <c r="BA16" s="24">
         <v>6386.7</v>
       </c>
-      <c r="BB16" s="49">
+      <c r="BB16" s="35">
         <v>8122.5</v>
       </c>
-      <c r="BC16" s="51">
+      <c r="BC16" s="37">
         <v>9786.9</v>
       </c>
-      <c r="BD16" s="51">
+      <c r="BD16" s="37">
         <v>14178.2</v>
       </c>
-      <c r="BE16" s="31"/>
+      <c r="BE16" s="37">
+        <v>26680.400000000001</v>
+      </c>
       <c r="BF16" s="5"/>
       <c r="BG16" s="5"/>
-      <c r="BH16" s="31"/>
-      <c r="BI16" s="31"/>
+      <c r="BH16" s="24"/>
+      <c r="BI16" s="24"/>
     </row>
     <row r="17" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="5">
         <v>5139.7</v>
       </c>
       <c r="C17" s="5">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="5">
         <v>15780.5</v>
       </c>
       <c r="E17" s="5">
         <v>21771.72</v>
       </c>
       <c r="F17" s="5">
         <v>28210.5</v>
       </c>
       <c r="G17" s="5">
         <v>34593.5</v>
       </c>
       <c r="H17" s="5">
         <v>46858.2</v>
       </c>
       <c r="I17" s="5">
         <v>65211.1</v>
       </c>
       <c r="J17" s="5">
         <v>95011.5</v>
       </c>
       <c r="K17" s="5">
         <v>108760.2</v>
       </c>
-      <c r="L17" s="5">
+      <c r="L17" s="50">
         <v>116283.6</v>
       </c>
-      <c r="M17" s="33">
-[...2 lines deleted...]
-      <c r="N17" s="6">
+      <c r="M17" s="6">
+        <v>104985.3</v>
+      </c>
+      <c r="N17" s="42">
         <v>4091.4</v>
       </c>
       <c r="O17" s="6">
         <v>7830.5</v>
       </c>
       <c r="P17" s="6">
         <v>12391.5</v>
       </c>
       <c r="Q17" s="6">
         <v>18552.599999999999</v>
       </c>
       <c r="R17" s="6">
         <v>23703.5</v>
       </c>
       <c r="S17" s="6">
         <v>29243</v>
       </c>
       <c r="T17" s="6">
         <v>39315.4</v>
       </c>
       <c r="U17" s="6">
         <v>57381.4</v>
       </c>
       <c r="V17" s="6">
         <v>86849</v>
       </c>
       <c r="W17" s="6">
         <v>101132.8</v>
       </c>
       <c r="X17" s="6">
         <v>108799.8</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="39">
         <v>117261.3</v>
       </c>
-      <c r="Z17" s="19">
-[...32 lines deleted...]
-      <c r="AK17" s="22">
+      <c r="Z17" s="21">
+        <v>4829.3999999999996</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>14779.4</v>
+      </c>
+      <c r="AB17" s="20">
+        <v>20206.400000000001</v>
+      </c>
+      <c r="AC17" s="20">
+        <v>26739.7</v>
+      </c>
+      <c r="AD17" s="20">
+        <v>33485.599999999999</v>
+      </c>
+      <c r="AE17" s="20">
+        <v>43109.8</v>
+      </c>
+      <c r="AF17" s="20">
+        <v>55260.800000000003</v>
+      </c>
+      <c r="AG17" s="20">
+        <v>76542.899999999994</v>
+      </c>
+      <c r="AH17" s="20">
+        <v>108580.1</v>
+      </c>
+      <c r="AI17" s="20">
+        <v>123454.2</v>
+      </c>
+      <c r="AJ17" s="20">
+        <v>130467.2</v>
+      </c>
+      <c r="AK17" s="42">
         <v>140997</v>
       </c>
-      <c r="AL17" s="31">
-[...35 lines deleted...]
-      <c r="AX17" s="31">
+      <c r="AL17" s="24">
+        <v>7726.8</v>
+      </c>
+      <c r="AM17" s="24">
+        <v>15463.5</v>
+      </c>
+      <c r="AN17" s="24">
+        <v>23115.599999999999</v>
+      </c>
+      <c r="AO17" s="24">
+        <v>30981</v>
+      </c>
+      <c r="AP17" s="24">
+        <v>39686</v>
+      </c>
+      <c r="AQ17" s="24">
+        <v>49652.6</v>
+      </c>
+      <c r="AR17" s="24">
+        <v>63310.6</v>
+      </c>
+      <c r="AS17" s="24">
+        <v>85183.3</v>
+      </c>
+      <c r="AT17" s="24">
+        <v>125583</v>
+      </c>
+      <c r="AU17" s="24">
+        <v>143165.6</v>
+      </c>
+      <c r="AV17" s="24">
+        <v>150105.29999999999</v>
+      </c>
+      <c r="AW17" s="6">
+        <v>162485</v>
+      </c>
+      <c r="AX17" s="24">
         <v>9185.5</v>
       </c>
-      <c r="AY17" s="31">
+      <c r="AY17" s="24">
         <v>17495</v>
       </c>
-      <c r="AZ17" s="31">
+      <c r="AZ17" s="24">
         <v>27060.3</v>
       </c>
-      <c r="BA17" s="31">
+      <c r="BA17" s="24">
         <v>36221.800000000003</v>
       </c>
-      <c r="BB17" s="49">
+      <c r="BB17" s="35">
         <v>49790</v>
       </c>
-      <c r="BC17" s="51">
+      <c r="BC17" s="37">
         <v>65965.3</v>
       </c>
-      <c r="BD17" s="51">
+      <c r="BD17" s="37">
         <v>85900.7</v>
       </c>
-      <c r="BE17" s="31"/>
+      <c r="BE17" s="37">
+        <v>112027.4</v>
+      </c>
       <c r="BF17" s="5"/>
       <c r="BG17" s="5"/>
-      <c r="BH17" s="31"/>
-      <c r="BI17" s="31"/>
+      <c r="BH17" s="24"/>
+      <c r="BI17" s="24"/>
     </row>
     <row r="18" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="5">
         <v>4439.3</v>
       </c>
       <c r="C18" s="5">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="5">
         <v>14138</v>
       </c>
       <c r="E18" s="5">
         <v>19032.71</v>
       </c>
       <c r="F18" s="5">
         <v>24343.599999999999</v>
       </c>
       <c r="G18" s="5">
         <v>30123.1</v>
       </c>
       <c r="H18" s="5">
         <v>40475.1</v>
       </c>
       <c r="I18" s="5">
         <v>55484.9</v>
       </c>
       <c r="J18" s="5">
         <v>86009.2</v>
       </c>
       <c r="K18" s="5">
         <v>100037.4</v>
       </c>
-      <c r="L18" s="5">
+      <c r="L18" s="50">
         <v>107410.6</v>
       </c>
-      <c r="M18" s="33">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="6">
+        <v>100526.39999999999</v>
+      </c>
+      <c r="N18" s="42">
         <v>5277.4</v>
       </c>
       <c r="O18" s="6">
         <v>10581</v>
       </c>
       <c r="P18" s="6">
         <v>16117.4</v>
       </c>
       <c r="Q18" s="6">
         <v>21403.7</v>
       </c>
       <c r="R18" s="6">
         <v>26979.8</v>
       </c>
       <c r="S18" s="6">
         <v>33129.1</v>
       </c>
       <c r="T18" s="6">
         <v>46700.4</v>
       </c>
       <c r="U18" s="6">
         <v>62021.4</v>
       </c>
       <c r="V18" s="6">
         <v>90195</v>
       </c>
       <c r="W18" s="6">
         <v>109844.3</v>
       </c>
       <c r="X18" s="6">
         <v>118235.9</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="39">
         <v>123838.8</v>
       </c>
-      <c r="Z18" s="19">
-[...32 lines deleted...]
-      <c r="AK18" s="22">
+      <c r="Z18" s="21">
+        <v>4860.3</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>9464.5</v>
+      </c>
+      <c r="AB18" s="20">
+        <v>14457</v>
+      </c>
+      <c r="AC18" s="20">
+        <v>19459.599999999999</v>
+      </c>
+      <c r="AD18" s="20">
+        <v>24504</v>
+      </c>
+      <c r="AE18" s="20">
+        <v>30689.3</v>
+      </c>
+      <c r="AF18" s="20">
+        <v>42802.8</v>
+      </c>
+      <c r="AG18" s="20">
+        <v>56073.8</v>
+      </c>
+      <c r="AH18" s="20">
+        <v>82819.199999999997</v>
+      </c>
+      <c r="AI18" s="20">
+        <v>102447.4</v>
+      </c>
+      <c r="AJ18" s="20">
+        <v>110911.4</v>
+      </c>
+      <c r="AK18" s="42">
         <v>117708.8</v>
       </c>
-      <c r="AL18" s="31">
-[...35 lines deleted...]
-      <c r="AX18" s="31">
+      <c r="AL18" s="24">
+        <v>6734.9</v>
+      </c>
+      <c r="AM18" s="24">
+        <v>12928.3</v>
+      </c>
+      <c r="AN18" s="24">
+        <v>19456.099999999999</v>
+      </c>
+      <c r="AO18" s="24">
+        <v>25700.799999999999</v>
+      </c>
+      <c r="AP18" s="24">
+        <v>32402.9</v>
+      </c>
+      <c r="AQ18" s="24">
+        <v>41086.400000000001</v>
+      </c>
+      <c r="AR18" s="24">
+        <v>56276.5</v>
+      </c>
+      <c r="AS18" s="24">
+        <v>73159.7</v>
+      </c>
+      <c r="AT18" s="24">
+        <v>103033.60000000001</v>
+      </c>
+      <c r="AU18" s="24">
+        <v>124923.8</v>
+      </c>
+      <c r="AV18" s="24">
+        <v>133660</v>
+      </c>
+      <c r="AW18" s="6">
+        <v>139437.1</v>
+      </c>
+      <c r="AX18" s="24">
         <v>8743.2999999999993</v>
       </c>
-      <c r="AY18" s="31">
+      <c r="AY18" s="24">
         <v>19409.099999999999</v>
       </c>
-      <c r="AZ18" s="31">
+      <c r="AZ18" s="24">
         <v>28988.880000000001</v>
       </c>
-      <c r="BA18" s="31">
+      <c r="BA18" s="24">
         <v>40060.1</v>
       </c>
-      <c r="BB18" s="49">
+      <c r="BB18" s="35">
         <v>46292.6</v>
       </c>
-      <c r="BC18" s="51">
+      <c r="BC18" s="37">
         <v>53054.5</v>
       </c>
-      <c r="BD18" s="51">
+      <c r="BD18" s="37">
         <v>70683.100000000006</v>
       </c>
-      <c r="BE18" s="31"/>
+      <c r="BE18" s="37">
+        <v>92673.1</v>
+      </c>
       <c r="BF18" s="5"/>
       <c r="BG18" s="5"/>
-      <c r="BH18" s="31"/>
-      <c r="BI18" s="31"/>
+      <c r="BH18" s="24"/>
+      <c r="BI18" s="24"/>
     </row>
     <row r="19" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="5">
         <v>1749.1</v>
       </c>
       <c r="C19" s="5">
         <v>3581</v>
       </c>
       <c r="D19" s="5">
         <v>5555.7</v>
       </c>
       <c r="E19" s="5">
         <v>8052.6</v>
       </c>
       <c r="F19" s="5">
         <v>10745.9</v>
       </c>
       <c r="G19" s="5">
         <v>14114.1</v>
       </c>
       <c r="H19" s="5">
         <v>21674.2</v>
       </c>
       <c r="I19" s="5">
         <v>33910.800000000003</v>
       </c>
       <c r="J19" s="5">
         <v>63286.400000000001</v>
       </c>
       <c r="K19" s="5">
         <v>85882.5</v>
       </c>
-      <c r="L19" s="5">
+      <c r="L19" s="50">
         <v>89493.4</v>
       </c>
-      <c r="M19" s="33">
-[...2 lines deleted...]
-      <c r="N19" s="6">
+      <c r="M19" s="6">
+        <v>79739.5</v>
+      </c>
+      <c r="N19" s="42">
         <v>1223.7</v>
       </c>
       <c r="O19" s="6">
         <v>2597.1</v>
       </c>
       <c r="P19" s="6">
         <v>4054.5</v>
       </c>
       <c r="Q19" s="6">
         <v>5822.8</v>
       </c>
       <c r="R19" s="6">
         <v>7771.8</v>
       </c>
       <c r="S19" s="6">
         <v>10356.299999999999</v>
       </c>
       <c r="T19" s="6">
         <v>17019.3</v>
       </c>
       <c r="U19" s="6">
         <v>29623.3</v>
       </c>
       <c r="V19" s="6">
         <v>59252.4</v>
       </c>
       <c r="W19" s="6">
         <v>81341.399999999994</v>
       </c>
       <c r="X19" s="6">
         <v>84774.6</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="39">
         <v>87092</v>
       </c>
-      <c r="Z19" s="19">
-[...32 lines deleted...]
-      <c r="AK19" s="22">
+      <c r="Z19" s="21">
+        <v>1273.5999999999999</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>2595.1</v>
+      </c>
+      <c r="AB19" s="20">
+        <v>4252.8</v>
+      </c>
+      <c r="AC19" s="20">
+        <v>5905.2</v>
+      </c>
+      <c r="AD19" s="20">
+        <v>7690.9</v>
+      </c>
+      <c r="AE19" s="20">
+        <v>10232</v>
+      </c>
+      <c r="AF19" s="20">
+        <v>16600</v>
+      </c>
+      <c r="AG19" s="20">
+        <v>29562.1</v>
+      </c>
+      <c r="AH19" s="20">
+        <v>59282</v>
+      </c>
+      <c r="AI19" s="20">
+        <v>79025.399999999994</v>
+      </c>
+      <c r="AJ19" s="20">
+        <v>82605.7</v>
+      </c>
+      <c r="AK19" s="42">
         <v>87078.9</v>
       </c>
-      <c r="AL19" s="31">
-[...35 lines deleted...]
-      <c r="AX19" s="31">
+      <c r="AL19" s="24">
+        <v>1349.1</v>
+      </c>
+      <c r="AM19" s="24">
+        <v>2908.5</v>
+      </c>
+      <c r="AN19" s="24">
+        <v>4724.5</v>
+      </c>
+      <c r="AO19" s="24">
+        <v>6706.4</v>
+      </c>
+      <c r="AP19" s="24">
+        <v>8821.7000000000007</v>
+      </c>
+      <c r="AQ19" s="24">
+        <v>11643.5</v>
+      </c>
+      <c r="AR19" s="24">
+        <v>20259.89</v>
+      </c>
+      <c r="AS19" s="24">
+        <v>35933.199999999997</v>
+      </c>
+      <c r="AT19" s="24">
+        <v>72390.600000000006</v>
+      </c>
+      <c r="AU19" s="24">
+        <v>97766.7</v>
+      </c>
+      <c r="AV19" s="24">
+        <v>101341.2</v>
+      </c>
+      <c r="AW19" s="6">
+        <v>108252.9</v>
+      </c>
+      <c r="AX19" s="24">
         <v>1927.6</v>
       </c>
-      <c r="AY19" s="31">
+      <c r="AY19" s="24">
         <v>3797.7</v>
       </c>
-      <c r="AZ19" s="31">
+      <c r="AZ19" s="24">
         <v>6364.32</v>
       </c>
-      <c r="BA19" s="31">
+      <c r="BA19" s="24">
         <v>9006.6</v>
       </c>
-      <c r="BB19" s="49">
+      <c r="BB19" s="35">
         <v>11747.4</v>
       </c>
-      <c r="BC19" s="51">
+      <c r="BC19" s="37">
         <v>15717.1</v>
       </c>
-      <c r="BD19" s="51">
+      <c r="BD19" s="37">
         <v>25708.9</v>
       </c>
-      <c r="BE19" s="31"/>
+      <c r="BE19" s="37">
+        <v>51614.9</v>
+      </c>
       <c r="BF19" s="5"/>
       <c r="BG19" s="5"/>
-      <c r="BH19" s="31"/>
-      <c r="BI19" s="31"/>
+      <c r="BH19" s="24"/>
+      <c r="BI19" s="24"/>
     </row>
     <row r="20" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="5">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="5">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="5">
         <v>3359.9</v>
       </c>
       <c r="E20" s="5">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="5">
         <v>5949.9</v>
       </c>
       <c r="G20" s="5">
         <v>7371.9</v>
       </c>
       <c r="H20" s="5">
         <v>9175.7000000000007</v>
       </c>
       <c r="I20" s="5">
         <v>11491.8</v>
       </c>
       <c r="J20" s="5">
         <v>15494.4</v>
       </c>
       <c r="K20" s="5">
         <v>17741.599999999999</v>
       </c>
-      <c r="L20" s="5">
+      <c r="L20" s="50">
         <v>19338</v>
       </c>
-      <c r="M20" s="33">
-[...2 lines deleted...]
-      <c r="N20" s="6">
+      <c r="M20" s="6">
+        <v>17774.099999999999</v>
+      </c>
+      <c r="N20" s="42">
         <v>1063.7</v>
       </c>
       <c r="O20" s="6">
         <v>2210</v>
       </c>
       <c r="P20" s="6">
         <v>3363.1</v>
       </c>
       <c r="Q20" s="6">
         <v>4518</v>
       </c>
       <c r="R20" s="6">
         <v>5794.1</v>
       </c>
       <c r="S20" s="6">
         <v>7141</v>
       </c>
       <c r="T20" s="6">
         <v>8638.7000000000007</v>
       </c>
       <c r="U20" s="6">
         <v>10702</v>
       </c>
       <c r="V20" s="6">
         <v>14326.3</v>
       </c>
       <c r="W20" s="6">
         <v>16544.900000000001</v>
       </c>
       <c r="X20" s="6">
         <v>18121</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="39">
         <v>19770.8</v>
       </c>
-      <c r="Z20" s="19">
-[...32 lines deleted...]
-      <c r="AK20" s="22">
+      <c r="Z20" s="21">
+        <v>909.1</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>1829.9</v>
+      </c>
+      <c r="AB20" s="20">
+        <v>2811.4</v>
+      </c>
+      <c r="AC20" s="20">
+        <v>3769.7</v>
+      </c>
+      <c r="AD20" s="20">
+        <v>4868.7</v>
+      </c>
+      <c r="AE20" s="20">
+        <v>6083.5</v>
+      </c>
+      <c r="AF20" s="20">
+        <v>7703.3</v>
+      </c>
+      <c r="AG20" s="20">
+        <v>10050.299999999999</v>
+      </c>
+      <c r="AH20" s="20">
+        <v>13517.2</v>
+      </c>
+      <c r="AI20" s="20">
+        <v>15667.2</v>
+      </c>
+      <c r="AJ20" s="20">
+        <v>17567.3</v>
+      </c>
+      <c r="AK20" s="42">
         <v>20909.5</v>
       </c>
-      <c r="AL20" s="31">
-[...35 lines deleted...]
-      <c r="AX20" s="31">
+      <c r="AL20" s="24">
+        <v>1141</v>
+      </c>
+      <c r="AM20" s="24">
+        <v>2340.5</v>
+      </c>
+      <c r="AN20" s="24">
+        <v>3589.3</v>
+      </c>
+      <c r="AO20" s="24">
+        <v>4798.3</v>
+      </c>
+      <c r="AP20" s="24">
+        <v>6132.1</v>
+      </c>
+      <c r="AQ20" s="24">
+        <v>7606.5</v>
+      </c>
+      <c r="AR20" s="24">
+        <v>9388.2999999999993</v>
+      </c>
+      <c r="AS20" s="24">
+        <v>11880.2</v>
+      </c>
+      <c r="AT20" s="24">
+        <v>15592.4</v>
+      </c>
+      <c r="AU20" s="24">
+        <v>17865.599999999999</v>
+      </c>
+      <c r="AV20" s="24">
+        <v>19872</v>
+      </c>
+      <c r="AW20" s="6">
+        <v>24599.599999999999</v>
+      </c>
+      <c r="AX20" s="24">
         <v>1361.2</v>
       </c>
-      <c r="AY20" s="31">
+      <c r="AY20" s="24">
         <v>2899</v>
       </c>
-      <c r="AZ20" s="31">
+      <c r="AZ20" s="24">
         <v>4373.68</v>
       </c>
-      <c r="BA20" s="31">
+      <c r="BA20" s="24">
         <v>5919.2</v>
       </c>
-      <c r="BB20" s="49">
+      <c r="BB20" s="35">
         <v>7552.2</v>
       </c>
-      <c r="BC20" s="51">
+      <c r="BC20" s="37">
         <v>9155.6</v>
       </c>
-      <c r="BD20" s="51">
+      <c r="BD20" s="37">
         <v>11790</v>
       </c>
-      <c r="BE20" s="31"/>
+      <c r="BE20" s="37">
+        <v>14411.1</v>
+      </c>
       <c r="BF20" s="5"/>
       <c r="BG20" s="5"/>
-      <c r="BH20" s="31"/>
-      <c r="BI20" s="31"/>
+      <c r="BH20" s="24"/>
+      <c r="BI20" s="24"/>
     </row>
     <row r="21" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="5">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="5">
         <v>4368.7</v>
       </c>
       <c r="D21" s="5">
         <v>7403.5</v>
       </c>
       <c r="E21" s="5">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="5">
         <v>13140.8</v>
       </c>
       <c r="G21" s="5">
         <v>16697.2</v>
       </c>
       <c r="H21" s="5">
         <v>22706.7</v>
       </c>
       <c r="I21" s="5">
         <v>35711.699999999997</v>
       </c>
       <c r="J21" s="5">
         <v>48599.4</v>
       </c>
       <c r="K21" s="5">
         <v>56267.199999999997</v>
       </c>
-      <c r="L21" s="5">
+      <c r="L21" s="50">
         <v>61377</v>
       </c>
-      <c r="M21" s="33">
-[...2 lines deleted...]
-      <c r="N21" s="6">
+      <c r="M21" s="6">
+        <v>51616.3</v>
+      </c>
+      <c r="N21" s="42">
         <v>1573.9</v>
       </c>
       <c r="O21" s="6">
         <v>3220.7</v>
       </c>
       <c r="P21" s="6">
         <v>5789</v>
       </c>
       <c r="Q21" s="6">
         <v>7894.1</v>
       </c>
       <c r="R21" s="6">
         <v>10027.4</v>
       </c>
       <c r="S21" s="6">
         <v>12734.7</v>
       </c>
       <c r="T21" s="6">
         <v>17366.3</v>
       </c>
       <c r="U21" s="6">
         <v>28430.3</v>
       </c>
       <c r="V21" s="6">
         <v>39434</v>
       </c>
       <c r="W21" s="6">
         <v>46590.8</v>
       </c>
       <c r="X21" s="6">
         <v>50723.9</v>
       </c>
-      <c r="Y21" s="6">
+      <c r="Y21" s="39">
         <v>54245.7</v>
       </c>
-      <c r="Z21" s="19">
-[...32 lines deleted...]
-      <c r="AK21" s="22">
+      <c r="Z21" s="21">
+        <v>1564.9</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>3252.1</v>
+      </c>
+      <c r="AB21" s="20">
+        <v>4981.8</v>
+      </c>
+      <c r="AC21" s="20">
+        <v>6973.7</v>
+      </c>
+      <c r="AD21" s="20">
+        <v>9033.4</v>
+      </c>
+      <c r="AE21" s="20">
+        <v>11655.9</v>
+      </c>
+      <c r="AF21" s="20">
+        <v>16661.3</v>
+      </c>
+      <c r="AG21" s="20">
+        <v>27052.3</v>
+      </c>
+      <c r="AH21" s="20">
+        <v>39124.9</v>
+      </c>
+      <c r="AI21" s="20">
+        <v>46027.5</v>
+      </c>
+      <c r="AJ21" s="20">
+        <v>50773.3</v>
+      </c>
+      <c r="AK21" s="42">
         <v>55003.6</v>
       </c>
-      <c r="AL21" s="31">
-[...35 lines deleted...]
-      <c r="AX21" s="31">
+      <c r="AL21" s="24">
+        <v>2295</v>
+      </c>
+      <c r="AM21" s="24">
+        <v>4649.5</v>
+      </c>
+      <c r="AN21" s="24">
+        <v>7009.3</v>
+      </c>
+      <c r="AO21" s="24">
+        <v>9622.2000000000007</v>
+      </c>
+      <c r="AP21" s="24">
+        <v>12241</v>
+      </c>
+      <c r="AQ21" s="24">
+        <v>15290.2</v>
+      </c>
+      <c r="AR21" s="24">
+        <v>20873.400000000001</v>
+      </c>
+      <c r="AS21" s="24">
+        <v>30294.799999999999</v>
+      </c>
+      <c r="AT21" s="24">
+        <v>40555.599999999999</v>
+      </c>
+      <c r="AU21" s="24">
+        <v>46123.7</v>
+      </c>
+      <c r="AV21" s="24">
+        <v>49347.199999999997</v>
+      </c>
+      <c r="AW21" s="6">
+        <v>53609.5</v>
+      </c>
+      <c r="AX21" s="24">
         <v>2620.9</v>
       </c>
-      <c r="AY21" s="31">
+      <c r="AY21" s="24">
         <v>5337.4</v>
       </c>
-      <c r="AZ21" s="31">
+      <c r="AZ21" s="24">
         <v>8056.11</v>
       </c>
-      <c r="BA21" s="31">
+      <c r="BA21" s="24">
         <v>11153.9</v>
       </c>
-      <c r="BB21" s="49">
+      <c r="BB21" s="35">
         <v>14193.1</v>
       </c>
-      <c r="BC21" s="51">
+      <c r="BC21" s="37">
         <v>17480.400000000001</v>
       </c>
-      <c r="BD21" s="51">
+      <c r="BD21" s="37">
         <v>23641.599999999999</v>
       </c>
-      <c r="BE21" s="31"/>
+      <c r="BE21" s="37">
+        <v>34123.300000000003</v>
+      </c>
       <c r="BF21" s="5"/>
       <c r="BG21" s="5"/>
-      <c r="BH21" s="31"/>
-      <c r="BI21" s="31"/>
+      <c r="BH21" s="24"/>
+      <c r="BI21" s="24"/>
     </row>
     <row r="22" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="5">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="5">
         <v>4775</v>
       </c>
       <c r="D22" s="5">
         <v>7526.4</v>
       </c>
       <c r="E22" s="5">
         <v>10529.33</v>
       </c>
       <c r="F22" s="5">
         <v>13795.1</v>
       </c>
       <c r="G22" s="5">
         <v>17360.7</v>
       </c>
       <c r="H22" s="5">
         <v>23320.3</v>
       </c>
       <c r="I22" s="5">
         <v>34500.199999999997</v>
       </c>
       <c r="J22" s="5">
         <v>46162.9</v>
       </c>
       <c r="K22" s="5">
         <v>53311.5</v>
       </c>
-      <c r="L22" s="5">
+      <c r="L22" s="50">
         <v>56174.9</v>
       </c>
-      <c r="M22" s="33">
-[...2 lines deleted...]
-      <c r="N22" s="6">
+      <c r="M22" s="6">
+        <v>49016.4</v>
+      </c>
+      <c r="N22" s="42">
         <v>1953.9</v>
       </c>
       <c r="O22" s="6">
         <v>3919.1</v>
       </c>
       <c r="P22" s="6">
         <v>6071.4</v>
       </c>
       <c r="Q22" s="6">
         <v>8565.1</v>
       </c>
       <c r="R22" s="6">
         <v>11001</v>
       </c>
       <c r="S22" s="6">
         <v>13795.8</v>
       </c>
       <c r="T22" s="6">
         <v>18345.099999999999</v>
       </c>
       <c r="U22" s="6">
         <v>29808.6</v>
       </c>
       <c r="V22" s="6">
         <v>39237.1</v>
       </c>
       <c r="W22" s="6">
         <v>46659.8</v>
       </c>
       <c r="X22" s="6">
         <v>49244.3</v>
       </c>
-      <c r="Y22" s="6">
+      <c r="Y22" s="39">
         <v>51125.9</v>
       </c>
-      <c r="Z22" s="19">
-[...32 lines deleted...]
-      <c r="AK22" s="22">
+      <c r="Z22" s="21">
+        <v>1960.7</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>3966.5</v>
+      </c>
+      <c r="AB22" s="20">
+        <v>6158.7</v>
+      </c>
+      <c r="AC22" s="20">
+        <v>8596.4</v>
+      </c>
+      <c r="AD22" s="20">
+        <v>11049.6</v>
+      </c>
+      <c r="AE22" s="20">
+        <v>13849</v>
+      </c>
+      <c r="AF22" s="20">
+        <v>18645.900000000001</v>
+      </c>
+      <c r="AG22" s="20">
+        <v>29417.1</v>
+      </c>
+      <c r="AH22" s="20">
+        <v>38604.699999999997</v>
+      </c>
+      <c r="AI22" s="20">
+        <v>45762.400000000001</v>
+      </c>
+      <c r="AJ22" s="20">
+        <v>48354.8</v>
+      </c>
+      <c r="AK22" s="42">
         <v>51849.5</v>
       </c>
-      <c r="AL22" s="31">
-[...35 lines deleted...]
-      <c r="AX22" s="31">
+      <c r="AL22" s="24">
+        <v>2750.5</v>
+      </c>
+      <c r="AM22" s="24">
+        <v>5583.2</v>
+      </c>
+      <c r="AN22" s="24">
+        <v>8626.4500000000007</v>
+      </c>
+      <c r="AO22" s="24">
+        <v>12002</v>
+      </c>
+      <c r="AP22" s="24">
+        <v>15430</v>
+      </c>
+      <c r="AQ22" s="24">
+        <v>19147</v>
+      </c>
+      <c r="AR22" s="24">
+        <v>24885.599999999999</v>
+      </c>
+      <c r="AS22" s="24">
+        <v>36260.199999999997</v>
+      </c>
+      <c r="AT22" s="24">
+        <v>48419.199999999997</v>
+      </c>
+      <c r="AU22" s="24">
+        <v>56530.5</v>
+      </c>
+      <c r="AV22" s="24">
+        <v>58740</v>
+      </c>
+      <c r="AW22" s="6">
+        <v>62420</v>
+      </c>
+      <c r="AX22" s="24">
         <v>3049.5</v>
       </c>
-      <c r="AY22" s="31">
+      <c r="AY22" s="24">
         <v>6387.9</v>
       </c>
-      <c r="AZ22" s="31">
+      <c r="AZ22" s="24">
         <v>9858.6</v>
       </c>
-      <c r="BA22" s="31">
+      <c r="BA22" s="24">
         <v>14059</v>
       </c>
-      <c r="BB22" s="49">
+      <c r="BB22" s="35">
         <v>18196.400000000001</v>
       </c>
-      <c r="BC22" s="51">
+      <c r="BC22" s="37">
         <v>22650.400000000001</v>
       </c>
-      <c r="BD22" s="51">
+      <c r="BD22" s="37">
         <v>29833.8</v>
       </c>
-      <c r="BE22" s="31"/>
+      <c r="BE22" s="37">
+        <v>43713.9</v>
+      </c>
       <c r="BF22" s="5"/>
       <c r="BG22" s="5"/>
-      <c r="BH22" s="31"/>
-      <c r="BI22" s="31"/>
+      <c r="BH22" s="24"/>
+      <c r="BI22" s="24"/>
     </row>
     <row r="23" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="5">
         <v>721.8</v>
       </c>
       <c r="C23" s="5">
         <v>1545.5</v>
       </c>
       <c r="D23" s="5">
         <v>2441.1</v>
       </c>
       <c r="E23" s="5">
         <v>3448.79</v>
       </c>
       <c r="F23" s="5">
         <v>4598.3999999999996</v>
       </c>
       <c r="G23" s="5">
         <v>6265.3</v>
       </c>
       <c r="H23" s="5">
         <v>12730.7</v>
       </c>
       <c r="I23" s="5">
         <v>20802.2</v>
       </c>
       <c r="J23" s="5">
         <v>44001</v>
       </c>
       <c r="K23" s="5">
         <v>62118.8</v>
       </c>
-      <c r="L23" s="5">
+      <c r="L23" s="50">
         <v>63498.6</v>
       </c>
-      <c r="M23" s="33">
-[...2 lines deleted...]
-      <c r="N23" s="6">
+      <c r="M23" s="6">
+        <v>62422</v>
+      </c>
+      <c r="N23" s="42">
         <v>781.6</v>
       </c>
       <c r="O23" s="6">
         <v>1652</v>
       </c>
       <c r="P23" s="6">
         <v>2557.8000000000002</v>
       </c>
       <c r="Q23" s="6">
         <v>3569.2</v>
       </c>
       <c r="R23" s="6">
         <v>4770.5</v>
       </c>
       <c r="S23" s="6">
         <v>6468</v>
       </c>
       <c r="T23" s="6">
         <v>11879.1</v>
       </c>
       <c r="U23" s="6">
         <v>18392.7</v>
       </c>
       <c r="V23" s="6">
         <v>40338.699999999997</v>
       </c>
       <c r="W23" s="6">
         <v>54219.8</v>
       </c>
       <c r="X23" s="6">
         <v>56111.4</v>
       </c>
-      <c r="Y23" s="6">
+      <c r="Y23" s="39">
         <v>57206.9</v>
       </c>
-      <c r="Z23" s="19">
-[...32 lines deleted...]
-      <c r="AK23" s="22">
+      <c r="Z23" s="21">
+        <v>765.9</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>1671.3</v>
+      </c>
+      <c r="AB23" s="20">
+        <v>2588</v>
+      </c>
+      <c r="AC23" s="20">
+        <v>3600.1</v>
+      </c>
+      <c r="AD23" s="20">
+        <v>4719.6000000000004</v>
+      </c>
+      <c r="AE23" s="20">
+        <v>6500</v>
+      </c>
+      <c r="AF23" s="20">
+        <v>11271.4</v>
+      </c>
+      <c r="AG23" s="20">
+        <v>18748.900000000001</v>
+      </c>
+      <c r="AH23" s="20">
+        <v>43019.7</v>
+      </c>
+      <c r="AI23" s="20">
+        <v>56122.6</v>
+      </c>
+      <c r="AJ23" s="20">
+        <v>57335</v>
+      </c>
+      <c r="AK23" s="42">
         <v>58772.4</v>
       </c>
-      <c r="AL23" s="31">
-[...35 lines deleted...]
-      <c r="AX23" s="31">
+      <c r="AL23" s="24">
+        <v>993.1</v>
+      </c>
+      <c r="AM23" s="24">
+        <v>2127.6999999999998</v>
+      </c>
+      <c r="AN23" s="24">
+        <v>3349.3</v>
+      </c>
+      <c r="AO23" s="24">
+        <v>4736.3</v>
+      </c>
+      <c r="AP23" s="24">
+        <v>6290.2</v>
+      </c>
+      <c r="AQ23" s="24">
+        <v>8713.7999999999993</v>
+      </c>
+      <c r="AR23" s="24">
+        <v>14266.8</v>
+      </c>
+      <c r="AS23" s="24">
+        <v>23292.2</v>
+      </c>
+      <c r="AT23" s="24">
+        <v>53117</v>
+      </c>
+      <c r="AU23" s="24">
+        <v>67597.5</v>
+      </c>
+      <c r="AV23" s="24">
+        <v>70046.899999999994</v>
+      </c>
+      <c r="AW23" s="6">
+        <v>71278.7</v>
+      </c>
+      <c r="AX23" s="24">
         <v>930.7</v>
       </c>
-      <c r="AY23" s="31">
+      <c r="AY23" s="24">
         <v>2142.6999999999998</v>
       </c>
-      <c r="AZ23" s="31">
+      <c r="AZ23" s="24">
         <v>3426.01</v>
       </c>
-      <c r="BA23" s="31">
+      <c r="BA23" s="24">
         <v>5486.9</v>
       </c>
-      <c r="BB23" s="49">
+      <c r="BB23" s="35">
         <v>7200.5</v>
       </c>
-      <c r="BC23" s="51">
+      <c r="BC23" s="37">
         <v>9564.5</v>
       </c>
-      <c r="BD23" s="51">
+      <c r="BD23" s="37">
         <v>17132.599999999999</v>
       </c>
-      <c r="BE23" s="31"/>
+      <c r="BE23" s="37">
+        <v>38148.699999999997</v>
+      </c>
       <c r="BF23" s="5"/>
       <c r="BG23" s="5"/>
-      <c r="BH23" s="31"/>
-      <c r="BI23" s="31"/>
+      <c r="BH23" s="24"/>
+      <c r="BI23" s="24"/>
     </row>
     <row r="24" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
-      <c r="B24" s="10"/>
-[...58 lines deleted...]
-      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="47"/>
+      <c r="O24" s="47"/>
+      <c r="P24" s="47"/>
+      <c r="Q24" s="47"/>
+      <c r="R24" s="47"/>
+      <c r="S24" s="47"/>
+      <c r="T24" s="47"/>
+      <c r="U24" s="47"/>
+      <c r="V24" s="47"/>
+      <c r="W24" s="47"/>
+      <c r="X24" s="47"/>
+      <c r="Y24" s="47"/>
+      <c r="Z24" s="47"/>
+      <c r="AA24" s="47"/>
+      <c r="AB24" s="47"/>
+      <c r="AC24" s="47"/>
+      <c r="AD24" s="47"/>
+      <c r="AE24" s="47"/>
+      <c r="AF24" s="47"/>
+      <c r="AG24" s="47"/>
+      <c r="AH24" s="47"/>
+      <c r="AI24" s="47"/>
+      <c r="AJ24" s="47"/>
+      <c r="AK24" s="47"/>
+      <c r="AL24" s="47"/>
+      <c r="AM24" s="47"/>
+      <c r="AN24" s="47"/>
+      <c r="AO24" s="47"/>
+      <c r="AP24" s="47"/>
+      <c r="AQ24" s="47"/>
+      <c r="AR24" s="49"/>
+      <c r="AS24" s="49"/>
+      <c r="AT24" s="47"/>
+      <c r="AU24" s="47"/>
+      <c r="AV24" s="47"/>
+      <c r="AW24" s="47"/>
+      <c r="AX24" s="47"/>
+      <c r="AY24" s="47"/>
+      <c r="AZ24" s="47"/>
+      <c r="BA24" s="47"/>
+      <c r="BB24" s="47"/>
+      <c r="BC24" s="47"/>
+      <c r="BD24" s="49"/>
     </row>
     <row r="25" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A25" s="58" t="s">
+      <c r="A25" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="58"/>
-[...17 lines deleted...]
-      <c r="Z25" s="58" t="s">
+      <c r="B25" s="64"/>
+      <c r="C25" s="64"/>
+      <c r="D25" s="64"/>
+      <c r="E25" s="64"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="64"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="64"/>
+      <c r="M25" s="64"/>
+      <c r="N25" s="64"/>
+      <c r="O25" s="64"/>
+      <c r="P25" s="64"/>
+      <c r="Q25" s="64"/>
+      <c r="R25" s="64"/>
+      <c r="S25" s="64"/>
+      <c r="Z25" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="AA25" s="58"/>
-[...17 lines deleted...]
-      <c r="AX25" s="57" t="s">
+      <c r="AA25" s="64"/>
+      <c r="AB25" s="64"/>
+      <c r="AC25" s="64"/>
+      <c r="AD25" s="64"/>
+      <c r="AE25" s="64"/>
+      <c r="AF25" s="64"/>
+      <c r="AG25" s="64"/>
+      <c r="AH25" s="64"/>
+      <c r="AI25" s="64"/>
+      <c r="AJ25" s="64"/>
+      <c r="AK25" s="64"/>
+      <c r="AL25" s="64"/>
+      <c r="AM25" s="64"/>
+      <c r="AN25" s="64"/>
+      <c r="AO25" s="64"/>
+      <c r="AP25" s="64"/>
+      <c r="AQ25" s="64"/>
+      <c r="AR25" s="64"/>
+      <c r="AX25" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="AY25" s="57"/>
-[...16 lines deleted...]
-      <c r="BP25" s="57"/>
+      <c r="AY25" s="63"/>
+      <c r="AZ25" s="63"/>
+      <c r="BA25" s="63"/>
+      <c r="BB25" s="63"/>
+      <c r="BC25" s="63"/>
+      <c r="BD25" s="63"/>
+      <c r="BE25" s="63"/>
+      <c r="BF25" s="63"/>
+      <c r="BG25" s="63"/>
+      <c r="BH25" s="63"/>
+      <c r="BI25" s="63"/>
+      <c r="BJ25" s="63"/>
+      <c r="BK25" s="63"/>
+      <c r="BL25" s="63"/>
+      <c r="BM25" s="63"/>
+      <c r="BN25" s="63"/>
+      <c r="BO25" s="63"/>
+      <c r="BP25" s="63"/>
     </row>
     <row r="26" spans="1:68" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="9"/>
-      <c r="B26" s="42"/>
-[...60 lines deleted...]
-      <c r="BK26" s="42"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="30"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="30"/>
+      <c r="O26" s="30"/>
+      <c r="P26" s="30"/>
+      <c r="Q26" s="30"/>
+      <c r="R26" s="30"/>
+      <c r="S26" s="30"/>
+      <c r="T26" s="30"/>
+      <c r="U26" s="30"/>
+      <c r="V26" s="30"/>
+      <c r="W26" s="30"/>
+      <c r="X26" s="30"/>
+      <c r="Y26" s="30"/>
+      <c r="Z26" s="30"/>
+      <c r="AA26" s="30"/>
+      <c r="AB26" s="30"/>
+      <c r="AC26" s="30"/>
+      <c r="AD26" s="30"/>
+      <c r="AE26" s="30"/>
+      <c r="AF26" s="30"/>
+      <c r="AG26" s="30"/>
+      <c r="AH26" s="30"/>
+      <c r="AI26" s="30"/>
+      <c r="AJ26" s="30"/>
+      <c r="AK26" s="30"/>
+      <c r="AL26" s="30"/>
+      <c r="AM26" s="30"/>
+      <c r="AN26" s="30"/>
+      <c r="AO26" s="30"/>
+      <c r="AP26" s="30"/>
+      <c r="AQ26" s="30"/>
+      <c r="AR26" s="30"/>
+      <c r="AS26" s="30"/>
+      <c r="AT26" s="30"/>
+      <c r="AU26" s="30"/>
+      <c r="AV26" s="30"/>
+      <c r="AW26" s="30"/>
+      <c r="AX26" s="30"/>
+      <c r="AY26" s="30"/>
+      <c r="AZ26" s="30"/>
+      <c r="BA26" s="30"/>
+      <c r="BB26" s="30"/>
+      <c r="BC26" s="30"/>
+      <c r="BD26" s="30"/>
+      <c r="BE26" s="30"/>
+      <c r="BF26" s="30"/>
+      <c r="BG26" s="30"/>
+      <c r="BH26" s="30"/>
+      <c r="BI26" s="30"/>
+      <c r="BJ26" s="30"/>
+      <c r="BK26" s="30"/>
     </row>
     <row r="27" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="41"/>
-[...33 lines deleted...]
-      <c r="BI27" s="55"/>
+      <c r="B27" s="29"/>
+      <c r="K27" s="66"/>
+      <c r="L27" s="66"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="66"/>
+      <c r="O27" s="66"/>
+      <c r="P27" s="66"/>
+      <c r="Q27" s="66"/>
+      <c r="R27" s="66"/>
+      <c r="S27" s="66"/>
+      <c r="T27" s="66"/>
+      <c r="U27" s="66"/>
+      <c r="V27" s="66"/>
+      <c r="W27" s="66"/>
+      <c r="X27" s="66"/>
+      <c r="Y27" s="66"/>
+      <c r="AG27" s="61"/>
+      <c r="AH27" s="61"/>
+      <c r="AI27" s="61"/>
+      <c r="AJ27" s="61"/>
+      <c r="AK27" s="61"/>
+      <c r="AS27" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT27" s="61"/>
+      <c r="AU27" s="61"/>
+      <c r="AV27" s="61"/>
+      <c r="AW27" s="61"/>
+      <c r="BE27" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="BF27" s="61"/>
+      <c r="BG27" s="61"/>
+      <c r="BH27" s="61"/>
+      <c r="BI27" s="61"/>
     </row>
-    <row r="28" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="52" t="s">
+    <row r="28" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="67"/>
+      <c r="B28" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="59"/>
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+      <c r="U28" s="59"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="59"/>
+      <c r="Z28" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="59"/>
+      <c r="AF28" s="59"/>
+      <c r="AG28" s="59"/>
+      <c r="AH28" s="59"/>
+      <c r="AI28" s="59"/>
+      <c r="AJ28" s="59"/>
+      <c r="AK28" s="60"/>
+      <c r="AL28" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM28" s="59"/>
+      <c r="AN28" s="59"/>
+      <c r="AO28" s="59"/>
+      <c r="AP28" s="59"/>
+      <c r="AQ28" s="59"/>
+      <c r="AR28" s="59"/>
+      <c r="AS28" s="59"/>
+      <c r="AT28" s="59"/>
+      <c r="AU28" s="59"/>
+      <c r="AV28" s="59"/>
+      <c r="AW28" s="60"/>
+      <c r="AX28" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="53"/>
-[...65 lines deleted...]
-      <c r="BI28" s="54"/>
+      <c r="AY28" s="59"/>
+      <c r="AZ28" s="59"/>
+      <c r="BA28" s="59"/>
+      <c r="BB28" s="59"/>
+      <c r="BC28" s="59"/>
+      <c r="BD28" s="59"/>
+      <c r="BE28" s="59"/>
+      <c r="BF28" s="59"/>
+      <c r="BG28" s="59"/>
+      <c r="BH28" s="59"/>
+      <c r="BI28" s="60"/>
     </row>
-    <row r="29" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B29" s="12" t="s">
+    <row r="29" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="68"/>
+      <c r="B29" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="C29" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="D29" s="12" t="s">
+      <c r="D29" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="E29" s="12" t="s">
+      <c r="E29" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="F29" s="12" t="s">
+      <c r="F29" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G29" s="12" t="s">
+      <c r="G29" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="H29" s="13" t="s">
+      <c r="H29" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I29" s="12" t="s">
+      <c r="I29" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="J29" s="13" t="s">
+      <c r="J29" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="K29" s="12" t="s">
+      <c r="K29" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="L29" s="13" t="s">
+      <c r="L29" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="M29" s="12" t="s">
+      <c r="M29" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="N29" s="12" t="s">
+      <c r="N29" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="O29" s="12" t="s">
+      <c r="O29" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="P29" s="12" t="s">
+      <c r="P29" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="Q29" s="12" t="s">
+      <c r="Q29" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="R29" s="12" t="s">
+      <c r="R29" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="S29" s="12" t="s">
+      <c r="S29" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="T29" s="12" t="s">
+      <c r="T29" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="U29" s="12" t="s">
+      <c r="U29" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="V29" s="12" t="s">
+      <c r="V29" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="W29" s="12" t="s">
+      <c r="W29" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="X29" s="12" t="s">
+      <c r="X29" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="Y29" s="12" t="s">
+      <c r="Y29" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="Z29" s="12" t="s">
+      <c r="Z29" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AA29" s="12" t="s">
+      <c r="AA29" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AB29" s="12" t="s">
+      <c r="AB29" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AC29" s="12" t="s">
+      <c r="AC29" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AD29" s="12" t="s">
+      <c r="AD29" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AE29" s="12" t="s">
+      <c r="AE29" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AF29" s="12" t="s">
+      <c r="AF29" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AG29" s="12" t="s">
+      <c r="AG29" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AH29" s="12" t="s">
+      <c r="AH29" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AI29" s="12" t="s">
+      <c r="AI29" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AJ29" s="12" t="s">
+      <c r="AJ29" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AK29" s="12" t="s">
+      <c r="AK29" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="AL29" s="12" t="s">
+      <c r="AL29" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AM29" s="12" t="s">
+      <c r="AM29" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AN29" s="12" t="s">
+      <c r="AN29" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AO29" s="12" t="s">
+      <c r="AO29" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AP29" s="12" t="s">
+      <c r="AP29" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AQ29" s="12" t="s">
+      <c r="AQ29" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AR29" s="12" t="s">
+      <c r="AR29" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AS29" s="12" t="s">
+      <c r="AS29" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AT29" s="12" t="s">
+      <c r="AT29" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AU29" s="38" t="s">
+      <c r="AU29" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="AV29" s="12" t="s">
+      <c r="AV29" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="AW29" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AX29" s="12" t="s">
+      <c r="AW29" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="AX29" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AY29" s="12" t="s">
+      <c r="AY29" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AZ29" s="12" t="s">
+      <c r="AZ29" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="BA29" s="12" t="s">
+      <c r="BA29" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="BB29" s="12" t="s">
+      <c r="BB29" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="BC29" s="12" t="s">
+      <c r="BC29" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="BD29" s="12" t="s">
+      <c r="BD29" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="BE29" s="12" t="s">
+      <c r="BE29" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="BF29" s="12" t="s">
+      <c r="BF29" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="BG29" s="38" t="s">
+      <c r="BG29" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="BH29" s="12" t="s">
+      <c r="BH29" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="BI29" s="12" t="s">
+      <c r="BI29" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A30" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="5">
         <v>29311.4</v>
       </c>
       <c r="C30" s="5">
         <v>59997.2</v>
       </c>
       <c r="D30" s="5">
         <v>95724.3</v>
       </c>
       <c r="E30" s="5">
         <v>133789.1</v>
       </c>
       <c r="F30" s="5">
         <v>175183.7</v>
       </c>
       <c r="G30" s="5">
         <v>221892.8</v>
       </c>
       <c r="H30" s="5">
         <v>318439.7</v>
       </c>
       <c r="I30" s="5">
         <v>460281.9</v>
       </c>
       <c r="J30" s="5">
         <v>747633</v>
       </c>
       <c r="K30" s="5">
         <v>953467.6</v>
       </c>
       <c r="L30" s="5">
         <v>1010644.8</v>
       </c>
-      <c r="M30" s="17">
-[...2 lines deleted...]
-      <c r="N30" s="20">
+      <c r="M30" s="51">
+        <v>926200.7</v>
+      </c>
+      <c r="N30" s="18">
         <v>25792.788579838394</v>
       </c>
-      <c r="O30" s="20">
+      <c r="O30" s="18">
         <v>52432.64181007084</v>
       </c>
-      <c r="P30" s="20">
+      <c r="P30" s="18">
         <v>82755.048711270298</v>
       </c>
-      <c r="Q30" s="20">
+      <c r="Q30" s="18">
         <v>115664.11852363456</v>
       </c>
-      <c r="R30" s="20">
+      <c r="R30" s="18">
         <v>149676.83930836958</v>
       </c>
-      <c r="S30" s="20">
+      <c r="S30" s="18">
         <v>189346.34975350846</v>
       </c>
-      <c r="T30" s="20">
+      <c r="T30" s="18">
         <v>273341.42367312114</v>
       </c>
-      <c r="U30" s="20">
+      <c r="U30" s="18">
         <v>409452.00019927934</v>
       </c>
-      <c r="V30" s="20">
+      <c r="V30" s="18">
         <v>689094.93741070176</v>
       </c>
-      <c r="W30" s="20">
+      <c r="W30" s="18">
         <v>871150.91748814972</v>
       </c>
-      <c r="X30" s="20">
+      <c r="X30" s="18">
         <v>923801.22328687995</v>
       </c>
-      <c r="Y30" s="20">
+      <c r="Y30" s="18">
         <v>963616.41687581269</v>
       </c>
-      <c r="Z30" s="5">
-[...71 lines deleted...]
-      <c r="AX30" s="31">
+      <c r="Z30" s="32">
+        <v>27074.114243631011</v>
+      </c>
+      <c r="AA30" s="32">
+        <v>58524.341485428609</v>
+      </c>
+      <c r="AB30" s="32">
+        <v>89974.176373559734</v>
+      </c>
+      <c r="AC30" s="32">
+        <v>124184.64619108604</v>
+      </c>
+      <c r="AD30" s="32">
+        <v>158264.85389610851</v>
+      </c>
+      <c r="AE30" s="32">
+        <v>210009.54918483377</v>
+      </c>
+      <c r="AF30" s="32">
+        <v>293218.01396045845</v>
+      </c>
+      <c r="AG30" s="18">
+        <v>431083.21345759433</v>
+      </c>
+      <c r="AH30" s="18">
+        <v>722830.27804337139</v>
+      </c>
+      <c r="AI30" s="18">
+        <v>899875.5495012399</v>
+      </c>
+      <c r="AJ30" s="18">
+        <v>954010.02146572445</v>
+      </c>
+      <c r="AK30" s="18">
+        <v>1014395.2265133756</v>
+      </c>
+      <c r="AL30" s="54">
+        <v>36099.377978731944</v>
+      </c>
+      <c r="AM30" s="54">
+        <v>72200.469731000456</v>
+      </c>
+      <c r="AN30" s="54">
+        <v>112057.59178293581</v>
+      </c>
+      <c r="AO30" s="54">
+        <v>151321.03255370274</v>
+      </c>
+      <c r="AP30" s="54">
+        <v>194739.02317826753</v>
+      </c>
+      <c r="AQ30" s="54">
+        <v>250786.05046023251</v>
+      </c>
+      <c r="AR30" s="54">
+        <v>349015.39726747142</v>
+      </c>
+      <c r="AS30" s="54">
+        <v>502341.72711296019</v>
+      </c>
+      <c r="AT30" s="54">
+        <v>847074.50831569801</v>
+      </c>
+      <c r="AU30" s="54">
+        <v>1072763.5352740984</v>
+      </c>
+      <c r="AV30" s="54">
+        <v>1137104.9243583868</v>
+      </c>
+      <c r="AW30" s="54">
+        <v>1198910.9168771317</v>
+      </c>
+      <c r="AX30" s="24">
         <v>45967.5</v>
       </c>
-      <c r="AY30" s="31">
+      <c r="AY30" s="24">
         <v>94236.9</v>
       </c>
-      <c r="AZ30" s="31">
+      <c r="AZ30" s="24">
         <v>145858.20000000001</v>
       </c>
-      <c r="BA30" s="31">
+      <c r="BA30" s="24">
         <v>202516.6</v>
       </c>
-      <c r="BB30" s="49">
+      <c r="BB30" s="35">
         <v>255233.6</v>
       </c>
-      <c r="BC30" s="50">
+      <c r="BC30" s="36">
         <v>320167.8</v>
       </c>
-      <c r="BD30" s="51">
+      <c r="BD30" s="37">
         <v>451812</v>
       </c>
-      <c r="BE30" s="31"/>
+      <c r="BE30" s="37">
+        <v>707536.6</v>
+      </c>
       <c r="BF30" s="5"/>
       <c r="BG30" s="5"/>
-      <c r="BH30" s="31"/>
-      <c r="BI30" s="47"/>
+      <c r="BH30" s="24"/>
+      <c r="BI30" s="33"/>
     </row>
     <row r="31" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A31" s="32" t="s">
+      <c r="A31" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="5">
         <v>151.6</v>
       </c>
       <c r="C31" s="5">
         <v>354.4</v>
       </c>
       <c r="D31" s="5">
         <v>562.70000000000005</v>
       </c>
       <c r="E31" s="5">
         <v>853.9</v>
       </c>
       <c r="F31" s="5">
         <v>1247.3</v>
       </c>
       <c r="G31" s="5">
         <v>1655.4</v>
       </c>
       <c r="H31" s="5">
         <v>2214</v>
       </c>
       <c r="I31" s="5">
         <v>3072.2</v>
       </c>
       <c r="J31" s="5">
         <v>4609.1000000000004</v>
       </c>
       <c r="K31" s="5">
         <v>7873.61</v>
       </c>
-      <c r="L31" s="5">
+      <c r="L31" s="50">
         <v>8158.8</v>
       </c>
-      <c r="M31" s="21">
-[...2 lines deleted...]
-      <c r="N31" s="22">
+      <c r="M31" s="6">
+        <v>7707.7</v>
+      </c>
+      <c r="N31" s="52">
         <v>124.2</v>
       </c>
-      <c r="O31" s="22">
+      <c r="O31" s="20">
         <v>286.89999999999998</v>
       </c>
-      <c r="P31" s="22">
+      <c r="P31" s="20">
         <v>452.4</v>
       </c>
-      <c r="Q31" s="22">
+      <c r="Q31" s="20">
         <v>674.7</v>
       </c>
-      <c r="R31" s="22">
+      <c r="R31" s="20">
         <v>966</v>
       </c>
-      <c r="S31" s="22">
+      <c r="S31" s="20">
         <v>1273.5</v>
       </c>
-      <c r="T31" s="22">
+      <c r="T31" s="20">
         <v>2021.7</v>
       </c>
-      <c r="U31" s="22">
+      <c r="U31" s="20">
         <v>3168.3</v>
       </c>
-      <c r="V31" s="22">
+      <c r="V31" s="20">
         <v>4889.6000000000004</v>
       </c>
-      <c r="W31" s="22">
+      <c r="W31" s="20">
         <v>8485.9</v>
       </c>
-      <c r="X31" s="22">
+      <c r="X31" s="20">
         <v>8754.7000000000007</v>
       </c>
-      <c r="Y31" s="28">
+      <c r="Y31" s="19">
         <v>9010.5</v>
       </c>
-      <c r="Z31" s="19">
-[...32 lines deleted...]
-      <c r="AK31" s="22">
+      <c r="Z31" s="6">
+        <v>137.1</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>317.5</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>500.1</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>746.9</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>1066.7</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>1440.7</v>
+      </c>
+      <c r="AF31" s="39">
+        <v>2689.6</v>
+      </c>
+      <c r="AG31" s="20">
+        <v>5057.1000000000004</v>
+      </c>
+      <c r="AH31" s="19">
+        <v>7129.1</v>
+      </c>
+      <c r="AI31" s="21">
+        <v>8935.2999999999993</v>
+      </c>
+      <c r="AJ31" s="20">
+        <v>9233.2000000000007</v>
+      </c>
+      <c r="AK31" s="42">
         <v>9550.4</v>
       </c>
-      <c r="AL31" s="31">
-[...35 lines deleted...]
-      <c r="AX31" s="31">
+      <c r="AL31" s="24">
+        <v>108.7</v>
+      </c>
+      <c r="AM31" s="24">
+        <v>254.3</v>
+      </c>
+      <c r="AN31" s="24">
+        <v>402.4</v>
+      </c>
+      <c r="AO31" s="24">
+        <v>596.79999999999995</v>
+      </c>
+      <c r="AP31" s="24">
+        <v>849.3</v>
+      </c>
+      <c r="AQ31" s="24">
+        <v>1153</v>
+      </c>
+      <c r="AR31" s="24">
+        <v>2274.3000000000002</v>
+      </c>
+      <c r="AS31" s="24">
+        <v>4752.1000000000004</v>
+      </c>
+      <c r="AT31" s="24">
+        <v>7042.9</v>
+      </c>
+      <c r="AU31" s="24">
+        <v>8948.5</v>
+      </c>
+      <c r="AV31" s="24">
+        <v>9242.1</v>
+      </c>
+      <c r="AW31" s="24">
+        <v>9501.4</v>
+      </c>
+      <c r="AX31" s="24">
         <v>83.7</v>
       </c>
-      <c r="AY31" s="31">
+      <c r="AY31" s="24">
         <v>194.2</v>
       </c>
-      <c r="AZ31" s="31">
+      <c r="AZ31" s="24">
         <v>300.95</v>
       </c>
-      <c r="BA31" s="31">
+      <c r="BA31" s="24">
         <v>430.7</v>
       </c>
-      <c r="BB31" s="49">
+      <c r="BB31" s="35">
         <v>587</v>
       </c>
-      <c r="BC31" s="51">
+      <c r="BC31" s="37">
         <v>787.9</v>
       </c>
-      <c r="BD31" s="51">
+      <c r="BD31" s="37">
         <v>1731.8</v>
       </c>
-      <c r="BE31" s="31"/>
+      <c r="BE31" s="37">
+        <v>4276.6000000000004</v>
+      </c>
       <c r="BF31" s="5"/>
       <c r="BG31" s="5"/>
-      <c r="BH31" s="31"/>
-      <c r="BI31" s="31"/>
+      <c r="BH31" s="24"/>
+      <c r="BI31" s="24"/>
     </row>
     <row r="32" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A32" s="32" t="s">
+      <c r="A32" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="5">
         <v>847.9</v>
       </c>
       <c r="C32" s="5">
         <v>1644.4</v>
       </c>
       <c r="D32" s="5">
         <v>2531.1</v>
       </c>
       <c r="E32" s="5">
         <v>3486.4</v>
       </c>
       <c r="F32" s="5">
         <v>4561.7</v>
       </c>
       <c r="G32" s="5">
         <v>5802.4</v>
       </c>
       <c r="H32" s="5">
         <v>8565.7999999999993</v>
       </c>
       <c r="I32" s="5">
         <v>11658.1</v>
       </c>
       <c r="J32" s="5">
         <v>17990</v>
       </c>
       <c r="K32" s="5">
         <v>22181.3</v>
       </c>
-      <c r="L32" s="5">
+      <c r="L32" s="50">
         <v>23366.5</v>
       </c>
-      <c r="M32" s="21">
-[...2 lines deleted...]
-      <c r="N32" s="22">
+      <c r="M32" s="6">
+        <v>20951.400000000001</v>
+      </c>
+      <c r="N32" s="52">
         <v>691.2</v>
       </c>
-      <c r="O32" s="22">
+      <c r="O32" s="20">
         <v>1315.9</v>
       </c>
-      <c r="P32" s="22">
+      <c r="P32" s="20">
         <v>2012.2</v>
       </c>
-      <c r="Q32" s="22">
+      <c r="Q32" s="20">
         <v>2710.3</v>
       </c>
-      <c r="R32" s="22">
+      <c r="R32" s="20">
         <v>3486.1</v>
       </c>
-      <c r="S32" s="22">
+      <c r="S32" s="20">
         <v>4491.8</v>
       </c>
-      <c r="T32" s="22">
+      <c r="T32" s="20">
         <v>6367.8</v>
       </c>
-      <c r="U32" s="22">
+      <c r="U32" s="20">
         <v>8653.5</v>
       </c>
-      <c r="V32" s="22">
+      <c r="V32" s="20">
         <v>14980.7</v>
       </c>
-      <c r="W32" s="22">
+      <c r="W32" s="20">
         <v>18309.5</v>
       </c>
-      <c r="X32" s="22">
+      <c r="X32" s="20">
         <v>19035.5</v>
       </c>
-      <c r="Y32" s="28">
+      <c r="Y32" s="19">
         <v>19877.400000000001</v>
       </c>
-      <c r="Z32" s="19">
-[...32 lines deleted...]
-      <c r="AK32" s="22">
+      <c r="Z32" s="6">
+        <v>463.4</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>844.3</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>1874.7</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>2378.3000000000002</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>2907.4</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>4491.8999999999996</v>
+      </c>
+      <c r="AF32" s="39">
+        <v>6169.5</v>
+      </c>
+      <c r="AG32" s="20">
+        <v>8868.6</v>
+      </c>
+      <c r="AH32" s="19">
+        <v>14093.1</v>
+      </c>
+      <c r="AI32" s="21">
+        <v>17715.7</v>
+      </c>
+      <c r="AJ32" s="20">
+        <v>19268.8</v>
+      </c>
+      <c r="AK32" s="42">
         <v>20610.599999999999</v>
       </c>
-      <c r="AL32" s="31">
-[...35 lines deleted...]
-      <c r="AX32" s="31">
+      <c r="AL32" s="24">
+        <v>566.9</v>
+      </c>
+      <c r="AM32" s="24">
+        <v>1047.5999999999999</v>
+      </c>
+      <c r="AN32" s="24">
+        <v>1783</v>
+      </c>
+      <c r="AO32" s="24">
+        <v>2383.9</v>
+      </c>
+      <c r="AP32" s="24">
+        <v>3032.6</v>
+      </c>
+      <c r="AQ32" s="24">
+        <v>4171.2</v>
+      </c>
+      <c r="AR32" s="24">
+        <v>5760.9</v>
+      </c>
+      <c r="AS32" s="24">
+        <v>9510.9</v>
+      </c>
+      <c r="AT32" s="24">
+        <v>15141.4</v>
+      </c>
+      <c r="AU32" s="24">
+        <v>24249.7</v>
+      </c>
+      <c r="AV32" s="24">
+        <v>28658.6</v>
+      </c>
+      <c r="AW32" s="24">
+        <v>29519.7</v>
+      </c>
+      <c r="AX32" s="24">
         <v>2191.1999999999998</v>
       </c>
-      <c r="AY32" s="31">
+      <c r="AY32" s="24">
         <v>3170.2</v>
       </c>
-      <c r="AZ32" s="31">
+      <c r="AZ32" s="24">
         <v>6425.14</v>
       </c>
-      <c r="BA32" s="31">
+      <c r="BA32" s="24">
         <v>9195.1</v>
       </c>
-      <c r="BB32" s="49">
+      <c r="BB32" s="35">
         <v>10738.8</v>
       </c>
-      <c r="BC32" s="51">
+      <c r="BC32" s="37">
         <v>11501.8</v>
       </c>
-      <c r="BD32" s="51">
+      <c r="BD32" s="37">
         <v>18145.900000000001</v>
       </c>
-      <c r="BE32" s="31"/>
+      <c r="BE32" s="37">
+        <v>23729.4</v>
+      </c>
       <c r="BF32" s="5"/>
       <c r="BG32" s="5"/>
-      <c r="BH32" s="31"/>
-      <c r="BI32" s="31"/>
+      <c r="BH32" s="24"/>
+      <c r="BI32" s="24"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="A33" s="32" t="s">
+      <c r="A33" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="5">
         <v>334</v>
       </c>
       <c r="C33" s="5">
         <v>687</v>
       </c>
       <c r="D33" s="5">
         <v>1068.4000000000001</v>
       </c>
       <c r="E33" s="5">
         <v>1559.7</v>
       </c>
       <c r="F33" s="5">
         <v>2117.1</v>
       </c>
       <c r="G33" s="5">
         <v>2784.3</v>
       </c>
       <c r="H33" s="5">
         <v>3818.9</v>
       </c>
       <c r="I33" s="5">
         <v>5727.7</v>
       </c>
       <c r="J33" s="5">
         <v>8817</v>
       </c>
       <c r="K33" s="5">
         <v>11060.82</v>
       </c>
-      <c r="L33" s="5">
+      <c r="L33" s="50">
         <v>11704</v>
       </c>
-      <c r="M33" s="21">
-[...2 lines deleted...]
-      <c r="N33" s="22">
+      <c r="M33" s="6">
+        <v>10393.9</v>
+      </c>
+      <c r="N33" s="52">
         <v>267.60000000000002</v>
       </c>
-      <c r="O33" s="22">
+      <c r="O33" s="20">
         <v>553.79999999999995</v>
       </c>
-      <c r="P33" s="22">
+      <c r="P33" s="20">
         <v>837.1</v>
       </c>
-      <c r="Q33" s="22">
+      <c r="Q33" s="20">
         <v>1170.2</v>
       </c>
-      <c r="R33" s="22">
+      <c r="R33" s="20">
         <v>1540.7</v>
       </c>
-      <c r="S33" s="22">
+      <c r="S33" s="20">
         <v>1971.3</v>
       </c>
-      <c r="T33" s="22">
+      <c r="T33" s="20">
         <v>2894</v>
       </c>
-      <c r="U33" s="22">
+      <c r="U33" s="20">
         <v>4805.3</v>
       </c>
-      <c r="V33" s="22">
+      <c r="V33" s="20">
         <v>8662.7999999999993</v>
       </c>
-      <c r="W33" s="22">
+      <c r="W33" s="20">
         <v>10499.3</v>
       </c>
-      <c r="X33" s="22">
+      <c r="X33" s="20">
         <v>10991.1</v>
       </c>
-      <c r="Y33" s="28">
+      <c r="Y33" s="19">
         <v>11531.2</v>
       </c>
-      <c r="Z33" s="19">
-[...32 lines deleted...]
-      <c r="AK33" s="22">
+      <c r="Z33" s="6">
+        <v>360.1</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>674.3</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>1012</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>1411</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>1875.4</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>2408</v>
+      </c>
+      <c r="AF33" s="39">
+        <v>3402.7</v>
+      </c>
+      <c r="AG33" s="20">
+        <v>5705.3</v>
+      </c>
+      <c r="AH33" s="19">
+        <v>8955.1</v>
+      </c>
+      <c r="AI33" s="21">
+        <v>10966.7</v>
+      </c>
+      <c r="AJ33" s="20">
+        <v>11456.4</v>
+      </c>
+      <c r="AK33" s="42">
         <v>12176.9</v>
       </c>
-      <c r="AL33" s="31">
-[...35 lines deleted...]
-      <c r="AX33" s="31">
+      <c r="AL33" s="24">
+        <v>385.4</v>
+      </c>
+      <c r="AM33" s="24">
+        <v>780</v>
+      </c>
+      <c r="AN33" s="24">
+        <v>1162.2</v>
+      </c>
+      <c r="AO33" s="24">
+        <v>1577</v>
+      </c>
+      <c r="AP33" s="24">
+        <v>2050.5</v>
+      </c>
+      <c r="AQ33" s="24">
+        <v>2658.6</v>
+      </c>
+      <c r="AR33" s="24">
+        <v>3950.4</v>
+      </c>
+      <c r="AS33" s="24">
+        <v>6526.4</v>
+      </c>
+      <c r="AT33" s="24">
+        <v>10239.799999999999</v>
+      </c>
+      <c r="AU33" s="24">
+        <v>12537.2</v>
+      </c>
+      <c r="AV33" s="24">
+        <v>13216.9</v>
+      </c>
+      <c r="AW33" s="24">
+        <v>13910</v>
+      </c>
+      <c r="AX33" s="24">
         <v>528.5</v>
       </c>
-      <c r="AY33" s="31">
+      <c r="AY33" s="24">
         <v>1083.0999999999999</v>
       </c>
-      <c r="AZ33" s="31">
+      <c r="AZ33" s="24">
         <v>1646.7</v>
       </c>
-      <c r="BA33" s="31">
+      <c r="BA33" s="24">
         <v>2252.6999999999998</v>
       </c>
-      <c r="BB33" s="49">
+      <c r="BB33" s="35">
         <v>2893.6</v>
       </c>
-      <c r="BC33" s="51">
+      <c r="BC33" s="37">
         <v>3492.2</v>
       </c>
-      <c r="BD33" s="51">
+      <c r="BD33" s="37">
         <v>4759.2</v>
       </c>
-      <c r="BE33" s="31"/>
+      <c r="BE33" s="37">
+        <v>7947.9</v>
+      </c>
       <c r="BF33" s="5"/>
       <c r="BG33" s="5"/>
-      <c r="BH33" s="31"/>
-      <c r="BI33" s="31"/>
+      <c r="BH33" s="24"/>
+      <c r="BI33" s="24"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="5">
         <v>1067.9000000000001</v>
       </c>
       <c r="C34" s="5">
         <v>2188.5</v>
       </c>
       <c r="D34" s="5">
         <v>3606.3</v>
       </c>
       <c r="E34" s="5">
         <v>5185.3999999999996</v>
       </c>
       <c r="F34" s="5">
         <v>6941.6</v>
       </c>
       <c r="G34" s="5">
         <v>8989.4</v>
       </c>
       <c r="H34" s="5">
         <v>19862.900000000001</v>
       </c>
       <c r="I34" s="5">
         <v>23529.599999999999</v>
       </c>
       <c r="J34" s="5">
         <v>29158.3</v>
       </c>
       <c r="K34" s="5">
         <v>32197.79</v>
       </c>
-      <c r="L34" s="5">
+      <c r="L34" s="50">
         <v>34599.199999999997</v>
       </c>
-      <c r="M34" s="21">
-[...2 lines deleted...]
-      <c r="N34" s="22">
+      <c r="M34" s="6">
+        <v>32606</v>
+      </c>
+      <c r="N34" s="52">
         <v>1079.5999999999999</v>
       </c>
-      <c r="O34" s="22">
+      <c r="O34" s="20">
         <v>2243.1999999999998</v>
       </c>
-      <c r="P34" s="22">
+      <c r="P34" s="20">
         <v>3483.8</v>
       </c>
-      <c r="Q34" s="22">
+      <c r="Q34" s="20">
         <v>4821.2</v>
       </c>
-      <c r="R34" s="22">
+      <c r="R34" s="20">
         <v>6370.3</v>
       </c>
-      <c r="S34" s="22">
+      <c r="S34" s="20">
         <v>8330.7000000000007</v>
       </c>
-      <c r="T34" s="22">
+      <c r="T34" s="20">
         <v>16495.400000000001</v>
       </c>
-      <c r="U34" s="22">
+      <c r="U34" s="20">
         <v>20099.7</v>
       </c>
-      <c r="V34" s="22">
+      <c r="V34" s="20">
         <v>25522</v>
       </c>
-      <c r="W34" s="22">
+      <c r="W34" s="20">
         <v>28160.7</v>
       </c>
-      <c r="X34" s="22">
+      <c r="X34" s="20">
         <v>29958.7</v>
       </c>
-      <c r="Y34" s="28">
+      <c r="Y34" s="19">
         <v>31447.200000000001</v>
       </c>
-      <c r="Z34" s="19">
-[...32 lines deleted...]
-      <c r="AK34" s="22">
+      <c r="Z34" s="6">
+        <v>962.3</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>1917.3</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>3023.3</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>4210.1000000000004</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>5589.7</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>9953.1</v>
+      </c>
+      <c r="AF34" s="39">
+        <v>16186.8</v>
+      </c>
+      <c r="AG34" s="20">
+        <v>20151.099999999999</v>
+      </c>
+      <c r="AH34" s="19">
+        <v>25250.400000000001</v>
+      </c>
+      <c r="AI34" s="21">
+        <v>27885.599999999999</v>
+      </c>
+      <c r="AJ34" s="20">
+        <v>29224.2</v>
+      </c>
+      <c r="AK34" s="42">
         <v>32802.1</v>
       </c>
-      <c r="AL34" s="31">
-[...35 lines deleted...]
-      <c r="AX34" s="31">
+      <c r="AL34" s="24">
+        <v>1268</v>
+      </c>
+      <c r="AM34" s="24">
+        <v>2568.5</v>
+      </c>
+      <c r="AN34" s="24">
+        <v>4014.1</v>
+      </c>
+      <c r="AO34" s="24">
+        <v>5562.3</v>
+      </c>
+      <c r="AP34" s="24">
+        <v>7284.4</v>
+      </c>
+      <c r="AQ34" s="24">
+        <v>11535.1</v>
+      </c>
+      <c r="AR34" s="24">
+        <v>17006</v>
+      </c>
+      <c r="AS34" s="24">
+        <v>20989</v>
+      </c>
+      <c r="AT34" s="24">
+        <v>29597.5</v>
+      </c>
+      <c r="AU34" s="24">
+        <v>32789.300000000003</v>
+      </c>
+      <c r="AV34" s="24">
+        <v>34473.599999999999</v>
+      </c>
+      <c r="AW34" s="24">
+        <v>36072.400000000001</v>
+      </c>
+      <c r="AX34" s="24">
         <v>1493.2</v>
       </c>
-      <c r="AY34" s="31">
+      <c r="AY34" s="24">
         <v>3149.9</v>
       </c>
-      <c r="AZ34" s="31">
+      <c r="AZ34" s="24">
         <v>4863.3599999999997</v>
       </c>
-      <c r="BA34" s="31">
+      <c r="BA34" s="24">
         <v>6706.1</v>
       </c>
-      <c r="BB34" s="49">
+      <c r="BB34" s="35">
         <v>8755.9</v>
       </c>
-      <c r="BC34" s="51">
+      <c r="BC34" s="37">
         <v>13035.5</v>
       </c>
-      <c r="BD34" s="51">
+      <c r="BD34" s="37">
         <v>19900.7</v>
       </c>
-      <c r="BE34" s="31"/>
+      <c r="BE34" s="37">
+        <v>26790.799999999999</v>
+      </c>
       <c r="BF34" s="5"/>
       <c r="BG34" s="5"/>
-      <c r="BH34" s="31"/>
-      <c r="BI34" s="31"/>
+      <c r="BH34" s="24"/>
+      <c r="BI34" s="24"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="5">
         <v>1452.9</v>
       </c>
       <c r="C35" s="5">
         <v>2912.5</v>
       </c>
       <c r="D35" s="5">
         <v>4696.3999999999996</v>
       </c>
       <c r="E35" s="5">
         <v>6642.9</v>
       </c>
       <c r="F35" s="5">
         <v>8941.2999999999993</v>
       </c>
       <c r="G35" s="5">
         <v>11296.1</v>
       </c>
       <c r="H35" s="5">
         <v>15682.8</v>
       </c>
       <c r="I35" s="5">
         <v>24332.7</v>
       </c>
       <c r="J35" s="5">
         <v>62855.1</v>
       </c>
       <c r="K35" s="5">
         <v>101930.84</v>
       </c>
-      <c r="L35" s="5">
+      <c r="L35" s="50">
         <v>105562.8</v>
       </c>
-      <c r="M35" s="21">
-[...2 lines deleted...]
-      <c r="N35" s="22">
+      <c r="M35" s="6">
+        <v>99198.7</v>
+      </c>
+      <c r="N35" s="52">
         <v>1182.5999999999999</v>
       </c>
-      <c r="O35" s="22">
+      <c r="O35" s="20">
         <v>2358.4</v>
       </c>
-      <c r="P35" s="22">
+      <c r="P35" s="20">
         <v>3741.5</v>
       </c>
-      <c r="Q35" s="22">
+      <c r="Q35" s="20">
         <v>5220.8</v>
       </c>
-      <c r="R35" s="22">
+      <c r="R35" s="20">
         <v>6897.8</v>
       </c>
-      <c r="S35" s="22">
+      <c r="S35" s="20">
         <v>8691.2000000000007</v>
       </c>
-      <c r="T35" s="22">
+      <c r="T35" s="20">
         <v>12366.6</v>
       </c>
-      <c r="U35" s="22">
+      <c r="U35" s="20">
         <v>21241.5</v>
       </c>
-      <c r="V35" s="22">
+      <c r="V35" s="20">
         <v>57798.1</v>
       </c>
-      <c r="W35" s="22">
+      <c r="W35" s="20">
         <v>88942.7</v>
       </c>
-      <c r="X35" s="22">
+      <c r="X35" s="20">
         <v>92232.3</v>
       </c>
-      <c r="Y35" s="28">
+      <c r="Y35" s="19">
         <v>93656.7</v>
       </c>
-      <c r="Z35" s="19">
-[...32 lines deleted...]
-      <c r="AK35" s="22">
+      <c r="Z35" s="6">
+        <v>1264.4000000000001</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>2488.5</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>3949.4</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>5524.2</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>7326.6</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>9302.1</v>
+      </c>
+      <c r="AF35" s="45">
+        <v>13128.7</v>
+      </c>
+      <c r="AG35" s="20">
+        <v>21958</v>
+      </c>
+      <c r="AH35" s="19">
+        <v>63028.9</v>
+      </c>
+      <c r="AI35" s="21">
+        <v>91498.9</v>
+      </c>
+      <c r="AJ35" s="20">
+        <v>94691.4</v>
+      </c>
+      <c r="AK35" s="42">
         <v>96648.5</v>
       </c>
-      <c r="AL35" s="31">
-[...35 lines deleted...]
-      <c r="AX35" s="31">
+      <c r="AL35" s="24">
+        <v>1630.5</v>
+      </c>
+      <c r="AM35" s="24">
+        <v>3148.6</v>
+      </c>
+      <c r="AN35" s="24">
+        <v>4988.2</v>
+      </c>
+      <c r="AO35" s="24">
+        <v>6976.8</v>
+      </c>
+      <c r="AP35" s="24">
+        <v>9265.7999999999993</v>
+      </c>
+      <c r="AQ35" s="24">
+        <v>11652.5</v>
+      </c>
+      <c r="AR35" s="24">
+        <v>16162.6</v>
+      </c>
+      <c r="AS35" s="24">
+        <v>26331.5</v>
+      </c>
+      <c r="AT35" s="24">
+        <v>69706</v>
+      </c>
+      <c r="AU35" s="24">
+        <v>100720</v>
+      </c>
+      <c r="AV35" s="24">
+        <v>103801.3</v>
+      </c>
+      <c r="AW35" s="24">
+        <v>105444.7</v>
+      </c>
+      <c r="AX35" s="24">
         <v>1825</v>
       </c>
-      <c r="AY35" s="31">
+      <c r="AY35" s="24">
         <v>3674.4</v>
       </c>
-      <c r="AZ35" s="31">
+      <c r="AZ35" s="24">
         <v>5779.34</v>
       </c>
-      <c r="BA35" s="31">
+      <c r="BA35" s="24">
         <v>8013.7</v>
       </c>
-      <c r="BB35" s="49">
+      <c r="BB35" s="35">
         <v>10613.6</v>
       </c>
-      <c r="BC35" s="51">
+      <c r="BC35" s="37">
         <v>13132.3</v>
       </c>
-      <c r="BD35" s="51">
+      <c r="BD35" s="37">
         <v>19681.3</v>
       </c>
-      <c r="BE35" s="31"/>
+      <c r="BE35" s="37">
+        <v>53448.5</v>
+      </c>
       <c r="BF35" s="5"/>
       <c r="BG35" s="5"/>
-      <c r="BH35" s="31"/>
-      <c r="BI35" s="31"/>
+      <c r="BH35" s="24"/>
+      <c r="BI35" s="24"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="5">
         <v>2028.7</v>
       </c>
       <c r="C36" s="5">
         <v>4224.8999999999996</v>
       </c>
       <c r="D36" s="5">
         <v>6762.6</v>
       </c>
       <c r="E36" s="5">
         <v>9180.9</v>
       </c>
       <c r="F36" s="5">
         <v>11838.4</v>
       </c>
       <c r="G36" s="5">
         <v>14747</v>
       </c>
       <c r="H36" s="5">
         <v>20351</v>
       </c>
       <c r="I36" s="5">
         <v>30413.1</v>
       </c>
       <c r="J36" s="5">
         <v>51861.5</v>
       </c>
       <c r="K36" s="5">
         <v>64948.62</v>
       </c>
-      <c r="L36" s="5">
+      <c r="L36" s="50">
         <v>69351.3</v>
       </c>
-      <c r="M36" s="21">
-[...2 lines deleted...]
-      <c r="N36" s="22">
+      <c r="M36" s="6">
+        <v>63621.8</v>
+      </c>
+      <c r="N36" s="52">
         <v>1698.3</v>
       </c>
-      <c r="O36" s="22">
+      <c r="O36" s="20">
         <v>3457.2</v>
       </c>
-      <c r="P36" s="22">
+      <c r="P36" s="20">
         <v>5395.4</v>
       </c>
-      <c r="Q36" s="22">
+      <c r="Q36" s="20">
         <v>7178.2</v>
       </c>
-      <c r="R36" s="22">
+      <c r="R36" s="20">
         <v>9150.7000000000007</v>
       </c>
-      <c r="S36" s="22">
+      <c r="S36" s="20">
         <v>11396.6</v>
       </c>
-      <c r="T36" s="22">
+      <c r="T36" s="20">
         <v>16397.099999999999</v>
       </c>
-      <c r="U36" s="22">
+      <c r="U36" s="20">
         <v>26737.599999999999</v>
       </c>
-      <c r="V36" s="22">
+      <c r="V36" s="20">
         <v>47514.7</v>
       </c>
-      <c r="W36" s="22">
+      <c r="W36" s="20">
         <v>60146.8</v>
       </c>
-      <c r="X36" s="22">
+      <c r="X36" s="20">
         <v>64427.5</v>
       </c>
-      <c r="Y36" s="28">
+      <c r="Y36" s="19">
         <v>66501.399999999994</v>
       </c>
-      <c r="Z36" s="19">
-[...32 lines deleted...]
-      <c r="AK36" s="22">
+      <c r="Z36" s="6">
+        <v>1757.5</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>3481</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>5480.8</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>7313.7</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>9311.4</v>
+      </c>
+      <c r="AE36" s="39">
+        <v>11527.7</v>
+      </c>
+      <c r="AF36" s="39">
+        <v>17379.7</v>
+      </c>
+      <c r="AG36" s="20">
+        <v>26101.3</v>
+      </c>
+      <c r="AH36" s="19">
+        <v>47172.6</v>
+      </c>
+      <c r="AI36" s="21">
+        <v>58659.7</v>
+      </c>
+      <c r="AJ36" s="20">
+        <v>62877.3</v>
+      </c>
+      <c r="AK36" s="42">
         <v>67253.600000000006</v>
       </c>
-      <c r="AL36" s="31">
-[...35 lines deleted...]
-      <c r="AX36" s="31">
+      <c r="AL36" s="24">
+        <v>2447.8000000000002</v>
+      </c>
+      <c r="AM36" s="24">
+        <v>4850.8999999999996</v>
+      </c>
+      <c r="AN36" s="24">
+        <v>8057.9</v>
+      </c>
+      <c r="AO36" s="24">
+        <v>10808.9</v>
+      </c>
+      <c r="AP36" s="24">
+        <v>13807.2</v>
+      </c>
+      <c r="AQ36" s="24">
+        <v>17152.599999999999</v>
+      </c>
+      <c r="AR36" s="24">
+        <v>25518.2</v>
+      </c>
+      <c r="AS36" s="24">
+        <v>37564.300000000003</v>
+      </c>
+      <c r="AT36" s="24">
+        <v>63657.7</v>
+      </c>
+      <c r="AU36" s="24">
+        <v>78405</v>
+      </c>
+      <c r="AV36" s="24">
+        <v>82730.8</v>
+      </c>
+      <c r="AW36" s="24">
+        <v>86762.5</v>
+      </c>
+      <c r="AX36" s="24">
         <v>3401.3</v>
       </c>
-      <c r="AY36" s="31">
+      <c r="AY36" s="24">
         <v>6497.1</v>
       </c>
-      <c r="AZ36" s="31">
+      <c r="AZ36" s="24">
         <v>9886.19</v>
       </c>
-      <c r="BA36" s="31">
+      <c r="BA36" s="24">
         <v>12812</v>
       </c>
-      <c r="BB36" s="49">
+      <c r="BB36" s="35">
         <v>15849.2</v>
       </c>
-      <c r="BC36" s="51">
+      <c r="BC36" s="37">
         <v>18843.400000000001</v>
       </c>
-      <c r="BD36" s="51">
+      <c r="BD36" s="37">
         <v>28637.4</v>
       </c>
-      <c r="BE36" s="31"/>
+      <c r="BE36" s="37">
+        <v>47615.9</v>
+      </c>
       <c r="BF36" s="5"/>
       <c r="BG36" s="5"/>
-      <c r="BH36" s="31"/>
-      <c r="BI36" s="31"/>
+      <c r="BH36" s="24"/>
+      <c r="BI36" s="24"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="5">
         <v>2101.8000000000002</v>
       </c>
       <c r="C37" s="5">
         <v>4353.8</v>
       </c>
       <c r="D37" s="5">
         <v>7694.2</v>
       </c>
       <c r="E37" s="5">
         <v>11008.7</v>
       </c>
       <c r="F37" s="5">
         <v>14599.7</v>
       </c>
       <c r="G37" s="5">
         <v>18707.900000000001</v>
       </c>
       <c r="H37" s="5">
         <v>25385.1</v>
       </c>
       <c r="I37" s="5">
         <v>39512.1</v>
       </c>
       <c r="J37" s="5">
         <v>49274.5</v>
       </c>
       <c r="K37" s="5">
         <v>57422</v>
       </c>
-      <c r="L37" s="5">
+      <c r="L37" s="50">
         <v>62005.8</v>
       </c>
-      <c r="M37" s="21">
-[...2 lines deleted...]
-      <c r="N37" s="22">
+      <c r="M37" s="6">
+        <v>57895.6</v>
+      </c>
+      <c r="N37" s="52">
         <v>2111.4</v>
       </c>
-      <c r="O37" s="22">
+      <c r="O37" s="20">
         <v>4303.7</v>
       </c>
-      <c r="P37" s="22">
+      <c r="P37" s="20">
         <v>6671.3</v>
       </c>
-      <c r="Q37" s="22">
+      <c r="Q37" s="20">
         <v>9963.2000000000007</v>
       </c>
-      <c r="R37" s="22">
+      <c r="R37" s="20">
         <v>13075.1</v>
       </c>
-      <c r="S37" s="22">
+      <c r="S37" s="20">
         <v>16330.9</v>
       </c>
-      <c r="T37" s="22">
+      <c r="T37" s="20">
         <v>21803.1</v>
       </c>
-      <c r="U37" s="22">
+      <c r="U37" s="20">
         <v>35044.400000000001</v>
       </c>
-      <c r="V37" s="22">
+      <c r="V37" s="20">
         <v>46761.599999999999</v>
       </c>
-      <c r="W37" s="22">
+      <c r="W37" s="20">
         <v>51397.599999999999</v>
       </c>
-      <c r="X37" s="22">
+      <c r="X37" s="20">
         <v>54810.1</v>
       </c>
-      <c r="Y37" s="28">
+      <c r="Y37" s="19">
         <v>59595.9</v>
       </c>
-      <c r="Z37" s="19">
-[...32 lines deleted...]
-      <c r="AK37" s="22">
+      <c r="Z37" s="6">
+        <v>1920.6</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>3895.3</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>6625.8</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>11381</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>14107.7</v>
+      </c>
+      <c r="AE37" s="39">
+        <v>22662.400000000001</v>
+      </c>
+      <c r="AF37" s="39">
+        <v>27650.6</v>
+      </c>
+      <c r="AG37" s="20">
+        <v>38123</v>
+      </c>
+      <c r="AH37" s="19">
+        <v>51175.9</v>
+      </c>
+      <c r="AI37" s="21">
+        <v>58242</v>
+      </c>
+      <c r="AJ37" s="20">
+        <v>62782.9</v>
+      </c>
+      <c r="AK37" s="42">
         <v>70036.899999999994</v>
       </c>
-      <c r="AL37" s="31">
-[...35 lines deleted...]
-      <c r="AX37" s="31">
+      <c r="AL37" s="24">
+        <v>2470.9</v>
+      </c>
+      <c r="AM37" s="24">
+        <v>5221.7</v>
+      </c>
+      <c r="AN37" s="24">
+        <v>7714.5</v>
+      </c>
+      <c r="AO37" s="24">
+        <v>10126</v>
+      </c>
+      <c r="AP37" s="24">
+        <v>13551.2</v>
+      </c>
+      <c r="AQ37" s="24">
+        <v>18582.599999999999</v>
+      </c>
+      <c r="AR37" s="24">
+        <v>26548.3</v>
+      </c>
+      <c r="AS37" s="24">
+        <v>37296.9</v>
+      </c>
+      <c r="AT37" s="24">
+        <v>61654.8</v>
+      </c>
+      <c r="AU37" s="24">
+        <v>73434</v>
+      </c>
+      <c r="AV37" s="24">
+        <v>77782.3</v>
+      </c>
+      <c r="AW37" s="24">
+        <v>85167.9</v>
+      </c>
+      <c r="AX37" s="24">
         <v>3985.9</v>
       </c>
-      <c r="AY37" s="31">
+      <c r="AY37" s="24">
         <v>8691.5</v>
       </c>
-      <c r="AZ37" s="31">
+      <c r="AZ37" s="24">
         <v>12535.89</v>
       </c>
-      <c r="BA37" s="31">
+      <c r="BA37" s="24">
         <v>18708.7</v>
       </c>
-      <c r="BB37" s="49">
+      <c r="BB37" s="35">
         <v>22493.200000000001</v>
       </c>
-      <c r="BC37" s="51">
+      <c r="BC37" s="37">
         <v>29921.7</v>
       </c>
-      <c r="BD37" s="51">
+      <c r="BD37" s="37">
         <v>42267.6</v>
       </c>
-      <c r="BE37" s="31"/>
+      <c r="BE37" s="37">
+        <v>55775.7</v>
+      </c>
       <c r="BF37" s="5"/>
       <c r="BG37" s="5"/>
-      <c r="BH37" s="31"/>
-      <c r="BI37" s="31"/>
+      <c r="BH37" s="24"/>
+      <c r="BI37" s="24"/>
     </row>
     <row r="38" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="5">
         <v>1057.8</v>
       </c>
       <c r="C38" s="5">
         <v>2129.3000000000002</v>
       </c>
       <c r="D38" s="5">
         <v>3431.7</v>
       </c>
       <c r="E38" s="5">
         <v>4969.2</v>
       </c>
       <c r="F38" s="5">
         <v>6726.2</v>
       </c>
       <c r="G38" s="5">
         <v>8417.2999999999993</v>
       </c>
       <c r="H38" s="5">
         <v>11445</v>
       </c>
       <c r="I38" s="5">
         <v>16459.400000000001</v>
       </c>
       <c r="J38" s="5">
         <v>45145.1</v>
       </c>
       <c r="K38" s="5">
         <v>76308.2</v>
       </c>
-      <c r="L38" s="5">
+      <c r="L38" s="50">
         <v>79294.5</v>
       </c>
-      <c r="M38" s="21">
-[...2 lines deleted...]
-      <c r="N38" s="22">
+      <c r="M38" s="6">
+        <v>72854.5</v>
+      </c>
+      <c r="N38" s="52">
         <v>828.5</v>
       </c>
-      <c r="O38" s="22">
+      <c r="O38" s="20">
         <v>1676.7</v>
       </c>
-      <c r="P38" s="22">
+      <c r="P38" s="20">
         <v>2638.9</v>
       </c>
-      <c r="Q38" s="22">
+      <c r="Q38" s="20">
         <v>3711.1</v>
       </c>
-      <c r="R38" s="22">
+      <c r="R38" s="20">
         <v>4892.5</v>
       </c>
-      <c r="S38" s="22">
+      <c r="S38" s="20">
         <v>6070.8</v>
       </c>
-      <c r="T38" s="22">
+      <c r="T38" s="20">
         <v>8744.2999999999993</v>
       </c>
-      <c r="U38" s="22">
+      <c r="U38" s="20">
         <v>13596.7</v>
       </c>
-      <c r="V38" s="22">
+      <c r="V38" s="20">
         <v>42904.1</v>
       </c>
-      <c r="W38" s="22">
+      <c r="W38" s="20">
         <v>65113</v>
       </c>
-      <c r="X38" s="22">
+      <c r="X38" s="20">
         <v>67827.3</v>
       </c>
-      <c r="Y38" s="28">
+      <c r="Y38" s="19">
         <v>68797.8</v>
       </c>
-      <c r="Z38" s="19">
-[...32 lines deleted...]
-      <c r="AK38" s="22">
+      <c r="Z38" s="6">
+        <v>859.7</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>1716.3</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>2710</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>3820.7</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>5044.3999999999996</v>
+      </c>
+      <c r="AE38" s="39">
+        <v>6281.8</v>
+      </c>
+      <c r="AF38" s="39">
+        <v>8616.2999999999993</v>
+      </c>
+      <c r="AG38" s="20">
+        <v>14592.9</v>
+      </c>
+      <c r="AH38" s="19">
+        <v>47967.6</v>
+      </c>
+      <c r="AI38" s="21">
+        <v>69611.8</v>
+      </c>
+      <c r="AJ38" s="20">
+        <v>71842.3</v>
+      </c>
+      <c r="AK38" s="42">
         <v>73048.899999999994</v>
       </c>
-      <c r="AL38" s="31">
-[...35 lines deleted...]
-      <c r="AX38" s="31">
+      <c r="AL38" s="24">
+        <v>1149.5999999999999</v>
+      </c>
+      <c r="AM38" s="24">
+        <v>2274</v>
+      </c>
+      <c r="AN38" s="24">
+        <v>3573.5</v>
+      </c>
+      <c r="AO38" s="24">
+        <v>5013.3999999999996</v>
+      </c>
+      <c r="AP38" s="24">
+        <v>6591.6</v>
+      </c>
+      <c r="AQ38" s="24">
+        <v>8167.6</v>
+      </c>
+      <c r="AR38" s="24">
+        <v>11148.2</v>
+      </c>
+      <c r="AS38" s="24">
+        <v>18126</v>
+      </c>
+      <c r="AT38" s="24">
+        <v>51286.8</v>
+      </c>
+      <c r="AU38" s="24">
+        <v>75409.600000000006</v>
+      </c>
+      <c r="AV38" s="24">
+        <v>77928.2</v>
+      </c>
+      <c r="AW38" s="24">
+        <v>78871</v>
+      </c>
+      <c r="AX38" s="24">
         <v>1369.8</v>
       </c>
-      <c r="AY38" s="31">
+      <c r="AY38" s="24">
         <v>2800.9</v>
       </c>
-      <c r="AZ38" s="31">
+      <c r="AZ38" s="24">
         <v>4357.5600000000004</v>
       </c>
-      <c r="BA38" s="31">
+      <c r="BA38" s="24">
         <v>5930.8</v>
       </c>
-      <c r="BB38" s="49">
+      <c r="BB38" s="35">
         <v>7714.8</v>
       </c>
-      <c r="BC38" s="51">
+      <c r="BC38" s="37">
         <v>9315.7999999999993</v>
       </c>
-      <c r="BD38" s="51">
+      <c r="BD38" s="37">
         <v>14044</v>
       </c>
-      <c r="BE38" s="31"/>
+      <c r="BE38" s="37">
+        <v>40806.300000000003</v>
+      </c>
       <c r="BF38" s="5"/>
       <c r="BG38" s="5"/>
-      <c r="BH38" s="31"/>
-      <c r="BI38" s="31"/>
+      <c r="BH38" s="24"/>
+      <c r="BI38" s="24"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="5">
         <v>1961.6</v>
       </c>
       <c r="C39" s="5">
         <v>4182.1000000000004</v>
       </c>
       <c r="D39" s="5">
         <v>6662.4</v>
       </c>
       <c r="E39" s="5">
         <v>9745.4</v>
       </c>
       <c r="F39" s="5">
         <v>12684.9</v>
       </c>
       <c r="G39" s="5">
         <v>16941.3</v>
       </c>
       <c r="H39" s="5">
         <v>24911.4</v>
       </c>
       <c r="I39" s="5">
         <v>33099.599999999999</v>
       </c>
       <c r="J39" s="5">
         <v>52679.199999999997</v>
       </c>
       <c r="K39" s="5">
         <v>63626.9</v>
       </c>
-      <c r="L39" s="5">
+      <c r="L39" s="50">
         <v>68455.3</v>
       </c>
-      <c r="M39" s="21">
-[...2 lines deleted...]
-      <c r="N39" s="22">
+      <c r="M39" s="6">
+        <v>61730.400000000001</v>
+      </c>
+      <c r="N39" s="52">
         <v>1266.2</v>
       </c>
-      <c r="O39" s="22">
+      <c r="O39" s="20">
         <v>3100.9</v>
       </c>
-      <c r="P39" s="22">
+      <c r="P39" s="20">
         <v>5342.2</v>
       </c>
-      <c r="Q39" s="22">
+      <c r="Q39" s="20">
         <v>7315.9</v>
       </c>
-      <c r="R39" s="22">
+      <c r="R39" s="20">
         <v>9889.1</v>
       </c>
-      <c r="S39" s="22">
+      <c r="S39" s="20">
         <v>13636.1</v>
       </c>
-      <c r="T39" s="22">
+      <c r="T39" s="20">
         <v>20086</v>
       </c>
-      <c r="U39" s="22">
+      <c r="U39" s="20">
         <v>28360.5</v>
       </c>
-      <c r="V39" s="22">
+      <c r="V39" s="20">
         <v>47179.7</v>
       </c>
-      <c r="W39" s="22">
+      <c r="W39" s="20">
         <v>55796.3</v>
       </c>
-      <c r="X39" s="22">
+      <c r="X39" s="20">
         <v>59786.7</v>
       </c>
-      <c r="Y39" s="28">
+      <c r="Y39" s="19">
         <v>61889.4</v>
       </c>
-      <c r="Z39" s="19">
-[...32 lines deleted...]
-      <c r="AK39" s="22">
+      <c r="Z39" s="6">
+        <v>2529.5</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>4313.8999999999996</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>7241.2</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>9412.4</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>11877.6</v>
+      </c>
+      <c r="AE39" s="39">
+        <v>15016.9</v>
+      </c>
+      <c r="AF39" s="39">
+        <v>21565.9</v>
+      </c>
+      <c r="AG39" s="20">
+        <v>29638.1</v>
+      </c>
+      <c r="AH39" s="19">
+        <v>48645.4</v>
+      </c>
+      <c r="AI39" s="21">
+        <v>57970.9</v>
+      </c>
+      <c r="AJ39" s="20">
+        <v>62505.1</v>
+      </c>
+      <c r="AK39" s="42">
         <v>65792.800000000003</v>
       </c>
-      <c r="AL39" s="31">
-[...35 lines deleted...]
-      <c r="AX39" s="31">
+      <c r="AL39" s="24">
+        <v>2504.8000000000002</v>
+      </c>
+      <c r="AM39" s="24">
+        <v>4951.2</v>
+      </c>
+      <c r="AN39" s="24">
+        <v>8673.9</v>
+      </c>
+      <c r="AO39" s="24">
+        <v>11247.3</v>
+      </c>
+      <c r="AP39" s="24">
+        <v>13983.3</v>
+      </c>
+      <c r="AQ39" s="24">
+        <v>18280.8</v>
+      </c>
+      <c r="AR39" s="24">
+        <v>24722.5</v>
+      </c>
+      <c r="AS39" s="24">
+        <v>33636.1</v>
+      </c>
+      <c r="AT39" s="24">
+        <v>55567</v>
+      </c>
+      <c r="AU39" s="24">
+        <v>66393.3</v>
+      </c>
+      <c r="AV39" s="24">
+        <v>69565.8</v>
+      </c>
+      <c r="AW39" s="24">
+        <v>73939</v>
+      </c>
+      <c r="AX39" s="24">
         <v>2216.6</v>
       </c>
-      <c r="AY39" s="31">
+      <c r="AY39" s="24">
         <v>4947.8999999999996</v>
       </c>
-      <c r="AZ39" s="31">
+      <c r="AZ39" s="24">
         <v>8151.83</v>
       </c>
-      <c r="BA39" s="31">
+      <c r="BA39" s="24">
         <v>12794.5</v>
       </c>
-      <c r="BB39" s="49">
+      <c r="BB39" s="35">
         <v>15770.3</v>
       </c>
-      <c r="BC39" s="51">
+      <c r="BC39" s="37">
         <v>20695.099999999999</v>
       </c>
-      <c r="BD39" s="51">
+      <c r="BD39" s="37">
         <v>28363.4</v>
       </c>
-      <c r="BE39" s="31"/>
+      <c r="BE39" s="37">
+        <v>38996.5</v>
+      </c>
       <c r="BF39" s="5"/>
       <c r="BG39" s="5"/>
-      <c r="BH39" s="31"/>
-      <c r="BI39" s="31"/>
+      <c r="BH39" s="24"/>
+      <c r="BI39" s="24"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="5">
         <v>1022.4</v>
       </c>
       <c r="C40" s="5">
         <v>2099.6999999999998</v>
       </c>
       <c r="D40" s="5">
         <v>3345.6</v>
       </c>
       <c r="E40" s="5">
         <v>4678.1000000000004</v>
       </c>
       <c r="F40" s="5">
         <v>6145.3</v>
       </c>
       <c r="G40" s="5">
         <v>7710.8</v>
       </c>
       <c r="H40" s="5">
         <v>11227.4</v>
       </c>
       <c r="I40" s="5">
         <v>17610.900000000001</v>
       </c>
       <c r="J40" s="5">
         <v>29205.599999999999</v>
       </c>
       <c r="K40" s="5">
         <v>34606</v>
       </c>
-      <c r="L40" s="5">
+      <c r="L40" s="50">
         <v>37659.199999999997</v>
       </c>
-      <c r="M40" s="21">
-[...2 lines deleted...]
-      <c r="N40" s="22">
+      <c r="M40" s="6">
+        <v>35195</v>
+      </c>
+      <c r="N40" s="52">
         <v>940.6</v>
       </c>
-      <c r="O40" s="22">
+      <c r="O40" s="20">
         <v>1851.9</v>
       </c>
-      <c r="P40" s="22">
+      <c r="P40" s="20">
         <v>2924.9</v>
       </c>
-      <c r="Q40" s="22">
+      <c r="Q40" s="20">
         <v>4025.4</v>
       </c>
-      <c r="R40" s="22">
+      <c r="R40" s="20">
         <v>5176</v>
       </c>
-      <c r="S40" s="22">
+      <c r="S40" s="20">
         <v>6464.3</v>
       </c>
-      <c r="T40" s="22">
+      <c r="T40" s="20">
         <v>9442.9</v>
       </c>
-      <c r="U40" s="22">
+      <c r="U40" s="20">
         <v>14289.6</v>
       </c>
-      <c r="V40" s="22">
+      <c r="V40" s="20">
         <v>26517</v>
       </c>
-      <c r="W40" s="22">
+      <c r="W40" s="20">
         <v>31596.400000000001</v>
       </c>
-      <c r="X40" s="22">
+      <c r="X40" s="20">
         <v>33960.6</v>
       </c>
-      <c r="Y40" s="28">
+      <c r="Y40" s="19">
         <v>35125.1</v>
       </c>
-      <c r="Z40" s="19">
-[...32 lines deleted...]
-      <c r="AK40" s="22">
+      <c r="Z40" s="6">
+        <v>948.1</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>1902</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>2978.3</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>4112.1000000000004</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>5268.6</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>6560.3</v>
+      </c>
+      <c r="AF40" s="46">
+        <v>9530.1</v>
+      </c>
+      <c r="AG40" s="20">
+        <v>15780.1</v>
+      </c>
+      <c r="AH40" s="19">
+        <v>27097.1</v>
+      </c>
+      <c r="AI40" s="21">
+        <v>32807.199999999997</v>
+      </c>
+      <c r="AJ40" s="20">
+        <v>35330.9</v>
+      </c>
+      <c r="AK40" s="42">
         <v>37664.699999999997</v>
       </c>
-      <c r="AL40" s="31">
-[...35 lines deleted...]
-      <c r="AX40" s="31">
+      <c r="AL40" s="24">
+        <v>1221.8</v>
+      </c>
+      <c r="AM40" s="24">
+        <v>2393.1999999999998</v>
+      </c>
+      <c r="AN40" s="24">
+        <v>3753.1</v>
+      </c>
+      <c r="AO40" s="24">
+        <v>5062.7</v>
+      </c>
+      <c r="AP40" s="24">
+        <v>6545.9</v>
+      </c>
+      <c r="AQ40" s="24">
+        <v>8164.2</v>
+      </c>
+      <c r="AR40" s="24">
+        <v>11180.2</v>
+      </c>
+      <c r="AS40" s="24">
+        <v>16767.8</v>
+      </c>
+      <c r="AT40" s="24">
+        <v>30297.3</v>
+      </c>
+      <c r="AU40" s="24">
+        <v>52357.1</v>
+      </c>
+      <c r="AV40" s="24">
+        <v>63691.6</v>
+      </c>
+      <c r="AW40" s="24">
+        <v>65383.3</v>
+      </c>
+      <c r="AX40" s="24">
         <v>1342.2</v>
       </c>
-      <c r="AY40" s="31">
+      <c r="AY40" s="24">
         <v>3136.1</v>
       </c>
-      <c r="AZ40" s="31">
+      <c r="AZ40" s="24">
         <v>4744.8500000000004</v>
       </c>
-      <c r="BA40" s="31">
+      <c r="BA40" s="24">
         <v>6346.1</v>
       </c>
-      <c r="BB40" s="49">
+      <c r="BB40" s="35">
         <v>8071.7</v>
       </c>
-      <c r="BC40" s="51">
+      <c r="BC40" s="37">
         <v>9726.1</v>
       </c>
-      <c r="BD40" s="51">
+      <c r="BD40" s="37">
         <v>14107.2</v>
       </c>
-      <c r="BE40" s="31"/>
+      <c r="BE40" s="37">
+        <v>26599.200000000001</v>
+      </c>
       <c r="BF40" s="5"/>
       <c r="BG40" s="5"/>
-      <c r="BH40" s="31"/>
-      <c r="BI40" s="31"/>
+      <c r="BH40" s="24"/>
+      <c r="BI40" s="24"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="5">
         <v>5115.8</v>
       </c>
       <c r="C41" s="5">
         <v>10197.4</v>
       </c>
       <c r="D41" s="5">
         <v>15708.6</v>
       </c>
       <c r="E41" s="5">
         <v>21675.8</v>
       </c>
       <c r="F41" s="5">
         <v>28090.6</v>
       </c>
       <c r="G41" s="5">
         <v>34449.699999999997</v>
       </c>
       <c r="H41" s="5">
         <v>46690.400000000001</v>
       </c>
       <c r="I41" s="5">
         <v>65019.4</v>
       </c>
       <c r="J41" s="5">
         <v>94795.7</v>
       </c>
       <c r="K41" s="5">
         <v>108520.6</v>
       </c>
-      <c r="L41" s="5">
+      <c r="L41" s="50">
         <v>116020</v>
       </c>
-      <c r="M41" s="21">
-[...2 lines deleted...]
-      <c r="N41" s="22">
+      <c r="M41" s="6">
+        <v>104797.6</v>
+      </c>
+      <c r="N41" s="52">
         <v>4051.9</v>
       </c>
-      <c r="O41" s="22">
+      <c r="O41" s="20">
         <v>7751.5</v>
       </c>
-      <c r="P41" s="22">
+      <c r="P41" s="20">
         <v>12273</v>
       </c>
-      <c r="Q41" s="22">
+      <c r="Q41" s="20">
         <v>18394.599999999999</v>
       </c>
-      <c r="R41" s="22">
+      <c r="R41" s="20">
         <v>23506</v>
       </c>
-      <c r="S41" s="22">
+      <c r="S41" s="20">
         <v>29006</v>
       </c>
-      <c r="T41" s="22">
+      <c r="T41" s="20">
         <v>39038.9</v>
       </c>
-      <c r="U41" s="22">
+      <c r="U41" s="20">
         <v>57065.4</v>
       </c>
-      <c r="V41" s="22">
+      <c r="V41" s="20">
         <v>86493.5</v>
       </c>
-      <c r="W41" s="22">
+      <c r="W41" s="20">
         <v>100737.8</v>
       </c>
-      <c r="X41" s="22">
+      <c r="X41" s="20">
         <v>108365.3</v>
       </c>
-      <c r="Y41" s="28">
+      <c r="Y41" s="19">
         <v>116787.4</v>
       </c>
-      <c r="Z41" s="19">
-[...32 lines deleted...]
-      <c r="AK41" s="22">
+      <c r="Z41" s="6">
+        <v>4769.6000000000004</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>14659.7</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>20026.900000000001</v>
+      </c>
+      <c r="AC41" s="43">
+        <v>26500.3</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>33186.400000000001</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>42750.8</v>
+      </c>
+      <c r="AF41" s="39">
+        <v>54841.9</v>
+      </c>
+      <c r="AG41" s="20">
+        <v>76064.2</v>
+      </c>
+      <c r="AH41" s="19">
+        <v>108041.60000000001</v>
+      </c>
+      <c r="AI41" s="21">
+        <v>122855.8</v>
+      </c>
+      <c r="AJ41" s="20">
+        <v>129809</v>
+      </c>
+      <c r="AK41" s="42">
         <v>140279</v>
       </c>
-      <c r="AL41" s="31">
-[...35 lines deleted...]
-      <c r="AX41" s="31">
+      <c r="AL41" s="24">
+        <v>7671</v>
+      </c>
+      <c r="AM41" s="24">
+        <v>15352</v>
+      </c>
+      <c r="AN41" s="24">
+        <v>22948.400000000001</v>
+      </c>
+      <c r="AO41" s="24">
+        <v>30758</v>
+      </c>
+      <c r="AP41" s="24">
+        <v>39407.300000000003</v>
+      </c>
+      <c r="AQ41" s="24">
+        <v>49318.1</v>
+      </c>
+      <c r="AR41" s="24">
+        <v>62920.4</v>
+      </c>
+      <c r="AS41" s="24">
+        <v>84737.3</v>
+      </c>
+      <c r="AT41" s="24">
+        <v>125081.3</v>
+      </c>
+      <c r="AU41" s="24">
+        <v>142608.1</v>
+      </c>
+      <c r="AV41" s="24">
+        <v>149492.1</v>
+      </c>
+      <c r="AW41" s="24">
+        <v>161816</v>
+      </c>
+      <c r="AX41" s="24">
         <v>9117.1</v>
       </c>
-      <c r="AY41" s="31">
+      <c r="AY41" s="24">
         <v>17358.099999999999</v>
       </c>
-      <c r="AZ41" s="31">
+      <c r="AZ41" s="24">
         <v>26854.9</v>
       </c>
-      <c r="BA41" s="31">
+      <c r="BA41" s="24">
         <v>35998.800000000003</v>
       </c>
-      <c r="BB41" s="49">
+      <c r="BB41" s="35">
         <v>49511.199999999997</v>
       </c>
-      <c r="BC41" s="51">
+      <c r="BC41" s="37">
         <v>65630.8</v>
       </c>
-      <c r="BD41" s="51">
+      <c r="BD41" s="37">
         <v>85510.5</v>
       </c>
-      <c r="BE41" s="31"/>
+      <c r="BE41" s="37">
+        <v>111581.4</v>
+      </c>
       <c r="BF41" s="5"/>
       <c r="BG41" s="5"/>
-      <c r="BH41" s="31"/>
-      <c r="BI41" s="31"/>
+      <c r="BH41" s="24"/>
+      <c r="BI41" s="24"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="5">
         <v>4439.2</v>
       </c>
       <c r="C42" s="5">
         <v>9092.7000000000007</v>
       </c>
       <c r="D42" s="5">
         <v>14137.8</v>
       </c>
       <c r="E42" s="5">
         <v>19032.5</v>
       </c>
       <c r="F42" s="5">
         <v>24343.3</v>
       </c>
       <c r="G42" s="5">
         <v>30122.799999999999</v>
       </c>
       <c r="H42" s="5">
         <v>40474.800000000003</v>
       </c>
       <c r="I42" s="5">
         <v>55484.5</v>
       </c>
       <c r="J42" s="5">
         <v>86008.8</v>
       </c>
       <c r="K42" s="5">
         <v>100036.9</v>
       </c>
-      <c r="L42" s="5">
+      <c r="L42" s="50">
         <v>107410</v>
       </c>
-      <c r="M42" s="21">
-[...2 lines deleted...]
-      <c r="N42" s="22">
+      <c r="M42" s="6">
+        <v>100525.8</v>
+      </c>
+      <c r="N42" s="52">
         <v>5262.1</v>
       </c>
-      <c r="O42" s="22">
+      <c r="O42" s="20">
         <v>10550.3</v>
       </c>
-      <c r="P42" s="22">
+      <c r="P42" s="20">
         <v>16071.4</v>
       </c>
-      <c r="Q42" s="22">
+      <c r="Q42" s="20">
         <v>21342.3</v>
       </c>
-      <c r="R42" s="22">
+      <c r="R42" s="20">
         <v>26903.1</v>
       </c>
-      <c r="S42" s="22">
+      <c r="S42" s="20">
         <v>33037.1</v>
       </c>
-      <c r="T42" s="22">
+      <c r="T42" s="20">
         <v>46593</v>
       </c>
-      <c r="U42" s="22">
+      <c r="U42" s="20">
         <v>61898.7</v>
       </c>
-      <c r="V42" s="22">
+      <c r="V42" s="20">
         <v>90057</v>
       </c>
-      <c r="W42" s="22">
+      <c r="W42" s="20">
         <v>109690.9</v>
       </c>
-      <c r="X42" s="22">
+      <c r="X42" s="20">
         <v>118067.2</v>
       </c>
-      <c r="Y42" s="28">
+      <c r="Y42" s="19">
         <v>123654.6</v>
       </c>
-      <c r="Z42" s="19">
-[...32 lines deleted...]
-      <c r="AK42" s="22">
+      <c r="Z42" s="6">
+        <v>4856.8999999999996</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>9457.7000000000007</v>
+      </c>
+      <c r="AB42" s="39">
+        <v>14446.8</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>19445.900000000001</v>
+      </c>
+      <c r="AD42" s="42">
+        <v>24486.9</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>30668.799999999999</v>
+      </c>
+      <c r="AF42" s="39">
+        <v>42778.9</v>
+      </c>
+      <c r="AG42" s="20">
+        <v>56046.5</v>
+      </c>
+      <c r="AH42" s="19">
+        <v>82788.5</v>
+      </c>
+      <c r="AI42" s="21">
+        <v>102413.2</v>
+      </c>
+      <c r="AJ42" s="20">
+        <v>110873.8</v>
+      </c>
+      <c r="AK42" s="42">
         <v>117667.9</v>
       </c>
-      <c r="AL42" s="31">
-[...35 lines deleted...]
-      <c r="AX42" s="31">
+      <c r="AL42" s="24">
+        <v>6692.2</v>
+      </c>
+      <c r="AM42" s="24">
+        <v>12843.3</v>
+      </c>
+      <c r="AN42" s="24">
+        <v>19328.7</v>
+      </c>
+      <c r="AO42" s="24">
+        <v>25530.9</v>
+      </c>
+      <c r="AP42" s="24">
+        <v>32190.2</v>
+      </c>
+      <c r="AQ42" s="24">
+        <v>40831</v>
+      </c>
+      <c r="AR42" s="24">
+        <v>55978.7</v>
+      </c>
+      <c r="AS42" s="24">
+        <v>72819.199999999997</v>
+      </c>
+      <c r="AT42" s="24">
+        <v>102650.6</v>
+      </c>
+      <c r="AU42" s="24">
+        <v>124498</v>
+      </c>
+      <c r="AV42" s="24">
+        <v>133192</v>
+      </c>
+      <c r="AW42" s="24">
+        <v>138926.5</v>
+      </c>
+      <c r="AX42" s="24">
         <v>8740.1</v>
       </c>
-      <c r="AY42" s="31">
+      <c r="AY42" s="24">
         <v>19402.599999999999</v>
       </c>
-      <c r="AZ42" s="31">
+      <c r="AZ42" s="24">
         <v>28979.13</v>
       </c>
-      <c r="BA42" s="31">
+      <c r="BA42" s="24">
         <v>39889.9</v>
       </c>
-      <c r="BB42" s="49">
+      <c r="BB42" s="35">
         <v>46079.8</v>
       </c>
-      <c r="BC42" s="51">
+      <c r="BC42" s="37">
         <v>52799.199999999997</v>
       </c>
-      <c r="BD42" s="51">
+      <c r="BD42" s="37">
         <v>70385.2</v>
       </c>
-      <c r="BE42" s="31"/>
+      <c r="BE42" s="37">
+        <v>92332.7</v>
+      </c>
       <c r="BF42" s="5"/>
       <c r="BG42" s="5"/>
-      <c r="BH42" s="31"/>
-      <c r="BI42" s="31"/>
+      <c r="BH42" s="24"/>
+      <c r="BI42" s="24"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="5">
         <v>1689.5</v>
       </c>
       <c r="C43" s="5">
         <v>3461.8</v>
       </c>
       <c r="D43" s="5">
         <v>5377</v>
       </c>
       <c r="E43" s="5">
         <v>7814.2</v>
       </c>
       <c r="F43" s="5">
         <v>10448</v>
       </c>
       <c r="G43" s="5">
         <v>13756.5</v>
       </c>
       <c r="H43" s="5">
         <v>21257.1</v>
       </c>
       <c r="I43" s="5">
         <v>33434.1</v>
       </c>
       <c r="J43" s="5">
         <v>62750.1</v>
       </c>
       <c r="K43" s="5">
         <v>85286.7</v>
       </c>
-      <c r="L43" s="5">
+      <c r="L43" s="50">
         <v>88838</v>
       </c>
-      <c r="M43" s="21">
-[...2 lines deleted...]
-      <c r="N43" s="22">
+      <c r="M43" s="6">
+        <v>79479.5</v>
+      </c>
+      <c r="N43" s="52">
         <v>1154.3</v>
       </c>
-      <c r="O43" s="22">
+      <c r="O43" s="20">
         <v>2458.4</v>
       </c>
-      <c r="P43" s="22">
+      <c r="P43" s="20">
         <v>3846.4</v>
       </c>
-      <c r="Q43" s="22">
+      <c r="Q43" s="20">
         <v>5545.4</v>
       </c>
-      <c r="R43" s="22">
+      <c r="R43" s="20">
         <v>7425</v>
       </c>
-      <c r="S43" s="22">
+      <c r="S43" s="20">
         <v>9940.2000000000007</v>
       </c>
-      <c r="T43" s="22">
+      <c r="T43" s="20">
         <v>16533.8</v>
       </c>
-      <c r="U43" s="22">
+      <c r="U43" s="20">
         <v>29068.5</v>
       </c>
-      <c r="V43" s="22">
+      <c r="V43" s="20">
         <v>58628.2</v>
       </c>
-      <c r="W43" s="22">
+      <c r="W43" s="20">
         <v>80647.899999999994</v>
       </c>
-      <c r="X43" s="22">
+      <c r="X43" s="20">
         <v>84011.7</v>
       </c>
-      <c r="Y43" s="28">
+      <c r="Y43" s="19">
         <v>86259.8</v>
       </c>
-      <c r="Z43" s="19">
-[...32 lines deleted...]
-      <c r="AK43" s="22">
+      <c r="Z43" s="6">
+        <v>1258.2</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>2564.4</v>
+      </c>
+      <c r="AB43" s="39">
+        <v>4206.7</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>5843.7</v>
+      </c>
+      <c r="AD43" s="42">
+        <v>7614.1</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>10139.799999999999</v>
+      </c>
+      <c r="AF43" s="39">
+        <v>16492.400000000001</v>
+      </c>
+      <c r="AG43" s="20">
+        <v>29439.200000000001</v>
+      </c>
+      <c r="AH43" s="19">
+        <v>59143.7</v>
+      </c>
+      <c r="AI43" s="21">
+        <v>78871.7</v>
+      </c>
+      <c r="AJ43" s="20">
+        <v>82436.600000000006</v>
+      </c>
+      <c r="AK43" s="42">
         <v>86894.399999999994</v>
       </c>
-      <c r="AL43" s="31">
-[...35 lines deleted...]
-      <c r="AX43" s="31">
+      <c r="AL43" s="24">
+        <v>1300.7</v>
+      </c>
+      <c r="AM43" s="24">
+        <v>2811.6</v>
+      </c>
+      <c r="AN43" s="24">
+        <v>4579.1000000000004</v>
+      </c>
+      <c r="AO43" s="24">
+        <v>6512.6</v>
+      </c>
+      <c r="AP43" s="24">
+        <v>8579.4</v>
+      </c>
+      <c r="AQ43" s="24">
+        <v>11352.8</v>
+      </c>
+      <c r="AR43" s="24">
+        <v>19920.7</v>
+      </c>
+      <c r="AS43" s="24">
+        <v>35545.599999999999</v>
+      </c>
+      <c r="AT43" s="24">
+        <v>71954.5</v>
+      </c>
+      <c r="AU43" s="24">
+        <v>97282</v>
+      </c>
+      <c r="AV43" s="24">
+        <v>100808.2</v>
+      </c>
+      <c r="AW43" s="24">
+        <v>107671.5</v>
+      </c>
+      <c r="AX43" s="24">
         <v>1915.8</v>
       </c>
-      <c r="AY43" s="31">
+      <c r="AY43" s="24">
         <v>3774.2</v>
       </c>
-      <c r="AZ43" s="31">
+      <c r="AZ43" s="24">
         <v>6321.44</v>
       </c>
-      <c r="BA43" s="31">
+      <c r="BA43" s="24">
         <v>8812.7000000000007</v>
       </c>
-      <c r="BB43" s="49">
+      <c r="BB43" s="35">
         <v>11505.1</v>
       </c>
-      <c r="BC43" s="51">
+      <c r="BC43" s="37">
         <v>15426.3</v>
       </c>
-      <c r="BD43" s="51">
+      <c r="BD43" s="37">
         <v>25369.7</v>
       </c>
-      <c r="BE43" s="31"/>
+      <c r="BE43" s="37">
+        <v>51227.199999999997</v>
+      </c>
       <c r="BF43" s="5"/>
       <c r="BG43" s="5"/>
-      <c r="BH43" s="31"/>
-      <c r="BI43" s="31"/>
+      <c r="BH43" s="24"/>
+      <c r="BI43" s="24"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="5">
         <v>987.5</v>
       </c>
       <c r="C44" s="5">
         <v>2071.5</v>
       </c>
       <c r="D44" s="5">
         <v>3206.5</v>
       </c>
       <c r="E44" s="5">
         <v>4362.8</v>
       </c>
       <c r="F44" s="5">
         <v>5694.2</v>
       </c>
       <c r="G44" s="5">
         <v>7065</v>
       </c>
       <c r="H44" s="5">
         <v>8817.7000000000007</v>
       </c>
       <c r="I44" s="5">
         <v>11082.7</v>
       </c>
       <c r="J44" s="5">
         <v>15034.1</v>
       </c>
       <c r="K44" s="5">
         <v>17230.2</v>
       </c>
-      <c r="L44" s="5">
+      <c r="L44" s="50">
         <v>18775.400000000001</v>
       </c>
-      <c r="M44" s="21">
-[...2 lines deleted...]
-      <c r="N44" s="22">
+      <c r="M44" s="6">
+        <v>17330.5</v>
+      </c>
+      <c r="N44" s="52">
         <v>999.7</v>
       </c>
-      <c r="O44" s="22">
+      <c r="O44" s="20">
         <v>2081.9</v>
       </c>
-      <c r="P44" s="22">
+      <c r="P44" s="20">
         <v>3171</v>
       </c>
-      <c r="Q44" s="22">
+      <c r="Q44" s="20">
         <v>4261.8</v>
       </c>
-      <c r="R44" s="22">
+      <c r="R44" s="20">
         <v>5473.9</v>
       </c>
-      <c r="S44" s="22">
+      <c r="S44" s="20">
         <v>6756.7</v>
       </c>
-      <c r="T44" s="22">
+      <c r="T44" s="20">
         <v>8190.4</v>
       </c>
-      <c r="U44" s="22">
+      <c r="U44" s="20">
         <v>10189.6</v>
       </c>
-      <c r="V44" s="22">
+      <c r="V44" s="20">
         <v>13749.9</v>
       </c>
-      <c r="W44" s="22">
+      <c r="W44" s="20">
         <v>15904.4</v>
       </c>
-      <c r="X44" s="22">
+      <c r="X44" s="20">
         <v>17416.5</v>
       </c>
-      <c r="Y44" s="28">
+      <c r="Y44" s="19">
         <v>19002.2</v>
       </c>
-      <c r="Z44" s="19">
-[...32 lines deleted...]
-      <c r="AK44" s="22">
+      <c r="Z44" s="6">
+        <v>857.8</v>
+      </c>
+      <c r="AA44" s="6">
+        <v>1727.2</v>
+      </c>
+      <c r="AB44" s="6">
+        <v>2657.4</v>
+      </c>
+      <c r="AC44" s="44">
+        <v>3564.4</v>
+      </c>
+      <c r="AD44" s="6">
+        <v>4612</v>
+      </c>
+      <c r="AE44" s="6">
+        <v>5775.5</v>
+      </c>
+      <c r="AF44" s="39">
+        <v>7344</v>
+      </c>
+      <c r="AG44" s="20">
+        <v>9639.7000000000007</v>
+      </c>
+      <c r="AH44" s="19">
+        <v>13055.2</v>
+      </c>
+      <c r="AI44" s="21">
+        <v>15153.9</v>
+      </c>
+      <c r="AJ44" s="20">
+        <v>17002.7</v>
+      </c>
+      <c r="AK44" s="42">
         <v>20293.599999999999</v>
       </c>
-      <c r="AL44" s="31">
-[...35 lines deleted...]
-      <c r="AX44" s="31">
+      <c r="AL44" s="24">
+        <v>1081.9000000000001</v>
+      </c>
+      <c r="AM44" s="24">
+        <v>2222.3000000000002</v>
+      </c>
+      <c r="AN44" s="24">
+        <v>3412.2</v>
+      </c>
+      <c r="AO44" s="24">
+        <v>4562.1000000000004</v>
+      </c>
+      <c r="AP44" s="24">
+        <v>5836.9</v>
+      </c>
+      <c r="AQ44" s="24">
+        <v>7252.2</v>
+      </c>
+      <c r="AR44" s="24">
+        <v>8974.9</v>
+      </c>
+      <c r="AS44" s="24">
+        <v>11407.8</v>
+      </c>
+      <c r="AT44" s="24">
+        <v>15061</v>
+      </c>
+      <c r="AU44" s="24">
+        <v>17275.099999999999</v>
+      </c>
+      <c r="AV44" s="24">
+        <v>19222.5</v>
+      </c>
+      <c r="AW44" s="24">
+        <v>23891</v>
+      </c>
+      <c r="AX44" s="24">
         <v>1312</v>
       </c>
-      <c r="AY44" s="31">
+      <c r="AY44" s="24">
         <v>2800.7</v>
       </c>
-      <c r="AZ44" s="31">
+      <c r="AZ44" s="24">
         <v>4234.05</v>
       </c>
-      <c r="BA44" s="31">
+      <c r="BA44" s="24">
         <v>5683.1</v>
       </c>
-      <c r="BB44" s="49">
+      <c r="BB44" s="35">
         <v>7257</v>
       </c>
-      <c r="BC44" s="51">
+      <c r="BC44" s="37">
         <v>8801.4</v>
       </c>
-      <c r="BD44" s="51">
+      <c r="BD44" s="37">
         <v>11376.7</v>
       </c>
-      <c r="BE44" s="31"/>
+      <c r="BE44" s="37">
+        <v>13938.8</v>
+      </c>
       <c r="BF44" s="5"/>
       <c r="BG44" s="5"/>
-      <c r="BH44" s="31"/>
-      <c r="BI44" s="31"/>
+      <c r="BH44" s="24"/>
+      <c r="BI44" s="24"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="5">
         <v>2138.6</v>
       </c>
       <c r="C45" s="5">
         <v>4366.5</v>
       </c>
       <c r="D45" s="5">
         <v>7400.2</v>
       </c>
       <c r="E45" s="5">
         <v>10194.700000000001</v>
       </c>
       <c r="F45" s="5">
         <v>13135.2</v>
       </c>
       <c r="G45" s="5">
         <v>16690.400000000001</v>
       </c>
       <c r="H45" s="5">
         <v>22698.799999999999</v>
       </c>
       <c r="I45" s="5">
         <v>35702.800000000003</v>
       </c>
       <c r="J45" s="5">
         <v>48589.3</v>
       </c>
       <c r="K45" s="5">
         <v>56256</v>
       </c>
-      <c r="L45" s="5">
+      <c r="L45" s="50">
         <v>61364.5</v>
       </c>
-      <c r="M45" s="21">
-[...2 lines deleted...]
-      <c r="N45" s="22">
+      <c r="M45" s="6">
+        <v>51602.8</v>
+      </c>
+      <c r="N45" s="52">
         <v>1567.6</v>
       </c>
-      <c r="O45" s="22">
+      <c r="O45" s="20">
         <v>3208</v>
       </c>
-      <c r="P45" s="22">
+      <c r="P45" s="20">
         <v>5770</v>
       </c>
-      <c r="Q45" s="22">
+      <c r="Q45" s="20">
         <v>7868.8</v>
       </c>
-      <c r="R45" s="22">
+      <c r="R45" s="20">
         <v>9995.7000000000007</v>
       </c>
-      <c r="S45" s="22">
+      <c r="S45" s="20">
         <v>12696.7</v>
       </c>
-      <c r="T45" s="22">
+      <c r="T45" s="20">
         <v>17322</v>
       </c>
-      <c r="U45" s="22">
+      <c r="U45" s="20">
         <v>28379.7</v>
       </c>
-      <c r="V45" s="22">
+      <c r="V45" s="20">
         <v>39377</v>
       </c>
-      <c r="W45" s="22">
+      <c r="W45" s="20">
         <v>46527.5</v>
       </c>
-      <c r="X45" s="22">
+      <c r="X45" s="20">
         <v>50654.3</v>
       </c>
-      <c r="Y45" s="28">
+      <c r="Y45" s="19">
         <v>54169.7</v>
       </c>
-      <c r="Z45" s="19">
-[...32 lines deleted...]
-      <c r="AK45" s="22">
+      <c r="Z45" s="6">
+        <v>1555.2</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>3232.8</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>4952.8</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>6935</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>8985.1</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>11597.9</v>
+      </c>
+      <c r="AF45" s="39">
+        <v>16593.7</v>
+      </c>
+      <c r="AG45" s="20">
+        <v>26975</v>
+      </c>
+      <c r="AH45" s="19">
+        <v>39037.9</v>
+      </c>
+      <c r="AI45" s="21">
+        <v>45930.9</v>
+      </c>
+      <c r="AJ45" s="20">
+        <v>50667</v>
+      </c>
+      <c r="AK45" s="42">
         <v>54887.6</v>
       </c>
-      <c r="AL45" s="31">
-[...35 lines deleted...]
-      <c r="AX45" s="31">
+      <c r="AL45" s="24">
+        <v>2265.5</v>
+      </c>
+      <c r="AM45" s="24">
+        <v>4590.3999999999996</v>
+      </c>
+      <c r="AN45" s="24">
+        <v>6920.7</v>
+      </c>
+      <c r="AO45" s="24">
+        <v>9504</v>
+      </c>
+      <c r="AP45" s="24">
+        <v>12093.2</v>
+      </c>
+      <c r="AQ45" s="24">
+        <v>15113</v>
+      </c>
+      <c r="AR45" s="24">
+        <v>20666.7</v>
+      </c>
+      <c r="AS45" s="24">
+        <v>30058.400000000001</v>
+      </c>
+      <c r="AT45" s="24">
+        <v>40289.699999999997</v>
+      </c>
+      <c r="AU45" s="24">
+        <v>45828.3</v>
+      </c>
+      <c r="AV45" s="24">
+        <v>49022.2</v>
+      </c>
+      <c r="AW45" s="24">
+        <v>53255.1</v>
+      </c>
+      <c r="AX45" s="24">
         <v>2617.1</v>
       </c>
-      <c r="AY45" s="31">
+      <c r="AY45" s="24">
         <v>5329.8</v>
       </c>
-      <c r="AZ45" s="31">
+      <c r="AZ45" s="24">
         <v>8040.5</v>
       </c>
-      <c r="BA45" s="31">
+      <c r="BA45" s="24">
         <v>11035.8</v>
       </c>
-      <c r="BB45" s="49">
+      <c r="BB45" s="35">
         <v>14045.4</v>
       </c>
-      <c r="BC45" s="51">
+      <c r="BC45" s="37">
         <v>17303.2</v>
       </c>
-      <c r="BD45" s="51">
+      <c r="BD45" s="37">
         <v>23434.9</v>
       </c>
-      <c r="BE45" s="31"/>
+      <c r="BE45" s="37">
+        <v>33887</v>
+      </c>
       <c r="BF45" s="5"/>
       <c r="BG45" s="5"/>
-      <c r="BH45" s="31"/>
-      <c r="BI45" s="31"/>
+      <c r="BH45" s="24"/>
+      <c r="BI45" s="24"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="5">
         <v>2298.5</v>
       </c>
       <c r="C46" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D46" s="5">
         <v>7410</v>
       </c>
       <c r="E46" s="5">
         <v>10374.1</v>
       </c>
       <c r="F46" s="5">
         <v>13601</v>
       </c>
       <c r="G46" s="5">
         <v>17127.8</v>
       </c>
       <c r="H46" s="5">
         <v>23048.6</v>
       </c>
       <c r="I46" s="5">
         <v>34189.699999999997</v>
       </c>
       <c r="J46" s="5">
         <v>45813.5</v>
       </c>
       <c r="K46" s="5">
         <v>52923.3</v>
       </c>
-      <c r="L46" s="5">
+      <c r="L46" s="50">
         <v>55748</v>
       </c>
-      <c r="M46" s="21">
-[...2 lines deleted...]
-      <c r="N46" s="22">
+      <c r="M46" s="6">
+        <v>48801.5</v>
+      </c>
+      <c r="N46" s="52">
         <v>1947.2</v>
       </c>
-      <c r="O46" s="22">
+      <c r="O46" s="20">
         <v>3905.6</v>
       </c>
-      <c r="P46" s="22">
+      <c r="P46" s="20">
         <v>6051.2</v>
       </c>
-      <c r="Q46" s="22">
+      <c r="Q46" s="20">
         <v>8538.2000000000007</v>
       </c>
-      <c r="R46" s="22">
+      <c r="R46" s="20">
         <v>10967.4</v>
       </c>
-      <c r="S46" s="22">
+      <c r="S46" s="20">
         <v>13755.4</v>
       </c>
-      <c r="T46" s="22">
+      <c r="T46" s="20">
         <v>18298</v>
       </c>
-      <c r="U46" s="22">
+      <c r="U46" s="20">
         <v>29754.799999999999</v>
       </c>
-      <c r="V46" s="22">
+      <c r="V46" s="20">
         <v>39176.6</v>
       </c>
-      <c r="W46" s="22">
+      <c r="W46" s="20">
         <v>46592.5</v>
       </c>
-      <c r="X46" s="22">
+      <c r="X46" s="20">
         <v>49170.3</v>
       </c>
-      <c r="Y46" s="28">
+      <c r="Y46" s="19">
         <v>51045.2</v>
       </c>
-      <c r="Z46" s="19">
-[...32 lines deleted...]
-      <c r="AK46" s="22">
+      <c r="Z46" s="6">
+        <v>1935.7</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>3916.5</v>
+      </c>
+      <c r="AB46" s="6">
+        <v>6083.7</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>8496.4</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>10924.6</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>13699</v>
+      </c>
+      <c r="AF46" s="39">
+        <v>18470.900000000001</v>
+      </c>
+      <c r="AG46" s="20">
+        <v>29217.1</v>
+      </c>
+      <c r="AH46" s="19">
+        <v>38379.699999999997</v>
+      </c>
+      <c r="AI46" s="21">
+        <v>45512.4</v>
+      </c>
+      <c r="AJ46" s="20">
+        <v>48079.8</v>
+      </c>
+      <c r="AK46" s="42">
         <v>51549.5</v>
       </c>
-      <c r="AL46" s="31">
-[...35 lines deleted...]
-      <c r="AX46" s="31">
+      <c r="AL46" s="24">
+        <v>2664.1</v>
+      </c>
+      <c r="AM46" s="24">
+        <v>5410.3</v>
+      </c>
+      <c r="AN46" s="24">
+        <v>8367.1</v>
+      </c>
+      <c r="AO46" s="24">
+        <v>11656.2</v>
+      </c>
+      <c r="AP46" s="24">
+        <v>14997.7</v>
+      </c>
+      <c r="AQ46" s="24">
+        <v>18628.3</v>
+      </c>
+      <c r="AR46" s="24">
+        <v>24280.5</v>
+      </c>
+      <c r="AS46" s="24">
+        <v>35568.699999999997</v>
+      </c>
+      <c r="AT46" s="24">
+        <v>47641.2</v>
+      </c>
+      <c r="AU46" s="24">
+        <v>55665.8</v>
+      </c>
+      <c r="AV46" s="24">
+        <v>57789.2</v>
+      </c>
+      <c r="AW46" s="24">
+        <v>61382.9</v>
+      </c>
+      <c r="AX46" s="24">
         <v>3039.6</v>
       </c>
-      <c r="AY46" s="31">
+      <c r="AY46" s="24">
         <v>6368.1</v>
       </c>
-      <c r="AZ46" s="31">
+      <c r="AZ46" s="24">
         <v>9825.31</v>
       </c>
-      <c r="BA46" s="31">
+      <c r="BA46" s="24">
         <v>13713.3</v>
       </c>
-      <c r="BB46" s="49">
+      <c r="BB46" s="35">
         <v>17764.3</v>
       </c>
-      <c r="BC46" s="51">
+      <c r="BC46" s="37">
         <v>22131.9</v>
       </c>
-      <c r="BD46" s="51">
+      <c r="BD46" s="37">
         <v>29228.799999999999</v>
       </c>
-      <c r="BE46" s="31"/>
+      <c r="BE46" s="37">
+        <v>43022.5</v>
+      </c>
       <c r="BF46" s="5"/>
       <c r="BG46" s="5"/>
-      <c r="BH46" s="31"/>
-      <c r="BI46" s="31"/>
+      <c r="BH46" s="24"/>
+      <c r="BI46" s="24"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="5">
         <v>615.70000000000005</v>
       </c>
       <c r="C47" s="5">
         <v>1333.3</v>
       </c>
       <c r="D47" s="5">
         <v>2122.8000000000002</v>
       </c>
       <c r="E47" s="5">
         <v>3024.4</v>
       </c>
       <c r="F47" s="5">
         <v>4067.9</v>
       </c>
       <c r="G47" s="5">
         <v>5628.7</v>
       </c>
       <c r="H47" s="5">
         <v>11988</v>
       </c>
       <c r="I47" s="5">
         <v>19953.3</v>
       </c>
       <c r="J47" s="5">
         <v>43046.1</v>
       </c>
       <c r="K47" s="5">
         <v>61057.8</v>
       </c>
-      <c r="L47" s="5">
+      <c r="L47" s="50">
         <v>62331.5</v>
       </c>
-      <c r="M47" s="21">
-[...2 lines deleted...]
-      <c r="N47" s="22">
+      <c r="M47" s="6">
+        <v>61508</v>
+      </c>
+      <c r="N47" s="52">
         <v>619.79999999999995</v>
       </c>
-      <c r="O47" s="22">
+      <c r="O47" s="20">
         <v>1328.4</v>
       </c>
-      <c r="P47" s="22">
+      <c r="P47" s="20">
         <v>2072.4</v>
       </c>
-      <c r="Q47" s="22">
+      <c r="Q47" s="20">
         <v>2922</v>
       </c>
-      <c r="R47" s="22">
+      <c r="R47" s="20">
         <v>3961.4</v>
       </c>
-      <c r="S47" s="22">
+      <c r="S47" s="20">
         <v>5497.1</v>
       </c>
-      <c r="T47" s="22">
+      <c r="T47" s="20">
         <v>10746.4</v>
       </c>
-      <c r="U47" s="22">
+      <c r="U47" s="20">
         <v>17098.2</v>
       </c>
-      <c r="V47" s="22">
+      <c r="V47" s="20">
         <v>38882.400000000001</v>
       </c>
-      <c r="W47" s="22">
+      <c r="W47" s="20">
         <v>52601.7</v>
       </c>
-      <c r="X47" s="22">
+      <c r="X47" s="20">
         <v>54331.5</v>
       </c>
-      <c r="Y47" s="28">
+      <c r="Y47" s="19">
         <v>55265.1</v>
       </c>
-      <c r="Z47" s="19">
-[...32 lines deleted...]
-      <c r="AK47" s="22">
+      <c r="Z47" s="6">
+        <v>638</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>1415.6</v>
+      </c>
+      <c r="AB47" s="6">
+        <v>2204.4</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>3088.6</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>4080.3</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>5732.8</v>
+      </c>
+      <c r="AF47" s="39">
+        <v>10376.299999999999</v>
+      </c>
+      <c r="AG47" s="20">
+        <v>17726</v>
+      </c>
+      <c r="AH47" s="19">
+        <v>41868.9</v>
+      </c>
+      <c r="AI47" s="21">
+        <v>54843.9</v>
+      </c>
+      <c r="AJ47" s="20">
+        <v>55928.5</v>
+      </c>
+      <c r="AK47" s="42">
         <v>57237.9</v>
       </c>
-      <c r="AL47" s="31">
-[...35 lines deleted...]
-      <c r="AX47" s="31">
+      <c r="AL47" s="24">
+        <v>669.6</v>
+      </c>
+      <c r="AM47" s="24">
+        <v>1480.6</v>
+      </c>
+      <c r="AN47" s="24">
+        <v>2378.6</v>
+      </c>
+      <c r="AO47" s="24">
+        <v>3442.1</v>
+      </c>
+      <c r="AP47" s="24">
+        <v>4672.5</v>
+      </c>
+      <c r="AQ47" s="24">
+        <v>6772.5</v>
+      </c>
+      <c r="AR47" s="24">
+        <v>12001.9</v>
+      </c>
+      <c r="AS47" s="24">
+        <v>20703.7</v>
+      </c>
+      <c r="AT47" s="24">
+        <v>50205</v>
+      </c>
+      <c r="AU47" s="24">
+        <v>64362.5</v>
+      </c>
+      <c r="AV47" s="24">
+        <v>66487.5</v>
+      </c>
+      <c r="AW47" s="24">
+        <v>67396</v>
+      </c>
+      <c r="AX47" s="24">
         <v>788.4</v>
       </c>
-      <c r="AY47" s="31">
+      <c r="AY47" s="24">
         <v>1858.1</v>
       </c>
-      <c r="AZ47" s="31">
+      <c r="AZ47" s="24">
         <v>2911.07</v>
       </c>
-      <c r="BA47" s="31">
+      <c r="BA47" s="24">
         <v>4192.6000000000004</v>
       </c>
-      <c r="BB47" s="49">
+      <c r="BB47" s="35">
         <v>5582.7</v>
       </c>
-      <c r="BC47" s="51">
+      <c r="BC47" s="37">
         <v>7623.2</v>
       </c>
-      <c r="BD47" s="51">
+      <c r="BD47" s="37">
         <v>14867.7</v>
       </c>
-      <c r="BE47" s="31"/>
+      <c r="BE47" s="37">
+        <v>35560.199999999997</v>
+      </c>
       <c r="BF47" s="5"/>
       <c r="BG47" s="5"/>
-      <c r="BH47" s="31"/>
-      <c r="BI47" s="31"/>
+      <c r="BH47" s="24"/>
+      <c r="BI47" s="24"/>
     </row>
     <row r="48" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="39"/>
-[...46 lines deleted...]
-      <c r="AV48" s="31"/>
+      <c r="A48" s="28"/>
+      <c r="B48" s="47"/>
+      <c r="C48" s="22"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="48"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="49"/>
+      <c r="I48" s="49"/>
+      <c r="J48" s="47"/>
+      <c r="K48" s="47"/>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47"/>
+      <c r="N48" s="47"/>
+      <c r="O48" s="47"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="47"/>
+      <c r="S48" s="47"/>
+      <c r="T48" s="47"/>
+      <c r="U48" s="47"/>
+      <c r="V48" s="47"/>
+      <c r="W48" s="47"/>
+      <c r="X48" s="47"/>
+      <c r="Y48" s="47"/>
+      <c r="Z48" s="47"/>
+      <c r="AA48" s="47"/>
+      <c r="AB48" s="47"/>
+      <c r="AC48" s="47"/>
+      <c r="AD48" s="47"/>
+      <c r="AE48" s="47"/>
+      <c r="AF48" s="47"/>
+      <c r="AG48" s="47"/>
+      <c r="AH48" s="47"/>
+      <c r="AI48" s="47"/>
+      <c r="AJ48" s="47"/>
+      <c r="AK48" s="47"/>
+      <c r="AL48" s="47"/>
+      <c r="AM48" s="47"/>
+      <c r="AN48" s="47"/>
+      <c r="AO48" s="47"/>
+      <c r="AP48" s="47"/>
+      <c r="AQ48" s="47"/>
+      <c r="AR48" s="47"/>
+      <c r="AS48" s="47"/>
+      <c r="AT48" s="47"/>
+      <c r="AU48" s="47"/>
+      <c r="AV48" s="47"/>
       <c r="AW48" s="47"/>
-      <c r="AX48" s="31"/>
-[...7 lines deleted...]
-      <c r="BF48" s="48"/>
+      <c r="AX48" s="47"/>
+      <c r="AY48" s="47"/>
+      <c r="AZ48" s="47"/>
+      <c r="BA48" s="47"/>
+      <c r="BB48" s="47"/>
+      <c r="BC48" s="47"/>
+      <c r="BD48" s="47"/>
+      <c r="BE48" s="24"/>
+      <c r="BF48" s="34"/>
       <c r="BG48" s="5"/>
-      <c r="BH48" s="31"/>
-      <c r="BI48" s="47"/>
+      <c r="BH48" s="24"/>
+      <c r="BI48" s="33"/>
     </row>
     <row r="49" spans="1:68" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A49" s="58" t="s">
+      <c r="A49" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="58"/>
-[...17 lines deleted...]
-      <c r="Z49" s="58" t="s">
+      <c r="B49" s="64"/>
+      <c r="C49" s="64"/>
+      <c r="D49" s="64"/>
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="64"/>
+      <c r="I49" s="64"/>
+      <c r="J49" s="64"/>
+      <c r="K49" s="64"/>
+      <c r="L49" s="64"/>
+      <c r="M49" s="64"/>
+      <c r="N49" s="64"/>
+      <c r="O49" s="64"/>
+      <c r="P49" s="64"/>
+      <c r="Q49" s="64"/>
+      <c r="R49" s="64"/>
+      <c r="S49" s="64"/>
+      <c r="Z49" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="AA49" s="58"/>
-[...17 lines deleted...]
-      <c r="AX49" s="57" t="s">
+      <c r="AA49" s="64"/>
+      <c r="AB49" s="64"/>
+      <c r="AC49" s="64"/>
+      <c r="AD49" s="64"/>
+      <c r="AE49" s="64"/>
+      <c r="AF49" s="64"/>
+      <c r="AG49" s="64"/>
+      <c r="AH49" s="64"/>
+      <c r="AI49" s="64"/>
+      <c r="AJ49" s="64"/>
+      <c r="AK49" s="64"/>
+      <c r="AL49" s="64"/>
+      <c r="AM49" s="64"/>
+      <c r="AN49" s="64"/>
+      <c r="AO49" s="64"/>
+      <c r="AP49" s="64"/>
+      <c r="AQ49" s="64"/>
+      <c r="AR49" s="64"/>
+      <c r="AX49" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="AY49" s="57"/>
-[...16 lines deleted...]
-      <c r="BP49" s="57"/>
+      <c r="AY49" s="63"/>
+      <c r="AZ49" s="63"/>
+      <c r="BA49" s="63"/>
+      <c r="BB49" s="63"/>
+      <c r="BC49" s="63"/>
+      <c r="BD49" s="63"/>
+      <c r="BE49" s="63"/>
+      <c r="BF49" s="63"/>
+      <c r="BG49" s="63"/>
+      <c r="BH49" s="63"/>
+      <c r="BI49" s="63"/>
+      <c r="BJ49" s="63"/>
+      <c r="BK49" s="63"/>
+      <c r="BL49" s="63"/>
+      <c r="BM49" s="63"/>
+      <c r="BN49" s="63"/>
+      <c r="BO49" s="63"/>
+      <c r="BP49" s="63"/>
     </row>
     <row r="50" spans="1:68" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="9"/>
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="1"/>
       <c r="J50" s="1"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
     </row>
     <row r="51" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K51" s="60"/>
-[...32 lines deleted...]
-      <c r="BI51" s="55"/>
+      <c r="K51" s="66"/>
+      <c r="L51" s="66"/>
+      <c r="M51" s="66"/>
+      <c r="N51" s="66"/>
+      <c r="O51" s="66"/>
+      <c r="P51" s="66"/>
+      <c r="Q51" s="66"/>
+      <c r="R51" s="66"/>
+      <c r="S51" s="66"/>
+      <c r="T51" s="66"/>
+      <c r="U51" s="66"/>
+      <c r="V51" s="66"/>
+      <c r="W51" s="66"/>
+      <c r="X51" s="66"/>
+      <c r="Y51" s="66"/>
+      <c r="AG51" s="61"/>
+      <c r="AH51" s="61"/>
+      <c r="AI51" s="61"/>
+      <c r="AJ51" s="61"/>
+      <c r="AK51" s="61"/>
+      <c r="AS51" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT51" s="61"/>
+      <c r="AU51" s="61"/>
+      <c r="AV51" s="61"/>
+      <c r="AW51" s="61"/>
+      <c r="BE51" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="BF51" s="61"/>
+      <c r="BG51" s="61"/>
+      <c r="BH51" s="61"/>
+      <c r="BI51" s="61"/>
     </row>
-    <row r="52" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B52" s="52" t="s">
+    <row r="52" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="67"/>
+      <c r="B52" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="59"/>
+      <c r="H52" s="59"/>
+      <c r="I52" s="59"/>
+      <c r="J52" s="59"/>
+      <c r="K52" s="59"/>
+      <c r="L52" s="59"/>
+      <c r="M52" s="60"/>
+      <c r="N52" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="O52" s="59"/>
+      <c r="P52" s="59"/>
+      <c r="Q52" s="59"/>
+      <c r="R52" s="59"/>
+      <c r="S52" s="59"/>
+      <c r="T52" s="59"/>
+      <c r="U52" s="59"/>
+      <c r="V52" s="59"/>
+      <c r="W52" s="59"/>
+      <c r="X52" s="59"/>
+      <c r="Y52" s="59"/>
+      <c r="Z52" s="70" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA52" s="71"/>
+      <c r="AB52" s="72"/>
+      <c r="AC52" s="71"/>
+      <c r="AD52" s="71"/>
+      <c r="AE52" s="71"/>
+      <c r="AF52" s="71"/>
+      <c r="AG52" s="71"/>
+      <c r="AH52" s="71"/>
+      <c r="AI52" s="71"/>
+      <c r="AJ52" s="71"/>
+      <c r="AK52" s="73"/>
+      <c r="AL52" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM52" s="59"/>
+      <c r="AN52" s="59"/>
+      <c r="AO52" s="59"/>
+      <c r="AP52" s="59"/>
+      <c r="AQ52" s="59"/>
+      <c r="AR52" s="59"/>
+      <c r="AS52" s="59"/>
+      <c r="AT52" s="59"/>
+      <c r="AU52" s="59"/>
+      <c r="AV52" s="59"/>
+      <c r="AW52" s="60"/>
+      <c r="AX52" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C52" s="53"/>
-[...65 lines deleted...]
-      <c r="BI52" s="54"/>
+      <c r="AY52" s="59"/>
+      <c r="AZ52" s="59"/>
+      <c r="BA52" s="59"/>
+      <c r="BB52" s="59"/>
+      <c r="BC52" s="59"/>
+      <c r="BD52" s="59"/>
+      <c r="BE52" s="59"/>
+      <c r="BF52" s="59"/>
+      <c r="BG52" s="59"/>
+      <c r="BH52" s="59"/>
+      <c r="BI52" s="60"/>
     </row>
-    <row r="53" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B53" s="12" t="s">
+    <row r="53" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="68"/>
+      <c r="B53" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C53" s="12" t="s">
+      <c r="C53" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="D53" s="12" t="s">
+      <c r="D53" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="E53" s="12" t="s">
+      <c r="E53" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="F53" s="12" t="s">
+      <c r="F53" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G53" s="12" t="s">
+      <c r="G53" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="H53" s="13" t="s">
+      <c r="H53" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I53" s="12" t="s">
+      <c r="I53" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="J53" s="13" t="s">
+      <c r="J53" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="K53" s="12" t="s">
+      <c r="K53" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="L53" s="13" t="s">
+      <c r="L53" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="M53" s="12" t="s">
+      <c r="M53" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="N53" s="12" t="s">
+      <c r="N53" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="O53" s="12" t="s">
+      <c r="O53" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="P53" s="12" t="s">
+      <c r="P53" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="Q53" s="12" t="s">
+      <c r="Q53" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="R53" s="12" t="s">
+      <c r="R53" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="S53" s="12" t="s">
+      <c r="S53" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="T53" s="12" t="s">
+      <c r="T53" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="U53" s="12" t="s">
+      <c r="U53" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="V53" s="12" t="s">
+      <c r="V53" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="W53" s="12" t="s">
+      <c r="W53" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="X53" s="12" t="s">
+      <c r="X53" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="Y53" s="12" t="s">
+      <c r="Y53" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="Z53" s="12" t="s">
+      <c r="Z53" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AA53" s="12" t="s">
+      <c r="AA53" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AB53" s="12" t="s">
+      <c r="AB53" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AC53" s="12" t="s">
+      <c r="AC53" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AD53" s="12" t="s">
+      <c r="AD53" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AE53" s="12" t="s">
+      <c r="AE53" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AF53" s="12" t="s">
+      <c r="AF53" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AG53" s="12" t="s">
+      <c r="AG53" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AH53" s="12" t="s">
+      <c r="AH53" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AI53" s="12" t="s">
+      <c r="AI53" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AJ53" s="12" t="s">
+      <c r="AJ53" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AK53" s="15" t="s">
+      <c r="AK53" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="AL53" s="12" t="s">
+      <c r="AL53" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AM53" s="12" t="s">
+      <c r="AM53" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AN53" s="12" t="s">
+      <c r="AN53" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AO53" s="12" t="s">
+      <c r="AO53" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AP53" s="12" t="s">
+      <c r="AP53" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AQ53" s="12" t="s">
+      <c r="AQ53" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AR53" s="12" t="s">
+      <c r="AR53" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AS53" s="12" t="s">
+      <c r="AS53" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AT53" s="12" t="s">
+      <c r="AT53" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AU53" s="38" t="s">
+      <c r="AU53" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="AV53" s="12" t="s">
+      <c r="AV53" s="56" t="s">
         <v>10</v>
       </c>
-      <c r="AW53" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AX53" s="12" t="s">
+      <c r="AW53" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="AX53" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AY53" s="12" t="s">
+      <c r="AY53" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AZ53" s="12" t="s">
+      <c r="AZ53" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="BA53" s="12" t="s">
+      <c r="BA53" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="BB53" s="12" t="s">
+      <c r="BB53" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="BC53" s="12" t="s">
+      <c r="BC53" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="BD53" s="12" t="s">
+      <c r="BD53" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="BE53" s="12" t="s">
+      <c r="BE53" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="BF53" s="12" t="s">
+      <c r="BF53" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="BG53" s="38" t="s">
+      <c r="BG53" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="BH53" s="12" t="s">
+      <c r="BH53" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="BI53" s="12" t="s">
+      <c r="BI53" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A54" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="5">
         <v>3322.2</v>
       </c>
       <c r="C54" s="5">
         <v>6644.3</v>
       </c>
       <c r="D54" s="5">
         <v>9966.5</v>
       </c>
       <c r="E54" s="5">
         <v>13391.4</v>
       </c>
       <c r="F54" s="5">
         <v>17368.900000000001</v>
       </c>
       <c r="G54" s="5">
         <v>23984.9</v>
       </c>
       <c r="H54" s="5">
         <v>87403</v>
       </c>
       <c r="I54" s="5">
         <v>195196.79999999999</v>
       </c>
       <c r="J54" s="5">
         <v>449686.5</v>
       </c>
       <c r="K54" s="5">
         <v>621481.80000000005</v>
       </c>
       <c r="L54" s="5">
         <v>645148.5</v>
       </c>
-      <c r="M54" s="17">
+      <c r="M54" s="16">
         <v>648470.7140980314</v>
       </c>
-      <c r="N54" s="20">
+      <c r="N54" s="18">
         <v>4953.4890308199974</v>
       </c>
-      <c r="O54" s="20">
+      <c r="O54" s="18">
         <v>9906.9780616399948</v>
       </c>
-      <c r="P54" s="20">
+      <c r="P54" s="18">
         <v>14860.467092459992</v>
       </c>
-      <c r="Q54" s="20">
+      <c r="Q54" s="18">
         <v>19968.22343029199</v>
       </c>
-      <c r="R54" s="20">
+      <c r="R54" s="18">
         <v>25529.331436763496</v>
       </c>
-      <c r="S54" s="20">
+      <c r="S54" s="18">
         <v>33738.388228331431</v>
       </c>
-      <c r="T54" s="20">
+      <c r="T54" s="18">
         <v>95529.841450287669</v>
       </c>
-      <c r="U54" s="20">
+      <c r="U54" s="18">
         <v>204330.41394449412</v>
       </c>
-      <c r="V54" s="20">
+      <c r="V54" s="18">
         <v>453742.24490803474</v>
       </c>
-      <c r="W54" s="20">
+      <c r="W54" s="18">
         <v>608441.0892952343</v>
       </c>
-      <c r="X54" s="20">
+      <c r="X54" s="18">
         <v>632678.10927354684</v>
       </c>
-      <c r="Y54" s="20">
+      <c r="Y54" s="18">
         <v>637631.59830436681</v>
       </c>
-      <c r="Z54" s="5">
-[...71 lines deleted...]
-      <c r="AX54" s="31">
+      <c r="Z54" s="18">
+        <v>4493.1325386789167</v>
+      </c>
+      <c r="AA54" s="18">
+        <v>8986.2650773578334</v>
+      </c>
+      <c r="AB54" s="18">
+        <v>13479.397616036749</v>
+      </c>
+      <c r="AC54" s="18">
+        <v>18082.351211844667</v>
+      </c>
+      <c r="AD54" s="18">
+        <v>23177.394041415853</v>
+      </c>
+      <c r="AE54" s="18">
+        <v>33112.960879000093</v>
+      </c>
+      <c r="AF54" s="18">
+        <v>91329.743981284759</v>
+      </c>
+      <c r="AG54" s="18">
+        <v>201408.61227156408</v>
+      </c>
+      <c r="AH54" s="18">
+        <v>456751.43045290565</v>
+      </c>
+      <c r="AI54" s="18">
+        <v>603342.32244184799</v>
+      </c>
+      <c r="AJ54" s="18">
+        <v>624287.14717325091</v>
+      </c>
+      <c r="AK54" s="18">
+        <v>628780.27971192985</v>
+      </c>
+      <c r="AL54" s="54">
+        <v>5981.9260386655842</v>
+      </c>
+      <c r="AM54" s="54">
+        <v>11963.852077331168</v>
+      </c>
+      <c r="AN54" s="54">
+        <v>17945.778115996753</v>
+      </c>
+      <c r="AO54" s="54">
+        <v>23927.704154662337</v>
+      </c>
+      <c r="AP54" s="54">
+        <v>30938.950360051535</v>
+      </c>
+      <c r="AQ54" s="54">
+        <v>45916.346252384486</v>
+      </c>
+      <c r="AR54" s="54">
+        <v>112577.37928078105</v>
+      </c>
+      <c r="AS54" s="54">
+        <v>233042.95264519879</v>
+      </c>
+      <c r="AT54" s="54">
+        <v>523553.75852325326</v>
+      </c>
+      <c r="AU54" s="54">
+        <v>714104.46191165363</v>
+      </c>
+      <c r="AV54" s="54">
+        <v>744931.89765347284</v>
+      </c>
+      <c r="AW54" s="54">
+        <v>750913.82369213842</v>
+      </c>
+      <c r="AX54" s="24">
         <v>9255.7000000000007</v>
       </c>
-      <c r="AY54" s="31">
+      <c r="AY54" s="24">
         <v>17439.400000000001</v>
       </c>
-      <c r="AZ54" s="31">
+      <c r="AZ54" s="24">
         <v>25806.5</v>
       </c>
-      <c r="BA54" s="31">
+      <c r="BA54" s="24">
         <v>34411.1</v>
       </c>
-      <c r="BB54" s="49">
+      <c r="BB54" s="35">
         <v>39674.1</v>
       </c>
-      <c r="BC54" s="50">
+      <c r="BC54" s="36">
         <v>51027.7</v>
       </c>
-      <c r="BD54" s="51">
+      <c r="BD54" s="37">
         <v>130037.1</v>
       </c>
-      <c r="BE54" s="31"/>
+      <c r="BE54" s="37">
+        <v>346938.6</v>
+      </c>
       <c r="BF54" s="5"/>
       <c r="BG54" s="5"/>
-      <c r="BH54" s="31"/>
-      <c r="BI54" s="47"/>
+      <c r="BH54" s="24"/>
+      <c r="BI54" s="33"/>
     </row>
     <row r="55" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A55" s="32" t="s">
+      <c r="A55" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="5">
         <v>2.5</v>
       </c>
       <c r="C55" s="5">
         <v>5</v>
       </c>
       <c r="D55" s="5">
         <v>7.5</v>
       </c>
       <c r="E55" s="5">
         <v>10</v>
       </c>
       <c r="F55" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="G55" s="5">
         <v>27.9</v>
       </c>
       <c r="H55" s="5">
         <v>282.10000000000002</v>
       </c>
       <c r="I55" s="5">
         <v>867.8</v>
       </c>
       <c r="J55" s="5">
         <v>2121.6</v>
       </c>
       <c r="K55" s="5">
         <v>5130.3999999999996</v>
       </c>
       <c r="L55" s="5">
         <v>5146.7</v>
       </c>
-      <c r="M55" s="33">
+      <c r="M55" s="26">
         <v>5149</v>
       </c>
       <c r="N55" s="6">
         <v>2.9</v>
       </c>
       <c r="O55" s="6">
         <v>5.7</v>
       </c>
-      <c r="P55" s="22">
+      <c r="P55" s="20">
         <v>8.6</v>
       </c>
-      <c r="Q55" s="24">
+      <c r="Q55" s="21">
         <v>11.4</v>
       </c>
-      <c r="R55" s="22">
+      <c r="R55" s="20">
         <v>17.8</v>
       </c>
-      <c r="S55" s="22">
+      <c r="S55" s="20">
         <v>29.4</v>
       </c>
       <c r="T55" s="6">
         <v>315.60000000000002</v>
       </c>
       <c r="U55" s="6">
         <v>1227.7</v>
       </c>
       <c r="V55" s="6">
         <v>2683</v>
       </c>
       <c r="W55" s="6">
         <v>6035.3</v>
       </c>
-      <c r="X55" s="22">
+      <c r="X55" s="20">
         <v>6038.1</v>
       </c>
-      <c r="Y55" s="22">
+      <c r="Y55" s="21">
         <v>6041</v>
       </c>
-      <c r="Z55" s="19">
-[...38 lines deleted...]
-      <c r="AM55" s="5">
+      <c r="Z55" s="6">
+        <v>2.4</v>
+      </c>
+      <c r="AA55" s="6">
+        <v>4.8</v>
+      </c>
+      <c r="AB55" s="6">
+        <v>7.1</v>
+      </c>
+      <c r="AC55" s="6">
+        <v>9.5</v>
+      </c>
+      <c r="AD55" s="6">
+        <v>15.3</v>
+      </c>
+      <c r="AE55" s="6">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="AF55" s="6">
+        <v>813.3</v>
+      </c>
+      <c r="AG55" s="6">
+        <v>2924.1</v>
+      </c>
+      <c r="AH55" s="6">
+        <v>4704.5</v>
+      </c>
+      <c r="AI55" s="6">
+        <v>6239.1</v>
+      </c>
+      <c r="AJ55" s="6">
+        <v>6247.9</v>
+      </c>
+      <c r="AK55" s="6">
+        <v>6250.3</v>
+      </c>
+      <c r="AL55" s="55">
+        <v>4.3099999999999996</v>
+      </c>
+      <c r="AM55" s="55">
         <v>7</v>
       </c>
-      <c r="AN55" s="31">
-[...2 lines deleted...]
-      <c r="AO55" s="31">
+      <c r="AN55" s="55">
         <v>12.9</v>
       </c>
-      <c r="AP55" s="31">
-[...23 lines deleted...]
-      <c r="AX55" s="31">
+      <c r="AO55" s="55">
+        <v>17.2</v>
+      </c>
+      <c r="AP55" s="55">
+        <v>26.56</v>
+      </c>
+      <c r="AQ55" s="55">
+        <v>81.239999999999995</v>
+      </c>
+      <c r="AR55" s="55">
+        <v>905.03</v>
+      </c>
+      <c r="AS55" s="55">
+        <v>3226.9</v>
+      </c>
+      <c r="AT55" s="55">
+        <v>5196.3</v>
+      </c>
+      <c r="AU55" s="55">
+        <v>6863</v>
+      </c>
+      <c r="AV55" s="55">
+        <v>6876.3</v>
+      </c>
+      <c r="AW55" s="55">
+        <v>6880.6</v>
+      </c>
+      <c r="AX55" s="24">
         <v>5.66</v>
       </c>
-      <c r="AY55" s="31">
+      <c r="AY55" s="24">
         <v>11.8</v>
       </c>
-      <c r="AZ55" s="31">
+      <c r="AZ55" s="24">
         <v>17.100000000000001</v>
       </c>
-      <c r="BA55" s="31">
+      <c r="BA55" s="24">
         <v>21.5</v>
       </c>
-      <c r="BB55" s="49">
+      <c r="BB55" s="35">
         <v>29.2</v>
       </c>
-      <c r="BC55" s="51">
+      <c r="BC55" s="37">
         <v>83.2</v>
       </c>
-      <c r="BD55" s="51">
+      <c r="BD55" s="37">
         <v>846.6</v>
       </c>
-      <c r="BE55" s="31"/>
+      <c r="BE55" s="37">
+        <v>3299</v>
+      </c>
       <c r="BF55" s="5"/>
       <c r="BG55" s="5"/>
-      <c r="BH55" s="31"/>
-      <c r="BI55" s="31"/>
+      <c r="BH55" s="24"/>
+      <c r="BI55" s="24"/>
     </row>
     <row r="56" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A56" s="32" t="s">
+      <c r="A56" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B56" s="5">
         <v>1.4</v>
       </c>
       <c r="C56" s="5">
         <v>2.8</v>
       </c>
       <c r="D56" s="5">
         <v>4.2</v>
       </c>
       <c r="E56" s="5">
         <v>5.6</v>
       </c>
       <c r="F56" s="5">
         <v>13.4</v>
       </c>
       <c r="G56" s="5">
         <v>52.4</v>
       </c>
       <c r="H56" s="5">
         <v>1963.5</v>
       </c>
       <c r="I56" s="5">
         <v>4117.7</v>
       </c>
       <c r="J56" s="5">
         <v>9319.7999999999993</v>
       </c>
       <c r="K56" s="5">
         <v>12544</v>
       </c>
       <c r="L56" s="5">
         <v>12671.6</v>
       </c>
-      <c r="M56" s="33">
+      <c r="M56" s="26">
         <v>12673.2</v>
       </c>
       <c r="N56" s="6">
         <v>3.9</v>
       </c>
       <c r="O56" s="6">
         <v>7.7</v>
       </c>
-      <c r="P56" s="22">
+      <c r="P56" s="20">
         <v>11.6</v>
       </c>
-      <c r="Q56" s="24">
+      <c r="Q56" s="21">
         <v>15.4</v>
       </c>
-      <c r="R56" s="22">
+      <c r="R56" s="20">
         <v>23</v>
       </c>
-      <c r="S56" s="22">
+      <c r="S56" s="20">
         <v>72</v>
       </c>
       <c r="T56" s="6">
         <v>1606.5</v>
       </c>
       <c r="U56" s="6">
         <v>3370.8</v>
       </c>
       <c r="V56" s="6">
         <v>8909.5</v>
       </c>
       <c r="W56" s="6">
         <v>11651.5</v>
       </c>
-      <c r="X56" s="22">
+      <c r="X56" s="20">
         <v>11768.4</v>
       </c>
-      <c r="Y56" s="22">
+      <c r="Y56" s="21">
         <v>11772.1</v>
       </c>
-      <c r="Z56" s="19">
-[...38 lines deleted...]
-      <c r="AM56" s="5">
+      <c r="Z56" s="6">
+        <v>2.5</v>
+      </c>
+      <c r="AA56" s="6">
+        <v>5</v>
+      </c>
+      <c r="AB56" s="6">
         <v>7.4</v>
       </c>
-      <c r="AN56" s="31">
-[...29 lines deleted...]
-      <c r="AX56" s="31">
+      <c r="AC56" s="6">
+        <v>9.9</v>
+      </c>
+      <c r="AD56" s="6">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AE56" s="6">
+        <v>113.9</v>
+      </c>
+      <c r="AF56" s="6">
+        <v>1471.8</v>
+      </c>
+      <c r="AG56" s="6">
+        <v>3617.1</v>
+      </c>
+      <c r="AH56" s="6">
+        <v>8355.2000000000007</v>
+      </c>
+      <c r="AI56" s="6">
+        <v>11431.6</v>
+      </c>
+      <c r="AJ56" s="6">
+        <v>12096.1</v>
+      </c>
+      <c r="AK56" s="6">
+        <v>12098.6</v>
+      </c>
+      <c r="AL56" s="55">
+        <v>1.84</v>
+      </c>
+      <c r="AM56" s="55">
+        <v>3.7</v>
+      </c>
+      <c r="AN56" s="55">
+        <v>5.5</v>
+      </c>
+      <c r="AO56" s="55">
+        <v>7.3</v>
+      </c>
+      <c r="AP56" s="55">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="AQ56" s="55">
+        <v>181.93</v>
+      </c>
+      <c r="AR56" s="55">
+        <v>1466.13</v>
+      </c>
+      <c r="AS56" s="55">
+        <v>3631.1</v>
+      </c>
+      <c r="AT56" s="55">
+        <v>7122.3</v>
+      </c>
+      <c r="AU56" s="55">
+        <v>15230.1</v>
+      </c>
+      <c r="AV56" s="55">
+        <v>19023.099999999999</v>
+      </c>
+      <c r="AW56" s="55">
+        <v>19029.900000000001</v>
+      </c>
+      <c r="AX56" s="24">
         <v>2.73</v>
       </c>
-      <c r="AY56" s="31">
+      <c r="AY56" s="24">
         <v>5.6</v>
       </c>
-      <c r="AZ56" s="31">
+      <c r="AZ56" s="24">
         <v>8.1</v>
       </c>
-      <c r="BA56" s="31">
+      <c r="BA56" s="24">
         <v>10.1</v>
       </c>
-      <c r="BB56" s="49">
+      <c r="BB56" s="35">
         <v>11.7</v>
       </c>
-      <c r="BC56" s="51">
+      <c r="BC56" s="37">
         <v>82.2</v>
       </c>
-      <c r="BD56" s="51">
+      <c r="BD56" s="37">
         <v>1455.5</v>
       </c>
-      <c r="BE56" s="31"/>
+      <c r="BE56" s="37">
+        <v>6042.9</v>
+      </c>
       <c r="BF56" s="5"/>
       <c r="BG56" s="5"/>
-      <c r="BH56" s="31"/>
-      <c r="BI56" s="31"/>
+      <c r="BH56" s="24"/>
+      <c r="BI56" s="24"/>
     </row>
     <row r="57" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A57" s="32" t="s">
+      <c r="A57" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B57" s="5">
         <v>33</v>
       </c>
       <c r="C57" s="5">
         <v>66</v>
       </c>
       <c r="D57" s="5">
         <v>98.9</v>
       </c>
       <c r="E57" s="5">
         <v>131.9</v>
       </c>
       <c r="F57" s="5">
         <v>169.9</v>
       </c>
       <c r="G57" s="5">
         <v>227</v>
       </c>
       <c r="H57" s="5">
         <v>783.7</v>
       </c>
       <c r="I57" s="5">
         <v>2297.3000000000002</v>
       </c>
       <c r="J57" s="5">
         <v>4918</v>
       </c>
       <c r="K57" s="5">
         <v>6775.1</v>
       </c>
       <c r="L57" s="5">
         <v>7029.9</v>
       </c>
-      <c r="M57" s="33">
+      <c r="M57" s="26">
         <v>7062.8</v>
       </c>
       <c r="N57" s="6">
         <v>65.5</v>
       </c>
       <c r="O57" s="6">
         <v>131.1</v>
       </c>
-      <c r="P57" s="22">
+      <c r="P57" s="20">
         <v>196.6</v>
       </c>
-      <c r="Q57" s="24">
+      <c r="Q57" s="21">
         <v>266.60000000000002</v>
       </c>
-      <c r="R57" s="22">
+      <c r="R57" s="20">
         <v>339.3</v>
       </c>
-      <c r="S57" s="22">
+      <c r="S57" s="20">
         <v>419.6</v>
       </c>
       <c r="T57" s="6">
         <v>1063.7</v>
       </c>
       <c r="U57" s="6">
         <v>2736.8</v>
       </c>
       <c r="V57" s="6">
         <v>6110</v>
       </c>
       <c r="W57" s="6">
         <v>7614.9</v>
       </c>
-      <c r="X57" s="22">
+      <c r="X57" s="20">
         <v>7744.4</v>
       </c>
-      <c r="Y57" s="22">
+      <c r="Y57" s="21">
         <v>7809.8</v>
       </c>
-      <c r="Z57" s="19">
-[...71 lines deleted...]
-      <c r="AX57" s="31">
+      <c r="Z57" s="6">
+        <v>59.6</v>
+      </c>
+      <c r="AA57" s="6">
+        <v>119.3</v>
+      </c>
+      <c r="AB57" s="6">
+        <v>179</v>
+      </c>
+      <c r="AC57" s="6">
+        <v>242.4</v>
+      </c>
+      <c r="AD57" s="6">
+        <v>310.5</v>
+      </c>
+      <c r="AE57" s="6">
+        <v>393.3</v>
+      </c>
+      <c r="AF57" s="6">
+        <v>1016.7</v>
+      </c>
+      <c r="AG57" s="6">
+        <v>2980.6</v>
+      </c>
+      <c r="AH57" s="6">
+        <v>5818</v>
+      </c>
+      <c r="AI57" s="6">
+        <v>7440.6</v>
+      </c>
+      <c r="AJ57" s="6">
+        <v>7581.6</v>
+      </c>
+      <c r="AK57" s="6">
+        <v>7641.4</v>
+      </c>
+      <c r="AL57" s="55">
+        <v>61.38</v>
+      </c>
+      <c r="AM57" s="55">
+        <v>122.8</v>
+      </c>
+      <c r="AN57" s="55">
+        <v>184.1</v>
+      </c>
+      <c r="AO57" s="55">
+        <v>245.5</v>
+      </c>
+      <c r="AP57" s="55">
+        <v>324.62</v>
+      </c>
+      <c r="AQ57" s="55">
+        <v>414.33</v>
+      </c>
+      <c r="AR57" s="55">
+        <v>1131</v>
+      </c>
+      <c r="AS57" s="55">
+        <v>3254.7</v>
+      </c>
+      <c r="AT57" s="55">
+        <v>6433.8</v>
+      </c>
+      <c r="AU57" s="55">
+        <v>8220.9</v>
+      </c>
+      <c r="AV57" s="55">
+        <v>8362.6</v>
+      </c>
+      <c r="AW57" s="55">
+        <v>8422</v>
+      </c>
+      <c r="AX57" s="24">
         <v>85.21</v>
       </c>
-      <c r="AY57" s="31">
+      <c r="AY57" s="24">
         <v>175.9</v>
       </c>
-      <c r="AZ57" s="31">
+      <c r="AZ57" s="24">
         <v>252.4</v>
       </c>
-      <c r="BA57" s="31">
+      <c r="BA57" s="24">
         <v>304.3</v>
       </c>
-      <c r="BB57" s="49">
+      <c r="BB57" s="35">
         <v>360.7</v>
       </c>
-      <c r="BC57" s="51">
+      <c r="BC57" s="37">
         <v>411.2</v>
       </c>
-      <c r="BD57" s="51">
+      <c r="BD57" s="37">
         <v>1158.8</v>
       </c>
-      <c r="BE57" s="31"/>
+      <c r="BE57" s="37">
+        <v>3964.2</v>
+      </c>
       <c r="BF57" s="5"/>
       <c r="BG57" s="5"/>
-      <c r="BH57" s="31"/>
-      <c r="BI57" s="31"/>
+      <c r="BH57" s="24"/>
+      <c r="BI57" s="24"/>
     </row>
     <row r="58" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A58" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="5">
         <v>15.7</v>
       </c>
       <c r="C58" s="5">
         <v>31.4</v>
       </c>
       <c r="D58" s="5">
         <v>47.2</v>
       </c>
       <c r="E58" s="5">
         <v>62.9</v>
       </c>
       <c r="F58" s="5">
         <v>105.2</v>
       </c>
       <c r="G58" s="5">
         <v>157.80000000000001</v>
       </c>
       <c r="H58" s="5">
         <v>9548.1</v>
       </c>
       <c r="I58" s="5">
         <v>11756.4</v>
       </c>
       <c r="J58" s="5">
         <v>15881.6</v>
       </c>
       <c r="K58" s="5">
         <v>17437.2</v>
       </c>
       <c r="L58" s="5">
         <v>18424.2</v>
       </c>
-      <c r="M58" s="33">
+      <c r="M58" s="26">
         <v>18439.900000000001</v>
       </c>
       <c r="N58" s="6">
         <v>4.7</v>
       </c>
       <c r="O58" s="6">
         <v>9.4</v>
       </c>
-      <c r="P58" s="22">
+      <c r="P58" s="20">
         <v>14.1</v>
       </c>
-      <c r="Q58" s="24">
+      <c r="Q58" s="21">
         <v>18.8</v>
       </c>
-      <c r="R58" s="22">
+      <c r="R58" s="20">
         <v>40.4</v>
       </c>
-      <c r="S58" s="22">
+      <c r="S58" s="20">
         <v>81.099999999999994</v>
       </c>
       <c r="T58" s="6">
         <v>7218.4</v>
       </c>
       <c r="U58" s="6">
         <v>9755.2999999999993</v>
       </c>
       <c r="V58" s="6">
         <v>13936.2</v>
       </c>
       <c r="W58" s="6">
         <v>15337.6</v>
       </c>
-      <c r="X58" s="22">
+      <c r="X58" s="20">
         <v>15833.6</v>
       </c>
-      <c r="Y58" s="22">
+      <c r="Y58" s="21">
         <v>15838.1</v>
       </c>
-      <c r="Z58" s="19">
-[...8 lines deleted...]
-      <c r="AC58" s="5">
+      <c r="Z58" s="6">
+        <v>3.9</v>
+      </c>
+      <c r="AA58" s="6">
+        <v>7.9</v>
+      </c>
+      <c r="AB58" s="6">
+        <v>11.8</v>
+      </c>
+      <c r="AC58" s="6">
+        <v>15.8</v>
+      </c>
+      <c r="AD58" s="6">
+        <v>36.4</v>
+      </c>
+      <c r="AE58" s="6">
+        <v>1512.9</v>
+      </c>
+      <c r="AF58" s="6">
+        <v>6872.8</v>
+      </c>
+      <c r="AG58" s="6">
+        <v>9919.4</v>
+      </c>
+      <c r="AH58" s="6">
+        <v>13934</v>
+      </c>
+      <c r="AI58" s="6">
+        <v>15435.9</v>
+      </c>
+      <c r="AJ58" s="6">
+        <v>15660</v>
+      </c>
+      <c r="AK58" s="6">
+        <v>15663.9</v>
+      </c>
+      <c r="AL58" s="55">
+        <v>4.1900000000000004</v>
+      </c>
+      <c r="AM58" s="55">
+        <v>8.4</v>
+      </c>
+      <c r="AN58" s="55">
+        <v>12.6</v>
+      </c>
+      <c r="AO58" s="55">
+        <v>16.8</v>
+      </c>
+      <c r="AP58" s="55">
+        <v>50.26</v>
+      </c>
+      <c r="AQ58" s="55">
+        <v>2422.1799999999998</v>
+      </c>
+      <c r="AR58" s="55">
+        <v>6754.22</v>
+      </c>
+      <c r="AS58" s="55">
+        <v>9519.5</v>
+      </c>
+      <c r="AT58" s="55">
+        <v>14739</v>
+      </c>
+      <c r="AU58" s="55">
+        <v>16719.5</v>
+      </c>
+      <c r="AV58" s="55">
+        <v>17064.400000000001</v>
+      </c>
+      <c r="AW58" s="55">
+        <v>17068.599999999999</v>
+      </c>
+      <c r="AX58" s="24">
+        <v>5.39</v>
+      </c>
+      <c r="AY58" s="24">
+        <v>11.3</v>
+      </c>
+      <c r="AZ58" s="24">
+        <v>16.3</v>
+      </c>
+      <c r="BA58" s="24">
         <v>20.6</v>
       </c>
-      <c r="AD58" s="5">
-[...71 lines deleted...]
-      <c r="BB58" s="49">
+      <c r="BB58" s="35">
         <v>52.6</v>
       </c>
-      <c r="BC58" s="51">
+      <c r="BC58" s="37">
         <v>2257.6999999999998</v>
       </c>
-      <c r="BD58" s="51">
+      <c r="BD58" s="37">
         <v>7637</v>
       </c>
-      <c r="BE58" s="31"/>
+      <c r="BE58" s="37">
+        <v>12100.6</v>
+      </c>
       <c r="BF58" s="5"/>
       <c r="BG58" s="5"/>
-      <c r="BH58" s="31"/>
-      <c r="BI58" s="31"/>
+      <c r="BH58" s="24"/>
+      <c r="BI58" s="24"/>
     </row>
     <row r="59" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B59" s="5">
         <v>89.2</v>
       </c>
       <c r="C59" s="5">
         <v>178.4</v>
       </c>
       <c r="D59" s="5">
         <v>267.60000000000002</v>
       </c>
       <c r="E59" s="5">
         <v>356.8</v>
       </c>
       <c r="F59" s="5">
         <v>458.8</v>
       </c>
       <c r="G59" s="5">
         <v>623.29999999999995</v>
       </c>
       <c r="H59" s="5">
         <v>2978.3</v>
       </c>
       <c r="I59" s="5">
         <v>9649.2000000000007</v>
       </c>
       <c r="J59" s="5">
         <v>46465.1</v>
       </c>
       <c r="K59" s="5">
         <v>83851.199999999997</v>
       </c>
       <c r="L59" s="5">
         <v>85562.7</v>
       </c>
-      <c r="M59" s="33">
+      <c r="M59" s="26">
         <v>85651.9</v>
       </c>
       <c r="N59" s="6">
         <v>136.69999999999999</v>
       </c>
       <c r="O59" s="6">
         <v>273.5</v>
       </c>
-      <c r="P59" s="22">
+      <c r="P59" s="20">
         <v>410.3</v>
       </c>
-      <c r="Q59" s="24">
+      <c r="Q59" s="21">
         <v>547</v>
       </c>
-      <c r="R59" s="22">
+      <c r="R59" s="20">
         <v>689.3</v>
       </c>
-      <c r="S59" s="22">
+      <c r="S59" s="20">
         <v>899.2</v>
       </c>
       <c r="T59" s="6">
         <v>3210.7</v>
       </c>
       <c r="U59" s="6">
         <v>10629.9</v>
       </c>
       <c r="V59" s="6">
         <v>45789.3</v>
       </c>
       <c r="W59" s="6">
         <v>75648.600000000006</v>
       </c>
-      <c r="X59" s="22">
+      <c r="X59" s="20">
         <v>77659.8</v>
       </c>
-      <c r="Y59" s="22">
+      <c r="Y59" s="21">
         <v>77796.5</v>
       </c>
-      <c r="Z59" s="19">
-[...71 lines deleted...]
-      <c r="AX59" s="31">
+      <c r="Z59" s="6">
+        <v>127.4</v>
+      </c>
+      <c r="AA59" s="6">
+        <v>254.7</v>
+      </c>
+      <c r="AB59" s="6">
+        <v>382.1</v>
+      </c>
+      <c r="AC59" s="6">
+        <v>509.5</v>
+      </c>
+      <c r="AD59" s="6">
+        <v>648.20000000000005</v>
+      </c>
+      <c r="AE59" s="6">
+        <v>838.5</v>
+      </c>
+      <c r="AF59" s="6">
+        <v>3170.8</v>
+      </c>
+      <c r="AG59" s="6">
+        <v>10455.5</v>
+      </c>
+      <c r="AH59" s="6">
+        <v>50120.9</v>
+      </c>
+      <c r="AI59" s="6">
+        <v>77180.5</v>
+      </c>
+      <c r="AJ59" s="6">
+        <v>78841.2</v>
+      </c>
+      <c r="AK59" s="6">
+        <v>78968.7</v>
+      </c>
+      <c r="AL59" s="55">
+        <v>62.98</v>
+      </c>
+      <c r="AM59" s="55">
+        <v>126</v>
+      </c>
+      <c r="AN59" s="55">
+        <v>189</v>
+      </c>
+      <c r="AO59" s="55">
+        <v>251.9</v>
+      </c>
+      <c r="AP59" s="55">
+        <v>331.98</v>
+      </c>
+      <c r="AQ59" s="55">
+        <v>468.26</v>
+      </c>
+      <c r="AR59" s="55">
+        <v>3111.43</v>
+      </c>
+      <c r="AS59" s="55">
+        <v>11367.7</v>
+      </c>
+      <c r="AT59" s="55">
+        <v>52834</v>
+      </c>
+      <c r="AU59" s="55">
+        <v>82659.600000000006</v>
+      </c>
+      <c r="AV59" s="55">
+        <v>84132.2</v>
+      </c>
+      <c r="AW59" s="55">
+        <v>84195.199999999997</v>
+      </c>
+      <c r="AX59" s="24">
         <v>79.599999999999994</v>
       </c>
-      <c r="AY59" s="31">
+      <c r="AY59" s="24">
         <v>164.4</v>
       </c>
-      <c r="AZ59" s="31">
+      <c r="AZ59" s="24">
         <v>240.6</v>
       </c>
-      <c r="BA59" s="31">
+      <c r="BA59" s="24">
         <v>279.2</v>
       </c>
-      <c r="BB59" s="49">
+      <c r="BB59" s="35">
         <v>335.9</v>
       </c>
-      <c r="BC59" s="51">
+      <c r="BC59" s="37">
         <v>432.7</v>
       </c>
-      <c r="BD59" s="51">
+      <c r="BD59" s="37">
         <v>4646.7</v>
       </c>
-      <c r="BE59" s="31"/>
+      <c r="BE59" s="37">
+        <v>36339.4</v>
+      </c>
       <c r="BF59" s="5"/>
       <c r="BG59" s="5"/>
-      <c r="BH59" s="31"/>
-      <c r="BI59" s="31"/>
+      <c r="BH59" s="24"/>
+      <c r="BI59" s="24"/>
     </row>
     <row r="60" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="5">
         <v>320.10000000000002</v>
       </c>
       <c r="C60" s="5">
         <v>640.20000000000005</v>
       </c>
       <c r="D60" s="5">
         <v>960.3</v>
       </c>
       <c r="E60" s="5">
         <v>1280.4000000000001</v>
       </c>
       <c r="F60" s="5">
         <v>1692.5</v>
       </c>
       <c r="G60" s="5">
         <v>2222.3000000000002</v>
       </c>
       <c r="H60" s="5">
         <v>5948.8</v>
       </c>
       <c r="I60" s="5">
         <v>14125.6</v>
       </c>
       <c r="J60" s="5">
         <v>33444.800000000003</v>
       </c>
       <c r="K60" s="5">
         <v>44577.9</v>
       </c>
       <c r="L60" s="5">
         <v>46843</v>
       </c>
-      <c r="M60" s="33">
+      <c r="M60" s="26">
         <v>47162.9</v>
       </c>
       <c r="N60" s="6">
         <v>248.9</v>
       </c>
       <c r="O60" s="6">
         <v>497.7</v>
       </c>
-      <c r="P60" s="22">
+      <c r="P60" s="20">
         <v>746.6</v>
       </c>
-      <c r="Q60" s="24">
+      <c r="Q60" s="21">
         <v>995.4</v>
       </c>
-      <c r="R60" s="22">
+      <c r="R60" s="20">
         <v>1327.9</v>
       </c>
-      <c r="S60" s="22">
+      <c r="S60" s="20">
         <v>1732.2</v>
       </c>
       <c r="T60" s="6">
         <v>5359.1</v>
       </c>
       <c r="U60" s="6">
         <v>14286.3</v>
       </c>
       <c r="V60" s="6">
         <v>33358.199999999997</v>
       </c>
       <c r="W60" s="6">
         <v>44359.9</v>
       </c>
-      <c r="X60" s="22">
+      <c r="X60" s="20">
         <v>46895.3</v>
       </c>
-      <c r="Y60" s="22">
+      <c r="Y60" s="21">
         <v>47145.7</v>
       </c>
-      <c r="Z60" s="19">
-[...71 lines deleted...]
-      <c r="AX60" s="31">
+      <c r="Z60" s="6">
+        <v>179.1</v>
+      </c>
+      <c r="AA60" s="6">
+        <v>358.3</v>
+      </c>
+      <c r="AB60" s="6">
+        <v>537.4</v>
+      </c>
+      <c r="AC60" s="6">
+        <v>723.7</v>
+      </c>
+      <c r="AD60" s="6">
+        <v>973.6</v>
+      </c>
+      <c r="AE60" s="6">
+        <v>1278.5999999999999</v>
+      </c>
+      <c r="AF60" s="6">
+        <v>5645.1</v>
+      </c>
+      <c r="AG60" s="6">
+        <v>12913.1</v>
+      </c>
+      <c r="AH60" s="6">
+        <v>31486.1</v>
+      </c>
+      <c r="AI60" s="6">
+        <v>41003.800000000003</v>
+      </c>
+      <c r="AJ60" s="6">
+        <v>43063.9</v>
+      </c>
+      <c r="AK60" s="6">
+        <v>43243</v>
+      </c>
+      <c r="AL60" s="55">
+        <v>506</v>
+      </c>
+      <c r="AM60" s="55">
+        <v>1012</v>
+      </c>
+      <c r="AN60" s="55">
+        <v>1518</v>
+      </c>
+      <c r="AO60" s="55">
+        <v>2024</v>
+      </c>
+      <c r="AP60" s="55">
+        <v>2653.52</v>
+      </c>
+      <c r="AQ60" s="55">
+        <v>3326.99</v>
+      </c>
+      <c r="AR60" s="55">
+        <v>9395.1200000000008</v>
+      </c>
+      <c r="AS60" s="55">
+        <v>19266.5</v>
+      </c>
+      <c r="AT60" s="55">
+        <v>42756.5</v>
+      </c>
+      <c r="AU60" s="55">
+        <v>55688.800000000003</v>
+      </c>
+      <c r="AV60" s="55">
+        <v>57553.4</v>
+      </c>
+      <c r="AW60" s="55">
+        <v>58921.9</v>
+      </c>
+      <c r="AX60" s="24">
         <v>788.21</v>
       </c>
-      <c r="AY60" s="31">
+      <c r="AY60" s="24">
         <v>1470.1</v>
       </c>
-      <c r="AZ60" s="31">
+      <c r="AZ60" s="24">
         <v>2191.5</v>
       </c>
-      <c r="BA60" s="31">
+      <c r="BA60" s="24">
         <v>2671.8</v>
       </c>
-      <c r="BB60" s="49">
+      <c r="BB60" s="35">
         <v>3118.5</v>
       </c>
-      <c r="BC60" s="51">
+      <c r="BC60" s="37">
         <v>3575.6</v>
       </c>
-      <c r="BD60" s="51">
+      <c r="BD60" s="37">
         <v>10763.1</v>
       </c>
-      <c r="BE60" s="31"/>
+      <c r="BE60" s="37">
+        <v>27715.1</v>
+      </c>
       <c r="BF60" s="5"/>
       <c r="BG60" s="5"/>
-      <c r="BH60" s="31"/>
-      <c r="BI60" s="31"/>
+      <c r="BH60" s="24"/>
+      <c r="BI60" s="24"/>
     </row>
     <row r="61" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="5">
         <v>205.4</v>
       </c>
       <c r="C61" s="5">
         <v>410.7</v>
       </c>
       <c r="D61" s="5">
         <v>616.1</v>
       </c>
       <c r="E61" s="5">
         <v>837.7</v>
       </c>
       <c r="F61" s="5">
         <v>1081.0999999999999</v>
       </c>
       <c r="G61" s="5">
         <v>1853.2</v>
       </c>
       <c r="H61" s="5">
         <v>5520.6</v>
       </c>
       <c r="I61" s="5">
         <v>13785.3</v>
       </c>
       <c r="J61" s="5">
         <v>20079.099999999999</v>
       </c>
       <c r="K61" s="5">
         <v>23280.2</v>
       </c>
       <c r="L61" s="5">
         <v>24704.5</v>
       </c>
-      <c r="M61" s="33">
+      <c r="M61" s="26">
         <v>24910</v>
       </c>
       <c r="N61" s="6">
         <v>246.1</v>
       </c>
       <c r="O61" s="6">
         <v>492.2</v>
       </c>
-      <c r="P61" s="22">
+      <c r="P61" s="20">
         <v>738.3</v>
       </c>
-      <c r="Q61" s="24">
+      <c r="Q61" s="21">
         <v>997.5</v>
       </c>
-      <c r="R61" s="22">
+      <c r="R61" s="20">
         <v>1275.8</v>
       </c>
-      <c r="S61" s="22">
+      <c r="S61" s="20">
         <v>2112.1</v>
       </c>
       <c r="T61" s="6">
         <v>5651.3</v>
       </c>
       <c r="U61" s="6">
         <v>12785.6</v>
       </c>
       <c r="V61" s="6">
         <v>19297.7</v>
       </c>
       <c r="W61" s="6">
         <v>21351.4</v>
       </c>
-      <c r="X61" s="22">
+      <c r="X61" s="20">
         <v>22042.400000000001</v>
       </c>
-      <c r="Y61" s="22">
+      <c r="Y61" s="21">
         <v>22288.3</v>
       </c>
-      <c r="Z61" s="19">
-[...71 lines deleted...]
-      <c r="AX61" s="31">
+      <c r="Z61" s="6">
+        <v>242.8</v>
+      </c>
+      <c r="AA61" s="6">
+        <v>485.7</v>
+      </c>
+      <c r="AB61" s="6">
+        <v>728.5</v>
+      </c>
+      <c r="AC61" s="6">
+        <v>980.2</v>
+      </c>
+      <c r="AD61" s="6">
+        <v>1244.3</v>
+      </c>
+      <c r="AE61" s="6">
+        <v>2233.5</v>
+      </c>
+      <c r="AF61" s="6">
+        <v>5454.8</v>
+      </c>
+      <c r="AG61" s="6">
+        <v>13227.3</v>
+      </c>
+      <c r="AH61" s="6">
+        <v>18661</v>
+      </c>
+      <c r="AI61" s="6">
+        <v>21292</v>
+      </c>
+      <c r="AJ61" s="6">
+        <v>21942.7</v>
+      </c>
+      <c r="AK61" s="6">
+        <v>22185.4</v>
+      </c>
+      <c r="AL61" s="55">
+        <v>383.86</v>
+      </c>
+      <c r="AM61" s="55">
+        <v>767.7</v>
+      </c>
+      <c r="AN61" s="55">
+        <v>1151.5999999999999</v>
+      </c>
+      <c r="AO61" s="55">
+        <v>1535.4</v>
+      </c>
+      <c r="AP61" s="55">
+        <v>1960.4</v>
+      </c>
+      <c r="AQ61" s="55">
+        <v>3478.2</v>
+      </c>
+      <c r="AR61" s="55">
+        <v>7974.16</v>
+      </c>
+      <c r="AS61" s="55">
+        <v>14847.6</v>
+      </c>
+      <c r="AT61" s="55">
+        <v>24887.5</v>
+      </c>
+      <c r="AU61" s="55">
+        <v>27906.2</v>
+      </c>
+      <c r="AV61" s="55">
+        <v>28484.6</v>
+      </c>
+      <c r="AW61" s="55">
+        <v>28877.3</v>
+      </c>
+      <c r="AX61" s="24">
         <v>644.46</v>
       </c>
-      <c r="AY61" s="31">
+      <c r="AY61" s="24">
         <v>1273.2</v>
       </c>
-      <c r="AZ61" s="31">
+      <c r="AZ61" s="24">
         <v>1772.4</v>
       </c>
-      <c r="BA61" s="31">
+      <c r="BA61" s="24">
         <v>1418.9</v>
       </c>
-      <c r="BB61" s="49">
+      <c r="BB61" s="35">
         <v>1704.8</v>
       </c>
-      <c r="BC61" s="51">
+      <c r="BC61" s="37">
         <v>3119</v>
       </c>
-      <c r="BD61" s="51">
+      <c r="BD61" s="37">
         <v>8760.4</v>
       </c>
-      <c r="BE61" s="31"/>
+      <c r="BE61" s="37">
+        <v>16774.7</v>
+      </c>
       <c r="BF61" s="5"/>
       <c r="BG61" s="5"/>
-      <c r="BH61" s="31"/>
-      <c r="BI61" s="31"/>
+      <c r="BH61" s="24"/>
+      <c r="BI61" s="24"/>
     </row>
     <row r="62" spans="1:68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="5">
         <v>99.4</v>
       </c>
       <c r="C62" s="5">
         <v>198.8</v>
       </c>
       <c r="D62" s="5">
         <v>298.10000000000002</v>
       </c>
       <c r="E62" s="5">
         <v>397.5</v>
       </c>
       <c r="F62" s="5">
         <v>517.6</v>
       </c>
       <c r="G62" s="5">
         <v>667.2</v>
       </c>
       <c r="H62" s="5">
         <v>2254.1999999999998</v>
       </c>
       <c r="I62" s="5">
         <v>5750</v>
       </c>
       <c r="J62" s="5">
         <v>33063.1</v>
       </c>
       <c r="K62" s="5">
         <v>62802.7</v>
       </c>
       <c r="L62" s="5">
         <v>64481.3</v>
       </c>
-      <c r="M62" s="33">
+      <c r="M62" s="26">
         <v>64580.800000000003</v>
       </c>
       <c r="N62" s="6">
         <v>208.5</v>
       </c>
       <c r="O62" s="6">
         <v>417.1</v>
       </c>
-      <c r="P62" s="22">
+      <c r="P62" s="20">
         <v>625.6</v>
       </c>
-      <c r="Q62" s="24">
+      <c r="Q62" s="21">
         <v>834.1</v>
       </c>
-      <c r="R62" s="22">
+      <c r="R62" s="20">
         <v>1057.5</v>
       </c>
-      <c r="S62" s="22">
+      <c r="S62" s="20">
         <v>1318.2</v>
       </c>
       <c r="T62" s="6">
         <v>3189.4</v>
       </c>
       <c r="U62" s="6">
         <v>7193.1</v>
       </c>
       <c r="V62" s="6">
         <v>35609.699999999997</v>
       </c>
       <c r="W62" s="6">
         <v>56864.1</v>
       </c>
-      <c r="X62" s="22">
+      <c r="X62" s="20">
         <v>58635.6</v>
       </c>
-      <c r="Y62" s="22">
+      <c r="Y62" s="21">
         <v>58844.4</v>
       </c>
-      <c r="Z62" s="19">
-[...71 lines deleted...]
-      <c r="AX62" s="31">
+      <c r="Z62" s="6">
+        <v>199.5</v>
+      </c>
+      <c r="AA62" s="6">
+        <v>399</v>
+      </c>
+      <c r="AB62" s="6">
+        <v>598.6</v>
+      </c>
+      <c r="AC62" s="6">
+        <v>798.3</v>
+      </c>
+      <c r="AD62" s="6">
+        <v>1010.9</v>
+      </c>
+      <c r="AE62" s="6">
+        <v>1272.7</v>
+      </c>
+      <c r="AF62" s="6">
+        <v>2765.3</v>
+      </c>
+      <c r="AG62" s="6">
+        <v>7831.9</v>
+      </c>
+      <c r="AH62" s="6">
+        <v>40147.599999999999</v>
+      </c>
+      <c r="AI62" s="6">
+        <v>60710.8</v>
+      </c>
+      <c r="AJ62" s="6">
+        <v>61949.2</v>
+      </c>
+      <c r="AK62" s="6">
+        <v>62148.7</v>
+      </c>
+      <c r="AL62" s="55">
+        <v>218.67</v>
+      </c>
+      <c r="AM62" s="55">
+        <v>437.3</v>
+      </c>
+      <c r="AN62" s="55">
+        <v>656</v>
+      </c>
+      <c r="AO62" s="55">
+        <v>874.7</v>
+      </c>
+      <c r="AP62" s="55">
+        <v>1109.3800000000001</v>
+      </c>
+      <c r="AQ62" s="55">
+        <v>1397.8</v>
+      </c>
+      <c r="AR62" s="55">
+        <v>3253.83</v>
+      </c>
+      <c r="AS62" s="55">
+        <v>8998.2000000000007</v>
+      </c>
+      <c r="AT62" s="55">
+        <v>40807.800000000003</v>
+      </c>
+      <c r="AU62" s="55">
+        <v>64021</v>
+      </c>
+      <c r="AV62" s="55">
+        <v>65386.8</v>
+      </c>
+      <c r="AW62" s="55">
+        <v>65605.8</v>
+      </c>
+      <c r="AX62" s="24">
         <v>280.62</v>
       </c>
-      <c r="AY62" s="31">
+      <c r="AY62" s="24">
         <v>575.20000000000005</v>
       </c>
-      <c r="AZ62" s="31">
+      <c r="AZ62" s="24">
         <v>838.8</v>
       </c>
-      <c r="BA62" s="31">
+      <c r="BA62" s="24">
         <v>940.4</v>
       </c>
-      <c r="BB62" s="49">
+      <c r="BB62" s="35">
         <v>1094.0999999999999</v>
       </c>
-      <c r="BC62" s="51">
+      <c r="BC62" s="37">
         <v>1247</v>
       </c>
-      <c r="BD62" s="51">
+      <c r="BD62" s="37">
         <v>4493.3999999999996</v>
       </c>
-      <c r="BE62" s="31"/>
+      <c r="BE62" s="37">
+        <v>29897.599999999999</v>
+      </c>
       <c r="BF62" s="5"/>
       <c r="BG62" s="5"/>
-      <c r="BH62" s="31"/>
-      <c r="BI62" s="31"/>
+      <c r="BH62" s="24"/>
+      <c r="BI62" s="24"/>
     </row>
     <row r="63" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A63" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="5">
         <v>219.3</v>
       </c>
       <c r="C63" s="5">
         <v>438.7</v>
       </c>
       <c r="D63" s="5">
         <v>658</v>
       </c>
       <c r="E63" s="5">
         <v>877.4</v>
       </c>
       <c r="F63" s="5">
         <v>1121.3</v>
       </c>
       <c r="G63" s="5">
         <v>2121.3000000000002</v>
       </c>
       <c r="H63" s="5">
         <v>8185</v>
       </c>
       <c r="I63" s="5">
         <v>14372.7</v>
       </c>
       <c r="J63" s="5">
         <v>32039.9</v>
       </c>
       <c r="K63" s="5">
         <v>41222.6</v>
       </c>
       <c r="L63" s="5">
         <v>44323.3</v>
       </c>
-      <c r="M63" s="33">
+      <c r="M63" s="26">
         <v>44542.8</v>
       </c>
       <c r="N63" s="6">
         <v>268.89999999999998</v>
       </c>
       <c r="O63" s="6">
         <v>537.79999999999995</v>
       </c>
-      <c r="P63" s="22">
+      <c r="P63" s="20">
         <v>806.7</v>
       </c>
-      <c r="Q63" s="24">
+      <c r="Q63" s="21">
         <v>1075.5999999999999</v>
       </c>
-      <c r="R63" s="22">
+      <c r="R63" s="20">
         <v>1351.8</v>
       </c>
-      <c r="S63" s="22">
+      <c r="S63" s="20">
         <v>2355.1</v>
       </c>
       <c r="T63" s="6">
         <v>7631</v>
       </c>
       <c r="U63" s="6">
         <v>13919.6</v>
       </c>
       <c r="V63" s="6">
         <v>31326.9</v>
       </c>
       <c r="W63" s="6">
         <v>38509.1</v>
       </c>
-      <c r="X63" s="22">
+      <c r="X63" s="20">
         <v>41026.199999999997</v>
       </c>
-      <c r="Y63" s="22">
+      <c r="Y63" s="21">
         <v>41295.199999999997</v>
       </c>
-      <c r="Z63" s="19">
-[...71 lines deleted...]
-      <c r="AX63" s="31">
+      <c r="Z63" s="6">
+        <v>303.60000000000002</v>
+      </c>
+      <c r="AA63" s="6">
+        <v>607.1</v>
+      </c>
+      <c r="AB63" s="6">
+        <v>910.7</v>
+      </c>
+      <c r="AC63" s="6">
+        <v>1214.3</v>
+      </c>
+      <c r="AD63" s="6">
+        <v>1531.5</v>
+      </c>
+      <c r="AE63" s="6">
+        <v>2484.1</v>
+      </c>
+      <c r="AF63" s="6">
+        <v>7081.5</v>
+      </c>
+      <c r="AG63" s="6">
+        <v>12852.2</v>
+      </c>
+      <c r="AH63" s="6">
+        <v>29555.4</v>
+      </c>
+      <c r="AI63" s="6">
+        <v>36803</v>
+      </c>
+      <c r="AJ63" s="6">
+        <v>39160.5</v>
+      </c>
+      <c r="AK63" s="6">
+        <v>39464.1</v>
+      </c>
+      <c r="AL63" s="55">
+        <v>327.13</v>
+      </c>
+      <c r="AM63" s="55">
+        <v>654.29999999999995</v>
+      </c>
+      <c r="AN63" s="55">
+        <v>981.4</v>
+      </c>
+      <c r="AO63" s="55">
+        <v>1308.5</v>
+      </c>
+      <c r="AP63" s="55">
+        <v>1651.01</v>
+      </c>
+      <c r="AQ63" s="55">
+        <v>3122.59</v>
+      </c>
+      <c r="AR63" s="55">
+        <v>7548.68</v>
+      </c>
+      <c r="AS63" s="55">
+        <v>13800.4</v>
+      </c>
+      <c r="AT63" s="55">
+        <v>33240.199999999997</v>
+      </c>
+      <c r="AU63" s="55">
+        <v>41940.400000000001</v>
+      </c>
+      <c r="AV63" s="55">
+        <v>43039.9</v>
+      </c>
+      <c r="AW63" s="55">
+        <v>43367.3</v>
+      </c>
+      <c r="AX63" s="24">
         <v>493.34</v>
       </c>
-      <c r="AY63" s="31">
+      <c r="AY63" s="24">
         <v>986.4</v>
       </c>
-      <c r="AZ63" s="31">
+      <c r="AZ63" s="24">
         <v>1411.5</v>
       </c>
-      <c r="BA63" s="31">
+      <c r="BA63" s="24">
         <v>1707.8</v>
       </c>
-      <c r="BB63" s="49">
+      <c r="BB63" s="35">
         <v>1926.4</v>
       </c>
-      <c r="BC63" s="51">
+      <c r="BC63" s="37">
         <v>3716.7</v>
       </c>
-      <c r="BD63" s="51">
+      <c r="BD63" s="37">
         <v>8871.7000000000007</v>
       </c>
-      <c r="BE63" s="31"/>
+      <c r="BE63" s="37">
+        <v>17526.2</v>
+      </c>
       <c r="BF63" s="5"/>
       <c r="BG63" s="5"/>
-      <c r="BH63" s="31"/>
-      <c r="BI63" s="31"/>
+      <c r="BH63" s="24"/>
+      <c r="BI63" s="24"/>
     </row>
     <row r="64" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A64" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="5">
         <v>3.2</v>
       </c>
       <c r="C64" s="5">
         <v>6.3</v>
       </c>
       <c r="D64" s="5">
         <v>9.5</v>
       </c>
       <c r="E64" s="5">
         <v>12.6</v>
       </c>
       <c r="F64" s="5">
         <v>27</v>
       </c>
       <c r="G64" s="5">
         <v>48.7</v>
       </c>
       <c r="H64" s="5">
         <v>2462.6</v>
       </c>
       <c r="I64" s="5">
         <v>7771.2</v>
       </c>
       <c r="J64" s="5">
         <v>18343.599999999999</v>
       </c>
       <c r="K64" s="5">
         <v>22774.1</v>
       </c>
       <c r="L64" s="5">
         <v>24800.7</v>
       </c>
-      <c r="M64" s="33">
+      <c r="M64" s="26">
         <v>24803.8</v>
       </c>
       <c r="N64" s="6">
         <v>4.3</v>
       </c>
       <c r="O64" s="6">
         <v>8.5</v>
       </c>
-      <c r="P64" s="22">
+      <c r="P64" s="20">
         <v>12.8</v>
       </c>
-      <c r="Q64" s="24">
+      <c r="Q64" s="21">
         <v>17</v>
       </c>
-      <c r="R64" s="22">
+      <c r="R64" s="20">
         <v>22.5</v>
       </c>
-      <c r="S64" s="22">
+      <c r="S64" s="20">
         <v>45.1</v>
       </c>
       <c r="T64" s="6">
         <v>2246.3000000000002</v>
       </c>
       <c r="U64" s="6">
         <v>6237.5</v>
       </c>
       <c r="V64" s="6">
         <v>17531.400000000001</v>
       </c>
       <c r="W64" s="6">
         <v>21726.9</v>
       </c>
-      <c r="X64" s="22">
+      <c r="X64" s="20">
         <v>23184.3</v>
       </c>
-      <c r="Y64" s="22">
+      <c r="Y64" s="21">
         <v>23189.5</v>
       </c>
-      <c r="Z64" s="19">
-[...71 lines deleted...]
-      <c r="AX64" s="31">
+      <c r="Z64" s="6">
+        <v>2.6</v>
+      </c>
+      <c r="AA64" s="6">
+        <v>5.3</v>
+      </c>
+      <c r="AB64" s="6">
+        <v>8</v>
+      </c>
+      <c r="AC64" s="6">
+        <v>10.5</v>
+      </c>
+      <c r="AD64" s="6">
+        <v>20.3</v>
+      </c>
+      <c r="AE64" s="6">
+        <v>39.1</v>
+      </c>
+      <c r="AF64" s="6">
+        <v>2214.3000000000002</v>
+      </c>
+      <c r="AG64" s="6">
+        <v>7617.7</v>
+      </c>
+      <c r="AH64" s="6">
+        <v>17915.3</v>
+      </c>
+      <c r="AI64" s="6">
+        <v>22702.1</v>
+      </c>
+      <c r="AJ64" s="6">
+        <v>24257.1</v>
+      </c>
+      <c r="AK64" s="6">
+        <v>24259.7</v>
+      </c>
+      <c r="AL64" s="55">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="AM64" s="55">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AN64" s="55">
+        <v>7.7</v>
+      </c>
+      <c r="AO64" s="55">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AP64" s="55">
+        <v>23.29</v>
+      </c>
+      <c r="AQ64" s="55">
+        <v>45.79</v>
+      </c>
+      <c r="AR64" s="55">
+        <v>2131.88</v>
+      </c>
+      <c r="AS64" s="55">
+        <v>6758.5</v>
+      </c>
+      <c r="AT64" s="55">
+        <v>19042.8</v>
+      </c>
+      <c r="AU64" s="55">
+        <v>40103</v>
+      </c>
+      <c r="AV64" s="55">
+        <v>50281.3</v>
+      </c>
+      <c r="AW64" s="55">
+        <v>50284.5</v>
+      </c>
+      <c r="AX64" s="24">
         <v>3.58</v>
       </c>
-      <c r="AY64" s="31">
+      <c r="AY64" s="24">
         <v>7</v>
       </c>
-      <c r="AZ64" s="31">
+      <c r="AZ64" s="24">
         <v>10.5</v>
       </c>
-      <c r="BA64" s="31">
+      <c r="BA64" s="24">
         <v>12.6</v>
       </c>
-      <c r="BB64" s="49">
+      <c r="BB64" s="35">
         <v>24.8</v>
       </c>
-      <c r="BC64" s="51">
+      <c r="BC64" s="37">
         <v>57.4</v>
       </c>
-      <c r="BD64" s="51">
+      <c r="BD64" s="37">
         <v>3145.3</v>
       </c>
-      <c r="BE64" s="31"/>
+      <c r="BE64" s="37">
+        <v>14516.7</v>
+      </c>
       <c r="BF64" s="5"/>
       <c r="BG64" s="5"/>
-      <c r="BH64" s="31"/>
-      <c r="BI64" s="31"/>
+      <c r="BH64" s="24"/>
+      <c r="BI64" s="24"/>
     </row>
     <row r="65" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A65" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="5">
         <v>98.1</v>
       </c>
       <c r="C65" s="5">
         <v>196.3</v>
       </c>
       <c r="D65" s="5">
         <v>294.39999999999998</v>
       </c>
       <c r="E65" s="5">
         <v>406</v>
       </c>
       <c r="F65" s="5">
         <v>619.1</v>
       </c>
       <c r="G65" s="5">
         <v>953.3</v>
       </c>
       <c r="H65" s="5">
         <v>7127.6</v>
       </c>
       <c r="I65" s="5">
         <v>20337.7</v>
       </c>
       <c r="J65" s="5">
         <v>45014.5</v>
       </c>
       <c r="K65" s="5">
         <v>53194.400000000001</v>
       </c>
       <c r="L65" s="5">
         <v>54737.2</v>
       </c>
-      <c r="M65" s="33">
+      <c r="M65" s="26">
         <v>54835.5</v>
       </c>
       <c r="N65" s="6">
         <v>135.80000000000001</v>
       </c>
       <c r="O65" s="6">
         <v>271.7</v>
       </c>
-      <c r="P65" s="22">
+      <c r="P65" s="20">
         <v>407.5</v>
       </c>
-      <c r="Q65" s="24">
+      <c r="Q65" s="21">
         <v>566.5</v>
       </c>
-      <c r="R65" s="22">
+      <c r="R65" s="20">
         <v>825.7</v>
       </c>
-      <c r="S65" s="22">
+      <c r="S65" s="20">
         <v>1250</v>
       </c>
       <c r="T65" s="6">
         <v>6602.1</v>
       </c>
       <c r="U65" s="6">
         <v>20631.400000000001</v>
       </c>
       <c r="V65" s="6">
         <v>44415.1</v>
       </c>
       <c r="W65" s="6">
         <v>52962.9</v>
       </c>
-      <c r="X65" s="22">
+      <c r="X65" s="20">
         <v>55011.4</v>
       </c>
-      <c r="Y65" s="22">
+      <c r="Y65" s="21">
         <v>55145.7</v>
       </c>
-      <c r="Z65" s="19">
-[...71 lines deleted...]
-      <c r="AX65" s="31">
+      <c r="Z65" s="6">
+        <v>156</v>
+      </c>
+      <c r="AA65" s="6">
+        <v>312</v>
+      </c>
+      <c r="AB65" s="6">
+        <v>468</v>
+      </c>
+      <c r="AC65" s="6">
+        <v>639.1</v>
+      </c>
+      <c r="AD65" s="6">
+        <v>907.1</v>
+      </c>
+      <c r="AE65" s="6">
+        <v>1353.5</v>
+      </c>
+      <c r="AF65" s="6">
+        <v>7160.6</v>
+      </c>
+      <c r="AG65" s="6">
+        <v>20572.599999999999</v>
+      </c>
+      <c r="AH65" s="6">
+        <v>45287.199999999997</v>
+      </c>
+      <c r="AI65" s="6">
+        <v>54501.5</v>
+      </c>
+      <c r="AJ65" s="6">
+        <v>55708.9</v>
+      </c>
+      <c r="AK65" s="6">
+        <v>55865</v>
+      </c>
+      <c r="AL65" s="55">
+        <v>298.08999999999997</v>
+      </c>
+      <c r="AM65" s="55">
+        <v>596.20000000000005</v>
+      </c>
+      <c r="AN65" s="55">
+        <v>894.3</v>
+      </c>
+      <c r="AO65" s="55">
+        <v>1192.4000000000001</v>
+      </c>
+      <c r="AP65" s="55">
+        <v>1664.34</v>
+      </c>
+      <c r="AQ65" s="55">
+        <v>2368.33</v>
+      </c>
+      <c r="AR65" s="55">
+        <v>8715.23</v>
+      </c>
+      <c r="AS65" s="55">
+        <v>23149</v>
+      </c>
+      <c r="AT65" s="55">
+        <v>52226.2</v>
+      </c>
+      <c r="AU65" s="55">
+        <v>62611.1</v>
+      </c>
+      <c r="AV65" s="55">
+        <v>63357.8</v>
+      </c>
+      <c r="AW65" s="55">
+        <v>63682.5</v>
+      </c>
+      <c r="AX65" s="24">
         <v>571.96</v>
       </c>
-      <c r="AY65" s="31">
+      <c r="AY65" s="24">
         <v>1077.5</v>
       </c>
-      <c r="AZ65" s="31">
+      <c r="AZ65" s="24">
         <v>1504.9</v>
       </c>
-      <c r="BA65" s="31">
+      <c r="BA65" s="24">
         <v>1609.5</v>
       </c>
-      <c r="BB65" s="49">
+      <c r="BB65" s="35">
         <v>1967.2</v>
       </c>
-      <c r="BC65" s="51">
+      <c r="BC65" s="37">
         <v>2526.5</v>
       </c>
-      <c r="BD65" s="51">
+      <c r="BD65" s="37">
         <v>9821.7999999999993</v>
       </c>
-      <c r="BE65" s="31"/>
+      <c r="BE65" s="37">
+        <v>26777.9</v>
+      </c>
       <c r="BF65" s="5"/>
       <c r="BG65" s="5"/>
-      <c r="BH65" s="31"/>
-      <c r="BI65" s="31"/>
+      <c r="BH65" s="24"/>
+      <c r="BI65" s="24"/>
     </row>
     <row r="66" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B66" s="5">
         <v>2137.3000000000002</v>
       </c>
       <c r="C66" s="5">
         <v>4274.6000000000004</v>
       </c>
       <c r="D66" s="5">
         <v>6412</v>
       </c>
       <c r="E66" s="5">
         <v>8549.2999999999993</v>
       </c>
       <c r="F66" s="5">
         <v>10803.1</v>
       </c>
       <c r="G66" s="5">
         <v>13423.9</v>
       </c>
       <c r="H66" s="5">
         <v>21194.1</v>
       </c>
       <c r="I66" s="5">
         <v>33863.9</v>
       </c>
       <c r="J66" s="5">
         <v>61893.599999999999</v>
       </c>
       <c r="K66" s="5">
         <v>73406.2</v>
       </c>
       <c r="L66" s="5">
         <v>78281.899999999994</v>
       </c>
-      <c r="M66" s="33">
+      <c r="M66" s="26">
         <v>80418.899999999994</v>
       </c>
       <c r="N66" s="6">
         <v>3501.7</v>
       </c>
       <c r="O66" s="6">
         <v>7003.4</v>
       </c>
-      <c r="P66" s="22">
+      <c r="P66" s="20">
         <v>10505.1</v>
       </c>
-      <c r="Q66" s="24">
+      <c r="Q66" s="21">
         <v>14006.8</v>
       </c>
-      <c r="R66" s="22">
+      <c r="R66" s="20">
         <v>17584.900000000001</v>
       </c>
-      <c r="S66" s="22">
+      <c r="S66" s="20">
         <v>21531.4</v>
       </c>
       <c r="T66" s="6">
         <v>33432.699999999997</v>
       </c>
       <c r="U66" s="6">
         <v>47038.5</v>
       </c>
       <c r="V66" s="6">
         <v>73195.399999999994</v>
       </c>
       <c r="W66" s="6">
         <v>90867.9</v>
       </c>
-      <c r="X66" s="22">
+      <c r="X66" s="20">
         <v>97361.4</v>
       </c>
-      <c r="Y66" s="22">
+      <c r="Y66" s="21">
         <v>100861.7</v>
       </c>
-      <c r="Z66" s="19">
-[...71 lines deleted...]
-      <c r="AX66" s="31">
+      <c r="Z66" s="6">
+        <v>3114.9</v>
+      </c>
+      <c r="AA66" s="6">
+        <v>6229.7</v>
+      </c>
+      <c r="AB66" s="6">
+        <v>9344.6</v>
+      </c>
+      <c r="AC66" s="6">
+        <v>12461.6</v>
+      </c>
+      <c r="AD66" s="6">
+        <v>15676.1</v>
+      </c>
+      <c r="AE66" s="6">
+        <v>19720.3</v>
+      </c>
+      <c r="AF66" s="6">
+        <v>30084</v>
+      </c>
+      <c r="AG66" s="6">
+        <v>41827.300000000003</v>
+      </c>
+      <c r="AH66" s="6">
+        <v>66764</v>
+      </c>
+      <c r="AI66" s="6">
+        <v>84540</v>
+      </c>
+      <c r="AJ66" s="6">
+        <v>90930.4</v>
+      </c>
+      <c r="AK66" s="6">
+        <v>94045.2</v>
+      </c>
+      <c r="AL66" s="55">
+        <v>4027.21</v>
+      </c>
+      <c r="AM66" s="55">
+        <v>8056</v>
+      </c>
+      <c r="AN66" s="55">
+        <v>12081.5</v>
+      </c>
+      <c r="AO66" s="55">
+        <v>16108.9</v>
+      </c>
+      <c r="AP66" s="55">
+        <v>20253.98</v>
+      </c>
+      <c r="AQ66" s="55">
+        <v>26277.35</v>
+      </c>
+      <c r="AR66" s="55">
+        <v>39013.480000000003</v>
+      </c>
+      <c r="AS66" s="55">
+        <v>53927.4</v>
+      </c>
+      <c r="AT66" s="55">
+        <v>81470.399999999994</v>
+      </c>
+      <c r="AU66" s="55">
+        <v>101479.8</v>
+      </c>
+      <c r="AV66" s="55">
+        <v>107737.3</v>
+      </c>
+      <c r="AW66" s="55">
+        <v>110759.7</v>
+      </c>
+      <c r="AX66" s="24">
         <v>6185.07</v>
       </c>
-      <c r="AY66" s="31">
+      <c r="AY66" s="24">
         <v>11452.8</v>
       </c>
-      <c r="AZ66" s="31">
+      <c r="AZ66" s="24">
         <v>17213.900000000001</v>
       </c>
-      <c r="BA66" s="31">
+      <c r="BA66" s="24">
         <v>25025</v>
       </c>
-      <c r="BB66" s="49">
+      <c r="BB66" s="35">
         <v>28133.1</v>
       </c>
-      <c r="BC66" s="51">
+      <c r="BC66" s="37">
         <v>30795.599999999999</v>
       </c>
-      <c r="BD66" s="51">
+      <c r="BD66" s="37">
         <v>43033.599999999999</v>
       </c>
-      <c r="BE66" s="31"/>
+      <c r="BE66" s="37">
+        <v>61701.599999999999</v>
+      </c>
       <c r="BF66" s="5"/>
       <c r="BG66" s="5"/>
-      <c r="BH66" s="31"/>
-      <c r="BI66" s="31"/>
+      <c r="BH66" s="24"/>
+      <c r="BI66" s="24"/>
     </row>
     <row r="67" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A67" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B67" s="5">
         <v>77</v>
       </c>
       <c r="C67" s="5">
         <v>154</v>
       </c>
       <c r="D67" s="5">
         <v>231</v>
       </c>
       <c r="E67" s="5">
         <v>308</v>
       </c>
       <c r="F67" s="5">
         <v>405.8</v>
       </c>
       <c r="G67" s="5">
         <v>522</v>
       </c>
       <c r="H67" s="5">
         <v>5525.9</v>
       </c>
       <c r="I67" s="5">
         <v>15628.1</v>
       </c>
       <c r="J67" s="5">
         <v>42512</v>
       </c>
       <c r="K67" s="5">
         <v>62870.5</v>
       </c>
       <c r="L67" s="5">
         <v>64390.8</v>
       </c>
-      <c r="M67" s="33">
+      <c r="M67" s="26">
         <v>64467.6</v>
       </c>
       <c r="N67" s="6">
         <v>104.1</v>
       </c>
       <c r="O67" s="6">
         <v>208.3</v>
       </c>
-      <c r="P67" s="22">
+      <c r="P67" s="20">
         <v>312.39999999999998</v>
       </c>
-      <c r="Q67" s="24">
+      <c r="Q67" s="21">
         <v>416.5</v>
       </c>
-      <c r="R67" s="22">
+      <c r="R67" s="20">
         <v>538.9</v>
       </c>
-      <c r="S67" s="22">
+      <c r="S67" s="20">
         <v>691.3</v>
       </c>
       <c r="T67" s="6">
         <v>6025.7</v>
       </c>
       <c r="U67" s="6">
         <v>17301.2</v>
       </c>
       <c r="V67" s="6">
         <v>45225.5</v>
       </c>
       <c r="W67" s="6">
         <v>65659.600000000006</v>
       </c>
-      <c r="X67" s="22">
+      <c r="X67" s="20">
         <v>67158.600000000006</v>
       </c>
-      <c r="Y67" s="22">
+      <c r="Y67" s="21">
         <v>67262.7</v>
       </c>
-      <c r="Z67" s="19">
-[...71 lines deleted...]
-      <c r="AX67" s="31">
+      <c r="Z67" s="6">
+        <v>90</v>
+      </c>
+      <c r="AA67" s="6">
+        <v>179.9</v>
+      </c>
+      <c r="AB67" s="6">
+        <v>269.89999999999998</v>
+      </c>
+      <c r="AC67" s="6">
+        <v>359.9</v>
+      </c>
+      <c r="AD67" s="6">
+        <v>475.5</v>
+      </c>
+      <c r="AE67" s="6">
+        <v>684.7</v>
+      </c>
+      <c r="AF67" s="6">
+        <v>5622.7</v>
+      </c>
+      <c r="AG67" s="6">
+        <v>17182.099999999999</v>
+      </c>
+      <c r="AH67" s="6">
+        <v>45190.2</v>
+      </c>
+      <c r="AI67" s="6">
+        <v>63147.4</v>
+      </c>
+      <c r="AJ67" s="6">
+        <v>64207.6</v>
+      </c>
+      <c r="AK67" s="6">
+        <v>64297.599999999999</v>
+      </c>
+      <c r="AL67" s="55">
+        <v>71.459999999999994</v>
+      </c>
+      <c r="AM67" s="55">
+        <v>142.9</v>
+      </c>
+      <c r="AN67" s="55">
+        <v>214.4</v>
+      </c>
+      <c r="AO67" s="55">
+        <v>285.8</v>
+      </c>
+      <c r="AP67" s="55">
+        <v>395.65</v>
+      </c>
+      <c r="AQ67" s="55">
+        <v>616.86</v>
+      </c>
+      <c r="AR67" s="55">
+        <v>7464.1</v>
+      </c>
+      <c r="AS67" s="55">
+        <v>21802.2</v>
+      </c>
+      <c r="AT67" s="55">
+        <v>55595.8</v>
+      </c>
+      <c r="AU67" s="55">
+        <v>79041.399999999994</v>
+      </c>
+      <c r="AV67" s="55">
+        <v>80139</v>
+      </c>
+      <c r="AW67" s="55">
+        <v>80349.3</v>
+      </c>
+      <c r="AX67" s="24">
         <v>93.91</v>
       </c>
-      <c r="AY67" s="31">
+      <c r="AY67" s="24">
         <v>194.8</v>
       </c>
-      <c r="AZ67" s="31">
+      <c r="AZ67" s="24">
         <v>280.2</v>
       </c>
-      <c r="BA67" s="31">
+      <c r="BA67" s="24">
         <v>328.8</v>
       </c>
-      <c r="BB67" s="49">
+      <c r="BB67" s="35">
         <v>411.8</v>
       </c>
-      <c r="BC67" s="51">
+      <c r="BC67" s="37">
         <v>1189.4000000000001</v>
       </c>
-      <c r="BD67" s="51">
+      <c r="BD67" s="37">
         <v>9114.7999999999993</v>
       </c>
-      <c r="BE67" s="31"/>
+      <c r="BE67" s="37">
+        <v>33185.800000000003</v>
+      </c>
       <c r="BF67" s="5"/>
       <c r="BG67" s="5"/>
-      <c r="BH67" s="31"/>
-      <c r="BI67" s="31"/>
+      <c r="BH67" s="24"/>
+      <c r="BI67" s="24"/>
     </row>
     <row r="68" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A68" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B68" s="5">
         <v>0</v>
       </c>
       <c r="C68" s="5">
         <v>0</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="5">
         <v>0</v>
       </c>
       <c r="F68" s="5">
         <v>11.9</v>
       </c>
       <c r="G68" s="5">
         <v>36.299999999999997</v>
       </c>
       <c r="H68" s="5">
         <v>579.79999999999995</v>
       </c>
       <c r="I68" s="5">
         <v>1738.9</v>
       </c>
       <c r="J68" s="5">
         <v>4277.8999999999996</v>
       </c>
       <c r="K68" s="5">
         <v>5202.5</v>
       </c>
       <c r="L68" s="5">
         <v>5393.8</v>
       </c>
-      <c r="M68" s="33">
+      <c r="M68" s="26">
         <v>5393.9</v>
       </c>
       <c r="N68" s="6">
         <v>0</v>
       </c>
       <c r="O68" s="6">
         <v>0</v>
       </c>
-      <c r="P68" s="22" t="s">
+      <c r="P68" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="Q68" s="24" t="s">
+      <c r="Q68" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="R68" s="22">
+      <c r="R68" s="20">
         <v>15.8</v>
       </c>
-      <c r="S68" s="22">
+      <c r="S68" s="20">
         <v>39.799999999999997</v>
       </c>
       <c r="T68" s="6">
         <v>495.3</v>
       </c>
       <c r="U68" s="6">
         <v>1526.7</v>
       </c>
       <c r="V68" s="6">
         <v>3835.8</v>
       </c>
       <c r="W68" s="6">
         <v>4758</v>
       </c>
-      <c r="X68" s="22">
+      <c r="X68" s="20">
         <v>4990.3</v>
       </c>
-      <c r="Y68" s="22">
+      <c r="Y68" s="21">
         <v>4990.2</v>
       </c>
-      <c r="Z68" s="19">
+      <c r="Z68" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA68" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB68" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC68" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD68" s="6">
+        <v>28.5</v>
+      </c>
+      <c r="AE68" s="6">
+        <v>102.2</v>
+      </c>
+      <c r="AF68" s="6">
+        <v>688.8</v>
+      </c>
+      <c r="AG68" s="6">
+        <v>2066.9</v>
+      </c>
+      <c r="AH68" s="6">
+        <v>4077.9</v>
+      </c>
+      <c r="AI68" s="6">
+        <v>4900.1000000000004</v>
+      </c>
+      <c r="AJ68" s="6">
+        <v>5109</v>
+      </c>
+      <c r="AK68" s="6">
+        <v>5109</v>
+      </c>
+      <c r="AL68" s="55">
         <v>0</v>
       </c>
-      <c r="AA68" s="5">
+      <c r="AM68" s="55">
         <v>0</v>
       </c>
-      <c r="AB68" s="5">
+      <c r="AN68" s="55">
         <v>0</v>
       </c>
-      <c r="AC68" s="5">
+      <c r="AO68" s="55">
         <v>0</v>
       </c>
-      <c r="AD68" s="5">
-[...59 lines deleted...]
-      <c r="AX68" s="31" t="s">
+      <c r="AP68" s="55">
+        <v>24.52</v>
+      </c>
+      <c r="AQ68" s="55">
+        <v>66.760000000000005</v>
+      </c>
+      <c r="AR68" s="55">
+        <v>560.70000000000005</v>
+      </c>
+      <c r="AS68" s="55">
+        <v>1924.1</v>
+      </c>
+      <c r="AT68" s="55">
+        <v>3892.3</v>
+      </c>
+      <c r="AU68" s="55">
+        <v>4847</v>
+      </c>
+      <c r="AV68" s="55">
+        <v>4962.1000000000004</v>
+      </c>
+      <c r="AW68" s="55">
+        <v>4962</v>
+      </c>
+      <c r="AX68" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AY68" s="31" t="s">
+      <c r="AY68" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AZ68" s="31" t="s">
+      <c r="AZ68" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="BA68" s="31" t="s">
+      <c r="BA68" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="BB68" s="49">
+      <c r="BB68" s="35">
         <v>24.4</v>
       </c>
-      <c r="BC68" s="51">
+      <c r="BC68" s="37">
         <v>64.2</v>
       </c>
-      <c r="BD68" s="51">
+      <c r="BD68" s="37">
         <v>995.3</v>
       </c>
-      <c r="BE68" s="31"/>
+      <c r="BE68" s="37">
+        <v>2328.6</v>
+      </c>
       <c r="BF68" s="5"/>
       <c r="BG68" s="5"/>
-      <c r="BH68" s="31"/>
-      <c r="BI68" s="31"/>
+      <c r="BH68" s="24"/>
+      <c r="BI68" s="24"/>
     </row>
     <row r="69" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>12.1</v>
       </c>
       <c r="C69" s="5">
         <v>24.2</v>
       </c>
       <c r="D69" s="5">
         <v>36.4</v>
       </c>
       <c r="E69" s="5">
         <v>58.2</v>
       </c>
       <c r="F69" s="5">
         <v>121.2</v>
       </c>
       <c r="G69" s="5">
         <v>269.5</v>
       </c>
       <c r="H69" s="5">
         <v>3067.7</v>
       </c>
       <c r="I69" s="5">
         <v>12872.9</v>
       </c>
       <c r="J69" s="5">
         <v>22280.5</v>
       </c>
       <c r="K69" s="5">
         <v>26108</v>
       </c>
       <c r="L69" s="5">
         <v>26812.799999999999</v>
       </c>
-      <c r="M69" s="33">
+      <c r="M69" s="26">
         <v>26825</v>
       </c>
       <c r="N69" s="6">
         <v>11.4</v>
       </c>
       <c r="O69" s="6">
         <v>22.8</v>
       </c>
-      <c r="P69" s="22">
+      <c r="P69" s="20">
         <v>34.1</v>
       </c>
-      <c r="Q69" s="24">
+      <c r="Q69" s="21">
         <v>62.1</v>
       </c>
-      <c r="R69" s="22">
+      <c r="R69" s="20">
         <v>131.4</v>
       </c>
-      <c r="S69" s="22">
+      <c r="S69" s="20">
         <v>287.3</v>
       </c>
       <c r="T69" s="6">
         <v>3092.1</v>
       </c>
       <c r="U69" s="6">
         <v>11792.5</v>
       </c>
       <c r="V69" s="6">
         <v>19795.7</v>
       </c>
       <c r="W69" s="6">
         <v>23764.400000000001</v>
       </c>
-      <c r="X69" s="22">
+      <c r="X69" s="20">
         <v>24220.1</v>
       </c>
-      <c r="Y69" s="22">
+      <c r="Y69" s="21">
         <v>24232.2</v>
       </c>
-      <c r="Z69" s="19">
-[...71 lines deleted...]
-      <c r="AX69" s="31">
+      <c r="Z69" s="6">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AA69" s="6">
+        <v>17.5</v>
+      </c>
+      <c r="AB69" s="6">
+        <v>26.3</v>
+      </c>
+      <c r="AC69" s="6">
+        <v>45.8</v>
+      </c>
+      <c r="AD69" s="6">
+        <v>104.6</v>
+      </c>
+      <c r="AE69" s="6">
+        <v>240.9</v>
+      </c>
+      <c r="AF69" s="6">
+        <v>3234.1</v>
+      </c>
+      <c r="AG69" s="6">
+        <v>11606.9</v>
+      </c>
+      <c r="AH69" s="6">
+        <v>20146</v>
+      </c>
+      <c r="AI69" s="6">
+        <v>23853.599999999999</v>
+      </c>
+      <c r="AJ69" s="6">
+        <v>24368</v>
+      </c>
+      <c r="AK69" s="6">
+        <v>24376.799999999999</v>
+      </c>
+      <c r="AL69" s="55">
+        <v>5.84</v>
+      </c>
+      <c r="AM69" s="55">
+        <v>11.7</v>
+      </c>
+      <c r="AN69" s="55">
+        <v>17.5</v>
+      </c>
+      <c r="AO69" s="55">
+        <v>23.4</v>
+      </c>
+      <c r="AP69" s="55">
+        <v>106.04</v>
+      </c>
+      <c r="AQ69" s="55">
+        <v>245.74</v>
+      </c>
+      <c r="AR69" s="55">
+        <v>3569.96</v>
+      </c>
+      <c r="AS69" s="55">
+        <v>10799.9</v>
+      </c>
+      <c r="AT69" s="55">
+        <v>18336.400000000001</v>
+      </c>
+      <c r="AU69" s="55">
+        <v>21700.400000000001</v>
+      </c>
+      <c r="AV69" s="55">
+        <v>21858.9</v>
+      </c>
+      <c r="AW69" s="55">
+        <v>21865.1</v>
+      </c>
+      <c r="AX69" s="24">
         <v>7.81</v>
       </c>
-      <c r="AY69" s="31">
+      <c r="AY69" s="24">
         <v>16.3</v>
       </c>
-      <c r="AZ69" s="31">
+      <c r="AZ69" s="24">
         <v>23.5</v>
       </c>
-      <c r="BA69" s="31">
+      <c r="BA69" s="24">
         <v>29.5</v>
       </c>
-      <c r="BB69" s="49">
+      <c r="BB69" s="35">
         <v>111.2</v>
       </c>
-      <c r="BC69" s="51">
+      <c r="BC69" s="37">
         <v>276.5</v>
       </c>
-      <c r="BD69" s="51">
+      <c r="BD69" s="37">
         <v>3939</v>
       </c>
-      <c r="BE69" s="31"/>
+      <c r="BE69" s="37">
+        <v>12183.6</v>
+      </c>
       <c r="BF69" s="5"/>
       <c r="BG69" s="5"/>
-      <c r="BH69" s="31"/>
-      <c r="BI69" s="31"/>
+      <c r="BH69" s="24"/>
+      <c r="BI69" s="24"/>
     </row>
     <row r="70" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A70" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>0</v>
       </c>
       <c r="C70" s="5">
         <v>0</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="5">
         <v>63.4</v>
       </c>
       <c r="F70" s="5">
         <v>160.19999999999999</v>
       </c>
       <c r="G70" s="5">
         <v>269.2</v>
       </c>
       <c r="H70" s="5">
         <v>3984</v>
       </c>
       <c r="I70" s="5">
         <v>13063.6</v>
       </c>
       <c r="J70" s="5">
         <v>22694.400000000001</v>
       </c>
       <c r="K70" s="5">
         <v>27732.5</v>
       </c>
       <c r="L70" s="5">
         <v>28477.200000000001</v>
       </c>
-      <c r="M70" s="33">
+      <c r="M70" s="26">
         <v>28477.3</v>
       </c>
       <c r="N70" s="6">
         <v>0</v>
       </c>
       <c r="O70" s="6">
         <v>0</v>
       </c>
-      <c r="P70" s="22" t="s">
+      <c r="P70" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="Q70" s="24">
+      <c r="Q70" s="21">
         <v>97.2</v>
       </c>
-      <c r="R70" s="22">
+      <c r="R70" s="20">
         <v>235.2</v>
       </c>
-      <c r="S70" s="22">
+      <c r="S70" s="20">
         <v>380.3</v>
       </c>
       <c r="T70" s="6">
         <v>3496.5</v>
       </c>
       <c r="U70" s="6">
         <v>13352.9</v>
       </c>
       <c r="V70" s="6">
         <v>21152.3</v>
       </c>
       <c r="W70" s="6">
         <v>26824.1</v>
       </c>
-      <c r="X70" s="22">
+      <c r="X70" s="20">
         <v>27636.7</v>
       </c>
-      <c r="Y70" s="22">
+      <c r="Y70" s="21">
         <v>27636.9</v>
       </c>
-      <c r="Z70" s="19">
+      <c r="Z70" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA70" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB70" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC70" s="6">
+        <v>61.9</v>
+      </c>
+      <c r="AD70" s="6">
+        <v>173.2</v>
+      </c>
+      <c r="AE70" s="6">
+        <v>347.9</v>
+      </c>
+      <c r="AF70" s="6">
+        <v>3726.1</v>
+      </c>
+      <c r="AG70" s="6">
+        <v>12905.9</v>
+      </c>
+      <c r="AH70" s="6">
+        <v>20336.3</v>
+      </c>
+      <c r="AI70" s="6">
+        <v>25707.4</v>
+      </c>
+      <c r="AJ70" s="6">
+        <v>26428.799999999999</v>
+      </c>
+      <c r="AK70" s="6">
+        <v>26428.799999999999</v>
+      </c>
+      <c r="AL70" s="55">
         <v>0</v>
       </c>
-      <c r="AA70" s="5">
+      <c r="AM70" s="55">
         <v>0</v>
       </c>
-      <c r="AB70" s="5">
+      <c r="AN70" s="55">
         <v>0</v>
       </c>
-      <c r="AC70" s="5">
-[...26 lines deleted...]
-      <c r="AL70" s="31">
+      <c r="AO70" s="55">
         <v>0</v>
       </c>
-      <c r="AM70" s="5">
-[...32 lines deleted...]
-      <c r="AX70" s="31" t="s">
+      <c r="AP70" s="55">
+        <v>319.17</v>
+      </c>
+      <c r="AQ70" s="55">
+        <v>593.20000000000005</v>
+      </c>
+      <c r="AR70" s="55">
+        <v>4449.0200000000004</v>
+      </c>
+      <c r="AS70" s="55">
+        <v>13753.7</v>
+      </c>
+      <c r="AT70" s="55">
+        <v>23569.9</v>
+      </c>
+      <c r="AU70" s="55">
+        <v>30325.1</v>
+      </c>
+      <c r="AV70" s="55">
+        <v>30810</v>
+      </c>
+      <c r="AW70" s="55">
+        <v>30773.5</v>
+      </c>
+      <c r="AX70" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AY70" s="31" t="s">
+      <c r="AY70" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="AZ70" s="31" t="s">
+      <c r="AZ70" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="BA70" s="31" t="s">
+      <c r="BA70" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="BB70" s="49">
+      <c r="BB70" s="35">
         <v>330</v>
       </c>
-      <c r="BC70" s="51">
+      <c r="BC70" s="37">
         <v>594.9</v>
       </c>
-      <c r="BD70" s="51">
+      <c r="BD70" s="37">
         <v>4707.3</v>
       </c>
-      <c r="BE70" s="31"/>
+      <c r="BE70" s="37">
+        <v>16152.2</v>
+      </c>
       <c r="BF70" s="5"/>
       <c r="BG70" s="5"/>
-      <c r="BH70" s="31"/>
-      <c r="BI70" s="31"/>
+      <c r="BH70" s="24"/>
+      <c r="BI70" s="24"/>
     </row>
     <row r="71" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A71" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="5">
         <v>8.5</v>
       </c>
       <c r="C71" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="D71" s="5">
         <v>25.3</v>
       </c>
       <c r="E71" s="5">
         <v>33.700000000000003</v>
       </c>
       <c r="F71" s="5">
         <v>44.4</v>
       </c>
       <c r="G71" s="5">
         <v>509.6</v>
       </c>
       <c r="H71" s="5">
         <v>5997</v>
       </c>
       <c r="I71" s="5">
         <v>13198.5</v>
       </c>
       <c r="J71" s="5">
         <v>35337</v>
       </c>
       <c r="K71" s="5">
         <v>52572.3</v>
       </c>
       <c r="L71" s="5">
         <v>53066.9</v>
       </c>
-      <c r="M71" s="33">
+      <c r="M71" s="26">
         <v>53075.4</v>
       </c>
       <c r="N71" s="6">
         <v>10.1</v>
       </c>
       <c r="O71" s="6">
         <v>20.100000000000001</v>
       </c>
-      <c r="P71" s="22">
+      <c r="P71" s="20">
         <v>30.2</v>
       </c>
-      <c r="Q71" s="24">
+      <c r="Q71" s="21">
         <v>40.299999999999997</v>
       </c>
-      <c r="R71" s="22">
+      <c r="R71" s="20">
         <v>52.1</v>
       </c>
-      <c r="S71" s="22">
+      <c r="S71" s="20">
         <v>494.3</v>
       </c>
       <c r="T71" s="6">
         <v>4893.3999999999996</v>
       </c>
       <c r="U71" s="6">
         <v>10544.6</v>
       </c>
       <c r="V71" s="6">
         <v>31570.5</v>
       </c>
       <c r="W71" s="6">
         <v>44504.9</v>
       </c>
-      <c r="X71" s="22">
+      <c r="X71" s="20">
         <v>45471.5</v>
       </c>
-      <c r="Y71" s="22">
+      <c r="Y71" s="21">
         <v>45481.8</v>
       </c>
-      <c r="Z71" s="19">
-[...71 lines deleted...]
-      <c r="AX71" s="31">
+      <c r="Z71" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA71" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB71" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC71" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD71" s="6">
+        <v>2</v>
+      </c>
+      <c r="AE71" s="6">
+        <v>432.5</v>
+      </c>
+      <c r="AF71" s="6">
+        <v>4307</v>
+      </c>
+      <c r="AG71" s="6">
+        <v>10908</v>
+      </c>
+      <c r="AH71" s="6">
+        <v>34252.300000000003</v>
+      </c>
+      <c r="AI71" s="6">
+        <v>46452.9</v>
+      </c>
+      <c r="AJ71" s="6">
+        <v>46734.2</v>
+      </c>
+      <c r="AK71" s="6">
+        <v>46734.2</v>
+      </c>
+      <c r="AL71" s="55">
+        <v>6.42</v>
+      </c>
+      <c r="AM71" s="55">
+        <v>12.8</v>
+      </c>
+      <c r="AN71" s="55">
+        <v>19.3</v>
+      </c>
+      <c r="AO71" s="55">
+        <v>25.7</v>
+      </c>
+      <c r="AP71" s="55">
+        <v>34.47</v>
+      </c>
+      <c r="AQ71" s="55">
+        <v>808.77</v>
+      </c>
+      <c r="AR71" s="55">
+        <v>5133.3999999999996</v>
+      </c>
+      <c r="AS71" s="55">
+        <v>13015.6</v>
+      </c>
+      <c r="AT71" s="55">
+        <v>41402.6</v>
+      </c>
+      <c r="AU71" s="55">
+        <v>54747.199999999997</v>
+      </c>
+      <c r="AV71" s="55">
+        <v>55862.2</v>
+      </c>
+      <c r="AW71" s="55">
+        <v>55868.6</v>
+      </c>
+      <c r="AX71" s="24">
         <v>8.15</v>
       </c>
-      <c r="AY71" s="31">
+      <c r="AY71" s="24">
         <v>17.100000000000001</v>
       </c>
-      <c r="AZ71" s="31">
+      <c r="AZ71" s="24">
         <v>24.8</v>
       </c>
-      <c r="BA71" s="31">
+      <c r="BA71" s="24">
         <v>31.1</v>
       </c>
-      <c r="BB71" s="49">
+      <c r="BB71" s="35">
         <v>37.700000000000003</v>
       </c>
-      <c r="BC71" s="51">
+      <c r="BC71" s="37">
         <v>597.9</v>
       </c>
-      <c r="BD71" s="51">
+      <c r="BD71" s="37">
         <v>6646.8</v>
       </c>
-      <c r="BE71" s="31"/>
+      <c r="BE71" s="37">
+        <v>26432.5</v>
+      </c>
       <c r="BF71" s="5"/>
       <c r="BG71" s="5"/>
-      <c r="BH71" s="31"/>
-      <c r="BI71" s="31"/>
+      <c r="BH71" s="24"/>
+      <c r="BI71" s="24"/>
     </row>
     <row r="72" spans="1:68" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
-      <c r="B72" s="10"/>
-[...29 lines deleted...]
-      <c r="AF72" s="25"/>
+      <c r="B72" s="47"/>
+      <c r="C72" s="22"/>
+      <c r="D72" s="47"/>
+      <c r="E72" s="47"/>
+      <c r="F72" s="48"/>
+      <c r="G72" s="47"/>
+      <c r="H72" s="49"/>
+      <c r="I72" s="49"/>
+      <c r="J72" s="47"/>
+      <c r="K72" s="47"/>
+      <c r="L72" s="47"/>
+      <c r="M72" s="47"/>
+      <c r="N72" s="47"/>
+      <c r="O72" s="47"/>
+      <c r="P72" s="47"/>
+      <c r="Q72" s="47"/>
+      <c r="R72" s="47"/>
+      <c r="S72" s="47"/>
+      <c r="T72" s="47"/>
+      <c r="U72" s="47"/>
+      <c r="V72" s="47"/>
+      <c r="W72" s="47"/>
+      <c r="X72" s="47"/>
+      <c r="Y72" s="47"/>
+      <c r="Z72" s="47"/>
+      <c r="AA72" s="47"/>
+      <c r="AB72" s="47"/>
+      <c r="AC72" s="47"/>
+      <c r="AD72" s="47"/>
+      <c r="AE72" s="47"/>
+      <c r="AF72" s="47"/>
+      <c r="AG72" s="47"/>
+      <c r="AH72" s="47"/>
+      <c r="AI72" s="47"/>
+      <c r="AJ72" s="47"/>
+      <c r="AK72" s="47"/>
+      <c r="AL72" s="47"/>
+      <c r="AM72" s="47"/>
+      <c r="AN72" s="47"/>
+      <c r="AO72" s="47"/>
+      <c r="AP72" s="47"/>
+      <c r="AQ72" s="47"/>
+      <c r="AR72" s="47"/>
+      <c r="AS72" s="47"/>
+      <c r="AT72" s="47"/>
+      <c r="AU72" s="47"/>
+      <c r="AV72" s="47"/>
+      <c r="AW72" s="47"/>
+      <c r="AX72" s="47"/>
+      <c r="AY72" s="47"/>
+      <c r="AZ72" s="57"/>
+      <c r="BA72" s="57"/>
+      <c r="BB72" s="47"/>
+      <c r="BC72" s="47"/>
+      <c r="BD72" s="47"/>
     </row>
-    <row r="73" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A73" s="58" t="s">
+    <row r="73" spans="1:68" s="10" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A73" s="64" t="s">
         <v>33</v>
       </c>
-      <c r="B73" s="58"/>
-[...17 lines deleted...]
-      <c r="Z73" s="58" t="s">
+      <c r="B73" s="64"/>
+      <c r="C73" s="64"/>
+      <c r="D73" s="64"/>
+      <c r="E73" s="64"/>
+      <c r="F73" s="64"/>
+      <c r="G73" s="64"/>
+      <c r="H73" s="64"/>
+      <c r="I73" s="64"/>
+      <c r="J73" s="64"/>
+      <c r="K73" s="64"/>
+      <c r="L73" s="64"/>
+      <c r="M73" s="64"/>
+      <c r="N73" s="64"/>
+      <c r="O73" s="64"/>
+      <c r="P73" s="64"/>
+      <c r="Q73" s="64"/>
+      <c r="R73" s="64"/>
+      <c r="S73" s="64"/>
+      <c r="Z73" s="64" t="s">
         <v>33</v>
       </c>
-      <c r="AA73" s="58"/>
-[...17 lines deleted...]
-      <c r="AX73" s="57" t="s">
+      <c r="AA73" s="64"/>
+      <c r="AB73" s="64"/>
+      <c r="AC73" s="64"/>
+      <c r="AD73" s="64"/>
+      <c r="AE73" s="64"/>
+      <c r="AF73" s="64"/>
+      <c r="AG73" s="64"/>
+      <c r="AH73" s="64"/>
+      <c r="AI73" s="64"/>
+      <c r="AJ73" s="64"/>
+      <c r="AK73" s="64"/>
+      <c r="AL73" s="64"/>
+      <c r="AM73" s="64"/>
+      <c r="AN73" s="64"/>
+      <c r="AO73" s="64"/>
+      <c r="AP73" s="64"/>
+      <c r="AQ73" s="64"/>
+      <c r="AR73" s="64"/>
+      <c r="AX73" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="AY73" s="57"/>
-[...16 lines deleted...]
-      <c r="BP73" s="57"/>
+      <c r="AY73" s="63"/>
+      <c r="AZ73" s="63"/>
+      <c r="BA73" s="63"/>
+      <c r="BB73" s="63"/>
+      <c r="BC73" s="63"/>
+      <c r="BD73" s="63"/>
+      <c r="BE73" s="63"/>
+      <c r="BF73" s="63"/>
+      <c r="BG73" s="63"/>
+      <c r="BH73" s="63"/>
+      <c r="BI73" s="63"/>
+      <c r="BJ73" s="63"/>
+      <c r="BK73" s="63"/>
+      <c r="BL73" s="63"/>
+      <c r="BM73" s="63"/>
+      <c r="BN73" s="63"/>
+      <c r="BO73" s="63"/>
+      <c r="BP73" s="63"/>
     </row>
-    <row r="74" spans="1:68" s="11" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:68" s="10" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A74" s="9"/>
-      <c r="B74" s="43"/>
-[...60 lines deleted...]
-      <c r="BK74" s="43"/>
+      <c r="B74" s="31"/>
+      <c r="C74" s="31"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="31"/>
+      <c r="F74" s="31"/>
+      <c r="G74" s="31"/>
+      <c r="H74" s="31"/>
+      <c r="I74" s="31"/>
+      <c r="J74" s="31"/>
+      <c r="K74" s="31"/>
+      <c r="L74" s="31"/>
+      <c r="M74" s="31"/>
+      <c r="N74" s="31"/>
+      <c r="O74" s="31"/>
+      <c r="P74" s="31"/>
+      <c r="Q74" s="31"/>
+      <c r="R74" s="31"/>
+      <c r="S74" s="31"/>
+      <c r="T74" s="31"/>
+      <c r="U74" s="31"/>
+      <c r="V74" s="31"/>
+      <c r="W74" s="31"/>
+      <c r="X74" s="31"/>
+      <c r="Y74" s="31"/>
+      <c r="Z74" s="31"/>
+      <c r="AA74" s="31"/>
+      <c r="AB74" s="31"/>
+      <c r="AC74" s="31"/>
+      <c r="AD74" s="31"/>
+      <c r="AE74" s="31"/>
+      <c r="AF74" s="31"/>
+      <c r="AG74" s="31"/>
+      <c r="AH74" s="31"/>
+      <c r="AI74" s="31"/>
+      <c r="AJ74" s="31"/>
+      <c r="AK74" s="31"/>
+      <c r="AL74" s="31"/>
+      <c r="AM74" s="31"/>
+      <c r="AN74" s="31"/>
+      <c r="AO74" s="31"/>
+      <c r="AP74" s="31"/>
+      <c r="AQ74" s="31"/>
+      <c r="AR74" s="31"/>
+      <c r="AS74" s="31"/>
+      <c r="AT74" s="31"/>
+      <c r="AU74" s="31"/>
+      <c r="AV74" s="31"/>
+      <c r="AW74" s="31"/>
+      <c r="AX74" s="31"/>
+      <c r="AY74" s="31"/>
+      <c r="AZ74" s="31"/>
+      <c r="BA74" s="31"/>
+      <c r="BB74" s="31"/>
+      <c r="BC74" s="31"/>
+      <c r="BD74" s="31"/>
+      <c r="BE74" s="31"/>
+      <c r="BF74" s="31"/>
+      <c r="BG74" s="31"/>
+      <c r="BH74" s="31"/>
+      <c r="BI74" s="31"/>
+      <c r="BJ74" s="31"/>
+      <c r="BK74" s="31"/>
     </row>
     <row r="75" spans="1:68" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K75" s="60"/>
-[...32 lines deleted...]
-      <c r="BI75" s="55"/>
+      <c r="K75" s="66"/>
+      <c r="L75" s="66"/>
+      <c r="M75" s="66"/>
+      <c r="N75" s="66"/>
+      <c r="O75" s="66"/>
+      <c r="P75" s="66"/>
+      <c r="Q75" s="66"/>
+      <c r="R75" s="66"/>
+      <c r="S75" s="66"/>
+      <c r="T75" s="66"/>
+      <c r="U75" s="66"/>
+      <c r="V75" s="66"/>
+      <c r="W75" s="66"/>
+      <c r="X75" s="66"/>
+      <c r="Y75" s="66"/>
+      <c r="AG75" s="61"/>
+      <c r="AH75" s="61"/>
+      <c r="AI75" s="61"/>
+      <c r="AJ75" s="61"/>
+      <c r="AK75" s="61"/>
+      <c r="AS75" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="AT75" s="61"/>
+      <c r="AU75" s="61"/>
+      <c r="AV75" s="61"/>
+      <c r="AW75" s="61"/>
+      <c r="BE75" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="BF75" s="61"/>
+      <c r="BG75" s="61"/>
+      <c r="BH75" s="61"/>
+      <c r="BI75" s="61"/>
     </row>
-    <row r="76" spans="1:68" s="11" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B76" s="52" t="s">
+    <row r="76" spans="1:68" s="10" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="67"/>
+      <c r="B76" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C76" s="59"/>
+      <c r="D76" s="59"/>
+      <c r="E76" s="59"/>
+      <c r="F76" s="59"/>
+      <c r="G76" s="59"/>
+      <c r="H76" s="59"/>
+      <c r="I76" s="59"/>
+      <c r="J76" s="59"/>
+      <c r="K76" s="59"/>
+      <c r="L76" s="59"/>
+      <c r="M76" s="60"/>
+      <c r="N76" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="O76" s="59"/>
+      <c r="P76" s="59"/>
+      <c r="Q76" s="59"/>
+      <c r="R76" s="59"/>
+      <c r="S76" s="59"/>
+      <c r="T76" s="59"/>
+      <c r="U76" s="59"/>
+      <c r="V76" s="59"/>
+      <c r="W76" s="59"/>
+      <c r="X76" s="59"/>
+      <c r="Y76" s="59"/>
+      <c r="Z76" s="70" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA76" s="71"/>
+      <c r="AB76" s="72"/>
+      <c r="AC76" s="71"/>
+      <c r="AD76" s="71"/>
+      <c r="AE76" s="71"/>
+      <c r="AF76" s="71"/>
+      <c r="AG76" s="71"/>
+      <c r="AH76" s="71"/>
+      <c r="AI76" s="71"/>
+      <c r="AJ76" s="71"/>
+      <c r="AK76" s="73"/>
+      <c r="AL76" s="58" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM76" s="59"/>
+      <c r="AN76" s="59"/>
+      <c r="AO76" s="59"/>
+      <c r="AP76" s="59"/>
+      <c r="AQ76" s="59"/>
+      <c r="AR76" s="59"/>
+      <c r="AS76" s="59"/>
+      <c r="AT76" s="59"/>
+      <c r="AU76" s="59"/>
+      <c r="AV76" s="59"/>
+      <c r="AW76" s="60"/>
+      <c r="AX76" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C76" s="53"/>
-[...65 lines deleted...]
-      <c r="BI76" s="54"/>
+      <c r="AY76" s="59"/>
+      <c r="AZ76" s="59"/>
+      <c r="BA76" s="59"/>
+      <c r="BB76" s="59"/>
+      <c r="BC76" s="59"/>
+      <c r="BD76" s="59"/>
+      <c r="BE76" s="59"/>
+      <c r="BF76" s="59"/>
+      <c r="BG76" s="59"/>
+      <c r="BH76" s="59"/>
+      <c r="BI76" s="60"/>
     </row>
-    <row r="77" spans="1:68" s="11" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B77" s="12" t="s">
+    <row r="77" spans="1:68" s="10" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="68"/>
+      <c r="B77" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="C77" s="12" t="s">
+      <c r="C77" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="D77" s="12" t="s">
+      <c r="D77" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="E77" s="12" t="s">
+      <c r="E77" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="F77" s="12" t="s">
+      <c r="F77" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G77" s="12" t="s">
+      <c r="G77" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="H77" s="13" t="s">
+      <c r="H77" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="I77" s="12" t="s">
+      <c r="I77" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="J77" s="13" t="s">
+      <c r="J77" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="K77" s="12" t="s">
+      <c r="K77" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="L77" s="13" t="s">
+      <c r="L77" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="M77" s="12" t="s">
+      <c r="M77" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="N77" s="12" t="s">
+      <c r="N77" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="O77" s="12" t="s">
+      <c r="O77" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="P77" s="12" t="s">
+      <c r="P77" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="Q77" s="12" t="s">
+      <c r="Q77" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="R77" s="12" t="s">
+      <c r="R77" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="S77" s="14" t="s">
+      <c r="S77" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="T77" s="12" t="s">
+      <c r="T77" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="U77" s="14" t="s">
+      <c r="U77" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="V77" s="12" t="s">
+      <c r="V77" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="W77" s="12" t="s">
+      <c r="W77" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="X77" s="12" t="s">
+      <c r="X77" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="Y77" s="12" t="s">
+      <c r="Y77" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="Z77" s="12" t="s">
+      <c r="Z77" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AA77" s="12" t="s">
+      <c r="AA77" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AB77" s="16" t="s">
+      <c r="AB77" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="AC77" s="12" t="s">
+      <c r="AC77" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AD77" s="12" t="s">
+      <c r="AD77" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AE77" s="12" t="s">
+      <c r="AE77" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AF77" s="12" t="s">
+      <c r="AF77" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AG77" s="12" t="s">
+      <c r="AG77" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AH77" s="12" t="s">
+      <c r="AH77" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AI77" s="12" t="s">
+      <c r="AI77" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="AJ77" s="12" t="s">
+      <c r="AJ77" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AK77" s="12" t="s">
+      <c r="AK77" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="AL77" s="12" t="s">
+      <c r="AL77" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AM77" s="12" t="s">
+      <c r="AM77" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AN77" s="12" t="s">
+      <c r="AN77" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="AO77" s="12" t="s">
+      <c r="AO77" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="AP77" s="12" t="s">
+      <c r="AP77" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="AQ77" s="12" t="s">
+      <c r="AQ77" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="AR77" s="12" t="s">
+      <c r="AR77" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AS77" s="12" t="s">
+      <c r="AS77" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="AT77" s="12" t="s">
+      <c r="AT77" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="AU77" s="38" t="s">
+      <c r="AU77" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="AV77" s="12" t="s">
+      <c r="AV77" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="AW77" s="12" t="s">
-[...2 lines deleted...]
-      <c r="AX77" s="12" t="s">
+      <c r="AW77" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="AX77" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="AY77" s="12" t="s">
+      <c r="AY77" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="AZ77" s="12" t="s">
+      <c r="AZ77" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="BA77" s="12" t="s">
+      <c r="BA77" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="BB77" s="12" t="s">
+      <c r="BB77" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="BC77" s="12" t="s">
+      <c r="BC77" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="BD77" s="12" t="s">
+      <c r="BD77" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="BE77" s="12" t="s">
+      <c r="BE77" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="BF77" s="12" t="s">
+      <c r="BF77" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="BG77" s="38" t="s">
+      <c r="BG77" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="BH77" s="12" t="s">
+      <c r="BH77" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="BI77" s="12" t="s">
+      <c r="BI77" s="11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:68" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="5">
         <v>25989.200000000001</v>
       </c>
       <c r="C78" s="5">
         <v>53352.800000000003</v>
       </c>
       <c r="D78" s="5">
         <v>85757.7</v>
       </c>
       <c r="E78" s="5">
         <v>120397.7</v>
       </c>
       <c r="F78" s="5">
         <v>157814.79999999999</v>
       </c>
       <c r="G78" s="5">
         <v>197843.1</v>
       </c>
       <c r="H78" s="5">
         <v>230837.8</v>
       </c>
       <c r="I78" s="5">
         <v>264689.3</v>
       </c>
       <c r="J78" s="5">
         <v>297151.90000000002</v>
       </c>
       <c r="K78" s="5">
         <v>330905.40000000002</v>
       </c>
       <c r="L78" s="5">
         <v>364036.5</v>
       </c>
-      <c r="M78" s="17">
-[...2 lines deleted...]
-      <c r="N78" s="20">
+      <c r="M78" s="51">
+        <v>276270.2</v>
+      </c>
+      <c r="N78" s="18">
         <v>20839.299549018397</v>
       </c>
-      <c r="O78" s="20">
+      <c r="O78" s="18">
         <v>42525.663748430845</v>
       </c>
-      <c r="P78" s="20">
+      <c r="P78" s="18">
         <v>67894.581618810305</v>
       </c>
-      <c r="Q78" s="20">
+      <c r="Q78" s="18">
         <v>95695.895093342566</v>
       </c>
-      <c r="R78" s="20">
+      <c r="R78" s="18">
         <v>124147.50787160608</v>
       </c>
-      <c r="S78" s="20">
+      <c r="S78" s="18">
         <v>155577.13839608082</v>
       </c>
-      <c r="T78" s="20">
+      <c r="T78" s="18">
         <v>177715.49509179182</v>
       </c>
-      <c r="U78" s="20">
+      <c r="U78" s="18">
         <v>204919.7414820549</v>
       </c>
-      <c r="V78" s="20">
+      <c r="V78" s="18">
         <v>234933.56573533211</v>
       </c>
-      <c r="W78" s="20">
+      <c r="W78" s="18">
         <v>262149.24429859075</v>
       </c>
-      <c r="X78" s="20">
+      <c r="X78" s="18">
         <v>290374.38601333305</v>
       </c>
-      <c r="Y78" s="20">
+      <c r="Y78" s="18">
         <v>325236.09057144576</v>
       </c>
-      <c r="Z78" s="5">
-[...71 lines deleted...]
-      <c r="AX78" s="31">
+      <c r="Z78" s="18">
+        <v>22580.981704952093</v>
+      </c>
+      <c r="AA78" s="18">
+        <v>49538.076408070774</v>
+      </c>
+      <c r="AB78" s="18">
+        <v>76494.778757522989</v>
+      </c>
+      <c r="AC78" s="18">
+        <v>106102.29497924139</v>
+      </c>
+      <c r="AD78" s="18">
+        <v>135087.45985469266</v>
+      </c>
+      <c r="AE78" s="18">
+        <v>176837.45238022867</v>
+      </c>
+      <c r="AF78" s="18">
+        <v>201734.04006267322</v>
+      </c>
+      <c r="AG78" s="18">
+        <v>229362.81335686863</v>
+      </c>
+      <c r="AH78" s="18">
+        <v>265433.63944429287</v>
+      </c>
+      <c r="AI78" s="18">
+        <v>295685.68443345779</v>
+      </c>
+      <c r="AJ78" s="18">
+        <v>328563.58249812771</v>
+      </c>
+      <c r="AK78" s="18">
+        <v>384455.65500710002</v>
+      </c>
+      <c r="AL78" s="54">
+        <v>30117.451940066356</v>
+      </c>
+      <c r="AM78" s="54">
+        <v>60236.617653669273</v>
+      </c>
+      <c r="AN78" s="54">
+        <v>94111.813666939037</v>
+      </c>
+      <c r="AO78" s="54">
+        <v>127393.32839904039</v>
+      </c>
+      <c r="AP78" s="54">
+        <v>163800.07281821597</v>
+      </c>
+      <c r="AQ78" s="54">
+        <v>204798.05327746843</v>
+      </c>
+      <c r="AR78" s="54">
+        <v>236240.78993954585</v>
+      </c>
+      <c r="AS78" s="54">
+        <v>268905.53291699529</v>
+      </c>
+      <c r="AT78" s="54">
+        <v>322686.79932805069</v>
+      </c>
+      <c r="AU78" s="54">
+        <v>357536.60039217945</v>
+      </c>
+      <c r="AV78" s="54">
+        <v>390640.33020337974</v>
+      </c>
+      <c r="AW78" s="54">
+        <v>446464.39668345917</v>
+      </c>
+      <c r="AX78" s="24">
         <v>36711.800000000003</v>
       </c>
-      <c r="AY78" s="31">
+      <c r="AY78" s="24">
         <v>76797.5</v>
       </c>
-      <c r="AZ78" s="31">
+      <c r="AZ78" s="24">
         <v>120051.7</v>
       </c>
-      <c r="BA78" s="31">
+      <c r="BA78" s="24">
         <v>168105.5</v>
       </c>
-      <c r="BB78" s="49">
+      <c r="BB78" s="35">
         <v>215559.5</v>
       </c>
-      <c r="BC78" s="50">
+      <c r="BC78" s="36">
         <v>269070.59999999998</v>
       </c>
-      <c r="BD78" s="51">
+      <c r="BD78" s="37">
         <v>321564.59999999998</v>
       </c>
-      <c r="BE78" s="31"/>
+      <c r="BE78" s="37">
+        <v>360114</v>
+      </c>
       <c r="BF78" s="5"/>
       <c r="BG78" s="5"/>
-      <c r="BH78" s="31"/>
-      <c r="BI78" s="47"/>
+      <c r="BH78" s="24"/>
+      <c r="BI78" s="33"/>
     </row>
     <row r="79" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A79" s="32" t="s">
+      <c r="A79" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="5">
         <v>149.1</v>
       </c>
       <c r="C79" s="5">
         <v>349.4</v>
       </c>
       <c r="D79" s="5">
         <v>555.20000000000005</v>
       </c>
       <c r="E79" s="5">
         <v>843.9</v>
       </c>
       <c r="F79" s="5">
         <v>1230.9000000000001</v>
       </c>
       <c r="G79" s="5">
         <v>1627.5</v>
       </c>
       <c r="H79" s="5">
         <v>1932</v>
       </c>
       <c r="I79" s="5">
         <v>2204.5</v>
       </c>
       <c r="J79" s="5">
         <v>2487.4</v>
       </c>
       <c r="K79" s="5">
         <v>2743.26</v>
       </c>
-      <c r="L79" s="5">
+      <c r="L79" s="50">
         <v>3012.1</v>
       </c>
-      <c r="M79" s="33">
-[...2 lines deleted...]
-      <c r="N79" s="6">
+      <c r="M79" s="6">
+        <v>2558.6999999999998</v>
+      </c>
+      <c r="N79" s="42">
         <v>121.3</v>
       </c>
       <c r="O79" s="6">
         <v>281.2</v>
       </c>
       <c r="P79" s="6">
         <v>443.8</v>
       </c>
       <c r="Q79" s="6">
         <v>663.3</v>
       </c>
       <c r="R79" s="6">
         <v>948.2</v>
       </c>
       <c r="S79" s="6">
         <v>1244.0999999999999</v>
       </c>
       <c r="T79" s="6">
         <v>1706.1</v>
       </c>
       <c r="U79" s="6">
         <v>1940.6</v>
       </c>
       <c r="V79" s="6">
         <v>2206.6</v>
       </c>
       <c r="W79" s="6">
         <v>2450.6</v>
       </c>
       <c r="X79" s="6">
         <v>2716.6</v>
       </c>
-      <c r="Y79" s="23">
+      <c r="Y79" s="41">
         <v>2969.5</v>
       </c>
-      <c r="Z79" s="19">
-[...32 lines deleted...]
-      <c r="AK79" s="22">
+      <c r="Z79" s="6">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="AA79" s="6">
+        <v>312.7</v>
+      </c>
+      <c r="AB79" s="6">
+        <v>493</v>
+      </c>
+      <c r="AC79" s="6">
+        <v>737.4</v>
+      </c>
+      <c r="AD79" s="6">
+        <v>1051.4000000000001</v>
+      </c>
+      <c r="AE79" s="6">
+        <v>1376.3</v>
+      </c>
+      <c r="AF79" s="6">
+        <v>1876.3</v>
+      </c>
+      <c r="AG79" s="6">
+        <v>2133</v>
+      </c>
+      <c r="AH79" s="6">
+        <v>2424.6</v>
+      </c>
+      <c r="AI79" s="6">
+        <v>2696.2</v>
+      </c>
+      <c r="AJ79" s="6">
+        <v>2985.3</v>
+      </c>
+      <c r="AK79" s="6">
         <v>3300.1</v>
       </c>
-      <c r="AL79" s="31">
-[...35 lines deleted...]
-      <c r="AX79" s="31">
+      <c r="AL79" s="24">
+        <v>104.4</v>
+      </c>
+      <c r="AM79" s="24">
+        <v>245.7</v>
+      </c>
+      <c r="AN79" s="24">
+        <v>389.4</v>
+      </c>
+      <c r="AO79" s="24">
+        <v>579.6</v>
+      </c>
+      <c r="AP79" s="24">
+        <v>822.7</v>
+      </c>
+      <c r="AQ79" s="24">
+        <v>1071.8</v>
+      </c>
+      <c r="AR79" s="24">
+        <v>1369.3</v>
+      </c>
+      <c r="AS79" s="24">
+        <v>1525.2</v>
+      </c>
+      <c r="AT79" s="24">
+        <v>1846.6</v>
+      </c>
+      <c r="AU79" s="24">
+        <v>2085.5</v>
+      </c>
+      <c r="AV79" s="24">
+        <v>2365.8000000000002</v>
+      </c>
+      <c r="AW79" s="24">
+        <v>2620.8000000000002</v>
+      </c>
+      <c r="AX79" s="24">
         <v>78.099999999999994</v>
       </c>
-      <c r="AY79" s="31">
+      <c r="AY79" s="24">
         <v>182.3</v>
       </c>
-      <c r="AZ79" s="31">
+      <c r="AZ79" s="24">
         <v>283.86</v>
       </c>
-      <c r="BA79" s="31">
+      <c r="BA79" s="24">
         <v>409.2</v>
       </c>
-      <c r="BB79" s="49">
+      <c r="BB79" s="35">
         <v>557.79999999999995</v>
       </c>
-      <c r="BC79" s="51">
+      <c r="BC79" s="37">
         <v>704.5</v>
       </c>
-      <c r="BD79" s="51">
+      <c r="BD79" s="37">
         <v>884</v>
       </c>
-      <c r="BE79" s="31"/>
+      <c r="BE79" s="37">
+        <v>973.6</v>
+      </c>
       <c r="BF79" s="5"/>
       <c r="BG79" s="5"/>
-      <c r="BH79" s="31"/>
-      <c r="BI79" s="31"/>
+      <c r="BH79" s="24"/>
+      <c r="BI79" s="24"/>
     </row>
     <row r="80" spans="1:68" x14ac:dyDescent="0.2">
-      <c r="A80" s="32" t="s">
+      <c r="A80" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B80" s="5">
         <v>846.5</v>
       </c>
       <c r="C80" s="5">
         <v>1641.6</v>
       </c>
       <c r="D80" s="5">
         <v>2526.9</v>
       </c>
       <c r="E80" s="5">
         <v>3480.7</v>
       </c>
       <c r="F80" s="5">
         <v>4548.3</v>
       </c>
       <c r="G80" s="5">
         <v>5709.7</v>
       </c>
       <c r="H80" s="5">
         <v>6501.7</v>
       </c>
       <c r="I80" s="5">
         <v>7294.3</v>
       </c>
       <c r="J80" s="5">
         <v>8138</v>
       </c>
       <c r="K80" s="5">
         <v>8982.06</v>
       </c>
-      <c r="L80" s="5">
+      <c r="L80" s="50">
         <v>9828.2000000000007</v>
       </c>
-      <c r="M80" s="33">
-[...2 lines deleted...]
-      <c r="N80" s="6">
+      <c r="M80" s="6">
+        <v>7411.4</v>
+      </c>
+      <c r="N80" s="42">
         <v>687.3</v>
       </c>
       <c r="O80" s="6">
         <v>1308.2</v>
       </c>
       <c r="P80" s="6">
         <v>2000.6</v>
       </c>
       <c r="Q80" s="6">
         <v>2694.9</v>
       </c>
       <c r="R80" s="6">
         <v>3463.1</v>
       </c>
       <c r="S80" s="6">
         <v>4416.8999999999996</v>
       </c>
       <c r="T80" s="6">
         <v>4754.5</v>
       </c>
       <c r="U80" s="6">
         <v>5235.7</v>
       </c>
       <c r="V80" s="6">
         <v>6024.2</v>
       </c>
       <c r="W80" s="6">
         <v>6611</v>
       </c>
       <c r="X80" s="6">
         <v>7220.1</v>
       </c>
-      <c r="Y80" s="23">
+      <c r="Y80" s="41">
         <v>8058.2</v>
       </c>
-      <c r="Z80" s="19">
-[...32 lines deleted...]
-      <c r="AK80" s="22">
+      <c r="Z80" s="6">
+        <v>460.9</v>
+      </c>
+      <c r="AA80" s="6">
+        <v>839.3</v>
+      </c>
+      <c r="AB80" s="6">
+        <v>1867.3</v>
+      </c>
+      <c r="AC80" s="6">
+        <v>2368.4</v>
+      </c>
+      <c r="AD80" s="6">
+        <v>2888</v>
+      </c>
+      <c r="AE80" s="6">
+        <v>4372.3999999999996</v>
+      </c>
+      <c r="AF80" s="6">
+        <v>4686.2</v>
+      </c>
+      <c r="AG80" s="6">
+        <v>5230.3999999999996</v>
+      </c>
+      <c r="AH80" s="6">
+        <v>5698.3</v>
+      </c>
+      <c r="AI80" s="6">
+        <v>6231.7</v>
+      </c>
+      <c r="AJ80" s="6">
+        <v>7100</v>
+      </c>
+      <c r="AK80" s="6">
         <v>8439.2999999999993</v>
       </c>
-      <c r="AL80" s="31">
-[...35 lines deleted...]
-      <c r="AX80" s="31">
+      <c r="AL80" s="24">
+        <v>565</v>
+      </c>
+      <c r="AM80" s="24">
+        <v>1044</v>
+      </c>
+      <c r="AN80" s="24">
+        <v>1777.5</v>
+      </c>
+      <c r="AO80" s="24">
+        <v>2376.6</v>
+      </c>
+      <c r="AP80" s="24">
+        <v>3022.9</v>
+      </c>
+      <c r="AQ80" s="24">
+        <v>3985.5</v>
+      </c>
+      <c r="AR80" s="24">
+        <v>4285.8999999999996</v>
+      </c>
+      <c r="AS80" s="24">
+        <v>5858.9</v>
+      </c>
+      <c r="AT80" s="24">
+        <v>7979.9</v>
+      </c>
+      <c r="AU80" s="24">
+        <v>8951</v>
+      </c>
+      <c r="AV80" s="24">
+        <v>9552.5</v>
+      </c>
+      <c r="AW80" s="24">
+        <v>10393.6</v>
+      </c>
+      <c r="AX80" s="24">
         <v>2188.5</v>
       </c>
-      <c r="AY80" s="31">
+      <c r="AY80" s="24">
         <v>3164.6</v>
       </c>
-      <c r="AZ80" s="31">
+      <c r="AZ80" s="24">
         <v>6417.07</v>
       </c>
-      <c r="BA80" s="31">
+      <c r="BA80" s="24">
         <v>9185</v>
       </c>
-      <c r="BB80" s="49">
+      <c r="BB80" s="35">
         <v>10727</v>
       </c>
-      <c r="BC80" s="51">
+      <c r="BC80" s="37">
         <v>11418.9</v>
       </c>
-      <c r="BD80" s="51">
+      <c r="BD80" s="37">
         <v>16682.5</v>
       </c>
-      <c r="BE80" s="31"/>
+      <c r="BE80" s="37">
+        <v>17672.599999999999</v>
+      </c>
       <c r="BF80" s="5"/>
       <c r="BG80" s="5"/>
-      <c r="BH80" s="31"/>
-      <c r="BI80" s="31"/>
+      <c r="BH80" s="24"/>
+      <c r="BI80" s="24"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="A81" s="32" t="s">
+      <c r="A81" s="25" t="s">
         <v>14</v>
       </c>
       <c r="B81" s="5">
         <v>301</v>
       </c>
       <c r="C81" s="5">
         <v>621.1</v>
       </c>
       <c r="D81" s="5">
         <v>969.5</v>
       </c>
       <c r="E81" s="5">
         <v>1427.8</v>
       </c>
       <c r="F81" s="5">
         <v>1947.2</v>
       </c>
       <c r="G81" s="5">
         <v>2557.3000000000002</v>
       </c>
       <c r="H81" s="5">
         <v>3035.2</v>
       </c>
       <c r="I81" s="5">
         <v>3430.4</v>
       </c>
       <c r="J81" s="5">
         <v>3899</v>
       </c>
       <c r="K81" s="5">
         <v>4285.76</v>
       </c>
-      <c r="L81" s="5">
+      <c r="L81" s="50">
         <v>4672.3999999999996</v>
       </c>
-      <c r="M81" s="33">
-[...2 lines deleted...]
-      <c r="N81" s="6">
+      <c r="M81" s="6">
+        <v>3329.6</v>
+      </c>
+      <c r="N81" s="42">
         <v>202.1</v>
       </c>
       <c r="O81" s="6">
         <v>422.7</v>
       </c>
       <c r="P81" s="6">
         <v>640.5</v>
       </c>
       <c r="Q81" s="6">
         <v>903.6</v>
       </c>
       <c r="R81" s="6">
         <v>1201.4000000000001</v>
       </c>
       <c r="S81" s="6">
         <v>1551.7</v>
       </c>
       <c r="T81" s="6">
         <v>1830.3</v>
       </c>
       <c r="U81" s="6">
         <v>2068.5</v>
       </c>
       <c r="V81" s="6">
         <v>2552.8000000000002</v>
       </c>
       <c r="W81" s="6">
         <v>2884.4</v>
       </c>
       <c r="X81" s="6">
         <v>3246.7</v>
       </c>
-      <c r="Y81" s="23">
+      <c r="Y81" s="41">
         <v>3721.4</v>
       </c>
-      <c r="Z81" s="19">
-[...32 lines deleted...]
-      <c r="AK81" s="22">
+      <c r="Z81" s="6">
+        <v>300.5</v>
+      </c>
+      <c r="AA81" s="6">
+        <v>555</v>
+      </c>
+      <c r="AB81" s="6">
+        <v>833</v>
+      </c>
+      <c r="AC81" s="6">
+        <v>1168.5999999999999</v>
+      </c>
+      <c r="AD81" s="6">
+        <v>1564.9</v>
+      </c>
+      <c r="AE81" s="6">
+        <v>2014.7</v>
+      </c>
+      <c r="AF81" s="6">
+        <v>2386</v>
+      </c>
+      <c r="AG81" s="6">
+        <v>2724.7</v>
+      </c>
+      <c r="AH81" s="6">
+        <v>3137.1</v>
+      </c>
+      <c r="AI81" s="6">
+        <v>3526.1</v>
+      </c>
+      <c r="AJ81" s="6">
+        <v>3874.8</v>
+      </c>
+      <c r="AK81" s="6">
         <v>4535.5</v>
       </c>
-      <c r="AL81" s="31">
-[...35 lines deleted...]
-      <c r="AX81" s="31">
+      <c r="AL81" s="24">
+        <v>324</v>
+      </c>
+      <c r="AM81" s="24">
+        <v>657.2</v>
+      </c>
+      <c r="AN81" s="24">
+        <v>978.1</v>
+      </c>
+      <c r="AO81" s="24">
+        <v>1331.4</v>
+      </c>
+      <c r="AP81" s="24">
+        <v>1725.9</v>
+      </c>
+      <c r="AQ81" s="24">
+        <v>2244.1999999999998</v>
+      </c>
+      <c r="AR81" s="24">
+        <v>2819.4</v>
+      </c>
+      <c r="AS81" s="24">
+        <v>3271.7</v>
+      </c>
+      <c r="AT81" s="24">
+        <v>3806.1</v>
+      </c>
+      <c r="AU81" s="24">
+        <v>4316.3</v>
+      </c>
+      <c r="AV81" s="24">
+        <v>4854.3</v>
+      </c>
+      <c r="AW81" s="24">
+        <v>5488</v>
+      </c>
+      <c r="AX81" s="24">
         <v>443.2</v>
       </c>
-      <c r="AY81" s="31">
+      <c r="AY81" s="24">
         <v>907.1</v>
       </c>
-      <c r="AZ81" s="31">
+      <c r="AZ81" s="24">
         <v>1394.24</v>
       </c>
-      <c r="BA81" s="31">
+      <c r="BA81" s="24">
         <v>1948.4</v>
       </c>
-      <c r="BB81" s="49">
+      <c r="BB81" s="35">
         <v>2533</v>
       </c>
-      <c r="BC81" s="51">
+      <c r="BC81" s="37">
         <v>3080.4</v>
       </c>
-      <c r="BD81" s="51">
+      <c r="BD81" s="37">
         <v>3598.3</v>
       </c>
-      <c r="BE81" s="31"/>
+      <c r="BE81" s="37">
+        <v>3978.3</v>
+      </c>
       <c r="BF81" s="5"/>
       <c r="BG81" s="5"/>
-      <c r="BH81" s="31"/>
-      <c r="BI81" s="31"/>
+      <c r="BH81" s="24"/>
+      <c r="BI81" s="24"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="5">
         <v>1052.2</v>
       </c>
       <c r="C82" s="5">
         <v>2157.1</v>
       </c>
       <c r="D82" s="5">
         <v>3559.1</v>
       </c>
       <c r="E82" s="5">
         <v>5122.5</v>
       </c>
       <c r="F82" s="5">
         <v>6836.3</v>
       </c>
       <c r="G82" s="5">
         <v>8831.6</v>
       </c>
       <c r="H82" s="5">
         <v>10314.700000000001</v>
       </c>
       <c r="I82" s="5">
         <v>11773.3</v>
       </c>
       <c r="J82" s="5">
         <v>13276.8</v>
       </c>
       <c r="K82" s="5">
         <v>14760.62</v>
       </c>
-      <c r="L82" s="5">
+      <c r="L82" s="50">
         <v>16171.5</v>
       </c>
-      <c r="M82" s="33">
-[...2 lines deleted...]
-      <c r="N82" s="6">
+      <c r="M82" s="6">
+        <v>14162.6</v>
+      </c>
+      <c r="N82" s="42">
         <v>1074.9000000000001</v>
       </c>
       <c r="O82" s="6">
         <v>2233.8000000000002</v>
       </c>
       <c r="P82" s="6">
         <v>3469.7</v>
       </c>
       <c r="Q82" s="6">
         <v>4802.3999999999996</v>
       </c>
       <c r="R82" s="6">
         <v>6329.9</v>
       </c>
       <c r="S82" s="6">
         <v>8249.6</v>
       </c>
       <c r="T82" s="6">
         <v>9276.4</v>
       </c>
       <c r="U82" s="6">
         <v>10340.6</v>
       </c>
       <c r="V82" s="6">
         <v>11582</v>
       </c>
       <c r="W82" s="6">
         <v>12819.3</v>
       </c>
       <c r="X82" s="6">
         <v>14117.8</v>
       </c>
-      <c r="Y82" s="23">
+      <c r="Y82" s="41">
         <v>15601.9</v>
       </c>
-      <c r="Z82" s="19">
-[...32 lines deleted...]
-      <c r="AK82" s="22">
+      <c r="Z82" s="6">
+        <v>958.4</v>
+      </c>
+      <c r="AA82" s="6">
+        <v>1909.4</v>
+      </c>
+      <c r="AB82" s="6">
+        <v>3011.5</v>
+      </c>
+      <c r="AC82" s="6">
+        <v>4194.3</v>
+      </c>
+      <c r="AD82" s="6">
+        <v>5553.3</v>
+      </c>
+      <c r="AE82" s="6">
+        <v>8438.7000000000007</v>
+      </c>
+      <c r="AF82" s="6">
+        <v>9310.4</v>
+      </c>
+      <c r="AG82" s="6">
+        <v>10226.700000000001</v>
+      </c>
+      <c r="AH82" s="6">
+        <v>11309.7</v>
+      </c>
+      <c r="AI82" s="6">
+        <v>12442.1</v>
+      </c>
+      <c r="AJ82" s="6">
+        <v>13553</v>
+      </c>
+      <c r="AK82" s="6">
         <v>17127</v>
       </c>
-      <c r="AL82" s="31">
-[...35 lines deleted...]
-      <c r="AX82" s="31">
+      <c r="AL82" s="24">
+        <v>1263.8</v>
+      </c>
+      <c r="AM82" s="24">
+        <v>2560.1</v>
+      </c>
+      <c r="AN82" s="24">
+        <v>4001.5</v>
+      </c>
+      <c r="AO82" s="24">
+        <v>5545.5</v>
+      </c>
+      <c r="AP82" s="24">
+        <v>7234.1</v>
+      </c>
+      <c r="AQ82" s="24">
+        <v>9111.2000000000007</v>
+      </c>
+      <c r="AR82" s="24">
+        <v>10247.799999999999</v>
+      </c>
+      <c r="AS82" s="24">
+        <v>11464</v>
+      </c>
+      <c r="AT82" s="24">
+        <v>14849.5</v>
+      </c>
+      <c r="AU82" s="24">
+        <v>16059.4</v>
+      </c>
+      <c r="AV82" s="24">
+        <v>17398.2</v>
+      </c>
+      <c r="AW82" s="24">
+        <v>18989</v>
+      </c>
+      <c r="AX82" s="24">
         <v>1487.8</v>
       </c>
-      <c r="AY82" s="31">
+      <c r="AY82" s="24">
         <v>3138.6</v>
       </c>
-      <c r="AZ82" s="31">
+      <c r="AZ82" s="24">
         <v>4847.01</v>
       </c>
-      <c r="BA82" s="31">
+      <c r="BA82" s="24">
         <v>6685.5</v>
       </c>
-      <c r="BB82" s="49">
+      <c r="BB82" s="35">
         <v>8703.2999999999993</v>
       </c>
-      <c r="BC82" s="51">
+      <c r="BC82" s="37">
         <v>10773.2</v>
       </c>
-      <c r="BD82" s="51">
+      <c r="BD82" s="37">
         <v>12251.8</v>
       </c>
-      <c r="BE82" s="31"/>
+      <c r="BE82" s="37">
+        <v>14670.9</v>
+      </c>
       <c r="BF82" s="5"/>
       <c r="BG82" s="5"/>
-      <c r="BH82" s="31"/>
-      <c r="BI82" s="31"/>
+      <c r="BH82" s="24"/>
+      <c r="BI82" s="24"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="5">
         <v>1363.7</v>
       </c>
       <c r="C83" s="5">
         <v>2734.1</v>
       </c>
       <c r="D83" s="5">
         <v>4428.8</v>
       </c>
       <c r="E83" s="5">
         <v>6286.1</v>
       </c>
       <c r="F83" s="5">
         <v>8482.4</v>
       </c>
       <c r="G83" s="5">
         <v>10663.4</v>
       </c>
       <c r="H83" s="5">
         <v>12636.9</v>
       </c>
       <c r="I83" s="5">
         <v>14569.7</v>
       </c>
       <c r="J83" s="5">
         <v>16210.4</v>
       </c>
       <c r="K83" s="5">
         <v>17845.28</v>
       </c>
-      <c r="L83" s="5">
+      <c r="L83" s="50">
         <v>19689.5</v>
       </c>
-      <c r="M83" s="33">
-[...2 lines deleted...]
-      <c r="N83" s="6">
+      <c r="M83" s="6">
+        <v>13236.2</v>
+      </c>
+      <c r="N83" s="42">
         <v>1045.9000000000001</v>
       </c>
       <c r="O83" s="6">
         <v>2084.9</v>
       </c>
       <c r="P83" s="6">
         <v>3331.2</v>
       </c>
       <c r="Q83" s="6">
         <v>4673.8</v>
       </c>
       <c r="R83" s="6">
         <v>6208.5</v>
       </c>
       <c r="S83" s="6">
         <v>7787.8</v>
       </c>
       <c r="T83" s="6">
         <v>9127.5</v>
       </c>
       <c r="U83" s="6">
         <v>10522.3</v>
       </c>
       <c r="V83" s="6">
         <v>11755.2</v>
       </c>
       <c r="W83" s="6">
         <v>13018.2</v>
       </c>
       <c r="X83" s="6">
         <v>14296.6</v>
       </c>
-      <c r="Y83" s="23">
+      <c r="Y83" s="41">
         <v>15584.3</v>
       </c>
-      <c r="Z83" s="19">
-[...32 lines deleted...]
-      <c r="AK83" s="22">
+      <c r="Z83" s="6">
+        <v>1137</v>
+      </c>
+      <c r="AA83" s="6">
+        <v>2233.8000000000002</v>
+      </c>
+      <c r="AB83" s="6">
+        <v>3567.3</v>
+      </c>
+      <c r="AC83" s="6">
+        <v>5014.7</v>
+      </c>
+      <c r="AD83" s="6">
+        <v>6678.4</v>
+      </c>
+      <c r="AE83" s="6">
+        <v>8437.9</v>
+      </c>
+      <c r="AF83" s="6">
+        <v>9884.4</v>
+      </c>
+      <c r="AG83" s="6">
+        <v>11350.4</v>
+      </c>
+      <c r="AH83" s="6">
+        <v>12667.6</v>
+      </c>
+      <c r="AI83" s="6">
+        <v>14033.8</v>
+      </c>
+      <c r="AJ83" s="6">
+        <v>15423.2</v>
+      </c>
+      <c r="AK83" s="6">
         <v>17252.8</v>
       </c>
-      <c r="AL83" s="31">
-[...35 lines deleted...]
-      <c r="AX83" s="31">
+      <c r="AL83" s="24">
+        <v>1567.5</v>
+      </c>
+      <c r="AM83" s="24">
+        <v>3022.6</v>
+      </c>
+      <c r="AN83" s="24">
+        <v>4799.3</v>
+      </c>
+      <c r="AO83" s="24">
+        <v>6724.9</v>
+      </c>
+      <c r="AP83" s="24">
+        <v>8933.7999999999993</v>
+      </c>
+      <c r="AQ83" s="24">
+        <v>11165.6</v>
+      </c>
+      <c r="AR83" s="24">
+        <v>12998.7</v>
+      </c>
+      <c r="AS83" s="24">
+        <v>14847.5</v>
+      </c>
+      <c r="AT83" s="24">
+        <v>16581.7</v>
+      </c>
+      <c r="AU83" s="24">
+        <v>17670.400000000001</v>
+      </c>
+      <c r="AV83" s="24">
+        <v>19143.5</v>
+      </c>
+      <c r="AW83" s="24">
+        <v>20684.7</v>
+      </c>
+      <c r="AX83" s="24">
         <v>1745.4</v>
       </c>
-      <c r="AY83" s="31">
+      <c r="AY83" s="24">
         <v>3510</v>
       </c>
-      <c r="AZ83" s="31">
+      <c r="AZ83" s="24">
         <v>5538.77</v>
       </c>
-      <c r="BA83" s="31">
+      <c r="BA83" s="24">
         <v>7734.5</v>
       </c>
-      <c r="BB83" s="49">
+      <c r="BB83" s="35">
         <v>10277.700000000001</v>
       </c>
-      <c r="BC83" s="51">
+      <c r="BC83" s="37">
         <v>12696.9</v>
       </c>
-      <c r="BD83" s="51">
+      <c r="BD83" s="37">
         <v>15024.9</v>
       </c>
-      <c r="BE83" s="31"/>
+      <c r="BE83" s="37">
+        <v>17063.3</v>
+      </c>
       <c r="BF83" s="5"/>
       <c r="BG83" s="5"/>
-      <c r="BH83" s="31"/>
-      <c r="BI83" s="31"/>
+      <c r="BH83" s="24"/>
+      <c r="BI83" s="24"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="5">
         <v>1708.7</v>
       </c>
       <c r="C84" s="5">
         <v>3584.7</v>
       </c>
       <c r="D84" s="5">
         <v>5802.3</v>
       </c>
       <c r="E84" s="5">
         <v>7900.5</v>
       </c>
       <c r="F84" s="5">
         <v>10145.9</v>
       </c>
       <c r="G84" s="5">
         <v>12524.8</v>
       </c>
       <c r="H84" s="5">
         <v>14402.3</v>
       </c>
       <c r="I84" s="5">
         <v>16287.5</v>
       </c>
       <c r="J84" s="5">
         <v>18416.8</v>
       </c>
       <c r="K84" s="5">
         <v>20370.759999999998</v>
       </c>
-      <c r="L84" s="5">
+      <c r="L84" s="50">
         <v>22494.799999999999</v>
       </c>
-      <c r="M84" s="33">
-[...2 lines deleted...]
-      <c r="N84" s="6">
+      <c r="M84" s="6">
+        <v>16445.400000000001</v>
+      </c>
+      <c r="N84" s="42">
         <v>1449.4</v>
       </c>
       <c r="O84" s="6">
         <v>2959.5</v>
       </c>
       <c r="P84" s="6">
         <v>4648.8</v>
       </c>
       <c r="Q84" s="6">
         <v>6182.8</v>
       </c>
       <c r="R84" s="6">
         <v>7822.8</v>
       </c>
       <c r="S84" s="6">
         <v>9664.4</v>
       </c>
       <c r="T84" s="6">
         <v>11037.6</v>
       </c>
       <c r="U84" s="6">
         <v>12450.9</v>
       </c>
       <c r="V84" s="6">
         <v>14156.1</v>
       </c>
       <c r="W84" s="6">
         <v>15786.5</v>
       </c>
       <c r="X84" s="6">
         <v>17527.099999999999</v>
       </c>
-      <c r="Y84" s="23">
+      <c r="Y84" s="41">
         <v>19350.599999999999</v>
       </c>
-      <c r="Z84" s="19">
-[...32 lines deleted...]
-      <c r="AK84" s="22">
+      <c r="Z84" s="6">
+        <v>1578.4</v>
+      </c>
+      <c r="AA84" s="6">
+        <v>3122.7</v>
+      </c>
+      <c r="AB84" s="6">
+        <v>4943.3999999999996</v>
+      </c>
+      <c r="AC84" s="6">
+        <v>6590</v>
+      </c>
+      <c r="AD84" s="6">
+        <v>8337.7999999999993</v>
+      </c>
+      <c r="AE84" s="6">
+        <v>10248.799999999999</v>
+      </c>
+      <c r="AF84" s="6">
+        <v>11733.6</v>
+      </c>
+      <c r="AG84" s="6">
+        <v>13186.2</v>
+      </c>
+      <c r="AH84" s="6">
+        <v>15682</v>
+      </c>
+      <c r="AI84" s="6">
+        <v>17650.099999999999</v>
+      </c>
+      <c r="AJ84" s="6">
+        <v>19805.5</v>
+      </c>
+      <c r="AK84" s="6">
         <v>24002.7</v>
       </c>
-      <c r="AL84" s="31">
-[...35 lines deleted...]
-      <c r="AX84" s="31">
+      <c r="AL84" s="24">
+        <v>1941.9</v>
+      </c>
+      <c r="AM84" s="24">
+        <v>3838.9</v>
+      </c>
+      <c r="AN84" s="24">
+        <v>6539.9</v>
+      </c>
+      <c r="AO84" s="24">
+        <v>8784.9</v>
+      </c>
+      <c r="AP84" s="24">
+        <v>11153.6</v>
+      </c>
+      <c r="AQ84" s="24">
+        <v>13825.2</v>
+      </c>
+      <c r="AR84" s="24">
+        <v>16121.6</v>
+      </c>
+      <c r="AS84" s="24">
+        <v>18294.900000000001</v>
+      </c>
+      <c r="AT84" s="24">
+        <v>20895.2</v>
+      </c>
+      <c r="AU84" s="24">
+        <v>22708.3</v>
+      </c>
+      <c r="AV84" s="24">
+        <v>25169.1</v>
+      </c>
+      <c r="AW84" s="24">
+        <v>27830.1</v>
+      </c>
+      <c r="AX84" s="24">
         <v>2613</v>
       </c>
-      <c r="AY84" s="31">
+      <c r="AY84" s="24">
         <v>5027</v>
       </c>
-      <c r="AZ84" s="31">
+      <c r="AZ84" s="24">
         <v>7694.71</v>
       </c>
-      <c r="BA84" s="31">
+      <c r="BA84" s="24">
         <v>10140.200000000001</v>
       </c>
-      <c r="BB84" s="49">
+      <c r="BB84" s="35">
         <v>12730.6</v>
       </c>
-      <c r="BC84" s="51">
+      <c r="BC84" s="37">
         <v>15264.6</v>
       </c>
-      <c r="BD84" s="51">
+      <c r="BD84" s="37">
         <v>17860.599999999999</v>
       </c>
-      <c r="BE84" s="31"/>
+      <c r="BE84" s="37">
+        <v>19866.8</v>
+      </c>
       <c r="BF84" s="5"/>
       <c r="BG84" s="5"/>
-      <c r="BH84" s="31"/>
-      <c r="BI84" s="31"/>
+      <c r="BH84" s="24"/>
+      <c r="BI84" s="24"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B85" s="5">
         <v>1896.4</v>
       </c>
       <c r="C85" s="5">
         <v>3943.1</v>
       </c>
       <c r="D85" s="5">
         <v>7078.1</v>
       </c>
       <c r="E85" s="5">
         <v>10171</v>
       </c>
       <c r="F85" s="5">
         <v>13518.6</v>
       </c>
       <c r="G85" s="5">
         <v>16851.5</v>
       </c>
       <c r="H85" s="5">
         <v>19858.900000000001</v>
       </c>
       <c r="I85" s="5">
         <v>25721.1</v>
       </c>
       <c r="J85" s="5">
         <v>29189.7</v>
       </c>
       <c r="K85" s="5">
         <v>34106.1</v>
       </c>
-      <c r="L85" s="5">
+      <c r="L85" s="50">
         <v>37255.199999999997</v>
       </c>
-      <c r="M85" s="33">
-[...2 lines deleted...]
-      <c r="N85" s="6">
+      <c r="M85" s="6">
+        <v>32939.5</v>
+      </c>
+      <c r="N85" s="42">
         <v>1865.3</v>
       </c>
       <c r="O85" s="6">
         <v>3811.5</v>
       </c>
       <c r="P85" s="6">
         <v>5933</v>
       </c>
       <c r="Q85" s="6">
         <v>8965.7000000000007</v>
       </c>
       <c r="R85" s="6">
         <v>11799.3</v>
       </c>
       <c r="S85" s="6">
         <v>14216</v>
       </c>
       <c r="T85" s="6">
         <v>16146.3</v>
       </c>
       <c r="U85" s="6">
         <v>22253.3</v>
       </c>
       <c r="V85" s="6">
         <v>27458.400000000001</v>
       </c>
       <c r="W85" s="6">
         <v>30023.599999999999</v>
       </c>
       <c r="X85" s="6">
         <v>32734.7</v>
       </c>
-      <c r="Y85" s="23">
+      <c r="Y85" s="41">
         <v>37274.6</v>
       </c>
-      <c r="Z85" s="19">
-[...32 lines deleted...]
-      <c r="AK85" s="22">
+      <c r="Z85" s="6">
+        <v>1677.8</v>
+      </c>
+      <c r="AA85" s="6">
+        <v>3409.6</v>
+      </c>
+      <c r="AB85" s="6">
+        <v>5897.3</v>
+      </c>
+      <c r="AC85" s="6">
+        <v>10400.799999999999</v>
+      </c>
+      <c r="AD85" s="6">
+        <v>12863.4</v>
+      </c>
+      <c r="AE85" s="6">
+        <v>20422.7</v>
+      </c>
+      <c r="AF85" s="6">
+        <v>22185.9</v>
+      </c>
+      <c r="AG85" s="6">
+        <v>24878.2</v>
+      </c>
+      <c r="AH85" s="6">
+        <v>32487.9</v>
+      </c>
+      <c r="AI85" s="6">
+        <v>36917.9</v>
+      </c>
+      <c r="AJ85" s="6">
+        <v>40789.199999999997</v>
+      </c>
+      <c r="AK85" s="6">
         <v>47800.4</v>
       </c>
-      <c r="AL85" s="31">
-[...35 lines deleted...]
-      <c r="AX85" s="31">
+      <c r="AL85" s="24">
+        <v>2087</v>
+      </c>
+      <c r="AM85" s="24">
+        <v>4454</v>
+      </c>
+      <c r="AN85" s="24">
+        <v>6562.9</v>
+      </c>
+      <c r="AO85" s="24">
+        <v>8590.6</v>
+      </c>
+      <c r="AP85" s="24">
+        <v>11590.8</v>
+      </c>
+      <c r="AQ85" s="24">
+        <v>15100.3</v>
+      </c>
+      <c r="AR85" s="24">
+        <v>18563.599999999999</v>
+      </c>
+      <c r="AS85" s="24">
+        <v>22430.1</v>
+      </c>
+      <c r="AT85" s="24">
+        <v>36728.400000000001</v>
+      </c>
+      <c r="AU85" s="24">
+        <v>45479.4</v>
+      </c>
+      <c r="AV85" s="24">
+        <v>49245.8</v>
+      </c>
+      <c r="AW85" s="24">
+        <v>56223.1</v>
+      </c>
+      <c r="AX85" s="24">
         <v>3341.5</v>
       </c>
-      <c r="AY85" s="31">
+      <c r="AY85" s="24">
         <v>7418.3</v>
       </c>
-      <c r="AZ85" s="31">
+      <c r="AZ85" s="24">
         <v>10763.49</v>
       </c>
-      <c r="BA85" s="31">
+      <c r="BA85" s="24">
         <v>17289.8</v>
       </c>
-      <c r="BB85" s="49">
+      <c r="BB85" s="35">
         <v>20788.5</v>
       </c>
-      <c r="BC85" s="51">
+      <c r="BC85" s="37">
         <v>26794.7</v>
       </c>
-      <c r="BD85" s="51">
+      <c r="BD85" s="37">
         <v>33486.1</v>
       </c>
-      <c r="BE85" s="31"/>
+      <c r="BE85" s="37">
+        <v>38965.4</v>
+      </c>
       <c r="BF85" s="5"/>
       <c r="BG85" s="5"/>
-      <c r="BH85" s="31"/>
-      <c r="BI85" s="31"/>
+      <c r="BH85" s="24"/>
+      <c r="BI85" s="24"/>
     </row>
     <row r="86" spans="1:61" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B86" s="5">
         <v>958.4</v>
       </c>
       <c r="C86" s="5">
         <v>1930.5</v>
       </c>
       <c r="D86" s="5">
         <v>3133.5</v>
       </c>
       <c r="E86" s="5">
         <v>4571.7</v>
       </c>
       <c r="F86" s="5">
         <v>6208.7</v>
       </c>
       <c r="G86" s="5">
         <v>7746.8</v>
       </c>
       <c r="H86" s="5">
         <v>9184.1</v>
       </c>
       <c r="I86" s="5">
         <v>10702.7</v>
       </c>
       <c r="J86" s="5">
         <v>12047.6</v>
       </c>
       <c r="K86" s="5">
         <v>13453.41</v>
       </c>
-      <c r="L86" s="5">
+      <c r="L86" s="50">
         <v>14751.5</v>
       </c>
-      <c r="M86" s="33">
-[...2 lines deleted...]
-      <c r="N86" s="6">
+      <c r="M86" s="6">
+        <v>8212</v>
+      </c>
+      <c r="N86" s="42">
         <v>620</v>
       </c>
       <c r="O86" s="6">
         <v>1259.5999999999999</v>
       </c>
       <c r="P86" s="6">
         <v>2013.3</v>
       </c>
       <c r="Q86" s="6">
         <v>2877</v>
       </c>
       <c r="R86" s="6">
         <v>3835</v>
       </c>
       <c r="S86" s="6">
         <v>4743.8999999999996</v>
       </c>
       <c r="T86" s="6">
         <v>5526.7</v>
       </c>
       <c r="U86" s="6">
         <v>6373.9</v>
       </c>
       <c r="V86" s="6">
         <v>7211.8</v>
       </c>
       <c r="W86" s="6">
         <v>8135.6</v>
       </c>
       <c r="X86" s="6">
         <v>8972.7000000000007</v>
       </c>
-      <c r="Y86" s="23">
+      <c r="Y86" s="41">
         <v>9734.4</v>
       </c>
-      <c r="Z86" s="19">
-[...32 lines deleted...]
-      <c r="AK86" s="22">
+      <c r="Z86" s="6">
+        <v>660.2</v>
+      </c>
+      <c r="AA86" s="6">
+        <v>1317.3</v>
+      </c>
+      <c r="AB86" s="6">
+        <v>2111.4</v>
+      </c>
+      <c r="AC86" s="6">
+        <v>3022.4</v>
+      </c>
+      <c r="AD86" s="6">
+        <v>4033.5</v>
+      </c>
+      <c r="AE86" s="6">
+        <v>5003.3999999999996</v>
+      </c>
+      <c r="AF86" s="6">
+        <v>5834.4</v>
+      </c>
+      <c r="AG86" s="6">
+        <v>6716.6</v>
+      </c>
+      <c r="AH86" s="6">
+        <v>7620.4</v>
+      </c>
+      <c r="AI86" s="6">
+        <v>8600.7000000000007</v>
+      </c>
+      <c r="AJ86" s="6">
+        <v>9553.2999999999993</v>
+      </c>
+      <c r="AK86" s="6">
         <v>10560.5</v>
       </c>
-      <c r="AL86" s="31">
-[...35 lines deleted...]
-      <c r="AX86" s="31">
+      <c r="AL86" s="24">
+        <v>930.9</v>
+      </c>
+      <c r="AM86" s="24">
+        <v>1836.7</v>
+      </c>
+      <c r="AN86" s="24">
+        <v>2917.5</v>
+      </c>
+      <c r="AO86" s="24">
+        <v>4138.7</v>
+      </c>
+      <c r="AP86" s="24">
+        <v>5482.2</v>
+      </c>
+      <c r="AQ86" s="24">
+        <v>6751</v>
+      </c>
+      <c r="AR86" s="24">
+        <v>7841.4</v>
+      </c>
+      <c r="AS86" s="24">
+        <v>9017.9</v>
+      </c>
+      <c r="AT86" s="24">
+        <v>10222.299999999999</v>
+      </c>
+      <c r="AU86" s="24">
+        <v>11032.2</v>
+      </c>
+      <c r="AV86" s="24">
+        <v>12057.3</v>
+      </c>
+      <c r="AW86" s="24">
+        <v>12816.7</v>
+      </c>
+      <c r="AX86" s="24">
         <v>1089.2</v>
       </c>
-      <c r="AY86" s="31">
+      <c r="AY86" s="24">
         <v>2225.6999999999998</v>
       </c>
-      <c r="AZ86" s="31">
+      <c r="AZ86" s="24">
         <v>3518.75</v>
       </c>
-      <c r="BA86" s="31">
+      <c r="BA86" s="24">
         <v>4990.3999999999996</v>
       </c>
-      <c r="BB86" s="49">
+      <c r="BB86" s="35">
         <v>6620.8</v>
       </c>
-      <c r="BC86" s="51">
+      <c r="BC86" s="37">
         <v>8067.2</v>
       </c>
-      <c r="BD86" s="51">
+      <c r="BD86" s="37">
         <v>9543.7999999999993</v>
       </c>
-      <c r="BE86" s="31"/>
+      <c r="BE86" s="37">
+        <v>10873.4</v>
+      </c>
       <c r="BF86" s="5"/>
       <c r="BG86" s="5"/>
-      <c r="BH86" s="31"/>
-      <c r="BI86" s="31"/>
+      <c r="BH86" s="24"/>
+      <c r="BI86" s="24"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="5">
         <v>1742.2</v>
       </c>
       <c r="C87" s="5">
         <v>3743.4</v>
       </c>
       <c r="D87" s="5">
         <v>6004.4</v>
       </c>
       <c r="E87" s="5">
         <v>8868.1</v>
       </c>
       <c r="F87" s="5">
         <v>11563.6</v>
       </c>
       <c r="G87" s="5">
         <v>14820.1</v>
       </c>
       <c r="H87" s="5">
         <v>16726.400000000001</v>
       </c>
       <c r="I87" s="5">
         <v>18726.900000000001</v>
       </c>
       <c r="J87" s="5">
         <v>20639.400000000001</v>
       </c>
       <c r="K87" s="5">
         <v>22404.25</v>
       </c>
-      <c r="L87" s="5">
+      <c r="L87" s="50">
         <v>24132.1</v>
       </c>
-      <c r="M87" s="33">
-[...2 lines deleted...]
-      <c r="N87" s="6">
+      <c r="M87" s="6">
+        <v>17187.599999999999</v>
+      </c>
+      <c r="N87" s="42">
         <v>997.3</v>
       </c>
       <c r="O87" s="6">
         <v>2563.1</v>
       </c>
       <c r="P87" s="6">
         <v>4535.5</v>
       </c>
       <c r="Q87" s="6">
         <v>6240.3</v>
       </c>
       <c r="R87" s="6">
         <v>8537.2999999999993</v>
       </c>
       <c r="S87" s="6">
         <v>11281</v>
       </c>
       <c r="T87" s="6">
         <v>12454.9</v>
       </c>
       <c r="U87" s="6">
         <v>14440.8</v>
       </c>
       <c r="V87" s="6">
         <v>15852.7</v>
       </c>
       <c r="W87" s="6">
         <v>17287.099999999999</v>
       </c>
       <c r="X87" s="6">
         <v>18759.400000000001</v>
       </c>
-      <c r="Y87" s="23">
+      <c r="Y87" s="41">
         <v>20593.099999999999</v>
       </c>
-      <c r="Z87" s="19">
-[...32 lines deleted...]
-      <c r="AK87" s="22">
+      <c r="Z87" s="6">
+        <v>2225.9</v>
+      </c>
+      <c r="AA87" s="6">
+        <v>3706.8</v>
+      </c>
+      <c r="AB87" s="6">
+        <v>6330.5</v>
+      </c>
+      <c r="AC87" s="6">
+        <v>8198.1</v>
+      </c>
+      <c r="AD87" s="6">
+        <v>10346.1</v>
+      </c>
+      <c r="AE87" s="6">
+        <v>12532.7</v>
+      </c>
+      <c r="AF87" s="6">
+        <v>14484.2</v>
+      </c>
+      <c r="AG87" s="6">
+        <v>16785.5</v>
+      </c>
+      <c r="AH87" s="6">
+        <v>19089.099999999999</v>
+      </c>
+      <c r="AI87" s="6">
+        <v>21166.7</v>
+      </c>
+      <c r="AJ87" s="6">
+        <v>23342.9</v>
+      </c>
+      <c r="AK87" s="6">
         <v>26327</v>
       </c>
-      <c r="AL87" s="31">
-[...35 lines deleted...]
-      <c r="AX87" s="31">
+      <c r="AL87" s="24">
+        <v>2177.6999999999998</v>
+      </c>
+      <c r="AM87" s="24">
+        <v>4297</v>
+      </c>
+      <c r="AN87" s="24">
+        <v>7692.5</v>
+      </c>
+      <c r="AO87" s="24">
+        <v>9938.7999999999993</v>
+      </c>
+      <c r="AP87" s="24">
+        <v>12332.3</v>
+      </c>
+      <c r="AQ87" s="24">
+        <v>15158.1</v>
+      </c>
+      <c r="AR87" s="24">
+        <v>17173.5</v>
+      </c>
+      <c r="AS87" s="24">
+        <v>19835.099999999999</v>
+      </c>
+      <c r="AT87" s="24">
+        <v>22325.599999999999</v>
+      </c>
+      <c r="AU87" s="24">
+        <v>24451.3</v>
+      </c>
+      <c r="AV87" s="24">
+        <v>26524.3</v>
+      </c>
+      <c r="AW87" s="24">
+        <v>30569.5</v>
+      </c>
+      <c r="AX87" s="24">
         <v>1723.2</v>
       </c>
-      <c r="AY87" s="31">
+      <c r="AY87" s="24">
         <v>3961.6</v>
       </c>
-      <c r="AZ87" s="31">
+      <c r="AZ87" s="24">
         <v>6740.35</v>
       </c>
-      <c r="BA87" s="31">
+      <c r="BA87" s="24">
         <v>11086.7</v>
       </c>
-      <c r="BB87" s="49">
+      <c r="BB87" s="35">
         <v>13843.9</v>
       </c>
-      <c r="BC87" s="51">
+      <c r="BC87" s="37">
         <v>16973.099999999999</v>
       </c>
-      <c r="BD87" s="51">
+      <c r="BD87" s="37">
         <v>19478.3</v>
       </c>
-      <c r="BE87" s="31"/>
+      <c r="BE87" s="37">
+        <v>21445.5</v>
+      </c>
       <c r="BF87" s="5"/>
       <c r="BG87" s="5"/>
-      <c r="BH87" s="31"/>
-      <c r="BI87" s="31"/>
+      <c r="BH87" s="24"/>
+      <c r="BI87" s="24"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B88" s="5">
         <v>1019.2</v>
       </c>
       <c r="C88" s="5">
         <v>2093.4</v>
       </c>
       <c r="D88" s="5">
         <v>3336.1</v>
       </c>
       <c r="E88" s="5">
         <v>4665.5</v>
       </c>
       <c r="F88" s="5">
         <v>6118.4</v>
       </c>
       <c r="G88" s="5">
         <v>7662</v>
       </c>
       <c r="H88" s="5">
         <v>8764.7999999999993</v>
       </c>
       <c r="I88" s="5">
         <v>9839.6</v>
       </c>
       <c r="J88" s="5">
         <v>10862</v>
       </c>
       <c r="K88" s="5">
         <v>11831.9</v>
       </c>
-      <c r="L88" s="5">
+      <c r="L88" s="50">
         <v>12858.5</v>
       </c>
-      <c r="M88" s="33">
-[...2 lines deleted...]
-      <c r="N88" s="6">
+      <c r="M88" s="6">
+        <v>10391.200000000001</v>
+      </c>
+      <c r="N88" s="42">
         <v>936.3</v>
       </c>
       <c r="O88" s="6">
         <v>1843.4</v>
       </c>
       <c r="P88" s="6">
         <v>2912.1</v>
       </c>
       <c r="Q88" s="6">
         <v>4008.4</v>
       </c>
       <c r="R88" s="6">
         <v>5153.5</v>
       </c>
       <c r="S88" s="6">
         <v>6419.2</v>
       </c>
       <c r="T88" s="6">
         <v>7196.6</v>
       </c>
       <c r="U88" s="6">
         <v>8052.1</v>
       </c>
       <c r="V88" s="6">
         <v>8985.6</v>
       </c>
       <c r="W88" s="6">
         <v>9869.5</v>
       </c>
       <c r="X88" s="6">
         <v>10776.3</v>
       </c>
-      <c r="Y88" s="23">
+      <c r="Y88" s="41">
         <v>11935.6</v>
       </c>
-      <c r="Z88" s="19">
-[...32 lines deleted...]
-      <c r="AK88" s="22">
+      <c r="Z88" s="6">
+        <v>945.5</v>
+      </c>
+      <c r="AA88" s="6">
+        <v>1896.7</v>
+      </c>
+      <c r="AB88" s="6">
+        <v>2970.3</v>
+      </c>
+      <c r="AC88" s="6">
+        <v>4101.6000000000004</v>
+      </c>
+      <c r="AD88" s="6">
+        <v>5248.3</v>
+      </c>
+      <c r="AE88" s="6">
+        <v>6521.2</v>
+      </c>
+      <c r="AF88" s="6">
+        <v>7315.8</v>
+      </c>
+      <c r="AG88" s="6">
+        <v>8162.4</v>
+      </c>
+      <c r="AH88" s="6">
+        <v>9181.7999999999993</v>
+      </c>
+      <c r="AI88" s="6">
+        <v>10105.1</v>
+      </c>
+      <c r="AJ88" s="6">
+        <v>11073.8</v>
+      </c>
+      <c r="AK88" s="6">
         <v>13405</v>
       </c>
-      <c r="AL88" s="31">
-[...35 lines deleted...]
-      <c r="AX88" s="31">
+      <c r="AL88" s="24">
+        <v>1219.2</v>
+      </c>
+      <c r="AM88" s="24">
+        <v>2388.1</v>
+      </c>
+      <c r="AN88" s="24">
+        <v>3745.5</v>
+      </c>
+      <c r="AO88" s="24">
+        <v>5052.5</v>
+      </c>
+      <c r="AP88" s="24">
+        <v>6522.6</v>
+      </c>
+      <c r="AQ88" s="24">
+        <v>8118.4</v>
+      </c>
+      <c r="AR88" s="24">
+        <v>9048.2999999999993</v>
+      </c>
+      <c r="AS88" s="24">
+        <v>10009.299999999999</v>
+      </c>
+      <c r="AT88" s="24">
+        <v>11254.5</v>
+      </c>
+      <c r="AU88" s="24">
+        <v>12254.3</v>
+      </c>
+      <c r="AV88" s="24">
+        <v>13410.3</v>
+      </c>
+      <c r="AW88" s="24">
+        <v>15098.8</v>
+      </c>
+      <c r="AX88" s="24">
         <v>1338.7</v>
       </c>
-      <c r="AY88" s="31">
+      <c r="AY88" s="24">
         <v>3129.2</v>
       </c>
-      <c r="AZ88" s="31">
+      <c r="AZ88" s="24">
         <v>4734.3599999999997</v>
       </c>
-      <c r="BA88" s="31">
+      <c r="BA88" s="24">
         <v>6333.5</v>
       </c>
-      <c r="BB88" s="49">
+      <c r="BB88" s="35">
         <v>8046.9</v>
       </c>
-      <c r="BC88" s="51">
+      <c r="BC88" s="37">
         <v>9666.7999999999993</v>
       </c>
-      <c r="BD88" s="51">
+      <c r="BD88" s="37">
         <v>10955.4</v>
       </c>
-      <c r="BE88" s="31"/>
+      <c r="BE88" s="37">
+        <v>12062.7</v>
+      </c>
       <c r="BF88" s="5"/>
       <c r="BG88" s="5"/>
-      <c r="BH88" s="31"/>
-      <c r="BI88" s="31"/>
+      <c r="BH88" s="24"/>
+      <c r="BI88" s="24"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="5">
         <v>5017.6000000000004</v>
       </c>
       <c r="C89" s="5">
         <v>10001.1</v>
       </c>
       <c r="D89" s="5">
         <v>15414.2</v>
       </c>
       <c r="E89" s="5">
         <v>21269.9</v>
       </c>
       <c r="F89" s="5">
         <v>27471.599999999999</v>
       </c>
       <c r="G89" s="5">
         <v>33493.5</v>
       </c>
       <c r="H89" s="5">
         <v>39557</v>
       </c>
       <c r="I89" s="5">
         <v>44675.9</v>
       </c>
       <c r="J89" s="5">
         <v>49775.4</v>
       </c>
       <c r="K89" s="5">
         <v>55290.400000000001</v>
       </c>
-      <c r="L89" s="5">
+      <c r="L89" s="50">
         <v>61232.6</v>
       </c>
-      <c r="M89" s="33">
-[...2 lines deleted...]
-      <c r="N89" s="6">
+      <c r="M89" s="6">
+        <v>49911.9</v>
+      </c>
+      <c r="N89" s="42">
         <v>3916.1</v>
       </c>
       <c r="O89" s="6">
         <v>7479.8</v>
       </c>
       <c r="P89" s="6">
         <v>11865.5</v>
       </c>
       <c r="Q89" s="6">
         <v>17828.099999999999</v>
       </c>
       <c r="R89" s="6">
         <v>22680.3</v>
       </c>
       <c r="S89" s="6">
         <v>27751.9</v>
       </c>
       <c r="T89" s="6">
         <v>32427.599999999999</v>
       </c>
       <c r="U89" s="6">
         <v>36424.800000000003</v>
       </c>
       <c r="V89" s="6">
         <v>42069.2</v>
       </c>
       <c r="W89" s="6">
         <v>47735.7</v>
       </c>
       <c r="X89" s="6">
         <v>53304.3</v>
       </c>
-      <c r="Y89" s="23">
+      <c r="Y89" s="41">
         <v>61592.1</v>
       </c>
-      <c r="Z89" s="19">
-[...32 lines deleted...]
-      <c r="AK89" s="22">
+      <c r="Z89" s="6">
+        <v>4613.6000000000004</v>
+      </c>
+      <c r="AA89" s="6">
+        <v>14347.7</v>
+      </c>
+      <c r="AB89" s="6">
+        <v>19558.900000000001</v>
+      </c>
+      <c r="AC89" s="6">
+        <v>25861.200000000001</v>
+      </c>
+      <c r="AD89" s="6">
+        <v>32279.3</v>
+      </c>
+      <c r="AE89" s="6">
+        <v>41392.1</v>
+      </c>
+      <c r="AF89" s="6">
+        <v>47669.5</v>
+      </c>
+      <c r="AG89" s="6">
+        <v>55468.2</v>
+      </c>
+      <c r="AH89" s="6">
+        <v>62713.599999999999</v>
+      </c>
+      <c r="AI89" s="6">
+        <v>68305.399999999994</v>
+      </c>
+      <c r="AJ89" s="6">
+        <v>74023.399999999994</v>
+      </c>
+      <c r="AK89" s="6">
         <v>84337.3</v>
       </c>
-      <c r="AL89" s="31">
-[...35 lines deleted...]
-      <c r="AX89" s="31">
+      <c r="AL89" s="24">
+        <v>7372.9</v>
+      </c>
+      <c r="AM89" s="24">
+        <v>14755.8</v>
+      </c>
+      <c r="AN89" s="24">
+        <v>22054.1</v>
+      </c>
+      <c r="AO89" s="24">
+        <v>29566</v>
+      </c>
+      <c r="AP89" s="24">
+        <v>37743.599999999999</v>
+      </c>
+      <c r="AQ89" s="24">
+        <v>46939.5</v>
+      </c>
+      <c r="AR89" s="24">
+        <v>54176.3</v>
+      </c>
+      <c r="AS89" s="24">
+        <v>61535.7</v>
+      </c>
+      <c r="AT89" s="24">
+        <v>72777.399999999994</v>
+      </c>
+      <c r="AU89" s="24">
+        <v>79908.800000000003</v>
+      </c>
+      <c r="AV89" s="24">
+        <v>86031.7</v>
+      </c>
+      <c r="AW89" s="24">
+        <v>98031.9</v>
+      </c>
+      <c r="AX89" s="24">
         <v>8545.1</v>
       </c>
-      <c r="AY89" s="31">
+      <c r="AY89" s="24">
         <v>16280.6</v>
       </c>
-      <c r="AZ89" s="31">
+      <c r="AZ89" s="24">
         <v>25350.04</v>
       </c>
-      <c r="BA89" s="31">
+      <c r="BA89" s="24">
         <v>34389.300000000003</v>
       </c>
-      <c r="BB89" s="49">
+      <c r="BB89" s="35">
         <v>47543.9</v>
       </c>
-      <c r="BC89" s="51">
+      <c r="BC89" s="37">
         <v>63087.1</v>
       </c>
-      <c r="BD89" s="51">
+      <c r="BD89" s="37">
         <v>75650.2</v>
       </c>
-      <c r="BE89" s="31"/>
+      <c r="BE89" s="37">
+        <v>84737.1</v>
+      </c>
       <c r="BF89" s="5"/>
       <c r="BG89" s="5"/>
-      <c r="BH89" s="31"/>
-      <c r="BI89" s="31"/>
+      <c r="BH89" s="24"/>
+      <c r="BI89" s="24"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="5">
         <v>2301.9</v>
       </c>
       <c r="C90" s="5">
         <v>4818</v>
       </c>
       <c r="D90" s="5">
         <v>7725.9</v>
       </c>
       <c r="E90" s="5">
         <v>10483.200000000001</v>
       </c>
       <c r="F90" s="5">
         <v>13540.3</v>
       </c>
       <c r="G90" s="5">
         <v>16698.900000000001</v>
       </c>
       <c r="H90" s="5">
         <v>19280.599999999999</v>
       </c>
       <c r="I90" s="5">
         <v>21620.6</v>
       </c>
       <c r="J90" s="5">
         <v>24115.200000000001</v>
       </c>
       <c r="K90" s="5">
         <v>26620.65</v>
       </c>
-      <c r="L90" s="5">
+      <c r="L90" s="50">
         <v>29113.9</v>
       </c>
-      <c r="M90" s="33">
-[...2 lines deleted...]
-      <c r="N90" s="6">
+      <c r="M90" s="6">
+        <v>20092.7</v>
+      </c>
+      <c r="N90" s="42">
         <v>1760.4</v>
       </c>
       <c r="O90" s="6">
         <v>3546.9</v>
       </c>
       <c r="P90" s="6">
         <v>5566.3</v>
       </c>
       <c r="Q90" s="6">
         <v>7335.5</v>
       </c>
       <c r="R90" s="6">
         <v>9318.2000000000007</v>
       </c>
       <c r="S90" s="6">
         <v>11497.5</v>
       </c>
       <c r="T90" s="6">
         <v>13144</v>
       </c>
       <c r="U90" s="6">
         <v>14843.9</v>
       </c>
       <c r="V90" s="6">
         <v>16845.3</v>
       </c>
       <c r="W90" s="6">
         <v>18765.3</v>
       </c>
       <c r="X90" s="6">
         <v>20602.2</v>
       </c>
-      <c r="Y90" s="23">
+      <c r="Y90" s="41">
         <v>22689.3</v>
       </c>
-      <c r="Z90" s="19">
-[...32 lines deleted...]
-      <c r="AK90" s="22">
+      <c r="Z90" s="6">
+        <v>1742</v>
+      </c>
+      <c r="AA90" s="6">
+        <v>3228</v>
+      </c>
+      <c r="AB90" s="6">
+        <v>5102.2</v>
+      </c>
+      <c r="AC90" s="6">
+        <v>6984.3</v>
+      </c>
+      <c r="AD90" s="6">
+        <v>8810.7999999999993</v>
+      </c>
+      <c r="AE90" s="6">
+        <v>10940.1</v>
+      </c>
+      <c r="AF90" s="6">
+        <v>12670</v>
+      </c>
+      <c r="AG90" s="6">
+        <v>14176.3</v>
+      </c>
+      <c r="AH90" s="6">
+        <v>15945.3</v>
+      </c>
+      <c r="AI90" s="6">
+        <v>17767.3</v>
+      </c>
+      <c r="AJ90" s="6">
+        <v>19783.2</v>
+      </c>
+      <c r="AK90" s="6">
         <v>23462.5</v>
       </c>
-      <c r="AL90" s="31">
-[...35 lines deleted...]
-      <c r="AX90" s="31">
+      <c r="AL90" s="24">
+        <v>2665.1</v>
+      </c>
+      <c r="AM90" s="24">
+        <v>4788.6000000000004</v>
+      </c>
+      <c r="AN90" s="24">
+        <v>7247</v>
+      </c>
+      <c r="AO90" s="24">
+        <v>9421.7000000000007</v>
+      </c>
+      <c r="AP90" s="24">
+        <v>11935.9</v>
+      </c>
+      <c r="AQ90" s="24">
+        <v>14540.4</v>
+      </c>
+      <c r="AR90" s="24">
+        <v>16929.2</v>
+      </c>
+      <c r="AS90" s="24">
+        <v>18830.5</v>
+      </c>
+      <c r="AT90" s="24">
+        <v>21073.8</v>
+      </c>
+      <c r="AU90" s="24">
+        <v>22879.200000000001</v>
+      </c>
+      <c r="AV90" s="24">
+        <v>25202.5</v>
+      </c>
+      <c r="AW90" s="24">
+        <v>27954.799999999999</v>
+      </c>
+      <c r="AX90" s="24">
         <v>2555</v>
       </c>
-      <c r="AY90" s="31">
+      <c r="AY90" s="24">
         <v>7949.8</v>
       </c>
-      <c r="AZ90" s="31">
+      <c r="AZ90" s="24">
         <v>11765.22</v>
       </c>
-      <c r="BA90" s="31">
+      <c r="BA90" s="24">
         <v>14864.9</v>
       </c>
-      <c r="BB90" s="49">
+      <c r="BB90" s="35">
         <v>17946.8</v>
       </c>
-      <c r="BC90" s="51">
+      <c r="BC90" s="37">
         <v>21996.400000000001</v>
       </c>
-      <c r="BD90" s="51">
+      <c r="BD90" s="37">
         <v>27325.599999999999</v>
       </c>
-      <c r="BE90" s="31"/>
+      <c r="BE90" s="37">
+        <v>30581.5</v>
+      </c>
       <c r="BF90" s="5"/>
       <c r="BG90" s="5"/>
-      <c r="BH90" s="31"/>
-      <c r="BI90" s="31"/>
+      <c r="BH90" s="24"/>
+      <c r="BI90" s="24"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="5">
         <v>1612.5</v>
       </c>
       <c r="C91" s="5">
         <v>3307.8</v>
       </c>
       <c r="D91" s="5">
         <v>5146</v>
       </c>
       <c r="E91" s="5">
         <v>7506.2</v>
       </c>
       <c r="F91" s="5">
         <v>10042.200000000001</v>
       </c>
       <c r="G91" s="5">
         <v>13234.6</v>
       </c>
       <c r="H91" s="5">
         <v>15731.2</v>
       </c>
       <c r="I91" s="5">
         <v>17806</v>
       </c>
       <c r="J91" s="5">
         <v>20238.099999999999</v>
       </c>
       <c r="K91" s="5">
         <v>22416.19</v>
       </c>
-      <c r="L91" s="5">
+      <c r="L91" s="50">
         <v>24446.7</v>
       </c>
-      <c r="M91" s="33">
-[...2 lines deleted...]
-      <c r="N91" s="6">
+      <c r="M91" s="6">
+        <v>15011.5</v>
+      </c>
+      <c r="N91" s="42">
         <v>1050.2</v>
       </c>
       <c r="O91" s="6">
         <v>2250.1</v>
       </c>
       <c r="P91" s="6">
         <v>3534</v>
       </c>
       <c r="Q91" s="6">
         <v>5128.8999999999996</v>
       </c>
       <c r="R91" s="6">
         <v>6886.1</v>
       </c>
       <c r="S91" s="6">
         <v>9248.9</v>
       </c>
       <c r="T91" s="6">
         <v>10507.6</v>
       </c>
       <c r="U91" s="6">
         <v>11766.8</v>
       </c>
       <c r="V91" s="6">
         <v>13402.2</v>
       </c>
       <c r="W91" s="6">
         <v>14987.8</v>
       </c>
       <c r="X91" s="6">
         <v>16847.599999999999</v>
       </c>
-      <c r="Y91" s="23">
+      <c r="Y91" s="41">
         <v>18991.599999999999</v>
       </c>
-      <c r="Z91" s="19">
-[...32 lines deleted...]
-      <c r="AK91" s="22">
+      <c r="Z91" s="6">
+        <v>1168.2</v>
+      </c>
+      <c r="AA91" s="6">
+        <v>2384.5</v>
+      </c>
+      <c r="AB91" s="6">
+        <v>3936.8</v>
+      </c>
+      <c r="AC91" s="6">
+        <v>5483.8</v>
+      </c>
+      <c r="AD91" s="6">
+        <v>7138.6</v>
+      </c>
+      <c r="AE91" s="6">
+        <v>9454.9</v>
+      </c>
+      <c r="AF91" s="6">
+        <v>10868.8</v>
+      </c>
+      <c r="AG91" s="6">
+        <v>12255</v>
+      </c>
+      <c r="AH91" s="6">
+        <v>13948.5</v>
+      </c>
+      <c r="AI91" s="6">
+        <v>15717.3</v>
+      </c>
+      <c r="AJ91" s="6">
+        <v>18220.5</v>
+      </c>
+      <c r="AK91" s="6">
         <v>22588.3</v>
       </c>
-      <c r="AL91" s="31">
-[...35 lines deleted...]
-      <c r="AX91" s="31">
+      <c r="AL91" s="24">
+        <v>1229.2</v>
+      </c>
+      <c r="AM91" s="24">
+        <v>2668.7</v>
+      </c>
+      <c r="AN91" s="24">
+        <v>4364.7</v>
+      </c>
+      <c r="AO91" s="24">
+        <v>6226.7</v>
+      </c>
+      <c r="AP91" s="24">
+        <v>8183.8</v>
+      </c>
+      <c r="AQ91" s="24">
+        <v>10735.6</v>
+      </c>
+      <c r="AR91" s="24">
+        <v>12455.4</v>
+      </c>
+      <c r="AS91" s="24">
+        <v>13740.5</v>
+      </c>
+      <c r="AT91" s="24">
+        <v>16351.9</v>
+      </c>
+      <c r="AU91" s="24">
+        <v>18231.099999999999</v>
+      </c>
+      <c r="AV91" s="24">
+        <v>20659.3</v>
+      </c>
+      <c r="AW91" s="24">
+        <v>27311</v>
+      </c>
+      <c r="AX91" s="24">
         <v>1821.9</v>
       </c>
-      <c r="AY91" s="31">
+      <c r="AY91" s="24">
         <v>3579.4</v>
       </c>
-      <c r="AZ91" s="31">
+      <c r="AZ91" s="24">
         <v>6041.19</v>
       </c>
-      <c r="BA91" s="31">
+      <c r="BA91" s="24">
         <v>8484</v>
       </c>
-      <c r="BB91" s="49">
+      <c r="BB91" s="35">
         <v>11093.2</v>
       </c>
-      <c r="BC91" s="51">
+      <c r="BC91" s="37">
         <v>14232.6</v>
       </c>
-      <c r="BD91" s="51">
+      <c r="BD91" s="37">
         <v>16240.1</v>
       </c>
-      <c r="BE91" s="31"/>
+      <c r="BE91" s="37">
+        <v>17998.8</v>
+      </c>
       <c r="BF91" s="5"/>
       <c r="BG91" s="5"/>
-      <c r="BH91" s="31"/>
-      <c r="BI91" s="31"/>
+      <c r="BH91" s="24"/>
+      <c r="BI91" s="24"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="5">
         <v>987.5</v>
       </c>
       <c r="C92" s="5">
         <v>2071.5</v>
       </c>
       <c r="D92" s="5">
         <v>3206.5</v>
       </c>
       <c r="E92" s="5">
         <v>4362.7</v>
       </c>
       <c r="F92" s="5">
         <v>5682.4</v>
       </c>
       <c r="G92" s="5">
         <v>7027.7</v>
       </c>
       <c r="H92" s="5">
         <v>8235.9</v>
       </c>
       <c r="I92" s="5">
         <v>9341.7000000000007</v>
       </c>
       <c r="J92" s="5">
         <v>10754.3</v>
       </c>
       <c r="K92" s="5">
         <v>12025.71</v>
       </c>
-      <c r="L92" s="5">
+      <c r="L92" s="50">
         <v>13371.3</v>
       </c>
-      <c r="M92" s="33">
-[...2 lines deleted...]
-      <c r="N92" s="6">
+      <c r="M92" s="6">
+        <v>11926.3</v>
+      </c>
+      <c r="N92" s="42">
         <v>999.7</v>
       </c>
       <c r="O92" s="6">
         <v>2081.9</v>
       </c>
       <c r="P92" s="6">
         <v>3171</v>
       </c>
       <c r="Q92" s="6">
         <v>4261.8</v>
       </c>
       <c r="R92" s="6">
         <v>5458.1</v>
       </c>
       <c r="S92" s="6">
         <v>6716.9</v>
       </c>
       <c r="T92" s="6">
         <v>7695.1</v>
       </c>
       <c r="U92" s="6">
         <v>8662.9</v>
       </c>
       <c r="V92" s="6">
         <v>9914.1</v>
       </c>
       <c r="W92" s="6">
         <v>11146.4</v>
       </c>
       <c r="X92" s="6">
         <v>12426.2</v>
       </c>
-      <c r="Y92" s="23">
+      <c r="Y92" s="41">
         <v>14012</v>
       </c>
-      <c r="Z92" s="19">
-[...32 lines deleted...]
-      <c r="AK92" s="22">
+      <c r="Z92" s="6">
+        <v>857.8</v>
+      </c>
+      <c r="AA92" s="6">
+        <v>1727.2</v>
+      </c>
+      <c r="AB92" s="6">
+        <v>2657.4</v>
+      </c>
+      <c r="AC92" s="6">
+        <v>3564.4</v>
+      </c>
+      <c r="AD92" s="6">
+        <v>4583.5</v>
+      </c>
+      <c r="AE92" s="6">
+        <v>5673.3</v>
+      </c>
+      <c r="AF92" s="6">
+        <v>6655.2</v>
+      </c>
+      <c r="AG92" s="6">
+        <v>7572.8</v>
+      </c>
+      <c r="AH92" s="6">
+        <v>8977.2999999999993</v>
+      </c>
+      <c r="AI92" s="6">
+        <v>10253.799999999999</v>
+      </c>
+      <c r="AJ92" s="6">
+        <v>11893.7</v>
+      </c>
+      <c r="AK92" s="6">
         <v>15184.5</v>
       </c>
-      <c r="AL92" s="31">
-[...35 lines deleted...]
-      <c r="AX92" s="31">
+      <c r="AL92" s="24">
+        <v>1082</v>
+      </c>
+      <c r="AM92" s="24">
+        <v>2222.3000000000002</v>
+      </c>
+      <c r="AN92" s="24">
+        <v>3412.2</v>
+      </c>
+      <c r="AO92" s="24">
+        <v>4562.1000000000004</v>
+      </c>
+      <c r="AP92" s="24">
+        <v>5812.3</v>
+      </c>
+      <c r="AQ92" s="24">
+        <v>7185.5</v>
+      </c>
+      <c r="AR92" s="24">
+        <v>8414.2000000000007</v>
+      </c>
+      <c r="AS92" s="24">
+        <v>9483.7000000000007</v>
+      </c>
+      <c r="AT92" s="24">
+        <v>11168.7</v>
+      </c>
+      <c r="AU92" s="24">
+        <v>12428.2</v>
+      </c>
+      <c r="AV92" s="24">
+        <v>14260.4</v>
+      </c>
+      <c r="AW92" s="24">
+        <v>18929</v>
+      </c>
+      <c r="AX92" s="24">
         <v>1312</v>
       </c>
-      <c r="AY92" s="31">
+      <c r="AY92" s="24">
         <v>2800.7</v>
       </c>
-      <c r="AZ92" s="31">
+      <c r="AZ92" s="24">
         <v>4234.05</v>
       </c>
-      <c r="BA92" s="31">
+      <c r="BA92" s="24">
         <v>5683.1</v>
       </c>
-      <c r="BB92" s="49">
+      <c r="BB92" s="35">
         <v>7232.6</v>
       </c>
-      <c r="BC92" s="51">
+      <c r="BC92" s="37">
         <v>8735.5</v>
       </c>
-      <c r="BD92" s="51">
+      <c r="BD92" s="37">
         <v>10377.1</v>
       </c>
-      <c r="BE92" s="31"/>
+      <c r="BE92" s="37">
+        <v>11603</v>
+      </c>
       <c r="BF92" s="5"/>
       <c r="BG92" s="5"/>
-      <c r="BH92" s="31"/>
-      <c r="BI92" s="31"/>
+      <c r="BH92" s="24"/>
+      <c r="BI92" s="24"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="5">
         <v>2126.5</v>
       </c>
       <c r="C93" s="5">
         <v>4342.2</v>
       </c>
       <c r="D93" s="5">
         <v>7363.8</v>
       </c>
       <c r="E93" s="5">
         <v>10136.6</v>
       </c>
       <c r="F93" s="5">
         <v>13013.9</v>
       </c>
       <c r="G93" s="5">
         <v>16419.900000000001</v>
       </c>
       <c r="H93" s="5">
         <v>19629.099999999999</v>
       </c>
       <c r="I93" s="5">
         <v>22827.9</v>
       </c>
       <c r="J93" s="5">
         <v>26306.9</v>
       </c>
       <c r="K93" s="5">
         <v>30135.99</v>
       </c>
-      <c r="L93" s="5">
+      <c r="L93" s="50">
         <v>34537.1</v>
       </c>
-      <c r="M93" s="33">
-[...2 lines deleted...]
-      <c r="N93" s="6">
+      <c r="M93" s="6">
+        <v>24763.1</v>
+      </c>
+      <c r="N93" s="42">
         <v>1556.2</v>
       </c>
       <c r="O93" s="6">
         <v>3185.2</v>
       </c>
       <c r="P93" s="6">
         <v>5735.9</v>
       </c>
       <c r="Q93" s="6">
         <v>7806.7</v>
       </c>
       <c r="R93" s="6">
         <v>9864.2999999999993</v>
       </c>
       <c r="S93" s="6">
         <v>12409.4</v>
       </c>
       <c r="T93" s="6">
         <v>14229.8</v>
       </c>
       <c r="U93" s="6">
         <v>16587.099999999999</v>
       </c>
       <c r="V93" s="6">
         <v>19581.2</v>
       </c>
       <c r="W93" s="6">
         <v>22763</v>
       </c>
       <c r="X93" s="6">
         <v>26432.5</v>
       </c>
-      <c r="Y93" s="23">
+      <c r="Y93" s="41">
         <v>29935.9</v>
       </c>
-      <c r="Z93" s="19">
-[...32 lines deleted...]
-      <c r="AK93" s="22">
+      <c r="Z93" s="6">
+        <v>1546.4</v>
+      </c>
+      <c r="AA93" s="6">
+        <v>3215.3</v>
+      </c>
+      <c r="AB93" s="6">
+        <v>4926.5</v>
+      </c>
+      <c r="AC93" s="6">
+        <v>6889.2</v>
+      </c>
+      <c r="AD93" s="6">
+        <v>8880.5</v>
+      </c>
+      <c r="AE93" s="6">
+        <v>11356.9</v>
+      </c>
+      <c r="AF93" s="6">
+        <v>13359.2</v>
+      </c>
+      <c r="AG93" s="6">
+        <v>15367.2</v>
+      </c>
+      <c r="AH93" s="6">
+        <v>18890.5</v>
+      </c>
+      <c r="AI93" s="6">
+        <v>22075.5</v>
+      </c>
+      <c r="AJ93" s="6">
+        <v>26296.400000000001</v>
+      </c>
+      <c r="AK93" s="6">
         <v>30508.3</v>
       </c>
-      <c r="AL93" s="31">
-[...35 lines deleted...]
-      <c r="AX93" s="31">
+      <c r="AL93" s="24">
+        <v>2259.6</v>
+      </c>
+      <c r="AM93" s="24">
+        <v>4578.8</v>
+      </c>
+      <c r="AN93" s="24">
+        <v>6903.2</v>
+      </c>
+      <c r="AO93" s="24">
+        <v>9480.7000000000007</v>
+      </c>
+      <c r="AP93" s="24">
+        <v>11987.1</v>
+      </c>
+      <c r="AQ93" s="24">
+        <v>14867</v>
+      </c>
+      <c r="AR93" s="24">
+        <v>17096.2</v>
+      </c>
+      <c r="AS93" s="24">
+        <v>19257.400000000001</v>
+      </c>
+      <c r="AT93" s="24">
+        <v>21951.5</v>
+      </c>
+      <c r="AU93" s="24">
+        <v>24125.7</v>
+      </c>
+      <c r="AV93" s="24">
+        <v>27161</v>
+      </c>
+      <c r="AW93" s="24">
+        <v>31386.6</v>
+      </c>
+      <c r="AX93" s="24">
         <v>2609.3000000000002</v>
       </c>
-      <c r="AY93" s="31">
+      <c r="AY93" s="24">
         <v>5313.5</v>
       </c>
-      <c r="AZ93" s="31">
+      <c r="AZ93" s="24">
         <v>8016.99</v>
       </c>
-      <c r="BA93" s="31">
+      <c r="BA93" s="24">
         <v>11006.3</v>
       </c>
-      <c r="BB93" s="49">
+      <c r="BB93" s="35">
         <v>13934.2</v>
       </c>
-      <c r="BC93" s="51">
+      <c r="BC93" s="37">
         <v>17023.2</v>
       </c>
-      <c r="BD93" s="51">
+      <c r="BD93" s="37">
         <v>19485.8</v>
       </c>
-      <c r="BE93" s="31"/>
+      <c r="BE93" s="37">
+        <v>21682.2</v>
+      </c>
       <c r="BF93" s="5"/>
       <c r="BG93" s="5"/>
-      <c r="BH93" s="31"/>
-      <c r="BI93" s="31"/>
+      <c r="BH93" s="24"/>
+      <c r="BI93" s="24"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="5">
         <v>2298.5</v>
       </c>
       <c r="C94" s="5">
         <v>4697.3999999999996</v>
       </c>
       <c r="D94" s="5">
         <v>7409.9</v>
       </c>
       <c r="E94" s="5">
         <v>10310.700000000001</v>
       </c>
       <c r="F94" s="5">
         <v>13440.7</v>
       </c>
       <c r="G94" s="5">
         <v>16858.599999999999</v>
       </c>
       <c r="H94" s="5">
         <v>19064.599999999999</v>
       </c>
       <c r="I94" s="5">
         <v>21126.1</v>
       </c>
       <c r="J94" s="5">
         <v>23119.1</v>
       </c>
       <c r="K94" s="5">
         <v>25190.78</v>
       </c>
-      <c r="L94" s="5">
+      <c r="L94" s="50">
         <v>27270.7</v>
       </c>
-      <c r="M94" s="33">
-[...2 lines deleted...]
-      <c r="N94" s="6">
+      <c r="M94" s="6">
+        <v>20324.2</v>
+      </c>
+      <c r="N94" s="42">
         <v>1947.2</v>
       </c>
       <c r="O94" s="6">
         <v>3905.6</v>
       </c>
       <c r="P94" s="6">
         <v>6051.2</v>
       </c>
       <c r="Q94" s="6">
         <v>8441</v>
       </c>
       <c r="R94" s="6">
         <v>10732.2</v>
       </c>
       <c r="S94" s="6">
         <v>13375.1</v>
       </c>
       <c r="T94" s="6">
         <v>14801.5</v>
       </c>
       <c r="U94" s="6">
         <v>16401.900000000001</v>
       </c>
       <c r="V94" s="6">
         <v>18024.3</v>
       </c>
       <c r="W94" s="6">
         <v>19768.400000000001</v>
       </c>
       <c r="X94" s="6">
         <v>21533.599999999999</v>
       </c>
-      <c r="Y94" s="23">
+      <c r="Y94" s="41">
         <v>23408.3</v>
       </c>
-      <c r="Z94" s="19">
-[...32 lines deleted...]
-      <c r="AK94" s="22">
+      <c r="Z94" s="6">
+        <v>1935.7</v>
+      </c>
+      <c r="AA94" s="6">
+        <v>3916.5</v>
+      </c>
+      <c r="AB94" s="6">
+        <v>6083.7</v>
+      </c>
+      <c r="AC94" s="6">
+        <v>8434.5</v>
+      </c>
+      <c r="AD94" s="6">
+        <v>10751.4</v>
+      </c>
+      <c r="AE94" s="6">
+        <v>13351.1</v>
+      </c>
+      <c r="AF94" s="6">
+        <v>14744.8</v>
+      </c>
+      <c r="AG94" s="6">
+        <v>16311.2</v>
+      </c>
+      <c r="AH94" s="6">
+        <v>18043.400000000001</v>
+      </c>
+      <c r="AI94" s="6">
+        <v>19805</v>
+      </c>
+      <c r="AJ94" s="6">
+        <v>21651</v>
+      </c>
+      <c r="AK94" s="6">
         <v>25120.7</v>
       </c>
-      <c r="AL94" s="31">
-[...35 lines deleted...]
-      <c r="AX94" s="31">
+      <c r="AL94" s="24">
+        <v>2664.1</v>
+      </c>
+      <c r="AM94" s="24">
+        <v>5410.3</v>
+      </c>
+      <c r="AN94" s="24">
+        <v>8367.1</v>
+      </c>
+      <c r="AO94" s="24">
+        <v>11656.2</v>
+      </c>
+      <c r="AP94" s="24">
+        <v>14678.5</v>
+      </c>
+      <c r="AQ94" s="24">
+        <v>18035.099999999999</v>
+      </c>
+      <c r="AR94" s="24">
+        <v>19831.5</v>
+      </c>
+      <c r="AS94" s="24">
+        <v>21814.9</v>
+      </c>
+      <c r="AT94" s="24">
+        <v>24071.3</v>
+      </c>
+      <c r="AU94" s="24">
+        <v>25340.7</v>
+      </c>
+      <c r="AV94" s="24">
+        <v>26979.1</v>
+      </c>
+      <c r="AW94" s="24">
+        <v>30609.4</v>
+      </c>
+      <c r="AX94" s="24">
         <v>3039.6</v>
       </c>
-      <c r="AY94" s="31">
+      <c r="AY94" s="24">
         <v>6368.1</v>
       </c>
-      <c r="AZ94" s="31">
+      <c r="AZ94" s="24">
         <v>9825.31</v>
       </c>
-      <c r="BA94" s="31">
+      <c r="BA94" s="24">
         <v>13713.3</v>
       </c>
-      <c r="BB94" s="49">
+      <c r="BB94" s="35">
         <v>17434.3</v>
       </c>
-      <c r="BC94" s="51">
+      <c r="BC94" s="37">
         <v>21532.400000000001</v>
       </c>
-      <c r="BD94" s="51">
+      <c r="BD94" s="37">
         <v>24509.200000000001</v>
       </c>
-      <c r="BE94" s="31"/>
+      <c r="BE94" s="37">
+        <v>26843.3</v>
+      </c>
       <c r="BF94" s="5"/>
       <c r="BG94" s="5"/>
-      <c r="BH94" s="31"/>
-      <c r="BI94" s="31"/>
+      <c r="BH94" s="24"/>
+      <c r="BI94" s="24"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A95" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="5">
         <v>607.29999999999995</v>
       </c>
       <c r="C95" s="5">
         <v>1316.4</v>
       </c>
       <c r="D95" s="5">
         <v>2097.5</v>
       </c>
       <c r="E95" s="5">
         <v>2990.6</v>
       </c>
       <c r="F95" s="5">
         <v>4023.4</v>
       </c>
       <c r="G95" s="5">
         <v>5115.2</v>
       </c>
       <c r="H95" s="5">
         <v>5982.4</v>
       </c>
       <c r="I95" s="5">
         <v>6741.1</v>
       </c>
       <c r="J95" s="5">
         <v>7675.8</v>
       </c>
       <c r="K95" s="5">
         <v>8442.2900000000009</v>
       </c>
-      <c r="L95" s="5">
+      <c r="L95" s="50">
         <v>9198.4</v>
       </c>
-      <c r="M95" s="33">
-[...2 lines deleted...]
-      <c r="N95" s="6">
+      <c r="M95" s="6">
+        <v>8366.2999999999993</v>
+      </c>
+      <c r="N95" s="42">
         <v>609.70000000000005</v>
       </c>
       <c r="O95" s="6">
         <v>1308.3</v>
       </c>
       <c r="P95" s="6">
         <v>2042.2</v>
       </c>
       <c r="Q95" s="6">
         <v>2881.7</v>
       </c>
       <c r="R95" s="6">
         <v>3909.3</v>
       </c>
       <c r="S95" s="6">
         <v>5002.8</v>
       </c>
       <c r="T95" s="6">
         <v>5853</v>
       </c>
       <c r="U95" s="6">
         <v>6553.6</v>
       </c>
       <c r="V95" s="6">
         <v>7311.9</v>
       </c>
       <c r="W95" s="6">
         <v>8096.8</v>
       </c>
       <c r="X95" s="6">
         <v>8860</v>
       </c>
-      <c r="Y95" s="23">
+      <c r="Y95" s="41">
         <v>9783.2999999999993</v>
       </c>
-      <c r="Z95" s="19">
-[...32 lines deleted...]
-      <c r="AK95" s="22">
+      <c r="Z95" s="6">
+        <v>638</v>
+      </c>
+      <c r="AA95" s="6">
+        <v>1415.6</v>
+      </c>
+      <c r="AB95" s="6">
+        <v>2204.4</v>
+      </c>
+      <c r="AC95" s="6">
+        <v>3088.6</v>
+      </c>
+      <c r="AD95" s="6">
+        <v>4078.3</v>
+      </c>
+      <c r="AE95" s="6">
+        <v>5300.3</v>
+      </c>
+      <c r="AF95" s="6">
+        <v>6069.3</v>
+      </c>
+      <c r="AG95" s="6">
+        <v>6818</v>
+      </c>
+      <c r="AH95" s="6">
+        <v>7616.6</v>
+      </c>
+      <c r="AI95" s="6">
+        <v>8391</v>
+      </c>
+      <c r="AJ95" s="6">
+        <v>9194.2999999999993</v>
+      </c>
+      <c r="AK95" s="6">
         <v>10503.8</v>
       </c>
-      <c r="AL95" s="31">
-[...35 lines deleted...]
-      <c r="AX95" s="31">
+      <c r="AL95" s="24">
+        <v>663.2</v>
+      </c>
+      <c r="AM95" s="24">
+        <v>1467.8</v>
+      </c>
+      <c r="AN95" s="24">
+        <v>2359.4</v>
+      </c>
+      <c r="AO95" s="24">
+        <v>3416.4</v>
+      </c>
+      <c r="AP95" s="24">
+        <v>4638</v>
+      </c>
+      <c r="AQ95" s="24">
+        <v>5963.7</v>
+      </c>
+      <c r="AR95" s="24">
+        <v>6868.5</v>
+      </c>
+      <c r="AS95" s="24">
+        <v>7688.2</v>
+      </c>
+      <c r="AT95" s="24">
+        <v>8802.4</v>
+      </c>
+      <c r="AU95" s="24">
+        <v>9614.7999999999993</v>
+      </c>
+      <c r="AV95" s="24">
+        <v>10625.2</v>
+      </c>
+      <c r="AW95" s="24">
+        <v>11527.4</v>
+      </c>
+      <c r="AX95" s="24">
         <v>780.3</v>
       </c>
-      <c r="AY95" s="31">
+      <c r="AY95" s="24">
         <v>1841</v>
       </c>
-      <c r="AZ95" s="31">
+      <c r="AZ95" s="24">
         <v>2886.29</v>
       </c>
-      <c r="BA95" s="31">
+      <c r="BA95" s="24">
         <v>4161.3999999999996</v>
       </c>
-      <c r="BB95" s="49">
+      <c r="BB95" s="35">
         <v>5545</v>
       </c>
-      <c r="BC95" s="51">
+      <c r="BC95" s="37">
         <v>7023.1</v>
       </c>
-      <c r="BD95" s="51">
+      <c r="BD95" s="37">
         <v>8210.9</v>
       </c>
-      <c r="BE95" s="31"/>
+      <c r="BE95" s="37">
+        <v>9095.6</v>
+      </c>
       <c r="BF95" s="5"/>
       <c r="BG95" s="5"/>
-      <c r="BH95" s="31"/>
-      <c r="BI95" s="31"/>
+      <c r="BH95" s="24"/>
+      <c r="BI95" s="24"/>
     </row>
     <row r="96" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
-      <c r="B96" s="5"/>
-[...55 lines deleted...]
-      <c r="BF96" s="48"/>
+      <c r="B96" s="47"/>
+      <c r="C96" s="22"/>
+      <c r="D96" s="47"/>
+      <c r="E96" s="47"/>
+      <c r="F96" s="48"/>
+      <c r="G96" s="47"/>
+      <c r="H96" s="49"/>
+      <c r="I96" s="49"/>
+      <c r="J96" s="47"/>
+      <c r="K96" s="47"/>
+      <c r="L96" s="47"/>
+      <c r="M96" s="47"/>
+      <c r="N96" s="47"/>
+      <c r="O96" s="47"/>
+      <c r="P96" s="47"/>
+      <c r="Q96" s="47"/>
+      <c r="R96" s="47"/>
+      <c r="S96" s="47"/>
+      <c r="T96" s="47"/>
+      <c r="U96" s="47"/>
+      <c r="V96" s="47"/>
+      <c r="W96" s="47"/>
+      <c r="X96" s="47"/>
+      <c r="Y96" s="47"/>
+      <c r="Z96" s="47"/>
+      <c r="AA96" s="47"/>
+      <c r="AB96" s="47"/>
+      <c r="AC96" s="47"/>
+      <c r="AD96" s="47"/>
+      <c r="AE96" s="47"/>
+      <c r="AF96" s="47"/>
+      <c r="AG96" s="47"/>
+      <c r="AH96" s="47"/>
+      <c r="AI96" s="47"/>
+      <c r="AJ96" s="47"/>
+      <c r="AK96" s="47"/>
+      <c r="AL96" s="47"/>
+      <c r="AM96" s="47"/>
+      <c r="AN96" s="47"/>
+      <c r="AO96" s="47"/>
+      <c r="AP96" s="47"/>
+      <c r="AQ96" s="47"/>
+      <c r="AR96" s="47"/>
+      <c r="AS96" s="47"/>
+      <c r="AT96" s="47"/>
+      <c r="AU96" s="47"/>
+      <c r="AV96" s="47"/>
+      <c r="AW96" s="47"/>
+      <c r="AX96" s="47"/>
+      <c r="AY96" s="47"/>
+      <c r="AZ96" s="47"/>
+      <c r="BA96" s="47"/>
+      <c r="BB96" s="47"/>
+      <c r="BC96" s="47"/>
+      <c r="BD96" s="47"/>
+      <c r="BE96" s="47"/>
+      <c r="BF96" s="34"/>
       <c r="BG96" s="5"/>
-      <c r="BH96" s="31"/>
-      <c r="BI96" s="47"/>
+      <c r="BH96" s="24"/>
+      <c r="BI96" s="33"/>
     </row>
-    <row r="97" spans="14:37" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="AK97" s="63"/>
+    <row r="97" spans="14:38" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N97" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="O97" s="69"/>
+      <c r="P97" s="69"/>
+      <c r="Q97" s="69"/>
+      <c r="R97" s="69"/>
+      <c r="S97" s="69"/>
+      <c r="T97" s="69"/>
+      <c r="U97" s="69"/>
+      <c r="V97" s="69"/>
+      <c r="W97" s="69"/>
+      <c r="X97" s="69"/>
+      <c r="Y97" s="69"/>
+      <c r="Z97" s="69"/>
+      <c r="AA97" s="69"/>
+      <c r="AB97" s="69"/>
+      <c r="AC97" s="69"/>
+      <c r="AD97" s="69"/>
+      <c r="AE97" s="69"/>
+      <c r="AF97" s="69"/>
+      <c r="AG97" s="69"/>
+      <c r="AH97" s="69"/>
+      <c r="AI97" s="69"/>
+      <c r="AJ97" s="69"/>
+      <c r="AK97" s="69"/>
+      <c r="AL97" s="1" t="s">
+        <v>43</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="53">
     <mergeCell ref="A76:A77"/>
     <mergeCell ref="B76:M76"/>
     <mergeCell ref="K51:Y51"/>
     <mergeCell ref="K75:Y75"/>
     <mergeCell ref="N97:AK97"/>
     <mergeCell ref="N52:Y52"/>
     <mergeCell ref="N76:Y76"/>
     <mergeCell ref="Z52:AK52"/>
     <mergeCell ref="Z76:AK76"/>
     <mergeCell ref="AG75:AK75"/>
     <mergeCell ref="A73:S73"/>
     <mergeCell ref="A52:A53"/>
     <mergeCell ref="B52:M52"/>
     <mergeCell ref="AG51:AK51"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>
     <mergeCell ref="K3:Y3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z28:AK28"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
@@ -15698,57 +15921,57 @@
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>