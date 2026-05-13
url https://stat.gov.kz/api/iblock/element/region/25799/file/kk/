--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="33660" windowWidth="21840" windowHeight="10125" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">ИФО!$A$1:$BN$109</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="47">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне пайызбен</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
@@ -1009,51 +1009,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ92" sqref="AZ92"/>
+      <selection pane="topRight" activeCell="BA6" sqref="BA6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B1" s="53"/>
@@ -1573,51 +1573,53 @@
       </c>
       <c r="AS6" s="44">
         <v>100.1</v>
       </c>
       <c r="AT6" s="10">
         <v>101.5</v>
       </c>
       <c r="AU6" s="10">
         <v>101.7</v>
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="48">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
-      <c r="BA6" s="28"/>
+      <c r="BA6" s="28">
+        <v>111.3</v>
+      </c>
       <c r="BB6" s="40"/>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="44"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="48"/>
     </row>
     <row r="7" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>84.6</v>
       </c>
       <c r="C7" s="6">
         <v>85.8</v>
       </c>
       <c r="D7" s="6">
         <v>85.9</v>
       </c>
       <c r="E7" s="6">
         <v>86.3</v>
       </c>
@@ -1740,51 +1742,53 @@
       </c>
       <c r="AS7" s="44">
         <v>90.2</v>
       </c>
       <c r="AT7" s="10">
         <v>92.7</v>
       </c>
       <c r="AU7" s="10">
         <v>93.4</v>
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="47">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
-      <c r="BA7" s="28"/>
+      <c r="BA7" s="28">
+        <v>76.5</v>
+      </c>
       <c r="BB7" s="40"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
       <c r="BE7" s="44"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="47"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="6">
         <v>107.7</v>
       </c>
       <c r="C8" s="6">
         <v>105.4</v>
       </c>
       <c r="D8" s="6">
         <v>106.4</v>
       </c>
       <c r="E8" s="6">
         <v>104.6</v>
       </c>
@@ -1907,51 +1911,53 @@
       </c>
       <c r="AS8" s="44">
         <v>93.5</v>
       </c>
       <c r="AT8" s="10">
         <v>111.1</v>
       </c>
       <c r="AU8" s="10">
         <v>118.9</v>
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="47">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
-      <c r="BA8" s="28"/>
+      <c r="BA8" s="28">
+        <v>308.8</v>
+      </c>
       <c r="BB8" s="40"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
       <c r="BE8" s="44"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="47"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="6">
         <v>101.8</v>
       </c>
       <c r="C9" s="6">
         <v>102.4</v>
       </c>
       <c r="D9" s="6">
         <v>102.5</v>
       </c>
       <c r="E9" s="6">
         <v>102.7</v>
       </c>
@@ -2074,51 +2080,53 @@
       </c>
       <c r="AS9" s="44">
         <v>103.6</v>
       </c>
       <c r="AT9" s="10">
         <v>102.6</v>
       </c>
       <c r="AU9" s="10">
         <v>102.5</v>
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="47">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
-      <c r="BA9" s="28"/>
+      <c r="BA9" s="28">
+        <v>120.5</v>
+      </c>
       <c r="BB9" s="40"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
       <c r="BE9" s="44"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="47"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6">
         <v>102.3</v>
       </c>
       <c r="C10" s="6">
         <v>101.2</v>
       </c>
       <c r="D10" s="6">
         <v>102.7</v>
       </c>
       <c r="E10" s="6">
         <v>103.5</v>
       </c>
@@ -2241,51 +2249,53 @@
       </c>
       <c r="AS10" s="44">
         <v>82.5</v>
       </c>
       <c r="AT10" s="10">
         <v>90.7</v>
       </c>
       <c r="AU10" s="10">
         <v>91.6</v>
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="47">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
-      <c r="BA10" s="28"/>
+      <c r="BA10" s="28">
+        <v>104</v>
+      </c>
       <c r="BB10" s="40"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
       <c r="BE10" s="44"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="47"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6">
         <v>99</v>
       </c>
       <c r="C11" s="6">
         <v>99.2</v>
       </c>
       <c r="D11" s="6">
         <v>99.1</v>
       </c>
       <c r="E11" s="6">
         <v>99</v>
       </c>
@@ -2408,51 +2418,53 @@
       </c>
       <c r="AS11" s="44">
         <v>107.8</v>
       </c>
       <c r="AT11" s="10">
         <v>100.5</v>
       </c>
       <c r="AU11" s="7">
         <v>99.1</v>
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="47">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
-      <c r="BA11" s="28"/>
+      <c r="BA11" s="28">
+        <v>98.4</v>
+      </c>
       <c r="BB11" s="40"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
       <c r="BE11" s="44"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="47"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6">
         <v>90.1</v>
       </c>
       <c r="C12" s="6">
         <v>91.3</v>
       </c>
       <c r="D12" s="6">
         <v>91.5</v>
       </c>
       <c r="E12" s="6">
         <v>91.4</v>
       </c>
@@ -2575,51 +2587,53 @@
       </c>
       <c r="AS12" s="44">
         <v>108.6</v>
       </c>
       <c r="AT12" s="10">
         <v>104.3</v>
       </c>
       <c r="AU12" s="7">
         <v>102.3</v>
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="47">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
-      <c r="BA12" s="28"/>
+      <c r="BA12" s="28">
+        <v>100.1</v>
+      </c>
       <c r="BB12" s="40"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
       <c r="BE12" s="44"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="47"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6">
         <v>98.5</v>
       </c>
       <c r="C13" s="6">
         <v>99.3</v>
       </c>
       <c r="D13" s="6">
         <v>112.6</v>
       </c>
       <c r="E13" s="6">
         <v>108.5</v>
       </c>
@@ -2742,51 +2756,53 @@
       </c>
       <c r="AS13" s="44">
         <v>81</v>
       </c>
       <c r="AT13" s="10">
         <v>100.2</v>
       </c>
       <c r="AU13" s="7">
         <v>105</v>
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="47">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="40">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
-      <c r="BA13" s="28"/>
+      <c r="BA13" s="28">
+        <v>159.6</v>
+      </c>
       <c r="BB13" s="40"/>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
       <c r="BE13" s="44"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="47"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6">
         <v>101.2</v>
       </c>
       <c r="C14" s="6">
         <v>100.8</v>
       </c>
       <c r="D14" s="6">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>101</v>
       </c>
@@ -2909,51 +2925,53 @@
       </c>
       <c r="AS14" s="44">
         <v>106.8</v>
       </c>
       <c r="AT14" s="10">
         <v>100.1</v>
       </c>
       <c r="AU14" s="7">
         <v>98.2</v>
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="47">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="40">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
-      <c r="BA14" s="28"/>
+      <c r="BA14" s="28">
+        <v>100.7</v>
+      </c>
       <c r="BB14" s="40"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="44"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="47"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6">
         <v>92.6</v>
       </c>
       <c r="C15" s="6">
         <v>83.1</v>
       </c>
       <c r="D15" s="6">
         <v>83.5</v>
       </c>
       <c r="E15" s="6">
         <v>86.1</v>
       </c>
@@ -3076,51 +3094,53 @@
       </c>
       <c r="AS15" s="44">
         <v>98.2</v>
       </c>
       <c r="AT15" s="10">
         <v>100.4</v>
       </c>
       <c r="AU15" s="7">
         <v>99.1</v>
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="47">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="40">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
-      <c r="BA15" s="28"/>
+      <c r="BA15" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BB15" s="40"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
       <c r="BE15" s="44"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="47"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6">
         <v>105</v>
       </c>
       <c r="C16" s="6">
         <v>104.6</v>
       </c>
       <c r="D16" s="6">
         <v>104.4</v>
       </c>
       <c r="E16" s="6">
         <v>104.8</v>
       </c>
@@ -3243,51 +3263,53 @@
       </c>
       <c r="AS16" s="44">
         <v>98.1</v>
       </c>
       <c r="AT16" s="10">
         <v>117.8</v>
       </c>
       <c r="AU16" s="7">
         <v>135.6</v>
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="47">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="40">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
-      <c r="BA16" s="28"/>
+      <c r="BA16" s="28">
+        <v>105.1</v>
+      </c>
       <c r="BB16" s="40"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="44"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="47"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6">
         <v>102.9</v>
       </c>
       <c r="C17" s="6">
         <v>105.8</v>
       </c>
       <c r="D17" s="6">
         <v>104.2</v>
       </c>
       <c r="E17" s="6">
         <v>103.7</v>
       </c>
@@ -3410,51 +3432,53 @@
       </c>
       <c r="AS17" s="44">
         <v>96.4</v>
       </c>
       <c r="AT17" s="10">
         <v>98.2</v>
       </c>
       <c r="AU17" s="7">
         <v>98.7</v>
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="47">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="40">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
-      <c r="BA17" s="28"/>
+      <c r="BA17" s="28">
+        <v>98</v>
+      </c>
       <c r="BB17" s="40"/>
       <c r="BC17" s="7"/>
       <c r="BD17" s="7"/>
       <c r="BE17" s="44"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="7"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="47"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6">
         <v>75.8</v>
       </c>
       <c r="C18" s="6">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="6">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="6">
         <v>77.8</v>
       </c>
@@ -3577,51 +3601,53 @@
       </c>
       <c r="AS18" s="44">
         <v>112.1</v>
       </c>
       <c r="AT18" s="10">
         <v>105.3</v>
       </c>
       <c r="AU18" s="10">
         <v>103.1</v>
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="47">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="40">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
-      <c r="BA18" s="28"/>
+      <c r="BA18" s="28">
+        <v>118.1</v>
+      </c>
       <c r="BB18" s="40"/>
       <c r="BC18" s="7"/>
       <c r="BD18" s="7"/>
       <c r="BE18" s="44"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="47"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="6">
         <v>102.6</v>
       </c>
       <c r="C19" s="6">
         <v>102.1</v>
       </c>
       <c r="D19" s="6">
         <v>101.3</v>
       </c>
       <c r="E19" s="6">
         <v>101.3</v>
       </c>
@@ -3744,51 +3770,53 @@
       </c>
       <c r="AS19" s="44">
         <v>107.1</v>
       </c>
       <c r="AT19" s="10">
         <v>104</v>
       </c>
       <c r="AU19" s="10">
         <v>104.1</v>
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="47">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="40">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
-      <c r="BA19" s="28"/>
+      <c r="BA19" s="28">
+        <v>117.1</v>
+      </c>
       <c r="BB19" s="40"/>
       <c r="BC19" s="7"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="44"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="47"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="6">
         <v>99.7</v>
       </c>
       <c r="C20" s="6">
         <v>100.1</v>
       </c>
       <c r="D20" s="6">
         <v>100</v>
       </c>
       <c r="E20" s="6">
         <v>100.1</v>
       </c>
@@ -3911,51 +3939,53 @@
       </c>
       <c r="AS20" s="44">
         <v>110.8</v>
       </c>
       <c r="AT20" s="10">
         <v>108.5</v>
       </c>
       <c r="AU20" s="10">
         <v>106.7</v>
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="47">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="40">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
-      <c r="BA20" s="28"/>
+      <c r="BA20" s="28">
+        <v>104.7</v>
+      </c>
       <c r="BB20" s="40"/>
       <c r="BC20" s="7"/>
       <c r="BD20" s="7"/>
       <c r="BE20" s="44"/>
       <c r="BF20" s="10"/>
       <c r="BG20" s="10"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="47"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="6">
         <v>101</v>
       </c>
       <c r="C21" s="6">
         <v>101</v>
       </c>
       <c r="D21" s="6">
         <v>101.5</v>
       </c>
       <c r="E21" s="6">
         <v>103.6</v>
       </c>
@@ -4078,51 +4108,53 @@
       </c>
       <c r="AS21" s="44">
         <v>101</v>
       </c>
       <c r="AT21" s="10">
         <v>92.5</v>
       </c>
       <c r="AU21" s="10">
         <v>90.1</v>
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="47">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="40">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
-      <c r="BA21" s="28"/>
+      <c r="BA21" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB21" s="40"/>
       <c r="BC21" s="7"/>
       <c r="BD21" s="7"/>
       <c r="BE21" s="44"/>
       <c r="BF21" s="10"/>
       <c r="BG21" s="10"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="47"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="6">
         <v>101.6</v>
       </c>
       <c r="C22" s="6">
         <v>100.7</v>
       </c>
       <c r="D22" s="6">
         <v>101</v>
       </c>
       <c r="E22" s="6">
         <v>101.2</v>
       </c>
@@ -4245,51 +4277,53 @@
       </c>
       <c r="AS22" s="44">
         <v>102.3</v>
       </c>
       <c r="AT22" s="10">
         <v>101.3</v>
       </c>
       <c r="AU22" s="10">
         <v>100</v>
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="47">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="40">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
-      <c r="BA22" s="28"/>
+      <c r="BA22" s="28">
+        <v>101</v>
+      </c>
       <c r="BB22" s="40"/>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
       <c r="BE22" s="44"/>
       <c r="BF22" s="10"/>
       <c r="BG22" s="10"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="47"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="6">
         <v>106.9</v>
       </c>
       <c r="C23" s="6">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>106.6</v>
       </c>
       <c r="E23" s="6">
         <v>103.3</v>
       </c>
@@ -4412,51 +4446,53 @@
       </c>
       <c r="AS23" s="44">
         <v>98.5</v>
       </c>
       <c r="AT23" s="10">
         <v>102.5</v>
       </c>
       <c r="AU23" s="10">
         <v>101.3</v>
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="47">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="40">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
-      <c r="BA23" s="28"/>
+      <c r="BA23" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB23" s="40"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
       <c r="BE23" s="44"/>
       <c r="BF23" s="10"/>
       <c r="BG23" s="10"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="47"/>
     </row>
     <row r="24" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="51"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
@@ -4961,51 +4997,53 @@
       </c>
       <c r="AS29" s="28">
         <v>100.1</v>
       </c>
       <c r="AT29" s="10">
         <v>101.5</v>
       </c>
       <c r="AU29" s="45">
         <v>101.7</v>
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="49">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
-      <c r="BA29" s="28"/>
+      <c r="BA29" s="28">
+        <v>111.6</v>
+      </c>
       <c r="BB29" s="40"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="44"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="48"/>
     </row>
     <row r="30" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="7">
         <v>88.8</v>
       </c>
       <c r="C30" s="7">
         <v>90.5</v>
       </c>
       <c r="D30" s="7">
         <v>90.5</v>
       </c>
       <c r="E30" s="7">
         <v>90.7</v>
       </c>
@@ -5128,51 +5166,53 @@
       </c>
       <c r="AS30" s="28">
         <v>89</v>
       </c>
       <c r="AT30" s="10">
         <v>92</v>
       </c>
       <c r="AU30" s="45">
         <v>92.8</v>
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="46">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
-      <c r="BA30" s="28"/>
+      <c r="BA30" s="28">
+        <v>64.3</v>
+      </c>
       <c r="BB30" s="40"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="44"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="47"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="7">
         <v>107</v>
       </c>
       <c r="C31" s="7">
         <v>104.7</v>
       </c>
       <c r="D31" s="7">
         <v>105.7</v>
       </c>
       <c r="E31" s="7">
         <v>104</v>
       </c>
@@ -5295,51 +5335,53 @@
       </c>
       <c r="AS31" s="28">
         <v>93.4</v>
       </c>
       <c r="AT31" s="10">
         <v>111.2</v>
       </c>
       <c r="AU31" s="45">
         <v>119.1</v>
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="46">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
-      <c r="BA31" s="28"/>
+      <c r="BA31" s="28">
+        <v>316.7</v>
+      </c>
       <c r="BB31" s="40"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
       <c r="BE31" s="44"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="47"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="7">
         <v>101.4</v>
       </c>
       <c r="C32" s="7">
         <v>102</v>
       </c>
       <c r="D32" s="7">
         <v>102.1</v>
       </c>
       <c r="E32" s="7">
         <v>102.3</v>
       </c>
@@ -5462,51 +5504,53 @@
       </c>
       <c r="AS32" s="28">
         <v>103.6</v>
       </c>
       <c r="AT32" s="10">
         <v>102.6</v>
       </c>
       <c r="AU32" s="45">
         <v>102.5</v>
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="46">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
-      <c r="BA32" s="28"/>
+      <c r="BA32" s="28">
+        <v>120.9</v>
+      </c>
       <c r="BB32" s="40"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
       <c r="BE32" s="44"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="47"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="7">
         <v>102.2</v>
       </c>
       <c r="C33" s="7">
         <v>101.1</v>
       </c>
       <c r="D33" s="7">
         <v>102.6</v>
       </c>
       <c r="E33" s="7">
         <v>103.4</v>
       </c>
@@ -5629,51 +5673,53 @@
       </c>
       <c r="AS33" s="28">
         <v>82.5</v>
       </c>
       <c r="AT33" s="10">
         <v>90.7</v>
       </c>
       <c r="AU33" s="45">
         <v>91.6</v>
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="46">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
-      <c r="BA33" s="28"/>
+      <c r="BA33" s="28">
+        <v>104.1</v>
+      </c>
       <c r="BB33" s="40"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
       <c r="BE33" s="44"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="47"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="7">
         <v>99</v>
       </c>
       <c r="C34" s="7">
         <v>99.2</v>
       </c>
       <c r="D34" s="7">
         <v>99.1</v>
       </c>
       <c r="E34" s="7">
         <v>99</v>
       </c>
@@ -5796,51 +5842,53 @@
       </c>
       <c r="AS34" s="28">
         <v>107.8</v>
       </c>
       <c r="AT34" s="10">
         <v>100.5</v>
       </c>
       <c r="AU34" s="39">
         <v>99.1</v>
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="46">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
-      <c r="BA34" s="28"/>
+      <c r="BA34" s="28">
+        <v>98.4</v>
+      </c>
       <c r="BB34" s="40"/>
       <c r="BC34" s="7"/>
       <c r="BD34" s="7"/>
       <c r="BE34" s="44"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="7"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="47"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="7">
         <v>90.7</v>
       </c>
       <c r="C35" s="7">
         <v>91.8</v>
       </c>
       <c r="D35" s="7">
         <v>92.1</v>
       </c>
       <c r="E35" s="7">
         <v>91.9</v>
       </c>
@@ -5963,51 +6011,53 @@
       </c>
       <c r="AS35" s="28">
         <v>108.6</v>
       </c>
       <c r="AT35" s="10">
         <v>104.3</v>
       </c>
       <c r="AU35" s="39">
         <v>102.3</v>
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="46">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
-      <c r="BA35" s="28"/>
+      <c r="BA35" s="28">
+        <v>100.1</v>
+      </c>
       <c r="BB35" s="40"/>
       <c r="BC35" s="7"/>
       <c r="BD35" s="7"/>
       <c r="BE35" s="44"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="7"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="47"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="7">
         <v>98.4</v>
       </c>
       <c r="C36" s="7">
         <v>99.2</v>
       </c>
       <c r="D36" s="7">
         <v>112.5</v>
       </c>
       <c r="E36" s="7">
         <v>108.4</v>
       </c>
@@ -6130,51 +6180,53 @@
       </c>
       <c r="AS36" s="28">
         <v>81</v>
       </c>
       <c r="AT36" s="10">
         <v>100.2</v>
       </c>
       <c r="AU36" s="39">
         <v>105</v>
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="46">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
-      <c r="BA36" s="28"/>
+      <c r="BA36" s="28">
+        <v>160.5</v>
+      </c>
       <c r="BB36" s="40"/>
       <c r="BC36" s="7"/>
       <c r="BD36" s="7"/>
       <c r="BE36" s="44"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="7"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="47"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7">
         <v>100.6</v>
       </c>
       <c r="C37" s="7">
         <v>100.2</v>
       </c>
       <c r="D37" s="7">
         <v>100.3</v>
       </c>
       <c r="E37" s="7">
         <v>100.5</v>
       </c>
@@ -6297,51 +6349,53 @@
       </c>
       <c r="AS37" s="28">
         <v>106.8</v>
       </c>
       <c r="AT37" s="10">
         <v>100.1</v>
       </c>
       <c r="AU37" s="39">
         <v>98.2</v>
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="46">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
-      <c r="BA37" s="28"/>
+      <c r="BA37" s="28">
+        <v>100.7</v>
+      </c>
       <c r="BB37" s="40"/>
       <c r="BC37" s="7"/>
       <c r="BD37" s="7"/>
       <c r="BE37" s="44"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="7"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="47"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>92.6</v>
       </c>
       <c r="C38" s="7">
         <v>83</v>
       </c>
       <c r="D38" s="7">
         <v>83.5</v>
       </c>
       <c r="E38" s="7">
         <v>86</v>
       </c>
@@ -6464,51 +6518,53 @@
       </c>
       <c r="AS38" s="28">
         <v>98.2</v>
       </c>
       <c r="AT38" s="10">
         <v>100.4</v>
       </c>
       <c r="AU38" s="39">
         <v>99.1</v>
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="46">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
-      <c r="BA38" s="28"/>
+      <c r="BA38" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BB38" s="40"/>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="44"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="7"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="47"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="7">
         <v>104</v>
       </c>
       <c r="C39" s="7">
         <v>103.7</v>
       </c>
       <c r="D39" s="7">
         <v>103.5</v>
       </c>
       <c r="E39" s="7">
         <v>103.9</v>
       </c>
@@ -6631,51 +6687,53 @@
       </c>
       <c r="AS39" s="28">
         <v>98.1</v>
       </c>
       <c r="AT39" s="10">
         <v>117.9</v>
       </c>
       <c r="AU39" s="39">
         <v>135.80000000000001</v>
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="46">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
-      <c r="BA39" s="28"/>
+      <c r="BA39" s="28">
+        <v>105.2</v>
+      </c>
       <c r="BB39" s="40"/>
       <c r="BC39" s="7"/>
       <c r="BD39" s="7"/>
       <c r="BE39" s="44"/>
       <c r="BF39" s="10"/>
       <c r="BG39" s="7"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="47"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="7">
         <v>103.2</v>
       </c>
       <c r="C40" s="7">
         <v>106.1</v>
       </c>
       <c r="D40" s="7">
         <v>104.5</v>
       </c>
       <c r="E40" s="7">
         <v>104</v>
       </c>
@@ -6798,51 +6856,53 @@
       </c>
       <c r="AS40" s="28">
         <v>96.4</v>
       </c>
       <c r="AT40" s="10">
         <v>98.2</v>
       </c>
       <c r="AU40" s="39">
         <v>98.7</v>
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="46">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
-      <c r="BA40" s="28"/>
+      <c r="BA40" s="28">
+        <v>98</v>
+      </c>
       <c r="BB40" s="40"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
       <c r="BE40" s="44"/>
       <c r="BF40" s="10"/>
       <c r="BG40" s="7"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="47"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="7">
         <v>76</v>
       </c>
       <c r="C41" s="7">
         <v>76.8</v>
       </c>
       <c r="D41" s="7">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="7">
         <v>77.900000000000006</v>
       </c>
@@ -6965,51 +7025,53 @@
       </c>
       <c r="AS41" s="28">
         <v>112.1</v>
       </c>
       <c r="AT41" s="10">
         <v>105.3</v>
       </c>
       <c r="AU41" s="45">
         <v>103.1</v>
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="46">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
-      <c r="BA41" s="28"/>
+      <c r="BA41" s="28">
+        <v>118.2</v>
+      </c>
       <c r="BB41" s="40"/>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
       <c r="BE41" s="44"/>
       <c r="BF41" s="10"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="47"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>102.7</v>
       </c>
       <c r="C42" s="7">
         <v>102.2</v>
       </c>
       <c r="D42" s="7">
         <v>101.3</v>
       </c>
       <c r="E42" s="7">
         <v>101.4</v>
       </c>
@@ -7132,51 +7194,53 @@
       </c>
       <c r="AS42" s="28">
         <v>107.1</v>
       </c>
       <c r="AT42" s="10">
         <v>104</v>
       </c>
       <c r="AU42" s="45">
         <v>104.1</v>
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="46">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
-      <c r="BA42" s="28"/>
+      <c r="BA42" s="28">
+        <v>117.6</v>
+      </c>
       <c r="BB42" s="40"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
       <c r="BE42" s="44"/>
       <c r="BF42" s="10"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="47"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="7">
         <v>100.1</v>
       </c>
       <c r="C43" s="7">
         <v>100.5</v>
       </c>
       <c r="D43" s="7">
         <v>100.4</v>
       </c>
       <c r="E43" s="7">
         <v>100.5</v>
       </c>
@@ -7299,51 +7363,53 @@
       </c>
       <c r="AS43" s="28">
         <v>111.2</v>
       </c>
       <c r="AT43" s="10">
         <v>108.8</v>
       </c>
       <c r="AU43" s="45">
         <v>106.9</v>
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="46">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
-      <c r="BA43" s="28"/>
+      <c r="BA43" s="28">
+        <v>104.9</v>
+      </c>
       <c r="BB43" s="40"/>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
       <c r="BE43" s="44"/>
       <c r="BF43" s="10"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="47"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="7">
         <v>101</v>
       </c>
       <c r="C44" s="7">
         <v>101</v>
       </c>
       <c r="D44" s="7">
         <v>101.5</v>
       </c>
       <c r="E44" s="7">
         <v>103.6</v>
       </c>
@@ -7466,51 +7532,53 @@
       </c>
       <c r="AS44" s="28">
         <v>101</v>
       </c>
       <c r="AT44" s="10">
         <v>92.5</v>
       </c>
       <c r="AU44" s="45">
         <v>90.1</v>
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="46">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
-      <c r="BA44" s="28"/>
+      <c r="BA44" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB44" s="40"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
       <c r="BE44" s="44"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="47"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="7">
         <v>101.6</v>
       </c>
       <c r="C45" s="7">
         <v>100.7</v>
       </c>
       <c r="D45" s="7">
         <v>101</v>
       </c>
       <c r="E45" s="7">
         <v>101.2</v>
       </c>
@@ -7633,51 +7701,53 @@
       </c>
       <c r="AS45" s="28">
         <v>102.3</v>
       </c>
       <c r="AT45" s="10">
         <v>101.3</v>
       </c>
       <c r="AU45" s="45">
         <v>100</v>
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="46">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
-      <c r="BA45" s="28"/>
+      <c r="BA45" s="28">
+        <v>101</v>
+      </c>
       <c r="BB45" s="40"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
       <c r="BE45" s="44"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="47"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="7">
         <v>97.7</v>
       </c>
       <c r="C46" s="7">
         <v>98.1</v>
       </c>
       <c r="D46" s="7">
         <v>98.5</v>
       </c>
       <c r="E46" s="7">
         <v>95.7</v>
       </c>
@@ -7800,51 +7870,53 @@
       </c>
       <c r="AS46" s="28">
         <v>98.4</v>
       </c>
       <c r="AT46" s="10">
         <v>102.5</v>
       </c>
       <c r="AU46" s="45">
         <v>101.3</v>
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="46">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
-      <c r="BA46" s="28"/>
+      <c r="BA46" s="28">
+        <v>103.5</v>
+      </c>
       <c r="BB46" s="40"/>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
       <c r="BE46" s="44"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="47"/>
     </row>
     <row r="47" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
@@ -8320,51 +8392,53 @@
       </c>
       <c r="AS52" s="7">
         <v>95</v>
       </c>
       <c r="AT52" s="10">
         <v>97.9</v>
       </c>
       <c r="AU52" s="10">
         <v>99.3</v>
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="49">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
-      <c r="BA52" s="28"/>
+      <c r="BA52" s="40">
+        <v>106.6</v>
+      </c>
       <c r="BB52" s="40"/>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
       <c r="BE52" s="44"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="48"/>
     </row>
     <row r="53" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="6">
         <v>157</v>
       </c>
       <c r="C53" s="6">
         <v>157</v>
       </c>
       <c r="D53" s="6">
         <v>157</v>
       </c>
       <c r="E53" s="6">
         <v>157</v>
       </c>
@@ -8487,51 +8561,53 @@
       </c>
       <c r="AS53" s="7">
         <v>108.3</v>
       </c>
       <c r="AT53" s="10">
         <v>105</v>
       </c>
       <c r="AU53" s="10">
         <v>103.7</v>
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="46">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
-      <c r="BA53" s="28"/>
+      <c r="BA53" s="40">
+        <v>100</v>
+      </c>
       <c r="BB53" s="40"/>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="44"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="47"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="6">
         <v>31.5</v>
       </c>
       <c r="C54" s="6">
         <v>31.5</v>
       </c>
       <c r="D54" s="6">
         <v>31.5</v>
       </c>
       <c r="E54" s="6">
         <v>31.5</v>
       </c>
@@ -8654,51 +8730,53 @@
       </c>
       <c r="AS54" s="7">
         <v>87.4</v>
       </c>
       <c r="AT54" s="10">
         <v>105.4</v>
       </c>
       <c r="AU54" s="10">
         <v>117.3</v>
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="46">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
-      <c r="BA54" s="28"/>
+      <c r="BA54" s="40">
+        <v>100</v>
+      </c>
       <c r="BB54" s="40"/>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="44"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="47"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6">
         <v>113</v>
       </c>
       <c r="C55" s="6">
         <v>113</v>
       </c>
       <c r="D55" s="6">
         <v>113</v>
       </c>
       <c r="E55" s="6">
         <v>113</v>
       </c>
@@ -8821,51 +8899,53 @@
       </c>
       <c r="AS55" s="7">
         <v>100.4</v>
       </c>
       <c r="AT55" s="10">
         <v>99.8</v>
       </c>
       <c r="AU55" s="10">
         <v>99.5</v>
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="46">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
-      <c r="BA55" s="28"/>
+      <c r="BA55" s="40">
+        <v>100</v>
+      </c>
       <c r="BB55" s="40"/>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="44"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="47"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="6">
         <v>84.2</v>
       </c>
       <c r="C56" s="6">
         <v>84.2</v>
       </c>
       <c r="D56" s="6">
         <v>84.2</v>
       </c>
       <c r="E56" s="6">
         <v>84.2</v>
       </c>
@@ -8988,51 +9068,53 @@
       </c>
       <c r="AS56" s="7">
         <v>67.7</v>
       </c>
       <c r="AT56" s="10">
         <v>73.7</v>
       </c>
       <c r="AU56" s="10">
         <v>77</v>
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="46">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
-      <c r="BA56" s="28"/>
+      <c r="BA56" s="40">
+        <v>100</v>
+      </c>
       <c r="BB56" s="40"/>
       <c r="BC56" s="7"/>
       <c r="BD56" s="7"/>
       <c r="BE56" s="44"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="47"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="6">
         <v>104.8</v>
       </c>
       <c r="C57" s="6">
         <v>104.8</v>
       </c>
       <c r="D57" s="6">
         <v>104.8</v>
       </c>
       <c r="E57" s="6">
         <v>104.8</v>
       </c>
@@ -9155,51 +9237,53 @@
       </c>
       <c r="AS57" s="7">
         <v>100.9</v>
       </c>
       <c r="AT57" s="10">
         <v>97.2</v>
       </c>
       <c r="AU57" s="7">
         <v>97.3</v>
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="46">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
-      <c r="BA57" s="28"/>
+      <c r="BA57" s="40">
+        <v>100</v>
+      </c>
       <c r="BB57" s="40"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="44"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="47"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="6">
         <v>69.900000000000006</v>
       </c>
@@ -9322,51 +9406,53 @@
       </c>
       <c r="AS58" s="7">
         <v>98.4</v>
       </c>
       <c r="AT58" s="10">
         <v>99.5</v>
       </c>
       <c r="AU58" s="7">
         <v>98.9</v>
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="46">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
-      <c r="BA58" s="28"/>
+      <c r="BA58" s="40">
+        <v>108.9</v>
+      </c>
       <c r="BB58" s="40"/>
       <c r="BC58" s="7"/>
       <c r="BD58" s="7"/>
       <c r="BE58" s="44"/>
       <c r="BF58" s="10"/>
       <c r="BG58" s="7"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="47"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="6">
         <v>86.8</v>
       </c>
       <c r="C59" s="6">
         <v>86.8</v>
       </c>
       <c r="D59" s="6">
         <v>86.8</v>
       </c>
       <c r="E59" s="6">
         <v>87.1</v>
       </c>
@@ -9489,51 +9575,53 @@
       </c>
       <c r="AS59" s="7">
         <v>79.599999999999994</v>
       </c>
       <c r="AT59" s="10">
         <v>100.4</v>
       </c>
       <c r="AU59" s="7">
         <v>99.1</v>
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="46">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
-      <c r="BA59" s="28"/>
+      <c r="BA59" s="40">
+        <v>100.4</v>
+      </c>
       <c r="BB59" s="40"/>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
       <c r="BE59" s="44"/>
       <c r="BF59" s="10"/>
       <c r="BG59" s="7"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="47"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="6">
         <v>104.8</v>
       </c>
       <c r="C60" s="6">
         <v>104.8</v>
       </c>
       <c r="D60" s="6">
         <v>104.8</v>
       </c>
       <c r="E60" s="6">
         <v>104.8</v>
       </c>
@@ -9656,51 +9744,53 @@
       </c>
       <c r="AS60" s="7">
         <v>98.3</v>
       </c>
       <c r="AT60" s="10">
         <v>96.9</v>
       </c>
       <c r="AU60" s="7">
         <v>96.4</v>
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="46">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
-      <c r="BA60" s="28"/>
+      <c r="BA60" s="40">
+        <v>89.3</v>
+      </c>
       <c r="BB60" s="40"/>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
       <c r="BE60" s="44"/>
       <c r="BF60" s="10"/>
       <c r="BG60" s="7"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="47"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="6">
         <v>53.8</v>
       </c>
       <c r="C61" s="6">
         <v>53.8</v>
       </c>
       <c r="D61" s="6">
         <v>53.8</v>
       </c>
       <c r="E61" s="6">
         <v>53.8</v>
       </c>
@@ -9823,51 +9913,53 @@
       </c>
       <c r="AS61" s="7">
         <v>85.8</v>
       </c>
       <c r="AT61" s="10">
         <v>96.7</v>
       </c>
       <c r="AU61" s="7">
         <v>95.6</v>
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="46">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
-      <c r="BA61" s="28"/>
+      <c r="BA61" s="40">
+        <v>105.5</v>
+      </c>
       <c r="BB61" s="40"/>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
       <c r="BE61" s="44"/>
       <c r="BF61" s="10"/>
       <c r="BG61" s="7"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="47"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="6">
         <v>51.4</v>
       </c>
       <c r="C62" s="6">
         <v>51.4</v>
       </c>
       <c r="D62" s="6">
         <v>51.4</v>
       </c>
       <c r="E62" s="6">
         <v>51.4</v>
       </c>
@@ -9990,51 +10082,53 @@
       </c>
       <c r="AS62" s="7">
         <v>85</v>
       </c>
       <c r="AT62" s="10">
         <v>122</v>
       </c>
       <c r="AU62" s="7">
         <v>148</v>
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="46">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
-      <c r="BA62" s="28"/>
+      <c r="BA62" s="40">
+        <v>100</v>
+      </c>
       <c r="BB62" s="40"/>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
       <c r="BE62" s="44"/>
       <c r="BF62" s="10"/>
       <c r="BG62" s="7"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="47"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="6">
         <v>110.2</v>
       </c>
       <c r="C63" s="6">
         <v>110.2</v>
       </c>
       <c r="D63" s="6">
         <v>110.2</v>
       </c>
       <c r="E63" s="6">
         <v>109.9</v>
       </c>
@@ -10157,51 +10251,53 @@
       </c>
       <c r="AS63" s="7">
         <v>89.8</v>
       </c>
       <c r="AT63" s="10">
         <v>92</v>
       </c>
       <c r="AU63" s="7">
         <v>93.2</v>
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="46">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
-      <c r="BA63" s="28"/>
+      <c r="BA63" s="40">
+        <v>100.7</v>
+      </c>
       <c r="BB63" s="40"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
       <c r="BE63" s="44"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="7"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="47"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="6">
         <v>57.4</v>
       </c>
       <c r="C64" s="6">
         <v>57.4</v>
       </c>
       <c r="D64" s="6">
         <v>57.4</v>
       </c>
       <c r="E64" s="6">
         <v>57.4</v>
       </c>
@@ -10324,51 +10420,53 @@
       </c>
       <c r="AS64" s="7">
         <v>111.3</v>
       </c>
       <c r="AT64" s="10">
         <v>103.2</v>
       </c>
       <c r="AU64" s="10">
         <v>101.4</v>
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="46">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
-      <c r="BA64" s="28"/>
+      <c r="BA64" s="40">
+        <v>108.4</v>
+      </c>
       <c r="BB64" s="40"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="44"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="47"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="6">
         <v>66.2</v>
       </c>
       <c r="C65" s="6">
         <v>66.2</v>
       </c>
       <c r="D65" s="6">
         <v>66.2</v>
       </c>
       <c r="E65" s="6">
         <v>66.2</v>
       </c>
@@ -10491,51 +10589,53 @@
       </c>
       <c r="AS65" s="7">
         <v>103.1</v>
       </c>
       <c r="AT65" s="10">
         <v>100.1</v>
       </c>
       <c r="AU65" s="10">
         <v>101.3</v>
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="46">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
-      <c r="BA65" s="28"/>
+      <c r="BA65" s="40">
+        <v>100</v>
+      </c>
       <c r="BB65" s="40"/>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
       <c r="BE65" s="44"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="47"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>17</v>
       </c>
@@ -10658,51 +10758,53 @@
       </c>
       <c r="AS66" s="7">
         <v>96.9</v>
       </c>
       <c r="AT66" s="10">
         <v>97.4</v>
       </c>
       <c r="AU66" s="10">
         <v>98.6</v>
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="46">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="BA66" s="28"/>
+      <c r="BA66" s="28" t="s">
+        <v>17</v>
+      </c>
       <c r="BB66" s="40"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="44"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="47"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="6">
         <v>93.4</v>
       </c>
       <c r="C67" s="6">
         <v>93.4</v>
       </c>
       <c r="D67" s="6">
         <v>93.4</v>
       </c>
       <c r="E67" s="6">
         <v>93.6</v>
       </c>
@@ -10825,51 +10927,53 @@
       </c>
       <c r="AS67" s="7">
         <v>84.9</v>
       </c>
       <c r="AT67" s="10">
         <v>81</v>
       </c>
       <c r="AU67" s="10">
         <v>82.6</v>
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="46">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
-      <c r="BA67" s="28"/>
+      <c r="BA67" s="40">
+        <v>100</v>
+      </c>
       <c r="BB67" s="40"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
       <c r="BE67" s="44"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="47"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6">
         <v>75</v>
       </c>
@@ -10992,51 +11096,53 @@
       </c>
       <c r="AS68" s="7">
         <v>84</v>
       </c>
       <c r="AT68" s="10">
         <v>88.6</v>
       </c>
       <c r="AU68" s="10">
         <v>91.6</v>
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="46">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="BA68" s="28"/>
+      <c r="BA68" s="28" t="s">
+        <v>17</v>
+      </c>
       <c r="BB68" s="40"/>
       <c r="BC68" s="7"/>
       <c r="BD68" s="7"/>
       <c r="BE68" s="44"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="47"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="6">
         <v>92.5</v>
       </c>
       <c r="C69" s="6">
         <v>92.3</v>
       </c>
       <c r="D69" s="6">
         <v>92.3</v>
       </c>
       <c r="E69" s="6">
         <v>92.3</v>
       </c>
@@ -11159,51 +11265,53 @@
       </c>
       <c r="AS69" s="7">
         <v>99.2</v>
       </c>
       <c r="AT69" s="10">
         <v>103.3</v>
       </c>
       <c r="AU69" s="10">
         <v>101.9</v>
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="46">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
-      <c r="BA69" s="28"/>
+      <c r="BA69" s="40">
+        <v>100</v>
+      </c>
       <c r="BB69" s="40"/>
       <c r="BC69" s="7"/>
       <c r="BD69" s="7"/>
       <c r="BE69" s="44"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="47"/>
     </row>
     <row r="70" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="21"/>
@@ -11679,51 +11787,53 @@
       </c>
       <c r="AS75" s="7">
         <v>104.6</v>
       </c>
       <c r="AT75" s="10">
         <v>107.7</v>
       </c>
       <c r="AU75" s="10">
         <v>106.8</v>
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="49">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="44">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
-      <c r="BA75" s="28"/>
+      <c r="BA75" s="28">
+        <v>112.5</v>
+      </c>
       <c r="BB75" s="40"/>
       <c r="BC75" s="7"/>
       <c r="BD75" s="7"/>
       <c r="BE75" s="44"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="48"/>
     </row>
     <row r="76" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="7">
         <v>88.2</v>
       </c>
       <c r="C76" s="7">
         <v>90</v>
       </c>
       <c r="D76" s="7">
         <v>90.1</v>
       </c>
       <c r="E76" s="7">
         <v>90.3</v>
       </c>
@@ -11846,51 +11956,53 @@
       </c>
       <c r="AS76" s="7">
         <v>63.9</v>
       </c>
       <c r="AT76" s="10">
         <v>67.2</v>
       </c>
       <c r="AU76" s="10">
         <v>67.8</v>
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="46">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="44">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
-      <c r="BA76" s="28"/>
+      <c r="BA76" s="28">
+        <v>63.2</v>
+      </c>
       <c r="BB76" s="40"/>
       <c r="BC76" s="7"/>
       <c r="BD76" s="7"/>
       <c r="BE76" s="44"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="47"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7">
         <v>107.4</v>
       </c>
       <c r="C77" s="7">
         <v>105.1</v>
       </c>
       <c r="D77" s="7">
         <v>106.1</v>
       </c>
       <c r="E77" s="7">
         <v>104.3</v>
       </c>
@@ -12013,51 +12125,53 @@
       </c>
       <c r="AS77" s="7">
         <v>97.4</v>
       </c>
       <c r="AT77" s="10">
         <v>119.7</v>
       </c>
       <c r="AU77" s="10">
         <v>122.5</v>
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="46">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="44">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
-      <c r="BA77" s="28"/>
+      <c r="BA77" s="28">
+        <v>317.39999999999998</v>
+      </c>
       <c r="BB77" s="40"/>
       <c r="BC77" s="7"/>
       <c r="BD77" s="7"/>
       <c r="BE77" s="44"/>
       <c r="BF77" s="10"/>
       <c r="BG77" s="10"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="47"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="7">
         <v>100.4</v>
       </c>
       <c r="C78" s="7">
         <v>101.1</v>
       </c>
       <c r="D78" s="7">
         <v>101.2</v>
       </c>
       <c r="E78" s="7">
         <v>101.58</v>
       </c>
@@ -12180,51 +12294,53 @@
       </c>
       <c r="AS78" s="7">
         <v>106.9</v>
       </c>
       <c r="AT78" s="10">
         <v>107.8</v>
       </c>
       <c r="AU78" s="10">
         <v>108.5</v>
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="46">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="44">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
-      <c r="BA78" s="28"/>
+      <c r="BA78" s="28">
+        <v>124.5</v>
+      </c>
       <c r="BB78" s="40"/>
       <c r="BC78" s="7"/>
       <c r="BD78" s="7"/>
       <c r="BE78" s="44"/>
       <c r="BF78" s="10"/>
       <c r="BG78" s="10"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="47"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="7">
         <v>102.5</v>
       </c>
       <c r="C79" s="7">
         <v>101.4</v>
       </c>
       <c r="D79" s="7">
         <v>102.9</v>
       </c>
       <c r="E79" s="7">
         <v>103.6</v>
       </c>
@@ -12347,51 +12463,53 @@
       </c>
       <c r="AS79" s="7">
         <v>96.8</v>
       </c>
       <c r="AT79" s="10">
         <v>111.8</v>
       </c>
       <c r="AU79" s="10">
         <v>109.7</v>
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="46">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="44">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
-      <c r="BA79" s="28"/>
+      <c r="BA79" s="28">
+        <v>104.1</v>
+      </c>
       <c r="BB79" s="40"/>
       <c r="BC79" s="7"/>
       <c r="BD79" s="7"/>
       <c r="BE79" s="44"/>
       <c r="BF79" s="10"/>
       <c r="BG79" s="10"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="47"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="7">
         <v>98.7</v>
       </c>
       <c r="C80" s="7">
         <v>98.9</v>
       </c>
       <c r="D80" s="7">
         <v>98.8</v>
       </c>
       <c r="E80" s="7">
         <v>98.7</v>
       </c>
@@ -12514,51 +12632,53 @@
       </c>
       <c r="AS80" s="7">
         <v>114.4</v>
       </c>
       <c r="AT80" s="10">
         <v>113.9</v>
       </c>
       <c r="AU80" s="7">
         <v>109.2</v>
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="46">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="44">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
-      <c r="BA80" s="28"/>
+      <c r="BA80" s="28">
+        <v>98.4</v>
+      </c>
       <c r="BB80" s="40"/>
       <c r="BC80" s="7"/>
       <c r="BD80" s="7"/>
       <c r="BE80" s="44"/>
       <c r="BF80" s="10"/>
       <c r="BG80" s="7"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="47"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="7">
         <v>95.3</v>
       </c>
       <c r="C81" s="7">
         <v>96.5</v>
       </c>
       <c r="D81" s="7">
         <v>96.5</v>
       </c>
       <c r="E81" s="7">
         <v>96.1</v>
       </c>
@@ -12681,51 +12801,53 @@
       </c>
       <c r="AS81" s="7">
         <v>118.1</v>
       </c>
       <c r="AT81" s="10">
         <v>113.6</v>
       </c>
       <c r="AU81" s="7">
         <v>109.8</v>
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="46">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="44">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
-      <c r="BA81" s="28"/>
+      <c r="BA81" s="28">
+        <v>98.3</v>
+      </c>
       <c r="BB81" s="40"/>
       <c r="BC81" s="7"/>
       <c r="BD81" s="7"/>
       <c r="BE81" s="44"/>
       <c r="BF81" s="10"/>
       <c r="BG81" s="7"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="47"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="7">
         <v>99.6</v>
       </c>
       <c r="C82" s="7">
         <v>100.5</v>
       </c>
       <c r="D82" s="7">
         <v>115.1</v>
       </c>
       <c r="E82" s="7">
         <v>110.4</v>
       </c>
@@ -12848,51 +12970,53 @@
       </c>
       <c r="AS82" s="7">
         <v>81.7</v>
       </c>
       <c r="AT82" s="10">
         <v>100.1</v>
       </c>
       <c r="AU82" s="7">
         <v>108.4</v>
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="46">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="44">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
-      <c r="BA82" s="28"/>
+      <c r="BA82" s="28">
+        <v>166.4</v>
+      </c>
       <c r="BB82" s="40"/>
       <c r="BC82" s="7"/>
       <c r="BD82" s="7"/>
       <c r="BE82" s="44"/>
       <c r="BF82" s="10"/>
       <c r="BG82" s="7"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="47"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="7">
         <v>100.3</v>
       </c>
       <c r="C83" s="7">
         <v>99.8</v>
       </c>
       <c r="D83" s="7">
         <v>99.9</v>
       </c>
       <c r="E83" s="7">
         <v>100.2</v>
       </c>
@@ -13015,51 +13139,53 @@
       </c>
       <c r="AS83" s="7">
         <v>116.9</v>
       </c>
       <c r="AT83" s="10">
         <v>116.6</v>
       </c>
       <c r="AU83" s="7">
         <v>111</v>
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="46">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="44">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
-      <c r="BA83" s="28"/>
+      <c r="BA83" s="28">
+        <v>103.2</v>
+      </c>
       <c r="BB83" s="40"/>
       <c r="BC83" s="7"/>
       <c r="BD83" s="7"/>
       <c r="BE83" s="44"/>
       <c r="BF83" s="10"/>
       <c r="BG83" s="7"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="47"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="7">
         <v>100</v>
       </c>
       <c r="C84" s="7">
         <v>87.6</v>
       </c>
       <c r="D84" s="7">
         <v>87.8</v>
       </c>
       <c r="E84" s="7">
         <v>90.6</v>
       </c>
@@ -13182,51 +13308,53 @@
       </c>
       <c r="AS84" s="7">
         <v>107.6</v>
       </c>
       <c r="AT84" s="10">
         <v>106.1</v>
       </c>
       <c r="AU84" s="7">
         <v>105</v>
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="46">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="44">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
-      <c r="BA84" s="28"/>
+      <c r="BA84" s="28">
+        <v>99.6</v>
+      </c>
       <c r="BB84" s="40"/>
       <c r="BC84" s="7"/>
       <c r="BD84" s="7"/>
       <c r="BE84" s="44"/>
       <c r="BF84" s="10"/>
       <c r="BG84" s="7"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="47"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="7">
         <v>104.3</v>
       </c>
       <c r="C85" s="7">
         <v>104</v>
       </c>
       <c r="D85" s="7">
         <v>103.8</v>
       </c>
       <c r="E85" s="7">
         <v>104.2</v>
       </c>
@@ -13349,51 +13477,53 @@
       </c>
       <c r="AS85" s="7">
         <v>110</v>
       </c>
       <c r="AT85" s="10">
         <v>109.9</v>
       </c>
       <c r="AU85" s="7">
         <v>108.7</v>
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="46">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="44">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
-      <c r="BA85" s="28"/>
+      <c r="BA85" s="28">
+        <v>105.2</v>
+      </c>
       <c r="BB85" s="40"/>
       <c r="BC85" s="7"/>
       <c r="BD85" s="7"/>
       <c r="BE85" s="44"/>
       <c r="BF85" s="10"/>
       <c r="BG85" s="7"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="47"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="7">
         <v>103.1</v>
       </c>
       <c r="C86" s="7">
         <v>106</v>
       </c>
       <c r="D86" s="7">
         <v>104.4</v>
       </c>
       <c r="E86" s="7">
         <v>103.9</v>
       </c>
@@ -13516,51 +13646,53 @@
       </c>
       <c r="AS86" s="7">
         <v>98.8</v>
       </c>
       <c r="AT86" s="10">
         <v>102.6</v>
       </c>
       <c r="AU86" s="7">
         <v>103</v>
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="46">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="44">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
-      <c r="BA86" s="28"/>
+      <c r="BA86" s="28">
+        <v>97.9</v>
+      </c>
       <c r="BB86" s="40"/>
       <c r="BC86" s="7"/>
       <c r="BD86" s="7"/>
       <c r="BE86" s="44"/>
       <c r="BF86" s="10"/>
       <c r="BG86" s="7"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="47"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="7">
         <v>104.6</v>
       </c>
       <c r="C87" s="7">
         <v>105.4</v>
       </c>
       <c r="D87" s="7">
         <v>105.9</v>
       </c>
       <c r="E87" s="7">
         <v>106.5</v>
       </c>
@@ -13683,51 +13815,53 @@
       </c>
       <c r="AS87" s="7">
         <v>114.5</v>
       </c>
       <c r="AT87" s="10">
         <v>113.7</v>
       </c>
       <c r="AU87" s="10">
         <v>110.8</v>
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="46">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="44">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
-      <c r="BA87" s="28"/>
+      <c r="BA87" s="28">
+        <v>135.9</v>
+      </c>
       <c r="BB87" s="40"/>
       <c r="BC87" s="7"/>
       <c r="BD87" s="7"/>
       <c r="BE87" s="44"/>
       <c r="BF87" s="10"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="47"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="7">
         <v>105.1</v>
       </c>
       <c r="C88" s="7">
         <v>104.5</v>
       </c>
       <c r="D88" s="7">
         <v>103.5</v>
       </c>
       <c r="E88" s="7">
         <v>103.3</v>
       </c>
@@ -13850,51 +13984,53 @@
       </c>
       <c r="AS88" s="7">
         <v>113.5</v>
       </c>
       <c r="AT88" s="10">
         <v>118.2</v>
       </c>
       <c r="AU88" s="10">
         <v>116.3</v>
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="46">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="44">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
-      <c r="BA88" s="28"/>
+      <c r="BA88" s="28">
+        <v>118.3</v>
+      </c>
       <c r="BB88" s="40"/>
       <c r="BC88" s="7"/>
       <c r="BD88" s="7"/>
       <c r="BE88" s="44"/>
       <c r="BF88" s="10"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="47"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B89" s="7">
         <v>100.1</v>
       </c>
       <c r="C89" s="7">
         <v>100.5</v>
       </c>
       <c r="D89" s="7">
         <v>100.4</v>
       </c>
       <c r="E89" s="7">
         <v>100.5</v>
       </c>
@@ -14017,51 +14153,53 @@
       </c>
       <c r="AS89" s="7">
         <v>115.4</v>
       </c>
       <c r="AT89" s="10">
         <v>114.3</v>
       </c>
       <c r="AU89" s="10">
         <v>111.1</v>
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="46">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="44">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
-      <c r="BA89" s="28"/>
+      <c r="BA89" s="28">
+        <v>104.9</v>
+      </c>
       <c r="BB89" s="40"/>
       <c r="BC89" s="7"/>
       <c r="BD89" s="7"/>
       <c r="BE89" s="44"/>
       <c r="BF89" s="10"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="47"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="7">
         <v>101.1</v>
       </c>
       <c r="C90" s="7">
         <v>101.1</v>
       </c>
       <c r="D90" s="7">
         <v>101.6</v>
       </c>
       <c r="E90" s="7">
         <v>103.6</v>
       </c>
@@ -14184,51 +14322,53 @@
       </c>
       <c r="AS90" s="7">
         <v>113.3</v>
       </c>
       <c r="AT90" s="10">
         <v>104.7</v>
       </c>
       <c r="AU90" s="10">
         <v>98.1</v>
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="46">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="44">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
-      <c r="BA90" s="28"/>
+      <c r="BA90" s="28">
+        <v>102.5</v>
+      </c>
       <c r="BB90" s="40"/>
       <c r="BC90" s="7"/>
       <c r="BD90" s="7"/>
       <c r="BE90" s="44"/>
       <c r="BF90" s="10"/>
       <c r="BG90" s="10"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="47"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="7">
         <v>101.8</v>
       </c>
       <c r="C91" s="7">
         <v>100.9</v>
       </c>
       <c r="D91" s="7">
         <v>101.2</v>
       </c>
       <c r="E91" s="7">
         <v>101.4</v>
       </c>
@@ -14351,51 +14491,53 @@
       </c>
       <c r="AS91" s="7">
         <v>116.2</v>
       </c>
       <c r="AT91" s="10">
         <v>115.4</v>
       </c>
       <c r="AU91" s="10">
         <v>110.5</v>
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="46">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="44">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
-      <c r="BA91" s="28"/>
+      <c r="BA91" s="28">
+        <v>101</v>
+      </c>
       <c r="BB91" s="40"/>
       <c r="BC91" s="7"/>
       <c r="BD91" s="7"/>
       <c r="BE91" s="44"/>
       <c r="BF91" s="10"/>
       <c r="BG91" s="10"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="47"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="7">
         <v>97.8</v>
       </c>
       <c r="C92" s="7">
         <v>98.1</v>
       </c>
       <c r="D92" s="7">
         <v>98.6</v>
       </c>
       <c r="E92" s="7">
         <v>95.8</v>
       </c>
@@ -14518,51 +14660,53 @@
       </c>
       <c r="AS92" s="7">
         <v>97</v>
       </c>
       <c r="AT92" s="10">
         <v>99.2</v>
       </c>
       <c r="AU92" s="10">
         <v>98.1</v>
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="46">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="44">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
-      <c r="BA92" s="28"/>
+      <c r="BA92" s="28">
+        <v>103.5</v>
+      </c>
       <c r="BB92" s="40"/>
       <c r="BC92" s="7"/>
       <c r="BD92" s="7"/>
       <c r="BE92" s="44"/>
       <c r="BF92" s="10"/>
       <c r="BG92" s="10"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="47"/>
     </row>
     <row r="93" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="14"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
       <c r="E93" s="14"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="14"/>
       <c r="M93" s="14"/>
       <c r="N93" s="14"/>
       <c r="O93" s="14"/>
       <c r="P93" s="14"/>