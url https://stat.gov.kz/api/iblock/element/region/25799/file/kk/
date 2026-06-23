--- v1 (2026-05-13)
+++ v2 (2026-06-23)
@@ -528,51 +528,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -660,50 +660,53 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1008,52 +1011,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA6" sqref="BA6"/>
+      <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AN2" sqref="AN2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B1" s="53"/>
@@ -1086,199 +1089,199 @@
       <c r="AC1" s="54"/>
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="53"/>
       <c r="AL1" s="53"/>
       <c r="AM1" s="53"/>
       <c r="AN1" s="53"/>
       <c r="AO1" s="53"/>
       <c r="AP1" s="53"/>
       <c r="AQ1" s="53"/>
       <c r="AR1" s="53"/>
       <c r="AS1" s="53"/>
       <c r="AT1" s="53"/>
       <c r="AU1" s="53"/>
       <c r="AV1" s="53"/>
       <c r="AW1" s="53"/>
       <c r="AX1" s="53"/>
       <c r="AY1" s="53"/>
     </row>
     <row r="2" spans="1:61" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="55"/>
-[...11 lines deleted...]
-      <c r="Z2" s="55" t="s">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="Z2" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="55"/>
-[...10 lines deleted...]
-      <c r="AL2" s="55"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="56"/>
     </row>
     <row r="3" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
-      <c r="I3" s="64" t="s">
+      <c r="I3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="64"/>
-[...3 lines deleted...]
-      <c r="U3" s="64" t="s">
+      <c r="J3" s="65"/>
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="U3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="64"/>
-[...8 lines deleted...]
-      <c r="AS3" s="64" t="s">
+      <c r="V3" s="65"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="AG3" s="65"/>
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="65"/>
+      <c r="AS3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="64"/>
-[...3 lines deleted...]
-      <c r="BE3" s="64" t="s">
+      <c r="AT3" s="65"/>
+      <c r="AU3" s="65"/>
+      <c r="AV3" s="65"/>
+      <c r="AW3" s="65"/>
+      <c r="BE3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="BF3" s="64"/>
-[...2 lines deleted...]
-      <c r="BI3" s="64"/>
+      <c r="BF3" s="65"/>
+      <c r="BG3" s="65"/>
+      <c r="BH3" s="65"/>
+      <c r="BI3" s="65"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="59"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="57"/>
-[...10 lines deleted...]
-      <c r="N4" s="61" t="s">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="56" t="s">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="57"/>
-[...10 lines deleted...]
-      <c r="AL4" s="56" t="s">
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="59"/>
+      <c r="AL4" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="AM4" s="57"/>
-[...10 lines deleted...]
-      <c r="AX4" s="56" t="s">
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="59"/>
+      <c r="AX4" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="57"/>
-[...9 lines deleted...]
-      <c r="BI4" s="58"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="59"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="60"/>
+      <c r="A5" s="61"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1576,51 +1579,53 @@
       </c>
       <c r="AT6" s="10">
         <v>101.5</v>
       </c>
       <c r="AU6" s="10">
         <v>101.7</v>
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="48">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
-      <c r="BB6" s="40"/>
+      <c r="BB6" s="40">
+        <v>110.7</v>
+      </c>
       <c r="BC6" s="7"/>
       <c r="BD6" s="7"/>
       <c r="BE6" s="44"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="48"/>
     </row>
     <row r="7" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>84.6</v>
       </c>
       <c r="C7" s="6">
         <v>85.8</v>
       </c>
       <c r="D7" s="6">
         <v>85.9</v>
       </c>
       <c r="E7" s="6">
         <v>86.3</v>
       </c>
       <c r="F7" s="6">
@@ -1745,51 +1750,53 @@
       </c>
       <c r="AT7" s="10">
         <v>92.7</v>
       </c>
       <c r="AU7" s="10">
         <v>93.4</v>
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="47">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
-      <c r="BB7" s="40"/>
+      <c r="BB7" s="40">
+        <v>73.400000000000006</v>
+      </c>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
       <c r="BE7" s="44"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="47"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="6">
         <v>107.7</v>
       </c>
       <c r="C8" s="6">
         <v>105.4</v>
       </c>
       <c r="D8" s="6">
         <v>106.4</v>
       </c>
       <c r="E8" s="6">
         <v>104.6</v>
       </c>
       <c r="F8" s="6">
@@ -1914,51 +1921,53 @@
       </c>
       <c r="AT8" s="10">
         <v>111.1</v>
       </c>
       <c r="AU8" s="10">
         <v>118.9</v>
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="47">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
-      <c r="BB8" s="40"/>
+      <c r="BB8" s="40">
+        <v>286.39999999999998</v>
+      </c>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
       <c r="BE8" s="44"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="47"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="6">
         <v>101.8</v>
       </c>
       <c r="C9" s="6">
         <v>102.4</v>
       </c>
       <c r="D9" s="6">
         <v>102.5</v>
       </c>
       <c r="E9" s="6">
         <v>102.7</v>
       </c>
       <c r="F9" s="6">
@@ -2083,51 +2092,53 @@
       </c>
       <c r="AT9" s="10">
         <v>102.6</v>
       </c>
       <c r="AU9" s="10">
         <v>102.5</v>
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="47">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
-      <c r="BB9" s="40"/>
+      <c r="BB9" s="40">
+        <v>120.9</v>
+      </c>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
       <c r="BE9" s="44"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="47"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6">
         <v>102.3</v>
       </c>
       <c r="C10" s="6">
         <v>101.2</v>
       </c>
       <c r="D10" s="6">
         <v>102.7</v>
       </c>
       <c r="E10" s="6">
         <v>103.5</v>
       </c>
       <c r="F10" s="6">
@@ -2252,51 +2263,53 @@
       </c>
       <c r="AT10" s="10">
         <v>90.7</v>
       </c>
       <c r="AU10" s="10">
         <v>91.6</v>
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="47">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
-      <c r="BB10" s="40"/>
+      <c r="BB10" s="40">
+        <v>103.9</v>
+      </c>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
       <c r="BE10" s="44"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="47"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6">
         <v>99</v>
       </c>
       <c r="C11" s="6">
         <v>99.2</v>
       </c>
       <c r="D11" s="6">
         <v>99.1</v>
       </c>
       <c r="E11" s="6">
         <v>99</v>
       </c>
       <c r="F11" s="6">
@@ -2421,51 +2434,53 @@
       </c>
       <c r="AT11" s="10">
         <v>100.5</v>
       </c>
       <c r="AU11" s="7">
         <v>99.1</v>
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="47">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
-      <c r="BB11" s="40"/>
+      <c r="BB11" s="40">
+        <v>98.1</v>
+      </c>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
       <c r="BE11" s="44"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="47"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6">
         <v>90.1</v>
       </c>
       <c r="C12" s="6">
         <v>91.3</v>
       </c>
       <c r="D12" s="6">
         <v>91.5</v>
       </c>
       <c r="E12" s="6">
         <v>91.4</v>
       </c>
       <c r="F12" s="6">
@@ -2590,51 +2605,53 @@
       </c>
       <c r="AT12" s="10">
         <v>104.3</v>
       </c>
       <c r="AU12" s="7">
         <v>102.3</v>
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="47">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
-      <c r="BB12" s="40"/>
+      <c r="BB12" s="40">
+        <v>98.7</v>
+      </c>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
       <c r="BE12" s="44"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="47"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6">
         <v>98.5</v>
       </c>
       <c r="C13" s="6">
         <v>99.3</v>
       </c>
       <c r="D13" s="6">
         <v>112.6</v>
       </c>
       <c r="E13" s="6">
         <v>108.5</v>
       </c>
       <c r="F13" s="6">
@@ -2759,51 +2776,53 @@
       </c>
       <c r="AT13" s="10">
         <v>100.2</v>
       </c>
       <c r="AU13" s="7">
         <v>105</v>
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="47">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="40">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
-      <c r="BB13" s="40"/>
+      <c r="BB13" s="40">
+        <v>141.1</v>
+      </c>
       <c r="BC13" s="7"/>
       <c r="BD13" s="7"/>
       <c r="BE13" s="44"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="47"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6">
         <v>101.2</v>
       </c>
       <c r="C14" s="6">
         <v>100.8</v>
       </c>
       <c r="D14" s="6">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>101</v>
       </c>
       <c r="F14" s="6">
@@ -2928,51 +2947,53 @@
       </c>
       <c r="AT14" s="10">
         <v>100.1</v>
       </c>
       <c r="AU14" s="7">
         <v>98.2</v>
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="47">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="40">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
-      <c r="BB14" s="40"/>
+      <c r="BB14" s="40">
+        <v>101</v>
+      </c>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
       <c r="BE14" s="44"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="47"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6">
         <v>92.6</v>
       </c>
       <c r="C15" s="6">
         <v>83.1</v>
       </c>
       <c r="D15" s="6">
         <v>83.5</v>
       </c>
       <c r="E15" s="6">
         <v>86.1</v>
       </c>
       <c r="F15" s="6">
@@ -3097,51 +3118,53 @@
       </c>
       <c r="AT15" s="10">
         <v>100.4</v>
       </c>
       <c r="AU15" s="7">
         <v>99.1</v>
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="47">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="40">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
-      <c r="BB15" s="40"/>
+      <c r="BB15" s="40">
+        <v>101.5</v>
+      </c>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
       <c r="BE15" s="44"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="47"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6">
         <v>105</v>
       </c>
       <c r="C16" s="6">
         <v>104.6</v>
       </c>
       <c r="D16" s="6">
         <v>104.4</v>
       </c>
       <c r="E16" s="6">
         <v>104.8</v>
       </c>
       <c r="F16" s="6">
@@ -3266,51 +3289,53 @@
       </c>
       <c r="AT16" s="10">
         <v>117.8</v>
       </c>
       <c r="AU16" s="7">
         <v>135.6</v>
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="47">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="40">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
-      <c r="BB16" s="40"/>
+      <c r="BB16" s="40">
+        <v>103.5</v>
+      </c>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
       <c r="BE16" s="44"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="47"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6">
         <v>102.9</v>
       </c>
       <c r="C17" s="6">
         <v>105.8</v>
       </c>
       <c r="D17" s="6">
         <v>104.2</v>
       </c>
       <c r="E17" s="6">
         <v>103.7</v>
       </c>
       <c r="F17" s="6">
@@ -3435,51 +3460,53 @@
       </c>
       <c r="AT17" s="10">
         <v>98.2</v>
       </c>
       <c r="AU17" s="7">
         <v>98.7</v>
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="47">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="40">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
-      <c r="BB17" s="40"/>
+      <c r="BB17" s="40">
+        <v>104.5</v>
+      </c>
       <c r="BC17" s="7"/>
       <c r="BD17" s="7"/>
       <c r="BE17" s="44"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="7"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="47"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6">
         <v>75.8</v>
       </c>
       <c r="C18" s="6">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="6">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="6">
         <v>77.8</v>
       </c>
       <c r="F18" s="6">
@@ -3604,51 +3631,53 @@
       </c>
       <c r="AT18" s="10">
         <v>105.3</v>
       </c>
       <c r="AU18" s="10">
         <v>103.1</v>
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="47">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="40">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
-      <c r="BB18" s="40"/>
+      <c r="BB18" s="40">
+        <v>116.5</v>
+      </c>
       <c r="BC18" s="7"/>
       <c r="BD18" s="7"/>
       <c r="BE18" s="44"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="47"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="6">
         <v>102.6</v>
       </c>
       <c r="C19" s="6">
         <v>102.1</v>
       </c>
       <c r="D19" s="6">
         <v>101.3</v>
       </c>
       <c r="E19" s="6">
         <v>101.3</v>
       </c>
       <c r="F19" s="6">
@@ -3773,51 +3802,53 @@
       </c>
       <c r="AT19" s="10">
         <v>104</v>
       </c>
       <c r="AU19" s="10">
         <v>104.1</v>
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="47">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="40">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
-      <c r="BB19" s="40"/>
+      <c r="BB19" s="40">
+        <v>113.7</v>
+      </c>
       <c r="BC19" s="7"/>
       <c r="BD19" s="7"/>
       <c r="BE19" s="44"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="47"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="6">
         <v>99.7</v>
       </c>
       <c r="C20" s="6">
         <v>100.1</v>
       </c>
       <c r="D20" s="6">
         <v>100</v>
       </c>
       <c r="E20" s="6">
         <v>100.1</v>
       </c>
       <c r="F20" s="6">
@@ -3942,51 +3973,53 @@
       </c>
       <c r="AT20" s="10">
         <v>108.5</v>
       </c>
       <c r="AU20" s="10">
         <v>106.7</v>
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="47">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="40">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
-      <c r="BB20" s="40"/>
+      <c r="BB20" s="40">
+        <v>104.1</v>
+      </c>
       <c r="BC20" s="7"/>
       <c r="BD20" s="7"/>
       <c r="BE20" s="44"/>
       <c r="BF20" s="10"/>
       <c r="BG20" s="10"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="47"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="6">
         <v>101</v>
       </c>
       <c r="C21" s="6">
         <v>101</v>
       </c>
       <c r="D21" s="6">
         <v>101.5</v>
       </c>
       <c r="E21" s="6">
         <v>103.6</v>
       </c>
       <c r="F21" s="6">
@@ -4111,51 +4144,53 @@
       </c>
       <c r="AT21" s="10">
         <v>92.5</v>
       </c>
       <c r="AU21" s="10">
         <v>90.1</v>
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="47">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="40">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB21" s="40"/>
+      <c r="BB21" s="40">
+        <v>102.1</v>
+      </c>
       <c r="BC21" s="7"/>
       <c r="BD21" s="7"/>
       <c r="BE21" s="44"/>
       <c r="BF21" s="10"/>
       <c r="BG21" s="10"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="47"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="6">
         <v>101.6</v>
       </c>
       <c r="C22" s="6">
         <v>100.7</v>
       </c>
       <c r="D22" s="6">
         <v>101</v>
       </c>
       <c r="E22" s="6">
         <v>101.2</v>
       </c>
       <c r="F22" s="6">
@@ -4280,51 +4315,53 @@
       </c>
       <c r="AT22" s="10">
         <v>101.3</v>
       </c>
       <c r="AU22" s="10">
         <v>100</v>
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="47">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="40">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
-      <c r="BB22" s="40"/>
+      <c r="BB22" s="40">
+        <v>101.1</v>
+      </c>
       <c r="BC22" s="7"/>
       <c r="BD22" s="7"/>
       <c r="BE22" s="44"/>
       <c r="BF22" s="10"/>
       <c r="BG22" s="10"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="47"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="6">
         <v>106.9</v>
       </c>
       <c r="C23" s="6">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>106.6</v>
       </c>
       <c r="E23" s="6">
         <v>103.3</v>
       </c>
       <c r="F23" s="6">
@@ -4449,51 +4486,53 @@
       </c>
       <c r="AT23" s="10">
         <v>102.5</v>
       </c>
       <c r="AU23" s="10">
         <v>101.3</v>
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="47">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="40">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB23" s="40"/>
+      <c r="BB23" s="40">
+        <v>101</v>
+      </c>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
       <c r="BE23" s="44"/>
       <c r="BF23" s="10"/>
       <c r="BG23" s="10"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="47"/>
     </row>
     <row r="24" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="51"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
@@ -4510,199 +4549,199 @@
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
       <c r="AD24" s="51"/>
       <c r="AE24" s="51"/>
       <c r="AF24" s="51"/>
       <c r="AG24" s="51"/>
       <c r="AH24" s="51"/>
       <c r="AI24" s="51"/>
       <c r="AJ24" s="51"/>
       <c r="AK24" s="51"/>
       <c r="AL24" s="52"/>
       <c r="AM24" s="52"/>
       <c r="AN24" s="52"/>
       <c r="AO24" s="52"/>
       <c r="AP24" s="52"/>
       <c r="AQ24" s="52"/>
       <c r="AR24" s="52"/>
       <c r="AS24" s="52"/>
       <c r="AT24" s="52"/>
       <c r="AU24" s="52"/>
       <c r="AV24" s="52"/>
       <c r="AW24" s="52"/>
       <c r="AX24" s="52"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="55" t="s">
+      <c r="A25" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B25" s="55"/>
-[...11 lines deleted...]
-      <c r="Z25" s="55" t="s">
+      <c r="B25" s="56"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="56"/>
+      <c r="E25" s="56"/>
+      <c r="F25" s="56"/>
+      <c r="G25" s="56"/>
+      <c r="H25" s="56"/>
+      <c r="I25" s="56"/>
+      <c r="J25" s="56"/>
+      <c r="K25" s="56"/>
+      <c r="L25" s="56"/>
+      <c r="M25" s="56"/>
+      <c r="Z25" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="AA25" s="55"/>
-[...10 lines deleted...]
-      <c r="AL25" s="55"/>
+      <c r="AA25" s="56"/>
+      <c r="AB25" s="56"/>
+      <c r="AC25" s="56"/>
+      <c r="AD25" s="56"/>
+      <c r="AE25" s="56"/>
+      <c r="AF25" s="56"/>
+      <c r="AG25" s="56"/>
+      <c r="AH25" s="56"/>
+      <c r="AI25" s="56"/>
+      <c r="AJ25" s="56"/>
+      <c r="AK25" s="56"/>
+      <c r="AL25" s="56"/>
     </row>
     <row r="26" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
-      <c r="I26" s="64" t="s">
+      <c r="I26" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="J26" s="64"/>
-[...3 lines deleted...]
-      <c r="U26" s="64" t="s">
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="U26" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="V26" s="64"/>
-[...8 lines deleted...]
-      <c r="AS26" s="64" t="s">
+      <c r="V26" s="65"/>
+      <c r="W26" s="65"/>
+      <c r="X26" s="65"/>
+      <c r="Y26" s="65"/>
+      <c r="AG26" s="65"/>
+      <c r="AH26" s="65"/>
+      <c r="AI26" s="65"/>
+      <c r="AJ26" s="65"/>
+      <c r="AK26" s="65"/>
+      <c r="AS26" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="AT26" s="64"/>
-[...3 lines deleted...]
-      <c r="BE26" s="64" t="s">
+      <c r="AT26" s="65"/>
+      <c r="AU26" s="65"/>
+      <c r="AV26" s="65"/>
+      <c r="AW26" s="65"/>
+      <c r="BE26" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="BF26" s="64"/>
-[...2 lines deleted...]
-      <c r="BI26" s="64"/>
+      <c r="BF26" s="65"/>
+      <c r="BG26" s="65"/>
+      <c r="BH26" s="65"/>
+      <c r="BI26" s="65"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="59"/>
-      <c r="B27" s="56" t="s">
+      <c r="A27" s="60"/>
+      <c r="B27" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="57"/>
-[...10 lines deleted...]
-      <c r="N27" s="61" t="s">
+      <c r="C27" s="58"/>
+      <c r="D27" s="58"/>
+      <c r="E27" s="58"/>
+      <c r="F27" s="58"/>
+      <c r="G27" s="58"/>
+      <c r="H27" s="58"/>
+      <c r="I27" s="58"/>
+      <c r="J27" s="58"/>
+      <c r="K27" s="58"/>
+      <c r="L27" s="58"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="O27" s="62"/>
-[...10 lines deleted...]
-      <c r="Z27" s="56" t="s">
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="64"/>
+      <c r="Z27" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AA27" s="57"/>
-[...10 lines deleted...]
-      <c r="AL27" s="56" t="s">
+      <c r="AA27" s="58"/>
+      <c r="AB27" s="58"/>
+      <c r="AC27" s="58"/>
+      <c r="AD27" s="58"/>
+      <c r="AE27" s="58"/>
+      <c r="AF27" s="58"/>
+      <c r="AG27" s="58"/>
+      <c r="AH27" s="58"/>
+      <c r="AI27" s="58"/>
+      <c r="AJ27" s="58"/>
+      <c r="AK27" s="59"/>
+      <c r="AL27" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="AM27" s="57"/>
-[...10 lines deleted...]
-      <c r="AX27" s="56" t="s">
+      <c r="AM27" s="58"/>
+      <c r="AN27" s="58"/>
+      <c r="AO27" s="58"/>
+      <c r="AP27" s="58"/>
+      <c r="AQ27" s="58"/>
+      <c r="AR27" s="58"/>
+      <c r="AS27" s="58"/>
+      <c r="AT27" s="58"/>
+      <c r="AU27" s="58"/>
+      <c r="AV27" s="58"/>
+      <c r="AW27" s="59"/>
+      <c r="AX27" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AY27" s="57"/>
-[...9 lines deleted...]
-      <c r="BI27" s="58"/>
+      <c r="AY27" s="58"/>
+      <c r="AZ27" s="58"/>
+      <c r="BA27" s="58"/>
+      <c r="BB27" s="58"/>
+      <c r="BC27" s="58"/>
+      <c r="BD27" s="58"/>
+      <c r="BE27" s="58"/>
+      <c r="BF27" s="58"/>
+      <c r="BG27" s="58"/>
+      <c r="BH27" s="58"/>
+      <c r="BI27" s="59"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="60"/>
+      <c r="A28" s="61"/>
       <c r="B28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="3" t="s">
@@ -5000,51 +5039,53 @@
       </c>
       <c r="AT29" s="10">
         <v>101.5</v>
       </c>
       <c r="AU29" s="45">
         <v>101.7</v>
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="49">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
-      <c r="BB29" s="40"/>
+      <c r="BB29" s="28">
+        <v>110.9</v>
+      </c>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
       <c r="BE29" s="44"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="48"/>
     </row>
     <row r="30" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="7">
         <v>88.8</v>
       </c>
       <c r="C30" s="7">
         <v>90.5</v>
       </c>
       <c r="D30" s="7">
         <v>90.5</v>
       </c>
       <c r="E30" s="7">
         <v>90.7</v>
       </c>
       <c r="F30" s="7">
@@ -5169,51 +5210,53 @@
       </c>
       <c r="AT30" s="10">
         <v>92</v>
       </c>
       <c r="AU30" s="45">
         <v>92.8</v>
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="46">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
-      <c r="BB30" s="40"/>
+      <c r="BB30" s="28">
+        <v>60.9</v>
+      </c>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
       <c r="BE30" s="44"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="47"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="7">
         <v>107</v>
       </c>
       <c r="C31" s="7">
         <v>104.7</v>
       </c>
       <c r="D31" s="7">
         <v>105.7</v>
       </c>
       <c r="E31" s="7">
         <v>104</v>
       </c>
       <c r="F31" s="7">
@@ -5338,51 +5381,53 @@
       </c>
       <c r="AT31" s="10">
         <v>111.2</v>
       </c>
       <c r="AU31" s="45">
         <v>119.1</v>
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="46">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
-      <c r="BB31" s="40"/>
+      <c r="BB31" s="28">
+        <v>293.5</v>
+      </c>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
       <c r="BE31" s="44"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="47"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="7">
         <v>101.4</v>
       </c>
       <c r="C32" s="7">
         <v>102</v>
       </c>
       <c r="D32" s="7">
         <v>102.1</v>
       </c>
       <c r="E32" s="7">
         <v>102.3</v>
       </c>
       <c r="F32" s="7">
@@ -5507,51 +5552,53 @@
       </c>
       <c r="AT32" s="10">
         <v>102.6</v>
       </c>
       <c r="AU32" s="45">
         <v>102.5</v>
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="46">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
-      <c r="BB32" s="40"/>
+      <c r="BB32" s="28">
+        <v>121.2</v>
+      </c>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
       <c r="BE32" s="44"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="47"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="7">
         <v>102.2</v>
       </c>
       <c r="C33" s="7">
         <v>101.1</v>
       </c>
       <c r="D33" s="7">
         <v>102.6</v>
       </c>
       <c r="E33" s="7">
         <v>103.4</v>
       </c>
       <c r="F33" s="7">
@@ -5676,51 +5723,53 @@
       </c>
       <c r="AT33" s="10">
         <v>90.7</v>
       </c>
       <c r="AU33" s="45">
         <v>91.6</v>
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="46">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
-      <c r="BB33" s="40"/>
+      <c r="BB33" s="28">
+        <v>103.9</v>
+      </c>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
       <c r="BE33" s="44"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="47"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="7">
         <v>99</v>
       </c>
       <c r="C34" s="7">
         <v>99.2</v>
       </c>
       <c r="D34" s="7">
         <v>99.1</v>
       </c>
       <c r="E34" s="7">
         <v>99</v>
       </c>
       <c r="F34" s="7">
@@ -5845,51 +5894,53 @@
       </c>
       <c r="AT34" s="10">
         <v>100.5</v>
       </c>
       <c r="AU34" s="39">
         <v>99.1</v>
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="46">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
-      <c r="BB34" s="40"/>
+      <c r="BB34" s="28">
+        <v>98.1</v>
+      </c>
       <c r="BC34" s="7"/>
       <c r="BD34" s="7"/>
       <c r="BE34" s="44"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="7"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="47"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="7">
         <v>90.7</v>
       </c>
       <c r="C35" s="7">
         <v>91.8</v>
       </c>
       <c r="D35" s="7">
         <v>92.1</v>
       </c>
       <c r="E35" s="7">
         <v>91.9</v>
       </c>
       <c r="F35" s="7">
@@ -6014,51 +6065,53 @@
       </c>
       <c r="AT35" s="10">
         <v>104.3</v>
       </c>
       <c r="AU35" s="39">
         <v>102.3</v>
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="46">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
-      <c r="BB35" s="40"/>
+      <c r="BB35" s="28">
+        <v>98.7</v>
+      </c>
       <c r="BC35" s="7"/>
       <c r="BD35" s="7"/>
       <c r="BE35" s="44"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="7"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="47"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="7">
         <v>98.4</v>
       </c>
       <c r="C36" s="7">
         <v>99.2</v>
       </c>
       <c r="D36" s="7">
         <v>112.5</v>
       </c>
       <c r="E36" s="7">
         <v>108.4</v>
       </c>
       <c r="F36" s="7">
@@ -6183,51 +6236,53 @@
       </c>
       <c r="AT36" s="10">
         <v>100.2</v>
       </c>
       <c r="AU36" s="39">
         <v>105</v>
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="46">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
-      <c r="BB36" s="40"/>
+      <c r="BB36" s="28">
+        <v>141.6</v>
+      </c>
       <c r="BC36" s="7"/>
       <c r="BD36" s="7"/>
       <c r="BE36" s="44"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="7"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="47"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7">
         <v>100.6</v>
       </c>
       <c r="C37" s="7">
         <v>100.2</v>
       </c>
       <c r="D37" s="7">
         <v>100.3</v>
       </c>
       <c r="E37" s="7">
         <v>100.5</v>
       </c>
       <c r="F37" s="7">
@@ -6352,51 +6407,53 @@
       </c>
       <c r="AT37" s="10">
         <v>100.1</v>
       </c>
       <c r="AU37" s="39">
         <v>98.2</v>
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="46">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
-      <c r="BB37" s="40"/>
+      <c r="BB37" s="28">
+        <v>101</v>
+      </c>
       <c r="BC37" s="7"/>
       <c r="BD37" s="7"/>
       <c r="BE37" s="44"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="7"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="47"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>92.6</v>
       </c>
       <c r="C38" s="7">
         <v>83</v>
       </c>
       <c r="D38" s="7">
         <v>83.5</v>
       </c>
       <c r="E38" s="7">
         <v>86</v>
       </c>
       <c r="F38" s="7">
@@ -6521,51 +6578,53 @@
       </c>
       <c r="AT38" s="10">
         <v>100.4</v>
       </c>
       <c r="AU38" s="39">
         <v>99.1</v>
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="46">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
-      <c r="BB38" s="40"/>
+      <c r="BB38" s="28">
+        <v>101.5</v>
+      </c>
       <c r="BC38" s="7"/>
       <c r="BD38" s="7"/>
       <c r="BE38" s="44"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="7"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="47"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="7">
         <v>104</v>
       </c>
       <c r="C39" s="7">
         <v>103.7</v>
       </c>
       <c r="D39" s="7">
         <v>103.5</v>
       </c>
       <c r="E39" s="7">
         <v>103.9</v>
       </c>
       <c r="F39" s="7">
@@ -6690,51 +6749,53 @@
       </c>
       <c r="AT39" s="10">
         <v>117.9</v>
       </c>
       <c r="AU39" s="39">
         <v>135.80000000000001</v>
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="46">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
-      <c r="BB39" s="40"/>
+      <c r="BB39" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BC39" s="7"/>
       <c r="BD39" s="7"/>
       <c r="BE39" s="44"/>
       <c r="BF39" s="10"/>
       <c r="BG39" s="7"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="47"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="7">
         <v>103.2</v>
       </c>
       <c r="C40" s="7">
         <v>106.1</v>
       </c>
       <c r="D40" s="7">
         <v>104.5</v>
       </c>
       <c r="E40" s="7">
         <v>104</v>
       </c>
       <c r="F40" s="7">
@@ -6859,51 +6920,53 @@
       </c>
       <c r="AT40" s="10">
         <v>98.2</v>
       </c>
       <c r="AU40" s="39">
         <v>98.7</v>
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="46">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
-      <c r="BB40" s="40"/>
+      <c r="BB40" s="28">
+        <v>104.5</v>
+      </c>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
       <c r="BE40" s="44"/>
       <c r="BF40" s="10"/>
       <c r="BG40" s="7"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="47"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="7">
         <v>76</v>
       </c>
       <c r="C41" s="7">
         <v>76.8</v>
       </c>
       <c r="D41" s="7">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="7">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="7">
@@ -7028,51 +7091,53 @@
       </c>
       <c r="AT41" s="10">
         <v>105.3</v>
       </c>
       <c r="AU41" s="45">
         <v>103.1</v>
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="46">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
-      <c r="BB41" s="40"/>
+      <c r="BB41" s="28">
+        <v>116.6</v>
+      </c>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
       <c r="BE41" s="44"/>
       <c r="BF41" s="10"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="47"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>102.7</v>
       </c>
       <c r="C42" s="7">
         <v>102.2</v>
       </c>
       <c r="D42" s="7">
         <v>101.3</v>
       </c>
       <c r="E42" s="7">
         <v>101.4</v>
       </c>
       <c r="F42" s="7">
@@ -7197,51 +7262,53 @@
       </c>
       <c r="AT42" s="10">
         <v>104</v>
       </c>
       <c r="AU42" s="45">
         <v>104.1</v>
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="46">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
-      <c r="BB42" s="40"/>
+      <c r="BB42" s="28">
+        <v>114</v>
+      </c>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
       <c r="BE42" s="44"/>
       <c r="BF42" s="10"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="47"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="7">
         <v>100.1</v>
       </c>
       <c r="C43" s="7">
         <v>100.5</v>
       </c>
       <c r="D43" s="7">
         <v>100.4</v>
       </c>
       <c r="E43" s="7">
         <v>100.5</v>
       </c>
       <c r="F43" s="7">
@@ -7366,51 +7433,53 @@
       </c>
       <c r="AT43" s="10">
         <v>108.8</v>
       </c>
       <c r="AU43" s="45">
         <v>106.9</v>
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="46">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
-      <c r="BB43" s="40"/>
+      <c r="BB43" s="28">
+        <v>104.3</v>
+      </c>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
       <c r="BE43" s="44"/>
       <c r="BF43" s="10"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="47"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="7">
         <v>101</v>
       </c>
       <c r="C44" s="7">
         <v>101</v>
       </c>
       <c r="D44" s="7">
         <v>101.5</v>
       </c>
       <c r="E44" s="7">
         <v>103.6</v>
       </c>
       <c r="F44" s="7">
@@ -7535,51 +7604,53 @@
       </c>
       <c r="AT44" s="10">
         <v>92.5</v>
       </c>
       <c r="AU44" s="45">
         <v>90.1</v>
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="46">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB44" s="40"/>
+      <c r="BB44" s="28">
+        <v>102.1</v>
+      </c>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
       <c r="BE44" s="44"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="47"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="7">
         <v>101.6</v>
       </c>
       <c r="C45" s="7">
         <v>100.7</v>
       </c>
       <c r="D45" s="7">
         <v>101</v>
       </c>
       <c r="E45" s="7">
         <v>101.2</v>
       </c>
       <c r="F45" s="7">
@@ -7704,51 +7775,53 @@
       </c>
       <c r="AT45" s="10">
         <v>101.3</v>
       </c>
       <c r="AU45" s="45">
         <v>100</v>
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="46">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
-      <c r="BB45" s="40"/>
+      <c r="BB45" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
       <c r="BE45" s="44"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="47"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="7">
         <v>97.7</v>
       </c>
       <c r="C46" s="7">
         <v>98.1</v>
       </c>
       <c r="D46" s="7">
         <v>98.5</v>
       </c>
       <c r="E46" s="7">
         <v>95.7</v>
       </c>
       <c r="F46" s="7">
@@ -7873,231 +7946,233 @@
       </c>
       <c r="AT46" s="10">
         <v>102.5</v>
       </c>
       <c r="AU46" s="45">
         <v>101.3</v>
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="46">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
-      <c r="BB46" s="40"/>
+      <c r="BB46" s="28">
+        <v>101.3</v>
+      </c>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
       <c r="BE46" s="44"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="47"/>
     </row>
     <row r="47" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
       <c r="S47" s="14"/>
       <c r="T47" s="14"/>
       <c r="U47" s="14"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="55" t="s">
+      <c r="A48" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="55"/>
-[...11 lines deleted...]
-      <c r="Z48" s="55" t="s">
+      <c r="B48" s="56"/>
+      <c r="C48" s="56"/>
+      <c r="D48" s="56"/>
+      <c r="E48" s="56"/>
+      <c r="F48" s="56"/>
+      <c r="G48" s="56"/>
+      <c r="H48" s="56"/>
+      <c r="I48" s="56"/>
+      <c r="J48" s="56"/>
+      <c r="K48" s="56"/>
+      <c r="L48" s="56"/>
+      <c r="M48" s="56"/>
+      <c r="Z48" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="AA48" s="55"/>
-[...10 lines deleted...]
-      <c r="AL48" s="55"/>
+      <c r="AA48" s="56"/>
+      <c r="AB48" s="56"/>
+      <c r="AC48" s="56"/>
+      <c r="AD48" s="56"/>
+      <c r="AE48" s="56"/>
+      <c r="AF48" s="56"/>
+      <c r="AG48" s="56"/>
+      <c r="AH48" s="56"/>
+      <c r="AI48" s="56"/>
+      <c r="AJ48" s="56"/>
+      <c r="AK48" s="56"/>
+      <c r="AL48" s="56"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
-      <c r="I49" s="64" t="s">
+      <c r="I49" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="J49" s="64"/>
-[...3 lines deleted...]
-      <c r="U49" s="64" t="s">
+      <c r="J49" s="65"/>
+      <c r="K49" s="65"/>
+      <c r="L49" s="65"/>
+      <c r="M49" s="65"/>
+      <c r="U49" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="V49" s="64"/>
-[...8 lines deleted...]
-      <c r="AS49" s="64" t="s">
+      <c r="V49" s="65"/>
+      <c r="W49" s="65"/>
+      <c r="X49" s="65"/>
+      <c r="Y49" s="65"/>
+      <c r="AG49" s="65"/>
+      <c r="AH49" s="65"/>
+      <c r="AI49" s="65"/>
+      <c r="AJ49" s="65"/>
+      <c r="AK49" s="65"/>
+      <c r="AS49" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="AT49" s="64"/>
-[...3 lines deleted...]
-      <c r="BE49" s="64" t="s">
+      <c r="AT49" s="65"/>
+      <c r="AU49" s="65"/>
+      <c r="AV49" s="65"/>
+      <c r="AW49" s="65"/>
+      <c r="BE49" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="BF49" s="64"/>
-[...2 lines deleted...]
-      <c r="BI49" s="64"/>
+      <c r="BF49" s="65"/>
+      <c r="BG49" s="65"/>
+      <c r="BH49" s="65"/>
+      <c r="BI49" s="65"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="59"/>
-      <c r="B50" s="56" t="s">
+      <c r="A50" s="60"/>
+      <c r="B50" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="C50" s="57"/>
-[...10 lines deleted...]
-      <c r="N50" s="61" t="s">
+      <c r="C50" s="58"/>
+      <c r="D50" s="58"/>
+      <c r="E50" s="58"/>
+      <c r="F50" s="58"/>
+      <c r="G50" s="58"/>
+      <c r="H50" s="58"/>
+      <c r="I50" s="58"/>
+      <c r="J50" s="58"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="58"/>
+      <c r="M50" s="59"/>
+      <c r="N50" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="O50" s="62"/>
-[...10 lines deleted...]
-      <c r="Z50" s="56" t="s">
+      <c r="O50" s="63"/>
+      <c r="P50" s="63"/>
+      <c r="Q50" s="63"/>
+      <c r="R50" s="63"/>
+      <c r="S50" s="63"/>
+      <c r="T50" s="63"/>
+      <c r="U50" s="63"/>
+      <c r="V50" s="63"/>
+      <c r="W50" s="63"/>
+      <c r="X50" s="63"/>
+      <c r="Y50" s="64"/>
+      <c r="Z50" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="AA50" s="57"/>
-[...10 lines deleted...]
-      <c r="AL50" s="56" t="s">
+      <c r="AA50" s="58"/>
+      <c r="AB50" s="58"/>
+      <c r="AC50" s="58"/>
+      <c r="AD50" s="58"/>
+      <c r="AE50" s="58"/>
+      <c r="AF50" s="58"/>
+      <c r="AG50" s="58"/>
+      <c r="AH50" s="58"/>
+      <c r="AI50" s="58"/>
+      <c r="AJ50" s="58"/>
+      <c r="AK50" s="59"/>
+      <c r="AL50" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="AM50" s="57"/>
-[...10 lines deleted...]
-      <c r="AX50" s="56" t="s">
+      <c r="AM50" s="58"/>
+      <c r="AN50" s="58"/>
+      <c r="AO50" s="58"/>
+      <c r="AP50" s="58"/>
+      <c r="AQ50" s="58"/>
+      <c r="AR50" s="58"/>
+      <c r="AS50" s="58"/>
+      <c r="AT50" s="58"/>
+      <c r="AU50" s="58"/>
+      <c r="AV50" s="58"/>
+      <c r="AW50" s="59"/>
+      <c r="AX50" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AY50" s="57"/>
-[...9 lines deleted...]
-      <c r="BI50" s="58"/>
+      <c r="AY50" s="58"/>
+      <c r="AZ50" s="58"/>
+      <c r="BA50" s="58"/>
+      <c r="BB50" s="58"/>
+      <c r="BC50" s="58"/>
+      <c r="BD50" s="58"/>
+      <c r="BE50" s="58"/>
+      <c r="BF50" s="58"/>
+      <c r="BG50" s="58"/>
+      <c r="BH50" s="58"/>
+      <c r="BI50" s="59"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="60"/>
+      <c r="A51" s="61"/>
       <c r="B51" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="3" t="s">
@@ -8395,51 +8470,53 @@
       </c>
       <c r="AT52" s="10">
         <v>97.9</v>
       </c>
       <c r="AU52" s="10">
         <v>99.3</v>
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="49">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="40">
         <v>106.6</v>
       </c>
-      <c r="BB52" s="40"/>
+      <c r="BB52" s="28">
+        <v>107</v>
+      </c>
       <c r="BC52" s="7"/>
       <c r="BD52" s="7"/>
       <c r="BE52" s="44"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="48"/>
     </row>
     <row r="53" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="6">
         <v>157</v>
       </c>
       <c r="C53" s="6">
         <v>157</v>
       </c>
       <c r="D53" s="6">
         <v>157</v>
       </c>
       <c r="E53" s="6">
         <v>157</v>
       </c>
       <c r="F53" s="6">
@@ -8564,51 +8641,53 @@
       </c>
       <c r="AT53" s="10">
         <v>105</v>
       </c>
       <c r="AU53" s="10">
         <v>103.7</v>
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="46">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="40">
         <v>100</v>
       </c>
-      <c r="BB53" s="40"/>
+      <c r="BB53" s="28">
+        <v>100</v>
+      </c>
       <c r="BC53" s="7"/>
       <c r="BD53" s="7"/>
       <c r="BE53" s="44"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="47"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="6">
         <v>31.5</v>
       </c>
       <c r="C54" s="6">
         <v>31.5</v>
       </c>
       <c r="D54" s="6">
         <v>31.5</v>
       </c>
       <c r="E54" s="6">
         <v>31.5</v>
       </c>
       <c r="F54" s="6">
@@ -8733,51 +8812,53 @@
       </c>
       <c r="AT54" s="10">
         <v>105.4</v>
       </c>
       <c r="AU54" s="10">
         <v>117.3</v>
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="46">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="40">
         <v>100</v>
       </c>
-      <c r="BB54" s="40"/>
+      <c r="BB54" s="28">
+        <v>100</v>
+      </c>
       <c r="BC54" s="7"/>
       <c r="BD54" s="7"/>
       <c r="BE54" s="44"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="47"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6">
         <v>113</v>
       </c>
       <c r="C55" s="6">
         <v>113</v>
       </c>
       <c r="D55" s="6">
         <v>113</v>
       </c>
       <c r="E55" s="6">
         <v>113</v>
       </c>
       <c r="F55" s="6">
@@ -8902,51 +8983,53 @@
       </c>
       <c r="AT55" s="10">
         <v>99.8</v>
       </c>
       <c r="AU55" s="10">
         <v>99.5</v>
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="46">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="40">
         <v>100</v>
       </c>
-      <c r="BB55" s="40"/>
+      <c r="BB55" s="28">
+        <v>100</v>
+      </c>
       <c r="BC55" s="7"/>
       <c r="BD55" s="7"/>
       <c r="BE55" s="44"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="47"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="6">
         <v>84.2</v>
       </c>
       <c r="C56" s="6">
         <v>84.2</v>
       </c>
       <c r="D56" s="6">
         <v>84.2</v>
       </c>
       <c r="E56" s="6">
         <v>84.2</v>
       </c>
       <c r="F56" s="6">
@@ -9071,51 +9154,53 @@
       </c>
       <c r="AT56" s="10">
         <v>73.7</v>
       </c>
       <c r="AU56" s="10">
         <v>77</v>
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="46">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="40">
         <v>100</v>
       </c>
-      <c r="BB56" s="40"/>
+      <c r="BB56" s="28">
+        <v>100</v>
+      </c>
       <c r="BC56" s="7"/>
       <c r="BD56" s="7"/>
       <c r="BE56" s="44"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="47"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="6">
         <v>104.8</v>
       </c>
       <c r="C57" s="6">
         <v>104.8</v>
       </c>
       <c r="D57" s="6">
         <v>104.8</v>
       </c>
       <c r="E57" s="6">
         <v>104.8</v>
       </c>
       <c r="F57" s="6">
@@ -9240,51 +9325,53 @@
       </c>
       <c r="AT57" s="10">
         <v>97.2</v>
       </c>
       <c r="AU57" s="7">
         <v>97.3</v>
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="46">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="40">
         <v>100</v>
       </c>
-      <c r="BB57" s="40"/>
+      <c r="BB57" s="28">
+        <v>100</v>
+      </c>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
       <c r="BE57" s="44"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="47"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="6">
@@ -9409,51 +9496,53 @@
       </c>
       <c r="AT58" s="10">
         <v>99.5</v>
       </c>
       <c r="AU58" s="7">
         <v>98.9</v>
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="46">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="40">
         <v>108.9</v>
       </c>
-      <c r="BB58" s="40"/>
+      <c r="BB58" s="28">
+        <v>106.5</v>
+      </c>
       <c r="BC58" s="7"/>
       <c r="BD58" s="7"/>
       <c r="BE58" s="44"/>
       <c r="BF58" s="10"/>
       <c r="BG58" s="7"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="47"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="6">
         <v>86.8</v>
       </c>
       <c r="C59" s="6">
         <v>86.8</v>
       </c>
       <c r="D59" s="6">
         <v>86.8</v>
       </c>
       <c r="E59" s="6">
         <v>87.1</v>
       </c>
       <c r="F59" s="6">
@@ -9578,51 +9667,53 @@
       </c>
       <c r="AT59" s="10">
         <v>100.4</v>
       </c>
       <c r="AU59" s="7">
         <v>99.1</v>
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="46">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="40">
         <v>100.4</v>
       </c>
-      <c r="BB59" s="40"/>
+      <c r="BB59" s="28">
+        <v>100.3</v>
+      </c>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
       <c r="BE59" s="44"/>
       <c r="BF59" s="10"/>
       <c r="BG59" s="7"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="47"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="6">
         <v>104.8</v>
       </c>
       <c r="C60" s="6">
         <v>104.8</v>
       </c>
       <c r="D60" s="6">
         <v>104.8</v>
       </c>
       <c r="E60" s="6">
         <v>104.8</v>
       </c>
       <c r="F60" s="6">
@@ -9747,51 +9838,53 @@
       </c>
       <c r="AT60" s="10">
         <v>96.9</v>
       </c>
       <c r="AU60" s="7">
         <v>96.4</v>
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="46">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="40">
         <v>89.3</v>
       </c>
-      <c r="BB60" s="40"/>
+      <c r="BB60" s="28">
+        <v>91.6</v>
+      </c>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
       <c r="BE60" s="44"/>
       <c r="BF60" s="10"/>
       <c r="BG60" s="7"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="47"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="6">
         <v>53.8</v>
       </c>
       <c r="C61" s="6">
         <v>53.8</v>
       </c>
       <c r="D61" s="6">
         <v>53.8</v>
       </c>
       <c r="E61" s="6">
         <v>53.8</v>
       </c>
       <c r="F61" s="6">
@@ -9916,51 +10009,53 @@
       </c>
       <c r="AT61" s="10">
         <v>96.7</v>
       </c>
       <c r="AU61" s="7">
         <v>95.6</v>
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="46">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="40">
         <v>105.5</v>
       </c>
-      <c r="BB61" s="40"/>
+      <c r="BB61" s="28">
+        <v>107.3</v>
+      </c>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
       <c r="BE61" s="44"/>
       <c r="BF61" s="10"/>
       <c r="BG61" s="7"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="47"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="6">
         <v>51.4</v>
       </c>
       <c r="C62" s="6">
         <v>51.4</v>
       </c>
       <c r="D62" s="6">
         <v>51.4</v>
       </c>
       <c r="E62" s="6">
         <v>51.4</v>
       </c>
       <c r="F62" s="6">
@@ -10085,51 +10180,53 @@
       </c>
       <c r="AT62" s="10">
         <v>122</v>
       </c>
       <c r="AU62" s="7">
         <v>148</v>
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="46">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="40">
         <v>100</v>
       </c>
-      <c r="BB62" s="40"/>
+      <c r="BB62" s="28">
+        <v>100</v>
+      </c>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
       <c r="BE62" s="44"/>
       <c r="BF62" s="10"/>
       <c r="BG62" s="7"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="47"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="6">
         <v>110.2</v>
       </c>
       <c r="C63" s="6">
         <v>110.2</v>
       </c>
       <c r="D63" s="6">
         <v>110.2</v>
       </c>
       <c r="E63" s="6">
         <v>109.9</v>
       </c>
       <c r="F63" s="6">
@@ -10254,51 +10351,53 @@
       </c>
       <c r="AT63" s="10">
         <v>92</v>
       </c>
       <c r="AU63" s="7">
         <v>93.2</v>
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="46">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="40">
         <v>100.7</v>
       </c>
-      <c r="BB63" s="40"/>
+      <c r="BB63" s="28">
+        <v>100.5</v>
+      </c>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
       <c r="BE63" s="44"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="7"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="47"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="6">
         <v>57.4</v>
       </c>
       <c r="C64" s="6">
         <v>57.4</v>
       </c>
       <c r="D64" s="6">
         <v>57.4</v>
       </c>
       <c r="E64" s="6">
         <v>57.4</v>
       </c>
       <c r="F64" s="6">
@@ -10423,51 +10522,53 @@
       </c>
       <c r="AT64" s="10">
         <v>103.2</v>
       </c>
       <c r="AU64" s="10">
         <v>101.4</v>
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="46">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="40">
         <v>108.4</v>
       </c>
-      <c r="BB64" s="40"/>
+      <c r="BB64" s="28">
+        <v>109.2</v>
+      </c>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
       <c r="BE64" s="44"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="47"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="6">
         <v>66.2</v>
       </c>
       <c r="C65" s="6">
         <v>66.2</v>
       </c>
       <c r="D65" s="6">
         <v>66.2</v>
       </c>
       <c r="E65" s="6">
         <v>66.2</v>
       </c>
       <c r="F65" s="6">
@@ -10592,51 +10693,53 @@
       </c>
       <c r="AT65" s="10">
         <v>100.1</v>
       </c>
       <c r="AU65" s="10">
         <v>101.3</v>
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="46">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="40">
         <v>100</v>
       </c>
-      <c r="BB65" s="40"/>
+      <c r="BB65" s="28">
+        <v>100</v>
+      </c>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
       <c r="BE65" s="44"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="47"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="6">
@@ -10761,51 +10864,53 @@
       </c>
       <c r="AT66" s="10">
         <v>97.4</v>
       </c>
       <c r="AU66" s="10">
         <v>98.6</v>
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="46">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="BB66" s="40"/>
+      <c r="BB66" s="28">
+        <v>100</v>
+      </c>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
       <c r="BE66" s="44"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="47"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="6">
         <v>93.4</v>
       </c>
       <c r="C67" s="6">
         <v>93.4</v>
       </c>
       <c r="D67" s="6">
         <v>93.4</v>
       </c>
       <c r="E67" s="6">
         <v>93.6</v>
       </c>
       <c r="F67" s="6">
@@ -10930,51 +11035,53 @@
       </c>
       <c r="AT67" s="10">
         <v>81</v>
       </c>
       <c r="AU67" s="10">
         <v>82.6</v>
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="46">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="40">
         <v>100</v>
       </c>
-      <c r="BB67" s="40"/>
+      <c r="BB67" s="28">
+        <v>100</v>
+      </c>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
       <c r="BE67" s="44"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="47"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6">
         <v>75</v>
       </c>
       <c r="F68" s="6">
@@ -11099,51 +11206,53 @@
       </c>
       <c r="AT68" s="10">
         <v>88.6</v>
       </c>
       <c r="AU68" s="10">
         <v>91.6</v>
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="46">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="BB68" s="40"/>
+      <c r="BB68" s="28">
+        <v>100</v>
+      </c>
       <c r="BC68" s="7"/>
       <c r="BD68" s="7"/>
       <c r="BE68" s="44"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="47"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="6">
         <v>92.5</v>
       </c>
       <c r="C69" s="6">
         <v>92.3</v>
       </c>
       <c r="D69" s="6">
         <v>92.3</v>
       </c>
       <c r="E69" s="6">
         <v>92.3</v>
       </c>
       <c r="F69" s="6">
@@ -11268,231 +11377,233 @@
       </c>
       <c r="AT69" s="10">
         <v>103.3</v>
       </c>
       <c r="AU69" s="10">
         <v>101.9</v>
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="46">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="40">
         <v>100</v>
       </c>
-      <c r="BB69" s="40"/>
+      <c r="BB69" s="28">
+        <v>100</v>
+      </c>
       <c r="BC69" s="7"/>
       <c r="BD69" s="7"/>
       <c r="BE69" s="44"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="47"/>
     </row>
     <row r="70" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="21"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="55" t="s">
+      <c r="A71" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="55"/>
-[...11 lines deleted...]
-      <c r="Z71" s="55" t="s">
+      <c r="B71" s="56"/>
+      <c r="C71" s="56"/>
+      <c r="D71" s="56"/>
+      <c r="E71" s="56"/>
+      <c r="F71" s="56"/>
+      <c r="G71" s="56"/>
+      <c r="H71" s="56"/>
+      <c r="I71" s="56"/>
+      <c r="J71" s="56"/>
+      <c r="K71" s="56"/>
+      <c r="L71" s="56"/>
+      <c r="M71" s="56"/>
+      <c r="Z71" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="AA71" s="55"/>
-[...10 lines deleted...]
-      <c r="AL71" s="55"/>
+      <c r="AA71" s="56"/>
+      <c r="AB71" s="56"/>
+      <c r="AC71" s="56"/>
+      <c r="AD71" s="56"/>
+      <c r="AE71" s="56"/>
+      <c r="AF71" s="56"/>
+      <c r="AG71" s="56"/>
+      <c r="AH71" s="56"/>
+      <c r="AI71" s="56"/>
+      <c r="AJ71" s="56"/>
+      <c r="AK71" s="56"/>
+      <c r="AL71" s="56"/>
     </row>
     <row r="72" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="33"/>
       <c r="B72" s="33"/>
       <c r="C72" s="33"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="33"/>
-      <c r="I72" s="64" t="s">
+      <c r="I72" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="J72" s="64"/>
-[...3 lines deleted...]
-      <c r="U72" s="64" t="s">
+      <c r="J72" s="65"/>
+      <c r="K72" s="65"/>
+      <c r="L72" s="65"/>
+      <c r="M72" s="65"/>
+      <c r="U72" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="V72" s="64"/>
-[...8 lines deleted...]
-      <c r="AS72" s="64" t="s">
+      <c r="V72" s="65"/>
+      <c r="W72" s="65"/>
+      <c r="X72" s="65"/>
+      <c r="Y72" s="65"/>
+      <c r="AG72" s="65"/>
+      <c r="AH72" s="65"/>
+      <c r="AI72" s="65"/>
+      <c r="AJ72" s="65"/>
+      <c r="AK72" s="65"/>
+      <c r="AS72" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="AT72" s="64"/>
-[...3 lines deleted...]
-      <c r="BE72" s="64" t="s">
+      <c r="AT72" s="65"/>
+      <c r="AU72" s="65"/>
+      <c r="AV72" s="65"/>
+      <c r="AW72" s="65"/>
+      <c r="BE72" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="BF72" s="64"/>
-[...2 lines deleted...]
-      <c r="BI72" s="64"/>
+      <c r="BF72" s="65"/>
+      <c r="BG72" s="65"/>
+      <c r="BH72" s="65"/>
+      <c r="BI72" s="65"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="59"/>
-      <c r="B73" s="56" t="s">
+      <c r="A73" s="60"/>
+      <c r="B73" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="C73" s="57"/>
-[...10 lines deleted...]
-      <c r="N73" s="61" t="s">
+      <c r="C73" s="58"/>
+      <c r="D73" s="58"/>
+      <c r="E73" s="58"/>
+      <c r="F73" s="58"/>
+      <c r="G73" s="58"/>
+      <c r="H73" s="58"/>
+      <c r="I73" s="58"/>
+      <c r="J73" s="58"/>
+      <c r="K73" s="58"/>
+      <c r="L73" s="58"/>
+      <c r="M73" s="59"/>
+      <c r="N73" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="O73" s="62"/>
-[...10 lines deleted...]
-      <c r="Z73" s="56" t="s">
+      <c r="O73" s="63"/>
+      <c r="P73" s="63"/>
+      <c r="Q73" s="63"/>
+      <c r="R73" s="63"/>
+      <c r="S73" s="63"/>
+      <c r="T73" s="63"/>
+      <c r="U73" s="63"/>
+      <c r="V73" s="63"/>
+      <c r="W73" s="63"/>
+      <c r="X73" s="63"/>
+      <c r="Y73" s="64"/>
+      <c r="Z73" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AA73" s="57"/>
-[...10 lines deleted...]
-      <c r="AL73" s="56" t="s">
+      <c r="AA73" s="58"/>
+      <c r="AB73" s="58"/>
+      <c r="AC73" s="58"/>
+      <c r="AD73" s="58"/>
+      <c r="AE73" s="58"/>
+      <c r="AF73" s="58"/>
+      <c r="AG73" s="58"/>
+      <c r="AH73" s="58"/>
+      <c r="AI73" s="58"/>
+      <c r="AJ73" s="58"/>
+      <c r="AK73" s="59"/>
+      <c r="AL73" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="AM73" s="57"/>
-[...10 lines deleted...]
-      <c r="AX73" s="56" t="s">
+      <c r="AM73" s="58"/>
+      <c r="AN73" s="58"/>
+      <c r="AO73" s="58"/>
+      <c r="AP73" s="58"/>
+      <c r="AQ73" s="58"/>
+      <c r="AR73" s="58"/>
+      <c r="AS73" s="58"/>
+      <c r="AT73" s="58"/>
+      <c r="AU73" s="58"/>
+      <c r="AV73" s="58"/>
+      <c r="AW73" s="59"/>
+      <c r="AX73" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="AY73" s="57"/>
-[...9 lines deleted...]
-      <c r="BI73" s="58"/>
+      <c r="AY73" s="58"/>
+      <c r="AZ73" s="58"/>
+      <c r="BA73" s="58"/>
+      <c r="BB73" s="58"/>
+      <c r="BC73" s="58"/>
+      <c r="BD73" s="58"/>
+      <c r="BE73" s="58"/>
+      <c r="BF73" s="58"/>
+      <c r="BG73" s="58"/>
+      <c r="BH73" s="58"/>
+      <c r="BI73" s="59"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="60"/>
+      <c r="A74" s="61"/>
       <c r="B74" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J74" s="3" t="s">
@@ -11605,51 +11716,51 @@
       </c>
       <c r="AT74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="AU74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="AV74" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AW74" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AX74" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AY74" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AZ74" s="4" t="s">
         <v>6</v>
       </c>
       <c r="BA74" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="BB74" s="42" t="s">
+      <c r="BB74" s="55" t="s">
         <v>8</v>
       </c>
       <c r="BC74" s="4" t="s">
         <v>14</v>
       </c>
       <c r="BD74" s="4" t="s">
         <v>9</v>
       </c>
       <c r="BE74" s="4" t="s">
         <v>10</v>
       </c>
       <c r="BF74" s="4" t="s">
         <v>11</v>
       </c>
       <c r="BG74" s="4" t="s">
         <v>12</v>
       </c>
       <c r="BH74" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BI74" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
@@ -11790,51 +11901,53 @@
       </c>
       <c r="AT75" s="10">
         <v>107.7</v>
       </c>
       <c r="AU75" s="10">
         <v>106.8</v>
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="49">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="44">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
-      <c r="BB75" s="40"/>
+      <c r="BB75" s="28">
+        <v>111.7</v>
+      </c>
       <c r="BC75" s="7"/>
       <c r="BD75" s="7"/>
       <c r="BE75" s="44"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="48"/>
     </row>
     <row r="76" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="7">
         <v>88.2</v>
       </c>
       <c r="C76" s="7">
         <v>90</v>
       </c>
       <c r="D76" s="7">
         <v>90.1</v>
       </c>
       <c r="E76" s="7">
         <v>90.3</v>
       </c>
       <c r="F76" s="7">
@@ -11959,51 +12072,53 @@
       </c>
       <c r="AT76" s="10">
         <v>67.2</v>
       </c>
       <c r="AU76" s="10">
         <v>67.8</v>
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="46">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="44">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
-      <c r="BB76" s="40"/>
+      <c r="BB76" s="28">
+        <v>59.6</v>
+      </c>
       <c r="BC76" s="7"/>
       <c r="BD76" s="7"/>
       <c r="BE76" s="44"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="47"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7">
         <v>107.4</v>
       </c>
       <c r="C77" s="7">
         <v>105.1</v>
       </c>
       <c r="D77" s="7">
         <v>106.1</v>
       </c>
       <c r="E77" s="7">
         <v>104.3</v>
       </c>
       <c r="F77" s="7">
@@ -12128,51 +12243,53 @@
       </c>
       <c r="AT77" s="10">
         <v>119.7</v>
       </c>
       <c r="AU77" s="10">
         <v>122.5</v>
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="46">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="44">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
-      <c r="BB77" s="40"/>
+      <c r="BB77" s="28">
+        <v>294.10000000000002</v>
+      </c>
       <c r="BC77" s="7"/>
       <c r="BD77" s="7"/>
       <c r="BE77" s="44"/>
       <c r="BF77" s="10"/>
       <c r="BG77" s="10"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="47"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="7">
         <v>100.4</v>
       </c>
       <c r="C78" s="7">
         <v>101.1</v>
       </c>
       <c r="D78" s="7">
         <v>101.2</v>
       </c>
       <c r="E78" s="7">
         <v>101.58</v>
       </c>
       <c r="F78" s="7">
@@ -12297,51 +12414,53 @@
       </c>
       <c r="AT78" s="10">
         <v>107.8</v>
       </c>
       <c r="AU78" s="10">
         <v>108.5</v>
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="46">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="44">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
-      <c r="BB78" s="40"/>
+      <c r="BB78" s="28">
+        <v>125.2</v>
+      </c>
       <c r="BC78" s="7"/>
       <c r="BD78" s="7"/>
       <c r="BE78" s="44"/>
       <c r="BF78" s="10"/>
       <c r="BG78" s="10"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="47"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="7">
         <v>102.5</v>
       </c>
       <c r="C79" s="7">
         <v>101.4</v>
       </c>
       <c r="D79" s="7">
         <v>102.9</v>
       </c>
       <c r="E79" s="7">
         <v>103.6</v>
       </c>
       <c r="F79" s="7">
@@ -12466,51 +12585,53 @@
       </c>
       <c r="AT79" s="10">
         <v>111.8</v>
       </c>
       <c r="AU79" s="10">
         <v>109.7</v>
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="46">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="44">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
-      <c r="BB79" s="40"/>
+      <c r="BB79" s="28">
+        <v>104</v>
+      </c>
       <c r="BC79" s="7"/>
       <c r="BD79" s="7"/>
       <c r="BE79" s="44"/>
       <c r="BF79" s="10"/>
       <c r="BG79" s="10"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="47"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="7">
         <v>98.7</v>
       </c>
       <c r="C80" s="7">
         <v>98.9</v>
       </c>
       <c r="D80" s="7">
         <v>98.8</v>
       </c>
       <c r="E80" s="7">
         <v>98.7</v>
       </c>
       <c r="F80" s="7">
@@ -12635,51 +12756,53 @@
       </c>
       <c r="AT80" s="10">
         <v>113.9</v>
       </c>
       <c r="AU80" s="7">
         <v>109.2</v>
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="46">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="44">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
-      <c r="BB80" s="40"/>
+      <c r="BB80" s="28">
+        <v>98</v>
+      </c>
       <c r="BC80" s="7"/>
       <c r="BD80" s="7"/>
       <c r="BE80" s="44"/>
       <c r="BF80" s="10"/>
       <c r="BG80" s="7"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="47"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="7">
         <v>95.3</v>
       </c>
       <c r="C81" s="7">
         <v>96.5</v>
       </c>
       <c r="D81" s="7">
         <v>96.5</v>
       </c>
       <c r="E81" s="7">
         <v>96.1</v>
       </c>
       <c r="F81" s="7">
@@ -12804,51 +12927,53 @@
       </c>
       <c r="AT81" s="10">
         <v>113.6</v>
       </c>
       <c r="AU81" s="7">
         <v>109.8</v>
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="46">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="44">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
-      <c r="BB81" s="40"/>
+      <c r="BB81" s="28">
+        <v>97</v>
+      </c>
       <c r="BC81" s="7"/>
       <c r="BD81" s="7"/>
       <c r="BE81" s="44"/>
       <c r="BF81" s="10"/>
       <c r="BG81" s="7"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="47"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="7">
         <v>99.6</v>
       </c>
       <c r="C82" s="7">
         <v>100.5</v>
       </c>
       <c r="D82" s="7">
         <v>115.1</v>
       </c>
       <c r="E82" s="7">
         <v>110.4</v>
       </c>
       <c r="F82" s="7">
@@ -12973,51 +13098,53 @@
       </c>
       <c r="AT82" s="10">
         <v>100.1</v>
       </c>
       <c r="AU82" s="7">
         <v>108.4</v>
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="46">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="44">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
-      <c r="BB82" s="40"/>
+      <c r="BB82" s="28">
+        <v>145.80000000000001</v>
+      </c>
       <c r="BC82" s="7"/>
       <c r="BD82" s="7"/>
       <c r="BE82" s="44"/>
       <c r="BF82" s="10"/>
       <c r="BG82" s="7"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="47"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="7">
         <v>100.3</v>
       </c>
       <c r="C83" s="7">
         <v>99.8</v>
       </c>
       <c r="D83" s="7">
         <v>99.9</v>
       </c>
       <c r="E83" s="7">
         <v>100.2</v>
       </c>
       <c r="F83" s="7">
@@ -13142,51 +13269,53 @@
       </c>
       <c r="AT83" s="10">
         <v>116.6</v>
       </c>
       <c r="AU83" s="7">
         <v>111</v>
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="46">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="44">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
-      <c r="BB83" s="40"/>
+      <c r="BB83" s="28">
+        <v>103</v>
+      </c>
       <c r="BC83" s="7"/>
       <c r="BD83" s="7"/>
       <c r="BE83" s="44"/>
       <c r="BF83" s="10"/>
       <c r="BG83" s="7"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="47"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="7">
         <v>100</v>
       </c>
       <c r="C84" s="7">
         <v>87.6</v>
       </c>
       <c r="D84" s="7">
         <v>87.8</v>
       </c>
       <c r="E84" s="7">
         <v>90.6</v>
       </c>
       <c r="F84" s="7">
@@ -13311,51 +13440,53 @@
       </c>
       <c r="AT84" s="10">
         <v>106.1</v>
       </c>
       <c r="AU84" s="7">
         <v>105</v>
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="46">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="44">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
-      <c r="BB84" s="40"/>
+      <c r="BB84" s="28">
+        <v>100.8</v>
+      </c>
       <c r="BC84" s="7"/>
       <c r="BD84" s="7"/>
       <c r="BE84" s="44"/>
       <c r="BF84" s="10"/>
       <c r="BG84" s="7"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="47"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="7">
         <v>104.3</v>
       </c>
       <c r="C85" s="7">
         <v>104</v>
       </c>
       <c r="D85" s="7">
         <v>103.8</v>
       </c>
       <c r="E85" s="7">
         <v>104.2</v>
       </c>
       <c r="F85" s="7">
@@ -13480,51 +13611,53 @@
       </c>
       <c r="AT85" s="10">
         <v>109.9</v>
       </c>
       <c r="AU85" s="7">
         <v>108.7</v>
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="46">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="44">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
-      <c r="BB85" s="40"/>
+      <c r="BB85" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BC85" s="7"/>
       <c r="BD85" s="7"/>
       <c r="BE85" s="44"/>
       <c r="BF85" s="10"/>
       <c r="BG85" s="7"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="47"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="7">
         <v>103.1</v>
       </c>
       <c r="C86" s="7">
         <v>106</v>
       </c>
       <c r="D86" s="7">
         <v>104.4</v>
       </c>
       <c r="E86" s="7">
         <v>103.9</v>
       </c>
       <c r="F86" s="7">
@@ -13649,51 +13782,53 @@
       </c>
       <c r="AT86" s="10">
         <v>102.6</v>
       </c>
       <c r="AU86" s="7">
         <v>103</v>
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="46">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="44">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
-      <c r="BB86" s="40"/>
+      <c r="BB86" s="28">
+        <v>104.7</v>
+      </c>
       <c r="BC86" s="7"/>
       <c r="BD86" s="7"/>
       <c r="BE86" s="44"/>
       <c r="BF86" s="10"/>
       <c r="BG86" s="7"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="47"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="7">
         <v>104.6</v>
       </c>
       <c r="C87" s="7">
         <v>105.4</v>
       </c>
       <c r="D87" s="7">
         <v>105.9</v>
       </c>
       <c r="E87" s="7">
         <v>106.5</v>
       </c>
       <c r="F87" s="7">
@@ -13818,51 +13953,53 @@
       </c>
       <c r="AT87" s="10">
         <v>113.7</v>
       </c>
       <c r="AU87" s="10">
         <v>110.8</v>
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="46">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="44">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
-      <c r="BB87" s="40"/>
+      <c r="BB87" s="28">
+        <v>130.19999999999999</v>
+      </c>
       <c r="BC87" s="7"/>
       <c r="BD87" s="7"/>
       <c r="BE87" s="44"/>
       <c r="BF87" s="10"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="47"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="7">
         <v>105.1</v>
       </c>
       <c r="C88" s="7">
         <v>104.5</v>
       </c>
       <c r="D88" s="7">
         <v>103.5</v>
       </c>
       <c r="E88" s="7">
         <v>103.3</v>
       </c>
       <c r="F88" s="7">
@@ -13987,51 +14124,53 @@
       </c>
       <c r="AT88" s="10">
         <v>118.2</v>
       </c>
       <c r="AU88" s="10">
         <v>116.3</v>
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="46">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="44">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
-      <c r="BB88" s="40"/>
+      <c r="BB88" s="28">
+        <v>114.6</v>
+      </c>
       <c r="BC88" s="7"/>
       <c r="BD88" s="7"/>
       <c r="BE88" s="44"/>
       <c r="BF88" s="10"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="47"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B89" s="7">
         <v>100.1</v>
       </c>
       <c r="C89" s="7">
         <v>100.5</v>
       </c>
       <c r="D89" s="7">
         <v>100.4</v>
       </c>
       <c r="E89" s="7">
         <v>100.5</v>
       </c>
       <c r="F89" s="7">
@@ -14156,51 +14295,53 @@
       </c>
       <c r="AT89" s="10">
         <v>114.3</v>
       </c>
       <c r="AU89" s="10">
         <v>111.1</v>
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="46">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="44">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
-      <c r="BB89" s="40"/>
+      <c r="BB89" s="28">
+        <v>104.3</v>
+      </c>
       <c r="BC89" s="7"/>
       <c r="BD89" s="7"/>
       <c r="BE89" s="44"/>
       <c r="BF89" s="10"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="47"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="7">
         <v>101.1</v>
       </c>
       <c r="C90" s="7">
         <v>101.1</v>
       </c>
       <c r="D90" s="7">
         <v>101.6</v>
       </c>
       <c r="E90" s="7">
         <v>103.6</v>
       </c>
       <c r="F90" s="7">
@@ -14325,51 +14466,53 @@
       </c>
       <c r="AT90" s="10">
         <v>104.7</v>
       </c>
       <c r="AU90" s="10">
         <v>98.1</v>
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="46">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="44">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
-      <c r="BB90" s="40"/>
+      <c r="BB90" s="28">
+        <v>102.1</v>
+      </c>
       <c r="BC90" s="7"/>
       <c r="BD90" s="7"/>
       <c r="BE90" s="44"/>
       <c r="BF90" s="10"/>
       <c r="BG90" s="10"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="47"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="7">
         <v>101.8</v>
       </c>
       <c r="C91" s="7">
         <v>100.9</v>
       </c>
       <c r="D91" s="7">
         <v>101.2</v>
       </c>
       <c r="E91" s="7">
         <v>101.4</v>
       </c>
       <c r="F91" s="7">
@@ -14494,51 +14637,53 @@
       </c>
       <c r="AT91" s="10">
         <v>115.4</v>
       </c>
       <c r="AU91" s="10">
         <v>110.5</v>
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="46">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="44">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
-      <c r="BB91" s="40"/>
+      <c r="BB91" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BC91" s="7"/>
       <c r="BD91" s="7"/>
       <c r="BE91" s="44"/>
       <c r="BF91" s="10"/>
       <c r="BG91" s="10"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="47"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="7">
         <v>97.8</v>
       </c>
       <c r="C92" s="7">
         <v>98.1</v>
       </c>
       <c r="D92" s="7">
         <v>98.6</v>
       </c>
       <c r="E92" s="7">
         <v>95.8</v>
       </c>
       <c r="F92" s="7">
@@ -14663,51 +14808,53 @@
       </c>
       <c r="AT92" s="10">
         <v>99.2</v>
       </c>
       <c r="AU92" s="10">
         <v>98.1</v>
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="46">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="44">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
-      <c r="BB92" s="40"/>
+      <c r="BB92" s="28">
+        <v>101.4</v>
+      </c>
       <c r="BC92" s="7"/>
       <c r="BD92" s="7"/>
       <c r="BE92" s="44"/>
       <c r="BF92" s="10"/>
       <c r="BG92" s="10"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="47"/>
     </row>
     <row r="93" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="14"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
       <c r="E93" s="14"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="14"/>
       <c r="M93" s="14"/>
       <c r="N93" s="14"/>
       <c r="O93" s="14"/>
       <c r="P93" s="14"/>
       <c r="Q93" s="14"/>
@@ -14719,63 +14866,63 @@
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B94" s="24"/>
       <c r="C94" s="25"/>
       <c r="D94" s="25"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="26"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="Z94" s="36" t="s">
         <v>41</v>
       </c>
       <c r="AA94" s="36"/>
       <c r="AB94" s="36"/>
       <c r="AC94" s="36"/>
       <c r="AD94" s="36"/>
       <c r="AE94" s="36"/>
       <c r="AF94" s="36"/>
       <c r="AG94" s="36"/>
       <c r="AH94" s="36"/>
       <c r="AI94" s="36"/>
       <c r="AJ94" s="36"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="Z95" s="65" t="s">
+      <c r="Z95" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="AA95" s="65"/>
-[...8 lines deleted...]
-      <c r="AJ95" s="65"/>
+      <c r="AA95" s="66"/>
+      <c r="AB95" s="66"/>
+      <c r="AC95" s="66"/>
+      <c r="AD95" s="66"/>
+      <c r="AE95" s="66"/>
+      <c r="AF95" s="66"/>
+      <c r="AG95" s="66"/>
+      <c r="AH95" s="66"/>
+      <c r="AI95" s="66"/>
+      <c r="AJ95" s="66"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="36" t="s">
         <v>43</v>
       </c>
       <c r="AA96" s="36"/>
       <c r="AB96" s="36"/>
       <c r="AC96" s="36"/>
       <c r="AD96" s="36"/>
       <c r="AE96" s="36"/>
       <c r="AF96" s="36"/>
       <c r="AG96" s="36"/>
       <c r="AH96" s="36"/>
       <c r="AI96" s="36"/>
       <c r="AJ96" s="36"/>
     </row>
     <row r="97" spans="26:36" x14ac:dyDescent="0.2">
       <c r="Z97" s="36" t="s">
         <v>44</v>
       </c>
       <c r="AA97" s="36"/>
       <c r="AB97" s="36"/>
       <c r="AC97" s="36"/>
       <c r="AD97" s="36"/>
       <c r="AE97" s="36"/>