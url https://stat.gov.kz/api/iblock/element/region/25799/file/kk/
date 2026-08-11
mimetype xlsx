--- v2 (2026-06-23)
+++ v3 (2026-08-11)
@@ -528,51 +528,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -663,82 +663,85 @@
     <xf numFmtId="164" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1011,52 +1014,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AJ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AN2" sqref="AN2"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BC75" sqref="BC75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B1" s="53"/>
@@ -1089,199 +1092,199 @@
       <c r="AC1" s="54"/>
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="53"/>
       <c r="AL1" s="53"/>
       <c r="AM1" s="53"/>
       <c r="AN1" s="53"/>
       <c r="AO1" s="53"/>
       <c r="AP1" s="53"/>
       <c r="AQ1" s="53"/>
       <c r="AR1" s="53"/>
       <c r="AS1" s="53"/>
       <c r="AT1" s="53"/>
       <c r="AU1" s="53"/>
       <c r="AV1" s="53"/>
       <c r="AW1" s="53"/>
       <c r="AX1" s="53"/>
       <c r="AY1" s="53"/>
     </row>
     <row r="2" spans="1:61" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="56"/>
-[...11 lines deleted...]
-      <c r="Z2" s="56" t="s">
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="Z2" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="56"/>
-[...10 lines deleted...]
-      <c r="AL2" s="56"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
     </row>
     <row r="3" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
-      <c r="I3" s="65" t="s">
+      <c r="I3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="65"/>
-[...3 lines deleted...]
-      <c r="U3" s="65" t="s">
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="U3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="65"/>
-[...8 lines deleted...]
-      <c r="AS3" s="65" t="s">
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AI3" s="60"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="60"/>
+      <c r="AS3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="65"/>
-[...3 lines deleted...]
-      <c r="BE3" s="65" t="s">
+      <c r="AT3" s="60"/>
+      <c r="AU3" s="60"/>
+      <c r="AV3" s="60"/>
+      <c r="AW3" s="60"/>
+      <c r="BE3" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="BF3" s="65"/>
-[...2 lines deleted...]
-      <c r="BI3" s="65"/>
+      <c r="BF3" s="60"/>
+      <c r="BG3" s="60"/>
+      <c r="BH3" s="60"/>
+      <c r="BI3" s="60"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="60"/>
+      <c r="A4" s="62"/>
       <c r="B4" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="59"/>
-      <c r="N4" s="62" t="s">
+      <c r="N4" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="63"/>
-[...9 lines deleted...]
-      <c r="Y4" s="64"/>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="67"/>
       <c r="Z4" s="57" t="s">
         <v>39</v>
       </c>
       <c r="AA4" s="58"/>
       <c r="AB4" s="58"/>
       <c r="AC4" s="58"/>
       <c r="AD4" s="58"/>
       <c r="AE4" s="58"/>
       <c r="AF4" s="58"/>
       <c r="AG4" s="58"/>
       <c r="AH4" s="58"/>
       <c r="AI4" s="58"/>
       <c r="AJ4" s="58"/>
       <c r="AK4" s="59"/>
       <c r="AL4" s="57" t="s">
         <v>45</v>
       </c>
       <c r="AM4" s="58"/>
       <c r="AN4" s="58"/>
       <c r="AO4" s="58"/>
       <c r="AP4" s="58"/>
       <c r="AQ4" s="58"/>
       <c r="AR4" s="58"/>
       <c r="AS4" s="58"/>
       <c r="AT4" s="58"/>
       <c r="AU4" s="58"/>
       <c r="AV4" s="58"/>
       <c r="AW4" s="59"/>
       <c r="AX4" s="57" t="s">
         <v>46</v>
       </c>
       <c r="AY4" s="58"/>
       <c r="AZ4" s="58"/>
       <c r="BA4" s="58"/>
       <c r="BB4" s="58"/>
       <c r="BC4" s="58"/>
       <c r="BD4" s="58"/>
       <c r="BE4" s="58"/>
       <c r="BF4" s="58"/>
       <c r="BG4" s="58"/>
       <c r="BH4" s="58"/>
       <c r="BI4" s="59"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="61"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1582,57 +1585,59 @@
       </c>
       <c r="AU6" s="10">
         <v>101.7</v>
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="48">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
       <c r="BB6" s="40">
         <v>110.7</v>
       </c>
-      <c r="BC6" s="7"/>
+      <c r="BC6" s="28">
+        <v>110.7</v>
+      </c>
       <c r="BD6" s="7"/>
-      <c r="BE6" s="44"/>
+      <c r="BE6" s="28"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="28"/>
-      <c r="BI6" s="48"/>
+      <c r="BI6" s="56"/>
     </row>
     <row r="7" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>84.6</v>
       </c>
       <c r="C7" s="6">
         <v>85.8</v>
       </c>
       <c r="D7" s="6">
         <v>85.9</v>
       </c>
       <c r="E7" s="6">
         <v>86.3</v>
       </c>
       <c r="F7" s="6">
         <v>86.8</v>
       </c>
       <c r="G7" s="7">
         <v>87.1</v>
       </c>
       <c r="H7" s="7">
         <v>86.8</v>
@@ -1753,57 +1758,59 @@
       </c>
       <c r="AU7" s="10">
         <v>93.4</v>
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="47">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
       <c r="BB7" s="40">
         <v>73.400000000000006</v>
       </c>
-      <c r="BC7" s="7"/>
+      <c r="BC7" s="28">
+        <v>72.599999999999994</v>
+      </c>
       <c r="BD7" s="7"/>
-      <c r="BE7" s="44"/>
+      <c r="BE7" s="28"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="28"/>
-      <c r="BI7" s="47"/>
+      <c r="BI7" s="40"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="6">
         <v>107.7</v>
       </c>
       <c r="C8" s="6">
         <v>105.4</v>
       </c>
       <c r="D8" s="6">
         <v>106.4</v>
       </c>
       <c r="E8" s="6">
         <v>104.6</v>
       </c>
       <c r="F8" s="6">
         <v>104.7</v>
       </c>
       <c r="G8" s="7">
         <v>103.9</v>
       </c>
       <c r="H8" s="7">
         <v>112.8</v>
@@ -1924,57 +1931,59 @@
       </c>
       <c r="AU8" s="10">
         <v>118.9</v>
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="47">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
       <c r="BB8" s="40">
         <v>286.39999999999998</v>
       </c>
-      <c r="BC8" s="7"/>
+      <c r="BC8" s="28">
+        <v>227.1</v>
+      </c>
       <c r="BD8" s="7"/>
-      <c r="BE8" s="44"/>
+      <c r="BE8" s="28"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="28"/>
-      <c r="BI8" s="47"/>
+      <c r="BI8" s="40"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="6">
         <v>101.8</v>
       </c>
       <c r="C9" s="6">
         <v>102.4</v>
       </c>
       <c r="D9" s="6">
         <v>102.5</v>
       </c>
       <c r="E9" s="6">
         <v>102.7</v>
       </c>
       <c r="F9" s="6">
         <v>102.8</v>
       </c>
       <c r="G9" s="7">
         <v>103.2</v>
       </c>
       <c r="H9" s="7">
         <v>104.6</v>
@@ -2095,57 +2104,59 @@
       </c>
       <c r="AU9" s="10">
         <v>102.5</v>
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="47">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
       <c r="BB9" s="40">
         <v>120.9</v>
       </c>
-      <c r="BC9" s="7"/>
+      <c r="BC9" s="28">
+        <v>114.8</v>
+      </c>
       <c r="BD9" s="7"/>
-      <c r="BE9" s="44"/>
+      <c r="BE9" s="28"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="28"/>
-      <c r="BI9" s="47"/>
+      <c r="BI9" s="40"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6">
         <v>102.3</v>
       </c>
       <c r="C10" s="6">
         <v>101.2</v>
       </c>
       <c r="D10" s="6">
         <v>102.7</v>
       </c>
       <c r="E10" s="6">
         <v>103.5</v>
       </c>
       <c r="F10" s="6">
         <v>103.2</v>
       </c>
       <c r="G10" s="7">
         <v>102.9</v>
       </c>
       <c r="H10" s="7">
         <v>124.2</v>
@@ -2266,57 +2277,59 @@
       </c>
       <c r="AU10" s="10">
         <v>91.6</v>
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="47">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
       <c r="BB10" s="40">
         <v>103.9</v>
       </c>
-      <c r="BC10" s="7"/>
+      <c r="BC10" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BD10" s="7"/>
-      <c r="BE10" s="44"/>
+      <c r="BE10" s="28"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="28"/>
-      <c r="BI10" s="47"/>
+      <c r="BI10" s="40"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6">
         <v>99</v>
       </c>
       <c r="C11" s="6">
         <v>99.2</v>
       </c>
       <c r="D11" s="6">
         <v>99.1</v>
       </c>
       <c r="E11" s="6">
         <v>99</v>
       </c>
       <c r="F11" s="6">
         <v>99</v>
       </c>
       <c r="G11" s="7">
         <v>99.3</v>
       </c>
       <c r="H11" s="7">
         <v>99.1</v>
@@ -2437,57 +2450,59 @@
       </c>
       <c r="AU11" s="7">
         <v>99.1</v>
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="47">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
       <c r="BB11" s="40">
         <v>98.1</v>
       </c>
-      <c r="BC11" s="7"/>
+      <c r="BC11" s="28">
+        <v>97.9</v>
+      </c>
       <c r="BD11" s="7"/>
-      <c r="BE11" s="44"/>
+      <c r="BE11" s="28"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="28"/>
-      <c r="BI11" s="47"/>
+      <c r="BI11" s="40"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6">
         <v>90.1</v>
       </c>
       <c r="C12" s="6">
         <v>91.3</v>
       </c>
       <c r="D12" s="6">
         <v>91.5</v>
       </c>
       <c r="E12" s="6">
         <v>91.4</v>
       </c>
       <c r="F12" s="6">
         <v>91.3</v>
       </c>
       <c r="G12" s="7">
         <v>91.4</v>
       </c>
       <c r="H12" s="7">
         <v>92</v>
@@ -2608,57 +2623,59 @@
       </c>
       <c r="AU12" s="7">
         <v>102.3</v>
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="47">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
       <c r="BB12" s="40">
         <v>98.7</v>
       </c>
-      <c r="BC12" s="7"/>
+      <c r="BC12" s="28">
+        <v>96.8</v>
+      </c>
       <c r="BD12" s="7"/>
-      <c r="BE12" s="44"/>
+      <c r="BE12" s="28"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="28"/>
-      <c r="BI12" s="47"/>
+      <c r="BI12" s="40"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6">
         <v>98.5</v>
       </c>
       <c r="C13" s="6">
         <v>99.3</v>
       </c>
       <c r="D13" s="6">
         <v>112.6</v>
       </c>
       <c r="E13" s="6">
         <v>108.5</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
       <c r="G13" s="7">
         <v>103.7</v>
       </c>
       <c r="H13" s="7">
         <v>108.8</v>
@@ -2779,57 +2796,59 @@
       </c>
       <c r="AU13" s="7">
         <v>105</v>
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="47">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="40">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
       <c r="BB13" s="40">
         <v>141.1</v>
       </c>
-      <c r="BC13" s="7"/>
+      <c r="BC13" s="28">
+        <v>139.80000000000001</v>
+      </c>
       <c r="BD13" s="7"/>
-      <c r="BE13" s="44"/>
+      <c r="BE13" s="28"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="28"/>
-      <c r="BI13" s="47"/>
+      <c r="BI13" s="40"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6">
         <v>101.2</v>
       </c>
       <c r="C14" s="6">
         <v>100.8</v>
       </c>
       <c r="D14" s="6">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>101</v>
       </c>
       <c r="F14" s="6">
         <v>101</v>
       </c>
       <c r="G14" s="7">
         <v>100.9</v>
       </c>
       <c r="H14" s="7">
         <v>99.8</v>
@@ -2950,57 +2969,59 @@
       </c>
       <c r="AU14" s="7">
         <v>98.2</v>
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="47">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="40">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
       <c r="BB14" s="40">
         <v>101</v>
       </c>
-      <c r="BC14" s="7"/>
+      <c r="BC14" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BD14" s="7"/>
-      <c r="BE14" s="44"/>
+      <c r="BE14" s="28"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="28"/>
-      <c r="BI14" s="47"/>
+      <c r="BI14" s="40"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6">
         <v>92.6</v>
       </c>
       <c r="C15" s="6">
         <v>83.1</v>
       </c>
       <c r="D15" s="6">
         <v>83.5</v>
       </c>
       <c r="E15" s="6">
         <v>86.1</v>
       </c>
       <c r="F15" s="6">
         <v>88.1</v>
       </c>
       <c r="G15" s="7">
         <v>91.8</v>
       </c>
       <c r="H15" s="7">
         <v>98.6</v>
@@ -3121,57 +3142,59 @@
       </c>
       <c r="AU15" s="7">
         <v>99.1</v>
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="47">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="40">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
       <c r="BB15" s="40">
         <v>101.5</v>
       </c>
-      <c r="BC15" s="7"/>
+      <c r="BC15" s="28">
+        <v>105.5</v>
+      </c>
       <c r="BD15" s="7"/>
-      <c r="BE15" s="44"/>
+      <c r="BE15" s="28"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="28"/>
-      <c r="BI15" s="47"/>
+      <c r="BI15" s="40"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6">
         <v>105</v>
       </c>
       <c r="C16" s="6">
         <v>104.6</v>
       </c>
       <c r="D16" s="6">
         <v>104.4</v>
       </c>
       <c r="E16" s="6">
         <v>104.8</v>
       </c>
       <c r="F16" s="6">
         <v>104.4</v>
       </c>
       <c r="G16" s="7">
         <v>103.6</v>
       </c>
       <c r="H16" s="7">
         <v>106.6</v>
@@ -3292,57 +3315,59 @@
       </c>
       <c r="AU16" s="7">
         <v>135.6</v>
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="47">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="40">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
       <c r="BB16" s="40">
         <v>103.5</v>
       </c>
-      <c r="BC16" s="7"/>
+      <c r="BC16" s="28">
+        <v>101.7</v>
+      </c>
       <c r="BD16" s="7"/>
-      <c r="BE16" s="44"/>
+      <c r="BE16" s="28"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="28"/>
-      <c r="BI16" s="47"/>
+      <c r="BI16" s="40"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6">
         <v>102.9</v>
       </c>
       <c r="C17" s="6">
         <v>105.8</v>
       </c>
       <c r="D17" s="6">
         <v>104.2</v>
       </c>
       <c r="E17" s="6">
         <v>103.7</v>
       </c>
       <c r="F17" s="6">
         <v>104.5</v>
       </c>
       <c r="G17" s="7">
         <v>104.5</v>
       </c>
       <c r="H17" s="7">
         <v>105.8</v>
@@ -3463,57 +3488,59 @@
       </c>
       <c r="AU17" s="7">
         <v>98.7</v>
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="47">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="40">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
       <c r="BB17" s="40">
         <v>104.5</v>
       </c>
-      <c r="BC17" s="7"/>
+      <c r="BC17" s="28">
+        <v>111.7</v>
+      </c>
       <c r="BD17" s="7"/>
-      <c r="BE17" s="44"/>
+      <c r="BE17" s="28"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="7"/>
       <c r="BH17" s="28"/>
-      <c r="BI17" s="47"/>
+      <c r="BI17" s="40"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6">
         <v>75.8</v>
       </c>
       <c r="C18" s="6">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="6">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="6">
         <v>77.8</v>
       </c>
       <c r="F18" s="6">
         <v>78.2</v>
       </c>
       <c r="G18" s="7">
         <v>78.8</v>
       </c>
       <c r="H18" s="7">
         <v>82.6</v>
@@ -3634,57 +3661,59 @@
       </c>
       <c r="AU18" s="10">
         <v>103.1</v>
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="47">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="40">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
       <c r="BB18" s="40">
         <v>116.5</v>
       </c>
-      <c r="BC18" s="7"/>
+      <c r="BC18" s="28">
+        <v>111.6</v>
+      </c>
       <c r="BD18" s="7"/>
-      <c r="BE18" s="44"/>
+      <c r="BE18" s="28"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="28"/>
-      <c r="BI18" s="47"/>
+      <c r="BI18" s="40"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="6">
         <v>102.6</v>
       </c>
       <c r="C19" s="6">
         <v>102.1</v>
       </c>
       <c r="D19" s="6">
         <v>101.3</v>
       </c>
       <c r="E19" s="6">
         <v>101.3</v>
       </c>
       <c r="F19" s="6">
         <v>101.2</v>
       </c>
       <c r="G19" s="7">
         <v>101.5</v>
       </c>
       <c r="H19" s="7">
         <v>103.8</v>
@@ -3805,57 +3834,59 @@
       </c>
       <c r="AU19" s="10">
         <v>104.1</v>
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="47">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="40">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
       <c r="BB19" s="40">
         <v>113.7</v>
       </c>
-      <c r="BC19" s="7"/>
+      <c r="BC19" s="28">
+        <v>117.7</v>
+      </c>
       <c r="BD19" s="7"/>
-      <c r="BE19" s="44"/>
+      <c r="BE19" s="28"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="28"/>
-      <c r="BI19" s="47"/>
+      <c r="BI19" s="40"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="6">
         <v>99.7</v>
       </c>
       <c r="C20" s="6">
         <v>100.1</v>
       </c>
       <c r="D20" s="6">
         <v>100</v>
       </c>
       <c r="E20" s="6">
         <v>100.1</v>
       </c>
       <c r="F20" s="6">
         <v>99.2</v>
       </c>
       <c r="G20" s="7">
         <v>100.1</v>
       </c>
       <c r="H20" s="7">
         <v>101.1</v>
@@ -3976,57 +4007,59 @@
       </c>
       <c r="AU20" s="10">
         <v>106.7</v>
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="47">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="40">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
       <c r="BB20" s="40">
         <v>104.1</v>
       </c>
-      <c r="BC20" s="7"/>
+      <c r="BC20" s="28">
+        <v>103.2</v>
+      </c>
       <c r="BD20" s="7"/>
-      <c r="BE20" s="44"/>
+      <c r="BE20" s="28"/>
       <c r="BF20" s="10"/>
       <c r="BG20" s="10"/>
       <c r="BH20" s="28"/>
-      <c r="BI20" s="47"/>
+      <c r="BI20" s="40"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="6">
         <v>101</v>
       </c>
       <c r="C21" s="6">
         <v>101</v>
       </c>
       <c r="D21" s="6">
         <v>101.5</v>
       </c>
       <c r="E21" s="6">
         <v>103.6</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="7">
         <v>102.7</v>
       </c>
       <c r="H21" s="7">
         <v>103.4</v>
@@ -4147,57 +4180,59 @@
       </c>
       <c r="AU21" s="10">
         <v>90.1</v>
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="47">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="40">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
       <c r="BB21" s="40">
         <v>102.1</v>
       </c>
-      <c r="BC21" s="7"/>
+      <c r="BC21" s="28">
+        <v>101</v>
+      </c>
       <c r="BD21" s="7"/>
-      <c r="BE21" s="44"/>
+      <c r="BE21" s="28"/>
       <c r="BF21" s="10"/>
       <c r="BG21" s="10"/>
       <c r="BH21" s="28"/>
-      <c r="BI21" s="47"/>
+      <c r="BI21" s="40"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="6">
         <v>101.6</v>
       </c>
       <c r="C22" s="6">
         <v>100.7</v>
       </c>
       <c r="D22" s="6">
         <v>101</v>
       </c>
       <c r="E22" s="6">
         <v>101.2</v>
       </c>
       <c r="F22" s="6">
         <v>101.3</v>
       </c>
       <c r="G22" s="7">
         <v>101.4</v>
       </c>
       <c r="H22" s="7">
         <v>103.5</v>
@@ -4318,57 +4353,59 @@
       </c>
       <c r="AU22" s="10">
         <v>100</v>
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="47">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="40">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
       <c r="BB22" s="40">
         <v>101.1</v>
       </c>
-      <c r="BC22" s="7"/>
+      <c r="BC22" s="28">
+        <v>102.2</v>
+      </c>
       <c r="BD22" s="7"/>
-      <c r="BE22" s="44"/>
+      <c r="BE22" s="28"/>
       <c r="BF22" s="10"/>
       <c r="BG22" s="10"/>
       <c r="BH22" s="28"/>
-      <c r="BI22" s="47"/>
+      <c r="BI22" s="40"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="6">
         <v>106.9</v>
       </c>
       <c r="C23" s="6">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>106.6</v>
       </c>
       <c r="E23" s="6">
         <v>103.3</v>
       </c>
       <c r="F23" s="6">
         <v>102.8</v>
       </c>
       <c r="G23" s="7">
         <v>106.5</v>
       </c>
       <c r="H23" s="7">
         <v>103.3</v>
@@ -4489,57 +4526,59 @@
       </c>
       <c r="AU23" s="10">
         <v>101.3</v>
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="47">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="40">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
       <c r="BB23" s="40">
         <v>101</v>
       </c>
-      <c r="BC23" s="7"/>
+      <c r="BC23" s="28">
+        <v>99.6</v>
+      </c>
       <c r="BD23" s="7"/>
-      <c r="BE23" s="44"/>
+      <c r="BE23" s="28"/>
       <c r="BF23" s="10"/>
       <c r="BG23" s="10"/>
       <c r="BH23" s="28"/>
-      <c r="BI23" s="47"/>
+      <c r="BI23" s="40"/>
     </row>
     <row r="24" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="51"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
       <c r="T24" s="51"/>
       <c r="U24" s="51"/>
       <c r="V24" s="51"/>
       <c r="W24" s="51"/>
       <c r="X24" s="51"/>
@@ -4549,199 +4588,199 @@
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
       <c r="AD24" s="51"/>
       <c r="AE24" s="51"/>
       <c r="AF24" s="51"/>
       <c r="AG24" s="51"/>
       <c r="AH24" s="51"/>
       <c r="AI24" s="51"/>
       <c r="AJ24" s="51"/>
       <c r="AK24" s="51"/>
       <c r="AL24" s="52"/>
       <c r="AM24" s="52"/>
       <c r="AN24" s="52"/>
       <c r="AO24" s="52"/>
       <c r="AP24" s="52"/>
       <c r="AQ24" s="52"/>
       <c r="AR24" s="52"/>
       <c r="AS24" s="52"/>
       <c r="AT24" s="52"/>
       <c r="AU24" s="52"/>
       <c r="AV24" s="52"/>
       <c r="AW24" s="52"/>
       <c r="AX24" s="52"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="56" t="s">
+      <c r="A25" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B25" s="56"/>
-[...11 lines deleted...]
-      <c r="Z25" s="56" t="s">
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="Z25" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="AA25" s="56"/>
-[...10 lines deleted...]
-      <c r="AL25" s="56"/>
+      <c r="AA25" s="61"/>
+      <c r="AB25" s="61"/>
+      <c r="AC25" s="61"/>
+      <c r="AD25" s="61"/>
+      <c r="AE25" s="61"/>
+      <c r="AF25" s="61"/>
+      <c r="AG25" s="61"/>
+      <c r="AH25" s="61"/>
+      <c r="AI25" s="61"/>
+      <c r="AJ25" s="61"/>
+      <c r="AK25" s="61"/>
+      <c r="AL25" s="61"/>
     </row>
     <row r="26" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
-      <c r="I26" s="65" t="s">
+      <c r="I26" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="J26" s="65"/>
-[...3 lines deleted...]
-      <c r="U26" s="65" t="s">
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="U26" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="V26" s="65"/>
-[...8 lines deleted...]
-      <c r="AS26" s="65" t="s">
+      <c r="V26" s="60"/>
+      <c r="W26" s="60"/>
+      <c r="X26" s="60"/>
+      <c r="Y26" s="60"/>
+      <c r="AG26" s="60"/>
+      <c r="AH26" s="60"/>
+      <c r="AI26" s="60"/>
+      <c r="AJ26" s="60"/>
+      <c r="AK26" s="60"/>
+      <c r="AS26" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT26" s="65"/>
-[...3 lines deleted...]
-      <c r="BE26" s="65" t="s">
+      <c r="AT26" s="60"/>
+      <c r="AU26" s="60"/>
+      <c r="AV26" s="60"/>
+      <c r="AW26" s="60"/>
+      <c r="BE26" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="BF26" s="65"/>
-[...2 lines deleted...]
-      <c r="BI26" s="65"/>
+      <c r="BF26" s="60"/>
+      <c r="BG26" s="60"/>
+      <c r="BH26" s="60"/>
+      <c r="BI26" s="60"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="60"/>
+      <c r="A27" s="62"/>
       <c r="B27" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="58"/>
       <c r="D27" s="58"/>
       <c r="E27" s="58"/>
       <c r="F27" s="58"/>
       <c r="G27" s="58"/>
       <c r="H27" s="58"/>
       <c r="I27" s="58"/>
       <c r="J27" s="58"/>
       <c r="K27" s="58"/>
       <c r="L27" s="58"/>
       <c r="M27" s="59"/>
-      <c r="N27" s="62" t="s">
+      <c r="N27" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="O27" s="63"/>
-[...9 lines deleted...]
-      <c r="Y27" s="64"/>
+      <c r="O27" s="66"/>
+      <c r="P27" s="66"/>
+      <c r="Q27" s="66"/>
+      <c r="R27" s="66"/>
+      <c r="S27" s="66"/>
+      <c r="T27" s="66"/>
+      <c r="U27" s="66"/>
+      <c r="V27" s="66"/>
+      <c r="W27" s="66"/>
+      <c r="X27" s="66"/>
+      <c r="Y27" s="67"/>
       <c r="Z27" s="57" t="s">
         <v>39</v>
       </c>
       <c r="AA27" s="58"/>
       <c r="AB27" s="58"/>
       <c r="AC27" s="58"/>
       <c r="AD27" s="58"/>
       <c r="AE27" s="58"/>
       <c r="AF27" s="58"/>
       <c r="AG27" s="58"/>
       <c r="AH27" s="58"/>
       <c r="AI27" s="58"/>
       <c r="AJ27" s="58"/>
       <c r="AK27" s="59"/>
       <c r="AL27" s="57" t="s">
         <v>45</v>
       </c>
       <c r="AM27" s="58"/>
       <c r="AN27" s="58"/>
       <c r="AO27" s="58"/>
       <c r="AP27" s="58"/>
       <c r="AQ27" s="58"/>
       <c r="AR27" s="58"/>
       <c r="AS27" s="58"/>
       <c r="AT27" s="58"/>
       <c r="AU27" s="58"/>
       <c r="AV27" s="58"/>
       <c r="AW27" s="59"/>
       <c r="AX27" s="57" t="s">
         <v>46</v>
       </c>
       <c r="AY27" s="58"/>
       <c r="AZ27" s="58"/>
       <c r="BA27" s="58"/>
       <c r="BB27" s="58"/>
       <c r="BC27" s="58"/>
       <c r="BD27" s="58"/>
       <c r="BE27" s="58"/>
       <c r="BF27" s="58"/>
       <c r="BG27" s="58"/>
       <c r="BH27" s="58"/>
       <c r="BI27" s="59"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="61"/>
+      <c r="A28" s="63"/>
       <c r="B28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="3" t="s">
@@ -5042,57 +5081,59 @@
       </c>
       <c r="AU29" s="45">
         <v>101.7</v>
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="49">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
       <c r="BB29" s="28">
         <v>110.9</v>
       </c>
-      <c r="BC29" s="7"/>
+      <c r="BC29" s="28">
+        <v>110.9</v>
+      </c>
       <c r="BD29" s="7"/>
-      <c r="BE29" s="44"/>
+      <c r="BE29" s="28"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="28"/>
-      <c r="BI29" s="48"/>
+      <c r="BI29" s="56"/>
     </row>
     <row r="30" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="7">
         <v>88.8</v>
       </c>
       <c r="C30" s="7">
         <v>90.5</v>
       </c>
       <c r="D30" s="7">
         <v>90.5</v>
       </c>
       <c r="E30" s="7">
         <v>90.7</v>
       </c>
       <c r="F30" s="7">
         <v>91</v>
       </c>
       <c r="G30" s="7">
         <v>91.1</v>
       </c>
       <c r="H30" s="7">
         <v>90</v>
@@ -5213,57 +5254,59 @@
       </c>
       <c r="AU30" s="45">
         <v>92.8</v>
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="46">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
       <c r="BB30" s="28">
         <v>60.9</v>
       </c>
-      <c r="BC30" s="7"/>
+      <c r="BC30" s="28">
+        <v>61.3</v>
+      </c>
       <c r="BD30" s="7"/>
-      <c r="BE30" s="44"/>
+      <c r="BE30" s="28"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="28"/>
-      <c r="BI30" s="47"/>
+      <c r="BI30" s="40"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="7">
         <v>107</v>
       </c>
       <c r="C31" s="7">
         <v>104.7</v>
       </c>
       <c r="D31" s="7">
         <v>105.7</v>
       </c>
       <c r="E31" s="7">
         <v>104</v>
       </c>
       <c r="F31" s="7">
         <v>104.1</v>
       </c>
       <c r="G31" s="7">
         <v>103.3</v>
       </c>
       <c r="H31" s="7">
         <v>112.3</v>
@@ -5384,57 +5427,59 @@
       </c>
       <c r="AU31" s="45">
         <v>119.1</v>
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="46">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
       <c r="BB31" s="28">
         <v>293.5</v>
       </c>
-      <c r="BC31" s="7"/>
+      <c r="BC31" s="28">
+        <v>231.3</v>
+      </c>
       <c r="BD31" s="7"/>
-      <c r="BE31" s="44"/>
+      <c r="BE31" s="28"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="28"/>
-      <c r="BI31" s="47"/>
+      <c r="BI31" s="40"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="7">
         <v>101.4</v>
       </c>
       <c r="C32" s="7">
         <v>102</v>
       </c>
       <c r="D32" s="7">
         <v>102.1</v>
       </c>
       <c r="E32" s="7">
         <v>102.3</v>
       </c>
       <c r="F32" s="7">
         <v>102.5</v>
       </c>
       <c r="G32" s="7">
         <v>102.9</v>
       </c>
       <c r="H32" s="7">
         <v>104.4</v>
@@ -5555,57 +5600,59 @@
       </c>
       <c r="AU32" s="45">
         <v>102.5</v>
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="46">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
       <c r="BB32" s="28">
         <v>121.2</v>
       </c>
-      <c r="BC32" s="7"/>
+      <c r="BC32" s="28">
+        <v>115</v>
+      </c>
       <c r="BD32" s="7"/>
-      <c r="BE32" s="44"/>
+      <c r="BE32" s="28"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="28"/>
-      <c r="BI32" s="47"/>
+      <c r="BI32" s="40"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="7">
         <v>102.2</v>
       </c>
       <c r="C33" s="7">
         <v>101.1</v>
       </c>
       <c r="D33" s="7">
         <v>102.6</v>
       </c>
       <c r="E33" s="7">
         <v>103.4</v>
       </c>
       <c r="F33" s="7">
         <v>103.1</v>
       </c>
       <c r="G33" s="7">
         <v>102.9</v>
       </c>
       <c r="H33" s="7">
         <v>124.3</v>
@@ -5726,57 +5773,59 @@
       </c>
       <c r="AU33" s="45">
         <v>91.6</v>
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="46">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
       <c r="BB33" s="28">
         <v>103.9</v>
       </c>
-      <c r="BC33" s="7"/>
+      <c r="BC33" s="28">
+        <v>103.6</v>
+      </c>
       <c r="BD33" s="7"/>
-      <c r="BE33" s="44"/>
+      <c r="BE33" s="28"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="28"/>
-      <c r="BI33" s="47"/>
+      <c r="BI33" s="40"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="7">
         <v>99</v>
       </c>
       <c r="C34" s="7">
         <v>99.2</v>
       </c>
       <c r="D34" s="7">
         <v>99.1</v>
       </c>
       <c r="E34" s="7">
         <v>99</v>
       </c>
       <c r="F34" s="7">
         <v>99</v>
       </c>
       <c r="G34" s="7">
         <v>99.3</v>
       </c>
       <c r="H34" s="7">
         <v>99.1</v>
@@ -5897,57 +5946,59 @@
       </c>
       <c r="AU34" s="39">
         <v>99.1</v>
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="46">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
       <c r="BB34" s="28">
         <v>98.1</v>
       </c>
-      <c r="BC34" s="7"/>
+      <c r="BC34" s="28">
+        <v>97.9</v>
+      </c>
       <c r="BD34" s="7"/>
-      <c r="BE34" s="44"/>
+      <c r="BE34" s="28"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="7"/>
       <c r="BH34" s="28"/>
-      <c r="BI34" s="47"/>
+      <c r="BI34" s="40"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="7">
         <v>90.7</v>
       </c>
       <c r="C35" s="7">
         <v>91.8</v>
       </c>
       <c r="D35" s="7">
         <v>92.1</v>
       </c>
       <c r="E35" s="7">
         <v>91.9</v>
       </c>
       <c r="F35" s="7">
         <v>91.8</v>
       </c>
       <c r="G35" s="7">
         <v>91.9</v>
       </c>
       <c r="H35" s="7">
         <v>92.4</v>
@@ -6068,57 +6119,59 @@
       </c>
       <c r="AU35" s="39">
         <v>102.3</v>
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="46">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
       <c r="BB35" s="28">
         <v>98.7</v>
       </c>
-      <c r="BC35" s="7"/>
+      <c r="BC35" s="28">
+        <v>96.8</v>
+      </c>
       <c r="BD35" s="7"/>
-      <c r="BE35" s="44"/>
+      <c r="BE35" s="28"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="7"/>
       <c r="BH35" s="28"/>
-      <c r="BI35" s="47"/>
+      <c r="BI35" s="40"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="7">
         <v>98.4</v>
       </c>
       <c r="C36" s="7">
         <v>99.2</v>
       </c>
       <c r="D36" s="7">
         <v>112.5</v>
       </c>
       <c r="E36" s="7">
         <v>108.4</v>
       </c>
       <c r="F36" s="7">
         <v>103.7</v>
       </c>
       <c r="G36" s="7">
         <v>103.6</v>
       </c>
       <c r="H36" s="7">
         <v>108.7</v>
@@ -6239,57 +6292,59 @@
       </c>
       <c r="AU36" s="39">
         <v>105</v>
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="46">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
       <c r="BB36" s="28">
         <v>141.6</v>
       </c>
-      <c r="BC36" s="7"/>
+      <c r="BC36" s="28">
+        <v>140.19999999999999</v>
+      </c>
       <c r="BD36" s="7"/>
-      <c r="BE36" s="44"/>
+      <c r="BE36" s="28"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="7"/>
       <c r="BH36" s="28"/>
-      <c r="BI36" s="47"/>
+      <c r="BI36" s="40"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7">
         <v>100.6</v>
       </c>
       <c r="C37" s="7">
         <v>100.2</v>
       </c>
       <c r="D37" s="7">
         <v>100.3</v>
       </c>
       <c r="E37" s="7">
         <v>100.5</v>
       </c>
       <c r="F37" s="7">
         <v>100.5</v>
       </c>
       <c r="G37" s="7">
         <v>100.5</v>
       </c>
       <c r="H37" s="7">
         <v>99.5</v>
@@ -6410,57 +6465,59 @@
       </c>
       <c r="AU37" s="39">
         <v>98.2</v>
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="46">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
       <c r="BB37" s="28">
         <v>101</v>
       </c>
-      <c r="BC37" s="7"/>
+      <c r="BC37" s="28">
+        <v>101.2</v>
+      </c>
       <c r="BD37" s="7"/>
-      <c r="BE37" s="44"/>
+      <c r="BE37" s="28"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="7"/>
       <c r="BH37" s="28"/>
-      <c r="BI37" s="47"/>
+      <c r="BI37" s="40"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>92.6</v>
       </c>
       <c r="C38" s="7">
         <v>83</v>
       </c>
       <c r="D38" s="7">
         <v>83.5</v>
       </c>
       <c r="E38" s="7">
         <v>86</v>
       </c>
       <c r="F38" s="7">
         <v>88</v>
       </c>
       <c r="G38" s="7">
         <v>91.7</v>
       </c>
       <c r="H38" s="7">
         <v>98.6</v>
@@ -6581,57 +6638,59 @@
       </c>
       <c r="AU38" s="39">
         <v>99.1</v>
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="46">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
       <c r="BB38" s="28">
         <v>101.5</v>
       </c>
-      <c r="BC38" s="7"/>
+      <c r="BC38" s="28">
+        <v>105.6</v>
+      </c>
       <c r="BD38" s="7"/>
-      <c r="BE38" s="44"/>
+      <c r="BE38" s="28"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="7"/>
       <c r="BH38" s="28"/>
-      <c r="BI38" s="47"/>
+      <c r="BI38" s="40"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="7">
         <v>104</v>
       </c>
       <c r="C39" s="7">
         <v>103.7</v>
       </c>
       <c r="D39" s="7">
         <v>103.5</v>
       </c>
       <c r="E39" s="7">
         <v>103.9</v>
       </c>
       <c r="F39" s="7">
         <v>103.6</v>
       </c>
       <c r="G39" s="7">
         <v>102.8</v>
       </c>
       <c r="H39" s="7">
         <v>106</v>
@@ -6752,57 +6811,59 @@
       </c>
       <c r="AU39" s="39">
         <v>135.80000000000001</v>
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="46">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
       <c r="BB39" s="28">
         <v>103.6</v>
       </c>
-      <c r="BC39" s="7"/>
+      <c r="BC39" s="28">
+        <v>101.7</v>
+      </c>
       <c r="BD39" s="7"/>
-      <c r="BE39" s="44"/>
+      <c r="BE39" s="28"/>
       <c r="BF39" s="10"/>
       <c r="BG39" s="7"/>
       <c r="BH39" s="28"/>
-      <c r="BI39" s="47"/>
+      <c r="BI39" s="40"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="7">
         <v>103.2</v>
       </c>
       <c r="C40" s="7">
         <v>106.1</v>
       </c>
       <c r="D40" s="7">
         <v>104.5</v>
       </c>
       <c r="E40" s="7">
         <v>104</v>
       </c>
       <c r="F40" s="7">
         <v>104.7</v>
       </c>
       <c r="G40" s="7">
         <v>104.7</v>
       </c>
       <c r="H40" s="7">
         <v>106</v>
@@ -6923,57 +6984,59 @@
       </c>
       <c r="AU40" s="39">
         <v>98.7</v>
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="46">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
       <c r="BB40" s="28">
         <v>104.5</v>
       </c>
-      <c r="BC40" s="7"/>
+      <c r="BC40" s="28">
+        <v>111.7</v>
+      </c>
       <c r="BD40" s="7"/>
-      <c r="BE40" s="44"/>
+      <c r="BE40" s="28"/>
       <c r="BF40" s="10"/>
       <c r="BG40" s="7"/>
       <c r="BH40" s="28"/>
-      <c r="BI40" s="47"/>
+      <c r="BI40" s="40"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="7">
         <v>76</v>
       </c>
       <c r="C41" s="7">
         <v>76.8</v>
       </c>
       <c r="D41" s="7">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="7">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="7">
         <v>78.3</v>
       </c>
       <c r="G41" s="7">
         <v>79</v>
       </c>
       <c r="H41" s="7">
         <v>82.7</v>
@@ -7094,57 +7157,59 @@
       </c>
       <c r="AU41" s="45">
         <v>103.1</v>
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="46">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
       <c r="BB41" s="28">
         <v>116.6</v>
       </c>
-      <c r="BC41" s="7"/>
+      <c r="BC41" s="28">
+        <v>111.6</v>
+      </c>
       <c r="BD41" s="7"/>
-      <c r="BE41" s="44"/>
+      <c r="BE41" s="28"/>
       <c r="BF41" s="10"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="28"/>
-      <c r="BI41" s="47"/>
+      <c r="BI41" s="40"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>102.7</v>
       </c>
       <c r="C42" s="7">
         <v>102.2</v>
       </c>
       <c r="D42" s="7">
         <v>101.3</v>
       </c>
       <c r="E42" s="7">
         <v>101.4</v>
       </c>
       <c r="F42" s="7">
         <v>101.3</v>
       </c>
       <c r="G42" s="7">
         <v>101.5</v>
       </c>
       <c r="H42" s="7">
         <v>103.9</v>
@@ -7265,57 +7330,59 @@
       </c>
       <c r="AU42" s="45">
         <v>104.1</v>
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="46">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
       <c r="BB42" s="28">
         <v>114</v>
       </c>
-      <c r="BC42" s="7"/>
+      <c r="BC42" s="28">
+        <v>118.1</v>
+      </c>
       <c r="BD42" s="7"/>
-      <c r="BE42" s="44"/>
+      <c r="BE42" s="28"/>
       <c r="BF42" s="10"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="28"/>
-      <c r="BI42" s="47"/>
+      <c r="BI42" s="40"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="7">
         <v>100.1</v>
       </c>
       <c r="C43" s="7">
         <v>100.5</v>
       </c>
       <c r="D43" s="7">
         <v>100.4</v>
       </c>
       <c r="E43" s="7">
         <v>100.5</v>
       </c>
       <c r="F43" s="7">
         <v>99.6</v>
       </c>
       <c r="G43" s="7">
         <v>100.6</v>
       </c>
       <c r="H43" s="7">
         <v>101.6</v>
@@ -7436,57 +7503,59 @@
       </c>
       <c r="AU43" s="45">
         <v>106.9</v>
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="46">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
       <c r="BB43" s="28">
         <v>104.3</v>
       </c>
-      <c r="BC43" s="7"/>
+      <c r="BC43" s="28">
+        <v>103.3</v>
+      </c>
       <c r="BD43" s="7"/>
-      <c r="BE43" s="44"/>
+      <c r="BE43" s="28"/>
       <c r="BF43" s="10"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="28"/>
-      <c r="BI43" s="47"/>
+      <c r="BI43" s="40"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="7">
         <v>101</v>
       </c>
       <c r="C44" s="7">
         <v>101</v>
       </c>
       <c r="D44" s="7">
         <v>101.5</v>
       </c>
       <c r="E44" s="7">
         <v>103.6</v>
       </c>
       <c r="F44" s="7">
         <v>103.1</v>
       </c>
       <c r="G44" s="7">
         <v>102.7</v>
       </c>
       <c r="H44" s="7">
         <v>103.4</v>
@@ -7607,57 +7676,59 @@
       </c>
       <c r="AU44" s="45">
         <v>90.1</v>
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="46">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
       <c r="BB44" s="28">
         <v>102.1</v>
       </c>
-      <c r="BC44" s="7"/>
+      <c r="BC44" s="28">
+        <v>101</v>
+      </c>
       <c r="BD44" s="7"/>
-      <c r="BE44" s="44"/>
+      <c r="BE44" s="28"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="28"/>
-      <c r="BI44" s="47"/>
+      <c r="BI44" s="40"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="7">
         <v>101.6</v>
       </c>
       <c r="C45" s="7">
         <v>100.7</v>
       </c>
       <c r="D45" s="7">
         <v>101</v>
       </c>
       <c r="E45" s="7">
         <v>101.2</v>
       </c>
       <c r="F45" s="7">
         <v>101.3</v>
       </c>
       <c r="G45" s="7">
         <v>101.4</v>
       </c>
       <c r="H45" s="7">
         <v>103.6</v>
@@ -7778,57 +7849,59 @@
       </c>
       <c r="AU45" s="45">
         <v>100</v>
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="46">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
       <c r="BB45" s="28">
         <v>101.2</v>
       </c>
-      <c r="BC45" s="7"/>
+      <c r="BC45" s="28">
+        <v>102.2</v>
+      </c>
       <c r="BD45" s="7"/>
-      <c r="BE45" s="44"/>
+      <c r="BE45" s="28"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="28"/>
-      <c r="BI45" s="47"/>
+      <c r="BI45" s="40"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="7">
         <v>97.7</v>
       </c>
       <c r="C46" s="7">
         <v>98.1</v>
       </c>
       <c r="D46" s="7">
         <v>98.5</v>
       </c>
       <c r="E46" s="7">
         <v>95.7</v>
       </c>
       <c r="F46" s="7">
         <v>95.6</v>
       </c>
       <c r="G46" s="7">
         <v>100.1</v>
       </c>
       <c r="H46" s="7">
         <v>99.5</v>
@@ -7949,230 +8022,232 @@
       </c>
       <c r="AU46" s="45">
         <v>101.3</v>
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="46">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
       <c r="BB46" s="28">
         <v>101.3</v>
       </c>
-      <c r="BC46" s="7"/>
+      <c r="BC46" s="28">
+        <v>99.5</v>
+      </c>
       <c r="BD46" s="7"/>
-      <c r="BE46" s="44"/>
+      <c r="BE46" s="28"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="28"/>
-      <c r="BI46" s="47"/>
+      <c r="BI46" s="40"/>
     </row>
     <row r="47" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
       <c r="S47" s="14"/>
       <c r="T47" s="14"/>
       <c r="U47" s="14"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="56" t="s">
+      <c r="A48" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="56"/>
-[...11 lines deleted...]
-      <c r="Z48" s="56" t="s">
+      <c r="B48" s="61"/>
+      <c r="C48" s="61"/>
+      <c r="D48" s="61"/>
+      <c r="E48" s="61"/>
+      <c r="F48" s="61"/>
+      <c r="G48" s="61"/>
+      <c r="H48" s="61"/>
+      <c r="I48" s="61"/>
+      <c r="J48" s="61"/>
+      <c r="K48" s="61"/>
+      <c r="L48" s="61"/>
+      <c r="M48" s="61"/>
+      <c r="Z48" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AA48" s="56"/>
-[...10 lines deleted...]
-      <c r="AL48" s="56"/>
+      <c r="AA48" s="61"/>
+      <c r="AB48" s="61"/>
+      <c r="AC48" s="61"/>
+      <c r="AD48" s="61"/>
+      <c r="AE48" s="61"/>
+      <c r="AF48" s="61"/>
+      <c r="AG48" s="61"/>
+      <c r="AH48" s="61"/>
+      <c r="AI48" s="61"/>
+      <c r="AJ48" s="61"/>
+      <c r="AK48" s="61"/>
+      <c r="AL48" s="61"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
-      <c r="I49" s="65" t="s">
+      <c r="I49" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="J49" s="65"/>
-[...3 lines deleted...]
-      <c r="U49" s="65" t="s">
+      <c r="J49" s="60"/>
+      <c r="K49" s="60"/>
+      <c r="L49" s="60"/>
+      <c r="M49" s="60"/>
+      <c r="U49" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="V49" s="65"/>
-[...8 lines deleted...]
-      <c r="AS49" s="65" t="s">
+      <c r="V49" s="60"/>
+      <c r="W49" s="60"/>
+      <c r="X49" s="60"/>
+      <c r="Y49" s="60"/>
+      <c r="AG49" s="60"/>
+      <c r="AH49" s="60"/>
+      <c r="AI49" s="60"/>
+      <c r="AJ49" s="60"/>
+      <c r="AK49" s="60"/>
+      <c r="AS49" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT49" s="65"/>
-[...3 lines deleted...]
-      <c r="BE49" s="65" t="s">
+      <c r="AT49" s="60"/>
+      <c r="AU49" s="60"/>
+      <c r="AV49" s="60"/>
+      <c r="AW49" s="60"/>
+      <c r="BE49" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="BF49" s="65"/>
-[...2 lines deleted...]
-      <c r="BI49" s="65"/>
+      <c r="BF49" s="60"/>
+      <c r="BG49" s="60"/>
+      <c r="BH49" s="60"/>
+      <c r="BI49" s="60"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="60"/>
+      <c r="A50" s="62"/>
       <c r="B50" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C50" s="58"/>
       <c r="D50" s="58"/>
       <c r="E50" s="58"/>
       <c r="F50" s="58"/>
       <c r="G50" s="58"/>
       <c r="H50" s="58"/>
       <c r="I50" s="58"/>
       <c r="J50" s="58"/>
       <c r="K50" s="58"/>
       <c r="L50" s="58"/>
       <c r="M50" s="59"/>
-      <c r="N50" s="62" t="s">
+      <c r="N50" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="O50" s="63"/>
-[...9 lines deleted...]
-      <c r="Y50" s="64"/>
+      <c r="O50" s="66"/>
+      <c r="P50" s="66"/>
+      <c r="Q50" s="66"/>
+      <c r="R50" s="66"/>
+      <c r="S50" s="66"/>
+      <c r="T50" s="66"/>
+      <c r="U50" s="66"/>
+      <c r="V50" s="66"/>
+      <c r="W50" s="66"/>
+      <c r="X50" s="66"/>
+      <c r="Y50" s="67"/>
       <c r="Z50" s="57" t="s">
         <v>38</v>
       </c>
       <c r="AA50" s="58"/>
       <c r="AB50" s="58"/>
       <c r="AC50" s="58"/>
       <c r="AD50" s="58"/>
       <c r="AE50" s="58"/>
       <c r="AF50" s="58"/>
       <c r="AG50" s="58"/>
       <c r="AH50" s="58"/>
       <c r="AI50" s="58"/>
       <c r="AJ50" s="58"/>
       <c r="AK50" s="59"/>
       <c r="AL50" s="57" t="s">
         <v>45</v>
       </c>
       <c r="AM50" s="58"/>
       <c r="AN50" s="58"/>
       <c r="AO50" s="58"/>
       <c r="AP50" s="58"/>
       <c r="AQ50" s="58"/>
       <c r="AR50" s="58"/>
       <c r="AS50" s="58"/>
       <c r="AT50" s="58"/>
       <c r="AU50" s="58"/>
       <c r="AV50" s="58"/>
       <c r="AW50" s="59"/>
       <c r="AX50" s="57" t="s">
         <v>46</v>
       </c>
       <c r="AY50" s="58"/>
       <c r="AZ50" s="58"/>
       <c r="BA50" s="58"/>
       <c r="BB50" s="58"/>
       <c r="BC50" s="58"/>
       <c r="BD50" s="58"/>
       <c r="BE50" s="58"/>
       <c r="BF50" s="58"/>
       <c r="BG50" s="58"/>
       <c r="BH50" s="58"/>
       <c r="BI50" s="59"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="61"/>
+      <c r="A51" s="63"/>
       <c r="B51" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="3" t="s">
@@ -8473,57 +8548,59 @@
       </c>
       <c r="AU52" s="10">
         <v>99.3</v>
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="49">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="40">
         <v>106.6</v>
       </c>
       <c r="BB52" s="28">
         <v>107</v>
       </c>
-      <c r="BC52" s="7"/>
+      <c r="BC52" s="40">
+        <v>104</v>
+      </c>
       <c r="BD52" s="7"/>
-      <c r="BE52" s="44"/>
+      <c r="BE52" s="28"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="28"/>
-      <c r="BI52" s="48"/>
+      <c r="BI52" s="56"/>
     </row>
     <row r="53" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="6">
         <v>157</v>
       </c>
       <c r="C53" s="6">
         <v>157</v>
       </c>
       <c r="D53" s="6">
         <v>157</v>
       </c>
       <c r="E53" s="6">
         <v>157</v>
       </c>
       <c r="F53" s="6">
         <v>135.6</v>
       </c>
       <c r="G53" s="6">
         <v>121.9</v>
       </c>
       <c r="H53" s="6">
         <v>86.8</v>
@@ -8644,57 +8721,59 @@
       </c>
       <c r="AU53" s="10">
         <v>103.7</v>
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="46">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="40">
         <v>100</v>
       </c>
       <c r="BB53" s="28">
         <v>100</v>
       </c>
-      <c r="BC53" s="7"/>
+      <c r="BC53" s="40">
+        <v>100</v>
+      </c>
       <c r="BD53" s="7"/>
-      <c r="BE53" s="44"/>
+      <c r="BE53" s="28"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="28"/>
-      <c r="BI53" s="47"/>
+      <c r="BI53" s="40"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="6">
         <v>31.5</v>
       </c>
       <c r="C54" s="6">
         <v>31.5</v>
       </c>
       <c r="D54" s="6">
         <v>31.5</v>
       </c>
       <c r="E54" s="6">
         <v>31.5</v>
       </c>
       <c r="F54" s="6">
         <v>47.9</v>
       </c>
       <c r="G54" s="6">
         <v>75.900000000000006</v>
       </c>
       <c r="H54" s="6">
         <v>174.1</v>
@@ -8815,57 +8894,59 @@
       </c>
       <c r="AU54" s="10">
         <v>117.3</v>
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="46">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="40">
         <v>100</v>
       </c>
       <c r="BB54" s="28">
         <v>100</v>
       </c>
-      <c r="BC54" s="7"/>
+      <c r="BC54" s="40">
+        <v>47.6</v>
+      </c>
       <c r="BD54" s="7"/>
-      <c r="BE54" s="44"/>
+      <c r="BE54" s="28"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="28"/>
-      <c r="BI54" s="47"/>
+      <c r="BI54" s="40"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6">
         <v>113</v>
       </c>
       <c r="C55" s="6">
         <v>113</v>
       </c>
       <c r="D55" s="6">
         <v>113</v>
       </c>
       <c r="E55" s="6">
         <v>113</v>
       </c>
       <c r="F55" s="6">
         <v>112.4</v>
       </c>
       <c r="G55" s="6">
         <v>116.9</v>
       </c>
       <c r="H55" s="6">
         <v>114.9</v>
@@ -8986,57 +9067,59 @@
       </c>
       <c r="AU55" s="10">
         <v>99.5</v>
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="46">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="40">
         <v>100</v>
       </c>
       <c r="BB55" s="28">
         <v>100</v>
       </c>
-      <c r="BC55" s="7"/>
+      <c r="BC55" s="40">
+        <v>100</v>
+      </c>
       <c r="BD55" s="7"/>
-      <c r="BE55" s="44"/>
+      <c r="BE55" s="28"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="28"/>
-      <c r="BI55" s="47"/>
+      <c r="BI55" s="40"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="6">
         <v>84.2</v>
       </c>
       <c r="C56" s="6">
         <v>84.2</v>
       </c>
       <c r="D56" s="6">
         <v>84.2</v>
       </c>
       <c r="E56" s="6">
         <v>84.2</v>
       </c>
       <c r="F56" s="6">
         <v>88.6</v>
       </c>
       <c r="G56" s="6">
         <v>91.1</v>
       </c>
       <c r="H56" s="6">
         <v>159.9</v>
@@ -9157,57 +9240,59 @@
       </c>
       <c r="AU56" s="10">
         <v>77</v>
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="46">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="40">
         <v>100</v>
       </c>
       <c r="BB56" s="28">
         <v>100</v>
       </c>
-      <c r="BC56" s="7"/>
+      <c r="BC56" s="40">
+        <v>103.1</v>
+      </c>
       <c r="BD56" s="7"/>
-      <c r="BE56" s="44"/>
+      <c r="BE56" s="28"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="28"/>
-      <c r="BI56" s="47"/>
+      <c r="BI56" s="40"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="6">
         <v>104.8</v>
       </c>
       <c r="C57" s="6">
         <v>104.8</v>
       </c>
       <c r="D57" s="6">
         <v>104.8</v>
       </c>
       <c r="E57" s="6">
         <v>104.8</v>
       </c>
       <c r="F57" s="6">
         <v>104.6</v>
       </c>
       <c r="G57" s="6">
         <v>105.7</v>
       </c>
       <c r="H57" s="6">
         <v>100.3</v>
@@ -9328,57 +9413,59 @@
       </c>
       <c r="AU57" s="7">
         <v>97.3</v>
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="46">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="40">
         <v>100</v>
       </c>
       <c r="BB57" s="28">
         <v>100</v>
       </c>
-      <c r="BC57" s="7"/>
+      <c r="BC57" s="40">
+        <v>100</v>
+      </c>
       <c r="BD57" s="7"/>
-      <c r="BE57" s="44"/>
+      <c r="BE57" s="28"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="28"/>
-      <c r="BI57" s="47"/>
+      <c r="BI57" s="40"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="6">
         <v>71.099999999999994</v>
       </c>
       <c r="G58" s="6">
         <v>73.8</v>
       </c>
       <c r="H58" s="6">
         <v>84.4</v>
@@ -9499,57 +9586,59 @@
       </c>
       <c r="AU58" s="7">
         <v>98.9</v>
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="46">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="40">
         <v>108.9</v>
       </c>
       <c r="BB58" s="28">
         <v>106.5</v>
       </c>
-      <c r="BC58" s="7"/>
+      <c r="BC58" s="40">
+        <v>105.1</v>
+      </c>
       <c r="BD58" s="7"/>
-      <c r="BE58" s="44"/>
+      <c r="BE58" s="28"/>
       <c r="BF58" s="10"/>
       <c r="BG58" s="7"/>
       <c r="BH58" s="28"/>
-      <c r="BI58" s="47"/>
+      <c r="BI58" s="40"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="6">
         <v>86.8</v>
       </c>
       <c r="C59" s="6">
         <v>86.8</v>
       </c>
       <c r="D59" s="6">
         <v>86.8</v>
       </c>
       <c r="E59" s="6">
         <v>87.1</v>
       </c>
       <c r="F59" s="6">
         <v>87.4</v>
       </c>
       <c r="G59" s="6">
         <v>91.3</v>
       </c>
       <c r="H59" s="6">
         <v>123.3</v>
@@ -9670,57 +9759,59 @@
       </c>
       <c r="AU59" s="7">
         <v>99.1</v>
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="46">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="40">
         <v>100.4</v>
       </c>
       <c r="BB59" s="28">
         <v>100.3</v>
       </c>
-      <c r="BC59" s="7"/>
+      <c r="BC59" s="40">
+        <v>106.4</v>
+      </c>
       <c r="BD59" s="7"/>
-      <c r="BE59" s="44"/>
+      <c r="BE59" s="28"/>
       <c r="BF59" s="10"/>
       <c r="BG59" s="7"/>
       <c r="BH59" s="28"/>
-      <c r="BI59" s="47"/>
+      <c r="BI59" s="40"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="6">
         <v>104.8</v>
       </c>
       <c r="C60" s="6">
         <v>104.8</v>
       </c>
       <c r="D60" s="6">
         <v>104.8</v>
       </c>
       <c r="E60" s="6">
         <v>104.8</v>
       </c>
       <c r="F60" s="6">
         <v>104.6</v>
       </c>
       <c r="G60" s="6">
         <v>102.9</v>
       </c>
       <c r="H60" s="6">
         <v>96.6</v>
@@ -9841,57 +9932,59 @@
       </c>
       <c r="AU60" s="7">
         <v>96.4</v>
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="46">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="40">
         <v>89.3</v>
       </c>
       <c r="BB60" s="28">
         <v>91.6</v>
       </c>
-      <c r="BC60" s="7"/>
+      <c r="BC60" s="40">
+        <v>93.2</v>
+      </c>
       <c r="BD60" s="7"/>
-      <c r="BE60" s="44"/>
+      <c r="BE60" s="28"/>
       <c r="BF60" s="10"/>
       <c r="BG60" s="7"/>
       <c r="BH60" s="28"/>
-      <c r="BI60" s="47"/>
+      <c r="BI60" s="40"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="6">
         <v>53.8</v>
       </c>
       <c r="C61" s="6">
         <v>53.8</v>
       </c>
       <c r="D61" s="6">
         <v>53.8</v>
       </c>
       <c r="E61" s="6">
         <v>53.8</v>
       </c>
       <c r="F61" s="6">
         <v>54.5</v>
       </c>
       <c r="G61" s="6">
         <v>89</v>
       </c>
       <c r="H61" s="6">
         <v>124</v>
@@ -10012,57 +10105,59 @@
       </c>
       <c r="AU61" s="7">
         <v>95.6</v>
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="46">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="40">
         <v>105.5</v>
       </c>
       <c r="BB61" s="28">
         <v>107.3</v>
       </c>
-      <c r="BC61" s="7"/>
+      <c r="BC61" s="40">
+        <v>124.8</v>
+      </c>
       <c r="BD61" s="7"/>
-      <c r="BE61" s="44"/>
+      <c r="BE61" s="28"/>
       <c r="BF61" s="10"/>
       <c r="BG61" s="7"/>
       <c r="BH61" s="28"/>
-      <c r="BI61" s="47"/>
+      <c r="BI61" s="40"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="6">
         <v>51.4</v>
       </c>
       <c r="C62" s="6">
         <v>51.4</v>
       </c>
       <c r="D62" s="6">
         <v>51.4</v>
       </c>
       <c r="E62" s="6">
         <v>51.4</v>
       </c>
       <c r="F62" s="6">
         <v>65.900000000000006</v>
       </c>
       <c r="G62" s="6">
         <v>74.900000000000006</v>
       </c>
       <c r="H62" s="6">
         <v>121.8</v>
@@ -10183,57 +10278,59 @@
       </c>
       <c r="AU62" s="7">
         <v>148</v>
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="46">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="40">
         <v>100</v>
       </c>
       <c r="BB62" s="28">
         <v>100</v>
       </c>
-      <c r="BC62" s="7"/>
+      <c r="BC62" s="40">
+        <v>127.9</v>
+      </c>
       <c r="BD62" s="7"/>
-      <c r="BE62" s="44"/>
+      <c r="BE62" s="28"/>
       <c r="BF62" s="10"/>
       <c r="BG62" s="7"/>
       <c r="BH62" s="28"/>
-      <c r="BI62" s="47"/>
+      <c r="BI62" s="40"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="6">
         <v>110.2</v>
       </c>
       <c r="C63" s="6">
         <v>110.2</v>
       </c>
       <c r="D63" s="6">
         <v>110.2</v>
       </c>
       <c r="E63" s="6">
         <v>109.9</v>
       </c>
       <c r="F63" s="6">
         <v>107.7</v>
       </c>
       <c r="G63" s="6">
         <v>105.8</v>
       </c>
       <c r="H63" s="6">
         <v>117</v>
@@ -10354,57 +10451,59 @@
       </c>
       <c r="AU63" s="7">
         <v>93.2</v>
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="46">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="40">
         <v>100.7</v>
       </c>
       <c r="BB63" s="28">
         <v>100.5</v>
       </c>
-      <c r="BC63" s="7"/>
+      <c r="BC63" s="40">
+        <v>97.3</v>
+      </c>
       <c r="BD63" s="7"/>
-      <c r="BE63" s="44"/>
+      <c r="BE63" s="28"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="7"/>
       <c r="BH63" s="28"/>
-      <c r="BI63" s="47"/>
+      <c r="BI63" s="40"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="6">
         <v>57.4</v>
       </c>
       <c r="C64" s="6">
         <v>57.4</v>
       </c>
       <c r="D64" s="6">
         <v>57.4</v>
       </c>
       <c r="E64" s="6">
         <v>57.4</v>
       </c>
       <c r="F64" s="6">
         <v>57.7</v>
       </c>
       <c r="G64" s="6">
         <v>58.9</v>
       </c>
       <c r="H64" s="6">
         <v>68.5</v>
@@ -10525,57 +10624,59 @@
       </c>
       <c r="AU64" s="10">
         <v>101.4</v>
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="46">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="40">
         <v>108.4</v>
       </c>
       <c r="BB64" s="28">
         <v>109.2</v>
       </c>
-      <c r="BC64" s="7"/>
+      <c r="BC64" s="40">
+        <v>101.1</v>
+      </c>
       <c r="BD64" s="7"/>
-      <c r="BE64" s="44"/>
+      <c r="BE64" s="28"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="28"/>
-      <c r="BI64" s="47"/>
+      <c r="BI64" s="40"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="6">
         <v>66.2</v>
       </c>
       <c r="C65" s="6">
         <v>66.2</v>
       </c>
       <c r="D65" s="6">
         <v>66.2</v>
       </c>
       <c r="E65" s="6">
         <v>66.2</v>
       </c>
       <c r="F65" s="6">
         <v>67.599999999999994</v>
       </c>
       <c r="G65" s="6">
         <v>69.3</v>
       </c>
       <c r="H65" s="6">
         <v>105.4</v>
@@ -10696,57 +10797,59 @@
       </c>
       <c r="AU65" s="10">
         <v>101.3</v>
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="46">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="40">
         <v>100</v>
       </c>
       <c r="BB65" s="28">
         <v>100</v>
       </c>
-      <c r="BC65" s="7"/>
+      <c r="BC65" s="40">
+        <v>210.3</v>
+      </c>
       <c r="BD65" s="7"/>
-      <c r="BE65" s="44"/>
+      <c r="BE65" s="28"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="28"/>
-      <c r="BI65" s="47"/>
+      <c r="BI65" s="40"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="6">
         <v>100</v>
       </c>
       <c r="G66" s="6">
         <v>100</v>
       </c>
       <c r="H66" s="6">
         <v>121.2</v>
@@ -10867,57 +10970,59 @@
       </c>
       <c r="AU66" s="10">
         <v>98.6</v>
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="46">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BB66" s="28">
         <v>100</v>
       </c>
-      <c r="BC66" s="7"/>
+      <c r="BC66" s="40">
+        <v>100</v>
+      </c>
       <c r="BD66" s="7"/>
-      <c r="BE66" s="44"/>
+      <c r="BE66" s="28"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="28"/>
-      <c r="BI66" s="47"/>
+      <c r="BI66" s="40"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="6">
         <v>93.4</v>
       </c>
       <c r="C67" s="6">
         <v>93.4</v>
       </c>
       <c r="D67" s="6">
         <v>93.4</v>
       </c>
       <c r="E67" s="6">
         <v>93.6</v>
       </c>
       <c r="F67" s="6">
         <v>96.2</v>
       </c>
       <c r="G67" s="6">
         <v>97.3</v>
       </c>
       <c r="H67" s="6">
         <v>113.3</v>
@@ -11038,57 +11143,59 @@
       </c>
       <c r="AU67" s="10">
         <v>82.6</v>
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="46">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="40">
         <v>100</v>
       </c>
       <c r="BB67" s="28">
         <v>100</v>
       </c>
-      <c r="BC67" s="7"/>
+      <c r="BC67" s="40">
+        <v>114.2</v>
+      </c>
       <c r="BD67" s="7"/>
-      <c r="BE67" s="44"/>
+      <c r="BE67" s="28"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="28"/>
-      <c r="BI67" s="47"/>
+      <c r="BI67" s="40"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6">
         <v>75</v>
       </c>
       <c r="F68" s="6">
         <v>86.5</v>
       </c>
       <c r="G68" s="6">
         <v>90.2</v>
       </c>
       <c r="H68" s="6">
         <v>114.9</v>
@@ -11209,57 +11316,59 @@
       </c>
       <c r="AU68" s="10">
         <v>91.6</v>
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="46">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BB68" s="28">
         <v>100</v>
       </c>
-      <c r="BC68" s="7"/>
+      <c r="BC68" s="40">
+        <v>100</v>
+      </c>
       <c r="BD68" s="7"/>
-      <c r="BE68" s="44"/>
+      <c r="BE68" s="28"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="28"/>
-      <c r="BI68" s="47"/>
+      <c r="BI68" s="40"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="6">
         <v>92.5</v>
       </c>
       <c r="C69" s="6">
         <v>92.3</v>
       </c>
       <c r="D69" s="6">
         <v>92.3</v>
       </c>
       <c r="E69" s="6">
         <v>92.3</v>
       </c>
       <c r="F69" s="6">
         <v>92.7</v>
       </c>
       <c r="G69" s="6">
         <v>183.9</v>
       </c>
       <c r="H69" s="6">
         <v>104.3</v>
@@ -11380,230 +11489,232 @@
       </c>
       <c r="AU69" s="10">
         <v>101.9</v>
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="46">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="40">
         <v>100</v>
       </c>
       <c r="BB69" s="28">
         <v>100</v>
       </c>
-      <c r="BC69" s="7"/>
+      <c r="BC69" s="40">
+        <v>88.5</v>
+      </c>
       <c r="BD69" s="7"/>
-      <c r="BE69" s="44"/>
+      <c r="BE69" s="28"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="28"/>
-      <c r="BI69" s="47"/>
+      <c r="BI69" s="40"/>
     </row>
     <row r="70" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="21"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="56" t="s">
+      <c r="A71" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="56"/>
-[...11 lines deleted...]
-      <c r="Z71" s="56" t="s">
+      <c r="B71" s="61"/>
+      <c r="C71" s="61"/>
+      <c r="D71" s="61"/>
+      <c r="E71" s="61"/>
+      <c r="F71" s="61"/>
+      <c r="G71" s="61"/>
+      <c r="H71" s="61"/>
+      <c r="I71" s="61"/>
+      <c r="J71" s="61"/>
+      <c r="K71" s="61"/>
+      <c r="L71" s="61"/>
+      <c r="M71" s="61"/>
+      <c r="Z71" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="AA71" s="56"/>
-[...10 lines deleted...]
-      <c r="AL71" s="56"/>
+      <c r="AA71" s="61"/>
+      <c r="AB71" s="61"/>
+      <c r="AC71" s="61"/>
+      <c r="AD71" s="61"/>
+      <c r="AE71" s="61"/>
+      <c r="AF71" s="61"/>
+      <c r="AG71" s="61"/>
+      <c r="AH71" s="61"/>
+      <c r="AI71" s="61"/>
+      <c r="AJ71" s="61"/>
+      <c r="AK71" s="61"/>
+      <c r="AL71" s="61"/>
     </row>
     <row r="72" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="33"/>
       <c r="B72" s="33"/>
       <c r="C72" s="33"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="33"/>
-      <c r="I72" s="65" t="s">
+      <c r="I72" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="J72" s="65"/>
-[...3 lines deleted...]
-      <c r="U72" s="65" t="s">
+      <c r="J72" s="60"/>
+      <c r="K72" s="60"/>
+      <c r="L72" s="60"/>
+      <c r="M72" s="60"/>
+      <c r="U72" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="V72" s="65"/>
-[...8 lines deleted...]
-      <c r="AS72" s="65" t="s">
+      <c r="V72" s="60"/>
+      <c r="W72" s="60"/>
+      <c r="X72" s="60"/>
+      <c r="Y72" s="60"/>
+      <c r="AG72" s="60"/>
+      <c r="AH72" s="60"/>
+      <c r="AI72" s="60"/>
+      <c r="AJ72" s="60"/>
+      <c r="AK72" s="60"/>
+      <c r="AS72" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AT72" s="65"/>
-[...3 lines deleted...]
-      <c r="BE72" s="65" t="s">
+      <c r="AT72" s="60"/>
+      <c r="AU72" s="60"/>
+      <c r="AV72" s="60"/>
+      <c r="AW72" s="60"/>
+      <c r="BE72" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="BF72" s="65"/>
-[...2 lines deleted...]
-      <c r="BI72" s="65"/>
+      <c r="BF72" s="60"/>
+      <c r="BG72" s="60"/>
+      <c r="BH72" s="60"/>
+      <c r="BI72" s="60"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="60"/>
+      <c r="A73" s="62"/>
       <c r="B73" s="57" t="s">
         <v>40</v>
       </c>
       <c r="C73" s="58"/>
       <c r="D73" s="58"/>
       <c r="E73" s="58"/>
       <c r="F73" s="58"/>
       <c r="G73" s="58"/>
       <c r="H73" s="58"/>
       <c r="I73" s="58"/>
       <c r="J73" s="58"/>
       <c r="K73" s="58"/>
       <c r="L73" s="58"/>
       <c r="M73" s="59"/>
-      <c r="N73" s="62" t="s">
+      <c r="N73" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="O73" s="63"/>
-[...9 lines deleted...]
-      <c r="Y73" s="64"/>
+      <c r="O73" s="66"/>
+      <c r="P73" s="66"/>
+      <c r="Q73" s="66"/>
+      <c r="R73" s="66"/>
+      <c r="S73" s="66"/>
+      <c r="T73" s="66"/>
+      <c r="U73" s="66"/>
+      <c r="V73" s="66"/>
+      <c r="W73" s="66"/>
+      <c r="X73" s="66"/>
+      <c r="Y73" s="67"/>
       <c r="Z73" s="57" t="s">
         <v>39</v>
       </c>
       <c r="AA73" s="58"/>
       <c r="AB73" s="58"/>
       <c r="AC73" s="58"/>
       <c r="AD73" s="58"/>
       <c r="AE73" s="58"/>
       <c r="AF73" s="58"/>
       <c r="AG73" s="58"/>
       <c r="AH73" s="58"/>
       <c r="AI73" s="58"/>
       <c r="AJ73" s="58"/>
       <c r="AK73" s="59"/>
       <c r="AL73" s="57" t="s">
         <v>45</v>
       </c>
       <c r="AM73" s="58"/>
       <c r="AN73" s="58"/>
       <c r="AO73" s="58"/>
       <c r="AP73" s="58"/>
       <c r="AQ73" s="58"/>
       <c r="AR73" s="58"/>
       <c r="AS73" s="58"/>
       <c r="AT73" s="58"/>
       <c r="AU73" s="58"/>
       <c r="AV73" s="58"/>
       <c r="AW73" s="59"/>
       <c r="AX73" s="57" t="s">
         <v>46</v>
       </c>
       <c r="AY73" s="58"/>
       <c r="AZ73" s="58"/>
       <c r="BA73" s="58"/>
       <c r="BB73" s="58"/>
       <c r="BC73" s="58"/>
       <c r="BD73" s="58"/>
       <c r="BE73" s="58"/>
       <c r="BF73" s="58"/>
       <c r="BG73" s="58"/>
       <c r="BH73" s="58"/>
       <c r="BI73" s="59"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="61"/>
+      <c r="A74" s="63"/>
       <c r="B74" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J74" s="3" t="s">
@@ -11904,57 +12015,59 @@
       </c>
       <c r="AU75" s="10">
         <v>106.8</v>
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="49">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="44">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
       <c r="BB75" s="28">
         <v>111.7</v>
       </c>
-      <c r="BC75" s="7"/>
+      <c r="BC75" s="28">
+        <v>112.5</v>
+      </c>
       <c r="BD75" s="7"/>
-      <c r="BE75" s="44"/>
+      <c r="BE75" s="28"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="28"/>
-      <c r="BI75" s="48"/>
+      <c r="BI75" s="56"/>
     </row>
     <row r="76" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="7">
         <v>88.2</v>
       </c>
       <c r="C76" s="7">
         <v>90</v>
       </c>
       <c r="D76" s="7">
         <v>90.1</v>
       </c>
       <c r="E76" s="7">
         <v>90.3</v>
       </c>
       <c r="F76" s="7">
         <v>90.6</v>
       </c>
       <c r="G76" s="7">
         <v>90.7</v>
       </c>
       <c r="H76" s="7">
         <v>90.6</v>
@@ -12075,57 +12188,59 @@
       </c>
       <c r="AU76" s="10">
         <v>67.8</v>
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="46">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="44">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
       <c r="BB76" s="28">
         <v>59.6</v>
       </c>
-      <c r="BC76" s="7"/>
+      <c r="BC76" s="28">
+        <v>58.2</v>
+      </c>
       <c r="BD76" s="7"/>
-      <c r="BE76" s="44"/>
+      <c r="BE76" s="28"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="28"/>
-      <c r="BI76" s="47"/>
+      <c r="BI76" s="40"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7">
         <v>107.4</v>
       </c>
       <c r="C77" s="7">
         <v>105.1</v>
       </c>
       <c r="D77" s="7">
         <v>106.1</v>
       </c>
       <c r="E77" s="7">
         <v>104.3</v>
       </c>
       <c r="F77" s="7">
         <v>104.4</v>
       </c>
       <c r="G77" s="7">
         <v>103.6</v>
       </c>
       <c r="H77" s="7">
         <v>101.8</v>
@@ -12246,57 +12361,59 @@
       </c>
       <c r="AU77" s="10">
         <v>122.5</v>
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="46">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="44">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
       <c r="BB77" s="28">
         <v>294.10000000000002</v>
       </c>
-      <c r="BC77" s="7"/>
+      <c r="BC77" s="28">
+        <v>240</v>
+      </c>
       <c r="BD77" s="7"/>
-      <c r="BE77" s="44"/>
+      <c r="BE77" s="28"/>
       <c r="BF77" s="10"/>
       <c r="BG77" s="10"/>
       <c r="BH77" s="28"/>
-      <c r="BI77" s="47"/>
+      <c r="BI77" s="40"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="7">
         <v>100.4</v>
       </c>
       <c r="C78" s="7">
         <v>101.1</v>
       </c>
       <c r="D78" s="7">
         <v>101.2</v>
       </c>
       <c r="E78" s="7">
         <v>101.58</v>
       </c>
       <c r="F78" s="7">
         <v>101.8</v>
       </c>
       <c r="G78" s="7">
         <v>101.9</v>
       </c>
       <c r="H78" s="7">
         <v>101.9</v>
@@ -12417,57 +12534,59 @@
       </c>
       <c r="AU78" s="10">
         <v>108.5</v>
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="46">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="44">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
       <c r="BB78" s="28">
         <v>125.2</v>
       </c>
-      <c r="BC78" s="7"/>
+      <c r="BC78" s="28">
+        <v>117.7</v>
+      </c>
       <c r="BD78" s="7"/>
-      <c r="BE78" s="44"/>
+      <c r="BE78" s="28"/>
       <c r="BF78" s="10"/>
       <c r="BG78" s="10"/>
       <c r="BH78" s="28"/>
-      <c r="BI78" s="47"/>
+      <c r="BI78" s="40"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="7">
         <v>102.5</v>
       </c>
       <c r="C79" s="7">
         <v>101.4</v>
       </c>
       <c r="D79" s="7">
         <v>102.9</v>
       </c>
       <c r="E79" s="7">
         <v>103.6</v>
       </c>
       <c r="F79" s="7">
         <v>103.3</v>
       </c>
       <c r="G79" s="7">
         <v>103.1</v>
       </c>
       <c r="H79" s="7">
         <v>102.8</v>
@@ -12588,57 +12707,59 @@
       </c>
       <c r="AU79" s="10">
         <v>109.7</v>
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="46">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="44">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
       <c r="BB79" s="28">
         <v>104</v>
       </c>
-      <c r="BC79" s="7"/>
+      <c r="BC79" s="28">
+        <v>103.8</v>
+      </c>
       <c r="BD79" s="7"/>
-      <c r="BE79" s="44"/>
+      <c r="BE79" s="28"/>
       <c r="BF79" s="10"/>
       <c r="BG79" s="10"/>
       <c r="BH79" s="28"/>
-      <c r="BI79" s="47"/>
+      <c r="BI79" s="40"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="7">
         <v>98.7</v>
       </c>
       <c r="C80" s="7">
         <v>98.9</v>
       </c>
       <c r="D80" s="7">
         <v>98.8</v>
       </c>
       <c r="E80" s="7">
         <v>98.7</v>
       </c>
       <c r="F80" s="7">
         <v>98.7</v>
       </c>
       <c r="G80" s="7">
         <v>99</v>
       </c>
       <c r="H80" s="7">
         <v>98.8</v>
@@ -12759,57 +12880,59 @@
       </c>
       <c r="AU80" s="7">
         <v>109.2</v>
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="46">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="44">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
       <c r="BB80" s="28">
         <v>98</v>
       </c>
-      <c r="BC80" s="7"/>
+      <c r="BC80" s="28">
+        <v>97.8</v>
+      </c>
       <c r="BD80" s="7"/>
-      <c r="BE80" s="44"/>
+      <c r="BE80" s="28"/>
       <c r="BF80" s="10"/>
       <c r="BG80" s="7"/>
       <c r="BH80" s="28"/>
-      <c r="BI80" s="47"/>
+      <c r="BI80" s="40"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="7">
         <v>95.3</v>
       </c>
       <c r="C81" s="7">
         <v>96.5</v>
       </c>
       <c r="D81" s="7">
         <v>96.5</v>
       </c>
       <c r="E81" s="7">
         <v>96.1</v>
       </c>
       <c r="F81" s="7">
         <v>95.9</v>
       </c>
       <c r="G81" s="7">
         <v>95.7</v>
       </c>
       <c r="H81" s="7">
         <v>95.6</v>
@@ -12930,57 +13053,59 @@
       </c>
       <c r="AU81" s="7">
         <v>109.8</v>
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="46">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="44">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
       <c r="BB81" s="28">
         <v>97</v>
       </c>
-      <c r="BC81" s="7"/>
+      <c r="BC81" s="28">
+        <v>94.9</v>
+      </c>
       <c r="BD81" s="7"/>
-      <c r="BE81" s="44"/>
+      <c r="BE81" s="28"/>
       <c r="BF81" s="10"/>
       <c r="BG81" s="7"/>
       <c r="BH81" s="28"/>
-      <c r="BI81" s="47"/>
+      <c r="BI81" s="40"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="7">
         <v>99.6</v>
       </c>
       <c r="C82" s="7">
         <v>100.5</v>
       </c>
       <c r="D82" s="7">
         <v>115.1</v>
       </c>
       <c r="E82" s="7">
         <v>110.4</v>
       </c>
       <c r="F82" s="7">
         <v>105.1</v>
       </c>
       <c r="G82" s="7">
         <v>105</v>
       </c>
       <c r="H82" s="7">
         <v>105.4</v>
@@ -13101,57 +13226,59 @@
       </c>
       <c r="AU82" s="7">
         <v>108.4</v>
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="46">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="44">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
       <c r="BB82" s="28">
         <v>145.80000000000001</v>
       </c>
-      <c r="BC82" s="7"/>
+      <c r="BC82" s="28">
+        <v>146.1</v>
+      </c>
       <c r="BD82" s="7"/>
-      <c r="BE82" s="44"/>
+      <c r="BE82" s="28"/>
       <c r="BF82" s="10"/>
       <c r="BG82" s="7"/>
       <c r="BH82" s="28"/>
-      <c r="BI82" s="47"/>
+      <c r="BI82" s="40"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="7">
         <v>100.3</v>
       </c>
       <c r="C83" s="7">
         <v>99.8</v>
       </c>
       <c r="D83" s="7">
         <v>99.9</v>
       </c>
       <c r="E83" s="7">
         <v>100.2</v>
       </c>
       <c r="F83" s="7">
         <v>100.2</v>
       </c>
       <c r="G83" s="7">
         <v>100.3</v>
       </c>
       <c r="H83" s="7">
         <v>100.2</v>
@@ -13272,57 +13399,59 @@
       </c>
       <c r="AU83" s="7">
         <v>111</v>
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="46">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="44">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
       <c r="BB83" s="28">
         <v>103</v>
       </c>
-      <c r="BC83" s="7"/>
+      <c r="BC83" s="28">
+        <v>102.9</v>
+      </c>
       <c r="BD83" s="7"/>
-      <c r="BE83" s="44"/>
+      <c r="BE83" s="28"/>
       <c r="BF83" s="10"/>
       <c r="BG83" s="7"/>
       <c r="BH83" s="28"/>
-      <c r="BI83" s="47"/>
+      <c r="BI83" s="40"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="7">
         <v>100</v>
       </c>
       <c r="C84" s="7">
         <v>87.6</v>
       </c>
       <c r="D84" s="7">
         <v>87.8</v>
       </c>
       <c r="E84" s="7">
         <v>90.6</v>
       </c>
       <c r="F84" s="7">
         <v>92.7</v>
       </c>
       <c r="G84" s="7">
         <v>92.1</v>
       </c>
       <c r="H84" s="7">
         <v>90</v>
@@ -13443,57 +13572,59 @@
       </c>
       <c r="AU84" s="7">
         <v>105</v>
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="46">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="44">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
       <c r="BB84" s="28">
         <v>100.8</v>
       </c>
-      <c r="BC84" s="7"/>
+      <c r="BC84" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BD84" s="7"/>
-      <c r="BE84" s="44"/>
+      <c r="BE84" s="28"/>
       <c r="BF84" s="10"/>
       <c r="BG84" s="7"/>
       <c r="BH84" s="28"/>
-      <c r="BI84" s="47"/>
+      <c r="BI84" s="40"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="7">
         <v>104.3</v>
       </c>
       <c r="C85" s="7">
         <v>104</v>
       </c>
       <c r="D85" s="7">
         <v>103.8</v>
       </c>
       <c r="E85" s="7">
         <v>104.2</v>
       </c>
       <c r="F85" s="7">
         <v>103.9</v>
       </c>
       <c r="G85" s="7">
         <v>103</v>
       </c>
       <c r="H85" s="7">
         <v>102.7</v>
@@ -13614,57 +13745,59 @@
       </c>
       <c r="AU85" s="7">
         <v>108.7</v>
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="46">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="44">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
       <c r="BB85" s="28">
         <v>103.6</v>
       </c>
-      <c r="BC85" s="7"/>
+      <c r="BC85" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BD85" s="7"/>
-      <c r="BE85" s="44"/>
+      <c r="BE85" s="28"/>
       <c r="BF85" s="10"/>
       <c r="BG85" s="7"/>
       <c r="BH85" s="28"/>
-      <c r="BI85" s="47"/>
+      <c r="BI85" s="40"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="7">
         <v>103.1</v>
       </c>
       <c r="C86" s="7">
         <v>106</v>
       </c>
       <c r="D86" s="7">
         <v>104.4</v>
       </c>
       <c r="E86" s="7">
         <v>103.9</v>
       </c>
       <c r="F86" s="7">
         <v>104.7</v>
       </c>
       <c r="G86" s="7">
         <v>104.7</v>
       </c>
       <c r="H86" s="7">
         <v>104.4</v>
@@ -13785,57 +13918,59 @@
       </c>
       <c r="AU86" s="7">
         <v>103</v>
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="46">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="44">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
       <c r="BB86" s="28">
         <v>104.7</v>
       </c>
-      <c r="BC86" s="7"/>
+      <c r="BC86" s="28">
+        <v>112.4</v>
+      </c>
       <c r="BD86" s="7"/>
-      <c r="BE86" s="44"/>
+      <c r="BE86" s="28"/>
       <c r="BF86" s="10"/>
       <c r="BG86" s="7"/>
       <c r="BH86" s="28"/>
-      <c r="BI86" s="47"/>
+      <c r="BI86" s="40"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="7">
         <v>104.6</v>
       </c>
       <c r="C87" s="7">
         <v>105.4</v>
       </c>
       <c r="D87" s="7">
         <v>105.9</v>
       </c>
       <c r="E87" s="7">
         <v>106.5</v>
       </c>
       <c r="F87" s="7">
         <v>106.4</v>
       </c>
       <c r="G87" s="7">
         <v>105.9</v>
       </c>
       <c r="H87" s="7">
         <v>105.5</v>
@@ -13956,57 +14091,59 @@
       </c>
       <c r="AU87" s="10">
         <v>110.8</v>
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="46">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="44">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
       <c r="BB87" s="28">
         <v>130.19999999999999</v>
       </c>
-      <c r="BC87" s="7"/>
+      <c r="BC87" s="28">
+        <v>132.1</v>
+      </c>
       <c r="BD87" s="7"/>
-      <c r="BE87" s="44"/>
+      <c r="BE87" s="28"/>
       <c r="BF87" s="10"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="28"/>
-      <c r="BI87" s="47"/>
+      <c r="BI87" s="40"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="7">
         <v>105.1</v>
       </c>
       <c r="C88" s="7">
         <v>104.5</v>
       </c>
       <c r="D88" s="7">
         <v>103.5</v>
       </c>
       <c r="E88" s="7">
         <v>103.3</v>
       </c>
       <c r="F88" s="7">
         <v>103.1</v>
       </c>
       <c r="G88" s="7">
         <v>103.2</v>
       </c>
       <c r="H88" s="7">
         <v>103.4</v>
@@ -14127,57 +14264,59 @@
       </c>
       <c r="AU88" s="10">
         <v>116.3</v>
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="46">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="44">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
       <c r="BB88" s="28">
         <v>114.6</v>
       </c>
-      <c r="BC88" s="7"/>
+      <c r="BC88" s="28">
+        <v>113.6</v>
+      </c>
       <c r="BD88" s="7"/>
-      <c r="BE88" s="44"/>
+      <c r="BE88" s="28"/>
       <c r="BF88" s="10"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="28"/>
-      <c r="BI88" s="47"/>
+      <c r="BI88" s="40"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B89" s="7">
         <v>100.1</v>
       </c>
       <c r="C89" s="7">
         <v>100.5</v>
       </c>
       <c r="D89" s="7">
         <v>100.4</v>
       </c>
       <c r="E89" s="7">
         <v>100.5</v>
       </c>
       <c r="F89" s="7">
         <v>99.6</v>
       </c>
       <c r="G89" s="7">
         <v>100.6</v>
       </c>
       <c r="H89" s="7">
         <v>100.6</v>
@@ -14298,57 +14437,59 @@
       </c>
       <c r="AU89" s="10">
         <v>111.1</v>
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="46">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="44">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
       <c r="BB89" s="28">
         <v>104.3</v>
       </c>
-      <c r="BC89" s="7"/>
+      <c r="BC89" s="28">
+        <v>103.4</v>
+      </c>
       <c r="BD89" s="7"/>
-      <c r="BE89" s="44"/>
+      <c r="BE89" s="28"/>
       <c r="BF89" s="10"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="28"/>
-      <c r="BI89" s="47"/>
+      <c r="BI89" s="40"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="7">
         <v>101.1</v>
       </c>
       <c r="C90" s="7">
         <v>101.1</v>
       </c>
       <c r="D90" s="7">
         <v>101.6</v>
       </c>
       <c r="E90" s="7">
         <v>103.6</v>
       </c>
       <c r="F90" s="7">
         <v>103.2</v>
       </c>
       <c r="G90" s="7">
         <v>102.8</v>
       </c>
       <c r="H90" s="7">
         <v>102.1</v>
@@ -14469,57 +14610,59 @@
       </c>
       <c r="AU90" s="10">
         <v>98.1</v>
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="46">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="44">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
       <c r="BB90" s="28">
         <v>102.1</v>
       </c>
-      <c r="BC90" s="7"/>
+      <c r="BC90" s="28">
+        <v>100.8</v>
+      </c>
       <c r="BD90" s="7"/>
-      <c r="BE90" s="44"/>
+      <c r="BE90" s="28"/>
       <c r="BF90" s="10"/>
       <c r="BG90" s="10"/>
       <c r="BH90" s="28"/>
-      <c r="BI90" s="47"/>
+      <c r="BI90" s="40"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="7">
         <v>101.8</v>
       </c>
       <c r="C91" s="7">
         <v>100.9</v>
       </c>
       <c r="D91" s="7">
         <v>101.2</v>
       </c>
       <c r="E91" s="7">
         <v>101.4</v>
       </c>
       <c r="F91" s="7">
         <v>101.5</v>
       </c>
       <c r="G91" s="7">
         <v>101.6</v>
       </c>
       <c r="H91" s="7">
         <v>101.5</v>
@@ -14640,57 +14783,59 @@
       </c>
       <c r="AU91" s="10">
         <v>110.5</v>
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="46">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="44">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
       <c r="BB91" s="28">
         <v>101.2</v>
       </c>
-      <c r="BC91" s="7"/>
+      <c r="BC91" s="28">
+        <v>102.3</v>
+      </c>
       <c r="BD91" s="7"/>
-      <c r="BE91" s="44"/>
+      <c r="BE91" s="28"/>
       <c r="BF91" s="10"/>
       <c r="BG91" s="10"/>
       <c r="BH91" s="28"/>
-      <c r="BI91" s="47"/>
+      <c r="BI91" s="40"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="7">
         <v>97.8</v>
       </c>
       <c r="C92" s="7">
         <v>98.1</v>
       </c>
       <c r="D92" s="7">
         <v>98.6</v>
       </c>
       <c r="E92" s="7">
         <v>95.8</v>
       </c>
       <c r="F92" s="7">
         <v>95.6</v>
       </c>
       <c r="G92" s="7">
         <v>95.8</v>
       </c>
       <c r="H92" s="7">
         <v>95.6</v>
@@ -14811,330 +14956,332 @@
       </c>
       <c r="AU92" s="10">
         <v>98.1</v>
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="46">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="44">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
       <c r="BB92" s="28">
         <v>101.4</v>
       </c>
-      <c r="BC92" s="7"/>
+      <c r="BC92" s="28">
+        <v>101.1</v>
+      </c>
       <c r="BD92" s="7"/>
-      <c r="BE92" s="44"/>
+      <c r="BE92" s="28"/>
       <c r="BF92" s="10"/>
       <c r="BG92" s="10"/>
       <c r="BH92" s="28"/>
-      <c r="BI92" s="47"/>
+      <c r="BI92" s="40"/>
     </row>
     <row r="93" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="14"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
       <c r="E93" s="14"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="14"/>
       <c r="M93" s="14"/>
       <c r="N93" s="14"/>
       <c r="O93" s="14"/>
       <c r="P93" s="14"/>
       <c r="Q93" s="14"/>
       <c r="R93" s="14"/>
       <c r="S93" s="14"/>
       <c r="T93" s="14"/>
       <c r="U93" s="14"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B94" s="24"/>
       <c r="C94" s="25"/>
       <c r="D94" s="25"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="26"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="Z94" s="36" t="s">
         <v>41</v>
       </c>
       <c r="AA94" s="36"/>
       <c r="AB94" s="36"/>
       <c r="AC94" s="36"/>
       <c r="AD94" s="36"/>
       <c r="AE94" s="36"/>
       <c r="AF94" s="36"/>
       <c r="AG94" s="36"/>
       <c r="AH94" s="36"/>
       <c r="AI94" s="36"/>
       <c r="AJ94" s="36"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="Z95" s="66" t="s">
+      <c r="Z95" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="AA95" s="66"/>
-[...8 lines deleted...]
-      <c r="AJ95" s="66"/>
+      <c r="AA95" s="64"/>
+      <c r="AB95" s="64"/>
+      <c r="AC95" s="64"/>
+      <c r="AD95" s="64"/>
+      <c r="AE95" s="64"/>
+      <c r="AF95" s="64"/>
+      <c r="AG95" s="64"/>
+      <c r="AH95" s="64"/>
+      <c r="AI95" s="64"/>
+      <c r="AJ95" s="64"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="36" t="s">
         <v>43</v>
       </c>
       <c r="AA96" s="36"/>
       <c r="AB96" s="36"/>
       <c r="AC96" s="36"/>
       <c r="AD96" s="36"/>
       <c r="AE96" s="36"/>
       <c r="AF96" s="36"/>
       <c r="AG96" s="36"/>
       <c r="AH96" s="36"/>
       <c r="AI96" s="36"/>
       <c r="AJ96" s="36"/>
     </row>
     <row r="97" spans="26:36" x14ac:dyDescent="0.2">
       <c r="Z97" s="36" t="s">
         <v>44</v>
       </c>
       <c r="AA97" s="36"/>
       <c r="AB97" s="36"/>
       <c r="AC97" s="36"/>
       <c r="AD97" s="36"/>
       <c r="AE97" s="36"/>
       <c r="AF97" s="36"/>
       <c r="AG97" s="36"/>
       <c r="AH97" s="36"/>
       <c r="AI97" s="36"/>
       <c r="AJ97" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="AX50:BI50"/>
-[...23 lines deleted...]
-    <mergeCell ref="A71:M71"/>
+    <mergeCell ref="Z2:AL2"/>
+    <mergeCell ref="Z25:AL25"/>
+    <mergeCell ref="Z48:AL48"/>
+    <mergeCell ref="Z71:AL71"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="AG49:AK49"/>
+    <mergeCell ref="AL50:AW50"/>
     <mergeCell ref="A73:A74"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="Z95:AJ95"/>
     <mergeCell ref="Z73:AK73"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="I49:M49"/>
     <mergeCell ref="U49:Y49"/>
     <mergeCell ref="N73:Y73"/>
     <mergeCell ref="B73:M73"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="I72:M72"/>
-    <mergeCell ref="Z2:AL2"/>
-[...10 lines deleted...]
-    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="U72:Y72"/>
+    <mergeCell ref="U26:Y26"/>
+    <mergeCell ref="I26:M26"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A71:M71"/>
+    <mergeCell ref="AG72:AK72"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z50:AK50"/>
+    <mergeCell ref="AG26:AK26"/>
+    <mergeCell ref="AS72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS26:AW26"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AS49:AW49"/>
+    <mergeCell ref="AX50:BI50"/>
+    <mergeCell ref="BE72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BE49:BI49"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="37" max="108" man="1"/>
     <brk id="49" max="108" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>