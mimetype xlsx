--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -528,51 +528,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -666,82 +666,88 @@
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1015,51 +1021,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BI97"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="95" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC75" sqref="BC75"/>
+      <selection pane="topRight" activeCell="BB25" sqref="BB25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="8" style="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="11.85546875" style="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="9.85546875" style="1" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="10.42578125" style="1" customWidth="1"/>
     <col min="38" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B1" s="53"/>
@@ -1092,199 +1098,199 @@
       <c r="AC1" s="54"/>
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="53"/>
       <c r="AL1" s="53"/>
       <c r="AM1" s="53"/>
       <c r="AN1" s="53"/>
       <c r="AO1" s="53"/>
       <c r="AP1" s="53"/>
       <c r="AQ1" s="53"/>
       <c r="AR1" s="53"/>
       <c r="AS1" s="53"/>
       <c r="AT1" s="53"/>
       <c r="AU1" s="53"/>
       <c r="AV1" s="53"/>
       <c r="AW1" s="53"/>
       <c r="AX1" s="53"/>
       <c r="AY1" s="53"/>
     </row>
     <row r="2" spans="1:61" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="61"/>
-[...11 lines deleted...]
-      <c r="Z2" s="61" t="s">
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="Z2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="AA2" s="61"/>
-[...10 lines deleted...]
-      <c r="AL2" s="61"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="57"/>
     </row>
     <row r="3" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
       <c r="C3" s="33"/>
       <c r="D3" s="33"/>
       <c r="E3" s="33"/>
       <c r="F3" s="33"/>
       <c r="G3" s="33"/>
       <c r="H3" s="33"/>
-      <c r="I3" s="60" t="s">
+      <c r="I3" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="60"/>
-[...3 lines deleted...]
-      <c r="U3" s="60" t="s">
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="U3" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="60"/>
-[...8 lines deleted...]
-      <c r="AS3" s="60" t="s">
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="66"/>
+      <c r="AS3" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="60"/>
-[...3 lines deleted...]
-      <c r="BE3" s="60" t="s">
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="66"/>
+      <c r="BE3" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="BF3" s="60"/>
-[...2 lines deleted...]
-      <c r="BI3" s="60"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="66"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="62"/>
-      <c r="B4" s="57" t="s">
+      <c r="A4" s="61"/>
+      <c r="B4" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="58"/>
-[...10 lines deleted...]
-      <c r="N4" s="65" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57" t="s">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA4" s="58"/>
-[...10 lines deleted...]
-      <c r="AL4" s="57" t="s">
+      <c r="AA4" s="59"/>
+      <c r="AB4" s="59"/>
+      <c r="AC4" s="59"/>
+      <c r="AD4" s="59"/>
+      <c r="AE4" s="59"/>
+      <c r="AF4" s="59"/>
+      <c r="AG4" s="59"/>
+      <c r="AH4" s="59"/>
+      <c r="AI4" s="59"/>
+      <c r="AJ4" s="59"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM4" s="58"/>
-[...10 lines deleted...]
-      <c r="AX4" s="57" t="s">
+      <c r="AM4" s="59"/>
+      <c r="AN4" s="59"/>
+      <c r="AO4" s="59"/>
+      <c r="AP4" s="59"/>
+      <c r="AQ4" s="59"/>
+      <c r="AR4" s="59"/>
+      <c r="AS4" s="59"/>
+      <c r="AT4" s="59"/>
+      <c r="AU4" s="59"/>
+      <c r="AV4" s="59"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY4" s="58"/>
-[...9 lines deleted...]
-      <c r="BI4" s="59"/>
+      <c r="AY4" s="59"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
+      <c r="BE4" s="59"/>
+      <c r="BF4" s="59"/>
+      <c r="BG4" s="59"/>
+      <c r="BH4" s="59"/>
+      <c r="BI4" s="60"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="63"/>
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1588,51 +1594,53 @@
       </c>
       <c r="AV6" s="28">
         <v>101.2</v>
       </c>
       <c r="AW6" s="48">
         <v>100.6</v>
       </c>
       <c r="AX6" s="28">
         <v>105.8</v>
       </c>
       <c r="AY6" s="28">
         <v>107</v>
       </c>
       <c r="AZ6" s="28">
         <v>107.8</v>
       </c>
       <c r="BA6" s="28">
         <v>111.3</v>
       </c>
       <c r="BB6" s="40">
         <v>110.7</v>
       </c>
       <c r="BC6" s="28">
         <v>110.7</v>
       </c>
-      <c r="BD6" s="7"/>
+      <c r="BD6" s="68">
+        <v>111.1</v>
+      </c>
       <c r="BE6" s="28"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="28"/>
       <c r="BI6" s="56"/>
     </row>
     <row r="7" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6">
         <v>84.6</v>
       </c>
       <c r="C7" s="6">
         <v>85.8</v>
       </c>
       <c r="D7" s="6">
         <v>85.9</v>
       </c>
       <c r="E7" s="6">
         <v>86.3</v>
       </c>
       <c r="F7" s="6">
         <v>86.8</v>
       </c>
@@ -1761,51 +1769,53 @@
       </c>
       <c r="AV7" s="28">
         <v>93.1</v>
       </c>
       <c r="AW7" s="47">
         <v>88.9</v>
       </c>
       <c r="AX7" s="28">
         <v>81.5</v>
       </c>
       <c r="AY7" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="AZ7" s="28">
         <v>78.599999999999994</v>
       </c>
       <c r="BA7" s="28">
         <v>76.5</v>
       </c>
       <c r="BB7" s="40">
         <v>73.400000000000006</v>
       </c>
       <c r="BC7" s="28">
         <v>72.599999999999994</v>
       </c>
-      <c r="BD7" s="7"/>
+      <c r="BD7" s="68">
+        <v>79.400000000000006</v>
+      </c>
       <c r="BE7" s="28"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="28"/>
       <c r="BI7" s="40"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="6">
         <v>107.7</v>
       </c>
       <c r="C8" s="6">
         <v>105.4</v>
       </c>
       <c r="D8" s="6">
         <v>106.4</v>
       </c>
       <c r="E8" s="6">
         <v>104.6</v>
       </c>
       <c r="F8" s="6">
         <v>104.7</v>
       </c>
@@ -1934,51 +1944,53 @@
       </c>
       <c r="AV8" s="28">
         <v>121</v>
       </c>
       <c r="AW8" s="47">
         <v>119.7</v>
       </c>
       <c r="AX8" s="28">
         <v>320.10000000000002</v>
       </c>
       <c r="AY8" s="28">
         <v>247.8</v>
       </c>
       <c r="AZ8" s="28">
         <v>295.89999999999998</v>
       </c>
       <c r="BA8" s="28">
         <v>308.8</v>
       </c>
       <c r="BB8" s="40">
         <v>286.39999999999998</v>
       </c>
       <c r="BC8" s="28">
         <v>227.1</v>
       </c>
-      <c r="BD8" s="7"/>
+      <c r="BD8" s="68">
+        <v>221.9</v>
+      </c>
       <c r="BE8" s="28"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="28"/>
       <c r="BI8" s="40"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="6">
         <v>101.8</v>
       </c>
       <c r="C9" s="6">
         <v>102.4</v>
       </c>
       <c r="D9" s="6">
         <v>102.5</v>
       </c>
       <c r="E9" s="6">
         <v>102.7</v>
       </c>
       <c r="F9" s="6">
         <v>102.8</v>
       </c>
@@ -2107,51 +2119,53 @@
       </c>
       <c r="AV9" s="28">
         <v>103.3</v>
       </c>
       <c r="AW9" s="47">
         <v>100.5</v>
       </c>
       <c r="AX9" s="28">
         <v>115.6</v>
       </c>
       <c r="AY9" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ9" s="28">
         <v>118.4</v>
       </c>
       <c r="BA9" s="28">
         <v>120.5</v>
       </c>
       <c r="BB9" s="40">
         <v>120.9</v>
       </c>
       <c r="BC9" s="28">
         <v>114.8</v>
       </c>
-      <c r="BD9" s="7"/>
+      <c r="BD9" s="68">
+        <v>106.1</v>
+      </c>
       <c r="BE9" s="28"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="28"/>
       <c r="BI9" s="40"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6">
         <v>102.3</v>
       </c>
       <c r="C10" s="6">
         <v>101.2</v>
       </c>
       <c r="D10" s="6">
         <v>102.7</v>
       </c>
       <c r="E10" s="6">
         <v>103.5</v>
       </c>
       <c r="F10" s="6">
         <v>103.2</v>
       </c>
@@ -2280,51 +2294,53 @@
       </c>
       <c r="AV10" s="28">
         <v>92.3</v>
       </c>
       <c r="AW10" s="47">
         <v>87.8</v>
       </c>
       <c r="AX10" s="28">
         <v>105</v>
       </c>
       <c r="AY10" s="28">
         <v>104.7</v>
       </c>
       <c r="AZ10" s="28">
         <v>104.6</v>
       </c>
       <c r="BA10" s="28">
         <v>104</v>
       </c>
       <c r="BB10" s="40">
         <v>103.9</v>
       </c>
       <c r="BC10" s="28">
         <v>103.6</v>
       </c>
-      <c r="BD10" s="7"/>
+      <c r="BD10" s="68">
+        <v>106.6</v>
+      </c>
       <c r="BE10" s="28"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="28"/>
       <c r="BI10" s="40"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6">
         <v>99</v>
       </c>
       <c r="C11" s="6">
         <v>99.2</v>
       </c>
       <c r="D11" s="6">
         <v>99.1</v>
       </c>
       <c r="E11" s="6">
         <v>99</v>
       </c>
       <c r="F11" s="6">
         <v>99</v>
       </c>
@@ -2453,51 +2469,53 @@
       </c>
       <c r="AV11" s="28">
         <v>97.4</v>
       </c>
       <c r="AW11" s="47">
         <v>96.5</v>
       </c>
       <c r="AX11" s="28">
         <v>99.2</v>
       </c>
       <c r="AY11" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ11" s="28">
         <v>98.8</v>
       </c>
       <c r="BA11" s="28">
         <v>98.4</v>
       </c>
       <c r="BB11" s="40">
         <v>98.1</v>
       </c>
       <c r="BC11" s="28">
         <v>97.9</v>
       </c>
-      <c r="BD11" s="7"/>
+      <c r="BD11" s="68">
+        <v>98.3</v>
+      </c>
       <c r="BE11" s="28"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="7"/>
       <c r="BH11" s="28"/>
       <c r="BI11" s="40"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6">
         <v>90.1</v>
       </c>
       <c r="C12" s="6">
         <v>91.3</v>
       </c>
       <c r="D12" s="6">
         <v>91.5</v>
       </c>
       <c r="E12" s="6">
         <v>91.4</v>
       </c>
       <c r="F12" s="6">
         <v>91.3</v>
       </c>
@@ -2626,51 +2644,53 @@
       </c>
       <c r="AV12" s="28">
         <v>101.1</v>
       </c>
       <c r="AW12" s="47">
         <v>105.2</v>
       </c>
       <c r="AX12" s="28">
         <v>114.2</v>
       </c>
       <c r="AY12" s="28">
         <v>108.4</v>
       </c>
       <c r="AZ12" s="28">
         <v>100.3</v>
       </c>
       <c r="BA12" s="28">
         <v>100.1</v>
       </c>
       <c r="BB12" s="40">
         <v>98.7</v>
       </c>
       <c r="BC12" s="28">
         <v>96.8</v>
       </c>
-      <c r="BD12" s="7"/>
+      <c r="BD12" s="68">
+        <v>98.3</v>
+      </c>
       <c r="BE12" s="28"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="7"/>
       <c r="BH12" s="28"/>
       <c r="BI12" s="40"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6">
         <v>98.5</v>
       </c>
       <c r="C13" s="6">
         <v>99.3</v>
       </c>
       <c r="D13" s="6">
         <v>112.6</v>
       </c>
       <c r="E13" s="6">
         <v>108.5</v>
       </c>
       <c r="F13" s="6">
         <v>103.8</v>
       </c>
@@ -2799,51 +2819,53 @@
       </c>
       <c r="AV13" s="28">
         <v>102.8</v>
       </c>
       <c r="AW13" s="47">
         <v>100.1</v>
       </c>
       <c r="AX13" s="28">
         <v>131.5</v>
       </c>
       <c r="AY13" s="40">
         <v>133.80000000000001</v>
       </c>
       <c r="AZ13" s="28">
         <v>133</v>
       </c>
       <c r="BA13" s="28">
         <v>159.6</v>
       </c>
       <c r="BB13" s="40">
         <v>141.1</v>
       </c>
       <c r="BC13" s="28">
         <v>139.80000000000001</v>
       </c>
-      <c r="BD13" s="7"/>
+      <c r="BD13" s="68">
+        <v>137.30000000000001</v>
+      </c>
       <c r="BE13" s="28"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="7"/>
       <c r="BH13" s="28"/>
       <c r="BI13" s="40"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6">
         <v>101.2</v>
       </c>
       <c r="C14" s="6">
         <v>100.8</v>
       </c>
       <c r="D14" s="6">
         <v>100.8</v>
       </c>
       <c r="E14" s="6">
         <v>101</v>
       </c>
       <c r="F14" s="6">
         <v>101</v>
       </c>
@@ -2972,51 +2994,53 @@
       </c>
       <c r="AV14" s="28">
         <v>94.8</v>
       </c>
       <c r="AW14" s="47">
         <v>95.8</v>
       </c>
       <c r="AX14" s="28">
         <v>101.6</v>
       </c>
       <c r="AY14" s="40">
         <v>102.8</v>
       </c>
       <c r="AZ14" s="28">
         <v>102.8</v>
       </c>
       <c r="BA14" s="28">
         <v>100.7</v>
       </c>
       <c r="BB14" s="40">
         <v>101</v>
       </c>
       <c r="BC14" s="28">
         <v>101.2</v>
       </c>
-      <c r="BD14" s="7"/>
+      <c r="BD14" s="68">
+        <v>102.6</v>
+      </c>
       <c r="BE14" s="28"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="7"/>
       <c r="BH14" s="28"/>
       <c r="BI14" s="40"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6">
         <v>92.6</v>
       </c>
       <c r="C15" s="6">
         <v>83.1</v>
       </c>
       <c r="D15" s="6">
         <v>83.5</v>
       </c>
       <c r="E15" s="6">
         <v>86.1</v>
       </c>
       <c r="F15" s="6">
         <v>88.1</v>
       </c>
@@ -3145,51 +3169,53 @@
       </c>
       <c r="AV15" s="28">
         <v>98.2</v>
       </c>
       <c r="AW15" s="47">
         <v>100.1</v>
       </c>
       <c r="AX15" s="28">
         <v>75.8</v>
       </c>
       <c r="AY15" s="40">
         <v>85.2</v>
       </c>
       <c r="AZ15" s="28">
         <v>82</v>
       </c>
       <c r="BA15" s="28">
         <v>100.3</v>
       </c>
       <c r="BB15" s="40">
         <v>101.5</v>
       </c>
       <c r="BC15" s="28">
         <v>105.5</v>
       </c>
-      <c r="BD15" s="7"/>
+      <c r="BD15" s="68">
+        <v>107.2</v>
+      </c>
       <c r="BE15" s="28"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="7"/>
       <c r="BH15" s="28"/>
       <c r="BI15" s="40"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6">
         <v>105</v>
       </c>
       <c r="C16" s="6">
         <v>104.6</v>
       </c>
       <c r="D16" s="6">
         <v>104.4</v>
       </c>
       <c r="E16" s="6">
         <v>104.8</v>
       </c>
       <c r="F16" s="6">
         <v>104.4</v>
       </c>
@@ -3318,51 +3344,53 @@
       </c>
       <c r="AV16" s="28">
         <v>144.1</v>
       </c>
       <c r="AW16" s="47">
         <v>151.30000000000001</v>
       </c>
       <c r="AX16" s="28">
         <v>97.4</v>
       </c>
       <c r="AY16" s="40">
         <v>106.7</v>
       </c>
       <c r="AZ16" s="28">
         <v>105.4</v>
       </c>
       <c r="BA16" s="28">
         <v>105.1</v>
       </c>
       <c r="BB16" s="40">
         <v>103.5</v>
       </c>
       <c r="BC16" s="28">
         <v>101.7</v>
       </c>
-      <c r="BD16" s="7"/>
+      <c r="BD16" s="68">
+        <v>101.9</v>
+      </c>
       <c r="BE16" s="28"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="7"/>
       <c r="BH16" s="28"/>
       <c r="BI16" s="40"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6">
         <v>102.9</v>
       </c>
       <c r="C17" s="6">
         <v>105.8</v>
       </c>
       <c r="D17" s="6">
         <v>104.2</v>
       </c>
       <c r="E17" s="6">
         <v>103.7</v>
       </c>
       <c r="F17" s="6">
         <v>104.5</v>
       </c>
@@ -3491,51 +3519,53 @@
       </c>
       <c r="AV17" s="28">
         <v>97.9</v>
       </c>
       <c r="AW17" s="47">
         <v>98.1</v>
       </c>
       <c r="AX17" s="28">
         <v>99.4</v>
       </c>
       <c r="AY17" s="40">
         <v>92.9</v>
       </c>
       <c r="AZ17" s="28">
         <v>97.2</v>
       </c>
       <c r="BA17" s="28">
         <v>98</v>
       </c>
       <c r="BB17" s="40">
         <v>104.5</v>
       </c>
       <c r="BC17" s="28">
         <v>111.7</v>
       </c>
-      <c r="BD17" s="7"/>
+      <c r="BD17" s="68">
+        <v>111.3</v>
+      </c>
       <c r="BE17" s="28"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="7"/>
       <c r="BH17" s="28"/>
       <c r="BI17" s="40"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6">
         <v>75.8</v>
       </c>
       <c r="C18" s="6">
         <v>76.599999999999994</v>
       </c>
       <c r="D18" s="6">
         <v>77.400000000000006</v>
       </c>
       <c r="E18" s="6">
         <v>77.8</v>
       </c>
       <c r="F18" s="6">
         <v>78.2</v>
       </c>
@@ -3664,51 +3694,53 @@
       </c>
       <c r="AV18" s="28">
         <v>101.7</v>
       </c>
       <c r="AW18" s="47">
         <v>93.2</v>
       </c>
       <c r="AX18" s="28">
         <v>95.3</v>
       </c>
       <c r="AY18" s="40">
         <v>115.9</v>
       </c>
       <c r="AZ18" s="28">
         <v>115.1</v>
       </c>
       <c r="BA18" s="28">
         <v>118.1</v>
       </c>
       <c r="BB18" s="40">
         <v>116.5</v>
       </c>
       <c r="BC18" s="28">
         <v>111.6</v>
       </c>
-      <c r="BD18" s="7"/>
+      <c r="BD18" s="68">
+        <v>115.2</v>
+      </c>
       <c r="BE18" s="28"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="28"/>
       <c r="BI18" s="40"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="6">
         <v>102.6</v>
       </c>
       <c r="C19" s="6">
         <v>102.1</v>
       </c>
       <c r="D19" s="6">
         <v>101.3</v>
       </c>
       <c r="E19" s="6">
         <v>101.3</v>
       </c>
       <c r="F19" s="6">
         <v>101.2</v>
       </c>
@@ -3837,51 +3869,53 @@
       </c>
       <c r="AV19" s="28">
         <v>104.6</v>
       </c>
       <c r="AW19" s="47">
         <v>108.3</v>
       </c>
       <c r="AX19" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="AY19" s="40">
         <v>116.6</v>
       </c>
       <c r="AZ19" s="28">
         <v>120</v>
       </c>
       <c r="BA19" s="28">
         <v>117.1</v>
       </c>
       <c r="BB19" s="40">
         <v>113.7</v>
       </c>
       <c r="BC19" s="28">
         <v>117.7</v>
       </c>
-      <c r="BD19" s="7"/>
+      <c r="BD19" s="68">
+        <v>108.2</v>
+      </c>
       <c r="BE19" s="28"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="28"/>
       <c r="BI19" s="40"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="6">
         <v>99.7</v>
       </c>
       <c r="C20" s="6">
         <v>100.1</v>
       </c>
       <c r="D20" s="6">
         <v>100</v>
       </c>
       <c r="E20" s="6">
         <v>100.1</v>
       </c>
       <c r="F20" s="6">
         <v>99.2</v>
       </c>
@@ -4010,51 +4044,53 @@
       </c>
       <c r="AV20" s="28">
         <v>105.4</v>
       </c>
       <c r="AW20" s="47">
         <v>100.2</v>
       </c>
       <c r="AX20" s="28">
         <v>105.3</v>
       </c>
       <c r="AY20" s="40">
         <v>105.2</v>
       </c>
       <c r="AZ20" s="28">
         <v>104.9</v>
       </c>
       <c r="BA20" s="28">
         <v>104.7</v>
       </c>
       <c r="BB20" s="40">
         <v>104.1</v>
       </c>
       <c r="BC20" s="28">
         <v>103.2</v>
       </c>
-      <c r="BD20" s="7"/>
+      <c r="BD20" s="68">
+        <v>104.4</v>
+      </c>
       <c r="BE20" s="28"/>
       <c r="BF20" s="10"/>
       <c r="BG20" s="10"/>
       <c r="BH20" s="28"/>
       <c r="BI20" s="40"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="6">
         <v>101</v>
       </c>
       <c r="C21" s="6">
         <v>101</v>
       </c>
       <c r="D21" s="6">
         <v>101.5</v>
       </c>
       <c r="E21" s="6">
         <v>103.6</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
@@ -4183,51 +4219,53 @@
       </c>
       <c r="AV21" s="28">
         <v>86.8</v>
       </c>
       <c r="AW21" s="47">
         <v>83.6</v>
       </c>
       <c r="AX21" s="28">
         <v>104.6</v>
       </c>
       <c r="AY21" s="40">
         <v>102.7</v>
       </c>
       <c r="AZ21" s="28">
         <v>102.9</v>
       </c>
       <c r="BA21" s="28">
         <v>102.5</v>
       </c>
       <c r="BB21" s="40">
         <v>102.1</v>
       </c>
       <c r="BC21" s="28">
         <v>101</v>
       </c>
-      <c r="BD21" s="7"/>
+      <c r="BD21" s="68">
+        <v>101.6</v>
+      </c>
       <c r="BE21" s="28"/>
       <c r="BF21" s="10"/>
       <c r="BG21" s="10"/>
       <c r="BH21" s="28"/>
       <c r="BI21" s="40"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="6">
         <v>101.6</v>
       </c>
       <c r="C22" s="6">
         <v>100.7</v>
       </c>
       <c r="D22" s="6">
         <v>101</v>
       </c>
       <c r="E22" s="6">
         <v>101.2</v>
       </c>
       <c r="F22" s="6">
         <v>101.3</v>
       </c>
@@ -4356,51 +4394,53 @@
       </c>
       <c r="AV22" s="28">
         <v>98.5</v>
       </c>
       <c r="AW22" s="47">
         <v>100</v>
       </c>
       <c r="AX22" s="28">
         <v>101</v>
       </c>
       <c r="AY22" s="40">
         <v>99.8</v>
       </c>
       <c r="AZ22" s="28">
         <v>100.2</v>
       </c>
       <c r="BA22" s="28">
         <v>101</v>
       </c>
       <c r="BB22" s="40">
         <v>101.1</v>
       </c>
       <c r="BC22" s="28">
         <v>102.2</v>
       </c>
-      <c r="BD22" s="7"/>
+      <c r="BD22" s="68">
+        <v>105.6</v>
+      </c>
       <c r="BE22" s="28"/>
       <c r="BF22" s="10"/>
       <c r="BG22" s="10"/>
       <c r="BH22" s="28"/>
       <c r="BI22" s="40"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="6">
         <v>106.9</v>
       </c>
       <c r="C23" s="6">
         <v>106.6</v>
       </c>
       <c r="D23" s="6">
         <v>106.6</v>
       </c>
       <c r="E23" s="6">
         <v>103.3</v>
       </c>
       <c r="F23" s="6">
         <v>102.8</v>
       </c>
@@ -4529,51 +4569,53 @@
       </c>
       <c r="AV23" s="28">
         <v>105.3</v>
       </c>
       <c r="AW23" s="47">
         <v>105.5</v>
       </c>
       <c r="AX23" s="28">
         <v>102.1</v>
       </c>
       <c r="AY23" s="40">
         <v>105.1</v>
       </c>
       <c r="AZ23" s="28">
         <v>103.4</v>
       </c>
       <c r="BA23" s="28">
         <v>102.5</v>
       </c>
       <c r="BB23" s="40">
         <v>101</v>
       </c>
       <c r="BC23" s="28">
         <v>99.6</v>
       </c>
-      <c r="BD23" s="7"/>
+      <c r="BD23" s="68">
+        <v>102</v>
+      </c>
       <c r="BE23" s="28"/>
       <c r="BF23" s="10"/>
       <c r="BG23" s="10"/>
       <c r="BH23" s="28"/>
       <c r="BI23" s="40"/>
     </row>
     <row r="24" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="51"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="51"/>
       <c r="N24" s="51"/>
       <c r="O24" s="51"/>
       <c r="P24" s="51"/>
       <c r="Q24" s="51"/>
       <c r="R24" s="51"/>
       <c r="S24" s="51"/>
@@ -4588,199 +4630,199 @@
       <c r="AB24" s="51"/>
       <c r="AC24" s="51"/>
       <c r="AD24" s="51"/>
       <c r="AE24" s="51"/>
       <c r="AF24" s="51"/>
       <c r="AG24" s="51"/>
       <c r="AH24" s="51"/>
       <c r="AI24" s="51"/>
       <c r="AJ24" s="51"/>
       <c r="AK24" s="51"/>
       <c r="AL24" s="52"/>
       <c r="AM24" s="52"/>
       <c r="AN24" s="52"/>
       <c r="AO24" s="52"/>
       <c r="AP24" s="52"/>
       <c r="AQ24" s="52"/>
       <c r="AR24" s="52"/>
       <c r="AS24" s="52"/>
       <c r="AT24" s="52"/>
       <c r="AU24" s="52"/>
       <c r="AV24" s="52"/>
       <c r="AW24" s="52"/>
       <c r="AX24" s="52"/>
     </row>
     <row r="25" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="61" t="s">
+      <c r="A25" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B25" s="61"/>
-[...11 lines deleted...]
-      <c r="Z25" s="61" t="s">
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
+      <c r="M25" s="57"/>
+      <c r="Z25" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="AA25" s="61"/>
-[...10 lines deleted...]
-      <c r="AL25" s="61"/>
+      <c r="AA25" s="57"/>
+      <c r="AB25" s="57"/>
+      <c r="AC25" s="57"/>
+      <c r="AD25" s="57"/>
+      <c r="AE25" s="57"/>
+      <c r="AF25" s="57"/>
+      <c r="AG25" s="57"/>
+      <c r="AH25" s="57"/>
+      <c r="AI25" s="57"/>
+      <c r="AJ25" s="57"/>
+      <c r="AK25" s="57"/>
+      <c r="AL25" s="57"/>
     </row>
     <row r="26" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
       <c r="C26" s="33"/>
       <c r="D26" s="33"/>
       <c r="E26" s="33"/>
       <c r="F26" s="33"/>
       <c r="G26" s="33"/>
       <c r="H26" s="33"/>
-      <c r="I26" s="60" t="s">
+      <c r="I26" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="J26" s="60"/>
-[...3 lines deleted...]
-      <c r="U26" s="60" t="s">
+      <c r="J26" s="66"/>
+      <c r="K26" s="66"/>
+      <c r="L26" s="66"/>
+      <c r="M26" s="66"/>
+      <c r="U26" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="V26" s="60"/>
-[...8 lines deleted...]
-      <c r="AS26" s="60" t="s">
+      <c r="V26" s="66"/>
+      <c r="W26" s="66"/>
+      <c r="X26" s="66"/>
+      <c r="Y26" s="66"/>
+      <c r="AG26" s="66"/>
+      <c r="AH26" s="66"/>
+      <c r="AI26" s="66"/>
+      <c r="AJ26" s="66"/>
+      <c r="AK26" s="66"/>
+      <c r="AS26" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="AT26" s="60"/>
-[...3 lines deleted...]
-      <c r="BE26" s="60" t="s">
+      <c r="AT26" s="66"/>
+      <c r="AU26" s="66"/>
+      <c r="AV26" s="66"/>
+      <c r="AW26" s="66"/>
+      <c r="BE26" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="BF26" s="60"/>
-[...2 lines deleted...]
-      <c r="BI26" s="60"/>
+      <c r="BF26" s="66"/>
+      <c r="BG26" s="66"/>
+      <c r="BH26" s="66"/>
+      <c r="BI26" s="66"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="62"/>
-      <c r="B27" s="57" t="s">
+      <c r="A27" s="61"/>
+      <c r="B27" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="58"/>
-[...10 lines deleted...]
-      <c r="N27" s="65" t="s">
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O27" s="66"/>
-[...10 lines deleted...]
-      <c r="Z27" s="57" t="s">
+      <c r="O27" s="64"/>
+      <c r="P27" s="64"/>
+      <c r="Q27" s="64"/>
+      <c r="R27" s="64"/>
+      <c r="S27" s="64"/>
+      <c r="T27" s="64"/>
+      <c r="U27" s="64"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="64"/>
+      <c r="X27" s="64"/>
+      <c r="Y27" s="65"/>
+      <c r="Z27" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA27" s="58"/>
-[...10 lines deleted...]
-      <c r="AL27" s="57" t="s">
+      <c r="AA27" s="59"/>
+      <c r="AB27" s="59"/>
+      <c r="AC27" s="59"/>
+      <c r="AD27" s="59"/>
+      <c r="AE27" s="59"/>
+      <c r="AF27" s="59"/>
+      <c r="AG27" s="59"/>
+      <c r="AH27" s="59"/>
+      <c r="AI27" s="59"/>
+      <c r="AJ27" s="59"/>
+      <c r="AK27" s="60"/>
+      <c r="AL27" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM27" s="58"/>
-[...10 lines deleted...]
-      <c r="AX27" s="57" t="s">
+      <c r="AM27" s="59"/>
+      <c r="AN27" s="59"/>
+      <c r="AO27" s="59"/>
+      <c r="AP27" s="59"/>
+      <c r="AQ27" s="59"/>
+      <c r="AR27" s="59"/>
+      <c r="AS27" s="59"/>
+      <c r="AT27" s="59"/>
+      <c r="AU27" s="59"/>
+      <c r="AV27" s="59"/>
+      <c r="AW27" s="60"/>
+      <c r="AX27" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY27" s="58"/>
-[...9 lines deleted...]
-      <c r="BI27" s="59"/>
+      <c r="AY27" s="59"/>
+      <c r="AZ27" s="59"/>
+      <c r="BA27" s="59"/>
+      <c r="BB27" s="59"/>
+      <c r="BC27" s="59"/>
+      <c r="BD27" s="59"/>
+      <c r="BE27" s="59"/>
+      <c r="BF27" s="59"/>
+      <c r="BG27" s="59"/>
+      <c r="BH27" s="59"/>
+      <c r="BI27" s="60"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="63"/>
+      <c r="A28" s="62"/>
       <c r="B28" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J28" s="3" t="s">
@@ -5084,51 +5126,53 @@
       </c>
       <c r="AV29" s="28">
         <v>101.2</v>
       </c>
       <c r="AW29" s="49">
         <v>100.6</v>
       </c>
       <c r="AX29" s="28">
         <v>105.9</v>
       </c>
       <c r="AY29" s="28">
         <v>107.1</v>
       </c>
       <c r="AZ29" s="28">
         <v>107.9</v>
       </c>
       <c r="BA29" s="28">
         <v>111.6</v>
       </c>
       <c r="BB29" s="28">
         <v>110.9</v>
       </c>
       <c r="BC29" s="28">
         <v>110.9</v>
       </c>
-      <c r="BD29" s="7"/>
+      <c r="BD29" s="28">
+        <v>111.3</v>
+      </c>
       <c r="BE29" s="28"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="28"/>
       <c r="BI29" s="56"/>
     </row>
     <row r="30" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="7">
         <v>88.8</v>
       </c>
       <c r="C30" s="7">
         <v>90.5</v>
       </c>
       <c r="D30" s="7">
         <v>90.5</v>
       </c>
       <c r="E30" s="7">
         <v>90.7</v>
       </c>
       <c r="F30" s="7">
         <v>91</v>
       </c>
@@ -5257,51 +5301,53 @@
       </c>
       <c r="AV30" s="28">
         <v>92.4</v>
       </c>
       <c r="AW30" s="46">
         <v>87.9</v>
       </c>
       <c r="AX30" s="28">
         <v>68.5</v>
       </c>
       <c r="AY30" s="28">
         <v>67</v>
       </c>
       <c r="AZ30" s="28">
         <v>66.3</v>
       </c>
       <c r="BA30" s="28">
         <v>64.3</v>
       </c>
       <c r="BB30" s="28">
         <v>60.9</v>
       </c>
       <c r="BC30" s="28">
         <v>61.3</v>
       </c>
-      <c r="BD30" s="7"/>
+      <c r="BD30" s="28">
+        <v>74.400000000000006</v>
+      </c>
       <c r="BE30" s="28"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="28"/>
       <c r="BI30" s="40"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="7">
         <v>107</v>
       </c>
       <c r="C31" s="7">
         <v>104.7</v>
       </c>
       <c r="D31" s="7">
         <v>105.7</v>
       </c>
       <c r="E31" s="7">
         <v>104</v>
       </c>
       <c r="F31" s="7">
         <v>104.1</v>
       </c>
@@ -5430,51 +5476,53 @@
       </c>
       <c r="AV31" s="28">
         <v>121.2</v>
       </c>
       <c r="AW31" s="46">
         <v>119.9</v>
       </c>
       <c r="AX31" s="28">
         <v>326.60000000000002</v>
       </c>
       <c r="AY31" s="28">
         <v>252.6</v>
       </c>
       <c r="AZ31" s="28">
         <v>301.39999999999998</v>
       </c>
       <c r="BA31" s="28">
         <v>316.7</v>
       </c>
       <c r="BB31" s="28">
         <v>293.5</v>
       </c>
       <c r="BC31" s="28">
         <v>231.3</v>
       </c>
-      <c r="BD31" s="7"/>
+      <c r="BD31" s="28">
+        <v>225.1</v>
+      </c>
       <c r="BE31" s="28"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="28"/>
       <c r="BI31" s="40"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="7">
         <v>101.4</v>
       </c>
       <c r="C32" s="7">
         <v>102</v>
       </c>
       <c r="D32" s="7">
         <v>102.1</v>
       </c>
       <c r="E32" s="7">
         <v>102.3</v>
       </c>
       <c r="F32" s="7">
         <v>102.5</v>
       </c>
@@ -5603,51 +5651,53 @@
       </c>
       <c r="AV32" s="28">
         <v>103.3</v>
       </c>
       <c r="AW32" s="46">
         <v>100.5</v>
       </c>
       <c r="AX32" s="28">
         <v>115.6</v>
       </c>
       <c r="AY32" s="28">
         <v>115.5</v>
       </c>
       <c r="AZ32" s="28">
         <v>118.5</v>
       </c>
       <c r="BA32" s="28">
         <v>120.9</v>
       </c>
       <c r="BB32" s="28">
         <v>121.2</v>
       </c>
       <c r="BC32" s="28">
         <v>115</v>
       </c>
-      <c r="BD32" s="7"/>
+      <c r="BD32" s="28">
+        <v>106.2</v>
+      </c>
       <c r="BE32" s="28"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="28"/>
       <c r="BI32" s="40"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="7">
         <v>102.2</v>
       </c>
       <c r="C33" s="7">
         <v>101.1</v>
       </c>
       <c r="D33" s="7">
         <v>102.6</v>
       </c>
       <c r="E33" s="7">
         <v>103.4</v>
       </c>
       <c r="F33" s="7">
         <v>103.1</v>
       </c>
@@ -5776,51 +5826,53 @@
       </c>
       <c r="AV33" s="28">
         <v>92.2</v>
       </c>
       <c r="AW33" s="46">
         <v>87.8</v>
       </c>
       <c r="AX33" s="28">
         <v>105</v>
       </c>
       <c r="AY33" s="28">
         <v>104.8</v>
       </c>
       <c r="AZ33" s="28">
         <v>104.6</v>
       </c>
       <c r="BA33" s="28">
         <v>104.1</v>
       </c>
       <c r="BB33" s="28">
         <v>103.9</v>
       </c>
       <c r="BC33" s="28">
         <v>103.6</v>
       </c>
-      <c r="BD33" s="7"/>
+      <c r="BD33" s="28">
+        <v>106.7</v>
+      </c>
       <c r="BE33" s="28"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="28"/>
       <c r="BI33" s="40"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="7">
         <v>99</v>
       </c>
       <c r="C34" s="7">
         <v>99.2</v>
       </c>
       <c r="D34" s="7">
         <v>99.1</v>
       </c>
       <c r="E34" s="7">
         <v>99</v>
       </c>
       <c r="F34" s="7">
         <v>99</v>
       </c>
@@ -5949,51 +6001,53 @@
       </c>
       <c r="AV34" s="28">
         <v>97.4</v>
       </c>
       <c r="AW34" s="46">
         <v>96.5</v>
       </c>
       <c r="AX34" s="28">
         <v>99.2</v>
       </c>
       <c r="AY34" s="28">
         <v>98.9</v>
       </c>
       <c r="AZ34" s="28">
         <v>98.8</v>
       </c>
       <c r="BA34" s="28">
         <v>98.4</v>
       </c>
       <c r="BB34" s="28">
         <v>98.1</v>
       </c>
       <c r="BC34" s="28">
         <v>97.9</v>
       </c>
-      <c r="BD34" s="7"/>
+      <c r="BD34" s="28">
+        <v>98.3</v>
+      </c>
       <c r="BE34" s="28"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="7"/>
       <c r="BH34" s="28"/>
       <c r="BI34" s="40"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="7">
         <v>90.7</v>
       </c>
       <c r="C35" s="7">
         <v>91.8</v>
       </c>
       <c r="D35" s="7">
         <v>92.1</v>
       </c>
       <c r="E35" s="7">
         <v>91.9</v>
       </c>
       <c r="F35" s="7">
         <v>91.8</v>
       </c>
@@ -6122,51 +6176,53 @@
       </c>
       <c r="AV35" s="28">
         <v>101.1</v>
       </c>
       <c r="AW35" s="46">
         <v>105.2</v>
       </c>
       <c r="AX35" s="28">
         <v>114.2</v>
       </c>
       <c r="AY35" s="28">
         <v>108.5</v>
       </c>
       <c r="AZ35" s="28">
         <v>100.3</v>
       </c>
       <c r="BA35" s="28">
         <v>100.1</v>
       </c>
       <c r="BB35" s="28">
         <v>98.7</v>
       </c>
       <c r="BC35" s="28">
         <v>96.8</v>
       </c>
-      <c r="BD35" s="7"/>
+      <c r="BD35" s="28">
+        <v>98.3</v>
+      </c>
       <c r="BE35" s="28"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="7"/>
       <c r="BH35" s="28"/>
       <c r="BI35" s="40"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="7">
         <v>98.4</v>
       </c>
       <c r="C36" s="7">
         <v>99.2</v>
       </c>
       <c r="D36" s="7">
         <v>112.5</v>
       </c>
       <c r="E36" s="7">
         <v>108.4</v>
       </c>
       <c r="F36" s="7">
         <v>103.7</v>
       </c>
@@ -6295,51 +6351,53 @@
       </c>
       <c r="AV36" s="28">
         <v>102.8</v>
       </c>
       <c r="AW36" s="46">
         <v>100.1</v>
       </c>
       <c r="AX36" s="28">
         <v>131.80000000000001</v>
       </c>
       <c r="AY36" s="28">
         <v>134</v>
       </c>
       <c r="AZ36" s="28">
         <v>133.30000000000001</v>
       </c>
       <c r="BA36" s="28">
         <v>160.5</v>
       </c>
       <c r="BB36" s="28">
         <v>141.6</v>
       </c>
       <c r="BC36" s="28">
         <v>140.19999999999999</v>
       </c>
-      <c r="BD36" s="7"/>
+      <c r="BD36" s="28">
+        <v>137.69999999999999</v>
+      </c>
       <c r="BE36" s="28"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="7"/>
       <c r="BH36" s="28"/>
       <c r="BI36" s="40"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="7">
         <v>100.6</v>
       </c>
       <c r="C37" s="7">
         <v>100.2</v>
       </c>
       <c r="D37" s="7">
         <v>100.3</v>
       </c>
       <c r="E37" s="7">
         <v>100.5</v>
       </c>
       <c r="F37" s="7">
         <v>100.5</v>
       </c>
@@ -6468,51 +6526,53 @@
       </c>
       <c r="AV37" s="28">
         <v>94.8</v>
       </c>
       <c r="AW37" s="46">
         <v>95.8</v>
       </c>
       <c r="AX37" s="28">
         <v>101.6</v>
       </c>
       <c r="AY37" s="28">
         <v>102.8</v>
       </c>
       <c r="AZ37" s="28">
         <v>102.8</v>
       </c>
       <c r="BA37" s="28">
         <v>100.7</v>
       </c>
       <c r="BB37" s="28">
         <v>101</v>
       </c>
       <c r="BC37" s="28">
         <v>101.2</v>
       </c>
-      <c r="BD37" s="7"/>
+      <c r="BD37" s="28">
+        <v>102.6</v>
+      </c>
       <c r="BE37" s="28"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="7"/>
       <c r="BH37" s="28"/>
       <c r="BI37" s="40"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="7">
         <v>92.6</v>
       </c>
       <c r="C38" s="7">
         <v>83</v>
       </c>
       <c r="D38" s="7">
         <v>83.5</v>
       </c>
       <c r="E38" s="7">
         <v>86</v>
       </c>
       <c r="F38" s="7">
         <v>88</v>
       </c>
@@ -6641,51 +6701,53 @@
       </c>
       <c r="AV38" s="28">
         <v>98.2</v>
       </c>
       <c r="AW38" s="46">
         <v>100.1</v>
       </c>
       <c r="AX38" s="28">
         <v>75.8</v>
       </c>
       <c r="AY38" s="28">
         <v>85.2</v>
       </c>
       <c r="AZ38" s="28">
         <v>82</v>
       </c>
       <c r="BA38" s="28">
         <v>100.3</v>
       </c>
       <c r="BB38" s="28">
         <v>101.5</v>
       </c>
       <c r="BC38" s="28">
         <v>105.6</v>
       </c>
-      <c r="BD38" s="7"/>
+      <c r="BD38" s="28">
+        <v>107.3</v>
+      </c>
       <c r="BE38" s="28"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="7"/>
       <c r="BH38" s="28"/>
       <c r="BI38" s="40"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="7">
         <v>104</v>
       </c>
       <c r="C39" s="7">
         <v>103.7</v>
       </c>
       <c r="D39" s="7">
         <v>103.5</v>
       </c>
       <c r="E39" s="7">
         <v>103.9</v>
       </c>
       <c r="F39" s="7">
         <v>103.6</v>
       </c>
@@ -6814,51 +6876,53 @@
       </c>
       <c r="AV39" s="28">
         <v>144.4</v>
       </c>
       <c r="AW39" s="46">
         <v>151.69999999999999</v>
       </c>
       <c r="AX39" s="28">
         <v>97.3</v>
       </c>
       <c r="AY39" s="28">
         <v>106.8</v>
       </c>
       <c r="AZ39" s="28">
         <v>105.5</v>
       </c>
       <c r="BA39" s="28">
         <v>105.2</v>
       </c>
       <c r="BB39" s="28">
         <v>103.6</v>
       </c>
       <c r="BC39" s="28">
         <v>101.7</v>
       </c>
-      <c r="BD39" s="7"/>
+      <c r="BD39" s="28">
+        <v>101.9</v>
+      </c>
       <c r="BE39" s="28"/>
       <c r="BF39" s="10"/>
       <c r="BG39" s="7"/>
       <c r="BH39" s="28"/>
       <c r="BI39" s="40"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="7">
         <v>103.2</v>
       </c>
       <c r="C40" s="7">
         <v>106.1</v>
       </c>
       <c r="D40" s="7">
         <v>104.5</v>
       </c>
       <c r="E40" s="7">
         <v>104</v>
       </c>
       <c r="F40" s="7">
         <v>104.7</v>
       </c>
@@ -6987,51 +7051,53 @@
       </c>
       <c r="AV40" s="28">
         <v>97.9</v>
       </c>
       <c r="AW40" s="46">
         <v>98.1</v>
       </c>
       <c r="AX40" s="28">
         <v>99.4</v>
       </c>
       <c r="AY40" s="28">
         <v>92.9</v>
       </c>
       <c r="AZ40" s="28">
         <v>97.1</v>
       </c>
       <c r="BA40" s="28">
         <v>98</v>
       </c>
       <c r="BB40" s="28">
         <v>104.5</v>
       </c>
       <c r="BC40" s="28">
         <v>111.7</v>
       </c>
-      <c r="BD40" s="7"/>
+      <c r="BD40" s="28">
+        <v>111.4</v>
+      </c>
       <c r="BE40" s="28"/>
       <c r="BF40" s="10"/>
       <c r="BG40" s="7"/>
       <c r="BH40" s="28"/>
       <c r="BI40" s="40"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="7">
         <v>76</v>
       </c>
       <c r="C41" s="7">
         <v>76.8</v>
       </c>
       <c r="D41" s="7">
         <v>77.599999999999994</v>
       </c>
       <c r="E41" s="7">
         <v>77.900000000000006</v>
       </c>
       <c r="F41" s="7">
         <v>78.3</v>
       </c>
@@ -7160,51 +7226,53 @@
       </c>
       <c r="AV41" s="28">
         <v>101.7</v>
       </c>
       <c r="AW41" s="46">
         <v>93.2</v>
       </c>
       <c r="AX41" s="28">
         <v>95.3</v>
       </c>
       <c r="AY41" s="28">
         <v>115.9</v>
       </c>
       <c r="AZ41" s="28">
         <v>115.2</v>
       </c>
       <c r="BA41" s="28">
         <v>118.2</v>
       </c>
       <c r="BB41" s="28">
         <v>116.6</v>
       </c>
       <c r="BC41" s="28">
         <v>111.6</v>
       </c>
-      <c r="BD41" s="7"/>
+      <c r="BD41" s="28">
+        <v>115.2</v>
+      </c>
       <c r="BE41" s="28"/>
       <c r="BF41" s="10"/>
       <c r="BG41" s="10"/>
       <c r="BH41" s="28"/>
       <c r="BI41" s="40"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>102.7</v>
       </c>
       <c r="C42" s="7">
         <v>102.2</v>
       </c>
       <c r="D42" s="7">
         <v>101.3</v>
       </c>
       <c r="E42" s="7">
         <v>101.4</v>
       </c>
       <c r="F42" s="7">
         <v>101.3</v>
       </c>
@@ -7333,51 +7401,53 @@
       </c>
       <c r="AV42" s="28">
         <v>104.6</v>
       </c>
       <c r="AW42" s="46">
         <v>108.4</v>
       </c>
       <c r="AX42" s="28">
         <v>130.9</v>
       </c>
       <c r="AY42" s="28">
         <v>116.7</v>
       </c>
       <c r="AZ42" s="28">
         <v>120.2</v>
       </c>
       <c r="BA42" s="28">
         <v>117.6</v>
       </c>
       <c r="BB42" s="28">
         <v>114</v>
       </c>
       <c r="BC42" s="28">
         <v>118.1</v>
       </c>
-      <c r="BD42" s="7"/>
+      <c r="BD42" s="28">
+        <v>108.3</v>
+      </c>
       <c r="BE42" s="28"/>
       <c r="BF42" s="10"/>
       <c r="BG42" s="10"/>
       <c r="BH42" s="28"/>
       <c r="BI42" s="40"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="7">
         <v>100.1</v>
       </c>
       <c r="C43" s="7">
         <v>100.5</v>
       </c>
       <c r="D43" s="7">
         <v>100.4</v>
       </c>
       <c r="E43" s="7">
         <v>100.5</v>
       </c>
       <c r="F43" s="7">
         <v>99.6</v>
       </c>
@@ -7506,51 +7576,53 @@
       </c>
       <c r="AV43" s="28">
         <v>105.6</v>
       </c>
       <c r="AW43" s="46">
         <v>100.2</v>
       </c>
       <c r="AX43" s="28">
         <v>105.5</v>
       </c>
       <c r="AY43" s="28">
         <v>105.4</v>
       </c>
       <c r="AZ43" s="28">
         <v>105.1</v>
       </c>
       <c r="BA43" s="28">
         <v>104.9</v>
       </c>
       <c r="BB43" s="28">
         <v>104.3</v>
       </c>
       <c r="BC43" s="28">
         <v>103.3</v>
       </c>
-      <c r="BD43" s="7"/>
+      <c r="BD43" s="28">
+        <v>104.6</v>
+      </c>
       <c r="BE43" s="28"/>
       <c r="BF43" s="10"/>
       <c r="BG43" s="10"/>
       <c r="BH43" s="28"/>
       <c r="BI43" s="40"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="7">
         <v>101</v>
       </c>
       <c r="C44" s="7">
         <v>101</v>
       </c>
       <c r="D44" s="7">
         <v>101.5</v>
       </c>
       <c r="E44" s="7">
         <v>103.6</v>
       </c>
       <c r="F44" s="7">
         <v>103.1</v>
       </c>
@@ -7679,51 +7751,53 @@
       </c>
       <c r="AV44" s="28">
         <v>86.8</v>
       </c>
       <c r="AW44" s="46">
         <v>83.5</v>
       </c>
       <c r="AX44" s="28">
         <v>104.7</v>
       </c>
       <c r="AY44" s="28">
         <v>102.7</v>
       </c>
       <c r="AZ44" s="28">
         <v>102.9</v>
       </c>
       <c r="BA44" s="28">
         <v>102.5</v>
       </c>
       <c r="BB44" s="28">
         <v>102.1</v>
       </c>
       <c r="BC44" s="28">
         <v>101</v>
       </c>
-      <c r="BD44" s="7"/>
+      <c r="BD44" s="28">
+        <v>101.6</v>
+      </c>
       <c r="BE44" s="28"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="28"/>
       <c r="BI44" s="40"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="7">
         <v>101.6</v>
       </c>
       <c r="C45" s="7">
         <v>100.7</v>
       </c>
       <c r="D45" s="7">
         <v>101</v>
       </c>
       <c r="E45" s="7">
         <v>101.2</v>
       </c>
       <c r="F45" s="7">
         <v>101.3</v>
       </c>
@@ -7852,51 +7926,53 @@
       </c>
       <c r="AV45" s="28">
         <v>98.5</v>
       </c>
       <c r="AW45" s="46">
         <v>100</v>
       </c>
       <c r="AX45" s="28">
         <v>101</v>
       </c>
       <c r="AY45" s="28">
         <v>99.8</v>
       </c>
       <c r="AZ45" s="28">
         <v>100.2</v>
       </c>
       <c r="BA45" s="28">
         <v>101</v>
       </c>
       <c r="BB45" s="28">
         <v>101.2</v>
       </c>
       <c r="BC45" s="28">
         <v>102.2</v>
       </c>
-      <c r="BD45" s="7"/>
+      <c r="BD45" s="28">
+        <v>105.7</v>
+      </c>
       <c r="BE45" s="28"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="28"/>
       <c r="BI45" s="40"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="7">
         <v>97.7</v>
       </c>
       <c r="C46" s="7">
         <v>98.1</v>
       </c>
       <c r="D46" s="7">
         <v>98.5</v>
       </c>
       <c r="E46" s="7">
         <v>95.7</v>
       </c>
       <c r="F46" s="7">
         <v>95.6</v>
       </c>
@@ -8025,229 +8101,231 @@
       </c>
       <c r="AV46" s="28">
         <v>105.5</v>
       </c>
       <c r="AW46" s="46">
         <v>105.6</v>
       </c>
       <c r="AX46" s="28">
         <v>102.6</v>
       </c>
       <c r="AY46" s="28">
         <v>106.1</v>
       </c>
       <c r="AZ46" s="28">
         <v>104.2</v>
       </c>
       <c r="BA46" s="28">
         <v>103.5</v>
       </c>
       <c r="BB46" s="28">
         <v>101.3</v>
       </c>
       <c r="BC46" s="28">
         <v>99.5</v>
       </c>
-      <c r="BD46" s="7"/>
+      <c r="BD46" s="28">
+        <v>102.3</v>
+      </c>
       <c r="BE46" s="28"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="28"/>
       <c r="BI46" s="40"/>
     </row>
     <row r="47" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
       <c r="S47" s="14"/>
       <c r="T47" s="14"/>
       <c r="U47" s="14"/>
     </row>
     <row r="48" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="61" t="s">
+      <c r="A48" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="61"/>
-[...11 lines deleted...]
-      <c r="Z48" s="61" t="s">
+      <c r="B48" s="57"/>
+      <c r="C48" s="57"/>
+      <c r="D48" s="57"/>
+      <c r="E48" s="57"/>
+      <c r="F48" s="57"/>
+      <c r="G48" s="57"/>
+      <c r="H48" s="57"/>
+      <c r="I48" s="57"/>
+      <c r="J48" s="57"/>
+      <c r="K48" s="57"/>
+      <c r="L48" s="57"/>
+      <c r="M48" s="57"/>
+      <c r="Z48" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="AA48" s="61"/>
-[...10 lines deleted...]
-      <c r="AL48" s="61"/>
+      <c r="AA48" s="57"/>
+      <c r="AB48" s="57"/>
+      <c r="AC48" s="57"/>
+      <c r="AD48" s="57"/>
+      <c r="AE48" s="57"/>
+      <c r="AF48" s="57"/>
+      <c r="AG48" s="57"/>
+      <c r="AH48" s="57"/>
+      <c r="AI48" s="57"/>
+      <c r="AJ48" s="57"/>
+      <c r="AK48" s="57"/>
+      <c r="AL48" s="57"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="33"/>
       <c r="F49" s="33"/>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
-      <c r="I49" s="60" t="s">
+      <c r="I49" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="J49" s="60"/>
-[...3 lines deleted...]
-      <c r="U49" s="60" t="s">
+      <c r="J49" s="66"/>
+      <c r="K49" s="66"/>
+      <c r="L49" s="66"/>
+      <c r="M49" s="66"/>
+      <c r="U49" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="V49" s="60"/>
-[...8 lines deleted...]
-      <c r="AS49" s="60" t="s">
+      <c r="V49" s="66"/>
+      <c r="W49" s="66"/>
+      <c r="X49" s="66"/>
+      <c r="Y49" s="66"/>
+      <c r="AG49" s="66"/>
+      <c r="AH49" s="66"/>
+      <c r="AI49" s="66"/>
+      <c r="AJ49" s="66"/>
+      <c r="AK49" s="66"/>
+      <c r="AS49" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="AT49" s="60"/>
-[...3 lines deleted...]
-      <c r="BE49" s="60" t="s">
+      <c r="AT49" s="66"/>
+      <c r="AU49" s="66"/>
+      <c r="AV49" s="66"/>
+      <c r="AW49" s="66"/>
+      <c r="BE49" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="BF49" s="60"/>
-[...2 lines deleted...]
-      <c r="BI49" s="60"/>
+      <c r="BF49" s="66"/>
+      <c r="BG49" s="66"/>
+      <c r="BH49" s="66"/>
+      <c r="BI49" s="66"/>
     </row>
     <row r="50" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="62"/>
-      <c r="B50" s="57" t="s">
+      <c r="A50" s="61"/>
+      <c r="B50" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C50" s="58"/>
-[...10 lines deleted...]
-      <c r="N50" s="65" t="s">
+      <c r="C50" s="59"/>
+      <c r="D50" s="59"/>
+      <c r="E50" s="59"/>
+      <c r="F50" s="59"/>
+      <c r="G50" s="59"/>
+      <c r="H50" s="59"/>
+      <c r="I50" s="59"/>
+      <c r="J50" s="59"/>
+      <c r="K50" s="59"/>
+      <c r="L50" s="59"/>
+      <c r="M50" s="60"/>
+      <c r="N50" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O50" s="66"/>
-[...10 lines deleted...]
-      <c r="Z50" s="57" t="s">
+      <c r="O50" s="64"/>
+      <c r="P50" s="64"/>
+      <c r="Q50" s="64"/>
+      <c r="R50" s="64"/>
+      <c r="S50" s="64"/>
+      <c r="T50" s="64"/>
+      <c r="U50" s="64"/>
+      <c r="V50" s="64"/>
+      <c r="W50" s="64"/>
+      <c r="X50" s="64"/>
+      <c r="Y50" s="65"/>
+      <c r="Z50" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="AA50" s="58"/>
-[...10 lines deleted...]
-      <c r="AL50" s="57" t="s">
+      <c r="AA50" s="59"/>
+      <c r="AB50" s="59"/>
+      <c r="AC50" s="59"/>
+      <c r="AD50" s="59"/>
+      <c r="AE50" s="59"/>
+      <c r="AF50" s="59"/>
+      <c r="AG50" s="59"/>
+      <c r="AH50" s="59"/>
+      <c r="AI50" s="59"/>
+      <c r="AJ50" s="59"/>
+      <c r="AK50" s="60"/>
+      <c r="AL50" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM50" s="58"/>
-[...10 lines deleted...]
-      <c r="AX50" s="57" t="s">
+      <c r="AM50" s="59"/>
+      <c r="AN50" s="59"/>
+      <c r="AO50" s="59"/>
+      <c r="AP50" s="59"/>
+      <c r="AQ50" s="59"/>
+      <c r="AR50" s="59"/>
+      <c r="AS50" s="59"/>
+      <c r="AT50" s="59"/>
+      <c r="AU50" s="59"/>
+      <c r="AV50" s="59"/>
+      <c r="AW50" s="60"/>
+      <c r="AX50" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY50" s="58"/>
-[...9 lines deleted...]
-      <c r="BI50" s="59"/>
+      <c r="AY50" s="59"/>
+      <c r="AZ50" s="59"/>
+      <c r="BA50" s="59"/>
+      <c r="BB50" s="59"/>
+      <c r="BC50" s="59"/>
+      <c r="BD50" s="59"/>
+      <c r="BE50" s="59"/>
+      <c r="BF50" s="59"/>
+      <c r="BG50" s="59"/>
+      <c r="BH50" s="59"/>
+      <c r="BI50" s="60"/>
     </row>
     <row r="51" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="63"/>
+      <c r="A51" s="62"/>
       <c r="B51" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E51" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J51" s="3" t="s">
@@ -8551,51 +8629,53 @@
       </c>
       <c r="AV52" s="28">
         <v>99.3</v>
       </c>
       <c r="AW52" s="49">
         <v>99.7</v>
       </c>
       <c r="AX52" s="28">
         <v>100</v>
       </c>
       <c r="AY52" s="28">
         <v>100</v>
       </c>
       <c r="AZ52" s="28">
         <v>100</v>
       </c>
       <c r="BA52" s="40">
         <v>106.6</v>
       </c>
       <c r="BB52" s="28">
         <v>107</v>
       </c>
       <c r="BC52" s="40">
         <v>104</v>
       </c>
-      <c r="BD52" s="7"/>
+      <c r="BD52" s="40">
+        <v>107.7</v>
+      </c>
       <c r="BE52" s="28"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="28"/>
       <c r="BI52" s="56"/>
     </row>
     <row r="53" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B53" s="6">
         <v>157</v>
       </c>
       <c r="C53" s="6">
         <v>157</v>
       </c>
       <c r="D53" s="6">
         <v>157</v>
       </c>
       <c r="E53" s="6">
         <v>157</v>
       </c>
       <c r="F53" s="6">
         <v>135.6</v>
       </c>
@@ -8724,51 +8804,53 @@
       </c>
       <c r="AV53" s="28">
         <v>103.7</v>
       </c>
       <c r="AW53" s="46">
         <v>96.6</v>
       </c>
       <c r="AX53" s="28">
         <v>100</v>
       </c>
       <c r="AY53" s="28">
         <v>100</v>
       </c>
       <c r="AZ53" s="28">
         <v>100</v>
       </c>
       <c r="BA53" s="40">
         <v>100</v>
       </c>
       <c r="BB53" s="28">
         <v>100</v>
       </c>
       <c r="BC53" s="40">
         <v>100</v>
       </c>
-      <c r="BD53" s="7"/>
+      <c r="BD53" s="40">
+        <v>100</v>
+      </c>
       <c r="BE53" s="28"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="28"/>
       <c r="BI53" s="40"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B54" s="6">
         <v>31.5</v>
       </c>
       <c r="C54" s="6">
         <v>31.5</v>
       </c>
       <c r="D54" s="6">
         <v>31.5</v>
       </c>
       <c r="E54" s="6">
         <v>31.5</v>
       </c>
       <c r="F54" s="6">
         <v>47.9</v>
       </c>
@@ -8897,51 +8979,53 @@
       </c>
       <c r="AV54" s="28">
         <v>125.2</v>
       </c>
       <c r="AW54" s="46">
         <v>129.6</v>
       </c>
       <c r="AX54" s="28">
         <v>100</v>
       </c>
       <c r="AY54" s="28">
         <v>100</v>
       </c>
       <c r="AZ54" s="28">
         <v>100</v>
       </c>
       <c r="BA54" s="40">
         <v>100</v>
       </c>
       <c r="BB54" s="28">
         <v>100</v>
       </c>
       <c r="BC54" s="40">
         <v>47.6</v>
       </c>
-      <c r="BD54" s="7"/>
+      <c r="BD54" s="40">
+        <v>70.3</v>
+      </c>
       <c r="BE54" s="28"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="28"/>
       <c r="BI54" s="40"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B55" s="6">
         <v>113</v>
       </c>
       <c r="C55" s="6">
         <v>113</v>
       </c>
       <c r="D55" s="6">
         <v>113</v>
       </c>
       <c r="E55" s="6">
         <v>113</v>
       </c>
       <c r="F55" s="6">
         <v>112.4</v>
       </c>
@@ -9070,51 +9154,53 @@
       </c>
       <c r="AV55" s="28">
         <v>99.4</v>
       </c>
       <c r="AW55" s="46">
         <v>96.2</v>
       </c>
       <c r="AX55" s="28">
         <v>100</v>
       </c>
       <c r="AY55" s="28">
         <v>100</v>
       </c>
       <c r="AZ55" s="28">
         <v>100</v>
       </c>
       <c r="BA55" s="40">
         <v>100</v>
       </c>
       <c r="BB55" s="28">
         <v>100</v>
       </c>
       <c r="BC55" s="40">
         <v>100</v>
       </c>
-      <c r="BD55" s="7"/>
+      <c r="BD55" s="40">
+        <v>102.4</v>
+      </c>
       <c r="BE55" s="28"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="28"/>
       <c r="BI55" s="40"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B56" s="6">
         <v>84.2</v>
       </c>
       <c r="C56" s="6">
         <v>84.2</v>
       </c>
       <c r="D56" s="6">
         <v>84.2</v>
       </c>
       <c r="E56" s="6">
         <v>84.2</v>
       </c>
       <c r="F56" s="6">
         <v>88.6</v>
       </c>
@@ -9243,51 +9329,53 @@
       </c>
       <c r="AV56" s="28">
         <v>77.8</v>
       </c>
       <c r="AW56" s="46">
         <v>78.099999999999994</v>
       </c>
       <c r="AX56" s="28">
         <v>100</v>
       </c>
       <c r="AY56" s="28">
         <v>100</v>
       </c>
       <c r="AZ56" s="28">
         <v>100</v>
       </c>
       <c r="BA56" s="40">
         <v>100</v>
       </c>
       <c r="BB56" s="28">
         <v>100</v>
       </c>
       <c r="BC56" s="40">
         <v>103.1</v>
       </c>
-      <c r="BD56" s="7"/>
+      <c r="BD56" s="40">
+        <v>111.5</v>
+      </c>
       <c r="BE56" s="28"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="28"/>
       <c r="BI56" s="40"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B57" s="6">
         <v>104.8</v>
       </c>
       <c r="C57" s="6">
         <v>104.8</v>
       </c>
       <c r="D57" s="6">
         <v>104.8</v>
       </c>
       <c r="E57" s="6">
         <v>104.8</v>
       </c>
       <c r="F57" s="6">
         <v>104.6</v>
       </c>
@@ -9416,51 +9504,53 @@
       </c>
       <c r="AV57" s="28">
         <v>95.5</v>
       </c>
       <c r="AW57" s="46">
         <v>94.3</v>
       </c>
       <c r="AX57" s="28">
         <v>100</v>
       </c>
       <c r="AY57" s="28">
         <v>100</v>
       </c>
       <c r="AZ57" s="28">
         <v>100</v>
       </c>
       <c r="BA57" s="40">
         <v>100</v>
       </c>
       <c r="BB57" s="28">
         <v>100</v>
       </c>
       <c r="BC57" s="40">
         <v>100</v>
       </c>
-      <c r="BD57" s="7"/>
+      <c r="BD57" s="40">
+        <v>99.9</v>
+      </c>
       <c r="BE57" s="28"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="7"/>
       <c r="BH57" s="28"/>
       <c r="BI57" s="40"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="C58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="D58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="E58" s="6">
         <v>69.900000000000006</v>
       </c>
       <c r="F58" s="6">
         <v>71.099999999999994</v>
       </c>
@@ -9589,51 +9679,53 @@
       </c>
       <c r="AV58" s="28">
         <v>97.6</v>
       </c>
       <c r="AW58" s="46">
         <v>107.2</v>
       </c>
       <c r="AX58" s="28">
         <v>100</v>
       </c>
       <c r="AY58" s="28">
         <v>100</v>
       </c>
       <c r="AZ58" s="28">
         <v>100</v>
       </c>
       <c r="BA58" s="40">
         <v>108.9</v>
       </c>
       <c r="BB58" s="28">
         <v>106.5</v>
       </c>
       <c r="BC58" s="40">
         <v>105.1</v>
       </c>
-      <c r="BD58" s="7"/>
+      <c r="BD58" s="40">
+        <v>107</v>
+      </c>
       <c r="BE58" s="28"/>
       <c r="BF58" s="10"/>
       <c r="BG58" s="7"/>
       <c r="BH58" s="28"/>
       <c r="BI58" s="40"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B59" s="6">
         <v>86.8</v>
       </c>
       <c r="C59" s="6">
         <v>86.8</v>
       </c>
       <c r="D59" s="6">
         <v>86.8</v>
       </c>
       <c r="E59" s="6">
         <v>87.1</v>
       </c>
       <c r="F59" s="6">
         <v>87.4</v>
       </c>
@@ -9762,51 +9854,53 @@
       </c>
       <c r="AV59" s="28">
         <v>96.6</v>
       </c>
       <c r="AW59" s="46">
         <v>100.2</v>
       </c>
       <c r="AX59" s="28">
         <v>100</v>
       </c>
       <c r="AY59" s="28">
         <v>100</v>
       </c>
       <c r="AZ59" s="28">
         <v>100</v>
       </c>
       <c r="BA59" s="40">
         <v>100.4</v>
       </c>
       <c r="BB59" s="28">
         <v>100.3</v>
       </c>
       <c r="BC59" s="40">
         <v>106.4</v>
       </c>
-      <c r="BD59" s="7"/>
+      <c r="BD59" s="40">
+        <v>122.6</v>
+      </c>
       <c r="BE59" s="28"/>
       <c r="BF59" s="10"/>
       <c r="BG59" s="7"/>
       <c r="BH59" s="28"/>
       <c r="BI59" s="40"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="6">
         <v>104.8</v>
       </c>
       <c r="C60" s="6">
         <v>104.8</v>
       </c>
       <c r="D60" s="6">
         <v>104.8</v>
       </c>
       <c r="E60" s="6">
         <v>104.8</v>
       </c>
       <c r="F60" s="6">
         <v>104.6</v>
       </c>
@@ -9935,51 +10029,53 @@
       </c>
       <c r="AV60" s="28">
         <v>92.6</v>
       </c>
       <c r="AW60" s="46">
         <v>93.7</v>
       </c>
       <c r="AX60" s="28">
         <v>100</v>
       </c>
       <c r="AY60" s="28">
         <v>100</v>
       </c>
       <c r="AZ60" s="28">
         <v>100</v>
       </c>
       <c r="BA60" s="40">
         <v>89.3</v>
       </c>
       <c r="BB60" s="28">
         <v>91.6</v>
       </c>
       <c r="BC60" s="40">
         <v>93.2</v>
       </c>
-      <c r="BD60" s="7"/>
+      <c r="BD60" s="40">
+        <v>102.5</v>
+      </c>
       <c r="BE60" s="28"/>
       <c r="BF60" s="10"/>
       <c r="BG60" s="7"/>
       <c r="BH60" s="28"/>
       <c r="BI60" s="40"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B61" s="6">
         <v>53.8</v>
       </c>
       <c r="C61" s="6">
         <v>53.8</v>
       </c>
       <c r="D61" s="6">
         <v>53.8</v>
       </c>
       <c r="E61" s="6">
         <v>53.8</v>
       </c>
       <c r="F61" s="6">
         <v>54.5</v>
       </c>
@@ -10108,51 +10204,53 @@
       </c>
       <c r="AV61" s="28">
         <v>95.3</v>
       </c>
       <c r="AW61" s="46">
         <v>95.4</v>
       </c>
       <c r="AX61" s="28">
         <v>100</v>
       </c>
       <c r="AY61" s="28">
         <v>100</v>
       </c>
       <c r="AZ61" s="28">
         <v>100</v>
       </c>
       <c r="BA61" s="40">
         <v>105.5</v>
       </c>
       <c r="BB61" s="28">
         <v>107.3</v>
       </c>
       <c r="BC61" s="40">
         <v>124.8</v>
       </c>
-      <c r="BD61" s="7"/>
+      <c r="BD61" s="40">
+        <v>116.7</v>
+      </c>
       <c r="BE61" s="28"/>
       <c r="BF61" s="10"/>
       <c r="BG61" s="7"/>
       <c r="BH61" s="28"/>
       <c r="BI61" s="40"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="6">
         <v>51.4</v>
       </c>
       <c r="C62" s="6">
         <v>51.4</v>
       </c>
       <c r="D62" s="6">
         <v>51.4</v>
       </c>
       <c r="E62" s="6">
         <v>51.4</v>
       </c>
       <c r="F62" s="6">
         <v>65.900000000000006</v>
       </c>
@@ -10281,51 +10379,53 @@
       </c>
       <c r="AV62" s="28">
         <v>161</v>
       </c>
       <c r="AW62" s="46">
         <v>180.6</v>
       </c>
       <c r="AX62" s="28">
         <v>100</v>
       </c>
       <c r="AY62" s="28">
         <v>100</v>
       </c>
       <c r="AZ62" s="28">
         <v>100</v>
       </c>
       <c r="BA62" s="40">
         <v>100</v>
       </c>
       <c r="BB62" s="28">
         <v>100</v>
       </c>
       <c r="BC62" s="40">
         <v>127.9</v>
       </c>
-      <c r="BD62" s="7"/>
+      <c r="BD62" s="40">
+        <v>100.4</v>
+      </c>
       <c r="BE62" s="28"/>
       <c r="BF62" s="10"/>
       <c r="BG62" s="7"/>
       <c r="BH62" s="28"/>
       <c r="BI62" s="40"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B63" s="6">
         <v>110.2</v>
       </c>
       <c r="C63" s="6">
         <v>110.2</v>
       </c>
       <c r="D63" s="6">
         <v>110.2</v>
       </c>
       <c r="E63" s="6">
         <v>109.9</v>
       </c>
       <c r="F63" s="6">
         <v>107.7</v>
       </c>
@@ -10454,51 +10554,53 @@
       </c>
       <c r="AV63" s="28">
         <v>92.2</v>
       </c>
       <c r="AW63" s="46">
         <v>91</v>
       </c>
       <c r="AX63" s="28">
         <v>100</v>
       </c>
       <c r="AY63" s="28">
         <v>100</v>
       </c>
       <c r="AZ63" s="28">
         <v>100</v>
       </c>
       <c r="BA63" s="40">
         <v>100.7</v>
       </c>
       <c r="BB63" s="28">
         <v>100.5</v>
       </c>
       <c r="BC63" s="40">
         <v>97.3</v>
       </c>
-      <c r="BD63" s="7"/>
+      <c r="BD63" s="40">
+        <v>107.2</v>
+      </c>
       <c r="BE63" s="28"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="7"/>
       <c r="BH63" s="28"/>
       <c r="BI63" s="40"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B64" s="6">
         <v>57.4</v>
       </c>
       <c r="C64" s="6">
         <v>57.4</v>
       </c>
       <c r="D64" s="6">
         <v>57.4</v>
       </c>
       <c r="E64" s="6">
         <v>57.4</v>
       </c>
       <c r="F64" s="6">
         <v>57.7</v>
       </c>
@@ -10627,51 +10729,53 @@
       </c>
       <c r="AV64" s="28">
         <v>100</v>
       </c>
       <c r="AW64" s="46">
         <v>89.4</v>
       </c>
       <c r="AX64" s="28">
         <v>100</v>
       </c>
       <c r="AY64" s="28">
         <v>100</v>
       </c>
       <c r="AZ64" s="28">
         <v>100</v>
       </c>
       <c r="BA64" s="40">
         <v>108.4</v>
       </c>
       <c r="BB64" s="28">
         <v>109.2</v>
       </c>
       <c r="BC64" s="40">
         <v>101.1</v>
       </c>
-      <c r="BD64" s="7"/>
+      <c r="BD64" s="40">
+        <v>106.8</v>
+      </c>
       <c r="BE64" s="28"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="28"/>
       <c r="BI64" s="40"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B65" s="6">
         <v>66.2</v>
       </c>
       <c r="C65" s="6">
         <v>66.2</v>
       </c>
       <c r="D65" s="6">
         <v>66.2</v>
       </c>
       <c r="E65" s="6">
         <v>66.2</v>
       </c>
       <c r="F65" s="6">
         <v>67.599999999999994</v>
       </c>
@@ -10800,51 +10904,53 @@
       </c>
       <c r="AV65" s="28">
         <v>102.6</v>
       </c>
       <c r="AW65" s="46">
         <v>109</v>
       </c>
       <c r="AX65" s="28">
         <v>100</v>
       </c>
       <c r="AY65" s="28">
         <v>100</v>
       </c>
       <c r="AZ65" s="28">
         <v>100</v>
       </c>
       <c r="BA65" s="40">
         <v>100</v>
       </c>
       <c r="BB65" s="28">
         <v>100</v>
       </c>
       <c r="BC65" s="40">
         <v>210.3</v>
       </c>
-      <c r="BD65" s="7"/>
+      <c r="BD65" s="40">
+        <v>103.8</v>
+      </c>
       <c r="BE65" s="28"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="28"/>
       <c r="BI65" s="40"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="6">
         <v>100</v>
       </c>
@@ -10973,51 +11079,53 @@
       </c>
       <c r="AV66" s="28">
         <v>96</v>
       </c>
       <c r="AW66" s="46">
         <v>83.8</v>
       </c>
       <c r="AX66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BA66" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BB66" s="28">
         <v>100</v>
       </c>
       <c r="BC66" s="40">
         <v>100</v>
       </c>
-      <c r="BD66" s="7"/>
+      <c r="BD66" s="40">
+        <v>122.9</v>
+      </c>
       <c r="BE66" s="28"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="28"/>
       <c r="BI66" s="40"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B67" s="6">
         <v>93.4</v>
       </c>
       <c r="C67" s="6">
         <v>93.4</v>
       </c>
       <c r="D67" s="6">
         <v>93.4</v>
       </c>
       <c r="E67" s="6">
         <v>93.6</v>
       </c>
       <c r="F67" s="6">
         <v>96.2</v>
       </c>
@@ -11146,51 +11254,53 @@
       </c>
       <c r="AV67" s="28">
         <v>81.3</v>
       </c>
       <c r="AW67" s="46">
         <v>75.099999999999994</v>
       </c>
       <c r="AX67" s="28">
         <v>100</v>
       </c>
       <c r="AY67" s="28">
         <v>100</v>
       </c>
       <c r="AZ67" s="28">
         <v>100</v>
       </c>
       <c r="BA67" s="40">
         <v>100</v>
       </c>
       <c r="BB67" s="28">
         <v>100</v>
       </c>
       <c r="BC67" s="40">
         <v>114.2</v>
       </c>
-      <c r="BD67" s="7"/>
+      <c r="BD67" s="40">
+        <v>109.5</v>
+      </c>
       <c r="BE67" s="28"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="28"/>
       <c r="BI67" s="40"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B68" s="6">
         <v>0</v>
       </c>
       <c r="C68" s="6">
         <v>0</v>
       </c>
       <c r="D68" s="6">
         <v>0</v>
       </c>
       <c r="E68" s="6">
         <v>75</v>
       </c>
       <c r="F68" s="6">
         <v>86.5</v>
       </c>
@@ -11319,51 +11429,53 @@
       </c>
       <c r="AV68" s="28">
         <v>91</v>
       </c>
       <c r="AW68" s="46">
         <v>95.1</v>
       </c>
       <c r="AX68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AY68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="AZ68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BA68" s="28" t="s">
         <v>17</v>
       </c>
       <c r="BB68" s="28">
         <v>100</v>
       </c>
       <c r="BC68" s="40">
         <v>100</v>
       </c>
-      <c r="BD68" s="7"/>
+      <c r="BD68" s="40">
+        <v>116</v>
+      </c>
       <c r="BE68" s="28"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="28"/>
       <c r="BI68" s="40"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="6">
         <v>92.5</v>
       </c>
       <c r="C69" s="6">
         <v>92.3</v>
       </c>
       <c r="D69" s="6">
         <v>92.3</v>
       </c>
       <c r="E69" s="6">
         <v>92.3</v>
       </c>
       <c r="F69" s="6">
         <v>92.7</v>
       </c>
@@ -11492,229 +11604,231 @@
       </c>
       <c r="AV69" s="28">
         <v>106.9</v>
       </c>
       <c r="AW69" s="46">
         <v>107.9</v>
       </c>
       <c r="AX69" s="28">
         <v>100</v>
       </c>
       <c r="AY69" s="28">
         <v>100</v>
       </c>
       <c r="AZ69" s="28">
         <v>100</v>
       </c>
       <c r="BA69" s="40">
         <v>100</v>
       </c>
       <c r="BB69" s="28">
         <v>100</v>
       </c>
       <c r="BC69" s="40">
         <v>88.5</v>
       </c>
-      <c r="BD69" s="7"/>
+      <c r="BD69" s="40">
+        <v>104</v>
+      </c>
       <c r="BE69" s="28"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="28"/>
       <c r="BI69" s="40"/>
     </row>
     <row r="70" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B70" s="14"/>
       <c r="C70" s="14"/>
       <c r="D70" s="14"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="21"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
     </row>
     <row r="71" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="61" t="s">
+      <c r="A71" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="B71" s="61"/>
-[...11 lines deleted...]
-      <c r="Z71" s="61" t="s">
+      <c r="B71" s="57"/>
+      <c r="C71" s="57"/>
+      <c r="D71" s="57"/>
+      <c r="E71" s="57"/>
+      <c r="F71" s="57"/>
+      <c r="G71" s="57"/>
+      <c r="H71" s="57"/>
+      <c r="I71" s="57"/>
+      <c r="J71" s="57"/>
+      <c r="K71" s="57"/>
+      <c r="L71" s="57"/>
+      <c r="M71" s="57"/>
+      <c r="Z71" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="AA71" s="61"/>
-[...10 lines deleted...]
-      <c r="AL71" s="61"/>
+      <c r="AA71" s="57"/>
+      <c r="AB71" s="57"/>
+      <c r="AC71" s="57"/>
+      <c r="AD71" s="57"/>
+      <c r="AE71" s="57"/>
+      <c r="AF71" s="57"/>
+      <c r="AG71" s="57"/>
+      <c r="AH71" s="57"/>
+      <c r="AI71" s="57"/>
+      <c r="AJ71" s="57"/>
+      <c r="AK71" s="57"/>
+      <c r="AL71" s="57"/>
     </row>
     <row r="72" spans="1:61" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A72" s="33"/>
       <c r="B72" s="33"/>
       <c r="C72" s="33"/>
       <c r="D72" s="33"/>
       <c r="E72" s="33"/>
       <c r="F72" s="33"/>
       <c r="G72" s="33"/>
       <c r="H72" s="33"/>
-      <c r="I72" s="60" t="s">
+      <c r="I72" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="J72" s="60"/>
-[...3 lines deleted...]
-      <c r="U72" s="60" t="s">
+      <c r="J72" s="66"/>
+      <c r="K72" s="66"/>
+      <c r="L72" s="66"/>
+      <c r="M72" s="66"/>
+      <c r="U72" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="V72" s="60"/>
-[...8 lines deleted...]
-      <c r="AS72" s="60" t="s">
+      <c r="V72" s="66"/>
+      <c r="W72" s="66"/>
+      <c r="X72" s="66"/>
+      <c r="Y72" s="66"/>
+      <c r="AG72" s="66"/>
+      <c r="AH72" s="66"/>
+      <c r="AI72" s="66"/>
+      <c r="AJ72" s="66"/>
+      <c r="AK72" s="66"/>
+      <c r="AS72" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="AT72" s="60"/>
-[...3 lines deleted...]
-      <c r="BE72" s="60" t="s">
+      <c r="AT72" s="66"/>
+      <c r="AU72" s="66"/>
+      <c r="AV72" s="66"/>
+      <c r="AW72" s="66"/>
+      <c r="BE72" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="BF72" s="60"/>
-[...2 lines deleted...]
-      <c r="BI72" s="60"/>
+      <c r="BF72" s="66"/>
+      <c r="BG72" s="66"/>
+      <c r="BH72" s="66"/>
+      <c r="BI72" s="66"/>
     </row>
     <row r="73" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="62"/>
-      <c r="B73" s="57" t="s">
+      <c r="A73" s="61"/>
+      <c r="B73" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="C73" s="58"/>
-[...10 lines deleted...]
-      <c r="N73" s="65" t="s">
+      <c r="C73" s="59"/>
+      <c r="D73" s="59"/>
+      <c r="E73" s="59"/>
+      <c r="F73" s="59"/>
+      <c r="G73" s="59"/>
+      <c r="H73" s="59"/>
+      <c r="I73" s="59"/>
+      <c r="J73" s="59"/>
+      <c r="K73" s="59"/>
+      <c r="L73" s="59"/>
+      <c r="M73" s="60"/>
+      <c r="N73" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="O73" s="66"/>
-[...10 lines deleted...]
-      <c r="Z73" s="57" t="s">
+      <c r="O73" s="64"/>
+      <c r="P73" s="64"/>
+      <c r="Q73" s="64"/>
+      <c r="R73" s="64"/>
+      <c r="S73" s="64"/>
+      <c r="T73" s="64"/>
+      <c r="U73" s="64"/>
+      <c r="V73" s="64"/>
+      <c r="W73" s="64"/>
+      <c r="X73" s="64"/>
+      <c r="Y73" s="65"/>
+      <c r="Z73" s="58" t="s">
         <v>39</v>
       </c>
-      <c r="AA73" s="58"/>
-[...10 lines deleted...]
-      <c r="AL73" s="57" t="s">
+      <c r="AA73" s="59"/>
+      <c r="AB73" s="59"/>
+      <c r="AC73" s="59"/>
+      <c r="AD73" s="59"/>
+      <c r="AE73" s="59"/>
+      <c r="AF73" s="59"/>
+      <c r="AG73" s="59"/>
+      <c r="AH73" s="59"/>
+      <c r="AI73" s="59"/>
+      <c r="AJ73" s="59"/>
+      <c r="AK73" s="60"/>
+      <c r="AL73" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="AM73" s="58"/>
-[...10 lines deleted...]
-      <c r="AX73" s="57" t="s">
+      <c r="AM73" s="59"/>
+      <c r="AN73" s="59"/>
+      <c r="AO73" s="59"/>
+      <c r="AP73" s="59"/>
+      <c r="AQ73" s="59"/>
+      <c r="AR73" s="59"/>
+      <c r="AS73" s="59"/>
+      <c r="AT73" s="59"/>
+      <c r="AU73" s="59"/>
+      <c r="AV73" s="59"/>
+      <c r="AW73" s="60"/>
+      <c r="AX73" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="AY73" s="58"/>
-[...9 lines deleted...]
-      <c r="BI73" s="59"/>
+      <c r="AY73" s="59"/>
+      <c r="AZ73" s="59"/>
+      <c r="BA73" s="59"/>
+      <c r="BB73" s="59"/>
+      <c r="BC73" s="59"/>
+      <c r="BD73" s="59"/>
+      <c r="BE73" s="59"/>
+      <c r="BF73" s="59"/>
+      <c r="BG73" s="59"/>
+      <c r="BH73" s="59"/>
+      <c r="BI73" s="60"/>
     </row>
     <row r="74" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="63"/>
+      <c r="A74" s="62"/>
       <c r="B74" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E74" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J74" s="3" t="s">
@@ -12018,51 +12132,53 @@
       </c>
       <c r="AV75" s="28">
         <v>104.7</v>
       </c>
       <c r="AW75" s="49">
         <v>102</v>
       </c>
       <c r="AX75" s="28">
         <v>107.1</v>
       </c>
       <c r="AY75" s="44">
         <v>108.5</v>
       </c>
       <c r="AZ75" s="28">
         <v>109.3</v>
       </c>
       <c r="BA75" s="28">
         <v>112.5</v>
       </c>
       <c r="BB75" s="28">
         <v>111.7</v>
       </c>
       <c r="BC75" s="28">
         <v>112.5</v>
       </c>
-      <c r="BD75" s="7"/>
+      <c r="BD75" s="69">
+        <v>113.1</v>
+      </c>
       <c r="BE75" s="28"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="28"/>
       <c r="BI75" s="56"/>
     </row>
     <row r="76" spans="1:61" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="7">
         <v>88.2</v>
       </c>
       <c r="C76" s="7">
         <v>90</v>
       </c>
       <c r="D76" s="7">
         <v>90.1</v>
       </c>
       <c r="E76" s="7">
         <v>90.3</v>
       </c>
       <c r="F76" s="7">
         <v>90.6</v>
       </c>
@@ -12191,51 +12307,53 @@
       </c>
       <c r="AV76" s="28">
         <v>69</v>
       </c>
       <c r="AW76" s="46">
         <v>70.8</v>
       </c>
       <c r="AX76" s="28">
         <v>67.2</v>
       </c>
       <c r="AY76" s="44">
         <v>65.900000000000006</v>
       </c>
       <c r="AZ76" s="28">
         <v>65.099999999999994</v>
       </c>
       <c r="BA76" s="28">
         <v>63.2</v>
       </c>
       <c r="BB76" s="28">
         <v>59.6</v>
       </c>
       <c r="BC76" s="28">
         <v>58.2</v>
       </c>
-      <c r="BD76" s="7"/>
+      <c r="BD76" s="40">
+        <v>56.8</v>
+      </c>
       <c r="BE76" s="28"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="28"/>
       <c r="BI76" s="40"/>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="7">
         <v>107.4</v>
       </c>
       <c r="C77" s="7">
         <v>105.1</v>
       </c>
       <c r="D77" s="7">
         <v>106.1</v>
       </c>
       <c r="E77" s="7">
         <v>104.3</v>
       </c>
       <c r="F77" s="7">
         <v>104.4</v>
       </c>
@@ -12364,51 +12482,53 @@
       </c>
       <c r="AV77" s="28">
         <v>114.7</v>
       </c>
       <c r="AW77" s="46">
         <v>106</v>
       </c>
       <c r="AX77" s="28">
         <v>327.3</v>
       </c>
       <c r="AY77" s="44">
         <v>253.1</v>
       </c>
       <c r="AZ77" s="28">
         <v>302.10000000000002</v>
       </c>
       <c r="BA77" s="28">
         <v>317.39999999999998</v>
       </c>
       <c r="BB77" s="28">
         <v>294.10000000000002</v>
       </c>
       <c r="BC77" s="28">
         <v>240</v>
       </c>
-      <c r="BD77" s="7"/>
+      <c r="BD77" s="40">
+        <v>291.60000000000002</v>
+      </c>
       <c r="BE77" s="28"/>
       <c r="BF77" s="10"/>
       <c r="BG77" s="10"/>
       <c r="BH77" s="28"/>
       <c r="BI77" s="40"/>
     </row>
     <row r="78" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="7">
         <v>100.4</v>
       </c>
       <c r="C78" s="7">
         <v>101.1</v>
       </c>
       <c r="D78" s="7">
         <v>101.2</v>
       </c>
       <c r="E78" s="7">
         <v>101.58</v>
       </c>
       <c r="F78" s="7">
         <v>101.8</v>
       </c>
@@ -12537,51 +12657,53 @@
       </c>
       <c r="AV78" s="28">
         <v>110.6</v>
       </c>
       <c r="AW78" s="46">
         <v>107.7</v>
       </c>
       <c r="AX78" s="28">
         <v>118.6</v>
       </c>
       <c r="AY78" s="44">
         <v>118.4</v>
       </c>
       <c r="AZ78" s="28">
         <v>122</v>
       </c>
       <c r="BA78" s="28">
         <v>124.5</v>
       </c>
       <c r="BB78" s="28">
         <v>125.2</v>
       </c>
       <c r="BC78" s="28">
         <v>117.7</v>
       </c>
-      <c r="BD78" s="7"/>
+      <c r="BD78" s="40">
+        <v>107.8</v>
+      </c>
       <c r="BE78" s="28"/>
       <c r="BF78" s="10"/>
       <c r="BG78" s="10"/>
       <c r="BH78" s="28"/>
       <c r="BI78" s="40"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="7">
         <v>102.5</v>
       </c>
       <c r="C79" s="7">
         <v>101.4</v>
       </c>
       <c r="D79" s="7">
         <v>102.9</v>
       </c>
       <c r="E79" s="7">
         <v>103.6</v>
       </c>
       <c r="F79" s="7">
         <v>103.3</v>
       </c>
@@ -12710,51 +12832,53 @@
       </c>
       <c r="AV79" s="28">
         <v>108.9</v>
       </c>
       <c r="AW79" s="46">
         <v>96.6</v>
       </c>
       <c r="AX79" s="28">
         <v>105</v>
       </c>
       <c r="AY79" s="44">
         <v>104.8</v>
       </c>
       <c r="AZ79" s="28">
         <v>104.6</v>
       </c>
       <c r="BA79" s="28">
         <v>104.1</v>
       </c>
       <c r="BB79" s="28">
         <v>104</v>
       </c>
       <c r="BC79" s="28">
         <v>103.8</v>
       </c>
-      <c r="BD79" s="7"/>
+      <c r="BD79" s="40">
+        <v>103.4</v>
+      </c>
       <c r="BE79" s="28"/>
       <c r="BF79" s="10"/>
       <c r="BG79" s="10"/>
       <c r="BH79" s="28"/>
       <c r="BI79" s="40"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B80" s="7">
         <v>98.7</v>
       </c>
       <c r="C80" s="7">
         <v>98.9</v>
       </c>
       <c r="D80" s="7">
         <v>98.8</v>
       </c>
       <c r="E80" s="7">
         <v>98.7</v>
       </c>
       <c r="F80" s="7">
         <v>98.7</v>
       </c>
@@ -12883,51 +13007,53 @@
       </c>
       <c r="AV80" s="28">
         <v>107.3</v>
       </c>
       <c r="AW80" s="46">
         <v>106.8</v>
       </c>
       <c r="AX80" s="28">
         <v>99.1</v>
       </c>
       <c r="AY80" s="44">
         <v>98.8</v>
       </c>
       <c r="AZ80" s="28">
         <v>98.7</v>
       </c>
       <c r="BA80" s="28">
         <v>98.4</v>
       </c>
       <c r="BB80" s="28">
         <v>98</v>
       </c>
       <c r="BC80" s="28">
         <v>97.8</v>
       </c>
-      <c r="BD80" s="7"/>
+      <c r="BD80" s="40">
+        <v>97.7</v>
+      </c>
       <c r="BE80" s="28"/>
       <c r="BF80" s="10"/>
       <c r="BG80" s="7"/>
       <c r="BH80" s="28"/>
       <c r="BI80" s="40"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B81" s="7">
         <v>95.3</v>
       </c>
       <c r="C81" s="7">
         <v>96.5</v>
       </c>
       <c r="D81" s="7">
         <v>96.5</v>
       </c>
       <c r="E81" s="7">
         <v>96.1</v>
       </c>
       <c r="F81" s="7">
         <v>95.9</v>
       </c>
@@ -13056,51 +13182,53 @@
       </c>
       <c r="AV81" s="28">
         <v>108.5</v>
       </c>
       <c r="AW81" s="46">
         <v>101.6</v>
       </c>
       <c r="AX81" s="28">
         <v>117.9</v>
       </c>
       <c r="AY81" s="44">
         <v>110.7</v>
       </c>
       <c r="AZ81" s="28">
         <v>100.3</v>
       </c>
       <c r="BA81" s="28">
         <v>98.3</v>
       </c>
       <c r="BB81" s="28">
         <v>97</v>
       </c>
       <c r="BC81" s="28">
         <v>94.9</v>
       </c>
-      <c r="BD81" s="7"/>
+      <c r="BD81" s="40">
+        <v>92.8</v>
+      </c>
       <c r="BE81" s="28"/>
       <c r="BF81" s="10"/>
       <c r="BG81" s="7"/>
       <c r="BH81" s="28"/>
       <c r="BI81" s="40"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B82" s="7">
         <v>99.6</v>
       </c>
       <c r="C82" s="7">
         <v>100.5</v>
       </c>
       <c r="D82" s="7">
         <v>115.1</v>
       </c>
       <c r="E82" s="7">
         <v>110.4</v>
       </c>
       <c r="F82" s="7">
         <v>105.1</v>
       </c>
@@ -13229,51 +13357,53 @@
       </c>
       <c r="AV82" s="28">
         <v>106.2</v>
       </c>
       <c r="AW82" s="46">
         <v>100</v>
       </c>
       <c r="AX82" s="28">
         <v>137.6</v>
       </c>
       <c r="AY82" s="44">
         <v>139.9</v>
       </c>
       <c r="AZ82" s="28">
         <v>139.19999999999999</v>
       </c>
       <c r="BA82" s="28">
         <v>166.4</v>
       </c>
       <c r="BB82" s="28">
         <v>145.80000000000001</v>
       </c>
       <c r="BC82" s="28">
         <v>146.1</v>
       </c>
-      <c r="BD82" s="7"/>
+      <c r="BD82" s="40">
+        <v>143.30000000000001</v>
+      </c>
       <c r="BE82" s="28"/>
       <c r="BF82" s="10"/>
       <c r="BG82" s="7"/>
       <c r="BH82" s="28"/>
       <c r="BI82" s="40"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B83" s="7">
         <v>100.3</v>
       </c>
       <c r="C83" s="7">
         <v>99.8</v>
       </c>
       <c r="D83" s="7">
         <v>99.9</v>
       </c>
       <c r="E83" s="7">
         <v>100.2</v>
       </c>
       <c r="F83" s="7">
         <v>100.2</v>
       </c>
@@ -13402,51 +13532,53 @@
       </c>
       <c r="AV83" s="28">
         <v>108.7</v>
       </c>
       <c r="AW83" s="46">
         <v>107.6</v>
       </c>
       <c r="AX83" s="28">
         <v>102</v>
       </c>
       <c r="AY83" s="44">
         <v>103.5</v>
       </c>
       <c r="AZ83" s="28">
         <v>103.5</v>
       </c>
       <c r="BA83" s="28">
         <v>103.2</v>
       </c>
       <c r="BB83" s="28">
         <v>103</v>
       </c>
       <c r="BC83" s="28">
         <v>102.9</v>
       </c>
-      <c r="BD83" s="7"/>
+      <c r="BD83" s="40">
+        <v>102.7</v>
+      </c>
       <c r="BE83" s="28"/>
       <c r="BF83" s="10"/>
       <c r="BG83" s="7"/>
       <c r="BH83" s="28"/>
       <c r="BI83" s="40"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="7">
         <v>100</v>
       </c>
       <c r="C84" s="7">
         <v>87.6</v>
       </c>
       <c r="D84" s="7">
         <v>87.8</v>
       </c>
       <c r="E84" s="7">
         <v>90.6</v>
       </c>
       <c r="F84" s="7">
         <v>92.7</v>
       </c>
@@ -13575,51 +13707,53 @@
       </c>
       <c r="AV84" s="28">
         <v>103.1</v>
       </c>
       <c r="AW84" s="46">
         <v>107.2</v>
       </c>
       <c r="AX84" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="AY84" s="44">
         <v>82.9</v>
       </c>
       <c r="AZ84" s="28">
         <v>79.7</v>
       </c>
       <c r="BA84" s="28">
         <v>99.6</v>
       </c>
       <c r="BB84" s="28">
         <v>100.8</v>
       </c>
       <c r="BC84" s="28">
         <v>101.6</v>
       </c>
-      <c r="BD84" s="7"/>
+      <c r="BD84" s="40">
+        <v>103</v>
+      </c>
       <c r="BE84" s="28"/>
       <c r="BF84" s="10"/>
       <c r="BG84" s="7"/>
       <c r="BH84" s="28"/>
       <c r="BI84" s="40"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="7">
         <v>104.3</v>
       </c>
       <c r="C85" s="7">
         <v>104</v>
       </c>
       <c r="D85" s="7">
         <v>103.8</v>
       </c>
       <c r="E85" s="7">
         <v>104.2</v>
       </c>
       <c r="F85" s="7">
         <v>103.9</v>
       </c>
@@ -13748,51 +13882,53 @@
       </c>
       <c r="AV85" s="28">
         <v>108.2</v>
       </c>
       <c r="AW85" s="46">
         <v>99.5</v>
       </c>
       <c r="AX85" s="28">
         <v>97.3</v>
       </c>
       <c r="AY85" s="44">
         <v>106.8</v>
       </c>
       <c r="AZ85" s="28">
         <v>105.5</v>
       </c>
       <c r="BA85" s="28">
         <v>105.2</v>
       </c>
       <c r="BB85" s="28">
         <v>103.6</v>
       </c>
       <c r="BC85" s="28">
         <v>101.6</v>
       </c>
-      <c r="BD85" s="7"/>
+      <c r="BD85" s="40">
+        <v>102.4</v>
+      </c>
       <c r="BE85" s="28"/>
       <c r="BF85" s="10"/>
       <c r="BG85" s="7"/>
       <c r="BH85" s="28"/>
       <c r="BI85" s="40"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B86" s="7">
         <v>103.1</v>
       </c>
       <c r="C86" s="7">
         <v>106</v>
       </c>
       <c r="D86" s="7">
         <v>104.4</v>
       </c>
       <c r="E86" s="7">
         <v>103.9</v>
       </c>
       <c r="F86" s="7">
         <v>104.7</v>
       </c>
@@ -13921,51 +14057,53 @@
       </c>
       <c r="AV86" s="28">
         <v>102.1</v>
       </c>
       <c r="AW86" s="46">
         <v>102.7</v>
       </c>
       <c r="AX86" s="28">
         <v>99.4</v>
       </c>
       <c r="AY86" s="44">
         <v>92.6</v>
       </c>
       <c r="AZ86" s="28">
         <v>97</v>
       </c>
       <c r="BA86" s="28">
         <v>97.9</v>
       </c>
       <c r="BB86" s="28">
         <v>104.7</v>
       </c>
       <c r="BC86" s="28">
         <v>112.4</v>
       </c>
-      <c r="BD86" s="7"/>
+      <c r="BD86" s="40">
+        <v>112.1</v>
+      </c>
       <c r="BE86" s="28"/>
       <c r="BF86" s="10"/>
       <c r="BG86" s="7"/>
       <c r="BH86" s="28"/>
       <c r="BI86" s="40"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B87" s="7">
         <v>104.6</v>
       </c>
       <c r="C87" s="7">
         <v>105.4</v>
       </c>
       <c r="D87" s="7">
         <v>105.9</v>
       </c>
       <c r="E87" s="7">
         <v>106.5</v>
       </c>
       <c r="F87" s="7">
         <v>106.4</v>
       </c>
@@ -14094,51 +14232,53 @@
       </c>
       <c r="AV87" s="28">
         <v>109.2</v>
       </c>
       <c r="AW87" s="46">
         <v>107.7</v>
       </c>
       <c r="AX87" s="28">
         <v>88.4</v>
       </c>
       <c r="AY87" s="44">
         <v>142.5</v>
       </c>
       <c r="AZ87" s="28">
         <v>140.19999999999999</v>
       </c>
       <c r="BA87" s="28">
         <v>135.9</v>
       </c>
       <c r="BB87" s="28">
         <v>130.19999999999999</v>
       </c>
       <c r="BC87" s="28">
         <v>132.1</v>
       </c>
-      <c r="BD87" s="7"/>
+      <c r="BD87" s="40">
+        <v>135.5</v>
+      </c>
       <c r="BE87" s="28"/>
       <c r="BF87" s="10"/>
       <c r="BG87" s="10"/>
       <c r="BH87" s="28"/>
       <c r="BI87" s="40"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B88" s="7">
         <v>105.1</v>
       </c>
       <c r="C88" s="7">
         <v>104.5</v>
       </c>
       <c r="D88" s="7">
         <v>103.5</v>
       </c>
       <c r="E88" s="7">
         <v>103.3</v>
       </c>
       <c r="F88" s="7">
         <v>103.1</v>
       </c>
@@ -14267,51 +14407,53 @@
       </c>
       <c r="AV88" s="28">
         <v>112.3</v>
       </c>
       <c r="AW88" s="46">
         <v>106.4</v>
       </c>
       <c r="AX88" s="28">
         <v>132.69999999999999</v>
       </c>
       <c r="AY88" s="44">
         <v>117.6</v>
       </c>
       <c r="AZ88" s="28">
         <v>121.2</v>
       </c>
       <c r="BA88" s="28">
         <v>118.3</v>
       </c>
       <c r="BB88" s="28">
         <v>114.6</v>
       </c>
       <c r="BC88" s="28">
         <v>113.6</v>
       </c>
-      <c r="BD88" s="7"/>
+      <c r="BD88" s="40">
+        <v>111</v>
+      </c>
       <c r="BE88" s="28"/>
       <c r="BF88" s="10"/>
       <c r="BG88" s="10"/>
       <c r="BH88" s="28"/>
       <c r="BI88" s="40"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B89" s="7">
         <v>100.1</v>
       </c>
       <c r="C89" s="7">
         <v>100.5</v>
       </c>
       <c r="D89" s="7">
         <v>100.4</v>
       </c>
       <c r="E89" s="7">
         <v>100.5</v>
       </c>
       <c r="F89" s="7">
         <v>99.6</v>
       </c>
@@ -14440,51 +14582,53 @@
       </c>
       <c r="AV89" s="28">
         <v>109.9</v>
       </c>
       <c r="AW89" s="46">
         <v>106</v>
       </c>
       <c r="AX89" s="28">
         <v>105.5</v>
       </c>
       <c r="AY89" s="44">
         <v>105.4</v>
       </c>
       <c r="AZ89" s="28">
         <v>105.1</v>
       </c>
       <c r="BA89" s="28">
         <v>104.9</v>
       </c>
       <c r="BB89" s="28">
         <v>104.3</v>
       </c>
       <c r="BC89" s="28">
         <v>103.4</v>
       </c>
-      <c r="BD89" s="7"/>
+      <c r="BD89" s="40">
+        <v>103</v>
+      </c>
       <c r="BE89" s="28"/>
       <c r="BF89" s="10"/>
       <c r="BG89" s="10"/>
       <c r="BH89" s="28"/>
       <c r="BI89" s="40"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B90" s="7">
         <v>101.1</v>
       </c>
       <c r="C90" s="7">
         <v>101.1</v>
       </c>
       <c r="D90" s="7">
         <v>101.6</v>
       </c>
       <c r="E90" s="7">
         <v>103.6</v>
       </c>
       <c r="F90" s="7">
         <v>103.2</v>
       </c>
@@ -14613,51 +14757,53 @@
       </c>
       <c r="AV90" s="28">
         <v>91.9</v>
       </c>
       <c r="AW90" s="46">
         <v>90.3</v>
       </c>
       <c r="AX90" s="28">
         <v>104.7</v>
       </c>
       <c r="AY90" s="44">
         <v>102.7</v>
       </c>
       <c r="AZ90" s="28">
         <v>102.9</v>
       </c>
       <c r="BA90" s="28">
         <v>102.5</v>
       </c>
       <c r="BB90" s="28">
         <v>102.1</v>
       </c>
       <c r="BC90" s="28">
         <v>100.8</v>
       </c>
-      <c r="BD90" s="7"/>
+      <c r="BD90" s="40">
+        <v>100</v>
+      </c>
       <c r="BE90" s="28"/>
       <c r="BF90" s="10"/>
       <c r="BG90" s="10"/>
       <c r="BH90" s="28"/>
       <c r="BI90" s="40"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B91" s="7">
         <v>101.8</v>
       </c>
       <c r="C91" s="7">
         <v>100.9</v>
       </c>
       <c r="D91" s="7">
         <v>101.2</v>
       </c>
       <c r="E91" s="7">
         <v>101.4</v>
       </c>
       <c r="F91" s="7">
         <v>101.5</v>
       </c>
@@ -14786,51 +14932,53 @@
       </c>
       <c r="AV91" s="28">
         <v>107.3</v>
       </c>
       <c r="AW91" s="46">
         <v>104.9</v>
       </c>
       <c r="AX91" s="28">
         <v>101</v>
       </c>
       <c r="AY91" s="44">
         <v>99.8</v>
       </c>
       <c r="AZ91" s="28">
         <v>100.2</v>
       </c>
       <c r="BA91" s="28">
         <v>101</v>
       </c>
       <c r="BB91" s="28">
         <v>101.2</v>
       </c>
       <c r="BC91" s="28">
         <v>102.3</v>
       </c>
-      <c r="BD91" s="7"/>
+      <c r="BD91" s="40">
+        <v>103.5</v>
+      </c>
       <c r="BE91" s="28"/>
       <c r="BF91" s="10"/>
       <c r="BG91" s="10"/>
       <c r="BH91" s="28"/>
       <c r="BI91" s="40"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="7">
         <v>97.8</v>
       </c>
       <c r="C92" s="7">
         <v>98.1</v>
       </c>
       <c r="D92" s="7">
         <v>98.6</v>
       </c>
       <c r="E92" s="7">
         <v>95.8</v>
       </c>
       <c r="F92" s="7">
         <v>95.6</v>
       </c>
@@ -14959,51 +15107,53 @@
       </c>
       <c r="AV92" s="28">
         <v>98.2</v>
       </c>
       <c r="AW92" s="46">
         <v>95.8</v>
       </c>
       <c r="AX92" s="28">
         <v>102.6</v>
       </c>
       <c r="AY92" s="44">
         <v>106.1</v>
       </c>
       <c r="AZ92" s="28">
         <v>104.2</v>
       </c>
       <c r="BA92" s="28">
         <v>103.5</v>
       </c>
       <c r="BB92" s="28">
         <v>101.4</v>
       </c>
       <c r="BC92" s="28">
         <v>101.1</v>
       </c>
-      <c r="BD92" s="7"/>
+      <c r="BD92" s="40">
+        <v>100.9</v>
+      </c>
       <c r="BE92" s="28"/>
       <c r="BF92" s="10"/>
       <c r="BG92" s="10"/>
       <c r="BH92" s="28"/>
       <c r="BI92" s="40"/>
     </row>
     <row r="93" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B93" s="14"/>
       <c r="C93" s="14"/>
       <c r="D93" s="14"/>
       <c r="E93" s="14"/>
       <c r="F93" s="14"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="14"/>
       <c r="M93" s="14"/>
       <c r="N93" s="14"/>
       <c r="O93" s="14"/>
       <c r="P93" s="14"/>
       <c r="Q93" s="14"/>
       <c r="R93" s="14"/>
       <c r="S93" s="14"/>
@@ -15013,275 +15163,275 @@
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B94" s="24"/>
       <c r="C94" s="25"/>
       <c r="D94" s="25"/>
       <c r="E94" s="25"/>
       <c r="F94" s="25"/>
       <c r="G94" s="25"/>
       <c r="H94" s="26"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="Z94" s="36" t="s">
         <v>41</v>
       </c>
       <c r="AA94" s="36"/>
       <c r="AB94" s="36"/>
       <c r="AC94" s="36"/>
       <c r="AD94" s="36"/>
       <c r="AE94" s="36"/>
       <c r="AF94" s="36"/>
       <c r="AG94" s="36"/>
       <c r="AH94" s="36"/>
       <c r="AI94" s="36"/>
       <c r="AJ94" s="36"/>
     </row>
     <row r="95" spans="1:61" x14ac:dyDescent="0.2">
-      <c r="Z95" s="64" t="s">
+      <c r="Z95" s="67" t="s">
         <v>42</v>
       </c>
-      <c r="AA95" s="64"/>
-[...8 lines deleted...]
-      <c r="AJ95" s="64"/>
+      <c r="AA95" s="67"/>
+      <c r="AB95" s="67"/>
+      <c r="AC95" s="67"/>
+      <c r="AD95" s="67"/>
+      <c r="AE95" s="67"/>
+      <c r="AF95" s="67"/>
+      <c r="AG95" s="67"/>
+      <c r="AH95" s="67"/>
+      <c r="AI95" s="67"/>
+      <c r="AJ95" s="67"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z96" s="36" t="s">
         <v>43</v>
       </c>
       <c r="AA96" s="36"/>
       <c r="AB96" s="36"/>
       <c r="AC96" s="36"/>
       <c r="AD96" s="36"/>
       <c r="AE96" s="36"/>
       <c r="AF96" s="36"/>
       <c r="AG96" s="36"/>
       <c r="AH96" s="36"/>
       <c r="AI96" s="36"/>
       <c r="AJ96" s="36"/>
     </row>
     <row r="97" spans="26:36" x14ac:dyDescent="0.2">
       <c r="Z97" s="36" t="s">
         <v>44</v>
       </c>
       <c r="AA97" s="36"/>
       <c r="AB97" s="36"/>
       <c r="AC97" s="36"/>
       <c r="AD97" s="36"/>
       <c r="AE97" s="36"/>
       <c r="AF97" s="36"/>
       <c r="AG97" s="36"/>
       <c r="AH97" s="36"/>
       <c r="AI97" s="36"/>
       <c r="AJ97" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="Z2:AL2"/>
-[...10 lines deleted...]
-    <mergeCell ref="AL50:AW50"/>
+    <mergeCell ref="AX50:BI50"/>
+    <mergeCell ref="BE72:BI72"/>
+    <mergeCell ref="AX73:BI73"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BE49:BI49"/>
+    <mergeCell ref="AS72:AW72"/>
+    <mergeCell ref="AL73:AW73"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AS26:AW26"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AS49:AW49"/>
+    <mergeCell ref="AG72:AK72"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z50:AK50"/>
+    <mergeCell ref="AG26:AK26"/>
+    <mergeCell ref="U72:Y72"/>
+    <mergeCell ref="U26:Y26"/>
+    <mergeCell ref="I26:M26"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="A71:M71"/>
     <mergeCell ref="A73:A74"/>
     <mergeCell ref="A50:A51"/>
     <mergeCell ref="I3:M3"/>
     <mergeCell ref="Z95:AJ95"/>
     <mergeCell ref="Z73:AK73"/>
     <mergeCell ref="N50:Y50"/>
     <mergeCell ref="A48:M48"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="I49:M49"/>
     <mergeCell ref="U49:Y49"/>
     <mergeCell ref="N73:Y73"/>
     <mergeCell ref="B73:M73"/>
     <mergeCell ref="U3:Y3"/>
     <mergeCell ref="I72:M72"/>
-    <mergeCell ref="U72:Y72"/>
-[...23 lines deleted...]
-    <mergeCell ref="BE49:BI49"/>
+    <mergeCell ref="Z2:AL2"/>
+    <mergeCell ref="Z25:AL25"/>
+    <mergeCell ref="Z48:AL48"/>
+    <mergeCell ref="Z71:AL71"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="AG49:AK49"/>
+    <mergeCell ref="AL50:AW50"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="47" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="37" max="108" man="1"/>
     <brk id="49" max="108" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90594523-2334-4167-A850-B44ABC207C83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>