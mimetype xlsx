--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="34140" windowWidth="21840" windowHeight="9645" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Кезең бойынша жалпы шығарылым'!$A$1:$BP$103</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="45">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -683,73 +683,73 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1140,207 +1140,207 @@
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
       <c r="BG1" s="55"/>
       <c r="BH1" s="55"/>
       <c r="BI1" s="55"/>
       <c r="BJ1" s="55"/>
       <c r="BK1" s="55"/>
     </row>
     <row r="2" spans="1:63" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64" t="s">
+      <c r="A2" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="64"/>
-[...16 lines deleted...]
-      <c r="S2" s="64"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
       <c r="Z2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AA2" s="45"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="45"/>
       <c r="AD2" s="46"/>
       <c r="AE2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AJ2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AX2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="46"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="46"/>
       <c r="BC2" s="46"/>
       <c r="BD2" s="46"/>
       <c r="BE2" s="46"/>
       <c r="BF2" s="46"/>
       <c r="BG2" s="46"/>
       <c r="BH2" s="46"/>
       <c r="BI2" s="46"/>
     </row>
     <row r="3" spans="1:63" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="60" t="s">
+      <c r="J3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="60"/>
-[...2 lines deleted...]
-      <c r="V3" s="60" t="s">
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="63"/>
+      <c r="V3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="W3" s="60"/>
-[...5 lines deleted...]
-      <c r="AK3" s="60"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="63"/>
       <c r="AL3" s="1"/>
-      <c r="AT3" s="60" t="s">
+      <c r="AT3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="AU3" s="60"/>
-[...1 lines deleted...]
-      <c r="AW3" s="60"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
       <c r="AX3" s="1"/>
-      <c r="BF3" s="60" t="s">
+      <c r="BF3" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="BG3" s="60"/>
-[...1 lines deleted...]
-      <c r="BI3" s="60"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="63"/>
     </row>
     <row r="4" spans="1:63" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="65"/>
-      <c r="B4" s="61" t="s">
+      <c r="A4" s="66"/>
+      <c r="B4" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="62"/>
-[...10 lines deleted...]
-      <c r="N4" s="61" t="s">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="62"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61" t="s">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="AA4" s="62"/>
-[...10 lines deleted...]
-      <c r="AL4" s="61" t="s">
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="61"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="62"/>
-[...10 lines deleted...]
-      <c r="AX4" s="61" t="s">
+      <c r="AM4" s="61"/>
+      <c r="AN4" s="61"/>
+      <c r="AO4" s="61"/>
+      <c r="AP4" s="61"/>
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="61"/>
+      <c r="AU4" s="61"/>
+      <c r="AV4" s="61"/>
+      <c r="AW4" s="62"/>
+      <c r="AX4" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="AY4" s="62"/>
-[...9 lines deleted...]
-      <c r="BI4" s="63"/>
+      <c r="AY4" s="61"/>
+      <c r="AZ4" s="61"/>
+      <c r="BA4" s="61"/>
+      <c r="BB4" s="61"/>
+      <c r="BC4" s="61"/>
+      <c r="BD4" s="61"/>
+      <c r="BE4" s="61"/>
+      <c r="BF4" s="61"/>
+      <c r="BG4" s="61"/>
+      <c r="BH4" s="61"/>
+      <c r="BI4" s="62"/>
     </row>
     <row r="5" spans="1:63" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="66"/>
+      <c r="A5" s="67"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1635,51 +1635,53 @@
       </c>
       <c r="AS6" s="41">
         <v>487748.7</v>
       </c>
       <c r="AT6" s="48">
         <v>855446.5</v>
       </c>
       <c r="AU6" s="9">
         <v>1086949.3999999999</v>
       </c>
       <c r="AV6" s="41">
         <v>1154285.7</v>
       </c>
       <c r="AW6" s="49">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="41">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="41">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="41">
         <v>147332.5</v>
       </c>
-      <c r="BA6" s="41"/>
+      <c r="BA6" s="41">
+        <v>205943</v>
+      </c>
       <c r="BB6" s="41"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="9"/>
       <c r="BE6" s="41"/>
       <c r="BF6" s="48"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="41"/>
       <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:63" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>296.8</v>
       </c>
       <c r="C7" s="6">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="6">
         <v>998.2</v>
       </c>
       <c r="E7" s="6">
         <v>1434.45</v>
       </c>
@@ -1802,51 +1804,53 @@
       </c>
       <c r="AS7" s="41">
         <v>5283.3</v>
       </c>
       <c r="AT7" s="48">
         <v>7697</v>
       </c>
       <c r="AU7" s="9">
         <v>10238.1</v>
       </c>
       <c r="AV7" s="41">
         <v>10658</v>
       </c>
       <c r="AW7" s="41">
         <v>11120</v>
       </c>
       <c r="AX7" s="41">
         <v>159.4</v>
       </c>
       <c r="AY7" s="41">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="41">
         <v>533.05999999999995</v>
       </c>
-      <c r="BA7" s="41"/>
+      <c r="BA7" s="41">
+        <v>739.8</v>
+      </c>
       <c r="BB7" s="41"/>
       <c r="BC7" s="6"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="41"/>
       <c r="BF7" s="48"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="41"/>
       <c r="BI7" s="41"/>
     </row>
     <row r="8" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>854.9</v>
       </c>
       <c r="C8" s="6">
         <v>1658.4</v>
       </c>
       <c r="D8" s="6">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="6">
         <v>3514.45</v>
       </c>
@@ -1969,51 +1973,53 @@
       </c>
       <c r="AS8" s="41">
         <v>9406.6</v>
       </c>
       <c r="AT8" s="48">
         <v>18828.7</v>
       </c>
       <c r="AU8" s="9">
         <v>25736.400000000001</v>
       </c>
       <c r="AV8" s="41">
         <v>28564</v>
       </c>
       <c r="AW8" s="41">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="41">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="41">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="41">
         <v>6475.13</v>
       </c>
-      <c r="BA8" s="41"/>
+      <c r="BA8" s="41">
+        <v>9285.2000000000007</v>
+      </c>
       <c r="BB8" s="41"/>
       <c r="BC8" s="6"/>
       <c r="BD8" s="9"/>
       <c r="BE8" s="41"/>
       <c r="BF8" s="48"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="41"/>
       <c r="BI8" s="41"/>
     </row>
     <row r="9" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>344.3</v>
       </c>
       <c r="C9" s="6">
         <v>707.7</v>
       </c>
       <c r="D9" s="6">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="6">
         <v>1601.04</v>
       </c>
@@ -2136,51 +2142,53 @@
       </c>
       <c r="AS9" s="41">
         <v>6917.9</v>
       </c>
       <c r="AT9" s="48">
         <v>10906.1</v>
       </c>
       <c r="AU9" s="9">
         <v>13374.6</v>
       </c>
       <c r="AV9" s="41">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="41">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="41">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="41">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="41">
         <v>1652.04</v>
       </c>
-      <c r="BA9" s="41"/>
+      <c r="BA9" s="41">
+        <v>2277.4</v>
+      </c>
       <c r="BB9" s="41"/>
       <c r="BC9" s="6"/>
       <c r="BD9" s="9"/>
       <c r="BE9" s="41"/>
       <c r="BF9" s="48"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="41"/>
       <c r="BI9" s="41"/>
     </row>
     <row r="10" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>1079.5</v>
       </c>
       <c r="C10" s="6">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="6">
         <v>3641.1</v>
       </c>
       <c r="E10" s="6">
         <v>5231.7700000000004</v>
       </c>
@@ -2303,51 +2311,53 @@
       </c>
       <c r="AS10" s="41">
         <v>19171.8</v>
       </c>
       <c r="AT10" s="48">
         <v>27231.5</v>
       </c>
       <c r="AU10" s="9">
         <v>30415.200000000001</v>
       </c>
       <c r="AV10" s="41">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="41">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="41">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="41">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="41">
         <v>4883.6499999999996</v>
       </c>
-      <c r="BA10" s="41"/>
+      <c r="BA10" s="41">
+        <v>6766.2</v>
+      </c>
       <c r="BB10" s="41"/>
       <c r="BC10" s="6"/>
       <c r="BD10" s="9"/>
       <c r="BE10" s="41"/>
       <c r="BF10" s="48"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="41"/>
       <c r="BI10" s="41"/>
     </row>
     <row r="11" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1452.9</v>
       </c>
       <c r="C11" s="6">
         <v>2912.5</v>
       </c>
       <c r="D11" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="6">
         <v>6642.92</v>
       </c>
@@ -2470,51 +2480,53 @@
       </c>
       <c r="AS11" s="41">
         <v>26895.4</v>
       </c>
       <c r="AT11" s="48">
         <v>80528.899999999994</v>
       </c>
       <c r="AU11" s="6">
         <v>116075.9</v>
       </c>
       <c r="AV11" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="41">
         <v>1825</v>
       </c>
       <c r="AY11" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="41">
         <v>5779.34</v>
       </c>
-      <c r="BA11" s="41"/>
+      <c r="BA11" s="41">
+        <v>8013.7</v>
+      </c>
       <c r="BB11" s="41"/>
       <c r="BC11" s="6"/>
       <c r="BD11" s="9"/>
       <c r="BE11" s="41"/>
       <c r="BF11" s="48"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="41"/>
       <c r="BI11" s="41"/>
     </row>
     <row r="12" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
         <v>2042</v>
       </c>
       <c r="C12" s="6">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="6">
         <v>6802.3</v>
       </c>
       <c r="E12" s="6">
         <v>9233.7199999999993</v>
       </c>
@@ -2637,51 +2649,53 @@
       </c>
       <c r="AS12" s="41">
         <v>33119.5</v>
       </c>
       <c r="AT12" s="48">
         <v>57523.4</v>
       </c>
       <c r="AU12" s="6">
         <v>70581.600000000006</v>
       </c>
       <c r="AV12" s="41">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="41">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="41">
         <v>3410</v>
       </c>
       <c r="AY12" s="41">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="41">
         <v>9912.5499999999993</v>
       </c>
-      <c r="BA12" s="41"/>
+      <c r="BA12" s="41">
+        <v>12869.6</v>
+      </c>
       <c r="BB12" s="41"/>
       <c r="BC12" s="6"/>
       <c r="BD12" s="9"/>
       <c r="BE12" s="41"/>
       <c r="BF12" s="48"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="41"/>
       <c r="BI12" s="41"/>
     </row>
     <row r="13" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6">
         <v>2108.9</v>
       </c>
       <c r="C13" s="6">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="6">
         <v>7715.3</v>
       </c>
       <c r="E13" s="6">
         <v>11036.91</v>
       </c>
@@ -2804,51 +2818,53 @@
       </c>
       <c r="AS13" s="41">
         <v>34723.199999999997</v>
       </c>
       <c r="AT13" s="48">
         <v>59394</v>
       </c>
       <c r="AU13" s="6">
         <v>73150.399999999994</v>
       </c>
       <c r="AV13" s="41">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="41">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="41">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="41">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="41">
         <v>12610.04</v>
       </c>
-      <c r="BA13" s="41"/>
+      <c r="BA13" s="41">
+        <v>18849.5</v>
+      </c>
       <c r="BB13" s="41"/>
       <c r="BC13" s="6"/>
       <c r="BD13" s="9"/>
       <c r="BE13" s="41"/>
       <c r="BF13" s="48"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="41"/>
       <c r="BI13" s="41"/>
     </row>
     <row r="14" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="6">
         <v>2142</v>
       </c>
       <c r="D14" s="6">
         <v>3450.7</v>
       </c>
       <c r="E14" s="6">
         <v>4994.63</v>
       </c>
@@ -2971,51 +2987,53 @@
       </c>
       <c r="AS14" s="41">
         <v>17506.5</v>
       </c>
       <c r="AT14" s="48">
         <v>58351.1</v>
       </c>
       <c r="AU14" s="6">
         <v>84758</v>
       </c>
       <c r="AV14" s="41">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="41">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="41">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="41">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="41">
         <v>4365.9799999999996</v>
       </c>
-      <c r="BA14" s="41"/>
+      <c r="BA14" s="41">
+        <v>5938.5</v>
+      </c>
       <c r="BB14" s="41"/>
       <c r="BC14" s="6"/>
       <c r="BD14" s="9"/>
       <c r="BE14" s="41"/>
       <c r="BF14" s="48"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="41"/>
       <c r="BI14" s="41"/>
     </row>
     <row r="15" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="6">
         <v>1967.1</v>
       </c>
       <c r="C15" s="6">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="6">
         <v>6678.9</v>
       </c>
       <c r="E15" s="6">
         <v>9767.43</v>
       </c>
@@ -3138,51 +3156,53 @@
       </c>
       <c r="AS15" s="41">
         <v>31936.3</v>
       </c>
       <c r="AT15" s="48">
         <v>55929.8</v>
       </c>
       <c r="AU15" s="6">
         <v>67410.600000000006</v>
       </c>
       <c r="AV15" s="41">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="41">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="41">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="41">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="41">
         <v>8177.01</v>
       </c>
-      <c r="BA15" s="41"/>
+      <c r="BA15" s="41">
+        <v>12908.9</v>
+      </c>
       <c r="BB15" s="41"/>
       <c r="BC15" s="6"/>
       <c r="BD15" s="9"/>
       <c r="BE15" s="41"/>
       <c r="BF15" s="48"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="41"/>
       <c r="BI15" s="41"/>
     </row>
     <row r="16" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="6">
         <v>1048.5</v>
       </c>
       <c r="C16" s="6">
         <v>2151.9</v>
       </c>
       <c r="D16" s="6">
         <v>3423.9</v>
       </c>
       <c r="E16" s="6">
         <v>4782.4799999999996</v>
       </c>
@@ -3305,51 +3325,53 @@
       </c>
       <c r="AS16" s="41">
         <v>16774</v>
       </c>
       <c r="AT16" s="48">
         <v>37232.800000000003</v>
       </c>
       <c r="AU16" s="6">
         <v>52561.5</v>
       </c>
       <c r="AV16" s="41">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="41">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="41">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="41">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="41">
         <v>4815.79</v>
       </c>
-      <c r="BA16" s="41"/>
+      <c r="BA16" s="41">
+        <v>6386.7</v>
+      </c>
       <c r="BB16" s="41"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="9"/>
       <c r="BE16" s="41"/>
       <c r="BF16" s="48"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="41"/>
       <c r="BI16" s="41"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="6">
         <v>5139.7</v>
       </c>
       <c r="C17" s="6">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="6">
         <v>15780.5</v>
       </c>
       <c r="E17" s="6">
         <v>21771.72</v>
       </c>
@@ -3472,51 +3494,53 @@
       </c>
       <c r="AS17" s="41">
         <v>79772</v>
       </c>
       <c r="AT17" s="48">
         <v>116770.3</v>
       </c>
       <c r="AU17" s="6">
         <v>136515</v>
       </c>
       <c r="AV17" s="41">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="41">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="41">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="41">
         <v>17495</v>
       </c>
       <c r="AZ17" s="41">
         <v>27060.3</v>
       </c>
-      <c r="BA17" s="41"/>
+      <c r="BA17" s="41">
+        <v>36221.800000000003</v>
+      </c>
       <c r="BB17" s="41"/>
       <c r="BC17" s="6"/>
       <c r="BD17" s="9"/>
       <c r="BE17" s="41"/>
       <c r="BF17" s="48"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="41"/>
       <c r="BI17" s="41"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6">
         <v>4439.3</v>
       </c>
       <c r="C18" s="6">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="6">
         <v>14138</v>
       </c>
       <c r="E18" s="6">
         <v>19032.71</v>
       </c>
@@ -3639,51 +3663,53 @@
       </c>
       <c r="AS18" s="41">
         <v>80771.100000000006</v>
       </c>
       <c r="AT18" s="48">
         <v>106962.8</v>
       </c>
       <c r="AU18" s="9">
         <v>131074.20000000001</v>
       </c>
       <c r="AV18" s="41">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="41">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="41">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="41">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="41">
         <v>28988.880000000001</v>
       </c>
-      <c r="BA18" s="41"/>
+      <c r="BA18" s="41">
+        <v>40060.1</v>
+      </c>
       <c r="BB18" s="41"/>
       <c r="BC18" s="6"/>
       <c r="BD18" s="9"/>
       <c r="BE18" s="41"/>
       <c r="BF18" s="48"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="41"/>
       <c r="BI18" s="41"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="6">
         <v>1749.1</v>
       </c>
       <c r="C19" s="6">
         <v>3581</v>
       </c>
       <c r="D19" s="6">
         <v>5555.7</v>
       </c>
       <c r="E19" s="6">
         <v>8052.6</v>
       </c>
@@ -3806,51 +3832,53 @@
       </c>
       <c r="AS19" s="41">
         <v>31372.799999999999</v>
       </c>
       <c r="AT19" s="48">
         <v>69309.7</v>
       </c>
       <c r="AU19" s="9">
         <v>94697.5</v>
       </c>
       <c r="AV19" s="41">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="41">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="41">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="41">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="41">
         <v>6364.32</v>
       </c>
-      <c r="BA19" s="41"/>
+      <c r="BA19" s="41">
+        <v>9006.6</v>
+      </c>
       <c r="BB19" s="41"/>
       <c r="BC19" s="6"/>
       <c r="BD19" s="9"/>
       <c r="BE19" s="41"/>
       <c r="BF19" s="48"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="41"/>
       <c r="BI19" s="41"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="6">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="6">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="6">
         <v>3359.9</v>
       </c>
       <c r="E20" s="6">
         <v>4567.3100000000004</v>
       </c>
@@ -3973,51 +4001,53 @@
       </c>
       <c r="AS20" s="41">
         <v>12246.3</v>
       </c>
       <c r="AT20" s="48">
         <v>16326.7</v>
       </c>
       <c r="AU20" s="9">
         <v>18930.2</v>
       </c>
       <c r="AV20" s="41">
         <v>21301</v>
       </c>
       <c r="AW20" s="41">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="41">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="41">
         <v>2899</v>
       </c>
       <c r="AZ20" s="41">
         <v>4373.68</v>
       </c>
-      <c r="BA20" s="41"/>
+      <c r="BA20" s="41">
+        <v>5919.2</v>
+      </c>
       <c r="BB20" s="41"/>
       <c r="BC20" s="6"/>
       <c r="BD20" s="9"/>
       <c r="BE20" s="41"/>
       <c r="BF20" s="48"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="41"/>
       <c r="BI20" s="41"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="6">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="6">
         <v>4368.7</v>
       </c>
       <c r="D21" s="6">
         <v>7403.5</v>
       </c>
       <c r="E21" s="6">
         <v>10199.209999999999</v>
       </c>
@@ -4140,51 +4170,53 @@
       </c>
       <c r="AS21" s="41">
         <v>29272.2</v>
       </c>
       <c r="AT21" s="48">
         <v>39134.5</v>
       </c>
       <c r="AU21" s="9">
         <v>45388.2</v>
       </c>
       <c r="AV21" s="41">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="41">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="41">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="41">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="41">
         <v>8056.11</v>
       </c>
-      <c r="BA21" s="41"/>
+      <c r="BA21" s="41">
+        <v>11153.9</v>
+      </c>
       <c r="BB21" s="41"/>
       <c r="BC21" s="6"/>
       <c r="BD21" s="9"/>
       <c r="BE21" s="41"/>
       <c r="BF21" s="48"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="41"/>
       <c r="BI21" s="41"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4775</v>
       </c>
       <c r="D22" s="6">
         <v>7526.4</v>
       </c>
       <c r="E22" s="6">
         <v>10529.33</v>
       </c>
@@ -4307,51 +4339,53 @@
       </c>
       <c r="AS22" s="41">
         <v>32564</v>
       </c>
       <c r="AT22" s="48">
         <v>43504.5</v>
       </c>
       <c r="AU22" s="9">
         <v>51062.9</v>
       </c>
       <c r="AV22" s="41">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="41">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="41">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="41">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="41">
         <v>9858.6</v>
       </c>
-      <c r="BA22" s="41"/>
+      <c r="BA22" s="41">
+        <v>14059</v>
+      </c>
       <c r="BB22" s="41"/>
       <c r="BC22" s="6"/>
       <c r="BD22" s="9"/>
       <c r="BE22" s="41"/>
       <c r="BF22" s="48"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="41"/>
       <c r="BI22" s="41"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="6">
         <v>721.8</v>
       </c>
       <c r="C23" s="6">
         <v>1545.5</v>
       </c>
       <c r="D23" s="6">
         <v>2441.1</v>
       </c>
       <c r="E23" s="6">
         <v>3448.79</v>
       </c>
@@ -4474,51 +4508,53 @@
       </c>
       <c r="AS23" s="41">
         <v>20015.8</v>
       </c>
       <c r="AT23" s="48">
         <v>49814.7</v>
       </c>
       <c r="AU23" s="9">
         <v>64979.1</v>
       </c>
       <c r="AV23" s="41">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="41">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="41">
         <v>930.7</v>
       </c>
       <c r="AY23" s="41">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="41">
         <v>3426.01</v>
       </c>
-      <c r="BA23" s="41"/>
+      <c r="BA23" s="41">
+        <v>5486.9</v>
+      </c>
       <c r="BB23" s="41"/>
       <c r="BC23" s="6"/>
       <c r="BD23" s="9"/>
       <c r="BE23" s="41"/>
       <c r="BF23" s="48"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="41"/>
       <c r="BI23" s="41"/>
     </row>
     <row r="24" spans="1:61" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="51"/>
       <c r="B24" s="56"/>
       <c r="C24" s="57"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="58"/>
       <c r="G24" s="56"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="56"/>
       <c r="K24" s="56"/>
       <c r="L24" s="56"/>
       <c r="M24" s="56"/>
       <c r="N24" s="56"/>
       <c r="O24" s="56"/>
@@ -4548,187 +4584,187 @@
       <c r="AM24" s="56"/>
       <c r="AN24" s="56"/>
       <c r="AO24" s="56"/>
       <c r="AP24" s="56"/>
       <c r="AQ24" s="56"/>
       <c r="AR24" s="59"/>
       <c r="AS24" s="59"/>
       <c r="AT24" s="56"/>
       <c r="AU24" s="56"/>
       <c r="AV24" s="56"/>
       <c r="AW24" s="56"/>
       <c r="AX24" s="56"/>
       <c r="AY24" s="52"/>
       <c r="AZ24" s="53"/>
       <c r="BA24" s="53"/>
       <c r="BB24" s="53"/>
       <c r="BC24" s="6"/>
       <c r="BD24" s="6"/>
       <c r="BE24" s="53"/>
       <c r="BF24" s="6"/>
       <c r="BG24" s="9"/>
       <c r="BH24" s="41"/>
       <c r="BI24" s="49"/>
     </row>
     <row r="25" spans="1:61" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="64" t="s">
+      <c r="A25" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="64"/>
-[...16 lines deleted...]
-      <c r="S25" s="64"/>
+      <c r="B25" s="65"/>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="65"/>
+      <c r="F25" s="65"/>
+      <c r="G25" s="65"/>
+      <c r="H25" s="65"/>
+      <c r="I25" s="65"/>
+      <c r="J25" s="65"/>
+      <c r="K25" s="65"/>
+      <c r="L25" s="65"/>
+      <c r="M25" s="65"/>
+      <c r="N25" s="65"/>
+      <c r="O25" s="65"/>
+      <c r="P25" s="65"/>
+      <c r="Q25" s="65"/>
+      <c r="R25" s="65"/>
+      <c r="S25" s="65"/>
       <c r="Z25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AX25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AY25" s="26"/>
       <c r="BA25" s="26"/>
     </row>
     <row r="26" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J26" s="60" t="s">
+      <c r="J26" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="K26" s="60"/>
-[...2 lines deleted...]
-      <c r="V26" s="60" t="s">
+      <c r="K26" s="63"/>
+      <c r="L26" s="63"/>
+      <c r="M26" s="63"/>
+      <c r="V26" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="W26" s="60"/>
-[...5 lines deleted...]
-      <c r="AK26" s="60"/>
+      <c r="W26" s="63"/>
+      <c r="X26" s="63"/>
+      <c r="Y26" s="63"/>
+      <c r="AH26" s="63"/>
+      <c r="AI26" s="63"/>
+      <c r="AJ26" s="63"/>
+      <c r="AK26" s="63"/>
       <c r="AL26" s="1"/>
-      <c r="AT26" s="60" t="s">
+      <c r="AT26" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="AU26" s="60"/>
-[...1 lines deleted...]
-      <c r="AW26" s="60"/>
+      <c r="AU26" s="63"/>
+      <c r="AV26" s="63"/>
+      <c r="AW26" s="63"/>
       <c r="AX26" s="1"/>
-      <c r="BF26" s="60" t="s">
+      <c r="BF26" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="BG26" s="60"/>
-[...1 lines deleted...]
-      <c r="BI26" s="60"/>
+      <c r="BG26" s="63"/>
+      <c r="BH26" s="63"/>
+      <c r="BI26" s="63"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="65"/>
-      <c r="B27" s="61" t="s">
+      <c r="A27" s="66"/>
+      <c r="B27" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="62"/>
-[...10 lines deleted...]
-      <c r="N27" s="61" t="s">
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="O27" s="62"/>
-[...10 lines deleted...]
-      <c r="Z27" s="61" t="s">
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="61"/>
+      <c r="V27" s="61"/>
+      <c r="W27" s="61"/>
+      <c r="X27" s="61"/>
+      <c r="Y27" s="61"/>
+      <c r="Z27" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="AA27" s="62"/>
-[...10 lines deleted...]
-      <c r="AL27" s="61" t="s">
+      <c r="AA27" s="61"/>
+      <c r="AB27" s="61"/>
+      <c r="AC27" s="61"/>
+      <c r="AD27" s="61"/>
+      <c r="AE27" s="61"/>
+      <c r="AF27" s="61"/>
+      <c r="AG27" s="61"/>
+      <c r="AH27" s="61"/>
+      <c r="AI27" s="61"/>
+      <c r="AJ27" s="61"/>
+      <c r="AK27" s="62"/>
+      <c r="AL27" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="AM27" s="62"/>
-[...10 lines deleted...]
-      <c r="AX27" s="61" t="s">
+      <c r="AM27" s="61"/>
+      <c r="AN27" s="61"/>
+      <c r="AO27" s="61"/>
+      <c r="AP27" s="61"/>
+      <c r="AQ27" s="61"/>
+      <c r="AR27" s="61"/>
+      <c r="AS27" s="61"/>
+      <c r="AT27" s="61"/>
+      <c r="AU27" s="61"/>
+      <c r="AV27" s="61"/>
+      <c r="AW27" s="62"/>
+      <c r="AX27" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="AY27" s="62"/>
-[...9 lines deleted...]
-      <c r="BI27" s="63"/>
+      <c r="AY27" s="61"/>
+      <c r="AZ27" s="61"/>
+      <c r="BA27" s="61"/>
+      <c r="BB27" s="61"/>
+      <c r="BC27" s="61"/>
+      <c r="BD27" s="61"/>
+      <c r="BE27" s="61"/>
+      <c r="BF27" s="61"/>
+      <c r="BG27" s="61"/>
+      <c r="BH27" s="61"/>
+      <c r="BI27" s="62"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="66"/>
+      <c r="A28" s="67"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -5023,51 +5059,53 @@
       </c>
       <c r="AS29" s="41">
         <v>484150.5</v>
       </c>
       <c r="AT29" s="9">
         <v>851398.6</v>
       </c>
       <c r="AU29" s="9">
         <v>1082451.7</v>
       </c>
       <c r="AV29" s="41">
         <v>1149338.2</v>
       </c>
       <c r="AW29" s="49">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX29" s="41">
         <v>45967.5</v>
       </c>
       <c r="AY29" s="41">
         <v>94236.9</v>
       </c>
       <c r="AZ29" s="41">
         <v>145858.20000000001</v>
       </c>
-      <c r="BA29" s="41"/>
+      <c r="BA29" s="41">
+        <v>202516.6</v>
+      </c>
       <c r="BB29" s="41"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="9"/>
       <c r="BE29" s="41"/>
       <c r="BF29" s="48"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="41"/>
       <c r="BI29" s="49"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="6">
         <v>151.6</v>
       </c>
       <c r="C30" s="6">
         <v>354.4</v>
       </c>
       <c r="D30" s="6">
         <v>562.70000000000005</v>
       </c>
       <c r="E30" s="6">
         <v>853.9</v>
       </c>
@@ -5190,51 +5228,53 @@
       </c>
       <c r="AS30" s="41">
         <v>4678</v>
       </c>
       <c r="AT30" s="9">
         <v>7016</v>
       </c>
       <c r="AU30" s="9">
         <v>9481.4</v>
       </c>
       <c r="AV30" s="41">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW30" s="41">
         <v>10212</v>
       </c>
       <c r="AX30" s="41">
         <v>83.7</v>
       </c>
       <c r="AY30" s="41">
         <v>194.2</v>
       </c>
       <c r="AZ30" s="41">
         <v>300.95</v>
       </c>
-      <c r="BA30" s="41"/>
+      <c r="BA30" s="41">
+        <v>430.7</v>
+      </c>
       <c r="BB30" s="41"/>
       <c r="BC30" s="6"/>
       <c r="BD30" s="9"/>
       <c r="BE30" s="41"/>
       <c r="BF30" s="48"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="41"/>
       <c r="BI30" s="41"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="6">
         <v>847.9</v>
       </c>
       <c r="C31" s="6">
         <v>1644.4</v>
       </c>
       <c r="D31" s="6">
         <v>2531.1</v>
       </c>
       <c r="E31" s="6">
         <v>3486.4</v>
       </c>
@@ -5357,51 +5397,53 @@
       </c>
       <c r="AS31" s="41">
         <v>9273.4</v>
       </c>
       <c r="AT31" s="9">
         <v>18678.7</v>
       </c>
       <c r="AU31" s="9">
         <v>25569.9</v>
       </c>
       <c r="AV31" s="41">
         <v>28380.799999999999</v>
       </c>
       <c r="AW31" s="41">
         <v>31355.8</v>
       </c>
       <c r="AX31" s="41">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY31" s="41">
         <v>3170.2</v>
       </c>
       <c r="AZ31" s="41">
         <v>6425.14</v>
       </c>
-      <c r="BA31" s="41"/>
+      <c r="BA31" s="41">
+        <v>9195.1</v>
+      </c>
       <c r="BB31" s="41"/>
       <c r="BC31" s="6"/>
       <c r="BD31" s="9"/>
       <c r="BE31" s="41"/>
       <c r="BF31" s="48"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="41"/>
       <c r="BI31" s="41"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="6">
         <v>334</v>
       </c>
       <c r="C32" s="6">
         <v>687</v>
       </c>
       <c r="D32" s="6">
         <v>1068.4000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1559.7</v>
       </c>
@@ -5524,51 +5566,53 @@
       </c>
       <c r="AS32" s="41">
         <v>6903.7</v>
       </c>
       <c r="AT32" s="9">
         <v>10890.1</v>
       </c>
       <c r="AU32" s="9">
         <v>13356.8</v>
       </c>
       <c r="AV32" s="41">
         <v>14146.2</v>
       </c>
       <c r="AW32" s="41">
         <v>14594.6</v>
       </c>
       <c r="AX32" s="41">
         <v>528.5</v>
       </c>
       <c r="AY32" s="41">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ32" s="41">
         <v>1646.7</v>
       </c>
-      <c r="BA32" s="41"/>
+      <c r="BA32" s="41">
+        <v>2252.6999999999998</v>
+      </c>
       <c r="BB32" s="41"/>
       <c r="BC32" s="6"/>
       <c r="BD32" s="9"/>
       <c r="BE32" s="41"/>
       <c r="BF32" s="48"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="41"/>
       <c r="BI32" s="41"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="6">
         <v>1067.9000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>2188.5</v>
       </c>
       <c r="D33" s="6">
         <v>3606.3</v>
       </c>
       <c r="E33" s="6">
         <v>5185.3999999999996</v>
       </c>
@@ -5691,51 +5735,53 @@
       </c>
       <c r="AS33" s="41">
         <v>19108</v>
       </c>
       <c r="AT33" s="9">
         <v>27159.8</v>
       </c>
       <c r="AU33" s="9">
         <v>30335.599999999999</v>
       </c>
       <c r="AV33" s="41">
         <v>32207.5</v>
       </c>
       <c r="AW33" s="41">
         <v>34849.699999999997</v>
       </c>
       <c r="AX33" s="41">
         <v>1493.2</v>
       </c>
       <c r="AY33" s="41">
         <v>3149.9</v>
       </c>
       <c r="AZ33" s="41">
         <v>4863.3599999999997</v>
       </c>
-      <c r="BA33" s="41"/>
+      <c r="BA33" s="41">
+        <v>6706.1</v>
+      </c>
       <c r="BB33" s="41"/>
       <c r="BC33" s="6"/>
       <c r="BD33" s="9"/>
       <c r="BE33" s="41"/>
       <c r="BF33" s="48"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="41"/>
       <c r="BI33" s="41"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="6">
         <v>1452.9</v>
       </c>
       <c r="C34" s="6">
         <v>2912.5</v>
       </c>
       <c r="D34" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E34" s="6">
         <v>6642.9</v>
       </c>
@@ -5858,51 +5904,53 @@
       </c>
       <c r="AS34" s="41">
         <v>26895.4</v>
       </c>
       <c r="AT34" s="9">
         <v>80528.800000000003</v>
       </c>
       <c r="AU34" s="6">
         <v>116075.9</v>
       </c>
       <c r="AV34" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW34" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX34" s="41">
         <v>1825</v>
       </c>
       <c r="AY34" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ34" s="41">
         <v>5779.34</v>
       </c>
-      <c r="BA34" s="41"/>
+      <c r="BA34" s="41">
+        <v>8013.7</v>
+      </c>
       <c r="BB34" s="41"/>
       <c r="BC34" s="6"/>
       <c r="BD34" s="9"/>
       <c r="BE34" s="41"/>
       <c r="BF34" s="48"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="41"/>
       <c r="BI34" s="41"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="6">
         <v>2028.7</v>
       </c>
       <c r="C35" s="6">
         <v>4224.8999999999996</v>
       </c>
       <c r="D35" s="6">
         <v>6762.6</v>
       </c>
       <c r="E35" s="6">
         <v>9180.9</v>
       </c>
@@ -6025,51 +6073,53 @@
       </c>
       <c r="AS35" s="41">
         <v>33049.199999999997</v>
       </c>
       <c r="AT35" s="9">
         <v>57444.3</v>
       </c>
       <c r="AU35" s="6">
         <v>70493.7</v>
       </c>
       <c r="AV35" s="41">
         <v>75665.7</v>
       </c>
       <c r="AW35" s="41">
         <v>85152.3</v>
       </c>
       <c r="AX35" s="41">
         <v>3401.3</v>
       </c>
       <c r="AY35" s="41">
         <v>6497.1</v>
       </c>
       <c r="AZ35" s="41">
         <v>9886.19</v>
       </c>
-      <c r="BA35" s="41"/>
+      <c r="BA35" s="41">
+        <v>12812</v>
+      </c>
       <c r="BB35" s="41"/>
       <c r="BC35" s="6"/>
       <c r="BD35" s="9"/>
       <c r="BE35" s="41"/>
       <c r="BF35" s="48"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="41"/>
       <c r="BI35" s="41"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="6">
         <v>2101.8000000000002</v>
       </c>
       <c r="C36" s="6">
         <v>4353.8</v>
       </c>
       <c r="D36" s="6">
         <v>7694.2</v>
       </c>
       <c r="E36" s="6">
         <v>11008.7</v>
       </c>
@@ -6192,51 +6242,53 @@
       </c>
       <c r="AS36" s="41">
         <v>34577.800000000003</v>
       </c>
       <c r="AT36" s="9">
         <v>59230.3</v>
       </c>
       <c r="AU36" s="6">
         <v>72968.600000000006</v>
       </c>
       <c r="AV36" s="41">
         <v>77942.600000000006</v>
       </c>
       <c r="AW36" s="41">
         <v>82886.3</v>
       </c>
       <c r="AX36" s="41">
         <v>3985.9</v>
       </c>
       <c r="AY36" s="41">
         <v>8691.5</v>
       </c>
       <c r="AZ36" s="41">
         <v>12535.89</v>
       </c>
-      <c r="BA36" s="41"/>
+      <c r="BA36" s="41">
+        <v>18708.7</v>
+      </c>
       <c r="BB36" s="41"/>
       <c r="BC36" s="6"/>
       <c r="BD36" s="9"/>
       <c r="BE36" s="41"/>
       <c r="BF36" s="48"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="41"/>
       <c r="BI36" s="41"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="6">
         <v>1057.8</v>
       </c>
       <c r="C37" s="6">
         <v>2129.3000000000002</v>
       </c>
       <c r="D37" s="6">
         <v>3431.7</v>
       </c>
       <c r="E37" s="6">
         <v>4969.2</v>
       </c>
@@ -6359,51 +6411,53 @@
       </c>
       <c r="AS37" s="41">
         <v>17492.8</v>
       </c>
       <c r="AT37" s="9">
         <v>58335.6</v>
       </c>
       <c r="AU37" s="6">
         <v>84740.7</v>
       </c>
       <c r="AV37" s="41">
         <v>84684.6</v>
       </c>
       <c r="AW37" s="41">
         <v>85719.9</v>
       </c>
       <c r="AX37" s="41">
         <v>1369.8</v>
       </c>
       <c r="AY37" s="41">
         <v>2800.9</v>
       </c>
       <c r="AZ37" s="41">
         <v>4357.5600000000004</v>
       </c>
-      <c r="BA37" s="41"/>
+      <c r="BA37" s="41">
+        <v>5930.8</v>
+      </c>
       <c r="BB37" s="41"/>
       <c r="BC37" s="6"/>
       <c r="BD37" s="9"/>
       <c r="BE37" s="41"/>
       <c r="BF37" s="48"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="41"/>
       <c r="BI37" s="41"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="6">
         <v>1961.6</v>
       </c>
       <c r="C38" s="6">
         <v>4182.1000000000004</v>
       </c>
       <c r="D38" s="6">
         <v>6662.4</v>
       </c>
       <c r="E38" s="6">
         <v>9745.4</v>
       </c>
@@ -6526,51 +6580,53 @@
       </c>
       <c r="AS38" s="41">
         <v>31873.5</v>
       </c>
       <c r="AT38" s="9">
         <v>55860.5</v>
       </c>
       <c r="AU38" s="6">
         <v>67334.5</v>
       </c>
       <c r="AV38" s="41">
         <v>72155.5</v>
       </c>
       <c r="AW38" s="41">
         <v>77746.600000000006</v>
       </c>
       <c r="AX38" s="41">
         <v>2216.6</v>
       </c>
       <c r="AY38" s="41">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ38" s="41">
         <v>8151.83</v>
       </c>
-      <c r="BA38" s="41"/>
+      <c r="BA38" s="41">
+        <v>12794.5</v>
+      </c>
       <c r="BB38" s="41"/>
       <c r="BC38" s="6"/>
       <c r="BD38" s="9"/>
       <c r="BE38" s="41"/>
       <c r="BF38" s="48"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="41"/>
       <c r="BI38" s="41"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="6">
         <v>1022.4</v>
       </c>
       <c r="C39" s="6">
         <v>2099.6999999999998</v>
       </c>
       <c r="D39" s="6">
         <v>3345.6</v>
       </c>
       <c r="E39" s="6">
         <v>4678.1000000000004</v>
       </c>
@@ -6693,51 +6749,53 @@
       </c>
       <c r="AS39" s="41">
         <v>16584.2</v>
       </c>
       <c r="AT39" s="9">
         <v>37019.300000000003</v>
       </c>
       <c r="AU39" s="6">
         <v>52324.3</v>
       </c>
       <c r="AV39" s="41">
         <v>60124.7</v>
       </c>
       <c r="AW39" s="41">
         <v>70197.899999999994</v>
       </c>
       <c r="AX39" s="41">
         <v>1342.2</v>
       </c>
       <c r="AY39" s="41">
         <v>3136.1</v>
       </c>
       <c r="AZ39" s="41">
         <v>4744.8500000000004</v>
       </c>
-      <c r="BA39" s="41"/>
+      <c r="BA39" s="41">
+        <v>6346.1</v>
+      </c>
       <c r="BB39" s="41"/>
       <c r="BC39" s="6"/>
       <c r="BD39" s="9"/>
       <c r="BE39" s="41"/>
       <c r="BF39" s="48"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="41"/>
       <c r="BI39" s="41"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="6">
         <v>5115.8</v>
       </c>
       <c r="C40" s="6">
         <v>10197.4</v>
       </c>
       <c r="D40" s="6">
         <v>15708.6</v>
       </c>
       <c r="E40" s="6">
         <v>21675.8</v>
       </c>
@@ -6860,51 +6918,53 @@
       </c>
       <c r="AS40" s="41">
         <v>79224.5</v>
       </c>
       <c r="AT40" s="9">
         <v>116154.5</v>
       </c>
       <c r="AU40" s="6">
         <v>135830.9</v>
       </c>
       <c r="AV40" s="41">
         <v>144113.9</v>
       </c>
       <c r="AW40" s="41">
         <v>157483.29999999999</v>
       </c>
       <c r="AX40" s="41">
         <v>9117.1</v>
       </c>
       <c r="AY40" s="41">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ40" s="41">
         <v>26854.9</v>
       </c>
-      <c r="BA40" s="41"/>
+      <c r="BA40" s="41">
+        <v>35998.800000000003</v>
+      </c>
       <c r="BB40" s="41"/>
       <c r="BC40" s="6"/>
       <c r="BD40" s="9"/>
       <c r="BE40" s="41"/>
       <c r="BF40" s="48"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="41"/>
       <c r="BI40" s="41"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="6">
         <v>4439.2</v>
       </c>
       <c r="C41" s="6">
         <v>9092.7000000000007</v>
       </c>
       <c r="D41" s="6">
         <v>14137.8</v>
       </c>
       <c r="E41" s="6">
         <v>19032.5</v>
       </c>
@@ -7027,51 +7087,53 @@
       </c>
       <c r="AS41" s="41">
         <v>80745.100000000006</v>
       </c>
       <c r="AT41" s="9">
         <v>106933.7</v>
       </c>
       <c r="AU41" s="9">
         <v>131041.7</v>
       </c>
       <c r="AV41" s="41">
         <v>141848.79999999999</v>
       </c>
       <c r="AW41" s="41">
         <v>137179.79999999999</v>
       </c>
       <c r="AX41" s="41">
         <v>8740.1</v>
       </c>
       <c r="AY41" s="41">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ41" s="41">
         <v>28979.13</v>
       </c>
-      <c r="BA41" s="41"/>
+      <c r="BA41" s="41">
+        <v>39889.9</v>
+      </c>
       <c r="BB41" s="41"/>
       <c r="BC41" s="6"/>
       <c r="BD41" s="9"/>
       <c r="BE41" s="41"/>
       <c r="BF41" s="48"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>1689.5</v>
       </c>
       <c r="C42" s="6">
         <v>3461.8</v>
       </c>
       <c r="D42" s="6">
         <v>5377</v>
       </c>
       <c r="E42" s="6">
         <v>7814.2</v>
       </c>
@@ -7194,51 +7256,53 @@
       </c>
       <c r="AS42" s="41">
         <v>31278</v>
       </c>
       <c r="AT42" s="9">
         <v>69203.100000000006</v>
       </c>
       <c r="AU42" s="9">
         <v>94579.199999999997</v>
       </c>
       <c r="AV42" s="41">
         <v>99597.6</v>
       </c>
       <c r="AW42" s="41">
         <v>106600.3</v>
       </c>
       <c r="AX42" s="41">
         <v>1915.8</v>
       </c>
       <c r="AY42" s="41">
         <v>3774.2</v>
       </c>
       <c r="AZ42" s="41">
         <v>6321.44</v>
       </c>
-      <c r="BA42" s="41"/>
+      <c r="BA42" s="41">
+        <v>8812.7000000000007</v>
+      </c>
       <c r="BB42" s="41"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="9"/>
       <c r="BE42" s="41"/>
       <c r="BF42" s="48"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="6">
         <v>987.5</v>
       </c>
       <c r="C43" s="6">
         <v>2071.5</v>
       </c>
       <c r="D43" s="6">
         <v>3206.5</v>
       </c>
       <c r="E43" s="6">
         <v>4362.8</v>
       </c>
@@ -7361,51 +7425,53 @@
       </c>
       <c r="AS43" s="41">
         <v>11863</v>
       </c>
       <c r="AT43" s="9">
         <v>15894.2</v>
       </c>
       <c r="AU43" s="9">
         <v>18448.599999999999</v>
       </c>
       <c r="AV43" s="41">
         <v>20770.2</v>
       </c>
       <c r="AW43" s="41">
         <v>23511.200000000001</v>
       </c>
       <c r="AX43" s="41">
         <v>1312</v>
       </c>
       <c r="AY43" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ43" s="41">
         <v>4234.05</v>
       </c>
-      <c r="BA43" s="41"/>
+      <c r="BA43" s="41">
+        <v>5683.1</v>
+      </c>
       <c r="BB43" s="41"/>
       <c r="BC43" s="6"/>
       <c r="BD43" s="9"/>
       <c r="BE43" s="41"/>
       <c r="BF43" s="48"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="6">
         <v>2138.6</v>
       </c>
       <c r="C44" s="6">
         <v>4366.5</v>
       </c>
       <c r="D44" s="6">
         <v>7400.2</v>
       </c>
       <c r="E44" s="6">
         <v>10194.700000000001</v>
       </c>
@@ -7528,51 +7594,53 @@
       </c>
       <c r="AS44" s="41">
         <v>29241.8</v>
       </c>
       <c r="AT44" s="9">
         <v>39100.400000000001</v>
       </c>
       <c r="AU44" s="9">
         <v>45350.1</v>
       </c>
       <c r="AV44" s="41">
         <v>48870.9</v>
       </c>
       <c r="AW44" s="41">
         <v>52955.199999999997</v>
       </c>
       <c r="AX44" s="41">
         <v>2617.1</v>
       </c>
       <c r="AY44" s="41">
         <v>5329.8</v>
       </c>
       <c r="AZ44" s="41">
         <v>8040.5</v>
       </c>
-      <c r="BA44" s="41"/>
+      <c r="BA44" s="41">
+        <v>11035.8</v>
+      </c>
       <c r="BB44" s="41"/>
       <c r="BC44" s="6"/>
       <c r="BD44" s="9"/>
       <c r="BE44" s="41"/>
       <c r="BF44" s="48"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="41"/>
       <c r="BI44" s="41"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="6">
         <v>2298.5</v>
       </c>
       <c r="C45" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D45" s="6">
         <v>7410</v>
       </c>
       <c r="E45" s="6">
         <v>10374.1</v>
       </c>
@@ -7695,51 +7763,53 @@
       </c>
       <c r="AS45" s="41">
         <v>32485</v>
       </c>
       <c r="AT45" s="9">
         <v>43415.6</v>
       </c>
       <c r="AU45" s="9">
         <v>50964</v>
       </c>
       <c r="AV45" s="41">
         <v>53210.2</v>
       </c>
       <c r="AW45" s="41">
         <v>58996</v>
       </c>
       <c r="AX45" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY45" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ45" s="41">
         <v>9825.31</v>
       </c>
-      <c r="BA45" s="41"/>
+      <c r="BA45" s="41">
+        <v>13713.3</v>
+      </c>
       <c r="BB45" s="41"/>
       <c r="BC45" s="6"/>
       <c r="BD45" s="9"/>
       <c r="BE45" s="41"/>
       <c r="BF45" s="48"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="41"/>
       <c r="BI45" s="41"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="6">
         <v>615.70000000000005</v>
       </c>
       <c r="C46" s="6">
         <v>1333.3</v>
       </c>
       <c r="D46" s="6">
         <v>2122.8000000000002</v>
       </c>
       <c r="E46" s="6">
         <v>3024.4</v>
       </c>
@@ -7862,51 +7932,53 @@
       </c>
       <c r="AS46" s="41">
         <v>18877.099999999999</v>
       </c>
       <c r="AT46" s="9">
         <v>48533.7</v>
       </c>
       <c r="AU46" s="9">
         <v>63555.8</v>
       </c>
       <c r="AV46" s="41">
         <v>67458</v>
       </c>
       <c r="AW46" s="41">
         <v>71699.600000000006</v>
       </c>
       <c r="AX46" s="41">
         <v>788.4</v>
       </c>
       <c r="AY46" s="41">
         <v>1858.1</v>
       </c>
       <c r="AZ46" s="41">
         <v>2911.07</v>
       </c>
-      <c r="BA46" s="41"/>
+      <c r="BA46" s="41">
+        <v>4192.6000000000004</v>
+      </c>
       <c r="BB46" s="41"/>
       <c r="BC46" s="6"/>
       <c r="BD46" s="9"/>
       <c r="BE46" s="41"/>
       <c r="BF46" s="48"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="41"/>
       <c r="BI46" s="41"/>
     </row>
     <row r="47" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="13"/>
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
@@ -7922,204 +7994,204 @@
     <row r="48" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B48" s="14"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="14"/>
       <c r="Q48" s="14"/>
       <c r="R48" s="14"/>
       <c r="S48" s="14"/>
       <c r="T48" s="14"/>
       <c r="U48" s="14"/>
       <c r="AA48" s="27"/>
       <c r="AC48" s="27"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="64" t="s">
+      <c r="A49" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="64"/>
-[...16 lines deleted...]
-      <c r="S49" s="64"/>
+      <c r="B49" s="65"/>
+      <c r="C49" s="65"/>
+      <c r="D49" s="65"/>
+      <c r="E49" s="65"/>
+      <c r="F49" s="65"/>
+      <c r="G49" s="65"/>
+      <c r="H49" s="65"/>
+      <c r="I49" s="65"/>
+      <c r="J49" s="65"/>
+      <c r="K49" s="65"/>
+      <c r="L49" s="65"/>
+      <c r="M49" s="65"/>
+      <c r="N49" s="65"/>
+      <c r="O49" s="65"/>
+      <c r="P49" s="65"/>
+      <c r="Q49" s="65"/>
+      <c r="R49" s="65"/>
+      <c r="S49" s="65"/>
       <c r="Z49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AA49" s="47"/>
       <c r="AB49" s="44"/>
       <c r="AC49" s="47"/>
       <c r="AD49" s="44"/>
       <c r="AE49" s="44"/>
       <c r="AF49" s="44"/>
       <c r="AG49" s="44"/>
       <c r="AH49" s="44"/>
       <c r="AI49" s="44"/>
       <c r="AJ49" s="44"/>
       <c r="AK49" s="44"/>
       <c r="AX49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AY49" s="47"/>
       <c r="AZ49" s="44"/>
       <c r="BA49" s="47"/>
       <c r="BB49" s="44"/>
       <c r="BC49" s="44"/>
       <c r="BD49" s="44"/>
       <c r="BE49" s="44"/>
       <c r="BF49" s="44"/>
     </row>
     <row r="50" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J50" s="60" t="s">
+      <c r="J50" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="K50" s="60"/>
-[...2 lines deleted...]
-      <c r="V50" s="60" t="s">
+      <c r="K50" s="63"/>
+      <c r="L50" s="63"/>
+      <c r="M50" s="63"/>
+      <c r="V50" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="W50" s="60"/>
-[...5 lines deleted...]
-      <c r="AK50" s="60"/>
+      <c r="W50" s="63"/>
+      <c r="X50" s="63"/>
+      <c r="Y50" s="63"/>
+      <c r="AH50" s="63"/>
+      <c r="AI50" s="63"/>
+      <c r="AJ50" s="63"/>
+      <c r="AK50" s="63"/>
       <c r="AL50" s="1"/>
-      <c r="AT50" s="60" t="s">
+      <c r="AT50" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="AU50" s="60"/>
-[...1 lines deleted...]
-      <c r="AW50" s="60"/>
+      <c r="AU50" s="63"/>
+      <c r="AV50" s="63"/>
+      <c r="AW50" s="63"/>
       <c r="AX50" s="1"/>
-      <c r="BF50" s="60" t="s">
+      <c r="BF50" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="BG50" s="60"/>
-[...1 lines deleted...]
-      <c r="BI50" s="60"/>
+      <c r="BG50" s="63"/>
+      <c r="BH50" s="63"/>
+      <c r="BI50" s="63"/>
     </row>
     <row r="51" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="65"/>
-      <c r="B51" s="61" t="s">
+      <c r="A51" s="66"/>
+      <c r="B51" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C51" s="62"/>
-[...10 lines deleted...]
-      <c r="N51" s="61" t="s">
+      <c r="C51" s="61"/>
+      <c r="D51" s="61"/>
+      <c r="E51" s="61"/>
+      <c r="F51" s="61"/>
+      <c r="G51" s="61"/>
+      <c r="H51" s="61"/>
+      <c r="I51" s="61"/>
+      <c r="J51" s="61"/>
+      <c r="K51" s="61"/>
+      <c r="L51" s="61"/>
+      <c r="M51" s="62"/>
+      <c r="N51" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="O51" s="62"/>
-[...10 lines deleted...]
-      <c r="Z51" s="61" t="s">
+      <c r="O51" s="61"/>
+      <c r="P51" s="61"/>
+      <c r="Q51" s="61"/>
+      <c r="R51" s="61"/>
+      <c r="S51" s="61"/>
+      <c r="T51" s="61"/>
+      <c r="U51" s="61"/>
+      <c r="V51" s="61"/>
+      <c r="W51" s="61"/>
+      <c r="X51" s="61"/>
+      <c r="Y51" s="61"/>
+      <c r="Z51" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="62"/>
-[...10 lines deleted...]
-      <c r="AL51" s="61" t="s">
+      <c r="AA51" s="61"/>
+      <c r="AB51" s="61"/>
+      <c r="AC51" s="61"/>
+      <c r="AD51" s="61"/>
+      <c r="AE51" s="61"/>
+      <c r="AF51" s="61"/>
+      <c r="AG51" s="61"/>
+      <c r="AH51" s="61"/>
+      <c r="AI51" s="61"/>
+      <c r="AJ51" s="61"/>
+      <c r="AK51" s="61"/>
+      <c r="AL51" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="AM51" s="62"/>
-[...10 lines deleted...]
-      <c r="AX51" s="61" t="s">
+      <c r="AM51" s="61"/>
+      <c r="AN51" s="61"/>
+      <c r="AO51" s="61"/>
+      <c r="AP51" s="61"/>
+      <c r="AQ51" s="61"/>
+      <c r="AR51" s="61"/>
+      <c r="AS51" s="61"/>
+      <c r="AT51" s="61"/>
+      <c r="AU51" s="61"/>
+      <c r="AV51" s="61"/>
+      <c r="AW51" s="62"/>
+      <c r="AX51" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="AY51" s="62"/>
-[...9 lines deleted...]
-      <c r="BI51" s="63"/>
+      <c r="AY51" s="61"/>
+      <c r="AZ51" s="61"/>
+      <c r="BA51" s="61"/>
+      <c r="BB51" s="61"/>
+      <c r="BC51" s="61"/>
+      <c r="BD51" s="61"/>
+      <c r="BE51" s="61"/>
+      <c r="BF51" s="61"/>
+      <c r="BG51" s="61"/>
+      <c r="BH51" s="61"/>
+      <c r="BI51" s="62"/>
     </row>
     <row r="52" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="66"/>
+      <c r="A52" s="67"/>
       <c r="B52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J52" s="2" t="s">
@@ -8414,51 +8486,53 @@
       </c>
       <c r="AS53" s="41">
         <v>225775.7</v>
       </c>
       <c r="AT53" s="9">
         <v>537506.9</v>
       </c>
       <c r="AU53" s="9">
         <v>727995.9</v>
       </c>
       <c r="AV53" s="41">
         <v>756273.8</v>
       </c>
       <c r="AW53" s="49">
         <v>765229.6</v>
       </c>
       <c r="AX53" s="41">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY53" s="41">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ53" s="41">
         <v>25806.5</v>
       </c>
-      <c r="BA53" s="41"/>
+      <c r="BA53" s="41">
+        <v>34411.1</v>
+      </c>
       <c r="BB53" s="41"/>
       <c r="BC53" s="6"/>
       <c r="BD53" s="9"/>
       <c r="BE53" s="41"/>
       <c r="BF53" s="48"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="41"/>
       <c r="BI53" s="49"/>
     </row>
     <row r="54" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="6">
         <v>2.5</v>
       </c>
       <c r="C54" s="6">
         <v>5</v>
       </c>
       <c r="D54" s="6">
         <v>7.5</v>
       </c>
       <c r="E54" s="6">
         <v>10</v>
       </c>
@@ -8581,51 +8655,53 @@
       </c>
       <c r="AS54" s="41">
         <v>3230.2</v>
       </c>
       <c r="AT54" s="9">
         <v>5239.5</v>
       </c>
       <c r="AU54" s="9">
         <v>7435.8</v>
       </c>
       <c r="AV54" s="41">
         <v>7447.5</v>
       </c>
       <c r="AW54" s="41">
         <v>7450.2</v>
       </c>
       <c r="AX54" s="41">
         <v>5.66</v>
       </c>
       <c r="AY54" s="41">
         <v>11.8</v>
       </c>
       <c r="AZ54" s="41">
         <v>17.100000000000001</v>
       </c>
-      <c r="BA54" s="41"/>
+      <c r="BA54" s="41">
+        <v>21.5</v>
+      </c>
       <c r="BB54" s="41"/>
       <c r="BC54" s="6"/>
       <c r="BD54" s="9"/>
       <c r="BE54" s="41"/>
       <c r="BF54" s="48"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="41"/>
       <c r="BI54" s="41"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="6">
         <v>1.4</v>
       </c>
       <c r="C55" s="6">
         <v>2.8</v>
       </c>
       <c r="D55" s="6">
         <v>4.2</v>
       </c>
       <c r="E55" s="6">
         <v>5.6</v>
       </c>
@@ -8748,51 +8824,53 @@
       </c>
       <c r="AS55" s="41">
         <v>3496</v>
       </c>
       <c r="AT55" s="9">
         <v>10718.1</v>
       </c>
       <c r="AU55" s="9">
         <v>16413.3</v>
       </c>
       <c r="AV55" s="41">
         <v>18528.2</v>
       </c>
       <c r="AW55" s="41">
         <v>20445.3</v>
       </c>
       <c r="AX55" s="41">
         <v>2.73</v>
       </c>
       <c r="AY55" s="41">
         <v>5.6</v>
       </c>
       <c r="AZ55" s="41">
         <v>8.1</v>
       </c>
-      <c r="BA55" s="41"/>
+      <c r="BA55" s="41">
+        <v>10.1</v>
+      </c>
       <c r="BB55" s="41"/>
       <c r="BC55" s="6"/>
       <c r="BD55" s="9"/>
       <c r="BE55" s="41"/>
       <c r="BF55" s="48"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="41"/>
       <c r="BI55" s="41"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="6">
         <v>33</v>
       </c>
       <c r="C56" s="6">
         <v>66</v>
       </c>
       <c r="D56" s="6">
         <v>98.9</v>
       </c>
       <c r="E56" s="6">
         <v>131.9</v>
       </c>
@@ -8915,51 +8993,53 @@
       </c>
       <c r="AS56" s="41">
         <v>3817.2</v>
       </c>
       <c r="AT56" s="9">
         <v>7251.9</v>
       </c>
       <c r="AU56" s="9">
         <v>9141.9</v>
       </c>
       <c r="AV56" s="41">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW56" s="41">
         <v>8902.4</v>
       </c>
       <c r="AX56" s="41">
         <v>85.21</v>
       </c>
       <c r="AY56" s="41">
         <v>175.9</v>
       </c>
       <c r="AZ56" s="41">
         <v>252.4</v>
       </c>
-      <c r="BA56" s="41"/>
+      <c r="BA56" s="41">
+        <v>304.3</v>
+      </c>
       <c r="BB56" s="41"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="9"/>
       <c r="BE56" s="41"/>
       <c r="BF56" s="48"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="41"/>
       <c r="BI56" s="41"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="6">
         <v>15.7</v>
       </c>
       <c r="C57" s="6">
         <v>31.4</v>
       </c>
       <c r="D57" s="6">
         <v>47.2</v>
       </c>
       <c r="E57" s="6">
         <v>62.9</v>
       </c>
@@ -9082,51 +9162,53 @@
       </c>
       <c r="AS57" s="41">
         <v>7813.6</v>
       </c>
       <c r="AT57" s="9">
         <v>12368.3</v>
       </c>
       <c r="AU57" s="9">
         <v>14190.8</v>
       </c>
       <c r="AV57" s="41">
         <v>14616.6</v>
       </c>
       <c r="AW57" s="41">
         <v>14925</v>
       </c>
       <c r="AX57" s="41">
         <v>5.39</v>
       </c>
       <c r="AY57" s="41">
         <v>11.3</v>
       </c>
       <c r="AZ57" s="41">
         <v>16.3</v>
       </c>
-      <c r="BA57" s="41"/>
+      <c r="BA57" s="41">
+        <v>20.6</v>
+      </c>
       <c r="BB57" s="41"/>
       <c r="BC57" s="6"/>
       <c r="BD57" s="9"/>
       <c r="BE57" s="41"/>
       <c r="BF57" s="48"/>
       <c r="BG57" s="9"/>
       <c r="BH57" s="41"/>
       <c r="BI57" s="41"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>89.2</v>
       </c>
       <c r="C58" s="6">
         <v>178.4</v>
       </c>
       <c r="D58" s="6">
         <v>267.60000000000002</v>
       </c>
       <c r="E58" s="6">
         <v>356.8</v>
       </c>
@@ -9249,51 +9331,53 @@
       </c>
       <c r="AS58" s="41">
         <v>12653.1</v>
       </c>
       <c r="AT58" s="9">
         <v>64369.1</v>
       </c>
       <c r="AU58" s="6">
         <v>98567</v>
       </c>
       <c r="AV58" s="41">
         <v>99028.7</v>
       </c>
       <c r="AW58" s="41">
         <v>97638</v>
       </c>
       <c r="AX58" s="41">
         <v>79.599999999999994</v>
       </c>
       <c r="AY58" s="41">
         <v>164.4</v>
       </c>
       <c r="AZ58" s="41">
         <v>240.6</v>
       </c>
-      <c r="BA58" s="41"/>
+      <c r="BA58" s="41">
+        <v>279.2</v>
+      </c>
       <c r="BB58" s="41"/>
       <c r="BC58" s="6"/>
       <c r="BD58" s="9"/>
       <c r="BE58" s="41"/>
       <c r="BF58" s="48"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="41"/>
       <c r="BI58" s="41"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6">
         <v>320.10000000000002</v>
       </c>
       <c r="C59" s="6">
         <v>640.20000000000005</v>
       </c>
       <c r="D59" s="6">
         <v>960.3</v>
       </c>
       <c r="E59" s="6">
         <v>1280.4000000000001</v>
       </c>
@@ -9416,51 +9500,53 @@
       </c>
       <c r="AS59" s="41">
         <v>15340.4</v>
       </c>
       <c r="AT59" s="9">
         <v>37063.199999999997</v>
       </c>
       <c r="AU59" s="6">
         <v>48109.599999999999</v>
       </c>
       <c r="AV59" s="41">
         <v>50487.199999999997</v>
       </c>
       <c r="AW59" s="41">
         <v>56271</v>
       </c>
       <c r="AX59" s="41">
         <v>788.21</v>
       </c>
       <c r="AY59" s="41">
         <v>1470.1</v>
       </c>
       <c r="AZ59" s="41">
         <v>2191.5</v>
       </c>
-      <c r="BA59" s="41"/>
+      <c r="BA59" s="41">
+        <v>2671.8</v>
+      </c>
       <c r="BB59" s="41"/>
       <c r="BC59" s="6"/>
       <c r="BD59" s="9"/>
       <c r="BE59" s="41"/>
       <c r="BF59" s="48"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="41"/>
       <c r="BI59" s="41"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6">
         <v>205.4</v>
       </c>
       <c r="C60" s="6">
         <v>410.7</v>
       </c>
       <c r="D60" s="6">
         <v>616.1</v>
       </c>
       <c r="E60" s="6">
         <v>837.7</v>
       </c>
@@ -9583,51 +9669,53 @@
       </c>
       <c r="AS60" s="41">
         <v>13052.4</v>
       </c>
       <c r="AT60" s="9">
         <v>23068.2</v>
       </c>
       <c r="AU60" s="6">
         <v>26113.599999999999</v>
       </c>
       <c r="AV60" s="41">
         <v>26574</v>
       </c>
       <c r="AW60" s="41">
         <v>25833.5</v>
       </c>
       <c r="AX60" s="41">
         <v>644.46</v>
       </c>
       <c r="AY60" s="41">
         <v>1273.2</v>
       </c>
       <c r="AZ60" s="41">
         <v>1772.4</v>
       </c>
-      <c r="BA60" s="41"/>
+      <c r="BA60" s="41">
+        <v>1418.9</v>
+      </c>
       <c r="BB60" s="41"/>
       <c r="BC60" s="6"/>
       <c r="BD60" s="9"/>
       <c r="BE60" s="41"/>
       <c r="BF60" s="48"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="41"/>
       <c r="BI60" s="41"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>99.4</v>
       </c>
       <c r="C61" s="6">
         <v>198.8</v>
       </c>
       <c r="D61" s="6">
         <v>298.10000000000002</v>
       </c>
       <c r="E61" s="6">
         <v>397.5</v>
       </c>
@@ -9750,51 +9838,53 @@
       </c>
       <c r="AS61" s="41">
         <v>8843.7999999999993</v>
       </c>
       <c r="AT61" s="9">
         <v>48337.599999999999</v>
       </c>
       <c r="AU61" s="6">
         <v>73737.3</v>
       </c>
       <c r="AV61" s="41">
         <v>72414</v>
       </c>
       <c r="AW61" s="41">
         <v>72145.5</v>
       </c>
       <c r="AX61" s="41">
         <v>280.62</v>
       </c>
       <c r="AY61" s="41">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ61" s="41">
         <v>838.8</v>
       </c>
-      <c r="BA61" s="41"/>
+      <c r="BA61" s="41">
+        <v>940.4</v>
+      </c>
       <c r="BB61" s="41"/>
       <c r="BC61" s="6"/>
       <c r="BD61" s="9"/>
       <c r="BE61" s="41"/>
       <c r="BF61" s="48"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="41"/>
       <c r="BI61" s="41"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6">
         <v>219.3</v>
       </c>
       <c r="C62" s="6">
         <v>438.7</v>
       </c>
       <c r="D62" s="6">
         <v>658</v>
       </c>
       <c r="E62" s="6">
         <v>877.4</v>
       </c>
@@ -9917,51 +10007,53 @@
       </c>
       <c r="AS62" s="41">
         <v>12433.4</v>
       </c>
       <c r="AT62" s="9">
         <v>33870.1</v>
       </c>
       <c r="AU62" s="6">
         <v>43106.3</v>
       </c>
       <c r="AV62" s="41">
         <v>45678.8</v>
       </c>
       <c r="AW62" s="41">
         <v>46299.7</v>
       </c>
       <c r="AX62" s="41">
         <v>493.34</v>
       </c>
       <c r="AY62" s="41">
         <v>986.4</v>
       </c>
       <c r="AZ62" s="41">
         <v>1411.5</v>
       </c>
-      <c r="BA62" s="41"/>
+      <c r="BA62" s="41">
+        <v>1707.8</v>
+      </c>
       <c r="BB62" s="41"/>
       <c r="BC62" s="6"/>
       <c r="BD62" s="9"/>
       <c r="BE62" s="41"/>
       <c r="BF62" s="48"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="41"/>
       <c r="BI62" s="41"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6">
         <v>3.2</v>
       </c>
       <c r="C63" s="6">
         <v>6.3</v>
       </c>
       <c r="D63" s="6">
         <v>9.5</v>
       </c>
       <c r="E63" s="6">
         <v>12.6</v>
       </c>
@@ -10084,51 +10176,53 @@
       </c>
       <c r="AS63" s="41">
         <v>6705.5</v>
       </c>
       <c r="AT63" s="9">
         <v>25849.7</v>
       </c>
       <c r="AU63" s="6">
         <v>40013.599999999999</v>
       </c>
       <c r="AV63" s="41">
         <v>46481.8</v>
       </c>
       <c r="AW63" s="41">
         <v>54815.7</v>
       </c>
       <c r="AX63" s="41">
         <v>3.58</v>
       </c>
       <c r="AY63" s="41">
         <v>7</v>
       </c>
       <c r="AZ63" s="41">
         <v>10.5</v>
       </c>
-      <c r="BA63" s="41"/>
+      <c r="BA63" s="41">
+        <v>12.6</v>
+      </c>
       <c r="BB63" s="41"/>
       <c r="BC63" s="6"/>
       <c r="BD63" s="9"/>
       <c r="BE63" s="41"/>
       <c r="BF63" s="48"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="41"/>
       <c r="BI63" s="41"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6">
         <v>98.1</v>
       </c>
       <c r="C64" s="6">
         <v>196.3</v>
       </c>
       <c r="D64" s="6">
         <v>294.39999999999998</v>
       </c>
       <c r="E64" s="6">
         <v>406</v>
       </c>
@@ -10251,51 +10345,53 @@
       </c>
       <c r="AS64" s="41">
         <v>21341.8</v>
       </c>
       <c r="AT64" s="9">
         <v>46805.5</v>
       </c>
       <c r="AU64" s="6">
         <v>58041.5</v>
       </c>
       <c r="AV64" s="41">
         <v>58985.2</v>
       </c>
       <c r="AW64" s="41">
         <v>57700.3</v>
       </c>
       <c r="AX64" s="41">
         <v>571.96</v>
       </c>
       <c r="AY64" s="41">
         <v>1077.5</v>
       </c>
       <c r="AZ64" s="41">
         <v>1504.9</v>
       </c>
-      <c r="BA64" s="41"/>
+      <c r="BA64" s="41">
+        <v>1609.5</v>
+      </c>
       <c r="BB64" s="41"/>
       <c r="BC64" s="6"/>
       <c r="BD64" s="9"/>
       <c r="BE64" s="41"/>
       <c r="BF64" s="48"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="41"/>
       <c r="BI64" s="41"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6">
         <v>2137.3000000000002</v>
       </c>
       <c r="C65" s="6">
         <v>4274.6000000000004</v>
       </c>
       <c r="D65" s="6">
         <v>6412</v>
       </c>
       <c r="E65" s="6">
         <v>8549.2999999999993</v>
       </c>
@@ -10418,51 +10514,53 @@
       </c>
       <c r="AS65" s="41">
         <v>62482.7</v>
       </c>
       <c r="AT65" s="9">
         <v>86300.7</v>
       </c>
       <c r="AU65" s="9">
         <v>108342</v>
       </c>
       <c r="AV65" s="41">
         <v>116426.1</v>
       </c>
       <c r="AW65" s="41">
         <v>106636.7</v>
       </c>
       <c r="AX65" s="41">
         <v>6185.07</v>
       </c>
       <c r="AY65" s="41">
         <v>11452.8</v>
       </c>
       <c r="AZ65" s="41">
         <v>17213.900000000001</v>
       </c>
-      <c r="BA65" s="41"/>
+      <c r="BA65" s="41">
+        <v>25025</v>
+      </c>
       <c r="BB65" s="41"/>
       <c r="BC65" s="6"/>
       <c r="BD65" s="9"/>
       <c r="BE65" s="41"/>
       <c r="BF65" s="48"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="41"/>
       <c r="BI65" s="41"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="6">
         <v>77</v>
       </c>
       <c r="C66" s="6">
         <v>154</v>
       </c>
       <c r="D66" s="6">
         <v>231</v>
       </c>
       <c r="E66" s="6">
         <v>308</v>
       </c>
@@ -10585,51 +10683,53 @@
       </c>
       <c r="AS66" s="41">
         <v>18146.2</v>
       </c>
       <c r="AT66" s="9">
         <v>53392.3</v>
       </c>
       <c r="AU66" s="9">
         <v>76648.2</v>
       </c>
       <c r="AV66" s="41">
         <v>78885.399999999994</v>
       </c>
       <c r="AW66" s="41">
         <v>81754.7</v>
       </c>
       <c r="AX66" s="41">
         <v>93.91</v>
       </c>
       <c r="AY66" s="41">
         <v>194.8</v>
       </c>
       <c r="AZ66" s="41">
         <v>280.2</v>
       </c>
-      <c r="BA66" s="41"/>
+      <c r="BA66" s="41">
+        <v>328.8</v>
+      </c>
       <c r="BB66" s="41"/>
       <c r="BC66" s="6"/>
       <c r="BD66" s="9"/>
       <c r="BE66" s="41"/>
       <c r="BF66" s="48"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="41"/>
       <c r="BI66" s="41"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
@@ -10752,51 +10852,53 @@
       </c>
       <c r="AS67" s="41">
         <v>2388.6999999999998</v>
       </c>
       <c r="AT67" s="9">
         <v>4639.2</v>
       </c>
       <c r="AU67" s="9">
         <v>5780.3</v>
       </c>
       <c r="AV67" s="41">
         <v>5869.2</v>
       </c>
       <c r="AW67" s="41">
         <v>4754.7</v>
       </c>
       <c r="AX67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ67" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BA67" s="41"/>
+      <c r="BA67" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BB67" s="41"/>
       <c r="BC67" s="6"/>
       <c r="BD67" s="9"/>
       <c r="BE67" s="41"/>
       <c r="BF67" s="48"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="41"/>
       <c r="BI67" s="41"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6">
         <v>12.1</v>
       </c>
       <c r="C68" s="6">
         <v>24.2</v>
       </c>
       <c r="D68" s="6">
         <v>36.4</v>
       </c>
       <c r="E68" s="6">
         <v>58.2</v>
       </c>
@@ -10919,51 +11021,53 @@
       </c>
       <c r="AS68" s="41">
         <v>10929.9</v>
       </c>
       <c r="AT68" s="9">
         <v>18010.7</v>
       </c>
       <c r="AU68" s="9">
         <v>21867.599999999999</v>
       </c>
       <c r="AV68" s="41">
         <v>21979.8</v>
       </c>
       <c r="AW68" s="41">
         <v>21647.1</v>
       </c>
       <c r="AX68" s="41">
         <v>7.81</v>
       </c>
       <c r="AY68" s="41">
         <v>16.3</v>
       </c>
       <c r="AZ68" s="41">
         <v>23.5</v>
       </c>
-      <c r="BA68" s="41"/>
+      <c r="BA68" s="41">
+        <v>29.5</v>
+      </c>
       <c r="BB68" s="41"/>
       <c r="BC68" s="6"/>
       <c r="BD68" s="9"/>
       <c r="BE68" s="41"/>
       <c r="BF68" s="48"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="41"/>
       <c r="BI68" s="41"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6">
         <v>63.4</v>
       </c>
@@ -11086,51 +11190,53 @@
       </c>
       <c r="AS69" s="41">
         <v>11592.3</v>
       </c>
       <c r="AT69" s="9">
         <v>20200.8</v>
       </c>
       <c r="AU69" s="9">
         <v>26362.2</v>
       </c>
       <c r="AV69" s="41">
         <v>26720.7</v>
       </c>
       <c r="AW69" s="41">
         <v>28294.1</v>
       </c>
       <c r="AX69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ69" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BA69" s="41"/>
+      <c r="BA69" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BB69" s="41"/>
       <c r="BC69" s="6"/>
       <c r="BD69" s="9"/>
       <c r="BE69" s="41"/>
       <c r="BF69" s="48"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="41"/>
       <c r="BI69" s="41"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="6">
         <v>8.5</v>
       </c>
       <c r="C70" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="D70" s="6">
         <v>25.3</v>
       </c>
       <c r="E70" s="6">
         <v>33.700000000000003</v>
       </c>
@@ -11253,51 +11359,53 @@
       </c>
       <c r="AS70" s="41">
         <v>11508.5</v>
       </c>
       <c r="AT70" s="9">
         <v>40022</v>
       </c>
       <c r="AU70" s="9">
         <v>54124.9</v>
       </c>
       <c r="AV70" s="41">
         <v>56838.400000000001</v>
       </c>
       <c r="AW70" s="41">
         <v>59715.7</v>
       </c>
       <c r="AX70" s="41">
         <v>8.15</v>
       </c>
       <c r="AY70" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ70" s="41">
         <v>24.8</v>
       </c>
-      <c r="BA70" s="41"/>
+      <c r="BA70" s="41">
+        <v>31.1</v>
+      </c>
       <c r="BB70" s="41"/>
       <c r="BC70" s="6"/>
       <c r="BD70" s="9"/>
       <c r="BE70" s="41"/>
       <c r="BF70" s="48"/>
       <c r="BG70" s="9"/>
       <c r="BH70" s="41"/>
       <c r="BI70" s="41"/>
     </row>
     <row r="71" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="13"/>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
@@ -11313,187 +11421,187 @@
     <row r="72" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="AA72" s="27"/>
       <c r="AC72" s="27"/>
     </row>
     <row r="73" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="64" t="s">
+      <c r="A73" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="64"/>
-[...16 lines deleted...]
-      <c r="S73" s="64"/>
+      <c r="B73" s="65"/>
+      <c r="C73" s="65"/>
+      <c r="D73" s="65"/>
+      <c r="E73" s="65"/>
+      <c r="F73" s="65"/>
+      <c r="G73" s="65"/>
+      <c r="H73" s="65"/>
+      <c r="I73" s="65"/>
+      <c r="J73" s="65"/>
+      <c r="K73" s="65"/>
+      <c r="L73" s="65"/>
+      <c r="M73" s="65"/>
+      <c r="N73" s="65"/>
+      <c r="O73" s="65"/>
+      <c r="P73" s="65"/>
+      <c r="Q73" s="65"/>
+      <c r="R73" s="65"/>
+      <c r="S73" s="65"/>
       <c r="Z73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AX73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AY73" s="26"/>
       <c r="BA73" s="26"/>
     </row>
     <row r="74" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J74" s="60" t="s">
+      <c r="J74" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="K74" s="60"/>
-[...2 lines deleted...]
-      <c r="V74" s="60" t="s">
+      <c r="K74" s="63"/>
+      <c r="L74" s="63"/>
+      <c r="M74" s="63"/>
+      <c r="V74" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="W74" s="60"/>
-[...5 lines deleted...]
-      <c r="AK74" s="60"/>
+      <c r="W74" s="63"/>
+      <c r="X74" s="63"/>
+      <c r="Y74" s="63"/>
+      <c r="AH74" s="63"/>
+      <c r="AI74" s="63"/>
+      <c r="AJ74" s="63"/>
+      <c r="AK74" s="63"/>
       <c r="AL74" s="1"/>
-      <c r="AT74" s="60" t="s">
+      <c r="AT74" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="AU74" s="60"/>
-[...1 lines deleted...]
-      <c r="AW74" s="60"/>
+      <c r="AU74" s="63"/>
+      <c r="AV74" s="63"/>
+      <c r="AW74" s="63"/>
       <c r="AX74" s="1"/>
-      <c r="BF74" s="60" t="s">
+      <c r="BF74" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="BG74" s="60"/>
-[...1 lines deleted...]
-      <c r="BI74" s="60"/>
+      <c r="BG74" s="63"/>
+      <c r="BH74" s="63"/>
+      <c r="BI74" s="63"/>
     </row>
     <row r="75" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="65"/>
-      <c r="B75" s="61" t="s">
+      <c r="A75" s="66"/>
+      <c r="B75" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="62"/>
-[...10 lines deleted...]
-      <c r="N75" s="61" t="s">
+      <c r="C75" s="61"/>
+      <c r="D75" s="61"/>
+      <c r="E75" s="61"/>
+      <c r="F75" s="61"/>
+      <c r="G75" s="61"/>
+      <c r="H75" s="61"/>
+      <c r="I75" s="61"/>
+      <c r="J75" s="61"/>
+      <c r="K75" s="61"/>
+      <c r="L75" s="61"/>
+      <c r="M75" s="62"/>
+      <c r="N75" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="O75" s="62"/>
-[...10 lines deleted...]
-      <c r="Z75" s="61" t="s">
+      <c r="O75" s="61"/>
+      <c r="P75" s="61"/>
+      <c r="Q75" s="61"/>
+      <c r="R75" s="61"/>
+      <c r="S75" s="61"/>
+      <c r="T75" s="61"/>
+      <c r="U75" s="61"/>
+      <c r="V75" s="61"/>
+      <c r="W75" s="61"/>
+      <c r="X75" s="61"/>
+      <c r="Y75" s="61"/>
+      <c r="Z75" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="AA75" s="62"/>
-[...10 lines deleted...]
-      <c r="AL75" s="61" t="s">
+      <c r="AA75" s="61"/>
+      <c r="AB75" s="61"/>
+      <c r="AC75" s="61"/>
+      <c r="AD75" s="61"/>
+      <c r="AE75" s="61"/>
+      <c r="AF75" s="61"/>
+      <c r="AG75" s="61"/>
+      <c r="AH75" s="61"/>
+      <c r="AI75" s="61"/>
+      <c r="AJ75" s="61"/>
+      <c r="AK75" s="62"/>
+      <c r="AL75" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="AM75" s="62"/>
-[...10 lines deleted...]
-      <c r="AX75" s="61" t="s">
+      <c r="AM75" s="61"/>
+      <c r="AN75" s="61"/>
+      <c r="AO75" s="61"/>
+      <c r="AP75" s="61"/>
+      <c r="AQ75" s="61"/>
+      <c r="AR75" s="61"/>
+      <c r="AS75" s="61"/>
+      <c r="AT75" s="61"/>
+      <c r="AU75" s="61"/>
+      <c r="AV75" s="61"/>
+      <c r="AW75" s="62"/>
+      <c r="AX75" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="AY75" s="62"/>
-[...9 lines deleted...]
-      <c r="BI75" s="63"/>
+      <c r="AY75" s="61"/>
+      <c r="AZ75" s="61"/>
+      <c r="BA75" s="61"/>
+      <c r="BB75" s="61"/>
+      <c r="BC75" s="61"/>
+      <c r="BD75" s="61"/>
+      <c r="BE75" s="61"/>
+      <c r="BF75" s="61"/>
+      <c r="BG75" s="61"/>
+      <c r="BH75" s="61"/>
+      <c r="BI75" s="62"/>
     </row>
     <row r="76" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="66"/>
+      <c r="A76" s="67"/>
       <c r="B76" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J76" s="2" t="s">
@@ -11788,51 +11896,53 @@
       </c>
       <c r="AS77" s="41">
         <v>258050.6</v>
       </c>
       <c r="AT77" s="9">
         <v>313159.8</v>
       </c>
       <c r="AU77" s="9">
         <v>353467.5</v>
       </c>
       <c r="AV77" s="41">
         <v>392001.9</v>
       </c>
       <c r="AW77" s="49">
         <v>454321.3</v>
       </c>
       <c r="AX77" s="41">
         <v>36711.800000000003</v>
       </c>
       <c r="AY77" s="41">
         <v>76797.5</v>
       </c>
       <c r="AZ77" s="41">
         <v>120051.7</v>
       </c>
-      <c r="BA77" s="41"/>
+      <c r="BA77" s="41">
+        <v>168105.5</v>
+      </c>
       <c r="BB77" s="41"/>
       <c r="BC77" s="6"/>
       <c r="BD77" s="9"/>
       <c r="BE77" s="41"/>
       <c r="BF77" s="48"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="41"/>
       <c r="BI77" s="49"/>
     </row>
     <row r="78" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B78" s="6">
         <v>149.1</v>
       </c>
       <c r="C78" s="6">
         <v>349.4</v>
       </c>
       <c r="D78" s="6">
         <v>555.20000000000005</v>
       </c>
       <c r="E78" s="6">
         <v>843.9</v>
       </c>
@@ -11955,51 +12065,53 @@
       </c>
       <c r="AS78" s="41">
         <v>1447.8</v>
       </c>
       <c r="AT78" s="9">
         <v>1776.5</v>
       </c>
       <c r="AU78" s="9">
         <v>2045.6</v>
       </c>
       <c r="AV78" s="41">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW78" s="41">
         <v>2761.8</v>
       </c>
       <c r="AX78" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="AY78" s="41">
         <v>182.3</v>
       </c>
       <c r="AZ78" s="41">
         <v>283.86</v>
       </c>
-      <c r="BA78" s="41"/>
+      <c r="BA78" s="41">
+        <v>409.2</v>
+      </c>
       <c r="BB78" s="41"/>
       <c r="BC78" s="6"/>
       <c r="BD78" s="9"/>
       <c r="BE78" s="41"/>
       <c r="BF78" s="48"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="41"/>
       <c r="BI78" s="41"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="6">
         <v>846.5</v>
       </c>
       <c r="C79" s="6">
         <v>1641.6</v>
       </c>
       <c r="D79" s="6">
         <v>2526.9</v>
       </c>
       <c r="E79" s="6">
         <v>3480.7</v>
       </c>
@@ -12122,51 +12234,53 @@
       </c>
       <c r="AS79" s="41">
         <v>5758.2</v>
       </c>
       <c r="AT79" s="9">
         <v>7915.8</v>
       </c>
       <c r="AU79" s="9">
         <v>9084.5</v>
       </c>
       <c r="AV79" s="41">
         <v>9780.5</v>
       </c>
       <c r="AW79" s="41">
         <v>10838.4</v>
       </c>
       <c r="AX79" s="41">
         <v>2188.5</v>
       </c>
       <c r="AY79" s="41">
         <v>3164.6</v>
       </c>
       <c r="AZ79" s="41">
         <v>6417.07</v>
       </c>
-      <c r="BA79" s="41"/>
+      <c r="BA79" s="41">
+        <v>9185</v>
+      </c>
       <c r="BB79" s="41"/>
       <c r="BC79" s="6"/>
       <c r="BD79" s="9"/>
       <c r="BE79" s="41"/>
       <c r="BF79" s="48"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="41"/>
       <c r="BI79" s="41"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="6">
         <v>301</v>
       </c>
       <c r="C80" s="6">
         <v>621.1</v>
       </c>
       <c r="D80" s="6">
         <v>969.5</v>
       </c>
       <c r="E80" s="6">
         <v>1427.8</v>
       </c>
@@ -12289,51 +12403,53 @@
       </c>
       <c r="AS80" s="41">
         <v>3086.5</v>
       </c>
       <c r="AT80" s="9">
         <v>3638.3</v>
       </c>
       <c r="AU80" s="9">
         <v>4214.8999999999996</v>
       </c>
       <c r="AV80" s="41">
         <v>4834</v>
       </c>
       <c r="AW80" s="41">
         <v>5692.1</v>
       </c>
       <c r="AX80" s="41">
         <v>443.2</v>
       </c>
       <c r="AY80" s="41">
         <v>907.1</v>
       </c>
       <c r="AZ80" s="41">
         <v>1394.24</v>
       </c>
-      <c r="BA80" s="41"/>
+      <c r="BA80" s="41">
+        <v>1948.4</v>
+      </c>
       <c r="BB80" s="41"/>
       <c r="BC80" s="6"/>
       <c r="BD80" s="9"/>
       <c r="BE80" s="41"/>
       <c r="BF80" s="48"/>
       <c r="BG80" s="9"/>
       <c r="BH80" s="41"/>
       <c r="BI80" s="41"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="6">
         <v>1052.2</v>
       </c>
       <c r="C81" s="6">
         <v>2157.1</v>
       </c>
       <c r="D81" s="6">
         <v>3559.1</v>
       </c>
       <c r="E81" s="6">
         <v>5122.5</v>
       </c>
@@ -12456,51 +12572,53 @@
       </c>
       <c r="AS81" s="41">
         <v>11291.3</v>
       </c>
       <c r="AT81" s="9">
         <v>14784.4</v>
       </c>
       <c r="AU81" s="9">
         <v>16133.6</v>
       </c>
       <c r="AV81" s="41">
         <v>17579.8</v>
       </c>
       <c r="AW81" s="41">
         <v>19913.5</v>
       </c>
       <c r="AX81" s="41">
         <v>1487.8</v>
       </c>
       <c r="AY81" s="41">
         <v>3138.6</v>
       </c>
       <c r="AZ81" s="41">
         <v>4847.01</v>
       </c>
-      <c r="BA81" s="41"/>
+      <c r="BA81" s="41">
+        <v>6685.5</v>
+      </c>
       <c r="BB81" s="41"/>
       <c r="BC81" s="6"/>
       <c r="BD81" s="9"/>
       <c r="BE81" s="41"/>
       <c r="BF81" s="48"/>
       <c r="BG81" s="9"/>
       <c r="BH81" s="41"/>
       <c r="BI81" s="41"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="6">
         <v>1363.7</v>
       </c>
       <c r="C82" s="6">
         <v>2734.1</v>
       </c>
       <c r="D82" s="6">
         <v>4428.8</v>
       </c>
       <c r="E82" s="6">
         <v>6286.1</v>
       </c>
@@ -12623,51 +12741,53 @@
       </c>
       <c r="AS82" s="41">
         <v>14126.4</v>
       </c>
       <c r="AT82" s="9">
         <v>15893.7</v>
       </c>
       <c r="AU82" s="6">
         <v>17139.599999999999</v>
       </c>
       <c r="AV82" s="41">
         <v>18889.599999999999</v>
       </c>
       <c r="AW82" s="41">
         <v>21418</v>
       </c>
       <c r="AX82" s="41">
         <v>1745.4</v>
       </c>
       <c r="AY82" s="41">
         <v>3510</v>
       </c>
       <c r="AZ82" s="41">
         <v>5538.77</v>
       </c>
-      <c r="BA82" s="41"/>
+      <c r="BA82" s="41">
+        <v>7734.5</v>
+      </c>
       <c r="BB82" s="41"/>
       <c r="BC82" s="6"/>
       <c r="BD82" s="9"/>
       <c r="BE82" s="41"/>
       <c r="BF82" s="48"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="41"/>
       <c r="BI82" s="41"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="6">
         <v>1708.7</v>
       </c>
       <c r="C83" s="6">
         <v>3584.7</v>
       </c>
       <c r="D83" s="6">
         <v>5802.3</v>
       </c>
       <c r="E83" s="6">
         <v>7900.5</v>
       </c>
@@ -12790,51 +12910,53 @@
       </c>
       <c r="AS83" s="41">
         <v>17706.599999999999</v>
       </c>
       <c r="AT83" s="9">
         <v>20376.099999999999</v>
       </c>
       <c r="AU83" s="6">
         <v>22378.3</v>
       </c>
       <c r="AV83" s="41">
         <v>25172.7</v>
       </c>
       <c r="AW83" s="41">
         <v>28875.599999999999</v>
       </c>
       <c r="AX83" s="41">
         <v>2613</v>
       </c>
       <c r="AY83" s="41">
         <v>5027</v>
       </c>
       <c r="AZ83" s="41">
         <v>7694.71</v>
       </c>
-      <c r="BA83" s="41"/>
+      <c r="BA83" s="41">
+        <v>10140.200000000001</v>
+      </c>
       <c r="BB83" s="41"/>
       <c r="BC83" s="6"/>
       <c r="BD83" s="9"/>
       <c r="BE83" s="41"/>
       <c r="BF83" s="48"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="41"/>
       <c r="BI83" s="41"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="6">
         <v>1896.4</v>
       </c>
       <c r="C84" s="6">
         <v>3943.1</v>
       </c>
       <c r="D84" s="6">
         <v>7078.1</v>
       </c>
       <c r="E84" s="6">
         <v>10171</v>
       </c>
@@ -12957,51 +13079,53 @@
       </c>
       <c r="AS84" s="41">
         <v>21511.200000000001</v>
       </c>
       <c r="AT84" s="9">
         <v>36130</v>
       </c>
       <c r="AU84" s="6">
         <v>46817.7</v>
       </c>
       <c r="AV84" s="41">
         <v>51331.3</v>
       </c>
       <c r="AW84" s="41">
         <v>57016</v>
       </c>
       <c r="AX84" s="41">
         <v>3341.5</v>
       </c>
       <c r="AY84" s="41">
         <v>7418.3</v>
       </c>
       <c r="AZ84" s="41">
         <v>10763.49</v>
       </c>
-      <c r="BA84" s="41"/>
+      <c r="BA84" s="41">
+        <v>17289.8</v>
+      </c>
       <c r="BB84" s="41"/>
       <c r="BC84" s="6"/>
       <c r="BD84" s="9"/>
       <c r="BE84" s="41"/>
       <c r="BF84" s="48"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="41"/>
       <c r="BI84" s="41"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B85" s="6">
         <v>958.4</v>
       </c>
       <c r="C85" s="6">
         <v>1930.5</v>
       </c>
       <c r="D85" s="6">
         <v>3133.5</v>
       </c>
       <c r="E85" s="6">
         <v>4571.7</v>
       </c>
@@ -13124,51 +13248,53 @@
       </c>
       <c r="AS85" s="41">
         <v>8551.7999999999993</v>
       </c>
       <c r="AT85" s="9">
         <v>9781.4</v>
       </c>
       <c r="AU85" s="6">
         <v>10722.3</v>
       </c>
       <c r="AV85" s="41">
         <v>11969</v>
       </c>
       <c r="AW85" s="41">
         <v>13272.7</v>
       </c>
       <c r="AX85" s="41">
         <v>1089.2</v>
       </c>
       <c r="AY85" s="41">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ85" s="41">
         <v>3518.75</v>
       </c>
-      <c r="BA85" s="41"/>
+      <c r="BA85" s="41">
+        <v>4990.3999999999996</v>
+      </c>
       <c r="BB85" s="41"/>
       <c r="BC85" s="6"/>
       <c r="BD85" s="9"/>
       <c r="BE85" s="41"/>
       <c r="BF85" s="48"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="41"/>
       <c r="BI85" s="41"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="6">
         <v>1742.2</v>
       </c>
       <c r="C86" s="6">
         <v>3743.4</v>
       </c>
       <c r="D86" s="6">
         <v>6004.4</v>
       </c>
       <c r="E86" s="6">
         <v>8868.1</v>
       </c>
@@ -13291,51 +13417,53 @@
       </c>
       <c r="AS86" s="41">
         <v>19439.7</v>
       </c>
       <c r="AT86" s="9">
         <v>21989.4</v>
       </c>
       <c r="AU86" s="6">
         <v>24227</v>
       </c>
       <c r="AV86" s="41">
         <v>26475.5</v>
       </c>
       <c r="AW86" s="41">
         <v>31445.7</v>
       </c>
       <c r="AX86" s="41">
         <v>1723.2</v>
       </c>
       <c r="AY86" s="41">
         <v>3961.6</v>
       </c>
       <c r="AZ86" s="41">
         <v>6740.35</v>
       </c>
-      <c r="BA86" s="41"/>
+      <c r="BA86" s="41">
+        <v>11086.7</v>
+      </c>
       <c r="BB86" s="41"/>
       <c r="BC86" s="6"/>
       <c r="BD86" s="9"/>
       <c r="BE86" s="41"/>
       <c r="BF86" s="48"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="41"/>
       <c r="BI86" s="41"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="6">
         <v>1019.2</v>
       </c>
       <c r="C87" s="6">
         <v>2093.4</v>
       </c>
       <c r="D87" s="6">
         <v>3336.1</v>
       </c>
       <c r="E87" s="6">
         <v>4665.5</v>
       </c>
@@ -13458,51 +13586,53 @@
       </c>
       <c r="AS87" s="41">
         <v>9878.6</v>
       </c>
       <c r="AT87" s="9">
         <v>11169.6</v>
       </c>
       <c r="AU87" s="6">
         <v>12310.8</v>
       </c>
       <c r="AV87" s="41">
         <v>13642.9</v>
       </c>
       <c r="AW87" s="41">
         <v>15382.2</v>
       </c>
       <c r="AX87" s="41">
         <v>1338.7</v>
       </c>
       <c r="AY87" s="41">
         <v>3129.2</v>
       </c>
       <c r="AZ87" s="41">
         <v>4734.3599999999997</v>
       </c>
-      <c r="BA87" s="41"/>
+      <c r="BA87" s="41">
+        <v>6333.5</v>
+      </c>
       <c r="BB87" s="41"/>
       <c r="BC87" s="6"/>
       <c r="BD87" s="9"/>
       <c r="BE87" s="41"/>
       <c r="BF87" s="48"/>
       <c r="BG87" s="6"/>
       <c r="BH87" s="41"/>
       <c r="BI87" s="41"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="6">
         <v>5017.6000000000004</v>
       </c>
       <c r="C88" s="6">
         <v>10001.1</v>
       </c>
       <c r="D88" s="6">
         <v>15414.2</v>
       </c>
       <c r="E88" s="6">
         <v>21269.9</v>
       </c>
@@ -13625,51 +13755,53 @@
       </c>
       <c r="AS88" s="41">
         <v>57861.4</v>
       </c>
       <c r="AT88" s="9">
         <v>69300.7</v>
       </c>
       <c r="AU88" s="6">
         <v>77733.399999999994</v>
       </c>
       <c r="AV88" s="41">
         <v>85072.6</v>
       </c>
       <c r="AW88" s="41">
         <v>99727</v>
       </c>
       <c r="AX88" s="41">
         <v>8545.1</v>
       </c>
       <c r="AY88" s="41">
         <v>16280.6</v>
       </c>
       <c r="AZ88" s="41">
         <v>25350.04</v>
       </c>
-      <c r="BA88" s="41"/>
+      <c r="BA88" s="41">
+        <v>34389.300000000003</v>
+      </c>
       <c r="BB88" s="41"/>
       <c r="BC88" s="6"/>
       <c r="BD88" s="9"/>
       <c r="BE88" s="41"/>
       <c r="BF88" s="48"/>
       <c r="BG88" s="6"/>
       <c r="BH88" s="41"/>
       <c r="BI88" s="41"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="6">
         <v>2301.9</v>
       </c>
       <c r="C89" s="6">
         <v>4818</v>
       </c>
       <c r="D89" s="6">
         <v>7725.9</v>
       </c>
       <c r="E89" s="6">
         <v>10483.200000000001</v>
       </c>
@@ -13792,51 +13924,53 @@
       </c>
       <c r="AS89" s="41">
         <v>18218.2</v>
       </c>
       <c r="AT89" s="9">
         <v>20532</v>
       </c>
       <c r="AU89" s="9">
         <v>22556.6</v>
       </c>
       <c r="AV89" s="41">
         <v>25273.599999999999</v>
       </c>
       <c r="AW89" s="41">
         <v>30393.8</v>
       </c>
       <c r="AX89" s="41">
         <v>2555</v>
       </c>
       <c r="AY89" s="41">
         <v>7949.8</v>
       </c>
       <c r="AZ89" s="41">
         <v>11765.22</v>
       </c>
-      <c r="BA89" s="41"/>
+      <c r="BA89" s="41">
+        <v>14864.9</v>
+      </c>
       <c r="BB89" s="41"/>
       <c r="BC89" s="6"/>
       <c r="BD89" s="9"/>
       <c r="BE89" s="41"/>
       <c r="BF89" s="48"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="41"/>
       <c r="BI89" s="41"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="6">
         <v>1612.5</v>
       </c>
       <c r="C90" s="6">
         <v>3307.8</v>
       </c>
       <c r="D90" s="6">
         <v>5146</v>
       </c>
       <c r="E90" s="6">
         <v>7506.2</v>
       </c>
@@ -13959,51 +14093,53 @@
       </c>
       <c r="AS90" s="41">
         <v>13129.4</v>
       </c>
       <c r="AT90" s="9">
         <v>15805.5</v>
       </c>
       <c r="AU90" s="9">
         <v>17924.7</v>
       </c>
       <c r="AV90" s="41">
         <v>20706</v>
       </c>
       <c r="AW90" s="41">
         <v>24839.3</v>
       </c>
       <c r="AX90" s="41">
         <v>1821.9</v>
       </c>
       <c r="AY90" s="41">
         <v>3579.4</v>
       </c>
       <c r="AZ90" s="41">
         <v>6041.19</v>
       </c>
-      <c r="BA90" s="41"/>
+      <c r="BA90" s="41">
+        <v>8484</v>
+      </c>
       <c r="BB90" s="41"/>
       <c r="BC90" s="6"/>
       <c r="BD90" s="9"/>
       <c r="BE90" s="41"/>
       <c r="BF90" s="48"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="41"/>
       <c r="BI90" s="41"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B91" s="6">
         <v>987.5</v>
       </c>
       <c r="C91" s="6">
         <v>2071.5</v>
       </c>
       <c r="D91" s="6">
         <v>3206.5</v>
       </c>
       <c r="E91" s="6">
         <v>4362.7</v>
       </c>
@@ -14126,51 +14262,53 @@
       </c>
       <c r="AS91" s="41">
         <v>9474.2999999999993</v>
       </c>
       <c r="AT91" s="9">
         <v>11255.1</v>
       </c>
       <c r="AU91" s="9">
         <v>12668.3</v>
       </c>
       <c r="AV91" s="41">
         <v>14900.9</v>
       </c>
       <c r="AW91" s="41">
         <v>18756.5</v>
       </c>
       <c r="AX91" s="41">
         <v>1312</v>
       </c>
       <c r="AY91" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ91" s="41">
         <v>4234.05</v>
       </c>
-      <c r="BA91" s="41"/>
+      <c r="BA91" s="41">
+        <v>5683.1</v>
+      </c>
       <c r="BB91" s="41"/>
       <c r="BC91" s="6"/>
       <c r="BD91" s="9"/>
       <c r="BE91" s="41"/>
       <c r="BF91" s="48"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="41"/>
       <c r="BI91" s="41"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B92" s="6">
         <v>2126.5</v>
       </c>
       <c r="C92" s="6">
         <v>4342.2</v>
       </c>
       <c r="D92" s="6">
         <v>7363.8</v>
       </c>
       <c r="E92" s="6">
         <v>10136.6</v>
       </c>
@@ -14293,51 +14431,53 @@
       </c>
       <c r="AS92" s="41">
         <v>18308</v>
       </c>
       <c r="AT92" s="9">
         <v>21084.9</v>
       </c>
       <c r="AU92" s="9">
         <v>23477.599999999999</v>
       </c>
       <c r="AV92" s="41">
         <v>26886.2</v>
       </c>
       <c r="AW92" s="41">
         <v>31303.1</v>
       </c>
       <c r="AX92" s="41">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY92" s="41">
         <v>5313.5</v>
       </c>
       <c r="AZ92" s="41">
         <v>8016.99</v>
       </c>
-      <c r="BA92" s="41"/>
+      <c r="BA92" s="41">
+        <v>11006.3</v>
+      </c>
       <c r="BB92" s="41"/>
       <c r="BC92" s="6"/>
       <c r="BD92" s="9"/>
       <c r="BE92" s="41"/>
       <c r="BF92" s="48"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="41"/>
       <c r="BI92" s="41"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>2298.5</v>
       </c>
       <c r="C93" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D93" s="6">
         <v>7409.9</v>
       </c>
       <c r="E93" s="6">
         <v>10310.700000000001</v>
       </c>
@@ -14460,51 +14600,53 @@
       </c>
       <c r="AS93" s="41">
         <v>20892.599999999999</v>
       </c>
       <c r="AT93" s="9">
         <v>23214.799999999999</v>
       </c>
       <c r="AU93" s="9">
         <v>24601.7</v>
       </c>
       <c r="AV93" s="41">
         <v>26489.5</v>
       </c>
       <c r="AW93" s="41">
         <v>30701.8</v>
       </c>
       <c r="AX93" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY93" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ93" s="41">
         <v>9825.31</v>
       </c>
-      <c r="BA93" s="41"/>
+      <c r="BA93" s="41">
+        <v>13713.3</v>
+      </c>
       <c r="BB93" s="41"/>
       <c r="BC93" s="6"/>
       <c r="BD93" s="9"/>
       <c r="BE93" s="41"/>
       <c r="BF93" s="48"/>
       <c r="BG93" s="9"/>
       <c r="BH93" s="41"/>
       <c r="BI93" s="41"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="6">
         <v>607.29999999999995</v>
       </c>
       <c r="C94" s="6">
         <v>1316.4</v>
       </c>
       <c r="D94" s="6">
         <v>2097.5</v>
       </c>
       <c r="E94" s="6">
         <v>2990.6</v>
       </c>
@@ -14627,331 +14769,333 @@
       </c>
       <c r="AS94" s="41">
         <v>7368.6</v>
       </c>
       <c r="AT94" s="9">
         <v>8511.6</v>
       </c>
       <c r="AU94" s="9">
         <v>9430.9</v>
       </c>
       <c r="AV94" s="41">
         <v>10619.6</v>
       </c>
       <c r="AW94" s="41">
         <v>11983.8</v>
       </c>
       <c r="AX94" s="41">
         <v>780.3</v>
       </c>
       <c r="AY94" s="41">
         <v>1841</v>
       </c>
       <c r="AZ94" s="41">
         <v>2886.29</v>
       </c>
-      <c r="BA94" s="41"/>
+      <c r="BA94" s="41">
+        <v>4161.3999999999996</v>
+      </c>
       <c r="BB94" s="41"/>
       <c r="BC94" s="6"/>
       <c r="BD94" s="9"/>
       <c r="BE94" s="41"/>
       <c r="BF94" s="48"/>
       <c r="BG94" s="9"/>
       <c r="BH94" s="41"/>
       <c r="BI94" s="41"/>
     </row>
     <row r="95" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
       <c r="E95" s="14"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="14"/>
       <c r="M95" s="14"/>
       <c r="N95" s="14"/>
       <c r="O95" s="14"/>
       <c r="P95" s="14"/>
       <c r="Q95" s="14"/>
       <c r="R95" s="14"/>
       <c r="S95" s="14"/>
       <c r="T95" s="14"/>
       <c r="U95" s="14"/>
       <c r="AA95" s="27"/>
       <c r="AC95" s="27"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B96" s="21"/>
-      <c r="N96" s="67" t="s">
+      <c r="N96" s="64" t="s">
         <v>40</v>
       </c>
-      <c r="O96" s="67"/>
-[...16 lines deleted...]
-      <c r="AF96" s="67"/>
+      <c r="O96" s="64"/>
+      <c r="P96" s="64"/>
+      <c r="Q96" s="64"/>
+      <c r="R96" s="64"/>
+      <c r="S96" s="64"/>
+      <c r="T96" s="64"/>
+      <c r="U96" s="64"/>
+      <c r="V96" s="64"/>
+      <c r="W96" s="64"/>
+      <c r="X96" s="64"/>
+      <c r="Y96" s="64"/>
+      <c r="Z96" s="64"/>
+      <c r="AA96" s="64"/>
+      <c r="AB96" s="64"/>
+      <c r="AC96" s="64"/>
+      <c r="AD96" s="64"/>
+      <c r="AE96" s="64"/>
+      <c r="AF96" s="64"/>
     </row>
     <row r="97" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N97" s="67"/>
-[...17 lines deleted...]
-      <c r="AF97" s="67"/>
+      <c r="N97" s="64"/>
+      <c r="O97" s="64"/>
+      <c r="P97" s="64"/>
+      <c r="Q97" s="64"/>
+      <c r="R97" s="64"/>
+      <c r="S97" s="64"/>
+      <c r="T97" s="64"/>
+      <c r="U97" s="64"/>
+      <c r="V97" s="64"/>
+      <c r="W97" s="64"/>
+      <c r="X97" s="64"/>
+      <c r="Y97" s="64"/>
+      <c r="Z97" s="64"/>
+      <c r="AA97" s="64"/>
+      <c r="AB97" s="64"/>
+      <c r="AC97" s="64"/>
+      <c r="AD97" s="64"/>
+      <c r="AE97" s="64"/>
+      <c r="AF97" s="64"/>
     </row>
     <row r="98" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N98" s="67" t="s">
+      <c r="N98" s="64" t="s">
         <v>42</v>
       </c>
-      <c r="O98" s="67"/>
-[...16 lines deleted...]
-      <c r="AF98" s="67"/>
+      <c r="O98" s="64"/>
+      <c r="P98" s="64"/>
+      <c r="Q98" s="64"/>
+      <c r="R98" s="64"/>
+      <c r="S98" s="64"/>
+      <c r="T98" s="64"/>
+      <c r="U98" s="64"/>
+      <c r="V98" s="64"/>
+      <c r="W98" s="64"/>
+      <c r="X98" s="64"/>
+      <c r="Y98" s="64"/>
+      <c r="Z98" s="64"/>
+      <c r="AA98" s="64"/>
+      <c r="AB98" s="64"/>
+      <c r="AC98" s="64"/>
+      <c r="AD98" s="64"/>
+      <c r="AE98" s="64"/>
+      <c r="AF98" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="50">
-    <mergeCell ref="AX51:BI51"/>
-[...17 lines deleted...]
-    <mergeCell ref="Z75:AK75"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="J50:M50"/>
+    <mergeCell ref="V50:Y50"/>
+    <mergeCell ref="AH50:AK50"/>
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="J74:M74"/>
+    <mergeCell ref="V74:Y74"/>
+    <mergeCell ref="AH74:AK74"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:M75"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
+    <mergeCell ref="N96:AF97"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
-    <mergeCell ref="A75:A76"/>
-[...18 lines deleted...]
-    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="N98:AF98"/>
+    <mergeCell ref="N75:Y75"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z51:AK51"/>
+    <mergeCell ref="Z75:AK75"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT50:AW50"/>
+    <mergeCell ref="AL51:AW51"/>
+    <mergeCell ref="AT74:AW74"/>
+    <mergeCell ref="AL75:AW75"/>
+    <mergeCell ref="AX51:BI51"/>
+    <mergeCell ref="BF74:BI74"/>
+    <mergeCell ref="AX75:BI75"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF50:BI50"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="67" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="25" max="102" man="1"/>
     <brk id="37" max="102" man="1"/>
     <brk id="49" max="102" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>