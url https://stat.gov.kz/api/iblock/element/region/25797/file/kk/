--- v1 (2026-05-13)
+++ v2 (2026-06-23)
@@ -546,51 +546,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -683,73 +683,82 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1022,97 +1031,99 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK98"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BA6" sqref="BA6"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AZ28" sqref="AZ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="26" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="26" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="1" customWidth="1"/>
     <col min="39" max="39" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="9.140625" style="1"/>
     <col min="42" max="42" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="44" width="9.140625" style="1"/>
     <col min="45" max="45" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="47" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="10.28515625" style="1" customWidth="1"/>
     <col min="49" max="49" width="10.7109375" style="1" customWidth="1"/>
     <col min="50" max="50" width="9.140625" style="1"/>
     <col min="51" max="51" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="52" max="57" width="9.140625" style="1"/>
+    <col min="52" max="53" width="9.140625" style="1"/>
+    <col min="54" max="54" width="10" style="1" bestFit="1" customWidth="1"/>
+    <col min="55" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="59" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" x14ac:dyDescent="0.2">
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
       <c r="P1" s="55"/>
       <c r="Q1" s="55"/>
       <c r="R1" s="55"/>
       <c r="S1" s="55"/>
@@ -1140,71 +1151,71 @@
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
       <c r="BG1" s="55"/>
       <c r="BH1" s="55"/>
       <c r="BI1" s="55"/>
       <c r="BJ1" s="55"/>
       <c r="BK1" s="55"/>
     </row>
     <row r="2" spans="1:63" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="65"/>
-[...16 lines deleted...]
-      <c r="S2" s="65"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
       <c r="Z2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AA2" s="45"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="45"/>
       <c r="AD2" s="46"/>
       <c r="AE2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AJ2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AX2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="46"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="46"/>
       <c r="BC2" s="46"/>
       <c r="BD2" s="46"/>
       <c r="BE2" s="46"/>
       <c r="BF2" s="46"/>
@@ -1223,124 +1234,124 @@
         <v>5</v>
       </c>
       <c r="W3" s="63"/>
       <c r="X3" s="63"/>
       <c r="Y3" s="63"/>
       <c r="AH3" s="63"/>
       <c r="AI3" s="63"/>
       <c r="AJ3" s="63"/>
       <c r="AK3" s="63"/>
       <c r="AL3" s="1"/>
       <c r="AT3" s="63" t="s">
         <v>5</v>
       </c>
       <c r="AU3" s="63"/>
       <c r="AV3" s="63"/>
       <c r="AW3" s="63"/>
       <c r="AX3" s="1"/>
       <c r="BF3" s="63" t="s">
         <v>5</v>
       </c>
       <c r="BG3" s="63"/>
       <c r="BH3" s="63"/>
       <c r="BI3" s="63"/>
     </row>
     <row r="4" spans="1:63" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="66"/>
-      <c r="B4" s="60" t="s">
+      <c r="A4" s="68"/>
+      <c r="B4" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="61"/>
-[...10 lines deleted...]
-      <c r="N4" s="60" t="s">
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="61"/>
-[...10 lines deleted...]
-      <c r="Z4" s="60" t="s">
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="AA4" s="61"/>
-[...10 lines deleted...]
-      <c r="AL4" s="60" t="s">
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="65"/>
+      <c r="AI4" s="65"/>
+      <c r="AJ4" s="65"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="61"/>
-[...10 lines deleted...]
-      <c r="AX4" s="60" t="s">
+      <c r="AM4" s="65"/>
+      <c r="AN4" s="65"/>
+      <c r="AO4" s="65"/>
+      <c r="AP4" s="65"/>
+      <c r="AQ4" s="65"/>
+      <c r="AR4" s="65"/>
+      <c r="AS4" s="65"/>
+      <c r="AT4" s="65"/>
+      <c r="AU4" s="65"/>
+      <c r="AV4" s="65"/>
+      <c r="AW4" s="66"/>
+      <c r="AX4" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="AY4" s="61"/>
-[...9 lines deleted...]
-      <c r="BI4" s="62"/>
+      <c r="AY4" s="65"/>
+      <c r="AZ4" s="65"/>
+      <c r="BA4" s="65"/>
+      <c r="BB4" s="65"/>
+      <c r="BC4" s="65"/>
+      <c r="BD4" s="65"/>
+      <c r="BE4" s="65"/>
+      <c r="BF4" s="65"/>
+      <c r="BG4" s="65"/>
+      <c r="BH4" s="65"/>
+      <c r="BI4" s="66"/>
     </row>
     <row r="5" spans="1:63" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="67"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1453,51 +1464,51 @@
       </c>
       <c r="AT5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AU5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AV5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AX5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BB5" s="3" t="s">
+      <c r="BB5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="BD5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="BE5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="BF5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="BG5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="BH5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:63" x14ac:dyDescent="0.2">
@@ -1635,55 +1646,57 @@
       </c>
       <c r="AS6" s="41">
         <v>487748.7</v>
       </c>
       <c r="AT6" s="48">
         <v>855446.5</v>
       </c>
       <c r="AU6" s="9">
         <v>1086949.3999999999</v>
       </c>
       <c r="AV6" s="41">
         <v>1154285.7</v>
       </c>
       <c r="AW6" s="49">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="41">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="41">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="41">
         <v>147332.5</v>
       </c>
-      <c r="BA6" s="41">
+      <c r="BA6" s="60">
         <v>205943</v>
       </c>
-      <c r="BB6" s="41"/>
-      <c r="BC6" s="6"/>
+      <c r="BB6" s="43">
+        <v>259516.6</v>
+      </c>
+      <c r="BC6" s="61"/>
       <c r="BD6" s="9"/>
       <c r="BE6" s="41"/>
       <c r="BF6" s="48"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="41"/>
       <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:63" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>296.8</v>
       </c>
       <c r="C7" s="6">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="6">
         <v>998.2</v>
       </c>
       <c r="E7" s="6">
         <v>1434.45</v>
       </c>
       <c r="F7" s="6">
         <v>1973</v>
@@ -1804,55 +1817,57 @@
       </c>
       <c r="AS7" s="41">
         <v>5283.3</v>
       </c>
       <c r="AT7" s="48">
         <v>7697</v>
       </c>
       <c r="AU7" s="9">
         <v>10238.1</v>
       </c>
       <c r="AV7" s="41">
         <v>10658</v>
       </c>
       <c r="AW7" s="41">
         <v>11120</v>
       </c>
       <c r="AX7" s="41">
         <v>159.4</v>
       </c>
       <c r="AY7" s="41">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="41">
         <v>533.05999999999995</v>
       </c>
-      <c r="BA7" s="41">
+      <c r="BA7" s="60">
         <v>739.8</v>
       </c>
-      <c r="BB7" s="41"/>
-      <c r="BC7" s="6"/>
+      <c r="BB7" s="43">
+        <v>973.4</v>
+      </c>
+      <c r="BC7" s="61"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="41"/>
       <c r="BF7" s="48"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="41"/>
       <c r="BI7" s="41"/>
     </row>
     <row r="8" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>854.9</v>
       </c>
       <c r="C8" s="6">
         <v>1658.4</v>
       </c>
       <c r="D8" s="6">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="6">
         <v>3514.45</v>
       </c>
       <c r="F8" s="6">
         <v>4596.8</v>
@@ -1973,55 +1988,57 @@
       </c>
       <c r="AS8" s="41">
         <v>9406.6</v>
       </c>
       <c r="AT8" s="48">
         <v>18828.7</v>
       </c>
       <c r="AU8" s="9">
         <v>25736.400000000001</v>
       </c>
       <c r="AV8" s="41">
         <v>28564</v>
       </c>
       <c r="AW8" s="41">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="41">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="41">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="41">
         <v>6475.13</v>
       </c>
-      <c r="BA8" s="41">
+      <c r="BA8" s="60">
         <v>9285.2000000000007</v>
       </c>
-      <c r="BB8" s="41"/>
-      <c r="BC8" s="6"/>
+      <c r="BB8" s="43">
+        <v>10851.4</v>
+      </c>
+      <c r="BC8" s="61"/>
       <c r="BD8" s="9"/>
       <c r="BE8" s="41"/>
       <c r="BF8" s="48"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="41"/>
       <c r="BI8" s="41"/>
     </row>
     <row r="9" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>344.3</v>
       </c>
       <c r="C9" s="6">
         <v>707.7</v>
       </c>
       <c r="D9" s="6">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="6">
         <v>1601.04</v>
       </c>
       <c r="F9" s="6">
         <v>2168.8000000000002</v>
@@ -2142,55 +2159,57 @@
       </c>
       <c r="AS9" s="41">
         <v>6917.9</v>
       </c>
       <c r="AT9" s="48">
         <v>10906.1</v>
       </c>
       <c r="AU9" s="9">
         <v>13374.6</v>
       </c>
       <c r="AV9" s="41">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="41">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="41">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="41">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="41">
         <v>1652.04</v>
       </c>
-      <c r="BA9" s="41">
+      <c r="BA9" s="60">
         <v>2277.4</v>
       </c>
-      <c r="BB9" s="41"/>
-      <c r="BC9" s="6"/>
+      <c r="BB9" s="43">
+        <v>2924.4</v>
+      </c>
+      <c r="BC9" s="61"/>
       <c r="BD9" s="9"/>
       <c r="BE9" s="41"/>
       <c r="BF9" s="48"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="41"/>
       <c r="BI9" s="41"/>
     </row>
     <row r="10" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>1079.5</v>
       </c>
       <c r="C10" s="6">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="6">
         <v>3641.1</v>
       </c>
       <c r="E10" s="6">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="6">
         <v>6999.5</v>
@@ -2311,55 +2330,57 @@
       </c>
       <c r="AS10" s="41">
         <v>19171.8</v>
       </c>
       <c r="AT10" s="48">
         <v>27231.5</v>
       </c>
       <c r="AU10" s="9">
         <v>30415.200000000001</v>
       </c>
       <c r="AV10" s="41">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="41">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="41">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="41">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="41">
         <v>4883.6499999999996</v>
       </c>
-      <c r="BA10" s="41">
+      <c r="BA10" s="60">
         <v>6766.2</v>
       </c>
-      <c r="BB10" s="41"/>
-      <c r="BC10" s="6"/>
+      <c r="BB10" s="43">
+        <v>8831</v>
+      </c>
+      <c r="BC10" s="61"/>
       <c r="BD10" s="9"/>
       <c r="BE10" s="41"/>
       <c r="BF10" s="48"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="41"/>
       <c r="BI10" s="41"/>
     </row>
     <row r="11" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1452.9</v>
       </c>
       <c r="C11" s="6">
         <v>2912.5</v>
       </c>
       <c r="D11" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="6">
         <v>6642.92</v>
       </c>
       <c r="F11" s="6">
         <v>8941.2000000000007</v>
@@ -2480,55 +2501,57 @@
       </c>
       <c r="AS11" s="41">
         <v>26895.4</v>
       </c>
       <c r="AT11" s="48">
         <v>80528.899999999994</v>
       </c>
       <c r="AU11" s="6">
         <v>116075.9</v>
       </c>
       <c r="AV11" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="41">
         <v>1825</v>
       </c>
       <c r="AY11" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="41">
         <v>5779.34</v>
       </c>
-      <c r="BA11" s="41">
+      <c r="BA11" s="60">
         <v>8013.7</v>
       </c>
-      <c r="BB11" s="41"/>
-      <c r="BC11" s="6"/>
+      <c r="BB11" s="43">
+        <v>10613.6</v>
+      </c>
+      <c r="BC11" s="61"/>
       <c r="BD11" s="9"/>
       <c r="BE11" s="41"/>
       <c r="BF11" s="48"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="41"/>
       <c r="BI11" s="41"/>
     </row>
     <row r="12" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
         <v>2042</v>
       </c>
       <c r="C12" s="6">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="6">
         <v>6802.3</v>
       </c>
       <c r="E12" s="6">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="6">
         <v>11904.5</v>
@@ -2649,55 +2672,57 @@
       </c>
       <c r="AS12" s="41">
         <v>33119.5</v>
       </c>
       <c r="AT12" s="48">
         <v>57523.4</v>
       </c>
       <c r="AU12" s="6">
         <v>70581.600000000006</v>
       </c>
       <c r="AV12" s="41">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="41">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="41">
         <v>3410</v>
       </c>
       <c r="AY12" s="41">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="41">
         <v>9912.5499999999993</v>
       </c>
-      <c r="BA12" s="41">
+      <c r="BA12" s="60">
         <v>12869.6</v>
       </c>
-      <c r="BB12" s="41"/>
-      <c r="BC12" s="6"/>
+      <c r="BB12" s="43">
+        <v>15921.1</v>
+      </c>
+      <c r="BC12" s="61"/>
       <c r="BD12" s="9"/>
       <c r="BE12" s="41"/>
       <c r="BF12" s="48"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="41"/>
       <c r="BI12" s="41"/>
     </row>
     <row r="13" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6">
         <v>2108.9</v>
       </c>
       <c r="C13" s="6">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="6">
         <v>7715.3</v>
       </c>
       <c r="E13" s="6">
         <v>11036.91</v>
       </c>
       <c r="F13" s="6">
         <v>14635</v>
@@ -2818,55 +2843,57 @@
       </c>
       <c r="AS13" s="41">
         <v>34723.199999999997</v>
       </c>
       <c r="AT13" s="48">
         <v>59394</v>
       </c>
       <c r="AU13" s="6">
         <v>73150.399999999994</v>
       </c>
       <c r="AV13" s="41">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="41">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="41">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="41">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="41">
         <v>12610.04</v>
       </c>
-      <c r="BA13" s="41">
+      <c r="BA13" s="60">
         <v>18849.5</v>
       </c>
-      <c r="BB13" s="41"/>
-      <c r="BC13" s="6"/>
+      <c r="BB13" s="43">
+        <v>22669.200000000001</v>
+      </c>
+      <c r="BC13" s="61"/>
       <c r="BD13" s="9"/>
       <c r="BE13" s="41"/>
       <c r="BF13" s="48"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="41"/>
       <c r="BI13" s="41"/>
     </row>
     <row r="14" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="6">
         <v>2142</v>
       </c>
       <c r="D14" s="6">
         <v>3450.7</v>
       </c>
       <c r="E14" s="6">
         <v>4994.63</v>
       </c>
       <c r="F14" s="6">
         <v>6758</v>
@@ -2987,55 +3014,57 @@
       </c>
       <c r="AS14" s="41">
         <v>17506.5</v>
       </c>
       <c r="AT14" s="48">
         <v>58351.1</v>
       </c>
       <c r="AU14" s="6">
         <v>84758</v>
       </c>
       <c r="AV14" s="41">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="41">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="41">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="41">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="41">
         <v>4365.9799999999996</v>
       </c>
-      <c r="BA14" s="41">
+      <c r="BA14" s="60">
         <v>5938.5</v>
       </c>
-      <c r="BB14" s="41"/>
-      <c r="BC14" s="6"/>
+      <c r="BB14" s="43">
+        <v>7724.5</v>
+      </c>
+      <c r="BC14" s="61"/>
       <c r="BD14" s="9"/>
       <c r="BE14" s="41"/>
       <c r="BF14" s="48"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="41"/>
       <c r="BI14" s="41"/>
     </row>
     <row r="15" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="6">
         <v>1967.1</v>
       </c>
       <c r="C15" s="6">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="6">
         <v>6678.9</v>
       </c>
       <c r="E15" s="6">
         <v>9767.43</v>
       </c>
       <c r="F15" s="6">
         <v>12712.4</v>
@@ -3156,55 +3185,57 @@
       </c>
       <c r="AS15" s="41">
         <v>31936.3</v>
       </c>
       <c r="AT15" s="48">
         <v>55929.8</v>
       </c>
       <c r="AU15" s="6">
         <v>67410.600000000006</v>
       </c>
       <c r="AV15" s="41">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="41">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="41">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="41">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="41">
         <v>8177.01</v>
       </c>
-      <c r="BA15" s="41">
+      <c r="BA15" s="60">
         <v>12908.9</v>
       </c>
-      <c r="BB15" s="41"/>
-      <c r="BC15" s="6"/>
+      <c r="BB15" s="43">
+        <v>15913.3</v>
+      </c>
+      <c r="BC15" s="61"/>
       <c r="BD15" s="9"/>
       <c r="BE15" s="41"/>
       <c r="BF15" s="48"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="41"/>
       <c r="BI15" s="41"/>
     </row>
     <row r="16" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="6">
         <v>1048.5</v>
       </c>
       <c r="C16" s="6">
         <v>2151.9</v>
       </c>
       <c r="D16" s="6">
         <v>3423.9</v>
       </c>
       <c r="E16" s="6">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="6">
         <v>6275.8</v>
@@ -3325,55 +3356,57 @@
       </c>
       <c r="AS16" s="41">
         <v>16774</v>
       </c>
       <c r="AT16" s="48">
         <v>37232.800000000003</v>
       </c>
       <c r="AU16" s="6">
         <v>52561.5</v>
       </c>
       <c r="AV16" s="41">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="41">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="41">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="41">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="41">
         <v>4815.79</v>
       </c>
-      <c r="BA16" s="41">
+      <c r="BA16" s="60">
         <v>6386.7</v>
       </c>
-      <c r="BB16" s="41"/>
-      <c r="BC16" s="6"/>
+      <c r="BB16" s="43">
+        <v>8122.5</v>
+      </c>
+      <c r="BC16" s="61"/>
       <c r="BD16" s="9"/>
       <c r="BE16" s="41"/>
       <c r="BF16" s="48"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="41"/>
       <c r="BI16" s="41"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="6">
         <v>5139.7</v>
       </c>
       <c r="C17" s="6">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="6">
         <v>15780.5</v>
       </c>
       <c r="E17" s="6">
         <v>21771.72</v>
       </c>
       <c r="F17" s="6">
         <v>28210.5</v>
@@ -3494,55 +3527,57 @@
       </c>
       <c r="AS17" s="41">
         <v>79772</v>
       </c>
       <c r="AT17" s="48">
         <v>116770.3</v>
       </c>
       <c r="AU17" s="6">
         <v>136515</v>
       </c>
       <c r="AV17" s="41">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="41">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="41">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="41">
         <v>17495</v>
       </c>
       <c r="AZ17" s="41">
         <v>27060.3</v>
       </c>
-      <c r="BA17" s="41">
+      <c r="BA17" s="60">
         <v>36221.800000000003</v>
       </c>
-      <c r="BB17" s="41"/>
-      <c r="BC17" s="6"/>
+      <c r="BB17" s="43">
+        <v>49790</v>
+      </c>
+      <c r="BC17" s="61"/>
       <c r="BD17" s="9"/>
       <c r="BE17" s="41"/>
       <c r="BF17" s="48"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="41"/>
       <c r="BI17" s="41"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6">
         <v>4439.3</v>
       </c>
       <c r="C18" s="6">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="6">
         <v>14138</v>
       </c>
       <c r="E18" s="6">
         <v>19032.71</v>
       </c>
       <c r="F18" s="6">
         <v>24343.599999999999</v>
@@ -3663,55 +3698,57 @@
       </c>
       <c r="AS18" s="41">
         <v>80771.100000000006</v>
       </c>
       <c r="AT18" s="48">
         <v>106962.8</v>
       </c>
       <c r="AU18" s="9">
         <v>131074.20000000001</v>
       </c>
       <c r="AV18" s="41">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="41">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="41">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="41">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="41">
         <v>28988.880000000001</v>
       </c>
-      <c r="BA18" s="41">
+      <c r="BA18" s="60">
         <v>40060.1</v>
       </c>
-      <c r="BB18" s="41"/>
-      <c r="BC18" s="6"/>
+      <c r="BB18" s="43">
+        <v>46292.6</v>
+      </c>
+      <c r="BC18" s="61"/>
       <c r="BD18" s="9"/>
       <c r="BE18" s="41"/>
       <c r="BF18" s="48"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="41"/>
       <c r="BI18" s="41"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="6">
         <v>1749.1</v>
       </c>
       <c r="C19" s="6">
         <v>3581</v>
       </c>
       <c r="D19" s="6">
         <v>5555.7</v>
       </c>
       <c r="E19" s="6">
         <v>8052.6</v>
       </c>
       <c r="F19" s="6">
         <v>10745.9</v>
@@ -3832,55 +3869,57 @@
       </c>
       <c r="AS19" s="41">
         <v>31372.799999999999</v>
       </c>
       <c r="AT19" s="48">
         <v>69309.7</v>
       </c>
       <c r="AU19" s="9">
         <v>94697.5</v>
       </c>
       <c r="AV19" s="41">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="41">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="41">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="41">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="41">
         <v>6364.32</v>
       </c>
-      <c r="BA19" s="41">
+      <c r="BA19" s="60">
         <v>9006.6</v>
       </c>
-      <c r="BB19" s="41"/>
-      <c r="BC19" s="6"/>
+      <c r="BB19" s="43">
+        <v>11747.4</v>
+      </c>
+      <c r="BC19" s="61"/>
       <c r="BD19" s="9"/>
       <c r="BE19" s="41"/>
       <c r="BF19" s="48"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="41"/>
       <c r="BI19" s="41"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="6">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="6">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="6">
         <v>3359.9</v>
       </c>
       <c r="E20" s="6">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="6">
         <v>5949.9</v>
@@ -4001,55 +4040,57 @@
       </c>
       <c r="AS20" s="41">
         <v>12246.3</v>
       </c>
       <c r="AT20" s="48">
         <v>16326.7</v>
       </c>
       <c r="AU20" s="9">
         <v>18930.2</v>
       </c>
       <c r="AV20" s="41">
         <v>21301</v>
       </c>
       <c r="AW20" s="41">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="41">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="41">
         <v>2899</v>
       </c>
       <c r="AZ20" s="41">
         <v>4373.68</v>
       </c>
-      <c r="BA20" s="41">
+      <c r="BA20" s="60">
         <v>5919.2</v>
       </c>
-      <c r="BB20" s="41"/>
-      <c r="BC20" s="6"/>
+      <c r="BB20" s="43">
+        <v>7552.2</v>
+      </c>
+      <c r="BC20" s="61"/>
       <c r="BD20" s="9"/>
       <c r="BE20" s="41"/>
       <c r="BF20" s="48"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="41"/>
       <c r="BI20" s="41"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="6">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="6">
         <v>4368.7</v>
       </c>
       <c r="D21" s="6">
         <v>7403.5</v>
       </c>
       <c r="E21" s="6">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="6">
         <v>13140.8</v>
@@ -4170,55 +4211,57 @@
       </c>
       <c r="AS21" s="41">
         <v>29272.2</v>
       </c>
       <c r="AT21" s="48">
         <v>39134.5</v>
       </c>
       <c r="AU21" s="9">
         <v>45388.2</v>
       </c>
       <c r="AV21" s="41">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="41">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="41">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="41">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="41">
         <v>8056.11</v>
       </c>
-      <c r="BA21" s="41">
+      <c r="BA21" s="60">
         <v>11153.9</v>
       </c>
-      <c r="BB21" s="41"/>
-      <c r="BC21" s="6"/>
+      <c r="BB21" s="43">
+        <v>14193.1</v>
+      </c>
+      <c r="BC21" s="61"/>
       <c r="BD21" s="9"/>
       <c r="BE21" s="41"/>
       <c r="BF21" s="48"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="41"/>
       <c r="BI21" s="41"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4775</v>
       </c>
       <c r="D22" s="6">
         <v>7526.4</v>
       </c>
       <c r="E22" s="6">
         <v>10529.33</v>
       </c>
       <c r="F22" s="6">
         <v>13795.1</v>
@@ -4339,55 +4382,57 @@
       </c>
       <c r="AS22" s="41">
         <v>32564</v>
       </c>
       <c r="AT22" s="48">
         <v>43504.5</v>
       </c>
       <c r="AU22" s="9">
         <v>51062.9</v>
       </c>
       <c r="AV22" s="41">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="41">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="41">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="41">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="41">
         <v>9858.6</v>
       </c>
-      <c r="BA22" s="41">
+      <c r="BA22" s="60">
         <v>14059</v>
       </c>
-      <c r="BB22" s="41"/>
-      <c r="BC22" s="6"/>
+      <c r="BB22" s="43">
+        <v>18196.400000000001</v>
+      </c>
+      <c r="BC22" s="61"/>
       <c r="BD22" s="9"/>
       <c r="BE22" s="41"/>
       <c r="BF22" s="48"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="41"/>
       <c r="BI22" s="41"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="6">
         <v>721.8</v>
       </c>
       <c r="C23" s="6">
         <v>1545.5</v>
       </c>
       <c r="D23" s="6">
         <v>2441.1</v>
       </c>
       <c r="E23" s="6">
         <v>3448.79</v>
       </c>
       <c r="F23" s="6">
         <v>4598.3999999999996</v>
@@ -4508,55 +4553,57 @@
       </c>
       <c r="AS23" s="41">
         <v>20015.8</v>
       </c>
       <c r="AT23" s="48">
         <v>49814.7</v>
       </c>
       <c r="AU23" s="9">
         <v>64979.1</v>
       </c>
       <c r="AV23" s="41">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="41">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="41">
         <v>930.7</v>
       </c>
       <c r="AY23" s="41">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="41">
         <v>3426.01</v>
       </c>
-      <c r="BA23" s="41">
+      <c r="BA23" s="60">
         <v>5486.9</v>
       </c>
-      <c r="BB23" s="41"/>
-      <c r="BC23" s="6"/>
+      <c r="BB23" s="43">
+        <v>7200.5</v>
+      </c>
+      <c r="BC23" s="61"/>
       <c r="BD23" s="9"/>
       <c r="BE23" s="41"/>
       <c r="BF23" s="48"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="41"/>
       <c r="BI23" s="41"/>
     </row>
     <row r="24" spans="1:61" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="51"/>
       <c r="B24" s="56"/>
       <c r="C24" s="57"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="58"/>
       <c r="G24" s="56"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="56"/>
       <c r="K24" s="56"/>
       <c r="L24" s="56"/>
       <c r="M24" s="56"/>
       <c r="N24" s="56"/>
       <c r="O24" s="56"/>
       <c r="P24" s="56"/>
       <c r="Q24" s="56"/>
@@ -4574,197 +4621,197 @@
       <c r="AC24" s="56"/>
       <c r="AD24" s="56"/>
       <c r="AE24" s="56"/>
       <c r="AF24" s="56"/>
       <c r="AG24" s="56"/>
       <c r="AH24" s="56"/>
       <c r="AI24" s="56"/>
       <c r="AJ24" s="56"/>
       <c r="AK24" s="56"/>
       <c r="AL24" s="56"/>
       <c r="AM24" s="56"/>
       <c r="AN24" s="56"/>
       <c r="AO24" s="56"/>
       <c r="AP24" s="56"/>
       <c r="AQ24" s="56"/>
       <c r="AR24" s="59"/>
       <c r="AS24" s="59"/>
       <c r="AT24" s="56"/>
       <c r="AU24" s="56"/>
       <c r="AV24" s="56"/>
       <c r="AW24" s="56"/>
       <c r="AX24" s="56"/>
       <c r="AY24" s="52"/>
       <c r="AZ24" s="53"/>
       <c r="BA24" s="53"/>
-      <c r="BB24" s="53"/>
+      <c r="BB24" s="62"/>
       <c r="BC24" s="6"/>
       <c r="BD24" s="6"/>
       <c r="BE24" s="53"/>
       <c r="BF24" s="6"/>
       <c r="BG24" s="9"/>
       <c r="BH24" s="41"/>
       <c r="BI24" s="49"/>
     </row>
     <row r="25" spans="1:61" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="65"/>
-[...16 lines deleted...]
-      <c r="S25" s="65"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
       <c r="Z25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AX25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AY25" s="26"/>
       <c r="BA25" s="26"/>
     </row>
     <row r="26" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J26" s="63" t="s">
         <v>5</v>
       </c>
       <c r="K26" s="63"/>
       <c r="L26" s="63"/>
       <c r="M26" s="63"/>
       <c r="V26" s="63" t="s">
         <v>5</v>
       </c>
       <c r="W26" s="63"/>
       <c r="X26" s="63"/>
       <c r="Y26" s="63"/>
       <c r="AH26" s="63"/>
       <c r="AI26" s="63"/>
       <c r="AJ26" s="63"/>
       <c r="AK26" s="63"/>
       <c r="AL26" s="1"/>
       <c r="AT26" s="63" t="s">
         <v>5</v>
       </c>
       <c r="AU26" s="63"/>
       <c r="AV26" s="63"/>
       <c r="AW26" s="63"/>
       <c r="AX26" s="1"/>
       <c r="BF26" s="63" t="s">
         <v>5</v>
       </c>
       <c r="BG26" s="63"/>
       <c r="BH26" s="63"/>
       <c r="BI26" s="63"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="66"/>
-      <c r="B27" s="60" t="s">
+      <c r="A27" s="68"/>
+      <c r="B27" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="61"/>
-[...10 lines deleted...]
-      <c r="N27" s="60" t="s">
+      <c r="C27" s="65"/>
+      <c r="D27" s="65"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="65"/>
+      <c r="G27" s="65"/>
+      <c r="H27" s="65"/>
+      <c r="I27" s="65"/>
+      <c r="J27" s="65"/>
+      <c r="K27" s="65"/>
+      <c r="L27" s="65"/>
+      <c r="M27" s="65"/>
+      <c r="N27" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="O27" s="61"/>
-[...10 lines deleted...]
-      <c r="Z27" s="60" t="s">
+      <c r="O27" s="65"/>
+      <c r="P27" s="65"/>
+      <c r="Q27" s="65"/>
+      <c r="R27" s="65"/>
+      <c r="S27" s="65"/>
+      <c r="T27" s="65"/>
+      <c r="U27" s="65"/>
+      <c r="V27" s="65"/>
+      <c r="W27" s="65"/>
+      <c r="X27" s="65"/>
+      <c r="Y27" s="65"/>
+      <c r="Z27" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="AA27" s="61"/>
-[...10 lines deleted...]
-      <c r="AL27" s="60" t="s">
+      <c r="AA27" s="65"/>
+      <c r="AB27" s="65"/>
+      <c r="AC27" s="65"/>
+      <c r="AD27" s="65"/>
+      <c r="AE27" s="65"/>
+      <c r="AF27" s="65"/>
+      <c r="AG27" s="65"/>
+      <c r="AH27" s="65"/>
+      <c r="AI27" s="65"/>
+      <c r="AJ27" s="65"/>
+      <c r="AK27" s="66"/>
+      <c r="AL27" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="AM27" s="61"/>
-[...10 lines deleted...]
-      <c r="AX27" s="60" t="s">
+      <c r="AM27" s="65"/>
+      <c r="AN27" s="65"/>
+      <c r="AO27" s="65"/>
+      <c r="AP27" s="65"/>
+      <c r="AQ27" s="65"/>
+      <c r="AR27" s="65"/>
+      <c r="AS27" s="65"/>
+      <c r="AT27" s="65"/>
+      <c r="AU27" s="65"/>
+      <c r="AV27" s="65"/>
+      <c r="AW27" s="66"/>
+      <c r="AX27" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="AY27" s="61"/>
-[...9 lines deleted...]
-      <c r="BI27" s="62"/>
+      <c r="AY27" s="65"/>
+      <c r="AZ27" s="65"/>
+      <c r="BA27" s="65"/>
+      <c r="BB27" s="65"/>
+      <c r="BC27" s="65"/>
+      <c r="BD27" s="65"/>
+      <c r="BE27" s="65"/>
+      <c r="BF27" s="65"/>
+      <c r="BG27" s="65"/>
+      <c r="BH27" s="65"/>
+      <c r="BI27" s="66"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="67"/>
+      <c r="A28" s="69"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -4877,51 +4924,51 @@
       </c>
       <c r="AT28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AU28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AV28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW28" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AX28" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY28" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ28" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA28" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BB28" s="3" t="s">
+      <c r="BB28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC28" s="3" t="s">
         <v>11</v>
       </c>
       <c r="BD28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="BE28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="BF28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="BG28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="BH28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI28" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
@@ -5059,55 +5106,57 @@
       </c>
       <c r="AS29" s="41">
         <v>484150.5</v>
       </c>
       <c r="AT29" s="9">
         <v>851398.6</v>
       </c>
       <c r="AU29" s="9">
         <v>1082451.7</v>
       </c>
       <c r="AV29" s="41">
         <v>1149338.2</v>
       </c>
       <c r="AW29" s="49">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX29" s="41">
         <v>45967.5</v>
       </c>
       <c r="AY29" s="41">
         <v>94236.9</v>
       </c>
       <c r="AZ29" s="41">
         <v>145858.20000000001</v>
       </c>
-      <c r="BA29" s="41">
+      <c r="BA29" s="60">
         <v>202516.6</v>
       </c>
-      <c r="BB29" s="41"/>
-      <c r="BC29" s="6"/>
+      <c r="BB29" s="43">
+        <v>255233.6</v>
+      </c>
+      <c r="BC29" s="61"/>
       <c r="BD29" s="9"/>
       <c r="BE29" s="41"/>
       <c r="BF29" s="48"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="41"/>
       <c r="BI29" s="49"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="6">
         <v>151.6</v>
       </c>
       <c r="C30" s="6">
         <v>354.4</v>
       </c>
       <c r="D30" s="6">
         <v>562.70000000000005</v>
       </c>
       <c r="E30" s="6">
         <v>853.9</v>
       </c>
       <c r="F30" s="6">
         <v>1247.3</v>
@@ -5228,55 +5277,57 @@
       </c>
       <c r="AS30" s="41">
         <v>4678</v>
       </c>
       <c r="AT30" s="9">
         <v>7016</v>
       </c>
       <c r="AU30" s="9">
         <v>9481.4</v>
       </c>
       <c r="AV30" s="41">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW30" s="41">
         <v>10212</v>
       </c>
       <c r="AX30" s="41">
         <v>83.7</v>
       </c>
       <c r="AY30" s="41">
         <v>194.2</v>
       </c>
       <c r="AZ30" s="41">
         <v>300.95</v>
       </c>
-      <c r="BA30" s="41">
+      <c r="BA30" s="60">
         <v>430.7</v>
       </c>
-      <c r="BB30" s="41"/>
-      <c r="BC30" s="6"/>
+      <c r="BB30" s="43">
+        <v>587</v>
+      </c>
+      <c r="BC30" s="61"/>
       <c r="BD30" s="9"/>
       <c r="BE30" s="41"/>
       <c r="BF30" s="48"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="41"/>
       <c r="BI30" s="41"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="6">
         <v>847.9</v>
       </c>
       <c r="C31" s="6">
         <v>1644.4</v>
       </c>
       <c r="D31" s="6">
         <v>2531.1</v>
       </c>
       <c r="E31" s="6">
         <v>3486.4</v>
       </c>
       <c r="F31" s="6">
         <v>4561.7</v>
@@ -5397,55 +5448,57 @@
       </c>
       <c r="AS31" s="41">
         <v>9273.4</v>
       </c>
       <c r="AT31" s="9">
         <v>18678.7</v>
       </c>
       <c r="AU31" s="9">
         <v>25569.9</v>
       </c>
       <c r="AV31" s="41">
         <v>28380.799999999999</v>
       </c>
       <c r="AW31" s="41">
         <v>31355.8</v>
       </c>
       <c r="AX31" s="41">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY31" s="41">
         <v>3170.2</v>
       </c>
       <c r="AZ31" s="41">
         <v>6425.14</v>
       </c>
-      <c r="BA31" s="41">
+      <c r="BA31" s="60">
         <v>9195.1</v>
       </c>
-      <c r="BB31" s="41"/>
-      <c r="BC31" s="6"/>
+      <c r="BB31" s="43">
+        <v>10738.8</v>
+      </c>
+      <c r="BC31" s="61"/>
       <c r="BD31" s="9"/>
       <c r="BE31" s="41"/>
       <c r="BF31" s="48"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="41"/>
       <c r="BI31" s="41"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="6">
         <v>334</v>
       </c>
       <c r="C32" s="6">
         <v>687</v>
       </c>
       <c r="D32" s="6">
         <v>1068.4000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1559.7</v>
       </c>
       <c r="F32" s="6">
         <v>2117.1</v>
@@ -5566,55 +5619,57 @@
       </c>
       <c r="AS32" s="41">
         <v>6903.7</v>
       </c>
       <c r="AT32" s="9">
         <v>10890.1</v>
       </c>
       <c r="AU32" s="9">
         <v>13356.8</v>
       </c>
       <c r="AV32" s="41">
         <v>14146.2</v>
       </c>
       <c r="AW32" s="41">
         <v>14594.6</v>
       </c>
       <c r="AX32" s="41">
         <v>528.5</v>
       </c>
       <c r="AY32" s="41">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ32" s="41">
         <v>1646.7</v>
       </c>
-      <c r="BA32" s="41">
+      <c r="BA32" s="60">
         <v>2252.6999999999998</v>
       </c>
-      <c r="BB32" s="41"/>
-      <c r="BC32" s="6"/>
+      <c r="BB32" s="43">
+        <v>2893.6</v>
+      </c>
+      <c r="BC32" s="61"/>
       <c r="BD32" s="9"/>
       <c r="BE32" s="41"/>
       <c r="BF32" s="48"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="41"/>
       <c r="BI32" s="41"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="6">
         <v>1067.9000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>2188.5</v>
       </c>
       <c r="D33" s="6">
         <v>3606.3</v>
       </c>
       <c r="E33" s="6">
         <v>5185.3999999999996</v>
       </c>
       <c r="F33" s="6">
         <v>6941.6</v>
@@ -5735,55 +5790,57 @@
       </c>
       <c r="AS33" s="41">
         <v>19108</v>
       </c>
       <c r="AT33" s="9">
         <v>27159.8</v>
       </c>
       <c r="AU33" s="9">
         <v>30335.599999999999</v>
       </c>
       <c r="AV33" s="41">
         <v>32207.5</v>
       </c>
       <c r="AW33" s="41">
         <v>34849.699999999997</v>
       </c>
       <c r="AX33" s="41">
         <v>1493.2</v>
       </c>
       <c r="AY33" s="41">
         <v>3149.9</v>
       </c>
       <c r="AZ33" s="41">
         <v>4863.3599999999997</v>
       </c>
-      <c r="BA33" s="41">
+      <c r="BA33" s="60">
         <v>6706.1</v>
       </c>
-      <c r="BB33" s="41"/>
-      <c r="BC33" s="6"/>
+      <c r="BB33" s="43">
+        <v>8755.9</v>
+      </c>
+      <c r="BC33" s="61"/>
       <c r="BD33" s="9"/>
       <c r="BE33" s="41"/>
       <c r="BF33" s="48"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="41"/>
       <c r="BI33" s="41"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="6">
         <v>1452.9</v>
       </c>
       <c r="C34" s="6">
         <v>2912.5</v>
       </c>
       <c r="D34" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E34" s="6">
         <v>6642.9</v>
       </c>
       <c r="F34" s="6">
         <v>8941.2999999999993</v>
@@ -5904,55 +5961,57 @@
       </c>
       <c r="AS34" s="41">
         <v>26895.4</v>
       </c>
       <c r="AT34" s="9">
         <v>80528.800000000003</v>
       </c>
       <c r="AU34" s="6">
         <v>116075.9</v>
       </c>
       <c r="AV34" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW34" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX34" s="41">
         <v>1825</v>
       </c>
       <c r="AY34" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ34" s="41">
         <v>5779.34</v>
       </c>
-      <c r="BA34" s="41">
+      <c r="BA34" s="60">
         <v>8013.7</v>
       </c>
-      <c r="BB34" s="41"/>
-      <c r="BC34" s="6"/>
+      <c r="BB34" s="43">
+        <v>10613.6</v>
+      </c>
+      <c r="BC34" s="61"/>
       <c r="BD34" s="9"/>
       <c r="BE34" s="41"/>
       <c r="BF34" s="48"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="41"/>
       <c r="BI34" s="41"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="6">
         <v>2028.7</v>
       </c>
       <c r="C35" s="6">
         <v>4224.8999999999996</v>
       </c>
       <c r="D35" s="6">
         <v>6762.6</v>
       </c>
       <c r="E35" s="6">
         <v>9180.9</v>
       </c>
       <c r="F35" s="6">
         <v>11838.4</v>
@@ -6073,55 +6132,57 @@
       </c>
       <c r="AS35" s="41">
         <v>33049.199999999997</v>
       </c>
       <c r="AT35" s="9">
         <v>57444.3</v>
       </c>
       <c r="AU35" s="6">
         <v>70493.7</v>
       </c>
       <c r="AV35" s="41">
         <v>75665.7</v>
       </c>
       <c r="AW35" s="41">
         <v>85152.3</v>
       </c>
       <c r="AX35" s="41">
         <v>3401.3</v>
       </c>
       <c r="AY35" s="41">
         <v>6497.1</v>
       </c>
       <c r="AZ35" s="41">
         <v>9886.19</v>
       </c>
-      <c r="BA35" s="41">
+      <c r="BA35" s="60">
         <v>12812</v>
       </c>
-      <c r="BB35" s="41"/>
-      <c r="BC35" s="6"/>
+      <c r="BB35" s="43">
+        <v>15849.2</v>
+      </c>
+      <c r="BC35" s="61"/>
       <c r="BD35" s="9"/>
       <c r="BE35" s="41"/>
       <c r="BF35" s="48"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="41"/>
       <c r="BI35" s="41"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="6">
         <v>2101.8000000000002</v>
       </c>
       <c r="C36" s="6">
         <v>4353.8</v>
       </c>
       <c r="D36" s="6">
         <v>7694.2</v>
       </c>
       <c r="E36" s="6">
         <v>11008.7</v>
       </c>
       <c r="F36" s="6">
         <v>14599.7</v>
@@ -6242,55 +6303,57 @@
       </c>
       <c r="AS36" s="41">
         <v>34577.800000000003</v>
       </c>
       <c r="AT36" s="9">
         <v>59230.3</v>
       </c>
       <c r="AU36" s="6">
         <v>72968.600000000006</v>
       </c>
       <c r="AV36" s="41">
         <v>77942.600000000006</v>
       </c>
       <c r="AW36" s="41">
         <v>82886.3</v>
       </c>
       <c r="AX36" s="41">
         <v>3985.9</v>
       </c>
       <c r="AY36" s="41">
         <v>8691.5</v>
       </c>
       <c r="AZ36" s="41">
         <v>12535.89</v>
       </c>
-      <c r="BA36" s="41">
+      <c r="BA36" s="60">
         <v>18708.7</v>
       </c>
-      <c r="BB36" s="41"/>
-      <c r="BC36" s="6"/>
+      <c r="BB36" s="43">
+        <v>22493.200000000001</v>
+      </c>
+      <c r="BC36" s="61"/>
       <c r="BD36" s="9"/>
       <c r="BE36" s="41"/>
       <c r="BF36" s="48"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="41"/>
       <c r="BI36" s="41"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="6">
         <v>1057.8</v>
       </c>
       <c r="C37" s="6">
         <v>2129.3000000000002</v>
       </c>
       <c r="D37" s="6">
         <v>3431.7</v>
       </c>
       <c r="E37" s="6">
         <v>4969.2</v>
       </c>
       <c r="F37" s="6">
         <v>6726.2</v>
@@ -6411,55 +6474,57 @@
       </c>
       <c r="AS37" s="41">
         <v>17492.8</v>
       </c>
       <c r="AT37" s="9">
         <v>58335.6</v>
       </c>
       <c r="AU37" s="6">
         <v>84740.7</v>
       </c>
       <c r="AV37" s="41">
         <v>84684.6</v>
       </c>
       <c r="AW37" s="41">
         <v>85719.9</v>
       </c>
       <c r="AX37" s="41">
         <v>1369.8</v>
       </c>
       <c r="AY37" s="41">
         <v>2800.9</v>
       </c>
       <c r="AZ37" s="41">
         <v>4357.5600000000004</v>
       </c>
-      <c r="BA37" s="41">
+      <c r="BA37" s="60">
         <v>5930.8</v>
       </c>
-      <c r="BB37" s="41"/>
-      <c r="BC37" s="6"/>
+      <c r="BB37" s="43">
+        <v>7714.8</v>
+      </c>
+      <c r="BC37" s="61"/>
       <c r="BD37" s="9"/>
       <c r="BE37" s="41"/>
       <c r="BF37" s="48"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="41"/>
       <c r="BI37" s="41"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="6">
         <v>1961.6</v>
       </c>
       <c r="C38" s="6">
         <v>4182.1000000000004</v>
       </c>
       <c r="D38" s="6">
         <v>6662.4</v>
       </c>
       <c r="E38" s="6">
         <v>9745.4</v>
       </c>
       <c r="F38" s="6">
         <v>12684.9</v>
@@ -6580,55 +6645,57 @@
       </c>
       <c r="AS38" s="41">
         <v>31873.5</v>
       </c>
       <c r="AT38" s="9">
         <v>55860.5</v>
       </c>
       <c r="AU38" s="6">
         <v>67334.5</v>
       </c>
       <c r="AV38" s="41">
         <v>72155.5</v>
       </c>
       <c r="AW38" s="41">
         <v>77746.600000000006</v>
       </c>
       <c r="AX38" s="41">
         <v>2216.6</v>
       </c>
       <c r="AY38" s="41">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ38" s="41">
         <v>8151.83</v>
       </c>
-      <c r="BA38" s="41">
+      <c r="BA38" s="60">
         <v>12794.5</v>
       </c>
-      <c r="BB38" s="41"/>
-      <c r="BC38" s="6"/>
+      <c r="BB38" s="43">
+        <v>15770.3</v>
+      </c>
+      <c r="BC38" s="61"/>
       <c r="BD38" s="9"/>
       <c r="BE38" s="41"/>
       <c r="BF38" s="48"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="41"/>
       <c r="BI38" s="41"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="6">
         <v>1022.4</v>
       </c>
       <c r="C39" s="6">
         <v>2099.6999999999998</v>
       </c>
       <c r="D39" s="6">
         <v>3345.6</v>
       </c>
       <c r="E39" s="6">
         <v>4678.1000000000004</v>
       </c>
       <c r="F39" s="6">
         <v>6145.3</v>
@@ -6749,55 +6816,57 @@
       </c>
       <c r="AS39" s="41">
         <v>16584.2</v>
       </c>
       <c r="AT39" s="9">
         <v>37019.300000000003</v>
       </c>
       <c r="AU39" s="6">
         <v>52324.3</v>
       </c>
       <c r="AV39" s="41">
         <v>60124.7</v>
       </c>
       <c r="AW39" s="41">
         <v>70197.899999999994</v>
       </c>
       <c r="AX39" s="41">
         <v>1342.2</v>
       </c>
       <c r="AY39" s="41">
         <v>3136.1</v>
       </c>
       <c r="AZ39" s="41">
         <v>4744.8500000000004</v>
       </c>
-      <c r="BA39" s="41">
+      <c r="BA39" s="60">
         <v>6346.1</v>
       </c>
-      <c r="BB39" s="41"/>
-      <c r="BC39" s="6"/>
+      <c r="BB39" s="43">
+        <v>8071.7</v>
+      </c>
+      <c r="BC39" s="61"/>
       <c r="BD39" s="9"/>
       <c r="BE39" s="41"/>
       <c r="BF39" s="48"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="41"/>
       <c r="BI39" s="41"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="6">
         <v>5115.8</v>
       </c>
       <c r="C40" s="6">
         <v>10197.4</v>
       </c>
       <c r="D40" s="6">
         <v>15708.6</v>
       </c>
       <c r="E40" s="6">
         <v>21675.8</v>
       </c>
       <c r="F40" s="6">
         <v>28090.6</v>
@@ -6918,55 +6987,57 @@
       </c>
       <c r="AS40" s="41">
         <v>79224.5</v>
       </c>
       <c r="AT40" s="9">
         <v>116154.5</v>
       </c>
       <c r="AU40" s="6">
         <v>135830.9</v>
       </c>
       <c r="AV40" s="41">
         <v>144113.9</v>
       </c>
       <c r="AW40" s="41">
         <v>157483.29999999999</v>
       </c>
       <c r="AX40" s="41">
         <v>9117.1</v>
       </c>
       <c r="AY40" s="41">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ40" s="41">
         <v>26854.9</v>
       </c>
-      <c r="BA40" s="41">
+      <c r="BA40" s="60">
         <v>35998.800000000003</v>
       </c>
-      <c r="BB40" s="41"/>
-      <c r="BC40" s="6"/>
+      <c r="BB40" s="43">
+        <v>49511.199999999997</v>
+      </c>
+      <c r="BC40" s="61"/>
       <c r="BD40" s="9"/>
       <c r="BE40" s="41"/>
       <c r="BF40" s="48"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="41"/>
       <c r="BI40" s="41"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="6">
         <v>4439.2</v>
       </c>
       <c r="C41" s="6">
         <v>9092.7000000000007</v>
       </c>
       <c r="D41" s="6">
         <v>14137.8</v>
       </c>
       <c r="E41" s="6">
         <v>19032.5</v>
       </c>
       <c r="F41" s="6">
         <v>24343.3</v>
@@ -7087,55 +7158,57 @@
       </c>
       <c r="AS41" s="41">
         <v>80745.100000000006</v>
       </c>
       <c r="AT41" s="9">
         <v>106933.7</v>
       </c>
       <c r="AU41" s="9">
         <v>131041.7</v>
       </c>
       <c r="AV41" s="41">
         <v>141848.79999999999</v>
       </c>
       <c r="AW41" s="41">
         <v>137179.79999999999</v>
       </c>
       <c r="AX41" s="41">
         <v>8740.1</v>
       </c>
       <c r="AY41" s="41">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ41" s="41">
         <v>28979.13</v>
       </c>
-      <c r="BA41" s="41">
+      <c r="BA41" s="60">
         <v>39889.9</v>
       </c>
-      <c r="BB41" s="41"/>
-      <c r="BC41" s="6"/>
+      <c r="BB41" s="43">
+        <v>46079.8</v>
+      </c>
+      <c r="BC41" s="61"/>
       <c r="BD41" s="9"/>
       <c r="BE41" s="41"/>
       <c r="BF41" s="48"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>1689.5</v>
       </c>
       <c r="C42" s="6">
         <v>3461.8</v>
       </c>
       <c r="D42" s="6">
         <v>5377</v>
       </c>
       <c r="E42" s="6">
         <v>7814.2</v>
       </c>
       <c r="F42" s="6">
         <v>10448</v>
@@ -7256,55 +7329,57 @@
       </c>
       <c r="AS42" s="41">
         <v>31278</v>
       </c>
       <c r="AT42" s="9">
         <v>69203.100000000006</v>
       </c>
       <c r="AU42" s="9">
         <v>94579.199999999997</v>
       </c>
       <c r="AV42" s="41">
         <v>99597.6</v>
       </c>
       <c r="AW42" s="41">
         <v>106600.3</v>
       </c>
       <c r="AX42" s="41">
         <v>1915.8</v>
       </c>
       <c r="AY42" s="41">
         <v>3774.2</v>
       </c>
       <c r="AZ42" s="41">
         <v>6321.44</v>
       </c>
-      <c r="BA42" s="41">
+      <c r="BA42" s="60">
         <v>8812.7000000000007</v>
       </c>
-      <c r="BB42" s="41"/>
-      <c r="BC42" s="6"/>
+      <c r="BB42" s="43">
+        <v>11505.1</v>
+      </c>
+      <c r="BC42" s="61"/>
       <c r="BD42" s="9"/>
       <c r="BE42" s="41"/>
       <c r="BF42" s="48"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="6">
         <v>987.5</v>
       </c>
       <c r="C43" s="6">
         <v>2071.5</v>
       </c>
       <c r="D43" s="6">
         <v>3206.5</v>
       </c>
       <c r="E43" s="6">
         <v>4362.8</v>
       </c>
       <c r="F43" s="6">
         <v>5694.2</v>
@@ -7425,55 +7500,57 @@
       </c>
       <c r="AS43" s="41">
         <v>11863</v>
       </c>
       <c r="AT43" s="9">
         <v>15894.2</v>
       </c>
       <c r="AU43" s="9">
         <v>18448.599999999999</v>
       </c>
       <c r="AV43" s="41">
         <v>20770.2</v>
       </c>
       <c r="AW43" s="41">
         <v>23511.200000000001</v>
       </c>
       <c r="AX43" s="41">
         <v>1312</v>
       </c>
       <c r="AY43" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ43" s="41">
         <v>4234.05</v>
       </c>
-      <c r="BA43" s="41">
+      <c r="BA43" s="60">
         <v>5683.1</v>
       </c>
-      <c r="BB43" s="41"/>
-      <c r="BC43" s="6"/>
+      <c r="BB43" s="43">
+        <v>7257</v>
+      </c>
+      <c r="BC43" s="61"/>
       <c r="BD43" s="9"/>
       <c r="BE43" s="41"/>
       <c r="BF43" s="48"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="6">
         <v>2138.6</v>
       </c>
       <c r="C44" s="6">
         <v>4366.5</v>
       </c>
       <c r="D44" s="6">
         <v>7400.2</v>
       </c>
       <c r="E44" s="6">
         <v>10194.700000000001</v>
       </c>
       <c r="F44" s="6">
         <v>13135.2</v>
@@ -7594,55 +7671,57 @@
       </c>
       <c r="AS44" s="41">
         <v>29241.8</v>
       </c>
       <c r="AT44" s="9">
         <v>39100.400000000001</v>
       </c>
       <c r="AU44" s="9">
         <v>45350.1</v>
       </c>
       <c r="AV44" s="41">
         <v>48870.9</v>
       </c>
       <c r="AW44" s="41">
         <v>52955.199999999997</v>
       </c>
       <c r="AX44" s="41">
         <v>2617.1</v>
       </c>
       <c r="AY44" s="41">
         <v>5329.8</v>
       </c>
       <c r="AZ44" s="41">
         <v>8040.5</v>
       </c>
-      <c r="BA44" s="41">
+      <c r="BA44" s="60">
         <v>11035.8</v>
       </c>
-      <c r="BB44" s="41"/>
-      <c r="BC44" s="6"/>
+      <c r="BB44" s="43">
+        <v>14045.4</v>
+      </c>
+      <c r="BC44" s="61"/>
       <c r="BD44" s="9"/>
       <c r="BE44" s="41"/>
       <c r="BF44" s="48"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="41"/>
       <c r="BI44" s="41"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="6">
         <v>2298.5</v>
       </c>
       <c r="C45" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D45" s="6">
         <v>7410</v>
       </c>
       <c r="E45" s="6">
         <v>10374.1</v>
       </c>
       <c r="F45" s="6">
         <v>13601</v>
@@ -7763,55 +7842,57 @@
       </c>
       <c r="AS45" s="41">
         <v>32485</v>
       </c>
       <c r="AT45" s="9">
         <v>43415.6</v>
       </c>
       <c r="AU45" s="9">
         <v>50964</v>
       </c>
       <c r="AV45" s="41">
         <v>53210.2</v>
       </c>
       <c r="AW45" s="41">
         <v>58996</v>
       </c>
       <c r="AX45" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY45" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ45" s="41">
         <v>9825.31</v>
       </c>
-      <c r="BA45" s="41">
+      <c r="BA45" s="60">
         <v>13713.3</v>
       </c>
-      <c r="BB45" s="41"/>
-      <c r="BC45" s="6"/>
+      <c r="BB45" s="43">
+        <v>17764.3</v>
+      </c>
+      <c r="BC45" s="61"/>
       <c r="BD45" s="9"/>
       <c r="BE45" s="41"/>
       <c r="BF45" s="48"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="41"/>
       <c r="BI45" s="41"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="6">
         <v>615.70000000000005</v>
       </c>
       <c r="C46" s="6">
         <v>1333.3</v>
       </c>
       <c r="D46" s="6">
         <v>2122.8000000000002</v>
       </c>
       <c r="E46" s="6">
         <v>3024.4</v>
       </c>
       <c r="F46" s="6">
         <v>4067.9</v>
@@ -7932,55 +8013,57 @@
       </c>
       <c r="AS46" s="41">
         <v>18877.099999999999</v>
       </c>
       <c r="AT46" s="9">
         <v>48533.7</v>
       </c>
       <c r="AU46" s="9">
         <v>63555.8</v>
       </c>
       <c r="AV46" s="41">
         <v>67458</v>
       </c>
       <c r="AW46" s="41">
         <v>71699.600000000006</v>
       </c>
       <c r="AX46" s="41">
         <v>788.4</v>
       </c>
       <c r="AY46" s="41">
         <v>1858.1</v>
       </c>
       <c r="AZ46" s="41">
         <v>2911.07</v>
       </c>
-      <c r="BA46" s="41">
+      <c r="BA46" s="60">
         <v>4192.6000000000004</v>
       </c>
-      <c r="BB46" s="41"/>
-      <c r="BC46" s="6"/>
+      <c r="BB46" s="43">
+        <v>5582.7</v>
+      </c>
+      <c r="BC46" s="61"/>
       <c r="BD46" s="9"/>
       <c r="BE46" s="41"/>
       <c r="BF46" s="48"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="41"/>
       <c r="BI46" s="41"/>
     </row>
     <row r="47" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="13"/>
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
@@ -7994,71 +8077,71 @@
     <row r="48" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B48" s="14"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="14"/>
       <c r="Q48" s="14"/>
       <c r="R48" s="14"/>
       <c r="S48" s="14"/>
       <c r="T48" s="14"/>
       <c r="U48" s="14"/>
       <c r="AA48" s="27"/>
       <c r="AC48" s="27"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="65" t="s">
+      <c r="A49" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="65"/>
-[...16 lines deleted...]
-      <c r="S49" s="65"/>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="67"/>
+      <c r="G49" s="67"/>
+      <c r="H49" s="67"/>
+      <c r="I49" s="67"/>
+      <c r="J49" s="67"/>
+      <c r="K49" s="67"/>
+      <c r="L49" s="67"/>
+      <c r="M49" s="67"/>
+      <c r="N49" s="67"/>
+      <c r="O49" s="67"/>
+      <c r="P49" s="67"/>
+      <c r="Q49" s="67"/>
+      <c r="R49" s="67"/>
+      <c r="S49" s="67"/>
       <c r="Z49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AA49" s="47"/>
       <c r="AB49" s="44"/>
       <c r="AC49" s="47"/>
       <c r="AD49" s="44"/>
       <c r="AE49" s="44"/>
       <c r="AF49" s="44"/>
       <c r="AG49" s="44"/>
       <c r="AH49" s="44"/>
       <c r="AI49" s="44"/>
       <c r="AJ49" s="44"/>
       <c r="AK49" s="44"/>
       <c r="AX49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AY49" s="47"/>
       <c r="AZ49" s="44"/>
       <c r="BA49" s="47"/>
       <c r="BB49" s="44"/>
       <c r="BC49" s="44"/>
       <c r="BD49" s="44"/>
       <c r="BE49" s="44"/>
       <c r="BF49" s="44"/>
@@ -8074,124 +8157,124 @@
         <v>5</v>
       </c>
       <c r="W50" s="63"/>
       <c r="X50" s="63"/>
       <c r="Y50" s="63"/>
       <c r="AH50" s="63"/>
       <c r="AI50" s="63"/>
       <c r="AJ50" s="63"/>
       <c r="AK50" s="63"/>
       <c r="AL50" s="1"/>
       <c r="AT50" s="63" t="s">
         <v>5</v>
       </c>
       <c r="AU50" s="63"/>
       <c r="AV50" s="63"/>
       <c r="AW50" s="63"/>
       <c r="AX50" s="1"/>
       <c r="BF50" s="63" t="s">
         <v>5</v>
       </c>
       <c r="BG50" s="63"/>
       <c r="BH50" s="63"/>
       <c r="BI50" s="63"/>
     </row>
     <row r="51" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="66"/>
-      <c r="B51" s="60" t="s">
+      <c r="A51" s="68"/>
+      <c r="B51" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="C51" s="61"/>
-[...10 lines deleted...]
-      <c r="N51" s="60" t="s">
+      <c r="C51" s="65"/>
+      <c r="D51" s="65"/>
+      <c r="E51" s="65"/>
+      <c r="F51" s="65"/>
+      <c r="G51" s="65"/>
+      <c r="H51" s="65"/>
+      <c r="I51" s="65"/>
+      <c r="J51" s="65"/>
+      <c r="K51" s="65"/>
+      <c r="L51" s="65"/>
+      <c r="M51" s="66"/>
+      <c r="N51" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="O51" s="61"/>
-[...10 lines deleted...]
-      <c r="Z51" s="60" t="s">
+      <c r="O51" s="65"/>
+      <c r="P51" s="65"/>
+      <c r="Q51" s="65"/>
+      <c r="R51" s="65"/>
+      <c r="S51" s="65"/>
+      <c r="T51" s="65"/>
+      <c r="U51" s="65"/>
+      <c r="V51" s="65"/>
+      <c r="W51" s="65"/>
+      <c r="X51" s="65"/>
+      <c r="Y51" s="65"/>
+      <c r="Z51" s="64" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="61"/>
-[...10 lines deleted...]
-      <c r="AL51" s="60" t="s">
+      <c r="AA51" s="65"/>
+      <c r="AB51" s="65"/>
+      <c r="AC51" s="65"/>
+      <c r="AD51" s="65"/>
+      <c r="AE51" s="65"/>
+      <c r="AF51" s="65"/>
+      <c r="AG51" s="65"/>
+      <c r="AH51" s="65"/>
+      <c r="AI51" s="65"/>
+      <c r="AJ51" s="65"/>
+      <c r="AK51" s="65"/>
+      <c r="AL51" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="AM51" s="61"/>
-[...10 lines deleted...]
-      <c r="AX51" s="60" t="s">
+      <c r="AM51" s="65"/>
+      <c r="AN51" s="65"/>
+      <c r="AO51" s="65"/>
+      <c r="AP51" s="65"/>
+      <c r="AQ51" s="65"/>
+      <c r="AR51" s="65"/>
+      <c r="AS51" s="65"/>
+      <c r="AT51" s="65"/>
+      <c r="AU51" s="65"/>
+      <c r="AV51" s="65"/>
+      <c r="AW51" s="66"/>
+      <c r="AX51" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="AY51" s="61"/>
-[...9 lines deleted...]
-      <c r="BI51" s="62"/>
+      <c r="AY51" s="65"/>
+      <c r="AZ51" s="65"/>
+      <c r="BA51" s="65"/>
+      <c r="BB51" s="65"/>
+      <c r="BC51" s="65"/>
+      <c r="BD51" s="65"/>
+      <c r="BE51" s="65"/>
+      <c r="BF51" s="65"/>
+      <c r="BG51" s="65"/>
+      <c r="BH51" s="65"/>
+      <c r="BI51" s="66"/>
     </row>
     <row r="52" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="67"/>
+      <c r="A52" s="69"/>
       <c r="B52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J52" s="2" t="s">
@@ -8304,51 +8387,51 @@
       </c>
       <c r="AT52" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AU52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AV52" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW52" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AX52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ52" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA52" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BB52" s="3" t="s">
+      <c r="BB52" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC52" s="3" t="s">
         <v>11</v>
       </c>
       <c r="BD52" s="3" t="s">
         <v>6</v>
       </c>
       <c r="BE52" s="3" t="s">
         <v>7</v>
       </c>
       <c r="BF52" s="3" t="s">
         <v>8</v>
       </c>
       <c r="BG52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="BH52" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI52" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
@@ -8486,55 +8569,57 @@
       </c>
       <c r="AS53" s="41">
         <v>225775.7</v>
       </c>
       <c r="AT53" s="9">
         <v>537506.9</v>
       </c>
       <c r="AU53" s="9">
         <v>727995.9</v>
       </c>
       <c r="AV53" s="41">
         <v>756273.8</v>
       </c>
       <c r="AW53" s="49">
         <v>765229.6</v>
       </c>
       <c r="AX53" s="41">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY53" s="41">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ53" s="41">
         <v>25806.5</v>
       </c>
-      <c r="BA53" s="41">
+      <c r="BA53" s="60">
         <v>34411.1</v>
       </c>
-      <c r="BB53" s="41"/>
-      <c r="BC53" s="6"/>
+      <c r="BB53" s="43">
+        <v>39674.1</v>
+      </c>
+      <c r="BC53" s="61"/>
       <c r="BD53" s="9"/>
       <c r="BE53" s="41"/>
       <c r="BF53" s="48"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="41"/>
       <c r="BI53" s="49"/>
     </row>
     <row r="54" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="6">
         <v>2.5</v>
       </c>
       <c r="C54" s="6">
         <v>5</v>
       </c>
       <c r="D54" s="6">
         <v>7.5</v>
       </c>
       <c r="E54" s="6">
         <v>10</v>
       </c>
       <c r="F54" s="6">
         <v>16.399999999999999</v>
@@ -8655,55 +8740,57 @@
       </c>
       <c r="AS54" s="41">
         <v>3230.2</v>
       </c>
       <c r="AT54" s="9">
         <v>5239.5</v>
       </c>
       <c r="AU54" s="9">
         <v>7435.8</v>
       </c>
       <c r="AV54" s="41">
         <v>7447.5</v>
       </c>
       <c r="AW54" s="41">
         <v>7450.2</v>
       </c>
       <c r="AX54" s="41">
         <v>5.66</v>
       </c>
       <c r="AY54" s="41">
         <v>11.8</v>
       </c>
       <c r="AZ54" s="41">
         <v>17.100000000000001</v>
       </c>
-      <c r="BA54" s="41">
+      <c r="BA54" s="60">
         <v>21.5</v>
       </c>
-      <c r="BB54" s="41"/>
-      <c r="BC54" s="6"/>
+      <c r="BB54" s="43">
+        <v>29.2</v>
+      </c>
+      <c r="BC54" s="61"/>
       <c r="BD54" s="9"/>
       <c r="BE54" s="41"/>
       <c r="BF54" s="48"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="41"/>
       <c r="BI54" s="41"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="6">
         <v>1.4</v>
       </c>
       <c r="C55" s="6">
         <v>2.8</v>
       </c>
       <c r="D55" s="6">
         <v>4.2</v>
       </c>
       <c r="E55" s="6">
         <v>5.6</v>
       </c>
       <c r="F55" s="6">
         <v>13.4</v>
@@ -8824,55 +8911,57 @@
       </c>
       <c r="AS55" s="41">
         <v>3496</v>
       </c>
       <c r="AT55" s="9">
         <v>10718.1</v>
       </c>
       <c r="AU55" s="9">
         <v>16413.3</v>
       </c>
       <c r="AV55" s="41">
         <v>18528.2</v>
       </c>
       <c r="AW55" s="41">
         <v>20445.3</v>
       </c>
       <c r="AX55" s="41">
         <v>2.73</v>
       </c>
       <c r="AY55" s="41">
         <v>5.6</v>
       </c>
       <c r="AZ55" s="41">
         <v>8.1</v>
       </c>
-      <c r="BA55" s="41">
+      <c r="BA55" s="60">
         <v>10.1</v>
       </c>
-      <c r="BB55" s="41"/>
-      <c r="BC55" s="6"/>
+      <c r="BB55" s="43">
+        <v>11.7</v>
+      </c>
+      <c r="BC55" s="61"/>
       <c r="BD55" s="9"/>
       <c r="BE55" s="41"/>
       <c r="BF55" s="48"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="41"/>
       <c r="BI55" s="41"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="6">
         <v>33</v>
       </c>
       <c r="C56" s="6">
         <v>66</v>
       </c>
       <c r="D56" s="6">
         <v>98.9</v>
       </c>
       <c r="E56" s="6">
         <v>131.9</v>
       </c>
       <c r="F56" s="6">
         <v>169.9</v>
@@ -8993,55 +9082,57 @@
       </c>
       <c r="AS56" s="41">
         <v>3817.2</v>
       </c>
       <c r="AT56" s="9">
         <v>7251.9</v>
       </c>
       <c r="AU56" s="9">
         <v>9141.9</v>
       </c>
       <c r="AV56" s="41">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW56" s="41">
         <v>8902.4</v>
       </c>
       <c r="AX56" s="41">
         <v>85.21</v>
       </c>
       <c r="AY56" s="41">
         <v>175.9</v>
       </c>
       <c r="AZ56" s="41">
         <v>252.4</v>
       </c>
-      <c r="BA56" s="41">
+      <c r="BA56" s="60">
         <v>304.3</v>
       </c>
-      <c r="BB56" s="41"/>
-      <c r="BC56" s="6"/>
+      <c r="BB56" s="43">
+        <v>360.7</v>
+      </c>
+      <c r="BC56" s="61"/>
       <c r="BD56" s="9"/>
       <c r="BE56" s="41"/>
       <c r="BF56" s="48"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="41"/>
       <c r="BI56" s="41"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="6">
         <v>15.7</v>
       </c>
       <c r="C57" s="6">
         <v>31.4</v>
       </c>
       <c r="D57" s="6">
         <v>47.2</v>
       </c>
       <c r="E57" s="6">
         <v>62.9</v>
       </c>
       <c r="F57" s="6">
         <v>105.2</v>
@@ -9162,55 +9253,57 @@
       </c>
       <c r="AS57" s="41">
         <v>7813.6</v>
       </c>
       <c r="AT57" s="9">
         <v>12368.3</v>
       </c>
       <c r="AU57" s="9">
         <v>14190.8</v>
       </c>
       <c r="AV57" s="41">
         <v>14616.6</v>
       </c>
       <c r="AW57" s="41">
         <v>14925</v>
       </c>
       <c r="AX57" s="41">
         <v>5.39</v>
       </c>
       <c r="AY57" s="41">
         <v>11.3</v>
       </c>
       <c r="AZ57" s="41">
         <v>16.3</v>
       </c>
-      <c r="BA57" s="41">
+      <c r="BA57" s="60">
         <v>20.6</v>
       </c>
-      <c r="BB57" s="41"/>
-      <c r="BC57" s="6"/>
+      <c r="BB57" s="43">
+        <v>52.6</v>
+      </c>
+      <c r="BC57" s="61"/>
       <c r="BD57" s="9"/>
       <c r="BE57" s="41"/>
       <c r="BF57" s="48"/>
       <c r="BG57" s="9"/>
       <c r="BH57" s="41"/>
       <c r="BI57" s="41"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>89.2</v>
       </c>
       <c r="C58" s="6">
         <v>178.4</v>
       </c>
       <c r="D58" s="6">
         <v>267.60000000000002</v>
       </c>
       <c r="E58" s="6">
         <v>356.8</v>
       </c>
       <c r="F58" s="6">
         <v>458.8</v>
@@ -9331,55 +9424,57 @@
       </c>
       <c r="AS58" s="41">
         <v>12653.1</v>
       </c>
       <c r="AT58" s="9">
         <v>64369.1</v>
       </c>
       <c r="AU58" s="6">
         <v>98567</v>
       </c>
       <c r="AV58" s="41">
         <v>99028.7</v>
       </c>
       <c r="AW58" s="41">
         <v>97638</v>
       </c>
       <c r="AX58" s="41">
         <v>79.599999999999994</v>
       </c>
       <c r="AY58" s="41">
         <v>164.4</v>
       </c>
       <c r="AZ58" s="41">
         <v>240.6</v>
       </c>
-      <c r="BA58" s="41">
+      <c r="BA58" s="60">
         <v>279.2</v>
       </c>
-      <c r="BB58" s="41"/>
-      <c r="BC58" s="6"/>
+      <c r="BB58" s="43">
+        <v>335.9</v>
+      </c>
+      <c r="BC58" s="61"/>
       <c r="BD58" s="9"/>
       <c r="BE58" s="41"/>
       <c r="BF58" s="48"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="41"/>
       <c r="BI58" s="41"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6">
         <v>320.10000000000002</v>
       </c>
       <c r="C59" s="6">
         <v>640.20000000000005</v>
       </c>
       <c r="D59" s="6">
         <v>960.3</v>
       </c>
       <c r="E59" s="6">
         <v>1280.4000000000001</v>
       </c>
       <c r="F59" s="6">
         <v>1692.5</v>
@@ -9500,55 +9595,57 @@
       </c>
       <c r="AS59" s="41">
         <v>15340.4</v>
       </c>
       <c r="AT59" s="9">
         <v>37063.199999999997</v>
       </c>
       <c r="AU59" s="6">
         <v>48109.599999999999</v>
       </c>
       <c r="AV59" s="41">
         <v>50487.199999999997</v>
       </c>
       <c r="AW59" s="41">
         <v>56271</v>
       </c>
       <c r="AX59" s="41">
         <v>788.21</v>
       </c>
       <c r="AY59" s="41">
         <v>1470.1</v>
       </c>
       <c r="AZ59" s="41">
         <v>2191.5</v>
       </c>
-      <c r="BA59" s="41">
+      <c r="BA59" s="60">
         <v>2671.8</v>
       </c>
-      <c r="BB59" s="41"/>
-      <c r="BC59" s="6"/>
+      <c r="BB59" s="43">
+        <v>3118.5</v>
+      </c>
+      <c r="BC59" s="61"/>
       <c r="BD59" s="9"/>
       <c r="BE59" s="41"/>
       <c r="BF59" s="48"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="41"/>
       <c r="BI59" s="41"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6">
         <v>205.4</v>
       </c>
       <c r="C60" s="6">
         <v>410.7</v>
       </c>
       <c r="D60" s="6">
         <v>616.1</v>
       </c>
       <c r="E60" s="6">
         <v>837.7</v>
       </c>
       <c r="F60" s="6">
         <v>1081.0999999999999</v>
@@ -9669,55 +9766,57 @@
       </c>
       <c r="AS60" s="41">
         <v>13052.4</v>
       </c>
       <c r="AT60" s="9">
         <v>23068.2</v>
       </c>
       <c r="AU60" s="6">
         <v>26113.599999999999</v>
       </c>
       <c r="AV60" s="41">
         <v>26574</v>
       </c>
       <c r="AW60" s="41">
         <v>25833.5</v>
       </c>
       <c r="AX60" s="41">
         <v>644.46</v>
       </c>
       <c r="AY60" s="41">
         <v>1273.2</v>
       </c>
       <c r="AZ60" s="41">
         <v>1772.4</v>
       </c>
-      <c r="BA60" s="41">
+      <c r="BA60" s="60">
         <v>1418.9</v>
       </c>
-      <c r="BB60" s="41"/>
-      <c r="BC60" s="6"/>
+      <c r="BB60" s="43">
+        <v>1704.8</v>
+      </c>
+      <c r="BC60" s="61"/>
       <c r="BD60" s="9"/>
       <c r="BE60" s="41"/>
       <c r="BF60" s="48"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="41"/>
       <c r="BI60" s="41"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>99.4</v>
       </c>
       <c r="C61" s="6">
         <v>198.8</v>
       </c>
       <c r="D61" s="6">
         <v>298.10000000000002</v>
       </c>
       <c r="E61" s="6">
         <v>397.5</v>
       </c>
       <c r="F61" s="6">
         <v>517.6</v>
@@ -9838,55 +9937,57 @@
       </c>
       <c r="AS61" s="41">
         <v>8843.7999999999993</v>
       </c>
       <c r="AT61" s="9">
         <v>48337.599999999999</v>
       </c>
       <c r="AU61" s="6">
         <v>73737.3</v>
       </c>
       <c r="AV61" s="41">
         <v>72414</v>
       </c>
       <c r="AW61" s="41">
         <v>72145.5</v>
       </c>
       <c r="AX61" s="41">
         <v>280.62</v>
       </c>
       <c r="AY61" s="41">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ61" s="41">
         <v>838.8</v>
       </c>
-      <c r="BA61" s="41">
+      <c r="BA61" s="60">
         <v>940.4</v>
       </c>
-      <c r="BB61" s="41"/>
-      <c r="BC61" s="6"/>
+      <c r="BB61" s="43">
+        <v>1094.0999999999999</v>
+      </c>
+      <c r="BC61" s="61"/>
       <c r="BD61" s="9"/>
       <c r="BE61" s="41"/>
       <c r="BF61" s="48"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="41"/>
       <c r="BI61" s="41"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6">
         <v>219.3</v>
       </c>
       <c r="C62" s="6">
         <v>438.7</v>
       </c>
       <c r="D62" s="6">
         <v>658</v>
       </c>
       <c r="E62" s="6">
         <v>877.4</v>
       </c>
       <c r="F62" s="6">
         <v>1121.3</v>
@@ -10007,55 +10108,57 @@
       </c>
       <c r="AS62" s="41">
         <v>12433.4</v>
       </c>
       <c r="AT62" s="9">
         <v>33870.1</v>
       </c>
       <c r="AU62" s="6">
         <v>43106.3</v>
       </c>
       <c r="AV62" s="41">
         <v>45678.8</v>
       </c>
       <c r="AW62" s="41">
         <v>46299.7</v>
       </c>
       <c r="AX62" s="41">
         <v>493.34</v>
       </c>
       <c r="AY62" s="41">
         <v>986.4</v>
       </c>
       <c r="AZ62" s="41">
         <v>1411.5</v>
       </c>
-      <c r="BA62" s="41">
+      <c r="BA62" s="60">
         <v>1707.8</v>
       </c>
-      <c r="BB62" s="41"/>
-      <c r="BC62" s="6"/>
+      <c r="BB62" s="43">
+        <v>1926.4</v>
+      </c>
+      <c r="BC62" s="61"/>
       <c r="BD62" s="9"/>
       <c r="BE62" s="41"/>
       <c r="BF62" s="48"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="41"/>
       <c r="BI62" s="41"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6">
         <v>3.2</v>
       </c>
       <c r="C63" s="6">
         <v>6.3</v>
       </c>
       <c r="D63" s="6">
         <v>9.5</v>
       </c>
       <c r="E63" s="6">
         <v>12.6</v>
       </c>
       <c r="F63" s="6">
         <v>27</v>
@@ -10176,55 +10279,57 @@
       </c>
       <c r="AS63" s="41">
         <v>6705.5</v>
       </c>
       <c r="AT63" s="9">
         <v>25849.7</v>
       </c>
       <c r="AU63" s="6">
         <v>40013.599999999999</v>
       </c>
       <c r="AV63" s="41">
         <v>46481.8</v>
       </c>
       <c r="AW63" s="41">
         <v>54815.7</v>
       </c>
       <c r="AX63" s="41">
         <v>3.58</v>
       </c>
       <c r="AY63" s="41">
         <v>7</v>
       </c>
       <c r="AZ63" s="41">
         <v>10.5</v>
       </c>
-      <c r="BA63" s="41">
+      <c r="BA63" s="60">
         <v>12.6</v>
       </c>
-      <c r="BB63" s="41"/>
-      <c r="BC63" s="6"/>
+      <c r="BB63" s="43">
+        <v>24.8</v>
+      </c>
+      <c r="BC63" s="61"/>
       <c r="BD63" s="9"/>
       <c r="BE63" s="41"/>
       <c r="BF63" s="48"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="41"/>
       <c r="BI63" s="41"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6">
         <v>98.1</v>
       </c>
       <c r="C64" s="6">
         <v>196.3</v>
       </c>
       <c r="D64" s="6">
         <v>294.39999999999998</v>
       </c>
       <c r="E64" s="6">
         <v>406</v>
       </c>
       <c r="F64" s="6">
         <v>619.1</v>
@@ -10345,55 +10450,57 @@
       </c>
       <c r="AS64" s="41">
         <v>21341.8</v>
       </c>
       <c r="AT64" s="9">
         <v>46805.5</v>
       </c>
       <c r="AU64" s="6">
         <v>58041.5</v>
       </c>
       <c r="AV64" s="41">
         <v>58985.2</v>
       </c>
       <c r="AW64" s="41">
         <v>57700.3</v>
       </c>
       <c r="AX64" s="41">
         <v>571.96</v>
       </c>
       <c r="AY64" s="41">
         <v>1077.5</v>
       </c>
       <c r="AZ64" s="41">
         <v>1504.9</v>
       </c>
-      <c r="BA64" s="41">
+      <c r="BA64" s="60">
         <v>1609.5</v>
       </c>
-      <c r="BB64" s="41"/>
-      <c r="BC64" s="6"/>
+      <c r="BB64" s="43">
+        <v>1967.2</v>
+      </c>
+      <c r="BC64" s="61"/>
       <c r="BD64" s="9"/>
       <c r="BE64" s="41"/>
       <c r="BF64" s="48"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="41"/>
       <c r="BI64" s="41"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6">
         <v>2137.3000000000002</v>
       </c>
       <c r="C65" s="6">
         <v>4274.6000000000004</v>
       </c>
       <c r="D65" s="6">
         <v>6412</v>
       </c>
       <c r="E65" s="6">
         <v>8549.2999999999993</v>
       </c>
       <c r="F65" s="6">
         <v>10803.1</v>
@@ -10514,55 +10621,57 @@
       </c>
       <c r="AS65" s="41">
         <v>62482.7</v>
       </c>
       <c r="AT65" s="9">
         <v>86300.7</v>
       </c>
       <c r="AU65" s="9">
         <v>108342</v>
       </c>
       <c r="AV65" s="41">
         <v>116426.1</v>
       </c>
       <c r="AW65" s="41">
         <v>106636.7</v>
       </c>
       <c r="AX65" s="41">
         <v>6185.07</v>
       </c>
       <c r="AY65" s="41">
         <v>11452.8</v>
       </c>
       <c r="AZ65" s="41">
         <v>17213.900000000001</v>
       </c>
-      <c r="BA65" s="41">
+      <c r="BA65" s="60">
         <v>25025</v>
       </c>
-      <c r="BB65" s="41"/>
-      <c r="BC65" s="6"/>
+      <c r="BB65" s="43">
+        <v>28133.1</v>
+      </c>
+      <c r="BC65" s="61"/>
       <c r="BD65" s="9"/>
       <c r="BE65" s="41"/>
       <c r="BF65" s="48"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="41"/>
       <c r="BI65" s="41"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="6">
         <v>77</v>
       </c>
       <c r="C66" s="6">
         <v>154</v>
       </c>
       <c r="D66" s="6">
         <v>231</v>
       </c>
       <c r="E66" s="6">
         <v>308</v>
       </c>
       <c r="F66" s="6">
         <v>405.8</v>
@@ -10683,55 +10792,57 @@
       </c>
       <c r="AS66" s="41">
         <v>18146.2</v>
       </c>
       <c r="AT66" s="9">
         <v>53392.3</v>
       </c>
       <c r="AU66" s="9">
         <v>76648.2</v>
       </c>
       <c r="AV66" s="41">
         <v>78885.399999999994</v>
       </c>
       <c r="AW66" s="41">
         <v>81754.7</v>
       </c>
       <c r="AX66" s="41">
         <v>93.91</v>
       </c>
       <c r="AY66" s="41">
         <v>194.8</v>
       </c>
       <c r="AZ66" s="41">
         <v>280.2</v>
       </c>
-      <c r="BA66" s="41">
+      <c r="BA66" s="60">
         <v>328.8</v>
       </c>
-      <c r="BB66" s="41"/>
-      <c r="BC66" s="6"/>
+      <c r="BB66" s="43">
+        <v>411.8</v>
+      </c>
+      <c r="BC66" s="61"/>
       <c r="BD66" s="9"/>
       <c r="BE66" s="41"/>
       <c r="BF66" s="48"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="41"/>
       <c r="BI66" s="41"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="6">
         <v>11.9</v>
@@ -10852,55 +10963,57 @@
       </c>
       <c r="AS67" s="41">
         <v>2388.6999999999998</v>
       </c>
       <c r="AT67" s="9">
         <v>4639.2</v>
       </c>
       <c r="AU67" s="9">
         <v>5780.3</v>
       </c>
       <c r="AV67" s="41">
         <v>5869.2</v>
       </c>
       <c r="AW67" s="41">
         <v>4754.7</v>
       </c>
       <c r="AX67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ67" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BA67" s="41" t="s">
+      <c r="BA67" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="BB67" s="41"/>
-      <c r="BC67" s="6"/>
+      <c r="BB67" s="43">
+        <v>24.4</v>
+      </c>
+      <c r="BC67" s="61"/>
       <c r="BD67" s="9"/>
       <c r="BE67" s="41"/>
       <c r="BF67" s="48"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="41"/>
       <c r="BI67" s="41"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6">
         <v>12.1</v>
       </c>
       <c r="C68" s="6">
         <v>24.2</v>
       </c>
       <c r="D68" s="6">
         <v>36.4</v>
       </c>
       <c r="E68" s="6">
         <v>58.2</v>
       </c>
       <c r="F68" s="6">
         <v>121.2</v>
@@ -11021,55 +11134,57 @@
       </c>
       <c r="AS68" s="41">
         <v>10929.9</v>
       </c>
       <c r="AT68" s="9">
         <v>18010.7</v>
       </c>
       <c r="AU68" s="9">
         <v>21867.599999999999</v>
       </c>
       <c r="AV68" s="41">
         <v>21979.8</v>
       </c>
       <c r="AW68" s="41">
         <v>21647.1</v>
       </c>
       <c r="AX68" s="41">
         <v>7.81</v>
       </c>
       <c r="AY68" s="41">
         <v>16.3</v>
       </c>
       <c r="AZ68" s="41">
         <v>23.5</v>
       </c>
-      <c r="BA68" s="41">
+      <c r="BA68" s="60">
         <v>29.5</v>
       </c>
-      <c r="BB68" s="41"/>
-      <c r="BC68" s="6"/>
+      <c r="BB68" s="43">
+        <v>111.2</v>
+      </c>
+      <c r="BC68" s="61"/>
       <c r="BD68" s="9"/>
       <c r="BE68" s="41"/>
       <c r="BF68" s="48"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="41"/>
       <c r="BI68" s="41"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6">
         <v>63.4</v>
       </c>
       <c r="F69" s="6">
         <v>160.19999999999999</v>
@@ -11190,55 +11305,57 @@
       </c>
       <c r="AS69" s="41">
         <v>11592.3</v>
       </c>
       <c r="AT69" s="9">
         <v>20200.8</v>
       </c>
       <c r="AU69" s="9">
         <v>26362.2</v>
       </c>
       <c r="AV69" s="41">
         <v>26720.7</v>
       </c>
       <c r="AW69" s="41">
         <v>28294.1</v>
       </c>
       <c r="AX69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ69" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BA69" s="41" t="s">
+      <c r="BA69" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="BB69" s="41"/>
-      <c r="BC69" s="6"/>
+      <c r="BB69" s="43">
+        <v>330</v>
+      </c>
+      <c r="BC69" s="61"/>
       <c r="BD69" s="9"/>
       <c r="BE69" s="41"/>
       <c r="BF69" s="48"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="41"/>
       <c r="BI69" s="41"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="6">
         <v>8.5</v>
       </c>
       <c r="C70" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="D70" s="6">
         <v>25.3</v>
       </c>
       <c r="E70" s="6">
         <v>33.700000000000003</v>
       </c>
       <c r="F70" s="6">
         <v>44.4</v>
@@ -11359,55 +11476,57 @@
       </c>
       <c r="AS70" s="41">
         <v>11508.5</v>
       </c>
       <c r="AT70" s="9">
         <v>40022</v>
       </c>
       <c r="AU70" s="9">
         <v>54124.9</v>
       </c>
       <c r="AV70" s="41">
         <v>56838.400000000001</v>
       </c>
       <c r="AW70" s="41">
         <v>59715.7</v>
       </c>
       <c r="AX70" s="41">
         <v>8.15</v>
       </c>
       <c r="AY70" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ70" s="41">
         <v>24.8</v>
       </c>
-      <c r="BA70" s="41">
+      <c r="BA70" s="60">
         <v>31.1</v>
       </c>
-      <c r="BB70" s="41"/>
-      <c r="BC70" s="6"/>
+      <c r="BB70" s="43">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="BC70" s="61"/>
       <c r="BD70" s="9"/>
       <c r="BE70" s="41"/>
       <c r="BF70" s="48"/>
       <c r="BG70" s="9"/>
       <c r="BH70" s="41"/>
       <c r="BI70" s="41"/>
     </row>
     <row r="71" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="13"/>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
@@ -11421,187 +11540,187 @@
     <row r="72" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="AA72" s="27"/>
       <c r="AC72" s="27"/>
     </row>
     <row r="73" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="65" t="s">
+      <c r="A73" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="65"/>
-[...16 lines deleted...]
-      <c r="S73" s="65"/>
+      <c r="B73" s="67"/>
+      <c r="C73" s="67"/>
+      <c r="D73" s="67"/>
+      <c r="E73" s="67"/>
+      <c r="F73" s="67"/>
+      <c r="G73" s="67"/>
+      <c r="H73" s="67"/>
+      <c r="I73" s="67"/>
+      <c r="J73" s="67"/>
+      <c r="K73" s="67"/>
+      <c r="L73" s="67"/>
+      <c r="M73" s="67"/>
+      <c r="N73" s="67"/>
+      <c r="O73" s="67"/>
+      <c r="P73" s="67"/>
+      <c r="Q73" s="67"/>
+      <c r="R73" s="67"/>
+      <c r="S73" s="67"/>
       <c r="Z73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AX73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AY73" s="26"/>
       <c r="BA73" s="26"/>
     </row>
     <row r="74" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J74" s="63" t="s">
         <v>5</v>
       </c>
       <c r="K74" s="63"/>
       <c r="L74" s="63"/>
       <c r="M74" s="63"/>
       <c r="V74" s="63" t="s">
         <v>5</v>
       </c>
       <c r="W74" s="63"/>
       <c r="X74" s="63"/>
       <c r="Y74" s="63"/>
       <c r="AH74" s="63"/>
       <c r="AI74" s="63"/>
       <c r="AJ74" s="63"/>
       <c r="AK74" s="63"/>
       <c r="AL74" s="1"/>
       <c r="AT74" s="63" t="s">
         <v>5</v>
       </c>
       <c r="AU74" s="63"/>
       <c r="AV74" s="63"/>
       <c r="AW74" s="63"/>
       <c r="AX74" s="1"/>
       <c r="BF74" s="63" t="s">
         <v>5</v>
       </c>
       <c r="BG74" s="63"/>
       <c r="BH74" s="63"/>
       <c r="BI74" s="63"/>
     </row>
     <row r="75" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="66"/>
-      <c r="B75" s="60" t="s">
+      <c r="A75" s="68"/>
+      <c r="B75" s="64" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="61"/>
-[...10 lines deleted...]
-      <c r="N75" s="60" t="s">
+      <c r="C75" s="65"/>
+      <c r="D75" s="65"/>
+      <c r="E75" s="65"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="65"/>
+      <c r="I75" s="65"/>
+      <c r="J75" s="65"/>
+      <c r="K75" s="65"/>
+      <c r="L75" s="65"/>
+      <c r="M75" s="66"/>
+      <c r="N75" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="O75" s="61"/>
-[...10 lines deleted...]
-      <c r="Z75" s="60" t="s">
+      <c r="O75" s="65"/>
+      <c r="P75" s="65"/>
+      <c r="Q75" s="65"/>
+      <c r="R75" s="65"/>
+      <c r="S75" s="65"/>
+      <c r="T75" s="65"/>
+      <c r="U75" s="65"/>
+      <c r="V75" s="65"/>
+      <c r="W75" s="65"/>
+      <c r="X75" s="65"/>
+      <c r="Y75" s="65"/>
+      <c r="Z75" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="AA75" s="61"/>
-[...10 lines deleted...]
-      <c r="AL75" s="60" t="s">
+      <c r="AA75" s="65"/>
+      <c r="AB75" s="65"/>
+      <c r="AC75" s="65"/>
+      <c r="AD75" s="65"/>
+      <c r="AE75" s="65"/>
+      <c r="AF75" s="65"/>
+      <c r="AG75" s="65"/>
+      <c r="AH75" s="65"/>
+      <c r="AI75" s="65"/>
+      <c r="AJ75" s="65"/>
+      <c r="AK75" s="66"/>
+      <c r="AL75" s="64" t="s">
         <v>43</v>
       </c>
-      <c r="AM75" s="61"/>
-[...10 lines deleted...]
-      <c r="AX75" s="60" t="s">
+      <c r="AM75" s="65"/>
+      <c r="AN75" s="65"/>
+      <c r="AO75" s="65"/>
+      <c r="AP75" s="65"/>
+      <c r="AQ75" s="65"/>
+      <c r="AR75" s="65"/>
+      <c r="AS75" s="65"/>
+      <c r="AT75" s="65"/>
+      <c r="AU75" s="65"/>
+      <c r="AV75" s="65"/>
+      <c r="AW75" s="66"/>
+      <c r="AX75" s="64" t="s">
         <v>44</v>
       </c>
-      <c r="AY75" s="61"/>
-[...9 lines deleted...]
-      <c r="BI75" s="62"/>
+      <c r="AY75" s="65"/>
+      <c r="AZ75" s="65"/>
+      <c r="BA75" s="65"/>
+      <c r="BB75" s="65"/>
+      <c r="BC75" s="65"/>
+      <c r="BD75" s="65"/>
+      <c r="BE75" s="65"/>
+      <c r="BF75" s="65"/>
+      <c r="BG75" s="65"/>
+      <c r="BH75" s="65"/>
+      <c r="BI75" s="66"/>
     </row>
     <row r="76" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="67"/>
+      <c r="A76" s="69"/>
       <c r="B76" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J76" s="2" t="s">
@@ -11714,51 +11833,51 @@
       </c>
       <c r="AT76" s="3" t="s">
         <v>8</v>
       </c>
       <c r="AU76" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AV76" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AW76" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AX76" s="3" t="s">
         <v>0</v>
       </c>
       <c r="AY76" s="3" t="s">
         <v>1</v>
       </c>
       <c r="AZ76" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BA76" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="BB76" s="3" t="s">
+      <c r="BB76" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BC76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="BD76" s="3" t="s">
         <v>6</v>
       </c>
       <c r="BE76" s="3" t="s">
         <v>7</v>
       </c>
       <c r="BF76" s="3" t="s">
         <v>8</v>
       </c>
       <c r="BG76" s="3" t="s">
         <v>9</v>
       </c>
       <c r="BH76" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BI76" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:61" x14ac:dyDescent="0.2">
@@ -11896,55 +12015,57 @@
       </c>
       <c r="AS77" s="41">
         <v>258050.6</v>
       </c>
       <c r="AT77" s="9">
         <v>313159.8</v>
       </c>
       <c r="AU77" s="9">
         <v>353467.5</v>
       </c>
       <c r="AV77" s="41">
         <v>392001.9</v>
       </c>
       <c r="AW77" s="49">
         <v>454321.3</v>
       </c>
       <c r="AX77" s="41">
         <v>36711.800000000003</v>
       </c>
       <c r="AY77" s="41">
         <v>76797.5</v>
       </c>
       <c r="AZ77" s="41">
         <v>120051.7</v>
       </c>
-      <c r="BA77" s="41">
+      <c r="BA77" s="60">
         <v>168105.5</v>
       </c>
-      <c r="BB77" s="41"/>
-      <c r="BC77" s="6"/>
+      <c r="BB77" s="43">
+        <v>215559.5</v>
+      </c>
+      <c r="BC77" s="61"/>
       <c r="BD77" s="9"/>
       <c r="BE77" s="41"/>
       <c r="BF77" s="48"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="41"/>
       <c r="BI77" s="49"/>
     </row>
     <row r="78" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B78" s="6">
         <v>149.1</v>
       </c>
       <c r="C78" s="6">
         <v>349.4</v>
       </c>
       <c r="D78" s="6">
         <v>555.20000000000005</v>
       </c>
       <c r="E78" s="6">
         <v>843.9</v>
       </c>
       <c r="F78" s="6">
         <v>1230.9000000000001</v>
@@ -12065,55 +12186,57 @@
       </c>
       <c r="AS78" s="41">
         <v>1447.8</v>
       </c>
       <c r="AT78" s="9">
         <v>1776.5</v>
       </c>
       <c r="AU78" s="9">
         <v>2045.6</v>
       </c>
       <c r="AV78" s="41">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW78" s="41">
         <v>2761.8</v>
       </c>
       <c r="AX78" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="AY78" s="41">
         <v>182.3</v>
       </c>
       <c r="AZ78" s="41">
         <v>283.86</v>
       </c>
-      <c r="BA78" s="41">
+      <c r="BA78" s="60">
         <v>409.2</v>
       </c>
-      <c r="BB78" s="41"/>
-      <c r="BC78" s="6"/>
+      <c r="BB78" s="43">
+        <v>557.79999999999995</v>
+      </c>
+      <c r="BC78" s="61"/>
       <c r="BD78" s="9"/>
       <c r="BE78" s="41"/>
       <c r="BF78" s="48"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="41"/>
       <c r="BI78" s="41"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="6">
         <v>846.5</v>
       </c>
       <c r="C79" s="6">
         <v>1641.6</v>
       </c>
       <c r="D79" s="6">
         <v>2526.9</v>
       </c>
       <c r="E79" s="6">
         <v>3480.7</v>
       </c>
       <c r="F79" s="6">
         <v>4548.3</v>
@@ -12234,55 +12357,57 @@
       </c>
       <c r="AS79" s="41">
         <v>5758.2</v>
       </c>
       <c r="AT79" s="9">
         <v>7915.8</v>
       </c>
       <c r="AU79" s="9">
         <v>9084.5</v>
       </c>
       <c r="AV79" s="41">
         <v>9780.5</v>
       </c>
       <c r="AW79" s="41">
         <v>10838.4</v>
       </c>
       <c r="AX79" s="41">
         <v>2188.5</v>
       </c>
       <c r="AY79" s="41">
         <v>3164.6</v>
       </c>
       <c r="AZ79" s="41">
         <v>6417.07</v>
       </c>
-      <c r="BA79" s="41">
+      <c r="BA79" s="60">
         <v>9185</v>
       </c>
-      <c r="BB79" s="41"/>
-      <c r="BC79" s="6"/>
+      <c r="BB79" s="43">
+        <v>10727</v>
+      </c>
+      <c r="BC79" s="61"/>
       <c r="BD79" s="9"/>
       <c r="BE79" s="41"/>
       <c r="BF79" s="48"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="41"/>
       <c r="BI79" s="41"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="6">
         <v>301</v>
       </c>
       <c r="C80" s="6">
         <v>621.1</v>
       </c>
       <c r="D80" s="6">
         <v>969.5</v>
       </c>
       <c r="E80" s="6">
         <v>1427.8</v>
       </c>
       <c r="F80" s="6">
         <v>1947.2</v>
@@ -12403,55 +12528,57 @@
       </c>
       <c r="AS80" s="41">
         <v>3086.5</v>
       </c>
       <c r="AT80" s="9">
         <v>3638.3</v>
       </c>
       <c r="AU80" s="9">
         <v>4214.8999999999996</v>
       </c>
       <c r="AV80" s="41">
         <v>4834</v>
       </c>
       <c r="AW80" s="41">
         <v>5692.1</v>
       </c>
       <c r="AX80" s="41">
         <v>443.2</v>
       </c>
       <c r="AY80" s="41">
         <v>907.1</v>
       </c>
       <c r="AZ80" s="41">
         <v>1394.24</v>
       </c>
-      <c r="BA80" s="41">
+      <c r="BA80" s="60">
         <v>1948.4</v>
       </c>
-      <c r="BB80" s="41"/>
-      <c r="BC80" s="6"/>
+      <c r="BB80" s="43">
+        <v>2533</v>
+      </c>
+      <c r="BC80" s="61"/>
       <c r="BD80" s="9"/>
       <c r="BE80" s="41"/>
       <c r="BF80" s="48"/>
       <c r="BG80" s="9"/>
       <c r="BH80" s="41"/>
       <c r="BI80" s="41"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="6">
         <v>1052.2</v>
       </c>
       <c r="C81" s="6">
         <v>2157.1</v>
       </c>
       <c r="D81" s="6">
         <v>3559.1</v>
       </c>
       <c r="E81" s="6">
         <v>5122.5</v>
       </c>
       <c r="F81" s="6">
         <v>6836.3</v>
@@ -12572,55 +12699,57 @@
       </c>
       <c r="AS81" s="41">
         <v>11291.3</v>
       </c>
       <c r="AT81" s="9">
         <v>14784.4</v>
       </c>
       <c r="AU81" s="9">
         <v>16133.6</v>
       </c>
       <c r="AV81" s="41">
         <v>17579.8</v>
       </c>
       <c r="AW81" s="41">
         <v>19913.5</v>
       </c>
       <c r="AX81" s="41">
         <v>1487.8</v>
       </c>
       <c r="AY81" s="41">
         <v>3138.6</v>
       </c>
       <c r="AZ81" s="41">
         <v>4847.01</v>
       </c>
-      <c r="BA81" s="41">
+      <c r="BA81" s="60">
         <v>6685.5</v>
       </c>
-      <c r="BB81" s="41"/>
-      <c r="BC81" s="6"/>
+      <c r="BB81" s="43">
+        <v>8703.2999999999993</v>
+      </c>
+      <c r="BC81" s="61"/>
       <c r="BD81" s="9"/>
       <c r="BE81" s="41"/>
       <c r="BF81" s="48"/>
       <c r="BG81" s="9"/>
       <c r="BH81" s="41"/>
       <c r="BI81" s="41"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="6">
         <v>1363.7</v>
       </c>
       <c r="C82" s="6">
         <v>2734.1</v>
       </c>
       <c r="D82" s="6">
         <v>4428.8</v>
       </c>
       <c r="E82" s="6">
         <v>6286.1</v>
       </c>
       <c r="F82" s="6">
         <v>8482.4</v>
@@ -12741,55 +12870,57 @@
       </c>
       <c r="AS82" s="41">
         <v>14126.4</v>
       </c>
       <c r="AT82" s="9">
         <v>15893.7</v>
       </c>
       <c r="AU82" s="6">
         <v>17139.599999999999</v>
       </c>
       <c r="AV82" s="41">
         <v>18889.599999999999</v>
       </c>
       <c r="AW82" s="41">
         <v>21418</v>
       </c>
       <c r="AX82" s="41">
         <v>1745.4</v>
       </c>
       <c r="AY82" s="41">
         <v>3510</v>
       </c>
       <c r="AZ82" s="41">
         <v>5538.77</v>
       </c>
-      <c r="BA82" s="41">
+      <c r="BA82" s="60">
         <v>7734.5</v>
       </c>
-      <c r="BB82" s="41"/>
-      <c r="BC82" s="6"/>
+      <c r="BB82" s="43">
+        <v>10277.700000000001</v>
+      </c>
+      <c r="BC82" s="61"/>
       <c r="BD82" s="9"/>
       <c r="BE82" s="41"/>
       <c r="BF82" s="48"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="41"/>
       <c r="BI82" s="41"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="6">
         <v>1708.7</v>
       </c>
       <c r="C83" s="6">
         <v>3584.7</v>
       </c>
       <c r="D83" s="6">
         <v>5802.3</v>
       </c>
       <c r="E83" s="6">
         <v>7900.5</v>
       </c>
       <c r="F83" s="6">
         <v>10145.9</v>
@@ -12910,55 +13041,57 @@
       </c>
       <c r="AS83" s="41">
         <v>17706.599999999999</v>
       </c>
       <c r="AT83" s="9">
         <v>20376.099999999999</v>
       </c>
       <c r="AU83" s="6">
         <v>22378.3</v>
       </c>
       <c r="AV83" s="41">
         <v>25172.7</v>
       </c>
       <c r="AW83" s="41">
         <v>28875.599999999999</v>
       </c>
       <c r="AX83" s="41">
         <v>2613</v>
       </c>
       <c r="AY83" s="41">
         <v>5027</v>
       </c>
       <c r="AZ83" s="41">
         <v>7694.71</v>
       </c>
-      <c r="BA83" s="41">
+      <c r="BA83" s="60">
         <v>10140.200000000001</v>
       </c>
-      <c r="BB83" s="41"/>
-      <c r="BC83" s="6"/>
+      <c r="BB83" s="43">
+        <v>12730.6</v>
+      </c>
+      <c r="BC83" s="61"/>
       <c r="BD83" s="9"/>
       <c r="BE83" s="41"/>
       <c r="BF83" s="48"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="41"/>
       <c r="BI83" s="41"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="6">
         <v>1896.4</v>
       </c>
       <c r="C84" s="6">
         <v>3943.1</v>
       </c>
       <c r="D84" s="6">
         <v>7078.1</v>
       </c>
       <c r="E84" s="6">
         <v>10171</v>
       </c>
       <c r="F84" s="6">
         <v>13518.6</v>
@@ -13079,55 +13212,57 @@
       </c>
       <c r="AS84" s="41">
         <v>21511.200000000001</v>
       </c>
       <c r="AT84" s="9">
         <v>36130</v>
       </c>
       <c r="AU84" s="6">
         <v>46817.7</v>
       </c>
       <c r="AV84" s="41">
         <v>51331.3</v>
       </c>
       <c r="AW84" s="41">
         <v>57016</v>
       </c>
       <c r="AX84" s="41">
         <v>3341.5</v>
       </c>
       <c r="AY84" s="41">
         <v>7418.3</v>
       </c>
       <c r="AZ84" s="41">
         <v>10763.49</v>
       </c>
-      <c r="BA84" s="41">
+      <c r="BA84" s="60">
         <v>17289.8</v>
       </c>
-      <c r="BB84" s="41"/>
-      <c r="BC84" s="6"/>
+      <c r="BB84" s="43">
+        <v>20788.5</v>
+      </c>
+      <c r="BC84" s="61"/>
       <c r="BD84" s="9"/>
       <c r="BE84" s="41"/>
       <c r="BF84" s="48"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="41"/>
       <c r="BI84" s="41"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B85" s="6">
         <v>958.4</v>
       </c>
       <c r="C85" s="6">
         <v>1930.5</v>
       </c>
       <c r="D85" s="6">
         <v>3133.5</v>
       </c>
       <c r="E85" s="6">
         <v>4571.7</v>
       </c>
       <c r="F85" s="6">
         <v>6208.7</v>
@@ -13248,55 +13383,57 @@
       </c>
       <c r="AS85" s="41">
         <v>8551.7999999999993</v>
       </c>
       <c r="AT85" s="9">
         <v>9781.4</v>
       </c>
       <c r="AU85" s="6">
         <v>10722.3</v>
       </c>
       <c r="AV85" s="41">
         <v>11969</v>
       </c>
       <c r="AW85" s="41">
         <v>13272.7</v>
       </c>
       <c r="AX85" s="41">
         <v>1089.2</v>
       </c>
       <c r="AY85" s="41">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ85" s="41">
         <v>3518.75</v>
       </c>
-      <c r="BA85" s="41">
+      <c r="BA85" s="60">
         <v>4990.3999999999996</v>
       </c>
-      <c r="BB85" s="41"/>
-      <c r="BC85" s="6"/>
+      <c r="BB85" s="43">
+        <v>6620.8</v>
+      </c>
+      <c r="BC85" s="61"/>
       <c r="BD85" s="9"/>
       <c r="BE85" s="41"/>
       <c r="BF85" s="48"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="41"/>
       <c r="BI85" s="41"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="6">
         <v>1742.2</v>
       </c>
       <c r="C86" s="6">
         <v>3743.4</v>
       </c>
       <c r="D86" s="6">
         <v>6004.4</v>
       </c>
       <c r="E86" s="6">
         <v>8868.1</v>
       </c>
       <c r="F86" s="6">
         <v>11563.6</v>
@@ -13417,55 +13554,57 @@
       </c>
       <c r="AS86" s="41">
         <v>19439.7</v>
       </c>
       <c r="AT86" s="9">
         <v>21989.4</v>
       </c>
       <c r="AU86" s="6">
         <v>24227</v>
       </c>
       <c r="AV86" s="41">
         <v>26475.5</v>
       </c>
       <c r="AW86" s="41">
         <v>31445.7</v>
       </c>
       <c r="AX86" s="41">
         <v>1723.2</v>
       </c>
       <c r="AY86" s="41">
         <v>3961.6</v>
       </c>
       <c r="AZ86" s="41">
         <v>6740.35</v>
       </c>
-      <c r="BA86" s="41">
+      <c r="BA86" s="60">
         <v>11086.7</v>
       </c>
-      <c r="BB86" s="41"/>
-      <c r="BC86" s="6"/>
+      <c r="BB86" s="43">
+        <v>13843.9</v>
+      </c>
+      <c r="BC86" s="61"/>
       <c r="BD86" s="9"/>
       <c r="BE86" s="41"/>
       <c r="BF86" s="48"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="41"/>
       <c r="BI86" s="41"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="6">
         <v>1019.2</v>
       </c>
       <c r="C87" s="6">
         <v>2093.4</v>
       </c>
       <c r="D87" s="6">
         <v>3336.1</v>
       </c>
       <c r="E87" s="6">
         <v>4665.5</v>
       </c>
       <c r="F87" s="6">
         <v>6118.4</v>
@@ -13586,55 +13725,57 @@
       </c>
       <c r="AS87" s="41">
         <v>9878.6</v>
       </c>
       <c r="AT87" s="9">
         <v>11169.6</v>
       </c>
       <c r="AU87" s="6">
         <v>12310.8</v>
       </c>
       <c r="AV87" s="41">
         <v>13642.9</v>
       </c>
       <c r="AW87" s="41">
         <v>15382.2</v>
       </c>
       <c r="AX87" s="41">
         <v>1338.7</v>
       </c>
       <c r="AY87" s="41">
         <v>3129.2</v>
       </c>
       <c r="AZ87" s="41">
         <v>4734.3599999999997</v>
       </c>
-      <c r="BA87" s="41">
+      <c r="BA87" s="60">
         <v>6333.5</v>
       </c>
-      <c r="BB87" s="41"/>
-      <c r="BC87" s="6"/>
+      <c r="BB87" s="43">
+        <v>8046.9</v>
+      </c>
+      <c r="BC87" s="61"/>
       <c r="BD87" s="9"/>
       <c r="BE87" s="41"/>
       <c r="BF87" s="48"/>
       <c r="BG87" s="6"/>
       <c r="BH87" s="41"/>
       <c r="BI87" s="41"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="6">
         <v>5017.6000000000004</v>
       </c>
       <c r="C88" s="6">
         <v>10001.1</v>
       </c>
       <c r="D88" s="6">
         <v>15414.2</v>
       </c>
       <c r="E88" s="6">
         <v>21269.9</v>
       </c>
       <c r="F88" s="6">
         <v>27471.599999999999</v>
@@ -13755,55 +13896,57 @@
       </c>
       <c r="AS88" s="41">
         <v>57861.4</v>
       </c>
       <c r="AT88" s="9">
         <v>69300.7</v>
       </c>
       <c r="AU88" s="6">
         <v>77733.399999999994</v>
       </c>
       <c r="AV88" s="41">
         <v>85072.6</v>
       </c>
       <c r="AW88" s="41">
         <v>99727</v>
       </c>
       <c r="AX88" s="41">
         <v>8545.1</v>
       </c>
       <c r="AY88" s="41">
         <v>16280.6</v>
       </c>
       <c r="AZ88" s="41">
         <v>25350.04</v>
       </c>
-      <c r="BA88" s="41">
+      <c r="BA88" s="60">
         <v>34389.300000000003</v>
       </c>
-      <c r="BB88" s="41"/>
-      <c r="BC88" s="6"/>
+      <c r="BB88" s="43">
+        <v>47543.9</v>
+      </c>
+      <c r="BC88" s="61"/>
       <c r="BD88" s="9"/>
       <c r="BE88" s="41"/>
       <c r="BF88" s="48"/>
       <c r="BG88" s="6"/>
       <c r="BH88" s="41"/>
       <c r="BI88" s="41"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="6">
         <v>2301.9</v>
       </c>
       <c r="C89" s="6">
         <v>4818</v>
       </c>
       <c r="D89" s="6">
         <v>7725.9</v>
       </c>
       <c r="E89" s="6">
         <v>10483.200000000001</v>
       </c>
       <c r="F89" s="6">
         <v>13540.3</v>
@@ -13924,55 +14067,57 @@
       </c>
       <c r="AS89" s="41">
         <v>18218.2</v>
       </c>
       <c r="AT89" s="9">
         <v>20532</v>
       </c>
       <c r="AU89" s="9">
         <v>22556.6</v>
       </c>
       <c r="AV89" s="41">
         <v>25273.599999999999</v>
       </c>
       <c r="AW89" s="41">
         <v>30393.8</v>
       </c>
       <c r="AX89" s="41">
         <v>2555</v>
       </c>
       <c r="AY89" s="41">
         <v>7949.8</v>
       </c>
       <c r="AZ89" s="41">
         <v>11765.22</v>
       </c>
-      <c r="BA89" s="41">
+      <c r="BA89" s="60">
         <v>14864.9</v>
       </c>
-      <c r="BB89" s="41"/>
-      <c r="BC89" s="6"/>
+      <c r="BB89" s="43">
+        <v>17946.8</v>
+      </c>
+      <c r="BC89" s="61"/>
       <c r="BD89" s="9"/>
       <c r="BE89" s="41"/>
       <c r="BF89" s="48"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="41"/>
       <c r="BI89" s="41"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="6">
         <v>1612.5</v>
       </c>
       <c r="C90" s="6">
         <v>3307.8</v>
       </c>
       <c r="D90" s="6">
         <v>5146</v>
       </c>
       <c r="E90" s="6">
         <v>7506.2</v>
       </c>
       <c r="F90" s="6">
         <v>10042.200000000001</v>
@@ -14093,55 +14238,57 @@
       </c>
       <c r="AS90" s="41">
         <v>13129.4</v>
       </c>
       <c r="AT90" s="9">
         <v>15805.5</v>
       </c>
       <c r="AU90" s="9">
         <v>17924.7</v>
       </c>
       <c r="AV90" s="41">
         <v>20706</v>
       </c>
       <c r="AW90" s="41">
         <v>24839.3</v>
       </c>
       <c r="AX90" s="41">
         <v>1821.9</v>
       </c>
       <c r="AY90" s="41">
         <v>3579.4</v>
       </c>
       <c r="AZ90" s="41">
         <v>6041.19</v>
       </c>
-      <c r="BA90" s="41">
+      <c r="BA90" s="60">
         <v>8484</v>
       </c>
-      <c r="BB90" s="41"/>
-      <c r="BC90" s="6"/>
+      <c r="BB90" s="43">
+        <v>11093.2</v>
+      </c>
+      <c r="BC90" s="61"/>
       <c r="BD90" s="9"/>
       <c r="BE90" s="41"/>
       <c r="BF90" s="48"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="41"/>
       <c r="BI90" s="41"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B91" s="6">
         <v>987.5</v>
       </c>
       <c r="C91" s="6">
         <v>2071.5</v>
       </c>
       <c r="D91" s="6">
         <v>3206.5</v>
       </c>
       <c r="E91" s="6">
         <v>4362.7</v>
       </c>
       <c r="F91" s="6">
         <v>5682.4</v>
@@ -14262,55 +14409,57 @@
       </c>
       <c r="AS91" s="41">
         <v>9474.2999999999993</v>
       </c>
       <c r="AT91" s="9">
         <v>11255.1</v>
       </c>
       <c r="AU91" s="9">
         <v>12668.3</v>
       </c>
       <c r="AV91" s="41">
         <v>14900.9</v>
       </c>
       <c r="AW91" s="41">
         <v>18756.5</v>
       </c>
       <c r="AX91" s="41">
         <v>1312</v>
       </c>
       <c r="AY91" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ91" s="41">
         <v>4234.05</v>
       </c>
-      <c r="BA91" s="41">
+      <c r="BA91" s="60">
         <v>5683.1</v>
       </c>
-      <c r="BB91" s="41"/>
-      <c r="BC91" s="6"/>
+      <c r="BB91" s="43">
+        <v>7232.6</v>
+      </c>
+      <c r="BC91" s="61"/>
       <c r="BD91" s="9"/>
       <c r="BE91" s="41"/>
       <c r="BF91" s="48"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="41"/>
       <c r="BI91" s="41"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B92" s="6">
         <v>2126.5</v>
       </c>
       <c r="C92" s="6">
         <v>4342.2</v>
       </c>
       <c r="D92" s="6">
         <v>7363.8</v>
       </c>
       <c r="E92" s="6">
         <v>10136.6</v>
       </c>
       <c r="F92" s="6">
         <v>13013.9</v>
@@ -14431,55 +14580,57 @@
       </c>
       <c r="AS92" s="41">
         <v>18308</v>
       </c>
       <c r="AT92" s="9">
         <v>21084.9</v>
       </c>
       <c r="AU92" s="9">
         <v>23477.599999999999</v>
       </c>
       <c r="AV92" s="41">
         <v>26886.2</v>
       </c>
       <c r="AW92" s="41">
         <v>31303.1</v>
       </c>
       <c r="AX92" s="41">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY92" s="41">
         <v>5313.5</v>
       </c>
       <c r="AZ92" s="41">
         <v>8016.99</v>
       </c>
-      <c r="BA92" s="41">
+      <c r="BA92" s="60">
         <v>11006.3</v>
       </c>
-      <c r="BB92" s="41"/>
-      <c r="BC92" s="6"/>
+      <c r="BB92" s="43">
+        <v>13934.2</v>
+      </c>
+      <c r="BC92" s="61"/>
       <c r="BD92" s="9"/>
       <c r="BE92" s="41"/>
       <c r="BF92" s="48"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="41"/>
       <c r="BI92" s="41"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>2298.5</v>
       </c>
       <c r="C93" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D93" s="6">
         <v>7409.9</v>
       </c>
       <c r="E93" s="6">
         <v>10310.700000000001</v>
       </c>
       <c r="F93" s="6">
         <v>13440.7</v>
@@ -14600,55 +14751,57 @@
       </c>
       <c r="AS93" s="41">
         <v>20892.599999999999</v>
       </c>
       <c r="AT93" s="9">
         <v>23214.799999999999</v>
       </c>
       <c r="AU93" s="9">
         <v>24601.7</v>
       </c>
       <c r="AV93" s="41">
         <v>26489.5</v>
       </c>
       <c r="AW93" s="41">
         <v>30701.8</v>
       </c>
       <c r="AX93" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY93" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ93" s="41">
         <v>9825.31</v>
       </c>
-      <c r="BA93" s="41">
+      <c r="BA93" s="60">
         <v>13713.3</v>
       </c>
-      <c r="BB93" s="41"/>
-      <c r="BC93" s="6"/>
+      <c r="BB93" s="43">
+        <v>17434.3</v>
+      </c>
+      <c r="BC93" s="61"/>
       <c r="BD93" s="9"/>
       <c r="BE93" s="41"/>
       <c r="BF93" s="48"/>
       <c r="BG93" s="9"/>
       <c r="BH93" s="41"/>
       <c r="BI93" s="41"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="6">
         <v>607.29999999999995</v>
       </c>
       <c r="C94" s="6">
         <v>1316.4</v>
       </c>
       <c r="D94" s="6">
         <v>2097.5</v>
       </c>
       <c r="E94" s="6">
         <v>2990.6</v>
       </c>
       <c r="F94" s="6">
         <v>4023.4</v>
@@ -14769,333 +14922,335 @@
       </c>
       <c r="AS94" s="41">
         <v>7368.6</v>
       </c>
       <c r="AT94" s="9">
         <v>8511.6</v>
       </c>
       <c r="AU94" s="9">
         <v>9430.9</v>
       </c>
       <c r="AV94" s="41">
         <v>10619.6</v>
       </c>
       <c r="AW94" s="41">
         <v>11983.8</v>
       </c>
       <c r="AX94" s="41">
         <v>780.3</v>
       </c>
       <c r="AY94" s="41">
         <v>1841</v>
       </c>
       <c r="AZ94" s="41">
         <v>2886.29</v>
       </c>
-      <c r="BA94" s="41">
+      <c r="BA94" s="60">
         <v>4161.3999999999996</v>
       </c>
-      <c r="BB94" s="41"/>
-      <c r="BC94" s="6"/>
+      <c r="BB94" s="43">
+        <v>5545</v>
+      </c>
+      <c r="BC94" s="61"/>
       <c r="BD94" s="9"/>
       <c r="BE94" s="41"/>
       <c r="BF94" s="48"/>
       <c r="BG94" s="9"/>
       <c r="BH94" s="41"/>
       <c r="BI94" s="41"/>
     </row>
     <row r="95" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
       <c r="E95" s="14"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="14"/>
       <c r="M95" s="14"/>
       <c r="N95" s="14"/>
       <c r="O95" s="14"/>
       <c r="P95" s="14"/>
       <c r="Q95" s="14"/>
       <c r="R95" s="14"/>
       <c r="S95" s="14"/>
       <c r="T95" s="14"/>
       <c r="U95" s="14"/>
       <c r="AA95" s="27"/>
       <c r="AC95" s="27"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B96" s="21"/>
-      <c r="N96" s="64" t="s">
+      <c r="N96" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="O96" s="64"/>
-[...16 lines deleted...]
-      <c r="AF96" s="64"/>
+      <c r="O96" s="70"/>
+      <c r="P96" s="70"/>
+      <c r="Q96" s="70"/>
+      <c r="R96" s="70"/>
+      <c r="S96" s="70"/>
+      <c r="T96" s="70"/>
+      <c r="U96" s="70"/>
+      <c r="V96" s="70"/>
+      <c r="W96" s="70"/>
+      <c r="X96" s="70"/>
+      <c r="Y96" s="70"/>
+      <c r="Z96" s="70"/>
+      <c r="AA96" s="70"/>
+      <c r="AB96" s="70"/>
+      <c r="AC96" s="70"/>
+      <c r="AD96" s="70"/>
+      <c r="AE96" s="70"/>
+      <c r="AF96" s="70"/>
     </row>
     <row r="97" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N97" s="64"/>
-[...17 lines deleted...]
-      <c r="AF97" s="64"/>
+      <c r="N97" s="70"/>
+      <c r="O97" s="70"/>
+      <c r="P97" s="70"/>
+      <c r="Q97" s="70"/>
+      <c r="R97" s="70"/>
+      <c r="S97" s="70"/>
+      <c r="T97" s="70"/>
+      <c r="U97" s="70"/>
+      <c r="V97" s="70"/>
+      <c r="W97" s="70"/>
+      <c r="X97" s="70"/>
+      <c r="Y97" s="70"/>
+      <c r="Z97" s="70"/>
+      <c r="AA97" s="70"/>
+      <c r="AB97" s="70"/>
+      <c r="AC97" s="70"/>
+      <c r="AD97" s="70"/>
+      <c r="AE97" s="70"/>
+      <c r="AF97" s="70"/>
     </row>
     <row r="98" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N98" s="64" t="s">
+      <c r="N98" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="O98" s="64"/>
-[...16 lines deleted...]
-      <c r="AF98" s="64"/>
+      <c r="O98" s="70"/>
+      <c r="P98" s="70"/>
+      <c r="Q98" s="70"/>
+      <c r="R98" s="70"/>
+      <c r="S98" s="70"/>
+      <c r="T98" s="70"/>
+      <c r="U98" s="70"/>
+      <c r="V98" s="70"/>
+      <c r="W98" s="70"/>
+      <c r="X98" s="70"/>
+      <c r="Y98" s="70"/>
+      <c r="Z98" s="70"/>
+      <c r="AA98" s="70"/>
+      <c r="AB98" s="70"/>
+      <c r="AC98" s="70"/>
+      <c r="AD98" s="70"/>
+      <c r="AE98" s="70"/>
+      <c r="AF98" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="50">
-    <mergeCell ref="AH3:AK3"/>
-[...18 lines deleted...]
-    <mergeCell ref="N96:AF97"/>
+    <mergeCell ref="AX51:BI51"/>
+    <mergeCell ref="BF74:BI74"/>
+    <mergeCell ref="AX75:BI75"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF50:BI50"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT50:AW50"/>
+    <mergeCell ref="AL51:AW51"/>
+    <mergeCell ref="AT74:AW74"/>
+    <mergeCell ref="AL75:AW75"/>
+    <mergeCell ref="N98:AF98"/>
+    <mergeCell ref="N75:Y75"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z51:AK51"/>
+    <mergeCell ref="Z75:AK75"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
-    <mergeCell ref="N98:AF98"/>
-[...17 lines deleted...]
-    <mergeCell ref="BF50:BI50"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:M75"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
+    <mergeCell ref="N96:AF97"/>
+    <mergeCell ref="J50:M50"/>
+    <mergeCell ref="V50:Y50"/>
+    <mergeCell ref="AH50:AK50"/>
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="J74:M74"/>
+    <mergeCell ref="V74:Y74"/>
+    <mergeCell ref="AH74:AK74"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="67" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="25" max="102" man="1"/>
     <brk id="37" max="102" man="1"/>
     <brk id="49" max="102" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>