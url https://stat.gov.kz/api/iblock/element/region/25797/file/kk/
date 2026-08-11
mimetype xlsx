--- v2 (2026-06-23)
+++ v3 (2026-08-11)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="34140" windowWidth="21840" windowHeight="9645" tabRatio="838"/>
+    <workbookView xWindow="32760" yWindow="34200" windowWidth="21840" windowHeight="9585" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Кезең бойынша жалпы шығарылым'!$A$1:$BP$103</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="45">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
@@ -546,51 +546,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -684,53 +684,50 @@
     <xf numFmtId="165" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1032,51 +1029,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK98"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ28" sqref="AZ28"/>
+      <selection pane="topRight" activeCell="BC77" sqref="BC77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="26" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="26" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
@@ -1151,207 +1148,207 @@
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
       <c r="BG1" s="55"/>
       <c r="BH1" s="55"/>
       <c r="BI1" s="55"/>
       <c r="BJ1" s="55"/>
       <c r="BK1" s="55"/>
     </row>
     <row r="2" spans="1:63" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="67"/>
-[...16 lines deleted...]
-      <c r="S2" s="67"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
       <c r="Z2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AA2" s="45"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="45"/>
       <c r="AD2" s="46"/>
       <c r="AE2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AJ2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AX2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="46"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="46"/>
       <c r="BC2" s="46"/>
       <c r="BD2" s="46"/>
       <c r="BE2" s="46"/>
       <c r="BF2" s="46"/>
       <c r="BG2" s="46"/>
       <c r="BH2" s="46"/>
       <c r="BI2" s="46"/>
     </row>
     <row r="3" spans="1:63" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="63" t="s">
+      <c r="J3" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="63"/>
-[...2 lines deleted...]
-      <c r="V3" s="63" t="s">
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="V3" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="W3" s="63"/>
-[...5 lines deleted...]
-      <c r="AK3" s="63"/>
+      <c r="W3" s="62"/>
+      <c r="X3" s="62"/>
+      <c r="Y3" s="62"/>
+      <c r="AH3" s="62"/>
+      <c r="AI3" s="62"/>
+      <c r="AJ3" s="62"/>
+      <c r="AK3" s="62"/>
       <c r="AL3" s="1"/>
-      <c r="AT3" s="63" t="s">
+      <c r="AT3" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AU3" s="63"/>
-[...1 lines deleted...]
-      <c r="AW3" s="63"/>
+      <c r="AU3" s="62"/>
+      <c r="AV3" s="62"/>
+      <c r="AW3" s="62"/>
       <c r="AX3" s="1"/>
-      <c r="BF3" s="63" t="s">
+      <c r="BF3" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BG3" s="63"/>
-[...1 lines deleted...]
-      <c r="BI3" s="63"/>
+      <c r="BG3" s="62"/>
+      <c r="BH3" s="62"/>
+      <c r="BI3" s="62"/>
     </row>
     <row r="4" spans="1:63" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="68"/>
-      <c r="B4" s="64" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="65"/>
-[...10 lines deleted...]
-      <c r="N4" s="64" t="s">
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="65"/>
-[...10 lines deleted...]
-      <c r="Z4" s="64" t="s">
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="AA4" s="65"/>
-[...10 lines deleted...]
-      <c r="AL4" s="64" t="s">
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="65"/>
+      <c r="AL4" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="65"/>
-[...10 lines deleted...]
-      <c r="AX4" s="64" t="s">
+      <c r="AM4" s="64"/>
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="64"/>
+      <c r="AP4" s="64"/>
+      <c r="AQ4" s="64"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="64"/>
+      <c r="AU4" s="64"/>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="65"/>
+      <c r="AX4" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="AY4" s="65"/>
-[...9 lines deleted...]
-      <c r="BI4" s="66"/>
+      <c r="AY4" s="64"/>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="64"/>
+      <c r="BB4" s="64"/>
+      <c r="BC4" s="64"/>
+      <c r="BD4" s="64"/>
+      <c r="BE4" s="64"/>
+      <c r="BF4" s="64"/>
+      <c r="BG4" s="64"/>
+      <c r="BH4" s="64"/>
+      <c r="BI4" s="65"/>
     </row>
     <row r="5" spans="1:63" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="69"/>
+      <c r="A5" s="68"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1652,51 +1649,53 @@
       </c>
       <c r="AU6" s="9">
         <v>1086949.3999999999</v>
       </c>
       <c r="AV6" s="41">
         <v>1154285.7</v>
       </c>
       <c r="AW6" s="49">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="41">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="41">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="41">
         <v>147332.5</v>
       </c>
       <c r="BA6" s="60">
         <v>205943</v>
       </c>
       <c r="BB6" s="43">
         <v>259516.6</v>
       </c>
-      <c r="BC6" s="61"/>
+      <c r="BC6" s="49">
+        <v>325307.40000000002</v>
+      </c>
       <c r="BD6" s="9"/>
       <c r="BE6" s="41"/>
       <c r="BF6" s="48"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="41"/>
       <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:63" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>296.8</v>
       </c>
       <c r="C7" s="6">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="6">
         <v>998.2</v>
       </c>
       <c r="E7" s="6">
         <v>1434.45</v>
       </c>
       <c r="F7" s="6">
         <v>1973</v>
@@ -1823,51 +1822,53 @@
       </c>
       <c r="AU7" s="9">
         <v>10238.1</v>
       </c>
       <c r="AV7" s="41">
         <v>10658</v>
       </c>
       <c r="AW7" s="41">
         <v>11120</v>
       </c>
       <c r="AX7" s="41">
         <v>159.4</v>
       </c>
       <c r="AY7" s="41">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="41">
         <v>533.05999999999995</v>
       </c>
       <c r="BA7" s="60">
         <v>739.8</v>
       </c>
       <c r="BB7" s="43">
         <v>973.4</v>
       </c>
-      <c r="BC7" s="61"/>
+      <c r="BC7" s="41">
+        <v>1251.7</v>
+      </c>
       <c r="BD7" s="9"/>
       <c r="BE7" s="41"/>
       <c r="BF7" s="48"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="41"/>
       <c r="BI7" s="41"/>
     </row>
     <row r="8" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>854.9</v>
       </c>
       <c r="C8" s="6">
         <v>1658.4</v>
       </c>
       <c r="D8" s="6">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="6">
         <v>3514.45</v>
       </c>
       <c r="F8" s="6">
         <v>4596.8</v>
@@ -1994,51 +1995,53 @@
       </c>
       <c r="AU8" s="9">
         <v>25736.400000000001</v>
       </c>
       <c r="AV8" s="41">
         <v>28564</v>
       </c>
       <c r="AW8" s="41">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="41">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="41">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="41">
         <v>6475.13</v>
       </c>
       <c r="BA8" s="60">
         <v>9285.2000000000007</v>
       </c>
       <c r="BB8" s="43">
         <v>10851.4</v>
       </c>
-      <c r="BC8" s="61"/>
+      <c r="BC8" s="41">
+        <v>11637.1</v>
+      </c>
       <c r="BD8" s="9"/>
       <c r="BE8" s="41"/>
       <c r="BF8" s="48"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="41"/>
       <c r="BI8" s="41"/>
     </row>
     <row r="9" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>344.3</v>
       </c>
       <c r="C9" s="6">
         <v>707.7</v>
       </c>
       <c r="D9" s="6">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="6">
         <v>1601.04</v>
       </c>
       <c r="F9" s="6">
         <v>2168.8000000000002</v>
@@ -2165,51 +2168,53 @@
       </c>
       <c r="AU9" s="9">
         <v>13374.6</v>
       </c>
       <c r="AV9" s="41">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="41">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="41">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="41">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="41">
         <v>1652.04</v>
       </c>
       <c r="BA9" s="60">
         <v>2277.4</v>
       </c>
       <c r="BB9" s="43">
         <v>2924.4</v>
       </c>
-      <c r="BC9" s="61"/>
+      <c r="BC9" s="41">
+        <v>3529.3</v>
+      </c>
       <c r="BD9" s="9"/>
       <c r="BE9" s="41"/>
       <c r="BF9" s="48"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="41"/>
       <c r="BI9" s="41"/>
     </row>
     <row r="10" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>1079.5</v>
       </c>
       <c r="C10" s="6">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="6">
         <v>3641.1</v>
       </c>
       <c r="E10" s="6">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="6">
         <v>6999.5</v>
@@ -2336,51 +2341,53 @@
       </c>
       <c r="AU10" s="9">
         <v>30415.200000000001</v>
       </c>
       <c r="AV10" s="41">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="41">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="41">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="41">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="41">
         <v>4883.6499999999996</v>
       </c>
       <c r="BA10" s="60">
         <v>6766.2</v>
       </c>
       <c r="BB10" s="43">
         <v>8831</v>
       </c>
-      <c r="BC10" s="61"/>
+      <c r="BC10" s="41">
+        <v>13125.6</v>
+      </c>
       <c r="BD10" s="9"/>
       <c r="BE10" s="41"/>
       <c r="BF10" s="48"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="41"/>
       <c r="BI10" s="41"/>
     </row>
     <row r="11" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1452.9</v>
       </c>
       <c r="C11" s="6">
         <v>2912.5</v>
       </c>
       <c r="D11" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="6">
         <v>6642.92</v>
       </c>
       <c r="F11" s="6">
         <v>8941.2000000000007</v>
@@ -2507,51 +2514,53 @@
       </c>
       <c r="AU11" s="6">
         <v>116075.9</v>
       </c>
       <c r="AV11" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="41">
         <v>1825</v>
       </c>
       <c r="AY11" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="41">
         <v>5779.34</v>
       </c>
       <c r="BA11" s="60">
         <v>8013.7</v>
       </c>
       <c r="BB11" s="43">
         <v>10613.6</v>
       </c>
-      <c r="BC11" s="61"/>
+      <c r="BC11" s="41">
+        <v>13132.3</v>
+      </c>
       <c r="BD11" s="9"/>
       <c r="BE11" s="41"/>
       <c r="BF11" s="48"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="41"/>
       <c r="BI11" s="41"/>
     </row>
     <row r="12" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
         <v>2042</v>
       </c>
       <c r="C12" s="6">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="6">
         <v>6802.3</v>
       </c>
       <c r="E12" s="6">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="6">
         <v>11904.5</v>
@@ -2678,51 +2687,53 @@
       </c>
       <c r="AU12" s="6">
         <v>70581.600000000006</v>
       </c>
       <c r="AV12" s="41">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="41">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="41">
         <v>3410</v>
       </c>
       <c r="AY12" s="41">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="41">
         <v>9912.5499999999993</v>
       </c>
       <c r="BA12" s="60">
         <v>12869.6</v>
       </c>
       <c r="BB12" s="43">
         <v>15921.1</v>
       </c>
-      <c r="BC12" s="61"/>
+      <c r="BC12" s="41">
+        <v>18929.8</v>
+      </c>
       <c r="BD12" s="9"/>
       <c r="BE12" s="41"/>
       <c r="BF12" s="48"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="41"/>
       <c r="BI12" s="41"/>
     </row>
     <row r="13" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6">
         <v>2108.9</v>
       </c>
       <c r="C13" s="6">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="6">
         <v>7715.3</v>
       </c>
       <c r="E13" s="6">
         <v>11036.91</v>
       </c>
       <c r="F13" s="6">
         <v>14635</v>
@@ -2849,51 +2860,53 @@
       </c>
       <c r="AU13" s="6">
         <v>73150.399999999994</v>
       </c>
       <c r="AV13" s="41">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="41">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="41">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="41">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="41">
         <v>12610.04</v>
       </c>
       <c r="BA13" s="60">
         <v>18849.5</v>
       </c>
       <c r="BB13" s="43">
         <v>22669.200000000001</v>
       </c>
-      <c r="BC13" s="61"/>
+      <c r="BC13" s="41">
+        <v>30132.799999999999</v>
+      </c>
       <c r="BD13" s="9"/>
       <c r="BE13" s="41"/>
       <c r="BF13" s="48"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="41"/>
       <c r="BI13" s="41"/>
     </row>
     <row r="14" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="6">
         <v>2142</v>
       </c>
       <c r="D14" s="6">
         <v>3450.7</v>
       </c>
       <c r="E14" s="6">
         <v>4994.63</v>
       </c>
       <c r="F14" s="6">
         <v>6758</v>
@@ -3020,51 +3033,53 @@
       </c>
       <c r="AU14" s="6">
         <v>84758</v>
       </c>
       <c r="AV14" s="41">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="41">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="41">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="41">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="41">
         <v>4365.9799999999996</v>
       </c>
       <c r="BA14" s="60">
         <v>5938.5</v>
       </c>
       <c r="BB14" s="43">
         <v>7724.5</v>
       </c>
-      <c r="BC14" s="61"/>
+      <c r="BC14" s="41">
+        <v>9327.4</v>
+      </c>
       <c r="BD14" s="9"/>
       <c r="BE14" s="41"/>
       <c r="BF14" s="48"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="41"/>
       <c r="BI14" s="41"/>
     </row>
     <row r="15" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="6">
         <v>1967.1</v>
       </c>
       <c r="C15" s="6">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="6">
         <v>6678.9</v>
       </c>
       <c r="E15" s="6">
         <v>9767.43</v>
       </c>
       <c r="F15" s="6">
         <v>12712.4</v>
@@ -3191,51 +3206,53 @@
       </c>
       <c r="AU15" s="6">
         <v>67410.600000000006</v>
       </c>
       <c r="AV15" s="41">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="41">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="41">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="41">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="41">
         <v>8177.01</v>
       </c>
       <c r="BA15" s="60">
         <v>12908.9</v>
       </c>
       <c r="BB15" s="43">
         <v>15913.3</v>
       </c>
-      <c r="BC15" s="61"/>
+      <c r="BC15" s="41">
+        <v>20866.7</v>
+      </c>
       <c r="BD15" s="9"/>
       <c r="BE15" s="41"/>
       <c r="BF15" s="48"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="41"/>
       <c r="BI15" s="41"/>
     </row>
     <row r="16" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="6">
         <v>1048.5</v>
       </c>
       <c r="C16" s="6">
         <v>2151.9</v>
       </c>
       <c r="D16" s="6">
         <v>3423.9</v>
       </c>
       <c r="E16" s="6">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="6">
         <v>6275.8</v>
@@ -3362,51 +3379,53 @@
       </c>
       <c r="AU16" s="6">
         <v>52561.5</v>
       </c>
       <c r="AV16" s="41">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="41">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="41">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="41">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="41">
         <v>4815.79</v>
       </c>
       <c r="BA16" s="60">
         <v>6386.7</v>
       </c>
       <c r="BB16" s="43">
         <v>8122.5</v>
       </c>
-      <c r="BC16" s="61"/>
+      <c r="BC16" s="41">
+        <v>9786.9</v>
+      </c>
       <c r="BD16" s="9"/>
       <c r="BE16" s="41"/>
       <c r="BF16" s="48"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="41"/>
       <c r="BI16" s="41"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="6">
         <v>5139.7</v>
       </c>
       <c r="C17" s="6">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="6">
         <v>15780.5</v>
       </c>
       <c r="E17" s="6">
         <v>21771.72</v>
       </c>
       <c r="F17" s="6">
         <v>28210.5</v>
@@ -3533,51 +3552,53 @@
       </c>
       <c r="AU17" s="6">
         <v>136515</v>
       </c>
       <c r="AV17" s="41">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="41">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="41">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="41">
         <v>17495</v>
       </c>
       <c r="AZ17" s="41">
         <v>27060.3</v>
       </c>
       <c r="BA17" s="60">
         <v>36221.800000000003</v>
       </c>
       <c r="BB17" s="43">
         <v>49790</v>
       </c>
-      <c r="BC17" s="61"/>
+      <c r="BC17" s="41">
+        <v>65965.3</v>
+      </c>
       <c r="BD17" s="9"/>
       <c r="BE17" s="41"/>
       <c r="BF17" s="48"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="41"/>
       <c r="BI17" s="41"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6">
         <v>4439.3</v>
       </c>
       <c r="C18" s="6">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="6">
         <v>14138</v>
       </c>
       <c r="E18" s="6">
         <v>19032.71</v>
       </c>
       <c r="F18" s="6">
         <v>24343.599999999999</v>
@@ -3704,51 +3725,53 @@
       </c>
       <c r="AU18" s="9">
         <v>131074.20000000001</v>
       </c>
       <c r="AV18" s="41">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="41">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="41">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="41">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="41">
         <v>28988.880000000001</v>
       </c>
       <c r="BA18" s="60">
         <v>40060.1</v>
       </c>
       <c r="BB18" s="43">
         <v>46292.6</v>
       </c>
-      <c r="BC18" s="61"/>
+      <c r="BC18" s="41">
+        <v>53054.5</v>
+      </c>
       <c r="BD18" s="9"/>
       <c r="BE18" s="41"/>
       <c r="BF18" s="48"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="41"/>
       <c r="BI18" s="41"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="6">
         <v>1749.1</v>
       </c>
       <c r="C19" s="6">
         <v>3581</v>
       </c>
       <c r="D19" s="6">
         <v>5555.7</v>
       </c>
       <c r="E19" s="6">
         <v>8052.6</v>
       </c>
       <c r="F19" s="6">
         <v>10745.9</v>
@@ -3875,51 +3898,53 @@
       </c>
       <c r="AU19" s="9">
         <v>94697.5</v>
       </c>
       <c r="AV19" s="41">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="41">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="41">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="41">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="41">
         <v>6364.32</v>
       </c>
       <c r="BA19" s="60">
         <v>9006.6</v>
       </c>
       <c r="BB19" s="43">
         <v>11747.4</v>
       </c>
-      <c r="BC19" s="61"/>
+      <c r="BC19" s="41">
+        <v>15717.1</v>
+      </c>
       <c r="BD19" s="9"/>
       <c r="BE19" s="41"/>
       <c r="BF19" s="48"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="41"/>
       <c r="BI19" s="41"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="6">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="6">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="6">
         <v>3359.9</v>
       </c>
       <c r="E20" s="6">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="6">
         <v>5949.9</v>
@@ -4046,51 +4071,53 @@
       </c>
       <c r="AU20" s="9">
         <v>18930.2</v>
       </c>
       <c r="AV20" s="41">
         <v>21301</v>
       </c>
       <c r="AW20" s="41">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="41">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="41">
         <v>2899</v>
       </c>
       <c r="AZ20" s="41">
         <v>4373.68</v>
       </c>
       <c r="BA20" s="60">
         <v>5919.2</v>
       </c>
       <c r="BB20" s="43">
         <v>7552.2</v>
       </c>
-      <c r="BC20" s="61"/>
+      <c r="BC20" s="41">
+        <v>9155.6</v>
+      </c>
       <c r="BD20" s="9"/>
       <c r="BE20" s="41"/>
       <c r="BF20" s="48"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="41"/>
       <c r="BI20" s="41"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="6">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="6">
         <v>4368.7</v>
       </c>
       <c r="D21" s="6">
         <v>7403.5</v>
       </c>
       <c r="E21" s="6">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="6">
         <v>13140.8</v>
@@ -4217,51 +4244,53 @@
       </c>
       <c r="AU21" s="9">
         <v>45388.2</v>
       </c>
       <c r="AV21" s="41">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="41">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="41">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="41">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="41">
         <v>8056.11</v>
       </c>
       <c r="BA21" s="60">
         <v>11153.9</v>
       </c>
       <c r="BB21" s="43">
         <v>14193.1</v>
       </c>
-      <c r="BC21" s="61"/>
+      <c r="BC21" s="41">
+        <v>17480.400000000001</v>
+      </c>
       <c r="BD21" s="9"/>
       <c r="BE21" s="41"/>
       <c r="BF21" s="48"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="41"/>
       <c r="BI21" s="41"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4775</v>
       </c>
       <c r="D22" s="6">
         <v>7526.4</v>
       </c>
       <c r="E22" s="6">
         <v>10529.33</v>
       </c>
       <c r="F22" s="6">
         <v>13795.1</v>
@@ -4388,51 +4417,53 @@
       </c>
       <c r="AU22" s="9">
         <v>51062.9</v>
       </c>
       <c r="AV22" s="41">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="41">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="41">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="41">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="41">
         <v>9858.6</v>
       </c>
       <c r="BA22" s="60">
         <v>14059</v>
       </c>
       <c r="BB22" s="43">
         <v>18196.400000000001</v>
       </c>
-      <c r="BC22" s="61"/>
+      <c r="BC22" s="41">
+        <v>22650.400000000001</v>
+      </c>
       <c r="BD22" s="9"/>
       <c r="BE22" s="41"/>
       <c r="BF22" s="48"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="41"/>
       <c r="BI22" s="41"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="6">
         <v>721.8</v>
       </c>
       <c r="C23" s="6">
         <v>1545.5</v>
       </c>
       <c r="D23" s="6">
         <v>2441.1</v>
       </c>
       <c r="E23" s="6">
         <v>3448.79</v>
       </c>
       <c r="F23" s="6">
         <v>4598.3999999999996</v>
@@ -4559,51 +4590,53 @@
       </c>
       <c r="AU23" s="9">
         <v>64979.1</v>
       </c>
       <c r="AV23" s="41">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="41">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="41">
         <v>930.7</v>
       </c>
       <c r="AY23" s="41">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="41">
         <v>3426.01</v>
       </c>
       <c r="BA23" s="60">
         <v>5486.9</v>
       </c>
       <c r="BB23" s="43">
         <v>7200.5</v>
       </c>
-      <c r="BC23" s="61"/>
+      <c r="BC23" s="41">
+        <v>9564.5</v>
+      </c>
       <c r="BD23" s="9"/>
       <c r="BE23" s="41"/>
       <c r="BF23" s="48"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="41"/>
       <c r="BI23" s="41"/>
     </row>
     <row r="24" spans="1:61" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="51"/>
       <c r="B24" s="56"/>
       <c r="C24" s="57"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="58"/>
       <c r="G24" s="56"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="56"/>
       <c r="K24" s="56"/>
       <c r="L24" s="56"/>
       <c r="M24" s="56"/>
       <c r="N24" s="56"/>
       <c r="O24" s="56"/>
       <c r="P24" s="56"/>
       <c r="Q24" s="56"/>
@@ -4621,197 +4654,197 @@
       <c r="AC24" s="56"/>
       <c r="AD24" s="56"/>
       <c r="AE24" s="56"/>
       <c r="AF24" s="56"/>
       <c r="AG24" s="56"/>
       <c r="AH24" s="56"/>
       <c r="AI24" s="56"/>
       <c r="AJ24" s="56"/>
       <c r="AK24" s="56"/>
       <c r="AL24" s="56"/>
       <c r="AM24" s="56"/>
       <c r="AN24" s="56"/>
       <c r="AO24" s="56"/>
       <c r="AP24" s="56"/>
       <c r="AQ24" s="56"/>
       <c r="AR24" s="59"/>
       <c r="AS24" s="59"/>
       <c r="AT24" s="56"/>
       <c r="AU24" s="56"/>
       <c r="AV24" s="56"/>
       <c r="AW24" s="56"/>
       <c r="AX24" s="56"/>
       <c r="AY24" s="52"/>
       <c r="AZ24" s="53"/>
       <c r="BA24" s="53"/>
-      <c r="BB24" s="62"/>
+      <c r="BB24" s="61"/>
       <c r="BC24" s="6"/>
       <c r="BD24" s="6"/>
       <c r="BE24" s="53"/>
       <c r="BF24" s="6"/>
       <c r="BG24" s="9"/>
       <c r="BH24" s="41"/>
       <c r="BI24" s="49"/>
     </row>
     <row r="25" spans="1:61" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="67" t="s">
+      <c r="A25" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="67"/>
-[...16 lines deleted...]
-      <c r="S25" s="67"/>
+      <c r="B25" s="66"/>
+      <c r="C25" s="66"/>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="66"/>
+      <c r="G25" s="66"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="66"/>
+      <c r="J25" s="66"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="66"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="66"/>
+      <c r="P25" s="66"/>
+      <c r="Q25" s="66"/>
+      <c r="R25" s="66"/>
+      <c r="S25" s="66"/>
       <c r="Z25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AX25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AY25" s="26"/>
       <c r="BA25" s="26"/>
     </row>
     <row r="26" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J26" s="63" t="s">
+      <c r="J26" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="K26" s="63"/>
-[...2 lines deleted...]
-      <c r="V26" s="63" t="s">
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="V26" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="W26" s="63"/>
-[...5 lines deleted...]
-      <c r="AK26" s="63"/>
+      <c r="W26" s="62"/>
+      <c r="X26" s="62"/>
+      <c r="Y26" s="62"/>
+      <c r="AH26" s="62"/>
+      <c r="AI26" s="62"/>
+      <c r="AJ26" s="62"/>
+      <c r="AK26" s="62"/>
       <c r="AL26" s="1"/>
-      <c r="AT26" s="63" t="s">
+      <c r="AT26" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AU26" s="63"/>
-[...1 lines deleted...]
-      <c r="AW26" s="63"/>
+      <c r="AU26" s="62"/>
+      <c r="AV26" s="62"/>
+      <c r="AW26" s="62"/>
       <c r="AX26" s="1"/>
-      <c r="BF26" s="63" t="s">
+      <c r="BF26" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BG26" s="63"/>
-[...1 lines deleted...]
-      <c r="BI26" s="63"/>
+      <c r="BG26" s="62"/>
+      <c r="BH26" s="62"/>
+      <c r="BI26" s="62"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="68"/>
-      <c r="B27" s="64" t="s">
+      <c r="A27" s="67"/>
+      <c r="B27" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="65"/>
-[...10 lines deleted...]
-      <c r="N27" s="64" t="s">
+      <c r="C27" s="64"/>
+      <c r="D27" s="64"/>
+      <c r="E27" s="64"/>
+      <c r="F27" s="64"/>
+      <c r="G27" s="64"/>
+      <c r="H27" s="64"/>
+      <c r="I27" s="64"/>
+      <c r="J27" s="64"/>
+      <c r="K27" s="64"/>
+      <c r="L27" s="64"/>
+      <c r="M27" s="64"/>
+      <c r="N27" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="O27" s="65"/>
-[...10 lines deleted...]
-      <c r="Z27" s="64" t="s">
+      <c r="O27" s="64"/>
+      <c r="P27" s="64"/>
+      <c r="Q27" s="64"/>
+      <c r="R27" s="64"/>
+      <c r="S27" s="64"/>
+      <c r="T27" s="64"/>
+      <c r="U27" s="64"/>
+      <c r="V27" s="64"/>
+      <c r="W27" s="64"/>
+      <c r="X27" s="64"/>
+      <c r="Y27" s="64"/>
+      <c r="Z27" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="AA27" s="65"/>
-[...10 lines deleted...]
-      <c r="AL27" s="64" t="s">
+      <c r="AA27" s="64"/>
+      <c r="AB27" s="64"/>
+      <c r="AC27" s="64"/>
+      <c r="AD27" s="64"/>
+      <c r="AE27" s="64"/>
+      <c r="AF27" s="64"/>
+      <c r="AG27" s="64"/>
+      <c r="AH27" s="64"/>
+      <c r="AI27" s="64"/>
+      <c r="AJ27" s="64"/>
+      <c r="AK27" s="65"/>
+      <c r="AL27" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="AM27" s="65"/>
-[...10 lines deleted...]
-      <c r="AX27" s="64" t="s">
+      <c r="AM27" s="64"/>
+      <c r="AN27" s="64"/>
+      <c r="AO27" s="64"/>
+      <c r="AP27" s="64"/>
+      <c r="AQ27" s="64"/>
+      <c r="AR27" s="64"/>
+      <c r="AS27" s="64"/>
+      <c r="AT27" s="64"/>
+      <c r="AU27" s="64"/>
+      <c r="AV27" s="64"/>
+      <c r="AW27" s="65"/>
+      <c r="AX27" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="AY27" s="65"/>
-[...9 lines deleted...]
-      <c r="BI27" s="66"/>
+      <c r="AY27" s="64"/>
+      <c r="AZ27" s="64"/>
+      <c r="BA27" s="64"/>
+      <c r="BB27" s="64"/>
+      <c r="BC27" s="64"/>
+      <c r="BD27" s="64"/>
+      <c r="BE27" s="64"/>
+      <c r="BF27" s="64"/>
+      <c r="BG27" s="64"/>
+      <c r="BH27" s="64"/>
+      <c r="BI27" s="65"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="69"/>
+      <c r="A28" s="68"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -5112,51 +5145,53 @@
       </c>
       <c r="AU29" s="9">
         <v>1082451.7</v>
       </c>
       <c r="AV29" s="41">
         <v>1149338.2</v>
       </c>
       <c r="AW29" s="49">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX29" s="41">
         <v>45967.5</v>
       </c>
       <c r="AY29" s="41">
         <v>94236.9</v>
       </c>
       <c r="AZ29" s="41">
         <v>145858.20000000001</v>
       </c>
       <c r="BA29" s="60">
         <v>202516.6</v>
       </c>
       <c r="BB29" s="43">
         <v>255233.6</v>
       </c>
-      <c r="BC29" s="61"/>
+      <c r="BC29" s="49">
+        <v>320167.8</v>
+      </c>
       <c r="BD29" s="9"/>
       <c r="BE29" s="41"/>
       <c r="BF29" s="48"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="41"/>
       <c r="BI29" s="49"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="6">
         <v>151.6</v>
       </c>
       <c r="C30" s="6">
         <v>354.4</v>
       </c>
       <c r="D30" s="6">
         <v>562.70000000000005</v>
       </c>
       <c r="E30" s="6">
         <v>853.9</v>
       </c>
       <c r="F30" s="6">
         <v>1247.3</v>
@@ -5283,51 +5318,53 @@
       </c>
       <c r="AU30" s="9">
         <v>9481.4</v>
       </c>
       <c r="AV30" s="41">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW30" s="41">
         <v>10212</v>
       </c>
       <c r="AX30" s="41">
         <v>83.7</v>
       </c>
       <c r="AY30" s="41">
         <v>194.2</v>
       </c>
       <c r="AZ30" s="41">
         <v>300.95</v>
       </c>
       <c r="BA30" s="60">
         <v>430.7</v>
       </c>
       <c r="BB30" s="43">
         <v>587</v>
       </c>
-      <c r="BC30" s="61"/>
+      <c r="BC30" s="41">
+        <v>787.9</v>
+      </c>
       <c r="BD30" s="9"/>
       <c r="BE30" s="41"/>
       <c r="BF30" s="48"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="41"/>
       <c r="BI30" s="41"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="6">
         <v>847.9</v>
       </c>
       <c r="C31" s="6">
         <v>1644.4</v>
       </c>
       <c r="D31" s="6">
         <v>2531.1</v>
       </c>
       <c r="E31" s="6">
         <v>3486.4</v>
       </c>
       <c r="F31" s="6">
         <v>4561.7</v>
@@ -5454,51 +5491,53 @@
       </c>
       <c r="AU31" s="9">
         <v>25569.9</v>
       </c>
       <c r="AV31" s="41">
         <v>28380.799999999999</v>
       </c>
       <c r="AW31" s="41">
         <v>31355.8</v>
       </c>
       <c r="AX31" s="41">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY31" s="41">
         <v>3170.2</v>
       </c>
       <c r="AZ31" s="41">
         <v>6425.14</v>
       </c>
       <c r="BA31" s="60">
         <v>9195.1</v>
       </c>
       <c r="BB31" s="43">
         <v>10738.8</v>
       </c>
-      <c r="BC31" s="61"/>
+      <c r="BC31" s="41">
+        <v>11501.8</v>
+      </c>
       <c r="BD31" s="9"/>
       <c r="BE31" s="41"/>
       <c r="BF31" s="48"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="41"/>
       <c r="BI31" s="41"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="6">
         <v>334</v>
       </c>
       <c r="C32" s="6">
         <v>687</v>
       </c>
       <c r="D32" s="6">
         <v>1068.4000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1559.7</v>
       </c>
       <c r="F32" s="6">
         <v>2117.1</v>
@@ -5625,51 +5664,53 @@
       </c>
       <c r="AU32" s="9">
         <v>13356.8</v>
       </c>
       <c r="AV32" s="41">
         <v>14146.2</v>
       </c>
       <c r="AW32" s="41">
         <v>14594.6</v>
       </c>
       <c r="AX32" s="41">
         <v>528.5</v>
       </c>
       <c r="AY32" s="41">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ32" s="41">
         <v>1646.7</v>
       </c>
       <c r="BA32" s="60">
         <v>2252.6999999999998</v>
       </c>
       <c r="BB32" s="43">
         <v>2893.6</v>
       </c>
-      <c r="BC32" s="61"/>
+      <c r="BC32" s="41">
+        <v>3492.2</v>
+      </c>
       <c r="BD32" s="9"/>
       <c r="BE32" s="41"/>
       <c r="BF32" s="48"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="41"/>
       <c r="BI32" s="41"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="6">
         <v>1067.9000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>2188.5</v>
       </c>
       <c r="D33" s="6">
         <v>3606.3</v>
       </c>
       <c r="E33" s="6">
         <v>5185.3999999999996</v>
       </c>
       <c r="F33" s="6">
         <v>6941.6</v>
@@ -5796,51 +5837,53 @@
       </c>
       <c r="AU33" s="9">
         <v>30335.599999999999</v>
       </c>
       <c r="AV33" s="41">
         <v>32207.5</v>
       </c>
       <c r="AW33" s="41">
         <v>34849.699999999997</v>
       </c>
       <c r="AX33" s="41">
         <v>1493.2</v>
       </c>
       <c r="AY33" s="41">
         <v>3149.9</v>
       </c>
       <c r="AZ33" s="41">
         <v>4863.3599999999997</v>
       </c>
       <c r="BA33" s="60">
         <v>6706.1</v>
       </c>
       <c r="BB33" s="43">
         <v>8755.9</v>
       </c>
-      <c r="BC33" s="61"/>
+      <c r="BC33" s="41">
+        <v>13035.5</v>
+      </c>
       <c r="BD33" s="9"/>
       <c r="BE33" s="41"/>
       <c r="BF33" s="48"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="41"/>
       <c r="BI33" s="41"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="6">
         <v>1452.9</v>
       </c>
       <c r="C34" s="6">
         <v>2912.5</v>
       </c>
       <c r="D34" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E34" s="6">
         <v>6642.9</v>
       </c>
       <c r="F34" s="6">
         <v>8941.2999999999993</v>
@@ -5967,51 +6010,53 @@
       </c>
       <c r="AU34" s="6">
         <v>116075.9</v>
       </c>
       <c r="AV34" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW34" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX34" s="41">
         <v>1825</v>
       </c>
       <c r="AY34" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ34" s="41">
         <v>5779.34</v>
       </c>
       <c r="BA34" s="60">
         <v>8013.7</v>
       </c>
       <c r="BB34" s="43">
         <v>10613.6</v>
       </c>
-      <c r="BC34" s="61"/>
+      <c r="BC34" s="41">
+        <v>13132.3</v>
+      </c>
       <c r="BD34" s="9"/>
       <c r="BE34" s="41"/>
       <c r="BF34" s="48"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="41"/>
       <c r="BI34" s="41"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="6">
         <v>2028.7</v>
       </c>
       <c r="C35" s="6">
         <v>4224.8999999999996</v>
       </c>
       <c r="D35" s="6">
         <v>6762.6</v>
       </c>
       <c r="E35" s="6">
         <v>9180.9</v>
       </c>
       <c r="F35" s="6">
         <v>11838.4</v>
@@ -6138,51 +6183,53 @@
       </c>
       <c r="AU35" s="6">
         <v>70493.7</v>
       </c>
       <c r="AV35" s="41">
         <v>75665.7</v>
       </c>
       <c r="AW35" s="41">
         <v>85152.3</v>
       </c>
       <c r="AX35" s="41">
         <v>3401.3</v>
       </c>
       <c r="AY35" s="41">
         <v>6497.1</v>
       </c>
       <c r="AZ35" s="41">
         <v>9886.19</v>
       </c>
       <c r="BA35" s="60">
         <v>12812</v>
       </c>
       <c r="BB35" s="43">
         <v>15849.2</v>
       </c>
-      <c r="BC35" s="61"/>
+      <c r="BC35" s="41">
+        <v>18843.400000000001</v>
+      </c>
       <c r="BD35" s="9"/>
       <c r="BE35" s="41"/>
       <c r="BF35" s="48"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="41"/>
       <c r="BI35" s="41"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="6">
         <v>2101.8000000000002</v>
       </c>
       <c r="C36" s="6">
         <v>4353.8</v>
       </c>
       <c r="D36" s="6">
         <v>7694.2</v>
       </c>
       <c r="E36" s="6">
         <v>11008.7</v>
       </c>
       <c r="F36" s="6">
         <v>14599.7</v>
@@ -6309,51 +6356,53 @@
       </c>
       <c r="AU36" s="6">
         <v>72968.600000000006</v>
       </c>
       <c r="AV36" s="41">
         <v>77942.600000000006</v>
       </c>
       <c r="AW36" s="41">
         <v>82886.3</v>
       </c>
       <c r="AX36" s="41">
         <v>3985.9</v>
       </c>
       <c r="AY36" s="41">
         <v>8691.5</v>
       </c>
       <c r="AZ36" s="41">
         <v>12535.89</v>
       </c>
       <c r="BA36" s="60">
         <v>18708.7</v>
       </c>
       <c r="BB36" s="43">
         <v>22493.200000000001</v>
       </c>
-      <c r="BC36" s="61"/>
+      <c r="BC36" s="41">
+        <v>29921.7</v>
+      </c>
       <c r="BD36" s="9"/>
       <c r="BE36" s="41"/>
       <c r="BF36" s="48"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="41"/>
       <c r="BI36" s="41"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="6">
         <v>1057.8</v>
       </c>
       <c r="C37" s="6">
         <v>2129.3000000000002</v>
       </c>
       <c r="D37" s="6">
         <v>3431.7</v>
       </c>
       <c r="E37" s="6">
         <v>4969.2</v>
       </c>
       <c r="F37" s="6">
         <v>6726.2</v>
@@ -6480,51 +6529,53 @@
       </c>
       <c r="AU37" s="6">
         <v>84740.7</v>
       </c>
       <c r="AV37" s="41">
         <v>84684.6</v>
       </c>
       <c r="AW37" s="41">
         <v>85719.9</v>
       </c>
       <c r="AX37" s="41">
         <v>1369.8</v>
       </c>
       <c r="AY37" s="41">
         <v>2800.9</v>
       </c>
       <c r="AZ37" s="41">
         <v>4357.5600000000004</v>
       </c>
       <c r="BA37" s="60">
         <v>5930.8</v>
       </c>
       <c r="BB37" s="43">
         <v>7714.8</v>
       </c>
-      <c r="BC37" s="61"/>
+      <c r="BC37" s="41">
+        <v>9315.7999999999993</v>
+      </c>
       <c r="BD37" s="9"/>
       <c r="BE37" s="41"/>
       <c r="BF37" s="48"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="41"/>
       <c r="BI37" s="41"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="6">
         <v>1961.6</v>
       </c>
       <c r="C38" s="6">
         <v>4182.1000000000004</v>
       </c>
       <c r="D38" s="6">
         <v>6662.4</v>
       </c>
       <c r="E38" s="6">
         <v>9745.4</v>
       </c>
       <c r="F38" s="6">
         <v>12684.9</v>
@@ -6651,51 +6702,53 @@
       </c>
       <c r="AU38" s="6">
         <v>67334.5</v>
       </c>
       <c r="AV38" s="41">
         <v>72155.5</v>
       </c>
       <c r="AW38" s="41">
         <v>77746.600000000006</v>
       </c>
       <c r="AX38" s="41">
         <v>2216.6</v>
       </c>
       <c r="AY38" s="41">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ38" s="41">
         <v>8151.83</v>
       </c>
       <c r="BA38" s="60">
         <v>12794.5</v>
       </c>
       <c r="BB38" s="43">
         <v>15770.3</v>
       </c>
-      <c r="BC38" s="61"/>
+      <c r="BC38" s="41">
+        <v>20695.099999999999</v>
+      </c>
       <c r="BD38" s="9"/>
       <c r="BE38" s="41"/>
       <c r="BF38" s="48"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="41"/>
       <c r="BI38" s="41"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="6">
         <v>1022.4</v>
       </c>
       <c r="C39" s="6">
         <v>2099.6999999999998</v>
       </c>
       <c r="D39" s="6">
         <v>3345.6</v>
       </c>
       <c r="E39" s="6">
         <v>4678.1000000000004</v>
       </c>
       <c r="F39" s="6">
         <v>6145.3</v>
@@ -6822,51 +6875,53 @@
       </c>
       <c r="AU39" s="6">
         <v>52324.3</v>
       </c>
       <c r="AV39" s="41">
         <v>60124.7</v>
       </c>
       <c r="AW39" s="41">
         <v>70197.899999999994</v>
       </c>
       <c r="AX39" s="41">
         <v>1342.2</v>
       </c>
       <c r="AY39" s="41">
         <v>3136.1</v>
       </c>
       <c r="AZ39" s="41">
         <v>4744.8500000000004</v>
       </c>
       <c r="BA39" s="60">
         <v>6346.1</v>
       </c>
       <c r="BB39" s="43">
         <v>8071.7</v>
       </c>
-      <c r="BC39" s="61"/>
+      <c r="BC39" s="41">
+        <v>9726.1</v>
+      </c>
       <c r="BD39" s="9"/>
       <c r="BE39" s="41"/>
       <c r="BF39" s="48"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="41"/>
       <c r="BI39" s="41"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="6">
         <v>5115.8</v>
       </c>
       <c r="C40" s="6">
         <v>10197.4</v>
       </c>
       <c r="D40" s="6">
         <v>15708.6</v>
       </c>
       <c r="E40" s="6">
         <v>21675.8</v>
       </c>
       <c r="F40" s="6">
         <v>28090.6</v>
@@ -6993,51 +7048,53 @@
       </c>
       <c r="AU40" s="6">
         <v>135830.9</v>
       </c>
       <c r="AV40" s="41">
         <v>144113.9</v>
       </c>
       <c r="AW40" s="41">
         <v>157483.29999999999</v>
       </c>
       <c r="AX40" s="41">
         <v>9117.1</v>
       </c>
       <c r="AY40" s="41">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ40" s="41">
         <v>26854.9</v>
       </c>
       <c r="BA40" s="60">
         <v>35998.800000000003</v>
       </c>
       <c r="BB40" s="43">
         <v>49511.199999999997</v>
       </c>
-      <c r="BC40" s="61"/>
+      <c r="BC40" s="41">
+        <v>65630.8</v>
+      </c>
       <c r="BD40" s="9"/>
       <c r="BE40" s="41"/>
       <c r="BF40" s="48"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="41"/>
       <c r="BI40" s="41"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="6">
         <v>4439.2</v>
       </c>
       <c r="C41" s="6">
         <v>9092.7000000000007</v>
       </c>
       <c r="D41" s="6">
         <v>14137.8</v>
       </c>
       <c r="E41" s="6">
         <v>19032.5</v>
       </c>
       <c r="F41" s="6">
         <v>24343.3</v>
@@ -7164,51 +7221,53 @@
       </c>
       <c r="AU41" s="9">
         <v>131041.7</v>
       </c>
       <c r="AV41" s="41">
         <v>141848.79999999999</v>
       </c>
       <c r="AW41" s="41">
         <v>137179.79999999999</v>
       </c>
       <c r="AX41" s="41">
         <v>8740.1</v>
       </c>
       <c r="AY41" s="41">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ41" s="41">
         <v>28979.13</v>
       </c>
       <c r="BA41" s="60">
         <v>39889.9</v>
       </c>
       <c r="BB41" s="43">
         <v>46079.8</v>
       </c>
-      <c r="BC41" s="61"/>
+      <c r="BC41" s="41">
+        <v>52799.199999999997</v>
+      </c>
       <c r="BD41" s="9"/>
       <c r="BE41" s="41"/>
       <c r="BF41" s="48"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>1689.5</v>
       </c>
       <c r="C42" s="6">
         <v>3461.8</v>
       </c>
       <c r="D42" s="6">
         <v>5377</v>
       </c>
       <c r="E42" s="6">
         <v>7814.2</v>
       </c>
       <c r="F42" s="6">
         <v>10448</v>
@@ -7335,51 +7394,53 @@
       </c>
       <c r="AU42" s="9">
         <v>94579.199999999997</v>
       </c>
       <c r="AV42" s="41">
         <v>99597.6</v>
       </c>
       <c r="AW42" s="41">
         <v>106600.3</v>
       </c>
       <c r="AX42" s="41">
         <v>1915.8</v>
       </c>
       <c r="AY42" s="41">
         <v>3774.2</v>
       </c>
       <c r="AZ42" s="41">
         <v>6321.44</v>
       </c>
       <c r="BA42" s="60">
         <v>8812.7000000000007</v>
       </c>
       <c r="BB42" s="43">
         <v>11505.1</v>
       </c>
-      <c r="BC42" s="61"/>
+      <c r="BC42" s="41">
+        <v>15426.3</v>
+      </c>
       <c r="BD42" s="9"/>
       <c r="BE42" s="41"/>
       <c r="BF42" s="48"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="6">
         <v>987.5</v>
       </c>
       <c r="C43" s="6">
         <v>2071.5</v>
       </c>
       <c r="D43" s="6">
         <v>3206.5</v>
       </c>
       <c r="E43" s="6">
         <v>4362.8</v>
       </c>
       <c r="F43" s="6">
         <v>5694.2</v>
@@ -7506,51 +7567,53 @@
       </c>
       <c r="AU43" s="9">
         <v>18448.599999999999</v>
       </c>
       <c r="AV43" s="41">
         <v>20770.2</v>
       </c>
       <c r="AW43" s="41">
         <v>23511.200000000001</v>
       </c>
       <c r="AX43" s="41">
         <v>1312</v>
       </c>
       <c r="AY43" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ43" s="41">
         <v>4234.05</v>
       </c>
       <c r="BA43" s="60">
         <v>5683.1</v>
       </c>
       <c r="BB43" s="43">
         <v>7257</v>
       </c>
-      <c r="BC43" s="61"/>
+      <c r="BC43" s="41">
+        <v>8801.4</v>
+      </c>
       <c r="BD43" s="9"/>
       <c r="BE43" s="41"/>
       <c r="BF43" s="48"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="6">
         <v>2138.6</v>
       </c>
       <c r="C44" s="6">
         <v>4366.5</v>
       </c>
       <c r="D44" s="6">
         <v>7400.2</v>
       </c>
       <c r="E44" s="6">
         <v>10194.700000000001</v>
       </c>
       <c r="F44" s="6">
         <v>13135.2</v>
@@ -7677,51 +7740,53 @@
       </c>
       <c r="AU44" s="9">
         <v>45350.1</v>
       </c>
       <c r="AV44" s="41">
         <v>48870.9</v>
       </c>
       <c r="AW44" s="41">
         <v>52955.199999999997</v>
       </c>
       <c r="AX44" s="41">
         <v>2617.1</v>
       </c>
       <c r="AY44" s="41">
         <v>5329.8</v>
       </c>
       <c r="AZ44" s="41">
         <v>8040.5</v>
       </c>
       <c r="BA44" s="60">
         <v>11035.8</v>
       </c>
       <c r="BB44" s="43">
         <v>14045.4</v>
       </c>
-      <c r="BC44" s="61"/>
+      <c r="BC44" s="41">
+        <v>17303.2</v>
+      </c>
       <c r="BD44" s="9"/>
       <c r="BE44" s="41"/>
       <c r="BF44" s="48"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="41"/>
       <c r="BI44" s="41"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="6">
         <v>2298.5</v>
       </c>
       <c r="C45" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D45" s="6">
         <v>7410</v>
       </c>
       <c r="E45" s="6">
         <v>10374.1</v>
       </c>
       <c r="F45" s="6">
         <v>13601</v>
@@ -7848,51 +7913,53 @@
       </c>
       <c r="AU45" s="9">
         <v>50964</v>
       </c>
       <c r="AV45" s="41">
         <v>53210.2</v>
       </c>
       <c r="AW45" s="41">
         <v>58996</v>
       </c>
       <c r="AX45" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY45" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ45" s="41">
         <v>9825.31</v>
       </c>
       <c r="BA45" s="60">
         <v>13713.3</v>
       </c>
       <c r="BB45" s="43">
         <v>17764.3</v>
       </c>
-      <c r="BC45" s="61"/>
+      <c r="BC45" s="41">
+        <v>22131.9</v>
+      </c>
       <c r="BD45" s="9"/>
       <c r="BE45" s="41"/>
       <c r="BF45" s="48"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="41"/>
       <c r="BI45" s="41"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="6">
         <v>615.70000000000005</v>
       </c>
       <c r="C46" s="6">
         <v>1333.3</v>
       </c>
       <c r="D46" s="6">
         <v>2122.8000000000002</v>
       </c>
       <c r="E46" s="6">
         <v>3024.4</v>
       </c>
       <c r="F46" s="6">
         <v>4067.9</v>
@@ -8019,51 +8086,53 @@
       </c>
       <c r="AU46" s="9">
         <v>63555.8</v>
       </c>
       <c r="AV46" s="41">
         <v>67458</v>
       </c>
       <c r="AW46" s="41">
         <v>71699.600000000006</v>
       </c>
       <c r="AX46" s="41">
         <v>788.4</v>
       </c>
       <c r="AY46" s="41">
         <v>1858.1</v>
       </c>
       <c r="AZ46" s="41">
         <v>2911.07</v>
       </c>
       <c r="BA46" s="60">
         <v>4192.6000000000004</v>
       </c>
       <c r="BB46" s="43">
         <v>5582.7</v>
       </c>
-      <c r="BC46" s="61"/>
+      <c r="BC46" s="41">
+        <v>7623.2</v>
+      </c>
       <c r="BD46" s="9"/>
       <c r="BE46" s="41"/>
       <c r="BF46" s="48"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="41"/>
       <c r="BI46" s="41"/>
     </row>
     <row r="47" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="13"/>
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
@@ -8077,204 +8146,204 @@
     <row r="48" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B48" s="14"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="14"/>
       <c r="Q48" s="14"/>
       <c r="R48" s="14"/>
       <c r="S48" s="14"/>
       <c r="T48" s="14"/>
       <c r="U48" s="14"/>
       <c r="AA48" s="27"/>
       <c r="AC48" s="27"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="67" t="s">
+      <c r="A49" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="67"/>
-[...16 lines deleted...]
-      <c r="S49" s="67"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="66"/>
+      <c r="D49" s="66"/>
+      <c r="E49" s="66"/>
+      <c r="F49" s="66"/>
+      <c r="G49" s="66"/>
+      <c r="H49" s="66"/>
+      <c r="I49" s="66"/>
+      <c r="J49" s="66"/>
+      <c r="K49" s="66"/>
+      <c r="L49" s="66"/>
+      <c r="M49" s="66"/>
+      <c r="N49" s="66"/>
+      <c r="O49" s="66"/>
+      <c r="P49" s="66"/>
+      <c r="Q49" s="66"/>
+      <c r="R49" s="66"/>
+      <c r="S49" s="66"/>
       <c r="Z49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AA49" s="47"/>
       <c r="AB49" s="44"/>
       <c r="AC49" s="47"/>
       <c r="AD49" s="44"/>
       <c r="AE49" s="44"/>
       <c r="AF49" s="44"/>
       <c r="AG49" s="44"/>
       <c r="AH49" s="44"/>
       <c r="AI49" s="44"/>
       <c r="AJ49" s="44"/>
       <c r="AK49" s="44"/>
       <c r="AX49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AY49" s="47"/>
       <c r="AZ49" s="44"/>
       <c r="BA49" s="47"/>
       <c r="BB49" s="44"/>
       <c r="BC49" s="44"/>
       <c r="BD49" s="44"/>
       <c r="BE49" s="44"/>
       <c r="BF49" s="44"/>
     </row>
     <row r="50" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J50" s="63" t="s">
+      <c r="J50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="K50" s="63"/>
-[...2 lines deleted...]
-      <c r="V50" s="63" t="s">
+      <c r="K50" s="62"/>
+      <c r="L50" s="62"/>
+      <c r="M50" s="62"/>
+      <c r="V50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="W50" s="63"/>
-[...5 lines deleted...]
-      <c r="AK50" s="63"/>
+      <c r="W50" s="62"/>
+      <c r="X50" s="62"/>
+      <c r="Y50" s="62"/>
+      <c r="AH50" s="62"/>
+      <c r="AI50" s="62"/>
+      <c r="AJ50" s="62"/>
+      <c r="AK50" s="62"/>
       <c r="AL50" s="1"/>
-      <c r="AT50" s="63" t="s">
+      <c r="AT50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AU50" s="63"/>
-[...1 lines deleted...]
-      <c r="AW50" s="63"/>
+      <c r="AU50" s="62"/>
+      <c r="AV50" s="62"/>
+      <c r="AW50" s="62"/>
       <c r="AX50" s="1"/>
-      <c r="BF50" s="63" t="s">
+      <c r="BF50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BG50" s="63"/>
-[...1 lines deleted...]
-      <c r="BI50" s="63"/>
+      <c r="BG50" s="62"/>
+      <c r="BH50" s="62"/>
+      <c r="BI50" s="62"/>
     </row>
     <row r="51" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="68"/>
-      <c r="B51" s="64" t="s">
+      <c r="A51" s="67"/>
+      <c r="B51" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="C51" s="65"/>
-[...10 lines deleted...]
-      <c r="N51" s="64" t="s">
+      <c r="C51" s="64"/>
+      <c r="D51" s="64"/>
+      <c r="E51" s="64"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="64"/>
+      <c r="H51" s="64"/>
+      <c r="I51" s="64"/>
+      <c r="J51" s="64"/>
+      <c r="K51" s="64"/>
+      <c r="L51" s="64"/>
+      <c r="M51" s="65"/>
+      <c r="N51" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="O51" s="65"/>
-[...10 lines deleted...]
-      <c r="Z51" s="64" t="s">
+      <c r="O51" s="64"/>
+      <c r="P51" s="64"/>
+      <c r="Q51" s="64"/>
+      <c r="R51" s="64"/>
+      <c r="S51" s="64"/>
+      <c r="T51" s="64"/>
+      <c r="U51" s="64"/>
+      <c r="V51" s="64"/>
+      <c r="W51" s="64"/>
+      <c r="X51" s="64"/>
+      <c r="Y51" s="64"/>
+      <c r="Z51" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="65"/>
-[...10 lines deleted...]
-      <c r="AL51" s="64" t="s">
+      <c r="AA51" s="64"/>
+      <c r="AB51" s="64"/>
+      <c r="AC51" s="64"/>
+      <c r="AD51" s="64"/>
+      <c r="AE51" s="64"/>
+      <c r="AF51" s="64"/>
+      <c r="AG51" s="64"/>
+      <c r="AH51" s="64"/>
+      <c r="AI51" s="64"/>
+      <c r="AJ51" s="64"/>
+      <c r="AK51" s="64"/>
+      <c r="AL51" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="AM51" s="65"/>
-[...10 lines deleted...]
-      <c r="AX51" s="64" t="s">
+      <c r="AM51" s="64"/>
+      <c r="AN51" s="64"/>
+      <c r="AO51" s="64"/>
+      <c r="AP51" s="64"/>
+      <c r="AQ51" s="64"/>
+      <c r="AR51" s="64"/>
+      <c r="AS51" s="64"/>
+      <c r="AT51" s="64"/>
+      <c r="AU51" s="64"/>
+      <c r="AV51" s="64"/>
+      <c r="AW51" s="65"/>
+      <c r="AX51" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="AY51" s="65"/>
-[...9 lines deleted...]
-      <c r="BI51" s="66"/>
+      <c r="AY51" s="64"/>
+      <c r="AZ51" s="64"/>
+      <c r="BA51" s="64"/>
+      <c r="BB51" s="64"/>
+      <c r="BC51" s="64"/>
+      <c r="BD51" s="64"/>
+      <c r="BE51" s="64"/>
+      <c r="BF51" s="64"/>
+      <c r="BG51" s="64"/>
+      <c r="BH51" s="64"/>
+      <c r="BI51" s="65"/>
     </row>
     <row r="52" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="69"/>
+      <c r="A52" s="68"/>
       <c r="B52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J52" s="2" t="s">
@@ -8575,51 +8644,53 @@
       </c>
       <c r="AU53" s="9">
         <v>727995.9</v>
       </c>
       <c r="AV53" s="41">
         <v>756273.8</v>
       </c>
       <c r="AW53" s="49">
         <v>765229.6</v>
       </c>
       <c r="AX53" s="41">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY53" s="41">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ53" s="41">
         <v>25806.5</v>
       </c>
       <c r="BA53" s="60">
         <v>34411.1</v>
       </c>
       <c r="BB53" s="43">
         <v>39674.1</v>
       </c>
-      <c r="BC53" s="61"/>
+      <c r="BC53" s="49">
+        <v>51027.7</v>
+      </c>
       <c r="BD53" s="9"/>
       <c r="BE53" s="41"/>
       <c r="BF53" s="48"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="41"/>
       <c r="BI53" s="49"/>
     </row>
     <row r="54" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="6">
         <v>2.5</v>
       </c>
       <c r="C54" s="6">
         <v>5</v>
       </c>
       <c r="D54" s="6">
         <v>7.5</v>
       </c>
       <c r="E54" s="6">
         <v>10</v>
       </c>
       <c r="F54" s="6">
         <v>16.399999999999999</v>
@@ -8746,51 +8817,53 @@
       </c>
       <c r="AU54" s="9">
         <v>7435.8</v>
       </c>
       <c r="AV54" s="41">
         <v>7447.5</v>
       </c>
       <c r="AW54" s="41">
         <v>7450.2</v>
       </c>
       <c r="AX54" s="41">
         <v>5.66</v>
       </c>
       <c r="AY54" s="41">
         <v>11.8</v>
       </c>
       <c r="AZ54" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="BA54" s="60">
         <v>21.5</v>
       </c>
       <c r="BB54" s="43">
         <v>29.2</v>
       </c>
-      <c r="BC54" s="61"/>
+      <c r="BC54" s="41">
+        <v>83.2</v>
+      </c>
       <c r="BD54" s="9"/>
       <c r="BE54" s="41"/>
       <c r="BF54" s="48"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="41"/>
       <c r="BI54" s="41"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="6">
         <v>1.4</v>
       </c>
       <c r="C55" s="6">
         <v>2.8</v>
       </c>
       <c r="D55" s="6">
         <v>4.2</v>
       </c>
       <c r="E55" s="6">
         <v>5.6</v>
       </c>
       <c r="F55" s="6">
         <v>13.4</v>
@@ -8917,51 +8990,53 @@
       </c>
       <c r="AU55" s="9">
         <v>16413.3</v>
       </c>
       <c r="AV55" s="41">
         <v>18528.2</v>
       </c>
       <c r="AW55" s="41">
         <v>20445.3</v>
       </c>
       <c r="AX55" s="41">
         <v>2.73</v>
       </c>
       <c r="AY55" s="41">
         <v>5.6</v>
       </c>
       <c r="AZ55" s="41">
         <v>8.1</v>
       </c>
       <c r="BA55" s="60">
         <v>10.1</v>
       </c>
       <c r="BB55" s="43">
         <v>11.7</v>
       </c>
-      <c r="BC55" s="61"/>
+      <c r="BC55" s="41">
+        <v>82.2</v>
+      </c>
       <c r="BD55" s="9"/>
       <c r="BE55" s="41"/>
       <c r="BF55" s="48"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="41"/>
       <c r="BI55" s="41"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="6">
         <v>33</v>
       </c>
       <c r="C56" s="6">
         <v>66</v>
       </c>
       <c r="D56" s="6">
         <v>98.9</v>
       </c>
       <c r="E56" s="6">
         <v>131.9</v>
       </c>
       <c r="F56" s="6">
         <v>169.9</v>
@@ -9088,51 +9163,53 @@
       </c>
       <c r="AU56" s="9">
         <v>9141.9</v>
       </c>
       <c r="AV56" s="41">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW56" s="41">
         <v>8902.4</v>
       </c>
       <c r="AX56" s="41">
         <v>85.21</v>
       </c>
       <c r="AY56" s="41">
         <v>175.9</v>
       </c>
       <c r="AZ56" s="41">
         <v>252.4</v>
       </c>
       <c r="BA56" s="60">
         <v>304.3</v>
       </c>
       <c r="BB56" s="43">
         <v>360.7</v>
       </c>
-      <c r="BC56" s="61"/>
+      <c r="BC56" s="41">
+        <v>411.2</v>
+      </c>
       <c r="BD56" s="9"/>
       <c r="BE56" s="41"/>
       <c r="BF56" s="48"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="41"/>
       <c r="BI56" s="41"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="6">
         <v>15.7</v>
       </c>
       <c r="C57" s="6">
         <v>31.4</v>
       </c>
       <c r="D57" s="6">
         <v>47.2</v>
       </c>
       <c r="E57" s="6">
         <v>62.9</v>
       </c>
       <c r="F57" s="6">
         <v>105.2</v>
@@ -9259,51 +9336,53 @@
       </c>
       <c r="AU57" s="9">
         <v>14190.8</v>
       </c>
       <c r="AV57" s="41">
         <v>14616.6</v>
       </c>
       <c r="AW57" s="41">
         <v>14925</v>
       </c>
       <c r="AX57" s="41">
         <v>5.39</v>
       </c>
       <c r="AY57" s="41">
         <v>11.3</v>
       </c>
       <c r="AZ57" s="41">
         <v>16.3</v>
       </c>
       <c r="BA57" s="60">
         <v>20.6</v>
       </c>
       <c r="BB57" s="43">
         <v>52.6</v>
       </c>
-      <c r="BC57" s="61"/>
+      <c r="BC57" s="41">
+        <v>2257.6999999999998</v>
+      </c>
       <c r="BD57" s="9"/>
       <c r="BE57" s="41"/>
       <c r="BF57" s="48"/>
       <c r="BG57" s="9"/>
       <c r="BH57" s="41"/>
       <c r="BI57" s="41"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>89.2</v>
       </c>
       <c r="C58" s="6">
         <v>178.4</v>
       </c>
       <c r="D58" s="6">
         <v>267.60000000000002</v>
       </c>
       <c r="E58" s="6">
         <v>356.8</v>
       </c>
       <c r="F58" s="6">
         <v>458.8</v>
@@ -9430,51 +9509,53 @@
       </c>
       <c r="AU58" s="6">
         <v>98567</v>
       </c>
       <c r="AV58" s="41">
         <v>99028.7</v>
       </c>
       <c r="AW58" s="41">
         <v>97638</v>
       </c>
       <c r="AX58" s="41">
         <v>79.599999999999994</v>
       </c>
       <c r="AY58" s="41">
         <v>164.4</v>
       </c>
       <c r="AZ58" s="41">
         <v>240.6</v>
       </c>
       <c r="BA58" s="60">
         <v>279.2</v>
       </c>
       <c r="BB58" s="43">
         <v>335.9</v>
       </c>
-      <c r="BC58" s="61"/>
+      <c r="BC58" s="41">
+        <v>432.7</v>
+      </c>
       <c r="BD58" s="9"/>
       <c r="BE58" s="41"/>
       <c r="BF58" s="48"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="41"/>
       <c r="BI58" s="41"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6">
         <v>320.10000000000002</v>
       </c>
       <c r="C59" s="6">
         <v>640.20000000000005</v>
       </c>
       <c r="D59" s="6">
         <v>960.3</v>
       </c>
       <c r="E59" s="6">
         <v>1280.4000000000001</v>
       </c>
       <c r="F59" s="6">
         <v>1692.5</v>
@@ -9601,51 +9682,53 @@
       </c>
       <c r="AU59" s="6">
         <v>48109.599999999999</v>
       </c>
       <c r="AV59" s="41">
         <v>50487.199999999997</v>
       </c>
       <c r="AW59" s="41">
         <v>56271</v>
       </c>
       <c r="AX59" s="41">
         <v>788.21</v>
       </c>
       <c r="AY59" s="41">
         <v>1470.1</v>
       </c>
       <c r="AZ59" s="41">
         <v>2191.5</v>
       </c>
       <c r="BA59" s="60">
         <v>2671.8</v>
       </c>
       <c r="BB59" s="43">
         <v>3118.5</v>
       </c>
-      <c r="BC59" s="61"/>
+      <c r="BC59" s="41">
+        <v>3575.6</v>
+      </c>
       <c r="BD59" s="9"/>
       <c r="BE59" s="41"/>
       <c r="BF59" s="48"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="41"/>
       <c r="BI59" s="41"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6">
         <v>205.4</v>
       </c>
       <c r="C60" s="6">
         <v>410.7</v>
       </c>
       <c r="D60" s="6">
         <v>616.1</v>
       </c>
       <c r="E60" s="6">
         <v>837.7</v>
       </c>
       <c r="F60" s="6">
         <v>1081.0999999999999</v>
@@ -9772,51 +9855,53 @@
       </c>
       <c r="AU60" s="6">
         <v>26113.599999999999</v>
       </c>
       <c r="AV60" s="41">
         <v>26574</v>
       </c>
       <c r="AW60" s="41">
         <v>25833.5</v>
       </c>
       <c r="AX60" s="41">
         <v>644.46</v>
       </c>
       <c r="AY60" s="41">
         <v>1273.2</v>
       </c>
       <c r="AZ60" s="41">
         <v>1772.4</v>
       </c>
       <c r="BA60" s="60">
         <v>1418.9</v>
       </c>
       <c r="BB60" s="43">
         <v>1704.8</v>
       </c>
-      <c r="BC60" s="61"/>
+      <c r="BC60" s="41">
+        <v>3119</v>
+      </c>
       <c r="BD60" s="9"/>
       <c r="BE60" s="41"/>
       <c r="BF60" s="48"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="41"/>
       <c r="BI60" s="41"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>99.4</v>
       </c>
       <c r="C61" s="6">
         <v>198.8</v>
       </c>
       <c r="D61" s="6">
         <v>298.10000000000002</v>
       </c>
       <c r="E61" s="6">
         <v>397.5</v>
       </c>
       <c r="F61" s="6">
         <v>517.6</v>
@@ -9943,51 +10028,53 @@
       </c>
       <c r="AU61" s="6">
         <v>73737.3</v>
       </c>
       <c r="AV61" s="41">
         <v>72414</v>
       </c>
       <c r="AW61" s="41">
         <v>72145.5</v>
       </c>
       <c r="AX61" s="41">
         <v>280.62</v>
       </c>
       <c r="AY61" s="41">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ61" s="41">
         <v>838.8</v>
       </c>
       <c r="BA61" s="60">
         <v>940.4</v>
       </c>
       <c r="BB61" s="43">
         <v>1094.0999999999999</v>
       </c>
-      <c r="BC61" s="61"/>
+      <c r="BC61" s="41">
+        <v>1247</v>
+      </c>
       <c r="BD61" s="9"/>
       <c r="BE61" s="41"/>
       <c r="BF61" s="48"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="41"/>
       <c r="BI61" s="41"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6">
         <v>219.3</v>
       </c>
       <c r="C62" s="6">
         <v>438.7</v>
       </c>
       <c r="D62" s="6">
         <v>658</v>
       </c>
       <c r="E62" s="6">
         <v>877.4</v>
       </c>
       <c r="F62" s="6">
         <v>1121.3</v>
@@ -10114,51 +10201,53 @@
       </c>
       <c r="AU62" s="6">
         <v>43106.3</v>
       </c>
       <c r="AV62" s="41">
         <v>45678.8</v>
       </c>
       <c r="AW62" s="41">
         <v>46299.7</v>
       </c>
       <c r="AX62" s="41">
         <v>493.34</v>
       </c>
       <c r="AY62" s="41">
         <v>986.4</v>
       </c>
       <c r="AZ62" s="41">
         <v>1411.5</v>
       </c>
       <c r="BA62" s="60">
         <v>1707.8</v>
       </c>
       <c r="BB62" s="43">
         <v>1926.4</v>
       </c>
-      <c r="BC62" s="61"/>
+      <c r="BC62" s="41">
+        <v>3716.7</v>
+      </c>
       <c r="BD62" s="9"/>
       <c r="BE62" s="41"/>
       <c r="BF62" s="48"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="41"/>
       <c r="BI62" s="41"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6">
         <v>3.2</v>
       </c>
       <c r="C63" s="6">
         <v>6.3</v>
       </c>
       <c r="D63" s="6">
         <v>9.5</v>
       </c>
       <c r="E63" s="6">
         <v>12.6</v>
       </c>
       <c r="F63" s="6">
         <v>27</v>
@@ -10285,51 +10374,53 @@
       </c>
       <c r="AU63" s="6">
         <v>40013.599999999999</v>
       </c>
       <c r="AV63" s="41">
         <v>46481.8</v>
       </c>
       <c r="AW63" s="41">
         <v>54815.7</v>
       </c>
       <c r="AX63" s="41">
         <v>3.58</v>
       </c>
       <c r="AY63" s="41">
         <v>7</v>
       </c>
       <c r="AZ63" s="41">
         <v>10.5</v>
       </c>
       <c r="BA63" s="60">
         <v>12.6</v>
       </c>
       <c r="BB63" s="43">
         <v>24.8</v>
       </c>
-      <c r="BC63" s="61"/>
+      <c r="BC63" s="41">
+        <v>57.4</v>
+      </c>
       <c r="BD63" s="9"/>
       <c r="BE63" s="41"/>
       <c r="BF63" s="48"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="41"/>
       <c r="BI63" s="41"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6">
         <v>98.1</v>
       </c>
       <c r="C64" s="6">
         <v>196.3</v>
       </c>
       <c r="D64" s="6">
         <v>294.39999999999998</v>
       </c>
       <c r="E64" s="6">
         <v>406</v>
       </c>
       <c r="F64" s="6">
         <v>619.1</v>
@@ -10456,51 +10547,53 @@
       </c>
       <c r="AU64" s="6">
         <v>58041.5</v>
       </c>
       <c r="AV64" s="41">
         <v>58985.2</v>
       </c>
       <c r="AW64" s="41">
         <v>57700.3</v>
       </c>
       <c r="AX64" s="41">
         <v>571.96</v>
       </c>
       <c r="AY64" s="41">
         <v>1077.5</v>
       </c>
       <c r="AZ64" s="41">
         <v>1504.9</v>
       </c>
       <c r="BA64" s="60">
         <v>1609.5</v>
       </c>
       <c r="BB64" s="43">
         <v>1967.2</v>
       </c>
-      <c r="BC64" s="61"/>
+      <c r="BC64" s="41">
+        <v>2526.5</v>
+      </c>
       <c r="BD64" s="9"/>
       <c r="BE64" s="41"/>
       <c r="BF64" s="48"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="41"/>
       <c r="BI64" s="41"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6">
         <v>2137.3000000000002</v>
       </c>
       <c r="C65" s="6">
         <v>4274.6000000000004</v>
       </c>
       <c r="D65" s="6">
         <v>6412</v>
       </c>
       <c r="E65" s="6">
         <v>8549.2999999999993</v>
       </c>
       <c r="F65" s="6">
         <v>10803.1</v>
@@ -10627,51 +10720,53 @@
       </c>
       <c r="AU65" s="9">
         <v>108342</v>
       </c>
       <c r="AV65" s="41">
         <v>116426.1</v>
       </c>
       <c r="AW65" s="41">
         <v>106636.7</v>
       </c>
       <c r="AX65" s="41">
         <v>6185.07</v>
       </c>
       <c r="AY65" s="41">
         <v>11452.8</v>
       </c>
       <c r="AZ65" s="41">
         <v>17213.900000000001</v>
       </c>
       <c r="BA65" s="60">
         <v>25025</v>
       </c>
       <c r="BB65" s="43">
         <v>28133.1</v>
       </c>
-      <c r="BC65" s="61"/>
+      <c r="BC65" s="41">
+        <v>30795.599999999999</v>
+      </c>
       <c r="BD65" s="9"/>
       <c r="BE65" s="41"/>
       <c r="BF65" s="48"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="41"/>
       <c r="BI65" s="41"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="6">
         <v>77</v>
       </c>
       <c r="C66" s="6">
         <v>154</v>
       </c>
       <c r="D66" s="6">
         <v>231</v>
       </c>
       <c r="E66" s="6">
         <v>308</v>
       </c>
       <c r="F66" s="6">
         <v>405.8</v>
@@ -10798,51 +10893,53 @@
       </c>
       <c r="AU66" s="9">
         <v>76648.2</v>
       </c>
       <c r="AV66" s="41">
         <v>78885.399999999994</v>
       </c>
       <c r="AW66" s="41">
         <v>81754.7</v>
       </c>
       <c r="AX66" s="41">
         <v>93.91</v>
       </c>
       <c r="AY66" s="41">
         <v>194.8</v>
       </c>
       <c r="AZ66" s="41">
         <v>280.2</v>
       </c>
       <c r="BA66" s="60">
         <v>328.8</v>
       </c>
       <c r="BB66" s="43">
         <v>411.8</v>
       </c>
-      <c r="BC66" s="61"/>
+      <c r="BC66" s="41">
+        <v>1189.4000000000001</v>
+      </c>
       <c r="BD66" s="9"/>
       <c r="BE66" s="41"/>
       <c r="BF66" s="48"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="41"/>
       <c r="BI66" s="41"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="6">
         <v>11.9</v>
@@ -10969,51 +11066,53 @@
       </c>
       <c r="AU67" s="9">
         <v>5780.3</v>
       </c>
       <c r="AV67" s="41">
         <v>5869.2</v>
       </c>
       <c r="AW67" s="41">
         <v>4754.7</v>
       </c>
       <c r="AX67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA67" s="60" t="s">
         <v>13</v>
       </c>
       <c r="BB67" s="43">
         <v>24.4</v>
       </c>
-      <c r="BC67" s="61"/>
+      <c r="BC67" s="41">
+        <v>64.2</v>
+      </c>
       <c r="BD67" s="9"/>
       <c r="BE67" s="41"/>
       <c r="BF67" s="48"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="41"/>
       <c r="BI67" s="41"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6">
         <v>12.1</v>
       </c>
       <c r="C68" s="6">
         <v>24.2</v>
       </c>
       <c r="D68" s="6">
         <v>36.4</v>
       </c>
       <c r="E68" s="6">
         <v>58.2</v>
       </c>
       <c r="F68" s="6">
         <v>121.2</v>
@@ -11140,51 +11239,53 @@
       </c>
       <c r="AU68" s="9">
         <v>21867.599999999999</v>
       </c>
       <c r="AV68" s="41">
         <v>21979.8</v>
       </c>
       <c r="AW68" s="41">
         <v>21647.1</v>
       </c>
       <c r="AX68" s="41">
         <v>7.81</v>
       </c>
       <c r="AY68" s="41">
         <v>16.3</v>
       </c>
       <c r="AZ68" s="41">
         <v>23.5</v>
       </c>
       <c r="BA68" s="60">
         <v>29.5</v>
       </c>
       <c r="BB68" s="43">
         <v>111.2</v>
       </c>
-      <c r="BC68" s="61"/>
+      <c r="BC68" s="41">
+        <v>276.5</v>
+      </c>
       <c r="BD68" s="9"/>
       <c r="BE68" s="41"/>
       <c r="BF68" s="48"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="41"/>
       <c r="BI68" s="41"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6">
         <v>63.4</v>
       </c>
       <c r="F69" s="6">
         <v>160.19999999999999</v>
@@ -11311,51 +11412,53 @@
       </c>
       <c r="AU69" s="9">
         <v>26362.2</v>
       </c>
       <c r="AV69" s="41">
         <v>26720.7</v>
       </c>
       <c r="AW69" s="41">
         <v>28294.1</v>
       </c>
       <c r="AX69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA69" s="60" t="s">
         <v>13</v>
       </c>
       <c r="BB69" s="43">
         <v>330</v>
       </c>
-      <c r="BC69" s="61"/>
+      <c r="BC69" s="41">
+        <v>594.9</v>
+      </c>
       <c r="BD69" s="9"/>
       <c r="BE69" s="41"/>
       <c r="BF69" s="48"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="41"/>
       <c r="BI69" s="41"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="6">
         <v>8.5</v>
       </c>
       <c r="C70" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="D70" s="6">
         <v>25.3</v>
       </c>
       <c r="E70" s="6">
         <v>33.700000000000003</v>
       </c>
       <c r="F70" s="6">
         <v>44.4</v>
@@ -11482,51 +11585,53 @@
       </c>
       <c r="AU70" s="9">
         <v>54124.9</v>
       </c>
       <c r="AV70" s="41">
         <v>56838.400000000001</v>
       </c>
       <c r="AW70" s="41">
         <v>59715.7</v>
       </c>
       <c r="AX70" s="41">
         <v>8.15</v>
       </c>
       <c r="AY70" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ70" s="41">
         <v>24.8</v>
       </c>
       <c r="BA70" s="60">
         <v>31.1</v>
       </c>
       <c r="BB70" s="43">
         <v>37.700000000000003</v>
       </c>
-      <c r="BC70" s="61"/>
+      <c r="BC70" s="41">
+        <v>597.9</v>
+      </c>
       <c r="BD70" s="9"/>
       <c r="BE70" s="41"/>
       <c r="BF70" s="48"/>
       <c r="BG70" s="9"/>
       <c r="BH70" s="41"/>
       <c r="BI70" s="41"/>
     </row>
     <row r="71" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="13"/>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
@@ -11540,187 +11645,187 @@
     <row r="72" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="AA72" s="27"/>
       <c r="AC72" s="27"/>
     </row>
     <row r="73" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="67" t="s">
+      <c r="A73" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="67"/>
-[...16 lines deleted...]
-      <c r="S73" s="67"/>
+      <c r="B73" s="66"/>
+      <c r="C73" s="66"/>
+      <c r="D73" s="66"/>
+      <c r="E73" s="66"/>
+      <c r="F73" s="66"/>
+      <c r="G73" s="66"/>
+      <c r="H73" s="66"/>
+      <c r="I73" s="66"/>
+      <c r="J73" s="66"/>
+      <c r="K73" s="66"/>
+      <c r="L73" s="66"/>
+      <c r="M73" s="66"/>
+      <c r="N73" s="66"/>
+      <c r="O73" s="66"/>
+      <c r="P73" s="66"/>
+      <c r="Q73" s="66"/>
+      <c r="R73" s="66"/>
+      <c r="S73" s="66"/>
       <c r="Z73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AX73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AY73" s="26"/>
       <c r="BA73" s="26"/>
     </row>
     <row r="74" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J74" s="63" t="s">
+      <c r="J74" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="K74" s="63"/>
-[...2 lines deleted...]
-      <c r="V74" s="63" t="s">
+      <c r="K74" s="62"/>
+      <c r="L74" s="62"/>
+      <c r="M74" s="62"/>
+      <c r="V74" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="W74" s="63"/>
-[...5 lines deleted...]
-      <c r="AK74" s="63"/>
+      <c r="W74" s="62"/>
+      <c r="X74" s="62"/>
+      <c r="Y74" s="62"/>
+      <c r="AH74" s="62"/>
+      <c r="AI74" s="62"/>
+      <c r="AJ74" s="62"/>
+      <c r="AK74" s="62"/>
       <c r="AL74" s="1"/>
-      <c r="AT74" s="63" t="s">
+      <c r="AT74" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AU74" s="63"/>
-[...1 lines deleted...]
-      <c r="AW74" s="63"/>
+      <c r="AU74" s="62"/>
+      <c r="AV74" s="62"/>
+      <c r="AW74" s="62"/>
       <c r="AX74" s="1"/>
-      <c r="BF74" s="63" t="s">
+      <c r="BF74" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="BG74" s="63"/>
-[...1 lines deleted...]
-      <c r="BI74" s="63"/>
+      <c r="BG74" s="62"/>
+      <c r="BH74" s="62"/>
+      <c r="BI74" s="62"/>
     </row>
     <row r="75" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="68"/>
-      <c r="B75" s="64" t="s">
+      <c r="A75" s="67"/>
+      <c r="B75" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="65"/>
-[...10 lines deleted...]
-      <c r="N75" s="64" t="s">
+      <c r="C75" s="64"/>
+      <c r="D75" s="64"/>
+      <c r="E75" s="64"/>
+      <c r="F75" s="64"/>
+      <c r="G75" s="64"/>
+      <c r="H75" s="64"/>
+      <c r="I75" s="64"/>
+      <c r="J75" s="64"/>
+      <c r="K75" s="64"/>
+      <c r="L75" s="64"/>
+      <c r="M75" s="65"/>
+      <c r="N75" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="O75" s="65"/>
-[...10 lines deleted...]
-      <c r="Z75" s="64" t="s">
+      <c r="O75" s="64"/>
+      <c r="P75" s="64"/>
+      <c r="Q75" s="64"/>
+      <c r="R75" s="64"/>
+      <c r="S75" s="64"/>
+      <c r="T75" s="64"/>
+      <c r="U75" s="64"/>
+      <c r="V75" s="64"/>
+      <c r="W75" s="64"/>
+      <c r="X75" s="64"/>
+      <c r="Y75" s="64"/>
+      <c r="Z75" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="AA75" s="65"/>
-[...10 lines deleted...]
-      <c r="AL75" s="64" t="s">
+      <c r="AA75" s="64"/>
+      <c r="AB75" s="64"/>
+      <c r="AC75" s="64"/>
+      <c r="AD75" s="64"/>
+      <c r="AE75" s="64"/>
+      <c r="AF75" s="64"/>
+      <c r="AG75" s="64"/>
+      <c r="AH75" s="64"/>
+      <c r="AI75" s="64"/>
+      <c r="AJ75" s="64"/>
+      <c r="AK75" s="65"/>
+      <c r="AL75" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="AM75" s="65"/>
-[...10 lines deleted...]
-      <c r="AX75" s="64" t="s">
+      <c r="AM75" s="64"/>
+      <c r="AN75" s="64"/>
+      <c r="AO75" s="64"/>
+      <c r="AP75" s="64"/>
+      <c r="AQ75" s="64"/>
+      <c r="AR75" s="64"/>
+      <c r="AS75" s="64"/>
+      <c r="AT75" s="64"/>
+      <c r="AU75" s="64"/>
+      <c r="AV75" s="64"/>
+      <c r="AW75" s="65"/>
+      <c r="AX75" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="AY75" s="65"/>
-[...9 lines deleted...]
-      <c r="BI75" s="66"/>
+      <c r="AY75" s="64"/>
+      <c r="AZ75" s="64"/>
+      <c r="BA75" s="64"/>
+      <c r="BB75" s="64"/>
+      <c r="BC75" s="64"/>
+      <c r="BD75" s="64"/>
+      <c r="BE75" s="64"/>
+      <c r="BF75" s="64"/>
+      <c r="BG75" s="64"/>
+      <c r="BH75" s="64"/>
+      <c r="BI75" s="65"/>
     </row>
     <row r="76" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="69"/>
+      <c r="A76" s="68"/>
       <c r="B76" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J76" s="2" t="s">
@@ -12021,51 +12126,53 @@
       </c>
       <c r="AU77" s="9">
         <v>353467.5</v>
       </c>
       <c r="AV77" s="41">
         <v>392001.9</v>
       </c>
       <c r="AW77" s="49">
         <v>454321.3</v>
       </c>
       <c r="AX77" s="41">
         <v>36711.800000000003</v>
       </c>
       <c r="AY77" s="41">
         <v>76797.5</v>
       </c>
       <c r="AZ77" s="41">
         <v>120051.7</v>
       </c>
       <c r="BA77" s="60">
         <v>168105.5</v>
       </c>
       <c r="BB77" s="43">
         <v>215559.5</v>
       </c>
-      <c r="BC77" s="61"/>
+      <c r="BC77" s="49">
+        <v>269070.59999999998</v>
+      </c>
       <c r="BD77" s="9"/>
       <c r="BE77" s="41"/>
       <c r="BF77" s="48"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="41"/>
       <c r="BI77" s="49"/>
     </row>
     <row r="78" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B78" s="6">
         <v>149.1</v>
       </c>
       <c r="C78" s="6">
         <v>349.4</v>
       </c>
       <c r="D78" s="6">
         <v>555.20000000000005</v>
       </c>
       <c r="E78" s="6">
         <v>843.9</v>
       </c>
       <c r="F78" s="6">
         <v>1230.9000000000001</v>
@@ -12192,51 +12299,53 @@
       </c>
       <c r="AU78" s="9">
         <v>2045.6</v>
       </c>
       <c r="AV78" s="41">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW78" s="41">
         <v>2761.8</v>
       </c>
       <c r="AX78" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="AY78" s="41">
         <v>182.3</v>
       </c>
       <c r="AZ78" s="41">
         <v>283.86</v>
       </c>
       <c r="BA78" s="60">
         <v>409.2</v>
       </c>
       <c r="BB78" s="43">
         <v>557.79999999999995</v>
       </c>
-      <c r="BC78" s="61"/>
+      <c r="BC78" s="41">
+        <v>704.5</v>
+      </c>
       <c r="BD78" s="9"/>
       <c r="BE78" s="41"/>
       <c r="BF78" s="48"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="41"/>
       <c r="BI78" s="41"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="6">
         <v>846.5</v>
       </c>
       <c r="C79" s="6">
         <v>1641.6</v>
       </c>
       <c r="D79" s="6">
         <v>2526.9</v>
       </c>
       <c r="E79" s="6">
         <v>3480.7</v>
       </c>
       <c r="F79" s="6">
         <v>4548.3</v>
@@ -12363,51 +12472,53 @@
       </c>
       <c r="AU79" s="9">
         <v>9084.5</v>
       </c>
       <c r="AV79" s="41">
         <v>9780.5</v>
       </c>
       <c r="AW79" s="41">
         <v>10838.4</v>
       </c>
       <c r="AX79" s="41">
         <v>2188.5</v>
       </c>
       <c r="AY79" s="41">
         <v>3164.6</v>
       </c>
       <c r="AZ79" s="41">
         <v>6417.07</v>
       </c>
       <c r="BA79" s="60">
         <v>9185</v>
       </c>
       <c r="BB79" s="43">
         <v>10727</v>
       </c>
-      <c r="BC79" s="61"/>
+      <c r="BC79" s="41">
+        <v>11418.9</v>
+      </c>
       <c r="BD79" s="9"/>
       <c r="BE79" s="41"/>
       <c r="BF79" s="48"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="41"/>
       <c r="BI79" s="41"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="6">
         <v>301</v>
       </c>
       <c r="C80" s="6">
         <v>621.1</v>
       </c>
       <c r="D80" s="6">
         <v>969.5</v>
       </c>
       <c r="E80" s="6">
         <v>1427.8</v>
       </c>
       <c r="F80" s="6">
         <v>1947.2</v>
@@ -12534,51 +12645,53 @@
       </c>
       <c r="AU80" s="9">
         <v>4214.8999999999996</v>
       </c>
       <c r="AV80" s="41">
         <v>4834</v>
       </c>
       <c r="AW80" s="41">
         <v>5692.1</v>
       </c>
       <c r="AX80" s="41">
         <v>443.2</v>
       </c>
       <c r="AY80" s="41">
         <v>907.1</v>
       </c>
       <c r="AZ80" s="41">
         <v>1394.24</v>
       </c>
       <c r="BA80" s="60">
         <v>1948.4</v>
       </c>
       <c r="BB80" s="43">
         <v>2533</v>
       </c>
-      <c r="BC80" s="61"/>
+      <c r="BC80" s="41">
+        <v>3080.4</v>
+      </c>
       <c r="BD80" s="9"/>
       <c r="BE80" s="41"/>
       <c r="BF80" s="48"/>
       <c r="BG80" s="9"/>
       <c r="BH80" s="41"/>
       <c r="BI80" s="41"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="6">
         <v>1052.2</v>
       </c>
       <c r="C81" s="6">
         <v>2157.1</v>
       </c>
       <c r="D81" s="6">
         <v>3559.1</v>
       </c>
       <c r="E81" s="6">
         <v>5122.5</v>
       </c>
       <c r="F81" s="6">
         <v>6836.3</v>
@@ -12705,51 +12818,53 @@
       </c>
       <c r="AU81" s="9">
         <v>16133.6</v>
       </c>
       <c r="AV81" s="41">
         <v>17579.8</v>
       </c>
       <c r="AW81" s="41">
         <v>19913.5</v>
       </c>
       <c r="AX81" s="41">
         <v>1487.8</v>
       </c>
       <c r="AY81" s="41">
         <v>3138.6</v>
       </c>
       <c r="AZ81" s="41">
         <v>4847.01</v>
       </c>
       <c r="BA81" s="60">
         <v>6685.5</v>
       </c>
       <c r="BB81" s="43">
         <v>8703.2999999999993</v>
       </c>
-      <c r="BC81" s="61"/>
+      <c r="BC81" s="41">
+        <v>10773.2</v>
+      </c>
       <c r="BD81" s="9"/>
       <c r="BE81" s="41"/>
       <c r="BF81" s="48"/>
       <c r="BG81" s="9"/>
       <c r="BH81" s="41"/>
       <c r="BI81" s="41"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="6">
         <v>1363.7</v>
       </c>
       <c r="C82" s="6">
         <v>2734.1</v>
       </c>
       <c r="D82" s="6">
         <v>4428.8</v>
       </c>
       <c r="E82" s="6">
         <v>6286.1</v>
       </c>
       <c r="F82" s="6">
         <v>8482.4</v>
@@ -12876,51 +12991,53 @@
       </c>
       <c r="AU82" s="6">
         <v>17139.599999999999</v>
       </c>
       <c r="AV82" s="41">
         <v>18889.599999999999</v>
       </c>
       <c r="AW82" s="41">
         <v>21418</v>
       </c>
       <c r="AX82" s="41">
         <v>1745.4</v>
       </c>
       <c r="AY82" s="41">
         <v>3510</v>
       </c>
       <c r="AZ82" s="41">
         <v>5538.77</v>
       </c>
       <c r="BA82" s="60">
         <v>7734.5</v>
       </c>
       <c r="BB82" s="43">
         <v>10277.700000000001</v>
       </c>
-      <c r="BC82" s="61"/>
+      <c r="BC82" s="41">
+        <v>12696.9</v>
+      </c>
       <c r="BD82" s="9"/>
       <c r="BE82" s="41"/>
       <c r="BF82" s="48"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="41"/>
       <c r="BI82" s="41"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="6">
         <v>1708.7</v>
       </c>
       <c r="C83" s="6">
         <v>3584.7</v>
       </c>
       <c r="D83" s="6">
         <v>5802.3</v>
       </c>
       <c r="E83" s="6">
         <v>7900.5</v>
       </c>
       <c r="F83" s="6">
         <v>10145.9</v>
@@ -13047,51 +13164,53 @@
       </c>
       <c r="AU83" s="6">
         <v>22378.3</v>
       </c>
       <c r="AV83" s="41">
         <v>25172.7</v>
       </c>
       <c r="AW83" s="41">
         <v>28875.599999999999</v>
       </c>
       <c r="AX83" s="41">
         <v>2613</v>
       </c>
       <c r="AY83" s="41">
         <v>5027</v>
       </c>
       <c r="AZ83" s="41">
         <v>7694.71</v>
       </c>
       <c r="BA83" s="60">
         <v>10140.200000000001</v>
       </c>
       <c r="BB83" s="43">
         <v>12730.6</v>
       </c>
-      <c r="BC83" s="61"/>
+      <c r="BC83" s="41">
+        <v>15264.6</v>
+      </c>
       <c r="BD83" s="9"/>
       <c r="BE83" s="41"/>
       <c r="BF83" s="48"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="41"/>
       <c r="BI83" s="41"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="6">
         <v>1896.4</v>
       </c>
       <c r="C84" s="6">
         <v>3943.1</v>
       </c>
       <c r="D84" s="6">
         <v>7078.1</v>
       </c>
       <c r="E84" s="6">
         <v>10171</v>
       </c>
       <c r="F84" s="6">
         <v>13518.6</v>
@@ -13218,51 +13337,53 @@
       </c>
       <c r="AU84" s="6">
         <v>46817.7</v>
       </c>
       <c r="AV84" s="41">
         <v>51331.3</v>
       </c>
       <c r="AW84" s="41">
         <v>57016</v>
       </c>
       <c r="AX84" s="41">
         <v>3341.5</v>
       </c>
       <c r="AY84" s="41">
         <v>7418.3</v>
       </c>
       <c r="AZ84" s="41">
         <v>10763.49</v>
       </c>
       <c r="BA84" s="60">
         <v>17289.8</v>
       </c>
       <c r="BB84" s="43">
         <v>20788.5</v>
       </c>
-      <c r="BC84" s="61"/>
+      <c r="BC84" s="41">
+        <v>26794.7</v>
+      </c>
       <c r="BD84" s="9"/>
       <c r="BE84" s="41"/>
       <c r="BF84" s="48"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="41"/>
       <c r="BI84" s="41"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B85" s="6">
         <v>958.4</v>
       </c>
       <c r="C85" s="6">
         <v>1930.5</v>
       </c>
       <c r="D85" s="6">
         <v>3133.5</v>
       </c>
       <c r="E85" s="6">
         <v>4571.7</v>
       </c>
       <c r="F85" s="6">
         <v>6208.7</v>
@@ -13389,51 +13510,53 @@
       </c>
       <c r="AU85" s="6">
         <v>10722.3</v>
       </c>
       <c r="AV85" s="41">
         <v>11969</v>
       </c>
       <c r="AW85" s="41">
         <v>13272.7</v>
       </c>
       <c r="AX85" s="41">
         <v>1089.2</v>
       </c>
       <c r="AY85" s="41">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ85" s="41">
         <v>3518.75</v>
       </c>
       <c r="BA85" s="60">
         <v>4990.3999999999996</v>
       </c>
       <c r="BB85" s="43">
         <v>6620.8</v>
       </c>
-      <c r="BC85" s="61"/>
+      <c r="BC85" s="41">
+        <v>8067.2</v>
+      </c>
       <c r="BD85" s="9"/>
       <c r="BE85" s="41"/>
       <c r="BF85" s="48"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="41"/>
       <c r="BI85" s="41"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="6">
         <v>1742.2</v>
       </c>
       <c r="C86" s="6">
         <v>3743.4</v>
       </c>
       <c r="D86" s="6">
         <v>6004.4</v>
       </c>
       <c r="E86" s="6">
         <v>8868.1</v>
       </c>
       <c r="F86" s="6">
         <v>11563.6</v>
@@ -13560,51 +13683,53 @@
       </c>
       <c r="AU86" s="6">
         <v>24227</v>
       </c>
       <c r="AV86" s="41">
         <v>26475.5</v>
       </c>
       <c r="AW86" s="41">
         <v>31445.7</v>
       </c>
       <c r="AX86" s="41">
         <v>1723.2</v>
       </c>
       <c r="AY86" s="41">
         <v>3961.6</v>
       </c>
       <c r="AZ86" s="41">
         <v>6740.35</v>
       </c>
       <c r="BA86" s="60">
         <v>11086.7</v>
       </c>
       <c r="BB86" s="43">
         <v>13843.9</v>
       </c>
-      <c r="BC86" s="61"/>
+      <c r="BC86" s="41">
+        <v>16973.099999999999</v>
+      </c>
       <c r="BD86" s="9"/>
       <c r="BE86" s="41"/>
       <c r="BF86" s="48"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="41"/>
       <c r="BI86" s="41"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="6">
         <v>1019.2</v>
       </c>
       <c r="C87" s="6">
         <v>2093.4</v>
       </c>
       <c r="D87" s="6">
         <v>3336.1</v>
       </c>
       <c r="E87" s="6">
         <v>4665.5</v>
       </c>
       <c r="F87" s="6">
         <v>6118.4</v>
@@ -13731,51 +13856,53 @@
       </c>
       <c r="AU87" s="6">
         <v>12310.8</v>
       </c>
       <c r="AV87" s="41">
         <v>13642.9</v>
       </c>
       <c r="AW87" s="41">
         <v>15382.2</v>
       </c>
       <c r="AX87" s="41">
         <v>1338.7</v>
       </c>
       <c r="AY87" s="41">
         <v>3129.2</v>
       </c>
       <c r="AZ87" s="41">
         <v>4734.3599999999997</v>
       </c>
       <c r="BA87" s="60">
         <v>6333.5</v>
       </c>
       <c r="BB87" s="43">
         <v>8046.9</v>
       </c>
-      <c r="BC87" s="61"/>
+      <c r="BC87" s="41">
+        <v>9666.7999999999993</v>
+      </c>
       <c r="BD87" s="9"/>
       <c r="BE87" s="41"/>
       <c r="BF87" s="48"/>
       <c r="BG87" s="6"/>
       <c r="BH87" s="41"/>
       <c r="BI87" s="41"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="6">
         <v>5017.6000000000004</v>
       </c>
       <c r="C88" s="6">
         <v>10001.1</v>
       </c>
       <c r="D88" s="6">
         <v>15414.2</v>
       </c>
       <c r="E88" s="6">
         <v>21269.9</v>
       </c>
       <c r="F88" s="6">
         <v>27471.599999999999</v>
@@ -13902,51 +14029,53 @@
       </c>
       <c r="AU88" s="6">
         <v>77733.399999999994</v>
       </c>
       <c r="AV88" s="41">
         <v>85072.6</v>
       </c>
       <c r="AW88" s="41">
         <v>99727</v>
       </c>
       <c r="AX88" s="41">
         <v>8545.1</v>
       </c>
       <c r="AY88" s="41">
         <v>16280.6</v>
       </c>
       <c r="AZ88" s="41">
         <v>25350.04</v>
       </c>
       <c r="BA88" s="60">
         <v>34389.300000000003</v>
       </c>
       <c r="BB88" s="43">
         <v>47543.9</v>
       </c>
-      <c r="BC88" s="61"/>
+      <c r="BC88" s="41">
+        <v>63087.1</v>
+      </c>
       <c r="BD88" s="9"/>
       <c r="BE88" s="41"/>
       <c r="BF88" s="48"/>
       <c r="BG88" s="6"/>
       <c r="BH88" s="41"/>
       <c r="BI88" s="41"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="6">
         <v>2301.9</v>
       </c>
       <c r="C89" s="6">
         <v>4818</v>
       </c>
       <c r="D89" s="6">
         <v>7725.9</v>
       </c>
       <c r="E89" s="6">
         <v>10483.200000000001</v>
       </c>
       <c r="F89" s="6">
         <v>13540.3</v>
@@ -14073,51 +14202,53 @@
       </c>
       <c r="AU89" s="9">
         <v>22556.6</v>
       </c>
       <c r="AV89" s="41">
         <v>25273.599999999999</v>
       </c>
       <c r="AW89" s="41">
         <v>30393.8</v>
       </c>
       <c r="AX89" s="41">
         <v>2555</v>
       </c>
       <c r="AY89" s="41">
         <v>7949.8</v>
       </c>
       <c r="AZ89" s="41">
         <v>11765.22</v>
       </c>
       <c r="BA89" s="60">
         <v>14864.9</v>
       </c>
       <c r="BB89" s="43">
         <v>17946.8</v>
       </c>
-      <c r="BC89" s="61"/>
+      <c r="BC89" s="41">
+        <v>21996.400000000001</v>
+      </c>
       <c r="BD89" s="9"/>
       <c r="BE89" s="41"/>
       <c r="BF89" s="48"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="41"/>
       <c r="BI89" s="41"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="6">
         <v>1612.5</v>
       </c>
       <c r="C90" s="6">
         <v>3307.8</v>
       </c>
       <c r="D90" s="6">
         <v>5146</v>
       </c>
       <c r="E90" s="6">
         <v>7506.2</v>
       </c>
       <c r="F90" s="6">
         <v>10042.200000000001</v>
@@ -14244,51 +14375,53 @@
       </c>
       <c r="AU90" s="9">
         <v>17924.7</v>
       </c>
       <c r="AV90" s="41">
         <v>20706</v>
       </c>
       <c r="AW90" s="41">
         <v>24839.3</v>
       </c>
       <c r="AX90" s="41">
         <v>1821.9</v>
       </c>
       <c r="AY90" s="41">
         <v>3579.4</v>
       </c>
       <c r="AZ90" s="41">
         <v>6041.19</v>
       </c>
       <c r="BA90" s="60">
         <v>8484</v>
       </c>
       <c r="BB90" s="43">
         <v>11093.2</v>
       </c>
-      <c r="BC90" s="61"/>
+      <c r="BC90" s="41">
+        <v>14232.6</v>
+      </c>
       <c r="BD90" s="9"/>
       <c r="BE90" s="41"/>
       <c r="BF90" s="48"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="41"/>
       <c r="BI90" s="41"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B91" s="6">
         <v>987.5</v>
       </c>
       <c r="C91" s="6">
         <v>2071.5</v>
       </c>
       <c r="D91" s="6">
         <v>3206.5</v>
       </c>
       <c r="E91" s="6">
         <v>4362.7</v>
       </c>
       <c r="F91" s="6">
         <v>5682.4</v>
@@ -14415,51 +14548,53 @@
       </c>
       <c r="AU91" s="9">
         <v>12668.3</v>
       </c>
       <c r="AV91" s="41">
         <v>14900.9</v>
       </c>
       <c r="AW91" s="41">
         <v>18756.5</v>
       </c>
       <c r="AX91" s="41">
         <v>1312</v>
       </c>
       <c r="AY91" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ91" s="41">
         <v>4234.05</v>
       </c>
       <c r="BA91" s="60">
         <v>5683.1</v>
       </c>
       <c r="BB91" s="43">
         <v>7232.6</v>
       </c>
-      <c r="BC91" s="61"/>
+      <c r="BC91" s="41">
+        <v>8735.5</v>
+      </c>
       <c r="BD91" s="9"/>
       <c r="BE91" s="41"/>
       <c r="BF91" s="48"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="41"/>
       <c r="BI91" s="41"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B92" s="6">
         <v>2126.5</v>
       </c>
       <c r="C92" s="6">
         <v>4342.2</v>
       </c>
       <c r="D92" s="6">
         <v>7363.8</v>
       </c>
       <c r="E92" s="6">
         <v>10136.6</v>
       </c>
       <c r="F92" s="6">
         <v>13013.9</v>
@@ -14586,51 +14721,53 @@
       </c>
       <c r="AU92" s="9">
         <v>23477.599999999999</v>
       </c>
       <c r="AV92" s="41">
         <v>26886.2</v>
       </c>
       <c r="AW92" s="41">
         <v>31303.1</v>
       </c>
       <c r="AX92" s="41">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY92" s="41">
         <v>5313.5</v>
       </c>
       <c r="AZ92" s="41">
         <v>8016.99</v>
       </c>
       <c r="BA92" s="60">
         <v>11006.3</v>
       </c>
       <c r="BB92" s="43">
         <v>13934.2</v>
       </c>
-      <c r="BC92" s="61"/>
+      <c r="BC92" s="41">
+        <v>17023.2</v>
+      </c>
       <c r="BD92" s="9"/>
       <c r="BE92" s="41"/>
       <c r="BF92" s="48"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="41"/>
       <c r="BI92" s="41"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>2298.5</v>
       </c>
       <c r="C93" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D93" s="6">
         <v>7409.9</v>
       </c>
       <c r="E93" s="6">
         <v>10310.700000000001</v>
       </c>
       <c r="F93" s="6">
         <v>13440.7</v>
@@ -14757,51 +14894,53 @@
       </c>
       <c r="AU93" s="9">
         <v>24601.7</v>
       </c>
       <c r="AV93" s="41">
         <v>26489.5</v>
       </c>
       <c r="AW93" s="41">
         <v>30701.8</v>
       </c>
       <c r="AX93" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY93" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ93" s="41">
         <v>9825.31</v>
       </c>
       <c r="BA93" s="60">
         <v>13713.3</v>
       </c>
       <c r="BB93" s="43">
         <v>17434.3</v>
       </c>
-      <c r="BC93" s="61"/>
+      <c r="BC93" s="41">
+        <v>21532.400000000001</v>
+      </c>
       <c r="BD93" s="9"/>
       <c r="BE93" s="41"/>
       <c r="BF93" s="48"/>
       <c r="BG93" s="9"/>
       <c r="BH93" s="41"/>
       <c r="BI93" s="41"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="6">
         <v>607.29999999999995</v>
       </c>
       <c r="C94" s="6">
         <v>1316.4</v>
       </c>
       <c r="D94" s="6">
         <v>2097.5</v>
       </c>
       <c r="E94" s="6">
         <v>2990.6</v>
       </c>
       <c r="F94" s="6">
         <v>4023.4</v>
@@ -14928,149 +15067,151 @@
       </c>
       <c r="AU94" s="9">
         <v>9430.9</v>
       </c>
       <c r="AV94" s="41">
         <v>10619.6</v>
       </c>
       <c r="AW94" s="41">
         <v>11983.8</v>
       </c>
       <c r="AX94" s="41">
         <v>780.3</v>
       </c>
       <c r="AY94" s="41">
         <v>1841</v>
       </c>
       <c r="AZ94" s="41">
         <v>2886.29</v>
       </c>
       <c r="BA94" s="60">
         <v>4161.3999999999996</v>
       </c>
       <c r="BB94" s="43">
         <v>5545</v>
       </c>
-      <c r="BC94" s="61"/>
+      <c r="BC94" s="41">
+        <v>7023.1</v>
+      </c>
       <c r="BD94" s="9"/>
       <c r="BE94" s="41"/>
       <c r="BF94" s="48"/>
       <c r="BG94" s="9"/>
       <c r="BH94" s="41"/>
       <c r="BI94" s="41"/>
     </row>
     <row r="95" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
       <c r="E95" s="14"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="14"/>
       <c r="M95" s="14"/>
       <c r="N95" s="14"/>
       <c r="O95" s="14"/>
       <c r="P95" s="14"/>
       <c r="Q95" s="14"/>
       <c r="R95" s="14"/>
       <c r="S95" s="14"/>
       <c r="T95" s="14"/>
       <c r="U95" s="14"/>
       <c r="AA95" s="27"/>
       <c r="AC95" s="27"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B96" s="21"/>
-      <c r="N96" s="70" t="s">
+      <c r="N96" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="O96" s="70"/>
-[...16 lines deleted...]
-      <c r="AF96" s="70"/>
+      <c r="O96" s="69"/>
+      <c r="P96" s="69"/>
+      <c r="Q96" s="69"/>
+      <c r="R96" s="69"/>
+      <c r="S96" s="69"/>
+      <c r="T96" s="69"/>
+      <c r="U96" s="69"/>
+      <c r="V96" s="69"/>
+      <c r="W96" s="69"/>
+      <c r="X96" s="69"/>
+      <c r="Y96" s="69"/>
+      <c r="Z96" s="69"/>
+      <c r="AA96" s="69"/>
+      <c r="AB96" s="69"/>
+      <c r="AC96" s="69"/>
+      <c r="AD96" s="69"/>
+      <c r="AE96" s="69"/>
+      <c r="AF96" s="69"/>
     </row>
     <row r="97" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N97" s="70"/>
-[...17 lines deleted...]
-      <c r="AF97" s="70"/>
+      <c r="N97" s="69"/>
+      <c r="O97" s="69"/>
+      <c r="P97" s="69"/>
+      <c r="Q97" s="69"/>
+      <c r="R97" s="69"/>
+      <c r="S97" s="69"/>
+      <c r="T97" s="69"/>
+      <c r="U97" s="69"/>
+      <c r="V97" s="69"/>
+      <c r="W97" s="69"/>
+      <c r="X97" s="69"/>
+      <c r="Y97" s="69"/>
+      <c r="Z97" s="69"/>
+      <c r="AA97" s="69"/>
+      <c r="AB97" s="69"/>
+      <c r="AC97" s="69"/>
+      <c r="AD97" s="69"/>
+      <c r="AE97" s="69"/>
+      <c r="AF97" s="69"/>
     </row>
     <row r="98" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N98" s="70" t="s">
+      <c r="N98" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="O98" s="70"/>
-[...16 lines deleted...]
-      <c r="AF98" s="70"/>
+      <c r="O98" s="69"/>
+      <c r="P98" s="69"/>
+      <c r="Q98" s="69"/>
+      <c r="R98" s="69"/>
+      <c r="S98" s="69"/>
+      <c r="T98" s="69"/>
+      <c r="U98" s="69"/>
+      <c r="V98" s="69"/>
+      <c r="W98" s="69"/>
+      <c r="X98" s="69"/>
+      <c r="Y98" s="69"/>
+      <c r="Z98" s="69"/>
+      <c r="AA98" s="69"/>
+      <c r="AB98" s="69"/>
+      <c r="AC98" s="69"/>
+      <c r="AD98" s="69"/>
+      <c r="AE98" s="69"/>
+      <c r="AF98" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="50">
     <mergeCell ref="AX51:BI51"/>
     <mergeCell ref="BF74:BI74"/>
     <mergeCell ref="AX75:BI75"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF26:BI26"/>
     <mergeCell ref="AX27:BI27"/>
     <mergeCell ref="BF50:BI50"/>
     <mergeCell ref="AL27:AW27"/>
     <mergeCell ref="AT50:AW50"/>
     <mergeCell ref="AL51:AW51"/>
     <mergeCell ref="AT74:AW74"/>
     <mergeCell ref="AL75:AW75"/>
     <mergeCell ref="N98:AF98"/>
     <mergeCell ref="N75:Y75"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z27:AK27"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z75:AK75"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>