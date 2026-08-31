--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="34200" windowWidth="21840" windowHeight="9585" tabRatio="838"/>
+    <workbookView xWindow="32760" yWindow="34260" windowWidth="21840" windowHeight="9525" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Кезең бойынша жалпы шығарылым'!$A$1:$BP$103</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="45">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
@@ -689,73 +689,73 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 8" xfId="2"/>
     <cellStyle name="Обычный_бюлетень" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1028,52 +1028,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK98"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BC77" sqref="BC77"/>
+      <pane xSplit="1" topLeftCell="AU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BD77" sqref="BD77:BD94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="12.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="10.140625" style="26" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="11.42578125" style="26" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
@@ -1148,207 +1148,207 @@
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
       <c r="BG1" s="55"/>
       <c r="BH1" s="55"/>
       <c r="BI1" s="55"/>
       <c r="BJ1" s="55"/>
       <c r="BK1" s="55"/>
     </row>
     <row r="2" spans="1:63" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="66"/>
-[...16 lines deleted...]
-      <c r="S2" s="66"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
       <c r="Z2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AA2" s="45"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="45"/>
       <c r="AD2" s="46"/>
       <c r="AE2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AJ2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AX2" s="44" t="s">
         <v>34</v>
       </c>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="46"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="46"/>
       <c r="BC2" s="46"/>
       <c r="BD2" s="46"/>
       <c r="BE2" s="46"/>
       <c r="BF2" s="46"/>
       <c r="BG2" s="46"/>
       <c r="BH2" s="46"/>
       <c r="BI2" s="46"/>
     </row>
     <row r="3" spans="1:63" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J3" s="62" t="s">
+      <c r="J3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="62"/>
-[...2 lines deleted...]
-      <c r="V3" s="62" t="s">
+      <c r="K3" s="65"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="V3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="W3" s="62"/>
-[...5 lines deleted...]
-      <c r="AK3" s="62"/>
+      <c r="W3" s="65"/>
+      <c r="X3" s="65"/>
+      <c r="Y3" s="65"/>
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="65"/>
+      <c r="AK3" s="65"/>
       <c r="AL3" s="1"/>
-      <c r="AT3" s="62" t="s">
+      <c r="AT3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AU3" s="62"/>
-[...1 lines deleted...]
-      <c r="AW3" s="62"/>
+      <c r="AU3" s="65"/>
+      <c r="AV3" s="65"/>
+      <c r="AW3" s="65"/>
       <c r="AX3" s="1"/>
-      <c r="BF3" s="62" t="s">
+      <c r="BF3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="BG3" s="62"/>
-[...1 lines deleted...]
-      <c r="BI3" s="62"/>
+      <c r="BG3" s="65"/>
+      <c r="BH3" s="65"/>
+      <c r="BI3" s="65"/>
     </row>
     <row r="4" spans="1:63" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="67"/>
-      <c r="B4" s="63" t="s">
+      <c r="A4" s="68"/>
+      <c r="B4" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="64"/>
-[...10 lines deleted...]
-      <c r="N4" s="63" t="s">
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="64"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63" t="s">
+      <c r="O4" s="63"/>
+      <c r="P4" s="63"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="63"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="63"/>
+      <c r="U4" s="63"/>
+      <c r="V4" s="63"/>
+      <c r="W4" s="63"/>
+      <c r="X4" s="63"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="AA4" s="64"/>
-[...10 lines deleted...]
-      <c r="AL4" s="63" t="s">
+      <c r="AA4" s="63"/>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="63"/>
+      <c r="AF4" s="63"/>
+      <c r="AG4" s="63"/>
+      <c r="AH4" s="63"/>
+      <c r="AI4" s="63"/>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="64"/>
+      <c r="AL4" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="64"/>
-[...10 lines deleted...]
-      <c r="AX4" s="63" t="s">
+      <c r="AM4" s="63"/>
+      <c r="AN4" s="63"/>
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="63"/>
+      <c r="AQ4" s="63"/>
+      <c r="AR4" s="63"/>
+      <c r="AS4" s="63"/>
+      <c r="AT4" s="63"/>
+      <c r="AU4" s="63"/>
+      <c r="AV4" s="63"/>
+      <c r="AW4" s="64"/>
+      <c r="AX4" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="AY4" s="64"/>
-[...9 lines deleted...]
-      <c r="BI4" s="65"/>
+      <c r="AY4" s="63"/>
+      <c r="AZ4" s="63"/>
+      <c r="BA4" s="63"/>
+      <c r="BB4" s="63"/>
+      <c r="BC4" s="63"/>
+      <c r="BD4" s="63"/>
+      <c r="BE4" s="63"/>
+      <c r="BF4" s="63"/>
+      <c r="BG4" s="63"/>
+      <c r="BH4" s="63"/>
+      <c r="BI4" s="64"/>
     </row>
     <row r="5" spans="1:63" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="68"/>
+      <c r="A5" s="69"/>
       <c r="B5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1652,51 +1652,53 @@
       </c>
       <c r="AV6" s="41">
         <v>1154285.7</v>
       </c>
       <c r="AW6" s="49">
         <v>1226010.7</v>
       </c>
       <c r="AX6" s="41">
         <v>46417.2</v>
       </c>
       <c r="AY6" s="41">
         <v>95136.5</v>
       </c>
       <c r="AZ6" s="41">
         <v>147332.5</v>
       </c>
       <c r="BA6" s="60">
         <v>205943</v>
       </c>
       <c r="BB6" s="43">
         <v>259516.6</v>
       </c>
       <c r="BC6" s="49">
         <v>325307.40000000002</v>
       </c>
-      <c r="BD6" s="9"/>
+      <c r="BD6" s="41">
+        <v>457808.2</v>
+      </c>
       <c r="BE6" s="41"/>
       <c r="BF6" s="48"/>
       <c r="BG6" s="9"/>
       <c r="BH6" s="41"/>
       <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:63" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>296.8</v>
       </c>
       <c r="C7" s="6">
         <v>644.70000000000005</v>
       </c>
       <c r="D7" s="6">
         <v>998.2</v>
       </c>
       <c r="E7" s="6">
         <v>1434.45</v>
       </c>
       <c r="F7" s="6">
         <v>1973</v>
       </c>
@@ -1825,51 +1827,53 @@
       </c>
       <c r="AV7" s="41">
         <v>10658</v>
       </c>
       <c r="AW7" s="41">
         <v>11120</v>
       </c>
       <c r="AX7" s="41">
         <v>159.4</v>
       </c>
       <c r="AY7" s="41">
         <v>345.5</v>
       </c>
       <c r="AZ7" s="41">
         <v>533.05999999999995</v>
       </c>
       <c r="BA7" s="60">
         <v>739.8</v>
       </c>
       <c r="BB7" s="43">
         <v>973.4</v>
       </c>
       <c r="BC7" s="41">
         <v>1251.7</v>
       </c>
-      <c r="BD7" s="9"/>
+      <c r="BD7" s="41">
+        <v>2272.8000000000002</v>
+      </c>
       <c r="BE7" s="41"/>
       <c r="BF7" s="48"/>
       <c r="BG7" s="9"/>
       <c r="BH7" s="41"/>
       <c r="BI7" s="41"/>
     </row>
     <row r="8" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="6">
         <v>854.9</v>
       </c>
       <c r="C8" s="6">
         <v>1658.4</v>
       </c>
       <c r="D8" s="6">
         <v>2552.1999999999998</v>
       </c>
       <c r="E8" s="6">
         <v>3514.45</v>
       </c>
       <c r="F8" s="6">
         <v>4596.8</v>
       </c>
@@ -1998,51 +2002,53 @@
       </c>
       <c r="AV8" s="41">
         <v>28564</v>
       </c>
       <c r="AW8" s="41">
         <v>31555.7</v>
       </c>
       <c r="AX8" s="41">
         <v>2207.9</v>
       </c>
       <c r="AY8" s="41">
         <v>3203.5</v>
       </c>
       <c r="AZ8" s="41">
         <v>6475.13</v>
       </c>
       <c r="BA8" s="60">
         <v>9285.2000000000007</v>
       </c>
       <c r="BB8" s="43">
         <v>10851.4</v>
       </c>
       <c r="BC8" s="41">
         <v>11637.1</v>
       </c>
-      <c r="BD8" s="9"/>
+      <c r="BD8" s="41">
+        <v>18303.599999999999</v>
+      </c>
       <c r="BE8" s="41"/>
       <c r="BF8" s="48"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="41"/>
       <c r="BI8" s="41"/>
     </row>
     <row r="9" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="6">
         <v>344.3</v>
       </c>
       <c r="C9" s="6">
         <v>707.7</v>
       </c>
       <c r="D9" s="6">
         <v>1099.4000000000001</v>
       </c>
       <c r="E9" s="6">
         <v>1601.04</v>
       </c>
       <c r="F9" s="6">
         <v>2168.8000000000002</v>
       </c>
@@ -2171,51 +2177,53 @@
       </c>
       <c r="AV9" s="41">
         <v>14165.7</v>
       </c>
       <c r="AW9" s="41">
         <v>14615.9</v>
       </c>
       <c r="AX9" s="41">
         <v>530.20000000000005</v>
       </c>
       <c r="AY9" s="41">
         <v>1086.5999999999999</v>
       </c>
       <c r="AZ9" s="41">
         <v>1652.04</v>
       </c>
       <c r="BA9" s="60">
         <v>2277.4</v>
       </c>
       <c r="BB9" s="43">
         <v>2924.4</v>
       </c>
       <c r="BC9" s="41">
         <v>3529.3</v>
       </c>
-      <c r="BD9" s="9"/>
+      <c r="BD9" s="41">
+        <v>4802.5</v>
+      </c>
       <c r="BE9" s="41"/>
       <c r="BF9" s="48"/>
       <c r="BG9" s="9"/>
       <c r="BH9" s="41"/>
       <c r="BI9" s="41"/>
     </row>
     <row r="10" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="6">
         <v>1079.5</v>
       </c>
       <c r="C10" s="6">
         <v>2211.6999999999998</v>
       </c>
       <c r="D10" s="6">
         <v>3641.1</v>
       </c>
       <c r="E10" s="6">
         <v>5231.7700000000004</v>
       </c>
       <c r="F10" s="6">
         <v>6999.5</v>
       </c>
@@ -2344,51 +2352,53 @@
       </c>
       <c r="AV10" s="41">
         <v>32295.1</v>
       </c>
       <c r="AW10" s="41">
         <v>34945.300000000003</v>
       </c>
       <c r="AX10" s="41">
         <v>1501.2</v>
       </c>
       <c r="AY10" s="41">
         <v>3165.9</v>
       </c>
       <c r="AZ10" s="41">
         <v>4883.6499999999996</v>
       </c>
       <c r="BA10" s="60">
         <v>6766.2</v>
       </c>
       <c r="BB10" s="43">
         <v>8831</v>
       </c>
       <c r="BC10" s="41">
         <v>13125.6</v>
       </c>
-      <c r="BD10" s="9"/>
+      <c r="BD10" s="41">
+        <v>20005.900000000001</v>
+      </c>
       <c r="BE10" s="41"/>
       <c r="BF10" s="48"/>
       <c r="BG10" s="9"/>
       <c r="BH10" s="41"/>
       <c r="BI10" s="41"/>
     </row>
     <row r="11" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="6">
         <v>1452.9</v>
       </c>
       <c r="C11" s="6">
         <v>2912.5</v>
       </c>
       <c r="D11" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E11" s="6">
         <v>6642.92</v>
       </c>
       <c r="F11" s="6">
         <v>8941.2000000000007</v>
       </c>
@@ -2517,51 +2527,53 @@
       </c>
       <c r="AV11" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW11" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX11" s="41">
         <v>1825</v>
       </c>
       <c r="AY11" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ11" s="41">
         <v>5779.34</v>
       </c>
       <c r="BA11" s="60">
         <v>8013.7</v>
       </c>
       <c r="BB11" s="43">
         <v>10613.6</v>
       </c>
       <c r="BC11" s="41">
         <v>13132.3</v>
       </c>
-      <c r="BD11" s="9"/>
+      <c r="BD11" s="41">
+        <v>19681.3</v>
+      </c>
       <c r="BE11" s="41"/>
       <c r="BF11" s="48"/>
       <c r="BG11" s="6"/>
       <c r="BH11" s="41"/>
       <c r="BI11" s="41"/>
     </row>
     <row r="12" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
         <v>2042</v>
       </c>
       <c r="C12" s="6">
         <v>4251.3999999999996</v>
       </c>
       <c r="D12" s="6">
         <v>6802.3</v>
       </c>
       <c r="E12" s="6">
         <v>9233.7199999999993</v>
       </c>
       <c r="F12" s="6">
         <v>11904.5</v>
       </c>
@@ -2690,51 +2702,53 @@
       </c>
       <c r="AV12" s="41">
         <v>75762.3</v>
       </c>
       <c r="AW12" s="41">
         <v>85257.7</v>
       </c>
       <c r="AX12" s="41">
         <v>3410</v>
       </c>
       <c r="AY12" s="41">
         <v>6514.6</v>
       </c>
       <c r="AZ12" s="41">
         <v>9912.5499999999993</v>
       </c>
       <c r="BA12" s="60">
         <v>12869.6</v>
       </c>
       <c r="BB12" s="43">
         <v>15921.1</v>
       </c>
       <c r="BC12" s="41">
         <v>18929.8</v>
       </c>
-      <c r="BD12" s="9"/>
+      <c r="BD12" s="41">
+        <v>28738.2</v>
+      </c>
       <c r="BE12" s="41"/>
       <c r="BF12" s="48"/>
       <c r="BG12" s="6"/>
       <c r="BH12" s="41"/>
       <c r="BI12" s="41"/>
     </row>
     <row r="13" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="6">
         <v>2108.9</v>
       </c>
       <c r="C13" s="6">
         <v>4367.8999999999996</v>
       </c>
       <c r="D13" s="6">
         <v>7715.3</v>
       </c>
       <c r="E13" s="6">
         <v>11036.91</v>
       </c>
       <c r="F13" s="6">
         <v>14635</v>
       </c>
@@ -2863,51 +2877,53 @@
       </c>
       <c r="AV13" s="41">
         <v>78142.5</v>
       </c>
       <c r="AW13" s="41">
         <v>83104.5</v>
       </c>
       <c r="AX13" s="41">
         <v>4004.1</v>
       </c>
       <c r="AY13" s="41">
         <v>8727.9</v>
       </c>
       <c r="AZ13" s="41">
         <v>12610.04</v>
       </c>
       <c r="BA13" s="60">
         <v>18849.5</v>
       </c>
       <c r="BB13" s="43">
         <v>22669.200000000001</v>
       </c>
       <c r="BC13" s="41">
         <v>30132.799999999999</v>
       </c>
-      <c r="BD13" s="9"/>
+      <c r="BD13" s="41">
+        <v>42514</v>
+      </c>
       <c r="BE13" s="41"/>
       <c r="BF13" s="48"/>
       <c r="BG13" s="6"/>
       <c r="BH13" s="41"/>
       <c r="BI13" s="41"/>
     </row>
     <row r="14" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6">
         <v>1064.0999999999999</v>
       </c>
       <c r="C14" s="6">
         <v>2142</v>
       </c>
       <c r="D14" s="6">
         <v>3450.7</v>
       </c>
       <c r="E14" s="6">
         <v>4994.63</v>
       </c>
       <c r="F14" s="6">
         <v>6758</v>
       </c>
@@ -3036,51 +3052,53 @@
       </c>
       <c r="AV14" s="41">
         <v>84703.5</v>
       </c>
       <c r="AW14" s="41">
         <v>85740.5</v>
       </c>
       <c r="AX14" s="41">
         <v>1371.5</v>
       </c>
       <c r="AY14" s="41">
         <v>2804.3</v>
       </c>
       <c r="AZ14" s="41">
         <v>4365.9799999999996</v>
       </c>
       <c r="BA14" s="60">
         <v>5938.5</v>
       </c>
       <c r="BB14" s="43">
         <v>7724.5</v>
       </c>
       <c r="BC14" s="41">
         <v>9327.4</v>
       </c>
-      <c r="BD14" s="9"/>
+      <c r="BD14" s="41">
+        <v>14057.4</v>
+      </c>
       <c r="BE14" s="41"/>
       <c r="BF14" s="48"/>
       <c r="BG14" s="6"/>
       <c r="BH14" s="41"/>
       <c r="BI14" s="41"/>
     </row>
     <row r="15" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="6">
         <v>1967.1</v>
       </c>
       <c r="C15" s="6">
         <v>4193.1000000000004</v>
       </c>
       <c r="D15" s="6">
         <v>6678.9</v>
       </c>
       <c r="E15" s="6">
         <v>9767.43</v>
       </c>
       <c r="F15" s="6">
         <v>12712.4</v>
       </c>
@@ -3209,51 +3227,53 @@
       </c>
       <c r="AV15" s="41">
         <v>72238.399999999994</v>
       </c>
       <c r="AW15" s="41">
         <v>77836.100000000006</v>
       </c>
       <c r="AX15" s="41">
         <v>2223.3000000000002</v>
       </c>
       <c r="AY15" s="41">
         <v>4961.3999999999996</v>
       </c>
       <c r="AZ15" s="41">
         <v>8177.01</v>
       </c>
       <c r="BA15" s="60">
         <v>12908.9</v>
       </c>
       <c r="BB15" s="43">
         <v>15913.3</v>
       </c>
       <c r="BC15" s="41">
         <v>20866.7</v>
       </c>
-      <c r="BD15" s="9"/>
+      <c r="BD15" s="41">
+        <v>28563.599999999999</v>
+      </c>
       <c r="BE15" s="41"/>
       <c r="BF15" s="48"/>
       <c r="BG15" s="6"/>
       <c r="BH15" s="41"/>
       <c r="BI15" s="41"/>
     </row>
     <row r="16" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="6">
         <v>1048.5</v>
       </c>
       <c r="C16" s="6">
         <v>2151.9</v>
       </c>
       <c r="D16" s="6">
         <v>3423.9</v>
       </c>
       <c r="E16" s="6">
         <v>4782.4799999999996</v>
       </c>
       <c r="F16" s="6">
         <v>6275.8</v>
       </c>
@@ -3382,51 +3402,53 @@
       </c>
       <c r="AV16" s="41">
         <v>60385.599999999999</v>
       </c>
       <c r="AW16" s="41">
         <v>70482.5</v>
       </c>
       <c r="AX16" s="41">
         <v>1365.9</v>
       </c>
       <c r="AY16" s="41">
         <v>3183.6</v>
       </c>
       <c r="AZ16" s="41">
         <v>4815.79</v>
       </c>
       <c r="BA16" s="60">
         <v>6386.7</v>
       </c>
       <c r="BB16" s="43">
         <v>8122.5</v>
       </c>
       <c r="BC16" s="41">
         <v>9786.9</v>
       </c>
-      <c r="BD16" s="9"/>
+      <c r="BD16" s="41">
+        <v>14178.2</v>
+      </c>
       <c r="BE16" s="41"/>
       <c r="BF16" s="48"/>
       <c r="BG16" s="6"/>
       <c r="BH16" s="41"/>
       <c r="BI16" s="41"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="6">
         <v>5139.7</v>
       </c>
       <c r="C17" s="6">
         <v>10245.299999999999</v>
       </c>
       <c r="D17" s="6">
         <v>15780.5</v>
       </c>
       <c r="E17" s="6">
         <v>21771.72</v>
       </c>
       <c r="F17" s="6">
         <v>28210.5</v>
       </c>
@@ -3555,51 +3577,53 @@
       </c>
       <c r="AV17" s="41">
         <v>144866.70000000001</v>
       </c>
       <c r="AW17" s="41">
         <v>158304.5</v>
       </c>
       <c r="AX17" s="41">
         <v>9185.5</v>
       </c>
       <c r="AY17" s="41">
         <v>17495</v>
       </c>
       <c r="AZ17" s="41">
         <v>27060.3</v>
       </c>
       <c r="BA17" s="60">
         <v>36221.800000000003</v>
       </c>
       <c r="BB17" s="43">
         <v>49790</v>
       </c>
       <c r="BC17" s="41">
         <v>65965.3</v>
       </c>
-      <c r="BD17" s="9"/>
+      <c r="BD17" s="41">
+        <v>85900.7</v>
+      </c>
       <c r="BE17" s="41"/>
       <c r="BF17" s="48"/>
       <c r="BG17" s="6"/>
       <c r="BH17" s="41"/>
       <c r="BI17" s="41"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6">
         <v>4439.3</v>
       </c>
       <c r="C18" s="6">
         <v>9092.7999999999993</v>
       </c>
       <c r="D18" s="6">
         <v>14138</v>
       </c>
       <c r="E18" s="6">
         <v>19032.71</v>
       </c>
       <c r="F18" s="6">
         <v>24343.599999999999</v>
       </c>
@@ -3728,51 +3752,53 @@
       </c>
       <c r="AV18" s="41">
         <v>141884.5</v>
       </c>
       <c r="AW18" s="41">
         <v>137218.79999999999</v>
       </c>
       <c r="AX18" s="41">
         <v>8743.2999999999993</v>
       </c>
       <c r="AY18" s="41">
         <v>19409.099999999999</v>
       </c>
       <c r="AZ18" s="41">
         <v>28988.880000000001</v>
       </c>
       <c r="BA18" s="60">
         <v>40060.1</v>
       </c>
       <c r="BB18" s="43">
         <v>46292.6</v>
       </c>
       <c r="BC18" s="41">
         <v>53054.5</v>
       </c>
-      <c r="BD18" s="9"/>
+      <c r="BD18" s="41">
+        <v>70683.100000000006</v>
+      </c>
       <c r="BE18" s="41"/>
       <c r="BF18" s="48"/>
       <c r="BG18" s="9"/>
       <c r="BH18" s="41"/>
       <c r="BI18" s="41"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="6">
         <v>1749.1</v>
       </c>
       <c r="C19" s="6">
         <v>3581</v>
       </c>
       <c r="D19" s="6">
         <v>5555.7</v>
       </c>
       <c r="E19" s="6">
         <v>8052.6</v>
       </c>
       <c r="F19" s="6">
         <v>10745.9</v>
       </c>
@@ -3901,51 +3927,53 @@
       </c>
       <c r="AV19" s="41">
         <v>99727.7</v>
       </c>
       <c r="AW19" s="41">
         <v>106742.2</v>
       </c>
       <c r="AX19" s="41">
         <v>1927.6</v>
       </c>
       <c r="AY19" s="41">
         <v>3797.7</v>
       </c>
       <c r="AZ19" s="41">
         <v>6364.32</v>
       </c>
       <c r="BA19" s="60">
         <v>9006.6</v>
       </c>
       <c r="BB19" s="43">
         <v>11747.4</v>
       </c>
       <c r="BC19" s="41">
         <v>15717.1</v>
       </c>
-      <c r="BD19" s="9"/>
+      <c r="BD19" s="41">
+        <v>25708.9</v>
+      </c>
       <c r="BE19" s="41"/>
       <c r="BF19" s="48"/>
       <c r="BG19" s="9"/>
       <c r="BH19" s="41"/>
       <c r="BI19" s="41"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="6">
         <v>1038.5999999999999</v>
       </c>
       <c r="C20" s="6">
         <v>2173.8000000000002</v>
       </c>
       <c r="D20" s="6">
         <v>3359.9</v>
       </c>
       <c r="E20" s="6">
         <v>4567.3100000000004</v>
       </c>
       <c r="F20" s="6">
         <v>5949.9</v>
       </c>
@@ -4074,51 +4102,53 @@
       </c>
       <c r="AV20" s="41">
         <v>21301</v>
       </c>
       <c r="AW20" s="41">
         <v>24091.200000000001</v>
       </c>
       <c r="AX20" s="41">
         <v>1361.2</v>
       </c>
       <c r="AY20" s="41">
         <v>2899</v>
       </c>
       <c r="AZ20" s="41">
         <v>4373.68</v>
       </c>
       <c r="BA20" s="60">
         <v>5919.2</v>
       </c>
       <c r="BB20" s="43">
         <v>7552.2</v>
       </c>
       <c r="BC20" s="41">
         <v>9155.6</v>
       </c>
-      <c r="BD20" s="9"/>
+      <c r="BD20" s="41">
+        <v>11790</v>
+      </c>
       <c r="BE20" s="41"/>
       <c r="BF20" s="48"/>
       <c r="BG20" s="9"/>
       <c r="BH20" s="41"/>
       <c r="BI20" s="41"/>
     </row>
     <row r="21" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="6">
         <v>2139.6999999999998</v>
       </c>
       <c r="C21" s="6">
         <v>4368.7</v>
       </c>
       <c r="D21" s="6">
         <v>7403.5</v>
       </c>
       <c r="E21" s="6">
         <v>10199.209999999999</v>
       </c>
       <c r="F21" s="6">
         <v>13140.8</v>
       </c>
@@ -4247,51 +4277,53 @@
       </c>
       <c r="AV21" s="41">
         <v>48912.800000000003</v>
       </c>
       <c r="AW21" s="41">
         <v>53000.800000000003</v>
       </c>
       <c r="AX21" s="41">
         <v>2620.9</v>
       </c>
       <c r="AY21" s="41">
         <v>5337.4</v>
       </c>
       <c r="AZ21" s="41">
         <v>8056.11</v>
       </c>
       <c r="BA21" s="60">
         <v>11153.9</v>
       </c>
       <c r="BB21" s="43">
         <v>14193.1</v>
       </c>
       <c r="BC21" s="41">
         <v>17480.400000000001</v>
       </c>
-      <c r="BD21" s="9"/>
+      <c r="BD21" s="41">
+        <v>23641.599999999999</v>
+      </c>
       <c r="BE21" s="41"/>
       <c r="BF21" s="48"/>
       <c r="BG21" s="9"/>
       <c r="BH21" s="41"/>
       <c r="BI21" s="41"/>
     </row>
     <row r="22" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="6">
         <v>2337.3000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4775</v>
       </c>
       <c r="D22" s="6">
         <v>7526.4</v>
       </c>
       <c r="E22" s="6">
         <v>10529.33</v>
       </c>
       <c r="F22" s="6">
         <v>13795.1</v>
       </c>
@@ -4420,51 +4452,53 @@
       </c>
       <c r="AV22" s="41">
         <v>53318.9</v>
       </c>
       <c r="AW22" s="41">
         <v>59114.6</v>
       </c>
       <c r="AX22" s="41">
         <v>3049.5</v>
       </c>
       <c r="AY22" s="41">
         <v>6387.9</v>
       </c>
       <c r="AZ22" s="41">
         <v>9858.6</v>
       </c>
       <c r="BA22" s="60">
         <v>14059</v>
       </c>
       <c r="BB22" s="43">
         <v>18196.400000000001</v>
       </c>
       <c r="BC22" s="41">
         <v>22650.400000000001</v>
       </c>
-      <c r="BD22" s="9"/>
+      <c r="BD22" s="41">
+        <v>29833.8</v>
+      </c>
       <c r="BE22" s="41"/>
       <c r="BF22" s="48"/>
       <c r="BG22" s="9"/>
       <c r="BH22" s="41"/>
       <c r="BI22" s="41"/>
     </row>
     <row r="23" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="6">
         <v>721.8</v>
       </c>
       <c r="C23" s="6">
         <v>1545.5</v>
       </c>
       <c r="D23" s="6">
         <v>2441.1</v>
       </c>
       <c r="E23" s="6">
         <v>3448.79</v>
       </c>
       <c r="F23" s="6">
         <v>4598.3999999999996</v>
       </c>
@@ -4593,51 +4627,53 @@
       </c>
       <c r="AV23" s="41">
         <v>69023.7</v>
       </c>
       <c r="AW23" s="41">
         <v>73407.5</v>
       </c>
       <c r="AX23" s="41">
         <v>930.7</v>
       </c>
       <c r="AY23" s="41">
         <v>2142.6999999999998</v>
       </c>
       <c r="AZ23" s="41">
         <v>3426.01</v>
       </c>
       <c r="BA23" s="60">
         <v>5486.9</v>
       </c>
       <c r="BB23" s="43">
         <v>7200.5</v>
       </c>
       <c r="BC23" s="41">
         <v>9564.5</v>
       </c>
-      <c r="BD23" s="9"/>
+      <c r="BD23" s="41">
+        <v>17132.599999999999</v>
+      </c>
       <c r="BE23" s="41"/>
       <c r="BF23" s="48"/>
       <c r="BG23" s="9"/>
       <c r="BH23" s="41"/>
       <c r="BI23" s="41"/>
     </row>
     <row r="24" spans="1:61" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="51"/>
       <c r="B24" s="56"/>
       <c r="C24" s="57"/>
       <c r="D24" s="56"/>
       <c r="E24" s="56"/>
       <c r="F24" s="58"/>
       <c r="G24" s="56"/>
       <c r="H24" s="59"/>
       <c r="I24" s="59"/>
       <c r="J24" s="56"/>
       <c r="K24" s="56"/>
       <c r="L24" s="56"/>
       <c r="M24" s="56"/>
       <c r="N24" s="56"/>
       <c r="O24" s="56"/>
       <c r="P24" s="56"/>
       <c r="Q24" s="56"/>
       <c r="R24" s="56"/>
@@ -4664,187 +4700,187 @@
       <c r="AM24" s="56"/>
       <c r="AN24" s="56"/>
       <c r="AO24" s="56"/>
       <c r="AP24" s="56"/>
       <c r="AQ24" s="56"/>
       <c r="AR24" s="59"/>
       <c r="AS24" s="59"/>
       <c r="AT24" s="56"/>
       <c r="AU24" s="56"/>
       <c r="AV24" s="56"/>
       <c r="AW24" s="56"/>
       <c r="AX24" s="56"/>
       <c r="AY24" s="52"/>
       <c r="AZ24" s="53"/>
       <c r="BA24" s="53"/>
       <c r="BB24" s="61"/>
       <c r="BC24" s="6"/>
       <c r="BD24" s="6"/>
       <c r="BE24" s="53"/>
       <c r="BF24" s="6"/>
       <c r="BG24" s="9"/>
       <c r="BH24" s="41"/>
       <c r="BI24" s="49"/>
     </row>
     <row r="25" spans="1:61" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="66" t="s">
+      <c r="A25" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="66"/>
-[...16 lines deleted...]
-      <c r="S25" s="66"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
       <c r="Z25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AX25" s="44" t="s">
         <v>33</v>
       </c>
       <c r="AY25" s="26"/>
       <c r="BA25" s="26"/>
     </row>
     <row r="26" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J26" s="62" t="s">
+      <c r="J26" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="K26" s="62"/>
-[...2 lines deleted...]
-      <c r="V26" s="62" t="s">
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="V26" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="W26" s="62"/>
-[...5 lines deleted...]
-      <c r="AK26" s="62"/>
+      <c r="W26" s="65"/>
+      <c r="X26" s="65"/>
+      <c r="Y26" s="65"/>
+      <c r="AH26" s="65"/>
+      <c r="AI26" s="65"/>
+      <c r="AJ26" s="65"/>
+      <c r="AK26" s="65"/>
       <c r="AL26" s="1"/>
-      <c r="AT26" s="62" t="s">
+      <c r="AT26" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AU26" s="62"/>
-[...1 lines deleted...]
-      <c r="AW26" s="62"/>
+      <c r="AU26" s="65"/>
+      <c r="AV26" s="65"/>
+      <c r="AW26" s="65"/>
       <c r="AX26" s="1"/>
-      <c r="BF26" s="62" t="s">
+      <c r="BF26" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="BG26" s="62"/>
-[...1 lines deleted...]
-      <c r="BI26" s="62"/>
+      <c r="BG26" s="65"/>
+      <c r="BH26" s="65"/>
+      <c r="BI26" s="65"/>
     </row>
     <row r="27" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="67"/>
-      <c r="B27" s="63" t="s">
+      <c r="A27" s="68"/>
+      <c r="B27" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="64"/>
-[...10 lines deleted...]
-      <c r="N27" s="63" t="s">
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="O27" s="64"/>
-[...10 lines deleted...]
-      <c r="Z27" s="63" t="s">
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="AA27" s="64"/>
-[...10 lines deleted...]
-      <c r="AL27" s="63" t="s">
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="63"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="64"/>
+      <c r="AL27" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="AM27" s="64"/>
-[...10 lines deleted...]
-      <c r="AX27" s="63" t="s">
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="63"/>
+      <c r="AQ27" s="63"/>
+      <c r="AR27" s="63"/>
+      <c r="AS27" s="63"/>
+      <c r="AT27" s="63"/>
+      <c r="AU27" s="63"/>
+      <c r="AV27" s="63"/>
+      <c r="AW27" s="64"/>
+      <c r="AX27" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="AY27" s="64"/>
-[...9 lines deleted...]
-      <c r="BI27" s="65"/>
+      <c r="AY27" s="63"/>
+      <c r="AZ27" s="63"/>
+      <c r="BA27" s="63"/>
+      <c r="BB27" s="63"/>
+      <c r="BC27" s="63"/>
+      <c r="BD27" s="63"/>
+      <c r="BE27" s="63"/>
+      <c r="BF27" s="63"/>
+      <c r="BG27" s="63"/>
+      <c r="BH27" s="63"/>
+      <c r="BI27" s="64"/>
     </row>
     <row r="28" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="68"/>
+      <c r="A28" s="69"/>
       <c r="B28" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J28" s="2" t="s">
@@ -5148,51 +5184,53 @@
       </c>
       <c r="AV29" s="41">
         <v>1149338.2</v>
       </c>
       <c r="AW29" s="49">
         <v>1220613.3999999999</v>
       </c>
       <c r="AX29" s="41">
         <v>45967.5</v>
       </c>
       <c r="AY29" s="41">
         <v>94236.9</v>
       </c>
       <c r="AZ29" s="41">
         <v>145858.20000000001</v>
       </c>
       <c r="BA29" s="60">
         <v>202516.6</v>
       </c>
       <c r="BB29" s="43">
         <v>255233.6</v>
       </c>
       <c r="BC29" s="49">
         <v>320167.8</v>
       </c>
-      <c r="BD29" s="9"/>
+      <c r="BD29" s="41">
+        <v>451812</v>
+      </c>
       <c r="BE29" s="41"/>
       <c r="BF29" s="48"/>
       <c r="BG29" s="9"/>
       <c r="BH29" s="41"/>
       <c r="BI29" s="49"/>
     </row>
     <row r="30" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="6">
         <v>151.6</v>
       </c>
       <c r="C30" s="6">
         <v>354.4</v>
       </c>
       <c r="D30" s="6">
         <v>562.70000000000005</v>
       </c>
       <c r="E30" s="6">
         <v>853.9</v>
       </c>
       <c r="F30" s="6">
         <v>1247.3</v>
       </c>
@@ -5321,51 +5359,53 @@
       </c>
       <c r="AV30" s="41">
         <v>9825.7000000000007</v>
       </c>
       <c r="AW30" s="41">
         <v>10212</v>
       </c>
       <c r="AX30" s="41">
         <v>83.7</v>
       </c>
       <c r="AY30" s="41">
         <v>194.2</v>
       </c>
       <c r="AZ30" s="41">
         <v>300.95</v>
       </c>
       <c r="BA30" s="60">
         <v>430.7</v>
       </c>
       <c r="BB30" s="43">
         <v>587</v>
       </c>
       <c r="BC30" s="41">
         <v>787.9</v>
       </c>
-      <c r="BD30" s="9"/>
+      <c r="BD30" s="41">
+        <v>1731.8</v>
+      </c>
       <c r="BE30" s="41"/>
       <c r="BF30" s="48"/>
       <c r="BG30" s="9"/>
       <c r="BH30" s="41"/>
       <c r="BI30" s="41"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="6">
         <v>847.9</v>
       </c>
       <c r="C31" s="6">
         <v>1644.4</v>
       </c>
       <c r="D31" s="6">
         <v>2531.1</v>
       </c>
       <c r="E31" s="6">
         <v>3486.4</v>
       </c>
       <c r="F31" s="6">
         <v>4561.7</v>
       </c>
@@ -5494,51 +5534,53 @@
       </c>
       <c r="AV31" s="41">
         <v>28380.799999999999</v>
       </c>
       <c r="AW31" s="41">
         <v>31355.8</v>
       </c>
       <c r="AX31" s="41">
         <v>2191.1999999999998</v>
       </c>
       <c r="AY31" s="41">
         <v>3170.2</v>
       </c>
       <c r="AZ31" s="41">
         <v>6425.14</v>
       </c>
       <c r="BA31" s="60">
         <v>9195.1</v>
       </c>
       <c r="BB31" s="43">
         <v>10738.8</v>
       </c>
       <c r="BC31" s="41">
         <v>11501.8</v>
       </c>
-      <c r="BD31" s="9"/>
+      <c r="BD31" s="41">
+        <v>18145.900000000001</v>
+      </c>
       <c r="BE31" s="41"/>
       <c r="BF31" s="48"/>
       <c r="BG31" s="9"/>
       <c r="BH31" s="41"/>
       <c r="BI31" s="41"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="6">
         <v>334</v>
       </c>
       <c r="C32" s="6">
         <v>687</v>
       </c>
       <c r="D32" s="6">
         <v>1068.4000000000001</v>
       </c>
       <c r="E32" s="6">
         <v>1559.7</v>
       </c>
       <c r="F32" s="6">
         <v>2117.1</v>
       </c>
@@ -5667,51 +5709,53 @@
       </c>
       <c r="AV32" s="41">
         <v>14146.2</v>
       </c>
       <c r="AW32" s="41">
         <v>14594.6</v>
       </c>
       <c r="AX32" s="41">
         <v>528.5</v>
       </c>
       <c r="AY32" s="41">
         <v>1083.0999999999999</v>
       </c>
       <c r="AZ32" s="41">
         <v>1646.7</v>
       </c>
       <c r="BA32" s="60">
         <v>2252.6999999999998</v>
       </c>
       <c r="BB32" s="43">
         <v>2893.6</v>
       </c>
       <c r="BC32" s="41">
         <v>3492.2</v>
       </c>
-      <c r="BD32" s="9"/>
+      <c r="BD32" s="41">
+        <v>4759.2</v>
+      </c>
       <c r="BE32" s="41"/>
       <c r="BF32" s="48"/>
       <c r="BG32" s="9"/>
       <c r="BH32" s="41"/>
       <c r="BI32" s="41"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="6">
         <v>1067.9000000000001</v>
       </c>
       <c r="C33" s="6">
         <v>2188.5</v>
       </c>
       <c r="D33" s="6">
         <v>3606.3</v>
       </c>
       <c r="E33" s="6">
         <v>5185.3999999999996</v>
       </c>
       <c r="F33" s="6">
         <v>6941.6</v>
       </c>
@@ -5840,51 +5884,53 @@
       </c>
       <c r="AV33" s="41">
         <v>32207.5</v>
       </c>
       <c r="AW33" s="41">
         <v>34849.699999999997</v>
       </c>
       <c r="AX33" s="41">
         <v>1493.2</v>
       </c>
       <c r="AY33" s="41">
         <v>3149.9</v>
       </c>
       <c r="AZ33" s="41">
         <v>4863.3599999999997</v>
       </c>
       <c r="BA33" s="60">
         <v>6706.1</v>
       </c>
       <c r="BB33" s="43">
         <v>8755.9</v>
       </c>
       <c r="BC33" s="41">
         <v>13035.5</v>
       </c>
-      <c r="BD33" s="9"/>
+      <c r="BD33" s="41">
+        <v>19900.7</v>
+      </c>
       <c r="BE33" s="41"/>
       <c r="BF33" s="48"/>
       <c r="BG33" s="9"/>
       <c r="BH33" s="41"/>
       <c r="BI33" s="41"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="6">
         <v>1452.9</v>
       </c>
       <c r="C34" s="6">
         <v>2912.5</v>
       </c>
       <c r="D34" s="6">
         <v>4696.3999999999996</v>
       </c>
       <c r="E34" s="6">
         <v>6642.9</v>
       </c>
       <c r="F34" s="6">
         <v>8941.2999999999993</v>
       </c>
@@ -6013,51 +6059,53 @@
       </c>
       <c r="AV34" s="41">
         <v>118335.3</v>
       </c>
       <c r="AW34" s="41">
         <v>119472.9</v>
       </c>
       <c r="AX34" s="41">
         <v>1825</v>
       </c>
       <c r="AY34" s="41">
         <v>3674.4</v>
       </c>
       <c r="AZ34" s="41">
         <v>5779.34</v>
       </c>
       <c r="BA34" s="60">
         <v>8013.7</v>
       </c>
       <c r="BB34" s="43">
         <v>10613.6</v>
       </c>
       <c r="BC34" s="41">
         <v>13132.3</v>
       </c>
-      <c r="BD34" s="9"/>
+      <c r="BD34" s="41">
+        <v>19681.3</v>
+      </c>
       <c r="BE34" s="41"/>
       <c r="BF34" s="48"/>
       <c r="BG34" s="6"/>
       <c r="BH34" s="41"/>
       <c r="BI34" s="41"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="6">
         <v>2028.7</v>
       </c>
       <c r="C35" s="6">
         <v>4224.8999999999996</v>
       </c>
       <c r="D35" s="6">
         <v>6762.6</v>
       </c>
       <c r="E35" s="6">
         <v>9180.9</v>
       </c>
       <c r="F35" s="6">
         <v>11838.4</v>
       </c>
@@ -6186,51 +6234,53 @@
       </c>
       <c r="AV35" s="41">
         <v>75665.7</v>
       </c>
       <c r="AW35" s="41">
         <v>85152.3</v>
       </c>
       <c r="AX35" s="41">
         <v>3401.3</v>
       </c>
       <c r="AY35" s="41">
         <v>6497.1</v>
       </c>
       <c r="AZ35" s="41">
         <v>9886.19</v>
       </c>
       <c r="BA35" s="60">
         <v>12812</v>
       </c>
       <c r="BB35" s="43">
         <v>15849.2</v>
       </c>
       <c r="BC35" s="41">
         <v>18843.400000000001</v>
       </c>
-      <c r="BD35" s="9"/>
+      <c r="BD35" s="41">
+        <v>28637.4</v>
+      </c>
       <c r="BE35" s="41"/>
       <c r="BF35" s="48"/>
       <c r="BG35" s="6"/>
       <c r="BH35" s="41"/>
       <c r="BI35" s="41"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="6">
         <v>2101.8000000000002</v>
       </c>
       <c r="C36" s="6">
         <v>4353.8</v>
       </c>
       <c r="D36" s="6">
         <v>7694.2</v>
       </c>
       <c r="E36" s="6">
         <v>11008.7</v>
       </c>
       <c r="F36" s="6">
         <v>14599.7</v>
       </c>
@@ -6359,51 +6409,53 @@
       </c>
       <c r="AV36" s="41">
         <v>77942.600000000006</v>
       </c>
       <c r="AW36" s="41">
         <v>82886.3</v>
       </c>
       <c r="AX36" s="41">
         <v>3985.9</v>
       </c>
       <c r="AY36" s="41">
         <v>8691.5</v>
       </c>
       <c r="AZ36" s="41">
         <v>12535.89</v>
       </c>
       <c r="BA36" s="60">
         <v>18708.7</v>
       </c>
       <c r="BB36" s="43">
         <v>22493.200000000001</v>
       </c>
       <c r="BC36" s="41">
         <v>29921.7</v>
       </c>
-      <c r="BD36" s="9"/>
+      <c r="BD36" s="41">
+        <v>42267.6</v>
+      </c>
       <c r="BE36" s="41"/>
       <c r="BF36" s="48"/>
       <c r="BG36" s="6"/>
       <c r="BH36" s="41"/>
       <c r="BI36" s="41"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="6">
         <v>1057.8</v>
       </c>
       <c r="C37" s="6">
         <v>2129.3000000000002</v>
       </c>
       <c r="D37" s="6">
         <v>3431.7</v>
       </c>
       <c r="E37" s="6">
         <v>4969.2</v>
       </c>
       <c r="F37" s="6">
         <v>6726.2</v>
       </c>
@@ -6532,51 +6584,53 @@
       </c>
       <c r="AV37" s="41">
         <v>84684.6</v>
       </c>
       <c r="AW37" s="41">
         <v>85719.9</v>
       </c>
       <c r="AX37" s="41">
         <v>1369.8</v>
       </c>
       <c r="AY37" s="41">
         <v>2800.9</v>
       </c>
       <c r="AZ37" s="41">
         <v>4357.5600000000004</v>
       </c>
       <c r="BA37" s="60">
         <v>5930.8</v>
       </c>
       <c r="BB37" s="43">
         <v>7714.8</v>
       </c>
       <c r="BC37" s="41">
         <v>9315.7999999999993</v>
       </c>
-      <c r="BD37" s="9"/>
+      <c r="BD37" s="41">
+        <v>14044</v>
+      </c>
       <c r="BE37" s="41"/>
       <c r="BF37" s="48"/>
       <c r="BG37" s="6"/>
       <c r="BH37" s="41"/>
       <c r="BI37" s="41"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="6">
         <v>1961.6</v>
       </c>
       <c r="C38" s="6">
         <v>4182.1000000000004</v>
       </c>
       <c r="D38" s="6">
         <v>6662.4</v>
       </c>
       <c r="E38" s="6">
         <v>9745.4</v>
       </c>
       <c r="F38" s="6">
         <v>12684.9</v>
       </c>
@@ -6705,51 +6759,53 @@
       </c>
       <c r="AV38" s="41">
         <v>72155.5</v>
       </c>
       <c r="AW38" s="41">
         <v>77746.600000000006</v>
       </c>
       <c r="AX38" s="41">
         <v>2216.6</v>
       </c>
       <c r="AY38" s="41">
         <v>4947.8999999999996</v>
       </c>
       <c r="AZ38" s="41">
         <v>8151.83</v>
       </c>
       <c r="BA38" s="60">
         <v>12794.5</v>
       </c>
       <c r="BB38" s="43">
         <v>15770.3</v>
       </c>
       <c r="BC38" s="41">
         <v>20695.099999999999</v>
       </c>
-      <c r="BD38" s="9"/>
+      <c r="BD38" s="41">
+        <v>28363.4</v>
+      </c>
       <c r="BE38" s="41"/>
       <c r="BF38" s="48"/>
       <c r="BG38" s="6"/>
       <c r="BH38" s="41"/>
       <c r="BI38" s="41"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="6">
         <v>1022.4</v>
       </c>
       <c r="C39" s="6">
         <v>2099.6999999999998</v>
       </c>
       <c r="D39" s="6">
         <v>3345.6</v>
       </c>
       <c r="E39" s="6">
         <v>4678.1000000000004</v>
       </c>
       <c r="F39" s="6">
         <v>6145.3</v>
       </c>
@@ -6878,51 +6934,53 @@
       </c>
       <c r="AV39" s="41">
         <v>60124.7</v>
       </c>
       <c r="AW39" s="41">
         <v>70197.899999999994</v>
       </c>
       <c r="AX39" s="41">
         <v>1342.2</v>
       </c>
       <c r="AY39" s="41">
         <v>3136.1</v>
       </c>
       <c r="AZ39" s="41">
         <v>4744.8500000000004</v>
       </c>
       <c r="BA39" s="60">
         <v>6346.1</v>
       </c>
       <c r="BB39" s="43">
         <v>8071.7</v>
       </c>
       <c r="BC39" s="41">
         <v>9726.1</v>
       </c>
-      <c r="BD39" s="9"/>
+      <c r="BD39" s="41">
+        <v>14107.2</v>
+      </c>
       <c r="BE39" s="41"/>
       <c r="BF39" s="48"/>
       <c r="BG39" s="6"/>
       <c r="BH39" s="41"/>
       <c r="BI39" s="41"/>
     </row>
     <row r="40" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="6">
         <v>5115.8</v>
       </c>
       <c r="C40" s="6">
         <v>10197.4</v>
       </c>
       <c r="D40" s="6">
         <v>15708.6</v>
       </c>
       <c r="E40" s="6">
         <v>21675.8</v>
       </c>
       <c r="F40" s="6">
         <v>28090.6</v>
       </c>
@@ -7051,51 +7109,53 @@
       </c>
       <c r="AV40" s="41">
         <v>144113.9</v>
       </c>
       <c r="AW40" s="41">
         <v>157483.29999999999</v>
       </c>
       <c r="AX40" s="41">
         <v>9117.1</v>
       </c>
       <c r="AY40" s="41">
         <v>17358.099999999999</v>
       </c>
       <c r="AZ40" s="41">
         <v>26854.9</v>
       </c>
       <c r="BA40" s="60">
         <v>35998.800000000003</v>
       </c>
       <c r="BB40" s="43">
         <v>49511.199999999997</v>
       </c>
       <c r="BC40" s="41">
         <v>65630.8</v>
       </c>
-      <c r="BD40" s="9"/>
+      <c r="BD40" s="41">
+        <v>85510.5</v>
+      </c>
       <c r="BE40" s="41"/>
       <c r="BF40" s="48"/>
       <c r="BG40" s="6"/>
       <c r="BH40" s="41"/>
       <c r="BI40" s="41"/>
     </row>
     <row r="41" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="6">
         <v>4439.2</v>
       </c>
       <c r="C41" s="6">
         <v>9092.7000000000007</v>
       </c>
       <c r="D41" s="6">
         <v>14137.8</v>
       </c>
       <c r="E41" s="6">
         <v>19032.5</v>
       </c>
       <c r="F41" s="6">
         <v>24343.3</v>
       </c>
@@ -7224,51 +7284,53 @@
       </c>
       <c r="AV41" s="41">
         <v>141848.79999999999</v>
       </c>
       <c r="AW41" s="41">
         <v>137179.79999999999</v>
       </c>
       <c r="AX41" s="41">
         <v>8740.1</v>
       </c>
       <c r="AY41" s="41">
         <v>19402.599999999999</v>
       </c>
       <c r="AZ41" s="41">
         <v>28979.13</v>
       </c>
       <c r="BA41" s="60">
         <v>39889.9</v>
       </c>
       <c r="BB41" s="43">
         <v>46079.8</v>
       </c>
       <c r="BC41" s="41">
         <v>52799.199999999997</v>
       </c>
-      <c r="BD41" s="9"/>
+      <c r="BD41" s="41">
+        <v>70385.2</v>
+      </c>
       <c r="BE41" s="41"/>
       <c r="BF41" s="48"/>
       <c r="BG41" s="9"/>
       <c r="BH41" s="41"/>
       <c r="BI41" s="41"/>
     </row>
     <row r="42" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="6">
         <v>1689.5</v>
       </c>
       <c r="C42" s="6">
         <v>3461.8</v>
       </c>
       <c r="D42" s="6">
         <v>5377</v>
       </c>
       <c r="E42" s="6">
         <v>7814.2</v>
       </c>
       <c r="F42" s="6">
         <v>10448</v>
       </c>
@@ -7397,51 +7459,53 @@
       </c>
       <c r="AV42" s="41">
         <v>99597.6</v>
       </c>
       <c r="AW42" s="41">
         <v>106600.3</v>
       </c>
       <c r="AX42" s="41">
         <v>1915.8</v>
       </c>
       <c r="AY42" s="41">
         <v>3774.2</v>
       </c>
       <c r="AZ42" s="41">
         <v>6321.44</v>
       </c>
       <c r="BA42" s="60">
         <v>8812.7000000000007</v>
       </c>
       <c r="BB42" s="43">
         <v>11505.1</v>
       </c>
       <c r="BC42" s="41">
         <v>15426.3</v>
       </c>
-      <c r="BD42" s="9"/>
+      <c r="BD42" s="41">
+        <v>25369.7</v>
+      </c>
       <c r="BE42" s="41"/>
       <c r="BF42" s="48"/>
       <c r="BG42" s="9"/>
       <c r="BH42" s="41"/>
       <c r="BI42" s="41"/>
     </row>
     <row r="43" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="6">
         <v>987.5</v>
       </c>
       <c r="C43" s="6">
         <v>2071.5</v>
       </c>
       <c r="D43" s="6">
         <v>3206.5</v>
       </c>
       <c r="E43" s="6">
         <v>4362.8</v>
       </c>
       <c r="F43" s="6">
         <v>5694.2</v>
       </c>
@@ -7570,51 +7634,53 @@
       </c>
       <c r="AV43" s="41">
         <v>20770.2</v>
       </c>
       <c r="AW43" s="41">
         <v>23511.200000000001</v>
       </c>
       <c r="AX43" s="41">
         <v>1312</v>
       </c>
       <c r="AY43" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ43" s="41">
         <v>4234.05</v>
       </c>
       <c r="BA43" s="60">
         <v>5683.1</v>
       </c>
       <c r="BB43" s="43">
         <v>7257</v>
       </c>
       <c r="BC43" s="41">
         <v>8801.4</v>
       </c>
-      <c r="BD43" s="9"/>
+      <c r="BD43" s="41">
+        <v>11376.7</v>
+      </c>
       <c r="BE43" s="41"/>
       <c r="BF43" s="48"/>
       <c r="BG43" s="9"/>
       <c r="BH43" s="41"/>
       <c r="BI43" s="41"/>
     </row>
     <row r="44" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="6">
         <v>2138.6</v>
       </c>
       <c r="C44" s="6">
         <v>4366.5</v>
       </c>
       <c r="D44" s="6">
         <v>7400.2</v>
       </c>
       <c r="E44" s="6">
         <v>10194.700000000001</v>
       </c>
       <c r="F44" s="6">
         <v>13135.2</v>
       </c>
@@ -7743,51 +7809,53 @@
       </c>
       <c r="AV44" s="41">
         <v>48870.9</v>
       </c>
       <c r="AW44" s="41">
         <v>52955.199999999997</v>
       </c>
       <c r="AX44" s="41">
         <v>2617.1</v>
       </c>
       <c r="AY44" s="41">
         <v>5329.8</v>
       </c>
       <c r="AZ44" s="41">
         <v>8040.5</v>
       </c>
       <c r="BA44" s="60">
         <v>11035.8</v>
       </c>
       <c r="BB44" s="43">
         <v>14045.4</v>
       </c>
       <c r="BC44" s="41">
         <v>17303.2</v>
       </c>
-      <c r="BD44" s="9"/>
+      <c r="BD44" s="41">
+        <v>23434.9</v>
+      </c>
       <c r="BE44" s="41"/>
       <c r="BF44" s="48"/>
       <c r="BG44" s="9"/>
       <c r="BH44" s="41"/>
       <c r="BI44" s="41"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B45" s="6">
         <v>2298.5</v>
       </c>
       <c r="C45" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D45" s="6">
         <v>7410</v>
       </c>
       <c r="E45" s="6">
         <v>10374.1</v>
       </c>
       <c r="F45" s="6">
         <v>13601</v>
       </c>
@@ -7916,51 +7984,53 @@
       </c>
       <c r="AV45" s="41">
         <v>53210.2</v>
       </c>
       <c r="AW45" s="41">
         <v>58996</v>
       </c>
       <c r="AX45" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY45" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ45" s="41">
         <v>9825.31</v>
       </c>
       <c r="BA45" s="60">
         <v>13713.3</v>
       </c>
       <c r="BB45" s="43">
         <v>17764.3</v>
       </c>
       <c r="BC45" s="41">
         <v>22131.9</v>
       </c>
-      <c r="BD45" s="9"/>
+      <c r="BD45" s="41">
+        <v>29228.799999999999</v>
+      </c>
       <c r="BE45" s="41"/>
       <c r="BF45" s="48"/>
       <c r="BG45" s="9"/>
       <c r="BH45" s="41"/>
       <c r="BI45" s="41"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B46" s="6">
         <v>615.70000000000005</v>
       </c>
       <c r="C46" s="6">
         <v>1333.3</v>
       </c>
       <c r="D46" s="6">
         <v>2122.8000000000002</v>
       </c>
       <c r="E46" s="6">
         <v>3024.4</v>
       </c>
       <c r="F46" s="6">
         <v>4067.9</v>
       </c>
@@ -8089,51 +8159,53 @@
       </c>
       <c r="AV46" s="41">
         <v>67458</v>
       </c>
       <c r="AW46" s="41">
         <v>71699.600000000006</v>
       </c>
       <c r="AX46" s="41">
         <v>788.4</v>
       </c>
       <c r="AY46" s="41">
         <v>1858.1</v>
       </c>
       <c r="AZ46" s="41">
         <v>2911.07</v>
       </c>
       <c r="BA46" s="60">
         <v>4192.6000000000004</v>
       </c>
       <c r="BB46" s="43">
         <v>5582.7</v>
       </c>
       <c r="BC46" s="41">
         <v>7623.2</v>
       </c>
-      <c r="BD46" s="9"/>
+      <c r="BD46" s="41">
+        <v>14867.7</v>
+      </c>
       <c r="BE46" s="41"/>
       <c r="BF46" s="48"/>
       <c r="BG46" s="9"/>
       <c r="BH46" s="41"/>
       <c r="BI46" s="41"/>
     </row>
     <row r="47" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="13"/>
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="14"/>
       <c r="R47" s="14"/>
@@ -8146,204 +8218,204 @@
     <row r="48" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B48" s="14"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
       <c r="P48" s="14"/>
       <c r="Q48" s="14"/>
       <c r="R48" s="14"/>
       <c r="S48" s="14"/>
       <c r="T48" s="14"/>
       <c r="U48" s="14"/>
       <c r="AA48" s="27"/>
       <c r="AC48" s="27"/>
     </row>
     <row r="49" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="66" t="s">
+      <c r="A49" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="B49" s="66"/>
-[...16 lines deleted...]
-      <c r="S49" s="66"/>
+      <c r="B49" s="67"/>
+      <c r="C49" s="67"/>
+      <c r="D49" s="67"/>
+      <c r="E49" s="67"/>
+      <c r="F49" s="67"/>
+      <c r="G49" s="67"/>
+      <c r="H49" s="67"/>
+      <c r="I49" s="67"/>
+      <c r="J49" s="67"/>
+      <c r="K49" s="67"/>
+      <c r="L49" s="67"/>
+      <c r="M49" s="67"/>
+      <c r="N49" s="67"/>
+      <c r="O49" s="67"/>
+      <c r="P49" s="67"/>
+      <c r="Q49" s="67"/>
+      <c r="R49" s="67"/>
+      <c r="S49" s="67"/>
       <c r="Z49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AA49" s="47"/>
       <c r="AB49" s="44"/>
       <c r="AC49" s="47"/>
       <c r="AD49" s="44"/>
       <c r="AE49" s="44"/>
       <c r="AF49" s="44"/>
       <c r="AG49" s="44"/>
       <c r="AH49" s="44"/>
       <c r="AI49" s="44"/>
       <c r="AJ49" s="44"/>
       <c r="AK49" s="44"/>
       <c r="AX49" s="44" t="s">
         <v>32</v>
       </c>
       <c r="AY49" s="47"/>
       <c r="AZ49" s="44"/>
       <c r="BA49" s="47"/>
       <c r="BB49" s="44"/>
       <c r="BC49" s="44"/>
       <c r="BD49" s="44"/>
       <c r="BE49" s="44"/>
       <c r="BF49" s="44"/>
     </row>
     <row r="50" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J50" s="62" t="s">
+      <c r="J50" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="K50" s="62"/>
-[...2 lines deleted...]
-      <c r="V50" s="62" t="s">
+      <c r="K50" s="65"/>
+      <c r="L50" s="65"/>
+      <c r="M50" s="65"/>
+      <c r="V50" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="W50" s="62"/>
-[...5 lines deleted...]
-      <c r="AK50" s="62"/>
+      <c r="W50" s="65"/>
+      <c r="X50" s="65"/>
+      <c r="Y50" s="65"/>
+      <c r="AH50" s="65"/>
+      <c r="AI50" s="65"/>
+      <c r="AJ50" s="65"/>
+      <c r="AK50" s="65"/>
       <c r="AL50" s="1"/>
-      <c r="AT50" s="62" t="s">
+      <c r="AT50" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AU50" s="62"/>
-[...1 lines deleted...]
-      <c r="AW50" s="62"/>
+      <c r="AU50" s="65"/>
+      <c r="AV50" s="65"/>
+      <c r="AW50" s="65"/>
       <c r="AX50" s="1"/>
-      <c r="BF50" s="62" t="s">
+      <c r="BF50" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="BG50" s="62"/>
-[...1 lines deleted...]
-      <c r="BI50" s="62"/>
+      <c r="BG50" s="65"/>
+      <c r="BH50" s="65"/>
+      <c r="BI50" s="65"/>
     </row>
     <row r="51" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="67"/>
-      <c r="B51" s="63" t="s">
+      <c r="A51" s="68"/>
+      <c r="B51" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="C51" s="64"/>
-[...10 lines deleted...]
-      <c r="N51" s="63" t="s">
+      <c r="C51" s="63"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="63"/>
+      <c r="F51" s="63"/>
+      <c r="G51" s="63"/>
+      <c r="H51" s="63"/>
+      <c r="I51" s="63"/>
+      <c r="J51" s="63"/>
+      <c r="K51" s="63"/>
+      <c r="L51" s="63"/>
+      <c r="M51" s="64"/>
+      <c r="N51" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="O51" s="64"/>
-[...10 lines deleted...]
-      <c r="Z51" s="63" t="s">
+      <c r="O51" s="63"/>
+      <c r="P51" s="63"/>
+      <c r="Q51" s="63"/>
+      <c r="R51" s="63"/>
+      <c r="S51" s="63"/>
+      <c r="T51" s="63"/>
+      <c r="U51" s="63"/>
+      <c r="V51" s="63"/>
+      <c r="W51" s="63"/>
+      <c r="X51" s="63"/>
+      <c r="Y51" s="63"/>
+      <c r="Z51" s="62" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="64"/>
-[...10 lines deleted...]
-      <c r="AL51" s="63" t="s">
+      <c r="AA51" s="63"/>
+      <c r="AB51" s="63"/>
+      <c r="AC51" s="63"/>
+      <c r="AD51" s="63"/>
+      <c r="AE51" s="63"/>
+      <c r="AF51" s="63"/>
+      <c r="AG51" s="63"/>
+      <c r="AH51" s="63"/>
+      <c r="AI51" s="63"/>
+      <c r="AJ51" s="63"/>
+      <c r="AK51" s="63"/>
+      <c r="AL51" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="AM51" s="64"/>
-[...10 lines deleted...]
-      <c r="AX51" s="63" t="s">
+      <c r="AM51" s="63"/>
+      <c r="AN51" s="63"/>
+      <c r="AO51" s="63"/>
+      <c r="AP51" s="63"/>
+      <c r="AQ51" s="63"/>
+      <c r="AR51" s="63"/>
+      <c r="AS51" s="63"/>
+      <c r="AT51" s="63"/>
+      <c r="AU51" s="63"/>
+      <c r="AV51" s="63"/>
+      <c r="AW51" s="64"/>
+      <c r="AX51" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="AY51" s="64"/>
-[...9 lines deleted...]
-      <c r="BI51" s="65"/>
+      <c r="AY51" s="63"/>
+      <c r="AZ51" s="63"/>
+      <c r="BA51" s="63"/>
+      <c r="BB51" s="63"/>
+      <c r="BC51" s="63"/>
+      <c r="BD51" s="63"/>
+      <c r="BE51" s="63"/>
+      <c r="BF51" s="63"/>
+      <c r="BG51" s="63"/>
+      <c r="BH51" s="63"/>
+      <c r="BI51" s="64"/>
     </row>
     <row r="52" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="68"/>
+      <c r="A52" s="69"/>
       <c r="B52" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I52" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J52" s="2" t="s">
@@ -8647,51 +8719,53 @@
       </c>
       <c r="AV53" s="41">
         <v>756273.8</v>
       </c>
       <c r="AW53" s="49">
         <v>765229.6</v>
       </c>
       <c r="AX53" s="41">
         <v>9255.7000000000007</v>
       </c>
       <c r="AY53" s="41">
         <v>17439.400000000001</v>
       </c>
       <c r="AZ53" s="41">
         <v>25806.5</v>
       </c>
       <c r="BA53" s="60">
         <v>34411.1</v>
       </c>
       <c r="BB53" s="43">
         <v>39674.1</v>
       </c>
       <c r="BC53" s="49">
         <v>51027.7</v>
       </c>
-      <c r="BD53" s="9"/>
+      <c r="BD53" s="41">
+        <v>130037.1</v>
+      </c>
       <c r="BE53" s="41"/>
       <c r="BF53" s="48"/>
       <c r="BG53" s="9"/>
       <c r="BH53" s="41"/>
       <c r="BI53" s="49"/>
     </row>
     <row r="54" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B54" s="6">
         <v>2.5</v>
       </c>
       <c r="C54" s="6">
         <v>5</v>
       </c>
       <c r="D54" s="6">
         <v>7.5</v>
       </c>
       <c r="E54" s="6">
         <v>10</v>
       </c>
       <c r="F54" s="6">
         <v>16.399999999999999</v>
       </c>
@@ -8820,51 +8894,53 @@
       </c>
       <c r="AV54" s="41">
         <v>7447.5</v>
       </c>
       <c r="AW54" s="41">
         <v>7450.2</v>
       </c>
       <c r="AX54" s="41">
         <v>5.66</v>
       </c>
       <c r="AY54" s="41">
         <v>11.8</v>
       </c>
       <c r="AZ54" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="BA54" s="60">
         <v>21.5</v>
       </c>
       <c r="BB54" s="43">
         <v>29.2</v>
       </c>
       <c r="BC54" s="41">
         <v>83.2</v>
       </c>
-      <c r="BD54" s="9"/>
+      <c r="BD54" s="41">
+        <v>846.6</v>
+      </c>
       <c r="BE54" s="41"/>
       <c r="BF54" s="48"/>
       <c r="BG54" s="9"/>
       <c r="BH54" s="41"/>
       <c r="BI54" s="41"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="6">
         <v>1.4</v>
       </c>
       <c r="C55" s="6">
         <v>2.8</v>
       </c>
       <c r="D55" s="6">
         <v>4.2</v>
       </c>
       <c r="E55" s="6">
         <v>5.6</v>
       </c>
       <c r="F55" s="6">
         <v>13.4</v>
       </c>
@@ -8993,51 +9069,53 @@
       </c>
       <c r="AV55" s="41">
         <v>18528.2</v>
       </c>
       <c r="AW55" s="41">
         <v>20445.3</v>
       </c>
       <c r="AX55" s="41">
         <v>2.73</v>
       </c>
       <c r="AY55" s="41">
         <v>5.6</v>
       </c>
       <c r="AZ55" s="41">
         <v>8.1</v>
       </c>
       <c r="BA55" s="60">
         <v>10.1</v>
       </c>
       <c r="BB55" s="43">
         <v>11.7</v>
       </c>
       <c r="BC55" s="41">
         <v>82.2</v>
       </c>
-      <c r="BD55" s="9"/>
+      <c r="BD55" s="41">
+        <v>1455.5</v>
+      </c>
       <c r="BE55" s="41"/>
       <c r="BF55" s="48"/>
       <c r="BG55" s="9"/>
       <c r="BH55" s="41"/>
       <c r="BI55" s="41"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="6">
         <v>33</v>
       </c>
       <c r="C56" s="6">
         <v>66</v>
       </c>
       <c r="D56" s="6">
         <v>98.9</v>
       </c>
       <c r="E56" s="6">
         <v>131.9</v>
       </c>
       <c r="F56" s="6">
         <v>169.9</v>
       </c>
@@ -9166,51 +9244,53 @@
       </c>
       <c r="AV56" s="41">
         <v>9312.2000000000007</v>
       </c>
       <c r="AW56" s="41">
         <v>8902.4</v>
       </c>
       <c r="AX56" s="41">
         <v>85.21</v>
       </c>
       <c r="AY56" s="41">
         <v>175.9</v>
       </c>
       <c r="AZ56" s="41">
         <v>252.4</v>
       </c>
       <c r="BA56" s="60">
         <v>304.3</v>
       </c>
       <c r="BB56" s="43">
         <v>360.7</v>
       </c>
       <c r="BC56" s="41">
         <v>411.2</v>
       </c>
-      <c r="BD56" s="9"/>
+      <c r="BD56" s="41">
+        <v>1158.8</v>
+      </c>
       <c r="BE56" s="41"/>
       <c r="BF56" s="48"/>
       <c r="BG56" s="9"/>
       <c r="BH56" s="41"/>
       <c r="BI56" s="41"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="6">
         <v>15.7</v>
       </c>
       <c r="C57" s="6">
         <v>31.4</v>
       </c>
       <c r="D57" s="6">
         <v>47.2</v>
       </c>
       <c r="E57" s="6">
         <v>62.9</v>
       </c>
       <c r="F57" s="6">
         <v>105.2</v>
       </c>
@@ -9339,51 +9419,53 @@
       </c>
       <c r="AV57" s="41">
         <v>14616.6</v>
       </c>
       <c r="AW57" s="41">
         <v>14925</v>
       </c>
       <c r="AX57" s="41">
         <v>5.39</v>
       </c>
       <c r="AY57" s="41">
         <v>11.3</v>
       </c>
       <c r="AZ57" s="41">
         <v>16.3</v>
       </c>
       <c r="BA57" s="60">
         <v>20.6</v>
       </c>
       <c r="BB57" s="43">
         <v>52.6</v>
       </c>
       <c r="BC57" s="41">
         <v>2257.6999999999998</v>
       </c>
-      <c r="BD57" s="9"/>
+      <c r="BD57" s="41">
+        <v>7637</v>
+      </c>
       <c r="BE57" s="41"/>
       <c r="BF57" s="48"/>
       <c r="BG57" s="9"/>
       <c r="BH57" s="41"/>
       <c r="BI57" s="41"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="6">
         <v>89.2</v>
       </c>
       <c r="C58" s="6">
         <v>178.4</v>
       </c>
       <c r="D58" s="6">
         <v>267.60000000000002</v>
       </c>
       <c r="E58" s="6">
         <v>356.8</v>
       </c>
       <c r="F58" s="6">
         <v>458.8</v>
       </c>
@@ -9512,51 +9594,53 @@
       </c>
       <c r="AV58" s="41">
         <v>99028.7</v>
       </c>
       <c r="AW58" s="41">
         <v>97638</v>
       </c>
       <c r="AX58" s="41">
         <v>79.599999999999994</v>
       </c>
       <c r="AY58" s="41">
         <v>164.4</v>
       </c>
       <c r="AZ58" s="41">
         <v>240.6</v>
       </c>
       <c r="BA58" s="60">
         <v>279.2</v>
       </c>
       <c r="BB58" s="43">
         <v>335.9</v>
       </c>
       <c r="BC58" s="41">
         <v>432.7</v>
       </c>
-      <c r="BD58" s="9"/>
+      <c r="BD58" s="41">
+        <v>4646.7</v>
+      </c>
       <c r="BE58" s="41"/>
       <c r="BF58" s="48"/>
       <c r="BG58" s="6"/>
       <c r="BH58" s="41"/>
       <c r="BI58" s="41"/>
     </row>
     <row r="59" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="6">
         <v>320.10000000000002</v>
       </c>
       <c r="C59" s="6">
         <v>640.20000000000005</v>
       </c>
       <c r="D59" s="6">
         <v>960.3</v>
       </c>
       <c r="E59" s="6">
         <v>1280.4000000000001</v>
       </c>
       <c r="F59" s="6">
         <v>1692.5</v>
       </c>
@@ -9685,51 +9769,53 @@
       </c>
       <c r="AV59" s="41">
         <v>50487.199999999997</v>
       </c>
       <c r="AW59" s="41">
         <v>56271</v>
       </c>
       <c r="AX59" s="41">
         <v>788.21</v>
       </c>
       <c r="AY59" s="41">
         <v>1470.1</v>
       </c>
       <c r="AZ59" s="41">
         <v>2191.5</v>
       </c>
       <c r="BA59" s="60">
         <v>2671.8</v>
       </c>
       <c r="BB59" s="43">
         <v>3118.5</v>
       </c>
       <c r="BC59" s="41">
         <v>3575.6</v>
       </c>
-      <c r="BD59" s="9"/>
+      <c r="BD59" s="41">
+        <v>10763.1</v>
+      </c>
       <c r="BE59" s="41"/>
       <c r="BF59" s="48"/>
       <c r="BG59" s="6"/>
       <c r="BH59" s="41"/>
       <c r="BI59" s="41"/>
     </row>
     <row r="60" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="6">
         <v>205.4</v>
       </c>
       <c r="C60" s="6">
         <v>410.7</v>
       </c>
       <c r="D60" s="6">
         <v>616.1</v>
       </c>
       <c r="E60" s="6">
         <v>837.7</v>
       </c>
       <c r="F60" s="6">
         <v>1081.0999999999999</v>
       </c>
@@ -9858,51 +9944,53 @@
       </c>
       <c r="AV60" s="41">
         <v>26574</v>
       </c>
       <c r="AW60" s="41">
         <v>25833.5</v>
       </c>
       <c r="AX60" s="41">
         <v>644.46</v>
       </c>
       <c r="AY60" s="41">
         <v>1273.2</v>
       </c>
       <c r="AZ60" s="41">
         <v>1772.4</v>
       </c>
       <c r="BA60" s="60">
         <v>1418.9</v>
       </c>
       <c r="BB60" s="43">
         <v>1704.8</v>
       </c>
       <c r="BC60" s="41">
         <v>3119</v>
       </c>
-      <c r="BD60" s="9"/>
+      <c r="BD60" s="41">
+        <v>8760.4</v>
+      </c>
       <c r="BE60" s="41"/>
       <c r="BF60" s="48"/>
       <c r="BG60" s="6"/>
       <c r="BH60" s="41"/>
       <c r="BI60" s="41"/>
     </row>
     <row r="61" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B61" s="6">
         <v>99.4</v>
       </c>
       <c r="C61" s="6">
         <v>198.8</v>
       </c>
       <c r="D61" s="6">
         <v>298.10000000000002</v>
       </c>
       <c r="E61" s="6">
         <v>397.5</v>
       </c>
       <c r="F61" s="6">
         <v>517.6</v>
       </c>
@@ -10031,51 +10119,53 @@
       </c>
       <c r="AV61" s="41">
         <v>72414</v>
       </c>
       <c r="AW61" s="41">
         <v>72145.5</v>
       </c>
       <c r="AX61" s="41">
         <v>280.62</v>
       </c>
       <c r="AY61" s="41">
         <v>575.20000000000005</v>
       </c>
       <c r="AZ61" s="41">
         <v>838.8</v>
       </c>
       <c r="BA61" s="60">
         <v>940.4</v>
       </c>
       <c r="BB61" s="43">
         <v>1094.0999999999999</v>
       </c>
       <c r="BC61" s="41">
         <v>1247</v>
       </c>
-      <c r="BD61" s="9"/>
+      <c r="BD61" s="41">
+        <v>4493.3999999999996</v>
+      </c>
       <c r="BE61" s="41"/>
       <c r="BF61" s="48"/>
       <c r="BG61" s="6"/>
       <c r="BH61" s="41"/>
       <c r="BI61" s="41"/>
     </row>
     <row r="62" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="6">
         <v>219.3</v>
       </c>
       <c r="C62" s="6">
         <v>438.7</v>
       </c>
       <c r="D62" s="6">
         <v>658</v>
       </c>
       <c r="E62" s="6">
         <v>877.4</v>
       </c>
       <c r="F62" s="6">
         <v>1121.3</v>
       </c>
@@ -10204,51 +10294,53 @@
       </c>
       <c r="AV62" s="41">
         <v>45678.8</v>
       </c>
       <c r="AW62" s="41">
         <v>46299.7</v>
       </c>
       <c r="AX62" s="41">
         <v>493.34</v>
       </c>
       <c r="AY62" s="41">
         <v>986.4</v>
       </c>
       <c r="AZ62" s="41">
         <v>1411.5</v>
       </c>
       <c r="BA62" s="60">
         <v>1707.8</v>
       </c>
       <c r="BB62" s="43">
         <v>1926.4</v>
       </c>
       <c r="BC62" s="41">
         <v>3716.7</v>
       </c>
-      <c r="BD62" s="9"/>
+      <c r="BD62" s="41">
+        <v>8871.7000000000007</v>
+      </c>
       <c r="BE62" s="41"/>
       <c r="BF62" s="48"/>
       <c r="BG62" s="6"/>
       <c r="BH62" s="41"/>
       <c r="BI62" s="41"/>
     </row>
     <row r="63" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B63" s="6">
         <v>3.2</v>
       </c>
       <c r="C63" s="6">
         <v>6.3</v>
       </c>
       <c r="D63" s="6">
         <v>9.5</v>
       </c>
       <c r="E63" s="6">
         <v>12.6</v>
       </c>
       <c r="F63" s="6">
         <v>27</v>
       </c>
@@ -10377,51 +10469,53 @@
       </c>
       <c r="AV63" s="41">
         <v>46481.8</v>
       </c>
       <c r="AW63" s="41">
         <v>54815.7</v>
       </c>
       <c r="AX63" s="41">
         <v>3.58</v>
       </c>
       <c r="AY63" s="41">
         <v>7</v>
       </c>
       <c r="AZ63" s="41">
         <v>10.5</v>
       </c>
       <c r="BA63" s="60">
         <v>12.6</v>
       </c>
       <c r="BB63" s="43">
         <v>24.8</v>
       </c>
       <c r="BC63" s="41">
         <v>57.4</v>
       </c>
-      <c r="BD63" s="9"/>
+      <c r="BD63" s="41">
+        <v>3145.3</v>
+      </c>
       <c r="BE63" s="41"/>
       <c r="BF63" s="48"/>
       <c r="BG63" s="6"/>
       <c r="BH63" s="41"/>
       <c r="BI63" s="41"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="6">
         <v>98.1</v>
       </c>
       <c r="C64" s="6">
         <v>196.3</v>
       </c>
       <c r="D64" s="6">
         <v>294.39999999999998</v>
       </c>
       <c r="E64" s="6">
         <v>406</v>
       </c>
       <c r="F64" s="6">
         <v>619.1</v>
       </c>
@@ -10550,51 +10644,53 @@
       </c>
       <c r="AV64" s="41">
         <v>58985.2</v>
       </c>
       <c r="AW64" s="41">
         <v>57700.3</v>
       </c>
       <c r="AX64" s="41">
         <v>571.96</v>
       </c>
       <c r="AY64" s="41">
         <v>1077.5</v>
       </c>
       <c r="AZ64" s="41">
         <v>1504.9</v>
       </c>
       <c r="BA64" s="60">
         <v>1609.5</v>
       </c>
       <c r="BB64" s="43">
         <v>1967.2</v>
       </c>
       <c r="BC64" s="41">
         <v>2526.5</v>
       </c>
-      <c r="BD64" s="9"/>
+      <c r="BD64" s="41">
+        <v>9821.7999999999993</v>
+      </c>
       <c r="BE64" s="41"/>
       <c r="BF64" s="48"/>
       <c r="BG64" s="6"/>
       <c r="BH64" s="41"/>
       <c r="BI64" s="41"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B65" s="6">
         <v>2137.3000000000002</v>
       </c>
       <c r="C65" s="6">
         <v>4274.6000000000004</v>
       </c>
       <c r="D65" s="6">
         <v>6412</v>
       </c>
       <c r="E65" s="6">
         <v>8549.2999999999993</v>
       </c>
       <c r="F65" s="6">
         <v>10803.1</v>
       </c>
@@ -10723,51 +10819,53 @@
       </c>
       <c r="AV65" s="41">
         <v>116426.1</v>
       </c>
       <c r="AW65" s="41">
         <v>106636.7</v>
       </c>
       <c r="AX65" s="41">
         <v>6185.07</v>
       </c>
       <c r="AY65" s="41">
         <v>11452.8</v>
       </c>
       <c r="AZ65" s="41">
         <v>17213.900000000001</v>
       </c>
       <c r="BA65" s="60">
         <v>25025</v>
       </c>
       <c r="BB65" s="43">
         <v>28133.1</v>
       </c>
       <c r="BC65" s="41">
         <v>30795.599999999999</v>
       </c>
-      <c r="BD65" s="9"/>
+      <c r="BD65" s="41">
+        <v>43033.599999999999</v>
+      </c>
       <c r="BE65" s="41"/>
       <c r="BF65" s="48"/>
       <c r="BG65" s="9"/>
       <c r="BH65" s="41"/>
       <c r="BI65" s="41"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B66" s="6">
         <v>77</v>
       </c>
       <c r="C66" s="6">
         <v>154</v>
       </c>
       <c r="D66" s="6">
         <v>231</v>
       </c>
       <c r="E66" s="6">
         <v>308</v>
       </c>
       <c r="F66" s="6">
         <v>405.8</v>
       </c>
@@ -10896,51 +10994,53 @@
       </c>
       <c r="AV66" s="41">
         <v>78885.399999999994</v>
       </c>
       <c r="AW66" s="41">
         <v>81754.7</v>
       </c>
       <c r="AX66" s="41">
         <v>93.91</v>
       </c>
       <c r="AY66" s="41">
         <v>194.8</v>
       </c>
       <c r="AZ66" s="41">
         <v>280.2</v>
       </c>
       <c r="BA66" s="60">
         <v>328.8</v>
       </c>
       <c r="BB66" s="43">
         <v>411.8</v>
       </c>
       <c r="BC66" s="41">
         <v>1189.4000000000001</v>
       </c>
-      <c r="BD66" s="9"/>
+      <c r="BD66" s="41">
+        <v>9114.7999999999993</v>
+      </c>
       <c r="BE66" s="41"/>
       <c r="BF66" s="48"/>
       <c r="BG66" s="9"/>
       <c r="BH66" s="41"/>
       <c r="BI66" s="41"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="6">
         <v>0</v>
       </c>
       <c r="C67" s="6">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>0</v>
       </c>
       <c r="E67" s="6">
         <v>0</v>
       </c>
       <c r="F67" s="6">
         <v>11.9</v>
       </c>
@@ -11069,51 +11169,53 @@
       </c>
       <c r="AV67" s="41">
         <v>5869.2</v>
       </c>
       <c r="AW67" s="41">
         <v>4754.7</v>
       </c>
       <c r="AX67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ67" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA67" s="60" t="s">
         <v>13</v>
       </c>
       <c r="BB67" s="43">
         <v>24.4</v>
       </c>
       <c r="BC67" s="41">
         <v>64.2</v>
       </c>
-      <c r="BD67" s="9"/>
+      <c r="BD67" s="41">
+        <v>995.3</v>
+      </c>
       <c r="BE67" s="41"/>
       <c r="BF67" s="48"/>
       <c r="BG67" s="9"/>
       <c r="BH67" s="41"/>
       <c r="BI67" s="41"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B68" s="6">
         <v>12.1</v>
       </c>
       <c r="C68" s="6">
         <v>24.2</v>
       </c>
       <c r="D68" s="6">
         <v>36.4</v>
       </c>
       <c r="E68" s="6">
         <v>58.2</v>
       </c>
       <c r="F68" s="6">
         <v>121.2</v>
       </c>
@@ -11242,51 +11344,53 @@
       </c>
       <c r="AV68" s="41">
         <v>21979.8</v>
       </c>
       <c r="AW68" s="41">
         <v>21647.1</v>
       </c>
       <c r="AX68" s="41">
         <v>7.81</v>
       </c>
       <c r="AY68" s="41">
         <v>16.3</v>
       </c>
       <c r="AZ68" s="41">
         <v>23.5</v>
       </c>
       <c r="BA68" s="60">
         <v>29.5</v>
       </c>
       <c r="BB68" s="43">
         <v>111.2</v>
       </c>
       <c r="BC68" s="41">
         <v>276.5</v>
       </c>
-      <c r="BD68" s="9"/>
+      <c r="BD68" s="41">
+        <v>3939</v>
+      </c>
       <c r="BE68" s="41"/>
       <c r="BF68" s="48"/>
       <c r="BG68" s="9"/>
       <c r="BH68" s="41"/>
       <c r="BI68" s="41"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B69" s="6">
         <v>0</v>
       </c>
       <c r="C69" s="6">
         <v>0</v>
       </c>
       <c r="D69" s="6">
         <v>0</v>
       </c>
       <c r="E69" s="6">
         <v>63.4</v>
       </c>
       <c r="F69" s="6">
         <v>160.19999999999999</v>
       </c>
@@ -11415,51 +11519,53 @@
       </c>
       <c r="AV69" s="41">
         <v>26720.7</v>
       </c>
       <c r="AW69" s="41">
         <v>28294.1</v>
       </c>
       <c r="AX69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AY69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ69" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA69" s="60" t="s">
         <v>13</v>
       </c>
       <c r="BB69" s="43">
         <v>330</v>
       </c>
       <c r="BC69" s="41">
         <v>594.9</v>
       </c>
-      <c r="BD69" s="9"/>
+      <c r="BD69" s="41">
+        <v>4707.3</v>
+      </c>
       <c r="BE69" s="41"/>
       <c r="BF69" s="48"/>
       <c r="BG69" s="9"/>
       <c r="BH69" s="41"/>
       <c r="BI69" s="41"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B70" s="6">
         <v>8.5</v>
       </c>
       <c r="C70" s="6">
         <v>16.899999999999999</v>
       </c>
       <c r="D70" s="6">
         <v>25.3</v>
       </c>
       <c r="E70" s="6">
         <v>33.700000000000003</v>
       </c>
       <c r="F70" s="6">
         <v>44.4</v>
       </c>
@@ -11588,51 +11694,53 @@
       </c>
       <c r="AV70" s="41">
         <v>56838.400000000001</v>
       </c>
       <c r="AW70" s="41">
         <v>59715.7</v>
       </c>
       <c r="AX70" s="41">
         <v>8.15</v>
       </c>
       <c r="AY70" s="41">
         <v>17.100000000000001</v>
       </c>
       <c r="AZ70" s="41">
         <v>24.8</v>
       </c>
       <c r="BA70" s="60">
         <v>31.1</v>
       </c>
       <c r="BB70" s="43">
         <v>37.700000000000003</v>
       </c>
       <c r="BC70" s="41">
         <v>597.9</v>
       </c>
-      <c r="BD70" s="9"/>
+      <c r="BD70" s="41">
+        <v>6646.8</v>
+      </c>
       <c r="BE70" s="41"/>
       <c r="BF70" s="48"/>
       <c r="BG70" s="9"/>
       <c r="BH70" s="41"/>
       <c r="BI70" s="41"/>
     </row>
     <row r="71" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="13"/>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
       <c r="F71" s="14"/>
       <c r="G71" s="14"/>
       <c r="H71" s="15"/>
       <c r="I71" s="15"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
       <c r="R71" s="14"/>
@@ -11645,187 +11753,187 @@
     <row r="72" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B72" s="14"/>
       <c r="C72" s="14"/>
       <c r="D72" s="14"/>
       <c r="E72" s="14"/>
       <c r="F72" s="14"/>
       <c r="G72" s="14"/>
       <c r="H72" s="15"/>
       <c r="I72" s="15"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="AA72" s="27"/>
       <c r="AC72" s="27"/>
     </row>
     <row r="73" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="66" t="s">
+      <c r="A73" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B73" s="66"/>
-[...16 lines deleted...]
-      <c r="S73" s="66"/>
+      <c r="B73" s="67"/>
+      <c r="C73" s="67"/>
+      <c r="D73" s="67"/>
+      <c r="E73" s="67"/>
+      <c r="F73" s="67"/>
+      <c r="G73" s="67"/>
+      <c r="H73" s="67"/>
+      <c r="I73" s="67"/>
+      <c r="J73" s="67"/>
+      <c r="K73" s="67"/>
+      <c r="L73" s="67"/>
+      <c r="M73" s="67"/>
+      <c r="N73" s="67"/>
+      <c r="O73" s="67"/>
+      <c r="P73" s="67"/>
+      <c r="Q73" s="67"/>
+      <c r="R73" s="67"/>
+      <c r="S73" s="67"/>
       <c r="Z73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AX73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="AY73" s="26"/>
       <c r="BA73" s="26"/>
     </row>
     <row r="74" spans="1:61" s="28" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="J74" s="62" t="s">
+      <c r="J74" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="K74" s="62"/>
-[...2 lines deleted...]
-      <c r="V74" s="62" t="s">
+      <c r="K74" s="65"/>
+      <c r="L74" s="65"/>
+      <c r="M74" s="65"/>
+      <c r="V74" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="W74" s="62"/>
-[...5 lines deleted...]
-      <c r="AK74" s="62"/>
+      <c r="W74" s="65"/>
+      <c r="X74" s="65"/>
+      <c r="Y74" s="65"/>
+      <c r="AH74" s="65"/>
+      <c r="AI74" s="65"/>
+      <c r="AJ74" s="65"/>
+      <c r="AK74" s="65"/>
       <c r="AL74" s="1"/>
-      <c r="AT74" s="62" t="s">
+      <c r="AT74" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AU74" s="62"/>
-[...1 lines deleted...]
-      <c r="AW74" s="62"/>
+      <c r="AU74" s="65"/>
+      <c r="AV74" s="65"/>
+      <c r="AW74" s="65"/>
       <c r="AX74" s="1"/>
-      <c r="BF74" s="62" t="s">
+      <c r="BF74" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="BG74" s="62"/>
-[...1 lines deleted...]
-      <c r="BI74" s="62"/>
+      <c r="BG74" s="65"/>
+      <c r="BH74" s="65"/>
+      <c r="BI74" s="65"/>
     </row>
     <row r="75" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="67"/>
-      <c r="B75" s="63" t="s">
+      <c r="A75" s="68"/>
+      <c r="B75" s="62" t="s">
         <v>41</v>
       </c>
-      <c r="C75" s="64"/>
-[...10 lines deleted...]
-      <c r="N75" s="63" t="s">
+      <c r="C75" s="63"/>
+      <c r="D75" s="63"/>
+      <c r="E75" s="63"/>
+      <c r="F75" s="63"/>
+      <c r="G75" s="63"/>
+      <c r="H75" s="63"/>
+      <c r="I75" s="63"/>
+      <c r="J75" s="63"/>
+      <c r="K75" s="63"/>
+      <c r="L75" s="63"/>
+      <c r="M75" s="64"/>
+      <c r="N75" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="O75" s="64"/>
-[...10 lines deleted...]
-      <c r="Z75" s="63" t="s">
+      <c r="O75" s="63"/>
+      <c r="P75" s="63"/>
+      <c r="Q75" s="63"/>
+      <c r="R75" s="63"/>
+      <c r="S75" s="63"/>
+      <c r="T75" s="63"/>
+      <c r="U75" s="63"/>
+      <c r="V75" s="63"/>
+      <c r="W75" s="63"/>
+      <c r="X75" s="63"/>
+      <c r="Y75" s="63"/>
+      <c r="Z75" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="AA75" s="64"/>
-[...10 lines deleted...]
-      <c r="AL75" s="63" t="s">
+      <c r="AA75" s="63"/>
+      <c r="AB75" s="63"/>
+      <c r="AC75" s="63"/>
+      <c r="AD75" s="63"/>
+      <c r="AE75" s="63"/>
+      <c r="AF75" s="63"/>
+      <c r="AG75" s="63"/>
+      <c r="AH75" s="63"/>
+      <c r="AI75" s="63"/>
+      <c r="AJ75" s="63"/>
+      <c r="AK75" s="64"/>
+      <c r="AL75" s="62" t="s">
         <v>43</v>
       </c>
-      <c r="AM75" s="64"/>
-[...10 lines deleted...]
-      <c r="AX75" s="63" t="s">
+      <c r="AM75" s="63"/>
+      <c r="AN75" s="63"/>
+      <c r="AO75" s="63"/>
+      <c r="AP75" s="63"/>
+      <c r="AQ75" s="63"/>
+      <c r="AR75" s="63"/>
+      <c r="AS75" s="63"/>
+      <c r="AT75" s="63"/>
+      <c r="AU75" s="63"/>
+      <c r="AV75" s="63"/>
+      <c r="AW75" s="64"/>
+      <c r="AX75" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="AY75" s="64"/>
-[...9 lines deleted...]
-      <c r="BI75" s="65"/>
+      <c r="AY75" s="63"/>
+      <c r="AZ75" s="63"/>
+      <c r="BA75" s="63"/>
+      <c r="BB75" s="63"/>
+      <c r="BC75" s="63"/>
+      <c r="BD75" s="63"/>
+      <c r="BE75" s="63"/>
+      <c r="BF75" s="63"/>
+      <c r="BG75" s="63"/>
+      <c r="BH75" s="63"/>
+      <c r="BI75" s="64"/>
     </row>
     <row r="76" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="68"/>
+      <c r="A76" s="69"/>
       <c r="B76" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J76" s="2" t="s">
@@ -12129,51 +12237,53 @@
       </c>
       <c r="AV77" s="41">
         <v>392001.9</v>
       </c>
       <c r="AW77" s="49">
         <v>454321.3</v>
       </c>
       <c r="AX77" s="41">
         <v>36711.800000000003</v>
       </c>
       <c r="AY77" s="41">
         <v>76797.5</v>
       </c>
       <c r="AZ77" s="41">
         <v>120051.7</v>
       </c>
       <c r="BA77" s="60">
         <v>168105.5</v>
       </c>
       <c r="BB77" s="43">
         <v>215559.5</v>
       </c>
       <c r="BC77" s="49">
         <v>269070.59999999998</v>
       </c>
-      <c r="BD77" s="9"/>
+      <c r="BD77" s="41">
+        <v>321564.59999999998</v>
+      </c>
       <c r="BE77" s="41"/>
       <c r="BF77" s="48"/>
       <c r="BG77" s="9"/>
       <c r="BH77" s="41"/>
       <c r="BI77" s="49"/>
     </row>
     <row r="78" spans="1:61" s="11" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B78" s="6">
         <v>149.1</v>
       </c>
       <c r="C78" s="6">
         <v>349.4</v>
       </c>
       <c r="D78" s="6">
         <v>555.20000000000005</v>
       </c>
       <c r="E78" s="6">
         <v>843.9</v>
       </c>
       <c r="F78" s="6">
         <v>1230.9000000000001</v>
       </c>
@@ -12302,51 +12412,53 @@
       </c>
       <c r="AV78" s="41">
         <v>2378.1999999999998</v>
       </c>
       <c r="AW78" s="41">
         <v>2761.8</v>
       </c>
       <c r="AX78" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="AY78" s="41">
         <v>182.3</v>
       </c>
       <c r="AZ78" s="41">
         <v>283.86</v>
       </c>
       <c r="BA78" s="60">
         <v>409.2</v>
       </c>
       <c r="BB78" s="43">
         <v>557.79999999999995</v>
       </c>
       <c r="BC78" s="41">
         <v>704.5</v>
       </c>
-      <c r="BD78" s="9"/>
+      <c r="BD78" s="41">
+        <v>884</v>
+      </c>
       <c r="BE78" s="41"/>
       <c r="BF78" s="48"/>
       <c r="BG78" s="9"/>
       <c r="BH78" s="41"/>
       <c r="BI78" s="41"/>
     </row>
     <row r="79" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A79" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="6">
         <v>846.5</v>
       </c>
       <c r="C79" s="6">
         <v>1641.6</v>
       </c>
       <c r="D79" s="6">
         <v>2526.9</v>
       </c>
       <c r="E79" s="6">
         <v>3480.7</v>
       </c>
       <c r="F79" s="6">
         <v>4548.3</v>
       </c>
@@ -12475,51 +12587,53 @@
       </c>
       <c r="AV79" s="41">
         <v>9780.5</v>
       </c>
       <c r="AW79" s="41">
         <v>10838.4</v>
       </c>
       <c r="AX79" s="41">
         <v>2188.5</v>
       </c>
       <c r="AY79" s="41">
         <v>3164.6</v>
       </c>
       <c r="AZ79" s="41">
         <v>6417.07</v>
       </c>
       <c r="BA79" s="60">
         <v>9185</v>
       </c>
       <c r="BB79" s="43">
         <v>10727</v>
       </c>
       <c r="BC79" s="41">
         <v>11418.9</v>
       </c>
-      <c r="BD79" s="9"/>
+      <c r="BD79" s="41">
+        <v>16682.5</v>
+      </c>
       <c r="BE79" s="41"/>
       <c r="BF79" s="48"/>
       <c r="BG79" s="9"/>
       <c r="BH79" s="41"/>
       <c r="BI79" s="41"/>
     </row>
     <row r="80" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A80" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="6">
         <v>301</v>
       </c>
       <c r="C80" s="6">
         <v>621.1</v>
       </c>
       <c r="D80" s="6">
         <v>969.5</v>
       </c>
       <c r="E80" s="6">
         <v>1427.8</v>
       </c>
       <c r="F80" s="6">
         <v>1947.2</v>
       </c>
@@ -12648,51 +12762,53 @@
       </c>
       <c r="AV80" s="41">
         <v>4834</v>
       </c>
       <c r="AW80" s="41">
         <v>5692.1</v>
       </c>
       <c r="AX80" s="41">
         <v>443.2</v>
       </c>
       <c r="AY80" s="41">
         <v>907.1</v>
       </c>
       <c r="AZ80" s="41">
         <v>1394.24</v>
       </c>
       <c r="BA80" s="60">
         <v>1948.4</v>
       </c>
       <c r="BB80" s="43">
         <v>2533</v>
       </c>
       <c r="BC80" s="41">
         <v>3080.4</v>
       </c>
-      <c r="BD80" s="9"/>
+      <c r="BD80" s="41">
+        <v>3598.3</v>
+      </c>
       <c r="BE80" s="41"/>
       <c r="BF80" s="48"/>
       <c r="BG80" s="9"/>
       <c r="BH80" s="41"/>
       <c r="BI80" s="41"/>
     </row>
     <row r="81" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="6">
         <v>1052.2</v>
       </c>
       <c r="C81" s="6">
         <v>2157.1</v>
       </c>
       <c r="D81" s="6">
         <v>3559.1</v>
       </c>
       <c r="E81" s="6">
         <v>5122.5</v>
       </c>
       <c r="F81" s="6">
         <v>6836.3</v>
       </c>
@@ -12821,51 +12937,53 @@
       </c>
       <c r="AV81" s="41">
         <v>17579.8</v>
       </c>
       <c r="AW81" s="41">
         <v>19913.5</v>
       </c>
       <c r="AX81" s="41">
         <v>1487.8</v>
       </c>
       <c r="AY81" s="41">
         <v>3138.6</v>
       </c>
       <c r="AZ81" s="41">
         <v>4847.01</v>
       </c>
       <c r="BA81" s="60">
         <v>6685.5</v>
       </c>
       <c r="BB81" s="43">
         <v>8703.2999999999993</v>
       </c>
       <c r="BC81" s="41">
         <v>10773.2</v>
       </c>
-      <c r="BD81" s="9"/>
+      <c r="BD81" s="41">
+        <v>12251.8</v>
+      </c>
       <c r="BE81" s="41"/>
       <c r="BF81" s="48"/>
       <c r="BG81" s="9"/>
       <c r="BH81" s="41"/>
       <c r="BI81" s="41"/>
     </row>
     <row r="82" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B82" s="6">
         <v>1363.7</v>
       </c>
       <c r="C82" s="6">
         <v>2734.1</v>
       </c>
       <c r="D82" s="6">
         <v>4428.8</v>
       </c>
       <c r="E82" s="6">
         <v>6286.1</v>
       </c>
       <c r="F82" s="6">
         <v>8482.4</v>
       </c>
@@ -12994,51 +13112,53 @@
       </c>
       <c r="AV82" s="41">
         <v>18889.599999999999</v>
       </c>
       <c r="AW82" s="41">
         <v>21418</v>
       </c>
       <c r="AX82" s="41">
         <v>1745.4</v>
       </c>
       <c r="AY82" s="41">
         <v>3510</v>
       </c>
       <c r="AZ82" s="41">
         <v>5538.77</v>
       </c>
       <c r="BA82" s="60">
         <v>7734.5</v>
       </c>
       <c r="BB82" s="43">
         <v>10277.700000000001</v>
       </c>
       <c r="BC82" s="41">
         <v>12696.9</v>
       </c>
-      <c r="BD82" s="9"/>
+      <c r="BD82" s="41">
+        <v>15024.9</v>
+      </c>
       <c r="BE82" s="41"/>
       <c r="BF82" s="48"/>
       <c r="BG82" s="6"/>
       <c r="BH82" s="41"/>
       <c r="BI82" s="41"/>
     </row>
     <row r="83" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B83" s="6">
         <v>1708.7</v>
       </c>
       <c r="C83" s="6">
         <v>3584.7</v>
       </c>
       <c r="D83" s="6">
         <v>5802.3</v>
       </c>
       <c r="E83" s="6">
         <v>7900.5</v>
       </c>
       <c r="F83" s="6">
         <v>10145.9</v>
       </c>
@@ -13167,51 +13287,53 @@
       </c>
       <c r="AV83" s="41">
         <v>25172.7</v>
       </c>
       <c r="AW83" s="41">
         <v>28875.599999999999</v>
       </c>
       <c r="AX83" s="41">
         <v>2613</v>
       </c>
       <c r="AY83" s="41">
         <v>5027</v>
       </c>
       <c r="AZ83" s="41">
         <v>7694.71</v>
       </c>
       <c r="BA83" s="60">
         <v>10140.200000000001</v>
       </c>
       <c r="BB83" s="43">
         <v>12730.6</v>
       </c>
       <c r="BC83" s="41">
         <v>15264.6</v>
       </c>
-      <c r="BD83" s="9"/>
+      <c r="BD83" s="41">
+        <v>17860.599999999999</v>
+      </c>
       <c r="BE83" s="41"/>
       <c r="BF83" s="48"/>
       <c r="BG83" s="6"/>
       <c r="BH83" s="41"/>
       <c r="BI83" s="41"/>
     </row>
     <row r="84" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B84" s="6">
         <v>1896.4</v>
       </c>
       <c r="C84" s="6">
         <v>3943.1</v>
       </c>
       <c r="D84" s="6">
         <v>7078.1</v>
       </c>
       <c r="E84" s="6">
         <v>10171</v>
       </c>
       <c r="F84" s="6">
         <v>13518.6</v>
       </c>
@@ -13340,51 +13462,53 @@
       </c>
       <c r="AV84" s="41">
         <v>51331.3</v>
       </c>
       <c r="AW84" s="41">
         <v>57016</v>
       </c>
       <c r="AX84" s="41">
         <v>3341.5</v>
       </c>
       <c r="AY84" s="41">
         <v>7418.3</v>
       </c>
       <c r="AZ84" s="41">
         <v>10763.49</v>
       </c>
       <c r="BA84" s="60">
         <v>17289.8</v>
       </c>
       <c r="BB84" s="43">
         <v>20788.5</v>
       </c>
       <c r="BC84" s="41">
         <v>26794.7</v>
       </c>
-      <c r="BD84" s="9"/>
+      <c r="BD84" s="41">
+        <v>33486.1</v>
+      </c>
       <c r="BE84" s="41"/>
       <c r="BF84" s="48"/>
       <c r="BG84" s="6"/>
       <c r="BH84" s="41"/>
       <c r="BI84" s="41"/>
     </row>
     <row r="85" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B85" s="6">
         <v>958.4</v>
       </c>
       <c r="C85" s="6">
         <v>1930.5</v>
       </c>
       <c r="D85" s="6">
         <v>3133.5</v>
       </c>
       <c r="E85" s="6">
         <v>4571.7</v>
       </c>
       <c r="F85" s="6">
         <v>6208.7</v>
       </c>
@@ -13513,51 +13637,53 @@
       </c>
       <c r="AV85" s="41">
         <v>11969</v>
       </c>
       <c r="AW85" s="41">
         <v>13272.7</v>
       </c>
       <c r="AX85" s="41">
         <v>1089.2</v>
       </c>
       <c r="AY85" s="41">
         <v>2225.6999999999998</v>
       </c>
       <c r="AZ85" s="41">
         <v>3518.75</v>
       </c>
       <c r="BA85" s="60">
         <v>4990.3999999999996</v>
       </c>
       <c r="BB85" s="43">
         <v>6620.8</v>
       </c>
       <c r="BC85" s="41">
         <v>8067.2</v>
       </c>
-      <c r="BD85" s="9"/>
+      <c r="BD85" s="41">
+        <v>9543.7999999999993</v>
+      </c>
       <c r="BE85" s="41"/>
       <c r="BF85" s="48"/>
       <c r="BG85" s="6"/>
       <c r="BH85" s="41"/>
       <c r="BI85" s="41"/>
     </row>
     <row r="86" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B86" s="6">
         <v>1742.2</v>
       </c>
       <c r="C86" s="6">
         <v>3743.4</v>
       </c>
       <c r="D86" s="6">
         <v>6004.4</v>
       </c>
       <c r="E86" s="6">
         <v>8868.1</v>
       </c>
       <c r="F86" s="6">
         <v>11563.6</v>
       </c>
@@ -13686,51 +13812,53 @@
       </c>
       <c r="AV86" s="41">
         <v>26475.5</v>
       </c>
       <c r="AW86" s="41">
         <v>31445.7</v>
       </c>
       <c r="AX86" s="41">
         <v>1723.2</v>
       </c>
       <c r="AY86" s="41">
         <v>3961.6</v>
       </c>
       <c r="AZ86" s="41">
         <v>6740.35</v>
       </c>
       <c r="BA86" s="60">
         <v>11086.7</v>
       </c>
       <c r="BB86" s="43">
         <v>13843.9</v>
       </c>
       <c r="BC86" s="41">
         <v>16973.099999999999</v>
       </c>
-      <c r="BD86" s="9"/>
+      <c r="BD86" s="41">
+        <v>19478.3</v>
+      </c>
       <c r="BE86" s="41"/>
       <c r="BF86" s="48"/>
       <c r="BG86" s="6"/>
       <c r="BH86" s="41"/>
       <c r="BI86" s="41"/>
     </row>
     <row r="87" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B87" s="6">
         <v>1019.2</v>
       </c>
       <c r="C87" s="6">
         <v>2093.4</v>
       </c>
       <c r="D87" s="6">
         <v>3336.1</v>
       </c>
       <c r="E87" s="6">
         <v>4665.5</v>
       </c>
       <c r="F87" s="6">
         <v>6118.4</v>
       </c>
@@ -13859,51 +13987,53 @@
       </c>
       <c r="AV87" s="41">
         <v>13642.9</v>
       </c>
       <c r="AW87" s="41">
         <v>15382.2</v>
       </c>
       <c r="AX87" s="41">
         <v>1338.7</v>
       </c>
       <c r="AY87" s="41">
         <v>3129.2</v>
       </c>
       <c r="AZ87" s="41">
         <v>4734.3599999999997</v>
       </c>
       <c r="BA87" s="60">
         <v>6333.5</v>
       </c>
       <c r="BB87" s="43">
         <v>8046.9</v>
       </c>
       <c r="BC87" s="41">
         <v>9666.7999999999993</v>
       </c>
-      <c r="BD87" s="9"/>
+      <c r="BD87" s="41">
+        <v>10955.4</v>
+      </c>
       <c r="BE87" s="41"/>
       <c r="BF87" s="48"/>
       <c r="BG87" s="6"/>
       <c r="BH87" s="41"/>
       <c r="BI87" s="41"/>
     </row>
     <row r="88" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B88" s="6">
         <v>5017.6000000000004</v>
       </c>
       <c r="C88" s="6">
         <v>10001.1</v>
       </c>
       <c r="D88" s="6">
         <v>15414.2</v>
       </c>
       <c r="E88" s="6">
         <v>21269.9</v>
       </c>
       <c r="F88" s="6">
         <v>27471.599999999999</v>
       </c>
@@ -14032,51 +14162,53 @@
       </c>
       <c r="AV88" s="41">
         <v>85072.6</v>
       </c>
       <c r="AW88" s="41">
         <v>99727</v>
       </c>
       <c r="AX88" s="41">
         <v>8545.1</v>
       </c>
       <c r="AY88" s="41">
         <v>16280.6</v>
       </c>
       <c r="AZ88" s="41">
         <v>25350.04</v>
       </c>
       <c r="BA88" s="60">
         <v>34389.300000000003</v>
       </c>
       <c r="BB88" s="43">
         <v>47543.9</v>
       </c>
       <c r="BC88" s="41">
         <v>63087.1</v>
       </c>
-      <c r="BD88" s="9"/>
+      <c r="BD88" s="41">
+        <v>75650.2</v>
+      </c>
       <c r="BE88" s="41"/>
       <c r="BF88" s="48"/>
       <c r="BG88" s="6"/>
       <c r="BH88" s="41"/>
       <c r="BI88" s="41"/>
     </row>
     <row r="89" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B89" s="6">
         <v>2301.9</v>
       </c>
       <c r="C89" s="6">
         <v>4818</v>
       </c>
       <c r="D89" s="6">
         <v>7725.9</v>
       </c>
       <c r="E89" s="6">
         <v>10483.200000000001</v>
       </c>
       <c r="F89" s="6">
         <v>13540.3</v>
       </c>
@@ -14205,51 +14337,53 @@
       </c>
       <c r="AV89" s="41">
         <v>25273.599999999999</v>
       </c>
       <c r="AW89" s="41">
         <v>30393.8</v>
       </c>
       <c r="AX89" s="41">
         <v>2555</v>
       </c>
       <c r="AY89" s="41">
         <v>7949.8</v>
       </c>
       <c r="AZ89" s="41">
         <v>11765.22</v>
       </c>
       <c r="BA89" s="60">
         <v>14864.9</v>
       </c>
       <c r="BB89" s="43">
         <v>17946.8</v>
       </c>
       <c r="BC89" s="41">
         <v>21996.400000000001</v>
       </c>
-      <c r="BD89" s="9"/>
+      <c r="BD89" s="41">
+        <v>27325.599999999999</v>
+      </c>
       <c r="BE89" s="41"/>
       <c r="BF89" s="48"/>
       <c r="BG89" s="9"/>
       <c r="BH89" s="41"/>
       <c r="BI89" s="41"/>
     </row>
     <row r="90" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B90" s="6">
         <v>1612.5</v>
       </c>
       <c r="C90" s="6">
         <v>3307.8</v>
       </c>
       <c r="D90" s="6">
         <v>5146</v>
       </c>
       <c r="E90" s="6">
         <v>7506.2</v>
       </c>
       <c r="F90" s="6">
         <v>10042.200000000001</v>
       </c>
@@ -14378,51 +14512,53 @@
       </c>
       <c r="AV90" s="41">
         <v>20706</v>
       </c>
       <c r="AW90" s="41">
         <v>24839.3</v>
       </c>
       <c r="AX90" s="41">
         <v>1821.9</v>
       </c>
       <c r="AY90" s="41">
         <v>3579.4</v>
       </c>
       <c r="AZ90" s="41">
         <v>6041.19</v>
       </c>
       <c r="BA90" s="60">
         <v>8484</v>
       </c>
       <c r="BB90" s="43">
         <v>11093.2</v>
       </c>
       <c r="BC90" s="41">
         <v>14232.6</v>
       </c>
-      <c r="BD90" s="9"/>
+      <c r="BD90" s="41">
+        <v>16240.1</v>
+      </c>
       <c r="BE90" s="41"/>
       <c r="BF90" s="48"/>
       <c r="BG90" s="9"/>
       <c r="BH90" s="41"/>
       <c r="BI90" s="41"/>
     </row>
     <row r="91" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B91" s="6">
         <v>987.5</v>
       </c>
       <c r="C91" s="6">
         <v>2071.5</v>
       </c>
       <c r="D91" s="6">
         <v>3206.5</v>
       </c>
       <c r="E91" s="6">
         <v>4362.7</v>
       </c>
       <c r="F91" s="6">
         <v>5682.4</v>
       </c>
@@ -14551,51 +14687,53 @@
       </c>
       <c r="AV91" s="41">
         <v>14900.9</v>
       </c>
       <c r="AW91" s="41">
         <v>18756.5</v>
       </c>
       <c r="AX91" s="41">
         <v>1312</v>
       </c>
       <c r="AY91" s="41">
         <v>2800.7</v>
       </c>
       <c r="AZ91" s="41">
         <v>4234.05</v>
       </c>
       <c r="BA91" s="60">
         <v>5683.1</v>
       </c>
       <c r="BB91" s="43">
         <v>7232.6</v>
       </c>
       <c r="BC91" s="41">
         <v>8735.5</v>
       </c>
-      <c r="BD91" s="9"/>
+      <c r="BD91" s="41">
+        <v>10377.1</v>
+      </c>
       <c r="BE91" s="41"/>
       <c r="BF91" s="48"/>
       <c r="BG91" s="9"/>
       <c r="BH91" s="41"/>
       <c r="BI91" s="41"/>
     </row>
     <row r="92" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B92" s="6">
         <v>2126.5</v>
       </c>
       <c r="C92" s="6">
         <v>4342.2</v>
       </c>
       <c r="D92" s="6">
         <v>7363.8</v>
       </c>
       <c r="E92" s="6">
         <v>10136.6</v>
       </c>
       <c r="F92" s="6">
         <v>13013.9</v>
       </c>
@@ -14724,51 +14862,53 @@
       </c>
       <c r="AV92" s="41">
         <v>26886.2</v>
       </c>
       <c r="AW92" s="41">
         <v>31303.1</v>
       </c>
       <c r="AX92" s="41">
         <v>2609.3000000000002</v>
       </c>
       <c r="AY92" s="41">
         <v>5313.5</v>
       </c>
       <c r="AZ92" s="41">
         <v>8016.99</v>
       </c>
       <c r="BA92" s="60">
         <v>11006.3</v>
       </c>
       <c r="BB92" s="43">
         <v>13934.2</v>
       </c>
       <c r="BC92" s="41">
         <v>17023.2</v>
       </c>
-      <c r="BD92" s="9"/>
+      <c r="BD92" s="41">
+        <v>19485.8</v>
+      </c>
       <c r="BE92" s="41"/>
       <c r="BF92" s="48"/>
       <c r="BG92" s="9"/>
       <c r="BH92" s="41"/>
       <c r="BI92" s="41"/>
     </row>
     <row r="93" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="6">
         <v>2298.5</v>
       </c>
       <c r="C93" s="6">
         <v>4697.3999999999996</v>
       </c>
       <c r="D93" s="6">
         <v>7409.9</v>
       </c>
       <c r="E93" s="6">
         <v>10310.700000000001</v>
       </c>
       <c r="F93" s="6">
         <v>13440.7</v>
       </c>
@@ -14897,51 +15037,53 @@
       </c>
       <c r="AV93" s="41">
         <v>26489.5</v>
       </c>
       <c r="AW93" s="41">
         <v>30701.8</v>
       </c>
       <c r="AX93" s="41">
         <v>3039.6</v>
       </c>
       <c r="AY93" s="41">
         <v>6368.1</v>
       </c>
       <c r="AZ93" s="41">
         <v>9825.31</v>
       </c>
       <c r="BA93" s="60">
         <v>13713.3</v>
       </c>
       <c r="BB93" s="43">
         <v>17434.3</v>
       </c>
       <c r="BC93" s="41">
         <v>21532.400000000001</v>
       </c>
-      <c r="BD93" s="9"/>
+      <c r="BD93" s="41">
+        <v>24509.200000000001</v>
+      </c>
       <c r="BE93" s="41"/>
       <c r="BF93" s="48"/>
       <c r="BG93" s="9"/>
       <c r="BH93" s="41"/>
       <c r="BI93" s="41"/>
     </row>
     <row r="94" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B94" s="6">
         <v>607.29999999999995</v>
       </c>
       <c r="C94" s="6">
         <v>1316.4</v>
       </c>
       <c r="D94" s="6">
         <v>2097.5</v>
       </c>
       <c r="E94" s="6">
         <v>2990.6</v>
       </c>
       <c r="F94" s="6">
         <v>4023.4</v>
       </c>
@@ -15070,328 +15212,330 @@
       </c>
       <c r="AV94" s="41">
         <v>10619.6</v>
       </c>
       <c r="AW94" s="41">
         <v>11983.8</v>
       </c>
       <c r="AX94" s="41">
         <v>780.3</v>
       </c>
       <c r="AY94" s="41">
         <v>1841</v>
       </c>
       <c r="AZ94" s="41">
         <v>2886.29</v>
       </c>
       <c r="BA94" s="60">
         <v>4161.3999999999996</v>
       </c>
       <c r="BB94" s="43">
         <v>5545</v>
       </c>
       <c r="BC94" s="41">
         <v>7023.1</v>
       </c>
-      <c r="BD94" s="9"/>
+      <c r="BD94" s="41">
+        <v>8210.9</v>
+      </c>
       <c r="BE94" s="41"/>
       <c r="BF94" s="48"/>
       <c r="BG94" s="9"/>
       <c r="BH94" s="41"/>
       <c r="BI94" s="41"/>
     </row>
     <row r="95" spans="1:61" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B95" s="14"/>
       <c r="C95" s="14"/>
       <c r="D95" s="14"/>
       <c r="E95" s="14"/>
       <c r="F95" s="14"/>
       <c r="G95" s="14"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="14"/>
       <c r="M95" s="14"/>
       <c r="N95" s="14"/>
       <c r="O95" s="14"/>
       <c r="P95" s="14"/>
       <c r="Q95" s="14"/>
       <c r="R95" s="14"/>
       <c r="S95" s="14"/>
       <c r="T95" s="14"/>
       <c r="U95" s="14"/>
       <c r="AA95" s="27"/>
       <c r="AC95" s="27"/>
     </row>
     <row r="96" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B96" s="21"/>
-      <c r="N96" s="69" t="s">
+      <c r="N96" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="O96" s="69"/>
-[...16 lines deleted...]
-      <c r="AF96" s="69"/>
+      <c r="O96" s="66"/>
+      <c r="P96" s="66"/>
+      <c r="Q96" s="66"/>
+      <c r="R96" s="66"/>
+      <c r="S96" s="66"/>
+      <c r="T96" s="66"/>
+      <c r="U96" s="66"/>
+      <c r="V96" s="66"/>
+      <c r="W96" s="66"/>
+      <c r="X96" s="66"/>
+      <c r="Y96" s="66"/>
+      <c r="Z96" s="66"/>
+      <c r="AA96" s="66"/>
+      <c r="AB96" s="66"/>
+      <c r="AC96" s="66"/>
+      <c r="AD96" s="66"/>
+      <c r="AE96" s="66"/>
+      <c r="AF96" s="66"/>
     </row>
     <row r="97" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N97" s="69"/>
-[...17 lines deleted...]
-      <c r="AF97" s="69"/>
+      <c r="N97" s="66"/>
+      <c r="O97" s="66"/>
+      <c r="P97" s="66"/>
+      <c r="Q97" s="66"/>
+      <c r="R97" s="66"/>
+      <c r="S97" s="66"/>
+      <c r="T97" s="66"/>
+      <c r="U97" s="66"/>
+      <c r="V97" s="66"/>
+      <c r="W97" s="66"/>
+      <c r="X97" s="66"/>
+      <c r="Y97" s="66"/>
+      <c r="Z97" s="66"/>
+      <c r="AA97" s="66"/>
+      <c r="AB97" s="66"/>
+      <c r="AC97" s="66"/>
+      <c r="AD97" s="66"/>
+      <c r="AE97" s="66"/>
+      <c r="AF97" s="66"/>
     </row>
     <row r="98" spans="14:32" x14ac:dyDescent="0.2">
-      <c r="N98" s="69" t="s">
+      <c r="N98" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="O98" s="69"/>
-[...16 lines deleted...]
-      <c r="AF98" s="69"/>
+      <c r="O98" s="66"/>
+      <c r="P98" s="66"/>
+      <c r="Q98" s="66"/>
+      <c r="R98" s="66"/>
+      <c r="S98" s="66"/>
+      <c r="T98" s="66"/>
+      <c r="U98" s="66"/>
+      <c r="V98" s="66"/>
+      <c r="W98" s="66"/>
+      <c r="X98" s="66"/>
+      <c r="Y98" s="66"/>
+      <c r="Z98" s="66"/>
+      <c r="AA98" s="66"/>
+      <c r="AB98" s="66"/>
+      <c r="AC98" s="66"/>
+      <c r="AD98" s="66"/>
+      <c r="AE98" s="66"/>
+      <c r="AF98" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="50">
-    <mergeCell ref="AX51:BI51"/>
-[...17 lines deleted...]
-    <mergeCell ref="Z75:AK75"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="V26:Y26"/>
+    <mergeCell ref="AH26:AK26"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="J50:M50"/>
+    <mergeCell ref="V50:Y50"/>
+    <mergeCell ref="AH50:AK50"/>
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="J74:M74"/>
+    <mergeCell ref="V74:Y74"/>
+    <mergeCell ref="AH74:AK74"/>
+    <mergeCell ref="A73:S73"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="B75:M75"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
+    <mergeCell ref="N96:AF97"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A25:S25"/>
     <mergeCell ref="A49:S49"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N27:Y27"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="V3:Y3"/>
-    <mergeCell ref="A75:A76"/>
-[...18 lines deleted...]
-    <mergeCell ref="AT26:AW26"/>
+    <mergeCell ref="N98:AF98"/>
+    <mergeCell ref="N75:Y75"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="Z27:AK27"/>
+    <mergeCell ref="Z51:AK51"/>
+    <mergeCell ref="Z75:AK75"/>
+    <mergeCell ref="AL27:AW27"/>
+    <mergeCell ref="AT50:AW50"/>
+    <mergeCell ref="AL51:AW51"/>
+    <mergeCell ref="AT74:AW74"/>
+    <mergeCell ref="AL75:AW75"/>
+    <mergeCell ref="AX51:BI51"/>
+    <mergeCell ref="BF74:BI74"/>
+    <mergeCell ref="AX75:BI75"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF26:BI26"/>
+    <mergeCell ref="AX27:BI27"/>
+    <mergeCell ref="BF50:BI50"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="24" max="16383" man="1"/>
     <brk id="48" max="16383" man="1"/>
     <brk id="72" max="67" man="1"/>
   </rowBreaks>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="25" max="102" man="1"/>
     <brk id="37" max="102" man="1"/>
     <brk id="49" max="102" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>