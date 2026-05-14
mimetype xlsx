--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1020" yWindow="420" windowWidth="24600" windowHeight="12255" tabRatio="599"/>
+    <workbookView xWindow="105" yWindow="30" windowWidth="26415" windowHeight="7140" tabRatio="599" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="3" r:id="rId1"/>
     <sheet name="Мужчины" sheetId="4" r:id="rId2"/>
     <sheet name="Женщины" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="21">
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
@@ -382,51 +382,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -554,112 +554,80 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...31 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="25">
+  <cellStyleXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -706,144 +674,153 @@
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="25">
+  <cellStyles count="26">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный_ЧислРК2007" xfId="25"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1123,108 +1100,110 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A3" sqref="A3"/>
+      <selection pane="topRight" activeCell="S28" sqref="S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="10" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="2" customWidth="1"/>
     <col min="10" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="16" width="10" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="9.140625" style="2"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="62"/>
-[...12 lines deleted...]
-      <c r="O2" s="62"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="R2" s="16"/>
     </row>
     <row r="3" spans="1:18" ht="14.25" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="13"/>
     </row>
     <row r="4" spans="1:18" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="I4" s="19"/>
       <c r="L4" s="20"/>
-      <c r="Q4" s="12" t="s">
+      <c r="R4" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A5" s="21"/>
       <c r="B5" s="22">
         <v>2010</v>
       </c>
       <c r="C5" s="22">
         <v>2011</v>
       </c>
       <c r="D5" s="22">
         <v>2012</v>
       </c>
       <c r="E5" s="22">
         <v>2013</v>
       </c>
       <c r="F5" s="22">
         <v>2014</v>
       </c>
       <c r="G5" s="22">
         <v>2015</v>
       </c>
       <c r="H5" s="23">
         <v>2016</v>
@@ -1234,70 +1213,73 @@
       </c>
       <c r="J5" s="22">
         <v>2018</v>
       </c>
       <c r="K5" s="23">
         <v>2019</v>
       </c>
       <c r="L5" s="25">
         <v>2020</v>
       </c>
       <c r="M5" s="25">
         <v>2021</v>
       </c>
       <c r="N5" s="26">
         <v>2022</v>
       </c>
       <c r="O5" s="26">
         <v>2023</v>
       </c>
       <c r="P5" s="24">
         <v>2024</v>
       </c>
       <c r="Q5" s="27">
         <v>2025</v>
       </c>
-      <c r="R5" s="28"/>
+      <c r="R5" s="24">
+        <v>2026</v>
+      </c>
     </row>
     <row r="6" spans="1:18" s="29" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A6" s="63" t="s">
+      <c r="A6" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="63"/>
-[...12 lines deleted...]
-      <c r="O6" s="63"/>
+      <c r="B6" s="59"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="R6" s="48"/>
     </row>
     <row r="7" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="31">
         <v>1033304</v>
       </c>
       <c r="C7" s="31">
         <v>1045069</v>
       </c>
       <c r="D7" s="31">
         <v>1054611</v>
       </c>
       <c r="E7" s="32">
         <v>1068552</v>
       </c>
       <c r="F7" s="33">
         <v>1083106</v>
       </c>
       <c r="G7" s="34">
         <v>1097204</v>
       </c>
       <c r="H7" s="34">
         <v>1109425</v>
@@ -1307,50 +1289,53 @@
       </c>
       <c r="J7" s="35">
         <v>1115884</v>
       </c>
       <c r="K7" s="32">
         <v>1124156</v>
       </c>
       <c r="L7" s="32">
         <v>1128844</v>
       </c>
       <c r="M7" s="32">
         <v>1137961</v>
       </c>
       <c r="N7" s="32">
         <v>1209665</v>
       </c>
       <c r="O7" s="32">
         <v>1218158</v>
       </c>
       <c r="P7" s="32">
         <v>1222593</v>
       </c>
       <c r="Q7" s="32">
         <v>1222391</v>
       </c>
+      <c r="R7" s="72">
+        <v>1215656</v>
+      </c>
     </row>
     <row r="8" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A8" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="32">
         <v>336671</v>
       </c>
       <c r="C8" s="32">
         <v>339072</v>
       </c>
       <c r="D8" s="32">
         <v>338011</v>
       </c>
       <c r="E8" s="32">
         <v>343410</v>
       </c>
       <c r="F8" s="35">
         <v>351492</v>
       </c>
       <c r="G8" s="32">
         <v>357065</v>
       </c>
       <c r="H8" s="35">
         <v>363058</v>
@@ -1360,50 +1345,53 @@
       </c>
       <c r="J8" s="35">
         <v>355944</v>
       </c>
       <c r="K8" s="32">
         <v>357940</v>
       </c>
       <c r="L8" s="32">
         <v>357954</v>
       </c>
       <c r="M8" s="32">
         <v>363135</v>
       </c>
       <c r="N8" s="32">
         <v>422785</v>
       </c>
       <c r="O8" s="32">
         <v>427394</v>
       </c>
       <c r="P8" s="32">
         <v>431193</v>
       </c>
       <c r="Q8" s="32">
         <v>435876</v>
       </c>
+      <c r="R8" s="72">
+        <v>487499</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A9" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="32">
         <v>86568</v>
       </c>
       <c r="C9" s="32">
         <v>88957</v>
       </c>
       <c r="D9" s="32">
         <v>92258</v>
       </c>
       <c r="E9" s="32">
         <v>94759</v>
       </c>
       <c r="F9" s="35">
         <v>95631</v>
       </c>
       <c r="G9" s="32">
         <v>97411</v>
       </c>
       <c r="H9" s="35">
         <v>99731</v>
@@ -1413,50 +1401,53 @@
       </c>
       <c r="J9" s="35">
         <v>104705</v>
       </c>
       <c r="K9" s="32">
         <v>106826</v>
       </c>
       <c r="L9" s="32">
         <v>108573</v>
       </c>
       <c r="M9" s="32">
         <v>109549</v>
       </c>
       <c r="N9" s="32">
         <v>104586</v>
       </c>
       <c r="O9" s="32">
         <v>105644</v>
       </c>
       <c r="P9" s="32">
         <v>106357</v>
       </c>
       <c r="Q9" s="32">
         <v>106489</v>
       </c>
+      <c r="R9" s="72">
+        <v>95472</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="32">
         <v>73890</v>
       </c>
       <c r="C10" s="32">
         <v>75169</v>
       </c>
       <c r="D10" s="32">
         <v>76722</v>
       </c>
       <c r="E10" s="32">
         <v>77314</v>
       </c>
       <c r="F10" s="35">
         <v>78203</v>
       </c>
       <c r="G10" s="32">
         <v>78744</v>
       </c>
       <c r="H10" s="35">
         <v>78647</v>
@@ -1466,50 +1457,53 @@
       </c>
       <c r="J10" s="35">
         <v>80845</v>
       </c>
       <c r="K10" s="32">
         <v>81654</v>
       </c>
       <c r="L10" s="32">
         <v>82947</v>
       </c>
       <c r="M10" s="32">
         <v>83994</v>
       </c>
       <c r="N10" s="32">
         <v>86967</v>
       </c>
       <c r="O10" s="32">
         <v>87650</v>
       </c>
       <c r="P10" s="32">
         <v>88386</v>
       </c>
       <c r="Q10" s="32">
         <v>88156</v>
       </c>
+      <c r="R10" s="72">
+        <v>51354</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A11" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="32">
         <v>50507</v>
       </c>
       <c r="C11" s="32">
         <v>50855</v>
       </c>
       <c r="D11" s="32">
         <v>51072</v>
       </c>
       <c r="E11" s="32">
         <v>50775</v>
       </c>
       <c r="F11" s="35">
         <v>50585</v>
       </c>
       <c r="G11" s="32">
         <v>50761</v>
       </c>
       <c r="H11" s="35">
         <v>50923</v>
@@ -1519,50 +1513,53 @@
       </c>
       <c r="J11" s="35">
         <v>51407</v>
       </c>
       <c r="K11" s="32">
         <v>52014</v>
       </c>
       <c r="L11" s="32">
         <v>52833</v>
       </c>
       <c r="M11" s="32">
         <v>52712</v>
       </c>
       <c r="N11" s="32">
         <v>54367</v>
       </c>
       <c r="O11" s="32">
         <v>54588</v>
       </c>
       <c r="P11" s="32">
         <v>54341</v>
       </c>
       <c r="Q11" s="32">
         <v>54185</v>
       </c>
+      <c r="R11" s="72">
+        <v>52459</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="32">
         <v>126590</v>
       </c>
       <c r="C12" s="32">
         <v>128660</v>
       </c>
       <c r="D12" s="32">
         <v>130377</v>
       </c>
       <c r="E12" s="32">
         <v>132416</v>
       </c>
       <c r="F12" s="35">
         <v>134571</v>
       </c>
       <c r="G12" s="32">
         <v>137327</v>
       </c>
       <c r="H12" s="35">
         <v>139409</v>
@@ -1572,50 +1569,53 @@
       </c>
       <c r="J12" s="35">
         <v>142771</v>
       </c>
       <c r="K12" s="32">
         <v>143776</v>
       </c>
       <c r="L12" s="32">
         <v>144962</v>
       </c>
       <c r="M12" s="32">
         <v>145446</v>
       </c>
       <c r="N12" s="32">
         <v>157620</v>
       </c>
       <c r="O12" s="32">
         <v>158562</v>
       </c>
       <c r="P12" s="32">
         <v>158590</v>
       </c>
       <c r="Q12" s="32">
         <v>157625</v>
       </c>
+      <c r="R12" s="72">
+        <v>155130</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A13" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="32">
         <v>63668</v>
       </c>
       <c r="C13" s="32">
         <v>64100</v>
       </c>
       <c r="D13" s="32">
         <v>64568</v>
       </c>
       <c r="E13" s="32">
         <v>64841</v>
       </c>
       <c r="F13" s="35">
         <v>64992</v>
       </c>
       <c r="G13" s="32">
         <v>65148</v>
       </c>
       <c r="H13" s="35">
         <v>64735</v>
@@ -1625,50 +1625,53 @@
       </c>
       <c r="J13" s="35">
         <v>64250</v>
       </c>
       <c r="K13" s="32">
         <v>64320</v>
       </c>
       <c r="L13" s="32">
         <v>64314</v>
       </c>
       <c r="M13" s="32">
         <v>64794</v>
       </c>
       <c r="N13" s="32">
         <v>67411</v>
       </c>
       <c r="O13" s="32">
         <v>67546</v>
       </c>
       <c r="P13" s="32">
         <v>67481</v>
       </c>
       <c r="Q13" s="32">
         <v>66724</v>
       </c>
+      <c r="R13" s="72">
+        <v>65284</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A14" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="32">
         <v>77321</v>
       </c>
       <c r="C14" s="32">
         <v>78425</v>
       </c>
       <c r="D14" s="32">
         <v>79862</v>
       </c>
       <c r="E14" s="32">
         <v>81533</v>
       </c>
       <c r="F14" s="35">
         <v>82254</v>
       </c>
       <c r="G14" s="32">
         <v>83494</v>
       </c>
       <c r="H14" s="35">
         <v>83837</v>
@@ -1678,50 +1681,53 @@
       </c>
       <c r="J14" s="35">
         <v>84332</v>
       </c>
       <c r="K14" s="32">
         <v>84588</v>
       </c>
       <c r="L14" s="32">
         <v>84473</v>
       </c>
       <c r="M14" s="32">
         <v>84870</v>
       </c>
       <c r="N14" s="32">
         <v>88370</v>
       </c>
       <c r="O14" s="32">
         <v>88625</v>
       </c>
       <c r="P14" s="32">
         <v>88683</v>
       </c>
       <c r="Q14" s="32">
         <v>88276</v>
       </c>
+      <c r="R14" s="72">
+        <v>87319</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32">
         <v>31381</v>
       </c>
       <c r="C15" s="32">
         <v>31691</v>
       </c>
       <c r="D15" s="32">
         <v>31831</v>
       </c>
       <c r="E15" s="32">
         <v>32020</v>
       </c>
       <c r="F15" s="35">
         <v>32217</v>
       </c>
       <c r="G15" s="32">
         <v>32483</v>
       </c>
       <c r="H15" s="35">
         <v>32552</v>
@@ -1731,50 +1737,53 @@
       </c>
       <c r="J15" s="35">
         <v>32479</v>
       </c>
       <c r="K15" s="32">
         <v>32268</v>
       </c>
       <c r="L15" s="32">
         <v>31814</v>
       </c>
       <c r="M15" s="32">
         <v>31715</v>
       </c>
       <c r="N15" s="32">
         <v>28772</v>
       </c>
       <c r="O15" s="32">
         <v>28674</v>
       </c>
       <c r="P15" s="32">
         <v>28435</v>
       </c>
       <c r="Q15" s="32">
         <v>27930</v>
       </c>
+      <c r="R15" s="72">
+        <v>27159</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="32">
         <v>41265</v>
       </c>
       <c r="C16" s="32">
         <v>41782</v>
       </c>
       <c r="D16" s="32">
         <v>42456</v>
       </c>
       <c r="E16" s="32">
         <v>42788</v>
       </c>
       <c r="F16" s="35">
         <v>43256</v>
       </c>
       <c r="G16" s="32">
         <v>43693</v>
       </c>
       <c r="H16" s="35">
         <v>43727</v>
@@ -1784,52 +1793,55 @@
       </c>
       <c r="J16" s="35">
         <v>43955</v>
       </c>
       <c r="K16" s="32">
         <v>44084</v>
       </c>
       <c r="L16" s="32">
         <v>44108</v>
       </c>
       <c r="M16" s="32">
         <v>44358</v>
       </c>
       <c r="N16" s="32">
         <v>44046</v>
       </c>
       <c r="O16" s="32">
         <v>44152</v>
       </c>
       <c r="P16" s="32">
         <v>44088</v>
       </c>
       <c r="Q16" s="32">
         <v>43475</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R16" s="72">
+        <v>42812</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="32">
         <v>50586</v>
       </c>
       <c r="C17" s="32">
         <v>51087</v>
       </c>
       <c r="D17" s="32">
         <v>51672</v>
       </c>
       <c r="E17" s="32">
         <v>51972</v>
       </c>
       <c r="F17" s="35">
         <v>52178</v>
       </c>
       <c r="G17" s="32">
         <v>53036</v>
       </c>
       <c r="H17" s="35">
         <v>53668</v>
       </c>
       <c r="I17" s="32">
@@ -1837,52 +1849,55 @@
       </c>
       <c r="J17" s="35">
         <v>54693</v>
       </c>
       <c r="K17" s="32">
         <v>54994</v>
       </c>
       <c r="L17" s="32">
         <v>54672</v>
       </c>
       <c r="M17" s="32">
         <v>54608</v>
       </c>
       <c r="N17" s="32">
         <v>48809</v>
       </c>
       <c r="O17" s="32">
         <v>48987</v>
       </c>
       <c r="P17" s="32">
         <v>48812</v>
       </c>
       <c r="Q17" s="32">
         <v>48145</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R17" s="72">
+        <v>46871</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="32">
         <v>94857</v>
       </c>
       <c r="C18" s="32">
         <v>95271</v>
       </c>
       <c r="D18" s="32">
         <v>95782</v>
       </c>
       <c r="E18" s="32">
         <v>96724</v>
       </c>
       <c r="F18" s="35">
         <v>97727</v>
       </c>
       <c r="G18" s="32">
         <v>98042</v>
       </c>
       <c r="H18" s="35">
         <v>99138</v>
       </c>
       <c r="I18" s="32">
@@ -1890,71 +1905,75 @@
       </c>
       <c r="J18" s="35">
         <v>100503</v>
       </c>
       <c r="K18" s="32">
         <v>101692</v>
       </c>
       <c r="L18" s="32">
         <v>102194</v>
       </c>
       <c r="M18" s="32">
         <v>102780</v>
       </c>
       <c r="N18" s="32">
         <v>105932</v>
       </c>
       <c r="O18" s="32">
         <v>106336</v>
       </c>
       <c r="P18" s="32">
         <v>106227</v>
       </c>
       <c r="Q18" s="32">
         <v>105510</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="64" t="s">
+      <c r="R18" s="72">
+        <v>104297</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="29" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A19" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="64"/>
-[...14 lines deleted...]
-    <row r="20" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="R19" s="48"/>
+    </row>
+    <row r="20" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A20" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="31">
         <v>420236</v>
       </c>
       <c r="C20" s="31">
         <v>422721</v>
       </c>
       <c r="D20" s="31">
         <v>422151</v>
       </c>
       <c r="E20" s="32">
         <v>427794</v>
       </c>
       <c r="F20" s="33">
         <v>436373</v>
       </c>
       <c r="G20" s="34">
         <v>442619</v>
       </c>
       <c r="H20" s="34">
         <v>449416</v>
       </c>
       <c r="I20" s="32">
@@ -1962,52 +1981,55 @@
       </c>
       <c r="J20" s="35">
         <v>443775</v>
       </c>
       <c r="K20" s="32">
         <v>446926</v>
       </c>
       <c r="L20" s="32">
         <v>448059</v>
       </c>
       <c r="M20" s="32">
         <v>453997</v>
       </c>
       <c r="N20" s="32">
         <v>521943</v>
       </c>
       <c r="O20" s="32">
         <v>526938</v>
       </c>
       <c r="P20" s="32">
         <v>530817</v>
       </c>
       <c r="Q20" s="32">
         <v>535394</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R20" s="72">
+        <v>586115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="32">
         <v>336671</v>
       </c>
       <c r="C21" s="32">
         <v>339072</v>
       </c>
       <c r="D21" s="32">
         <v>338011</v>
       </c>
       <c r="E21" s="32">
         <v>343410</v>
       </c>
       <c r="F21" s="35">
         <v>351492</v>
       </c>
       <c r="G21" s="32">
         <v>357065</v>
       </c>
       <c r="H21" s="35">
         <v>363058</v>
       </c>
       <c r="I21" s="32">
@@ -2015,52 +2037,55 @@
       </c>
       <c r="J21" s="35">
         <v>355944</v>
       </c>
       <c r="K21" s="32">
         <v>357940</v>
       </c>
       <c r="L21" s="32">
         <v>357954</v>
       </c>
       <c r="M21" s="32">
         <v>363135</v>
       </c>
       <c r="N21" s="32">
         <v>422785</v>
       </c>
       <c r="O21" s="32">
         <v>427394</v>
       </c>
       <c r="P21" s="32">
         <v>431193</v>
       </c>
       <c r="Q21" s="32">
         <v>435876</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R21" s="72">
+        <v>487499</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="32">
         <v>20678</v>
       </c>
       <c r="C22" s="32">
         <v>20847</v>
       </c>
       <c r="D22" s="32">
         <v>21126</v>
       </c>
       <c r="E22" s="32">
         <v>21218</v>
       </c>
       <c r="F22" s="35">
         <v>21484</v>
       </c>
       <c r="G22" s="32">
         <v>21822</v>
       </c>
       <c r="H22" s="35">
         <v>21794</v>
       </c>
       <c r="I22" s="32">
@@ -2068,52 +2093,55 @@
       </c>
       <c r="J22" s="35">
         <v>22047</v>
       </c>
       <c r="K22" s="32">
         <v>22302</v>
       </c>
       <c r="L22" s="32">
         <v>22639</v>
       </c>
       <c r="M22" s="32">
         <v>23002</v>
       </c>
       <c r="N22" s="32">
         <v>25512</v>
       </c>
       <c r="O22" s="32">
         <v>25588</v>
       </c>
       <c r="P22" s="32">
         <v>25688</v>
       </c>
       <c r="Q22" s="32">
         <v>25779</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R22" s="72">
+        <v>25578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A23" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="32">
         <v>26703</v>
       </c>
       <c r="C23" s="32">
         <v>26942</v>
       </c>
       <c r="D23" s="32">
         <v>27312</v>
       </c>
       <c r="E23" s="32">
         <v>27452</v>
       </c>
       <c r="F23" s="35">
         <v>27545</v>
       </c>
       <c r="G23" s="32">
         <v>28164</v>
       </c>
       <c r="H23" s="35">
         <v>28755</v>
       </c>
       <c r="I23" s="32">
@@ -2121,52 +2149,55 @@
       </c>
       <c r="J23" s="35">
         <v>29778</v>
       </c>
       <c r="K23" s="32">
         <v>30145</v>
       </c>
       <c r="L23" s="32">
         <v>30345</v>
       </c>
       <c r="M23" s="32">
         <v>30446</v>
       </c>
       <c r="N23" s="32">
         <v>28384</v>
       </c>
       <c r="O23" s="32">
         <v>28498</v>
       </c>
       <c r="P23" s="32">
         <v>28418</v>
       </c>
       <c r="Q23" s="32">
         <v>28488</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R23" s="72">
+        <v>27948</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="32">
         <v>36184</v>
       </c>
       <c r="C24" s="32">
         <v>35860</v>
       </c>
       <c r="D24" s="32">
         <v>35702</v>
       </c>
       <c r="E24" s="32">
         <v>35714</v>
       </c>
       <c r="F24" s="35">
         <v>35852</v>
       </c>
       <c r="G24" s="32">
         <v>35568</v>
       </c>
       <c r="H24" s="35">
         <v>35809</v>
       </c>
       <c r="I24" s="32">
@@ -2174,71 +2205,75 @@
       </c>
       <c r="J24" s="35">
         <v>36006</v>
       </c>
       <c r="K24" s="32">
         <v>36539</v>
       </c>
       <c r="L24" s="32">
         <v>37121</v>
       </c>
       <c r="M24" s="32">
         <v>37414</v>
       </c>
       <c r="N24" s="32">
         <v>45262</v>
       </c>
       <c r="O24" s="32">
         <v>45458</v>
       </c>
       <c r="P24" s="32">
         <v>45518</v>
       </c>
       <c r="Q24" s="32">
         <v>45251</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="64" t="s">
+      <c r="R24" s="72">
+        <v>45090</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="29" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A25" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="64"/>
-[...14 lines deleted...]
-    <row r="26" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="R25" s="48"/>
+    </row>
+    <row r="26" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A26" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="40">
         <v>613068</v>
       </c>
       <c r="C26" s="31">
         <v>622348</v>
       </c>
       <c r="D26" s="31">
         <v>632460</v>
       </c>
       <c r="E26" s="32">
         <v>640758</v>
       </c>
       <c r="F26" s="33">
         <v>646733</v>
       </c>
       <c r="G26" s="34">
         <v>654585</v>
       </c>
       <c r="H26" s="34">
         <v>660009</v>
       </c>
       <c r="I26" s="32">
@@ -2246,52 +2281,55 @@
       </c>
       <c r="J26" s="35">
         <v>672109</v>
       </c>
       <c r="K26" s="32">
         <v>677230</v>
       </c>
       <c r="L26" s="32">
         <v>680785</v>
       </c>
       <c r="M26" s="32">
         <v>683964</v>
       </c>
       <c r="N26" s="32">
         <v>687722</v>
       </c>
       <c r="O26" s="32">
         <v>691220</v>
       </c>
       <c r="P26" s="32">
         <v>691776</v>
       </c>
       <c r="Q26" s="32">
         <v>686997</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R26" s="72">
+        <v>629541</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A27" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="32">
         <v>86568</v>
       </c>
       <c r="C27" s="32">
         <v>88957</v>
       </c>
       <c r="D27" s="32">
         <v>92258</v>
       </c>
       <c r="E27" s="32">
         <v>94759</v>
       </c>
       <c r="F27" s="35">
         <v>95631</v>
       </c>
       <c r="G27" s="32">
         <v>97411</v>
       </c>
       <c r="H27" s="35">
         <v>99731</v>
       </c>
       <c r="I27" s="32">
@@ -2299,52 +2337,55 @@
       </c>
       <c r="J27" s="35">
         <v>104705</v>
       </c>
       <c r="K27" s="32">
         <v>106826</v>
       </c>
       <c r="L27" s="32">
         <v>108573</v>
       </c>
       <c r="M27" s="32">
         <v>109549</v>
       </c>
       <c r="N27" s="32">
         <v>104586</v>
       </c>
       <c r="O27" s="32">
         <v>105644</v>
       </c>
       <c r="P27" s="32">
         <v>106357</v>
       </c>
       <c r="Q27" s="32">
         <v>106489</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R27" s="72">
+        <v>95472</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="32">
         <v>73890</v>
       </c>
       <c r="C28" s="32">
         <v>75169</v>
       </c>
       <c r="D28" s="32">
         <v>76722</v>
       </c>
       <c r="E28" s="32">
         <v>77314</v>
       </c>
       <c r="F28" s="35">
         <v>78203</v>
       </c>
       <c r="G28" s="32">
         <v>78744</v>
       </c>
       <c r="H28" s="35">
         <v>78647</v>
       </c>
       <c r="I28" s="32">
@@ -2352,52 +2393,55 @@
       </c>
       <c r="J28" s="35">
         <v>80845</v>
       </c>
       <c r="K28" s="32">
         <v>81654</v>
       </c>
       <c r="L28" s="32">
         <v>82947</v>
       </c>
       <c r="M28" s="32">
         <v>83994</v>
       </c>
       <c r="N28" s="32">
         <v>86967</v>
       </c>
       <c r="O28" s="32">
         <v>87650</v>
       </c>
       <c r="P28" s="32">
         <v>88386</v>
       </c>
       <c r="Q28" s="32">
         <v>88156</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R28" s="72">
+        <v>51354</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A29" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="32">
         <v>50507</v>
       </c>
       <c r="C29" s="32">
         <v>50855</v>
       </c>
       <c r="D29" s="32">
         <v>51072</v>
       </c>
       <c r="E29" s="32">
         <v>50775</v>
       </c>
       <c r="F29" s="35">
         <v>50585</v>
       </c>
       <c r="G29" s="32">
         <v>50761</v>
       </c>
       <c r="H29" s="35">
         <v>50923</v>
       </c>
       <c r="I29" s="32">
@@ -2405,52 +2449,55 @@
       </c>
       <c r="J29" s="35">
         <v>51407</v>
       </c>
       <c r="K29" s="32">
         <v>52014</v>
       </c>
       <c r="L29" s="32">
         <v>52833</v>
       </c>
       <c r="M29" s="32">
         <v>52712</v>
       </c>
       <c r="N29" s="32">
         <v>54367</v>
       </c>
       <c r="O29" s="32">
         <v>54588</v>
       </c>
       <c r="P29" s="32">
         <v>54341</v>
       </c>
       <c r="Q29" s="32">
         <v>54185</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R29" s="72">
+        <v>52459</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A30" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="32">
         <v>126590</v>
       </c>
       <c r="C30" s="32">
         <v>128660</v>
       </c>
       <c r="D30" s="32">
         <v>130377</v>
       </c>
       <c r="E30" s="32">
         <v>132416</v>
       </c>
       <c r="F30" s="35">
         <v>134571</v>
       </c>
       <c r="G30" s="32">
         <v>137327</v>
       </c>
       <c r="H30" s="35">
         <v>139409</v>
       </c>
       <c r="I30" s="32">
@@ -2458,52 +2505,55 @@
       </c>
       <c r="J30" s="35">
         <v>142771</v>
       </c>
       <c r="K30" s="32">
         <v>143776</v>
       </c>
       <c r="L30" s="32">
         <v>144962</v>
       </c>
       <c r="M30" s="32">
         <v>145446</v>
       </c>
       <c r="N30" s="32">
         <v>157620</v>
       </c>
       <c r="O30" s="32">
         <v>158562</v>
       </c>
       <c r="P30" s="32">
         <v>158590</v>
       </c>
       <c r="Q30" s="32">
         <v>157625</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R30" s="72">
+        <v>155130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A31" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="32">
         <v>63668</v>
       </c>
       <c r="C31" s="32">
         <v>64100</v>
       </c>
       <c r="D31" s="32">
         <v>64568</v>
       </c>
       <c r="E31" s="32">
         <v>64841</v>
       </c>
       <c r="F31" s="35">
         <v>64992</v>
       </c>
       <c r="G31" s="32">
         <v>65148</v>
       </c>
       <c r="H31" s="35">
         <v>64735</v>
       </c>
       <c r="I31" s="32">
@@ -2511,52 +2561,55 @@
       </c>
       <c r="J31" s="35">
         <v>64250</v>
       </c>
       <c r="K31" s="32">
         <v>64320</v>
       </c>
       <c r="L31" s="32">
         <v>64314</v>
       </c>
       <c r="M31" s="32">
         <v>64794</v>
       </c>
       <c r="N31" s="32">
         <v>67411</v>
       </c>
       <c r="O31" s="32">
         <v>67546</v>
       </c>
       <c r="P31" s="32">
         <v>67481</v>
       </c>
       <c r="Q31" s="32">
         <v>66724</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R31" s="72">
+        <v>65284</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A32" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="32">
         <v>77321</v>
       </c>
       <c r="C32" s="32">
         <v>78425</v>
       </c>
       <c r="D32" s="32">
         <v>79862</v>
       </c>
       <c r="E32" s="32">
         <v>81533</v>
       </c>
       <c r="F32" s="35">
         <v>82254</v>
       </c>
       <c r="G32" s="32">
         <v>83494</v>
       </c>
       <c r="H32" s="35">
         <v>83837</v>
       </c>
       <c r="I32" s="32">
@@ -2564,52 +2617,55 @@
       </c>
       <c r="J32" s="35">
         <v>84332</v>
       </c>
       <c r="K32" s="32">
         <v>84588</v>
       </c>
       <c r="L32" s="32">
         <v>84473</v>
       </c>
       <c r="M32" s="32">
         <v>84870</v>
       </c>
       <c r="N32" s="32">
         <v>88370</v>
       </c>
       <c r="O32" s="32">
         <v>88625</v>
       </c>
       <c r="P32" s="32">
         <v>88683</v>
       </c>
       <c r="Q32" s="32">
         <v>88276</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R32" s="72">
+        <v>87319</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A33" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="32">
         <v>31381</v>
       </c>
       <c r="C33" s="32">
         <v>31691</v>
       </c>
       <c r="D33" s="32">
         <v>31831</v>
       </c>
       <c r="E33" s="32">
         <v>32020</v>
       </c>
       <c r="F33" s="35">
         <v>32217</v>
       </c>
       <c r="G33" s="32">
         <v>32483</v>
       </c>
       <c r="H33" s="35">
         <v>32552</v>
       </c>
       <c r="I33" s="32">
@@ -2617,52 +2673,55 @@
       </c>
       <c r="J33" s="35">
         <v>32479</v>
       </c>
       <c r="K33" s="32">
         <v>32268</v>
       </c>
       <c r="L33" s="32">
         <v>31814</v>
       </c>
       <c r="M33" s="32">
         <v>31715</v>
       </c>
       <c r="N33" s="32">
         <v>28772</v>
       </c>
       <c r="O33" s="32">
         <v>28674</v>
       </c>
       <c r="P33" s="32">
         <v>28435</v>
       </c>
       <c r="Q33" s="32">
         <v>27930</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R33" s="72">
+        <v>27159</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A34" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="32">
         <v>20587</v>
       </c>
       <c r="C34" s="32">
         <v>20935</v>
       </c>
       <c r="D34" s="32">
         <v>21330</v>
       </c>
       <c r="E34" s="32">
         <v>21570</v>
       </c>
       <c r="F34" s="35">
         <v>21772</v>
       </c>
       <c r="G34" s="32">
         <v>21871</v>
       </c>
       <c r="H34" s="35">
         <v>21933</v>
       </c>
       <c r="I34" s="32">
@@ -2670,52 +2729,55 @@
       </c>
       <c r="J34" s="35">
         <v>21908</v>
       </c>
       <c r="K34" s="32">
         <v>21782</v>
       </c>
       <c r="L34" s="32">
         <v>21469</v>
       </c>
       <c r="M34" s="32">
         <v>21356</v>
       </c>
       <c r="N34" s="32">
         <v>18534</v>
       </c>
       <c r="O34" s="32">
         <v>18564</v>
       </c>
       <c r="P34" s="32">
         <v>18400</v>
       </c>
       <c r="Q34" s="32">
         <v>17696</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R34" s="72">
+        <v>17234</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A35" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="32">
         <v>23883</v>
       </c>
       <c r="C35" s="32">
         <v>24145</v>
       </c>
       <c r="D35" s="32">
         <v>24360</v>
       </c>
       <c r="E35" s="32">
         <v>24520</v>
       </c>
       <c r="F35" s="35">
         <v>24633</v>
       </c>
       <c r="G35" s="32">
         <v>24872</v>
       </c>
       <c r="H35" s="35">
         <v>24913</v>
       </c>
       <c r="I35" s="32">
@@ -2723,52 +2785,55 @@
       </c>
       <c r="J35" s="35">
         <v>24915</v>
       </c>
       <c r="K35" s="32">
         <v>24849</v>
       </c>
       <c r="L35" s="32">
         <v>24327</v>
       </c>
       <c r="M35" s="32">
         <v>24162</v>
       </c>
       <c r="N35" s="32">
         <v>20425</v>
       </c>
       <c r="O35" s="32">
         <v>20489</v>
       </c>
       <c r="P35" s="32">
         <v>20394</v>
       </c>
       <c r="Q35" s="32">
         <v>19657</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R35" s="72">
+        <v>18923</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A36" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="42">
         <v>58673</v>
       </c>
       <c r="C36" s="42">
         <v>59411</v>
       </c>
       <c r="D36" s="42">
         <v>60080</v>
       </c>
       <c r="E36" s="42">
         <v>61010</v>
       </c>
       <c r="F36" s="43">
         <v>61875</v>
       </c>
       <c r="G36" s="42">
         <v>62474</v>
       </c>
       <c r="H36" s="43">
         <v>63329</v>
       </c>
       <c r="I36" s="42">
@@ -2776,138 +2841,143 @@
       </c>
       <c r="J36" s="43">
         <v>64497</v>
       </c>
       <c r="K36" s="42">
         <v>65153</v>
       </c>
       <c r="L36" s="42">
         <v>65073</v>
       </c>
       <c r="M36" s="42">
         <v>65366</v>
       </c>
       <c r="N36" s="42">
         <v>60670</v>
       </c>
       <c r="O36" s="42">
         <v>60878</v>
       </c>
       <c r="P36" s="42">
         <v>60709</v>
       </c>
       <c r="Q36" s="42">
         <v>60259</v>
       </c>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36" s="73">
+        <v>59207</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="B37" s="4"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="7"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="8"/>
       <c r="M37" s="5"/>
       <c r="N37" s="9"/>
       <c r="O37" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A25:O25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BQ37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H42" sqref="H42"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="R27" activeCellId="1" sqref="R21:R24 R27:R36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="10" customWidth="1"/>
     <col min="2" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="10" style="3" customWidth="1"/>
     <col min="13" max="15" width="10" style="1" customWidth="1"/>
-    <col min="16" max="16384" width="9.140625" style="1"/>
+    <col min="16" max="17" width="9.140625" style="1"/>
+    <col min="18" max="18" width="9.140625" style="2"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:69" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="62" t="s">
+      <c r="A2" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="65"/>
-[...12 lines deleted...]
-      <c r="O2" s="65"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="R2" s="16"/>
     </row>
     <row r="3" spans="1:69" ht="14.25" customHeight="1">
       <c r="A3" s="13"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
     </row>
     <row r="4" spans="1:69" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="44"/>
-      <c r="Q4" s="12" t="s">
+      <c r="R4" s="71" t="s">
         <v>4</v>
       </c>
       <c r="S4" s="28"/>
       <c r="T4" s="28"/>
       <c r="U4" s="28"/>
       <c r="V4" s="28"/>
       <c r="W4" s="28"/>
       <c r="X4" s="28"/>
       <c r="Y4" s="28"/>
       <c r="Z4" s="28"/>
       <c r="AA4" s="28"/>
       <c r="AB4" s="28"/>
       <c r="AC4" s="28"/>
       <c r="AD4" s="28"/>
       <c r="AE4" s="28"/>
       <c r="AF4" s="28"/>
       <c r="AG4" s="28"/>
       <c r="AH4" s="28"/>
       <c r="AI4" s="28"/>
       <c r="AJ4" s="28"/>
       <c r="AK4" s="28"/>
       <c r="AL4" s="28"/>
       <c r="AM4" s="28"/>
       <c r="AN4" s="28"/>
       <c r="AO4" s="28"/>
@@ -2959,60 +3029,62 @@
       </c>
       <c r="G5" s="22">
         <v>2015</v>
       </c>
       <c r="H5" s="23">
         <v>2016</v>
       </c>
       <c r="I5" s="22">
         <v>2017</v>
       </c>
       <c r="J5" s="22">
         <v>2018</v>
       </c>
       <c r="K5" s="23">
         <v>2019</v>
       </c>
       <c r="L5" s="25">
         <v>2020</v>
       </c>
       <c r="M5" s="25">
         <v>2021</v>
       </c>
       <c r="N5" s="26">
         <v>2022</v>
       </c>
-      <c r="O5" s="46">
+      <c r="O5" s="24">
         <v>2023</v>
       </c>
-      <c r="P5" s="47">
+      <c r="P5" s="24">
         <v>2024</v>
       </c>
-      <c r="Q5" s="48">
+      <c r="Q5" s="24">
         <v>2025</v>
       </c>
-      <c r="R5" s="28"/>
+      <c r="R5" s="24">
+        <v>2026</v>
+      </c>
       <c r="S5" s="28"/>
       <c r="T5" s="28"/>
       <c r="U5" s="28"/>
       <c r="V5" s="28"/>
       <c r="W5" s="28"/>
       <c r="X5" s="28"/>
       <c r="Y5" s="28"/>
       <c r="Z5" s="28"/>
       <c r="AA5" s="28"/>
       <c r="AB5" s="28"/>
       <c r="AC5" s="28"/>
       <c r="AD5" s="28"/>
       <c r="AE5" s="28"/>
       <c r="AF5" s="28"/>
       <c r="AG5" s="28"/>
       <c r="AH5" s="28"/>
       <c r="AI5" s="28"/>
       <c r="AJ5" s="28"/>
       <c r="AK5" s="28"/>
       <c r="AL5" s="28"/>
       <c r="AM5" s="28"/>
       <c r="AN5" s="28"/>
       <c r="AO5" s="28"/>
       <c r="AP5" s="28"/>
       <c r="AQ5" s="28"/>
@@ -3022,119 +3094,123 @@
       <c r="AU5" s="28"/>
       <c r="AV5" s="28"/>
       <c r="AW5" s="28"/>
       <c r="AX5" s="28"/>
       <c r="AY5" s="28"/>
       <c r="AZ5" s="28"/>
       <c r="BA5" s="28"/>
       <c r="BB5" s="28"/>
       <c r="BC5" s="28"/>
       <c r="BD5" s="28"/>
       <c r="BE5" s="28"/>
       <c r="BF5" s="28"/>
       <c r="BG5" s="28"/>
       <c r="BH5" s="28"/>
       <c r="BI5" s="28"/>
       <c r="BJ5" s="28"/>
       <c r="BK5" s="28"/>
       <c r="BL5" s="28"/>
       <c r="BM5" s="28"/>
       <c r="BN5" s="28"/>
       <c r="BO5" s="28"/>
       <c r="BP5" s="28"/>
       <c r="BQ5" s="28"/>
     </row>
     <row r="6" spans="1:69" s="11" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="66" t="s">
+      <c r="A6" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="66"/>
-[...12 lines deleted...]
-      <c r="O6" s="66"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+      <c r="R6" s="19"/>
     </row>
     <row r="7" spans="1:69" s="11" customFormat="1" ht="11.25">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="31">
         <v>503258</v>
       </c>
       <c r="C7" s="31">
         <v>509702</v>
       </c>
       <c r="D7" s="31">
         <v>515734</v>
       </c>
       <c r="E7" s="31">
         <v>522924</v>
       </c>
       <c r="F7" s="33">
         <v>530648</v>
       </c>
       <c r="G7" s="34">
         <v>538157</v>
       </c>
       <c r="H7" s="34">
         <v>544677</v>
       </c>
       <c r="I7" s="32">
         <v>547365</v>
       </c>
       <c r="J7" s="35">
         <v>548960</v>
       </c>
       <c r="K7" s="32">
         <v>553637</v>
       </c>
       <c r="L7" s="32">
         <v>556595</v>
       </c>
       <c r="M7" s="32">
         <v>562090</v>
       </c>
       <c r="N7" s="32">
         <v>599103</v>
       </c>
       <c r="O7" s="32">
         <v>604360</v>
       </c>
       <c r="P7" s="32">
         <v>607171</v>
       </c>
       <c r="Q7" s="32">
         <v>607539</v>
+      </c>
+      <c r="R7" s="74">
+        <v>604835</v>
       </c>
     </row>
     <row r="8" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A8" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="32">
         <v>156775</v>
       </c>
       <c r="C8" s="32">
         <v>158031</v>
       </c>
       <c r="D8" s="32">
         <v>158090</v>
       </c>
       <c r="E8" s="32">
         <v>160695</v>
       </c>
       <c r="F8" s="35">
         <v>164479</v>
       </c>
       <c r="G8" s="32">
         <v>167437</v>
       </c>
       <c r="H8" s="35">
@@ -3145,50 +3221,53 @@
       </c>
       <c r="J8" s="35">
         <v>167470</v>
       </c>
       <c r="K8" s="32">
         <v>168459</v>
       </c>
       <c r="L8" s="32">
         <v>168633</v>
       </c>
       <c r="M8" s="32">
         <v>171115</v>
       </c>
       <c r="N8" s="32">
         <v>202794</v>
       </c>
       <c r="O8" s="32">
         <v>205142</v>
       </c>
       <c r="P8" s="32">
         <v>207091</v>
       </c>
       <c r="Q8" s="32">
         <v>209332</v>
       </c>
+      <c r="R8" s="74">
+        <v>235583</v>
+      </c>
     </row>
     <row r="9" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A9" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="32">
         <v>43283</v>
       </c>
       <c r="C9" s="32">
         <v>44523</v>
       </c>
       <c r="D9" s="32">
         <v>46274</v>
       </c>
       <c r="E9" s="32">
         <v>47563</v>
       </c>
       <c r="F9" s="35">
         <v>48235</v>
       </c>
       <c r="G9" s="32">
         <v>49233</v>
       </c>
       <c r="H9" s="35">
         <v>50371</v>
@@ -3198,50 +3277,53 @@
       </c>
       <c r="J9" s="35">
         <v>52841</v>
       </c>
       <c r="K9" s="32">
         <v>53935</v>
       </c>
       <c r="L9" s="32">
         <v>54832</v>
       </c>
       <c r="M9" s="32">
         <v>55440</v>
       </c>
       <c r="N9" s="32">
         <v>53028</v>
       </c>
       <c r="O9" s="32">
         <v>53738</v>
       </c>
       <c r="P9" s="32">
         <v>54125</v>
       </c>
       <c r="Q9" s="32">
         <v>54202</v>
       </c>
+      <c r="R9" s="74">
+        <v>48829</v>
+      </c>
     </row>
     <row r="10" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="32">
         <v>36942</v>
       </c>
       <c r="C10" s="32">
         <v>37649</v>
       </c>
       <c r="D10" s="32">
         <v>38467</v>
       </c>
       <c r="E10" s="32">
         <v>38835</v>
       </c>
       <c r="F10" s="35">
         <v>39283</v>
       </c>
       <c r="G10" s="32">
         <v>39548</v>
       </c>
       <c r="H10" s="35">
         <v>39631</v>
@@ -3251,50 +3333,53 @@
       </c>
       <c r="J10" s="35">
         <v>40715</v>
       </c>
       <c r="K10" s="32">
         <v>41180</v>
       </c>
       <c r="L10" s="32">
         <v>41931</v>
       </c>
       <c r="M10" s="32">
         <v>42601</v>
       </c>
       <c r="N10" s="32">
         <v>44263</v>
       </c>
       <c r="O10" s="32">
         <v>44688</v>
       </c>
       <c r="P10" s="32">
         <v>45263</v>
       </c>
       <c r="Q10" s="32">
         <v>45281</v>
       </c>
+      <c r="R10" s="74">
+        <v>26615</v>
+      </c>
     </row>
     <row r="11" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A11" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="32">
         <v>25219</v>
       </c>
       <c r="C11" s="32">
         <v>25403</v>
       </c>
       <c r="D11" s="32">
         <v>25572</v>
       </c>
       <c r="E11" s="32">
         <v>25501</v>
       </c>
       <c r="F11" s="35">
         <v>25513</v>
       </c>
       <c r="G11" s="32">
         <v>25637</v>
       </c>
       <c r="H11" s="35">
         <v>25779</v>
@@ -3304,50 +3389,53 @@
       </c>
       <c r="J11" s="35">
         <v>25974</v>
       </c>
       <c r="K11" s="32">
         <v>26412</v>
       </c>
       <c r="L11" s="32">
         <v>26834</v>
       </c>
       <c r="M11" s="32">
         <v>26940</v>
       </c>
       <c r="N11" s="32">
         <v>27906</v>
       </c>
       <c r="O11" s="32">
         <v>28089</v>
       </c>
       <c r="P11" s="32">
         <v>28018</v>
       </c>
       <c r="Q11" s="32">
         <v>27859</v>
       </c>
+      <c r="R11" s="74">
+        <v>27093</v>
+      </c>
     </row>
     <row r="12" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="32">
         <v>62289</v>
       </c>
       <c r="C12" s="32">
         <v>63435</v>
       </c>
       <c r="D12" s="32">
         <v>64440</v>
       </c>
       <c r="E12" s="32">
         <v>65542</v>
       </c>
       <c r="F12" s="35">
         <v>66754</v>
       </c>
       <c r="G12" s="32">
         <v>68139</v>
       </c>
       <c r="H12" s="35">
         <v>69316</v>
@@ -3357,50 +3445,53 @@
       </c>
       <c r="J12" s="35">
         <v>71212</v>
       </c>
       <c r="K12" s="32">
         <v>71877</v>
       </c>
       <c r="L12" s="32">
         <v>72598</v>
       </c>
       <c r="M12" s="32">
         <v>73034</v>
       </c>
       <c r="N12" s="32">
         <v>78355</v>
       </c>
       <c r="O12" s="32">
         <v>78927</v>
       </c>
       <c r="P12" s="32">
         <v>78874</v>
       </c>
       <c r="Q12" s="32">
         <v>78524</v>
       </c>
+      <c r="R12" s="74">
+        <v>77169</v>
+      </c>
     </row>
     <row r="13" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A13" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="32">
         <v>31830</v>
       </c>
       <c r="C13" s="32">
         <v>32131</v>
       </c>
       <c r="D13" s="32">
         <v>32418</v>
       </c>
       <c r="E13" s="32">
         <v>32655</v>
       </c>
       <c r="F13" s="35">
         <v>32842</v>
       </c>
       <c r="G13" s="32">
         <v>32921</v>
       </c>
       <c r="H13" s="35">
         <v>32740</v>
@@ -3410,50 +3501,53 @@
       </c>
       <c r="J13" s="35">
         <v>32590</v>
       </c>
       <c r="K13" s="32">
         <v>32697</v>
       </c>
       <c r="L13" s="32">
         <v>32765</v>
       </c>
       <c r="M13" s="32">
         <v>33112</v>
       </c>
       <c r="N13" s="32">
         <v>34176</v>
       </c>
       <c r="O13" s="32">
         <v>34364</v>
       </c>
       <c r="P13" s="32">
         <v>34492</v>
       </c>
       <c r="Q13" s="32">
         <v>34207</v>
       </c>
+      <c r="R13" s="74">
+        <v>33627</v>
+      </c>
     </row>
     <row r="14" spans="1:69" s="11" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="32">
         <v>38106</v>
       </c>
       <c r="C14" s="32">
         <v>38715</v>
       </c>
       <c r="D14" s="32">
         <v>39535</v>
       </c>
       <c r="E14" s="32">
         <v>40309</v>
       </c>
       <c r="F14" s="35">
         <v>40733</v>
       </c>
       <c r="G14" s="32">
         <v>41397</v>
       </c>
       <c r="H14" s="35">
         <v>41571</v>
@@ -3463,50 +3557,53 @@
       </c>
       <c r="J14" s="35">
         <v>41831</v>
       </c>
       <c r="K14" s="32">
         <v>42005</v>
       </c>
       <c r="L14" s="32">
         <v>41987</v>
       </c>
       <c r="M14" s="32">
         <v>42278</v>
       </c>
       <c r="N14" s="32">
         <v>44260</v>
       </c>
       <c r="O14" s="32">
         <v>44489</v>
       </c>
       <c r="P14" s="32">
         <v>44551</v>
       </c>
       <c r="Q14" s="32">
         <v>44443</v>
       </c>
+      <c r="R14" s="74">
+        <v>44022</v>
+      </c>
     </row>
     <row r="15" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32">
         <v>15799</v>
       </c>
       <c r="C15" s="32">
         <v>15906</v>
       </c>
       <c r="D15" s="32">
         <v>16014</v>
       </c>
       <c r="E15" s="32">
         <v>16113</v>
       </c>
       <c r="F15" s="35">
         <v>16230</v>
       </c>
       <c r="G15" s="32">
         <v>16401</v>
       </c>
       <c r="H15" s="35">
         <v>16430</v>
@@ -3516,50 +3613,53 @@
       </c>
       <c r="J15" s="35">
         <v>16434</v>
       </c>
       <c r="K15" s="32">
         <v>16350</v>
       </c>
       <c r="L15" s="32">
         <v>16182</v>
       </c>
       <c r="M15" s="32">
         <v>16171</v>
       </c>
       <c r="N15" s="32">
         <v>14731</v>
       </c>
       <c r="O15" s="32">
         <v>14711</v>
       </c>
       <c r="P15" s="32">
         <v>14603</v>
       </c>
       <c r="Q15" s="32">
         <v>14366</v>
       </c>
+      <c r="R15" s="74">
+        <v>14041</v>
+      </c>
     </row>
     <row r="16" spans="1:69" s="11" customFormat="1" ht="11.25">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="32">
         <v>20658</v>
       </c>
       <c r="C16" s="32">
         <v>20938</v>
       </c>
       <c r="D16" s="32">
         <v>21273</v>
       </c>
       <c r="E16" s="32">
         <v>21438</v>
       </c>
       <c r="F16" s="35">
         <v>21696</v>
       </c>
       <c r="G16" s="32">
         <v>21895</v>
       </c>
       <c r="H16" s="35">
         <v>21917</v>
@@ -3569,52 +3669,55 @@
       </c>
       <c r="J16" s="35">
         <v>22064</v>
       </c>
       <c r="K16" s="32">
         <v>22094</v>
       </c>
       <c r="L16" s="32">
         <v>22096</v>
       </c>
       <c r="M16" s="32">
         <v>22230</v>
       </c>
       <c r="N16" s="32">
         <v>22255</v>
       </c>
       <c r="O16" s="32">
         <v>22389</v>
       </c>
       <c r="P16" s="32">
         <v>22367</v>
       </c>
       <c r="Q16" s="32">
         <v>22103</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R16" s="74">
+        <v>21724</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A17" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="32">
         <v>25165</v>
       </c>
       <c r="C17" s="32">
         <v>25462</v>
       </c>
       <c r="D17" s="32">
         <v>25757</v>
       </c>
       <c r="E17" s="32">
         <v>25949</v>
       </c>
       <c r="F17" s="35">
         <v>26095</v>
       </c>
       <c r="G17" s="32">
         <v>26519</v>
       </c>
       <c r="H17" s="35">
         <v>26877</v>
       </c>
       <c r="I17" s="32">
@@ -3622,52 +3725,55 @@
       </c>
       <c r="J17" s="35">
         <v>27465</v>
       </c>
       <c r="K17" s="32">
         <v>27643</v>
       </c>
       <c r="L17" s="32">
         <v>27449</v>
       </c>
       <c r="M17" s="32">
         <v>27500</v>
       </c>
       <c r="N17" s="32">
         <v>24629</v>
       </c>
       <c r="O17" s="32">
         <v>24806</v>
       </c>
       <c r="P17" s="32">
         <v>24754</v>
       </c>
       <c r="Q17" s="32">
         <v>24408</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R17" s="74">
+        <v>23815</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="32">
         <v>47192</v>
       </c>
       <c r="C18" s="32">
         <v>47509</v>
       </c>
       <c r="D18" s="32">
         <v>47894</v>
       </c>
       <c r="E18" s="32">
         <v>48324</v>
       </c>
       <c r="F18" s="35">
         <v>48788</v>
       </c>
       <c r="G18" s="32">
         <v>49030</v>
       </c>
       <c r="H18" s="35">
         <v>49610</v>
       </c>
       <c r="I18" s="32">
@@ -3675,124 +3781,131 @@
       </c>
       <c r="J18" s="35">
         <v>50364</v>
       </c>
       <c r="K18" s="32">
         <v>50985</v>
       </c>
       <c r="L18" s="32">
         <v>51288</v>
       </c>
       <c r="M18" s="32">
         <v>51669</v>
       </c>
       <c r="N18" s="32">
         <v>52706</v>
       </c>
       <c r="O18" s="32">
         <v>53017</v>
       </c>
       <c r="P18" s="32">
         <v>53033</v>
       </c>
       <c r="Q18" s="32">
         <v>52814</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="67" t="s">
+      <c r="R18" s="74">
+        <v>52317</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="29" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A19" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="67"/>
-[...15 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="63"/>
+      <c r="R19" s="48"/>
+    </row>
+    <row r="20" spans="1:18" s="11" customFormat="1" ht="11.25">
+      <c r="A20" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="31">
         <v>197445</v>
       </c>
       <c r="C20" s="31">
         <v>198897</v>
       </c>
       <c r="D20" s="31">
         <v>199292</v>
       </c>
       <c r="E20" s="31">
         <v>202064</v>
       </c>
       <c r="F20" s="33">
         <v>206141</v>
       </c>
       <c r="G20" s="34">
         <v>209484</v>
       </c>
       <c r="H20" s="34">
         <v>212930</v>
       </c>
       <c r="I20" s="32">
         <v>212796</v>
       </c>
       <c r="J20" s="35">
         <v>210789</v>
       </c>
       <c r="K20" s="32">
         <v>212391</v>
       </c>
       <c r="L20" s="32">
         <v>212994</v>
       </c>
       <c r="M20" s="32">
         <v>215911</v>
       </c>
       <c r="N20" s="32">
         <v>251124</v>
       </c>
       <c r="O20" s="32">
         <v>253773</v>
       </c>
       <c r="P20" s="32">
         <v>255763</v>
       </c>
       <c r="Q20" s="32">
         <v>257976</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R20" s="74">
+        <v>283828</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A21" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="32">
         <v>156775</v>
       </c>
       <c r="C21" s="32">
         <v>158031</v>
       </c>
       <c r="D21" s="32">
         <v>158090</v>
       </c>
       <c r="E21" s="32">
         <v>160695</v>
       </c>
       <c r="F21" s="35">
         <v>164479</v>
       </c>
       <c r="G21" s="32">
         <v>167437</v>
       </c>
       <c r="H21" s="35">
         <v>170435</v>
       </c>
       <c r="I21" s="32">
@@ -3800,52 +3913,55 @@
       </c>
       <c r="J21" s="35">
         <v>167470</v>
       </c>
       <c r="K21" s="32">
         <v>168459</v>
       </c>
       <c r="L21" s="32">
         <v>168633</v>
       </c>
       <c r="M21" s="32">
         <v>171115</v>
       </c>
       <c r="N21" s="32">
         <v>202794</v>
       </c>
       <c r="O21" s="32">
         <v>205142</v>
       </c>
       <c r="P21" s="32">
         <v>207091</v>
       </c>
       <c r="Q21" s="32">
         <v>209332</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R21" s="74">
+        <v>235583</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="32">
         <v>10151</v>
       </c>
       <c r="C22" s="32">
         <v>10259</v>
       </c>
       <c r="D22" s="32">
         <v>10393</v>
       </c>
       <c r="E22" s="32">
         <v>10453</v>
       </c>
       <c r="F22" s="35">
         <v>10604</v>
       </c>
       <c r="G22" s="32">
         <v>10775</v>
       </c>
       <c r="H22" s="35">
         <v>10758</v>
       </c>
       <c r="I22" s="32">
@@ -3853,52 +3969,55 @@
       </c>
       <c r="J22" s="35">
         <v>10942</v>
       </c>
       <c r="K22" s="32">
         <v>11036</v>
       </c>
       <c r="L22" s="32">
         <v>11167</v>
       </c>
       <c r="M22" s="32">
         <v>11343</v>
       </c>
       <c r="N22" s="32">
         <v>12586</v>
       </c>
       <c r="O22" s="32">
         <v>12643</v>
       </c>
       <c r="P22" s="32">
         <v>12662</v>
       </c>
       <c r="Q22" s="32">
         <v>12704</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R22" s="74">
+        <v>12576</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A23" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="32">
         <v>12910</v>
       </c>
       <c r="C23" s="32">
         <v>13070</v>
       </c>
       <c r="D23" s="32">
         <v>13245</v>
       </c>
       <c r="E23" s="32">
         <v>13358</v>
       </c>
       <c r="F23" s="35">
         <v>13434</v>
       </c>
       <c r="G23" s="32">
         <v>13754</v>
       </c>
       <c r="H23" s="35">
         <v>14073</v>
       </c>
       <c r="I23" s="32">
@@ -3906,52 +4025,55 @@
       </c>
       <c r="J23" s="35">
         <v>14638</v>
       </c>
       <c r="K23" s="32">
         <v>14846</v>
       </c>
       <c r="L23" s="32">
         <v>14909</v>
       </c>
       <c r="M23" s="32">
         <v>14987</v>
       </c>
       <c r="N23" s="32">
         <v>13873</v>
       </c>
       <c r="O23" s="32">
         <v>13957</v>
       </c>
       <c r="P23" s="32">
         <v>13923</v>
       </c>
       <c r="Q23" s="32">
         <v>13917</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R23" s="74">
+        <v>13677</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="32">
         <v>17609</v>
       </c>
       <c r="C24" s="32">
         <v>17537</v>
       </c>
       <c r="D24" s="32">
         <v>17564</v>
       </c>
       <c r="E24" s="32">
         <v>17558</v>
       </c>
       <c r="F24" s="35">
         <v>17624</v>
       </c>
       <c r="G24" s="32">
         <v>17518</v>
       </c>
       <c r="H24" s="35">
         <v>17664</v>
       </c>
       <c r="I24" s="32">
@@ -3959,124 +4081,131 @@
       </c>
       <c r="J24" s="35">
         <v>17739</v>
       </c>
       <c r="K24" s="32">
         <v>18050</v>
       </c>
       <c r="L24" s="32">
         <v>18285</v>
       </c>
       <c r="M24" s="32">
         <v>18466</v>
       </c>
       <c r="N24" s="32">
         <v>21871</v>
       </c>
       <c r="O24" s="32">
         <v>22031</v>
       </c>
       <c r="P24" s="32">
         <v>22087</v>
       </c>
       <c r="Q24" s="32">
         <v>22023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="67" t="s">
+      <c r="R24" s="74">
+        <v>21992</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="29" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A25" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="67"/>
-[...15 lines deleted...]
-      <c r="A26" s="50" t="s">
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
+      <c r="L25" s="63"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="63"/>
+      <c r="O25" s="63"/>
+      <c r="R25" s="48"/>
+    </row>
+    <row r="26" spans="1:18" s="11" customFormat="1" ht="11.25">
+      <c r="A26" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>305813</v>
       </c>
       <c r="C26" s="31">
         <v>310805</v>
       </c>
       <c r="D26" s="31">
         <v>316442</v>
       </c>
       <c r="E26" s="31">
         <v>320860</v>
       </c>
       <c r="F26" s="33">
         <v>324507</v>
       </c>
       <c r="G26" s="34">
         <v>328673</v>
       </c>
       <c r="H26" s="34">
         <v>331747</v>
       </c>
       <c r="I26" s="32">
         <v>334569</v>
       </c>
       <c r="J26" s="35">
         <v>338171</v>
       </c>
       <c r="K26" s="32">
         <v>341246</v>
       </c>
       <c r="L26" s="32">
         <v>343601</v>
       </c>
       <c r="M26" s="32">
         <v>346179</v>
       </c>
       <c r="N26" s="32">
         <v>347979</v>
       </c>
       <c r="O26" s="32">
         <v>350587</v>
       </c>
       <c r="P26" s="32">
         <v>351408</v>
       </c>
       <c r="Q26" s="32">
         <v>349563</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R26" s="74">
+        <v>321007</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A27" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="32">
         <v>43283</v>
       </c>
       <c r="C27" s="32">
         <v>44523</v>
       </c>
       <c r="D27" s="32">
         <v>46274</v>
       </c>
       <c r="E27" s="32">
         <v>47563</v>
       </c>
       <c r="F27" s="35">
         <v>48235</v>
       </c>
       <c r="G27" s="32">
         <v>49233</v>
       </c>
       <c r="H27" s="35">
         <v>50371</v>
       </c>
       <c r="I27" s="32">
@@ -4084,52 +4213,55 @@
       </c>
       <c r="J27" s="35">
         <v>52841</v>
       </c>
       <c r="K27" s="32">
         <v>53935</v>
       </c>
       <c r="L27" s="32">
         <v>54832</v>
       </c>
       <c r="M27" s="32">
         <v>55440</v>
       </c>
       <c r="N27" s="32">
         <v>53028</v>
       </c>
       <c r="O27" s="32">
         <v>53738</v>
       </c>
       <c r="P27" s="32">
         <v>54125</v>
       </c>
       <c r="Q27" s="32">
         <v>54202</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R27" s="74">
+        <v>48829</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A28" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="32">
         <v>36942</v>
       </c>
       <c r="C28" s="32">
         <v>37649</v>
       </c>
       <c r="D28" s="32">
         <v>38467</v>
       </c>
       <c r="E28" s="32">
         <v>38835</v>
       </c>
       <c r="F28" s="35">
         <v>39283</v>
       </c>
       <c r="G28" s="32">
         <v>39548</v>
       </c>
       <c r="H28" s="35">
         <v>39631</v>
       </c>
       <c r="I28" s="32">
@@ -4137,52 +4269,55 @@
       </c>
       <c r="J28" s="35">
         <v>40715</v>
       </c>
       <c r="K28" s="32">
         <v>41180</v>
       </c>
       <c r="L28" s="32">
         <v>41931</v>
       </c>
       <c r="M28" s="32">
         <v>42601</v>
       </c>
       <c r="N28" s="32">
         <v>44263</v>
       </c>
       <c r="O28" s="32">
         <v>44688</v>
       </c>
       <c r="P28" s="32">
         <v>45263</v>
       </c>
       <c r="Q28" s="32">
         <v>45281</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R28" s="74">
+        <v>26615</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A29" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="32">
         <v>25219</v>
       </c>
       <c r="C29" s="32">
         <v>25403</v>
       </c>
       <c r="D29" s="32">
         <v>25572</v>
       </c>
       <c r="E29" s="32">
         <v>25501</v>
       </c>
       <c r="F29" s="35">
         <v>25513</v>
       </c>
       <c r="G29" s="32">
         <v>25637</v>
       </c>
       <c r="H29" s="35">
         <v>25779</v>
       </c>
       <c r="I29" s="32">
@@ -4190,52 +4325,55 @@
       </c>
       <c r="J29" s="35">
         <v>25974</v>
       </c>
       <c r="K29" s="32">
         <v>26412</v>
       </c>
       <c r="L29" s="32">
         <v>26834</v>
       </c>
       <c r="M29" s="32">
         <v>26940</v>
       </c>
       <c r="N29" s="32">
         <v>27906</v>
       </c>
       <c r="O29" s="32">
         <v>28089</v>
       </c>
       <c r="P29" s="32">
         <v>28018</v>
       </c>
       <c r="Q29" s="32">
         <v>27859</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R29" s="74">
+        <v>27093</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A30" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="32">
         <v>62289</v>
       </c>
       <c r="C30" s="32">
         <v>63435</v>
       </c>
       <c r="D30" s="32">
         <v>64440</v>
       </c>
       <c r="E30" s="32">
         <v>65542</v>
       </c>
       <c r="F30" s="35">
         <v>66754</v>
       </c>
       <c r="G30" s="32">
         <v>68139</v>
       </c>
       <c r="H30" s="35">
         <v>69316</v>
       </c>
       <c r="I30" s="32">
@@ -4243,52 +4381,55 @@
       </c>
       <c r="J30" s="35">
         <v>71212</v>
       </c>
       <c r="K30" s="32">
         <v>71877</v>
       </c>
       <c r="L30" s="32">
         <v>72598</v>
       </c>
       <c r="M30" s="32">
         <v>73034</v>
       </c>
       <c r="N30" s="32">
         <v>78355</v>
       </c>
       <c r="O30" s="32">
         <v>78927</v>
       </c>
       <c r="P30" s="32">
         <v>78874</v>
       </c>
       <c r="Q30" s="32">
         <v>78524</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R30" s="74">
+        <v>77169</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A31" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="32">
         <v>31830</v>
       </c>
       <c r="C31" s="32">
         <v>32131</v>
       </c>
       <c r="D31" s="32">
         <v>32418</v>
       </c>
       <c r="E31" s="32">
         <v>32655</v>
       </c>
       <c r="F31" s="35">
         <v>32842</v>
       </c>
       <c r="G31" s="32">
         <v>32921</v>
       </c>
       <c r="H31" s="35">
         <v>32740</v>
       </c>
       <c r="I31" s="32">
@@ -4296,52 +4437,55 @@
       </c>
       <c r="J31" s="35">
         <v>32590</v>
       </c>
       <c r="K31" s="32">
         <v>32697</v>
       </c>
       <c r="L31" s="32">
         <v>32765</v>
       </c>
       <c r="M31" s="32">
         <v>33112</v>
       </c>
       <c r="N31" s="32">
         <v>34176</v>
       </c>
       <c r="O31" s="32">
         <v>34364</v>
       </c>
       <c r="P31" s="32">
         <v>34492</v>
       </c>
       <c r="Q31" s="32">
         <v>34207</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R31" s="74">
+        <v>33627</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A32" s="36" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="32">
         <v>38106</v>
       </c>
       <c r="C32" s="32">
         <v>38715</v>
       </c>
       <c r="D32" s="32">
         <v>39535</v>
       </c>
       <c r="E32" s="32">
         <v>40309</v>
       </c>
       <c r="F32" s="35">
         <v>40733</v>
       </c>
       <c r="G32" s="32">
         <v>41397</v>
       </c>
       <c r="H32" s="35">
         <v>41571</v>
       </c>
       <c r="I32" s="32">
@@ -4349,52 +4493,55 @@
       </c>
       <c r="J32" s="35">
         <v>41831</v>
       </c>
       <c r="K32" s="32">
         <v>42005</v>
       </c>
       <c r="L32" s="32">
         <v>41987</v>
       </c>
       <c r="M32" s="32">
         <v>42278</v>
       </c>
       <c r="N32" s="32">
         <v>44260</v>
       </c>
       <c r="O32" s="32">
         <v>44489</v>
       </c>
       <c r="P32" s="32">
         <v>44551</v>
       </c>
       <c r="Q32" s="32">
         <v>44443</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R32" s="74">
+        <v>44022</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A33" s="36" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="32">
         <v>15799</v>
       </c>
       <c r="C33" s="32">
         <v>15906</v>
       </c>
       <c r="D33" s="32">
         <v>16014</v>
       </c>
       <c r="E33" s="32">
         <v>16113</v>
       </c>
       <c r="F33" s="35">
         <v>16230</v>
       </c>
       <c r="G33" s="32">
         <v>16401</v>
       </c>
       <c r="H33" s="35">
         <v>16430</v>
       </c>
       <c r="I33" s="32">
@@ -4402,52 +4549,55 @@
       </c>
       <c r="J33" s="35">
         <v>16434</v>
       </c>
       <c r="K33" s="32">
         <v>16350</v>
       </c>
       <c r="L33" s="32">
         <v>16182</v>
       </c>
       <c r="M33" s="32">
         <v>16171</v>
       </c>
       <c r="N33" s="32">
         <v>14731</v>
       </c>
       <c r="O33" s="32">
         <v>14711</v>
       </c>
       <c r="P33" s="32">
         <v>14603</v>
       </c>
       <c r="Q33" s="32">
         <v>14366</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R33" s="74">
+        <v>14041</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A34" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="32">
         <v>10507</v>
       </c>
       <c r="C34" s="32">
         <v>10679</v>
       </c>
       <c r="D34" s="32">
         <v>10880</v>
       </c>
       <c r="E34" s="32">
         <v>10985</v>
       </c>
       <c r="F34" s="35">
         <v>11092</v>
       </c>
       <c r="G34" s="32">
         <v>11120</v>
       </c>
       <c r="H34" s="35">
         <v>11159</v>
       </c>
       <c r="I34" s="32">
@@ -4455,52 +4605,55 @@
       </c>
       <c r="J34" s="35">
         <v>11122</v>
       </c>
       <c r="K34" s="32">
         <v>11058</v>
       </c>
       <c r="L34" s="32">
         <v>10929</v>
       </c>
       <c r="M34" s="32">
         <v>10887</v>
       </c>
       <c r="N34" s="32">
         <v>9669</v>
       </c>
       <c r="O34" s="32">
         <v>9746</v>
       </c>
       <c r="P34" s="32">
         <v>9705</v>
       </c>
       <c r="Q34" s="32">
         <v>9399</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R34" s="74">
+        <v>9148</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A35" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="32">
         <v>12255</v>
       </c>
       <c r="C35" s="32">
         <v>12392</v>
       </c>
       <c r="D35" s="32">
         <v>12512</v>
       </c>
       <c r="E35" s="32">
         <v>12591</v>
       </c>
       <c r="F35" s="35">
         <v>12661</v>
       </c>
       <c r="G35" s="32">
         <v>12765</v>
       </c>
       <c r="H35" s="35">
         <v>12804</v>
       </c>
       <c r="I35" s="32">
@@ -4508,52 +4661,55 @@
       </c>
       <c r="J35" s="35">
         <v>12827</v>
       </c>
       <c r="K35" s="32">
         <v>12797</v>
       </c>
       <c r="L35" s="32">
         <v>12540</v>
       </c>
       <c r="M35" s="32">
         <v>12513</v>
       </c>
       <c r="N35" s="32">
         <v>10756</v>
       </c>
       <c r="O35" s="32">
         <v>10849</v>
       </c>
       <c r="P35" s="32">
         <v>10831</v>
       </c>
       <c r="Q35" s="32">
         <v>10491</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" s="11" customFormat="1" ht="11.25">
+      <c r="R35" s="74">
+        <v>10138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="11" customFormat="1" ht="11.25">
       <c r="A36" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="42">
         <v>29583</v>
       </c>
       <c r="C36" s="42">
         <v>29972</v>
       </c>
       <c r="D36" s="42">
         <v>30330</v>
       </c>
       <c r="E36" s="42">
         <v>30766</v>
       </c>
       <c r="F36" s="43">
         <v>31164</v>
       </c>
       <c r="G36" s="42">
         <v>31512</v>
       </c>
       <c r="H36" s="43">
         <v>31946</v>
       </c>
       <c r="I36" s="42">
@@ -4561,201 +4717,205 @@
       </c>
       <c r="J36" s="43">
         <v>32625</v>
       </c>
       <c r="K36" s="42">
         <v>32935</v>
       </c>
       <c r="L36" s="42">
         <v>33003</v>
       </c>
       <c r="M36" s="42">
         <v>33203</v>
       </c>
       <c r="N36" s="42">
         <v>30835</v>
       </c>
       <c r="O36" s="42">
         <v>30986</v>
       </c>
       <c r="P36" s="42">
         <v>30946</v>
       </c>
       <c r="Q36" s="42">
         <v>30791</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="O37" s="68"/>
+      <c r="R36" s="75">
+        <v>30325</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A37" s="64"/>
+      <c r="B37" s="64"/>
+      <c r="C37" s="64"/>
+      <c r="D37" s="64"/>
+      <c r="E37" s="64"/>
+      <c r="F37" s="64"/>
+      <c r="G37" s="64"/>
+      <c r="H37" s="64"/>
+      <c r="I37" s="64"/>
+      <c r="J37" s="64"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="65"/>
+      <c r="M37" s="65"/>
+      <c r="N37" s="64"/>
+      <c r="O37" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A25:O25"/>
     <mergeCell ref="A37:O37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R37"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" activeCell="T34" sqref="T34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="R26" activeCellId="1" sqref="R20:R24 R26:R36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="15" customWidth="1"/>
     <col min="2" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="10" style="16" customWidth="1"/>
     <col min="13" max="15" width="10" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
-    <row r="2" spans="1:18" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="70" t="s">
+    <row r="2" spans="1:18" s="57" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="71"/>
-[...12 lines deleted...]
-      <c r="O2" s="71"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
     </row>
     <row r="3" spans="1:18" s="18" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="17"/>
     </row>
     <row r="4" spans="1:18" s="19" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="53"/>
-[...2 lines deleted...]
-      <c r="Q4" s="56" t="s">
+      <c r="A4" s="49"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="51"/>
+      <c r="R4" s="52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="19" customFormat="1" ht="11.25">
-      <c r="A5" s="57"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="24">
         <v>2010</v>
       </c>
       <c r="C5" s="24">
         <v>2011</v>
       </c>
       <c r="D5" s="24">
         <v>2012</v>
       </c>
       <c r="E5" s="24">
         <v>2013</v>
       </c>
       <c r="F5" s="24">
         <v>2014</v>
       </c>
       <c r="G5" s="24">
         <v>2015</v>
       </c>
-      <c r="H5" s="58">
+      <c r="H5" s="54">
         <v>2016</v>
       </c>
       <c r="I5" s="24">
         <v>2017</v>
       </c>
       <c r="J5" s="24">
         <v>2018</v>
       </c>
-      <c r="K5" s="58">
+      <c r="K5" s="54">
         <v>2019</v>
       </c>
       <c r="L5" s="27">
         <v>2020</v>
       </c>
       <c r="M5" s="27">
         <v>2021</v>
       </c>
-      <c r="N5" s="59">
+      <c r="N5" s="55">
         <v>2022</v>
       </c>
-      <c r="O5" s="46">
+      <c r="O5" s="24">
         <v>2023</v>
       </c>
       <c r="P5" s="24">
         <v>2024</v>
       </c>
-      <c r="Q5" s="46">
+      <c r="Q5" s="24">
         <v>2025</v>
       </c>
-      <c r="R5" s="60"/>
-[...2 lines deleted...]
-      <c r="A6" s="72" t="s">
+      <c r="R5" s="24">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="48" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="68" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="72"/>
-[...12 lines deleted...]
-      <c r="O6" s="72"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="O6" s="68"/>
     </row>
     <row r="7" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="31">
         <v>530046</v>
       </c>
       <c r="C7" s="31">
         <v>535367</v>
       </c>
       <c r="D7" s="31">
         <v>538877</v>
       </c>
       <c r="E7" s="31">
         <v>545628</v>
       </c>
       <c r="F7" s="33">
         <v>552458</v>
       </c>
       <c r="G7" s="34">
         <v>559047</v>
       </c>
       <c r="H7" s="34">
         <v>564748</v>
@@ -4765,50 +4925,53 @@
       </c>
       <c r="J7" s="35">
         <v>566924</v>
       </c>
       <c r="K7" s="32">
         <v>570519</v>
       </c>
       <c r="L7" s="32">
         <v>572249</v>
       </c>
       <c r="M7" s="32">
         <v>575871</v>
       </c>
       <c r="N7" s="32">
         <v>610562</v>
       </c>
       <c r="O7" s="32">
         <v>613798</v>
       </c>
       <c r="P7" s="32">
         <v>615422</v>
       </c>
       <c r="Q7" s="32">
         <v>614852</v>
       </c>
+      <c r="R7" s="74">
+        <v>610821</v>
+      </c>
     </row>
     <row r="8" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A8" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="32">
         <v>179896</v>
       </c>
       <c r="C8" s="32">
         <v>181041</v>
       </c>
       <c r="D8" s="32">
         <v>179921</v>
       </c>
       <c r="E8" s="32">
         <v>182715</v>
       </c>
       <c r="F8" s="35">
         <v>187013</v>
       </c>
       <c r="G8" s="32">
         <v>189628</v>
       </c>
       <c r="H8" s="35">
         <v>192623</v>
@@ -4818,50 +4981,53 @@
       </c>
       <c r="J8" s="35">
         <v>188474</v>
       </c>
       <c r="K8" s="32">
         <v>189481</v>
       </c>
       <c r="L8" s="32">
         <v>189321</v>
       </c>
       <c r="M8" s="32">
         <v>192020</v>
       </c>
       <c r="N8" s="32">
         <v>219991</v>
       </c>
       <c r="O8" s="32">
         <v>222252</v>
       </c>
       <c r="P8" s="32">
         <v>224102</v>
       </c>
       <c r="Q8" s="32">
         <v>226544</v>
       </c>
+      <c r="R8" s="74">
+        <v>251916</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A9" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="32">
         <v>43285</v>
       </c>
       <c r="C9" s="32">
         <v>44434</v>
       </c>
       <c r="D9" s="32">
         <v>45984</v>
       </c>
       <c r="E9" s="32">
         <v>47196</v>
       </c>
       <c r="F9" s="35">
         <v>47396</v>
       </c>
       <c r="G9" s="32">
         <v>48178</v>
       </c>
       <c r="H9" s="35">
         <v>49360</v>
@@ -4871,50 +5037,53 @@
       </c>
       <c r="J9" s="35">
         <v>51864</v>
       </c>
       <c r="K9" s="32">
         <v>52891</v>
       </c>
       <c r="L9" s="32">
         <v>53741</v>
       </c>
       <c r="M9" s="32">
         <v>54109</v>
       </c>
       <c r="N9" s="32">
         <v>51558</v>
       </c>
       <c r="O9" s="32">
         <v>51906</v>
       </c>
       <c r="P9" s="32">
         <v>52232</v>
       </c>
       <c r="Q9" s="32">
         <v>52287</v>
       </c>
+      <c r="R9" s="74">
+        <v>46643</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A10" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="32">
         <v>36948</v>
       </c>
       <c r="C10" s="32">
         <v>37520</v>
       </c>
       <c r="D10" s="32">
         <v>38255</v>
       </c>
       <c r="E10" s="32">
         <v>38479</v>
       </c>
       <c r="F10" s="35">
         <v>38920</v>
       </c>
       <c r="G10" s="32">
         <v>39196</v>
       </c>
       <c r="H10" s="35">
         <v>39016</v>
@@ -4924,50 +5093,53 @@
       </c>
       <c r="J10" s="35">
         <v>40130</v>
       </c>
       <c r="K10" s="32">
         <v>40474</v>
       </c>
       <c r="L10" s="32">
         <v>41016</v>
       </c>
       <c r="M10" s="32">
         <v>41393</v>
       </c>
       <c r="N10" s="32">
         <v>42704</v>
       </c>
       <c r="O10" s="32">
         <v>42962</v>
       </c>
       <c r="P10" s="32">
         <v>43123</v>
       </c>
       <c r="Q10" s="32">
         <v>42875</v>
       </c>
+      <c r="R10" s="74">
+        <v>24739</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A11" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="32">
         <v>25288</v>
       </c>
       <c r="C11" s="32">
         <v>25452</v>
       </c>
       <c r="D11" s="32">
         <v>25500</v>
       </c>
       <c r="E11" s="32">
         <v>25274</v>
       </c>
       <c r="F11" s="35">
         <v>25072</v>
       </c>
       <c r="G11" s="32">
         <v>25124</v>
       </c>
       <c r="H11" s="35">
         <v>25144</v>
@@ -4977,50 +5149,53 @@
       </c>
       <c r="J11" s="35">
         <v>25433</v>
       </c>
       <c r="K11" s="32">
         <v>25602</v>
       </c>
       <c r="L11" s="32">
         <v>25999</v>
       </c>
       <c r="M11" s="32">
         <v>25772</v>
       </c>
       <c r="N11" s="32">
         <v>26461</v>
       </c>
       <c r="O11" s="32">
         <v>26499</v>
       </c>
       <c r="P11" s="32">
         <v>26323</v>
       </c>
       <c r="Q11" s="32">
         <v>26326</v>
       </c>
+      <c r="R11" s="74">
+        <v>25366</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A12" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="32">
         <v>64301</v>
       </c>
       <c r="C12" s="32">
         <v>65225</v>
       </c>
       <c r="D12" s="32">
         <v>65937</v>
       </c>
       <c r="E12" s="32">
         <v>66874</v>
       </c>
       <c r="F12" s="35">
         <v>67817</v>
       </c>
       <c r="G12" s="32">
         <v>69188</v>
       </c>
       <c r="H12" s="35">
         <v>70093</v>
@@ -5030,50 +5205,53 @@
       </c>
       <c r="J12" s="35">
         <v>71559</v>
       </c>
       <c r="K12" s="32">
         <v>71899</v>
       </c>
       <c r="L12" s="32">
         <v>72364</v>
       </c>
       <c r="M12" s="32">
         <v>72412</v>
       </c>
       <c r="N12" s="32">
         <v>79265</v>
       </c>
       <c r="O12" s="32">
         <v>79635</v>
       </c>
       <c r="P12" s="32">
         <v>79716</v>
       </c>
       <c r="Q12" s="32">
         <v>79101</v>
       </c>
+      <c r="R12" s="74">
+        <v>77961</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A13" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="32">
         <v>31838</v>
       </c>
       <c r="C13" s="32">
         <v>31969</v>
       </c>
       <c r="D13" s="32">
         <v>32150</v>
       </c>
       <c r="E13" s="32">
         <v>32186</v>
       </c>
       <c r="F13" s="35">
         <v>32150</v>
       </c>
       <c r="G13" s="32">
         <v>32227</v>
       </c>
       <c r="H13" s="35">
         <v>31995</v>
@@ -5083,50 +5261,53 @@
       </c>
       <c r="J13" s="35">
         <v>31660</v>
       </c>
       <c r="K13" s="32">
         <v>31623</v>
       </c>
       <c r="L13" s="32">
         <v>31549</v>
       </c>
       <c r="M13" s="32">
         <v>31682</v>
       </c>
       <c r="N13" s="32">
         <v>33235</v>
       </c>
       <c r="O13" s="32">
         <v>33182</v>
       </c>
       <c r="P13" s="32">
         <v>32989</v>
       </c>
       <c r="Q13" s="32">
         <v>32517</v>
       </c>
+      <c r="R13" s="74">
+        <v>31657</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="32">
         <v>39215</v>
       </c>
       <c r="C14" s="32">
         <v>39710</v>
       </c>
       <c r="D14" s="32">
         <v>40327</v>
       </c>
       <c r="E14" s="32">
         <v>41224</v>
       </c>
       <c r="F14" s="35">
         <v>41521</v>
       </c>
       <c r="G14" s="32">
         <v>42097</v>
       </c>
       <c r="H14" s="35">
         <v>42266</v>
@@ -5136,50 +5317,53 @@
       </c>
       <c r="J14" s="35">
         <v>42501</v>
       </c>
       <c r="K14" s="32">
         <v>42583</v>
       </c>
       <c r="L14" s="32">
         <v>42486</v>
       </c>
       <c r="M14" s="32">
         <v>42592</v>
       </c>
       <c r="N14" s="32">
         <v>44110</v>
       </c>
       <c r="O14" s="32">
         <v>44136</v>
       </c>
       <c r="P14" s="32">
         <v>44132</v>
       </c>
       <c r="Q14" s="32">
         <v>43833</v>
       </c>
+      <c r="R14" s="74">
+        <v>43297</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A15" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32">
         <v>15582</v>
       </c>
       <c r="C15" s="32">
         <v>15785</v>
       </c>
       <c r="D15" s="32">
         <v>15817</v>
       </c>
       <c r="E15" s="32">
         <v>15907</v>
       </c>
       <c r="F15" s="35">
         <v>15987</v>
       </c>
       <c r="G15" s="32">
         <v>16082</v>
       </c>
       <c r="H15" s="35">
         <v>16122</v>
@@ -5189,50 +5373,53 @@
       </c>
       <c r="J15" s="35">
         <v>16045</v>
       </c>
       <c r="K15" s="32">
         <v>15918</v>
       </c>
       <c r="L15" s="32">
         <v>15632</v>
       </c>
       <c r="M15" s="32">
         <v>15544</v>
       </c>
       <c r="N15" s="32">
         <v>14041</v>
       </c>
       <c r="O15" s="32">
         <v>13963</v>
       </c>
       <c r="P15" s="32">
         <v>13832</v>
       </c>
       <c r="Q15" s="32">
         <v>13564</v>
       </c>
+      <c r="R15" s="74">
+        <v>13118</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="32">
         <v>20607</v>
       </c>
       <c r="C16" s="32">
         <v>20844</v>
       </c>
       <c r="D16" s="32">
         <v>21183</v>
       </c>
       <c r="E16" s="32">
         <v>21350</v>
       </c>
       <c r="F16" s="35">
         <v>21560</v>
       </c>
       <c r="G16" s="32">
         <v>21798</v>
       </c>
       <c r="H16" s="35">
         <v>21810</v>
@@ -5242,52 +5429,55 @@
       </c>
       <c r="J16" s="35">
         <v>21891</v>
       </c>
       <c r="K16" s="32">
         <v>21990</v>
       </c>
       <c r="L16" s="32">
         <v>22012</v>
       </c>
       <c r="M16" s="32">
         <v>22128</v>
       </c>
       <c r="N16" s="32">
         <v>21791</v>
       </c>
       <c r="O16" s="32">
         <v>21763</v>
       </c>
       <c r="P16" s="32">
         <v>21721</v>
       </c>
       <c r="Q16" s="32">
         <v>21372</v>
       </c>
-    </row>
-    <row r="17" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R16" s="74">
+        <v>21088</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A17" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="32">
         <v>25421</v>
       </c>
       <c r="C17" s="32">
         <v>25625</v>
       </c>
       <c r="D17" s="32">
         <v>25915</v>
       </c>
       <c r="E17" s="32">
         <v>26023</v>
       </c>
       <c r="F17" s="35">
         <v>26083</v>
       </c>
       <c r="G17" s="32">
         <v>26517</v>
       </c>
       <c r="H17" s="35">
         <v>26791</v>
       </c>
       <c r="I17" s="32">
@@ -5295,52 +5485,55 @@
       </c>
       <c r="J17" s="35">
         <v>27228</v>
       </c>
       <c r="K17" s="32">
         <v>27351</v>
       </c>
       <c r="L17" s="32">
         <v>27223</v>
       </c>
       <c r="M17" s="32">
         <v>27108</v>
       </c>
       <c r="N17" s="32">
         <v>24180</v>
       </c>
       <c r="O17" s="32">
         <v>24181</v>
       </c>
       <c r="P17" s="32">
         <v>24058</v>
       </c>
       <c r="Q17" s="32">
         <v>23737</v>
       </c>
-    </row>
-    <row r="18" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R17" s="74">
+        <v>23056</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A18" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="32">
         <v>47665</v>
       </c>
       <c r="C18" s="32">
         <v>47762</v>
       </c>
       <c r="D18" s="32">
         <v>47888</v>
       </c>
       <c r="E18" s="32">
         <v>48400</v>
       </c>
       <c r="F18" s="35">
         <v>48939</v>
       </c>
       <c r="G18" s="32">
         <v>49012</v>
       </c>
       <c r="H18" s="35">
         <v>49528</v>
       </c>
       <c r="I18" s="32">
@@ -5348,71 +5541,74 @@
       </c>
       <c r="J18" s="35">
         <v>50139</v>
       </c>
       <c r="K18" s="32">
         <v>50707</v>
       </c>
       <c r="L18" s="32">
         <v>50906</v>
       </c>
       <c r="M18" s="32">
         <v>51111</v>
       </c>
       <c r="N18" s="32">
         <v>53226</v>
       </c>
       <c r="O18" s="32">
         <v>53319</v>
       </c>
       <c r="P18" s="32">
         <v>53194</v>
       </c>
       <c r="Q18" s="32">
         <v>52696</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="67" t="s">
+      <c r="R18" s="74">
+        <v>51980</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="48" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A19" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B19" s="67"/>
-[...14 lines deleted...]
-    <row r="20" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
+      <c r="N19" s="63"/>
+      <c r="O19" s="63"/>
+    </row>
+    <row r="20" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A20" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="31">
         <v>222791</v>
       </c>
       <c r="C20" s="31">
         <v>223824</v>
       </c>
       <c r="D20" s="31">
         <v>222859</v>
       </c>
       <c r="E20" s="31">
         <v>225730</v>
       </c>
       <c r="F20" s="33">
         <v>230232</v>
       </c>
       <c r="G20" s="34">
         <v>233135</v>
       </c>
       <c r="H20" s="34">
         <v>236486</v>
       </c>
       <c r="I20" s="32">
@@ -5420,52 +5616,55 @@
       </c>
       <c r="J20" s="35">
         <v>232986</v>
       </c>
       <c r="K20" s="32">
         <v>234535</v>
       </c>
       <c r="L20" s="32">
         <v>235065</v>
       </c>
       <c r="M20" s="32">
         <v>238086</v>
       </c>
       <c r="N20" s="32">
         <v>270819</v>
       </c>
       <c r="O20" s="32">
         <v>273165</v>
       </c>
       <c r="P20" s="32">
         <v>275054</v>
       </c>
       <c r="Q20" s="32">
         <v>277418</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R20" s="74">
+        <v>302287</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A21" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="32">
         <v>179896</v>
       </c>
       <c r="C21" s="32">
         <v>181041</v>
       </c>
       <c r="D21" s="32">
         <v>179921</v>
       </c>
       <c r="E21" s="32">
         <v>182715</v>
       </c>
       <c r="F21" s="35">
         <v>187013</v>
       </c>
       <c r="G21" s="32">
         <v>189628</v>
       </c>
       <c r="H21" s="35">
         <v>192623</v>
       </c>
       <c r="I21" s="32">
@@ -5473,52 +5672,55 @@
       </c>
       <c r="J21" s="35">
         <v>188474</v>
       </c>
       <c r="K21" s="32">
         <v>189481</v>
       </c>
       <c r="L21" s="32">
         <v>189321</v>
       </c>
       <c r="M21" s="32">
         <v>192020</v>
       </c>
       <c r="N21" s="32">
         <v>219991</v>
       </c>
       <c r="O21" s="32">
         <v>222252</v>
       </c>
       <c r="P21" s="32">
         <v>224102</v>
       </c>
       <c r="Q21" s="32">
         <v>226544</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R21" s="74">
+        <v>251916</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="32">
         <v>10527</v>
       </c>
       <c r="C22" s="32">
         <v>10588</v>
       </c>
       <c r="D22" s="32">
         <v>10733</v>
       </c>
       <c r="E22" s="32">
         <v>10765</v>
       </c>
       <c r="F22" s="35">
         <v>10880</v>
       </c>
       <c r="G22" s="32">
         <v>11047</v>
       </c>
       <c r="H22" s="35">
         <v>11036</v>
       </c>
       <c r="I22" s="32">
@@ -5526,52 +5728,55 @@
       </c>
       <c r="J22" s="35">
         <v>11105</v>
       </c>
       <c r="K22" s="32">
         <v>11266</v>
       </c>
       <c r="L22" s="32">
         <v>11472</v>
       </c>
       <c r="M22" s="32">
         <v>11659</v>
       </c>
       <c r="N22" s="32">
         <v>12926</v>
       </c>
       <c r="O22" s="32">
         <v>12945</v>
       </c>
       <c r="P22" s="32">
         <v>13026</v>
       </c>
       <c r="Q22" s="32">
         <v>13075</v>
       </c>
-    </row>
-    <row r="23" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R22" s="74">
+        <v>13002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A23" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="32">
         <v>13793</v>
       </c>
       <c r="C23" s="32">
         <v>13872</v>
       </c>
       <c r="D23" s="32">
         <v>14067</v>
       </c>
       <c r="E23" s="32">
         <v>14094</v>
       </c>
       <c r="F23" s="35">
         <v>14111</v>
       </c>
       <c r="G23" s="32">
         <v>14410</v>
       </c>
       <c r="H23" s="35">
         <v>14682</v>
       </c>
       <c r="I23" s="32">
@@ -5579,52 +5784,55 @@
       </c>
       <c r="J23" s="35">
         <v>15140</v>
       </c>
       <c r="K23" s="32">
         <v>15299</v>
       </c>
       <c r="L23" s="32">
         <v>15436</v>
       </c>
       <c r="M23" s="32">
         <v>15459</v>
       </c>
       <c r="N23" s="32">
         <v>14511</v>
       </c>
       <c r="O23" s="32">
         <v>14541</v>
       </c>
       <c r="P23" s="32">
         <v>14495</v>
       </c>
       <c r="Q23" s="32">
         <v>14571</v>
       </c>
-    </row>
-    <row r="24" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R23" s="74">
+        <v>14271</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="32">
         <v>18575</v>
       </c>
       <c r="C24" s="32">
         <v>18323</v>
       </c>
       <c r="D24" s="32">
         <v>18138</v>
       </c>
       <c r="E24" s="32">
         <v>18156</v>
       </c>
       <c r="F24" s="35">
         <v>18228</v>
       </c>
       <c r="G24" s="32">
         <v>18050</v>
       </c>
       <c r="H24" s="35">
         <v>18145</v>
       </c>
       <c r="I24" s="32">
@@ -5632,124 +5840,130 @@
       </c>
       <c r="J24" s="35">
         <v>18267</v>
       </c>
       <c r="K24" s="32">
         <v>18489</v>
       </c>
       <c r="L24" s="32">
         <v>18836</v>
       </c>
       <c r="M24" s="32">
         <v>18948</v>
       </c>
       <c r="N24" s="32">
         <v>23391</v>
       </c>
       <c r="O24" s="32">
         <v>23427</v>
       </c>
       <c r="P24" s="32">
         <v>23431</v>
       </c>
       <c r="Q24" s="32">
         <v>23228</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="67" t="s">
+      <c r="R24" s="74">
+        <v>23098</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="48" customFormat="1" ht="15" customHeight="1">
+      <c r="A25" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="67"/>
-[...15 lines deleted...]
-      <c r="A26" s="61" t="s">
+      <c r="B25" s="63"/>
+      <c r="C25" s="63"/>
+      <c r="D25" s="63"/>
+      <c r="E25" s="63"/>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+      <c r="H25" s="63"/>
+      <c r="I25" s="63"/>
+      <c r="J25" s="63"/>
+      <c r="K25" s="63"/>
+      <c r="L25" s="63"/>
+      <c r="M25" s="63"/>
+      <c r="N25" s="63"/>
+      <c r="O25" s="63"/>
+    </row>
+    <row r="26" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A26" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>307255</v>
       </c>
       <c r="C26" s="31">
         <v>311543</v>
       </c>
       <c r="D26" s="31">
         <v>316018</v>
       </c>
       <c r="E26" s="31">
         <v>319898</v>
       </c>
       <c r="F26" s="33">
         <v>322226</v>
       </c>
       <c r="G26" s="34">
         <v>325912</v>
       </c>
       <c r="H26" s="34">
         <v>328262</v>
       </c>
       <c r="I26" s="32">
         <v>330831</v>
       </c>
       <c r="J26" s="35">
         <v>333938</v>
       </c>
       <c r="K26" s="32">
         <v>335984</v>
       </c>
       <c r="L26" s="32">
         <v>337184</v>
       </c>
       <c r="M26" s="32">
         <v>337785</v>
       </c>
       <c r="N26" s="32">
         <v>339743</v>
       </c>
       <c r="O26" s="32">
         <v>340633</v>
       </c>
       <c r="P26" s="32">
         <v>340368</v>
       </c>
       <c r="Q26" s="32">
         <v>337434</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R26" s="76">
+        <v>308534</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A27" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="32">
         <v>43285</v>
       </c>
       <c r="C27" s="32">
         <v>44434</v>
       </c>
       <c r="D27" s="32">
         <v>45984</v>
       </c>
       <c r="E27" s="32">
         <v>47196</v>
       </c>
       <c r="F27" s="35">
         <v>47396</v>
       </c>
       <c r="G27" s="32">
         <v>48178</v>
       </c>
       <c r="H27" s="35">
         <v>49360</v>
       </c>
       <c r="I27" s="32">
@@ -5757,52 +5971,55 @@
       </c>
       <c r="J27" s="35">
         <v>51864</v>
       </c>
       <c r="K27" s="32">
         <v>52891</v>
       </c>
       <c r="L27" s="32">
         <v>53741</v>
       </c>
       <c r="M27" s="32">
         <v>54109</v>
       </c>
       <c r="N27" s="32">
         <v>51558</v>
       </c>
       <c r="O27" s="32">
         <v>51906</v>
       </c>
       <c r="P27" s="32">
         <v>52232</v>
       </c>
       <c r="Q27" s="32">
         <v>52287</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R27" s="76">
+        <v>46643</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A28" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="32">
         <v>36948</v>
       </c>
       <c r="C28" s="32">
         <v>37520</v>
       </c>
       <c r="D28" s="32">
         <v>38255</v>
       </c>
       <c r="E28" s="32">
         <v>38479</v>
       </c>
       <c r="F28" s="35">
         <v>38920</v>
       </c>
       <c r="G28" s="32">
         <v>39196</v>
       </c>
       <c r="H28" s="35">
         <v>39016</v>
       </c>
       <c r="I28" s="32">
@@ -5810,52 +6027,55 @@
       </c>
       <c r="J28" s="35">
         <v>40130</v>
       </c>
       <c r="K28" s="32">
         <v>40474</v>
       </c>
       <c r="L28" s="32">
         <v>41016</v>
       </c>
       <c r="M28" s="32">
         <v>41393</v>
       </c>
       <c r="N28" s="32">
         <v>42704</v>
       </c>
       <c r="O28" s="32">
         <v>42962</v>
       </c>
       <c r="P28" s="32">
         <v>43123</v>
       </c>
       <c r="Q28" s="32">
         <v>42875</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R28" s="76">
+        <v>24739</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A29" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="32">
         <v>25288</v>
       </c>
       <c r="C29" s="32">
         <v>25452</v>
       </c>
       <c r="D29" s="32">
         <v>25500</v>
       </c>
       <c r="E29" s="32">
         <v>25274</v>
       </c>
       <c r="F29" s="35">
         <v>25072</v>
       </c>
       <c r="G29" s="32">
         <v>25124</v>
       </c>
       <c r="H29" s="35">
         <v>25144</v>
       </c>
       <c r="I29" s="32">
@@ -5863,52 +6083,55 @@
       </c>
       <c r="J29" s="35">
         <v>25433</v>
       </c>
       <c r="K29" s="32">
         <v>25602</v>
       </c>
       <c r="L29" s="32">
         <v>25999</v>
       </c>
       <c r="M29" s="32">
         <v>25772</v>
       </c>
       <c r="N29" s="32">
         <v>26461</v>
       </c>
       <c r="O29" s="32">
         <v>26499</v>
       </c>
       <c r="P29" s="32">
         <v>26323</v>
       </c>
       <c r="Q29" s="32">
         <v>26326</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R29" s="76">
+        <v>25366</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A30" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="32">
         <v>64301</v>
       </c>
       <c r="C30" s="32">
         <v>65225</v>
       </c>
       <c r="D30" s="32">
         <v>65937</v>
       </c>
       <c r="E30" s="32">
         <v>66874</v>
       </c>
       <c r="F30" s="35">
         <v>67817</v>
       </c>
       <c r="G30" s="32">
         <v>69188</v>
       </c>
       <c r="H30" s="35">
         <v>70093</v>
       </c>
       <c r="I30" s="32">
@@ -5916,52 +6139,55 @@
       </c>
       <c r="J30" s="35">
         <v>71559</v>
       </c>
       <c r="K30" s="32">
         <v>71899</v>
       </c>
       <c r="L30" s="32">
         <v>72364</v>
       </c>
       <c r="M30" s="32">
         <v>72412</v>
       </c>
       <c r="N30" s="32">
         <v>79265</v>
       </c>
       <c r="O30" s="32">
         <v>79635</v>
       </c>
       <c r="P30" s="32">
         <v>79716</v>
       </c>
       <c r="Q30" s="32">
         <v>79101</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R30" s="76">
+        <v>77961</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A31" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="32">
         <v>31838</v>
       </c>
       <c r="C31" s="32">
         <v>31969</v>
       </c>
       <c r="D31" s="32">
         <v>32150</v>
       </c>
       <c r="E31" s="32">
         <v>32186</v>
       </c>
       <c r="F31" s="35">
         <v>32150</v>
       </c>
       <c r="G31" s="32">
         <v>32227</v>
       </c>
       <c r="H31" s="35">
         <v>31995</v>
       </c>
       <c r="I31" s="32">
@@ -5969,52 +6195,55 @@
       </c>
       <c r="J31" s="35">
         <v>31660</v>
       </c>
       <c r="K31" s="32">
         <v>31623</v>
       </c>
       <c r="L31" s="32">
         <v>31549</v>
       </c>
       <c r="M31" s="32">
         <v>31682</v>
       </c>
       <c r="N31" s="32">
         <v>33235</v>
       </c>
       <c r="O31" s="32">
         <v>33182</v>
       </c>
       <c r="P31" s="32">
         <v>32989</v>
       </c>
       <c r="Q31" s="32">
         <v>32517</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R31" s="76">
+        <v>31657</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A32" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="32">
         <v>39215</v>
       </c>
       <c r="C32" s="32">
         <v>39710</v>
       </c>
       <c r="D32" s="32">
         <v>40327</v>
       </c>
       <c r="E32" s="32">
         <v>41224</v>
       </c>
       <c r="F32" s="35">
         <v>41521</v>
       </c>
       <c r="G32" s="32">
         <v>42097</v>
       </c>
       <c r="H32" s="35">
         <v>42266</v>
       </c>
       <c r="I32" s="32">
@@ -6022,52 +6251,55 @@
       </c>
       <c r="J32" s="35">
         <v>42501</v>
       </c>
       <c r="K32" s="32">
         <v>42583</v>
       </c>
       <c r="L32" s="32">
         <v>42486</v>
       </c>
       <c r="M32" s="32">
         <v>42592</v>
       </c>
       <c r="N32" s="32">
         <v>44110</v>
       </c>
       <c r="O32" s="32">
         <v>44136</v>
       </c>
       <c r="P32" s="32">
         <v>44132</v>
       </c>
       <c r="Q32" s="32">
         <v>43833</v>
       </c>
-    </row>
-    <row r="33" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R32" s="76">
+        <v>43297</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A33" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="32">
         <v>15582</v>
       </c>
       <c r="C33" s="32">
         <v>15785</v>
       </c>
       <c r="D33" s="32">
         <v>15817</v>
       </c>
       <c r="E33" s="32">
         <v>15907</v>
       </c>
       <c r="F33" s="35">
         <v>15987</v>
       </c>
       <c r="G33" s="32">
         <v>16082</v>
       </c>
       <c r="H33" s="35">
         <v>16122</v>
       </c>
       <c r="I33" s="32">
@@ -6075,52 +6307,55 @@
       </c>
       <c r="J33" s="35">
         <v>16045</v>
       </c>
       <c r="K33" s="32">
         <v>15918</v>
       </c>
       <c r="L33" s="32">
         <v>15632</v>
       </c>
       <c r="M33" s="32">
         <v>15544</v>
       </c>
       <c r="N33" s="32">
         <v>14041</v>
       </c>
       <c r="O33" s="32">
         <v>13963</v>
       </c>
       <c r="P33" s="32">
         <v>13832</v>
       </c>
       <c r="Q33" s="32">
         <v>13564</v>
       </c>
-    </row>
-    <row r="34" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R33" s="76">
+        <v>13118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A34" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="32">
         <v>10080</v>
       </c>
       <c r="C34" s="32">
         <v>10256</v>
       </c>
       <c r="D34" s="32">
         <v>10450</v>
       </c>
       <c r="E34" s="32">
         <v>10585</v>
       </c>
       <c r="F34" s="35">
         <v>10680</v>
       </c>
       <c r="G34" s="32">
         <v>10751</v>
       </c>
       <c r="H34" s="35">
         <v>10774</v>
       </c>
       <c r="I34" s="32">
@@ -6128,52 +6363,55 @@
       </c>
       <c r="J34" s="35">
         <v>10786</v>
       </c>
       <c r="K34" s="32">
         <v>10724</v>
       </c>
       <c r="L34" s="32">
         <v>10540</v>
       </c>
       <c r="M34" s="32">
         <v>10469</v>
       </c>
       <c r="N34" s="32">
         <v>8865</v>
       </c>
       <c r="O34" s="32">
         <v>8818</v>
       </c>
       <c r="P34" s="32">
         <v>8695</v>
       </c>
       <c r="Q34" s="32">
         <v>8297</v>
       </c>
-    </row>
-    <row r="35" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R34" s="76">
+        <v>8086</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A35" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="32">
         <v>11628</v>
       </c>
       <c r="C35" s="32">
         <v>11753</v>
       </c>
       <c r="D35" s="32">
         <v>11848</v>
       </c>
       <c r="E35" s="32">
         <v>11929</v>
       </c>
       <c r="F35" s="35">
         <v>11972</v>
       </c>
       <c r="G35" s="32">
         <v>12107</v>
       </c>
       <c r="H35" s="35">
         <v>12109</v>
       </c>
       <c r="I35" s="32">
@@ -6181,52 +6419,55 @@
       </c>
       <c r="J35" s="35">
         <v>12088</v>
       </c>
       <c r="K35" s="32">
         <v>12052</v>
       </c>
       <c r="L35" s="32">
         <v>11787</v>
       </c>
       <c r="M35" s="32">
         <v>11649</v>
       </c>
       <c r="N35" s="32">
         <v>9669</v>
       </c>
       <c r="O35" s="32">
         <v>9640</v>
       </c>
       <c r="P35" s="32">
         <v>9563</v>
       </c>
       <c r="Q35" s="32">
         <v>9166</v>
       </c>
-    </row>
-    <row r="36" spans="1:17" s="19" customFormat="1" ht="11.25">
+      <c r="R35" s="76">
+        <v>8785</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="19" customFormat="1" ht="11.25">
       <c r="A36" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="42">
         <v>29090</v>
       </c>
       <c r="C36" s="42">
         <v>29439</v>
       </c>
       <c r="D36" s="42">
         <v>29750</v>
       </c>
       <c r="E36" s="42">
         <v>30244</v>
       </c>
       <c r="F36" s="43">
         <v>30711</v>
       </c>
       <c r="G36" s="42">
         <v>30962</v>
       </c>
       <c r="H36" s="43">
         <v>31383</v>
       </c>
       <c r="I36" s="42">
@@ -6234,67 +6475,70 @@
       </c>
       <c r="J36" s="43">
         <v>31872</v>
       </c>
       <c r="K36" s="42">
         <v>32218</v>
       </c>
       <c r="L36" s="42">
         <v>32070</v>
       </c>
       <c r="M36" s="42">
         <v>32163</v>
       </c>
       <c r="N36" s="42">
         <v>29835</v>
       </c>
       <c r="O36" s="42">
         <v>29892</v>
       </c>
       <c r="P36" s="42">
         <v>29763</v>
       </c>
       <c r="Q36" s="42">
         <v>29468</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="O37" s="73"/>
+      <c r="R36" s="75">
+        <v>28882</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="19" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A37" s="69"/>
+      <c r="B37" s="69"/>
+      <c r="C37" s="69"/>
+      <c r="D37" s="69"/>
+      <c r="E37" s="69"/>
+      <c r="F37" s="69"/>
+      <c r="G37" s="69"/>
+      <c r="H37" s="69"/>
+      <c r="I37" s="69"/>
+      <c r="J37" s="69"/>
+      <c r="K37" s="70"/>
+      <c r="L37" s="70"/>
+      <c r="M37" s="70"/>
+      <c r="N37" s="69"/>
+      <c r="O37" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A25:O25"/>
     <mergeCell ref="A37:O37"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>