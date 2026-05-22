--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12045" yWindow="285" windowWidth="16260" windowHeight="10605"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо межрегиональной миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -224,51 +224,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -315,50 +315,59 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -367,73 +376,73 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -713,205 +722,207 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.28515625" style="14" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="14" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="24"/>
-[...47 lines deleted...]
-      <c r="AY2" s="24"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1018,106 +1029,110 @@
       </c>
       <c r="AR5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AS5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="17" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="25"/>
-[...47 lines deleted...]
-      <c r="AY6" s="25"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="22"/>
+      <c r="S6" s="22"/>
+      <c r="T6" s="22"/>
+      <c r="U6" s="22"/>
+      <c r="V6" s="22"/>
+      <c r="W6" s="22"/>
+      <c r="X6" s="22"/>
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+      <c r="AJ6" s="22"/>
+      <c r="AK6" s="22"/>
+      <c r="AL6" s="22"/>
+      <c r="AM6" s="22"/>
+      <c r="AN6" s="22"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="22"/>
+      <c r="AQ6" s="22"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AT6" s="22"/>
+      <c r="AU6" s="22"/>
+      <c r="AV6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="22"/>
+      <c r="AY6" s="22"/>
+      <c r="AZ6" s="22"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>341</v>
       </c>
       <c r="C7" s="9">
         <v>372</v>
       </c>
       <c r="D7" s="9">
         <v>366</v>
       </c>
       <c r="E7" s="9">
         <v>410</v>
       </c>
       <c r="F7" s="9">
         <v>369</v>
       </c>
       <c r="G7" s="10">
         <v>480</v>
       </c>
       <c r="H7" s="10">
         <v>497</v>
       </c>
       <c r="I7" s="9">
@@ -1224,55 +1239,58 @@
       </c>
       <c r="AQ7" s="10">
         <v>902</v>
       </c>
       <c r="AR7" s="9">
         <v>982</v>
       </c>
       <c r="AS7" s="9">
         <v>1149</v>
       </c>
       <c r="AT7" s="9">
         <v>1248</v>
       </c>
       <c r="AU7" s="9">
         <v>860</v>
       </c>
       <c r="AV7" s="10">
         <v>870</v>
       </c>
       <c r="AW7" s="9">
         <v>824</v>
       </c>
       <c r="AX7" s="9">
         <v>1066</v>
       </c>
-      <c r="AY7" s="26">
+      <c r="AY7" s="19">
         <v>1047</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>998</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>135</v>
       </c>
       <c r="C8" s="9">
         <v>167</v>
       </c>
       <c r="D8" s="9">
         <v>161</v>
       </c>
       <c r="E8" s="9">
         <v>168</v>
       </c>
       <c r="F8" s="9">
         <v>145</v>
       </c>
       <c r="G8" s="10">
         <v>218</v>
       </c>
       <c r="H8" s="10">
         <v>202</v>
       </c>
       <c r="I8" s="9">
@@ -1382,52 +1400,55 @@
       </c>
       <c r="AR8" s="9">
         <v>438</v>
       </c>
       <c r="AS8" s="9">
         <v>544</v>
       </c>
       <c r="AT8" s="9">
         <v>557</v>
       </c>
       <c r="AU8" s="9">
         <v>457</v>
       </c>
       <c r="AV8" s="10">
         <v>449</v>
       </c>
       <c r="AW8" s="9">
         <v>403</v>
       </c>
       <c r="AX8" s="9">
         <v>533</v>
       </c>
       <c r="AY8" s="10">
         <v>497</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>469</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>41</v>
       </c>
       <c r="C9" s="9">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>30</v>
       </c>
       <c r="E9" s="9">
         <v>49</v>
       </c>
       <c r="F9" s="9">
         <v>40</v>
       </c>
       <c r="G9" s="10">
         <v>50</v>
       </c>
       <c r="H9" s="10">
         <v>40</v>
       </c>
       <c r="I9" s="9">
@@ -1537,52 +1558,55 @@
       </c>
       <c r="AR9" s="9">
         <v>90</v>
       </c>
       <c r="AS9" s="9">
         <v>106</v>
       </c>
       <c r="AT9" s="9">
         <v>102</v>
       </c>
       <c r="AU9" s="9">
         <v>69</v>
       </c>
       <c r="AV9" s="10">
         <v>64</v>
       </c>
       <c r="AW9" s="9">
         <v>103</v>
       </c>
       <c r="AX9" s="9">
         <v>98</v>
       </c>
       <c r="AY9" s="10">
         <v>94</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>57</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>8</v>
       </c>
       <c r="C10" s="9">
         <v>11</v>
       </c>
       <c r="D10" s="9">
         <v>7</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>14</v>
       </c>
       <c r="G10" s="10">
         <v>9</v>
       </c>
       <c r="H10" s="10">
         <v>9</v>
       </c>
       <c r="I10" s="9">
@@ -1692,52 +1716,55 @@
       </c>
       <c r="AR10" s="9">
         <v>38</v>
       </c>
       <c r="AS10" s="9">
         <v>33</v>
       </c>
       <c r="AT10" s="9">
         <v>18</v>
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>7</v>
       </c>
       <c r="AW10" s="9">
         <v>4</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>10</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>50</v>
       </c>
       <c r="C11" s="9">
         <v>34</v>
       </c>
       <c r="D11" s="9">
         <v>59</v>
       </c>
       <c r="E11" s="9">
         <v>60</v>
       </c>
       <c r="F11" s="9">
         <v>53</v>
       </c>
       <c r="G11" s="10">
         <v>62</v>
       </c>
       <c r="H11" s="10">
         <v>96</v>
       </c>
       <c r="I11" s="9">
@@ -1847,52 +1874,55 @@
       </c>
       <c r="AR11" s="9">
         <v>169</v>
       </c>
       <c r="AS11" s="9">
         <v>176</v>
       </c>
       <c r="AT11" s="9">
         <v>125</v>
       </c>
       <c r="AU11" s="9">
         <v>70</v>
       </c>
       <c r="AV11" s="10">
         <v>91</v>
       </c>
       <c r="AW11" s="9">
         <v>87</v>
       </c>
       <c r="AX11" s="9">
         <v>112</v>
       </c>
       <c r="AY11" s="10">
         <v>126</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>137</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>3</v>
       </c>
       <c r="D12" s="9">
         <v>2</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>4</v>
       </c>
       <c r="H12" s="10">
         <v>5</v>
       </c>
       <c r="I12" s="9">
@@ -2002,52 +2032,55 @@
       </c>
       <c r="AR12" s="9">
         <v>1</v>
       </c>
       <c r="AS12" s="9">
         <v>3</v>
       </c>
       <c r="AT12" s="9">
         <v>8</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>9</v>
       </c>
       <c r="AX12" s="9">
         <v>2</v>
       </c>
       <c r="AY12" s="10">
         <v>10</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>4</v>
       </c>
       <c r="C13" s="9">
         <v>6</v>
       </c>
       <c r="D13" s="9">
         <v>6</v>
       </c>
       <c r="E13" s="9">
         <v>6</v>
       </c>
       <c r="F13" s="9">
         <v>11</v>
       </c>
       <c r="G13" s="10">
         <v>13</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="9">
@@ -2157,52 +2190,55 @@
       </c>
       <c r="AR13" s="9">
         <v>7</v>
       </c>
       <c r="AS13" s="9">
         <v>28</v>
       </c>
       <c r="AT13" s="9">
         <v>25</v>
       </c>
       <c r="AU13" s="9">
         <v>32</v>
       </c>
       <c r="AV13" s="10">
         <v>26</v>
       </c>
       <c r="AW13" s="9">
         <v>3</v>
       </c>
       <c r="AX13" s="9">
         <v>20</v>
       </c>
       <c r="AY13" s="10">
         <v>24</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>18</v>
       </c>
       <c r="C14" s="9">
         <v>15</v>
       </c>
       <c r="D14" s="9">
         <v>16</v>
       </c>
       <c r="E14" s="9">
         <v>14</v>
       </c>
       <c r="F14" s="9">
         <v>16</v>
       </c>
       <c r="G14" s="10">
         <v>23</v>
       </c>
       <c r="H14" s="10">
         <v>33</v>
       </c>
       <c r="I14" s="9">
@@ -2312,52 +2348,55 @@
       </c>
       <c r="AR14" s="9">
         <v>17</v>
       </c>
       <c r="AS14" s="9">
         <v>53</v>
       </c>
       <c r="AT14" s="9">
         <v>36</v>
       </c>
       <c r="AU14" s="9">
         <v>33</v>
       </c>
       <c r="AV14" s="10">
         <v>44</v>
       </c>
       <c r="AW14" s="9">
         <v>49</v>
       </c>
       <c r="AX14" s="9">
         <v>39</v>
       </c>
       <c r="AY14" s="10">
         <v>57</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>42</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>4</v>
       </c>
       <c r="C15" s="9">
         <v>3</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>2</v>
       </c>
       <c r="F15" s="9">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10">
         <v>7</v>
       </c>
       <c r="I15" s="9">
@@ -2467,52 +2506,55 @@
       </c>
       <c r="AR15" s="9">
         <v>3</v>
       </c>
       <c r="AS15" s="9">
         <v>8</v>
       </c>
       <c r="AT15" s="9">
         <v>12</v>
       </c>
       <c r="AU15" s="9">
         <v>9</v>
       </c>
       <c r="AV15" s="10">
         <v>11</v>
       </c>
       <c r="AW15" s="9">
         <v>10</v>
       </c>
       <c r="AX15" s="9">
         <v>11</v>
       </c>
       <c r="AY15" s="10">
         <v>4</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>4</v>
       </c>
       <c r="C16" s="9">
         <v>8</v>
       </c>
       <c r="D16" s="9">
         <v>3</v>
       </c>
       <c r="E16" s="9">
         <v>4</v>
       </c>
       <c r="F16" s="9">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="9">
@@ -2622,52 +2664,55 @@
       </c>
       <c r="AR16" s="9">
         <v>4</v>
       </c>
       <c r="AS16" s="9">
         <v>10</v>
       </c>
       <c r="AT16" s="9">
         <v>13</v>
       </c>
       <c r="AU16" s="9">
         <v>17</v>
       </c>
       <c r="AV16" s="10">
         <v>26</v>
       </c>
       <c r="AW16" s="9">
         <v>3</v>
       </c>
       <c r="AX16" s="9">
         <v>16</v>
       </c>
       <c r="AY16" s="10">
         <v>20</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>13</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <v>14</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>20</v>
       </c>
       <c r="H17" s="10">
         <v>18</v>
       </c>
       <c r="I17" s="9">
@@ -2777,52 +2822,55 @@
       </c>
       <c r="AR17" s="9">
         <v>45</v>
       </c>
       <c r="AS17" s="9">
         <v>24</v>
       </c>
       <c r="AT17" s="9">
         <v>34</v>
       </c>
       <c r="AU17" s="9">
         <v>20</v>
       </c>
       <c r="AV17" s="10">
         <v>16</v>
       </c>
       <c r="AW17" s="9">
         <v>23</v>
       </c>
       <c r="AX17" s="9">
         <v>21</v>
       </c>
       <c r="AY17" s="10">
         <v>33</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>37</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>7</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>6</v>
       </c>
       <c r="F18" s="9">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>3</v>
       </c>
       <c r="H18" s="10">
         <v>6</v>
       </c>
       <c r="I18" s="9">
@@ -2932,52 +2980,55 @@
       </c>
       <c r="AR18" s="9">
         <v>4</v>
       </c>
       <c r="AS18" s="9">
         <v>18</v>
       </c>
       <c r="AT18" s="9">
         <v>11</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="10">
         <v>11</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9">
         <v>8</v>
       </c>
       <c r="AY18" s="10">
         <v>4</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>9</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>4</v>
       </c>
       <c r="I19" s="9">
@@ -3087,52 +3138,55 @@
       </c>
       <c r="AR19" s="9">
         <v>8</v>
       </c>
       <c r="AS19" s="9">
         <v>29</v>
       </c>
       <c r="AT19" s="9">
         <v>19</v>
       </c>
       <c r="AU19" s="9">
         <v>14</v>
       </c>
       <c r="AV19" s="10">
         <v>3</v>
       </c>
       <c r="AW19" s="9">
         <v>18</v>
       </c>
       <c r="AX19" s="9">
         <v>21</v>
       </c>
       <c r="AY19" s="10">
         <v>19</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>5</v>
       </c>
       <c r="C20" s="9">
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <v>7</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>9</v>
       </c>
       <c r="H20" s="10">
         <v>10</v>
       </c>
       <c r="I20" s="9">
@@ -3242,52 +3296,55 @@
       </c>
       <c r="AR20" s="9">
         <v>13</v>
       </c>
       <c r="AS20" s="9">
         <v>2</v>
       </c>
       <c r="AT20" s="9">
         <v>15</v>
       </c>
       <c r="AU20" s="9">
         <v>9</v>
       </c>
       <c r="AV20" s="10">
         <v>15</v>
       </c>
       <c r="AW20" s="9">
         <v>17</v>
       </c>
       <c r="AX20" s="9">
         <v>9</v>
       </c>
       <c r="AY20" s="10">
         <v>13</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>18</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>21</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>24</v>
       </c>
       <c r="H21" s="10">
         <v>26</v>
       </c>
       <c r="I21" s="9">
@@ -3397,52 +3454,55 @@
       </c>
       <c r="AR21" s="9">
         <v>78</v>
       </c>
       <c r="AS21" s="9">
         <v>51</v>
       </c>
       <c r="AT21" s="9">
         <v>77</v>
       </c>
       <c r="AU21" s="9">
         <v>58</v>
       </c>
       <c r="AV21" s="10">
         <v>65</v>
       </c>
       <c r="AW21" s="9">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>86</v>
       </c>
       <c r="AY21" s="10">
         <v>86</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>66</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>5</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>10</v>
       </c>
       <c r="F22" s="9">
         <v>5</v>
       </c>
       <c r="G22" s="10">
         <v>15</v>
       </c>
       <c r="H22" s="10">
         <v>4</v>
       </c>
       <c r="I22" s="9">
@@ -3552,52 +3612,55 @@
       </c>
       <c r="AR22" s="9">
         <v>13</v>
       </c>
       <c r="AS22" s="9">
         <v>8</v>
       </c>
       <c r="AT22" s="9">
         <v>107</v>
       </c>
       <c r="AU22" s="9">
         <v>10</v>
       </c>
       <c r="AV22" s="10">
         <v>5</v>
       </c>
       <c r="AW22" s="9">
         <v>14</v>
       </c>
       <c r="AX22" s="9">
         <v>14</v>
       </c>
       <c r="AY22" s="10">
         <v>12</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>2</v>
       </c>
       <c r="C23" s="9">
         <v>3</v>
       </c>
       <c r="D23" s="9">
         <v>2</v>
       </c>
       <c r="E23" s="9">
         <v>3</v>
       </c>
       <c r="F23" s="9">
         <v>7</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>2</v>
       </c>
       <c r="I23" s="9">
@@ -3707,52 +3770,55 @@
       </c>
       <c r="AR23" s="9">
         <v>1</v>
       </c>
       <c r="AS23" s="9">
         <v>3</v>
       </c>
       <c r="AT23" s="9">
         <v>17</v>
       </c>
       <c r="AU23" s="9">
         <v>11</v>
       </c>
       <c r="AV23" s="10">
         <v>5</v>
       </c>
       <c r="AW23" s="9">
         <v>2</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>2</v>
       </c>
       <c r="C24" s="9">
         <v>3</v>
       </c>
       <c r="D24" s="9">
         <v>6</v>
       </c>
       <c r="E24" s="9">
         <v>7</v>
       </c>
       <c r="F24" s="9">
         <v>5</v>
       </c>
       <c r="G24" s="9">
         <v>5</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -3862,52 +3928,55 @@
       </c>
       <c r="AR24" s="9">
         <v>12</v>
       </c>
       <c r="AS24" s="9">
         <v>7</v>
       </c>
       <c r="AT24" s="9">
         <v>25</v>
       </c>
       <c r="AU24" s="9">
         <v>7</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9">
         <v>6</v>
       </c>
       <c r="AX24" s="9">
         <v>14</v>
       </c>
       <c r="AY24" s="10">
         <v>13</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>7</v>
       </c>
       <c r="D25" s="9">
         <v>2</v>
       </c>
       <c r="E25" s="9">
         <v>13</v>
       </c>
       <c r="F25" s="9">
         <v>5</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>6</v>
       </c>
       <c r="I25" s="9">
@@ -4017,52 +4086,55 @@
       </c>
       <c r="AR25" s="9">
         <v>24</v>
       </c>
       <c r="AS25" s="9">
         <v>22</v>
       </c>
       <c r="AT25" s="9">
         <v>22</v>
       </c>
       <c r="AU25" s="9">
         <v>8</v>
       </c>
       <c r="AV25" s="10">
         <v>17</v>
       </c>
       <c r="AW25" s="9">
         <v>8</v>
       </c>
       <c r="AX25" s="9">
         <v>6</v>
       </c>
       <c r="AY25" s="10">
         <v>10</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>2</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>2</v>
       </c>
       <c r="F26" s="9">
         <v>7</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="10">
         <v>6</v>
       </c>
       <c r="I26" s="9">
@@ -4172,52 +4244,55 @@
       </c>
       <c r="AR26" s="9">
         <v>6</v>
       </c>
       <c r="AS26" s="9">
         <v>10</v>
       </c>
       <c r="AT26" s="9">
         <v>18</v>
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>4</v>
       </c>
       <c r="AW26" s="9">
         <v>1</v>
       </c>
       <c r="AX26" s="9">
         <v>13</v>
       </c>
       <c r="AY26" s="10">
         <v>6</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>4</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>5</v>
       </c>
       <c r="I27" s="13">
@@ -4327,244 +4402,249 @@
       </c>
       <c r="AR27" s="13">
         <v>11</v>
       </c>
       <c r="AS27" s="13">
         <v>14</v>
       </c>
       <c r="AT27" s="13">
         <v>7</v>
       </c>
       <c r="AU27" s="13">
         <v>12</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>11</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="13">
         <v>4</v>
       </c>
+      <c r="AZ27" s="13">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AW31" sqref="AW31:AW32"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="24"/>
-[...47 lines deleted...]
-      <c r="AY2" s="24"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4671,106 +4751,110 @@
       </c>
       <c r="AR5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AS5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="17" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="25"/>
-[...47 lines deleted...]
-      <c r="AY6" s="25"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="22"/>
+      <c r="S6" s="22"/>
+      <c r="T6" s="22"/>
+      <c r="U6" s="22"/>
+      <c r="V6" s="22"/>
+      <c r="W6" s="22"/>
+      <c r="X6" s="22"/>
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+      <c r="AJ6" s="22"/>
+      <c r="AK6" s="22"/>
+      <c r="AL6" s="22"/>
+      <c r="AM6" s="22"/>
+      <c r="AN6" s="22"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="22"/>
+      <c r="AQ6" s="22"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AT6" s="22"/>
+      <c r="AU6" s="22"/>
+      <c r="AV6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="22"/>
+      <c r="AY6" s="22"/>
+      <c r="AZ6" s="22"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>581</v>
       </c>
       <c r="C7" s="9">
         <v>704</v>
       </c>
       <c r="D7" s="9">
         <v>528</v>
       </c>
       <c r="E7" s="9">
         <v>704</v>
       </c>
       <c r="F7" s="9">
         <v>543</v>
       </c>
       <c r="G7" s="10">
         <v>691</v>
       </c>
       <c r="H7" s="10">
         <v>796</v>
       </c>
       <c r="I7" s="9">
@@ -4877,55 +4961,58 @@
       </c>
       <c r="AQ7" s="10">
         <v>1314</v>
       </c>
       <c r="AR7" s="9">
         <v>1545</v>
       </c>
       <c r="AS7" s="9">
         <v>1608</v>
       </c>
       <c r="AT7" s="9">
         <v>1564</v>
       </c>
       <c r="AU7" s="9">
         <v>1272</v>
       </c>
       <c r="AV7" s="10">
         <v>1162</v>
       </c>
       <c r="AW7" s="9">
         <v>1101</v>
       </c>
       <c r="AX7" s="9">
         <v>1392</v>
       </c>
-      <c r="AY7" s="26">
+      <c r="AY7" s="19">
         <v>1188</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>1291</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>214</v>
       </c>
       <c r="C8" s="9">
         <v>232</v>
       </c>
       <c r="D8" s="9">
         <v>183</v>
       </c>
       <c r="E8" s="9">
         <v>252</v>
       </c>
       <c r="F8" s="9">
         <v>219</v>
       </c>
       <c r="G8" s="10">
         <v>257</v>
       </c>
       <c r="H8" s="10">
         <v>256</v>
       </c>
       <c r="I8" s="9">
@@ -5035,52 +5122,55 @@
       </c>
       <c r="AR8" s="9">
         <v>638</v>
       </c>
       <c r="AS8" s="9">
         <v>675</v>
       </c>
       <c r="AT8" s="9">
         <v>587</v>
       </c>
       <c r="AU8" s="9">
         <v>538</v>
       </c>
       <c r="AV8" s="10">
         <v>478</v>
       </c>
       <c r="AW8" s="9">
         <v>528</v>
       </c>
       <c r="AX8" s="9">
         <v>599</v>
       </c>
       <c r="AY8" s="10">
         <v>539</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>631</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>105</v>
       </c>
       <c r="C9" s="9">
         <v>125</v>
       </c>
       <c r="D9" s="9">
         <v>77</v>
       </c>
       <c r="E9" s="9">
         <v>113</v>
       </c>
       <c r="F9" s="9">
         <v>83</v>
       </c>
       <c r="G9" s="10">
         <v>107</v>
       </c>
       <c r="H9" s="10">
         <v>131</v>
       </c>
       <c r="I9" s="9">
@@ -5190,52 +5280,55 @@
       </c>
       <c r="AR9" s="9">
         <v>184</v>
       </c>
       <c r="AS9" s="9">
         <v>244</v>
       </c>
       <c r="AT9" s="9">
         <v>233</v>
       </c>
       <c r="AU9" s="9">
         <v>182</v>
       </c>
       <c r="AV9" s="10">
         <v>127</v>
       </c>
       <c r="AW9" s="9">
         <v>112</v>
       </c>
       <c r="AX9" s="9">
         <v>142</v>
       </c>
       <c r="AY9" s="10">
         <v>141</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>154</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>19</v>
       </c>
       <c r="D10" s="9">
         <v>20</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>18</v>
       </c>
       <c r="G10" s="10">
         <v>18</v>
       </c>
       <c r="H10" s="10">
         <v>15</v>
       </c>
       <c r="I10" s="9">
@@ -5345,52 +5438,55 @@
       </c>
       <c r="AR10" s="9">
         <v>11</v>
       </c>
       <c r="AS10" s="9">
         <v>18</v>
       </c>
       <c r="AT10" s="9">
         <v>30</v>
       </c>
       <c r="AU10" s="9">
         <v>26</v>
       </c>
       <c r="AV10" s="10">
         <v>27</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>29</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>68</v>
       </c>
       <c r="C11" s="9">
         <v>93</v>
       </c>
       <c r="D11" s="9">
         <v>77</v>
       </c>
       <c r="E11" s="9">
         <v>96</v>
       </c>
       <c r="F11" s="9">
         <v>67</v>
       </c>
       <c r="G11" s="10">
         <v>102</v>
       </c>
       <c r="H11" s="10">
         <v>121</v>
       </c>
       <c r="I11" s="9">
@@ -5500,52 +5596,55 @@
       </c>
       <c r="AR11" s="9">
         <v>258</v>
       </c>
       <c r="AS11" s="9">
         <v>203</v>
       </c>
       <c r="AT11" s="9">
         <v>235</v>
       </c>
       <c r="AU11" s="9">
         <v>155</v>
       </c>
       <c r="AV11" s="10">
         <v>157</v>
       </c>
       <c r="AW11" s="9">
         <v>153</v>
       </c>
       <c r="AX11" s="9">
         <v>173</v>
       </c>
       <c r="AY11" s="10">
         <v>132</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>139</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="9">
         <v>3</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
       </c>
       <c r="I12" s="9">
@@ -5655,52 +5754,55 @@
       </c>
       <c r="AR12" s="9">
         <v>9</v>
       </c>
       <c r="AS12" s="9">
         <v>10</v>
       </c>
       <c r="AT12" s="9">
         <v>12</v>
       </c>
       <c r="AU12" s="9">
         <v>7</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>10</v>
       </c>
       <c r="AX12" s="9">
         <v>3</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>20</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>22</v>
       </c>
       <c r="E13" s="9">
         <v>28</v>
       </c>
       <c r="F13" s="9">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>16</v>
       </c>
       <c r="H13" s="10">
         <v>34</v>
       </c>
       <c r="I13" s="9">
@@ -5810,52 +5912,55 @@
       </c>
       <c r="AR13" s="9">
         <v>46</v>
       </c>
       <c r="AS13" s="9">
         <v>54</v>
       </c>
       <c r="AT13" s="9">
         <v>54</v>
       </c>
       <c r="AU13" s="9">
         <v>46</v>
       </c>
       <c r="AV13" s="10">
         <v>45</v>
       </c>
       <c r="AW13" s="9">
         <v>24</v>
       </c>
       <c r="AX13" s="9">
         <v>89</v>
       </c>
       <c r="AY13" s="10">
         <v>43</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>44</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>30</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>19</v>
       </c>
       <c r="E14" s="9">
         <v>37</v>
       </c>
       <c r="F14" s="9">
         <v>17</v>
       </c>
       <c r="G14" s="10">
         <v>29</v>
       </c>
       <c r="H14" s="10">
         <v>41</v>
       </c>
       <c r="I14" s="9">
@@ -5965,52 +6070,55 @@
       </c>
       <c r="AR14" s="9">
         <v>73</v>
       </c>
       <c r="AS14" s="9">
         <v>54</v>
       </c>
       <c r="AT14" s="9">
         <v>63</v>
       </c>
       <c r="AU14" s="9">
         <v>42</v>
       </c>
       <c r="AV14" s="10">
         <v>57</v>
       </c>
       <c r="AW14" s="9">
         <v>35</v>
       </c>
       <c r="AX14" s="9">
         <v>60</v>
       </c>
       <c r="AY14" s="10">
         <v>50</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>45</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9">
         <v>6</v>
       </c>
       <c r="D15" s="9">
         <v>8</v>
       </c>
       <c r="E15" s="9">
         <v>8</v>
       </c>
       <c r="F15" s="9">
         <v>6</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>5</v>
       </c>
       <c r="I15" s="9">
@@ -6120,52 +6228,55 @@
       </c>
       <c r="AR15" s="9">
         <v>16</v>
       </c>
       <c r="AS15" s="9">
         <v>20</v>
       </c>
       <c r="AT15" s="9">
         <v>20</v>
       </c>
       <c r="AU15" s="9">
         <v>11</v>
       </c>
       <c r="AV15" s="10">
         <v>5</v>
       </c>
       <c r="AW15" s="9">
         <v>6</v>
       </c>
       <c r="AX15" s="9">
         <v>17</v>
       </c>
       <c r="AY15" s="10">
         <v>12</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>19</v>
       </c>
       <c r="D16" s="9">
         <v>13</v>
       </c>
       <c r="E16" s="9">
         <v>16</v>
       </c>
       <c r="F16" s="9">
         <v>20</v>
       </c>
       <c r="G16" s="10">
         <v>13</v>
       </c>
       <c r="H16" s="10">
         <v>17</v>
       </c>
       <c r="I16" s="9">
@@ -6275,52 +6386,55 @@
       </c>
       <c r="AR16" s="9">
         <v>22</v>
       </c>
       <c r="AS16" s="9">
         <v>26</v>
       </c>
       <c r="AT16" s="9">
         <v>40</v>
       </c>
       <c r="AU16" s="9">
         <v>34</v>
       </c>
       <c r="AV16" s="10">
         <v>28</v>
       </c>
       <c r="AW16" s="9">
         <v>12</v>
       </c>
       <c r="AX16" s="9">
         <v>24</v>
       </c>
       <c r="AY16" s="10">
         <v>22</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>30</v>
       </c>
       <c r="D17" s="9">
         <v>22</v>
       </c>
       <c r="E17" s="9">
         <v>29</v>
       </c>
       <c r="F17" s="9">
         <v>20</v>
       </c>
       <c r="G17" s="10">
         <v>29</v>
       </c>
       <c r="H17" s="10">
         <v>33</v>
       </c>
       <c r="I17" s="9">
@@ -6430,52 +6544,55 @@
       </c>
       <c r="AR17" s="9">
         <v>68</v>
       </c>
       <c r="AS17" s="9">
         <v>45</v>
       </c>
       <c r="AT17" s="9">
         <v>62</v>
       </c>
       <c r="AU17" s="9">
         <v>41</v>
       </c>
       <c r="AV17" s="10">
         <v>38</v>
       </c>
       <c r="AW17" s="9">
         <v>34</v>
       </c>
       <c r="AX17" s="9">
         <v>33</v>
       </c>
       <c r="AY17" s="10">
         <v>30</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>48</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>5</v>
       </c>
       <c r="C18" s="9">
         <v>9</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>4</v>
       </c>
       <c r="I18" s="9">
@@ -6585,52 +6702,55 @@
       </c>
       <c r="AR18" s="9">
         <v>7</v>
       </c>
       <c r="AS18" s="9">
         <v>8</v>
       </c>
       <c r="AT18" s="9">
         <v>14</v>
       </c>
       <c r="AU18" s="9">
         <v>5</v>
       </c>
       <c r="AV18" s="10">
         <v>5</v>
       </c>
       <c r="AW18" s="9">
         <v>5</v>
       </c>
       <c r="AX18" s="9">
         <v>13</v>
       </c>
       <c r="AY18" s="10">
         <v>15</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>7</v>
       </c>
       <c r="C19" s="9">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>12</v>
       </c>
       <c r="E19" s="9">
         <v>3</v>
       </c>
       <c r="F19" s="9">
         <v>5</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>10</v>
       </c>
       <c r="I19" s="9">
@@ -6740,52 +6860,55 @@
       </c>
       <c r="AR19" s="9">
         <v>18</v>
       </c>
       <c r="AS19" s="9">
         <v>14</v>
       </c>
       <c r="AT19" s="9">
         <v>7</v>
       </c>
       <c r="AU19" s="9">
         <v>16</v>
       </c>
       <c r="AV19" s="10">
         <v>17</v>
       </c>
       <c r="AW19" s="9">
         <v>7</v>
       </c>
       <c r="AX19" s="9">
         <v>14</v>
       </c>
       <c r="AY19" s="10">
         <v>7</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>4</v>
       </c>
       <c r="C20" s="9">
         <v>14</v>
       </c>
       <c r="D20" s="9">
         <v>18</v>
       </c>
       <c r="E20" s="9">
         <v>8</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>10</v>
       </c>
       <c r="H20" s="10">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -6895,52 +7018,55 @@
       </c>
       <c r="AR20" s="9">
         <v>10</v>
       </c>
       <c r="AS20" s="9">
         <v>22</v>
       </c>
       <c r="AT20" s="9">
         <v>26</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="10">
         <v>14</v>
       </c>
       <c r="AW20" s="9">
         <v>11</v>
       </c>
       <c r="AX20" s="9">
         <v>17</v>
       </c>
       <c r="AY20" s="10">
         <v>9</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>23</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>37</v>
       </c>
       <c r="C21" s="9">
         <v>36</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>40</v>
       </c>
       <c r="F21" s="9">
         <v>30</v>
       </c>
       <c r="G21" s="10">
         <v>42</v>
       </c>
       <c r="H21" s="10">
         <v>41</v>
       </c>
       <c r="I21" s="9">
@@ -7050,52 +7176,55 @@
       </c>
       <c r="AR21" s="9">
         <v>92</v>
       </c>
       <c r="AS21" s="9">
         <v>80</v>
       </c>
       <c r="AT21" s="9">
         <v>99</v>
       </c>
       <c r="AU21" s="9">
         <v>60</v>
       </c>
       <c r="AV21" s="10">
         <v>71</v>
       </c>
       <c r="AW21" s="9">
         <v>70</v>
       </c>
       <c r="AX21" s="9">
         <v>72</v>
       </c>
       <c r="AY21" s="10">
         <v>87</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>69</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>9</v>
       </c>
       <c r="F22" s="9">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>12</v>
       </c>
       <c r="H22" s="10">
         <v>8</v>
       </c>
       <c r="I22" s="9">
@@ -7205,52 +7334,55 @@
       </c>
       <c r="AR22" s="9">
         <v>13</v>
       </c>
       <c r="AS22" s="9">
         <v>14</v>
       </c>
       <c r="AT22" s="9">
         <v>6</v>
       </c>
       <c r="AU22" s="9">
         <v>26</v>
       </c>
       <c r="AV22" s="10">
         <v>16</v>
       </c>
       <c r="AW22" s="9">
         <v>21</v>
       </c>
       <c r="AX22" s="9">
         <v>37</v>
       </c>
       <c r="AY22" s="10">
         <v>24</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>4</v>
       </c>
       <c r="C23" s="9">
         <v>6</v>
       </c>
       <c r="D23" s="9">
         <v>7</v>
       </c>
       <c r="E23" s="9">
         <v>7</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10">
         <v>5</v>
       </c>
       <c r="H23" s="10">
         <v>12</v>
       </c>
       <c r="I23" s="9">
@@ -7360,52 +7492,55 @@
       </c>
       <c r="AR23" s="9">
         <v>13</v>
       </c>
       <c r="AS23" s="9">
         <v>19</v>
       </c>
       <c r="AT23" s="9">
         <v>12</v>
       </c>
       <c r="AU23" s="9">
         <v>4</v>
       </c>
       <c r="AV23" s="10">
         <v>7</v>
       </c>
       <c r="AW23" s="9">
         <v>5</v>
       </c>
       <c r="AX23" s="9">
         <v>14</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>9</v>
       </c>
       <c r="C24" s="9">
         <v>7</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>8</v>
       </c>
       <c r="F24" s="9">
         <v>7</v>
       </c>
       <c r="G24" s="9">
         <v>12</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -7515,52 +7650,55 @@
       </c>
       <c r="AR24" s="9">
         <v>13</v>
       </c>
       <c r="AS24" s="9">
         <v>17</v>
       </c>
       <c r="AT24" s="9">
         <v>21</v>
       </c>
       <c r="AU24" s="9">
         <v>23</v>
       </c>
       <c r="AV24" s="10">
         <v>13</v>
       </c>
       <c r="AW24" s="9">
         <v>15</v>
       </c>
       <c r="AX24" s="9">
         <v>22</v>
       </c>
       <c r="AY24" s="10">
         <v>8</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>6</v>
       </c>
       <c r="C25" s="9">
         <v>18</v>
       </c>
       <c r="D25" s="9">
         <v>9</v>
       </c>
       <c r="E25" s="9">
         <v>15</v>
       </c>
       <c r="F25" s="9">
         <v>7</v>
       </c>
       <c r="G25" s="9">
         <v>7</v>
       </c>
       <c r="H25" s="10">
         <v>13</v>
       </c>
       <c r="I25" s="9">
@@ -7670,52 +7808,55 @@
       </c>
       <c r="AR25" s="9">
         <v>19</v>
       </c>
       <c r="AS25" s="9">
         <v>62</v>
       </c>
       <c r="AT25" s="9">
         <v>24</v>
       </c>
       <c r="AU25" s="9">
         <v>16</v>
       </c>
       <c r="AV25" s="10">
         <v>39</v>
       </c>
       <c r="AW25" s="9">
         <v>14</v>
       </c>
       <c r="AX25" s="9">
         <v>18</v>
       </c>
       <c r="AY25" s="10">
         <v>14</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>5</v>
       </c>
       <c r="C26" s="9">
         <v>7</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>6</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="9">
@@ -7825,52 +7966,55 @@
       </c>
       <c r="AR26" s="9">
         <v>18</v>
       </c>
       <c r="AS26" s="9">
         <v>10</v>
       </c>
       <c r="AT26" s="9">
         <v>11</v>
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>8</v>
       </c>
       <c r="AW26" s="9">
         <v>9</v>
       </c>
       <c r="AX26" s="9">
         <v>11</v>
       </c>
       <c r="AY26" s="10">
         <v>8</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>6</v>
       </c>
       <c r="C27" s="13">
         <v>9</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>8</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>12</v>
       </c>
       <c r="I27" s="13">
@@ -7980,243 +8124,248 @@
       </c>
       <c r="AR27" s="13">
         <v>17</v>
       </c>
       <c r="AS27" s="13">
         <v>13</v>
       </c>
       <c r="AT27" s="13">
         <v>8</v>
       </c>
       <c r="AU27" s="13">
         <v>14</v>
       </c>
       <c r="AV27" s="13">
         <v>5</v>
       </c>
       <c r="AW27" s="13">
         <v>18</v>
       </c>
       <c r="AX27" s="13">
         <v>8</v>
       </c>
       <c r="AY27" s="13">
         <v>8</v>
       </c>
+      <c r="AZ27" s="13">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AW31" sqref="AW31:AW32"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="24" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="24"/>
-[...47 lines deleted...]
-      <c r="AY2" s="24"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
+      <c r="T2" s="20"/>
+      <c r="U2" s="20"/>
+      <c r="V2" s="20"/>
+      <c r="W2" s="20"/>
+      <c r="X2" s="20"/>
+      <c r="Y2" s="20"/>
+      <c r="Z2" s="20"/>
+      <c r="AA2" s="20"/>
+      <c r="AB2" s="20"/>
+      <c r="AC2" s="20"/>
+      <c r="AD2" s="20"/>
+      <c r="AE2" s="20"/>
+      <c r="AF2" s="20"/>
+      <c r="AG2" s="20"/>
+      <c r="AH2" s="20"/>
+      <c r="AI2" s="20"/>
+      <c r="AJ2" s="20"/>
+      <c r="AK2" s="20"/>
+      <c r="AL2" s="20"/>
+      <c r="AM2" s="20"/>
+      <c r="AN2" s="20"/>
+      <c r="AO2" s="20"/>
+      <c r="AP2" s="20"/>
+      <c r="AQ2" s="20"/>
+      <c r="AR2" s="20"/>
+      <c r="AS2" s="20"/>
+      <c r="AT2" s="20"/>
+      <c r="AU2" s="20"/>
+      <c r="AV2" s="20"/>
+      <c r="AW2" s="20"/>
+      <c r="AX2" s="20"/>
+      <c r="AY2" s="20"/>
+      <c r="AZ2" s="20"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="23">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="23"/>
-[...10 lines deleted...]
-      <c r="N4" s="23">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="23"/>
-[...10 lines deleted...]
-      <c r="Z4" s="19">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="19"/>
-[...10 lines deleted...]
-      <c r="AL4" s="19">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="19"/>
-[...10 lines deleted...]
-      <c r="AX4" s="19">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="19"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="22"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8323,106 +8472,110 @@
       </c>
       <c r="AR5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="AS5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="17" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="25"/>
-[...47 lines deleted...]
-      <c r="AY6" s="25"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="22"/>
+      <c r="K6" s="22"/>
+      <c r="L6" s="22"/>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="22"/>
+      <c r="S6" s="22"/>
+      <c r="T6" s="22"/>
+      <c r="U6" s="22"/>
+      <c r="V6" s="22"/>
+      <c r="W6" s="22"/>
+      <c r="X6" s="22"/>
+      <c r="Y6" s="22"/>
+      <c r="Z6" s="22"/>
+      <c r="AA6" s="22"/>
+      <c r="AB6" s="22"/>
+      <c r="AC6" s="22"/>
+      <c r="AD6" s="22"/>
+      <c r="AE6" s="22"/>
+      <c r="AF6" s="22"/>
+      <c r="AG6" s="22"/>
+      <c r="AH6" s="22"/>
+      <c r="AI6" s="22"/>
+      <c r="AJ6" s="22"/>
+      <c r="AK6" s="22"/>
+      <c r="AL6" s="22"/>
+      <c r="AM6" s="22"/>
+      <c r="AN6" s="22"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="22"/>
+      <c r="AQ6" s="22"/>
+      <c r="AR6" s="22"/>
+      <c r="AS6" s="22"/>
+      <c r="AT6" s="22"/>
+      <c r="AU6" s="22"/>
+      <c r="AV6" s="22"/>
+      <c r="AW6" s="22"/>
+      <c r="AX6" s="22"/>
+      <c r="AY6" s="22"/>
+      <c r="AZ6" s="22"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-240</v>
       </c>
       <c r="C7" s="9">
         <v>-332</v>
       </c>
       <c r="D7" s="9">
         <v>-162</v>
       </c>
       <c r="E7" s="9">
         <v>-294</v>
       </c>
       <c r="F7" s="9">
         <v>-174</v>
       </c>
       <c r="G7" s="10">
         <v>-211</v>
       </c>
       <c r="H7" s="10">
         <v>-299</v>
       </c>
       <c r="I7" s="9">
@@ -8529,55 +8682,58 @@
       </c>
       <c r="AQ7" s="10">
         <v>-412</v>
       </c>
       <c r="AR7" s="9">
         <v>-563</v>
       </c>
       <c r="AS7" s="9">
         <v>-459</v>
       </c>
       <c r="AT7" s="9">
         <v>-316</v>
       </c>
       <c r="AU7" s="9">
         <v>-412</v>
       </c>
       <c r="AV7" s="10">
         <v>-292</v>
       </c>
       <c r="AW7" s="9">
         <v>-277</v>
       </c>
       <c r="AX7" s="9">
         <v>-326</v>
       </c>
-      <c r="AY7" s="26">
+      <c r="AY7" s="19">
         <v>-141</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>-293</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-79</v>
       </c>
       <c r="C8" s="9">
         <v>-65</v>
       </c>
       <c r="D8" s="9">
         <v>-22</v>
       </c>
       <c r="E8" s="9">
         <v>-84</v>
       </c>
       <c r="F8" s="9">
         <v>-74</v>
       </c>
       <c r="G8" s="10">
         <v>-39</v>
       </c>
       <c r="H8" s="10">
         <v>-54</v>
       </c>
       <c r="I8" s="9">
@@ -8687,52 +8843,55 @@
       </c>
       <c r="AR8" s="9">
         <v>-200</v>
       </c>
       <c r="AS8" s="9">
         <v>-131</v>
       </c>
       <c r="AT8" s="9">
         <v>-30</v>
       </c>
       <c r="AU8" s="9">
         <v>-81</v>
       </c>
       <c r="AV8" s="10">
         <v>-29</v>
       </c>
       <c r="AW8" s="9">
         <v>-125</v>
       </c>
       <c r="AX8" s="9">
         <v>-66</v>
       </c>
       <c r="AY8" s="10">
         <v>-42</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>-162</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-64</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-47</v>
       </c>
       <c r="E9" s="9">
         <v>-64</v>
       </c>
       <c r="F9" s="9">
         <v>-43</v>
       </c>
       <c r="G9" s="10">
         <v>-57</v>
       </c>
       <c r="H9" s="10">
         <v>-91</v>
       </c>
       <c r="I9" s="9">
@@ -8842,52 +9001,55 @@
       </c>
       <c r="AR9" s="9">
         <v>-94</v>
       </c>
       <c r="AS9" s="9">
         <v>-138</v>
       </c>
       <c r="AT9" s="9">
         <v>-131</v>
       </c>
       <c r="AU9" s="9">
         <v>-113</v>
       </c>
       <c r="AV9" s="10">
         <v>-63</v>
       </c>
       <c r="AW9" s="9">
         <v>-9</v>
       </c>
       <c r="AX9" s="9">
         <v>-44</v>
       </c>
       <c r="AY9" s="10">
         <v>-47</v>
       </c>
+      <c r="AZ9" s="9">
+        <v>-97</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-8</v>
       </c>
       <c r="C10" s="9">
         <v>-8</v>
       </c>
       <c r="D10" s="9">
         <v>-13</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>-4</v>
       </c>
       <c r="G10" s="10">
         <v>-9</v>
       </c>
       <c r="H10" s="10">
         <v>-6</v>
       </c>
       <c r="I10" s="9">
@@ -8997,52 +9159,55 @@
       </c>
       <c r="AR10" s="9">
         <v>27</v>
       </c>
       <c r="AS10" s="9">
         <v>15</v>
       </c>
       <c r="AT10" s="9">
         <v>-12</v>
       </c>
       <c r="AU10" s="9">
         <v>-20</v>
       </c>
       <c r="AV10" s="10">
         <v>-20</v>
       </c>
       <c r="AW10" s="9">
         <v>-8</v>
       </c>
       <c r="AX10" s="9">
         <v>0</v>
       </c>
       <c r="AY10" s="10">
         <v>-19</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-18</v>
       </c>
       <c r="C11" s="9">
         <v>-59</v>
       </c>
       <c r="D11" s="9">
         <v>-18</v>
       </c>
       <c r="E11" s="9">
         <v>-36</v>
       </c>
       <c r="F11" s="9">
         <v>-14</v>
       </c>
       <c r="G11" s="10">
         <v>-40</v>
       </c>
       <c r="H11" s="10">
         <v>-25</v>
       </c>
       <c r="I11" s="9">
@@ -9152,52 +9317,55 @@
       </c>
       <c r="AR11" s="9">
         <v>-89</v>
       </c>
       <c r="AS11" s="9">
         <v>-27</v>
       </c>
       <c r="AT11" s="9">
         <v>-110</v>
       </c>
       <c r="AU11" s="9">
         <v>-85</v>
       </c>
       <c r="AV11" s="10">
         <v>-66</v>
       </c>
       <c r="AW11" s="9">
         <v>-66</v>
       </c>
       <c r="AX11" s="9">
         <v>-61</v>
       </c>
       <c r="AY11" s="10">
         <v>-6</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>-4</v>
       </c>
       <c r="D12" s="9">
         <v>-1</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>-2</v>
       </c>
       <c r="H12" s="10">
         <v>-1</v>
       </c>
       <c r="I12" s="9">
@@ -9307,52 +9475,55 @@
       </c>
       <c r="AR12" s="9">
         <v>-8</v>
       </c>
       <c r="AS12" s="9">
         <v>-7</v>
       </c>
       <c r="AT12" s="9">
         <v>-4</v>
       </c>
       <c r="AU12" s="9">
         <v>-4</v>
       </c>
       <c r="AV12" s="10">
         <v>0</v>
       </c>
       <c r="AW12" s="9">
         <v>-1</v>
       </c>
       <c r="AX12" s="9">
         <v>-1</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>-16</v>
       </c>
       <c r="C13" s="9">
         <v>-13</v>
       </c>
       <c r="D13" s="9">
         <v>-16</v>
       </c>
       <c r="E13" s="9">
         <v>-22</v>
       </c>
       <c r="F13" s="9">
         <v>-4</v>
       </c>
       <c r="G13" s="10">
         <v>-3</v>
       </c>
       <c r="H13" s="10">
         <v>-29</v>
       </c>
       <c r="I13" s="9">
@@ -9462,52 +9633,55 @@
       </c>
       <c r="AR13" s="9">
         <v>-39</v>
       </c>
       <c r="AS13" s="9">
         <v>-26</v>
       </c>
       <c r="AT13" s="9">
         <v>-29</v>
       </c>
       <c r="AU13" s="9">
         <v>-14</v>
       </c>
       <c r="AV13" s="10">
         <v>-19</v>
       </c>
       <c r="AW13" s="9">
         <v>-21</v>
       </c>
       <c r="AX13" s="9">
         <v>-69</v>
       </c>
       <c r="AY13" s="10">
         <v>-19</v>
       </c>
+      <c r="AZ13" s="9">
+        <v>-23</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-12</v>
       </c>
       <c r="C14" s="9">
         <v>-12</v>
       </c>
       <c r="D14" s="9">
         <v>-3</v>
       </c>
       <c r="E14" s="9">
         <v>-23</v>
       </c>
       <c r="F14" s="9">
         <v>-1</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-8</v>
       </c>
       <c r="I14" s="9">
@@ -9617,52 +9791,55 @@
       </c>
       <c r="AR14" s="9">
         <v>-56</v>
       </c>
       <c r="AS14" s="9">
         <v>-1</v>
       </c>
       <c r="AT14" s="9">
         <v>-27</v>
       </c>
       <c r="AU14" s="9">
         <v>-9</v>
       </c>
       <c r="AV14" s="10">
         <v>-13</v>
       </c>
       <c r="AW14" s="9">
         <v>14</v>
       </c>
       <c r="AX14" s="9">
         <v>-21</v>
       </c>
       <c r="AY14" s="10">
         <v>7</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-4</v>
       </c>
       <c r="C15" s="9">
         <v>-3</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-5</v>
       </c>
       <c r="G15" s="10">
         <v>-2</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9">
@@ -9772,52 +9949,55 @@
       </c>
       <c r="AR15" s="9">
         <v>-13</v>
       </c>
       <c r="AS15" s="9">
         <v>-12</v>
       </c>
       <c r="AT15" s="9">
         <v>-8</v>
       </c>
       <c r="AU15" s="9">
         <v>-2</v>
       </c>
       <c r="AV15" s="10">
         <v>6</v>
       </c>
       <c r="AW15" s="9">
         <v>4</v>
       </c>
       <c r="AX15" s="9">
         <v>-6</v>
       </c>
       <c r="AY15" s="10">
         <v>-8</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>-11</v>
       </c>
       <c r="C16" s="9">
         <v>-11</v>
       </c>
       <c r="D16" s="9">
         <v>-10</v>
       </c>
       <c r="E16" s="9">
         <v>-12</v>
       </c>
       <c r="F16" s="9">
         <v>-13</v>
       </c>
       <c r="G16" s="10">
         <v>-9</v>
       </c>
       <c r="H16" s="10">
         <v>-14</v>
       </c>
       <c r="I16" s="9">
@@ -9927,52 +10107,55 @@
       </c>
       <c r="AR16" s="9">
         <v>-18</v>
       </c>
       <c r="AS16" s="9">
         <v>-16</v>
       </c>
       <c r="AT16" s="9">
         <v>-27</v>
       </c>
       <c r="AU16" s="9">
         <v>-17</v>
       </c>
       <c r="AV16" s="10">
         <v>-2</v>
       </c>
       <c r="AW16" s="9">
         <v>-9</v>
       </c>
       <c r="AX16" s="9">
         <v>-8</v>
       </c>
       <c r="AY16" s="10">
         <v>-2</v>
       </c>
+      <c r="AZ16" s="9">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-3</v>
       </c>
       <c r="C17" s="9">
         <v>-13</v>
       </c>
       <c r="D17" s="9">
         <v>-8</v>
       </c>
       <c r="E17" s="9">
         <v>-15</v>
       </c>
       <c r="F17" s="9">
         <v>-11</v>
       </c>
       <c r="G17" s="10">
         <v>-9</v>
       </c>
       <c r="H17" s="10">
         <v>-15</v>
       </c>
       <c r="I17" s="9">
@@ -10082,52 +10265,55 @@
       </c>
       <c r="AR17" s="9">
         <v>-23</v>
       </c>
       <c r="AS17" s="9">
         <v>-21</v>
       </c>
       <c r="AT17" s="9">
         <v>-28</v>
       </c>
       <c r="AU17" s="9">
         <v>-21</v>
       </c>
       <c r="AV17" s="10">
         <v>-22</v>
       </c>
       <c r="AW17" s="9">
         <v>-11</v>
       </c>
       <c r="AX17" s="9">
         <v>-12</v>
       </c>
       <c r="AY17" s="10">
         <v>3</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>-11</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>-3</v>
       </c>
       <c r="C18" s="9">
         <v>-2</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>-2</v>
       </c>
       <c r="G18" s="10">
         <v>-1</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -10237,52 +10423,55 @@
       </c>
       <c r="AR18" s="9">
         <v>-3</v>
       </c>
       <c r="AS18" s="9">
         <v>10</v>
       </c>
       <c r="AT18" s="9">
         <v>-3</v>
       </c>
       <c r="AU18" s="9">
         <v>3</v>
       </c>
       <c r="AV18" s="10">
         <v>6</v>
       </c>
       <c r="AW18" s="9">
         <v>-3</v>
       </c>
       <c r="AX18" s="9">
         <v>-5</v>
       </c>
       <c r="AY18" s="10">
         <v>-11</v>
       </c>
+      <c r="AZ18" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>-4</v>
       </c>
       <c r="D19" s="9">
         <v>-8</v>
       </c>
       <c r="E19" s="9">
         <v>2</v>
       </c>
       <c r="F19" s="9">
         <v>-1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>-6</v>
       </c>
       <c r="I19" s="9">
@@ -10392,52 +10581,55 @@
       </c>
       <c r="AR19" s="9">
         <v>-10</v>
       </c>
       <c r="AS19" s="9">
         <v>15</v>
       </c>
       <c r="AT19" s="9">
         <v>12</v>
       </c>
       <c r="AU19" s="9">
         <v>-2</v>
       </c>
       <c r="AV19" s="10">
         <v>-14</v>
       </c>
       <c r="AW19" s="9">
         <v>11</v>
       </c>
       <c r="AX19" s="9">
         <v>7</v>
       </c>
       <c r="AY19" s="10">
         <v>12</v>
       </c>
+      <c r="AZ19" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="9">
         <v>-8</v>
       </c>
       <c r="D20" s="9">
         <v>-11</v>
       </c>
       <c r="E20" s="9">
         <v>-1</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>-1</v>
       </c>
       <c r="H20" s="10">
         <v>-6</v>
       </c>
       <c r="I20" s="9">
@@ -10547,52 +10739,55 @@
       </c>
       <c r="AR20" s="9">
         <v>3</v>
       </c>
       <c r="AS20" s="9">
         <v>-20</v>
       </c>
       <c r="AT20" s="9">
         <v>-11</v>
       </c>
       <c r="AU20" s="9">
         <v>-10</v>
       </c>
       <c r="AV20" s="10">
         <v>1</v>
       </c>
       <c r="AW20" s="9">
         <v>6</v>
       </c>
       <c r="AX20" s="9">
         <v>-8</v>
       </c>
       <c r="AY20" s="10">
         <v>4</v>
       </c>
+      <c r="AZ20" s="9">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-19</v>
       </c>
       <c r="C21" s="9">
         <v>-15</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>-19</v>
       </c>
       <c r="F21" s="9">
         <v>-5</v>
       </c>
       <c r="G21" s="10">
         <v>-18</v>
       </c>
       <c r="H21" s="10">
         <v>-15</v>
       </c>
       <c r="I21" s="9">
@@ -10702,52 +10897,55 @@
       </c>
       <c r="AR21" s="9">
         <v>-14</v>
       </c>
       <c r="AS21" s="9">
         <v>-29</v>
       </c>
       <c r="AT21" s="9">
         <v>-22</v>
       </c>
       <c r="AU21" s="9">
         <v>-2</v>
       </c>
       <c r="AV21" s="10">
         <v>-6</v>
       </c>
       <c r="AW21" s="9">
         <v>-19</v>
       </c>
       <c r="AX21" s="9">
         <v>14</v>
       </c>
       <c r="AY21" s="10">
         <v>-1</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>-3</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>1</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>-4</v>
       </c>
       <c r="I22" s="9">
@@ -10857,52 +11055,55 @@
       </c>
       <c r="AR22" s="9">
         <v>0</v>
       </c>
       <c r="AS22" s="9">
         <v>-6</v>
       </c>
       <c r="AT22" s="9">
         <v>101</v>
       </c>
       <c r="AU22" s="9">
         <v>-16</v>
       </c>
       <c r="AV22" s="10">
         <v>-11</v>
       </c>
       <c r="AW22" s="9">
         <v>-7</v>
       </c>
       <c r="AX22" s="9">
         <v>-23</v>
       </c>
       <c r="AY22" s="10">
         <v>-12</v>
       </c>
+      <c r="AZ22" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>-2</v>
       </c>
       <c r="C23" s="9">
         <v>-3</v>
       </c>
       <c r="D23" s="9">
         <v>-5</v>
       </c>
       <c r="E23" s="9">
         <v>-4</v>
       </c>
       <c r="F23" s="9">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>-4</v>
       </c>
       <c r="H23" s="10">
         <v>-10</v>
       </c>
       <c r="I23" s="9">
@@ -11012,52 +11213,55 @@
       </c>
       <c r="AR23" s="9">
         <v>-12</v>
       </c>
       <c r="AS23" s="9">
         <v>-16</v>
       </c>
       <c r="AT23" s="9">
         <v>5</v>
       </c>
       <c r="AU23" s="9">
         <v>7</v>
       </c>
       <c r="AV23" s="10">
         <v>-2</v>
       </c>
       <c r="AW23" s="9">
         <v>-3</v>
       </c>
       <c r="AX23" s="9">
         <v>-9</v>
       </c>
       <c r="AY23" s="10">
         <v>0</v>
       </c>
+      <c r="AZ23" s="9">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-4</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>-1</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-7</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="9">
@@ -11167,52 +11371,55 @@
       </c>
       <c r="AR24" s="9">
         <v>-1</v>
       </c>
       <c r="AS24" s="9">
         <v>-10</v>
       </c>
       <c r="AT24" s="9">
         <v>4</v>
       </c>
       <c r="AU24" s="9">
         <v>-16</v>
       </c>
       <c r="AV24" s="10">
         <v>-7</v>
       </c>
       <c r="AW24" s="9">
         <v>-9</v>
       </c>
       <c r="AX24" s="9">
         <v>-8</v>
       </c>
       <c r="AY24" s="10">
         <v>5</v>
       </c>
+      <c r="AZ24" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>1</v>
       </c>
       <c r="C25" s="9">
         <v>-11</v>
       </c>
       <c r="D25" s="9">
         <v>-7</v>
       </c>
       <c r="E25" s="9">
         <v>-2</v>
       </c>
       <c r="F25" s="9">
         <v>-2</v>
       </c>
       <c r="G25" s="9">
         <v>-3</v>
       </c>
       <c r="H25" s="10">
         <v>-7</v>
       </c>
       <c r="I25" s="9">
@@ -11322,52 +11529,55 @@
       </c>
       <c r="AR25" s="9">
         <v>5</v>
       </c>
       <c r="AS25" s="9">
         <v>-40</v>
       </c>
       <c r="AT25" s="9">
         <v>-2</v>
       </c>
       <c r="AU25" s="9">
         <v>-8</v>
       </c>
       <c r="AV25" s="10">
         <v>-22</v>
       </c>
       <c r="AW25" s="9">
         <v>-6</v>
       </c>
       <c r="AX25" s="9">
         <v>-12</v>
       </c>
       <c r="AY25" s="10">
         <v>-4</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" s="9">
         <v>-5</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="9">
         <v>-4</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>-4</v>
       </c>
       <c r="H26" s="10">
         <v>-5</v>
       </c>
       <c r="I26" s="9">
@@ -11477,52 +11687,55 @@
       </c>
       <c r="AR26" s="9">
         <v>-12</v>
       </c>
       <c r="AS26" s="9">
         <v>0</v>
       </c>
       <c r="AT26" s="9">
         <v>7</v>
       </c>
       <c r="AU26" s="9">
         <v>0</v>
       </c>
       <c r="AV26" s="10">
         <v>-4</v>
       </c>
       <c r="AW26" s="9">
         <v>-8</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>-2</v>
       </c>
+      <c r="AZ26" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-1</v>
       </c>
       <c r="C27" s="13">
         <v>-5</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>-3</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13">
         <v>-7</v>
       </c>
       <c r="I27" s="13">
@@ -11632,75 +11845,78 @@
       </c>
       <c r="AR27" s="13">
         <v>-6</v>
       </c>
       <c r="AS27" s="13">
         <v>1</v>
       </c>
       <c r="AT27" s="13">
         <v>-1</v>
       </c>
       <c r="AU27" s="13">
         <v>-2</v>
       </c>
       <c r="AV27" s="13">
         <v>-5</v>
       </c>
       <c r="AW27" s="13">
         <v>-7</v>
       </c>
       <c r="AX27" s="13">
         <v>4</v>
       </c>
       <c r="AY27" s="13">
         <v>-4</v>
       </c>
+      <c r="AZ27" s="13">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>