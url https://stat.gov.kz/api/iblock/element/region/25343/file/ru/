--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12045" yWindow="285" windowWidth="16260" windowHeight="10605"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо межрегиональной миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -722,75 +722,75 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AL1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.28515625" style="14" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="14" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
@@ -800,64 +800,65 @@
       <c r="AB2" s="20"/>
       <c r="AC2" s="20"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
       <c r="AF2" s="20"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
       <c r="AI2" s="20"/>
       <c r="AJ2" s="20"/>
       <c r="AK2" s="20"/>
       <c r="AL2" s="20"/>
       <c r="AM2" s="20"/>
       <c r="AN2" s="20"/>
       <c r="AO2" s="20"/>
       <c r="AP2" s="20"/>
       <c r="AQ2" s="20"/>
       <c r="AR2" s="20"/>
       <c r="AS2" s="20"/>
       <c r="AT2" s="20"/>
       <c r="AU2" s="20"/>
       <c r="AV2" s="20"/>
       <c r="AW2" s="20"/>
       <c r="AX2" s="20"/>
       <c r="AY2" s="20"/>
       <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="26">
         <v>2022</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
@@ -876,52 +877,53 @@
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21">
         <v>2025</v>
       </c>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
       <c r="AO4" s="21"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="21"/>
       <c r="AR4" s="21"/>
       <c r="AS4" s="21"/>
       <c r="AT4" s="21"/>
       <c r="AU4" s="21"/>
       <c r="AV4" s="21"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21">
         <v>2026</v>
       </c>
       <c r="AY4" s="21"/>
       <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
@@ -1032,52 +1034,55 @@
       </c>
       <c r="AS5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="16" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
@@ -1087,52 +1092,53 @@
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
+      <c r="BA6" s="22"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>341</v>
       </c>
       <c r="C7" s="9">
         <v>372</v>
       </c>
       <c r="D7" s="9">
         <v>366</v>
       </c>
       <c r="E7" s="9">
         <v>410</v>
       </c>
       <c r="F7" s="9">
         <v>369</v>
       </c>
       <c r="G7" s="10">
         <v>480</v>
       </c>
       <c r="H7" s="10">
         <v>497</v>
       </c>
       <c r="I7" s="9">
@@ -1245,52 +1251,55 @@
       </c>
       <c r="AS7" s="9">
         <v>1149</v>
       </c>
       <c r="AT7" s="9">
         <v>1248</v>
       </c>
       <c r="AU7" s="9">
         <v>860</v>
       </c>
       <c r="AV7" s="10">
         <v>870</v>
       </c>
       <c r="AW7" s="9">
         <v>824</v>
       </c>
       <c r="AX7" s="9">
         <v>1066</v>
       </c>
       <c r="AY7" s="19">
         <v>1047</v>
       </c>
       <c r="AZ7" s="9">
         <v>998</v>
       </c>
+      <c r="BA7" s="9">
+        <v>960</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>135</v>
       </c>
       <c r="C8" s="9">
         <v>167</v>
       </c>
       <c r="D8" s="9">
         <v>161</v>
       </c>
       <c r="E8" s="9">
         <v>168</v>
       </c>
       <c r="F8" s="9">
         <v>145</v>
       </c>
       <c r="G8" s="10">
         <v>218</v>
       </c>
       <c r="H8" s="10">
         <v>202</v>
       </c>
       <c r="I8" s="9">
@@ -1403,52 +1412,55 @@
       </c>
       <c r="AS8" s="9">
         <v>544</v>
       </c>
       <c r="AT8" s="9">
         <v>557</v>
       </c>
       <c r="AU8" s="9">
         <v>457</v>
       </c>
       <c r="AV8" s="10">
         <v>449</v>
       </c>
       <c r="AW8" s="9">
         <v>403</v>
       </c>
       <c r="AX8" s="9">
         <v>533</v>
       </c>
       <c r="AY8" s="10">
         <v>497</v>
       </c>
       <c r="AZ8" s="9">
         <v>469</v>
       </c>
+      <c r="BA8" s="9">
+        <v>430</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>41</v>
       </c>
       <c r="C9" s="9">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>30</v>
       </c>
       <c r="E9" s="9">
         <v>49</v>
       </c>
       <c r="F9" s="9">
         <v>40</v>
       </c>
       <c r="G9" s="10">
         <v>50</v>
       </c>
       <c r="H9" s="10">
         <v>40</v>
       </c>
       <c r="I9" s="9">
@@ -1561,52 +1573,55 @@
       </c>
       <c r="AS9" s="9">
         <v>106</v>
       </c>
       <c r="AT9" s="9">
         <v>102</v>
       </c>
       <c r="AU9" s="9">
         <v>69</v>
       </c>
       <c r="AV9" s="10">
         <v>64</v>
       </c>
       <c r="AW9" s="9">
         <v>103</v>
       </c>
       <c r="AX9" s="9">
         <v>98</v>
       </c>
       <c r="AY9" s="10">
         <v>94</v>
       </c>
       <c r="AZ9" s="9">
         <v>57</v>
       </c>
+      <c r="BA9" s="9">
+        <v>107</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>8</v>
       </c>
       <c r="C10" s="9">
         <v>11</v>
       </c>
       <c r="D10" s="9">
         <v>7</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>14</v>
       </c>
       <c r="G10" s="10">
         <v>9</v>
       </c>
       <c r="H10" s="10">
         <v>9</v>
       </c>
       <c r="I10" s="9">
@@ -1719,52 +1734,55 @@
       </c>
       <c r="AS10" s="9">
         <v>33</v>
       </c>
       <c r="AT10" s="9">
         <v>18</v>
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>7</v>
       </c>
       <c r="AW10" s="9">
         <v>4</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>10</v>
       </c>
       <c r="AZ10" s="9">
         <v>18</v>
       </c>
+      <c r="BA10" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>50</v>
       </c>
       <c r="C11" s="9">
         <v>34</v>
       </c>
       <c r="D11" s="9">
         <v>59</v>
       </c>
       <c r="E11" s="9">
         <v>60</v>
       </c>
       <c r="F11" s="9">
         <v>53</v>
       </c>
       <c r="G11" s="10">
         <v>62</v>
       </c>
       <c r="H11" s="10">
         <v>96</v>
       </c>
       <c r="I11" s="9">
@@ -1877,52 +1895,55 @@
       </c>
       <c r="AS11" s="9">
         <v>176</v>
       </c>
       <c r="AT11" s="9">
         <v>125</v>
       </c>
       <c r="AU11" s="9">
         <v>70</v>
       </c>
       <c r="AV11" s="10">
         <v>91</v>
       </c>
       <c r="AW11" s="9">
         <v>87</v>
       </c>
       <c r="AX11" s="9">
         <v>112</v>
       </c>
       <c r="AY11" s="10">
         <v>126</v>
       </c>
       <c r="AZ11" s="9">
         <v>137</v>
       </c>
+      <c r="BA11" s="9">
+        <v>88</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>3</v>
       </c>
       <c r="D12" s="9">
         <v>2</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>4</v>
       </c>
       <c r="H12" s="10">
         <v>5</v>
       </c>
       <c r="I12" s="9">
@@ -2035,52 +2056,55 @@
       </c>
       <c r="AS12" s="9">
         <v>3</v>
       </c>
       <c r="AT12" s="9">
         <v>8</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>9</v>
       </c>
       <c r="AX12" s="9">
         <v>2</v>
       </c>
       <c r="AY12" s="10">
         <v>10</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
+      <c r="BA12" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>4</v>
       </c>
       <c r="C13" s="9">
         <v>6</v>
       </c>
       <c r="D13" s="9">
         <v>6</v>
       </c>
       <c r="E13" s="9">
         <v>6</v>
       </c>
       <c r="F13" s="9">
         <v>11</v>
       </c>
       <c r="G13" s="10">
         <v>13</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="9">
@@ -2193,52 +2217,55 @@
       </c>
       <c r="AS13" s="9">
         <v>28</v>
       </c>
       <c r="AT13" s="9">
         <v>25</v>
       </c>
       <c r="AU13" s="9">
         <v>32</v>
       </c>
       <c r="AV13" s="10">
         <v>26</v>
       </c>
       <c r="AW13" s="9">
         <v>3</v>
       </c>
       <c r="AX13" s="9">
         <v>20</v>
       </c>
       <c r="AY13" s="10">
         <v>24</v>
       </c>
       <c r="AZ13" s="9">
         <v>21</v>
       </c>
+      <c r="BA13" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>18</v>
       </c>
       <c r="C14" s="9">
         <v>15</v>
       </c>
       <c r="D14" s="9">
         <v>16</v>
       </c>
       <c r="E14" s="9">
         <v>14</v>
       </c>
       <c r="F14" s="9">
         <v>16</v>
       </c>
       <c r="G14" s="10">
         <v>23</v>
       </c>
       <c r="H14" s="10">
         <v>33</v>
       </c>
       <c r="I14" s="9">
@@ -2351,52 +2378,55 @@
       </c>
       <c r="AS14" s="9">
         <v>53</v>
       </c>
       <c r="AT14" s="9">
         <v>36</v>
       </c>
       <c r="AU14" s="9">
         <v>33</v>
       </c>
       <c r="AV14" s="10">
         <v>44</v>
       </c>
       <c r="AW14" s="9">
         <v>49</v>
       </c>
       <c r="AX14" s="9">
         <v>39</v>
       </c>
       <c r="AY14" s="10">
         <v>57</v>
       </c>
       <c r="AZ14" s="9">
         <v>42</v>
       </c>
+      <c r="BA14" s="9">
+        <v>40</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>4</v>
       </c>
       <c r="C15" s="9">
         <v>3</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>2</v>
       </c>
       <c r="F15" s="9">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10">
         <v>7</v>
       </c>
       <c r="I15" s="9">
@@ -2509,52 +2539,55 @@
       </c>
       <c r="AS15" s="9">
         <v>8</v>
       </c>
       <c r="AT15" s="9">
         <v>12</v>
       </c>
       <c r="AU15" s="9">
         <v>9</v>
       </c>
       <c r="AV15" s="10">
         <v>11</v>
       </c>
       <c r="AW15" s="9">
         <v>10</v>
       </c>
       <c r="AX15" s="9">
         <v>11</v>
       </c>
       <c r="AY15" s="10">
         <v>4</v>
       </c>
       <c r="AZ15" s="9">
         <v>15</v>
       </c>
+      <c r="BA15" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>4</v>
       </c>
       <c r="C16" s="9">
         <v>8</v>
       </c>
       <c r="D16" s="9">
         <v>3</v>
       </c>
       <c r="E16" s="9">
         <v>4</v>
       </c>
       <c r="F16" s="9">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="9">
@@ -2667,52 +2700,55 @@
       </c>
       <c r="AS16" s="9">
         <v>10</v>
       </c>
       <c r="AT16" s="9">
         <v>13</v>
       </c>
       <c r="AU16" s="9">
         <v>17</v>
       </c>
       <c r="AV16" s="10">
         <v>26</v>
       </c>
       <c r="AW16" s="9">
         <v>3</v>
       </c>
       <c r="AX16" s="9">
         <v>16</v>
       </c>
       <c r="AY16" s="10">
         <v>20</v>
       </c>
       <c r="AZ16" s="9">
         <v>6</v>
       </c>
+      <c r="BA16" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>13</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <v>14</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>20</v>
       </c>
       <c r="H17" s="10">
         <v>18</v>
       </c>
       <c r="I17" s="9">
@@ -2825,52 +2861,55 @@
       </c>
       <c r="AS17" s="9">
         <v>24</v>
       </c>
       <c r="AT17" s="9">
         <v>34</v>
       </c>
       <c r="AU17" s="9">
         <v>20</v>
       </c>
       <c r="AV17" s="10">
         <v>16</v>
       </c>
       <c r="AW17" s="9">
         <v>23</v>
       </c>
       <c r="AX17" s="9">
         <v>21</v>
       </c>
       <c r="AY17" s="10">
         <v>33</v>
       </c>
       <c r="AZ17" s="9">
         <v>37</v>
       </c>
+      <c r="BA17" s="9">
+        <v>33</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>7</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>6</v>
       </c>
       <c r="F18" s="9">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>3</v>
       </c>
       <c r="H18" s="10">
         <v>6</v>
       </c>
       <c r="I18" s="9">
@@ -2983,52 +3022,55 @@
       </c>
       <c r="AS18" s="9">
         <v>18</v>
       </c>
       <c r="AT18" s="9">
         <v>11</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="10">
         <v>11</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9">
         <v>8</v>
       </c>
       <c r="AY18" s="10">
         <v>4</v>
       </c>
       <c r="AZ18" s="9">
         <v>11</v>
       </c>
+      <c r="BA18" s="9">
+        <v>34</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>9</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>4</v>
       </c>
       <c r="I19" s="9">
@@ -3141,52 +3183,55 @@
       </c>
       <c r="AS19" s="9">
         <v>29</v>
       </c>
       <c r="AT19" s="9">
         <v>19</v>
       </c>
       <c r="AU19" s="9">
         <v>14</v>
       </c>
       <c r="AV19" s="10">
         <v>3</v>
       </c>
       <c r="AW19" s="9">
         <v>18</v>
       </c>
       <c r="AX19" s="9">
         <v>21</v>
       </c>
       <c r="AY19" s="10">
         <v>19</v>
       </c>
       <c r="AZ19" s="9">
         <v>15</v>
       </c>
+      <c r="BA19" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>5</v>
       </c>
       <c r="C20" s="9">
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <v>7</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>9</v>
       </c>
       <c r="H20" s="10">
         <v>10</v>
       </c>
       <c r="I20" s="9">
@@ -3299,52 +3344,55 @@
       </c>
       <c r="AS20" s="9">
         <v>2</v>
       </c>
       <c r="AT20" s="9">
         <v>15</v>
       </c>
       <c r="AU20" s="9">
         <v>9</v>
       </c>
       <c r="AV20" s="10">
         <v>15</v>
       </c>
       <c r="AW20" s="9">
         <v>17</v>
       </c>
       <c r="AX20" s="9">
         <v>9</v>
       </c>
       <c r="AY20" s="10">
         <v>13</v>
       </c>
       <c r="AZ20" s="9">
         <v>9</v>
       </c>
+      <c r="BA20" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>18</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>21</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>24</v>
       </c>
       <c r="H21" s="10">
         <v>26</v>
       </c>
       <c r="I21" s="9">
@@ -3457,52 +3505,55 @@
       </c>
       <c r="AS21" s="9">
         <v>51</v>
       </c>
       <c r="AT21" s="9">
         <v>77</v>
       </c>
       <c r="AU21" s="9">
         <v>58</v>
       </c>
       <c r="AV21" s="10">
         <v>65</v>
       </c>
       <c r="AW21" s="9">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>86</v>
       </c>
       <c r="AY21" s="10">
         <v>86</v>
       </c>
       <c r="AZ21" s="9">
         <v>66</v>
       </c>
+      <c r="BA21" s="9">
+        <v>53</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>5</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>10</v>
       </c>
       <c r="F22" s="9">
         <v>5</v>
       </c>
       <c r="G22" s="10">
         <v>15</v>
       </c>
       <c r="H22" s="10">
         <v>4</v>
       </c>
       <c r="I22" s="9">
@@ -3615,52 +3666,55 @@
       </c>
       <c r="AS22" s="9">
         <v>8</v>
       </c>
       <c r="AT22" s="9">
         <v>107</v>
       </c>
       <c r="AU22" s="9">
         <v>10</v>
       </c>
       <c r="AV22" s="10">
         <v>5</v>
       </c>
       <c r="AW22" s="9">
         <v>14</v>
       </c>
       <c r="AX22" s="9">
         <v>14</v>
       </c>
       <c r="AY22" s="10">
         <v>12</v>
       </c>
       <c r="AZ22" s="9">
         <v>17</v>
       </c>
+      <c r="BA22" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>2</v>
       </c>
       <c r="C23" s="9">
         <v>3</v>
       </c>
       <c r="D23" s="9">
         <v>2</v>
       </c>
       <c r="E23" s="9">
         <v>3</v>
       </c>
       <c r="F23" s="9">
         <v>7</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>2</v>
       </c>
       <c r="I23" s="9">
@@ -3773,52 +3827,55 @@
       </c>
       <c r="AS23" s="9">
         <v>3</v>
       </c>
       <c r="AT23" s="9">
         <v>17</v>
       </c>
       <c r="AU23" s="9">
         <v>11</v>
       </c>
       <c r="AV23" s="10">
         <v>5</v>
       </c>
       <c r="AW23" s="9">
         <v>2</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
+      <c r="BA23" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>2</v>
       </c>
       <c r="C24" s="9">
         <v>3</v>
       </c>
       <c r="D24" s="9">
         <v>6</v>
       </c>
       <c r="E24" s="9">
         <v>7</v>
       </c>
       <c r="F24" s="9">
         <v>5</v>
       </c>
       <c r="G24" s="9">
         <v>5</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -3931,52 +3988,55 @@
       </c>
       <c r="AS24" s="9">
         <v>7</v>
       </c>
       <c r="AT24" s="9">
         <v>25</v>
       </c>
       <c r="AU24" s="9">
         <v>7</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9">
         <v>6</v>
       </c>
       <c r="AX24" s="9">
         <v>14</v>
       </c>
       <c r="AY24" s="10">
         <v>13</v>
       </c>
       <c r="AZ24" s="9">
         <v>15</v>
       </c>
+      <c r="BA24" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>7</v>
       </c>
       <c r="D25" s="9">
         <v>2</v>
       </c>
       <c r="E25" s="9">
         <v>13</v>
       </c>
       <c r="F25" s="9">
         <v>5</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>6</v>
       </c>
       <c r="I25" s="9">
@@ -4089,52 +4149,55 @@
       </c>
       <c r="AS25" s="9">
         <v>22</v>
       </c>
       <c r="AT25" s="9">
         <v>22</v>
       </c>
       <c r="AU25" s="9">
         <v>8</v>
       </c>
       <c r="AV25" s="10">
         <v>17</v>
       </c>
       <c r="AW25" s="9">
         <v>8</v>
       </c>
       <c r="AX25" s="9">
         <v>6</v>
       </c>
       <c r="AY25" s="10">
         <v>10</v>
       </c>
       <c r="AZ25" s="9">
         <v>28</v>
       </c>
+      <c r="BA25" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>2</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>2</v>
       </c>
       <c r="F26" s="9">
         <v>7</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="10">
         <v>6</v>
       </c>
       <c r="I26" s="9">
@@ -4247,52 +4310,55 @@
       </c>
       <c r="AS26" s="9">
         <v>10</v>
       </c>
       <c r="AT26" s="9">
         <v>18</v>
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>4</v>
       </c>
       <c r="AW26" s="9">
         <v>1</v>
       </c>
       <c r="AX26" s="9">
         <v>13</v>
       </c>
       <c r="AY26" s="10">
         <v>6</v>
       </c>
       <c r="AZ26" s="9">
         <v>22</v>
       </c>
+      <c r="BA26" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>4</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>5</v>
       </c>
       <c r="I27" s="13">
@@ -4405,113 +4471,116 @@
       </c>
       <c r="AS27" s="13">
         <v>14</v>
       </c>
       <c r="AT27" s="13">
         <v>7</v>
       </c>
       <c r="AU27" s="13">
         <v>12</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>11</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="13">
         <v>4</v>
       </c>
       <c r="AZ27" s="13">
         <v>7</v>
       </c>
+      <c r="BA27" s="13">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO28" sqref="AO28"/>
+      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
@@ -4521,65 +4590,66 @@
       <c r="AB2" s="20"/>
       <c r="AC2" s="20"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
       <c r="AF2" s="20"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
       <c r="AI2" s="20"/>
       <c r="AJ2" s="20"/>
       <c r="AK2" s="20"/>
       <c r="AL2" s="20"/>
       <c r="AM2" s="20"/>
       <c r="AN2" s="20"/>
       <c r="AO2" s="20"/>
       <c r="AP2" s="20"/>
       <c r="AQ2" s="20"/>
       <c r="AR2" s="20"/>
       <c r="AS2" s="20"/>
       <c r="AT2" s="20"/>
       <c r="AU2" s="20"/>
       <c r="AV2" s="20"/>
       <c r="AW2" s="20"/>
       <c r="AX2" s="20"/>
       <c r="AY2" s="20"/>
       <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="26">
         <v>2022</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
@@ -4598,52 +4668,53 @@
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21">
         <v>2025</v>
       </c>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
       <c r="AO4" s="21"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="21"/>
       <c r="AR4" s="21"/>
       <c r="AS4" s="21"/>
       <c r="AT4" s="21"/>
       <c r="AU4" s="21"/>
       <c r="AV4" s="21"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21">
         <v>2026</v>
       </c>
       <c r="AY4" s="21"/>
       <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
@@ -4754,52 +4825,55 @@
       </c>
       <c r="AS5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="16" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
@@ -4809,52 +4883,53 @@
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
+      <c r="BA6" s="22"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>581</v>
       </c>
       <c r="C7" s="9">
         <v>704</v>
       </c>
       <c r="D7" s="9">
         <v>528</v>
       </c>
       <c r="E7" s="9">
         <v>704</v>
       </c>
       <c r="F7" s="9">
         <v>543</v>
       </c>
       <c r="G7" s="10">
         <v>691</v>
       </c>
       <c r="H7" s="10">
         <v>796</v>
       </c>
       <c r="I7" s="9">
@@ -4967,52 +5042,55 @@
       </c>
       <c r="AS7" s="9">
         <v>1608</v>
       </c>
       <c r="AT7" s="9">
         <v>1564</v>
       </c>
       <c r="AU7" s="9">
         <v>1272</v>
       </c>
       <c r="AV7" s="10">
         <v>1162</v>
       </c>
       <c r="AW7" s="9">
         <v>1101</v>
       </c>
       <c r="AX7" s="9">
         <v>1392</v>
       </c>
       <c r="AY7" s="19">
         <v>1188</v>
       </c>
       <c r="AZ7" s="9">
         <v>1291</v>
       </c>
+      <c r="BA7" s="9">
+        <v>1157</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>214</v>
       </c>
       <c r="C8" s="9">
         <v>232</v>
       </c>
       <c r="D8" s="9">
         <v>183</v>
       </c>
       <c r="E8" s="9">
         <v>252</v>
       </c>
       <c r="F8" s="9">
         <v>219</v>
       </c>
       <c r="G8" s="10">
         <v>257</v>
       </c>
       <c r="H8" s="10">
         <v>256</v>
       </c>
       <c r="I8" s="9">
@@ -5125,52 +5203,55 @@
       </c>
       <c r="AS8" s="9">
         <v>675</v>
       </c>
       <c r="AT8" s="9">
         <v>587</v>
       </c>
       <c r="AU8" s="9">
         <v>538</v>
       </c>
       <c r="AV8" s="10">
         <v>478</v>
       </c>
       <c r="AW8" s="9">
         <v>528</v>
       </c>
       <c r="AX8" s="9">
         <v>599</v>
       </c>
       <c r="AY8" s="10">
         <v>539</v>
       </c>
       <c r="AZ8" s="9">
         <v>631</v>
       </c>
+      <c r="BA8" s="9">
+        <v>464</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>105</v>
       </c>
       <c r="C9" s="9">
         <v>125</v>
       </c>
       <c r="D9" s="9">
         <v>77</v>
       </c>
       <c r="E9" s="9">
         <v>113</v>
       </c>
       <c r="F9" s="9">
         <v>83</v>
       </c>
       <c r="G9" s="10">
         <v>107</v>
       </c>
       <c r="H9" s="10">
         <v>131</v>
       </c>
       <c r="I9" s="9">
@@ -5283,52 +5364,55 @@
       </c>
       <c r="AS9" s="9">
         <v>244</v>
       </c>
       <c r="AT9" s="9">
         <v>233</v>
       </c>
       <c r="AU9" s="9">
         <v>182</v>
       </c>
       <c r="AV9" s="10">
         <v>127</v>
       </c>
       <c r="AW9" s="9">
         <v>112</v>
       </c>
       <c r="AX9" s="9">
         <v>142</v>
       </c>
       <c r="AY9" s="10">
         <v>141</v>
       </c>
       <c r="AZ9" s="9">
         <v>154</v>
       </c>
+      <c r="BA9" s="9">
+        <v>123</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>19</v>
       </c>
       <c r="D10" s="9">
         <v>20</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>18</v>
       </c>
       <c r="G10" s="10">
         <v>18</v>
       </c>
       <c r="H10" s="10">
         <v>15</v>
       </c>
       <c r="I10" s="9">
@@ -5441,52 +5525,55 @@
       </c>
       <c r="AS10" s="9">
         <v>18</v>
       </c>
       <c r="AT10" s="9">
         <v>30</v>
       </c>
       <c r="AU10" s="9">
         <v>26</v>
       </c>
       <c r="AV10" s="10">
         <v>27</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>29</v>
       </c>
       <c r="AZ10" s="9">
         <v>16</v>
       </c>
+      <c r="BA10" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>68</v>
       </c>
       <c r="C11" s="9">
         <v>93</v>
       </c>
       <c r="D11" s="9">
         <v>77</v>
       </c>
       <c r="E11" s="9">
         <v>96</v>
       </c>
       <c r="F11" s="9">
         <v>67</v>
       </c>
       <c r="G11" s="10">
         <v>102</v>
       </c>
       <c r="H11" s="10">
         <v>121</v>
       </c>
       <c r="I11" s="9">
@@ -5599,52 +5686,55 @@
       </c>
       <c r="AS11" s="9">
         <v>203</v>
       </c>
       <c r="AT11" s="9">
         <v>235</v>
       </c>
       <c r="AU11" s="9">
         <v>155</v>
       </c>
       <c r="AV11" s="10">
         <v>157</v>
       </c>
       <c r="AW11" s="9">
         <v>153</v>
       </c>
       <c r="AX11" s="9">
         <v>173</v>
       </c>
       <c r="AY11" s="10">
         <v>132</v>
       </c>
       <c r="AZ11" s="9">
         <v>139</v>
       </c>
+      <c r="BA11" s="9">
+        <v>162</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="9">
         <v>3</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
       </c>
       <c r="I12" s="9">
@@ -5757,52 +5847,55 @@
       </c>
       <c r="AS12" s="9">
         <v>10</v>
       </c>
       <c r="AT12" s="9">
         <v>12</v>
       </c>
       <c r="AU12" s="9">
         <v>7</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>10</v>
       </c>
       <c r="AX12" s="9">
         <v>3</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
       <c r="AZ12" s="9">
         <v>10</v>
       </c>
+      <c r="BA12" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>20</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>22</v>
       </c>
       <c r="E13" s="9">
         <v>28</v>
       </c>
       <c r="F13" s="9">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>16</v>
       </c>
       <c r="H13" s="10">
         <v>34</v>
       </c>
       <c r="I13" s="9">
@@ -5915,52 +6008,55 @@
       </c>
       <c r="AS13" s="9">
         <v>54</v>
       </c>
       <c r="AT13" s="9">
         <v>54</v>
       </c>
       <c r="AU13" s="9">
         <v>46</v>
       </c>
       <c r="AV13" s="10">
         <v>45</v>
       </c>
       <c r="AW13" s="9">
         <v>24</v>
       </c>
       <c r="AX13" s="9">
         <v>89</v>
       </c>
       <c r="AY13" s="10">
         <v>43</v>
       </c>
       <c r="AZ13" s="9">
         <v>44</v>
       </c>
+      <c r="BA13" s="9">
+        <v>63</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>30</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>19</v>
       </c>
       <c r="E14" s="9">
         <v>37</v>
       </c>
       <c r="F14" s="9">
         <v>17</v>
       </c>
       <c r="G14" s="10">
         <v>29</v>
       </c>
       <c r="H14" s="10">
         <v>41</v>
       </c>
       <c r="I14" s="9">
@@ -6073,52 +6169,55 @@
       </c>
       <c r="AS14" s="9">
         <v>54</v>
       </c>
       <c r="AT14" s="9">
         <v>63</v>
       </c>
       <c r="AU14" s="9">
         <v>42</v>
       </c>
       <c r="AV14" s="10">
         <v>57</v>
       </c>
       <c r="AW14" s="9">
         <v>35</v>
       </c>
       <c r="AX14" s="9">
         <v>60</v>
       </c>
       <c r="AY14" s="10">
         <v>50</v>
       </c>
       <c r="AZ14" s="9">
         <v>45</v>
       </c>
+      <c r="BA14" s="9">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9">
         <v>6</v>
       </c>
       <c r="D15" s="9">
         <v>8</v>
       </c>
       <c r="E15" s="9">
         <v>8</v>
       </c>
       <c r="F15" s="9">
         <v>6</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>5</v>
       </c>
       <c r="I15" s="9">
@@ -6231,52 +6330,55 @@
       </c>
       <c r="AS15" s="9">
         <v>20</v>
       </c>
       <c r="AT15" s="9">
         <v>20</v>
       </c>
       <c r="AU15" s="9">
         <v>11</v>
       </c>
       <c r="AV15" s="10">
         <v>5</v>
       </c>
       <c r="AW15" s="9">
         <v>6</v>
       </c>
       <c r="AX15" s="9">
         <v>17</v>
       </c>
       <c r="AY15" s="10">
         <v>12</v>
       </c>
       <c r="AZ15" s="9">
         <v>14</v>
       </c>
+      <c r="BA15" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>19</v>
       </c>
       <c r="D16" s="9">
         <v>13</v>
       </c>
       <c r="E16" s="9">
         <v>16</v>
       </c>
       <c r="F16" s="9">
         <v>20</v>
       </c>
       <c r="G16" s="10">
         <v>13</v>
       </c>
       <c r="H16" s="10">
         <v>17</v>
       </c>
       <c r="I16" s="9">
@@ -6389,52 +6491,55 @@
       </c>
       <c r="AS16" s="9">
         <v>26</v>
       </c>
       <c r="AT16" s="9">
         <v>40</v>
       </c>
       <c r="AU16" s="9">
         <v>34</v>
       </c>
       <c r="AV16" s="10">
         <v>28</v>
       </c>
       <c r="AW16" s="9">
         <v>12</v>
       </c>
       <c r="AX16" s="9">
         <v>24</v>
       </c>
       <c r="AY16" s="10">
         <v>22</v>
       </c>
       <c r="AZ16" s="9">
         <v>16</v>
       </c>
+      <c r="BA16" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>30</v>
       </c>
       <c r="D17" s="9">
         <v>22</v>
       </c>
       <c r="E17" s="9">
         <v>29</v>
       </c>
       <c r="F17" s="9">
         <v>20</v>
       </c>
       <c r="G17" s="10">
         <v>29</v>
       </c>
       <c r="H17" s="10">
         <v>33</v>
       </c>
       <c r="I17" s="9">
@@ -6547,52 +6652,55 @@
       </c>
       <c r="AS17" s="9">
         <v>45</v>
       </c>
       <c r="AT17" s="9">
         <v>62</v>
       </c>
       <c r="AU17" s="9">
         <v>41</v>
       </c>
       <c r="AV17" s="10">
         <v>38</v>
       </c>
       <c r="AW17" s="9">
         <v>34</v>
       </c>
       <c r="AX17" s="9">
         <v>33</v>
       </c>
       <c r="AY17" s="10">
         <v>30</v>
       </c>
       <c r="AZ17" s="9">
         <v>48</v>
       </c>
+      <c r="BA17" s="9">
+        <v>38</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>5</v>
       </c>
       <c r="C18" s="9">
         <v>9</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>4</v>
       </c>
       <c r="I18" s="9">
@@ -6705,52 +6813,55 @@
       </c>
       <c r="AS18" s="9">
         <v>8</v>
       </c>
       <c r="AT18" s="9">
         <v>14</v>
       </c>
       <c r="AU18" s="9">
         <v>5</v>
       </c>
       <c r="AV18" s="10">
         <v>5</v>
       </c>
       <c r="AW18" s="9">
         <v>5</v>
       </c>
       <c r="AX18" s="9">
         <v>13</v>
       </c>
       <c r="AY18" s="10">
         <v>15</v>
       </c>
       <c r="AZ18" s="9">
         <v>9</v>
       </c>
+      <c r="BA18" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>7</v>
       </c>
       <c r="C19" s="9">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>12</v>
       </c>
       <c r="E19" s="9">
         <v>3</v>
       </c>
       <c r="F19" s="9">
         <v>5</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>10</v>
       </c>
       <c r="I19" s="9">
@@ -6863,52 +6974,55 @@
       </c>
       <c r="AS19" s="9">
         <v>14</v>
       </c>
       <c r="AT19" s="9">
         <v>7</v>
       </c>
       <c r="AU19" s="9">
         <v>16</v>
       </c>
       <c r="AV19" s="10">
         <v>17</v>
       </c>
       <c r="AW19" s="9">
         <v>7</v>
       </c>
       <c r="AX19" s="9">
         <v>14</v>
       </c>
       <c r="AY19" s="10">
         <v>7</v>
       </c>
       <c r="AZ19" s="9">
         <v>14</v>
       </c>
+      <c r="BA19" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>4</v>
       </c>
       <c r="C20" s="9">
         <v>14</v>
       </c>
       <c r="D20" s="9">
         <v>18</v>
       </c>
       <c r="E20" s="9">
         <v>8</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>10</v>
       </c>
       <c r="H20" s="10">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -7021,52 +7135,55 @@
       </c>
       <c r="AS20" s="9">
         <v>22</v>
       </c>
       <c r="AT20" s="9">
         <v>26</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="10">
         <v>14</v>
       </c>
       <c r="AW20" s="9">
         <v>11</v>
       </c>
       <c r="AX20" s="9">
         <v>17</v>
       </c>
       <c r="AY20" s="10">
         <v>9</v>
       </c>
       <c r="AZ20" s="9">
         <v>23</v>
       </c>
+      <c r="BA20" s="9">
+        <v>24</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>37</v>
       </c>
       <c r="C21" s="9">
         <v>36</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>40</v>
       </c>
       <c r="F21" s="9">
         <v>30</v>
       </c>
       <c r="G21" s="10">
         <v>42</v>
       </c>
       <c r="H21" s="10">
         <v>41</v>
       </c>
       <c r="I21" s="9">
@@ -7179,52 +7296,55 @@
       </c>
       <c r="AS21" s="9">
         <v>80</v>
       </c>
       <c r="AT21" s="9">
         <v>99</v>
       </c>
       <c r="AU21" s="9">
         <v>60</v>
       </c>
       <c r="AV21" s="10">
         <v>71</v>
       </c>
       <c r="AW21" s="9">
         <v>70</v>
       </c>
       <c r="AX21" s="9">
         <v>72</v>
       </c>
       <c r="AY21" s="10">
         <v>87</v>
       </c>
       <c r="AZ21" s="9">
         <v>69</v>
       </c>
+      <c r="BA21" s="9">
+        <v>90</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>9</v>
       </c>
       <c r="F22" s="9">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>12</v>
       </c>
       <c r="H22" s="10">
         <v>8</v>
       </c>
       <c r="I22" s="9">
@@ -7337,52 +7457,55 @@
       </c>
       <c r="AS22" s="9">
         <v>14</v>
       </c>
       <c r="AT22" s="9">
         <v>6</v>
       </c>
       <c r="AU22" s="9">
         <v>26</v>
       </c>
       <c r="AV22" s="10">
         <v>16</v>
       </c>
       <c r="AW22" s="9">
         <v>21</v>
       </c>
       <c r="AX22" s="9">
         <v>37</v>
       </c>
       <c r="AY22" s="10">
         <v>24</v>
       </c>
       <c r="AZ22" s="9">
         <v>9</v>
       </c>
+      <c r="BA22" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>4</v>
       </c>
       <c r="C23" s="9">
         <v>6</v>
       </c>
       <c r="D23" s="9">
         <v>7</v>
       </c>
       <c r="E23" s="9">
         <v>7</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10">
         <v>5</v>
       </c>
       <c r="H23" s="10">
         <v>12</v>
       </c>
       <c r="I23" s="9">
@@ -7495,52 +7618,55 @@
       </c>
       <c r="AS23" s="9">
         <v>19</v>
       </c>
       <c r="AT23" s="9">
         <v>12</v>
       </c>
       <c r="AU23" s="9">
         <v>4</v>
       </c>
       <c r="AV23" s="10">
         <v>7</v>
       </c>
       <c r="AW23" s="9">
         <v>5</v>
       </c>
       <c r="AX23" s="9">
         <v>14</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
       <c r="AZ23" s="9">
         <v>8</v>
       </c>
+      <c r="BA23" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>9</v>
       </c>
       <c r="C24" s="9">
         <v>7</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>8</v>
       </c>
       <c r="F24" s="9">
         <v>7</v>
       </c>
       <c r="G24" s="9">
         <v>12</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -7653,52 +7779,55 @@
       </c>
       <c r="AS24" s="9">
         <v>17</v>
       </c>
       <c r="AT24" s="9">
         <v>21</v>
       </c>
       <c r="AU24" s="9">
         <v>23</v>
       </c>
       <c r="AV24" s="10">
         <v>13</v>
       </c>
       <c r="AW24" s="9">
         <v>15</v>
       </c>
       <c r="AX24" s="9">
         <v>22</v>
       </c>
       <c r="AY24" s="10">
         <v>8</v>
       </c>
       <c r="AZ24" s="9">
         <v>8</v>
       </c>
+      <c r="BA24" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>6</v>
       </c>
       <c r="C25" s="9">
         <v>18</v>
       </c>
       <c r="D25" s="9">
         <v>9</v>
       </c>
       <c r="E25" s="9">
         <v>15</v>
       </c>
       <c r="F25" s="9">
         <v>7</v>
       </c>
       <c r="G25" s="9">
         <v>7</v>
       </c>
       <c r="H25" s="10">
         <v>13</v>
       </c>
       <c r="I25" s="9">
@@ -7811,52 +7940,55 @@
       </c>
       <c r="AS25" s="9">
         <v>62</v>
       </c>
       <c r="AT25" s="9">
         <v>24</v>
       </c>
       <c r="AU25" s="9">
         <v>16</v>
       </c>
       <c r="AV25" s="10">
         <v>39</v>
       </c>
       <c r="AW25" s="9">
         <v>14</v>
       </c>
       <c r="AX25" s="9">
         <v>18</v>
       </c>
       <c r="AY25" s="10">
         <v>14</v>
       </c>
       <c r="AZ25" s="9">
         <v>20</v>
       </c>
+      <c r="BA25" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>5</v>
       </c>
       <c r="C26" s="9">
         <v>7</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>6</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="9">
@@ -7969,52 +8101,55 @@
       </c>
       <c r="AS26" s="9">
         <v>10</v>
       </c>
       <c r="AT26" s="9">
         <v>11</v>
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>8</v>
       </c>
       <c r="AW26" s="9">
         <v>9</v>
       </c>
       <c r="AX26" s="9">
         <v>11</v>
       </c>
       <c r="AY26" s="10">
         <v>8</v>
       </c>
       <c r="AZ26" s="9">
         <v>6</v>
       </c>
+      <c r="BA26" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>6</v>
       </c>
       <c r="C27" s="13">
         <v>9</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>8</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>12</v>
       </c>
       <c r="I27" s="13">
@@ -8127,112 +8262,115 @@
       </c>
       <c r="AS27" s="13">
         <v>13</v>
       </c>
       <c r="AT27" s="13">
         <v>8</v>
       </c>
       <c r="AU27" s="13">
         <v>14</v>
       </c>
       <c r="AV27" s="13">
         <v>5</v>
       </c>
       <c r="AW27" s="13">
         <v>18</v>
       </c>
       <c r="AX27" s="13">
         <v>8</v>
       </c>
       <c r="AY27" s="13">
         <v>8</v>
       </c>
       <c r="AZ27" s="13">
         <v>8</v>
       </c>
+      <c r="BA27" s="13">
+        <v>13</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AO28" sqref="AO28"/>
+      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
@@ -8242,65 +8380,66 @@
       <c r="AB2" s="20"/>
       <c r="AC2" s="20"/>
       <c r="AD2" s="20"/>
       <c r="AE2" s="20"/>
       <c r="AF2" s="20"/>
       <c r="AG2" s="20"/>
       <c r="AH2" s="20"/>
       <c r="AI2" s="20"/>
       <c r="AJ2" s="20"/>
       <c r="AK2" s="20"/>
       <c r="AL2" s="20"/>
       <c r="AM2" s="20"/>
       <c r="AN2" s="20"/>
       <c r="AO2" s="20"/>
       <c r="AP2" s="20"/>
       <c r="AQ2" s="20"/>
       <c r="AR2" s="20"/>
       <c r="AS2" s="20"/>
       <c r="AT2" s="20"/>
       <c r="AU2" s="20"/>
       <c r="AV2" s="20"/>
       <c r="AW2" s="20"/>
       <c r="AX2" s="20"/>
       <c r="AY2" s="20"/>
       <c r="AZ2" s="20"/>
+      <c r="BA2" s="20"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="24"/>
       <c r="B4" s="26">
         <v>2022</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26">
         <v>2023</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
@@ -8319,52 +8458,53 @@
       <c r="AF4" s="21"/>
       <c r="AG4" s="21"/>
       <c r="AH4" s="21"/>
       <c r="AI4" s="21"/>
       <c r="AJ4" s="21"/>
       <c r="AK4" s="21"/>
       <c r="AL4" s="21">
         <v>2025</v>
       </c>
       <c r="AM4" s="21"/>
       <c r="AN4" s="21"/>
       <c r="AO4" s="21"/>
       <c r="AP4" s="21"/>
       <c r="AQ4" s="21"/>
       <c r="AR4" s="21"/>
       <c r="AS4" s="21"/>
       <c r="AT4" s="21"/>
       <c r="AU4" s="21"/>
       <c r="AV4" s="21"/>
       <c r="AW4" s="23"/>
       <c r="AX4" s="21">
         <v>2026</v>
       </c>
       <c r="AY4" s="21"/>
       <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
@@ -8475,52 +8615,55 @@
       </c>
       <c r="AS5" s="18" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="16" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B6" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="22"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="22"/>
       <c r="S6" s="22"/>
       <c r="T6" s="22"/>
       <c r="U6" s="22"/>
       <c r="V6" s="22"/>
       <c r="W6" s="22"/>
       <c r="X6" s="22"/>
@@ -8530,52 +8673,53 @@
       <c r="AB6" s="22"/>
       <c r="AC6" s="22"/>
       <c r="AD6" s="22"/>
       <c r="AE6" s="22"/>
       <c r="AF6" s="22"/>
       <c r="AG6" s="22"/>
       <c r="AH6" s="22"/>
       <c r="AI6" s="22"/>
       <c r="AJ6" s="22"/>
       <c r="AK6" s="22"/>
       <c r="AL6" s="22"/>
       <c r="AM6" s="22"/>
       <c r="AN6" s="22"/>
       <c r="AO6" s="22"/>
       <c r="AP6" s="22"/>
       <c r="AQ6" s="22"/>
       <c r="AR6" s="22"/>
       <c r="AS6" s="22"/>
       <c r="AT6" s="22"/>
       <c r="AU6" s="22"/>
       <c r="AV6" s="22"/>
       <c r="AW6" s="22"/>
       <c r="AX6" s="22"/>
       <c r="AY6" s="22"/>
       <c r="AZ6" s="22"/>
+      <c r="BA6" s="22"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-240</v>
       </c>
       <c r="C7" s="9">
         <v>-332</v>
       </c>
       <c r="D7" s="9">
         <v>-162</v>
       </c>
       <c r="E7" s="9">
         <v>-294</v>
       </c>
       <c r="F7" s="9">
         <v>-174</v>
       </c>
       <c r="G7" s="10">
         <v>-211</v>
       </c>
       <c r="H7" s="10">
         <v>-299</v>
       </c>
       <c r="I7" s="9">
@@ -8688,52 +8832,55 @@
       </c>
       <c r="AS7" s="9">
         <v>-459</v>
       </c>
       <c r="AT7" s="9">
         <v>-316</v>
       </c>
       <c r="AU7" s="9">
         <v>-412</v>
       </c>
       <c r="AV7" s="10">
         <v>-292</v>
       </c>
       <c r="AW7" s="9">
         <v>-277</v>
       </c>
       <c r="AX7" s="9">
         <v>-326</v>
       </c>
       <c r="AY7" s="19">
         <v>-141</v>
       </c>
       <c r="AZ7" s="9">
         <v>-293</v>
       </c>
+      <c r="BA7" s="9">
+        <v>-197</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-79</v>
       </c>
       <c r="C8" s="9">
         <v>-65</v>
       </c>
       <c r="D8" s="9">
         <v>-22</v>
       </c>
       <c r="E8" s="9">
         <v>-84</v>
       </c>
       <c r="F8" s="9">
         <v>-74</v>
       </c>
       <c r="G8" s="10">
         <v>-39</v>
       </c>
       <c r="H8" s="10">
         <v>-54</v>
       </c>
       <c r="I8" s="9">
@@ -8846,52 +8993,55 @@
       </c>
       <c r="AS8" s="9">
         <v>-131</v>
       </c>
       <c r="AT8" s="9">
         <v>-30</v>
       </c>
       <c r="AU8" s="9">
         <v>-81</v>
       </c>
       <c r="AV8" s="10">
         <v>-29</v>
       </c>
       <c r="AW8" s="9">
         <v>-125</v>
       </c>
       <c r="AX8" s="9">
         <v>-66</v>
       </c>
       <c r="AY8" s="10">
         <v>-42</v>
       </c>
       <c r="AZ8" s="9">
         <v>-162</v>
       </c>
+      <c r="BA8" s="9">
+        <v>-34</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-64</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-47</v>
       </c>
       <c r="E9" s="9">
         <v>-64</v>
       </c>
       <c r="F9" s="9">
         <v>-43</v>
       </c>
       <c r="G9" s="10">
         <v>-57</v>
       </c>
       <c r="H9" s="10">
         <v>-91</v>
       </c>
       <c r="I9" s="9">
@@ -9004,52 +9154,55 @@
       </c>
       <c r="AS9" s="9">
         <v>-138</v>
       </c>
       <c r="AT9" s="9">
         <v>-131</v>
       </c>
       <c r="AU9" s="9">
         <v>-113</v>
       </c>
       <c r="AV9" s="10">
         <v>-63</v>
       </c>
       <c r="AW9" s="9">
         <v>-9</v>
       </c>
       <c r="AX9" s="9">
         <v>-44</v>
       </c>
       <c r="AY9" s="10">
         <v>-47</v>
       </c>
       <c r="AZ9" s="9">
         <v>-97</v>
       </c>
+      <c r="BA9" s="9">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-8</v>
       </c>
       <c r="C10" s="9">
         <v>-8</v>
       </c>
       <c r="D10" s="9">
         <v>-13</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>-4</v>
       </c>
       <c r="G10" s="10">
         <v>-9</v>
       </c>
       <c r="H10" s="10">
         <v>-6</v>
       </c>
       <c r="I10" s="9">
@@ -9162,52 +9315,55 @@
       </c>
       <c r="AS10" s="9">
         <v>15</v>
       </c>
       <c r="AT10" s="9">
         <v>-12</v>
       </c>
       <c r="AU10" s="9">
         <v>-20</v>
       </c>
       <c r="AV10" s="10">
         <v>-20</v>
       </c>
       <c r="AW10" s="9">
         <v>-8</v>
       </c>
       <c r="AX10" s="9">
         <v>0</v>
       </c>
       <c r="AY10" s="10">
         <v>-19</v>
       </c>
       <c r="AZ10" s="9">
         <v>2</v>
       </c>
+      <c r="BA10" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-18</v>
       </c>
       <c r="C11" s="9">
         <v>-59</v>
       </c>
       <c r="D11" s="9">
         <v>-18</v>
       </c>
       <c r="E11" s="9">
         <v>-36</v>
       </c>
       <c r="F11" s="9">
         <v>-14</v>
       </c>
       <c r="G11" s="10">
         <v>-40</v>
       </c>
       <c r="H11" s="10">
         <v>-25</v>
       </c>
       <c r="I11" s="9">
@@ -9320,52 +9476,55 @@
       </c>
       <c r="AS11" s="9">
         <v>-27</v>
       </c>
       <c r="AT11" s="9">
         <v>-110</v>
       </c>
       <c r="AU11" s="9">
         <v>-85</v>
       </c>
       <c r="AV11" s="10">
         <v>-66</v>
       </c>
       <c r="AW11" s="9">
         <v>-66</v>
       </c>
       <c r="AX11" s="9">
         <v>-61</v>
       </c>
       <c r="AY11" s="10">
         <v>-6</v>
       </c>
       <c r="AZ11" s="9">
         <v>-2</v>
       </c>
+      <c r="BA11" s="9">
+        <v>-74</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>-4</v>
       </c>
       <c r="D12" s="9">
         <v>-1</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>-2</v>
       </c>
       <c r="H12" s="10">
         <v>-1</v>
       </c>
       <c r="I12" s="9">
@@ -9478,52 +9637,55 @@
       </c>
       <c r="AS12" s="9">
         <v>-7</v>
       </c>
       <c r="AT12" s="9">
         <v>-4</v>
       </c>
       <c r="AU12" s="9">
         <v>-4</v>
       </c>
       <c r="AV12" s="10">
         <v>0</v>
       </c>
       <c r="AW12" s="9">
         <v>-1</v>
       </c>
       <c r="AX12" s="9">
         <v>-1</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
       <c r="AZ12" s="9">
         <v>-7</v>
       </c>
+      <c r="BA12" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>-16</v>
       </c>
       <c r="C13" s="9">
         <v>-13</v>
       </c>
       <c r="D13" s="9">
         <v>-16</v>
       </c>
       <c r="E13" s="9">
         <v>-22</v>
       </c>
       <c r="F13" s="9">
         <v>-4</v>
       </c>
       <c r="G13" s="10">
         <v>-3</v>
       </c>
       <c r="H13" s="10">
         <v>-29</v>
       </c>
       <c r="I13" s="9">
@@ -9636,52 +9798,55 @@
       </c>
       <c r="AS13" s="9">
         <v>-26</v>
       </c>
       <c r="AT13" s="9">
         <v>-29</v>
       </c>
       <c r="AU13" s="9">
         <v>-14</v>
       </c>
       <c r="AV13" s="10">
         <v>-19</v>
       </c>
       <c r="AW13" s="9">
         <v>-21</v>
       </c>
       <c r="AX13" s="9">
         <v>-69</v>
       </c>
       <c r="AY13" s="10">
         <v>-19</v>
       </c>
       <c r="AZ13" s="9">
         <v>-23</v>
       </c>
+      <c r="BA13" s="9">
+        <v>-44</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-12</v>
       </c>
       <c r="C14" s="9">
         <v>-12</v>
       </c>
       <c r="D14" s="9">
         <v>-3</v>
       </c>
       <c r="E14" s="9">
         <v>-23</v>
       </c>
       <c r="F14" s="9">
         <v>-1</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-8</v>
       </c>
       <c r="I14" s="9">
@@ -9794,52 +9959,55 @@
       </c>
       <c r="AS14" s="9">
         <v>-1</v>
       </c>
       <c r="AT14" s="9">
         <v>-27</v>
       </c>
       <c r="AU14" s="9">
         <v>-9</v>
       </c>
       <c r="AV14" s="10">
         <v>-13</v>
       </c>
       <c r="AW14" s="9">
         <v>14</v>
       </c>
       <c r="AX14" s="9">
         <v>-21</v>
       </c>
       <c r="AY14" s="10">
         <v>7</v>
       </c>
       <c r="AZ14" s="9">
         <v>-3</v>
       </c>
+      <c r="BA14" s="9">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-4</v>
       </c>
       <c r="C15" s="9">
         <v>-3</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-5</v>
       </c>
       <c r="G15" s="10">
         <v>-2</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9">
@@ -9952,52 +10120,55 @@
       </c>
       <c r="AS15" s="9">
         <v>-12</v>
       </c>
       <c r="AT15" s="9">
         <v>-8</v>
       </c>
       <c r="AU15" s="9">
         <v>-2</v>
       </c>
       <c r="AV15" s="10">
         <v>6</v>
       </c>
       <c r="AW15" s="9">
         <v>4</v>
       </c>
       <c r="AX15" s="9">
         <v>-6</v>
       </c>
       <c r="AY15" s="10">
         <v>-8</v>
       </c>
       <c r="AZ15" s="9">
         <v>1</v>
       </c>
+      <c r="BA15" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>-11</v>
       </c>
       <c r="C16" s="9">
         <v>-11</v>
       </c>
       <c r="D16" s="9">
         <v>-10</v>
       </c>
       <c r="E16" s="9">
         <v>-12</v>
       </c>
       <c r="F16" s="9">
         <v>-13</v>
       </c>
       <c r="G16" s="10">
         <v>-9</v>
       </c>
       <c r="H16" s="10">
         <v>-14</v>
       </c>
       <c r="I16" s="9">
@@ -10110,52 +10281,55 @@
       </c>
       <c r="AS16" s="9">
         <v>-16</v>
       </c>
       <c r="AT16" s="9">
         <v>-27</v>
       </c>
       <c r="AU16" s="9">
         <v>-17</v>
       </c>
       <c r="AV16" s="10">
         <v>-2</v>
       </c>
       <c r="AW16" s="9">
         <v>-9</v>
       </c>
       <c r="AX16" s="9">
         <v>-8</v>
       </c>
       <c r="AY16" s="10">
         <v>-2</v>
       </c>
       <c r="AZ16" s="9">
         <v>-10</v>
       </c>
+      <c r="BA16" s="9">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-3</v>
       </c>
       <c r="C17" s="9">
         <v>-13</v>
       </c>
       <c r="D17" s="9">
         <v>-8</v>
       </c>
       <c r="E17" s="9">
         <v>-15</v>
       </c>
       <c r="F17" s="9">
         <v>-11</v>
       </c>
       <c r="G17" s="10">
         <v>-9</v>
       </c>
       <c r="H17" s="10">
         <v>-15</v>
       </c>
       <c r="I17" s="9">
@@ -10268,52 +10442,55 @@
       </c>
       <c r="AS17" s="9">
         <v>-21</v>
       </c>
       <c r="AT17" s="9">
         <v>-28</v>
       </c>
       <c r="AU17" s="9">
         <v>-21</v>
       </c>
       <c r="AV17" s="10">
         <v>-22</v>
       </c>
       <c r="AW17" s="9">
         <v>-11</v>
       </c>
       <c r="AX17" s="9">
         <v>-12</v>
       </c>
       <c r="AY17" s="10">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>-11</v>
       </c>
+      <c r="BA17" s="9">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>-3</v>
       </c>
       <c r="C18" s="9">
         <v>-2</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>-2</v>
       </c>
       <c r="G18" s="10">
         <v>-1</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -10426,52 +10603,55 @@
       </c>
       <c r="AS18" s="9">
         <v>10</v>
       </c>
       <c r="AT18" s="9">
         <v>-3</v>
       </c>
       <c r="AU18" s="9">
         <v>3</v>
       </c>
       <c r="AV18" s="10">
         <v>6</v>
       </c>
       <c r="AW18" s="9">
         <v>-3</v>
       </c>
       <c r="AX18" s="9">
         <v>-5</v>
       </c>
       <c r="AY18" s="10">
         <v>-11</v>
       </c>
       <c r="AZ18" s="9">
         <v>2</v>
       </c>
+      <c r="BA18" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>-4</v>
       </c>
       <c r="D19" s="9">
         <v>-8</v>
       </c>
       <c r="E19" s="9">
         <v>2</v>
       </c>
       <c r="F19" s="9">
         <v>-1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>-6</v>
       </c>
       <c r="I19" s="9">
@@ -10584,52 +10764,55 @@
       </c>
       <c r="AS19" s="9">
         <v>15</v>
       </c>
       <c r="AT19" s="9">
         <v>12</v>
       </c>
       <c r="AU19" s="9">
         <v>-2</v>
       </c>
       <c r="AV19" s="10">
         <v>-14</v>
       </c>
       <c r="AW19" s="9">
         <v>11</v>
       </c>
       <c r="AX19" s="9">
         <v>7</v>
       </c>
       <c r="AY19" s="10">
         <v>12</v>
       </c>
       <c r="AZ19" s="9">
         <v>1</v>
       </c>
+      <c r="BA19" s="9">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="9">
         <v>-8</v>
       </c>
       <c r="D20" s="9">
         <v>-11</v>
       </c>
       <c r="E20" s="9">
         <v>-1</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>-1</v>
       </c>
       <c r="H20" s="10">
         <v>-6</v>
       </c>
       <c r="I20" s="9">
@@ -10742,52 +10925,55 @@
       </c>
       <c r="AS20" s="9">
         <v>-20</v>
       </c>
       <c r="AT20" s="9">
         <v>-11</v>
       </c>
       <c r="AU20" s="9">
         <v>-10</v>
       </c>
       <c r="AV20" s="10">
         <v>1</v>
       </c>
       <c r="AW20" s="9">
         <v>6</v>
       </c>
       <c r="AX20" s="9">
         <v>-8</v>
       </c>
       <c r="AY20" s="10">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>-14</v>
       </c>
+      <c r="BA20" s="9">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-19</v>
       </c>
       <c r="C21" s="9">
         <v>-15</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>-19</v>
       </c>
       <c r="F21" s="9">
         <v>-5</v>
       </c>
       <c r="G21" s="10">
         <v>-18</v>
       </c>
       <c r="H21" s="10">
         <v>-15</v>
       </c>
       <c r="I21" s="9">
@@ -10900,52 +11086,55 @@
       </c>
       <c r="AS21" s="9">
         <v>-29</v>
       </c>
       <c r="AT21" s="9">
         <v>-22</v>
       </c>
       <c r="AU21" s="9">
         <v>-2</v>
       </c>
       <c r="AV21" s="10">
         <v>-6</v>
       </c>
       <c r="AW21" s="9">
         <v>-19</v>
       </c>
       <c r="AX21" s="9">
         <v>14</v>
       </c>
       <c r="AY21" s="10">
         <v>-1</v>
       </c>
       <c r="AZ21" s="9">
         <v>-3</v>
       </c>
+      <c r="BA21" s="9">
+        <v>-37</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>-3</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>1</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>-4</v>
       </c>
       <c r="I22" s="9">
@@ -11058,52 +11247,55 @@
       </c>
       <c r="AS22" s="9">
         <v>-6</v>
       </c>
       <c r="AT22" s="9">
         <v>101</v>
       </c>
       <c r="AU22" s="9">
         <v>-16</v>
       </c>
       <c r="AV22" s="10">
         <v>-11</v>
       </c>
       <c r="AW22" s="9">
         <v>-7</v>
       </c>
       <c r="AX22" s="9">
         <v>-23</v>
       </c>
       <c r="AY22" s="10">
         <v>-12</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
+      <c r="BA22" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>-2</v>
       </c>
       <c r="C23" s="9">
         <v>-3</v>
       </c>
       <c r="D23" s="9">
         <v>-5</v>
       </c>
       <c r="E23" s="9">
         <v>-4</v>
       </c>
       <c r="F23" s="9">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>-4</v>
       </c>
       <c r="H23" s="10">
         <v>-10</v>
       </c>
       <c r="I23" s="9">
@@ -11216,52 +11408,55 @@
       </c>
       <c r="AS23" s="9">
         <v>-16</v>
       </c>
       <c r="AT23" s="9">
         <v>5</v>
       </c>
       <c r="AU23" s="9">
         <v>7</v>
       </c>
       <c r="AV23" s="10">
         <v>-2</v>
       </c>
       <c r="AW23" s="9">
         <v>-3</v>
       </c>
       <c r="AX23" s="9">
         <v>-9</v>
       </c>
       <c r="AY23" s="10">
         <v>0</v>
       </c>
       <c r="AZ23" s="9">
         <v>-5</v>
       </c>
+      <c r="BA23" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-4</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>-1</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-7</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="9">
@@ -11374,52 +11569,55 @@
       </c>
       <c r="AS24" s="9">
         <v>-10</v>
       </c>
       <c r="AT24" s="9">
         <v>4</v>
       </c>
       <c r="AU24" s="9">
         <v>-16</v>
       </c>
       <c r="AV24" s="10">
         <v>-7</v>
       </c>
       <c r="AW24" s="9">
         <v>-9</v>
       </c>
       <c r="AX24" s="9">
         <v>-8</v>
       </c>
       <c r="AY24" s="10">
         <v>5</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
+      <c r="BA24" s="9">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>1</v>
       </c>
       <c r="C25" s="9">
         <v>-11</v>
       </c>
       <c r="D25" s="9">
         <v>-7</v>
       </c>
       <c r="E25" s="9">
         <v>-2</v>
       </c>
       <c r="F25" s="9">
         <v>-2</v>
       </c>
       <c r="G25" s="9">
         <v>-3</v>
       </c>
       <c r="H25" s="10">
         <v>-7</v>
       </c>
       <c r="I25" s="9">
@@ -11532,52 +11730,55 @@
       </c>
       <c r="AS25" s="9">
         <v>-40</v>
       </c>
       <c r="AT25" s="9">
         <v>-2</v>
       </c>
       <c r="AU25" s="9">
         <v>-8</v>
       </c>
       <c r="AV25" s="10">
         <v>-22</v>
       </c>
       <c r="AW25" s="9">
         <v>-6</v>
       </c>
       <c r="AX25" s="9">
         <v>-12</v>
       </c>
       <c r="AY25" s="10">
         <v>-4</v>
       </c>
       <c r="AZ25" s="9">
         <v>8</v>
       </c>
+      <c r="BA25" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" s="9">
         <v>-5</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="9">
         <v>-4</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>-4</v>
       </c>
       <c r="H26" s="10">
         <v>-5</v>
       </c>
       <c r="I26" s="9">
@@ -11690,52 +11891,55 @@
       </c>
       <c r="AS26" s="9">
         <v>0</v>
       </c>
       <c r="AT26" s="9">
         <v>7</v>
       </c>
       <c r="AU26" s="9">
         <v>0</v>
       </c>
       <c r="AV26" s="10">
         <v>-4</v>
       </c>
       <c r="AW26" s="9">
         <v>-8</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>-2</v>
       </c>
       <c r="AZ26" s="9">
         <v>16</v>
       </c>
+      <c r="BA26" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-1</v>
       </c>
       <c r="C27" s="13">
         <v>-5</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>-3</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13">
         <v>-7</v>
       </c>
       <c r="I27" s="13">
@@ -11848,75 +12052,78 @@
       </c>
       <c r="AS27" s="13">
         <v>1</v>
       </c>
       <c r="AT27" s="13">
         <v>-1</v>
       </c>
       <c r="AU27" s="13">
         <v>-2</v>
       </c>
       <c r="AV27" s="13">
         <v>-5</v>
       </c>
       <c r="AW27" s="13">
         <v>-7</v>
       </c>
       <c r="AX27" s="13">
         <v>4</v>
       </c>
       <c r="AY27" s="13">
         <v>-4</v>
       </c>
       <c r="AZ27" s="13">
         <v>-1</v>
       </c>
+      <c r="BA27" s="13">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>