--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12045" yWindow="285" windowWidth="16260" windowHeight="10605"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо межрегиональной миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -330,119 +330,122 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -722,209 +725,211 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:AT6"/>
-      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.28515625" style="14" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="14" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="20" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="20"/>
-[...49 lines deleted...]
-      <c r="BA2" s="20"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
-[...1 lines deleted...]
-      <c r="BA4" s="21"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1037,108 +1042,112 @@
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="16" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="17" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="22" t="s">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="22"/>
-[...49 lines deleted...]
-      <c r="BA6" s="22"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>341</v>
       </c>
       <c r="C7" s="9">
         <v>372</v>
       </c>
       <c r="D7" s="9">
         <v>366</v>
       </c>
       <c r="E7" s="9">
         <v>410</v>
       </c>
       <c r="F7" s="9">
         <v>369</v>
       </c>
       <c r="G7" s="10">
         <v>480</v>
       </c>
       <c r="H7" s="10">
         <v>497</v>
       </c>
       <c r="I7" s="9">
@@ -1254,52 +1263,55 @@
       </c>
       <c r="AT7" s="9">
         <v>1248</v>
       </c>
       <c r="AU7" s="9">
         <v>860</v>
       </c>
       <c r="AV7" s="10">
         <v>870</v>
       </c>
       <c r="AW7" s="9">
         <v>824</v>
       </c>
       <c r="AX7" s="9">
         <v>1066</v>
       </c>
       <c r="AY7" s="19">
         <v>1047</v>
       </c>
       <c r="AZ7" s="9">
         <v>998</v>
       </c>
       <c r="BA7" s="9">
         <v>960</v>
       </c>
+      <c r="BB7" s="27">
+        <v>789</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>135</v>
       </c>
       <c r="C8" s="9">
         <v>167</v>
       </c>
       <c r="D8" s="9">
         <v>161</v>
       </c>
       <c r="E8" s="9">
         <v>168</v>
       </c>
       <c r="F8" s="9">
         <v>145</v>
       </c>
       <c r="G8" s="10">
         <v>218</v>
       </c>
       <c r="H8" s="10">
         <v>202</v>
       </c>
       <c r="I8" s="9">
@@ -1415,52 +1427,55 @@
       </c>
       <c r="AT8" s="9">
         <v>557</v>
       </c>
       <c r="AU8" s="9">
         <v>457</v>
       </c>
       <c r="AV8" s="10">
         <v>449</v>
       </c>
       <c r="AW8" s="9">
         <v>403</v>
       </c>
       <c r="AX8" s="9">
         <v>533</v>
       </c>
       <c r="AY8" s="10">
         <v>497</v>
       </c>
       <c r="AZ8" s="9">
         <v>469</v>
       </c>
       <c r="BA8" s="9">
         <v>430</v>
       </c>
+      <c r="BB8" s="9">
+        <v>382</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>41</v>
       </c>
       <c r="C9" s="9">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>30</v>
       </c>
       <c r="E9" s="9">
         <v>49</v>
       </c>
       <c r="F9" s="9">
         <v>40</v>
       </c>
       <c r="G9" s="10">
         <v>50</v>
       </c>
       <c r="H9" s="10">
         <v>40</v>
       </c>
       <c r="I9" s="9">
@@ -1576,52 +1591,55 @@
       </c>
       <c r="AT9" s="9">
         <v>102</v>
       </c>
       <c r="AU9" s="9">
         <v>69</v>
       </c>
       <c r="AV9" s="10">
         <v>64</v>
       </c>
       <c r="AW9" s="9">
         <v>103</v>
       </c>
       <c r="AX9" s="9">
         <v>98</v>
       </c>
       <c r="AY9" s="10">
         <v>94</v>
       </c>
       <c r="AZ9" s="9">
         <v>57</v>
       </c>
       <c r="BA9" s="9">
         <v>107</v>
       </c>
+      <c r="BB9" s="9">
+        <v>76</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>8</v>
       </c>
       <c r="C10" s="9">
         <v>11</v>
       </c>
       <c r="D10" s="9">
         <v>7</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>14</v>
       </c>
       <c r="G10" s="10">
         <v>9</v>
       </c>
       <c r="H10" s="10">
         <v>9</v>
       </c>
       <c r="I10" s="9">
@@ -1737,52 +1755,55 @@
       </c>
       <c r="AT10" s="9">
         <v>18</v>
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>7</v>
       </c>
       <c r="AW10" s="9">
         <v>4</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>10</v>
       </c>
       <c r="AZ10" s="9">
         <v>18</v>
       </c>
       <c r="BA10" s="9">
         <v>20</v>
       </c>
+      <c r="BB10" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>50</v>
       </c>
       <c r="C11" s="9">
         <v>34</v>
       </c>
       <c r="D11" s="9">
         <v>59</v>
       </c>
       <c r="E11" s="9">
         <v>60</v>
       </c>
       <c r="F11" s="9">
         <v>53</v>
       </c>
       <c r="G11" s="10">
         <v>62</v>
       </c>
       <c r="H11" s="10">
         <v>96</v>
       </c>
       <c r="I11" s="9">
@@ -1898,52 +1919,55 @@
       </c>
       <c r="AT11" s="9">
         <v>125</v>
       </c>
       <c r="AU11" s="9">
         <v>70</v>
       </c>
       <c r="AV11" s="10">
         <v>91</v>
       </c>
       <c r="AW11" s="9">
         <v>87</v>
       </c>
       <c r="AX11" s="9">
         <v>112</v>
       </c>
       <c r="AY11" s="10">
         <v>126</v>
       </c>
       <c r="AZ11" s="9">
         <v>137</v>
       </c>
       <c r="BA11" s="9">
         <v>88</v>
       </c>
+      <c r="BB11" s="9">
+        <v>89</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>3</v>
       </c>
       <c r="D12" s="9">
         <v>2</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>4</v>
       </c>
       <c r="H12" s="10">
         <v>5</v>
       </c>
       <c r="I12" s="9">
@@ -2059,52 +2083,55 @@
       </c>
       <c r="AT12" s="9">
         <v>8</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>9</v>
       </c>
       <c r="AX12" s="9">
         <v>2</v>
       </c>
       <c r="AY12" s="10">
         <v>10</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
       <c r="BA12" s="9">
         <v>16</v>
       </c>
+      <c r="BB12" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>4</v>
       </c>
       <c r="C13" s="9">
         <v>6</v>
       </c>
       <c r="D13" s="9">
         <v>6</v>
       </c>
       <c r="E13" s="9">
         <v>6</v>
       </c>
       <c r="F13" s="9">
         <v>11</v>
       </c>
       <c r="G13" s="10">
         <v>13</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="9">
@@ -2220,52 +2247,55 @@
       </c>
       <c r="AT13" s="9">
         <v>25</v>
       </c>
       <c r="AU13" s="9">
         <v>32</v>
       </c>
       <c r="AV13" s="10">
         <v>26</v>
       </c>
       <c r="AW13" s="9">
         <v>3</v>
       </c>
       <c r="AX13" s="9">
         <v>20</v>
       </c>
       <c r="AY13" s="10">
         <v>24</v>
       </c>
       <c r="AZ13" s="9">
         <v>21</v>
       </c>
       <c r="BA13" s="9">
         <v>19</v>
       </c>
+      <c r="BB13" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>18</v>
       </c>
       <c r="C14" s="9">
         <v>15</v>
       </c>
       <c r="D14" s="9">
         <v>16</v>
       </c>
       <c r="E14" s="9">
         <v>14</v>
       </c>
       <c r="F14" s="9">
         <v>16</v>
       </c>
       <c r="G14" s="10">
         <v>23</v>
       </c>
       <c r="H14" s="10">
         <v>33</v>
       </c>
       <c r="I14" s="9">
@@ -2381,52 +2411,55 @@
       </c>
       <c r="AT14" s="9">
         <v>36</v>
       </c>
       <c r="AU14" s="9">
         <v>33</v>
       </c>
       <c r="AV14" s="10">
         <v>44</v>
       </c>
       <c r="AW14" s="9">
         <v>49</v>
       </c>
       <c r="AX14" s="9">
         <v>39</v>
       </c>
       <c r="AY14" s="10">
         <v>57</v>
       </c>
       <c r="AZ14" s="9">
         <v>42</v>
       </c>
       <c r="BA14" s="9">
         <v>40</v>
       </c>
+      <c r="BB14" s="9">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>4</v>
       </c>
       <c r="C15" s="9">
         <v>3</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>2</v>
       </c>
       <c r="F15" s="9">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10">
         <v>7</v>
       </c>
       <c r="I15" s="9">
@@ -2542,52 +2575,55 @@
       </c>
       <c r="AT15" s="9">
         <v>12</v>
       </c>
       <c r="AU15" s="9">
         <v>9</v>
       </c>
       <c r="AV15" s="10">
         <v>11</v>
       </c>
       <c r="AW15" s="9">
         <v>10</v>
       </c>
       <c r="AX15" s="9">
         <v>11</v>
       </c>
       <c r="AY15" s="10">
         <v>4</v>
       </c>
       <c r="AZ15" s="9">
         <v>15</v>
       </c>
       <c r="BA15" s="9">
         <v>22</v>
       </c>
+      <c r="BB15" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>4</v>
       </c>
       <c r="C16" s="9">
         <v>8</v>
       </c>
       <c r="D16" s="9">
         <v>3</v>
       </c>
       <c r="E16" s="9">
         <v>4</v>
       </c>
       <c r="F16" s="9">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="9">
@@ -2703,52 +2739,55 @@
       </c>
       <c r="AT16" s="9">
         <v>13</v>
       </c>
       <c r="AU16" s="9">
         <v>17</v>
       </c>
       <c r="AV16" s="10">
         <v>26</v>
       </c>
       <c r="AW16" s="9">
         <v>3</v>
       </c>
       <c r="AX16" s="9">
         <v>16</v>
       </c>
       <c r="AY16" s="10">
         <v>20</v>
       </c>
       <c r="AZ16" s="9">
         <v>6</v>
       </c>
       <c r="BA16" s="9">
         <v>12</v>
       </c>
+      <c r="BB16" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>13</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <v>14</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>20</v>
       </c>
       <c r="H17" s="10">
         <v>18</v>
       </c>
       <c r="I17" s="9">
@@ -2864,52 +2903,55 @@
       </c>
       <c r="AT17" s="9">
         <v>34</v>
       </c>
       <c r="AU17" s="9">
         <v>20</v>
       </c>
       <c r="AV17" s="10">
         <v>16</v>
       </c>
       <c r="AW17" s="9">
         <v>23</v>
       </c>
       <c r="AX17" s="9">
         <v>21</v>
       </c>
       <c r="AY17" s="10">
         <v>33</v>
       </c>
       <c r="AZ17" s="9">
         <v>37</v>
       </c>
       <c r="BA17" s="9">
         <v>33</v>
       </c>
+      <c r="BB17" s="9">
+        <v>34</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>7</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>6</v>
       </c>
       <c r="F18" s="9">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>3</v>
       </c>
       <c r="H18" s="10">
         <v>6</v>
       </c>
       <c r="I18" s="9">
@@ -3025,52 +3067,55 @@
       </c>
       <c r="AT18" s="9">
         <v>11</v>
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="10">
         <v>11</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9">
         <v>8</v>
       </c>
       <c r="AY18" s="10">
         <v>4</v>
       </c>
       <c r="AZ18" s="9">
         <v>11</v>
       </c>
       <c r="BA18" s="9">
         <v>34</v>
       </c>
+      <c r="BB18" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>9</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>4</v>
       </c>
       <c r="I19" s="9">
@@ -3186,52 +3231,55 @@
       </c>
       <c r="AT19" s="9">
         <v>19</v>
       </c>
       <c r="AU19" s="9">
         <v>14</v>
       </c>
       <c r="AV19" s="10">
         <v>3</v>
       </c>
       <c r="AW19" s="9">
         <v>18</v>
       </c>
       <c r="AX19" s="9">
         <v>21</v>
       </c>
       <c r="AY19" s="10">
         <v>19</v>
       </c>
       <c r="AZ19" s="9">
         <v>15</v>
       </c>
       <c r="BA19" s="9">
         <v>6</v>
       </c>
+      <c r="BB19" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>5</v>
       </c>
       <c r="C20" s="9">
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <v>7</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>9</v>
       </c>
       <c r="H20" s="10">
         <v>10</v>
       </c>
       <c r="I20" s="9">
@@ -3347,52 +3395,55 @@
       </c>
       <c r="AT20" s="9">
         <v>15</v>
       </c>
       <c r="AU20" s="9">
         <v>9</v>
       </c>
       <c r="AV20" s="10">
         <v>15</v>
       </c>
       <c r="AW20" s="9">
         <v>17</v>
       </c>
       <c r="AX20" s="9">
         <v>9</v>
       </c>
       <c r="AY20" s="10">
         <v>13</v>
       </c>
       <c r="AZ20" s="9">
         <v>9</v>
       </c>
       <c r="BA20" s="9">
         <v>18</v>
       </c>
+      <c r="BB20" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>18</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>21</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>24</v>
       </c>
       <c r="H21" s="10">
         <v>26</v>
       </c>
       <c r="I21" s="9">
@@ -3508,52 +3559,55 @@
       </c>
       <c r="AT21" s="9">
         <v>77</v>
       </c>
       <c r="AU21" s="9">
         <v>58</v>
       </c>
       <c r="AV21" s="10">
         <v>65</v>
       </c>
       <c r="AW21" s="9">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>86</v>
       </c>
       <c r="AY21" s="10">
         <v>86</v>
       </c>
       <c r="AZ21" s="9">
         <v>66</v>
       </c>
       <c r="BA21" s="9">
         <v>53</v>
       </c>
+      <c r="BB21" s="9">
+        <v>45</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>5</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>10</v>
       </c>
       <c r="F22" s="9">
         <v>5</v>
       </c>
       <c r="G22" s="10">
         <v>15</v>
       </c>
       <c r="H22" s="10">
         <v>4</v>
       </c>
       <c r="I22" s="9">
@@ -3669,52 +3723,55 @@
       </c>
       <c r="AT22" s="9">
         <v>107</v>
       </c>
       <c r="AU22" s="9">
         <v>10</v>
       </c>
       <c r="AV22" s="10">
         <v>5</v>
       </c>
       <c r="AW22" s="9">
         <v>14</v>
       </c>
       <c r="AX22" s="9">
         <v>14</v>
       </c>
       <c r="AY22" s="10">
         <v>12</v>
       </c>
       <c r="AZ22" s="9">
         <v>17</v>
       </c>
       <c r="BA22" s="9">
         <v>8</v>
       </c>
+      <c r="BB22" s="9">
+        <v>19</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>2</v>
       </c>
       <c r="C23" s="9">
         <v>3</v>
       </c>
       <c r="D23" s="9">
         <v>2</v>
       </c>
       <c r="E23" s="9">
         <v>3</v>
       </c>
       <c r="F23" s="9">
         <v>7</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>2</v>
       </c>
       <c r="I23" s="9">
@@ -3830,52 +3887,55 @@
       </c>
       <c r="AT23" s="9">
         <v>17</v>
       </c>
       <c r="AU23" s="9">
         <v>11</v>
       </c>
       <c r="AV23" s="10">
         <v>5</v>
       </c>
       <c r="AW23" s="9">
         <v>2</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>6</v>
       </c>
+      <c r="BB23" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>2</v>
       </c>
       <c r="C24" s="9">
         <v>3</v>
       </c>
       <c r="D24" s="9">
         <v>6</v>
       </c>
       <c r="E24" s="9">
         <v>7</v>
       </c>
       <c r="F24" s="9">
         <v>5</v>
       </c>
       <c r="G24" s="9">
         <v>5</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -3991,52 +4051,55 @@
       </c>
       <c r="AT24" s="9">
         <v>25</v>
       </c>
       <c r="AU24" s="9">
         <v>7</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9">
         <v>6</v>
       </c>
       <c r="AX24" s="9">
         <v>14</v>
       </c>
       <c r="AY24" s="10">
         <v>13</v>
       </c>
       <c r="AZ24" s="9">
         <v>15</v>
       </c>
       <c r="BA24" s="9">
         <v>4</v>
       </c>
+      <c r="BB24" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>7</v>
       </c>
       <c r="D25" s="9">
         <v>2</v>
       </c>
       <c r="E25" s="9">
         <v>13</v>
       </c>
       <c r="F25" s="9">
         <v>5</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>6</v>
       </c>
       <c r="I25" s="9">
@@ -4152,52 +4215,55 @@
       </c>
       <c r="AT25" s="9">
         <v>22</v>
       </c>
       <c r="AU25" s="9">
         <v>8</v>
       </c>
       <c r="AV25" s="10">
         <v>17</v>
       </c>
       <c r="AW25" s="9">
         <v>8</v>
       </c>
       <c r="AX25" s="9">
         <v>6</v>
       </c>
       <c r="AY25" s="10">
         <v>10</v>
       </c>
       <c r="AZ25" s="9">
         <v>28</v>
       </c>
       <c r="BA25" s="9">
         <v>21</v>
       </c>
+      <c r="BB25" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>2</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>2</v>
       </c>
       <c r="F26" s="9">
         <v>7</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="10">
         <v>6</v>
       </c>
       <c r="I26" s="9">
@@ -4313,52 +4379,55 @@
       </c>
       <c r="AT26" s="9">
         <v>18</v>
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>4</v>
       </c>
       <c r="AW26" s="9">
         <v>1</v>
       </c>
       <c r="AX26" s="9">
         <v>13</v>
       </c>
       <c r="AY26" s="10">
         <v>6</v>
       </c>
       <c r="AZ26" s="9">
         <v>22</v>
       </c>
       <c r="BA26" s="9">
         <v>16</v>
       </c>
+      <c r="BB26" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>4</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>5</v>
       </c>
       <c r="I27" s="13">
@@ -4474,248 +4543,253 @@
       </c>
       <c r="AT27" s="13">
         <v>7</v>
       </c>
       <c r="AU27" s="13">
         <v>12</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>11</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="13">
         <v>4</v>
       </c>
       <c r="AZ27" s="13">
         <v>7</v>
       </c>
       <c r="BA27" s="13">
         <v>7</v>
       </c>
+      <c r="BB27" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AR35" sqref="AR35"/>
+      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="20" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="20"/>
-[...49 lines deleted...]
-      <c r="BA2" s="20"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
-[...1 lines deleted...]
-      <c r="BA4" s="21"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4828,108 +4902,112 @@
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="16" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="17" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="22" t="s">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="22"/>
-[...49 lines deleted...]
-      <c r="BA6" s="22"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>581</v>
       </c>
       <c r="C7" s="9">
         <v>704</v>
       </c>
       <c r="D7" s="9">
         <v>528</v>
       </c>
       <c r="E7" s="9">
         <v>704</v>
       </c>
       <c r="F7" s="9">
         <v>543</v>
       </c>
       <c r="G7" s="10">
         <v>691</v>
       </c>
       <c r="H7" s="10">
         <v>796</v>
       </c>
       <c r="I7" s="9">
@@ -5045,52 +5123,55 @@
       </c>
       <c r="AT7" s="9">
         <v>1564</v>
       </c>
       <c r="AU7" s="9">
         <v>1272</v>
       </c>
       <c r="AV7" s="10">
         <v>1162</v>
       </c>
       <c r="AW7" s="9">
         <v>1101</v>
       </c>
       <c r="AX7" s="9">
         <v>1392</v>
       </c>
       <c r="AY7" s="19">
         <v>1188</v>
       </c>
       <c r="AZ7" s="9">
         <v>1291</v>
       </c>
       <c r="BA7" s="9">
         <v>1157</v>
       </c>
+      <c r="BB7" s="27">
+        <v>1030</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>214</v>
       </c>
       <c r="C8" s="9">
         <v>232</v>
       </c>
       <c r="D8" s="9">
         <v>183</v>
       </c>
       <c r="E8" s="9">
         <v>252</v>
       </c>
       <c r="F8" s="9">
         <v>219</v>
       </c>
       <c r="G8" s="10">
         <v>257</v>
       </c>
       <c r="H8" s="10">
         <v>256</v>
       </c>
       <c r="I8" s="9">
@@ -5206,52 +5287,55 @@
       </c>
       <c r="AT8" s="9">
         <v>587</v>
       </c>
       <c r="AU8" s="9">
         <v>538</v>
       </c>
       <c r="AV8" s="10">
         <v>478</v>
       </c>
       <c r="AW8" s="9">
         <v>528</v>
       </c>
       <c r="AX8" s="9">
         <v>599</v>
       </c>
       <c r="AY8" s="10">
         <v>539</v>
       </c>
       <c r="AZ8" s="9">
         <v>631</v>
       </c>
       <c r="BA8" s="9">
         <v>464</v>
       </c>
+      <c r="BB8" s="9">
+        <v>441</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>105</v>
       </c>
       <c r="C9" s="9">
         <v>125</v>
       </c>
       <c r="D9" s="9">
         <v>77</v>
       </c>
       <c r="E9" s="9">
         <v>113</v>
       </c>
       <c r="F9" s="9">
         <v>83</v>
       </c>
       <c r="G9" s="10">
         <v>107</v>
       </c>
       <c r="H9" s="10">
         <v>131</v>
       </c>
       <c r="I9" s="9">
@@ -5367,52 +5451,55 @@
       </c>
       <c r="AT9" s="9">
         <v>233</v>
       </c>
       <c r="AU9" s="9">
         <v>182</v>
       </c>
       <c r="AV9" s="10">
         <v>127</v>
       </c>
       <c r="AW9" s="9">
         <v>112</v>
       </c>
       <c r="AX9" s="9">
         <v>142</v>
       </c>
       <c r="AY9" s="10">
         <v>141</v>
       </c>
       <c r="AZ9" s="9">
         <v>154</v>
       </c>
       <c r="BA9" s="9">
         <v>123</v>
       </c>
+      <c r="BB9" s="9">
+        <v>115</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>19</v>
       </c>
       <c r="D10" s="9">
         <v>20</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>18</v>
       </c>
       <c r="G10" s="10">
         <v>18</v>
       </c>
       <c r="H10" s="10">
         <v>15</v>
       </c>
       <c r="I10" s="9">
@@ -5528,52 +5615,55 @@
       </c>
       <c r="AT10" s="9">
         <v>30</v>
       </c>
       <c r="AU10" s="9">
         <v>26</v>
       </c>
       <c r="AV10" s="10">
         <v>27</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>29</v>
       </c>
       <c r="AZ10" s="9">
         <v>16</v>
       </c>
       <c r="BA10" s="9">
         <v>14</v>
       </c>
+      <c r="BB10" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>68</v>
       </c>
       <c r="C11" s="9">
         <v>93</v>
       </c>
       <c r="D11" s="9">
         <v>77</v>
       </c>
       <c r="E11" s="9">
         <v>96</v>
       </c>
       <c r="F11" s="9">
         <v>67</v>
       </c>
       <c r="G11" s="10">
         <v>102</v>
       </c>
       <c r="H11" s="10">
         <v>121</v>
       </c>
       <c r="I11" s="9">
@@ -5689,52 +5779,55 @@
       </c>
       <c r="AT11" s="9">
         <v>235</v>
       </c>
       <c r="AU11" s="9">
         <v>155</v>
       </c>
       <c r="AV11" s="10">
         <v>157</v>
       </c>
       <c r="AW11" s="9">
         <v>153</v>
       </c>
       <c r="AX11" s="9">
         <v>173</v>
       </c>
       <c r="AY11" s="10">
         <v>132</v>
       </c>
       <c r="AZ11" s="9">
         <v>139</v>
       </c>
       <c r="BA11" s="9">
         <v>162</v>
       </c>
+      <c r="BB11" s="9">
+        <v>158</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="9">
         <v>3</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
       </c>
       <c r="I12" s="9">
@@ -5850,52 +5943,55 @@
       </c>
       <c r="AT12" s="9">
         <v>12</v>
       </c>
       <c r="AU12" s="9">
         <v>7</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>10</v>
       </c>
       <c r="AX12" s="9">
         <v>3</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
       <c r="AZ12" s="9">
         <v>10</v>
       </c>
       <c r="BA12" s="9">
         <v>12</v>
       </c>
+      <c r="BB12" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>20</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>22</v>
       </c>
       <c r="E13" s="9">
         <v>28</v>
       </c>
       <c r="F13" s="9">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>16</v>
       </c>
       <c r="H13" s="10">
         <v>34</v>
       </c>
       <c r="I13" s="9">
@@ -6011,52 +6107,55 @@
       </c>
       <c r="AT13" s="9">
         <v>54</v>
       </c>
       <c r="AU13" s="9">
         <v>46</v>
       </c>
       <c r="AV13" s="10">
         <v>45</v>
       </c>
       <c r="AW13" s="9">
         <v>24</v>
       </c>
       <c r="AX13" s="9">
         <v>89</v>
       </c>
       <c r="AY13" s="10">
         <v>43</v>
       </c>
       <c r="AZ13" s="9">
         <v>44</v>
       </c>
       <c r="BA13" s="9">
         <v>63</v>
       </c>
+      <c r="BB13" s="9">
+        <v>38</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>30</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>19</v>
       </c>
       <c r="E14" s="9">
         <v>37</v>
       </c>
       <c r="F14" s="9">
         <v>17</v>
       </c>
       <c r="G14" s="10">
         <v>29</v>
       </c>
       <c r="H14" s="10">
         <v>41</v>
       </c>
       <c r="I14" s="9">
@@ -6172,52 +6271,55 @@
       </c>
       <c r="AT14" s="9">
         <v>63</v>
       </c>
       <c r="AU14" s="9">
         <v>42</v>
       </c>
       <c r="AV14" s="10">
         <v>57</v>
       </c>
       <c r="AW14" s="9">
         <v>35</v>
       </c>
       <c r="AX14" s="9">
         <v>60</v>
       </c>
       <c r="AY14" s="10">
         <v>50</v>
       </c>
       <c r="AZ14" s="9">
         <v>45</v>
       </c>
       <c r="BA14" s="9">
         <v>47</v>
       </c>
+      <c r="BB14" s="9">
+        <v>47</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9">
         <v>6</v>
       </c>
       <c r="D15" s="9">
         <v>8</v>
       </c>
       <c r="E15" s="9">
         <v>8</v>
       </c>
       <c r="F15" s="9">
         <v>6</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>5</v>
       </c>
       <c r="I15" s="9">
@@ -6333,52 +6435,55 @@
       </c>
       <c r="AT15" s="9">
         <v>20</v>
       </c>
       <c r="AU15" s="9">
         <v>11</v>
       </c>
       <c r="AV15" s="10">
         <v>5</v>
       </c>
       <c r="AW15" s="9">
         <v>6</v>
       </c>
       <c r="AX15" s="9">
         <v>17</v>
       </c>
       <c r="AY15" s="10">
         <v>12</v>
       </c>
       <c r="AZ15" s="9">
         <v>14</v>
       </c>
       <c r="BA15" s="9">
         <v>5</v>
       </c>
+      <c r="BB15" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>19</v>
       </c>
       <c r="D16" s="9">
         <v>13</v>
       </c>
       <c r="E16" s="9">
         <v>16</v>
       </c>
       <c r="F16" s="9">
         <v>20</v>
       </c>
       <c r="G16" s="10">
         <v>13</v>
       </c>
       <c r="H16" s="10">
         <v>17</v>
       </c>
       <c r="I16" s="9">
@@ -6494,52 +6599,55 @@
       </c>
       <c r="AT16" s="9">
         <v>40</v>
       </c>
       <c r="AU16" s="9">
         <v>34</v>
       </c>
       <c r="AV16" s="10">
         <v>28</v>
       </c>
       <c r="AW16" s="9">
         <v>12</v>
       </c>
       <c r="AX16" s="9">
         <v>24</v>
       </c>
       <c r="AY16" s="10">
         <v>22</v>
       </c>
       <c r="AZ16" s="9">
         <v>16</v>
       </c>
       <c r="BA16" s="9">
         <v>16</v>
       </c>
+      <c r="BB16" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>30</v>
       </c>
       <c r="D17" s="9">
         <v>22</v>
       </c>
       <c r="E17" s="9">
         <v>29</v>
       </c>
       <c r="F17" s="9">
         <v>20</v>
       </c>
       <c r="G17" s="10">
         <v>29</v>
       </c>
       <c r="H17" s="10">
         <v>33</v>
       </c>
       <c r="I17" s="9">
@@ -6655,52 +6763,55 @@
       </c>
       <c r="AT17" s="9">
         <v>62</v>
       </c>
       <c r="AU17" s="9">
         <v>41</v>
       </c>
       <c r="AV17" s="10">
         <v>38</v>
       </c>
       <c r="AW17" s="9">
         <v>34</v>
       </c>
       <c r="AX17" s="9">
         <v>33</v>
       </c>
       <c r="AY17" s="10">
         <v>30</v>
       </c>
       <c r="AZ17" s="9">
         <v>48</v>
       </c>
       <c r="BA17" s="9">
         <v>38</v>
       </c>
+      <c r="BB17" s="9">
+        <v>42</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>5</v>
       </c>
       <c r="C18" s="9">
         <v>9</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>4</v>
       </c>
       <c r="I18" s="9">
@@ -6816,52 +6927,55 @@
       </c>
       <c r="AT18" s="9">
         <v>14</v>
       </c>
       <c r="AU18" s="9">
         <v>5</v>
       </c>
       <c r="AV18" s="10">
         <v>5</v>
       </c>
       <c r="AW18" s="9">
         <v>5</v>
       </c>
       <c r="AX18" s="9">
         <v>13</v>
       </c>
       <c r="AY18" s="10">
         <v>15</v>
       </c>
       <c r="AZ18" s="9">
         <v>9</v>
       </c>
       <c r="BA18" s="9">
         <v>14</v>
       </c>
+      <c r="BB18" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>7</v>
       </c>
       <c r="C19" s="9">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>12</v>
       </c>
       <c r="E19" s="9">
         <v>3</v>
       </c>
       <c r="F19" s="9">
         <v>5</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>10</v>
       </c>
       <c r="I19" s="9">
@@ -6977,52 +7091,55 @@
       </c>
       <c r="AT19" s="9">
         <v>7</v>
       </c>
       <c r="AU19" s="9">
         <v>16</v>
       </c>
       <c r="AV19" s="10">
         <v>17</v>
       </c>
       <c r="AW19" s="9">
         <v>7</v>
       </c>
       <c r="AX19" s="9">
         <v>14</v>
       </c>
       <c r="AY19" s="10">
         <v>7</v>
       </c>
       <c r="AZ19" s="9">
         <v>14</v>
       </c>
       <c r="BA19" s="9">
         <v>10</v>
       </c>
+      <c r="BB19" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>4</v>
       </c>
       <c r="C20" s="9">
         <v>14</v>
       </c>
       <c r="D20" s="9">
         <v>18</v>
       </c>
       <c r="E20" s="9">
         <v>8</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>10</v>
       </c>
       <c r="H20" s="10">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -7138,52 +7255,55 @@
       </c>
       <c r="AT20" s="9">
         <v>26</v>
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="10">
         <v>14</v>
       </c>
       <c r="AW20" s="9">
         <v>11</v>
       </c>
       <c r="AX20" s="9">
         <v>17</v>
       </c>
       <c r="AY20" s="10">
         <v>9</v>
       </c>
       <c r="AZ20" s="9">
         <v>23</v>
       </c>
       <c r="BA20" s="9">
         <v>24</v>
       </c>
+      <c r="BB20" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>37</v>
       </c>
       <c r="C21" s="9">
         <v>36</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>40</v>
       </c>
       <c r="F21" s="9">
         <v>30</v>
       </c>
       <c r="G21" s="10">
         <v>42</v>
       </c>
       <c r="H21" s="10">
         <v>41</v>
       </c>
       <c r="I21" s="9">
@@ -7299,52 +7419,55 @@
       </c>
       <c r="AT21" s="9">
         <v>99</v>
       </c>
       <c r="AU21" s="9">
         <v>60</v>
       </c>
       <c r="AV21" s="10">
         <v>71</v>
       </c>
       <c r="AW21" s="9">
         <v>70</v>
       </c>
       <c r="AX21" s="9">
         <v>72</v>
       </c>
       <c r="AY21" s="10">
         <v>87</v>
       </c>
       <c r="AZ21" s="9">
         <v>69</v>
       </c>
       <c r="BA21" s="9">
         <v>90</v>
       </c>
+      <c r="BB21" s="9">
+        <v>48</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>9</v>
       </c>
       <c r="F22" s="9">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>12</v>
       </c>
       <c r="H22" s="10">
         <v>8</v>
       </c>
       <c r="I22" s="9">
@@ -7460,52 +7583,55 @@
       </c>
       <c r="AT22" s="9">
         <v>6</v>
       </c>
       <c r="AU22" s="9">
         <v>26</v>
       </c>
       <c r="AV22" s="10">
         <v>16</v>
       </c>
       <c r="AW22" s="9">
         <v>21</v>
       </c>
       <c r="AX22" s="9">
         <v>37</v>
       </c>
       <c r="AY22" s="10">
         <v>24</v>
       </c>
       <c r="AZ22" s="9">
         <v>9</v>
       </c>
       <c r="BA22" s="9">
         <v>11</v>
       </c>
+      <c r="BB22" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>4</v>
       </c>
       <c r="C23" s="9">
         <v>6</v>
       </c>
       <c r="D23" s="9">
         <v>7</v>
       </c>
       <c r="E23" s="9">
         <v>7</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10">
         <v>5</v>
       </c>
       <c r="H23" s="10">
         <v>12</v>
       </c>
       <c r="I23" s="9">
@@ -7621,52 +7747,55 @@
       </c>
       <c r="AT23" s="9">
         <v>12</v>
       </c>
       <c r="AU23" s="9">
         <v>4</v>
       </c>
       <c r="AV23" s="10">
         <v>7</v>
       </c>
       <c r="AW23" s="9">
         <v>5</v>
       </c>
       <c r="AX23" s="9">
         <v>14</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
       <c r="AZ23" s="9">
         <v>8</v>
       </c>
       <c r="BA23" s="9">
         <v>9</v>
       </c>
+      <c r="BB23" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>9</v>
       </c>
       <c r="C24" s="9">
         <v>7</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>8</v>
       </c>
       <c r="F24" s="9">
         <v>7</v>
       </c>
       <c r="G24" s="9">
         <v>12</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -7782,52 +7911,55 @@
       </c>
       <c r="AT24" s="9">
         <v>21</v>
       </c>
       <c r="AU24" s="9">
         <v>23</v>
       </c>
       <c r="AV24" s="10">
         <v>13</v>
       </c>
       <c r="AW24" s="9">
         <v>15</v>
       </c>
       <c r="AX24" s="9">
         <v>22</v>
       </c>
       <c r="AY24" s="10">
         <v>8</v>
       </c>
       <c r="AZ24" s="9">
         <v>8</v>
       </c>
       <c r="BA24" s="9">
         <v>10</v>
       </c>
+      <c r="BB24" s="9">
+        <v>22</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>6</v>
       </c>
       <c r="C25" s="9">
         <v>18</v>
       </c>
       <c r="D25" s="9">
         <v>9</v>
       </c>
       <c r="E25" s="9">
         <v>15</v>
       </c>
       <c r="F25" s="9">
         <v>7</v>
       </c>
       <c r="G25" s="9">
         <v>7</v>
       </c>
       <c r="H25" s="10">
         <v>13</v>
       </c>
       <c r="I25" s="9">
@@ -7943,52 +8075,55 @@
       </c>
       <c r="AT25" s="9">
         <v>24</v>
       </c>
       <c r="AU25" s="9">
         <v>16</v>
       </c>
       <c r="AV25" s="10">
         <v>39</v>
       </c>
       <c r="AW25" s="9">
         <v>14</v>
       </c>
       <c r="AX25" s="9">
         <v>18</v>
       </c>
       <c r="AY25" s="10">
         <v>14</v>
       </c>
       <c r="AZ25" s="9">
         <v>20</v>
       </c>
       <c r="BA25" s="9">
         <v>21</v>
       </c>
+      <c r="BB25" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>5</v>
       </c>
       <c r="C26" s="9">
         <v>7</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>6</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="9">
@@ -8104,52 +8239,55 @@
       </c>
       <c r="AT26" s="9">
         <v>11</v>
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>8</v>
       </c>
       <c r="AW26" s="9">
         <v>9</v>
       </c>
       <c r="AX26" s="9">
         <v>11</v>
       </c>
       <c r="AY26" s="10">
         <v>8</v>
       </c>
       <c r="AZ26" s="9">
         <v>6</v>
       </c>
       <c r="BA26" s="9">
         <v>11</v>
       </c>
+      <c r="BB26" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>6</v>
       </c>
       <c r="C27" s="13">
         <v>9</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>8</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>12</v>
       </c>
       <c r="I27" s="13">
@@ -8265,247 +8403,252 @@
       </c>
       <c r="AT27" s="13">
         <v>8</v>
       </c>
       <c r="AU27" s="13">
         <v>14</v>
       </c>
       <c r="AV27" s="13">
         <v>5</v>
       </c>
       <c r="AW27" s="13">
         <v>18</v>
       </c>
       <c r="AX27" s="13">
         <v>8</v>
       </c>
       <c r="AY27" s="13">
         <v>8</v>
       </c>
       <c r="AZ27" s="13">
         <v>8</v>
       </c>
       <c r="BA27" s="13">
         <v>13</v>
       </c>
+      <c r="BB27" s="13">
+        <v>8</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AN1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AO28" sqref="AO28"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AR35" sqref="AR35"/>
+      <selection pane="topRight" activeCell="BA13" sqref="BA13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="20" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="20"/>
-[...49 lines deleted...]
-      <c r="BA2" s="20"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="20">
         <v>2024</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="20"/>
+      <c r="AB4" s="20"/>
+      <c r="AC4" s="20"/>
+      <c r="AD4" s="20"/>
+      <c r="AE4" s="20"/>
+      <c r="AF4" s="20"/>
+      <c r="AG4" s="20"/>
+      <c r="AH4" s="20"/>
+      <c r="AI4" s="20"/>
+      <c r="AJ4" s="20"/>
+      <c r="AK4" s="20"/>
+      <c r="AL4" s="20">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="20"/>
+      <c r="AN4" s="20"/>
+      <c r="AO4" s="20"/>
+      <c r="AP4" s="20"/>
+      <c r="AQ4" s="20"/>
+      <c r="AR4" s="20"/>
+      <c r="AS4" s="20"/>
+      <c r="AT4" s="20"/>
+      <c r="AU4" s="20"/>
+      <c r="AV4" s="20"/>
+      <c r="AW4" s="21"/>
+      <c r="AX4" s="20">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
-[...1 lines deleted...]
-      <c r="BA4" s="21"/>
+      <c r="AY4" s="20"/>
+      <c r="AZ4" s="20"/>
+      <c r="BA4" s="20"/>
+      <c r="BB4" s="20"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="23"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8618,108 +8761,112 @@
       </c>
       <c r="AT5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="16" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="17" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="22" t="s">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="22"/>
-[...49 lines deleted...]
-      <c r="BA6" s="22"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-240</v>
       </c>
       <c r="C7" s="9">
         <v>-332</v>
       </c>
       <c r="D7" s="9">
         <v>-162</v>
       </c>
       <c r="E7" s="9">
         <v>-294</v>
       </c>
       <c r="F7" s="9">
         <v>-174</v>
       </c>
       <c r="G7" s="10">
         <v>-211</v>
       </c>
       <c r="H7" s="10">
         <v>-299</v>
       </c>
       <c r="I7" s="9">
@@ -8835,52 +8982,55 @@
       </c>
       <c r="AT7" s="9">
         <v>-316</v>
       </c>
       <c r="AU7" s="9">
         <v>-412</v>
       </c>
       <c r="AV7" s="10">
         <v>-292</v>
       </c>
       <c r="AW7" s="9">
         <v>-277</v>
       </c>
       <c r="AX7" s="9">
         <v>-326</v>
       </c>
       <c r="AY7" s="19">
         <v>-141</v>
       </c>
       <c r="AZ7" s="9">
         <v>-293</v>
       </c>
       <c r="BA7" s="9">
         <v>-197</v>
       </c>
+      <c r="BB7" s="27">
+        <v>-241</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-79</v>
       </c>
       <c r="C8" s="9">
         <v>-65</v>
       </c>
       <c r="D8" s="9">
         <v>-22</v>
       </c>
       <c r="E8" s="9">
         <v>-84</v>
       </c>
       <c r="F8" s="9">
         <v>-74</v>
       </c>
       <c r="G8" s="10">
         <v>-39</v>
       </c>
       <c r="H8" s="10">
         <v>-54</v>
       </c>
       <c r="I8" s="9">
@@ -8996,52 +9146,55 @@
       </c>
       <c r="AT8" s="9">
         <v>-30</v>
       </c>
       <c r="AU8" s="9">
         <v>-81</v>
       </c>
       <c r="AV8" s="10">
         <v>-29</v>
       </c>
       <c r="AW8" s="9">
         <v>-125</v>
       </c>
       <c r="AX8" s="9">
         <v>-66</v>
       </c>
       <c r="AY8" s="10">
         <v>-42</v>
       </c>
       <c r="AZ8" s="9">
         <v>-162</v>
       </c>
       <c r="BA8" s="9">
         <v>-34</v>
       </c>
+      <c r="BB8" s="9">
+        <v>-59</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-64</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-47</v>
       </c>
       <c r="E9" s="9">
         <v>-64</v>
       </c>
       <c r="F9" s="9">
         <v>-43</v>
       </c>
       <c r="G9" s="10">
         <v>-57</v>
       </c>
       <c r="H9" s="10">
         <v>-91</v>
       </c>
       <c r="I9" s="9">
@@ -9157,52 +9310,55 @@
       </c>
       <c r="AT9" s="9">
         <v>-131</v>
       </c>
       <c r="AU9" s="9">
         <v>-113</v>
       </c>
       <c r="AV9" s="10">
         <v>-63</v>
       </c>
       <c r="AW9" s="9">
         <v>-9</v>
       </c>
       <c r="AX9" s="9">
         <v>-44</v>
       </c>
       <c r="AY9" s="10">
         <v>-47</v>
       </c>
       <c r="AZ9" s="9">
         <v>-97</v>
       </c>
       <c r="BA9" s="9">
         <v>-16</v>
       </c>
+      <c r="BB9" s="9">
+        <v>-39</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-8</v>
       </c>
       <c r="C10" s="9">
         <v>-8</v>
       </c>
       <c r="D10" s="9">
         <v>-13</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>-4</v>
       </c>
       <c r="G10" s="10">
         <v>-9</v>
       </c>
       <c r="H10" s="10">
         <v>-6</v>
       </c>
       <c r="I10" s="9">
@@ -9318,52 +9474,55 @@
       </c>
       <c r="AT10" s="9">
         <v>-12</v>
       </c>
       <c r="AU10" s="9">
         <v>-20</v>
       </c>
       <c r="AV10" s="10">
         <v>-20</v>
       </c>
       <c r="AW10" s="9">
         <v>-8</v>
       </c>
       <c r="AX10" s="9">
         <v>0</v>
       </c>
       <c r="AY10" s="10">
         <v>-19</v>
       </c>
       <c r="AZ10" s="9">
         <v>2</v>
       </c>
       <c r="BA10" s="9">
         <v>6</v>
       </c>
+      <c r="BB10" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-18</v>
       </c>
       <c r="C11" s="9">
         <v>-59</v>
       </c>
       <c r="D11" s="9">
         <v>-18</v>
       </c>
       <c r="E11" s="9">
         <v>-36</v>
       </c>
       <c r="F11" s="9">
         <v>-14</v>
       </c>
       <c r="G11" s="10">
         <v>-40</v>
       </c>
       <c r="H11" s="10">
         <v>-25</v>
       </c>
       <c r="I11" s="9">
@@ -9479,52 +9638,55 @@
       </c>
       <c r="AT11" s="9">
         <v>-110</v>
       </c>
       <c r="AU11" s="9">
         <v>-85</v>
       </c>
       <c r="AV11" s="10">
         <v>-66</v>
       </c>
       <c r="AW11" s="9">
         <v>-66</v>
       </c>
       <c r="AX11" s="9">
         <v>-61</v>
       </c>
       <c r="AY11" s="10">
         <v>-6</v>
       </c>
       <c r="AZ11" s="9">
         <v>-2</v>
       </c>
       <c r="BA11" s="9">
         <v>-74</v>
       </c>
+      <c r="BB11" s="9">
+        <v>-69</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>-4</v>
       </c>
       <c r="D12" s="9">
         <v>-1</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>-2</v>
       </c>
       <c r="H12" s="10">
         <v>-1</v>
       </c>
       <c r="I12" s="9">
@@ -9640,52 +9802,55 @@
       </c>
       <c r="AT12" s="9">
         <v>-4</v>
       </c>
       <c r="AU12" s="9">
         <v>-4</v>
       </c>
       <c r="AV12" s="10">
         <v>0</v>
       </c>
       <c r="AW12" s="9">
         <v>-1</v>
       </c>
       <c r="AX12" s="9">
         <v>-1</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
       <c r="AZ12" s="9">
         <v>-7</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
+      <c r="BB12" s="9">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>-16</v>
       </c>
       <c r="C13" s="9">
         <v>-13</v>
       </c>
       <c r="D13" s="9">
         <v>-16</v>
       </c>
       <c r="E13" s="9">
         <v>-22</v>
       </c>
       <c r="F13" s="9">
         <v>-4</v>
       </c>
       <c r="G13" s="10">
         <v>-3</v>
       </c>
       <c r="H13" s="10">
         <v>-29</v>
       </c>
       <c r="I13" s="9">
@@ -9801,52 +9966,55 @@
       </c>
       <c r="AT13" s="9">
         <v>-29</v>
       </c>
       <c r="AU13" s="9">
         <v>-14</v>
       </c>
       <c r="AV13" s="10">
         <v>-19</v>
       </c>
       <c r="AW13" s="9">
         <v>-21</v>
       </c>
       <c r="AX13" s="9">
         <v>-69</v>
       </c>
       <c r="AY13" s="10">
         <v>-19</v>
       </c>
       <c r="AZ13" s="9">
         <v>-23</v>
       </c>
       <c r="BA13" s="9">
         <v>-44</v>
       </c>
+      <c r="BB13" s="9">
+        <v>-29</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-12</v>
       </c>
       <c r="C14" s="9">
         <v>-12</v>
       </c>
       <c r="D14" s="9">
         <v>-3</v>
       </c>
       <c r="E14" s="9">
         <v>-23</v>
       </c>
       <c r="F14" s="9">
         <v>-1</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-8</v>
       </c>
       <c r="I14" s="9">
@@ -9962,52 +10130,55 @@
       </c>
       <c r="AT14" s="9">
         <v>-27</v>
       </c>
       <c r="AU14" s="9">
         <v>-9</v>
       </c>
       <c r="AV14" s="10">
         <v>-13</v>
       </c>
       <c r="AW14" s="9">
         <v>14</v>
       </c>
       <c r="AX14" s="9">
         <v>-21</v>
       </c>
       <c r="AY14" s="10">
         <v>7</v>
       </c>
       <c r="AZ14" s="9">
         <v>-3</v>
       </c>
       <c r="BA14" s="9">
         <v>-7</v>
       </c>
+      <c r="BB14" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-4</v>
       </c>
       <c r="C15" s="9">
         <v>-3</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-5</v>
       </c>
       <c r="G15" s="10">
         <v>-2</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9">
@@ -10123,52 +10294,55 @@
       </c>
       <c r="AT15" s="9">
         <v>-8</v>
       </c>
       <c r="AU15" s="9">
         <v>-2</v>
       </c>
       <c r="AV15" s="10">
         <v>6</v>
       </c>
       <c r="AW15" s="9">
         <v>4</v>
       </c>
       <c r="AX15" s="9">
         <v>-6</v>
       </c>
       <c r="AY15" s="10">
         <v>-8</v>
       </c>
       <c r="AZ15" s="9">
         <v>1</v>
       </c>
       <c r="BA15" s="9">
         <v>17</v>
       </c>
+      <c r="BB15" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>-11</v>
       </c>
       <c r="C16" s="9">
         <v>-11</v>
       </c>
       <c r="D16" s="9">
         <v>-10</v>
       </c>
       <c r="E16" s="9">
         <v>-12</v>
       </c>
       <c r="F16" s="9">
         <v>-13</v>
       </c>
       <c r="G16" s="10">
         <v>-9</v>
       </c>
       <c r="H16" s="10">
         <v>-14</v>
       </c>
       <c r="I16" s="9">
@@ -10284,52 +10458,55 @@
       </c>
       <c r="AT16" s="9">
         <v>-27</v>
       </c>
       <c r="AU16" s="9">
         <v>-17</v>
       </c>
       <c r="AV16" s="10">
         <v>-2</v>
       </c>
       <c r="AW16" s="9">
         <v>-9</v>
       </c>
       <c r="AX16" s="9">
         <v>-8</v>
       </c>
       <c r="AY16" s="10">
         <v>-2</v>
       </c>
       <c r="AZ16" s="9">
         <v>-10</v>
       </c>
       <c r="BA16" s="9">
         <v>-4</v>
       </c>
+      <c r="BB16" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-3</v>
       </c>
       <c r="C17" s="9">
         <v>-13</v>
       </c>
       <c r="D17" s="9">
         <v>-8</v>
       </c>
       <c r="E17" s="9">
         <v>-15</v>
       </c>
       <c r="F17" s="9">
         <v>-11</v>
       </c>
       <c r="G17" s="10">
         <v>-9</v>
       </c>
       <c r="H17" s="10">
         <v>-15</v>
       </c>
       <c r="I17" s="9">
@@ -10445,52 +10622,55 @@
       </c>
       <c r="AT17" s="9">
         <v>-28</v>
       </c>
       <c r="AU17" s="9">
         <v>-21</v>
       </c>
       <c r="AV17" s="10">
         <v>-22</v>
       </c>
       <c r="AW17" s="9">
         <v>-11</v>
       </c>
       <c r="AX17" s="9">
         <v>-12</v>
       </c>
       <c r="AY17" s="10">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>-11</v>
       </c>
       <c r="BA17" s="9">
         <v>-5</v>
       </c>
+      <c r="BB17" s="9">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>-3</v>
       </c>
       <c r="C18" s="9">
         <v>-2</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>-2</v>
       </c>
       <c r="G18" s="10">
         <v>-1</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -10606,52 +10786,55 @@
       </c>
       <c r="AT18" s="9">
         <v>-3</v>
       </c>
       <c r="AU18" s="9">
         <v>3</v>
       </c>
       <c r="AV18" s="10">
         <v>6</v>
       </c>
       <c r="AW18" s="9">
         <v>-3</v>
       </c>
       <c r="AX18" s="9">
         <v>-5</v>
       </c>
       <c r="AY18" s="10">
         <v>-11</v>
       </c>
       <c r="AZ18" s="9">
         <v>2</v>
       </c>
       <c r="BA18" s="9">
         <v>20</v>
       </c>
+      <c r="BB18" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>-4</v>
       </c>
       <c r="D19" s="9">
         <v>-8</v>
       </c>
       <c r="E19" s="9">
         <v>2</v>
       </c>
       <c r="F19" s="9">
         <v>-1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>-6</v>
       </c>
       <c r="I19" s="9">
@@ -10767,52 +10950,55 @@
       </c>
       <c r="AT19" s="9">
         <v>12</v>
       </c>
       <c r="AU19" s="9">
         <v>-2</v>
       </c>
       <c r="AV19" s="10">
         <v>-14</v>
       </c>
       <c r="AW19" s="9">
         <v>11</v>
       </c>
       <c r="AX19" s="9">
         <v>7</v>
       </c>
       <c r="AY19" s="10">
         <v>12</v>
       </c>
       <c r="AZ19" s="9">
         <v>1</v>
       </c>
       <c r="BA19" s="9">
         <v>-4</v>
       </c>
+      <c r="BB19" s="9">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="9">
         <v>-8</v>
       </c>
       <c r="D20" s="9">
         <v>-11</v>
       </c>
       <c r="E20" s="9">
         <v>-1</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>-1</v>
       </c>
       <c r="H20" s="10">
         <v>-6</v>
       </c>
       <c r="I20" s="9">
@@ -10928,52 +11114,55 @@
       </c>
       <c r="AT20" s="9">
         <v>-11</v>
       </c>
       <c r="AU20" s="9">
         <v>-10</v>
       </c>
       <c r="AV20" s="10">
         <v>1</v>
       </c>
       <c r="AW20" s="9">
         <v>6</v>
       </c>
       <c r="AX20" s="9">
         <v>-8</v>
       </c>
       <c r="AY20" s="10">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>-14</v>
       </c>
       <c r="BA20" s="9">
         <v>-6</v>
       </c>
+      <c r="BB20" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-19</v>
       </c>
       <c r="C21" s="9">
         <v>-15</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>-19</v>
       </c>
       <c r="F21" s="9">
         <v>-5</v>
       </c>
       <c r="G21" s="10">
         <v>-18</v>
       </c>
       <c r="H21" s="10">
         <v>-15</v>
       </c>
       <c r="I21" s="9">
@@ -11089,52 +11278,55 @@
       </c>
       <c r="AT21" s="9">
         <v>-22</v>
       </c>
       <c r="AU21" s="9">
         <v>-2</v>
       </c>
       <c r="AV21" s="10">
         <v>-6</v>
       </c>
       <c r="AW21" s="9">
         <v>-19</v>
       </c>
       <c r="AX21" s="9">
         <v>14</v>
       </c>
       <c r="AY21" s="10">
         <v>-1</v>
       </c>
       <c r="AZ21" s="9">
         <v>-3</v>
       </c>
       <c r="BA21" s="9">
         <v>-37</v>
       </c>
+      <c r="BB21" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>-3</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>1</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>-4</v>
       </c>
       <c r="I22" s="9">
@@ -11250,52 +11442,55 @@
       </c>
       <c r="AT22" s="9">
         <v>101</v>
       </c>
       <c r="AU22" s="9">
         <v>-16</v>
       </c>
       <c r="AV22" s="10">
         <v>-11</v>
       </c>
       <c r="AW22" s="9">
         <v>-7</v>
       </c>
       <c r="AX22" s="9">
         <v>-23</v>
       </c>
       <c r="AY22" s="10">
         <v>-12</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
       <c r="BA22" s="9">
         <v>-3</v>
       </c>
+      <c r="BB22" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>-2</v>
       </c>
       <c r="C23" s="9">
         <v>-3</v>
       </c>
       <c r="D23" s="9">
         <v>-5</v>
       </c>
       <c r="E23" s="9">
         <v>-4</v>
       </c>
       <c r="F23" s="9">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>-4</v>
       </c>
       <c r="H23" s="10">
         <v>-10</v>
       </c>
       <c r="I23" s="9">
@@ -11411,52 +11606,55 @@
       </c>
       <c r="AT23" s="9">
         <v>5</v>
       </c>
       <c r="AU23" s="9">
         <v>7</v>
       </c>
       <c r="AV23" s="10">
         <v>-2</v>
       </c>
       <c r="AW23" s="9">
         <v>-3</v>
       </c>
       <c r="AX23" s="9">
         <v>-9</v>
       </c>
       <c r="AY23" s="10">
         <v>0</v>
       </c>
       <c r="AZ23" s="9">
         <v>-5</v>
       </c>
       <c r="BA23" s="9">
         <v>-3</v>
       </c>
+      <c r="BB23" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-4</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>-1</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-7</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="9">
@@ -11572,52 +11770,55 @@
       </c>
       <c r="AT24" s="9">
         <v>4</v>
       </c>
       <c r="AU24" s="9">
         <v>-16</v>
       </c>
       <c r="AV24" s="10">
         <v>-7</v>
       </c>
       <c r="AW24" s="9">
         <v>-9</v>
       </c>
       <c r="AX24" s="9">
         <v>-8</v>
       </c>
       <c r="AY24" s="10">
         <v>5</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
       <c r="BA24" s="9">
         <v>-6</v>
       </c>
+      <c r="BB24" s="9">
+        <v>-17</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>1</v>
       </c>
       <c r="C25" s="9">
         <v>-11</v>
       </c>
       <c r="D25" s="9">
         <v>-7</v>
       </c>
       <c r="E25" s="9">
         <v>-2</v>
       </c>
       <c r="F25" s="9">
         <v>-2</v>
       </c>
       <c r="G25" s="9">
         <v>-3</v>
       </c>
       <c r="H25" s="10">
         <v>-7</v>
       </c>
       <c r="I25" s="9">
@@ -11733,52 +11934,55 @@
       </c>
       <c r="AT25" s="9">
         <v>-2</v>
       </c>
       <c r="AU25" s="9">
         <v>-8</v>
       </c>
       <c r="AV25" s="10">
         <v>-22</v>
       </c>
       <c r="AW25" s="9">
         <v>-6</v>
       </c>
       <c r="AX25" s="9">
         <v>-12</v>
       </c>
       <c r="AY25" s="10">
         <v>-4</v>
       </c>
       <c r="AZ25" s="9">
         <v>8</v>
       </c>
       <c r="BA25" s="9">
         <v>0</v>
       </c>
+      <c r="BB25" s="9">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" s="9">
         <v>-5</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="9">
         <v>-4</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>-4</v>
       </c>
       <c r="H26" s="10">
         <v>-5</v>
       </c>
       <c r="I26" s="9">
@@ -11894,52 +12098,55 @@
       </c>
       <c r="AT26" s="9">
         <v>7</v>
       </c>
       <c r="AU26" s="9">
         <v>0</v>
       </c>
       <c r="AV26" s="10">
         <v>-4</v>
       </c>
       <c r="AW26" s="9">
         <v>-8</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>-2</v>
       </c>
       <c r="AZ26" s="9">
         <v>16</v>
       </c>
       <c r="BA26" s="9">
         <v>5</v>
       </c>
+      <c r="BB26" s="9">
+        <v>-10</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-1</v>
       </c>
       <c r="C27" s="13">
         <v>-5</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>-3</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13">
         <v>-7</v>
       </c>
       <c r="I27" s="13">
@@ -12055,75 +12262,78 @@
       </c>
       <c r="AT27" s="13">
         <v>-1</v>
       </c>
       <c r="AU27" s="13">
         <v>-2</v>
       </c>
       <c r="AV27" s="13">
         <v>-5</v>
       </c>
       <c r="AW27" s="13">
         <v>-7</v>
       </c>
       <c r="AX27" s="13">
         <v>4</v>
       </c>
       <c r="AY27" s="13">
         <v>-4</v>
       </c>
       <c r="AZ27" s="13">
         <v>-1</v>
       </c>
       <c r="BA27" s="13">
         <v>-6</v>
       </c>
+      <c r="BB27" s="13">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>