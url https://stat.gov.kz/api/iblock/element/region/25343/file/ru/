--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12045" yWindow="285" windowWidth="16260" windowHeight="10605"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо межрегиональной миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -379,73 +379,73 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -725,211 +725,213 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AS1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.28515625" style="14" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="14" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="25" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="25"/>
-[...50 lines deleted...]
-      <c r="BB2" s="25"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AL2" s="26"/>
+      <c r="AM2" s="26"/>
+      <c r="AN2" s="26"/>
+      <c r="AO2" s="26"/>
+      <c r="AP2" s="26"/>
+      <c r="AQ2" s="26"/>
+      <c r="AR2" s="26"/>
+      <c r="AS2" s="26"/>
+      <c r="AT2" s="26"/>
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
+      <c r="AX2" s="26"/>
+      <c r="AY2" s="26"/>
+      <c r="AZ2" s="26"/>
+      <c r="BA2" s="26"/>
+      <c r="BB2" s="26"/>
+      <c r="BC2" s="26"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="24">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="23"/>
+      <c r="B4" s="25">
         <v>2022</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="24">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25">
         <v>2023</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="20"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="20"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="22"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="20"/>
-[...2 lines deleted...]
-      <c r="BB4" s="20"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="23"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1045,109 +1047,113 @@
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="16" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="26" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="26"/>
-[...50 lines deleted...]
-      <c r="BB6" s="26"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="27"/>
+      <c r="AB6" s="27"/>
+      <c r="AC6" s="27"/>
+      <c r="AD6" s="27"/>
+      <c r="AE6" s="27"/>
+      <c r="AF6" s="27"/>
+      <c r="AG6" s="27"/>
+      <c r="AH6" s="27"/>
+      <c r="AI6" s="27"/>
+      <c r="AJ6" s="27"/>
+      <c r="AK6" s="27"/>
+      <c r="AL6" s="27"/>
+      <c r="AM6" s="27"/>
+      <c r="AN6" s="27"/>
+      <c r="AO6" s="27"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="27"/>
+      <c r="AR6" s="27"/>
+      <c r="AS6" s="27"/>
+      <c r="AT6" s="27"/>
+      <c r="AU6" s="27"/>
+      <c r="AV6" s="27"/>
+      <c r="AW6" s="27"/>
+      <c r="AX6" s="27"/>
+      <c r="AY6" s="27"/>
+      <c r="AZ6" s="27"/>
+      <c r="BA6" s="27"/>
+      <c r="BB6" s="27"/>
+      <c r="BC6" s="27"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>341</v>
       </c>
       <c r="C7" s="9">
         <v>372</v>
       </c>
       <c r="D7" s="9">
         <v>366</v>
       </c>
       <c r="E7" s="9">
         <v>410</v>
       </c>
       <c r="F7" s="9">
         <v>369</v>
       </c>
       <c r="G7" s="10">
         <v>480</v>
       </c>
       <c r="H7" s="10">
         <v>497</v>
       </c>
       <c r="I7" s="9">
@@ -1263,55 +1269,58 @@
       </c>
       <c r="AT7" s="9">
         <v>1248</v>
       </c>
       <c r="AU7" s="9">
         <v>860</v>
       </c>
       <c r="AV7" s="10">
         <v>870</v>
       </c>
       <c r="AW7" s="9">
         <v>824</v>
       </c>
       <c r="AX7" s="9">
         <v>1066</v>
       </c>
       <c r="AY7" s="19">
         <v>1047</v>
       </c>
       <c r="AZ7" s="9">
         <v>998</v>
       </c>
       <c r="BA7" s="9">
         <v>960</v>
       </c>
-      <c r="BB7" s="27">
+      <c r="BB7" s="20">
         <v>789</v>
       </c>
+      <c r="BC7" s="9">
+        <v>926</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>135</v>
       </c>
       <c r="C8" s="9">
         <v>167</v>
       </c>
       <c r="D8" s="9">
         <v>161</v>
       </c>
       <c r="E8" s="9">
         <v>168</v>
       </c>
       <c r="F8" s="9">
         <v>145</v>
       </c>
       <c r="G8" s="10">
         <v>218</v>
       </c>
       <c r="H8" s="10">
         <v>202</v>
       </c>
       <c r="I8" s="9">
@@ -1430,52 +1439,55 @@
       </c>
       <c r="AU8" s="9">
         <v>457</v>
       </c>
       <c r="AV8" s="10">
         <v>449</v>
       </c>
       <c r="AW8" s="9">
         <v>403</v>
       </c>
       <c r="AX8" s="9">
         <v>533</v>
       </c>
       <c r="AY8" s="10">
         <v>497</v>
       </c>
       <c r="AZ8" s="9">
         <v>469</v>
       </c>
       <c r="BA8" s="9">
         <v>430</v>
       </c>
       <c r="BB8" s="9">
         <v>382</v>
       </c>
+      <c r="BC8" s="9">
+        <v>486</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>41</v>
       </c>
       <c r="C9" s="9">
         <v>41</v>
       </c>
       <c r="D9" s="9">
         <v>30</v>
       </c>
       <c r="E9" s="9">
         <v>49</v>
       </c>
       <c r="F9" s="9">
         <v>40</v>
       </c>
       <c r="G9" s="10">
         <v>50</v>
       </c>
       <c r="H9" s="10">
         <v>40</v>
       </c>
       <c r="I9" s="9">
@@ -1594,52 +1606,55 @@
       </c>
       <c r="AU9" s="9">
         <v>69</v>
       </c>
       <c r="AV9" s="10">
         <v>64</v>
       </c>
       <c r="AW9" s="9">
         <v>103</v>
       </c>
       <c r="AX9" s="9">
         <v>98</v>
       </c>
       <c r="AY9" s="10">
         <v>94</v>
       </c>
       <c r="AZ9" s="9">
         <v>57</v>
       </c>
       <c r="BA9" s="9">
         <v>107</v>
       </c>
       <c r="BB9" s="9">
         <v>76</v>
       </c>
+      <c r="BC9" s="9">
+        <v>72</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>8</v>
       </c>
       <c r="C10" s="9">
         <v>11</v>
       </c>
       <c r="D10" s="9">
         <v>7</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>14</v>
       </c>
       <c r="G10" s="10">
         <v>9</v>
       </c>
       <c r="H10" s="10">
         <v>9</v>
       </c>
       <c r="I10" s="9">
@@ -1758,52 +1773,55 @@
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>7</v>
       </c>
       <c r="AW10" s="9">
         <v>4</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>10</v>
       </c>
       <c r="AZ10" s="9">
         <v>18</v>
       </c>
       <c r="BA10" s="9">
         <v>20</v>
       </c>
       <c r="BB10" s="9">
         <v>17</v>
       </c>
+      <c r="BC10" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>50</v>
       </c>
       <c r="C11" s="9">
         <v>34</v>
       </c>
       <c r="D11" s="9">
         <v>59</v>
       </c>
       <c r="E11" s="9">
         <v>60</v>
       </c>
       <c r="F11" s="9">
         <v>53</v>
       </c>
       <c r="G11" s="10">
         <v>62</v>
       </c>
       <c r="H11" s="10">
         <v>96</v>
       </c>
       <c r="I11" s="9">
@@ -1922,52 +1940,55 @@
       </c>
       <c r="AU11" s="9">
         <v>70</v>
       </c>
       <c r="AV11" s="10">
         <v>91</v>
       </c>
       <c r="AW11" s="9">
         <v>87</v>
       </c>
       <c r="AX11" s="9">
         <v>112</v>
       </c>
       <c r="AY11" s="10">
         <v>126</v>
       </c>
       <c r="AZ11" s="9">
         <v>137</v>
       </c>
       <c r="BA11" s="9">
         <v>88</v>
       </c>
       <c r="BB11" s="9">
         <v>89</v>
       </c>
+      <c r="BC11" s="9">
+        <v>99</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>3</v>
       </c>
       <c r="D12" s="9">
         <v>2</v>
       </c>
       <c r="E12" s="9">
         <v>1</v>
       </c>
       <c r="F12" s="9">
         <v>4</v>
       </c>
       <c r="G12" s="10">
         <v>4</v>
       </c>
       <c r="H12" s="10">
         <v>5</v>
       </c>
       <c r="I12" s="9">
@@ -2086,52 +2107,55 @@
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>9</v>
       </c>
       <c r="AX12" s="9">
         <v>2</v>
       </c>
       <c r="AY12" s="10">
         <v>10</v>
       </c>
       <c r="AZ12" s="9">
         <v>3</v>
       </c>
       <c r="BA12" s="9">
         <v>16</v>
       </c>
       <c r="BB12" s="9">
         <v>1</v>
       </c>
+      <c r="BC12" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>4</v>
       </c>
       <c r="C13" s="9">
         <v>6</v>
       </c>
       <c r="D13" s="9">
         <v>6</v>
       </c>
       <c r="E13" s="9">
         <v>6</v>
       </c>
       <c r="F13" s="9">
         <v>11</v>
       </c>
       <c r="G13" s="10">
         <v>13</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="9">
@@ -2250,52 +2274,55 @@
       </c>
       <c r="AU13" s="9">
         <v>32</v>
       </c>
       <c r="AV13" s="10">
         <v>26</v>
       </c>
       <c r="AW13" s="9">
         <v>3</v>
       </c>
       <c r="AX13" s="9">
         <v>20</v>
       </c>
       <c r="AY13" s="10">
         <v>24</v>
       </c>
       <c r="AZ13" s="9">
         <v>21</v>
       </c>
       <c r="BA13" s="9">
         <v>19</v>
       </c>
       <c r="BB13" s="9">
         <v>9</v>
       </c>
+      <c r="BC13" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>18</v>
       </c>
       <c r="C14" s="9">
         <v>15</v>
       </c>
       <c r="D14" s="9">
         <v>16</v>
       </c>
       <c r="E14" s="9">
         <v>14</v>
       </c>
       <c r="F14" s="9">
         <v>16</v>
       </c>
       <c r="G14" s="10">
         <v>23</v>
       </c>
       <c r="H14" s="10">
         <v>33</v>
       </c>
       <c r="I14" s="9">
@@ -2414,52 +2441,55 @@
       </c>
       <c r="AU14" s="9">
         <v>33</v>
       </c>
       <c r="AV14" s="10">
         <v>44</v>
       </c>
       <c r="AW14" s="9">
         <v>49</v>
       </c>
       <c r="AX14" s="9">
         <v>39</v>
       </c>
       <c r="AY14" s="10">
         <v>57</v>
       </c>
       <c r="AZ14" s="9">
         <v>42</v>
       </c>
       <c r="BA14" s="9">
         <v>40</v>
       </c>
       <c r="BB14" s="9">
         <v>47</v>
       </c>
+      <c r="BC14" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>4</v>
       </c>
       <c r="C15" s="9">
         <v>3</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>2</v>
       </c>
       <c r="F15" s="9">
         <v>1</v>
       </c>
       <c r="G15" s="10">
         <v>2</v>
       </c>
       <c r="H15" s="10">
         <v>7</v>
       </c>
       <c r="I15" s="9">
@@ -2578,52 +2608,55 @@
       </c>
       <c r="AU15" s="9">
         <v>9</v>
       </c>
       <c r="AV15" s="10">
         <v>11</v>
       </c>
       <c r="AW15" s="9">
         <v>10</v>
       </c>
       <c r="AX15" s="9">
         <v>11</v>
       </c>
       <c r="AY15" s="10">
         <v>4</v>
       </c>
       <c r="AZ15" s="9">
         <v>15</v>
       </c>
       <c r="BA15" s="9">
         <v>22</v>
       </c>
       <c r="BB15" s="9">
         <v>9</v>
       </c>
+      <c r="BC15" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>4</v>
       </c>
       <c r="C16" s="9">
         <v>8</v>
       </c>
       <c r="D16" s="9">
         <v>3</v>
       </c>
       <c r="E16" s="9">
         <v>4</v>
       </c>
       <c r="F16" s="9">
         <v>7</v>
       </c>
       <c r="G16" s="10">
         <v>4</v>
       </c>
       <c r="H16" s="10">
         <v>3</v>
       </c>
       <c r="I16" s="9">
@@ -2742,52 +2775,55 @@
       </c>
       <c r="AU16" s="9">
         <v>17</v>
       </c>
       <c r="AV16" s="10">
         <v>26</v>
       </c>
       <c r="AW16" s="9">
         <v>3</v>
       </c>
       <c r="AX16" s="9">
         <v>16</v>
       </c>
       <c r="AY16" s="10">
         <v>20</v>
       </c>
       <c r="AZ16" s="9">
         <v>6</v>
       </c>
       <c r="BA16" s="9">
         <v>12</v>
       </c>
       <c r="BB16" s="9">
         <v>11</v>
       </c>
+      <c r="BC16" s="9">
+        <v>13</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>13</v>
       </c>
       <c r="C17" s="9">
         <v>17</v>
       </c>
       <c r="D17" s="9">
         <v>14</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>9</v>
       </c>
       <c r="G17" s="10">
         <v>20</v>
       </c>
       <c r="H17" s="10">
         <v>18</v>
       </c>
       <c r="I17" s="9">
@@ -2906,52 +2942,55 @@
       </c>
       <c r="AU17" s="9">
         <v>20</v>
       </c>
       <c r="AV17" s="10">
         <v>16</v>
       </c>
       <c r="AW17" s="9">
         <v>23</v>
       </c>
       <c r="AX17" s="9">
         <v>21</v>
       </c>
       <c r="AY17" s="10">
         <v>33</v>
       </c>
       <c r="AZ17" s="9">
         <v>37</v>
       </c>
       <c r="BA17" s="9">
         <v>33</v>
       </c>
       <c r="BB17" s="9">
         <v>34</v>
       </c>
+      <c r="BC17" s="9">
+        <v>28</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="9">
         <v>7</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>6</v>
       </c>
       <c r="F18" s="9">
         <v>1</v>
       </c>
       <c r="G18" s="10">
         <v>3</v>
       </c>
       <c r="H18" s="10">
         <v>6</v>
       </c>
       <c r="I18" s="9">
@@ -3070,52 +3109,55 @@
       </c>
       <c r="AU18" s="9">
         <v>8</v>
       </c>
       <c r="AV18" s="10">
         <v>11</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9">
         <v>8</v>
       </c>
       <c r="AY18" s="10">
         <v>4</v>
       </c>
       <c r="AZ18" s="9">
         <v>11</v>
       </c>
       <c r="BA18" s="9">
         <v>34</v>
       </c>
       <c r="BB18" s="9">
         <v>8</v>
       </c>
+      <c r="BC18" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>8</v>
       </c>
       <c r="C19" s="9">
         <v>9</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>4</v>
       </c>
       <c r="I19" s="9">
@@ -3234,52 +3276,55 @@
       </c>
       <c r="AU19" s="9">
         <v>14</v>
       </c>
       <c r="AV19" s="10">
         <v>3</v>
       </c>
       <c r="AW19" s="9">
         <v>18</v>
       </c>
       <c r="AX19" s="9">
         <v>21</v>
       </c>
       <c r="AY19" s="10">
         <v>19</v>
       </c>
       <c r="AZ19" s="9">
         <v>15</v>
       </c>
       <c r="BA19" s="9">
         <v>6</v>
       </c>
       <c r="BB19" s="9">
         <v>5</v>
       </c>
+      <c r="BC19" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>5</v>
       </c>
       <c r="C20" s="9">
         <v>6</v>
       </c>
       <c r="D20" s="9">
         <v>7</v>
       </c>
       <c r="E20" s="9">
         <v>7</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>9</v>
       </c>
       <c r="H20" s="10">
         <v>10</v>
       </c>
       <c r="I20" s="9">
@@ -3398,52 +3443,55 @@
       </c>
       <c r="AU20" s="9">
         <v>9</v>
       </c>
       <c r="AV20" s="10">
         <v>15</v>
       </c>
       <c r="AW20" s="9">
         <v>17</v>
       </c>
       <c r="AX20" s="9">
         <v>9</v>
       </c>
       <c r="AY20" s="10">
         <v>13</v>
       </c>
       <c r="AZ20" s="9">
         <v>9</v>
       </c>
       <c r="BA20" s="9">
         <v>18</v>
       </c>
       <c r="BB20" s="9">
         <v>10</v>
       </c>
+      <c r="BC20" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>18</v>
       </c>
       <c r="C21" s="9">
         <v>21</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>21</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>24</v>
       </c>
       <c r="H21" s="10">
         <v>26</v>
       </c>
       <c r="I21" s="9">
@@ -3562,52 +3610,55 @@
       </c>
       <c r="AU21" s="9">
         <v>58</v>
       </c>
       <c r="AV21" s="10">
         <v>65</v>
       </c>
       <c r="AW21" s="9">
         <v>51</v>
       </c>
       <c r="AX21" s="9">
         <v>86</v>
       </c>
       <c r="AY21" s="10">
         <v>86</v>
       </c>
       <c r="AZ21" s="9">
         <v>66</v>
       </c>
       <c r="BA21" s="9">
         <v>53</v>
       </c>
       <c r="BB21" s="9">
         <v>45</v>
       </c>
+      <c r="BC21" s="9">
+        <v>49</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>5</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>10</v>
       </c>
       <c r="F22" s="9">
         <v>5</v>
       </c>
       <c r="G22" s="10">
         <v>15</v>
       </c>
       <c r="H22" s="10">
         <v>4</v>
       </c>
       <c r="I22" s="9">
@@ -3726,52 +3777,55 @@
       </c>
       <c r="AU22" s="9">
         <v>10</v>
       </c>
       <c r="AV22" s="10">
         <v>5</v>
       </c>
       <c r="AW22" s="9">
         <v>14</v>
       </c>
       <c r="AX22" s="9">
         <v>14</v>
       </c>
       <c r="AY22" s="10">
         <v>12</v>
       </c>
       <c r="AZ22" s="9">
         <v>17</v>
       </c>
       <c r="BA22" s="9">
         <v>8</v>
       </c>
       <c r="BB22" s="9">
         <v>19</v>
       </c>
+      <c r="BC22" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>2</v>
       </c>
       <c r="C23" s="9">
         <v>3</v>
       </c>
       <c r="D23" s="9">
         <v>2</v>
       </c>
       <c r="E23" s="9">
         <v>3</v>
       </c>
       <c r="F23" s="9">
         <v>7</v>
       </c>
       <c r="G23" s="10">
         <v>1</v>
       </c>
       <c r="H23" s="10">
         <v>2</v>
       </c>
       <c r="I23" s="9">
@@ -3890,52 +3944,55 @@
       </c>
       <c r="AU23" s="9">
         <v>11</v>
       </c>
       <c r="AV23" s="10">
         <v>5</v>
       </c>
       <c r="AW23" s="9">
         <v>2</v>
       </c>
       <c r="AX23" s="9">
         <v>5</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
       <c r="AZ23" s="9">
         <v>3</v>
       </c>
       <c r="BA23" s="9">
         <v>6</v>
       </c>
       <c r="BB23" s="9">
         <v>7</v>
       </c>
+      <c r="BC23" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>2</v>
       </c>
       <c r="C24" s="9">
         <v>3</v>
       </c>
       <c r="D24" s="9">
         <v>6</v>
       </c>
       <c r="E24" s="9">
         <v>7</v>
       </c>
       <c r="F24" s="9">
         <v>5</v>
       </c>
       <c r="G24" s="9">
         <v>5</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -4054,52 +4111,55 @@
       </c>
       <c r="AU24" s="9">
         <v>7</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9">
         <v>6</v>
       </c>
       <c r="AX24" s="9">
         <v>14</v>
       </c>
       <c r="AY24" s="10">
         <v>13</v>
       </c>
       <c r="AZ24" s="9">
         <v>15</v>
       </c>
       <c r="BA24" s="9">
         <v>4</v>
       </c>
       <c r="BB24" s="9">
         <v>5</v>
       </c>
+      <c r="BC24" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>7</v>
       </c>
       <c r="C25" s="9">
         <v>7</v>
       </c>
       <c r="D25" s="9">
         <v>2</v>
       </c>
       <c r="E25" s="9">
         <v>13</v>
       </c>
       <c r="F25" s="9">
         <v>5</v>
       </c>
       <c r="G25" s="9">
         <v>4</v>
       </c>
       <c r="H25" s="10">
         <v>6</v>
       </c>
       <c r="I25" s="9">
@@ -4218,52 +4278,55 @@
       </c>
       <c r="AU25" s="9">
         <v>8</v>
       </c>
       <c r="AV25" s="10">
         <v>17</v>
       </c>
       <c r="AW25" s="9">
         <v>8</v>
       </c>
       <c r="AX25" s="9">
         <v>6</v>
       </c>
       <c r="AY25" s="10">
         <v>10</v>
       </c>
       <c r="AZ25" s="9">
         <v>28</v>
       </c>
       <c r="BA25" s="9">
         <v>21</v>
       </c>
       <c r="BB25" s="9">
         <v>7</v>
       </c>
+      <c r="BC25" s="9">
+        <v>30</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9">
         <v>2</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>2</v>
       </c>
       <c r="F26" s="9">
         <v>7</v>
       </c>
       <c r="G26" s="9">
         <v>2</v>
       </c>
       <c r="H26" s="10">
         <v>6</v>
       </c>
       <c r="I26" s="9">
@@ -4382,52 +4445,55 @@
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>4</v>
       </c>
       <c r="AW26" s="9">
         <v>1</v>
       </c>
       <c r="AX26" s="9">
         <v>13</v>
       </c>
       <c r="AY26" s="10">
         <v>6</v>
       </c>
       <c r="AZ26" s="9">
         <v>22</v>
       </c>
       <c r="BA26" s="9">
         <v>16</v>
       </c>
       <c r="BB26" s="9">
         <v>4</v>
       </c>
+      <c r="BC26" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>4</v>
       </c>
       <c r="D27" s="13">
         <v>4</v>
       </c>
       <c r="E27" s="13">
         <v>5</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>5</v>
       </c>
       <c r="I27" s="13">
@@ -4546,250 +4612,255 @@
       </c>
       <c r="AU27" s="13">
         <v>12</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>11</v>
       </c>
       <c r="AX27" s="13">
         <v>12</v>
       </c>
       <c r="AY27" s="13">
         <v>4</v>
       </c>
       <c r="AZ27" s="13">
         <v>7</v>
       </c>
       <c r="BA27" s="13">
         <v>7</v>
       </c>
       <c r="BB27" s="13">
         <v>4</v>
       </c>
+      <c r="BC27" s="13">
+        <v>7</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BB7" sqref="BB7:BB27"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="AT34" sqref="AT34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="8" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="25" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="25"/>
-[...50 lines deleted...]
-      <c r="BB2" s="25"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AL2" s="26"/>
+      <c r="AM2" s="26"/>
+      <c r="AN2" s="26"/>
+      <c r="AO2" s="26"/>
+      <c r="AP2" s="26"/>
+      <c r="AQ2" s="26"/>
+      <c r="AR2" s="26"/>
+      <c r="AS2" s="26"/>
+      <c r="AT2" s="26"/>
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
+      <c r="AX2" s="26"/>
+      <c r="AY2" s="26"/>
+      <c r="AZ2" s="26"/>
+      <c r="BA2" s="26"/>
+      <c r="BB2" s="26"/>
+      <c r="BC2" s="26"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="24">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="23"/>
+      <c r="B4" s="25">
         <v>2022</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="24">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25">
         <v>2023</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="20"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="20"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="22"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="20"/>
-[...2 lines deleted...]
-      <c r="BB4" s="20"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="23"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4905,109 +4976,113 @@
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="16" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="26" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="26"/>
-[...50 lines deleted...]
-      <c r="BB6" s="26"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="27"/>
+      <c r="AB6" s="27"/>
+      <c r="AC6" s="27"/>
+      <c r="AD6" s="27"/>
+      <c r="AE6" s="27"/>
+      <c r="AF6" s="27"/>
+      <c r="AG6" s="27"/>
+      <c r="AH6" s="27"/>
+      <c r="AI6" s="27"/>
+      <c r="AJ6" s="27"/>
+      <c r="AK6" s="27"/>
+      <c r="AL6" s="27"/>
+      <c r="AM6" s="27"/>
+      <c r="AN6" s="27"/>
+      <c r="AO6" s="27"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="27"/>
+      <c r="AR6" s="27"/>
+      <c r="AS6" s="27"/>
+      <c r="AT6" s="27"/>
+      <c r="AU6" s="27"/>
+      <c r="AV6" s="27"/>
+      <c r="AW6" s="27"/>
+      <c r="AX6" s="27"/>
+      <c r="AY6" s="27"/>
+      <c r="AZ6" s="27"/>
+      <c r="BA6" s="27"/>
+      <c r="BB6" s="27"/>
+      <c r="BC6" s="27"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>581</v>
       </c>
       <c r="C7" s="9">
         <v>704</v>
       </c>
       <c r="D7" s="9">
         <v>528</v>
       </c>
       <c r="E7" s="9">
         <v>704</v>
       </c>
       <c r="F7" s="9">
         <v>543</v>
       </c>
       <c r="G7" s="10">
         <v>691</v>
       </c>
       <c r="H7" s="10">
         <v>796</v>
       </c>
       <c r="I7" s="9">
@@ -5123,55 +5198,58 @@
       </c>
       <c r="AT7" s="9">
         <v>1564</v>
       </c>
       <c r="AU7" s="9">
         <v>1272</v>
       </c>
       <c r="AV7" s="10">
         <v>1162</v>
       </c>
       <c r="AW7" s="9">
         <v>1101</v>
       </c>
       <c r="AX7" s="9">
         <v>1392</v>
       </c>
       <c r="AY7" s="19">
         <v>1188</v>
       </c>
       <c r="AZ7" s="9">
         <v>1291</v>
       </c>
       <c r="BA7" s="9">
         <v>1157</v>
       </c>
-      <c r="BB7" s="27">
+      <c r="BB7" s="20">
         <v>1030</v>
       </c>
+      <c r="BC7" s="9">
+        <v>1287</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>214</v>
       </c>
       <c r="C8" s="9">
         <v>232</v>
       </c>
       <c r="D8" s="9">
         <v>183</v>
       </c>
       <c r="E8" s="9">
         <v>252</v>
       </c>
       <c r="F8" s="9">
         <v>219</v>
       </c>
       <c r="G8" s="10">
         <v>257</v>
       </c>
       <c r="H8" s="10">
         <v>256</v>
       </c>
       <c r="I8" s="9">
@@ -5290,52 +5368,55 @@
       </c>
       <c r="AU8" s="9">
         <v>538</v>
       </c>
       <c r="AV8" s="10">
         <v>478</v>
       </c>
       <c r="AW8" s="9">
         <v>528</v>
       </c>
       <c r="AX8" s="9">
         <v>599</v>
       </c>
       <c r="AY8" s="10">
         <v>539</v>
       </c>
       <c r="AZ8" s="9">
         <v>631</v>
       </c>
       <c r="BA8" s="9">
         <v>464</v>
       </c>
       <c r="BB8" s="9">
         <v>441</v>
       </c>
+      <c r="BC8" s="9">
+        <v>566</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>105</v>
       </c>
       <c r="C9" s="9">
         <v>125</v>
       </c>
       <c r="D9" s="9">
         <v>77</v>
       </c>
       <c r="E9" s="9">
         <v>113</v>
       </c>
       <c r="F9" s="9">
         <v>83</v>
       </c>
       <c r="G9" s="10">
         <v>107</v>
       </c>
       <c r="H9" s="10">
         <v>131</v>
       </c>
       <c r="I9" s="9">
@@ -5454,52 +5535,55 @@
       </c>
       <c r="AU9" s="9">
         <v>182</v>
       </c>
       <c r="AV9" s="10">
         <v>127</v>
       </c>
       <c r="AW9" s="9">
         <v>112</v>
       </c>
       <c r="AX9" s="9">
         <v>142</v>
       </c>
       <c r="AY9" s="10">
         <v>141</v>
       </c>
       <c r="AZ9" s="9">
         <v>154</v>
       </c>
       <c r="BA9" s="9">
         <v>123</v>
       </c>
       <c r="BB9" s="9">
         <v>115</v>
       </c>
+      <c r="BC9" s="9">
+        <v>148</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>19</v>
       </c>
       <c r="D10" s="9">
         <v>20</v>
       </c>
       <c r="E10" s="9">
         <v>13</v>
       </c>
       <c r="F10" s="9">
         <v>18</v>
       </c>
       <c r="G10" s="10">
         <v>18</v>
       </c>
       <c r="H10" s="10">
         <v>15</v>
       </c>
       <c r="I10" s="9">
@@ -5618,52 +5702,55 @@
       </c>
       <c r="AU10" s="9">
         <v>26</v>
       </c>
       <c r="AV10" s="10">
         <v>27</v>
       </c>
       <c r="AW10" s="9">
         <v>12</v>
       </c>
       <c r="AX10" s="9">
         <v>26</v>
       </c>
       <c r="AY10" s="10">
         <v>29</v>
       </c>
       <c r="AZ10" s="9">
         <v>16</v>
       </c>
       <c r="BA10" s="9">
         <v>14</v>
       </c>
       <c r="BB10" s="9">
         <v>13</v>
       </c>
+      <c r="BC10" s="9">
+        <v>17</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>68</v>
       </c>
       <c r="C11" s="9">
         <v>93</v>
       </c>
       <c r="D11" s="9">
         <v>77</v>
       </c>
       <c r="E11" s="9">
         <v>96</v>
       </c>
       <c r="F11" s="9">
         <v>67</v>
       </c>
       <c r="G11" s="10">
         <v>102</v>
       </c>
       <c r="H11" s="10">
         <v>121</v>
       </c>
       <c r="I11" s="9">
@@ -5782,52 +5869,55 @@
       </c>
       <c r="AU11" s="9">
         <v>155</v>
       </c>
       <c r="AV11" s="10">
         <v>157</v>
       </c>
       <c r="AW11" s="9">
         <v>153</v>
       </c>
       <c r="AX11" s="9">
         <v>173</v>
       </c>
       <c r="AY11" s="10">
         <v>132</v>
       </c>
       <c r="AZ11" s="9">
         <v>139</v>
       </c>
       <c r="BA11" s="9">
         <v>162</v>
       </c>
       <c r="BB11" s="9">
         <v>158</v>
       </c>
+      <c r="BC11" s="9">
+        <v>186</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9">
         <v>3</v>
       </c>
       <c r="E12" s="9">
         <v>3</v>
       </c>
       <c r="F12" s="9">
         <v>3</v>
       </c>
       <c r="G12" s="10">
         <v>6</v>
       </c>
       <c r="H12" s="10">
         <v>6</v>
       </c>
       <c r="I12" s="9">
@@ -5946,52 +6036,55 @@
       </c>
       <c r="AU12" s="9">
         <v>7</v>
       </c>
       <c r="AV12" s="10">
         <v>5</v>
       </c>
       <c r="AW12" s="9">
         <v>10</v>
       </c>
       <c r="AX12" s="9">
         <v>3</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
       <c r="AZ12" s="9">
         <v>10</v>
       </c>
       <c r="BA12" s="9">
         <v>12</v>
       </c>
       <c r="BB12" s="9">
         <v>9</v>
       </c>
+      <c r="BC12" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>20</v>
       </c>
       <c r="C13" s="9">
         <v>19</v>
       </c>
       <c r="D13" s="9">
         <v>22</v>
       </c>
       <c r="E13" s="9">
         <v>28</v>
       </c>
       <c r="F13" s="9">
         <v>15</v>
       </c>
       <c r="G13" s="10">
         <v>16</v>
       </c>
       <c r="H13" s="10">
         <v>34</v>
       </c>
       <c r="I13" s="9">
@@ -6110,52 +6203,55 @@
       </c>
       <c r="AU13" s="9">
         <v>46</v>
       </c>
       <c r="AV13" s="10">
         <v>45</v>
       </c>
       <c r="AW13" s="9">
         <v>24</v>
       </c>
       <c r="AX13" s="9">
         <v>89</v>
       </c>
       <c r="AY13" s="10">
         <v>43</v>
       </c>
       <c r="AZ13" s="9">
         <v>44</v>
       </c>
       <c r="BA13" s="9">
         <v>63</v>
       </c>
       <c r="BB13" s="9">
         <v>38</v>
       </c>
+      <c r="BC13" s="9">
+        <v>30</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>30</v>
       </c>
       <c r="C14" s="9">
         <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>19</v>
       </c>
       <c r="E14" s="9">
         <v>37</v>
       </c>
       <c r="F14" s="9">
         <v>17</v>
       </c>
       <c r="G14" s="10">
         <v>29</v>
       </c>
       <c r="H14" s="10">
         <v>41</v>
       </c>
       <c r="I14" s="9">
@@ -6274,52 +6370,55 @@
       </c>
       <c r="AU14" s="9">
         <v>42</v>
       </c>
       <c r="AV14" s="10">
         <v>57</v>
       </c>
       <c r="AW14" s="9">
         <v>35</v>
       </c>
       <c r="AX14" s="9">
         <v>60</v>
       </c>
       <c r="AY14" s="10">
         <v>50</v>
       </c>
       <c r="AZ14" s="9">
         <v>45</v>
       </c>
       <c r="BA14" s="9">
         <v>47</v>
       </c>
       <c r="BB14" s="9">
         <v>47</v>
       </c>
+      <c r="BC14" s="9">
+        <v>42</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9">
         <v>6</v>
       </c>
       <c r="D15" s="9">
         <v>8</v>
       </c>
       <c r="E15" s="9">
         <v>8</v>
       </c>
       <c r="F15" s="9">
         <v>6</v>
       </c>
       <c r="G15" s="10">
         <v>4</v>
       </c>
       <c r="H15" s="10">
         <v>5</v>
       </c>
       <c r="I15" s="9">
@@ -6438,52 +6537,55 @@
       </c>
       <c r="AU15" s="9">
         <v>11</v>
       </c>
       <c r="AV15" s="10">
         <v>5</v>
       </c>
       <c r="AW15" s="9">
         <v>6</v>
       </c>
       <c r="AX15" s="9">
         <v>17</v>
       </c>
       <c r="AY15" s="10">
         <v>12</v>
       </c>
       <c r="AZ15" s="9">
         <v>14</v>
       </c>
       <c r="BA15" s="9">
         <v>5</v>
       </c>
       <c r="BB15" s="9">
         <v>7</v>
       </c>
+      <c r="BC15" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>15</v>
       </c>
       <c r="C16" s="9">
         <v>19</v>
       </c>
       <c r="D16" s="9">
         <v>13</v>
       </c>
       <c r="E16" s="9">
         <v>16</v>
       </c>
       <c r="F16" s="9">
         <v>20</v>
       </c>
       <c r="G16" s="10">
         <v>13</v>
       </c>
       <c r="H16" s="10">
         <v>17</v>
       </c>
       <c r="I16" s="9">
@@ -6602,52 +6704,55 @@
       </c>
       <c r="AU16" s="9">
         <v>34</v>
       </c>
       <c r="AV16" s="10">
         <v>28</v>
       </c>
       <c r="AW16" s="9">
         <v>12</v>
       </c>
       <c r="AX16" s="9">
         <v>24</v>
       </c>
       <c r="AY16" s="10">
         <v>22</v>
       </c>
       <c r="AZ16" s="9">
         <v>16</v>
       </c>
       <c r="BA16" s="9">
         <v>16</v>
       </c>
       <c r="BB16" s="9">
         <v>11</v>
       </c>
+      <c r="BC16" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>30</v>
       </c>
       <c r="D17" s="9">
         <v>22</v>
       </c>
       <c r="E17" s="9">
         <v>29</v>
       </c>
       <c r="F17" s="9">
         <v>20</v>
       </c>
       <c r="G17" s="10">
         <v>29</v>
       </c>
       <c r="H17" s="10">
         <v>33</v>
       </c>
       <c r="I17" s="9">
@@ -6766,52 +6871,55 @@
       </c>
       <c r="AU17" s="9">
         <v>41</v>
       </c>
       <c r="AV17" s="10">
         <v>38</v>
       </c>
       <c r="AW17" s="9">
         <v>34</v>
       </c>
       <c r="AX17" s="9">
         <v>33</v>
       </c>
       <c r="AY17" s="10">
         <v>30</v>
       </c>
       <c r="AZ17" s="9">
         <v>48</v>
       </c>
       <c r="BA17" s="9">
         <v>38</v>
       </c>
       <c r="BB17" s="9">
         <v>42</v>
       </c>
+      <c r="BC17" s="9">
+        <v>44</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>5</v>
       </c>
       <c r="C18" s="9">
         <v>9</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10">
         <v>4</v>
       </c>
       <c r="I18" s="9">
@@ -6930,52 +7038,55 @@
       </c>
       <c r="AU18" s="9">
         <v>5</v>
       </c>
       <c r="AV18" s="10">
         <v>5</v>
       </c>
       <c r="AW18" s="9">
         <v>5</v>
       </c>
       <c r="AX18" s="9">
         <v>13</v>
       </c>
       <c r="AY18" s="10">
         <v>15</v>
       </c>
       <c r="AZ18" s="9">
         <v>9</v>
       </c>
       <c r="BA18" s="9">
         <v>14</v>
       </c>
       <c r="BB18" s="9">
         <v>7</v>
       </c>
+      <c r="BC18" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>7</v>
       </c>
       <c r="C19" s="9">
         <v>13</v>
       </c>
       <c r="D19" s="9">
         <v>12</v>
       </c>
       <c r="E19" s="9">
         <v>3</v>
       </c>
       <c r="F19" s="9">
         <v>5</v>
       </c>
       <c r="G19" s="10">
         <v>8</v>
       </c>
       <c r="H19" s="10">
         <v>10</v>
       </c>
       <c r="I19" s="9">
@@ -7094,52 +7205,55 @@
       </c>
       <c r="AU19" s="9">
         <v>16</v>
       </c>
       <c r="AV19" s="10">
         <v>17</v>
       </c>
       <c r="AW19" s="9">
         <v>7</v>
       </c>
       <c r="AX19" s="9">
         <v>14</v>
       </c>
       <c r="AY19" s="10">
         <v>7</v>
       </c>
       <c r="AZ19" s="9">
         <v>14</v>
       </c>
       <c r="BA19" s="9">
         <v>10</v>
       </c>
       <c r="BB19" s="9">
         <v>7</v>
       </c>
+      <c r="BC19" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>4</v>
       </c>
       <c r="C20" s="9">
         <v>14</v>
       </c>
       <c r="D20" s="9">
         <v>18</v>
       </c>
       <c r="E20" s="9">
         <v>8</v>
       </c>
       <c r="F20" s="9">
         <v>7</v>
       </c>
       <c r="G20" s="10">
         <v>10</v>
       </c>
       <c r="H20" s="10">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -7258,52 +7372,55 @@
       </c>
       <c r="AU20" s="9">
         <v>19</v>
       </c>
       <c r="AV20" s="10">
         <v>14</v>
       </c>
       <c r="AW20" s="9">
         <v>11</v>
       </c>
       <c r="AX20" s="9">
         <v>17</v>
       </c>
       <c r="AY20" s="10">
         <v>9</v>
       </c>
       <c r="AZ20" s="9">
         <v>23</v>
       </c>
       <c r="BA20" s="9">
         <v>24</v>
       </c>
       <c r="BB20" s="9">
         <v>11</v>
       </c>
+      <c r="BC20" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>37</v>
       </c>
       <c r="C21" s="9">
         <v>36</v>
       </c>
       <c r="D21" s="9">
         <v>23</v>
       </c>
       <c r="E21" s="9">
         <v>40</v>
       </c>
       <c r="F21" s="9">
         <v>30</v>
       </c>
       <c r="G21" s="10">
         <v>42</v>
       </c>
       <c r="H21" s="10">
         <v>41</v>
       </c>
       <c r="I21" s="9">
@@ -7422,52 +7539,55 @@
       </c>
       <c r="AU21" s="9">
         <v>60</v>
       </c>
       <c r="AV21" s="10">
         <v>71</v>
       </c>
       <c r="AW21" s="9">
         <v>70</v>
       </c>
       <c r="AX21" s="9">
         <v>72</v>
       </c>
       <c r="AY21" s="10">
         <v>87</v>
       </c>
       <c r="AZ21" s="9">
         <v>69</v>
       </c>
       <c r="BA21" s="9">
         <v>90</v>
       </c>
       <c r="BB21" s="9">
         <v>48</v>
       </c>
+      <c r="BC21" s="9">
+        <v>85</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>3</v>
       </c>
       <c r="C22" s="9">
         <v>8</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>9</v>
       </c>
       <c r="F22" s="9">
         <v>6</v>
       </c>
       <c r="G22" s="10">
         <v>12</v>
       </c>
       <c r="H22" s="10">
         <v>8</v>
       </c>
       <c r="I22" s="9">
@@ -7586,52 +7706,55 @@
       </c>
       <c r="AU22" s="9">
         <v>26</v>
       </c>
       <c r="AV22" s="10">
         <v>16</v>
       </c>
       <c r="AW22" s="9">
         <v>21</v>
       </c>
       <c r="AX22" s="9">
         <v>37</v>
       </c>
       <c r="AY22" s="10">
         <v>24</v>
       </c>
       <c r="AZ22" s="9">
         <v>9</v>
       </c>
       <c r="BA22" s="9">
         <v>11</v>
       </c>
       <c r="BB22" s="9">
         <v>16</v>
       </c>
+      <c r="BC22" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>4</v>
       </c>
       <c r="C23" s="9">
         <v>6</v>
       </c>
       <c r="D23" s="9">
         <v>7</v>
       </c>
       <c r="E23" s="9">
         <v>7</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10">
         <v>5</v>
       </c>
       <c r="H23" s="10">
         <v>12</v>
       </c>
       <c r="I23" s="9">
@@ -7750,52 +7873,55 @@
       </c>
       <c r="AU23" s="9">
         <v>4</v>
       </c>
       <c r="AV23" s="10">
         <v>7</v>
       </c>
       <c r="AW23" s="9">
         <v>5</v>
       </c>
       <c r="AX23" s="9">
         <v>14</v>
       </c>
       <c r="AY23" s="10">
         <v>5</v>
       </c>
       <c r="AZ23" s="9">
         <v>8</v>
       </c>
       <c r="BA23" s="9">
         <v>9</v>
       </c>
       <c r="BB23" s="9">
         <v>7</v>
       </c>
+      <c r="BC23" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>9</v>
       </c>
       <c r="C24" s="9">
         <v>7</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>8</v>
       </c>
       <c r="F24" s="9">
         <v>7</v>
       </c>
       <c r="G24" s="9">
         <v>12</v>
       </c>
       <c r="H24" s="10">
         <v>10</v>
       </c>
       <c r="I24" s="9">
@@ -7914,52 +8040,55 @@
       </c>
       <c r="AU24" s="9">
         <v>23</v>
       </c>
       <c r="AV24" s="10">
         <v>13</v>
       </c>
       <c r="AW24" s="9">
         <v>15</v>
       </c>
       <c r="AX24" s="9">
         <v>22</v>
       </c>
       <c r="AY24" s="10">
         <v>8</v>
       </c>
       <c r="AZ24" s="9">
         <v>8</v>
       </c>
       <c r="BA24" s="9">
         <v>10</v>
       </c>
       <c r="BB24" s="9">
         <v>22</v>
       </c>
+      <c r="BC24" s="9">
+        <v>8</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>6</v>
       </c>
       <c r="C25" s="9">
         <v>18</v>
       </c>
       <c r="D25" s="9">
         <v>9</v>
       </c>
       <c r="E25" s="9">
         <v>15</v>
       </c>
       <c r="F25" s="9">
         <v>7</v>
       </c>
       <c r="G25" s="9">
         <v>7</v>
       </c>
       <c r="H25" s="10">
         <v>13</v>
       </c>
       <c r="I25" s="9">
@@ -8078,52 +8207,55 @@
       </c>
       <c r="AU25" s="9">
         <v>16</v>
       </c>
       <c r="AV25" s="10">
         <v>39</v>
       </c>
       <c r="AW25" s="9">
         <v>14</v>
       </c>
       <c r="AX25" s="9">
         <v>18</v>
       </c>
       <c r="AY25" s="10">
         <v>14</v>
       </c>
       <c r="AZ25" s="9">
         <v>20</v>
       </c>
       <c r="BA25" s="9">
         <v>21</v>
       </c>
       <c r="BB25" s="9">
         <v>9</v>
       </c>
+      <c r="BC25" s="9">
+        <v>29</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>5</v>
       </c>
       <c r="C26" s="9">
         <v>7</v>
       </c>
       <c r="D26" s="9">
         <v>3</v>
       </c>
       <c r="E26" s="9">
         <v>6</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>6</v>
       </c>
       <c r="H26" s="10">
         <v>11</v>
       </c>
       <c r="I26" s="9">
@@ -8242,52 +8374,55 @@
       </c>
       <c r="AU26" s="9">
         <v>7</v>
       </c>
       <c r="AV26" s="10">
         <v>8</v>
       </c>
       <c r="AW26" s="9">
         <v>9</v>
       </c>
       <c r="AX26" s="9">
         <v>11</v>
       </c>
       <c r="AY26" s="10">
         <v>8</v>
       </c>
       <c r="AZ26" s="9">
         <v>6</v>
       </c>
       <c r="BA26" s="9">
         <v>11</v>
       </c>
       <c r="BB26" s="9">
         <v>14</v>
       </c>
+      <c r="BC26" s="9">
+        <v>14</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>6</v>
       </c>
       <c r="C27" s="13">
         <v>9</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>8</v>
       </c>
       <c r="F27" s="13">
         <v>3</v>
       </c>
       <c r="G27" s="13">
         <v>4</v>
       </c>
       <c r="H27" s="13">
         <v>12</v>
       </c>
       <c r="I27" s="13">
@@ -8406,249 +8541,254 @@
       </c>
       <c r="AU27" s="13">
         <v>14</v>
       </c>
       <c r="AV27" s="13">
         <v>5</v>
       </c>
       <c r="AW27" s="13">
         <v>18</v>
       </c>
       <c r="AX27" s="13">
         <v>8</v>
       </c>
       <c r="AY27" s="13">
         <v>8</v>
       </c>
       <c r="AZ27" s="13">
         <v>8</v>
       </c>
       <c r="BA27" s="13">
         <v>13</v>
       </c>
       <c r="BB27" s="13">
         <v>8</v>
       </c>
+      <c r="BC27" s="13">
+        <v>27</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="BA13" sqref="BA13"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BC6"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="14" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.7109375" style="14" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.140625" style="14" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="14" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="7.5703125" style="14" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="25" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="25"/>
-[...50 lines deleted...]
-      <c r="BB2" s="25"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
+      <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
+      <c r="S2" s="26"/>
+      <c r="T2" s="26"/>
+      <c r="U2" s="26"/>
+      <c r="V2" s="26"/>
+      <c r="W2" s="26"/>
+      <c r="X2" s="26"/>
+      <c r="Y2" s="26"/>
+      <c r="Z2" s="26"/>
+      <c r="AA2" s="26"/>
+      <c r="AB2" s="26"/>
+      <c r="AC2" s="26"/>
+      <c r="AD2" s="26"/>
+      <c r="AE2" s="26"/>
+      <c r="AF2" s="26"/>
+      <c r="AG2" s="26"/>
+      <c r="AH2" s="26"/>
+      <c r="AI2" s="26"/>
+      <c r="AJ2" s="26"/>
+      <c r="AK2" s="26"/>
+      <c r="AL2" s="26"/>
+      <c r="AM2" s="26"/>
+      <c r="AN2" s="26"/>
+      <c r="AO2" s="26"/>
+      <c r="AP2" s="26"/>
+      <c r="AQ2" s="26"/>
+      <c r="AR2" s="26"/>
+      <c r="AS2" s="26"/>
+      <c r="AT2" s="26"/>
+      <c r="AU2" s="26"/>
+      <c r="AV2" s="26"/>
+      <c r="AW2" s="26"/>
+      <c r="AX2" s="26"/>
+      <c r="AY2" s="26"/>
+      <c r="AZ2" s="26"/>
+      <c r="BA2" s="26"/>
+      <c r="BB2" s="26"/>
+      <c r="BC2" s="26"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="24">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="23"/>
+      <c r="B4" s="25">
         <v>2022</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="24">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25">
         <v>2023</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="20">
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="21">
         <v>2024</v>
       </c>
-      <c r="AA4" s="20"/>
-[...10 lines deleted...]
-      <c r="AL4" s="20">
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="21"/>
+      <c r="AL4" s="21">
         <v>2025</v>
       </c>
-      <c r="AM4" s="20"/>
-[...10 lines deleted...]
-      <c r="AX4" s="20">
+      <c r="AM4" s="21"/>
+      <c r="AN4" s="21"/>
+      <c r="AO4" s="21"/>
+      <c r="AP4" s="21"/>
+      <c r="AQ4" s="21"/>
+      <c r="AR4" s="21"/>
+      <c r="AS4" s="21"/>
+      <c r="AT4" s="21"/>
+      <c r="AU4" s="21"/>
+      <c r="AV4" s="21"/>
+      <c r="AW4" s="22"/>
+      <c r="AX4" s="21">
         <v>2026</v>
       </c>
-      <c r="AY4" s="20"/>
-[...2 lines deleted...]
-      <c r="BB4" s="20"/>
+      <c r="AY4" s="21"/>
+      <c r="AZ4" s="21"/>
+      <c r="BA4" s="21"/>
+      <c r="BB4" s="21"/>
+      <c r="BC4" s="21"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="23"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8764,109 +8904,113 @@
       </c>
       <c r="AU5" s="18" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="17" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="17" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="16" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="26" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="26"/>
-[...50 lines deleted...]
-      <c r="BB6" s="26"/>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="27"/>
+      <c r="AB6" s="27"/>
+      <c r="AC6" s="27"/>
+      <c r="AD6" s="27"/>
+      <c r="AE6" s="27"/>
+      <c r="AF6" s="27"/>
+      <c r="AG6" s="27"/>
+      <c r="AH6" s="27"/>
+      <c r="AI6" s="27"/>
+      <c r="AJ6" s="27"/>
+      <c r="AK6" s="27"/>
+      <c r="AL6" s="27"/>
+      <c r="AM6" s="27"/>
+      <c r="AN6" s="27"/>
+      <c r="AO6" s="27"/>
+      <c r="AP6" s="27"/>
+      <c r="AQ6" s="27"/>
+      <c r="AR6" s="27"/>
+      <c r="AS6" s="27"/>
+      <c r="AT6" s="27"/>
+      <c r="AU6" s="27"/>
+      <c r="AV6" s="27"/>
+      <c r="AW6" s="27"/>
+      <c r="AX6" s="27"/>
+      <c r="AY6" s="27"/>
+      <c r="AZ6" s="27"/>
+      <c r="BA6" s="27"/>
+      <c r="BB6" s="27"/>
+      <c r="BC6" s="27"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-240</v>
       </c>
       <c r="C7" s="9">
         <v>-332</v>
       </c>
       <c r="D7" s="9">
         <v>-162</v>
       </c>
       <c r="E7" s="9">
         <v>-294</v>
       </c>
       <c r="F7" s="9">
         <v>-174</v>
       </c>
       <c r="G7" s="10">
         <v>-211</v>
       </c>
       <c r="H7" s="10">
         <v>-299</v>
       </c>
       <c r="I7" s="9">
@@ -8982,55 +9126,58 @@
       </c>
       <c r="AT7" s="9">
         <v>-316</v>
       </c>
       <c r="AU7" s="9">
         <v>-412</v>
       </c>
       <c r="AV7" s="10">
         <v>-292</v>
       </c>
       <c r="AW7" s="9">
         <v>-277</v>
       </c>
       <c r="AX7" s="9">
         <v>-326</v>
       </c>
       <c r="AY7" s="19">
         <v>-141</v>
       </c>
       <c r="AZ7" s="9">
         <v>-293</v>
       </c>
       <c r="BA7" s="9">
         <v>-197</v>
       </c>
-      <c r="BB7" s="27">
+      <c r="BB7" s="20">
         <v>-241</v>
       </c>
+      <c r="BC7" s="9">
+        <v>-361</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-79</v>
       </c>
       <c r="C8" s="9">
         <v>-65</v>
       </c>
       <c r="D8" s="9">
         <v>-22</v>
       </c>
       <c r="E8" s="9">
         <v>-84</v>
       </c>
       <c r="F8" s="9">
         <v>-74</v>
       </c>
       <c r="G8" s="10">
         <v>-39</v>
       </c>
       <c r="H8" s="10">
         <v>-54</v>
       </c>
       <c r="I8" s="9">
@@ -9149,52 +9296,55 @@
       </c>
       <c r="AU8" s="9">
         <v>-81</v>
       </c>
       <c r="AV8" s="10">
         <v>-29</v>
       </c>
       <c r="AW8" s="9">
         <v>-125</v>
       </c>
       <c r="AX8" s="9">
         <v>-66</v>
       </c>
       <c r="AY8" s="10">
         <v>-42</v>
       </c>
       <c r="AZ8" s="9">
         <v>-162</v>
       </c>
       <c r="BA8" s="9">
         <v>-34</v>
       </c>
       <c r="BB8" s="9">
         <v>-59</v>
       </c>
+      <c r="BC8" s="9">
+        <v>-80</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-64</v>
       </c>
       <c r="C9" s="9">
         <v>-84</v>
       </c>
       <c r="D9" s="9">
         <v>-47</v>
       </c>
       <c r="E9" s="9">
         <v>-64</v>
       </c>
       <c r="F9" s="9">
         <v>-43</v>
       </c>
       <c r="G9" s="10">
         <v>-57</v>
       </c>
       <c r="H9" s="10">
         <v>-91</v>
       </c>
       <c r="I9" s="9">
@@ -9313,52 +9463,55 @@
       </c>
       <c r="AU9" s="9">
         <v>-113</v>
       </c>
       <c r="AV9" s="10">
         <v>-63</v>
       </c>
       <c r="AW9" s="9">
         <v>-9</v>
       </c>
       <c r="AX9" s="9">
         <v>-44</v>
       </c>
       <c r="AY9" s="10">
         <v>-47</v>
       </c>
       <c r="AZ9" s="9">
         <v>-97</v>
       </c>
       <c r="BA9" s="9">
         <v>-16</v>
       </c>
       <c r="BB9" s="9">
         <v>-39</v>
       </c>
+      <c r="BC9" s="9">
+        <v>-76</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-8</v>
       </c>
       <c r="C10" s="9">
         <v>-8</v>
       </c>
       <c r="D10" s="9">
         <v>-13</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>-4</v>
       </c>
       <c r="G10" s="10">
         <v>-9</v>
       </c>
       <c r="H10" s="10">
         <v>-6</v>
       </c>
       <c r="I10" s="9">
@@ -9477,52 +9630,55 @@
       </c>
       <c r="AU10" s="9">
         <v>-20</v>
       </c>
       <c r="AV10" s="10">
         <v>-20</v>
       </c>
       <c r="AW10" s="9">
         <v>-8</v>
       </c>
       <c r="AX10" s="9">
         <v>0</v>
       </c>
       <c r="AY10" s="10">
         <v>-19</v>
       </c>
       <c r="AZ10" s="9">
         <v>2</v>
       </c>
       <c r="BA10" s="9">
         <v>6</v>
       </c>
       <c r="BB10" s="9">
         <v>4</v>
       </c>
+      <c r="BC10" s="9">
+        <v>-7</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-18</v>
       </c>
       <c r="C11" s="9">
         <v>-59</v>
       </c>
       <c r="D11" s="9">
         <v>-18</v>
       </c>
       <c r="E11" s="9">
         <v>-36</v>
       </c>
       <c r="F11" s="9">
         <v>-14</v>
       </c>
       <c r="G11" s="10">
         <v>-40</v>
       </c>
       <c r="H11" s="10">
         <v>-25</v>
       </c>
       <c r="I11" s="9">
@@ -9641,52 +9797,55 @@
       </c>
       <c r="AU11" s="9">
         <v>-85</v>
       </c>
       <c r="AV11" s="10">
         <v>-66</v>
       </c>
       <c r="AW11" s="9">
         <v>-66</v>
       </c>
       <c r="AX11" s="9">
         <v>-61</v>
       </c>
       <c r="AY11" s="10">
         <v>-6</v>
       </c>
       <c r="AZ11" s="9">
         <v>-2</v>
       </c>
       <c r="BA11" s="9">
         <v>-74</v>
       </c>
       <c r="BB11" s="9">
         <v>-69</v>
       </c>
+      <c r="BC11" s="9">
+        <v>-87</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>-4</v>
       </c>
       <c r="D12" s="9">
         <v>-1</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9">
         <v>1</v>
       </c>
       <c r="G12" s="10">
         <v>-2</v>
       </c>
       <c r="H12" s="10">
         <v>-1</v>
       </c>
       <c r="I12" s="9">
@@ -9805,52 +9964,55 @@
       </c>
       <c r="AU12" s="9">
         <v>-4</v>
       </c>
       <c r="AV12" s="10">
         <v>0</v>
       </c>
       <c r="AW12" s="9">
         <v>-1</v>
       </c>
       <c r="AX12" s="9">
         <v>-1</v>
       </c>
       <c r="AY12" s="10">
         <v>5</v>
       </c>
       <c r="AZ12" s="9">
         <v>-7</v>
       </c>
       <c r="BA12" s="9">
         <v>4</v>
       </c>
       <c r="BB12" s="9">
         <v>-8</v>
       </c>
+      <c r="BC12" s="9">
+        <v>-8</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9">
         <v>-16</v>
       </c>
       <c r="C13" s="9">
         <v>-13</v>
       </c>
       <c r="D13" s="9">
         <v>-16</v>
       </c>
       <c r="E13" s="9">
         <v>-22</v>
       </c>
       <c r="F13" s="9">
         <v>-4</v>
       </c>
       <c r="G13" s="10">
         <v>-3</v>
       </c>
       <c r="H13" s="10">
         <v>-29</v>
       </c>
       <c r="I13" s="9">
@@ -9969,52 +10131,55 @@
       </c>
       <c r="AU13" s="9">
         <v>-14</v>
       </c>
       <c r="AV13" s="10">
         <v>-19</v>
       </c>
       <c r="AW13" s="9">
         <v>-21</v>
       </c>
       <c r="AX13" s="9">
         <v>-69</v>
       </c>
       <c r="AY13" s="10">
         <v>-19</v>
       </c>
       <c r="AZ13" s="9">
         <v>-23</v>
       </c>
       <c r="BA13" s="9">
         <v>-44</v>
       </c>
       <c r="BB13" s="9">
         <v>-29</v>
       </c>
+      <c r="BC13" s="9">
+        <v>-13</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-12</v>
       </c>
       <c r="C14" s="9">
         <v>-12</v>
       </c>
       <c r="D14" s="9">
         <v>-3</v>
       </c>
       <c r="E14" s="9">
         <v>-23</v>
       </c>
       <c r="F14" s="9">
         <v>-1</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-8</v>
       </c>
       <c r="I14" s="9">
@@ -10133,52 +10298,55 @@
       </c>
       <c r="AU14" s="9">
         <v>-9</v>
       </c>
       <c r="AV14" s="10">
         <v>-13</v>
       </c>
       <c r="AW14" s="9">
         <v>14</v>
       </c>
       <c r="AX14" s="9">
         <v>-21</v>
       </c>
       <c r="AY14" s="10">
         <v>7</v>
       </c>
       <c r="AZ14" s="9">
         <v>-3</v>
       </c>
       <c r="BA14" s="9">
         <v>-7</v>
       </c>
       <c r="BB14" s="9">
         <v>0</v>
       </c>
+      <c r="BC14" s="9">
+        <v>-14</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-4</v>
       </c>
       <c r="C15" s="9">
         <v>-3</v>
       </c>
       <c r="D15" s="9">
         <v>-5</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-5</v>
       </c>
       <c r="G15" s="10">
         <v>-2</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9">
@@ -10297,52 +10465,55 @@
       </c>
       <c r="AU15" s="9">
         <v>-2</v>
       </c>
       <c r="AV15" s="10">
         <v>6</v>
       </c>
       <c r="AW15" s="9">
         <v>4</v>
       </c>
       <c r="AX15" s="9">
         <v>-6</v>
       </c>
       <c r="AY15" s="10">
         <v>-8</v>
       </c>
       <c r="AZ15" s="9">
         <v>1</v>
       </c>
       <c r="BA15" s="9">
         <v>17</v>
       </c>
       <c r="BB15" s="9">
         <v>2</v>
       </c>
+      <c r="BC15" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9">
         <v>-11</v>
       </c>
       <c r="C16" s="9">
         <v>-11</v>
       </c>
       <c r="D16" s="9">
         <v>-10</v>
       </c>
       <c r="E16" s="9">
         <v>-12</v>
       </c>
       <c r="F16" s="9">
         <v>-13</v>
       </c>
       <c r="G16" s="10">
         <v>-9</v>
       </c>
       <c r="H16" s="10">
         <v>-14</v>
       </c>
       <c r="I16" s="9">
@@ -10461,52 +10632,55 @@
       </c>
       <c r="AU16" s="9">
         <v>-17</v>
       </c>
       <c r="AV16" s="10">
         <v>-2</v>
       </c>
       <c r="AW16" s="9">
         <v>-9</v>
       </c>
       <c r="AX16" s="9">
         <v>-8</v>
       </c>
       <c r="AY16" s="10">
         <v>-2</v>
       </c>
       <c r="AZ16" s="9">
         <v>-10</v>
       </c>
       <c r="BA16" s="9">
         <v>-4</v>
       </c>
       <c r="BB16" s="9">
         <v>0</v>
       </c>
+      <c r="BC16" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-3</v>
       </c>
       <c r="C17" s="9">
         <v>-13</v>
       </c>
       <c r="D17" s="9">
         <v>-8</v>
       </c>
       <c r="E17" s="9">
         <v>-15</v>
       </c>
       <c r="F17" s="9">
         <v>-11</v>
       </c>
       <c r="G17" s="10">
         <v>-9</v>
       </c>
       <c r="H17" s="10">
         <v>-15</v>
       </c>
       <c r="I17" s="9">
@@ -10625,52 +10799,55 @@
       </c>
       <c r="AU17" s="9">
         <v>-21</v>
       </c>
       <c r="AV17" s="10">
         <v>-22</v>
       </c>
       <c r="AW17" s="9">
         <v>-11</v>
       </c>
       <c r="AX17" s="9">
         <v>-12</v>
       </c>
       <c r="AY17" s="10">
         <v>3</v>
       </c>
       <c r="AZ17" s="9">
         <v>-11</v>
       </c>
       <c r="BA17" s="9">
         <v>-5</v>
       </c>
       <c r="BB17" s="9">
         <v>-8</v>
       </c>
+      <c r="BC17" s="9">
+        <v>-16</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9">
         <v>-3</v>
       </c>
       <c r="C18" s="9">
         <v>-2</v>
       </c>
       <c r="D18" s="9">
         <v>8</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>-2</v>
       </c>
       <c r="G18" s="10">
         <v>-1</v>
       </c>
       <c r="H18" s="10">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -10789,52 +10966,55 @@
       </c>
       <c r="AU18" s="9">
         <v>3</v>
       </c>
       <c r="AV18" s="10">
         <v>6</v>
       </c>
       <c r="AW18" s="9">
         <v>-3</v>
       </c>
       <c r="AX18" s="9">
         <v>-5</v>
       </c>
       <c r="AY18" s="10">
         <v>-11</v>
       </c>
       <c r="AZ18" s="9">
         <v>2</v>
       </c>
       <c r="BA18" s="9">
         <v>20</v>
       </c>
       <c r="BB18" s="9">
         <v>1</v>
       </c>
+      <c r="BC18" s="9">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>-4</v>
       </c>
       <c r="D19" s="9">
         <v>-8</v>
       </c>
       <c r="E19" s="9">
         <v>2</v>
       </c>
       <c r="F19" s="9">
         <v>-1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>-6</v>
       </c>
       <c r="I19" s="9">
@@ -10953,52 +11133,55 @@
       </c>
       <c r="AU19" s="9">
         <v>-2</v>
       </c>
       <c r="AV19" s="10">
         <v>-14</v>
       </c>
       <c r="AW19" s="9">
         <v>11</v>
       </c>
       <c r="AX19" s="9">
         <v>7</v>
       </c>
       <c r="AY19" s="10">
         <v>12</v>
       </c>
       <c r="AZ19" s="9">
         <v>1</v>
       </c>
       <c r="BA19" s="9">
         <v>-4</v>
       </c>
       <c r="BB19" s="9">
         <v>-2</v>
       </c>
+      <c r="BC19" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>1</v>
       </c>
       <c r="C20" s="9">
         <v>-8</v>
       </c>
       <c r="D20" s="9">
         <v>-11</v>
       </c>
       <c r="E20" s="9">
         <v>-1</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>-1</v>
       </c>
       <c r="H20" s="10">
         <v>-6</v>
       </c>
       <c r="I20" s="9">
@@ -11117,52 +11300,55 @@
       </c>
       <c r="AU20" s="9">
         <v>-10</v>
       </c>
       <c r="AV20" s="10">
         <v>1</v>
       </c>
       <c r="AW20" s="9">
         <v>6</v>
       </c>
       <c r="AX20" s="9">
         <v>-8</v>
       </c>
       <c r="AY20" s="10">
         <v>4</v>
       </c>
       <c r="AZ20" s="9">
         <v>-14</v>
       </c>
       <c r="BA20" s="9">
         <v>-6</v>
       </c>
       <c r="BB20" s="9">
         <v>-1</v>
       </c>
+      <c r="BC20" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-19</v>
       </c>
       <c r="C21" s="9">
         <v>-15</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>-19</v>
       </c>
       <c r="F21" s="9">
         <v>-5</v>
       </c>
       <c r="G21" s="10">
         <v>-18</v>
       </c>
       <c r="H21" s="10">
         <v>-15</v>
       </c>
       <c r="I21" s="9">
@@ -11281,52 +11467,55 @@
       </c>
       <c r="AU21" s="9">
         <v>-2</v>
       </c>
       <c r="AV21" s="10">
         <v>-6</v>
       </c>
       <c r="AW21" s="9">
         <v>-19</v>
       </c>
       <c r="AX21" s="9">
         <v>14</v>
       </c>
       <c r="AY21" s="10">
         <v>-1</v>
       </c>
       <c r="AZ21" s="9">
         <v>-3</v>
       </c>
       <c r="BA21" s="9">
         <v>-37</v>
       </c>
       <c r="BB21" s="9">
         <v>-3</v>
       </c>
+      <c r="BC21" s="9">
+        <v>-36</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>-3</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>1</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>3</v>
       </c>
       <c r="H22" s="10">
         <v>-4</v>
       </c>
       <c r="I22" s="9">
@@ -11445,52 +11634,55 @@
       </c>
       <c r="AU22" s="9">
         <v>-16</v>
       </c>
       <c r="AV22" s="10">
         <v>-11</v>
       </c>
       <c r="AW22" s="9">
         <v>-7</v>
       </c>
       <c r="AX22" s="9">
         <v>-23</v>
       </c>
       <c r="AY22" s="10">
         <v>-12</v>
       </c>
       <c r="AZ22" s="9">
         <v>8</v>
       </c>
       <c r="BA22" s="9">
         <v>-3</v>
       </c>
       <c r="BB22" s="9">
         <v>3</v>
       </c>
+      <c r="BC22" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9">
         <v>-2</v>
       </c>
       <c r="C23" s="9">
         <v>-3</v>
       </c>
       <c r="D23" s="9">
         <v>-5</v>
       </c>
       <c r="E23" s="9">
         <v>-4</v>
       </c>
       <c r="F23" s="9">
         <v>5</v>
       </c>
       <c r="G23" s="10">
         <v>-4</v>
       </c>
       <c r="H23" s="10">
         <v>-10</v>
       </c>
       <c r="I23" s="9">
@@ -11609,52 +11801,55 @@
       </c>
       <c r="AU23" s="9">
         <v>7</v>
       </c>
       <c r="AV23" s="10">
         <v>-2</v>
       </c>
       <c r="AW23" s="9">
         <v>-3</v>
       </c>
       <c r="AX23" s="9">
         <v>-9</v>
       </c>
       <c r="AY23" s="10">
         <v>0</v>
       </c>
       <c r="AZ23" s="9">
         <v>-5</v>
       </c>
       <c r="BA23" s="9">
         <v>-3</v>
       </c>
       <c r="BB23" s="9">
         <v>0</v>
       </c>
+      <c r="BC23" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-4</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>-1</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-7</v>
       </c>
       <c r="H24" s="10">
         <v>0</v>
       </c>
       <c r="I24" s="9">
@@ -11773,52 +11968,55 @@
       </c>
       <c r="AU24" s="9">
         <v>-16</v>
       </c>
       <c r="AV24" s="10">
         <v>-7</v>
       </c>
       <c r="AW24" s="9">
         <v>-9</v>
       </c>
       <c r="AX24" s="9">
         <v>-8</v>
       </c>
       <c r="AY24" s="10">
         <v>5</v>
       </c>
       <c r="AZ24" s="9">
         <v>7</v>
       </c>
       <c r="BA24" s="9">
         <v>-6</v>
       </c>
       <c r="BB24" s="9">
         <v>-17</v>
       </c>
+      <c r="BC24" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>1</v>
       </c>
       <c r="C25" s="9">
         <v>-11</v>
       </c>
       <c r="D25" s="9">
         <v>-7</v>
       </c>
       <c r="E25" s="9">
         <v>-2</v>
       </c>
       <c r="F25" s="9">
         <v>-2</v>
       </c>
       <c r="G25" s="9">
         <v>-3</v>
       </c>
       <c r="H25" s="10">
         <v>-7</v>
       </c>
       <c r="I25" s="9">
@@ -11937,52 +12135,55 @@
       </c>
       <c r="AU25" s="9">
         <v>-8</v>
       </c>
       <c r="AV25" s="10">
         <v>-22</v>
       </c>
       <c r="AW25" s="9">
         <v>-6</v>
       </c>
       <c r="AX25" s="9">
         <v>-12</v>
       </c>
       <c r="AY25" s="10">
         <v>-4</v>
       </c>
       <c r="AZ25" s="9">
         <v>8</v>
       </c>
       <c r="BA25" s="9">
         <v>0</v>
       </c>
       <c r="BB25" s="9">
         <v>-2</v>
       </c>
+      <c r="BC25" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>1</v>
       </c>
       <c r="C26" s="9">
         <v>-5</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="9">
         <v>-4</v>
       </c>
       <c r="F26" s="9">
         <v>2</v>
       </c>
       <c r="G26" s="9">
         <v>-4</v>
       </c>
       <c r="H26" s="10">
         <v>-5</v>
       </c>
       <c r="I26" s="9">
@@ -12101,52 +12302,55 @@
       </c>
       <c r="AU26" s="9">
         <v>0</v>
       </c>
       <c r="AV26" s="10">
         <v>-4</v>
       </c>
       <c r="AW26" s="9">
         <v>-8</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>-2</v>
       </c>
       <c r="AZ26" s="9">
         <v>16</v>
       </c>
       <c r="BA26" s="9">
         <v>5</v>
       </c>
       <c r="BB26" s="9">
         <v>-10</v>
       </c>
+      <c r="BC26" s="9">
+        <v>-3</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-1</v>
       </c>
       <c r="C27" s="13">
         <v>-5</v>
       </c>
       <c r="D27" s="13">
         <v>1</v>
       </c>
       <c r="E27" s="13">
         <v>-3</v>
       </c>
       <c r="F27" s="13">
         <v>0</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13">
         <v>-7</v>
       </c>
       <c r="I27" s="13">
@@ -12265,75 +12469,78 @@
       </c>
       <c r="AU27" s="13">
         <v>-2</v>
       </c>
       <c r="AV27" s="13">
         <v>-5</v>
       </c>
       <c r="AW27" s="13">
         <v>-7</v>
       </c>
       <c r="AX27" s="13">
         <v>4</v>
       </c>
       <c r="AY27" s="13">
         <v>-4</v>
       </c>
       <c r="AZ27" s="13">
         <v>-1</v>
       </c>
       <c r="BA27" s="13">
         <v>-6</v>
       </c>
       <c r="BB27" s="13">
         <v>-4</v>
       </c>
+      <c r="BC27" s="13">
+        <v>-20</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
     </row>
-    <row r="29" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:55" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>