--- v0 (2026-04-29)
+++ v1 (2026-05-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11595" yWindow="240" windowWidth="16935" windowHeight="11580"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1440" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1479" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -224,51 +224,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -315,50 +315,59 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -369,73 +378,73 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -715,213 +724,215 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="AN38" sqref="AN38"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="3" width="7.28515625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="4.5703125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="3.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="8" width="4.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="9" width="5.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="7.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="6.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="7.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.5703125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="26" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="26"/>
-[...47 lines deleted...]
-      <c r="AY2" s="26"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="25">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="25"/>
-[...10 lines deleted...]
-      <c r="N4" s="25">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="25"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="22">
         <v>2024</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1028,106 +1039,110 @@
       </c>
       <c r="AR5" s="20" t="s">
         <v>2</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="20" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="27" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="27"/>
-[...47 lines deleted...]
-      <c r="AY6" s="27"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>51</v>
       </c>
       <c r="C7" s="9">
         <v>67</v>
       </c>
       <c r="D7" s="9">
         <v>60</v>
       </c>
       <c r="E7" s="9">
         <v>39</v>
       </c>
       <c r="F7" s="10">
         <v>54</v>
       </c>
       <c r="G7" s="10">
         <v>54</v>
       </c>
       <c r="H7" s="10">
         <v>74</v>
       </c>
       <c r="I7" s="9">
@@ -1234,55 +1249,58 @@
       </c>
       <c r="AQ7" s="10">
         <v>40</v>
       </c>
       <c r="AR7" s="9">
         <v>145</v>
       </c>
       <c r="AS7" s="9">
         <v>75</v>
       </c>
       <c r="AT7" s="9">
         <v>23</v>
       </c>
       <c r="AU7" s="9">
         <v>127</v>
       </c>
       <c r="AV7" s="10">
         <v>130</v>
       </c>
       <c r="AW7" s="9">
         <v>127</v>
       </c>
       <c r="AX7" s="9">
         <v>73</v>
       </c>
-      <c r="AY7" s="28">
+      <c r="AY7" s="21">
         <v>54</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>53</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>30</v>
       </c>
       <c r="D8" s="9">
         <v>23</v>
       </c>
       <c r="E8" s="9">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>32</v>
       </c>
       <c r="G8" s="10">
         <v>26</v>
       </c>
       <c r="H8" s="10">
         <v>21</v>
       </c>
       <c r="I8" s="9">
@@ -1392,52 +1410,55 @@
       </c>
       <c r="AR8" s="9">
         <v>31</v>
       </c>
       <c r="AS8" s="9">
         <v>23</v>
       </c>
       <c r="AT8" s="9">
         <v>10</v>
       </c>
       <c r="AU8" s="9">
         <v>37</v>
       </c>
       <c r="AV8" s="10">
         <v>24</v>
       </c>
       <c r="AW8" s="9">
         <v>47</v>
       </c>
       <c r="AX8" s="9">
         <v>10</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>18</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -1547,52 +1568,55 @@
       </c>
       <c r="AR9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
+      <c r="AZ9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>1</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="9">
@@ -1702,52 +1726,55 @@
       </c>
       <c r="AR10" s="9">
         <v>4</v>
       </c>
       <c r="AS10" s="9">
         <v>3</v>
       </c>
       <c r="AT10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>6</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>7</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>33</v>
       </c>
       <c r="C11" s="9">
         <v>32</v>
       </c>
       <c r="D11" s="9">
         <v>28</v>
       </c>
       <c r="E11" s="9">
         <v>8</v>
       </c>
       <c r="F11" s="10">
         <v>15</v>
       </c>
       <c r="G11" s="10">
         <v>21</v>
       </c>
       <c r="H11" s="10">
         <v>43</v>
       </c>
       <c r="I11" s="9">
@@ -1857,52 +1884,55 @@
       </c>
       <c r="AR11" s="9">
         <v>96</v>
       </c>
       <c r="AS11" s="9">
         <v>42</v>
       </c>
       <c r="AT11" s="9">
         <v>7</v>
       </c>
       <c r="AU11" s="9">
         <v>56</v>
       </c>
       <c r="AV11" s="10">
         <v>80</v>
       </c>
       <c r="AW11" s="9">
         <v>56</v>
       </c>
       <c r="AX11" s="9">
         <v>43</v>
       </c>
       <c r="AY11" s="10">
         <v>14</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>16</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="9" t="s">
@@ -2012,52 +2042,55 @@
       </c>
       <c r="AR12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS12" s="9">
         <v>1</v>
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -2167,52 +2200,55 @@
       </c>
       <c r="AR13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>1</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>1</v>
       </c>
       <c r="G14" s="10">
         <v>3</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="9">
@@ -2322,52 +2358,55 @@
       </c>
       <c r="AR14" s="9">
         <v>1</v>
       </c>
       <c r="AS14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -2477,52 +2516,55 @@
       </c>
       <c r="AR15" s="9">
         <v>2</v>
       </c>
       <c r="AS15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -2632,52 +2674,55 @@
       </c>
       <c r="AR16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>2</v>
       </c>
       <c r="E17" s="9">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -2787,52 +2832,55 @@
       </c>
       <c r="AR17" s="9">
         <v>3</v>
       </c>
       <c r="AS17" s="9">
         <v>1</v>
       </c>
       <c r="AT17" s="9">
         <v>1</v>
       </c>
       <c r="AU17" s="9">
         <v>8</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -2942,52 +2990,55 @@
       </c>
       <c r="AR18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS18" s="9">
         <v>2</v>
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3097,52 +3148,55 @@
       </c>
       <c r="AR19" s="9">
         <v>3</v>
       </c>
       <c r="AS19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT19" s="9">
         <v>1</v>
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
+      <c r="AZ19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="9" t="s">
@@ -3252,52 +3306,55 @@
       </c>
       <c r="AR20" s="9">
         <v>1</v>
       </c>
       <c r="AS20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9">
         <v>2</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
         <v>1</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10">
         <v>3</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="9">
@@ -3407,52 +3464,55 @@
       </c>
       <c r="AR21" s="9">
         <v>2</v>
       </c>
       <c r="AS21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT21" s="9">
         <v>3</v>
       </c>
       <c r="AU21" s="9">
         <v>5</v>
       </c>
       <c r="AV21" s="10">
         <v>3</v>
       </c>
       <c r="AW21" s="9">
         <v>6</v>
       </c>
       <c r="AX21" s="9">
         <v>5</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>1</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -3562,52 +3622,55 @@
       </c>
       <c r="AR22" s="9">
         <v>1</v>
       </c>
       <c r="AS22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
+      <c r="AZ22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -3717,52 +3780,55 @@
       </c>
       <c r="AR23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -3872,52 +3938,55 @@
       </c>
       <c r="AR24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="10">
         <v>2</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -4027,52 +4096,55 @@
       </c>
       <c r="AR25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>1</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10">
         <v>1</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -4182,52 +4254,55 @@
       </c>
       <c r="AR26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS26" s="9">
         <v>2</v>
       </c>
       <c r="AT26" s="9">
         <v>1</v>
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
+      <c r="AZ26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>3</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="13">
         <v>2</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="13">
@@ -4337,317 +4412,322 @@
       </c>
       <c r="AR27" s="13">
         <v>1</v>
       </c>
       <c r="AS27" s="13">
         <v>1</v>
       </c>
       <c r="AT27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>2</v>
       </c>
+      <c r="AZ27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AS18" sqref="AS18"/>
-      <selection pane="topRight" activeCell="AY7" sqref="AY7:AY27"/>
+      <selection activeCell="AX13" sqref="AX13"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="26" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="26"/>
-[...47 lines deleted...]
-      <c r="AY2" s="26"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="25">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="25"/>
-[...10 lines deleted...]
-      <c r="N4" s="25">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="25"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="22">
         <v>2024</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4754,106 +4834,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="27" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="27"/>
-[...47 lines deleted...]
-      <c r="AY6" s="27"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>225</v>
       </c>
       <c r="C7" s="9">
         <v>218</v>
       </c>
       <c r="D7" s="9">
         <v>202</v>
       </c>
       <c r="E7" s="9">
         <v>228</v>
       </c>
       <c r="F7" s="9">
         <v>232</v>
       </c>
       <c r="G7" s="10">
         <v>377</v>
       </c>
       <c r="H7" s="10">
         <v>436</v>
       </c>
       <c r="I7" s="9">
@@ -4960,55 +5044,58 @@
       </c>
       <c r="AQ7" s="10">
         <v>78</v>
       </c>
       <c r="AR7" s="9">
         <v>70</v>
       </c>
       <c r="AS7" s="9">
         <v>61</v>
       </c>
       <c r="AT7" s="9">
         <v>68</v>
       </c>
       <c r="AU7" s="9">
         <v>58</v>
       </c>
       <c r="AV7" s="10">
         <v>31</v>
       </c>
       <c r="AW7" s="9">
         <v>18</v>
       </c>
       <c r="AX7" s="9">
         <v>16</v>
       </c>
-      <c r="AY7" s="28">
+      <c r="AY7" s="21">
         <v>29</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>21</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>98</v>
       </c>
       <c r="C8" s="9">
         <v>96</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>73</v>
       </c>
       <c r="F8" s="9">
         <v>90</v>
       </c>
       <c r="G8" s="10">
         <v>135</v>
       </c>
       <c r="H8" s="10">
         <v>153</v>
       </c>
       <c r="I8" s="9">
@@ -5118,52 +5205,55 @@
       </c>
       <c r="AR8" s="9">
         <v>24</v>
       </c>
       <c r="AS8" s="9">
         <v>13</v>
       </c>
       <c r="AT8" s="9">
         <v>30</v>
       </c>
       <c r="AU8" s="9">
         <v>38</v>
       </c>
       <c r="AV8" s="10">
         <v>15</v>
       </c>
       <c r="AW8" s="9">
         <v>3</v>
       </c>
       <c r="AX8" s="9">
         <v>8</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -5273,52 +5363,55 @@
       </c>
       <c r="AR9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>18</v>
       </c>
       <c r="C10" s="9">
         <v>29</v>
       </c>
       <c r="D10" s="9">
         <v>26</v>
       </c>
       <c r="E10" s="9">
         <v>31</v>
       </c>
       <c r="F10" s="9">
         <v>23</v>
       </c>
       <c r="G10" s="10">
         <v>31</v>
       </c>
       <c r="H10" s="10">
         <v>42</v>
       </c>
       <c r="I10" s="9">
@@ -5428,52 +5521,55 @@
       </c>
       <c r="AR10" s="9">
         <v>6</v>
       </c>
       <c r="AS10" s="9">
         <v>1</v>
       </c>
       <c r="AT10" s="9">
         <v>7</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY10" s="10">
         <v>1</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>41</v>
       </c>
       <c r="C11" s="9">
         <v>42</v>
       </c>
       <c r="D11" s="9">
         <v>37</v>
       </c>
       <c r="E11" s="9">
         <v>54</v>
       </c>
       <c r="F11" s="9">
         <v>43</v>
       </c>
       <c r="G11" s="10">
         <v>79</v>
       </c>
       <c r="H11" s="10">
         <v>101</v>
       </c>
       <c r="I11" s="9">
@@ -5583,52 +5679,55 @@
       </c>
       <c r="AR11" s="9">
         <v>12</v>
       </c>
       <c r="AS11" s="9">
         <v>14</v>
       </c>
       <c r="AT11" s="9">
         <v>10</v>
       </c>
       <c r="AU11" s="9">
         <v>11</v>
       </c>
       <c r="AV11" s="10">
         <v>3</v>
       </c>
       <c r="AW11" s="9">
         <v>7</v>
       </c>
       <c r="AX11" s="9">
         <v>6</v>
       </c>
       <c r="AY11" s="10">
         <v>3</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>1</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9">
         <v>2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>11</v>
       </c>
       <c r="I12" s="9">
@@ -5738,52 +5837,55 @@
       </c>
       <c r="AR12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS12" s="9">
         <v>2</v>
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>1</v>
       </c>
+      <c r="AZ12" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -5893,52 +5995,55 @@
       </c>
       <c r="AR13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>5</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>3</v>
       </c>
       <c r="F14" s="9">
         <v>10</v>
       </c>
       <c r="G14" s="10">
         <v>9</v>
       </c>
       <c r="H14" s="10">
         <v>17</v>
       </c>
       <c r="I14" s="9">
@@ -6048,52 +6153,55 @@
       </c>
       <c r="AR14" s="9">
         <v>1</v>
       </c>
       <c r="AS14" s="9">
         <v>8</v>
       </c>
       <c r="AT14" s="9">
         <v>2</v>
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY14" s="10">
         <v>1</v>
       </c>
+      <c r="AZ14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>6</v>
       </c>
       <c r="F15" s="9">
         <v>4</v>
       </c>
       <c r="G15" s="10">
         <v>3</v>
       </c>
       <c r="H15" s="10">
         <v>8</v>
       </c>
       <c r="I15" s="9">
@@ -6203,52 +6311,55 @@
       </c>
       <c r="AR15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS15" s="9">
         <v>3</v>
       </c>
       <c r="AT15" s="9">
         <v>8</v>
       </c>
       <c r="AU15" s="9">
         <v>1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -6358,52 +6469,55 @@
       </c>
       <c r="AR16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>8</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="10">
         <v>13</v>
       </c>
       <c r="H17" s="10">
         <v>14</v>
       </c>
       <c r="I17" s="9">
@@ -6513,52 +6627,55 @@
       </c>
       <c r="AR17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS17" s="9">
         <v>7</v>
       </c>
       <c r="AT17" s="9">
         <v>1</v>
       </c>
       <c r="AU17" s="9">
         <v>1</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -6668,52 +6785,55 @@
       </c>
       <c r="AR18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>10</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>13</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="10">
         <v>23</v>
       </c>
       <c r="H19" s="10">
         <v>15</v>
       </c>
       <c r="I19" s="9">
@@ -6823,52 +6943,55 @@
       </c>
       <c r="AR19" s="9">
         <v>1</v>
       </c>
       <c r="AS19" s="9">
         <v>1</v>
       </c>
       <c r="AT19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>2</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>2</v>
       </c>
       <c r="H20" s="10">
         <v>9</v>
       </c>
       <c r="I20" s="9">
@@ -6978,52 +7101,55 @@
       </c>
       <c r="AR20" s="9">
         <v>3</v>
       </c>
       <c r="AS20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW20" s="9">
         <v>2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>11</v>
       </c>
       <c r="C21" s="9">
         <v>19</v>
       </c>
       <c r="D21" s="9">
         <v>10</v>
       </c>
       <c r="E21" s="9">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>37</v>
       </c>
       <c r="H21" s="10">
         <v>31</v>
       </c>
       <c r="I21" s="9">
@@ -7133,52 +7259,55 @@
       </c>
       <c r="AR21" s="9">
         <v>8</v>
       </c>
       <c r="AS21" s="9">
         <v>10</v>
       </c>
       <c r="AT21" s="9">
         <v>8</v>
       </c>
       <c r="AU21" s="9">
         <v>1</v>
       </c>
       <c r="AV21" s="10">
         <v>2</v>
       </c>
       <c r="AW21" s="9">
         <v>4</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="9">
         <v>4</v>
       </c>
       <c r="E22" s="9">
         <v>2</v>
       </c>
       <c r="F22" s="9">
         <v>1</v>
       </c>
       <c r="G22" s="10">
         <v>5</v>
       </c>
       <c r="H22" s="10">
         <v>6</v>
       </c>
       <c r="I22" s="9">
@@ -7288,52 +7417,55 @@
       </c>
       <c r="AR22" s="9">
         <v>1</v>
       </c>
       <c r="AS22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -7443,52 +7575,55 @@
       </c>
       <c r="AR23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>7</v>
       </c>
       <c r="C24" s="9">
         <v>1</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>3</v>
       </c>
       <c r="F24" s="9">
         <v>2</v>
       </c>
       <c r="G24" s="9">
         <v>3</v>
       </c>
       <c r="H24" s="10">
         <v>4</v>
       </c>
       <c r="I24" s="9">
@@ -7598,52 +7733,55 @@
       </c>
       <c r="AR24" s="9">
         <v>12</v>
       </c>
       <c r="AS24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>2</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>1</v>
       </c>
+      <c r="AZ24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>3</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>8</v>
       </c>
       <c r="E25" s="9">
         <v>1</v>
       </c>
       <c r="F25" s="9">
         <v>15</v>
       </c>
       <c r="G25" s="9">
         <v>11</v>
       </c>
       <c r="H25" s="10">
         <v>14</v>
       </c>
       <c r="I25" s="9">
@@ -7753,52 +7891,55 @@
       </c>
       <c r="AR25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS25" s="9">
         <v>1</v>
       </c>
       <c r="AT25" s="9">
         <v>1</v>
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>5</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>9</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -7908,52 +8049,55 @@
       </c>
       <c r="AR26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV26" s="10">
         <v>1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>10</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>6</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>7</v>
       </c>
       <c r="H27" s="13">
         <v>9</v>
       </c>
       <c r="I27" s="13">
@@ -8063,301 +8207,306 @@
       </c>
       <c r="AR27" s="13">
         <v>2</v>
       </c>
       <c r="AS27" s="13">
         <v>1</v>
       </c>
       <c r="AT27" s="13">
         <v>1</v>
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>2</v>
       </c>
       <c r="AX27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
+      <c r="AZ27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="17"/>
       <c r="O30" s="17"/>
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AY31"/>
+  <dimension ref="A1:AZ31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AS18" sqref="AS18"/>
-      <selection pane="topRight" activeCell="AT16" sqref="AT16"/>
+      <selection activeCell="AX13" sqref="AX13"/>
+      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="26" t="s">
+    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="26"/>
-[...47 lines deleted...]
-      <c r="AY2" s="26"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
     </row>
-    <row r="3" spans="1:51" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AY3" s="4" t="s">
+      <c r="AZ3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="25">
+    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="25"/>
-[...10 lines deleted...]
-      <c r="N4" s="25">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="25"/>
-[...10 lines deleted...]
-      <c r="Z4" s="21">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="22">
         <v>2024</v>
       </c>
-      <c r="AA4" s="21"/>
-[...10 lines deleted...]
-      <c r="AL4" s="21">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="21"/>
-[...10 lines deleted...]
-      <c r="AX4" s="21">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="21"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
     </row>
-    <row r="5" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="24"/>
+    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8464,106 +8613,110 @@
       </c>
       <c r="AR5" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AS5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
+      <c r="AZ5" s="19" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="6" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="27" t="s">
+    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="27"/>
-[...47 lines deleted...]
-      <c r="AY6" s="27"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
     </row>
-    <row r="7" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-174</v>
       </c>
       <c r="C7" s="9">
         <v>-151</v>
       </c>
       <c r="D7" s="9">
         <v>-142</v>
       </c>
       <c r="E7" s="9">
         <v>-189</v>
       </c>
       <c r="F7" s="9">
         <v>-178</v>
       </c>
       <c r="G7" s="10">
         <v>-323</v>
       </c>
       <c r="H7" s="10">
         <v>-362</v>
       </c>
       <c r="I7" s="9">
@@ -8670,55 +8823,58 @@
       </c>
       <c r="AQ7" s="10">
         <v>-38</v>
       </c>
       <c r="AR7" s="9">
         <v>75</v>
       </c>
       <c r="AS7" s="9">
         <v>14</v>
       </c>
       <c r="AT7" s="9">
         <v>-45</v>
       </c>
       <c r="AU7" s="9">
         <v>69</v>
       </c>
       <c r="AV7" s="10">
         <v>99</v>
       </c>
       <c r="AW7" s="9">
         <v>109</v>
       </c>
       <c r="AX7" s="9">
         <v>57</v>
       </c>
-      <c r="AY7" s="28">
+      <c r="AY7" s="21">
         <v>25</v>
       </c>
+      <c r="AZ7" s="9">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-85</v>
       </c>
       <c r="C8" s="9">
         <v>-66</v>
       </c>
       <c r="D8" s="9">
         <v>-61</v>
       </c>
       <c r="E8" s="9">
         <v>-50</v>
       </c>
       <c r="F8" s="9">
         <v>-58</v>
       </c>
       <c r="G8" s="10">
         <v>-109</v>
       </c>
       <c r="H8" s="10">
         <v>-132</v>
       </c>
       <c r="I8" s="9">
@@ -8828,52 +8984,55 @@
       </c>
       <c r="AR8" s="9">
         <v>7</v>
       </c>
       <c r="AS8" s="9">
         <v>10</v>
       </c>
       <c r="AT8" s="9">
         <v>-20</v>
       </c>
       <c r="AU8" s="9">
         <v>-1</v>
       </c>
       <c r="AV8" s="10">
         <v>9</v>
       </c>
       <c r="AW8" s="9">
         <v>44</v>
       </c>
       <c r="AX8" s="9">
         <v>2</v>
       </c>
       <c r="AY8" s="10">
         <v>0</v>
       </c>
+      <c r="AZ8" s="9">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>-2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>-5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -8983,52 +9142,55 @@
       </c>
       <c r="AR9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
+      <c r="AZ9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-17</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-25</v>
       </c>
       <c r="E10" s="9">
         <v>-31</v>
       </c>
       <c r="F10" s="9">
         <v>-22</v>
       </c>
       <c r="G10" s="10">
         <v>-31</v>
       </c>
       <c r="H10" s="10">
         <v>-41</v>
       </c>
       <c r="I10" s="9">
@@ -9138,52 +9300,55 @@
       </c>
       <c r="AR10" s="9">
         <v>-2</v>
       </c>
       <c r="AS10" s="9">
         <v>2</v>
       </c>
       <c r="AT10" s="9">
         <v>-7</v>
       </c>
       <c r="AU10" s="9">
         <v>5</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>6</v>
       </c>
+      <c r="AZ10" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-8</v>
       </c>
       <c r="C11" s="9">
         <v>-10</v>
       </c>
       <c r="D11" s="9">
         <v>-9</v>
       </c>
       <c r="E11" s="9">
         <v>-46</v>
       </c>
       <c r="F11" s="9">
         <v>-28</v>
       </c>
       <c r="G11" s="10">
         <v>-58</v>
       </c>
       <c r="H11" s="10">
         <v>-58</v>
       </c>
       <c r="I11" s="9">
@@ -9293,52 +9458,55 @@
       </c>
       <c r="AR11" s="9">
         <v>84</v>
       </c>
       <c r="AS11" s="9">
         <v>28</v>
       </c>
       <c r="AT11" s="9">
         <v>-3</v>
       </c>
       <c r="AU11" s="9">
         <v>45</v>
       </c>
       <c r="AV11" s="10">
         <v>77</v>
       </c>
       <c r="AW11" s="9">
         <v>49</v>
       </c>
       <c r="AX11" s="9">
         <v>37</v>
       </c>
       <c r="AY11" s="10">
         <v>11</v>
       </c>
+      <c r="AZ11" s="9">
+        <v>11</v>
+      </c>
     </row>
-    <row r="12" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>-3</v>
       </c>
       <c r="C12" s="9">
         <v>-1</v>
       </c>
       <c r="D12" s="9">
         <v>-4</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>-1</v>
       </c>
       <c r="H12" s="10">
         <v>-11</v>
       </c>
       <c r="I12" s="9">
@@ -9448,52 +9616,55 @@
       </c>
       <c r="AR12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS12" s="9">
         <v>-1</v>
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>-1</v>
       </c>
+      <c r="AZ12" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -9603,52 +9774,55 @@
       </c>
       <c r="AR13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-3</v>
       </c>
       <c r="C14" s="9">
         <v>-5</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9">
         <v>1</v>
       </c>
       <c r="F14" s="9">
         <v>-9</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-17</v>
       </c>
       <c r="I14" s="9">
@@ -9758,52 +9932,55 @@
       </c>
       <c r="AR14" s="9">
         <v>0</v>
       </c>
       <c r="AS14" s="9">
         <v>-8</v>
       </c>
       <c r="AT14" s="9">
         <v>-2</v>
       </c>
       <c r="AU14" s="9">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10">
         <v>-1</v>
       </c>
+      <c r="AZ14" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="15" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>-3</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-4</v>
       </c>
       <c r="G15" s="10">
         <v>-3</v>
       </c>
       <c r="H15" s="10">
         <v>-6</v>
       </c>
       <c r="I15" s="9">
@@ -9913,52 +10090,55 @@
       </c>
       <c r="AR15" s="9">
         <v>2</v>
       </c>
       <c r="AS15" s="9">
         <v>-3</v>
       </c>
       <c r="AT15" s="9">
         <v>-8</v>
       </c>
       <c r="AU15" s="9">
         <v>-1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ15" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="16" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -10068,52 +10248,55 @@
       </c>
       <c r="AR16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>-13</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="10">
         <v>-13</v>
       </c>
       <c r="H17" s="10">
         <v>-12</v>
       </c>
       <c r="I17" s="9">
@@ -10223,52 +10406,55 @@
       </c>
       <c r="AR17" s="9">
         <v>3</v>
       </c>
       <c r="AS17" s="9">
         <v>-6</v>
       </c>
       <c r="AT17" s="9">
         <v>0</v>
       </c>
       <c r="AU17" s="9">
         <v>7</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
+      <c r="AZ17" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>-2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>-4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -10378,52 +10564,55 @@
       </c>
       <c r="AR18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS18" s="9">
         <v>2</v>
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>-10</v>
       </c>
       <c r="C19" s="9">
         <v>-5</v>
       </c>
       <c r="D19" s="9">
         <v>-3</v>
       </c>
       <c r="E19" s="9">
         <v>-13</v>
       </c>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>-23</v>
       </c>
       <c r="H19" s="10">
         <v>-14</v>
       </c>
       <c r="I19" s="9">
@@ -10533,52 +10722,55 @@
       </c>
       <c r="AR19" s="9">
         <v>2</v>
       </c>
       <c r="AS19" s="9">
         <v>-1</v>
       </c>
       <c r="AT19" s="9">
         <v>1</v>
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
+      <c r="AZ19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>-2</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>-1</v>
       </c>
       <c r="G20" s="10">
         <v>-2</v>
       </c>
       <c r="H20" s="10">
         <v>-9</v>
       </c>
       <c r="I20" s="9">
@@ -10688,52 +10880,55 @@
       </c>
       <c r="AR20" s="9">
         <v>-2</v>
       </c>
       <c r="AS20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9">
         <v>-2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-11</v>
       </c>
       <c r="C21" s="9">
         <v>-17</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-15</v>
       </c>
       <c r="F21" s="9">
         <v>-24</v>
       </c>
       <c r="G21" s="10">
         <v>-34</v>
       </c>
       <c r="H21" s="10">
         <v>-31</v>
       </c>
       <c r="I21" s="9">
@@ -10843,52 +11038,55 @@
       </c>
       <c r="AR21" s="9">
         <v>-6</v>
       </c>
       <c r="AS21" s="9">
         <v>-10</v>
       </c>
       <c r="AT21" s="9">
         <v>-5</v>
       </c>
       <c r="AU21" s="9">
         <v>4</v>
       </c>
       <c r="AV21" s="10">
         <v>1</v>
       </c>
       <c r="AW21" s="9">
         <v>2</v>
       </c>
       <c r="AX21" s="9">
         <v>3</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
+      <c r="AZ21" s="9">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="22" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>-3</v>
       </c>
       <c r="E22" s="9">
         <v>-2</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>-4</v>
       </c>
       <c r="H22" s="10">
         <v>-5</v>
       </c>
       <c r="I22" s="9">
@@ -10998,52 +11196,55 @@
       </c>
       <c r="AR22" s="9">
         <v>0</v>
       </c>
       <c r="AS22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
+      <c r="AZ22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>-2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -11153,52 +11354,55 @@
       </c>
       <c r="AR23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
+      <c r="AZ23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-1</v>
       </c>
       <c r="D24" s="9">
         <v>-3</v>
       </c>
       <c r="E24" s="9">
         <v>-3</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-3</v>
       </c>
       <c r="H24" s="10">
         <v>-4</v>
       </c>
       <c r="I24" s="9">
@@ -11308,52 +11512,55 @@
       </c>
       <c r="AR24" s="9">
         <v>-12</v>
       </c>
       <c r="AS24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>-1</v>
       </c>
       <c r="AV24" s="10">
         <v>-6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>-1</v>
       </c>
+      <c r="AZ24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>-3</v>
       </c>
       <c r="C25" s="9">
         <v>-9</v>
       </c>
       <c r="D25" s="9">
         <v>-8</v>
       </c>
       <c r="E25" s="9">
         <v>-1</v>
       </c>
       <c r="F25" s="9">
         <v>-13</v>
       </c>
       <c r="G25" s="9">
         <v>-11</v>
       </c>
       <c r="H25" s="10">
         <v>-13</v>
       </c>
       <c r="I25" s="9">
@@ -11463,52 +11670,55 @@
       </c>
       <c r="AR25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS25" s="9">
         <v>-1</v>
       </c>
       <c r="AT25" s="9">
         <v>-1</v>
       </c>
       <c r="AU25" s="9">
         <v>0</v>
       </c>
       <c r="AV25" s="10">
         <v>-1</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
+      <c r="AZ25" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="26" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>-6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>-4</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>-4</v>
       </c>
       <c r="G26" s="9">
         <v>-9</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -11618,52 +11828,55 @@
       </c>
       <c r="AR26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AS26" s="9">
         <v>2</v>
       </c>
       <c r="AT26" s="9">
         <v>1</v>
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10">
         <v>-1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
+      <c r="AZ26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:51" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-2</v>
       </c>
       <c r="C27" s="13">
         <v>-10</v>
       </c>
       <c r="D27" s="13">
         <v>-3</v>
       </c>
       <c r="E27" s="13">
         <v>-4</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>-7</v>
       </c>
       <c r="H27" s="13">
         <v>-9</v>
       </c>
       <c r="I27" s="13">
@@ -11773,134 +11986,137 @@
       </c>
       <c r="AR27" s="13">
         <v>-1</v>
       </c>
       <c r="AS27" s="13">
         <v>0</v>
       </c>
       <c r="AT27" s="13">
         <v>-1</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13">
         <v>-2</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
+      <c r="AZ27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:51" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
     </row>
-    <row r="30" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:51" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AY2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AY6"/>
+    <mergeCell ref="B2:AZ2"/>
+    <mergeCell ref="AX4:AZ4"/>
+    <mergeCell ref="B6:AZ6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>