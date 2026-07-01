--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11595" yWindow="240" windowWidth="16935" windowHeight="11580"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1479" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -381,70 +381,70 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -724,215 +724,217 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
       <selection activeCell="AN38" sqref="AN38"/>
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <selection pane="topRight" activeCell="AX7" sqref="AX7:BA7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="3" width="7.28515625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="4.5703125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="3.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="8" width="4.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="9" width="5.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="7.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="6.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="7.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.5703125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="27"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="27"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="22"/>
+      <c r="AG2" s="22"/>
+      <c r="AH2" s="22"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="22"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="22"/>
+      <c r="AM2" s="22"/>
+      <c r="AN2" s="22"/>
+      <c r="AO2" s="22"/>
+      <c r="AP2" s="22"/>
+      <c r="AQ2" s="22"/>
+      <c r="AR2" s="22"/>
+      <c r="AS2" s="22"/>
+      <c r="AT2" s="22"/>
+      <c r="AU2" s="22"/>
+      <c r="AV2" s="22"/>
+      <c r="AW2" s="22"/>
+      <c r="AX2" s="22"/>
+      <c r="AY2" s="22"/>
+      <c r="AZ2" s="22"/>
+      <c r="BA2" s="22"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-      <c r="AZ4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1042,107 +1044,111 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="20" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="28"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="28"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
+      <c r="Z6" s="24"/>
+      <c r="AA6" s="24"/>
+      <c r="AB6" s="24"/>
+      <c r="AC6" s="24"/>
+      <c r="AD6" s="24"/>
+      <c r="AE6" s="24"/>
+      <c r="AF6" s="24"/>
+      <c r="AG6" s="24"/>
+      <c r="AH6" s="24"/>
+      <c r="AI6" s="24"/>
+      <c r="AJ6" s="24"/>
+      <c r="AK6" s="24"/>
+      <c r="AL6" s="24"/>
+      <c r="AM6" s="24"/>
+      <c r="AN6" s="24"/>
+      <c r="AO6" s="24"/>
+      <c r="AP6" s="24"/>
+      <c r="AQ6" s="24"/>
+      <c r="AR6" s="24"/>
+      <c r="AS6" s="24"/>
+      <c r="AT6" s="24"/>
+      <c r="AU6" s="24"/>
+      <c r="AV6" s="24"/>
+      <c r="AW6" s="24"/>
+      <c r="AX6" s="24"/>
+      <c r="AY6" s="24"/>
+      <c r="AZ6" s="24"/>
+      <c r="BA6" s="24"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>51</v>
       </c>
       <c r="C7" s="9">
         <v>67</v>
       </c>
       <c r="D7" s="9">
         <v>60</v>
       </c>
       <c r="E7" s="9">
         <v>39</v>
       </c>
       <c r="F7" s="10">
         <v>54</v>
       </c>
       <c r="G7" s="10">
         <v>54</v>
       </c>
       <c r="H7" s="10">
         <v>74</v>
       </c>
       <c r="I7" s="9">
@@ -1255,52 +1261,55 @@
       </c>
       <c r="AS7" s="9">
         <v>75</v>
       </c>
       <c r="AT7" s="9">
         <v>23</v>
       </c>
       <c r="AU7" s="9">
         <v>127</v>
       </c>
       <c r="AV7" s="10">
         <v>130</v>
       </c>
       <c r="AW7" s="9">
         <v>127</v>
       </c>
       <c r="AX7" s="9">
         <v>73</v>
       </c>
       <c r="AY7" s="21">
         <v>54</v>
       </c>
       <c r="AZ7" s="9">
         <v>53</v>
       </c>
+      <c r="BA7" s="9">
+        <v>20</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>30</v>
       </c>
       <c r="D8" s="9">
         <v>23</v>
       </c>
       <c r="E8" s="9">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>32</v>
       </c>
       <c r="G8" s="10">
         <v>26</v>
       </c>
       <c r="H8" s="10">
         <v>21</v>
       </c>
       <c r="I8" s="9">
@@ -1413,52 +1422,55 @@
       </c>
       <c r="AS8" s="9">
         <v>23</v>
       </c>
       <c r="AT8" s="9">
         <v>10</v>
       </c>
       <c r="AU8" s="9">
         <v>37</v>
       </c>
       <c r="AV8" s="10">
         <v>24</v>
       </c>
       <c r="AW8" s="9">
         <v>47</v>
       </c>
       <c r="AX8" s="9">
         <v>10</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
       <c r="AZ8" s="9">
         <v>18</v>
       </c>
+      <c r="BA8" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -1571,52 +1583,55 @@
       </c>
       <c r="AS9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>1</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="9">
@@ -1729,52 +1744,55 @@
       </c>
       <c r="AS10" s="9">
         <v>3</v>
       </c>
       <c r="AT10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>6</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>7</v>
       </c>
       <c r="AZ10" s="9">
         <v>6</v>
       </c>
+      <c r="BA10" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>33</v>
       </c>
       <c r="C11" s="9">
         <v>32</v>
       </c>
       <c r="D11" s="9">
         <v>28</v>
       </c>
       <c r="E11" s="9">
         <v>8</v>
       </c>
       <c r="F11" s="10">
         <v>15</v>
       </c>
       <c r="G11" s="10">
         <v>21</v>
       </c>
       <c r="H11" s="10">
         <v>43</v>
       </c>
       <c r="I11" s="9">
@@ -1887,52 +1905,55 @@
       </c>
       <c r="AS11" s="9">
         <v>42</v>
       </c>
       <c r="AT11" s="9">
         <v>7</v>
       </c>
       <c r="AU11" s="9">
         <v>56</v>
       </c>
       <c r="AV11" s="10">
         <v>80</v>
       </c>
       <c r="AW11" s="9">
         <v>56</v>
       </c>
       <c r="AX11" s="9">
         <v>43</v>
       </c>
       <c r="AY11" s="10">
         <v>14</v>
       </c>
       <c r="AZ11" s="9">
         <v>16</v>
       </c>
+      <c r="BA11" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="9" t="s">
@@ -2045,52 +2066,55 @@
       </c>
       <c r="AS12" s="9">
         <v>1</v>
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ12" s="9">
         <v>2</v>
       </c>
+      <c r="BA12" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -2203,52 +2227,55 @@
       </c>
       <c r="AS13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>1</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>1</v>
       </c>
       <c r="G14" s="10">
         <v>3</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="9">
@@ -2361,52 +2388,55 @@
       </c>
       <c r="AS14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ14" s="9">
         <v>4</v>
       </c>
+      <c r="BA14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -2519,52 +2549,55 @@
       </c>
       <c r="AS15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9">
         <v>2</v>
       </c>
+      <c r="BA15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -2677,52 +2710,55 @@
       </c>
       <c r="AS16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>2</v>
       </c>
       <c r="E17" s="9">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -2835,52 +2871,55 @@
       </c>
       <c r="AS17" s="9">
         <v>1</v>
       </c>
       <c r="AT17" s="9">
         <v>1</v>
       </c>
       <c r="AU17" s="9">
         <v>8</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
       <c r="AZ17" s="9">
         <v>1</v>
       </c>
+      <c r="BA17" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -2993,52 +3032,55 @@
       </c>
       <c r="AS18" s="9">
         <v>2</v>
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3151,52 +3193,55 @@
       </c>
       <c r="AS19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT19" s="9">
         <v>1</v>
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="9" t="s">
@@ -3309,52 +3354,55 @@
       </c>
       <c r="AS20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9">
         <v>2</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
         <v>1</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10">
         <v>3</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="9">
@@ -3467,52 +3515,55 @@
       </c>
       <c r="AS21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT21" s="9">
         <v>3</v>
       </c>
       <c r="AU21" s="9">
         <v>5</v>
       </c>
       <c r="AV21" s="10">
         <v>3</v>
       </c>
       <c r="AW21" s="9">
         <v>6</v>
       </c>
       <c r="AX21" s="9">
         <v>5</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
       <c r="AZ21" s="9">
         <v>2</v>
       </c>
+      <c r="BA21" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>1</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -3625,52 +3676,55 @@
       </c>
       <c r="AS22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -3783,52 +3837,55 @@
       </c>
       <c r="AS23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -3941,52 +3998,55 @@
       </c>
       <c r="AS24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="10">
         <v>2</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -4099,52 +4159,55 @@
       </c>
       <c r="AS25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>2</v>
       </c>
+      <c r="BA25" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>1</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10">
         <v>1</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -4257,52 +4320,55 @@
       </c>
       <c r="AS26" s="9">
         <v>2</v>
       </c>
       <c r="AT26" s="9">
         <v>1</v>
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>3</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="13">
         <v>2</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="13">
@@ -4415,319 +4481,324 @@
       </c>
       <c r="AS27" s="13">
         <v>1</v>
       </c>
       <c r="AT27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>2</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BA27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AZ7" sqref="AZ7:BA27"/>
+      <selection pane="topRight" activeCell="AX7" sqref="AX7:BA7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="27"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="27"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="22"/>
+      <c r="AG2" s="22"/>
+      <c r="AH2" s="22"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="22"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="22"/>
+      <c r="AM2" s="22"/>
+      <c r="AN2" s="22"/>
+      <c r="AO2" s="22"/>
+      <c r="AP2" s="22"/>
+      <c r="AQ2" s="22"/>
+      <c r="AR2" s="22"/>
+      <c r="AS2" s="22"/>
+      <c r="AT2" s="22"/>
+      <c r="AU2" s="22"/>
+      <c r="AV2" s="22"/>
+      <c r="AW2" s="22"/>
+      <c r="AX2" s="22"/>
+      <c r="AY2" s="22"/>
+      <c r="AZ2" s="22"/>
+      <c r="BA2" s="22"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-      <c r="AZ4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4837,107 +4908,111 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="20" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="28"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="28"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
+      <c r="Z6" s="24"/>
+      <c r="AA6" s="24"/>
+      <c r="AB6" s="24"/>
+      <c r="AC6" s="24"/>
+      <c r="AD6" s="24"/>
+      <c r="AE6" s="24"/>
+      <c r="AF6" s="24"/>
+      <c r="AG6" s="24"/>
+      <c r="AH6" s="24"/>
+      <c r="AI6" s="24"/>
+      <c r="AJ6" s="24"/>
+      <c r="AK6" s="24"/>
+      <c r="AL6" s="24"/>
+      <c r="AM6" s="24"/>
+      <c r="AN6" s="24"/>
+      <c r="AO6" s="24"/>
+      <c r="AP6" s="24"/>
+      <c r="AQ6" s="24"/>
+      <c r="AR6" s="24"/>
+      <c r="AS6" s="24"/>
+      <c r="AT6" s="24"/>
+      <c r="AU6" s="24"/>
+      <c r="AV6" s="24"/>
+      <c r="AW6" s="24"/>
+      <c r="AX6" s="24"/>
+      <c r="AY6" s="24"/>
+      <c r="AZ6" s="24"/>
+      <c r="BA6" s="24"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>225</v>
       </c>
       <c r="C7" s="9">
         <v>218</v>
       </c>
       <c r="D7" s="9">
         <v>202</v>
       </c>
       <c r="E7" s="9">
         <v>228</v>
       </c>
       <c r="F7" s="9">
         <v>232</v>
       </c>
       <c r="G7" s="10">
         <v>377</v>
       </c>
       <c r="H7" s="10">
         <v>436</v>
       </c>
       <c r="I7" s="9">
@@ -5050,52 +5125,55 @@
       </c>
       <c r="AS7" s="9">
         <v>61</v>
       </c>
       <c r="AT7" s="9">
         <v>68</v>
       </c>
       <c r="AU7" s="9">
         <v>58</v>
       </c>
       <c r="AV7" s="10">
         <v>31</v>
       </c>
       <c r="AW7" s="9">
         <v>18</v>
       </c>
       <c r="AX7" s="9">
         <v>16</v>
       </c>
       <c r="AY7" s="21">
         <v>29</v>
       </c>
       <c r="AZ7" s="9">
         <v>21</v>
       </c>
+      <c r="BA7" s="9">
+        <v>24</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>98</v>
       </c>
       <c r="C8" s="9">
         <v>96</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>73</v>
       </c>
       <c r="F8" s="9">
         <v>90</v>
       </c>
       <c r="G8" s="10">
         <v>135</v>
       </c>
       <c r="H8" s="10">
         <v>153</v>
       </c>
       <c r="I8" s="9">
@@ -5208,52 +5286,55 @@
       </c>
       <c r="AS8" s="9">
         <v>13</v>
       </c>
       <c r="AT8" s="9">
         <v>30</v>
       </c>
       <c r="AU8" s="9">
         <v>38</v>
       </c>
       <c r="AV8" s="10">
         <v>15</v>
       </c>
       <c r="AW8" s="9">
         <v>3</v>
       </c>
       <c r="AX8" s="9">
         <v>8</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
       <c r="AZ8" s="9">
         <v>6</v>
       </c>
+      <c r="BA8" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -5366,52 +5447,55 @@
       </c>
       <c r="AS9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>18</v>
       </c>
       <c r="C10" s="9">
         <v>29</v>
       </c>
       <c r="D10" s="9">
         <v>26</v>
       </c>
       <c r="E10" s="9">
         <v>31</v>
       </c>
       <c r="F10" s="9">
         <v>23</v>
       </c>
       <c r="G10" s="10">
         <v>31</v>
       </c>
       <c r="H10" s="10">
         <v>42</v>
       </c>
       <c r="I10" s="9">
@@ -5524,52 +5608,55 @@
       </c>
       <c r="AS10" s="9">
         <v>1</v>
       </c>
       <c r="AT10" s="9">
         <v>7</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY10" s="10">
         <v>1</v>
       </c>
       <c r="AZ10" s="9">
         <v>2</v>
       </c>
+      <c r="BA10" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>41</v>
       </c>
       <c r="C11" s="9">
         <v>42</v>
       </c>
       <c r="D11" s="9">
         <v>37</v>
       </c>
       <c r="E11" s="9">
         <v>54</v>
       </c>
       <c r="F11" s="9">
         <v>43</v>
       </c>
       <c r="G11" s="10">
         <v>79</v>
       </c>
       <c r="H11" s="10">
         <v>101</v>
       </c>
       <c r="I11" s="9">
@@ -5682,52 +5769,55 @@
       </c>
       <c r="AS11" s="9">
         <v>14</v>
       </c>
       <c r="AT11" s="9">
         <v>10</v>
       </c>
       <c r="AU11" s="9">
         <v>11</v>
       </c>
       <c r="AV11" s="10">
         <v>3</v>
       </c>
       <c r="AW11" s="9">
         <v>7</v>
       </c>
       <c r="AX11" s="9">
         <v>6</v>
       </c>
       <c r="AY11" s="10">
         <v>3</v>
       </c>
       <c r="AZ11" s="9">
         <v>5</v>
       </c>
+      <c r="BA11" s="9">
+        <v>7</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>1</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9">
         <v>2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>11</v>
       </c>
       <c r="I12" s="9">
@@ -5840,52 +5930,55 @@
       </c>
       <c r="AS12" s="9">
         <v>2</v>
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>1</v>
       </c>
       <c r="AZ12" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA12" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -5998,52 +6091,55 @@
       </c>
       <c r="AS13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>5</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>3</v>
       </c>
       <c r="F14" s="9">
         <v>10</v>
       </c>
       <c r="G14" s="10">
         <v>9</v>
       </c>
       <c r="H14" s="10">
         <v>17</v>
       </c>
       <c r="I14" s="9">
@@ -6156,52 +6252,55 @@
       </c>
       <c r="AS14" s="9">
         <v>8</v>
       </c>
       <c r="AT14" s="9">
         <v>2</v>
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY14" s="10">
         <v>1</v>
       </c>
       <c r="AZ14" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>6</v>
       </c>
       <c r="F15" s="9">
         <v>4</v>
       </c>
       <c r="G15" s="10">
         <v>3</v>
       </c>
       <c r="H15" s="10">
         <v>8</v>
       </c>
       <c r="I15" s="9">
@@ -6314,52 +6413,55 @@
       </c>
       <c r="AS15" s="9">
         <v>3</v>
       </c>
       <c r="AT15" s="9">
         <v>8</v>
       </c>
       <c r="AU15" s="9">
         <v>1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -6472,52 +6574,55 @@
       </c>
       <c r="AS16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>8</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="10">
         <v>13</v>
       </c>
       <c r="H17" s="10">
         <v>14</v>
       </c>
       <c r="I17" s="9">
@@ -6630,52 +6735,55 @@
       </c>
       <c r="AS17" s="9">
         <v>7</v>
       </c>
       <c r="AT17" s="9">
         <v>1</v>
       </c>
       <c r="AU17" s="9">
         <v>1</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ17" s="9">
         <v>1</v>
       </c>
+      <c r="BA17" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -6788,52 +6896,55 @@
       </c>
       <c r="AS18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>10</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>13</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="10">
         <v>23</v>
       </c>
       <c r="H19" s="10">
         <v>15</v>
       </c>
       <c r="I19" s="9">
@@ -6946,52 +7057,55 @@
       </c>
       <c r="AS19" s="9">
         <v>1</v>
       </c>
       <c r="AT19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>2</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>2</v>
       </c>
       <c r="H20" s="10">
         <v>9</v>
       </c>
       <c r="I20" s="9">
@@ -7104,52 +7218,55 @@
       </c>
       <c r="AS20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW20" s="9">
         <v>2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>11</v>
       </c>
       <c r="C21" s="9">
         <v>19</v>
       </c>
       <c r="D21" s="9">
         <v>10</v>
       </c>
       <c r="E21" s="9">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>37</v>
       </c>
       <c r="H21" s="10">
         <v>31</v>
       </c>
       <c r="I21" s="9">
@@ -7262,52 +7379,55 @@
       </c>
       <c r="AS21" s="9">
         <v>10</v>
       </c>
       <c r="AT21" s="9">
         <v>8</v>
       </c>
       <c r="AU21" s="9">
         <v>1</v>
       </c>
       <c r="AV21" s="10">
         <v>2</v>
       </c>
       <c r="AW21" s="9">
         <v>4</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ21" s="9">
         <v>6</v>
       </c>
+      <c r="BA21" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="9">
         <v>4</v>
       </c>
       <c r="E22" s="9">
         <v>2</v>
       </c>
       <c r="F22" s="9">
         <v>1</v>
       </c>
       <c r="G22" s="10">
         <v>5</v>
       </c>
       <c r="H22" s="10">
         <v>6</v>
       </c>
       <c r="I22" s="9">
@@ -7420,52 +7540,55 @@
       </c>
       <c r="AS22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -7578,52 +7701,55 @@
       </c>
       <c r="AS23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>7</v>
       </c>
       <c r="C24" s="9">
         <v>1</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>3</v>
       </c>
       <c r="F24" s="9">
         <v>2</v>
       </c>
       <c r="G24" s="9">
         <v>3</v>
       </c>
       <c r="H24" s="10">
         <v>4</v>
       </c>
       <c r="I24" s="9">
@@ -7736,52 +7862,55 @@
       </c>
       <c r="AS24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>2</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>1</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>3</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>8</v>
       </c>
       <c r="E25" s="9">
         <v>1</v>
       </c>
       <c r="F25" s="9">
         <v>15</v>
       </c>
       <c r="G25" s="9">
         <v>11</v>
       </c>
       <c r="H25" s="10">
         <v>14</v>
       </c>
       <c r="I25" s="9">
@@ -7894,52 +8023,55 @@
       </c>
       <c r="AS25" s="9">
         <v>1</v>
       </c>
       <c r="AT25" s="9">
         <v>1</v>
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
+      <c r="BA25" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>5</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>9</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -8052,52 +8184,55 @@
       </c>
       <c r="AS26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV26" s="10">
         <v>1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>10</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>6</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>7</v>
       </c>
       <c r="H27" s="13">
         <v>9</v>
       </c>
       <c r="I27" s="13">
@@ -8210,303 +8345,308 @@
       </c>
       <c r="AS27" s="13">
         <v>1</v>
       </c>
       <c r="AT27" s="13">
         <v>1</v>
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>2</v>
       </c>
       <c r="AX27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BA27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="17"/>
       <c r="O30" s="17"/>
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AZ31"/>
+  <dimension ref="A1:BA31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ7" sqref="AZ7:AZ27"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="AZ7" sqref="AZ7:BA27"/>
+      <selection pane="topRight" activeCell="AX7" sqref="AX7:BA7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="27"/>
-[...48 lines deleted...]
-      <c r="AZ2" s="27"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="22"/>
+      <c r="O2" s="22"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="22"/>
+      <c r="Z2" s="22"/>
+      <c r="AA2" s="22"/>
+      <c r="AB2" s="22"/>
+      <c r="AC2" s="22"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="22"/>
+      <c r="AG2" s="22"/>
+      <c r="AH2" s="22"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="22"/>
+      <c r="AK2" s="22"/>
+      <c r="AL2" s="22"/>
+      <c r="AM2" s="22"/>
+      <c r="AN2" s="22"/>
+      <c r="AO2" s="22"/>
+      <c r="AP2" s="22"/>
+      <c r="AQ2" s="22"/>
+      <c r="AR2" s="22"/>
+      <c r="AS2" s="22"/>
+      <c r="AT2" s="22"/>
+      <c r="AU2" s="22"/>
+      <c r="AV2" s="22"/>
+      <c r="AW2" s="22"/>
+      <c r="AX2" s="22"/>
+      <c r="AY2" s="22"/>
+      <c r="AZ2" s="22"/>
+      <c r="BA2" s="22"/>
     </row>
-    <row r="3" spans="1:52" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="AZ3" s="4" t="s">
+      <c r="BA3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="28"/>
+      <c r="I4" s="28"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="28"/>
+      <c r="L4" s="28"/>
+      <c r="M4" s="28"/>
+      <c r="N4" s="28">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="28"/>
+      <c r="P4" s="28"/>
+      <c r="Q4" s="28"/>
+      <c r="R4" s="28"/>
+      <c r="S4" s="28"/>
+      <c r="T4" s="28"/>
+      <c r="U4" s="28"/>
+      <c r="V4" s="28"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="23">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="23"/>
+      <c r="AB4" s="23"/>
+      <c r="AC4" s="23"/>
+      <c r="AD4" s="23"/>
+      <c r="AE4" s="23"/>
+      <c r="AF4" s="23"/>
+      <c r="AG4" s="23"/>
+      <c r="AH4" s="23"/>
+      <c r="AI4" s="23"/>
+      <c r="AJ4" s="23"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+      <c r="AO4" s="23"/>
+      <c r="AP4" s="23"/>
+      <c r="AQ4" s="23"/>
+      <c r="AR4" s="23"/>
+      <c r="AS4" s="23"/>
+      <c r="AT4" s="23"/>
+      <c r="AU4" s="23"/>
+      <c r="AV4" s="23"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-      <c r="AZ4" s="22"/>
+      <c r="AY4" s="23"/>
+      <c r="AZ4" s="23"/>
+      <c r="BA4" s="23"/>
     </row>
-    <row r="5" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="27"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8616,107 +8756,111 @@
       </c>
       <c r="AS5" s="20" t="s">
         <v>3</v>
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>7</v>
       </c>
+      <c r="BA5" s="20" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="28"/>
-[...48 lines deleted...]
-      <c r="AZ6" s="28"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="24"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="24"/>
+      <c r="S6" s="24"/>
+      <c r="T6" s="24"/>
+      <c r="U6" s="24"/>
+      <c r="V6" s="24"/>
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
+      <c r="Z6" s="24"/>
+      <c r="AA6" s="24"/>
+      <c r="AB6" s="24"/>
+      <c r="AC6" s="24"/>
+      <c r="AD6" s="24"/>
+      <c r="AE6" s="24"/>
+      <c r="AF6" s="24"/>
+      <c r="AG6" s="24"/>
+      <c r="AH6" s="24"/>
+      <c r="AI6" s="24"/>
+      <c r="AJ6" s="24"/>
+      <c r="AK6" s="24"/>
+      <c r="AL6" s="24"/>
+      <c r="AM6" s="24"/>
+      <c r="AN6" s="24"/>
+      <c r="AO6" s="24"/>
+      <c r="AP6" s="24"/>
+      <c r="AQ6" s="24"/>
+      <c r="AR6" s="24"/>
+      <c r="AS6" s="24"/>
+      <c r="AT6" s="24"/>
+      <c r="AU6" s="24"/>
+      <c r="AV6" s="24"/>
+      <c r="AW6" s="24"/>
+      <c r="AX6" s="24"/>
+      <c r="AY6" s="24"/>
+      <c r="AZ6" s="24"/>
+      <c r="BA6" s="24"/>
     </row>
-    <row r="7" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-174</v>
       </c>
       <c r="C7" s="9">
         <v>-151</v>
       </c>
       <c r="D7" s="9">
         <v>-142</v>
       </c>
       <c r="E7" s="9">
         <v>-189</v>
       </c>
       <c r="F7" s="9">
         <v>-178</v>
       </c>
       <c r="G7" s="10">
         <v>-323</v>
       </c>
       <c r="H7" s="10">
         <v>-362</v>
       </c>
       <c r="I7" s="9">
@@ -8829,52 +8973,55 @@
       </c>
       <c r="AS7" s="9">
         <v>14</v>
       </c>
       <c r="AT7" s="9">
         <v>-45</v>
       </c>
       <c r="AU7" s="9">
         <v>69</v>
       </c>
       <c r="AV7" s="10">
         <v>99</v>
       </c>
       <c r="AW7" s="9">
         <v>109</v>
       </c>
       <c r="AX7" s="9">
         <v>57</v>
       </c>
       <c r="AY7" s="21">
         <v>25</v>
       </c>
       <c r="AZ7" s="9">
         <v>32</v>
       </c>
+      <c r="BA7" s="9">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="8" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-85</v>
       </c>
       <c r="C8" s="9">
         <v>-66</v>
       </c>
       <c r="D8" s="9">
         <v>-61</v>
       </c>
       <c r="E8" s="9">
         <v>-50</v>
       </c>
       <c r="F8" s="9">
         <v>-58</v>
       </c>
       <c r="G8" s="10">
         <v>-109</v>
       </c>
       <c r="H8" s="10">
         <v>-132</v>
       </c>
       <c r="I8" s="9">
@@ -8987,52 +9134,55 @@
       </c>
       <c r="AS8" s="9">
         <v>10</v>
       </c>
       <c r="AT8" s="9">
         <v>-20</v>
       </c>
       <c r="AU8" s="9">
         <v>-1</v>
       </c>
       <c r="AV8" s="10">
         <v>9</v>
       </c>
       <c r="AW8" s="9">
         <v>44</v>
       </c>
       <c r="AX8" s="9">
         <v>2</v>
       </c>
       <c r="AY8" s="10">
         <v>0</v>
       </c>
       <c r="AZ8" s="9">
         <v>12</v>
       </c>
+      <c r="BA8" s="9">
+        <v>-4</v>
+      </c>
     </row>
-    <row r="9" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>-2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>-5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -9145,52 +9295,55 @@
       </c>
       <c r="AS9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-17</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-25</v>
       </c>
       <c r="E10" s="9">
         <v>-31</v>
       </c>
       <c r="F10" s="9">
         <v>-22</v>
       </c>
       <c r="G10" s="10">
         <v>-31</v>
       </c>
       <c r="H10" s="10">
         <v>-41</v>
       </c>
       <c r="I10" s="9">
@@ -9303,52 +9456,55 @@
       </c>
       <c r="AS10" s="9">
         <v>2</v>
       </c>
       <c r="AT10" s="9">
         <v>-7</v>
       </c>
       <c r="AU10" s="9">
         <v>5</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>6</v>
       </c>
       <c r="AZ10" s="9">
         <v>4</v>
       </c>
+      <c r="BA10" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="11" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-8</v>
       </c>
       <c r="C11" s="9">
         <v>-10</v>
       </c>
       <c r="D11" s="9">
         <v>-9</v>
       </c>
       <c r="E11" s="9">
         <v>-46</v>
       </c>
       <c r="F11" s="9">
         <v>-28</v>
       </c>
       <c r="G11" s="10">
         <v>-58</v>
       </c>
       <c r="H11" s="10">
         <v>-58</v>
       </c>
       <c r="I11" s="9">
@@ -9461,52 +9617,55 @@
       </c>
       <c r="AS11" s="9">
         <v>28</v>
       </c>
       <c r="AT11" s="9">
         <v>-3</v>
       </c>
       <c r="AU11" s="9">
         <v>45</v>
       </c>
       <c r="AV11" s="10">
         <v>77</v>
       </c>
       <c r="AW11" s="9">
         <v>49</v>
       </c>
       <c r="AX11" s="9">
         <v>37</v>
       </c>
       <c r="AY11" s="10">
         <v>11</v>
       </c>
       <c r="AZ11" s="9">
         <v>11</v>
       </c>
+      <c r="BA11" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="12" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>-3</v>
       </c>
       <c r="C12" s="9">
         <v>-1</v>
       </c>
       <c r="D12" s="9">
         <v>-4</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>-1</v>
       </c>
       <c r="H12" s="10">
         <v>-11</v>
       </c>
       <c r="I12" s="9">
@@ -9619,52 +9778,55 @@
       </c>
       <c r="AS12" s="9">
         <v>-1</v>
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>-1</v>
       </c>
       <c r="AZ12" s="9">
         <v>2</v>
       </c>
+      <c r="BA12" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="13" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -9777,52 +9939,55 @@
       </c>
       <c r="AS13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-3</v>
       </c>
       <c r="C14" s="9">
         <v>-5</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9">
         <v>1</v>
       </c>
       <c r="F14" s="9">
         <v>-9</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-17</v>
       </c>
       <c r="I14" s="9">
@@ -9935,52 +10100,55 @@
       </c>
       <c r="AS14" s="9">
         <v>-8</v>
       </c>
       <c r="AT14" s="9">
         <v>-2</v>
       </c>
       <c r="AU14" s="9">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10">
         <v>-1</v>
       </c>
       <c r="AZ14" s="9">
         <v>4</v>
       </c>
+      <c r="BA14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>-3</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-4</v>
       </c>
       <c r="G15" s="10">
         <v>-3</v>
       </c>
       <c r="H15" s="10">
         <v>-6</v>
       </c>
       <c r="I15" s="9">
@@ -10093,52 +10261,55 @@
       </c>
       <c r="AS15" s="9">
         <v>-3</v>
       </c>
       <c r="AT15" s="9">
         <v>-8</v>
       </c>
       <c r="AU15" s="9">
         <v>-1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9">
         <v>2</v>
       </c>
+      <c r="BA15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -10251,52 +10422,55 @@
       </c>
       <c r="AS16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>-13</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="10">
         <v>-13</v>
       </c>
       <c r="H17" s="10">
         <v>-12</v>
       </c>
       <c r="I17" s="9">
@@ -10409,52 +10583,55 @@
       </c>
       <c r="AS17" s="9">
         <v>-6</v>
       </c>
       <c r="AT17" s="9">
         <v>0</v>
       </c>
       <c r="AU17" s="9">
         <v>7</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
       <c r="AZ17" s="9">
         <v>0</v>
       </c>
+      <c r="BA17" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="18" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>-2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>-4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -10567,52 +10744,55 @@
       </c>
       <c r="AS18" s="9">
         <v>2</v>
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>-10</v>
       </c>
       <c r="C19" s="9">
         <v>-5</v>
       </c>
       <c r="D19" s="9">
         <v>-3</v>
       </c>
       <c r="E19" s="9">
         <v>-13</v>
       </c>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>-23</v>
       </c>
       <c r="H19" s="10">
         <v>-14</v>
       </c>
       <c r="I19" s="9">
@@ -10725,52 +10905,55 @@
       </c>
       <c r="AS19" s="9">
         <v>-1</v>
       </c>
       <c r="AT19" s="9">
         <v>1</v>
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>-2</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>-1</v>
       </c>
       <c r="G20" s="10">
         <v>-2</v>
       </c>
       <c r="H20" s="10">
         <v>-9</v>
       </c>
       <c r="I20" s="9">
@@ -10883,52 +11066,55 @@
       </c>
       <c r="AS20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9">
         <v>-2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-11</v>
       </c>
       <c r="C21" s="9">
         <v>-17</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-15</v>
       </c>
       <c r="F21" s="9">
         <v>-24</v>
       </c>
       <c r="G21" s="10">
         <v>-34</v>
       </c>
       <c r="H21" s="10">
         <v>-31</v>
       </c>
       <c r="I21" s="9">
@@ -11041,52 +11227,55 @@
       </c>
       <c r="AS21" s="9">
         <v>-10</v>
       </c>
       <c r="AT21" s="9">
         <v>-5</v>
       </c>
       <c r="AU21" s="9">
         <v>4</v>
       </c>
       <c r="AV21" s="10">
         <v>1</v>
       </c>
       <c r="AW21" s="9">
         <v>2</v>
       </c>
       <c r="AX21" s="9">
         <v>3</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
       <c r="AZ21" s="9">
         <v>-4</v>
       </c>
+      <c r="BA21" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="22" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>-3</v>
       </c>
       <c r="E22" s="9">
         <v>-2</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>-4</v>
       </c>
       <c r="H22" s="10">
         <v>-5</v>
       </c>
       <c r="I22" s="9">
@@ -11199,52 +11388,55 @@
       </c>
       <c r="AS22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>-2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -11357,52 +11549,55 @@
       </c>
       <c r="AS23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-1</v>
       </c>
       <c r="D24" s="9">
         <v>-3</v>
       </c>
       <c r="E24" s="9">
         <v>-3</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-3</v>
       </c>
       <c r="H24" s="10">
         <v>-4</v>
       </c>
       <c r="I24" s="9">
@@ -11515,52 +11710,55 @@
       </c>
       <c r="AS24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>-1</v>
       </c>
       <c r="AV24" s="10">
         <v>-6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>-1</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>-3</v>
       </c>
       <c r="C25" s="9">
         <v>-9</v>
       </c>
       <c r="D25" s="9">
         <v>-8</v>
       </c>
       <c r="E25" s="9">
         <v>-1</v>
       </c>
       <c r="F25" s="9">
         <v>-13</v>
       </c>
       <c r="G25" s="9">
         <v>-11</v>
       </c>
       <c r="H25" s="10">
         <v>-13</v>
       </c>
       <c r="I25" s="9">
@@ -11673,52 +11871,55 @@
       </c>
       <c r="AS25" s="9">
         <v>-1</v>
       </c>
       <c r="AT25" s="9">
         <v>-1</v>
       </c>
       <c r="AU25" s="9">
         <v>0</v>
       </c>
       <c r="AV25" s="10">
         <v>-1</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
+      <c r="BA25" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="26" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>-6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>-4</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>-4</v>
       </c>
       <c r="G26" s="9">
         <v>-9</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -11831,52 +12032,55 @@
       </c>
       <c r="AS26" s="9">
         <v>2</v>
       </c>
       <c r="AT26" s="9">
         <v>1</v>
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10">
         <v>-1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BA26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:52" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-2</v>
       </c>
       <c r="C27" s="13">
         <v>-10</v>
       </c>
       <c r="D27" s="13">
         <v>-3</v>
       </c>
       <c r="E27" s="13">
         <v>-4</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>-7</v>
       </c>
       <c r="H27" s="13">
         <v>-9</v>
       </c>
       <c r="I27" s="13">
@@ -11989,134 +12193,137 @@
       </c>
       <c r="AS27" s="13">
         <v>0</v>
       </c>
       <c r="AT27" s="13">
         <v>-1</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13">
         <v>-2</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BA27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:52" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
     </row>
-    <row r="30" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:52" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:AZ2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:AZ6"/>
+    <mergeCell ref="B2:BA2"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B6:BA6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>