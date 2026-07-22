--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11595" yWindow="240" windowWidth="16935" windowHeight="11580"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1528" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1567" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -330,121 +330,124 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -724,217 +727,219 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AX7" sqref="AX7:BA7"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="AZ15" sqref="AZ15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="3" width="7.28515625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="4.5703125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="3.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="8" width="4.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="9" width="5.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="7.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="6.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="7.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.5703125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="22" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="22"/>
-[...49 lines deleted...]
-      <c r="BA2" s="22"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
+      <c r="BA2" s="27"/>
+      <c r="BB2" s="27"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="22">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...1 lines deleted...]
-      <c r="BA4" s="23"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="27"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1047,108 +1052,112 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="20" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="24"/>
-[...49 lines deleted...]
-      <c r="BA6" s="24"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>51</v>
       </c>
       <c r="C7" s="9">
         <v>67</v>
       </c>
       <c r="D7" s="9">
         <v>60</v>
       </c>
       <c r="E7" s="9">
         <v>39</v>
       </c>
       <c r="F7" s="10">
         <v>54</v>
       </c>
       <c r="G7" s="10">
         <v>54</v>
       </c>
       <c r="H7" s="10">
         <v>74</v>
       </c>
       <c r="I7" s="9">
@@ -1264,52 +1273,55 @@
       </c>
       <c r="AT7" s="9">
         <v>23</v>
       </c>
       <c r="AU7" s="9">
         <v>127</v>
       </c>
       <c r="AV7" s="10">
         <v>130</v>
       </c>
       <c r="AW7" s="9">
         <v>127</v>
       </c>
       <c r="AX7" s="9">
         <v>73</v>
       </c>
       <c r="AY7" s="21">
         <v>54</v>
       </c>
       <c r="AZ7" s="9">
         <v>53</v>
       </c>
       <c r="BA7" s="9">
         <v>20</v>
       </c>
+      <c r="BB7" s="29">
+        <v>13</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>30</v>
       </c>
       <c r="D8" s="9">
         <v>23</v>
       </c>
       <c r="E8" s="9">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>32</v>
       </c>
       <c r="G8" s="10">
         <v>26</v>
       </c>
       <c r="H8" s="10">
         <v>21</v>
       </c>
       <c r="I8" s="9">
@@ -1425,52 +1437,55 @@
       </c>
       <c r="AT8" s="9">
         <v>10</v>
       </c>
       <c r="AU8" s="9">
         <v>37</v>
       </c>
       <c r="AV8" s="10">
         <v>24</v>
       </c>
       <c r="AW8" s="9">
         <v>47</v>
       </c>
       <c r="AX8" s="9">
         <v>10</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
       <c r="AZ8" s="9">
         <v>18</v>
       </c>
       <c r="BA8" s="9">
         <v>6</v>
       </c>
+      <c r="BB8" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -1586,52 +1601,55 @@
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>1</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="9">
@@ -1747,52 +1765,55 @@
       </c>
       <c r="AT10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>6</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>7</v>
       </c>
       <c r="AZ10" s="9">
         <v>6</v>
       </c>
       <c r="BA10" s="9">
         <v>4</v>
       </c>
+      <c r="BB10" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>33</v>
       </c>
       <c r="C11" s="9">
         <v>32</v>
       </c>
       <c r="D11" s="9">
         <v>28</v>
       </c>
       <c r="E11" s="9">
         <v>8</v>
       </c>
       <c r="F11" s="10">
         <v>15</v>
       </c>
       <c r="G11" s="10">
         <v>21</v>
       </c>
       <c r="H11" s="10">
         <v>43</v>
       </c>
       <c r="I11" s="9">
@@ -1908,52 +1929,55 @@
       </c>
       <c r="AT11" s="9">
         <v>7</v>
       </c>
       <c r="AU11" s="9">
         <v>56</v>
       </c>
       <c r="AV11" s="10">
         <v>80</v>
       </c>
       <c r="AW11" s="9">
         <v>56</v>
       </c>
       <c r="AX11" s="9">
         <v>43</v>
       </c>
       <c r="AY11" s="10">
         <v>14</v>
       </c>
       <c r="AZ11" s="9">
         <v>16</v>
       </c>
       <c r="BA11" s="9">
         <v>9</v>
       </c>
+      <c r="BB11" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="9" t="s">
@@ -2069,52 +2093,55 @@
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ12" s="9">
         <v>2</v>
       </c>
       <c r="BA12" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB12" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -2230,52 +2257,55 @@
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>1</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>1</v>
       </c>
       <c r="G14" s="10">
         <v>3</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="9">
@@ -2391,52 +2421,55 @@
       </c>
       <c r="AT14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ14" s="9">
         <v>4</v>
       </c>
       <c r="BA14" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB14" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -2552,52 +2585,55 @@
       </c>
       <c r="AT15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9">
         <v>2</v>
       </c>
       <c r="BA15" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB15" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -2713,52 +2749,55 @@
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>2</v>
       </c>
       <c r="E17" s="9">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -2874,52 +2913,55 @@
       </c>
       <c r="AT17" s="9">
         <v>1</v>
       </c>
       <c r="AU17" s="9">
         <v>8</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
       <c r="AZ17" s="9">
         <v>1</v>
       </c>
       <c r="BA17" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB17" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -3035,52 +3077,55 @@
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3196,52 +3241,55 @@
       </c>
       <c r="AT19" s="9">
         <v>1</v>
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="9" t="s">
@@ -3357,52 +3405,55 @@
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9">
         <v>2</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
         <v>1</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10">
         <v>3</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="9">
@@ -3518,52 +3569,55 @@
       </c>
       <c r="AT21" s="9">
         <v>3</v>
       </c>
       <c r="AU21" s="9">
         <v>5</v>
       </c>
       <c r="AV21" s="10">
         <v>3</v>
       </c>
       <c r="AW21" s="9">
         <v>6</v>
       </c>
       <c r="AX21" s="9">
         <v>5</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
       <c r="AZ21" s="9">
         <v>2</v>
       </c>
       <c r="BA21" s="9">
         <v>1</v>
       </c>
+      <c r="BB21" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>1</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -3679,52 +3733,55 @@
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB22" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -3840,52 +3897,55 @@
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -4001,52 +4061,55 @@
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="10">
         <v>2</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -4162,52 +4225,55 @@
       </c>
       <c r="AT25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>2</v>
       </c>
       <c r="BA25" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB25" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>1</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10">
         <v>1</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -4323,52 +4389,55 @@
       </c>
       <c r="AT26" s="9">
         <v>1</v>
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB26" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>3</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="13">
         <v>2</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="13">
@@ -4484,321 +4553,326 @@
       </c>
       <c r="AT27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>2</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BA27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BB27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AM1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AX7" sqref="AX7:BA7"/>
+      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="AZ18" sqref="AZ18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="22" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="22"/>
-[...49 lines deleted...]
-      <c r="BA2" s="22"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
+      <c r="BA2" s="27"/>
+      <c r="BB2" s="27"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="22">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...1 lines deleted...]
-      <c r="BA4" s="23"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="27"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4911,108 +4985,112 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="24"/>
-[...49 lines deleted...]
-      <c r="BA6" s="24"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>225</v>
       </c>
       <c r="C7" s="9">
         <v>218</v>
       </c>
       <c r="D7" s="9">
         <v>202</v>
       </c>
       <c r="E7" s="9">
         <v>228</v>
       </c>
       <c r="F7" s="9">
         <v>232</v>
       </c>
       <c r="G7" s="10">
         <v>377</v>
       </c>
       <c r="H7" s="10">
         <v>436</v>
       </c>
       <c r="I7" s="9">
@@ -5128,52 +5206,55 @@
       </c>
       <c r="AT7" s="9">
         <v>68</v>
       </c>
       <c r="AU7" s="9">
         <v>58</v>
       </c>
       <c r="AV7" s="10">
         <v>31</v>
       </c>
       <c r="AW7" s="9">
         <v>18</v>
       </c>
       <c r="AX7" s="9">
         <v>16</v>
       </c>
       <c r="AY7" s="21">
         <v>29</v>
       </c>
       <c r="AZ7" s="9">
         <v>21</v>
       </c>
       <c r="BA7" s="9">
         <v>24</v>
       </c>
+      <c r="BB7" s="29">
+        <v>28</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>98</v>
       </c>
       <c r="C8" s="9">
         <v>96</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>73</v>
       </c>
       <c r="F8" s="9">
         <v>90</v>
       </c>
       <c r="G8" s="10">
         <v>135</v>
       </c>
       <c r="H8" s="10">
         <v>153</v>
       </c>
       <c r="I8" s="9">
@@ -5289,52 +5370,55 @@
       </c>
       <c r="AT8" s="9">
         <v>30</v>
       </c>
       <c r="AU8" s="9">
         <v>38</v>
       </c>
       <c r="AV8" s="10">
         <v>15</v>
       </c>
       <c r="AW8" s="9">
         <v>3</v>
       </c>
       <c r="AX8" s="9">
         <v>8</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
       <c r="AZ8" s="9">
         <v>6</v>
       </c>
       <c r="BA8" s="9">
         <v>10</v>
       </c>
+      <c r="BB8" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -5450,52 +5534,55 @@
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>18</v>
       </c>
       <c r="C10" s="9">
         <v>29</v>
       </c>
       <c r="D10" s="9">
         <v>26</v>
       </c>
       <c r="E10" s="9">
         <v>31</v>
       </c>
       <c r="F10" s="9">
         <v>23</v>
       </c>
       <c r="G10" s="10">
         <v>31</v>
       </c>
       <c r="H10" s="10">
         <v>42</v>
       </c>
       <c r="I10" s="9">
@@ -5611,52 +5698,55 @@
       </c>
       <c r="AT10" s="9">
         <v>7</v>
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY10" s="10">
         <v>1</v>
       </c>
       <c r="AZ10" s="9">
         <v>2</v>
       </c>
       <c r="BA10" s="9">
         <v>5</v>
       </c>
+      <c r="BB10" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>41</v>
       </c>
       <c r="C11" s="9">
         <v>42</v>
       </c>
       <c r="D11" s="9">
         <v>37</v>
       </c>
       <c r="E11" s="9">
         <v>54</v>
       </c>
       <c r="F11" s="9">
         <v>43</v>
       </c>
       <c r="G11" s="10">
         <v>79</v>
       </c>
       <c r="H11" s="10">
         <v>101</v>
       </c>
       <c r="I11" s="9">
@@ -5772,52 +5862,55 @@
       </c>
       <c r="AT11" s="9">
         <v>10</v>
       </c>
       <c r="AU11" s="9">
         <v>11</v>
       </c>
       <c r="AV11" s="10">
         <v>3</v>
       </c>
       <c r="AW11" s="9">
         <v>7</v>
       </c>
       <c r="AX11" s="9">
         <v>6</v>
       </c>
       <c r="AY11" s="10">
         <v>3</v>
       </c>
       <c r="AZ11" s="9">
         <v>5</v>
       </c>
       <c r="BA11" s="9">
         <v>7</v>
       </c>
+      <c r="BB11" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>1</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9">
         <v>2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>11</v>
       </c>
       <c r="I12" s="9">
@@ -5933,52 +6026,55 @@
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>1</v>
       </c>
       <c r="AZ12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA12" s="9">
         <v>1</v>
       </c>
+      <c r="BB12" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -6094,52 +6190,55 @@
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>5</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>3</v>
       </c>
       <c r="F14" s="9">
         <v>10</v>
       </c>
       <c r="G14" s="10">
         <v>9</v>
       </c>
       <c r="H14" s="10">
         <v>17</v>
       </c>
       <c r="I14" s="9">
@@ -6255,52 +6354,55 @@
       </c>
       <c r="AT14" s="9">
         <v>2</v>
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY14" s="10">
         <v>1</v>
       </c>
       <c r="AZ14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA14" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB14" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>6</v>
       </c>
       <c r="F15" s="9">
         <v>4</v>
       </c>
       <c r="G15" s="10">
         <v>3</v>
       </c>
       <c r="H15" s="10">
         <v>8</v>
       </c>
       <c r="I15" s="9">
@@ -6416,52 +6518,55 @@
       </c>
       <c r="AT15" s="9">
         <v>8</v>
       </c>
       <c r="AU15" s="9">
         <v>1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA15" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB15" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -6577,52 +6682,55 @@
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>8</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="10">
         <v>13</v>
       </c>
       <c r="H17" s="10">
         <v>14</v>
       </c>
       <c r="I17" s="9">
@@ -6738,52 +6846,55 @@
       </c>
       <c r="AT17" s="9">
         <v>1</v>
       </c>
       <c r="AU17" s="9">
         <v>1</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ17" s="9">
         <v>1</v>
       </c>
       <c r="BA17" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB17" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -6899,52 +7010,55 @@
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>10</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>13</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="10">
         <v>23</v>
       </c>
       <c r="H19" s="10">
         <v>15</v>
       </c>
       <c r="I19" s="9">
@@ -7060,52 +7174,55 @@
       </c>
       <c r="AT19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>2</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>2</v>
       </c>
       <c r="H20" s="10">
         <v>9</v>
       </c>
       <c r="I20" s="9">
@@ -7221,52 +7338,55 @@
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW20" s="9">
         <v>2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>11</v>
       </c>
       <c r="C21" s="9">
         <v>19</v>
       </c>
       <c r="D21" s="9">
         <v>10</v>
       </c>
       <c r="E21" s="9">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>37</v>
       </c>
       <c r="H21" s="10">
         <v>31</v>
       </c>
       <c r="I21" s="9">
@@ -7382,52 +7502,55 @@
       </c>
       <c r="AT21" s="9">
         <v>8</v>
       </c>
       <c r="AU21" s="9">
         <v>1</v>
       </c>
       <c r="AV21" s="10">
         <v>2</v>
       </c>
       <c r="AW21" s="9">
         <v>4</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ21" s="9">
         <v>6</v>
       </c>
       <c r="BA21" s="9">
         <v>1</v>
       </c>
+      <c r="BB21" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="9">
         <v>4</v>
       </c>
       <c r="E22" s="9">
         <v>2</v>
       </c>
       <c r="F22" s="9">
         <v>1</v>
       </c>
       <c r="G22" s="10">
         <v>5</v>
       </c>
       <c r="H22" s="10">
         <v>6</v>
       </c>
       <c r="I22" s="9">
@@ -7543,52 +7666,55 @@
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -7704,52 +7830,55 @@
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>7</v>
       </c>
       <c r="C24" s="9">
         <v>1</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>3</v>
       </c>
       <c r="F24" s="9">
         <v>2</v>
       </c>
       <c r="G24" s="9">
         <v>3</v>
       </c>
       <c r="H24" s="10">
         <v>4</v>
       </c>
       <c r="I24" s="9">
@@ -7865,52 +7994,55 @@
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>2</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>1</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>3</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>8</v>
       </c>
       <c r="E25" s="9">
         <v>1</v>
       </c>
       <c r="F25" s="9">
         <v>15</v>
       </c>
       <c r="G25" s="9">
         <v>11</v>
       </c>
       <c r="H25" s="10">
         <v>14</v>
       </c>
       <c r="I25" s="9">
@@ -8026,52 +8158,55 @@
       </c>
       <c r="AT25" s="9">
         <v>1</v>
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
       <c r="BA25" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB25" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>5</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>9</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -8187,52 +8322,55 @@
       </c>
       <c r="AT26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV26" s="10">
         <v>1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>10</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>6</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>7</v>
       </c>
       <c r="H27" s="13">
         <v>9</v>
       </c>
       <c r="I27" s="13">
@@ -8348,305 +8486,310 @@
       </c>
       <c r="AT27" s="13">
         <v>1</v>
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>2</v>
       </c>
       <c r="AX27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BA27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BB27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="17"/>
       <c r="O30" s="17"/>
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BA31"/>
+  <dimension ref="A1:BB31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-      <selection activeCell="AZ7" sqref="AZ7:BA27"/>
-      <selection pane="topRight" activeCell="AX7" sqref="AX7:BA7"/>
+      <selection activeCell="B6" sqref="B6:BB6"/>
+      <selection pane="topRight" activeCell="AX20" sqref="AX20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="22" t="s">
+    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="22"/>
-[...49 lines deleted...]
-      <c r="BA2" s="22"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="AX2" s="27"/>
+      <c r="AY2" s="27"/>
+      <c r="AZ2" s="27"/>
+      <c r="BA2" s="27"/>
+      <c r="BB2" s="27"/>
     </row>
-    <row r="3" spans="1:53" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BA3" s="4" t="s">
+      <c r="BB3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="28">
+    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="26">
         <v>2022</v>
       </c>
-      <c r="C4" s="28"/>
-[...10 lines deleted...]
-      <c r="N4" s="28">
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26">
         <v>2023</v>
       </c>
-      <c r="O4" s="28"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23">
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="22">
         <v>2024</v>
       </c>
-      <c r="AA4" s="23"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23">
+      <c r="AA4" s="22"/>
+      <c r="AB4" s="22"/>
+      <c r="AC4" s="22"/>
+      <c r="AD4" s="22"/>
+      <c r="AE4" s="22"/>
+      <c r="AF4" s="22"/>
+      <c r="AG4" s="22"/>
+      <c r="AH4" s="22"/>
+      <c r="AI4" s="22"/>
+      <c r="AJ4" s="22"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="22">
         <v>2025</v>
       </c>
-      <c r="AM4" s="23"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23">
+      <c r="AM4" s="22"/>
+      <c r="AN4" s="22"/>
+      <c r="AO4" s="22"/>
+      <c r="AP4" s="22"/>
+      <c r="AQ4" s="22"/>
+      <c r="AR4" s="22"/>
+      <c r="AS4" s="22"/>
+      <c r="AT4" s="22"/>
+      <c r="AU4" s="22"/>
+      <c r="AV4" s="22"/>
+      <c r="AW4" s="23"/>
+      <c r="AX4" s="22">
         <v>2026</v>
       </c>
-      <c r="AY4" s="23"/>
-[...1 lines deleted...]
-      <c r="BA4" s="23"/>
+      <c r="AY4" s="22"/>
+      <c r="AZ4" s="22"/>
+      <c r="BA4" s="22"/>
+      <c r="BB4" s="22"/>
     </row>
-    <row r="5" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="27"/>
+    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8759,108 +8902,112 @@
       </c>
       <c r="AT5" s="20" t="s">
         <v>4</v>
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>8</v>
       </c>
+      <c r="BB5" s="19" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="24"/>
-[...49 lines deleted...]
-      <c r="BA6" s="24"/>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="28"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="28"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
+      <c r="N6" s="28"/>
+      <c r="O6" s="28"/>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="28"/>
+      <c r="R6" s="28"/>
+      <c r="S6" s="28"/>
+      <c r="T6" s="28"/>
+      <c r="U6" s="28"/>
+      <c r="V6" s="28"/>
+      <c r="W6" s="28"/>
+      <c r="X6" s="28"/>
+      <c r="Y6" s="28"/>
+      <c r="Z6" s="28"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+      <c r="AP6" s="28"/>
+      <c r="AQ6" s="28"/>
+      <c r="AR6" s="28"/>
+      <c r="AS6" s="28"/>
+      <c r="AT6" s="28"/>
+      <c r="AU6" s="28"/>
+      <c r="AV6" s="28"/>
+      <c r="AW6" s="28"/>
+      <c r="AX6" s="28"/>
+      <c r="AY6" s="28"/>
+      <c r="AZ6" s="28"/>
+      <c r="BA6" s="28"/>
+      <c r="BB6" s="28"/>
     </row>
-    <row r="7" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-174</v>
       </c>
       <c r="C7" s="9">
         <v>-151</v>
       </c>
       <c r="D7" s="9">
         <v>-142</v>
       </c>
       <c r="E7" s="9">
         <v>-189</v>
       </c>
       <c r="F7" s="9">
         <v>-178</v>
       </c>
       <c r="G7" s="10">
         <v>-323</v>
       </c>
       <c r="H7" s="10">
         <v>-362</v>
       </c>
       <c r="I7" s="9">
@@ -8976,52 +9123,55 @@
       </c>
       <c r="AT7" s="9">
         <v>-45</v>
       </c>
       <c r="AU7" s="9">
         <v>69</v>
       </c>
       <c r="AV7" s="10">
         <v>99</v>
       </c>
       <c r="AW7" s="9">
         <v>109</v>
       </c>
       <c r="AX7" s="9">
         <v>57</v>
       </c>
       <c r="AY7" s="21">
         <v>25</v>
       </c>
       <c r="AZ7" s="9">
         <v>32</v>
       </c>
       <c r="BA7" s="9">
         <v>-4</v>
       </c>
+      <c r="BB7" s="29">
+        <v>-15</v>
+      </c>
     </row>
-    <row r="8" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-85</v>
       </c>
       <c r="C8" s="9">
         <v>-66</v>
       </c>
       <c r="D8" s="9">
         <v>-61</v>
       </c>
       <c r="E8" s="9">
         <v>-50</v>
       </c>
       <c r="F8" s="9">
         <v>-58</v>
       </c>
       <c r="G8" s="10">
         <v>-109</v>
       </c>
       <c r="H8" s="10">
         <v>-132</v>
       </c>
       <c r="I8" s="9">
@@ -9137,52 +9287,55 @@
       </c>
       <c r="AT8" s="9">
         <v>-20</v>
       </c>
       <c r="AU8" s="9">
         <v>-1</v>
       </c>
       <c r="AV8" s="10">
         <v>9</v>
       </c>
       <c r="AW8" s="9">
         <v>44</v>
       </c>
       <c r="AX8" s="9">
         <v>2</v>
       </c>
       <c r="AY8" s="10">
         <v>0</v>
       </c>
       <c r="AZ8" s="9">
         <v>12</v>
       </c>
       <c r="BA8" s="9">
         <v>-4</v>
       </c>
+      <c r="BB8" s="9">
+        <v>-9</v>
+      </c>
     </row>
-    <row r="9" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>-2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>-5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -9298,52 +9451,55 @@
       </c>
       <c r="AT9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-17</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-25</v>
       </c>
       <c r="E10" s="9">
         <v>-31</v>
       </c>
       <c r="F10" s="9">
         <v>-22</v>
       </c>
       <c r="G10" s="10">
         <v>-31</v>
       </c>
       <c r="H10" s="10">
         <v>-41</v>
       </c>
       <c r="I10" s="9">
@@ -9459,52 +9615,55 @@
       </c>
       <c r="AT10" s="9">
         <v>-7</v>
       </c>
       <c r="AU10" s="9">
         <v>5</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>6</v>
       </c>
       <c r="AZ10" s="9">
         <v>4</v>
       </c>
       <c r="BA10" s="9">
         <v>-1</v>
       </c>
+      <c r="BB10" s="9">
+        <v>-6</v>
+      </c>
     </row>
-    <row r="11" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-8</v>
       </c>
       <c r="C11" s="9">
         <v>-10</v>
       </c>
       <c r="D11" s="9">
         <v>-9</v>
       </c>
       <c r="E11" s="9">
         <v>-46</v>
       </c>
       <c r="F11" s="9">
         <v>-28</v>
       </c>
       <c r="G11" s="10">
         <v>-58</v>
       </c>
       <c r="H11" s="10">
         <v>-58</v>
       </c>
       <c r="I11" s="9">
@@ -9620,52 +9779,55 @@
       </c>
       <c r="AT11" s="9">
         <v>-3</v>
       </c>
       <c r="AU11" s="9">
         <v>45</v>
       </c>
       <c r="AV11" s="10">
         <v>77</v>
       </c>
       <c r="AW11" s="9">
         <v>49</v>
       </c>
       <c r="AX11" s="9">
         <v>37</v>
       </c>
       <c r="AY11" s="10">
         <v>11</v>
       </c>
       <c r="AZ11" s="9">
         <v>11</v>
       </c>
       <c r="BA11" s="9">
         <v>2</v>
       </c>
+      <c r="BB11" s="9">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="12" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>-3</v>
       </c>
       <c r="C12" s="9">
         <v>-1</v>
       </c>
       <c r="D12" s="9">
         <v>-4</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>-1</v>
       </c>
       <c r="H12" s="10">
         <v>-11</v>
       </c>
       <c r="I12" s="9">
@@ -9781,52 +9943,55 @@
       </c>
       <c r="AT12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>-1</v>
       </c>
       <c r="AZ12" s="9">
         <v>2</v>
       </c>
       <c r="BA12" s="9">
         <v>-1</v>
       </c>
+      <c r="BB12" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -9942,52 +10107,55 @@
       </c>
       <c r="AT13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-3</v>
       </c>
       <c r="C14" s="9">
         <v>-5</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9">
         <v>1</v>
       </c>
       <c r="F14" s="9">
         <v>-9</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-17</v>
       </c>
       <c r="I14" s="9">
@@ -10103,52 +10271,55 @@
       </c>
       <c r="AT14" s="9">
         <v>-2</v>
       </c>
       <c r="AU14" s="9">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10">
         <v>-1</v>
       </c>
       <c r="AZ14" s="9">
         <v>4</v>
       </c>
       <c r="BA14" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB14" s="9">
+        <v>-2</v>
+      </c>
     </row>
-    <row r="15" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>-3</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-4</v>
       </c>
       <c r="G15" s="10">
         <v>-3</v>
       </c>
       <c r="H15" s="10">
         <v>-6</v>
       </c>
       <c r="I15" s="9">
@@ -10264,52 +10435,55 @@
       </c>
       <c r="AT15" s="9">
         <v>-8</v>
       </c>
       <c r="AU15" s="9">
         <v>-1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9">
         <v>2</v>
       </c>
       <c r="BA15" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB15" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -10425,52 +10599,55 @@
       </c>
       <c r="AT16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>-13</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="10">
         <v>-13</v>
       </c>
       <c r="H17" s="10">
         <v>-12</v>
       </c>
       <c r="I17" s="9">
@@ -10586,52 +10763,55 @@
       </c>
       <c r="AT17" s="9">
         <v>0</v>
       </c>
       <c r="AU17" s="9">
         <v>7</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
       <c r="AZ17" s="9">
         <v>0</v>
       </c>
       <c r="BA17" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB17" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="18" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>-2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>-4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -10747,52 +10927,55 @@
       </c>
       <c r="AT18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>-10</v>
       </c>
       <c r="C19" s="9">
         <v>-5</v>
       </c>
       <c r="D19" s="9">
         <v>-3</v>
       </c>
       <c r="E19" s="9">
         <v>-13</v>
       </c>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>-23</v>
       </c>
       <c r="H19" s="10">
         <v>-14</v>
       </c>
       <c r="I19" s="9">
@@ -10908,52 +11091,55 @@
       </c>
       <c r="AT19" s="9">
         <v>1</v>
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>-2</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>-1</v>
       </c>
       <c r="G20" s="10">
         <v>-2</v>
       </c>
       <c r="H20" s="10">
         <v>-9</v>
       </c>
       <c r="I20" s="9">
@@ -11069,52 +11255,55 @@
       </c>
       <c r="AT20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9">
         <v>-2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-11</v>
       </c>
       <c r="C21" s="9">
         <v>-17</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-15</v>
       </c>
       <c r="F21" s="9">
         <v>-24</v>
       </c>
       <c r="G21" s="10">
         <v>-34</v>
       </c>
       <c r="H21" s="10">
         <v>-31</v>
       </c>
       <c r="I21" s="9">
@@ -11230,52 +11419,55 @@
       </c>
       <c r="AT21" s="9">
         <v>-5</v>
       </c>
       <c r="AU21" s="9">
         <v>4</v>
       </c>
       <c r="AV21" s="10">
         <v>1</v>
       </c>
       <c r="AW21" s="9">
         <v>2</v>
       </c>
       <c r="AX21" s="9">
         <v>3</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
       <c r="AZ21" s="9">
         <v>-4</v>
       </c>
       <c r="BA21" s="9">
         <v>0</v>
       </c>
+      <c r="BB21" s="9">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="22" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>-3</v>
       </c>
       <c r="E22" s="9">
         <v>-2</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>-4</v>
       </c>
       <c r="H22" s="10">
         <v>-5</v>
       </c>
       <c r="I22" s="9">
@@ -11391,52 +11583,55 @@
       </c>
       <c r="AT22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB22" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="23" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>-2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -11552,52 +11747,55 @@
       </c>
       <c r="AT23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-1</v>
       </c>
       <c r="D24" s="9">
         <v>-3</v>
       </c>
       <c r="E24" s="9">
         <v>-3</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-3</v>
       </c>
       <c r="H24" s="10">
         <v>-4</v>
       </c>
       <c r="I24" s="9">
@@ -11713,52 +11911,55 @@
       </c>
       <c r="AT24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AU24" s="9">
         <v>-1</v>
       </c>
       <c r="AV24" s="10">
         <v>-6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>-1</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>-3</v>
       </c>
       <c r="C25" s="9">
         <v>-9</v>
       </c>
       <c r="D25" s="9">
         <v>-8</v>
       </c>
       <c r="E25" s="9">
         <v>-1</v>
       </c>
       <c r="F25" s="9">
         <v>-13</v>
       </c>
       <c r="G25" s="9">
         <v>-11</v>
       </c>
       <c r="H25" s="10">
         <v>-13</v>
       </c>
       <c r="I25" s="9">
@@ -11874,52 +12075,55 @@
       </c>
       <c r="AT25" s="9">
         <v>-1</v>
       </c>
       <c r="AU25" s="9">
         <v>0</v>
       </c>
       <c r="AV25" s="10">
         <v>-1</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
       <c r="BA25" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB25" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>-6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>-4</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>-4</v>
       </c>
       <c r="G26" s="9">
         <v>-9</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -12035,52 +12239,55 @@
       </c>
       <c r="AT26" s="9">
         <v>1</v>
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10">
         <v>-1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BB26" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:53" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-2</v>
       </c>
       <c r="C27" s="13">
         <v>-10</v>
       </c>
       <c r="D27" s="13">
         <v>-3</v>
       </c>
       <c r="E27" s="13">
         <v>-4</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>-7</v>
       </c>
       <c r="H27" s="13">
         <v>-9</v>
       </c>
       <c r="I27" s="13">
@@ -12196,134 +12403,137 @@
       </c>
       <c r="AT27" s="13">
         <v>-1</v>
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13">
         <v>-2</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BA27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BB27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:53" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
     </row>
-    <row r="30" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BA2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BA6"/>
+    <mergeCell ref="B2:BB2"/>
+    <mergeCell ref="AX4:BB4"/>
+    <mergeCell ref="B6:BB6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>