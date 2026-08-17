--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11595" yWindow="240" windowWidth="16935" windowHeight="11580"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1567" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1609" uniqueCount="39">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -381,73 +381,73 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -727,219 +727,221 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="AQ1" activePane="topRight" state="frozen"/>
       <selection activeCell="B6" sqref="B6:BB6"/>
-      <selection pane="topRight" activeCell="AZ15" sqref="AZ15"/>
+      <selection pane="topRight" activeCell="AZ34" sqref="AZ34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="3" max="3" width="7.28515625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="4.5703125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="5" max="5" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="6" max="6" width="3.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="7" max="8" width="4.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="9" max="9" width="5.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="10" max="10" width="7.7109375" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="11" max="11" width="6.85546875" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="12" max="12" width="6.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="13" max="13" width="7.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="6.5703125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="27"/>
-[...50 lines deleted...]
-      <c r="BB2" s="27"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="AX2" s="23"/>
+      <c r="AY2" s="23"/>
+      <c r="AZ2" s="23"/>
+      <c r="BA2" s="23"/>
+      <c r="BB2" s="23"/>
+      <c r="BC2" s="23"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-[...2 lines deleted...]
-      <c r="BB4" s="22"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -1055,109 +1057,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="20" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="20" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="20" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="28"/>
-[...50 lines deleted...]
-      <c r="BB6" s="28"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
+      <c r="BC6" s="25"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>51</v>
       </c>
       <c r="C7" s="9">
         <v>67</v>
       </c>
       <c r="D7" s="9">
         <v>60</v>
       </c>
       <c r="E7" s="9">
         <v>39</v>
       </c>
       <c r="F7" s="10">
         <v>54</v>
       </c>
       <c r="G7" s="10">
         <v>54</v>
       </c>
       <c r="H7" s="10">
         <v>74</v>
       </c>
       <c r="I7" s="9">
@@ -1273,55 +1279,58 @@
       </c>
       <c r="AT7" s="9">
         <v>23</v>
       </c>
       <c r="AU7" s="9">
         <v>127</v>
       </c>
       <c r="AV7" s="10">
         <v>130</v>
       </c>
       <c r="AW7" s="9">
         <v>127</v>
       </c>
       <c r="AX7" s="9">
         <v>73</v>
       </c>
       <c r="AY7" s="21">
         <v>54</v>
       </c>
       <c r="AZ7" s="9">
         <v>53</v>
       </c>
       <c r="BA7" s="9">
         <v>20</v>
       </c>
-      <c r="BB7" s="29">
+      <c r="BB7" s="22">
         <v>13</v>
       </c>
+      <c r="BC7" s="9">
+        <v>32</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>30</v>
       </c>
       <c r="D8" s="9">
         <v>23</v>
       </c>
       <c r="E8" s="9">
         <v>23</v>
       </c>
       <c r="F8" s="10">
         <v>32</v>
       </c>
       <c r="G8" s="10">
         <v>26</v>
       </c>
       <c r="H8" s="10">
         <v>21</v>
       </c>
       <c r="I8" s="9">
@@ -1440,52 +1449,55 @@
       </c>
       <c r="AU8" s="9">
         <v>37</v>
       </c>
       <c r="AV8" s="10">
         <v>24</v>
       </c>
       <c r="AW8" s="9">
         <v>47</v>
       </c>
       <c r="AX8" s="9">
         <v>10</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
       <c r="AZ8" s="9">
         <v>18</v>
       </c>
       <c r="BA8" s="9">
         <v>6</v>
       </c>
       <c r="BB8" s="9">
         <v>1</v>
       </c>
+      <c r="BC8" s="9">
+        <v>10</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -1604,52 +1616,55 @@
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>1</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="9">
         <v>1</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="10">
         <v>1</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="10">
         <v>1</v>
       </c>
       <c r="I10" s="9">
@@ -1768,52 +1783,55 @@
       </c>
       <c r="AU10" s="9">
         <v>6</v>
       </c>
       <c r="AV10" s="10">
         <v>6</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>7</v>
       </c>
       <c r="AZ10" s="9">
         <v>6</v>
       </c>
       <c r="BA10" s="9">
         <v>4</v>
       </c>
       <c r="BB10" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC10" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>33</v>
       </c>
       <c r="C11" s="9">
         <v>32</v>
       </c>
       <c r="D11" s="9">
         <v>28</v>
       </c>
       <c r="E11" s="9">
         <v>8</v>
       </c>
       <c r="F11" s="10">
         <v>15</v>
       </c>
       <c r="G11" s="10">
         <v>21</v>
       </c>
       <c r="H11" s="10">
         <v>43</v>
       </c>
       <c r="I11" s="9">
@@ -1932,52 +1950,55 @@
       </c>
       <c r="AU11" s="9">
         <v>56</v>
       </c>
       <c r="AV11" s="10">
         <v>80</v>
       </c>
       <c r="AW11" s="9">
         <v>56</v>
       </c>
       <c r="AX11" s="9">
         <v>43</v>
       </c>
       <c r="AY11" s="10">
         <v>14</v>
       </c>
       <c r="AZ11" s="9">
         <v>16</v>
       </c>
       <c r="BA11" s="9">
         <v>9</v>
       </c>
       <c r="BB11" s="9">
         <v>4</v>
       </c>
+      <c r="BC11" s="9">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="9" t="s">
@@ -2096,52 +2117,55 @@
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ12" s="9">
         <v>2</v>
       </c>
       <c r="BA12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB12" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC12" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -2260,52 +2284,55 @@
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>1</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>4</v>
       </c>
       <c r="F14" s="10">
         <v>1</v>
       </c>
       <c r="G14" s="10">
         <v>3</v>
       </c>
       <c r="H14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="9">
@@ -2424,52 +2451,55 @@
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ14" s="9">
         <v>4</v>
       </c>
       <c r="BA14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB14" s="9">
         <v>1</v>
       </c>
+      <c r="BC14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H15" s="10">
         <v>2</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -2588,52 +2618,55 @@
       </c>
       <c r="AU15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9">
         <v>2</v>
       </c>
       <c r="BA15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB15" s="9">
         <v>1</v>
       </c>
+      <c r="BC15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -2752,52 +2785,55 @@
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>2</v>
       </c>
       <c r="E17" s="9">
         <v>1</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H17" s="10">
         <v>2</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -2916,52 +2952,55 @@
       </c>
       <c r="AU17" s="9">
         <v>8</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
       <c r="AZ17" s="9">
         <v>1</v>
       </c>
       <c r="BA17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB17" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC17" s="9">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -3080,52 +3119,55 @@
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="10">
         <v>1</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H19" s="10">
         <v>1</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -3244,52 +3286,55 @@
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="9" t="s">
@@ -3408,52 +3453,55 @@
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9">
         <v>2</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9">
         <v>1</v>
       </c>
       <c r="F21" s="10">
         <v>1</v>
       </c>
       <c r="G21" s="10">
         <v>3</v>
       </c>
       <c r="H21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="9">
@@ -3572,52 +3620,55 @@
       </c>
       <c r="AU21" s="9">
         <v>5</v>
       </c>
       <c r="AV21" s="10">
         <v>3</v>
       </c>
       <c r="AW21" s="9">
         <v>6</v>
       </c>
       <c r="AX21" s="9">
         <v>5</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
       <c r="AZ21" s="9">
         <v>2</v>
       </c>
       <c r="BA21" s="9">
         <v>1</v>
       </c>
       <c r="BB21" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC21" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>1</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G22" s="10">
         <v>1</v>
       </c>
       <c r="H22" s="10">
         <v>1</v>
       </c>
       <c r="I22" s="9" t="s">
@@ -3736,52 +3787,55 @@
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB22" s="9">
         <v>2</v>
       </c>
+      <c r="BC22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -3900,52 +3954,55 @@
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I24" s="9" t="s">
@@ -4064,52 +4121,55 @@
       </c>
       <c r="AU24" s="9">
         <v>1</v>
       </c>
       <c r="AV24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="10">
         <v>2</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H25" s="10">
         <v>1</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -4228,52 +4288,55 @@
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>2</v>
       </c>
       <c r="BA25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB25" s="9">
         <v>2</v>
       </c>
+      <c r="BC25" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>1</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="10">
         <v>1</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -4392,52 +4455,55 @@
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB26" s="9">
         <v>2</v>
       </c>
+      <c r="BC26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>3</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E27" s="13">
         <v>2</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I27" s="13">
@@ -4556,323 +4622,328 @@
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>2</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BA27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BB27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BC27" s="13">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
       <c r="AI29" s="10"/>
       <c r="AJ29" s="10"/>
       <c r="AK29" s="10"/>
       <c r="AL29" s="10"/>
       <c r="AM29" s="10"/>
       <c r="AN29" s="10"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AZ18" sqref="AZ18"/>
+      <pane xSplit="1" topLeftCell="AP1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BC7" sqref="BC7:BC27"/>
+      <selection pane="topRight" activeCell="BC7" sqref="BC7:BC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="7.42578125" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="27"/>
-[...50 lines deleted...]
-      <c r="BB2" s="27"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="AX2" s="23"/>
+      <c r="AY2" s="23"/>
+      <c r="AZ2" s="23"/>
+      <c r="BA2" s="23"/>
+      <c r="BB2" s="23"/>
+      <c r="BC2" s="23"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-[...2 lines deleted...]
-      <c r="BB4" s="22"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -4988,109 +5059,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="20" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="28"/>
-[...50 lines deleted...]
-      <c r="BB6" s="28"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
+      <c r="BC6" s="25"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>225</v>
       </c>
       <c r="C7" s="9">
         <v>218</v>
       </c>
       <c r="D7" s="9">
         <v>202</v>
       </c>
       <c r="E7" s="9">
         <v>228</v>
       </c>
       <c r="F7" s="9">
         <v>232</v>
       </c>
       <c r="G7" s="10">
         <v>377</v>
       </c>
       <c r="H7" s="10">
         <v>436</v>
       </c>
       <c r="I7" s="9">
@@ -5206,55 +5281,58 @@
       </c>
       <c r="AT7" s="9">
         <v>68</v>
       </c>
       <c r="AU7" s="9">
         <v>58</v>
       </c>
       <c r="AV7" s="10">
         <v>31</v>
       </c>
       <c r="AW7" s="9">
         <v>18</v>
       </c>
       <c r="AX7" s="9">
         <v>16</v>
       </c>
       <c r="AY7" s="21">
         <v>29</v>
       </c>
       <c r="AZ7" s="9">
         <v>21</v>
       </c>
       <c r="BA7" s="9">
         <v>24</v>
       </c>
-      <c r="BB7" s="29">
+      <c r="BB7" s="22">
         <v>28</v>
       </c>
+      <c r="BC7" s="9">
+        <v>27</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>98</v>
       </c>
       <c r="C8" s="9">
         <v>96</v>
       </c>
       <c r="D8" s="9">
         <v>84</v>
       </c>
       <c r="E8" s="9">
         <v>73</v>
       </c>
       <c r="F8" s="9">
         <v>90</v>
       </c>
       <c r="G8" s="10">
         <v>135</v>
       </c>
       <c r="H8" s="10">
         <v>153</v>
       </c>
       <c r="I8" s="9">
@@ -5373,52 +5451,55 @@
       </c>
       <c r="AU8" s="9">
         <v>38</v>
       </c>
       <c r="AV8" s="10">
         <v>15</v>
       </c>
       <c r="AW8" s="9">
         <v>3</v>
       </c>
       <c r="AX8" s="9">
         <v>8</v>
       </c>
       <c r="AY8" s="10">
         <v>21</v>
       </c>
       <c r="AZ8" s="9">
         <v>6</v>
       </c>
       <c r="BA8" s="9">
         <v>10</v>
       </c>
       <c r="BB8" s="9">
         <v>10</v>
       </c>
+      <c r="BC8" s="9">
+        <v>15</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -5537,52 +5618,55 @@
       </c>
       <c r="AU9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>18</v>
       </c>
       <c r="C10" s="9">
         <v>29</v>
       </c>
       <c r="D10" s="9">
         <v>26</v>
       </c>
       <c r="E10" s="9">
         <v>31</v>
       </c>
       <c r="F10" s="9">
         <v>23</v>
       </c>
       <c r="G10" s="10">
         <v>31</v>
       </c>
       <c r="H10" s="10">
         <v>42</v>
       </c>
       <c r="I10" s="9">
@@ -5701,52 +5785,55 @@
       </c>
       <c r="AU10" s="9">
         <v>1</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY10" s="10">
         <v>1</v>
       </c>
       <c r="AZ10" s="9">
         <v>2</v>
       </c>
       <c r="BA10" s="9">
         <v>5</v>
       </c>
       <c r="BB10" s="9">
         <v>6</v>
       </c>
+      <c r="BC10" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>41</v>
       </c>
       <c r="C11" s="9">
         <v>42</v>
       </c>
       <c r="D11" s="9">
         <v>37</v>
       </c>
       <c r="E11" s="9">
         <v>54</v>
       </c>
       <c r="F11" s="9">
         <v>43</v>
       </c>
       <c r="G11" s="10">
         <v>79</v>
       </c>
       <c r="H11" s="10">
         <v>101</v>
       </c>
       <c r="I11" s="9">
@@ -5865,52 +5952,55 @@
       </c>
       <c r="AU11" s="9">
         <v>11</v>
       </c>
       <c r="AV11" s="10">
         <v>3</v>
       </c>
       <c r="AW11" s="9">
         <v>7</v>
       </c>
       <c r="AX11" s="9">
         <v>6</v>
       </c>
       <c r="AY11" s="10">
         <v>3</v>
       </c>
       <c r="AZ11" s="9">
         <v>5</v>
       </c>
       <c r="BA11" s="9">
         <v>7</v>
       </c>
       <c r="BB11" s="9">
         <v>6</v>
       </c>
+      <c r="BC11" s="9">
+        <v>6</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="9">
         <v>1</v>
       </c>
       <c r="D12" s="9">
         <v>4</v>
       </c>
       <c r="E12" s="9">
         <v>2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>1</v>
       </c>
       <c r="H12" s="10">
         <v>11</v>
       </c>
       <c r="I12" s="9">
@@ -6029,52 +6119,55 @@
       </c>
       <c r="AU12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>1</v>
       </c>
       <c r="AZ12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA12" s="9">
         <v>1</v>
       </c>
       <c r="BB12" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC12" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -6193,52 +6286,55 @@
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>4</v>
       </c>
       <c r="C14" s="9">
         <v>5</v>
       </c>
       <c r="D14" s="9">
         <v>4</v>
       </c>
       <c r="E14" s="9">
         <v>3</v>
       </c>
       <c r="F14" s="9">
         <v>10</v>
       </c>
       <c r="G14" s="10">
         <v>9</v>
       </c>
       <c r="H14" s="10">
         <v>17</v>
       </c>
       <c r="I14" s="9">
@@ -6357,52 +6453,55 @@
       </c>
       <c r="AU14" s="9">
         <v>1</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY14" s="10">
         <v>1</v>
       </c>
       <c r="AZ14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB14" s="9">
         <v>3</v>
       </c>
+      <c r="BC14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>3</v>
       </c>
       <c r="E15" s="9">
         <v>6</v>
       </c>
       <c r="F15" s="9">
         <v>4</v>
       </c>
       <c r="G15" s="10">
         <v>3</v>
       </c>
       <c r="H15" s="10">
         <v>8</v>
       </c>
       <c r="I15" s="9">
@@ -6521,52 +6620,55 @@
       </c>
       <c r="AU15" s="9">
         <v>1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB15" s="9">
         <v>1</v>
       </c>
+      <c r="BC15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -6685,52 +6787,55 @@
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>8</v>
       </c>
       <c r="E17" s="9">
         <v>14</v>
       </c>
       <c r="F17" s="9">
         <v>10</v>
       </c>
       <c r="G17" s="10">
         <v>13</v>
       </c>
       <c r="H17" s="10">
         <v>14</v>
       </c>
       <c r="I17" s="9">
@@ -6849,52 +6954,55 @@
       </c>
       <c r="AU17" s="9">
         <v>1</v>
       </c>
       <c r="AV17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY17" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ17" s="9">
         <v>1</v>
       </c>
       <c r="BA17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB17" s="9">
         <v>1</v>
       </c>
+      <c r="BC17" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -7013,52 +7121,55 @@
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>10</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>13</v>
       </c>
       <c r="F19" s="9">
         <v>1</v>
       </c>
       <c r="G19" s="10">
         <v>23</v>
       </c>
       <c r="H19" s="10">
         <v>15</v>
       </c>
       <c r="I19" s="9">
@@ -7177,52 +7288,55 @@
       </c>
       <c r="AU19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY19" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>2</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="10">
         <v>2</v>
       </c>
       <c r="H20" s="10">
         <v>9</v>
       </c>
       <c r="I20" s="9">
@@ -7341,52 +7455,55 @@
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW20" s="9">
         <v>2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>11</v>
       </c>
       <c r="C21" s="9">
         <v>19</v>
       </c>
       <c r="D21" s="9">
         <v>10</v>
       </c>
       <c r="E21" s="9">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>25</v>
       </c>
       <c r="G21" s="10">
         <v>37</v>
       </c>
       <c r="H21" s="10">
         <v>31</v>
       </c>
       <c r="I21" s="9">
@@ -7505,52 +7622,55 @@
       </c>
       <c r="AU21" s="9">
         <v>1</v>
       </c>
       <c r="AV21" s="10">
         <v>2</v>
       </c>
       <c r="AW21" s="9">
         <v>4</v>
       </c>
       <c r="AX21" s="9">
         <v>2</v>
       </c>
       <c r="AY21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ21" s="9">
         <v>6</v>
       </c>
       <c r="BA21" s="9">
         <v>1</v>
       </c>
       <c r="BB21" s="9">
         <v>1</v>
       </c>
+      <c r="BC21" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="9">
         <v>4</v>
       </c>
       <c r="E22" s="9">
         <v>2</v>
       </c>
       <c r="F22" s="9">
         <v>1</v>
       </c>
       <c r="G22" s="10">
         <v>5</v>
       </c>
       <c r="H22" s="10">
         <v>6</v>
       </c>
       <c r="I22" s="9">
@@ -7669,52 +7789,55 @@
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB22" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -7833,52 +7956,55 @@
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>7</v>
       </c>
       <c r="C24" s="9">
         <v>1</v>
       </c>
       <c r="D24" s="9">
         <v>3</v>
       </c>
       <c r="E24" s="9">
         <v>3</v>
       </c>
       <c r="F24" s="9">
         <v>2</v>
       </c>
       <c r="G24" s="9">
         <v>3</v>
       </c>
       <c r="H24" s="10">
         <v>4</v>
       </c>
       <c r="I24" s="9">
@@ -7997,52 +8123,55 @@
       </c>
       <c r="AU24" s="9">
         <v>2</v>
       </c>
       <c r="AV24" s="10">
         <v>6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>1</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>3</v>
       </c>
       <c r="C25" s="9">
         <v>9</v>
       </c>
       <c r="D25" s="9">
         <v>8</v>
       </c>
       <c r="E25" s="9">
         <v>1</v>
       </c>
       <c r="F25" s="9">
         <v>15</v>
       </c>
       <c r="G25" s="9">
         <v>11</v>
       </c>
       <c r="H25" s="10">
         <v>14</v>
       </c>
       <c r="I25" s="9">
@@ -8161,52 +8290,55 @@
       </c>
       <c r="AU25" s="9">
         <v>1</v>
       </c>
       <c r="AV25" s="10">
         <v>1</v>
       </c>
       <c r="AW25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
       <c r="BA25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB25" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC25" s="9">
+        <v>2</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>5</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>5</v>
       </c>
       <c r="G26" s="9">
         <v>9</v>
       </c>
       <c r="H26" s="10">
         <v>2</v>
       </c>
       <c r="I26" s="9">
@@ -8325,52 +8457,55 @@
       </c>
       <c r="AU26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV26" s="10">
         <v>1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY26" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB26" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>5</v>
       </c>
       <c r="C27" s="13">
         <v>10</v>
       </c>
       <c r="D27" s="13">
         <v>3</v>
       </c>
       <c r="E27" s="13">
         <v>6</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>7</v>
       </c>
       <c r="H27" s="13">
         <v>9</v>
       </c>
       <c r="I27" s="13">
@@ -8489,307 +8624,312 @@
       </c>
       <c r="AU27" s="13">
         <v>1</v>
       </c>
       <c r="AV27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AW27" s="13">
         <v>2</v>
       </c>
       <c r="AX27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BA27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BB27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BC27" s="13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10"/>
       <c r="U29" s="10"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
       <c r="Z29" s="10"/>
       <c r="AA29" s="10"/>
       <c r="AB29" s="9"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="10"/>
       <c r="AE29" s="10"/>
       <c r="AF29" s="10"/>
       <c r="AG29" s="10"/>
       <c r="AH29" s="10"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="17"/>
       <c r="O30" s="17"/>
       <c r="P30" s="17"/>
       <c r="Q30" s="17"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="17"/>
       <c r="W30" s="17"/>
       <c r="X30" s="17"/>
       <c r="Y30" s="17"/>
       <c r="Z30" s="17"/>
       <c r="AA30" s="17"/>
       <c r="AB30" s="17"/>
       <c r="AC30" s="17"/>
       <c r="AD30" s="17"/>
       <c r="AE30" s="17"/>
       <c r="AF30" s="17"/>
       <c r="AG30" s="17"/>
       <c r="AH30" s="17"/>
       <c r="AI30" s="17"/>
       <c r="AJ30" s="17"/>
       <c r="AK30" s="17"/>
       <c r="AL30" s="17"/>
       <c r="AM30" s="17"/>
       <c r="AN30" s="17"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BB31"/>
+  <dimension ref="A1:BC31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AO1" activePane="topRight" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AX20" sqref="AX20"/>
+      <pane xSplit="1" topLeftCell="AR1" activePane="topRight" state="frozen"/>
+      <selection activeCell="BC7" sqref="BC7:BC27"/>
+      <selection pane="topRight" activeCell="BA27" sqref="BA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="15" customWidth="1"/>
     <col min="2" max="13" width="8.140625" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="14" max="25" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1" collapsed="1"/>
     <col min="27" max="37" width="7.42578125" style="15" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="38" max="38" width="8" style="15" customWidth="1" collapsed="1"/>
     <col min="39" max="39" width="7.28515625" style="15" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="7" style="15" bestFit="1" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="27" t="s">
+    <row r="1" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B2" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="27"/>
-[...50 lines deleted...]
-      <c r="BB2" s="27"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="AX2" s="23"/>
+      <c r="AY2" s="23"/>
+      <c r="AZ2" s="23"/>
+      <c r="BA2" s="23"/>
+      <c r="BB2" s="23"/>
+      <c r="BC2" s="23"/>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:55" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="AB3" s="4"/>
-      <c r="BB3" s="4" t="s">
+      <c r="BC3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="26">
+    <row r="4" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="27"/>
+      <c r="B4" s="29">
         <v>2022</v>
       </c>
-      <c r="C4" s="26"/>
-[...10 lines deleted...]
-      <c r="N4" s="26">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+      <c r="N4" s="29">
         <v>2023</v>
       </c>
-      <c r="O4" s="26"/>
-[...10 lines deleted...]
-      <c r="Z4" s="22">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="29"/>
+      <c r="R4" s="29"/>
+      <c r="S4" s="29"/>
+      <c r="T4" s="29"/>
+      <c r="U4" s="29"/>
+      <c r="V4" s="29"/>
+      <c r="W4" s="29"/>
+      <c r="X4" s="29"/>
+      <c r="Y4" s="29"/>
+      <c r="Z4" s="24">
         <v>2024</v>
       </c>
-      <c r="AA4" s="22"/>
-[...10 lines deleted...]
-      <c r="AL4" s="22">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="24">
         <v>2025</v>
       </c>
-      <c r="AM4" s="22"/>
-[...10 lines deleted...]
-      <c r="AX4" s="22">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="24">
         <v>2026</v>
       </c>
-      <c r="AY4" s="22"/>
-[...2 lines deleted...]
-      <c r="BB4" s="22"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
     </row>
-    <row r="5" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="25"/>
+    <row r="5" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="28"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="7" t="s">
@@ -8905,109 +9045,113 @@
       </c>
       <c r="AU5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="AV5" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AW5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AX5" s="19" t="s">
         <v>5</v>
       </c>
       <c r="AY5" s="20" t="s">
         <v>6</v>
       </c>
       <c r="AZ5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="BA5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="BB5" s="19" t="s">
         <v>0</v>
       </c>
+      <c r="BC5" s="20" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B6" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="28"/>
-[...50 lines deleted...]
-      <c r="BB6" s="28"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
+      <c r="R6" s="25"/>
+      <c r="S6" s="25"/>
+      <c r="T6" s="25"/>
+      <c r="U6" s="25"/>
+      <c r="V6" s="25"/>
+      <c r="W6" s="25"/>
+      <c r="X6" s="25"/>
+      <c r="Y6" s="25"/>
+      <c r="Z6" s="25"/>
+      <c r="AA6" s="25"/>
+      <c r="AB6" s="25"/>
+      <c r="AC6" s="25"/>
+      <c r="AD6" s="25"/>
+      <c r="AE6" s="25"/>
+      <c r="AF6" s="25"/>
+      <c r="AG6" s="25"/>
+      <c r="AH6" s="25"/>
+      <c r="AI6" s="25"/>
+      <c r="AJ6" s="25"/>
+      <c r="AK6" s="25"/>
+      <c r="AL6" s="25"/>
+      <c r="AM6" s="25"/>
+      <c r="AN6" s="25"/>
+      <c r="AO6" s="25"/>
+      <c r="AP6" s="25"/>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="25"/>
+      <c r="AT6" s="25"/>
+      <c r="AU6" s="25"/>
+      <c r="AV6" s="25"/>
+      <c r="AW6" s="25"/>
+      <c r="AX6" s="25"/>
+      <c r="AY6" s="25"/>
+      <c r="AZ6" s="25"/>
+      <c r="BA6" s="25"/>
+      <c r="BB6" s="25"/>
+      <c r="BC6" s="25"/>
     </row>
-    <row r="7" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="9">
         <v>-174</v>
       </c>
       <c r="C7" s="9">
         <v>-151</v>
       </c>
       <c r="D7" s="9">
         <v>-142</v>
       </c>
       <c r="E7" s="9">
         <v>-189</v>
       </c>
       <c r="F7" s="9">
         <v>-178</v>
       </c>
       <c r="G7" s="10">
         <v>-323</v>
       </c>
       <c r="H7" s="10">
         <v>-362</v>
       </c>
       <c r="I7" s="9">
@@ -9123,55 +9267,58 @@
       </c>
       <c r="AT7" s="9">
         <v>-45</v>
       </c>
       <c r="AU7" s="9">
         <v>69</v>
       </c>
       <c r="AV7" s="10">
         <v>99</v>
       </c>
       <c r="AW7" s="9">
         <v>109</v>
       </c>
       <c r="AX7" s="9">
         <v>57</v>
       </c>
       <c r="AY7" s="21">
         <v>25</v>
       </c>
       <c r="AZ7" s="9">
         <v>32</v>
       </c>
       <c r="BA7" s="9">
         <v>-4</v>
       </c>
-      <c r="BB7" s="29">
+      <c r="BB7" s="22">
         <v>-15</v>
       </c>
+      <c r="BC7" s="9">
+        <v>5</v>
+      </c>
     </row>
-    <row r="8" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="9">
         <v>-85</v>
       </c>
       <c r="C8" s="9">
         <v>-66</v>
       </c>
       <c r="D8" s="9">
         <v>-61</v>
       </c>
       <c r="E8" s="9">
         <v>-50</v>
       </c>
       <c r="F8" s="9">
         <v>-58</v>
       </c>
       <c r="G8" s="10">
         <v>-109</v>
       </c>
       <c r="H8" s="10">
         <v>-132</v>
       </c>
       <c r="I8" s="9">
@@ -9290,52 +9437,55 @@
       </c>
       <c r="AU8" s="9">
         <v>-1</v>
       </c>
       <c r="AV8" s="10">
         <v>9</v>
       </c>
       <c r="AW8" s="9">
         <v>44</v>
       </c>
       <c r="AX8" s="9">
         <v>2</v>
       </c>
       <c r="AY8" s="10">
         <v>0</v>
       </c>
       <c r="AZ8" s="9">
         <v>12</v>
       </c>
       <c r="BA8" s="9">
         <v>-4</v>
       </c>
       <c r="BB8" s="9">
         <v>-9</v>
       </c>
+      <c r="BC8" s="9">
+        <v>-5</v>
+      </c>
     </row>
-    <row r="9" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="9">
         <v>-2</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="9">
         <v>-2</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="10">
         <v>-5</v>
       </c>
       <c r="H9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="9" t="s">
@@ -9454,52 +9604,55 @@
       </c>
       <c r="AU9" s="9">
         <v>3</v>
       </c>
       <c r="AV9" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY9" s="10">
         <v>1</v>
       </c>
       <c r="AZ9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB9" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC9" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="10" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="9">
         <v>-17</v>
       </c>
       <c r="C10" s="9">
         <v>-29</v>
       </c>
       <c r="D10" s="9">
         <v>-25</v>
       </c>
       <c r="E10" s="9">
         <v>-31</v>
       </c>
       <c r="F10" s="9">
         <v>-22</v>
       </c>
       <c r="G10" s="10">
         <v>-31</v>
       </c>
       <c r="H10" s="10">
         <v>-41</v>
       </c>
       <c r="I10" s="9">
@@ -9618,52 +9771,55 @@
       </c>
       <c r="AU10" s="9">
         <v>5</v>
       </c>
       <c r="AV10" s="10">
         <v>3</v>
       </c>
       <c r="AW10" s="9">
         <v>10</v>
       </c>
       <c r="AX10" s="9">
         <v>3</v>
       </c>
       <c r="AY10" s="10">
         <v>6</v>
       </c>
       <c r="AZ10" s="9">
         <v>4</v>
       </c>
       <c r="BA10" s="9">
         <v>-1</v>
       </c>
       <c r="BB10" s="9">
         <v>-6</v>
       </c>
+      <c r="BC10" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="11" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="9">
         <v>-8</v>
       </c>
       <c r="C11" s="9">
         <v>-10</v>
       </c>
       <c r="D11" s="9">
         <v>-9</v>
       </c>
       <c r="E11" s="9">
         <v>-46</v>
       </c>
       <c r="F11" s="9">
         <v>-28</v>
       </c>
       <c r="G11" s="10">
         <v>-58</v>
       </c>
       <c r="H11" s="10">
         <v>-58</v>
       </c>
       <c r="I11" s="9">
@@ -9782,52 +9938,55 @@
       </c>
       <c r="AU11" s="9">
         <v>45</v>
       </c>
       <c r="AV11" s="10">
         <v>77</v>
       </c>
       <c r="AW11" s="9">
         <v>49</v>
       </c>
       <c r="AX11" s="9">
         <v>37</v>
       </c>
       <c r="AY11" s="10">
         <v>11</v>
       </c>
       <c r="AZ11" s="9">
         <v>11</v>
       </c>
       <c r="BA11" s="9">
         <v>2</v>
       </c>
       <c r="BB11" s="9">
         <v>-2</v>
       </c>
+      <c r="BC11" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="12" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="9">
         <v>-3</v>
       </c>
       <c r="C12" s="9">
         <v>-1</v>
       </c>
       <c r="D12" s="9">
         <v>-4</v>
       </c>
       <c r="E12" s="9">
         <v>-2</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G12" s="10">
         <v>-1</v>
       </c>
       <c r="H12" s="10">
         <v>-11</v>
       </c>
       <c r="I12" s="9">
@@ -9946,52 +10105,55 @@
       </c>
       <c r="AU12" s="9">
         <v>3</v>
       </c>
       <c r="AV12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY12" s="10">
         <v>-1</v>
       </c>
       <c r="AZ12" s="9">
         <v>2</v>
       </c>
       <c r="BA12" s="9">
         <v>-1</v>
       </c>
       <c r="BB12" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC12" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="13" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I13" s="9" t="s">
@@ -10110,52 +10272,55 @@
       </c>
       <c r="AU13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB13" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC13" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="9">
         <v>-3</v>
       </c>
       <c r="C14" s="9">
         <v>-5</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9">
         <v>1</v>
       </c>
       <c r="F14" s="9">
         <v>-9</v>
       </c>
       <c r="G14" s="10">
         <v>-6</v>
       </c>
       <c r="H14" s="10">
         <v>-17</v>
       </c>
       <c r="I14" s="9">
@@ -10274,52 +10439,55 @@
       </c>
       <c r="AU14" s="9">
         <v>0</v>
       </c>
       <c r="AV14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW14" s="9">
         <v>1</v>
       </c>
       <c r="AX14" s="9">
         <v>2</v>
       </c>
       <c r="AY14" s="10">
         <v>-1</v>
       </c>
       <c r="AZ14" s="9">
         <v>4</v>
       </c>
       <c r="BA14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB14" s="9">
         <v>-2</v>
       </c>
+      <c r="BC14" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="15" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="9">
         <v>-8</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="9">
         <v>-3</v>
       </c>
       <c r="E15" s="9">
         <v>-6</v>
       </c>
       <c r="F15" s="9">
         <v>-4</v>
       </c>
       <c r="G15" s="10">
         <v>-3</v>
       </c>
       <c r="H15" s="10">
         <v>-6</v>
       </c>
       <c r="I15" s="9">
@@ -10438,52 +10606,55 @@
       </c>
       <c r="AU15" s="9">
         <v>-1</v>
       </c>
       <c r="AV15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX15" s="9">
         <v>1</v>
       </c>
       <c r="AY15" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ15" s="9">
         <v>2</v>
       </c>
       <c r="BA15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB15" s="9">
         <v>0</v>
       </c>
+      <c r="BC15" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="16" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I16" s="9" t="s">
@@ -10602,52 +10773,55 @@
       </c>
       <c r="AU16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY16" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA16" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB16" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC16" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="17" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="9">
         <v>-7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="9">
         <v>-6</v>
       </c>
       <c r="E17" s="9">
         <v>-13</v>
       </c>
       <c r="F17" s="9">
         <v>-10</v>
       </c>
       <c r="G17" s="10">
         <v>-13</v>
       </c>
       <c r="H17" s="10">
         <v>-12</v>
       </c>
       <c r="I17" s="9">
@@ -10766,52 +10940,55 @@
       </c>
       <c r="AU17" s="9">
         <v>7</v>
       </c>
       <c r="AV17" s="10">
         <v>2</v>
       </c>
       <c r="AW17" s="9">
         <v>2</v>
       </c>
       <c r="AX17" s="9">
         <v>3</v>
       </c>
       <c r="AY17" s="10">
         <v>1</v>
       </c>
       <c r="AZ17" s="9">
         <v>0</v>
       </c>
       <c r="BA17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB17" s="9">
         <v>-1</v>
       </c>
+      <c r="BC17" s="9">
+        <v>3</v>
+      </c>
     </row>
-    <row r="18" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9">
         <v>-2</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G18" s="10">
         <v>-4</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I18" s="9" t="s">
@@ -10930,52 +11107,55 @@
       </c>
       <c r="AU18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV18" s="10">
         <v>2</v>
       </c>
       <c r="AW18" s="9">
         <v>2</v>
       </c>
       <c r="AX18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY18" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB18" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC18" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="19" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
         <v>-10</v>
       </c>
       <c r="C19" s="9">
         <v>-5</v>
       </c>
       <c r="D19" s="9">
         <v>-3</v>
       </c>
       <c r="E19" s="9">
         <v>-13</v>
       </c>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>-23</v>
       </c>
       <c r="H19" s="10">
         <v>-14</v>
       </c>
       <c r="I19" s="9">
@@ -11094,52 +11274,55 @@
       </c>
       <c r="AU19" s="9">
         <v>2</v>
       </c>
       <c r="AV19" s="10">
         <v>4</v>
       </c>
       <c r="AW19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX19" s="9">
         <v>2</v>
       </c>
       <c r="AY19" s="10">
         <v>1</v>
       </c>
       <c r="AZ19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB19" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC19" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="20" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="9">
         <v>-2</v>
       </c>
       <c r="C20" s="9">
         <v>1</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="9">
         <v>-1</v>
       </c>
       <c r="G20" s="10">
         <v>-2</v>
       </c>
       <c r="H20" s="10">
         <v>-9</v>
       </c>
       <c r="I20" s="9">
@@ -11258,52 +11441,55 @@
       </c>
       <c r="AU20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV20" s="10">
         <v>2</v>
       </c>
       <c r="AW20" s="9">
         <v>-2</v>
       </c>
       <c r="AX20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB20" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC20" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="21" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9">
         <v>-11</v>
       </c>
       <c r="C21" s="9">
         <v>-17</v>
       </c>
       <c r="D21" s="9">
         <v>-10</v>
       </c>
       <c r="E21" s="9">
         <v>-15</v>
       </c>
       <c r="F21" s="9">
         <v>-24</v>
       </c>
       <c r="G21" s="10">
         <v>-34</v>
       </c>
       <c r="H21" s="10">
         <v>-31</v>
       </c>
       <c r="I21" s="9">
@@ -11422,52 +11608,55 @@
       </c>
       <c r="AU21" s="9">
         <v>4</v>
       </c>
       <c r="AV21" s="10">
         <v>1</v>
       </c>
       <c r="AW21" s="9">
         <v>2</v>
       </c>
       <c r="AX21" s="9">
         <v>3</v>
       </c>
       <c r="AY21" s="10">
         <v>3</v>
       </c>
       <c r="AZ21" s="9">
         <v>-4</v>
       </c>
       <c r="BA21" s="9">
         <v>0</v>
       </c>
       <c r="BB21" s="9">
         <v>-1</v>
       </c>
+      <c r="BC21" s="9">
+        <v>1</v>
+      </c>
     </row>
-    <row r="22" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="9">
         <v>1</v>
       </c>
       <c r="D22" s="9">
         <v>-3</v>
       </c>
       <c r="E22" s="9">
         <v>-2</v>
       </c>
       <c r="F22" s="9">
         <v>-1</v>
       </c>
       <c r="G22" s="10">
         <v>-4</v>
       </c>
       <c r="H22" s="10">
         <v>-5</v>
       </c>
       <c r="I22" s="9">
@@ -11586,52 +11775,55 @@
       </c>
       <c r="AU22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV22" s="10">
         <v>3</v>
       </c>
       <c r="AW22" s="9">
         <v>1</v>
       </c>
       <c r="AX22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY22" s="10">
         <v>1</v>
       </c>
       <c r="AZ22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB22" s="9">
         <v>2</v>
       </c>
+      <c r="BC22" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="23" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F23" s="9">
         <v>-2</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="I23" s="9" t="s">
@@ -11750,52 +11942,55 @@
       </c>
       <c r="AU23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AV23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AW23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY23" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AZ23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB23" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC23" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="24" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="9">
         <v>-7</v>
       </c>
       <c r="C24" s="9">
         <v>-1</v>
       </c>
       <c r="D24" s="9">
         <v>-3</v>
       </c>
       <c r="E24" s="9">
         <v>-3</v>
       </c>
       <c r="F24" s="9">
         <v>-2</v>
       </c>
       <c r="G24" s="9">
         <v>-3</v>
       </c>
       <c r="H24" s="10">
         <v>-4</v>
       </c>
       <c r="I24" s="9">
@@ -11914,52 +12109,55 @@
       </c>
       <c r="AU24" s="9">
         <v>-1</v>
       </c>
       <c r="AV24" s="10">
         <v>-6</v>
       </c>
       <c r="AW24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY24" s="10">
         <v>-1</v>
       </c>
       <c r="AZ24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA24" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB24" s="9" t="s">
         <v>35</v>
       </c>
+      <c r="BC24" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="25" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="9">
         <v>-3</v>
       </c>
       <c r="C25" s="9">
         <v>-9</v>
       </c>
       <c r="D25" s="9">
         <v>-8</v>
       </c>
       <c r="E25" s="9">
         <v>-1</v>
       </c>
       <c r="F25" s="9">
         <v>-13</v>
       </c>
       <c r="G25" s="9">
         <v>-11</v>
       </c>
       <c r="H25" s="10">
         <v>-13</v>
       </c>
       <c r="I25" s="9">
@@ -12078,52 +12276,55 @@
       </c>
       <c r="AU25" s="9">
         <v>0</v>
       </c>
       <c r="AV25" s="10">
         <v>-1</v>
       </c>
       <c r="AW25" s="9">
         <v>2</v>
       </c>
       <c r="AX25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AY25" s="10">
         <v>2</v>
       </c>
       <c r="AZ25" s="9">
         <v>1</v>
       </c>
       <c r="BA25" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB25" s="9">
         <v>2</v>
       </c>
+      <c r="BC25" s="9">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="9">
         <v>-6</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="9">
         <v>-4</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="9">
         <v>-4</v>
       </c>
       <c r="G26" s="9">
         <v>-9</v>
       </c>
       <c r="H26" s="10">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -12242,52 +12443,55 @@
       </c>
       <c r="AU26" s="9">
         <v>3</v>
       </c>
       <c r="AV26" s="10">
         <v>-1</v>
       </c>
       <c r="AW26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="AX26" s="9">
         <v>2</v>
       </c>
       <c r="AY26" s="10">
         <v>1</v>
       </c>
       <c r="AZ26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BA26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BB26" s="9">
         <v>2</v>
       </c>
+      <c r="BC26" s="9" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="27" spans="1:54" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:55" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="13">
         <v>-2</v>
       </c>
       <c r="C27" s="13">
         <v>-10</v>
       </c>
       <c r="D27" s="13">
         <v>-3</v>
       </c>
       <c r="E27" s="13">
         <v>-4</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="G27" s="13">
         <v>-7</v>
       </c>
       <c r="H27" s="13">
         <v>-9</v>
       </c>
       <c r="I27" s="13">
@@ -12406,134 +12610,137 @@
       </c>
       <c r="AU27" s="13">
         <v>0</v>
       </c>
       <c r="AV27" s="13">
         <v>4</v>
       </c>
       <c r="AW27" s="13">
         <v>-2</v>
       </c>
       <c r="AX27" s="13">
         <v>2</v>
       </c>
       <c r="AY27" s="13">
         <v>1</v>
       </c>
       <c r="AZ27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BA27" s="13" t="s">
         <v>35</v>
       </c>
       <c r="BB27" s="13" t="s">
         <v>35</v>
       </c>
+      <c r="BC27" s="13">
+        <v>1</v>
+      </c>
     </row>
-    <row r="28" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="29" spans="1:54" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:55" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="14"/>
     </row>
-    <row r="30" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10"/>
       <c r="U30" s="10"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
       <c r="AB30" s="10"/>
       <c r="AC30" s="10"/>
       <c r="AD30" s="10"/>
       <c r="AE30" s="10"/>
       <c r="AF30" s="10"/>
       <c r="AG30" s="10"/>
       <c r="AH30" s="10"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="10"/>
       <c r="AK30" s="10"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="10"/>
       <c r="AN30" s="10"/>
     </row>
-    <row r="31" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
       <c r="D31" s="16"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="16"/>
       <c r="I31" s="16"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="N31" s="17"/>
       <c r="O31" s="17"/>
       <c r="P31" s="17"/>
       <c r="Q31" s="17"/>
       <c r="R31" s="17"/>
       <c r="S31" s="17"/>
       <c r="T31" s="17"/>
       <c r="U31" s="17"/>
       <c r="V31" s="17"/>
       <c r="W31" s="17"/>
       <c r="X31" s="17"/>
       <c r="Y31" s="17"/>
       <c r="Z31" s="17"/>
       <c r="AA31" s="17"/>
       <c r="AB31" s="17"/>
       <c r="AC31" s="17"/>
       <c r="AD31" s="17"/>
       <c r="AE31" s="17"/>
       <c r="AF31" s="17"/>
       <c r="AG31" s="17"/>
       <c r="AH31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:BB2"/>
-[...1 lines deleted...]
-    <mergeCell ref="B6:BB6"/>
+    <mergeCell ref="B2:BC2"/>
+    <mergeCell ref="AX4:BC4"/>
+    <mergeCell ref="B6:BC6"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>