--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -14,106 +14,111 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$S$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="4">
   <si>
     <t xml:space="preserve">саны, бірлік </t>
   </si>
   <si>
     <t>пайдалы алаңы, шаршы м</t>
   </si>
   <si>
     <t>Атырау облысы техникалық қызмет көрсету мен автокөлік құралдарын жөндеу станциялары</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -162,80 +167,83 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -504,137 +512,141 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" style="2" customWidth="1"/>
     <col min="2" max="13" width="11.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="12.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="17.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="6" t="s">
+    <row r="1" spans="1:23" ht="17.25" customHeight="1"/>
+    <row r="2" spans="1:23">
+      <c r="A2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="6"/>
-[...16 lines deleted...]
-      <c r="S2" s="6"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="8"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:23">
       <c r="A4" s="3"/>
-      <c r="B4" s="9">
+      <c r="B4" s="11">
         <v>2015</v>
       </c>
-      <c r="C4" s="9"/>
-      <c r="D4" s="9">
+      <c r="C4" s="11"/>
+      <c r="D4" s="11">
         <v>2016</v>
       </c>
-      <c r="E4" s="9"/>
-      <c r="F4" s="9">
+      <c r="E4" s="11"/>
+      <c r="F4" s="11">
         <v>2017</v>
       </c>
-      <c r="G4" s="9"/>
-      <c r="H4" s="9">
+      <c r="G4" s="11"/>
+      <c r="H4" s="11">
         <v>2018</v>
       </c>
-      <c r="I4" s="9"/>
-      <c r="J4" s="9">
+      <c r="I4" s="11"/>
+      <c r="J4" s="11">
         <v>2019</v>
       </c>
-      <c r="K4" s="9"/>
-      <c r="L4" s="7">
+      <c r="K4" s="11"/>
+      <c r="L4" s="9">
         <v>2020</v>
       </c>
-      <c r="M4" s="7"/>
-      <c r="N4" s="9">
+      <c r="M4" s="9"/>
+      <c r="N4" s="11">
         <v>2021</v>
       </c>
-      <c r="O4" s="9"/>
-      <c r="P4" s="9">
+      <c r="O4" s="11"/>
+      <c r="P4" s="11">
         <v>2022</v>
       </c>
-      <c r="Q4" s="9"/>
-      <c r="R4" s="7">
+      <c r="Q4" s="11"/>
+      <c r="R4" s="9">
         <v>2023</v>
       </c>
-      <c r="S4" s="8"/>
-      <c r="T4" s="10">
+      <c r="S4" s="10"/>
+      <c r="T4" s="6">
         <v>2024</v>
       </c>
-      <c r="U4" s="11"/>
+      <c r="U4" s="7"/>
+      <c r="V4" s="6">
+        <v>2025</v>
+      </c>
+      <c r="W4" s="7"/>
     </row>
-    <row r="5" spans="1:21" ht="37.5" customHeight="1">
+    <row r="5" spans="1:23" ht="37.5" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>1</v>
       </c>
@@ -652,52 +664,58 @@
       </c>
       <c r="N5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="Q5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="U5" s="1" t="s">
         <v>1</v>
       </c>
+      <c r="V5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="1" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:23">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5">
         <v>431</v>
       </c>
       <c r="C6" s="5">
         <v>48257</v>
       </c>
       <c r="D6" s="5">
         <v>242</v>
       </c>
       <c r="E6" s="5">
         <v>36821</v>
       </c>
       <c r="F6" s="5">
         <v>176</v>
       </c>
       <c r="G6" s="5">
         <v>34483</v>
       </c>
       <c r="H6" s="5">
         <v>164</v>
       </c>
       <c r="I6" s="5">
@@ -717,53 +735,60 @@
       </c>
       <c r="N6" s="5">
         <v>109</v>
       </c>
       <c r="O6" s="5">
         <v>40304</v>
       </c>
       <c r="P6" s="5">
         <v>141</v>
       </c>
       <c r="Q6" s="5">
         <v>30992</v>
       </c>
       <c r="R6" s="5">
         <v>183</v>
       </c>
       <c r="S6" s="5">
         <v>35221</v>
       </c>
       <c r="T6" s="5">
         <v>188</v>
       </c>
       <c r="U6" s="5">
         <v>62814</v>
       </c>
+      <c r="V6" s="12">
+        <v>196</v>
+      </c>
+      <c r="W6" s="12">
+        <v>34333</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
+    <mergeCell ref="V4:W4"/>
     <mergeCell ref="T4:U4"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>