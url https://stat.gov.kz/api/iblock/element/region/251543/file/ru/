--- v0 (2026-05-01)
+++ v1 (2026-07-29)
@@ -176,51 +176,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -236,55 +236,61 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -549,231 +555,241 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M9"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="118" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="2" customWidth="1"/>
     <col min="2" max="6" width="10.7109375" style="4" customWidth="1"/>
     <col min="7" max="12" width="10.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="2" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="14" max="14" width="10.42578125" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:14" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...9 lines deleted...]
-      <c r="L1" s="23"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="18"/>
       <c r="K2" s="17"/>
-      <c r="M2" s="7" t="s">
+      <c r="N2" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="1" customFormat="1">
+    <row r="3" spans="1:14" s="1" customFormat="1">
       <c r="A3" s="8"/>
       <c r="B3" s="9">
         <v>2013</v>
       </c>
       <c r="C3" s="9">
         <v>2014</v>
       </c>
       <c r="D3" s="9">
         <v>2015</v>
       </c>
       <c r="E3" s="9">
         <v>2016</v>
       </c>
       <c r="F3" s="9">
         <v>2017</v>
       </c>
       <c r="G3" s="10">
         <v>2018</v>
       </c>
       <c r="H3" s="8">
         <v>2019</v>
       </c>
       <c r="I3" s="8">
         <v>2020</v>
       </c>
       <c r="J3" s="8">
         <v>2021</v>
       </c>
       <c r="K3" s="8">
         <v>2022</v>
       </c>
       <c r="L3" s="11">
         <v>2023</v>
       </c>
-      <c r="M3" s="24">
+      <c r="M3" s="23">
         <v>2024</v>
       </c>
+      <c r="N3" s="23">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1">
+    <row r="4" spans="1:14" s="1" customFormat="1">
       <c r="A4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="20">
         <v>7177180</v>
       </c>
       <c r="C4" s="20">
         <v>8239560</v>
       </c>
       <c r="D4" s="20">
         <v>12446387</v>
       </c>
       <c r="E4" s="20">
         <v>18607079</v>
       </c>
       <c r="F4" s="21">
         <v>10161872</v>
       </c>
       <c r="G4" s="21">
         <v>11513278</v>
       </c>
       <c r="H4" s="22">
         <v>14799861</v>
       </c>
       <c r="I4" s="22">
         <v>9678465</v>
       </c>
       <c r="J4" s="22">
         <v>10928425</v>
       </c>
       <c r="K4" s="22">
         <v>29975128</v>
       </c>
       <c r="L4" s="22">
         <v>14535126</v>
       </c>
       <c r="M4" s="22">
         <v>17768054</v>
       </c>
+      <c r="N4" s="24">
+        <v>20590125</v>
+      </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1">
+    <row r="5" spans="1:14" s="3" customFormat="1">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>7177180</v>
       </c>
       <c r="C5" s="13">
         <v>8239560</v>
       </c>
       <c r="D5" s="13">
         <v>12446387</v>
       </c>
       <c r="E5" s="13">
         <v>18607079</v>
       </c>
       <c r="F5" s="14">
         <v>10161872</v>
       </c>
       <c r="G5" s="14">
         <v>11513278</v>
       </c>
       <c r="H5" s="15">
         <v>14799861</v>
       </c>
       <c r="I5" s="15">
         <v>9678465</v>
       </c>
       <c r="J5" s="15">
         <v>10928425</v>
       </c>
       <c r="K5" s="15">
         <v>29975128</v>
       </c>
       <c r="L5" s="15">
         <v>14535126</v>
       </c>
       <c r="M5" s="15">
         <v>17768054</v>
       </c>
+      <c r="N5" s="25">
+        <v>20590125</v>
+      </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="I6" s="5"/>
       <c r="J6" s="6"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="I7" s="5"/>
       <c r="J7" s="6"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="I8" s="5"/>
       <c r="J8" s="6"/>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:14">
       <c r="I9" s="5"/>
       <c r="J9" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>