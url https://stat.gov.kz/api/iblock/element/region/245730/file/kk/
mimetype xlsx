--- v0 (2026-04-24)
+++ v1 (2026-07-17)
@@ -1,246 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13008" windowHeight="8892"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13005" windowHeight="8895"/>
   </bookViews>
   <sheets>
     <sheet name="Бөлшек сауда көлемі" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Бөлшек сауда көлемі'!$A$1:$M$11</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="4">
   <si>
     <t>Курчатов қ.</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Моноқалалар  бойынша бөлшек сауда</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -294,84 +303,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -507,254 +518,276 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N13"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L9" sqref="L9"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="13.88671875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
-    <col min="6" max="6" width="14.5546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="16.6640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="1" customWidth="1"/>
-    <col min="10" max="10" width="12.44140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="9.109375" style="1"/>
+    <col min="10" max="10" width="12.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="12" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:14" s="10" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A1" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="20"/>
-[...12 lines deleted...]
-      <c r="L2" s="13" t="s">
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="L2" s="11" t="s">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="7">
+      <c r="N2" s="11" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" s="10" customFormat="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6">
         <v>2013</v>
       </c>
-      <c r="C3" s="7">
+      <c r="C3" s="6">
         <v>2014</v>
       </c>
-      <c r="D3" s="7">
+      <c r="D3" s="6">
         <v>2015</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E3" s="6">
         <v>2016</v>
       </c>
-      <c r="F3" s="7">
+      <c r="F3" s="6">
         <v>2017</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="7">
         <v>2018</v>
       </c>
-      <c r="H3" s="9">
+      <c r="H3" s="8">
         <v>2019</v>
       </c>
-      <c r="I3" s="9">
+      <c r="I3" s="8">
         <v>2020</v>
       </c>
-      <c r="J3" s="9">
+      <c r="J3" s="8">
         <v>2021</v>
       </c>
-      <c r="K3" s="9">
+      <c r="K3" s="8">
         <v>2022</v>
       </c>
-      <c r="L3" s="8">
+      <c r="L3" s="7">
         <v>2023</v>
       </c>
-      <c r="M3" s="19">
+      <c r="M3" s="17">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="10" t="s">
+      <c r="N3" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="10" customFormat="1">
+      <c r="A4" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
         <v>5143307</v>
       </c>
       <c r="C4" s="5">
         <v>1645317</v>
       </c>
       <c r="D4" s="5">
         <v>6231285</v>
       </c>
       <c r="E4" s="5">
         <v>5845663</v>
       </c>
       <c r="F4" s="4">
         <v>6720709</v>
       </c>
       <c r="G4" s="4">
         <v>7193951</v>
       </c>
       <c r="H4" s="3">
         <v>8026206</v>
       </c>
       <c r="I4" s="3">
         <v>8587147</v>
       </c>
       <c r="J4" s="3">
         <v>9504070</v>
       </c>
       <c r="K4" s="3">
         <v>11225316</v>
       </c>
       <c r="L4" s="3">
         <v>14408629</v>
       </c>
-      <c r="M4" s="18">
+      <c r="M4" s="15">
         <v>17789805</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="N4" s="18">
+        <v>19964512</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="10" customFormat="1">
+      <c r="A5" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B5" s="20">
         <v>5143307</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C5" s="20">
         <v>1645317</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D5" s="20">
         <v>6231285</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="20">
         <v>5845663</v>
       </c>
-      <c r="F5" s="4">
+      <c r="F5" s="21">
         <v>6720709</v>
       </c>
-      <c r="G5" s="4">
+      <c r="G5" s="21">
         <v>7193951</v>
       </c>
-      <c r="H5" s="3">
+      <c r="H5" s="22">
         <v>8026206</v>
       </c>
-      <c r="I5" s="3">
+      <c r="I5" s="22">
         <v>8587147</v>
       </c>
-      <c r="J5" s="3">
+      <c r="J5" s="22">
         <v>9504070</v>
       </c>
-      <c r="K5" s="4">
+      <c r="K5" s="21">
         <v>11225316</v>
       </c>
-      <c r="L5" s="4">
+      <c r="L5" s="21">
         <v>14408629</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="23">
         <v>17789805</v>
       </c>
-    </row>
-    <row r="6" spans="1:13" s="12" customFormat="1">
+      <c r="N5" s="18">
+        <v>19964512</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="10" customFormat="1">
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1">
+    <row r="7" spans="1:14" s="12" customFormat="1">
       <c r="K7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1">
+    <row r="8" spans="1:14" s="10" customFormat="1">
       <c r="K8" s="3"/>
     </row>
-    <row r="9" spans="1:13" s="12" customFormat="1">
+    <row r="9" spans="1:14" s="10" customFormat="1">
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1">
+    <row r="10" spans="1:14" s="10" customFormat="1">
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1">
-[...21 lines deleted...]
-      <c r="I13" s="17"/>
+    <row r="11" spans="1:14" s="13" customFormat="1">
+      <c r="A11" s="26"/>
+      <c r="B11" s="26"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="27"/>
+    </row>
+    <row r="12" spans="1:14" ht="2.4500000000000002" customHeight="1">
+      <c r="A12" s="25"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="B13" s="14"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>