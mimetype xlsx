--- v0 (2026-04-14)
+++ v1 (2026-07-17)
@@ -1,126 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13008" windowHeight="8892"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13005" windowHeight="8895"/>
   </bookViews>
   <sheets>
     <sheet name="Объем розничной торговли" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем розничной торговли'!$A$1:$M$8</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Объем  розничной торговли  по моногородам</t>
   </si>
   <si>
     <t>тысяч тенге</t>
   </si>
   <si>
     <t>ОБЛАСТЬ АБАЙ</t>
   </si>
   <si>
     <t>Г.КУРЧАТОВ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -141,62 +166,60 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -209,57 +232,77 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -269,81 +312,81 @@
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76201</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>676276</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>3348</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Рисунок 3" descr="Group 17068"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76201" y="38100"/>
           <a:ext cx="2266950" cy="536748"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -391,84 +434,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -604,257 +649,284 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y16"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="C1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="12" customWidth="1"/>
-    <col min="2" max="2" width="15.5546875" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.88671875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="12" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" style="12" customWidth="1"/>
     <col min="5" max="5" width="14" style="12" customWidth="1"/>
-    <col min="6" max="6" width="14.5546875" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="16.6640625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="12" customWidth="1"/>
+    <col min="7" max="7" width="15.85546875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="16.7109375" style="12" customWidth="1"/>
     <col min="9" max="9" width="14" style="12" customWidth="1"/>
-    <col min="10" max="10" width="12.6640625" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="9.109375" style="12"/>
+    <col min="10" max="10" width="12.7109375" style="12" customWidth="1"/>
+    <col min="11" max="11" width="11.85546875" style="12" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" style="12" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" style="12" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="32" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
-      <c r="N1" s="2"/>
+      <c r="N1" s="28"/>
       <c r="O1" s="3"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
     </row>
     <row r="2" spans="1:25" s="13" customFormat="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24"/>
-[...6 lines deleted...]
-      <c r="I2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
       <c r="M2" s="22"/>
+      <c r="N2" s="29"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" s="14"/>
       <c r="J3" s="15"/>
       <c r="L3" s="16"/>
-      <c r="M3" s="16" t="s">
+      <c r="M3" s="16"/>
+      <c r="N3" s="30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="13" customFormat="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5">
         <v>2013</v>
       </c>
       <c r="C4" s="5">
         <v>2014</v>
       </c>
       <c r="D4" s="5">
         <v>2015</v>
       </c>
       <c r="E4" s="5">
         <v>2016</v>
       </c>
       <c r="F4" s="5">
         <v>2017</v>
       </c>
       <c r="G4" s="6">
         <v>2018</v>
       </c>
       <c r="H4" s="4">
         <v>2019</v>
       </c>
       <c r="I4" s="4">
         <v>2020</v>
       </c>
       <c r="J4" s="4">
         <v>2021</v>
       </c>
       <c r="K4" s="4">
         <v>2022</v>
       </c>
       <c r="L4" s="4">
         <v>2023</v>
       </c>
-      <c r="M4" s="6">
+      <c r="M4" s="4">
         <v>2024</v>
+      </c>
+      <c r="N4" s="33">
+        <v>2025</v>
       </c>
     </row>
     <row r="5" spans="1:25" s="13" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>5143307</v>
       </c>
       <c r="C5" s="11">
         <v>1645317</v>
       </c>
       <c r="D5" s="11">
         <v>6231285</v>
       </c>
       <c r="E5" s="11">
         <v>5845663</v>
       </c>
       <c r="F5" s="9">
         <v>6720709</v>
       </c>
       <c r="G5" s="9">
         <v>7193951</v>
       </c>
       <c r="H5" s="10">
         <v>8026206</v>
       </c>
       <c r="I5" s="10">
         <v>8587147</v>
       </c>
       <c r="J5" s="10">
         <v>9504070</v>
       </c>
       <c r="K5" s="10">
         <v>11225316</v>
       </c>
       <c r="L5" s="10">
         <v>14408629</v>
       </c>
-      <c r="M5" s="26">
+      <c r="M5" s="24">
         <v>17789805</v>
+      </c>
+      <c r="N5" s="34">
+        <v>19964512</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="13" customFormat="1">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>5143307</v>
       </c>
       <c r="C6" s="11">
         <v>1645317</v>
       </c>
       <c r="D6" s="11">
         <v>6231285</v>
       </c>
       <c r="E6" s="11">
         <v>5845663</v>
       </c>
       <c r="F6" s="9">
         <v>6720709</v>
       </c>
       <c r="G6" s="9">
         <v>7193951</v>
       </c>
       <c r="H6" s="9">
         <v>8026206</v>
       </c>
       <c r="I6" s="9">
         <v>8587147</v>
       </c>
       <c r="J6" s="9">
         <v>9504070</v>
       </c>
       <c r="K6" s="9">
         <v>11225316</v>
       </c>
       <c r="L6" s="9">
         <v>14408629</v>
       </c>
       <c r="M6" s="25">
         <v>17789805</v>
       </c>
+      <c r="N6" s="34">
+        <v>19964512</v>
+      </c>
     </row>
     <row r="7" spans="1:25" s="18" customFormat="1">
       <c r="M7" s="23"/>
+      <c r="N7" s="31"/>
     </row>
     <row r="8" spans="1:25" s="13" customFormat="1">
-      <c r="M8" s="22"/>
-[...7 lines deleted...]
-    <row r="15" spans="1:25" ht="2.4" customHeight="1">
+      <c r="M8" s="26"/>
+      <c r="N8" s="29"/>
+    </row>
+    <row r="9" spans="1:25" s="13" customFormat="1">
+      <c r="N9" s="29"/>
+    </row>
+    <row r="10" spans="1:25" s="17" customFormat="1">
+      <c r="N10" s="31"/>
+    </row>
+    <row r="11" spans="1:25" s="13" customFormat="1">
+      <c r="N11" s="29"/>
+    </row>
+    <row r="12" spans="1:25" s="13" customFormat="1">
+      <c r="N12" s="29"/>
+    </row>
+    <row r="13" spans="1:25" s="13" customFormat="1">
+      <c r="N13" s="29"/>
+    </row>
+    <row r="14" spans="1:25" s="19" customFormat="1">
+      <c r="N14" s="29"/>
+    </row>
+    <row r="15" spans="1:25" ht="2.4500000000000002" customHeight="1">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
     </row>
     <row r="16" spans="1:25">
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>