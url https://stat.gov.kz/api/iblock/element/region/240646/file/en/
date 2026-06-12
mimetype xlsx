--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-210" yWindow="75" windowWidth="16665" windowHeight="12690"/>
+    <workbookView xWindow="-75" yWindow="30" windowWidth="14130" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="41">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -357,51 +357,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -439,76 +439,84 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 65" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -780,251 +788,254 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI21"/>
+  <dimension ref="A1:CK21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI7" sqref="CI7"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL8" sqref="CL8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="25" width="10.42578125" style="25" customWidth="1"/>
     <col min="26" max="71" width="10.42578125" style="1" customWidth="1"/>
     <col min="72" max="85" width="9.140625" style="1"/>
-    <col min="86" max="86" width="10.5703125" style="1" customWidth="1"/>
-    <col min="87" max="16384" width="9.140625" style="1"/>
+    <col min="86" max="87" width="10.28515625" style="1" customWidth="1"/>
+    <col min="88" max="88" width="10.85546875" style="1" customWidth="1"/>
+    <col min="89" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="40" t="s">
+    <row r="1" spans="1:89" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="40"/>
-[...70 lines deleted...]
-      <c r="BU1" s="40"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
     </row>
-    <row r="2" spans="1:87" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="37" t="s">
+    <row r="2" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A2" s="40"/>
+      <c r="B2" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="38"/>
-[...10 lines deleted...]
-      <c r="N2" s="37" t="s">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="38"/>
-[...10 lines deleted...]
-      <c r="Z2" s="37" t="s">
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="44"/>
+      <c r="Z2" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="38"/>
-[...10 lines deleted...]
-      <c r="AL2" s="37" t="s">
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+      <c r="AH2" s="43"/>
+      <c r="AI2" s="43"/>
+      <c r="AJ2" s="43"/>
+      <c r="AK2" s="44"/>
+      <c r="AL2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="38"/>
-[...10 lines deleted...]
-      <c r="AX2" s="37" t="s">
+      <c r="AM2" s="43"/>
+      <c r="AN2" s="43"/>
+      <c r="AO2" s="43"/>
+      <c r="AP2" s="43"/>
+      <c r="AQ2" s="43"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="43"/>
+      <c r="AT2" s="43"/>
+      <c r="AU2" s="43"/>
+      <c r="AV2" s="43"/>
+      <c r="AW2" s="44"/>
+      <c r="AX2" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="38"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="37" t="s">
+      <c r="AY2" s="43"/>
+      <c r="AZ2" s="43"/>
+      <c r="BA2" s="43"/>
+      <c r="BB2" s="43"/>
+      <c r="BC2" s="43"/>
+      <c r="BD2" s="43"/>
+      <c r="BE2" s="43"/>
+      <c r="BF2" s="43"/>
+      <c r="BG2" s="43"/>
+      <c r="BH2" s="43"/>
+      <c r="BI2" s="44"/>
+      <c r="BJ2" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="38"/>
-[...10 lines deleted...]
-      <c r="BV2" s="37" t="s">
+      <c r="BK2" s="43"/>
+      <c r="BL2" s="43"/>
+      <c r="BM2" s="43"/>
+      <c r="BN2" s="43"/>
+      <c r="BO2" s="43"/>
+      <c r="BP2" s="43"/>
+      <c r="BQ2" s="43"/>
+      <c r="BR2" s="43"/>
+      <c r="BS2" s="43"/>
+      <c r="BT2" s="43"/>
+      <c r="BU2" s="44"/>
+      <c r="BV2" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="38"/>
-[...10 lines deleted...]
-      <c r="CH2" s="44" t="s">
+      <c r="BW2" s="43"/>
+      <c r="BX2" s="43"/>
+      <c r="BY2" s="43"/>
+      <c r="BZ2" s="43"/>
+      <c r="CA2" s="43"/>
+      <c r="CB2" s="43"/>
+      <c r="CC2" s="43"/>
+      <c r="CD2" s="43"/>
+      <c r="CE2" s="43"/>
+      <c r="CF2" s="43"/>
+      <c r="CG2" s="44"/>
+      <c r="CH2" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="45"/>
+      <c r="CI2" s="47"/>
+      <c r="CJ2" s="47"/>
+      <c r="CK2" s="48"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="36"/>
+    <row r="3" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A3" s="41"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1239,52 +1250,58 @@
       </c>
       <c r="CB3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="34" t="s">
         <v>40</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="CJ3" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="2" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="4" spans="1:87" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:89" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>40.369999999999997</v>
       </c>
       <c r="C4" s="5">
         <v>44.34</v>
       </c>
       <c r="D4" s="5">
         <v>57.81</v>
       </c>
       <c r="E4" s="5">
         <v>68.75</v>
       </c>
       <c r="F4" s="5">
         <v>82.97</v>
       </c>
       <c r="G4" s="6">
         <v>85.3</v>
       </c>
       <c r="H4" s="6">
         <v>72.540000000000006</v>
       </c>
       <c r="I4" s="6">
@@ -1499,55 +1516,61 @@
       </c>
       <c r="CA4" s="26">
         <v>61.7</v>
       </c>
       <c r="CB4" s="30">
         <v>43.5</v>
       </c>
       <c r="CC4" s="30">
         <v>41.4</v>
       </c>
       <c r="CD4" s="8">
         <v>37.178100000000001</v>
       </c>
       <c r="CE4" s="8">
         <v>21.9</v>
       </c>
       <c r="CF4" s="8">
         <v>21.4</v>
       </c>
       <c r="CG4" s="8">
         <v>25.2</v>
       </c>
       <c r="CH4" s="33">
         <v>33.1</v>
       </c>
-      <c r="CI4" s="41">
+      <c r="CI4" s="35">
         <v>34.700000000000003</v>
       </c>
+      <c r="CJ4" s="38">
+        <v>43.4</v>
+      </c>
+      <c r="CK4" s="49">
+        <v>49.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:89" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>0.5</v>
       </c>
       <c r="C5" s="15">
         <v>0.57999999999999996</v>
       </c>
       <c r="D5" s="15">
         <v>0.66</v>
       </c>
       <c r="E5" s="15">
         <v>1.07</v>
       </c>
       <c r="F5" s="15">
         <v>1.3</v>
       </c>
       <c r="G5" s="15">
         <v>1.54</v>
       </c>
       <c r="H5" s="15">
         <v>1.22</v>
       </c>
       <c r="I5" s="15">
@@ -1762,55 +1785,61 @@
       </c>
       <c r="CA5" s="27">
         <v>0.7</v>
       </c>
       <c r="CB5" s="29">
         <v>0.8</v>
       </c>
       <c r="CC5" s="29">
         <v>0.4</v>
       </c>
       <c r="CD5" s="18">
         <v>0.40849999999999997</v>
       </c>
       <c r="CE5" s="18">
         <v>0.3</v>
       </c>
       <c r="CF5" s="18">
         <v>0.3</v>
       </c>
       <c r="CG5" s="18">
         <v>0.3</v>
       </c>
       <c r="CH5" s="32">
         <v>0.1</v>
       </c>
-      <c r="CI5" s="42">
+      <c r="CI5" s="36">
         <v>0.1</v>
       </c>
+      <c r="CJ5" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="CK5" s="19">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>1.05</v>
       </c>
       <c r="C6" s="15">
         <v>1.18</v>
       </c>
       <c r="D6" s="15">
         <v>1.49</v>
       </c>
       <c r="E6" s="15">
         <v>2.06</v>
       </c>
       <c r="F6" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="G6" s="15">
         <v>2.2799999999999998</v>
       </c>
       <c r="H6" s="15">
         <v>1.8</v>
       </c>
       <c r="I6" s="15">
@@ -2025,55 +2054,61 @@
       </c>
       <c r="CA6" s="27">
         <v>0.9</v>
       </c>
       <c r="CB6" s="29">
         <v>0.2</v>
       </c>
       <c r="CC6" s="29">
         <v>0.4</v>
       </c>
       <c r="CD6" s="18">
         <v>0.36910000000000004</v>
       </c>
       <c r="CE6" s="18">
         <v>0.3</v>
       </c>
       <c r="CF6" s="18">
         <v>0.2</v>
       </c>
       <c r="CG6" s="18">
         <v>0.3</v>
       </c>
       <c r="CH6" s="32">
         <v>0.3</v>
       </c>
-      <c r="CI6" s="42">
+      <c r="CI6" s="36">
         <v>0.3</v>
       </c>
+      <c r="CJ6" s="39">
+        <v>0.5</v>
+      </c>
+      <c r="CK6" s="19">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>2.98</v>
       </c>
       <c r="C7" s="15">
         <v>3.45</v>
       </c>
       <c r="D7" s="15">
         <v>4.03</v>
       </c>
       <c r="E7" s="15">
         <v>6.27</v>
       </c>
       <c r="F7" s="15">
         <v>7.52</v>
       </c>
       <c r="G7" s="15">
         <v>8.94</v>
       </c>
       <c r="H7" s="15">
         <v>7.1</v>
       </c>
       <c r="I7" s="15">
@@ -2288,55 +2323,61 @@
       </c>
       <c r="CA7" s="27">
         <v>1.2</v>
       </c>
       <c r="CB7" s="29">
         <v>1.4</v>
       </c>
       <c r="CC7" s="29">
         <v>1.2</v>
       </c>
       <c r="CD7" s="18">
         <v>1.1729000000000001</v>
       </c>
       <c r="CE7" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="18">
         <v>1</v>
       </c>
       <c r="CG7" s="18">
         <v>0.8</v>
       </c>
       <c r="CH7" s="32">
         <v>0.8</v>
       </c>
-      <c r="CI7" s="42">
+      <c r="CI7" s="36">
         <v>0.9</v>
       </c>
+      <c r="CJ7" s="39">
+        <v>0.9</v>
+      </c>
+      <c r="CK7" s="19">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="15">
         <v>1.38</v>
       </c>
       <c r="C8" s="15">
         <v>1.44</v>
       </c>
       <c r="D8" s="15">
         <v>2.1800000000000002</v>
       </c>
       <c r="E8" s="15">
         <v>2.96</v>
       </c>
       <c r="F8" s="15">
         <v>3.8</v>
       </c>
       <c r="G8" s="15">
         <v>3.72</v>
       </c>
       <c r="H8" s="15">
         <v>2.95</v>
       </c>
       <c r="I8" s="15">
@@ -2551,55 +2592,61 @@
       </c>
       <c r="CA8" s="28">
         <v>3</v>
       </c>
       <c r="CB8" s="29">
         <v>1.6</v>
       </c>
       <c r="CC8" s="29">
         <v>1.4</v>
       </c>
       <c r="CD8" s="18">
         <v>1.3919999999999999</v>
       </c>
       <c r="CE8" s="18">
         <v>1</v>
       </c>
       <c r="CF8" s="18">
         <v>1</v>
       </c>
       <c r="CG8" s="18">
         <v>1</v>
       </c>
       <c r="CH8" s="32">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI8" s="42">
+      <c r="CI8" s="36">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CJ8" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="CK8" s="19">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="15">
         <v>2.74</v>
       </c>
       <c r="C9" s="15">
         <v>2.8</v>
       </c>
       <c r="D9" s="15">
         <v>4.07</v>
       </c>
       <c r="E9" s="15">
         <v>4.88</v>
       </c>
       <c r="F9" s="15">
         <v>6.24</v>
       </c>
       <c r="G9" s="15">
         <v>5.9</v>
       </c>
       <c r="H9" s="15">
         <v>5.55</v>
       </c>
       <c r="I9" s="15">
@@ -2814,55 +2861,61 @@
       </c>
       <c r="CA9" s="27">
         <v>4.3</v>
       </c>
       <c r="CB9" s="29">
         <v>3.4</v>
       </c>
       <c r="CC9" s="29">
         <v>3.3</v>
       </c>
       <c r="CD9" s="18">
         <v>2.1216999999999997</v>
       </c>
       <c r="CE9" s="18">
         <v>0.9</v>
       </c>
       <c r="CF9" s="18">
         <v>0.9</v>
       </c>
       <c r="CG9" s="18">
         <v>0.9</v>
       </c>
       <c r="CH9" s="32">
         <v>1.8</v>
       </c>
-      <c r="CI9" s="42">
+      <c r="CI9" s="36">
         <v>1.9</v>
       </c>
+      <c r="CJ9" s="39">
+        <v>2.7</v>
+      </c>
+      <c r="CK9" s="19">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="15">
         <v>2.88</v>
       </c>
       <c r="C10" s="15">
         <v>3.17</v>
       </c>
       <c r="D10" s="15">
         <v>4.51</v>
       </c>
       <c r="E10" s="15">
         <v>4.67</v>
       </c>
       <c r="F10" s="15">
         <v>5.34</v>
       </c>
       <c r="G10" s="15">
         <v>5.34</v>
       </c>
       <c r="H10" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="15">
@@ -3077,55 +3130,61 @@
       </c>
       <c r="CA10" s="27">
         <v>3.6</v>
       </c>
       <c r="CB10" s="29">
         <v>2.4</v>
       </c>
       <c r="CC10" s="29">
         <v>2.4</v>
       </c>
       <c r="CD10" s="18">
         <v>2.2229999999999999</v>
       </c>
       <c r="CE10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF10" s="18">
         <v>1</v>
       </c>
       <c r="CG10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH10" s="32">
         <v>1.9</v>
       </c>
-      <c r="CI10" s="42">
+      <c r="CI10" s="36">
         <v>2.1</v>
       </c>
+      <c r="CJ10" s="39">
+        <v>3</v>
+      </c>
+      <c r="CK10" s="19">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="15">
         <v>2.83</v>
       </c>
       <c r="C11" s="15">
         <v>3.53</v>
       </c>
       <c r="D11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="E11" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>6.71</v>
       </c>
       <c r="G11" s="15">
         <v>6.04</v>
       </c>
       <c r="H11" s="15">
         <v>5.77</v>
       </c>
       <c r="I11" s="15">
@@ -3340,55 +3399,61 @@
       </c>
       <c r="CA11" s="27">
         <v>3.7</v>
       </c>
       <c r="CB11" s="29">
         <v>2.8</v>
       </c>
       <c r="CC11" s="29">
         <v>2.1</v>
       </c>
       <c r="CD11" s="18">
         <v>2.0550999999999999</v>
       </c>
       <c r="CE11" s="18">
         <v>1</v>
       </c>
       <c r="CF11" s="18">
         <v>1</v>
       </c>
       <c r="CG11" s="18">
         <v>1.5</v>
       </c>
       <c r="CH11" s="32">
         <v>1.4</v>
       </c>
-      <c r="CI11" s="42">
+      <c r="CI11" s="36">
         <v>1.8</v>
       </c>
+      <c r="CJ11" s="39">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CK11" s="19">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15">
         <v>1.86</v>
       </c>
       <c r="C12" s="15">
         <v>1.91</v>
       </c>
       <c r="D12" s="15">
         <v>2.77</v>
       </c>
       <c r="E12" s="15">
         <v>3.81</v>
       </c>
       <c r="F12" s="15">
         <v>4.59</v>
       </c>
       <c r="G12" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="H12" s="15">
         <v>4.2</v>
       </c>
       <c r="I12" s="15">
@@ -3603,55 +3668,61 @@
       </c>
       <c r="CA12" s="27">
         <v>2.4</v>
       </c>
       <c r="CB12" s="31">
         <v>2</v>
       </c>
       <c r="CC12" s="31">
         <v>2</v>
       </c>
       <c r="CD12" s="18">
         <v>1.5387</v>
       </c>
       <c r="CE12" s="18">
         <v>0.5</v>
       </c>
       <c r="CF12" s="18">
         <v>0.5</v>
       </c>
       <c r="CG12" s="18">
         <v>0.5</v>
       </c>
       <c r="CH12" s="32">
         <v>1</v>
       </c>
-      <c r="CI12" s="43">
+      <c r="CI12" s="37">
         <v>1</v>
       </c>
+      <c r="CJ12" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="CK12" s="19">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="C13" s="15">
         <v>2.66</v>
       </c>
       <c r="D13" s="15">
         <v>3.88</v>
       </c>
       <c r="E13" s="15">
         <v>4.37</v>
       </c>
       <c r="F13" s="15">
         <v>5.69</v>
       </c>
       <c r="G13" s="15">
         <v>5.76</v>
       </c>
       <c r="H13" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="I13" s="15">
@@ -3866,55 +3937,61 @@
       </c>
       <c r="CA13" s="27">
         <v>3.1</v>
       </c>
       <c r="CB13" s="29">
         <v>1.8</v>
       </c>
       <c r="CC13" s="29">
         <v>2.1</v>
       </c>
       <c r="CD13" s="18">
         <v>1.9333</v>
       </c>
       <c r="CE13" s="18">
         <v>1.4</v>
       </c>
       <c r="CF13" s="18">
         <v>1.4</v>
       </c>
       <c r="CG13" s="18">
         <v>1.4</v>
       </c>
       <c r="CH13" s="32">
         <v>1.5</v>
       </c>
-      <c r="CI13" s="42">
+      <c r="CI13" s="36">
         <v>1.5</v>
       </c>
+      <c r="CJ13" s="39">
+        <v>2.1</v>
+      </c>
+      <c r="CK13" s="19">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="15">
         <v>1.29</v>
       </c>
       <c r="C14" s="15">
         <v>1.64</v>
       </c>
       <c r="D14" s="15">
         <v>2.11</v>
       </c>
       <c r="E14" s="15">
         <v>2.39</v>
       </c>
       <c r="F14" s="15">
         <v>2.95</v>
       </c>
       <c r="G14" s="15">
         <v>3.06</v>
       </c>
       <c r="H14" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="I14" s="15">
@@ -4129,55 +4206,61 @@
       </c>
       <c r="CA14" s="27">
         <v>2.1</v>
       </c>
       <c r="CB14" s="29">
         <v>1.5</v>
       </c>
       <c r="CC14" s="29">
         <v>1.4</v>
       </c>
       <c r="CD14" s="18">
         <v>0.96389999999999998</v>
       </c>
       <c r="CE14" s="18">
         <v>0.6</v>
       </c>
       <c r="CF14" s="18">
         <v>0.5</v>
       </c>
       <c r="CG14" s="18">
         <v>0.5</v>
       </c>
       <c r="CH14" s="32">
         <v>0.9</v>
       </c>
-      <c r="CI14" s="42">
+      <c r="CI14" s="36">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CJ14" s="39">
+        <v>1.5</v>
+      </c>
+      <c r="CK14" s="19">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="15">
         <v>8.52</v>
       </c>
       <c r="C15" s="15">
         <v>8.7100000000000009</v>
       </c>
       <c r="D15" s="15">
         <v>11.14</v>
       </c>
       <c r="E15" s="15">
         <v>11.34</v>
       </c>
       <c r="F15" s="15">
         <v>12.36</v>
       </c>
       <c r="G15" s="15">
         <v>12.79</v>
       </c>
       <c r="H15" s="15">
         <v>11.73</v>
       </c>
       <c r="I15" s="15">
@@ -4392,55 +4475,61 @@
       </c>
       <c r="CA15" s="27">
         <v>16.3</v>
       </c>
       <c r="CB15" s="29">
         <v>12.1</v>
       </c>
       <c r="CC15" s="29">
         <v>11.7</v>
       </c>
       <c r="CD15" s="18">
         <v>11.035399999999999</v>
       </c>
       <c r="CE15" s="18">
         <v>7.2</v>
       </c>
       <c r="CF15" s="18">
         <v>6.9</v>
       </c>
       <c r="CG15" s="18">
         <v>9.4</v>
       </c>
       <c r="CH15" s="32">
         <v>12.8</v>
       </c>
-      <c r="CI15" s="42">
+      <c r="CI15" s="36">
         <v>12.4</v>
       </c>
+      <c r="CJ15" s="39">
+        <v>13.9</v>
+      </c>
+      <c r="CK15" s="19">
+        <v>13.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="15">
         <v>3.12</v>
       </c>
       <c r="C16" s="15">
         <v>3.45</v>
       </c>
       <c r="D16" s="15">
         <v>4.8499999999999996</v>
       </c>
       <c r="E16" s="15">
         <v>5.14</v>
       </c>
       <c r="F16" s="15">
         <v>6.06</v>
       </c>
       <c r="G16" s="15">
         <v>6.01</v>
       </c>
       <c r="H16" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="I16" s="15">
@@ -4655,55 +4744,61 @@
       </c>
       <c r="CA16" s="27">
         <v>3.1</v>
       </c>
       <c r="CB16" s="29">
         <v>2.5</v>
       </c>
       <c r="CC16" s="29">
         <v>2</v>
       </c>
       <c r="CD16" s="18">
         <v>1.9369000000000001</v>
       </c>
       <c r="CE16" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF16" s="18">
         <v>1.2</v>
       </c>
       <c r="CG16" s="18">
         <v>1.5</v>
       </c>
       <c r="CH16" s="32">
         <v>1.8</v>
       </c>
-      <c r="CI16" s="43">
+      <c r="CI16" s="37">
         <v>2</v>
       </c>
+      <c r="CJ16" s="39">
+        <v>2.8</v>
+      </c>
+      <c r="CK16" s="19">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="24" t="s">
@@ -4918,55 +5013,61 @@
       </c>
       <c r="CA17" s="27">
         <v>3.6</v>
       </c>
       <c r="CB17" s="29">
         <v>2.5</v>
       </c>
       <c r="CC17" s="29">
         <v>2</v>
       </c>
       <c r="CD17" s="18">
         <v>2.2071999999999998</v>
       </c>
       <c r="CE17" s="18">
         <v>1</v>
       </c>
       <c r="CF17" s="18">
         <v>1.2</v>
       </c>
       <c r="CG17" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH17" s="32">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI17" s="42">
+      <c r="CI17" s="36">
         <v>1.4</v>
       </c>
+      <c r="CJ17" s="39">
+        <v>1.8</v>
+      </c>
+      <c r="CK17" s="19">
+        <v>2.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="15">
         <v>0.71</v>
       </c>
       <c r="C18" s="15">
         <v>0.86</v>
       </c>
       <c r="D18" s="15">
         <v>1.18</v>
       </c>
       <c r="E18" s="15">
         <v>1.32</v>
       </c>
       <c r="F18" s="15">
         <v>1.86</v>
       </c>
       <c r="G18" s="15">
         <v>1.91</v>
       </c>
       <c r="H18" s="15">
         <v>1.81</v>
       </c>
       <c r="I18" s="15">
@@ -5181,55 +5282,61 @@
       </c>
       <c r="CA18" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="CB18" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="CC18" s="29">
         <v>0.8</v>
       </c>
       <c r="CD18" s="18">
         <v>0.78100000000000003</v>
       </c>
       <c r="CE18" s="18">
         <v>0.3</v>
       </c>
       <c r="CF18" s="18">
         <v>0.3</v>
       </c>
       <c r="CG18" s="18">
         <v>0.4</v>
       </c>
       <c r="CH18" s="32">
         <v>0.4</v>
       </c>
-      <c r="CI18" s="42">
+      <c r="CI18" s="36">
         <v>0.5</v>
       </c>
+      <c r="CJ18" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="CK18" s="19">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>3.73</v>
       </c>
       <c r="C19" s="15">
         <v>4.05</v>
       </c>
       <c r="D19" s="15">
         <v>4.58</v>
       </c>
       <c r="E19" s="15">
         <v>6.52</v>
       </c>
       <c r="F19" s="15">
         <v>6.95</v>
       </c>
       <c r="G19" s="15">
         <v>7.64</v>
       </c>
       <c r="H19" s="15">
         <v>7.53</v>
       </c>
       <c r="I19" s="15">
@@ -5444,55 +5551,61 @@
       </c>
       <c r="CA19" s="27">
         <v>5.3</v>
       </c>
       <c r="CB19" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="CC19" s="29">
         <v>4.5</v>
       </c>
       <c r="CD19" s="18">
         <v>4.3486000000000002</v>
       </c>
       <c r="CE19" s="18">
         <v>2.5</v>
       </c>
       <c r="CF19" s="18">
         <v>2.5</v>
       </c>
       <c r="CG19" s="18">
         <v>3.1</v>
       </c>
       <c r="CH19" s="32">
         <v>3.2</v>
       </c>
-      <c r="CI19" s="42">
+      <c r="CI19" s="36">
         <v>2.9</v>
       </c>
+      <c r="CJ19" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="CK19" s="19">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>3.53</v>
       </c>
       <c r="C20" s="15">
         <v>3.87</v>
       </c>
       <c r="D20" s="15">
         <v>4.74</v>
       </c>
       <c r="E20" s="15">
         <v>5.44</v>
       </c>
       <c r="F20" s="15">
         <v>6.77</v>
       </c>
       <c r="G20" s="15">
         <v>7.61</v>
       </c>
       <c r="H20" s="15">
         <v>4.22</v>
       </c>
       <c r="I20" s="15">
@@ -5707,55 +5820,61 @@
       </c>
       <c r="CA20" s="27">
         <v>5.4</v>
       </c>
       <c r="CB20" s="29">
         <v>1.4</v>
       </c>
       <c r="CC20" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="CD20" s="18">
         <v>1.7817000000000001</v>
       </c>
       <c r="CE20" s="18">
         <v>0.9</v>
       </c>
       <c r="CF20" s="18">
         <v>0.7</v>
       </c>
       <c r="CG20" s="18">
         <v>0.6</v>
       </c>
       <c r="CH20" s="32">
         <v>2.4</v>
       </c>
-      <c r="CI20" s="42">
+      <c r="CI20" s="36">
         <v>2.7</v>
       </c>
+      <c r="CJ20" s="39">
+        <v>3.3</v>
+      </c>
+      <c r="CK20" s="19">
+        <v>3.9</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="15">
         <v>0.77</v>
       </c>
       <c r="C21" s="15">
         <v>1.04</v>
       </c>
       <c r="D21" s="15">
         <v>1.31</v>
       </c>
       <c r="E21" s="15">
         <v>1.75</v>
       </c>
       <c r="F21" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="15">
         <v>2.44</v>
       </c>
       <c r="H21" s="15">
         <v>2.1</v>
       </c>
       <c r="I21" s="15">
@@ -5970,57 +6089,63 @@
       </c>
       <c r="CA21" s="27">
         <v>1.9</v>
       </c>
       <c r="CB21" s="29">
         <v>1.4</v>
       </c>
       <c r="CC21" s="29">
         <v>1.3</v>
       </c>
       <c r="CD21" s="18">
         <v>0.90910000000000002</v>
       </c>
       <c r="CE21" s="18">
         <v>0.7</v>
       </c>
       <c r="CF21" s="18">
         <v>0.8</v>
       </c>
       <c r="CG21" s="18">
         <v>0.8</v>
       </c>
       <c r="CH21" s="32">
         <v>0.6</v>
       </c>
-      <c r="CI21" s="43">
+      <c r="CI21" s="37">
         <v>1</v>
+      </c>
+      <c r="CJ21" s="39">
+        <v>1.2</v>
+      </c>
+      <c r="CK21" s="19">
+        <v>1.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CI2"/>
+    <mergeCell ref="CH2:CK2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>