--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-75" yWindow="30" windowWidth="14130" windowHeight="12840"/>
+    <workbookView xWindow="-75" yWindow="30" windowWidth="18525" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="41">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -444,79 +444,79 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 65" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -788,254 +788,255 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK21"/>
+  <dimension ref="A1:CL21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL8" sqref="CL8"/>
+      <selection pane="topRight" activeCell="CI8" sqref="CI8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="25" width="10.42578125" style="25" customWidth="1"/>
     <col min="26" max="71" width="10.42578125" style="1" customWidth="1"/>
     <col min="72" max="85" width="9.140625" style="1"/>
     <col min="86" max="87" width="10.28515625" style="1" customWidth="1"/>
     <col min="88" max="88" width="10.85546875" style="1" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:90" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...70 lines deleted...]
-      <c r="BU1" s="45"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
+      <c r="BE1" s="49"/>
+      <c r="BF1" s="49"/>
+      <c r="BG1" s="49"/>
+      <c r="BH1" s="49"/>
+      <c r="BI1" s="49"/>
+      <c r="BJ1" s="49"/>
+      <c r="BK1" s="49"/>
+      <c r="BL1" s="49"/>
+      <c r="BM1" s="49"/>
+      <c r="BN1" s="49"/>
+      <c r="BO1" s="49"/>
+      <c r="BP1" s="49"/>
+      <c r="BQ1" s="49"/>
+      <c r="BR1" s="49"/>
+      <c r="BS1" s="49"/>
+      <c r="BT1" s="49"/>
+      <c r="BU1" s="49"/>
     </row>
-    <row r="2" spans="1:89" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="42" t="s">
+    <row r="2" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="43"/>
-[...10 lines deleted...]
-      <c r="N2" s="42" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="43"/>
-[...10 lines deleted...]
-      <c r="Z2" s="42" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="43"/>
-[...10 lines deleted...]
-      <c r="AL2" s="42" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="43"/>
-[...10 lines deleted...]
-      <c r="AX2" s="42" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="43"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="42" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="43"/>
-[...10 lines deleted...]
-      <c r="BV2" s="42" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="43"/>
-[...10 lines deleted...]
-      <c r="CH2" s="46" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="47"/>
-[...1 lines deleted...]
-      <c r="CK2" s="48"/>
+      <c r="CI2" s="42"/>
+      <c r="CJ2" s="42"/>
+      <c r="CK2" s="42"/>
+      <c r="CL2" s="43"/>
     </row>
-    <row r="3" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A3" s="41"/>
+    <row r="3" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A3" s="45"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1256,52 +1257,55 @@
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="34" t="s">
         <v>40</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="2" t="s">
         <v>4</v>
       </c>
+      <c r="CL3" s="3" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="4" spans="1:89" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:90" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>40.369999999999997</v>
       </c>
       <c r="C4" s="5">
         <v>44.34</v>
       </c>
       <c r="D4" s="5">
         <v>57.81</v>
       </c>
       <c r="E4" s="5">
         <v>68.75</v>
       </c>
       <c r="F4" s="5">
         <v>82.97</v>
       </c>
       <c r="G4" s="6">
         <v>85.3</v>
       </c>
       <c r="H4" s="6">
         <v>72.540000000000006</v>
       </c>
       <c r="I4" s="6">
@@ -1522,55 +1526,58 @@
       </c>
       <c r="CC4" s="30">
         <v>41.4</v>
       </c>
       <c r="CD4" s="8">
         <v>37.178100000000001</v>
       </c>
       <c r="CE4" s="8">
         <v>21.9</v>
       </c>
       <c r="CF4" s="8">
         <v>21.4</v>
       </c>
       <c r="CG4" s="8">
         <v>25.2</v>
       </c>
       <c r="CH4" s="33">
         <v>33.1</v>
       </c>
       <c r="CI4" s="35">
         <v>34.700000000000003</v>
       </c>
       <c r="CJ4" s="38">
         <v>43.4</v>
       </c>
-      <c r="CK4" s="49">
+      <c r="CK4" s="40">
         <v>49.4</v>
       </c>
+      <c r="CL4" s="35">
+        <v>55.9</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:90" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>0.5</v>
       </c>
       <c r="C5" s="15">
         <v>0.57999999999999996</v>
       </c>
       <c r="D5" s="15">
         <v>0.66</v>
       </c>
       <c r="E5" s="15">
         <v>1.07</v>
       </c>
       <c r="F5" s="15">
         <v>1.3</v>
       </c>
       <c r="G5" s="15">
         <v>1.54</v>
       </c>
       <c r="H5" s="15">
         <v>1.22</v>
       </c>
       <c r="I5" s="15">
@@ -1794,52 +1801,55 @@
       </c>
       <c r="CD5" s="18">
         <v>0.40849999999999997</v>
       </c>
       <c r="CE5" s="18">
         <v>0.3</v>
       </c>
       <c r="CF5" s="18">
         <v>0.3</v>
       </c>
       <c r="CG5" s="18">
         <v>0.3</v>
       </c>
       <c r="CH5" s="32">
         <v>0.1</v>
       </c>
       <c r="CI5" s="36">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="39">
         <v>0.1</v>
       </c>
       <c r="CK5" s="19">
         <v>0.2</v>
       </c>
+      <c r="CL5" s="36">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>1.05</v>
       </c>
       <c r="C6" s="15">
         <v>1.18</v>
       </c>
       <c r="D6" s="15">
         <v>1.49</v>
       </c>
       <c r="E6" s="15">
         <v>2.06</v>
       </c>
       <c r="F6" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="G6" s="15">
         <v>2.2799999999999998</v>
       </c>
       <c r="H6" s="15">
         <v>1.8</v>
       </c>
       <c r="I6" s="15">
@@ -2063,52 +2073,55 @@
       </c>
       <c r="CD6" s="18">
         <v>0.36910000000000004</v>
       </c>
       <c r="CE6" s="18">
         <v>0.3</v>
       </c>
       <c r="CF6" s="18">
         <v>0.2</v>
       </c>
       <c r="CG6" s="18">
         <v>0.3</v>
       </c>
       <c r="CH6" s="32">
         <v>0.3</v>
       </c>
       <c r="CI6" s="36">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="39">
         <v>0.5</v>
       </c>
       <c r="CK6" s="19">
         <v>0.7</v>
       </c>
+      <c r="CL6" s="36">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>2.98</v>
       </c>
       <c r="C7" s="15">
         <v>3.45</v>
       </c>
       <c r="D7" s="15">
         <v>4.03</v>
       </c>
       <c r="E7" s="15">
         <v>6.27</v>
       </c>
       <c r="F7" s="15">
         <v>7.52</v>
       </c>
       <c r="G7" s="15">
         <v>8.94</v>
       </c>
       <c r="H7" s="15">
         <v>7.1</v>
       </c>
       <c r="I7" s="15">
@@ -2332,52 +2345,55 @@
       </c>
       <c r="CD7" s="18">
         <v>1.1729000000000001</v>
       </c>
       <c r="CE7" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="18">
         <v>1</v>
       </c>
       <c r="CG7" s="18">
         <v>0.8</v>
       </c>
       <c r="CH7" s="32">
         <v>0.8</v>
       </c>
       <c r="CI7" s="36">
         <v>0.9</v>
       </c>
       <c r="CJ7" s="39">
         <v>0.9</v>
       </c>
       <c r="CK7" s="19">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CL7" s="36">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="15">
         <v>1.38</v>
       </c>
       <c r="C8" s="15">
         <v>1.44</v>
       </c>
       <c r="D8" s="15">
         <v>2.1800000000000002</v>
       </c>
       <c r="E8" s="15">
         <v>2.96</v>
       </c>
       <c r="F8" s="15">
         <v>3.8</v>
       </c>
       <c r="G8" s="15">
         <v>3.72</v>
       </c>
       <c r="H8" s="15">
         <v>2.95</v>
       </c>
       <c r="I8" s="15">
@@ -2601,52 +2617,55 @@
       </c>
       <c r="CD8" s="18">
         <v>1.3919999999999999</v>
       </c>
       <c r="CE8" s="18">
         <v>1</v>
       </c>
       <c r="CF8" s="18">
         <v>1</v>
       </c>
       <c r="CG8" s="18">
         <v>1</v>
       </c>
       <c r="CH8" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI8" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ8" s="39">
         <v>1.8</v>
       </c>
       <c r="CK8" s="19">
         <v>2.4</v>
       </c>
+      <c r="CL8" s="36">
+        <v>3.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="15">
         <v>2.74</v>
       </c>
       <c r="C9" s="15">
         <v>2.8</v>
       </c>
       <c r="D9" s="15">
         <v>4.07</v>
       </c>
       <c r="E9" s="15">
         <v>4.88</v>
       </c>
       <c r="F9" s="15">
         <v>6.24</v>
       </c>
       <c r="G9" s="15">
         <v>5.9</v>
       </c>
       <c r="H9" s="15">
         <v>5.55</v>
       </c>
       <c r="I9" s="15">
@@ -2870,52 +2889,55 @@
       </c>
       <c r="CD9" s="18">
         <v>2.1216999999999997</v>
       </c>
       <c r="CE9" s="18">
         <v>0.9</v>
       </c>
       <c r="CF9" s="18">
         <v>0.9</v>
       </c>
       <c r="CG9" s="18">
         <v>0.9</v>
       </c>
       <c r="CH9" s="32">
         <v>1.8</v>
       </c>
       <c r="CI9" s="36">
         <v>1.9</v>
       </c>
       <c r="CJ9" s="39">
         <v>2.7</v>
       </c>
       <c r="CK9" s="19">
         <v>3.3</v>
       </c>
+      <c r="CL9" s="36">
+        <v>4.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="15">
         <v>2.88</v>
       </c>
       <c r="C10" s="15">
         <v>3.17</v>
       </c>
       <c r="D10" s="15">
         <v>4.51</v>
       </c>
       <c r="E10" s="15">
         <v>4.67</v>
       </c>
       <c r="F10" s="15">
         <v>5.34</v>
       </c>
       <c r="G10" s="15">
         <v>5.34</v>
       </c>
       <c r="H10" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="15">
@@ -3139,52 +3161,55 @@
       </c>
       <c r="CD10" s="18">
         <v>2.2229999999999999</v>
       </c>
       <c r="CE10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF10" s="18">
         <v>1</v>
       </c>
       <c r="CG10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH10" s="32">
         <v>1.9</v>
       </c>
       <c r="CI10" s="36">
         <v>2.1</v>
       </c>
       <c r="CJ10" s="39">
         <v>3</v>
       </c>
       <c r="CK10" s="19">
         <v>3.2</v>
       </c>
+      <c r="CL10" s="36">
+        <v>3.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="15">
         <v>2.83</v>
       </c>
       <c r="C11" s="15">
         <v>3.53</v>
       </c>
       <c r="D11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="E11" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>6.71</v>
       </c>
       <c r="G11" s="15">
         <v>6.04</v>
       </c>
       <c r="H11" s="15">
         <v>5.77</v>
       </c>
       <c r="I11" s="15">
@@ -3408,52 +3433,55 @@
       </c>
       <c r="CD11" s="18">
         <v>2.0550999999999999</v>
       </c>
       <c r="CE11" s="18">
         <v>1</v>
       </c>
       <c r="CF11" s="18">
         <v>1</v>
       </c>
       <c r="CG11" s="18">
         <v>1.5</v>
       </c>
       <c r="CH11" s="32">
         <v>1.4</v>
       </c>
       <c r="CI11" s="36">
         <v>1.8</v>
       </c>
       <c r="CJ11" s="39">
         <v>2.2000000000000002</v>
       </c>
       <c r="CK11" s="19">
         <v>2.5</v>
       </c>
+      <c r="CL11" s="36">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15">
         <v>1.86</v>
       </c>
       <c r="C12" s="15">
         <v>1.91</v>
       </c>
       <c r="D12" s="15">
         <v>2.77</v>
       </c>
       <c r="E12" s="15">
         <v>3.81</v>
       </c>
       <c r="F12" s="15">
         <v>4.59</v>
       </c>
       <c r="G12" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="H12" s="15">
         <v>4.2</v>
       </c>
       <c r="I12" s="15">
@@ -3677,52 +3705,55 @@
       </c>
       <c r="CD12" s="18">
         <v>1.5387</v>
       </c>
       <c r="CE12" s="18">
         <v>0.5</v>
       </c>
       <c r="CF12" s="18">
         <v>0.5</v>
       </c>
       <c r="CG12" s="18">
         <v>0.5</v>
       </c>
       <c r="CH12" s="32">
         <v>1</v>
       </c>
       <c r="CI12" s="37">
         <v>1</v>
       </c>
       <c r="CJ12" s="39">
         <v>1.6</v>
       </c>
       <c r="CK12" s="19">
         <v>2.2000000000000002</v>
       </c>
+      <c r="CL12" s="36">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="C13" s="15">
         <v>2.66</v>
       </c>
       <c r="D13" s="15">
         <v>3.88</v>
       </c>
       <c r="E13" s="15">
         <v>4.37</v>
       </c>
       <c r="F13" s="15">
         <v>5.69</v>
       </c>
       <c r="G13" s="15">
         <v>5.76</v>
       </c>
       <c r="H13" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="I13" s="15">
@@ -3946,52 +3977,55 @@
       </c>
       <c r="CD13" s="18">
         <v>1.9333</v>
       </c>
       <c r="CE13" s="18">
         <v>1.4</v>
       </c>
       <c r="CF13" s="18">
         <v>1.4</v>
       </c>
       <c r="CG13" s="18">
         <v>1.4</v>
       </c>
       <c r="CH13" s="32">
         <v>1.5</v>
       </c>
       <c r="CI13" s="36">
         <v>1.5</v>
       </c>
       <c r="CJ13" s="39">
         <v>2.1</v>
       </c>
       <c r="CK13" s="19">
         <v>2.4</v>
       </c>
+      <c r="CL13" s="37">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="15">
         <v>1.29</v>
       </c>
       <c r="C14" s="15">
         <v>1.64</v>
       </c>
       <c r="D14" s="15">
         <v>2.11</v>
       </c>
       <c r="E14" s="15">
         <v>2.39</v>
       </c>
       <c r="F14" s="15">
         <v>2.95</v>
       </c>
       <c r="G14" s="15">
         <v>3.06</v>
       </c>
       <c r="H14" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="I14" s="15">
@@ -4215,52 +4249,55 @@
       </c>
       <c r="CD14" s="18">
         <v>0.96389999999999998</v>
       </c>
       <c r="CE14" s="18">
         <v>0.6</v>
       </c>
       <c r="CF14" s="18">
         <v>0.5</v>
       </c>
       <c r="CG14" s="18">
         <v>0.5</v>
       </c>
       <c r="CH14" s="32">
         <v>0.9</v>
       </c>
       <c r="CI14" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ14" s="39">
         <v>1.5</v>
       </c>
       <c r="CK14" s="19">
         <v>1.7</v>
       </c>
+      <c r="CL14" s="36">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="15">
         <v>8.52</v>
       </c>
       <c r="C15" s="15">
         <v>8.7100000000000009</v>
       </c>
       <c r="D15" s="15">
         <v>11.14</v>
       </c>
       <c r="E15" s="15">
         <v>11.34</v>
       </c>
       <c r="F15" s="15">
         <v>12.36</v>
       </c>
       <c r="G15" s="15">
         <v>12.79</v>
       </c>
       <c r="H15" s="15">
         <v>11.73</v>
       </c>
       <c r="I15" s="15">
@@ -4484,52 +4521,55 @@
       </c>
       <c r="CD15" s="18">
         <v>11.035399999999999</v>
       </c>
       <c r="CE15" s="18">
         <v>7.2</v>
       </c>
       <c r="CF15" s="18">
         <v>6.9</v>
       </c>
       <c r="CG15" s="18">
         <v>9.4</v>
       </c>
       <c r="CH15" s="32">
         <v>12.8</v>
       </c>
       <c r="CI15" s="36">
         <v>12.4</v>
       </c>
       <c r="CJ15" s="39">
         <v>13.9</v>
       </c>
       <c r="CK15" s="19">
         <v>13.5</v>
       </c>
+      <c r="CL15" s="37">
+        <v>12</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="15">
         <v>3.12</v>
       </c>
       <c r="C16" s="15">
         <v>3.45</v>
       </c>
       <c r="D16" s="15">
         <v>4.8499999999999996</v>
       </c>
       <c r="E16" s="15">
         <v>5.14</v>
       </c>
       <c r="F16" s="15">
         <v>6.06</v>
       </c>
       <c r="G16" s="15">
         <v>6.01</v>
       </c>
       <c r="H16" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="I16" s="15">
@@ -4753,52 +4793,55 @@
       </c>
       <c r="CD16" s="18">
         <v>1.9369000000000001</v>
       </c>
       <c r="CE16" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF16" s="18">
         <v>1.2</v>
       </c>
       <c r="CG16" s="18">
         <v>1.5</v>
       </c>
       <c r="CH16" s="32">
         <v>1.8</v>
       </c>
       <c r="CI16" s="37">
         <v>2</v>
       </c>
       <c r="CJ16" s="39">
         <v>2.8</v>
       </c>
       <c r="CK16" s="19">
         <v>2.9</v>
       </c>
+      <c r="CL16" s="36">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="24" t="s">
@@ -5022,52 +5065,55 @@
       </c>
       <c r="CD17" s="18">
         <v>2.2071999999999998</v>
       </c>
       <c r="CE17" s="18">
         <v>1</v>
       </c>
       <c r="CF17" s="18">
         <v>1.2</v>
       </c>
       <c r="CG17" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH17" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI17" s="36">
         <v>1.4</v>
       </c>
       <c r="CJ17" s="39">
         <v>1.8</v>
       </c>
       <c r="CK17" s="19">
         <v>2.6</v>
       </c>
+      <c r="CL17" s="36">
+        <v>2.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="15">
         <v>0.71</v>
       </c>
       <c r="C18" s="15">
         <v>0.86</v>
       </c>
       <c r="D18" s="15">
         <v>1.18</v>
       </c>
       <c r="E18" s="15">
         <v>1.32</v>
       </c>
       <c r="F18" s="15">
         <v>1.86</v>
       </c>
       <c r="G18" s="15">
         <v>1.91</v>
       </c>
       <c r="H18" s="15">
         <v>1.81</v>
       </c>
       <c r="I18" s="15">
@@ -5291,52 +5337,55 @@
       </c>
       <c r="CD18" s="18">
         <v>0.78100000000000003</v>
       </c>
       <c r="CE18" s="18">
         <v>0.3</v>
       </c>
       <c r="CF18" s="18">
         <v>0.3</v>
       </c>
       <c r="CG18" s="18">
         <v>0.4</v>
       </c>
       <c r="CH18" s="32">
         <v>0.4</v>
       </c>
       <c r="CI18" s="36">
         <v>0.5</v>
       </c>
       <c r="CJ18" s="39">
         <v>0.7</v>
       </c>
       <c r="CK18" s="19">
         <v>0.8</v>
       </c>
+      <c r="CL18" s="36">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>3.73</v>
       </c>
       <c r="C19" s="15">
         <v>4.05</v>
       </c>
       <c r="D19" s="15">
         <v>4.58</v>
       </c>
       <c r="E19" s="15">
         <v>6.52</v>
       </c>
       <c r="F19" s="15">
         <v>6.95</v>
       </c>
       <c r="G19" s="15">
         <v>7.64</v>
       </c>
       <c r="H19" s="15">
         <v>7.53</v>
       </c>
       <c r="I19" s="15">
@@ -5560,52 +5609,55 @@
       </c>
       <c r="CD19" s="18">
         <v>4.3486000000000002</v>
       </c>
       <c r="CE19" s="18">
         <v>2.5</v>
       </c>
       <c r="CF19" s="18">
         <v>2.5</v>
       </c>
       <c r="CG19" s="18">
         <v>3.1</v>
       </c>
       <c r="CH19" s="32">
         <v>3.2</v>
       </c>
       <c r="CI19" s="36">
         <v>2.9</v>
       </c>
       <c r="CJ19" s="39">
         <v>3.3</v>
       </c>
       <c r="CK19" s="19">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CL19" s="36">
+        <v>4.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>3.53</v>
       </c>
       <c r="C20" s="15">
         <v>3.87</v>
       </c>
       <c r="D20" s="15">
         <v>4.74</v>
       </c>
       <c r="E20" s="15">
         <v>5.44</v>
       </c>
       <c r="F20" s="15">
         <v>6.77</v>
       </c>
       <c r="G20" s="15">
         <v>7.61</v>
       </c>
       <c r="H20" s="15">
         <v>4.22</v>
       </c>
       <c r="I20" s="15">
@@ -5829,52 +5881,55 @@
       </c>
       <c r="CD20" s="18">
         <v>1.7817000000000001</v>
       </c>
       <c r="CE20" s="18">
         <v>0.9</v>
       </c>
       <c r="CF20" s="18">
         <v>0.7</v>
       </c>
       <c r="CG20" s="18">
         <v>0.6</v>
       </c>
       <c r="CH20" s="32">
         <v>2.4</v>
       </c>
       <c r="CI20" s="36">
         <v>2.7</v>
       </c>
       <c r="CJ20" s="39">
         <v>3.3</v>
       </c>
       <c r="CK20" s="19">
         <v>3.9</v>
       </c>
+      <c r="CL20" s="36">
+        <v>4.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="15">
         <v>0.77</v>
       </c>
       <c r="C21" s="15">
         <v>1.04</v>
       </c>
       <c r="D21" s="15">
         <v>1.31</v>
       </c>
       <c r="E21" s="15">
         <v>1.75</v>
       </c>
       <c r="F21" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="15">
         <v>2.44</v>
       </c>
       <c r="H21" s="15">
         <v>2.1</v>
       </c>
       <c r="I21" s="15">
@@ -6097,64 +6152,67 @@
         <v>1.3</v>
       </c>
       <c r="CD21" s="18">
         <v>0.90910000000000002</v>
       </c>
       <c r="CE21" s="18">
         <v>0.7</v>
       </c>
       <c r="CF21" s="18">
         <v>0.8</v>
       </c>
       <c r="CG21" s="18">
         <v>0.8</v>
       </c>
       <c r="CH21" s="32">
         <v>0.6</v>
       </c>
       <c r="CI21" s="37">
         <v>1</v>
       </c>
       <c r="CJ21" s="39">
         <v>1.2</v>
       </c>
       <c r="CK21" s="19">
         <v>1.6</v>
+      </c>
+      <c r="CL21" s="36">
+        <v>2.2000000000000002</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CK2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>