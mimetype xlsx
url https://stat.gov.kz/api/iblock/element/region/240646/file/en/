--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-75" yWindow="30" windowWidth="18525" windowHeight="12840"/>
+    <workbookView xWindow="-75" yWindow="30" windowWidth="19635" windowHeight="12840"/>
   </bookViews>
   <sheets>
     <sheet name="moloko" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">moloko!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="41">
   <si>
     <t>Milk cow, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -147,51 +147,51 @@
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -212,50 +212,65 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -357,51 +372,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -447,76 +462,82 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 65" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -788,255 +809,256 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL21"/>
+  <dimension ref="A1:CM21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI8" sqref="CI8"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="25" width="10.42578125" style="25" customWidth="1"/>
     <col min="26" max="71" width="10.42578125" style="1" customWidth="1"/>
     <col min="72" max="85" width="9.140625" style="1"/>
     <col min="86" max="87" width="10.28515625" style="1" customWidth="1"/>
     <col min="88" max="88" width="10.85546875" style="1" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:91" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...70 lines deleted...]
-      <c r="BU1" s="49"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+      <c r="AP1" s="46"/>
+      <c r="AQ1" s="46"/>
+      <c r="AR1" s="46"/>
+      <c r="AS1" s="46"/>
+      <c r="AT1" s="46"/>
+      <c r="AU1" s="46"/>
+      <c r="AV1" s="46"/>
+      <c r="AW1" s="46"/>
+      <c r="AX1" s="46"/>
+      <c r="AY1" s="46"/>
+      <c r="AZ1" s="46"/>
+      <c r="BA1" s="46"/>
+      <c r="BB1" s="46"/>
+      <c r="BC1" s="46"/>
+      <c r="BD1" s="46"/>
+      <c r="BE1" s="46"/>
+      <c r="BF1" s="46"/>
+      <c r="BG1" s="46"/>
+      <c r="BH1" s="46"/>
+      <c r="BI1" s="46"/>
+      <c r="BJ1" s="46"/>
+      <c r="BK1" s="46"/>
+      <c r="BL1" s="46"/>
+      <c r="BM1" s="46"/>
+      <c r="BN1" s="46"/>
+      <c r="BO1" s="46"/>
+      <c r="BP1" s="46"/>
+      <c r="BQ1" s="46"/>
+      <c r="BR1" s="46"/>
+      <c r="BS1" s="46"/>
+      <c r="BT1" s="46"/>
+      <c r="BU1" s="46"/>
     </row>
-    <row r="2" spans="1:90" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="46" t="s">
+    <row r="2" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A2" s="41"/>
+      <c r="B2" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="47"/>
-[...10 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="47"/>
-[...10 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+      <c r="S2" s="44"/>
+      <c r="T2" s="44"/>
+      <c r="U2" s="44"/>
+      <c r="V2" s="44"/>
+      <c r="W2" s="44"/>
+      <c r="X2" s="44"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="47"/>
-[...10 lines deleted...]
-      <c r="AL2" s="46" t="s">
+      <c r="AA2" s="44"/>
+      <c r="AB2" s="44"/>
+      <c r="AC2" s="44"/>
+      <c r="AD2" s="44"/>
+      <c r="AE2" s="44"/>
+      <c r="AF2" s="44"/>
+      <c r="AG2" s="44"/>
+      <c r="AH2" s="44"/>
+      <c r="AI2" s="44"/>
+      <c r="AJ2" s="44"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="47"/>
-[...10 lines deleted...]
-      <c r="AX2" s="46" t="s">
+      <c r="AM2" s="44"/>
+      <c r="AN2" s="44"/>
+      <c r="AO2" s="44"/>
+      <c r="AP2" s="44"/>
+      <c r="AQ2" s="44"/>
+      <c r="AR2" s="44"/>
+      <c r="AS2" s="44"/>
+      <c r="AT2" s="44"/>
+      <c r="AU2" s="44"/>
+      <c r="AV2" s="44"/>
+      <c r="AW2" s="45"/>
+      <c r="AX2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="46" t="s">
+      <c r="AY2" s="44"/>
+      <c r="AZ2" s="44"/>
+      <c r="BA2" s="44"/>
+      <c r="BB2" s="44"/>
+      <c r="BC2" s="44"/>
+      <c r="BD2" s="44"/>
+      <c r="BE2" s="44"/>
+      <c r="BF2" s="44"/>
+      <c r="BG2" s="44"/>
+      <c r="BH2" s="44"/>
+      <c r="BI2" s="45"/>
+      <c r="BJ2" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="47"/>
-[...10 lines deleted...]
-      <c r="BV2" s="46" t="s">
+      <c r="BK2" s="44"/>
+      <c r="BL2" s="44"/>
+      <c r="BM2" s="44"/>
+      <c r="BN2" s="44"/>
+      <c r="BO2" s="44"/>
+      <c r="BP2" s="44"/>
+      <c r="BQ2" s="44"/>
+      <c r="BR2" s="44"/>
+      <c r="BS2" s="44"/>
+      <c r="BT2" s="44"/>
+      <c r="BU2" s="45"/>
+      <c r="BV2" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="47"/>
-[...10 lines deleted...]
-      <c r="CH2" s="41" t="s">
+      <c r="BW2" s="44"/>
+      <c r="BX2" s="44"/>
+      <c r="BY2" s="44"/>
+      <c r="BZ2" s="44"/>
+      <c r="CA2" s="44"/>
+      <c r="CB2" s="44"/>
+      <c r="CC2" s="44"/>
+      <c r="CD2" s="44"/>
+      <c r="CE2" s="44"/>
+      <c r="CF2" s="44"/>
+      <c r="CG2" s="45"/>
+      <c r="CH2" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="42"/>
-[...2 lines deleted...]
-      <c r="CL2" s="43"/>
+      <c r="CI2" s="48"/>
+      <c r="CJ2" s="48"/>
+      <c r="CK2" s="48"/>
+      <c r="CL2" s="48"/>
+      <c r="CM2" s="49"/>
     </row>
-    <row r="3" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A3" s="45"/>
+    <row r="3" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A3" s="42"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1260,52 +1282,55 @@
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="34" t="s">
         <v>40</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>5</v>
       </c>
+      <c r="CM3" s="3" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="4" spans="1:90" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:91" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>40.369999999999997</v>
       </c>
       <c r="C4" s="5">
         <v>44.34</v>
       </c>
       <c r="D4" s="5">
         <v>57.81</v>
       </c>
       <c r="E4" s="5">
         <v>68.75</v>
       </c>
       <c r="F4" s="5">
         <v>82.97</v>
       </c>
       <c r="G4" s="6">
         <v>85.3</v>
       </c>
       <c r="H4" s="6">
         <v>72.540000000000006</v>
       </c>
       <c r="I4" s="6">
@@ -1532,52 +1557,55 @@
       </c>
       <c r="CE4" s="8">
         <v>21.9</v>
       </c>
       <c r="CF4" s="8">
         <v>21.4</v>
       </c>
       <c r="CG4" s="8">
         <v>25.2</v>
       </c>
       <c r="CH4" s="33">
         <v>33.1</v>
       </c>
       <c r="CI4" s="35">
         <v>34.700000000000003</v>
       </c>
       <c r="CJ4" s="38">
         <v>43.4</v>
       </c>
       <c r="CK4" s="40">
         <v>49.4</v>
       </c>
       <c r="CL4" s="35">
         <v>55.9</v>
       </c>
+      <c r="CM4" s="50">
+        <v>55.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:91" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>0.5</v>
       </c>
       <c r="C5" s="15">
         <v>0.57999999999999996</v>
       </c>
       <c r="D5" s="15">
         <v>0.66</v>
       </c>
       <c r="E5" s="15">
         <v>1.07</v>
       </c>
       <c r="F5" s="15">
         <v>1.3</v>
       </c>
       <c r="G5" s="15">
         <v>1.54</v>
       </c>
       <c r="H5" s="15">
         <v>1.22</v>
       </c>
       <c r="I5" s="15">
@@ -1804,52 +1832,55 @@
       </c>
       <c r="CE5" s="18">
         <v>0.3</v>
       </c>
       <c r="CF5" s="18">
         <v>0.3</v>
       </c>
       <c r="CG5" s="18">
         <v>0.3</v>
       </c>
       <c r="CH5" s="32">
         <v>0.1</v>
       </c>
       <c r="CI5" s="36">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="39">
         <v>0.1</v>
       </c>
       <c r="CK5" s="19">
         <v>0.2</v>
       </c>
       <c r="CL5" s="36">
         <v>0.3</v>
       </c>
+      <c r="CM5" s="51">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91" ht="15">
       <c r="A6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>1.05</v>
       </c>
       <c r="C6" s="15">
         <v>1.18</v>
       </c>
       <c r="D6" s="15">
         <v>1.49</v>
       </c>
       <c r="E6" s="15">
         <v>2.06</v>
       </c>
       <c r="F6" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="G6" s="15">
         <v>2.2799999999999998</v>
       </c>
       <c r="H6" s="15">
         <v>1.8</v>
       </c>
       <c r="I6" s="15">
@@ -2076,52 +2107,55 @@
       </c>
       <c r="CE6" s="18">
         <v>0.3</v>
       </c>
       <c r="CF6" s="18">
         <v>0.2</v>
       </c>
       <c r="CG6" s="18">
         <v>0.3</v>
       </c>
       <c r="CH6" s="32">
         <v>0.3</v>
       </c>
       <c r="CI6" s="36">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="39">
         <v>0.5</v>
       </c>
       <c r="CK6" s="19">
         <v>0.7</v>
       </c>
       <c r="CL6" s="36">
         <v>0.9</v>
       </c>
+      <c r="CM6" s="51">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91" ht="15">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>2.98</v>
       </c>
       <c r="C7" s="15">
         <v>3.45</v>
       </c>
       <c r="D7" s="15">
         <v>4.03</v>
       </c>
       <c r="E7" s="15">
         <v>6.27</v>
       </c>
       <c r="F7" s="15">
         <v>7.52</v>
       </c>
       <c r="G7" s="15">
         <v>8.94</v>
       </c>
       <c r="H7" s="15">
         <v>7.1</v>
       </c>
       <c r="I7" s="15">
@@ -2348,52 +2382,55 @@
       </c>
       <c r="CE7" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF7" s="18">
         <v>1</v>
       </c>
       <c r="CG7" s="18">
         <v>0.8</v>
       </c>
       <c r="CH7" s="32">
         <v>0.8</v>
       </c>
       <c r="CI7" s="36">
         <v>0.9</v>
       </c>
       <c r="CJ7" s="39">
         <v>0.9</v>
       </c>
       <c r="CK7" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="CL7" s="36">
         <v>1.2</v>
       </c>
+      <c r="CM7" s="51">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91" ht="15">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="15">
         <v>1.38</v>
       </c>
       <c r="C8" s="15">
         <v>1.44</v>
       </c>
       <c r="D8" s="15">
         <v>2.1800000000000002</v>
       </c>
       <c r="E8" s="15">
         <v>2.96</v>
       </c>
       <c r="F8" s="15">
         <v>3.8</v>
       </c>
       <c r="G8" s="15">
         <v>3.72</v>
       </c>
       <c r="H8" s="15">
         <v>2.95</v>
       </c>
       <c r="I8" s="15">
@@ -2620,52 +2657,55 @@
       </c>
       <c r="CE8" s="18">
         <v>1</v>
       </c>
       <c r="CF8" s="18">
         <v>1</v>
       </c>
       <c r="CG8" s="18">
         <v>1</v>
       </c>
       <c r="CH8" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI8" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ8" s="39">
         <v>1.8</v>
       </c>
       <c r="CK8" s="19">
         <v>2.4</v>
       </c>
       <c r="CL8" s="36">
         <v>3.1</v>
       </c>
+      <c r="CM8" s="51">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91" ht="15">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="15">
         <v>2.74</v>
       </c>
       <c r="C9" s="15">
         <v>2.8</v>
       </c>
       <c r="D9" s="15">
         <v>4.07</v>
       </c>
       <c r="E9" s="15">
         <v>4.88</v>
       </c>
       <c r="F9" s="15">
         <v>6.24</v>
       </c>
       <c r="G9" s="15">
         <v>5.9</v>
       </c>
       <c r="H9" s="15">
         <v>5.55</v>
       </c>
       <c r="I9" s="15">
@@ -2892,52 +2932,55 @@
       </c>
       <c r="CE9" s="18">
         <v>0.9</v>
       </c>
       <c r="CF9" s="18">
         <v>0.9</v>
       </c>
       <c r="CG9" s="18">
         <v>0.9</v>
       </c>
       <c r="CH9" s="32">
         <v>1.8</v>
       </c>
       <c r="CI9" s="36">
         <v>1.9</v>
       </c>
       <c r="CJ9" s="39">
         <v>2.7</v>
       </c>
       <c r="CK9" s="19">
         <v>3.3</v>
       </c>
       <c r="CL9" s="36">
         <v>4.3</v>
       </c>
+      <c r="CM9" s="51">
+        <v>4</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91" ht="15">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="15">
         <v>2.88</v>
       </c>
       <c r="C10" s="15">
         <v>3.17</v>
       </c>
       <c r="D10" s="15">
         <v>4.51</v>
       </c>
       <c r="E10" s="15">
         <v>4.67</v>
       </c>
       <c r="F10" s="15">
         <v>5.34</v>
       </c>
       <c r="G10" s="15">
         <v>5.34</v>
       </c>
       <c r="H10" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="15">
@@ -3164,52 +3207,55 @@
       </c>
       <c r="CE10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF10" s="18">
         <v>1</v>
       </c>
       <c r="CG10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH10" s="32">
         <v>1.9</v>
       </c>
       <c r="CI10" s="36">
         <v>2.1</v>
       </c>
       <c r="CJ10" s="39">
         <v>3</v>
       </c>
       <c r="CK10" s="19">
         <v>3.2</v>
       </c>
       <c r="CL10" s="36">
         <v>3.7</v>
       </c>
+      <c r="CM10" s="51">
+        <v>3.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91" ht="15">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="15">
         <v>2.83</v>
       </c>
       <c r="C11" s="15">
         <v>3.53</v>
       </c>
       <c r="D11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="E11" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>6.71</v>
       </c>
       <c r="G11" s="15">
         <v>6.04</v>
       </c>
       <c r="H11" s="15">
         <v>5.77</v>
       </c>
       <c r="I11" s="15">
@@ -3436,52 +3482,55 @@
       </c>
       <c r="CE11" s="18">
         <v>1</v>
       </c>
       <c r="CF11" s="18">
         <v>1</v>
       </c>
       <c r="CG11" s="18">
         <v>1.5</v>
       </c>
       <c r="CH11" s="32">
         <v>1.4</v>
       </c>
       <c r="CI11" s="36">
         <v>1.8</v>
       </c>
       <c r="CJ11" s="39">
         <v>2.2000000000000002</v>
       </c>
       <c r="CK11" s="19">
         <v>2.5</v>
       </c>
       <c r="CL11" s="36">
         <v>3.5</v>
       </c>
+      <c r="CM11" s="51">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91" ht="15">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15">
         <v>1.86</v>
       </c>
       <c r="C12" s="15">
         <v>1.91</v>
       </c>
       <c r="D12" s="15">
         <v>2.77</v>
       </c>
       <c r="E12" s="15">
         <v>3.81</v>
       </c>
       <c r="F12" s="15">
         <v>4.59</v>
       </c>
       <c r="G12" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="H12" s="15">
         <v>4.2</v>
       </c>
       <c r="I12" s="15">
@@ -3708,52 +3757,55 @@
       </c>
       <c r="CE12" s="18">
         <v>0.5</v>
       </c>
       <c r="CF12" s="18">
         <v>0.5</v>
       </c>
       <c r="CG12" s="18">
         <v>0.5</v>
       </c>
       <c r="CH12" s="32">
         <v>1</v>
       </c>
       <c r="CI12" s="37">
         <v>1</v>
       </c>
       <c r="CJ12" s="39">
         <v>1.6</v>
       </c>
       <c r="CK12" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="CL12" s="36">
         <v>2.7</v>
       </c>
+      <c r="CM12" s="51">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91" ht="15">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="C13" s="15">
         <v>2.66</v>
       </c>
       <c r="D13" s="15">
         <v>3.88</v>
       </c>
       <c r="E13" s="15">
         <v>4.37</v>
       </c>
       <c r="F13" s="15">
         <v>5.69</v>
       </c>
       <c r="G13" s="15">
         <v>5.76</v>
       </c>
       <c r="H13" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="I13" s="15">
@@ -3980,52 +4032,55 @@
       </c>
       <c r="CE13" s="18">
         <v>1.4</v>
       </c>
       <c r="CF13" s="18">
         <v>1.4</v>
       </c>
       <c r="CG13" s="18">
         <v>1.4</v>
       </c>
       <c r="CH13" s="32">
         <v>1.5</v>
       </c>
       <c r="CI13" s="36">
         <v>1.5</v>
       </c>
       <c r="CJ13" s="39">
         <v>2.1</v>
       </c>
       <c r="CK13" s="19">
         <v>2.4</v>
       </c>
       <c r="CL13" s="37">
         <v>3</v>
       </c>
+      <c r="CM13" s="51">
+        <v>3.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91" ht="15">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="15">
         <v>1.29</v>
       </c>
       <c r="C14" s="15">
         <v>1.64</v>
       </c>
       <c r="D14" s="15">
         <v>2.11</v>
       </c>
       <c r="E14" s="15">
         <v>2.39</v>
       </c>
       <c r="F14" s="15">
         <v>2.95</v>
       </c>
       <c r="G14" s="15">
         <v>3.06</v>
       </c>
       <c r="H14" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="I14" s="15">
@@ -4252,52 +4307,55 @@
       </c>
       <c r="CE14" s="18">
         <v>0.6</v>
       </c>
       <c r="CF14" s="18">
         <v>0.5</v>
       </c>
       <c r="CG14" s="18">
         <v>0.5</v>
       </c>
       <c r="CH14" s="32">
         <v>0.9</v>
       </c>
       <c r="CI14" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ14" s="39">
         <v>1.5</v>
       </c>
       <c r="CK14" s="19">
         <v>1.7</v>
       </c>
       <c r="CL14" s="36">
         <v>2.1</v>
       </c>
+      <c r="CM14" s="51">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91" ht="15">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="15">
         <v>8.52</v>
       </c>
       <c r="C15" s="15">
         <v>8.7100000000000009</v>
       </c>
       <c r="D15" s="15">
         <v>11.14</v>
       </c>
       <c r="E15" s="15">
         <v>11.34</v>
       </c>
       <c r="F15" s="15">
         <v>12.36</v>
       </c>
       <c r="G15" s="15">
         <v>12.79</v>
       </c>
       <c r="H15" s="15">
         <v>11.73</v>
       </c>
       <c r="I15" s="15">
@@ -4524,52 +4582,55 @@
       </c>
       <c r="CE15" s="18">
         <v>7.2</v>
       </c>
       <c r="CF15" s="18">
         <v>6.9</v>
       </c>
       <c r="CG15" s="18">
         <v>9.4</v>
       </c>
       <c r="CH15" s="32">
         <v>12.8</v>
       </c>
       <c r="CI15" s="36">
         <v>12.4</v>
       </c>
       <c r="CJ15" s="39">
         <v>13.9</v>
       </c>
       <c r="CK15" s="19">
         <v>13.5</v>
       </c>
       <c r="CL15" s="37">
         <v>12</v>
       </c>
+      <c r="CM15" s="51">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91" ht="15">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="15">
         <v>3.12</v>
       </c>
       <c r="C16" s="15">
         <v>3.45</v>
       </c>
       <c r="D16" s="15">
         <v>4.8499999999999996</v>
       </c>
       <c r="E16" s="15">
         <v>5.14</v>
       </c>
       <c r="F16" s="15">
         <v>6.06</v>
       </c>
       <c r="G16" s="15">
         <v>6.01</v>
       </c>
       <c r="H16" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="I16" s="15">
@@ -4796,52 +4857,55 @@
       </c>
       <c r="CE16" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF16" s="18">
         <v>1.2</v>
       </c>
       <c r="CG16" s="18">
         <v>1.5</v>
       </c>
       <c r="CH16" s="32">
         <v>1.8</v>
       </c>
       <c r="CI16" s="37">
         <v>2</v>
       </c>
       <c r="CJ16" s="39">
         <v>2.8</v>
       </c>
       <c r="CK16" s="19">
         <v>2.9</v>
       </c>
       <c r="CL16" s="36">
         <v>3.4</v>
       </c>
+      <c r="CM16" s="51">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91" ht="15">
       <c r="A17" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="24" t="s">
@@ -5068,52 +5132,55 @@
       </c>
       <c r="CE17" s="18">
         <v>1</v>
       </c>
       <c r="CF17" s="18">
         <v>1.2</v>
       </c>
       <c r="CG17" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH17" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI17" s="36">
         <v>1.4</v>
       </c>
       <c r="CJ17" s="39">
         <v>1.8</v>
       </c>
       <c r="CK17" s="19">
         <v>2.6</v>
       </c>
       <c r="CL17" s="36">
         <v>2.9</v>
       </c>
+      <c r="CM17" s="51">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91" ht="15">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="15">
         <v>0.71</v>
       </c>
       <c r="C18" s="15">
         <v>0.86</v>
       </c>
       <c r="D18" s="15">
         <v>1.18</v>
       </c>
       <c r="E18" s="15">
         <v>1.32</v>
       </c>
       <c r="F18" s="15">
         <v>1.86</v>
       </c>
       <c r="G18" s="15">
         <v>1.91</v>
       </c>
       <c r="H18" s="15">
         <v>1.81</v>
       </c>
       <c r="I18" s="15">
@@ -5340,52 +5407,55 @@
       </c>
       <c r="CE18" s="18">
         <v>0.3</v>
       </c>
       <c r="CF18" s="18">
         <v>0.3</v>
       </c>
       <c r="CG18" s="18">
         <v>0.4</v>
       </c>
       <c r="CH18" s="32">
         <v>0.4</v>
       </c>
       <c r="CI18" s="36">
         <v>0.5</v>
       </c>
       <c r="CJ18" s="39">
         <v>0.7</v>
       </c>
       <c r="CK18" s="19">
         <v>0.8</v>
       </c>
       <c r="CL18" s="36">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CM18" s="51">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91" ht="15">
       <c r="A19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>3.73</v>
       </c>
       <c r="C19" s="15">
         <v>4.05</v>
       </c>
       <c r="D19" s="15">
         <v>4.58</v>
       </c>
       <c r="E19" s="15">
         <v>6.52</v>
       </c>
       <c r="F19" s="15">
         <v>6.95</v>
       </c>
       <c r="G19" s="15">
         <v>7.64</v>
       </c>
       <c r="H19" s="15">
         <v>7.53</v>
       </c>
       <c r="I19" s="15">
@@ -5612,52 +5682,55 @@
       </c>
       <c r="CE19" s="18">
         <v>2.5</v>
       </c>
       <c r="CF19" s="18">
         <v>2.5</v>
       </c>
       <c r="CG19" s="18">
         <v>3.1</v>
       </c>
       <c r="CH19" s="32">
         <v>3.2</v>
       </c>
       <c r="CI19" s="36">
         <v>2.9</v>
       </c>
       <c r="CJ19" s="39">
         <v>3.3</v>
       </c>
       <c r="CK19" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL19" s="36">
         <v>4.7</v>
       </c>
+      <c r="CM19" s="51">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91" ht="15">
       <c r="A20" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>3.53</v>
       </c>
       <c r="C20" s="15">
         <v>3.87</v>
       </c>
       <c r="D20" s="15">
         <v>4.74</v>
       </c>
       <c r="E20" s="15">
         <v>5.44</v>
       </c>
       <c r="F20" s="15">
         <v>6.77</v>
       </c>
       <c r="G20" s="15">
         <v>7.61</v>
       </c>
       <c r="H20" s="15">
         <v>4.22</v>
       </c>
       <c r="I20" s="15">
@@ -5884,52 +5957,55 @@
       </c>
       <c r="CE20" s="18">
         <v>0.9</v>
       </c>
       <c r="CF20" s="18">
         <v>0.7</v>
       </c>
       <c r="CG20" s="18">
         <v>0.6</v>
       </c>
       <c r="CH20" s="32">
         <v>2.4</v>
       </c>
       <c r="CI20" s="36">
         <v>2.7</v>
       </c>
       <c r="CJ20" s="39">
         <v>3.3</v>
       </c>
       <c r="CK20" s="19">
         <v>3.9</v>
       </c>
       <c r="CL20" s="36">
         <v>4.8</v>
       </c>
+      <c r="CM20" s="51">
+        <v>5.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91" ht="15">
       <c r="A21" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="15">
         <v>0.77</v>
       </c>
       <c r="C21" s="15">
         <v>1.04</v>
       </c>
       <c r="D21" s="15">
         <v>1.31</v>
       </c>
       <c r="E21" s="15">
         <v>1.75</v>
       </c>
       <c r="F21" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="15">
         <v>2.44</v>
       </c>
       <c r="H21" s="15">
         <v>2.1</v>
       </c>
       <c r="I21" s="15">
@@ -6155,64 +6231,67 @@
         <v>0.90910000000000002</v>
       </c>
       <c r="CE21" s="18">
         <v>0.7</v>
       </c>
       <c r="CF21" s="18">
         <v>0.8</v>
       </c>
       <c r="CG21" s="18">
         <v>0.8</v>
       </c>
       <c r="CH21" s="32">
         <v>0.6</v>
       </c>
       <c r="CI21" s="37">
         <v>1</v>
       </c>
       <c r="CJ21" s="39">
         <v>1.2</v>
       </c>
       <c r="CK21" s="19">
         <v>1.6</v>
       </c>
       <c r="CL21" s="36">
         <v>2.2000000000000002</v>
+      </c>
+      <c r="CM21" s="51">
+        <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>