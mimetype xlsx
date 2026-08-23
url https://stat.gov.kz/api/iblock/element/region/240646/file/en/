--- v3 (2026-07-22)
+++ v4 (2026-08-23)
@@ -147,51 +147,51 @@
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -212,65 +212,50 @@
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...13 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -462,81 +447,81 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 65" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -809,256 +794,257 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM21"/>
+  <dimension ref="A1:CN21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19" style="25" customWidth="1"/>
     <col min="2" max="25" width="10.42578125" style="25" customWidth="1"/>
     <col min="26" max="71" width="10.42578125" style="1" customWidth="1"/>
     <col min="72" max="85" width="9.140625" style="1"/>
     <col min="86" max="87" width="10.28515625" style="1" customWidth="1"/>
     <col min="88" max="88" width="10.85546875" style="1" customWidth="1"/>
     <col min="89" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:92" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...70 lines deleted...]
-      <c r="BU1" s="46"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
+      <c r="AX1" s="49"/>
+      <c r="AY1" s="49"/>
+      <c r="AZ1" s="49"/>
+      <c r="BA1" s="49"/>
+      <c r="BB1" s="49"/>
+      <c r="BC1" s="49"/>
+      <c r="BD1" s="49"/>
+      <c r="BE1" s="49"/>
+      <c r="BF1" s="49"/>
+      <c r="BG1" s="49"/>
+      <c r="BH1" s="49"/>
+      <c r="BI1" s="49"/>
+      <c r="BJ1" s="49"/>
+      <c r="BK1" s="49"/>
+      <c r="BL1" s="49"/>
+      <c r="BM1" s="49"/>
+      <c r="BN1" s="49"/>
+      <c r="BO1" s="49"/>
+      <c r="BP1" s="49"/>
+      <c r="BQ1" s="49"/>
+      <c r="BR1" s="49"/>
+      <c r="BS1" s="49"/>
+      <c r="BT1" s="49"/>
+      <c r="BU1" s="49"/>
     </row>
-    <row r="2" spans="1:91" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="43" t="s">
+    <row r="2" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A2" s="44"/>
+      <c r="B2" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="43" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="44"/>
-[...10 lines deleted...]
-      <c r="Z2" s="43" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="44"/>
-[...10 lines deleted...]
-      <c r="AL2" s="43" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="44"/>
-[...10 lines deleted...]
-      <c r="AX2" s="43" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="44"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="43" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="44"/>
-[...10 lines deleted...]
-      <c r="BV2" s="43" t="s">
+      <c r="BK2" s="47"/>
+      <c r="BL2" s="47"/>
+      <c r="BM2" s="47"/>
+      <c r="BN2" s="47"/>
+      <c r="BO2" s="47"/>
+      <c r="BP2" s="47"/>
+      <c r="BQ2" s="47"/>
+      <c r="BR2" s="47"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="48"/>
+      <c r="BV2" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="44"/>
-[...10 lines deleted...]
-      <c r="CH2" s="47" t="s">
+      <c r="BW2" s="47"/>
+      <c r="BX2" s="47"/>
+      <c r="BY2" s="47"/>
+      <c r="BZ2" s="47"/>
+      <c r="CA2" s="47"/>
+      <c r="CB2" s="47"/>
+      <c r="CC2" s="47"/>
+      <c r="CD2" s="47"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="48"/>
+      <c r="CH2" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="48"/>
-[...3 lines deleted...]
-      <c r="CM2" s="49"/>
+      <c r="CI2" s="42"/>
+      <c r="CJ2" s="42"/>
+      <c r="CK2" s="42"/>
+      <c r="CL2" s="42"/>
+      <c r="CM2" s="42"/>
+      <c r="CN2" s="43"/>
     </row>
-    <row r="3" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A3" s="42"/>
+    <row r="3" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A3" s="45"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1249,88 +1235,88 @@
       </c>
       <c r="BT3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="BU3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="BV3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="BW3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="BX3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="BY3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="BZ3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="CA3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="CB3" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CC3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="34" t="s">
         <v>40</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="CJ3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="CM3" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="CN3" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="4" spans="1:91" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:92" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>40.369999999999997</v>
       </c>
       <c r="C4" s="5">
         <v>44.34</v>
       </c>
       <c r="D4" s="5">
         <v>57.81</v>
       </c>
       <c r="E4" s="5">
         <v>68.75</v>
       </c>
       <c r="F4" s="5">
         <v>82.97</v>
       </c>
       <c r="G4" s="6">
         <v>85.3</v>
       </c>
       <c r="H4" s="6">
         <v>72.540000000000006</v>
       </c>
       <c r="I4" s="6">
@@ -1560,52 +1546,55 @@
       </c>
       <c r="CF4" s="8">
         <v>21.4</v>
       </c>
       <c r="CG4" s="8">
         <v>25.2</v>
       </c>
       <c r="CH4" s="33">
         <v>33.1</v>
       </c>
       <c r="CI4" s="35">
         <v>34.700000000000003</v>
       </c>
       <c r="CJ4" s="38">
         <v>43.4</v>
       </c>
       <c r="CK4" s="40">
         <v>49.4</v>
       </c>
       <c r="CL4" s="35">
         <v>55.9</v>
       </c>
       <c r="CM4" s="50">
         <v>55.3</v>
       </c>
+      <c r="CN4" s="50">
+        <v>36.299999999999997</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="13" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:92" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>0.5</v>
       </c>
       <c r="C5" s="15">
         <v>0.57999999999999996</v>
       </c>
       <c r="D5" s="15">
         <v>0.66</v>
       </c>
       <c r="E5" s="15">
         <v>1.07</v>
       </c>
       <c r="F5" s="15">
         <v>1.3</v>
       </c>
       <c r="G5" s="15">
         <v>1.54</v>
       </c>
       <c r="H5" s="15">
         <v>1.22</v>
       </c>
       <c r="I5" s="15">
@@ -1835,52 +1824,55 @@
       </c>
       <c r="CF5" s="18">
         <v>0.3</v>
       </c>
       <c r="CG5" s="18">
         <v>0.3</v>
       </c>
       <c r="CH5" s="32">
         <v>0.1</v>
       </c>
       <c r="CI5" s="36">
         <v>0.1</v>
       </c>
       <c r="CJ5" s="39">
         <v>0.1</v>
       </c>
       <c r="CK5" s="19">
         <v>0.2</v>
       </c>
       <c r="CL5" s="36">
         <v>0.3</v>
       </c>
       <c r="CM5" s="51">
         <v>0.3</v>
       </c>
+      <c r="CN5" s="51">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" ht="15">
+    <row r="6" spans="1:92">
       <c r="A6" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="15">
         <v>1.05</v>
       </c>
       <c r="C6" s="15">
         <v>1.18</v>
       </c>
       <c r="D6" s="15">
         <v>1.49</v>
       </c>
       <c r="E6" s="15">
         <v>2.06</v>
       </c>
       <c r="F6" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="G6" s="15">
         <v>2.2799999999999998</v>
       </c>
       <c r="H6" s="15">
         <v>1.8</v>
       </c>
       <c r="I6" s="15">
@@ -2110,52 +2102,55 @@
       </c>
       <c r="CF6" s="18">
         <v>0.2</v>
       </c>
       <c r="CG6" s="18">
         <v>0.3</v>
       </c>
       <c r="CH6" s="32">
         <v>0.3</v>
       </c>
       <c r="CI6" s="36">
         <v>0.3</v>
       </c>
       <c r="CJ6" s="39">
         <v>0.5</v>
       </c>
       <c r="CK6" s="19">
         <v>0.7</v>
       </c>
       <c r="CL6" s="36">
         <v>0.9</v>
       </c>
       <c r="CM6" s="51">
         <v>0.9</v>
       </c>
+      <c r="CN6" s="51">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" ht="15">
+    <row r="7" spans="1:92">
       <c r="A7" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>2.98</v>
       </c>
       <c r="C7" s="15">
         <v>3.45</v>
       </c>
       <c r="D7" s="15">
         <v>4.03</v>
       </c>
       <c r="E7" s="15">
         <v>6.27</v>
       </c>
       <c r="F7" s="15">
         <v>7.52</v>
       </c>
       <c r="G7" s="15">
         <v>8.94</v>
       </c>
       <c r="H7" s="15">
         <v>7.1</v>
       </c>
       <c r="I7" s="15">
@@ -2385,52 +2380,55 @@
       </c>
       <c r="CF7" s="18">
         <v>1</v>
       </c>
       <c r="CG7" s="18">
         <v>0.8</v>
       </c>
       <c r="CH7" s="32">
         <v>0.8</v>
       </c>
       <c r="CI7" s="36">
         <v>0.9</v>
       </c>
       <c r="CJ7" s="39">
         <v>0.9</v>
       </c>
       <c r="CK7" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="CL7" s="36">
         <v>1.2</v>
       </c>
       <c r="CM7" s="51">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CN7" s="51">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" ht="15">
+    <row r="8" spans="1:92">
       <c r="A8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="15">
         <v>1.38</v>
       </c>
       <c r="C8" s="15">
         <v>1.44</v>
       </c>
       <c r="D8" s="15">
         <v>2.1800000000000002</v>
       </c>
       <c r="E8" s="15">
         <v>2.96</v>
       </c>
       <c r="F8" s="15">
         <v>3.8</v>
       </c>
       <c r="G8" s="15">
         <v>3.72</v>
       </c>
       <c r="H8" s="15">
         <v>2.95</v>
       </c>
       <c r="I8" s="15">
@@ -2660,52 +2658,55 @@
       </c>
       <c r="CF8" s="18">
         <v>1</v>
       </c>
       <c r="CG8" s="18">
         <v>1</v>
       </c>
       <c r="CH8" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI8" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ8" s="39">
         <v>1.8</v>
       </c>
       <c r="CK8" s="19">
         <v>2.4</v>
       </c>
       <c r="CL8" s="36">
         <v>3.1</v>
       </c>
       <c r="CM8" s="51">
         <v>3.2</v>
       </c>
+      <c r="CN8" s="51">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" ht="15">
+    <row r="9" spans="1:92">
       <c r="A9" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="15">
         <v>2.74</v>
       </c>
       <c r="C9" s="15">
         <v>2.8</v>
       </c>
       <c r="D9" s="15">
         <v>4.07</v>
       </c>
       <c r="E9" s="15">
         <v>4.88</v>
       </c>
       <c r="F9" s="15">
         <v>6.24</v>
       </c>
       <c r="G9" s="15">
         <v>5.9</v>
       </c>
       <c r="H9" s="15">
         <v>5.55</v>
       </c>
       <c r="I9" s="15">
@@ -2935,52 +2936,55 @@
       </c>
       <c r="CF9" s="18">
         <v>0.9</v>
       </c>
       <c r="CG9" s="18">
         <v>0.9</v>
       </c>
       <c r="CH9" s="32">
         <v>1.8</v>
       </c>
       <c r="CI9" s="36">
         <v>1.9</v>
       </c>
       <c r="CJ9" s="39">
         <v>2.7</v>
       </c>
       <c r="CK9" s="19">
         <v>3.3</v>
       </c>
       <c r="CL9" s="36">
         <v>4.3</v>
       </c>
       <c r="CM9" s="51">
         <v>4</v>
       </c>
+      <c r="CN9" s="51">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" ht="15">
+    <row r="10" spans="1:92">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="15">
         <v>2.88</v>
       </c>
       <c r="C10" s="15">
         <v>3.17</v>
       </c>
       <c r="D10" s="15">
         <v>4.51</v>
       </c>
       <c r="E10" s="15">
         <v>4.67</v>
       </c>
       <c r="F10" s="15">
         <v>5.34</v>
       </c>
       <c r="G10" s="15">
         <v>5.34</v>
       </c>
       <c r="H10" s="15">
         <v>4.2300000000000004</v>
       </c>
       <c r="I10" s="15">
@@ -3210,52 +3214,55 @@
       </c>
       <c r="CF10" s="18">
         <v>1</v>
       </c>
       <c r="CG10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH10" s="32">
         <v>1.9</v>
       </c>
       <c r="CI10" s="36">
         <v>2.1</v>
       </c>
       <c r="CJ10" s="39">
         <v>3</v>
       </c>
       <c r="CK10" s="19">
         <v>3.2</v>
       </c>
       <c r="CL10" s="36">
         <v>3.7</v>
       </c>
       <c r="CM10" s="51">
         <v>3.7</v>
       </c>
+      <c r="CN10" s="51">
+        <v>2.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" ht="15">
+    <row r="11" spans="1:92">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="15">
         <v>2.83</v>
       </c>
       <c r="C11" s="15">
         <v>3.53</v>
       </c>
       <c r="D11" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="E11" s="15">
         <v>4.7699999999999996</v>
       </c>
       <c r="F11" s="15">
         <v>6.71</v>
       </c>
       <c r="G11" s="15">
         <v>6.04</v>
       </c>
       <c r="H11" s="15">
         <v>5.77</v>
       </c>
       <c r="I11" s="15">
@@ -3485,52 +3492,55 @@
       </c>
       <c r="CF11" s="18">
         <v>1</v>
       </c>
       <c r="CG11" s="18">
         <v>1.5</v>
       </c>
       <c r="CH11" s="32">
         <v>1.4</v>
       </c>
       <c r="CI11" s="36">
         <v>1.8</v>
       </c>
       <c r="CJ11" s="39">
         <v>2.2000000000000002</v>
       </c>
       <c r="CK11" s="19">
         <v>2.5</v>
       </c>
       <c r="CL11" s="36">
         <v>3.5</v>
       </c>
       <c r="CM11" s="51">
         <v>3.6</v>
       </c>
+      <c r="CN11" s="51">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" ht="15">
+    <row r="12" spans="1:92">
       <c r="A12" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15">
         <v>1.86</v>
       </c>
       <c r="C12" s="15">
         <v>1.91</v>
       </c>
       <c r="D12" s="15">
         <v>2.77</v>
       </c>
       <c r="E12" s="15">
         <v>3.81</v>
       </c>
       <c r="F12" s="15">
         <v>4.59</v>
       </c>
       <c r="G12" s="15">
         <v>4.3099999999999996</v>
       </c>
       <c r="H12" s="15">
         <v>4.2</v>
       </c>
       <c r="I12" s="15">
@@ -3760,52 +3770,55 @@
       </c>
       <c r="CF12" s="18">
         <v>0.5</v>
       </c>
       <c r="CG12" s="18">
         <v>0.5</v>
       </c>
       <c r="CH12" s="32">
         <v>1</v>
       </c>
       <c r="CI12" s="37">
         <v>1</v>
       </c>
       <c r="CJ12" s="39">
         <v>1.6</v>
       </c>
       <c r="CK12" s="19">
         <v>2.2000000000000002</v>
       </c>
       <c r="CL12" s="36">
         <v>2.7</v>
       </c>
       <c r="CM12" s="51">
         <v>2.5</v>
       </c>
+      <c r="CN12" s="51">
+        <v>2</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" ht="15">
+    <row r="13" spans="1:92">
       <c r="A13" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="15">
         <v>2.4700000000000002</v>
       </c>
       <c r="C13" s="15">
         <v>2.66</v>
       </c>
       <c r="D13" s="15">
         <v>3.88</v>
       </c>
       <c r="E13" s="15">
         <v>4.37</v>
       </c>
       <c r="F13" s="15">
         <v>5.69</v>
       </c>
       <c r="G13" s="15">
         <v>5.76</v>
       </c>
       <c r="H13" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="I13" s="15">
@@ -4035,52 +4048,55 @@
       </c>
       <c r="CF13" s="18">
         <v>1.4</v>
       </c>
       <c r="CG13" s="18">
         <v>1.4</v>
       </c>
       <c r="CH13" s="32">
         <v>1.5</v>
       </c>
       <c r="CI13" s="36">
         <v>1.5</v>
       </c>
       <c r="CJ13" s="39">
         <v>2.1</v>
       </c>
       <c r="CK13" s="19">
         <v>2.4</v>
       </c>
       <c r="CL13" s="37">
         <v>3</v>
       </c>
       <c r="CM13" s="51">
         <v>3.1</v>
       </c>
+      <c r="CN13" s="51">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" ht="15">
+    <row r="14" spans="1:92">
       <c r="A14" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="15">
         <v>1.29</v>
       </c>
       <c r="C14" s="15">
         <v>1.64</v>
       </c>
       <c r="D14" s="15">
         <v>2.11</v>
       </c>
       <c r="E14" s="15">
         <v>2.39</v>
       </c>
       <c r="F14" s="15">
         <v>2.95</v>
       </c>
       <c r="G14" s="15">
         <v>3.06</v>
       </c>
       <c r="H14" s="15">
         <v>2.3199999999999998</v>
       </c>
       <c r="I14" s="15">
@@ -4310,52 +4326,55 @@
       </c>
       <c r="CF14" s="18">
         <v>0.5</v>
       </c>
       <c r="CG14" s="18">
         <v>0.5</v>
       </c>
       <c r="CH14" s="32">
         <v>0.9</v>
       </c>
       <c r="CI14" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ14" s="39">
         <v>1.5</v>
       </c>
       <c r="CK14" s="19">
         <v>1.7</v>
       </c>
       <c r="CL14" s="36">
         <v>2.1</v>
       </c>
       <c r="CM14" s="51">
         <v>2.2000000000000002</v>
       </c>
+      <c r="CN14" s="51">
+        <v>1.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" ht="15">
+    <row r="15" spans="1:92">
       <c r="A15" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="15">
         <v>8.52</v>
       </c>
       <c r="C15" s="15">
         <v>8.7100000000000009</v>
       </c>
       <c r="D15" s="15">
         <v>11.14</v>
       </c>
       <c r="E15" s="15">
         <v>11.34</v>
       </c>
       <c r="F15" s="15">
         <v>12.36</v>
       </c>
       <c r="G15" s="15">
         <v>12.79</v>
       </c>
       <c r="H15" s="15">
         <v>11.73</v>
       </c>
       <c r="I15" s="15">
@@ -4585,52 +4604,55 @@
       </c>
       <c r="CF15" s="18">
         <v>6.9</v>
       </c>
       <c r="CG15" s="18">
         <v>9.4</v>
       </c>
       <c r="CH15" s="32">
         <v>12.8</v>
       </c>
       <c r="CI15" s="36">
         <v>12.4</v>
       </c>
       <c r="CJ15" s="39">
         <v>13.9</v>
       </c>
       <c r="CK15" s="19">
         <v>13.5</v>
       </c>
       <c r="CL15" s="37">
         <v>12</v>
       </c>
       <c r="CM15" s="51">
         <v>10.6</v>
       </c>
+      <c r="CN15" s="51">
+        <v>6.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" ht="15">
+    <row r="16" spans="1:92">
       <c r="A16" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="15">
         <v>3.12</v>
       </c>
       <c r="C16" s="15">
         <v>3.45</v>
       </c>
       <c r="D16" s="15">
         <v>4.8499999999999996</v>
       </c>
       <c r="E16" s="15">
         <v>5.14</v>
       </c>
       <c r="F16" s="15">
         <v>6.06</v>
       </c>
       <c r="G16" s="15">
         <v>6.01</v>
       </c>
       <c r="H16" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="I16" s="15">
@@ -4860,52 +4882,55 @@
       </c>
       <c r="CF16" s="18">
         <v>1.2</v>
       </c>
       <c r="CG16" s="18">
         <v>1.5</v>
       </c>
       <c r="CH16" s="32">
         <v>1.8</v>
       </c>
       <c r="CI16" s="37">
         <v>2</v>
       </c>
       <c r="CJ16" s="39">
         <v>2.8</v>
       </c>
       <c r="CK16" s="19">
         <v>2.9</v>
       </c>
       <c r="CL16" s="36">
         <v>3.4</v>
       </c>
       <c r="CM16" s="51">
         <v>3.4</v>
       </c>
+      <c r="CN16" s="51">
+        <v>2.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" ht="15">
+    <row r="17" spans="1:92">
       <c r="A17" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="24" t="s">
@@ -5135,52 +5160,55 @@
       </c>
       <c r="CF17" s="18">
         <v>1.2</v>
       </c>
       <c r="CG17" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH17" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI17" s="36">
         <v>1.4</v>
       </c>
       <c r="CJ17" s="39">
         <v>1.8</v>
       </c>
       <c r="CK17" s="19">
         <v>2.6</v>
       </c>
       <c r="CL17" s="36">
         <v>2.9</v>
       </c>
       <c r="CM17" s="51">
         <v>3.5</v>
       </c>
+      <c r="CN17" s="51">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" ht="15">
+    <row r="18" spans="1:92">
       <c r="A18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="15">
         <v>0.71</v>
       </c>
       <c r="C18" s="15">
         <v>0.86</v>
       </c>
       <c r="D18" s="15">
         <v>1.18</v>
       </c>
       <c r="E18" s="15">
         <v>1.32</v>
       </c>
       <c r="F18" s="15">
         <v>1.86</v>
       </c>
       <c r="G18" s="15">
         <v>1.91</v>
       </c>
       <c r="H18" s="15">
         <v>1.81</v>
       </c>
       <c r="I18" s="15">
@@ -5410,52 +5438,55 @@
       </c>
       <c r="CF18" s="18">
         <v>0.3</v>
       </c>
       <c r="CG18" s="18">
         <v>0.4</v>
       </c>
       <c r="CH18" s="32">
         <v>0.4</v>
       </c>
       <c r="CI18" s="36">
         <v>0.5</v>
       </c>
       <c r="CJ18" s="39">
         <v>0.7</v>
       </c>
       <c r="CK18" s="19">
         <v>0.8</v>
       </c>
       <c r="CL18" s="36">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM18" s="51">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CN18" s="51">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" ht="15">
+    <row r="19" spans="1:92">
       <c r="A19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>3.73</v>
       </c>
       <c r="C19" s="15">
         <v>4.05</v>
       </c>
       <c r="D19" s="15">
         <v>4.58</v>
       </c>
       <c r="E19" s="15">
         <v>6.52</v>
       </c>
       <c r="F19" s="15">
         <v>6.95</v>
       </c>
       <c r="G19" s="15">
         <v>7.64</v>
       </c>
       <c r="H19" s="15">
         <v>7.53</v>
       </c>
       <c r="I19" s="15">
@@ -5685,52 +5716,55 @@
       </c>
       <c r="CF19" s="18">
         <v>2.5</v>
       </c>
       <c r="CG19" s="18">
         <v>3.1</v>
       </c>
       <c r="CH19" s="32">
         <v>3.2</v>
       </c>
       <c r="CI19" s="36">
         <v>2.9</v>
       </c>
       <c r="CJ19" s="39">
         <v>3.3</v>
       </c>
       <c r="CK19" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="CL19" s="36">
         <v>4.7</v>
       </c>
       <c r="CM19" s="51">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CN19" s="51">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:91" ht="15">
+    <row r="20" spans="1:92">
       <c r="A20" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>3.53</v>
       </c>
       <c r="C20" s="15">
         <v>3.87</v>
       </c>
       <c r="D20" s="15">
         <v>4.74</v>
       </c>
       <c r="E20" s="15">
         <v>5.44</v>
       </c>
       <c r="F20" s="15">
         <v>6.77</v>
       </c>
       <c r="G20" s="15">
         <v>7.61</v>
       </c>
       <c r="H20" s="15">
         <v>4.22</v>
       </c>
       <c r="I20" s="15">
@@ -5960,52 +5994,55 @@
       </c>
       <c r="CF20" s="18">
         <v>0.7</v>
       </c>
       <c r="CG20" s="18">
         <v>0.6</v>
       </c>
       <c r="CH20" s="32">
         <v>2.4</v>
       </c>
       <c r="CI20" s="36">
         <v>2.7</v>
       </c>
       <c r="CJ20" s="39">
         <v>3.3</v>
       </c>
       <c r="CK20" s="19">
         <v>3.9</v>
       </c>
       <c r="CL20" s="36">
         <v>4.8</v>
       </c>
       <c r="CM20" s="51">
         <v>5.6</v>
       </c>
+      <c r="CN20" s="51">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:91" ht="15">
+    <row r="21" spans="1:92">
       <c r="A21" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="15">
         <v>0.77</v>
       </c>
       <c r="C21" s="15">
         <v>1.04</v>
       </c>
       <c r="D21" s="15">
         <v>1.31</v>
       </c>
       <c r="E21" s="15">
         <v>1.75</v>
       </c>
       <c r="F21" s="15">
         <v>2.5099999999999998</v>
       </c>
       <c r="G21" s="15">
         <v>2.44</v>
       </c>
       <c r="H21" s="15">
         <v>2.1</v>
       </c>
       <c r="I21" s="15">
@@ -6234,64 +6271,67 @@
         <v>0.7</v>
       </c>
       <c r="CF21" s="18">
         <v>0.8</v>
       </c>
       <c r="CG21" s="18">
         <v>0.8</v>
       </c>
       <c r="CH21" s="32">
         <v>0.6</v>
       </c>
       <c r="CI21" s="37">
         <v>1</v>
       </c>
       <c r="CJ21" s="39">
         <v>1.2</v>
       </c>
       <c r="CK21" s="19">
         <v>1.6</v>
       </c>
       <c r="CL21" s="36">
         <v>2.2000000000000002</v>
       </c>
       <c r="CM21" s="51">
         <v>2.1</v>
+      </c>
+      <c r="CN21" s="51">
+        <v>1.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CN2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>