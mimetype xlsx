--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="195" windowWidth="16410" windowHeight="11265"/>
+    <workbookView xWindow="-105" yWindow="195" windowWidth="18120" windowHeight="11265"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="40">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -144,51 +144,51 @@
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -224,66 +224,74 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -367,62 +375,73 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -468,85 +487,99 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -815,261 +848,263 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI21"/>
+  <dimension ref="A1:CK21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI6" sqref="CI6"/>
+      <selection pane="topRight" activeCell="CJ9" sqref="CJ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="3" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="3" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="9.7109375" style="3" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="3"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:89" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A1" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-[...70 lines deleted...]
-      <c r="BU1" s="48"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+      <c r="AD1" s="53"/>
+      <c r="AE1" s="53"/>
+      <c r="AF1" s="53"/>
+      <c r="AG1" s="53"/>
+      <c r="AH1" s="53"/>
+      <c r="AI1" s="53"/>
+      <c r="AJ1" s="53"/>
+      <c r="AK1" s="53"/>
+      <c r="AL1" s="53"/>
+      <c r="AM1" s="53"/>
+      <c r="AN1" s="53"/>
+      <c r="AO1" s="53"/>
+      <c r="AP1" s="53"/>
+      <c r="AQ1" s="53"/>
+      <c r="AR1" s="53"/>
+      <c r="AS1" s="53"/>
+      <c r="AT1" s="53"/>
+      <c r="AU1" s="53"/>
+      <c r="AV1" s="53"/>
+      <c r="AW1" s="53"/>
+      <c r="AX1" s="53"/>
+      <c r="AY1" s="53"/>
+      <c r="AZ1" s="53"/>
+      <c r="BA1" s="53"/>
+      <c r="BB1" s="53"/>
+      <c r="BC1" s="53"/>
+      <c r="BD1" s="53"/>
+      <c r="BE1" s="53"/>
+      <c r="BF1" s="53"/>
+      <c r="BG1" s="53"/>
+      <c r="BH1" s="53"/>
+      <c r="BI1" s="53"/>
+      <c r="BJ1" s="53"/>
+      <c r="BK1" s="53"/>
+      <c r="BL1" s="53"/>
+      <c r="BM1" s="53"/>
+      <c r="BN1" s="53"/>
+      <c r="BO1" s="53"/>
+      <c r="BP1" s="53"/>
+      <c r="BQ1" s="53"/>
+      <c r="BR1" s="53"/>
+      <c r="BS1" s="53"/>
+      <c r="BT1" s="53"/>
+      <c r="BU1" s="53"/>
     </row>
-    <row r="2" spans="1:87" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="45" t="s">
+    <row r="2" spans="1:89" ht="16.5" thickBot="1">
+      <c r="A2" s="54"/>
+      <c r="B2" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="46"/>
-[...10 lines deleted...]
-      <c r="N2" s="45" t="s">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="46"/>
-[...10 lines deleted...]
-      <c r="Z2" s="45" t="s">
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="46"/>
-[...10 lines deleted...]
-      <c r="AL2" s="45" t="s">
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="51"/>
+      <c r="AH2" s="51"/>
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="AM2" s="46"/>
-[...10 lines deleted...]
-      <c r="AX2" s="45" t="s">
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
+      <c r="AP2" s="51"/>
+      <c r="AQ2" s="51"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="51"/>
+      <c r="AT2" s="51"/>
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="46"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="45" t="s">
+      <c r="AY2" s="51"/>
+      <c r="AZ2" s="51"/>
+      <c r="BA2" s="51"/>
+      <c r="BB2" s="51"/>
+      <c r="BC2" s="51"/>
+      <c r="BD2" s="51"/>
+      <c r="BE2" s="51"/>
+      <c r="BF2" s="51"/>
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="52"/>
+      <c r="BJ2" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="46"/>
-[...10 lines deleted...]
-      <c r="BV2" s="45" t="s">
+      <c r="BK2" s="51"/>
+      <c r="BL2" s="51"/>
+      <c r="BM2" s="51"/>
+      <c r="BN2" s="51"/>
+      <c r="BO2" s="51"/>
+      <c r="BP2" s="51"/>
+      <c r="BQ2" s="51"/>
+      <c r="BR2" s="51"/>
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="52"/>
+      <c r="BV2" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="46"/>
-[...10 lines deleted...]
-      <c r="CH2" s="51" t="s">
+      <c r="BW2" s="51"/>
+      <c r="BX2" s="51"/>
+      <c r="BY2" s="51"/>
+      <c r="BZ2" s="51"/>
+      <c r="CA2" s="51"/>
+      <c r="CB2" s="51"/>
+      <c r="CC2" s="51"/>
+      <c r="CD2" s="51"/>
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="52"/>
+      <c r="CH2" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="52"/>
+      <c r="CI2" s="57"/>
+      <c r="CJ2" s="57"/>
+      <c r="CK2" s="58"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="50"/>
+    <row r="3" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A3" s="55"/>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1278,58 +1313,64 @@
       </c>
       <c r="BZ3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="CA3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="CB3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="CC3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="CD3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="CE3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="CF3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="CH3" s="41" t="s">
+      <c r="CH3" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="CI3" s="5" t="s">
+      <c r="CI3" s="48" t="s">
         <v>7</v>
       </c>
+      <c r="CJ3" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="CK3" s="4" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="4" spans="1:87" s="1" customFormat="1">
+    <row r="4" spans="1:89" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="6">
         <v>11.51</v>
       </c>
       <c r="C4" s="6">
         <v>11.84</v>
       </c>
       <c r="D4" s="7">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="8">
         <v>17.68</v>
       </c>
       <c r="F4" s="9">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="10">
         <v>19.52</v>
       </c>
       <c r="H4" s="11">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="10">
@@ -1541,58 +1582,64 @@
       </c>
       <c r="BZ4" s="31">
         <v>25.3</v>
       </c>
       <c r="CA4" s="37">
         <v>27.35</v>
       </c>
       <c r="CB4" s="38">
         <v>23.5</v>
       </c>
       <c r="CC4" s="38">
         <v>20.399999999999999</v>
       </c>
       <c r="CD4" s="14">
         <v>22.608599999999999</v>
       </c>
       <c r="CE4" s="14">
         <v>20.5</v>
       </c>
       <c r="CF4" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="CG4" s="14">
         <v>27</v>
       </c>
-      <c r="CH4" s="42">
+      <c r="CH4" s="41">
         <v>23.7</v>
       </c>
       <c r="CI4" s="12">
         <v>22.9</v>
       </c>
+      <c r="CJ4" s="49">
+        <v>31.4</v>
+      </c>
+      <c r="CK4" s="59">
+        <v>30.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="1" customFormat="1">
+    <row r="5" spans="1:89" s="1" customFormat="1" ht="15">
       <c r="A5" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.18</v>
       </c>
       <c r="D5" s="17">
         <v>0.32</v>
       </c>
       <c r="E5" s="17">
         <v>0.33</v>
       </c>
       <c r="F5" s="17">
         <v>0.39</v>
       </c>
       <c r="G5" s="17">
         <v>0.4</v>
       </c>
       <c r="H5" s="17">
         <v>0.35</v>
       </c>
       <c r="I5" s="17">
@@ -1804,58 +1851,64 @@
       </c>
       <c r="BZ5" s="27">
         <v>0.02</v>
       </c>
       <c r="CA5" s="33">
         <v>0.02</v>
       </c>
       <c r="CB5" s="39">
         <v>0</v>
       </c>
       <c r="CC5" s="39">
         <v>0</v>
       </c>
       <c r="CD5" s="26">
         <v>0</v>
       </c>
       <c r="CE5" s="26">
         <v>0</v>
       </c>
       <c r="CF5" s="26">
         <v>0</v>
       </c>
       <c r="CG5" s="26">
         <v>0</v>
       </c>
-      <c r="CH5" s="43">
+      <c r="CH5" s="42">
         <v>0</v>
       </c>
       <c r="CI5" s="18">
         <v>0</v>
       </c>
+      <c r="CJ5" s="44">
+        <v>0</v>
+      </c>
+      <c r="CK5" s="60">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89" ht="15">
       <c r="A6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.34</v>
       </c>
       <c r="C6" s="22">
         <v>0.4</v>
       </c>
       <c r="D6" s="23">
         <v>0.69</v>
       </c>
       <c r="E6" s="22">
         <v>0.76</v>
       </c>
       <c r="F6" s="24">
         <v>0.85</v>
       </c>
       <c r="G6" s="24">
         <v>0.84</v>
       </c>
       <c r="H6" s="24">
         <v>0.79</v>
       </c>
       <c r="I6" s="24">
@@ -2067,58 +2120,64 @@
       </c>
       <c r="BZ6" s="27">
         <v>0.4</v>
       </c>
       <c r="CA6" s="33">
         <v>0.4</v>
       </c>
       <c r="CB6" s="40">
         <v>0.4</v>
       </c>
       <c r="CC6" s="40">
         <v>0.4</v>
       </c>
       <c r="CD6" s="26">
         <v>0.28599999999999998</v>
       </c>
       <c r="CE6" s="26">
         <v>0.3</v>
       </c>
       <c r="CF6" s="26">
         <v>0.2</v>
       </c>
       <c r="CG6" s="26">
         <v>0.1</v>
       </c>
-      <c r="CH6" s="44">
+      <c r="CH6" s="43">
         <v>0.2</v>
       </c>
       <c r="CI6" s="18">
         <v>0.2</v>
       </c>
+      <c r="CJ6" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="CK6" s="60">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89" ht="15">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>0.44</v>
       </c>
       <c r="C7" s="22">
         <v>0.49</v>
       </c>
       <c r="D7" s="23">
         <v>0.9</v>
       </c>
       <c r="E7" s="22">
         <v>0.85</v>
       </c>
       <c r="F7" s="24">
         <v>1.07</v>
       </c>
       <c r="G7" s="24">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="24">
         <v>0.99</v>
       </c>
       <c r="I7" s="24">
@@ -2330,58 +2389,64 @@
       </c>
       <c r="BZ7" s="27">
         <v>0.1</v>
       </c>
       <c r="CA7" s="33">
         <v>0.13</v>
       </c>
       <c r="CB7" s="40">
         <v>0.1</v>
       </c>
       <c r="CC7" s="40">
         <v>0.1</v>
       </c>
       <c r="CD7" s="26">
         <v>0.10479999999999999</v>
       </c>
       <c r="CE7" s="26">
         <v>0.1</v>
       </c>
       <c r="CF7" s="26">
         <v>0.1</v>
       </c>
       <c r="CG7" s="26">
         <v>0.1</v>
       </c>
-      <c r="CH7" s="44">
+      <c r="CH7" s="43">
         <v>0.1</v>
       </c>
       <c r="CI7" s="18">
         <v>0</v>
       </c>
+      <c r="CJ7" s="45">
+        <v>0.1</v>
+      </c>
+      <c r="CK7" s="60">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89" ht="15">
       <c r="A8" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.41</v>
       </c>
       <c r="C8" s="22">
         <v>0.62</v>
       </c>
       <c r="D8" s="23">
         <v>0.92</v>
       </c>
       <c r="E8" s="22">
         <v>1.06</v>
       </c>
       <c r="F8" s="24">
         <v>1.41</v>
       </c>
       <c r="G8" s="24">
         <v>1.38</v>
       </c>
       <c r="H8" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="24">
@@ -2593,58 +2658,64 @@
       </c>
       <c r="BZ8" s="27">
         <v>1.3</v>
       </c>
       <c r="CA8" s="33">
         <v>1.29</v>
       </c>
       <c r="CB8" s="39">
         <v>1</v>
       </c>
       <c r="CC8" s="39">
         <v>0.9</v>
       </c>
       <c r="CD8" s="26">
         <v>0.83050000000000002</v>
       </c>
       <c r="CE8" s="26">
         <v>0.8</v>
       </c>
       <c r="CF8" s="26">
         <v>0.5</v>
       </c>
       <c r="CG8" s="26">
         <v>0.4</v>
       </c>
-      <c r="CH8" s="44">
+      <c r="CH8" s="43">
         <v>0.4</v>
       </c>
       <c r="CI8" s="18">
         <v>0.6</v>
       </c>
+      <c r="CJ8" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="CK8" s="60">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89" ht="15">
       <c r="A9" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.46</v>
       </c>
       <c r="C9" s="22">
         <v>0.41</v>
       </c>
       <c r="D9" s="23">
         <v>0.81</v>
       </c>
       <c r="E9" s="22">
         <v>0.95</v>
       </c>
       <c r="F9" s="24">
         <v>0.99</v>
       </c>
       <c r="G9" s="24">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="24">
         <v>0.89</v>
       </c>
       <c r="I9" s="24">
@@ -2856,58 +2927,64 @@
       </c>
       <c r="BZ9" s="27">
         <v>1</v>
       </c>
       <c r="CA9" s="33">
         <v>1.1599999999999999</v>
       </c>
       <c r="CB9" s="39">
         <v>1</v>
       </c>
       <c r="CC9" s="39">
         <v>0.7</v>
       </c>
       <c r="CD9" s="26">
         <v>0.53800000000000003</v>
       </c>
       <c r="CE9" s="26">
         <v>0.5</v>
       </c>
       <c r="CF9" s="26">
         <v>0.4</v>
       </c>
       <c r="CG9" s="26">
         <v>0.3</v>
       </c>
-      <c r="CH9" s="44">
+      <c r="CH9" s="43">
         <v>0.5</v>
       </c>
       <c r="CI9" s="18">
         <v>0.4</v>
       </c>
+      <c r="CJ9" s="45">
+        <v>0.9</v>
+      </c>
+      <c r="CK9" s="60">
+        <v>1</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89" ht="15">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>0.13</v>
       </c>
       <c r="C10" s="22">
         <v>0.15</v>
       </c>
       <c r="D10" s="23">
         <v>0.26</v>
       </c>
       <c r="E10" s="22">
         <v>0.33</v>
       </c>
       <c r="F10" s="24">
         <v>0.3</v>
       </c>
       <c r="G10" s="24">
         <v>0.27</v>
       </c>
       <c r="H10" s="24">
         <v>0.23</v>
       </c>
       <c r="I10" s="24">
@@ -3119,58 +3196,64 @@
       </c>
       <c r="BZ10" s="27">
         <v>0.3</v>
       </c>
       <c r="CA10" s="33">
         <v>0.3</v>
       </c>
       <c r="CB10" s="40">
         <v>0.3</v>
       </c>
       <c r="CC10" s="40">
         <v>0.3</v>
       </c>
       <c r="CD10" s="26">
         <v>0.15</v>
       </c>
       <c r="CE10" s="26">
         <v>0.2</v>
       </c>
       <c r="CF10" s="26">
         <v>0.1</v>
       </c>
       <c r="CG10" s="26">
         <v>0.1</v>
       </c>
-      <c r="CH10" s="44">
+      <c r="CH10" s="43">
         <v>0.1</v>
       </c>
       <c r="CI10" s="18">
         <v>0.2</v>
       </c>
+      <c r="CJ10" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="CK10" s="60">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89" ht="15">
       <c r="A11" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>0.43</v>
       </c>
       <c r="C11" s="22">
         <v>0.47</v>
       </c>
       <c r="D11" s="23">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="22">
         <v>0.79</v>
       </c>
       <c r="F11" s="24">
         <v>0.87</v>
       </c>
       <c r="G11" s="24">
         <v>0.7</v>
       </c>
       <c r="H11" s="24">
         <v>0.7</v>
       </c>
       <c r="I11" s="24">
@@ -3382,58 +3465,64 @@
       </c>
       <c r="BZ11" s="27">
         <v>0.9</v>
       </c>
       <c r="CA11" s="33">
         <v>0.78</v>
       </c>
       <c r="CB11" s="40">
         <v>0.7</v>
       </c>
       <c r="CC11" s="40">
         <v>0.7</v>
       </c>
       <c r="CD11" s="26">
         <v>0.56100000000000005</v>
       </c>
       <c r="CE11" s="26">
         <v>0.4</v>
       </c>
       <c r="CF11" s="26">
         <v>0.4</v>
       </c>
       <c r="CG11" s="26">
         <v>0.4</v>
       </c>
-      <c r="CH11" s="44">
+      <c r="CH11" s="43">
         <v>0.4</v>
       </c>
       <c r="CI11" s="18">
         <v>0.4</v>
       </c>
+      <c r="CJ11" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="CK11" s="60">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89" ht="15">
       <c r="A12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25">
         <v>0.17</v>
       </c>
       <c r="C12" s="25">
         <v>0.31</v>
       </c>
       <c r="D12" s="25">
         <v>0.6</v>
       </c>
       <c r="E12" s="25">
         <v>0.64</v>
       </c>
       <c r="F12" s="25">
         <v>0.68</v>
       </c>
       <c r="G12" s="25">
         <v>0.78</v>
       </c>
       <c r="H12" s="25">
         <v>0.67</v>
       </c>
       <c r="I12" s="25">
@@ -3645,58 +3734,64 @@
       </c>
       <c r="BZ12" s="27">
         <v>0.7</v>
       </c>
       <c r="CA12" s="33">
         <v>0.82</v>
       </c>
       <c r="CB12" s="40">
         <v>0.8</v>
       </c>
       <c r="CC12" s="40">
         <v>0.7</v>
       </c>
       <c r="CD12" s="26">
         <v>0.63500000000000001</v>
       </c>
       <c r="CE12" s="26">
         <v>0.5</v>
       </c>
       <c r="CF12" s="26">
         <v>0.3</v>
       </c>
       <c r="CG12" s="26">
         <v>0.3</v>
       </c>
-      <c r="CH12" s="44">
+      <c r="CH12" s="43">
         <v>0.2</v>
       </c>
       <c r="CI12" s="18">
         <v>0.3</v>
       </c>
+      <c r="CJ12" s="45">
+        <v>0.6</v>
+      </c>
+      <c r="CK12" s="60">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89" ht="15">
       <c r="A13" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>0.4</v>
       </c>
       <c r="C13" s="22">
         <v>0.53</v>
       </c>
       <c r="D13" s="23">
         <v>0.95</v>
       </c>
       <c r="E13" s="22">
         <v>1.04</v>
       </c>
       <c r="F13" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="24">
         <v>1.22</v>
       </c>
       <c r="H13" s="24">
         <v>1.03</v>
       </c>
       <c r="I13" s="24">
@@ -3908,58 +4003,64 @@
       </c>
       <c r="BZ13" s="27">
         <v>0.7</v>
       </c>
       <c r="CA13" s="33">
         <v>1.92</v>
       </c>
       <c r="CB13" s="40">
         <v>1.5</v>
       </c>
       <c r="CC13" s="40">
         <v>0.9</v>
       </c>
       <c r="CD13" s="26">
         <v>2.1150000000000002</v>
       </c>
       <c r="CE13" s="26">
         <v>0.6</v>
       </c>
       <c r="CF13" s="26">
         <v>0.4</v>
       </c>
       <c r="CG13" s="26">
         <v>2.4</v>
       </c>
-      <c r="CH13" s="44">
+      <c r="CH13" s="43">
         <v>0.8</v>
       </c>
       <c r="CI13" s="18">
         <v>0.9</v>
       </c>
+      <c r="CJ13" s="45">
+        <v>2.5</v>
+      </c>
+      <c r="CK13" s="60">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89" ht="15">
       <c r="A14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.31</v>
       </c>
       <c r="C14" s="22">
         <v>0.35</v>
       </c>
       <c r="D14" s="23">
         <v>0.62</v>
       </c>
       <c r="E14" s="22">
         <v>0.62</v>
       </c>
       <c r="F14" s="24">
         <v>0.63</v>
       </c>
       <c r="G14" s="24">
         <v>0.75</v>
       </c>
       <c r="H14" s="24">
         <v>0.85</v>
       </c>
       <c r="I14" s="24">
@@ -4171,58 +4272,64 @@
       </c>
       <c r="BZ14" s="27">
         <v>0.5</v>
       </c>
       <c r="CA14" s="33">
         <v>0.52</v>
       </c>
       <c r="CB14" s="40">
         <v>0.5</v>
       </c>
       <c r="CC14" s="40">
         <v>0.5</v>
       </c>
       <c r="CD14" s="26">
         <v>0.33500000000000002</v>
       </c>
       <c r="CE14" s="26">
         <v>0.3</v>
       </c>
       <c r="CF14" s="26">
         <v>0.3</v>
       </c>
       <c r="CG14" s="26">
         <v>0.3</v>
       </c>
-      <c r="CH14" s="44">
+      <c r="CH14" s="43">
         <v>0.2</v>
       </c>
       <c r="CI14" s="18">
         <v>0.3</v>
       </c>
+      <c r="CJ14" s="45">
+        <v>0.5</v>
+      </c>
+      <c r="CK14" s="60">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89" ht="15">
       <c r="A15" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>1.06</v>
       </c>
       <c r="C15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.69</v>
       </c>
       <c r="E15" s="22">
         <v>1.71</v>
       </c>
       <c r="F15" s="24">
         <v>1.82</v>
       </c>
       <c r="G15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="24">
@@ -4434,58 +4541,64 @@
       </c>
       <c r="BZ15" s="27">
         <v>1.9</v>
       </c>
       <c r="CA15" s="33">
         <v>1.45</v>
       </c>
       <c r="CB15" s="40">
         <v>1.4</v>
       </c>
       <c r="CC15" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD15" s="26">
         <v>1.1499999999999999</v>
       </c>
       <c r="CE15" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF15" s="26">
         <v>1</v>
       </c>
       <c r="CG15" s="26">
         <v>1</v>
       </c>
-      <c r="CH15" s="43">
+      <c r="CH15" s="42">
         <v>1</v>
       </c>
       <c r="CI15" s="18">
         <v>1</v>
       </c>
+      <c r="CJ15" s="45">
+        <v>1.6</v>
+      </c>
+      <c r="CK15" s="60">
+        <v>1.7</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89" ht="15">
       <c r="A16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="22">
         <v>4.34</v>
       </c>
       <c r="D16" s="23">
         <v>4.91</v>
       </c>
       <c r="E16" s="22">
         <v>4.55</v>
       </c>
       <c r="F16" s="24">
         <v>5.17</v>
       </c>
       <c r="G16" s="24">
         <v>5.74</v>
       </c>
       <c r="H16" s="24">
         <v>5.17</v>
       </c>
       <c r="I16" s="24">
@@ -4697,58 +4810,64 @@
       </c>
       <c r="BZ16" s="27">
         <v>9.6</v>
       </c>
       <c r="CA16" s="33">
         <v>8.8699999999999992</v>
       </c>
       <c r="CB16" s="39">
         <v>9</v>
       </c>
       <c r="CC16" s="39">
         <v>6.7</v>
       </c>
       <c r="CD16" s="26">
         <v>8.3012000000000015</v>
       </c>
       <c r="CE16" s="26">
         <v>8.3000000000000007</v>
       </c>
       <c r="CF16" s="26">
         <v>8.5</v>
       </c>
       <c r="CG16" s="26">
         <v>11.7</v>
       </c>
-      <c r="CH16" s="44">
+      <c r="CH16" s="43">
         <v>11.6</v>
       </c>
       <c r="CI16" s="18">
         <v>10.9</v>
       </c>
+      <c r="CJ16" s="44">
+        <v>12</v>
+      </c>
+      <c r="CK16" s="60">
+        <v>12.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -4960,58 +5079,64 @@
       </c>
       <c r="BZ17" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="CA17" s="33">
         <v>4.12</v>
       </c>
       <c r="CB17" s="40">
         <v>1.2</v>
       </c>
       <c r="CC17" s="40">
         <v>1.5</v>
       </c>
       <c r="CD17" s="26">
         <v>2.1898</v>
       </c>
       <c r="CE17" s="26">
         <v>0.9</v>
       </c>
       <c r="CF17" s="26">
         <v>0.8</v>
       </c>
       <c r="CG17" s="26">
         <v>3.6</v>
       </c>
-      <c r="CH17" s="44">
+      <c r="CH17" s="43">
         <v>1.5</v>
       </c>
       <c r="CI17" s="18">
         <v>1.5</v>
       </c>
+      <c r="CJ17" s="44">
+        <v>3</v>
+      </c>
+      <c r="CK17" s="60">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89" ht="15">
       <c r="A18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="25">
         <v>0.12</v>
       </c>
       <c r="C18" s="22">
         <v>0.16</v>
       </c>
       <c r="D18" s="23">
         <v>0.26</v>
       </c>
       <c r="E18" s="22">
         <v>0.27</v>
       </c>
       <c r="F18" s="24">
         <v>0.32</v>
       </c>
       <c r="G18" s="24">
         <v>0.33</v>
       </c>
       <c r="H18" s="24">
         <v>0.32</v>
       </c>
       <c r="I18" s="24">
@@ -5223,58 +5348,64 @@
       </c>
       <c r="BZ18" s="27">
         <v>0.2</v>
       </c>
       <c r="CA18" s="33">
         <v>0.23</v>
       </c>
       <c r="CB18" s="40">
         <v>0.3</v>
       </c>
       <c r="CC18" s="40">
         <v>0.2</v>
       </c>
       <c r="CD18" s="26">
         <v>0.14799999999999999</v>
       </c>
       <c r="CE18" s="26">
         <v>0.1</v>
       </c>
       <c r="CF18" s="26">
         <v>0.1</v>
       </c>
       <c r="CG18" s="26">
         <v>0.1</v>
       </c>
-      <c r="CH18" s="44">
+      <c r="CH18" s="43">
         <v>0.1</v>
       </c>
       <c r="CI18" s="18">
         <v>0.1</v>
       </c>
+      <c r="CJ18" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="CK18" s="60">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="18">
         <v>0.93</v>
       </c>
       <c r="C19" s="22">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="23">
         <v>1.8</v>
       </c>
       <c r="E19" s="22">
         <v>1.8</v>
       </c>
       <c r="F19" s="24">
         <v>1.8</v>
       </c>
       <c r="G19" s="24">
         <v>1.8</v>
       </c>
       <c r="H19" s="24">
         <v>1.8</v>
       </c>
       <c r="I19" s="24">
@@ -5486,58 +5617,64 @@
       </c>
       <c r="BZ19" s="27">
         <v>4.2</v>
       </c>
       <c r="CA19" s="33">
         <v>3.03</v>
       </c>
       <c r="CB19" s="40">
         <v>2.6</v>
       </c>
       <c r="CC19" s="40">
         <v>3.6</v>
       </c>
       <c r="CD19" s="26">
         <v>3.5634000000000001</v>
       </c>
       <c r="CE19" s="26">
         <v>4.7</v>
       </c>
       <c r="CF19" s="26">
         <v>4</v>
       </c>
       <c r="CG19" s="26">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CH19" s="44">
+      <c r="CH19" s="43">
         <v>5.2</v>
       </c>
       <c r="CI19" s="18">
         <v>4.8</v>
       </c>
+      <c r="CJ19" s="44">
+        <v>6</v>
+      </c>
+      <c r="CK19" s="60">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="28">
         <v>1.06</v>
       </c>
       <c r="C20" s="28">
         <v>1.05</v>
       </c>
       <c r="D20" s="28">
         <v>1.45</v>
       </c>
       <c r="E20" s="28">
         <v>1.72</v>
       </c>
       <c r="F20" s="28">
         <v>1.75</v>
       </c>
       <c r="G20" s="28">
         <v>1.66</v>
       </c>
       <c r="H20" s="28">
         <v>1.55</v>
       </c>
       <c r="I20" s="28">
@@ -5749,58 +5886,64 @@
       </c>
       <c r="BZ20" s="27">
         <v>2.1</v>
       </c>
       <c r="CA20" s="33">
         <v>2.02</v>
       </c>
       <c r="CB20" s="40">
         <v>2.2000000000000002</v>
       </c>
       <c r="CC20" s="40">
         <v>1.8</v>
       </c>
       <c r="CD20" s="26">
         <v>1.498</v>
       </c>
       <c r="CE20" s="26">
         <v>1.5</v>
       </c>
       <c r="CF20" s="26">
         <v>1.2</v>
       </c>
       <c r="CG20" s="26">
         <v>1</v>
       </c>
-      <c r="CH20" s="44">
+      <c r="CH20" s="43">
         <v>1.3</v>
       </c>
       <c r="CI20" s="18">
         <v>1.2</v>
       </c>
+      <c r="CJ20" s="45">
+        <v>1.8</v>
+      </c>
+      <c r="CK20" s="60">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89" ht="15">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="25">
         <v>0.12</v>
       </c>
       <c r="C21" s="22">
         <v>0.15</v>
       </c>
       <c r="D21" s="30">
         <v>0.24</v>
       </c>
       <c r="E21" s="22">
         <v>0.25</v>
       </c>
       <c r="F21" s="24">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="24">
         <v>0.34</v>
       </c>
       <c r="H21" s="24">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="24">
@@ -6012,60 +6155,66 @@
       </c>
       <c r="BZ21" s="27">
         <v>0.3</v>
       </c>
       <c r="CA21" s="33">
         <v>0.32</v>
       </c>
       <c r="CB21" s="40">
         <v>0.4</v>
       </c>
       <c r="CC21" s="40">
         <v>0.3</v>
       </c>
       <c r="CD21" s="26">
         <v>0.19</v>
       </c>
       <c r="CE21" s="26">
         <v>0.2</v>
       </c>
       <c r="CF21" s="26">
         <v>0.1</v>
       </c>
       <c r="CG21" s="26">
         <v>0.1</v>
       </c>
-      <c r="CH21" s="44">
+      <c r="CH21" s="43">
         <v>0.1</v>
       </c>
       <c r="CI21" s="18">
         <v>0.1</v>
+      </c>
+      <c r="CJ21" s="45">
+        <v>0.2</v>
+      </c>
+      <c r="CK21" s="60">
+        <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CI2"/>
+    <mergeCell ref="CH2:CK2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>