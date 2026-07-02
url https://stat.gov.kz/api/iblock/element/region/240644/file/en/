--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="195" windowWidth="18120" windowHeight="11265"/>
+    <workbookView xWindow="-105" yWindow="195" windowWidth="21810" windowHeight="11265"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="40">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -397,51 +397,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -506,81 +506,82 @@
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -848,263 +849,264 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK21"/>
+  <dimension ref="A1:CL21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ9" sqref="CJ9"/>
+      <selection pane="topRight" activeCell="CK7" sqref="CK7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="3" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="3" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="9.7109375" style="3" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="3"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:90" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
-[...70 lines deleted...]
-      <c r="BU1" s="53"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
+      <c r="U1" s="58"/>
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AC1" s="58"/>
+      <c r="AD1" s="58"/>
+      <c r="AE1" s="58"/>
+      <c r="AF1" s="58"/>
+      <c r="AG1" s="58"/>
+      <c r="AH1" s="58"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+      <c r="AV1" s="58"/>
+      <c r="AW1" s="58"/>
+      <c r="AX1" s="58"/>
+      <c r="AY1" s="58"/>
+      <c r="AZ1" s="58"/>
+      <c r="BA1" s="58"/>
+      <c r="BB1" s="58"/>
+      <c r="BC1" s="58"/>
+      <c r="BD1" s="58"/>
+      <c r="BE1" s="58"/>
+      <c r="BF1" s="58"/>
+      <c r="BG1" s="58"/>
+      <c r="BH1" s="58"/>
+      <c r="BI1" s="58"/>
+      <c r="BJ1" s="58"/>
+      <c r="BK1" s="58"/>
+      <c r="BL1" s="58"/>
+      <c r="BM1" s="58"/>
+      <c r="BN1" s="58"/>
+      <c r="BO1" s="58"/>
+      <c r="BP1" s="58"/>
+      <c r="BQ1" s="58"/>
+      <c r="BR1" s="58"/>
+      <c r="BS1" s="58"/>
+      <c r="BT1" s="58"/>
+      <c r="BU1" s="58"/>
     </row>
-    <row r="2" spans="1:89" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="50" t="s">
+    <row r="2" spans="1:90" ht="16.5" thickBot="1">
+      <c r="A2" s="59"/>
+      <c r="B2" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="51"/>
-[...10 lines deleted...]
-      <c r="N2" s="50" t="s">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="51"/>
-[...10 lines deleted...]
-      <c r="Z2" s="50" t="s">
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="51"/>
-[...10 lines deleted...]
-      <c r="AL2" s="50" t="s">
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+      <c r="AF2" s="56"/>
+      <c r="AG2" s="56"/>
+      <c r="AH2" s="56"/>
+      <c r="AI2" s="56"/>
+      <c r="AJ2" s="56"/>
+      <c r="AK2" s="57"/>
+      <c r="AL2" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="AM2" s="51"/>
-[...10 lines deleted...]
-      <c r="AX2" s="50" t="s">
+      <c r="AM2" s="56"/>
+      <c r="AN2" s="56"/>
+      <c r="AO2" s="56"/>
+      <c r="AP2" s="56"/>
+      <c r="AQ2" s="56"/>
+      <c r="AR2" s="56"/>
+      <c r="AS2" s="56"/>
+      <c r="AT2" s="56"/>
+      <c r="AU2" s="56"/>
+      <c r="AV2" s="56"/>
+      <c r="AW2" s="57"/>
+      <c r="AX2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="51"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="50" t="s">
+      <c r="AY2" s="56"/>
+      <c r="AZ2" s="56"/>
+      <c r="BA2" s="56"/>
+      <c r="BB2" s="56"/>
+      <c r="BC2" s="56"/>
+      <c r="BD2" s="56"/>
+      <c r="BE2" s="56"/>
+      <c r="BF2" s="56"/>
+      <c r="BG2" s="56"/>
+      <c r="BH2" s="56"/>
+      <c r="BI2" s="57"/>
+      <c r="BJ2" s="55" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="51"/>
-[...10 lines deleted...]
-      <c r="BV2" s="50" t="s">
+      <c r="BK2" s="56"/>
+      <c r="BL2" s="56"/>
+      <c r="BM2" s="56"/>
+      <c r="BN2" s="56"/>
+      <c r="BO2" s="56"/>
+      <c r="BP2" s="56"/>
+      <c r="BQ2" s="56"/>
+      <c r="BR2" s="56"/>
+      <c r="BS2" s="56"/>
+      <c r="BT2" s="56"/>
+      <c r="BU2" s="57"/>
+      <c r="BV2" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="51"/>
-[...10 lines deleted...]
-      <c r="CH2" s="56" t="s">
+      <c r="BW2" s="56"/>
+      <c r="BX2" s="56"/>
+      <c r="BY2" s="56"/>
+      <c r="BZ2" s="56"/>
+      <c r="CA2" s="56"/>
+      <c r="CB2" s="56"/>
+      <c r="CC2" s="56"/>
+      <c r="CD2" s="56"/>
+      <c r="CE2" s="56"/>
+      <c r="CF2" s="56"/>
+      <c r="CG2" s="57"/>
+      <c r="CH2" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="57"/>
-[...1 lines deleted...]
-      <c r="CK2" s="58"/>
+      <c r="CI2" s="53"/>
+      <c r="CJ2" s="53"/>
+      <c r="CK2" s="53"/>
+      <c r="CL2" s="54"/>
     </row>
-    <row r="3" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A3" s="55"/>
+    <row r="3" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A3" s="60"/>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1325,52 +1327,55 @@
       </c>
       <c r="CD3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="CE3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="CF3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="CH3" s="47" t="s">
         <v>6</v>
       </c>
       <c r="CI3" s="48" t="s">
         <v>7</v>
       </c>
       <c r="CJ3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="CK3" s="4" t="s">
         <v>9</v>
       </c>
+      <c r="CL3" s="5" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="4" spans="1:89" s="1" customFormat="1">
+    <row r="4" spans="1:90" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="6">
         <v>11.51</v>
       </c>
       <c r="C4" s="6">
         <v>11.84</v>
       </c>
       <c r="D4" s="7">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="8">
         <v>17.68</v>
       </c>
       <c r="F4" s="9">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="10">
         <v>19.52</v>
       </c>
       <c r="H4" s="11">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="10">
@@ -1591,55 +1596,58 @@
       </c>
       <c r="CC4" s="38">
         <v>20.399999999999999</v>
       </c>
       <c r="CD4" s="14">
         <v>22.608599999999999</v>
       </c>
       <c r="CE4" s="14">
         <v>20.5</v>
       </c>
       <c r="CF4" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="CG4" s="14">
         <v>27</v>
       </c>
       <c r="CH4" s="41">
         <v>23.7</v>
       </c>
       <c r="CI4" s="12">
         <v>22.9</v>
       </c>
       <c r="CJ4" s="49">
         <v>31.4</v>
       </c>
-      <c r="CK4" s="59">
+      <c r="CK4" s="50">
         <v>30.4</v>
       </c>
+      <c r="CL4" s="61">
+        <v>30.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="1" customFormat="1" ht="15">
+    <row r="5" spans="1:90" s="1" customFormat="1" ht="15">
       <c r="A5" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.18</v>
       </c>
       <c r="D5" s="17">
         <v>0.32</v>
       </c>
       <c r="E5" s="17">
         <v>0.33</v>
       </c>
       <c r="F5" s="17">
         <v>0.39</v>
       </c>
       <c r="G5" s="17">
         <v>0.4</v>
       </c>
       <c r="H5" s="17">
         <v>0.35</v>
       </c>
       <c r="I5" s="17">
@@ -1860,55 +1868,58 @@
       </c>
       <c r="CC5" s="39">
         <v>0</v>
       </c>
       <c r="CD5" s="26">
         <v>0</v>
       </c>
       <c r="CE5" s="26">
         <v>0</v>
       </c>
       <c r="CF5" s="26">
         <v>0</v>
       </c>
       <c r="CG5" s="26">
         <v>0</v>
       </c>
       <c r="CH5" s="42">
         <v>0</v>
       </c>
       <c r="CI5" s="18">
         <v>0</v>
       </c>
       <c r="CJ5" s="44">
         <v>0</v>
       </c>
-      <c r="CK5" s="60">
+      <c r="CK5" s="51">
         <v>0</v>
       </c>
+      <c r="CL5" s="18">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89" ht="15">
+    <row r="6" spans="1:90" ht="15">
       <c r="A6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.34</v>
       </c>
       <c r="C6" s="22">
         <v>0.4</v>
       </c>
       <c r="D6" s="23">
         <v>0.69</v>
       </c>
       <c r="E6" s="22">
         <v>0.76</v>
       </c>
       <c r="F6" s="24">
         <v>0.85</v>
       </c>
       <c r="G6" s="24">
         <v>0.84</v>
       </c>
       <c r="H6" s="24">
         <v>0.79</v>
       </c>
       <c r="I6" s="24">
@@ -2129,55 +2140,58 @@
       </c>
       <c r="CC6" s="40">
         <v>0.4</v>
       </c>
       <c r="CD6" s="26">
         <v>0.28599999999999998</v>
       </c>
       <c r="CE6" s="26">
         <v>0.3</v>
       </c>
       <c r="CF6" s="26">
         <v>0.2</v>
       </c>
       <c r="CG6" s="26">
         <v>0.1</v>
       </c>
       <c r="CH6" s="43">
         <v>0.2</v>
       </c>
       <c r="CI6" s="18">
         <v>0.2</v>
       </c>
       <c r="CJ6" s="45">
         <v>0.3</v>
       </c>
-      <c r="CK6" s="60">
+      <c r="CK6" s="51">
         <v>0.3</v>
       </c>
+      <c r="CL6" s="46">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:89" ht="15">
+    <row r="7" spans="1:90" ht="15">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>0.44</v>
       </c>
       <c r="C7" s="22">
         <v>0.49</v>
       </c>
       <c r="D7" s="23">
         <v>0.9</v>
       </c>
       <c r="E7" s="22">
         <v>0.85</v>
       </c>
       <c r="F7" s="24">
         <v>1.07</v>
       </c>
       <c r="G7" s="24">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="24">
         <v>0.99</v>
       </c>
       <c r="I7" s="24">
@@ -2398,55 +2412,58 @@
       </c>
       <c r="CC7" s="40">
         <v>0.1</v>
       </c>
       <c r="CD7" s="26">
         <v>0.10479999999999999</v>
       </c>
       <c r="CE7" s="26">
         <v>0.1</v>
       </c>
       <c r="CF7" s="26">
         <v>0.1</v>
       </c>
       <c r="CG7" s="26">
         <v>0.1</v>
       </c>
       <c r="CH7" s="43">
         <v>0.1</v>
       </c>
       <c r="CI7" s="18">
         <v>0</v>
       </c>
       <c r="CJ7" s="45">
         <v>0.1</v>
       </c>
-      <c r="CK7" s="60">
+      <c r="CK7" s="51">
         <v>0.1</v>
       </c>
+      <c r="CL7" s="46">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:89" ht="15">
+    <row r="8" spans="1:90" ht="15">
       <c r="A8" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.41</v>
       </c>
       <c r="C8" s="22">
         <v>0.62</v>
       </c>
       <c r="D8" s="23">
         <v>0.92</v>
       </c>
       <c r="E8" s="22">
         <v>1.06</v>
       </c>
       <c r="F8" s="24">
         <v>1.41</v>
       </c>
       <c r="G8" s="24">
         <v>1.38</v>
       </c>
       <c r="H8" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="24">
@@ -2667,55 +2684,58 @@
       </c>
       <c r="CC8" s="39">
         <v>0.9</v>
       </c>
       <c r="CD8" s="26">
         <v>0.83050000000000002</v>
       </c>
       <c r="CE8" s="26">
         <v>0.8</v>
       </c>
       <c r="CF8" s="26">
         <v>0.5</v>
       </c>
       <c r="CG8" s="26">
         <v>0.4</v>
       </c>
       <c r="CH8" s="43">
         <v>0.4</v>
       </c>
       <c r="CI8" s="18">
         <v>0.6</v>
       </c>
       <c r="CJ8" s="45">
         <v>0.9</v>
       </c>
-      <c r="CK8" s="60">
+      <c r="CK8" s="51">
         <v>1</v>
       </c>
+      <c r="CL8" s="46">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:89" ht="15">
+    <row r="9" spans="1:90" ht="15">
       <c r="A9" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.46</v>
       </c>
       <c r="C9" s="22">
         <v>0.41</v>
       </c>
       <c r="D9" s="23">
         <v>0.81</v>
       </c>
       <c r="E9" s="22">
         <v>0.95</v>
       </c>
       <c r="F9" s="24">
         <v>0.99</v>
       </c>
       <c r="G9" s="24">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="24">
         <v>0.89</v>
       </c>
       <c r="I9" s="24">
@@ -2936,55 +2956,58 @@
       </c>
       <c r="CC9" s="39">
         <v>0.7</v>
       </c>
       <c r="CD9" s="26">
         <v>0.53800000000000003</v>
       </c>
       <c r="CE9" s="26">
         <v>0.5</v>
       </c>
       <c r="CF9" s="26">
         <v>0.4</v>
       </c>
       <c r="CG9" s="26">
         <v>0.3</v>
       </c>
       <c r="CH9" s="43">
         <v>0.5</v>
       </c>
       <c r="CI9" s="18">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="45">
         <v>0.9</v>
       </c>
-      <c r="CK9" s="60">
+      <c r="CK9" s="51">
         <v>1</v>
       </c>
+      <c r="CL9" s="46">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:89" ht="15">
+    <row r="10" spans="1:90" ht="15">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>0.13</v>
       </c>
       <c r="C10" s="22">
         <v>0.15</v>
       </c>
       <c r="D10" s="23">
         <v>0.26</v>
       </c>
       <c r="E10" s="22">
         <v>0.33</v>
       </c>
       <c r="F10" s="24">
         <v>0.3</v>
       </c>
       <c r="G10" s="24">
         <v>0.27</v>
       </c>
       <c r="H10" s="24">
         <v>0.23</v>
       </c>
       <c r="I10" s="24">
@@ -3205,55 +3228,58 @@
       </c>
       <c r="CC10" s="40">
         <v>0.3</v>
       </c>
       <c r="CD10" s="26">
         <v>0.15</v>
       </c>
       <c r="CE10" s="26">
         <v>0.2</v>
       </c>
       <c r="CF10" s="26">
         <v>0.1</v>
       </c>
       <c r="CG10" s="26">
         <v>0.1</v>
       </c>
       <c r="CH10" s="43">
         <v>0.1</v>
       </c>
       <c r="CI10" s="18">
         <v>0.2</v>
       </c>
       <c r="CJ10" s="45">
         <v>0.3</v>
       </c>
-      <c r="CK10" s="60">
+      <c r="CK10" s="51">
         <v>0.4</v>
       </c>
+      <c r="CL10" s="46">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:89" ht="15">
+    <row r="11" spans="1:90" ht="15">
       <c r="A11" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>0.43</v>
       </c>
       <c r="C11" s="22">
         <v>0.47</v>
       </c>
       <c r="D11" s="23">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="22">
         <v>0.79</v>
       </c>
       <c r="F11" s="24">
         <v>0.87</v>
       </c>
       <c r="G11" s="24">
         <v>0.7</v>
       </c>
       <c r="H11" s="24">
         <v>0.7</v>
       </c>
       <c r="I11" s="24">
@@ -3474,55 +3500,58 @@
       </c>
       <c r="CC11" s="40">
         <v>0.7</v>
       </c>
       <c r="CD11" s="26">
         <v>0.56100000000000005</v>
       </c>
       <c r="CE11" s="26">
         <v>0.4</v>
       </c>
       <c r="CF11" s="26">
         <v>0.4</v>
       </c>
       <c r="CG11" s="26">
         <v>0.4</v>
       </c>
       <c r="CH11" s="43">
         <v>0.4</v>
       </c>
       <c r="CI11" s="18">
         <v>0.4</v>
       </c>
       <c r="CJ11" s="45">
         <v>0.5</v>
       </c>
-      <c r="CK11" s="60">
+      <c r="CK11" s="51">
         <v>0.7</v>
       </c>
+      <c r="CL11" s="46">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:89" ht="15">
+    <row r="12" spans="1:90" ht="15">
       <c r="A12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25">
         <v>0.17</v>
       </c>
       <c r="C12" s="25">
         <v>0.31</v>
       </c>
       <c r="D12" s="25">
         <v>0.6</v>
       </c>
       <c r="E12" s="25">
         <v>0.64</v>
       </c>
       <c r="F12" s="25">
         <v>0.68</v>
       </c>
       <c r="G12" s="25">
         <v>0.78</v>
       </c>
       <c r="H12" s="25">
         <v>0.67</v>
       </c>
       <c r="I12" s="25">
@@ -3743,55 +3772,58 @@
       </c>
       <c r="CC12" s="40">
         <v>0.7</v>
       </c>
       <c r="CD12" s="26">
         <v>0.63500000000000001</v>
       </c>
       <c r="CE12" s="26">
         <v>0.5</v>
       </c>
       <c r="CF12" s="26">
         <v>0.3</v>
       </c>
       <c r="CG12" s="26">
         <v>0.3</v>
       </c>
       <c r="CH12" s="43">
         <v>0.2</v>
       </c>
       <c r="CI12" s="18">
         <v>0.3</v>
       </c>
       <c r="CJ12" s="45">
         <v>0.6</v>
       </c>
-      <c r="CK12" s="60">
+      <c r="CK12" s="51">
         <v>0.7</v>
       </c>
+      <c r="CL12" s="46">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:89" ht="15">
+    <row r="13" spans="1:90" ht="15">
       <c r="A13" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>0.4</v>
       </c>
       <c r="C13" s="22">
         <v>0.53</v>
       </c>
       <c r="D13" s="23">
         <v>0.95</v>
       </c>
       <c r="E13" s="22">
         <v>1.04</v>
       </c>
       <c r="F13" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="24">
         <v>1.22</v>
       </c>
       <c r="H13" s="24">
         <v>1.03</v>
       </c>
       <c r="I13" s="24">
@@ -4012,55 +4044,58 @@
       </c>
       <c r="CC13" s="40">
         <v>0.9</v>
       </c>
       <c r="CD13" s="26">
         <v>2.1150000000000002</v>
       </c>
       <c r="CE13" s="26">
         <v>0.6</v>
       </c>
       <c r="CF13" s="26">
         <v>0.4</v>
       </c>
       <c r="CG13" s="26">
         <v>2.4</v>
       </c>
       <c r="CH13" s="43">
         <v>0.8</v>
       </c>
       <c r="CI13" s="18">
         <v>0.9</v>
       </c>
       <c r="CJ13" s="45">
         <v>2.5</v>
       </c>
-      <c r="CK13" s="60">
+      <c r="CK13" s="51">
         <v>1.3</v>
       </c>
+      <c r="CL13" s="46">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:89" ht="15">
+    <row r="14" spans="1:90" ht="15">
       <c r="A14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.31</v>
       </c>
       <c r="C14" s="22">
         <v>0.35</v>
       </c>
       <c r="D14" s="23">
         <v>0.62</v>
       </c>
       <c r="E14" s="22">
         <v>0.62</v>
       </c>
       <c r="F14" s="24">
         <v>0.63</v>
       </c>
       <c r="G14" s="24">
         <v>0.75</v>
       </c>
       <c r="H14" s="24">
         <v>0.85</v>
       </c>
       <c r="I14" s="24">
@@ -4281,55 +4316,58 @@
       </c>
       <c r="CC14" s="40">
         <v>0.5</v>
       </c>
       <c r="CD14" s="26">
         <v>0.33500000000000002</v>
       </c>
       <c r="CE14" s="26">
         <v>0.3</v>
       </c>
       <c r="CF14" s="26">
         <v>0.3</v>
       </c>
       <c r="CG14" s="26">
         <v>0.3</v>
       </c>
       <c r="CH14" s="43">
         <v>0.2</v>
       </c>
       <c r="CI14" s="18">
         <v>0.3</v>
       </c>
       <c r="CJ14" s="45">
         <v>0.5</v>
       </c>
-      <c r="CK14" s="60">
+      <c r="CK14" s="51">
         <v>0.5</v>
       </c>
+      <c r="CL14" s="46">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:89" ht="15">
+    <row r="15" spans="1:90" ht="15">
       <c r="A15" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>1.06</v>
       </c>
       <c r="C15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.69</v>
       </c>
       <c r="E15" s="22">
         <v>1.71</v>
       </c>
       <c r="F15" s="24">
         <v>1.82</v>
       </c>
       <c r="G15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="24">
@@ -4550,55 +4588,58 @@
       </c>
       <c r="CC15" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD15" s="26">
         <v>1.1499999999999999</v>
       </c>
       <c r="CE15" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF15" s="26">
         <v>1</v>
       </c>
       <c r="CG15" s="26">
         <v>1</v>
       </c>
       <c r="CH15" s="42">
         <v>1</v>
       </c>
       <c r="CI15" s="18">
         <v>1</v>
       </c>
       <c r="CJ15" s="45">
         <v>1.6</v>
       </c>
-      <c r="CK15" s="60">
+      <c r="CK15" s="51">
         <v>1.7</v>
       </c>
+      <c r="CL15" s="46">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:89" ht="15">
+    <row r="16" spans="1:90" ht="15">
       <c r="A16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="22">
         <v>4.34</v>
       </c>
       <c r="D16" s="23">
         <v>4.91</v>
       </c>
       <c r="E16" s="22">
         <v>4.55</v>
       </c>
       <c r="F16" s="24">
         <v>5.17</v>
       </c>
       <c r="G16" s="24">
         <v>5.74</v>
       </c>
       <c r="H16" s="24">
         <v>5.17</v>
       </c>
       <c r="I16" s="24">
@@ -4819,55 +4860,58 @@
       </c>
       <c r="CC16" s="39">
         <v>6.7</v>
       </c>
       <c r="CD16" s="26">
         <v>8.3012000000000015</v>
       </c>
       <c r="CE16" s="26">
         <v>8.3000000000000007</v>
       </c>
       <c r="CF16" s="26">
         <v>8.5</v>
       </c>
       <c r="CG16" s="26">
         <v>11.7</v>
       </c>
       <c r="CH16" s="43">
         <v>11.6</v>
       </c>
       <c r="CI16" s="18">
         <v>10.9</v>
       </c>
       <c r="CJ16" s="44">
         <v>12</v>
       </c>
-      <c r="CK16" s="60">
+      <c r="CK16" s="51">
         <v>12.7</v>
       </c>
+      <c r="CL16" s="46">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:89" ht="15">
+    <row r="17" spans="1:90" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -5088,55 +5132,58 @@
       </c>
       <c r="CC17" s="40">
         <v>1.5</v>
       </c>
       <c r="CD17" s="26">
         <v>2.1898</v>
       </c>
       <c r="CE17" s="26">
         <v>0.9</v>
       </c>
       <c r="CF17" s="26">
         <v>0.8</v>
       </c>
       <c r="CG17" s="26">
         <v>3.6</v>
       </c>
       <c r="CH17" s="43">
         <v>1.5</v>
       </c>
       <c r="CI17" s="18">
         <v>1.5</v>
       </c>
       <c r="CJ17" s="44">
         <v>3</v>
       </c>
-      <c r="CK17" s="60">
+      <c r="CK17" s="51">
         <v>2.2000000000000002</v>
       </c>
+      <c r="CL17" s="46">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="18" spans="1:89" ht="15">
+    <row r="18" spans="1:90" ht="15">
       <c r="A18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="25">
         <v>0.12</v>
       </c>
       <c r="C18" s="22">
         <v>0.16</v>
       </c>
       <c r="D18" s="23">
         <v>0.26</v>
       </c>
       <c r="E18" s="22">
         <v>0.27</v>
       </c>
       <c r="F18" s="24">
         <v>0.32</v>
       </c>
       <c r="G18" s="24">
         <v>0.33</v>
       </c>
       <c r="H18" s="24">
         <v>0.32</v>
       </c>
       <c r="I18" s="24">
@@ -5357,55 +5404,58 @@
       </c>
       <c r="CC18" s="40">
         <v>0.2</v>
       </c>
       <c r="CD18" s="26">
         <v>0.14799999999999999</v>
       </c>
       <c r="CE18" s="26">
         <v>0.1</v>
       </c>
       <c r="CF18" s="26">
         <v>0.1</v>
       </c>
       <c r="CG18" s="26">
         <v>0.1</v>
       </c>
       <c r="CH18" s="43">
         <v>0.1</v>
       </c>
       <c r="CI18" s="18">
         <v>0.1</v>
       </c>
       <c r="CJ18" s="46">
         <v>0.2</v>
       </c>
-      <c r="CK18" s="60">
+      <c r="CK18" s="51">
         <v>0.2</v>
       </c>
+      <c r="CL18" s="46">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:89" ht="15">
+    <row r="19" spans="1:90" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="18">
         <v>0.93</v>
       </c>
       <c r="C19" s="22">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="23">
         <v>1.8</v>
       </c>
       <c r="E19" s="22">
         <v>1.8</v>
       </c>
       <c r="F19" s="24">
         <v>1.8</v>
       </c>
       <c r="G19" s="24">
         <v>1.8</v>
       </c>
       <c r="H19" s="24">
         <v>1.8</v>
       </c>
       <c r="I19" s="24">
@@ -5626,55 +5676,58 @@
       </c>
       <c r="CC19" s="40">
         <v>3.6</v>
       </c>
       <c r="CD19" s="26">
         <v>3.5634000000000001</v>
       </c>
       <c r="CE19" s="26">
         <v>4.7</v>
       </c>
       <c r="CF19" s="26">
         <v>4</v>
       </c>
       <c r="CG19" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="CH19" s="43">
         <v>5.2</v>
       </c>
       <c r="CI19" s="18">
         <v>4.8</v>
       </c>
       <c r="CJ19" s="44">
         <v>6</v>
       </c>
-      <c r="CK19" s="60">
+      <c r="CK19" s="51">
         <v>5.2</v>
       </c>
+      <c r="CL19" s="46">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:89" ht="15">
+    <row r="20" spans="1:90" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="28">
         <v>1.06</v>
       </c>
       <c r="C20" s="28">
         <v>1.05</v>
       </c>
       <c r="D20" s="28">
         <v>1.45</v>
       </c>
       <c r="E20" s="28">
         <v>1.72</v>
       </c>
       <c r="F20" s="28">
         <v>1.75</v>
       </c>
       <c r="G20" s="28">
         <v>1.66</v>
       </c>
       <c r="H20" s="28">
         <v>1.55</v>
       </c>
       <c r="I20" s="28">
@@ -5895,55 +5948,58 @@
       </c>
       <c r="CC20" s="40">
         <v>1.8</v>
       </c>
       <c r="CD20" s="26">
         <v>1.498</v>
       </c>
       <c r="CE20" s="26">
         <v>1.5</v>
       </c>
       <c r="CF20" s="26">
         <v>1.2</v>
       </c>
       <c r="CG20" s="26">
         <v>1</v>
       </c>
       <c r="CH20" s="43">
         <v>1.3</v>
       </c>
       <c r="CI20" s="18">
         <v>1.2</v>
       </c>
       <c r="CJ20" s="45">
         <v>1.8</v>
       </c>
-      <c r="CK20" s="60">
+      <c r="CK20" s="51">
         <v>2.1</v>
       </c>
+      <c r="CL20" s="46">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:89" ht="15">
+    <row r="21" spans="1:90" ht="15">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="25">
         <v>0.12</v>
       </c>
       <c r="C21" s="22">
         <v>0.15</v>
       </c>
       <c r="D21" s="30">
         <v>0.24</v>
       </c>
       <c r="E21" s="22">
         <v>0.25</v>
       </c>
       <c r="F21" s="24">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="24">
         <v>0.34</v>
       </c>
       <c r="H21" s="24">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="24">
@@ -6164,66 +6220,69 @@
       </c>
       <c r="CC21" s="40">
         <v>0.3</v>
       </c>
       <c r="CD21" s="26">
         <v>0.19</v>
       </c>
       <c r="CE21" s="26">
         <v>0.2</v>
       </c>
       <c r="CF21" s="26">
         <v>0.1</v>
       </c>
       <c r="CG21" s="26">
         <v>0.1</v>
       </c>
       <c r="CH21" s="43">
         <v>0.1</v>
       </c>
       <c r="CI21" s="18">
         <v>0.1</v>
       </c>
       <c r="CJ21" s="45">
         <v>0.2</v>
       </c>
-      <c r="CK21" s="60">
+      <c r="CK21" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="CL21" s="46">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CK2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>