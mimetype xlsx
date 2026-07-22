--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="195" windowWidth="21810" windowHeight="11265"/>
+    <workbookView xWindow="8835" yWindow="75" windowWidth="19815" windowHeight="11265"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="40">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -144,51 +144,51 @@
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -231,50 +231,65 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -397,51 +412,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -510,78 +525,84 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -849,264 +870,265 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL21"/>
+  <dimension ref="A1:CM21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK7" sqref="CK7"/>
+      <selection pane="topRight" activeCell="BY9" sqref="BY9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="3" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="3" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="9.7109375" style="3" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="3"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:91" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58"/>
-[...70 lines deleted...]
-      <c r="BU1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="AX1" s="61"/>
+      <c r="AY1" s="61"/>
+      <c r="AZ1" s="61"/>
+      <c r="BA1" s="61"/>
+      <c r="BB1" s="61"/>
+      <c r="BC1" s="61"/>
+      <c r="BD1" s="61"/>
+      <c r="BE1" s="61"/>
+      <c r="BF1" s="61"/>
+      <c r="BG1" s="61"/>
+      <c r="BH1" s="61"/>
+      <c r="BI1" s="61"/>
+      <c r="BJ1" s="61"/>
+      <c r="BK1" s="61"/>
+      <c r="BL1" s="61"/>
+      <c r="BM1" s="61"/>
+      <c r="BN1" s="61"/>
+      <c r="BO1" s="61"/>
+      <c r="BP1" s="61"/>
+      <c r="BQ1" s="61"/>
+      <c r="BR1" s="61"/>
+      <c r="BS1" s="61"/>
+      <c r="BT1" s="61"/>
+      <c r="BU1" s="61"/>
     </row>
-    <row r="2" spans="1:90" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="55" t="s">
+    <row r="2" spans="1:91" ht="16.5" thickBot="1">
+      <c r="A2" s="62"/>
+      <c r="B2" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="56"/>
-[...10 lines deleted...]
-      <c r="N2" s="55" t="s">
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="O2" s="56"/>
-[...10 lines deleted...]
-      <c r="Z2" s="55" t="s">
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="AA2" s="56"/>
-[...10 lines deleted...]
-      <c r="AL2" s="55" t="s">
+      <c r="AA2" s="59"/>
+      <c r="AB2" s="59"/>
+      <c r="AC2" s="59"/>
+      <c r="AD2" s="59"/>
+      <c r="AE2" s="59"/>
+      <c r="AF2" s="59"/>
+      <c r="AG2" s="59"/>
+      <c r="AH2" s="59"/>
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="60"/>
+      <c r="AL2" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="AM2" s="56"/>
-[...10 lines deleted...]
-      <c r="AX2" s="55" t="s">
+      <c r="AM2" s="59"/>
+      <c r="AN2" s="59"/>
+      <c r="AO2" s="59"/>
+      <c r="AP2" s="59"/>
+      <c r="AQ2" s="59"/>
+      <c r="AR2" s="59"/>
+      <c r="AS2" s="59"/>
+      <c r="AT2" s="59"/>
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="60"/>
+      <c r="AX2" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="55" t="s">
+      <c r="AY2" s="59"/>
+      <c r="AZ2" s="59"/>
+      <c r="BA2" s="59"/>
+      <c r="BB2" s="59"/>
+      <c r="BC2" s="59"/>
+      <c r="BD2" s="59"/>
+      <c r="BE2" s="59"/>
+      <c r="BF2" s="59"/>
+      <c r="BG2" s="59"/>
+      <c r="BH2" s="59"/>
+      <c r="BI2" s="60"/>
+      <c r="BJ2" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="56"/>
-[...10 lines deleted...]
-      <c r="BV2" s="55" t="s">
+      <c r="BK2" s="59"/>
+      <c r="BL2" s="59"/>
+      <c r="BM2" s="59"/>
+      <c r="BN2" s="59"/>
+      <c r="BO2" s="59"/>
+      <c r="BP2" s="59"/>
+      <c r="BQ2" s="59"/>
+      <c r="BR2" s="59"/>
+      <c r="BS2" s="59"/>
+      <c r="BT2" s="59"/>
+      <c r="BU2" s="60"/>
+      <c r="BV2" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="56"/>
-[...10 lines deleted...]
-      <c r="CH2" s="52" t="s">
+      <c r="BW2" s="59"/>
+      <c r="BX2" s="59"/>
+      <c r="BY2" s="59"/>
+      <c r="BZ2" s="59"/>
+      <c r="CA2" s="59"/>
+      <c r="CB2" s="59"/>
+      <c r="CC2" s="59"/>
+      <c r="CD2" s="59"/>
+      <c r="CE2" s="59"/>
+      <c r="CF2" s="59"/>
+      <c r="CG2" s="60"/>
+      <c r="CH2" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="53"/>
-[...2 lines deleted...]
-      <c r="CL2" s="54"/>
+      <c r="CI2" s="56"/>
+      <c r="CJ2" s="56"/>
+      <c r="CK2" s="56"/>
+      <c r="CL2" s="56"/>
+      <c r="CM2" s="57"/>
     </row>
-    <row r="3" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A3" s="60"/>
+    <row r="3" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A3" s="63"/>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1330,52 +1352,55 @@
       </c>
       <c r="CE3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="CF3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="CH3" s="47" t="s">
         <v>6</v>
       </c>
       <c r="CI3" s="48" t="s">
         <v>7</v>
       </c>
       <c r="CJ3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="CK3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="CL3" s="5" t="s">
         <v>10</v>
       </c>
+      <c r="CM3" s="5" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="4" spans="1:90" s="1" customFormat="1">
+    <row r="4" spans="1:91" s="1" customFormat="1" ht="15">
       <c r="A4" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="6">
         <v>11.51</v>
       </c>
       <c r="C4" s="6">
         <v>11.84</v>
       </c>
       <c r="D4" s="7">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="8">
         <v>17.68</v>
       </c>
       <c r="F4" s="9">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="10">
         <v>19.52</v>
       </c>
       <c r="H4" s="11">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="10">
@@ -1599,55 +1624,58 @@
       </c>
       <c r="CD4" s="14">
         <v>22.608599999999999</v>
       </c>
       <c r="CE4" s="14">
         <v>20.5</v>
       </c>
       <c r="CF4" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="CG4" s="14">
         <v>27</v>
       </c>
       <c r="CH4" s="41">
         <v>23.7</v>
       </c>
       <c r="CI4" s="12">
         <v>22.9</v>
       </c>
       <c r="CJ4" s="49">
         <v>31.4</v>
       </c>
       <c r="CK4" s="50">
         <v>30.4</v>
       </c>
-      <c r="CL4" s="61">
+      <c r="CL4" s="52">
         <v>30.7</v>
       </c>
+      <c r="CM4" s="53">
+        <v>31.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="1" customFormat="1" ht="15">
+    <row r="5" spans="1:91" s="1" customFormat="1" ht="15">
       <c r="A5" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.18</v>
       </c>
       <c r="D5" s="17">
         <v>0.32</v>
       </c>
       <c r="E5" s="17">
         <v>0.33</v>
       </c>
       <c r="F5" s="17">
         <v>0.39</v>
       </c>
       <c r="G5" s="17">
         <v>0.4</v>
       </c>
       <c r="H5" s="17">
         <v>0.35</v>
       </c>
       <c r="I5" s="17">
@@ -1874,52 +1902,55 @@
       </c>
       <c r="CE5" s="26">
         <v>0</v>
       </c>
       <c r="CF5" s="26">
         <v>0</v>
       </c>
       <c r="CG5" s="26">
         <v>0</v>
       </c>
       <c r="CH5" s="42">
         <v>0</v>
       </c>
       <c r="CI5" s="18">
         <v>0</v>
       </c>
       <c r="CJ5" s="44">
         <v>0</v>
       </c>
       <c r="CK5" s="51">
         <v>0</v>
       </c>
       <c r="CL5" s="18">
         <v>0</v>
       </c>
+      <c r="CM5" s="54">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" ht="15">
+    <row r="6" spans="1:91" ht="15">
       <c r="A6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.34</v>
       </c>
       <c r="C6" s="22">
         <v>0.4</v>
       </c>
       <c r="D6" s="23">
         <v>0.69</v>
       </c>
       <c r="E6" s="22">
         <v>0.76</v>
       </c>
       <c r="F6" s="24">
         <v>0.85</v>
       </c>
       <c r="G6" s="24">
         <v>0.84</v>
       </c>
       <c r="H6" s="24">
         <v>0.79</v>
       </c>
       <c r="I6" s="24">
@@ -2146,52 +2177,55 @@
       </c>
       <c r="CE6" s="26">
         <v>0.3</v>
       </c>
       <c r="CF6" s="26">
         <v>0.2</v>
       </c>
       <c r="CG6" s="26">
         <v>0.1</v>
       </c>
       <c r="CH6" s="43">
         <v>0.2</v>
       </c>
       <c r="CI6" s="18">
         <v>0.2</v>
       </c>
       <c r="CJ6" s="45">
         <v>0.3</v>
       </c>
       <c r="CK6" s="51">
         <v>0.3</v>
       </c>
       <c r="CL6" s="46">
         <v>0.4</v>
       </c>
+      <c r="CM6" s="54">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" ht="15">
+    <row r="7" spans="1:91" ht="15">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>0.44</v>
       </c>
       <c r="C7" s="22">
         <v>0.49</v>
       </c>
       <c r="D7" s="23">
         <v>0.9</v>
       </c>
       <c r="E7" s="22">
         <v>0.85</v>
       </c>
       <c r="F7" s="24">
         <v>1.07</v>
       </c>
       <c r="G7" s="24">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="24">
         <v>0.99</v>
       </c>
       <c r="I7" s="24">
@@ -2418,52 +2452,55 @@
       </c>
       <c r="CE7" s="26">
         <v>0.1</v>
       </c>
       <c r="CF7" s="26">
         <v>0.1</v>
       </c>
       <c r="CG7" s="26">
         <v>0.1</v>
       </c>
       <c r="CH7" s="43">
         <v>0.1</v>
       </c>
       <c r="CI7" s="18">
         <v>0</v>
       </c>
       <c r="CJ7" s="45">
         <v>0.1</v>
       </c>
       <c r="CK7" s="51">
         <v>0.1</v>
       </c>
       <c r="CL7" s="46">
         <v>0.1</v>
       </c>
+      <c r="CM7" s="54">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" ht="15">
+    <row r="8" spans="1:91" ht="15">
       <c r="A8" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.41</v>
       </c>
       <c r="C8" s="22">
         <v>0.62</v>
       </c>
       <c r="D8" s="23">
         <v>0.92</v>
       </c>
       <c r="E8" s="22">
         <v>1.06</v>
       </c>
       <c r="F8" s="24">
         <v>1.41</v>
       </c>
       <c r="G8" s="24">
         <v>1.38</v>
       </c>
       <c r="H8" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="24">
@@ -2690,52 +2727,55 @@
       </c>
       <c r="CE8" s="26">
         <v>0.8</v>
       </c>
       <c r="CF8" s="26">
         <v>0.5</v>
       </c>
       <c r="CG8" s="26">
         <v>0.4</v>
       </c>
       <c r="CH8" s="43">
         <v>0.4</v>
       </c>
       <c r="CI8" s="18">
         <v>0.6</v>
       </c>
       <c r="CJ8" s="45">
         <v>0.9</v>
       </c>
       <c r="CK8" s="51">
         <v>1</v>
       </c>
       <c r="CL8" s="46">
         <v>1.4</v>
       </c>
+      <c r="CM8" s="54">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" ht="15">
+    <row r="9" spans="1:91" ht="15">
       <c r="A9" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.46</v>
       </c>
       <c r="C9" s="22">
         <v>0.41</v>
       </c>
       <c r="D9" s="23">
         <v>0.81</v>
       </c>
       <c r="E9" s="22">
         <v>0.95</v>
       </c>
       <c r="F9" s="24">
         <v>0.99</v>
       </c>
       <c r="G9" s="24">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="24">
         <v>0.89</v>
       </c>
       <c r="I9" s="24">
@@ -2962,52 +3002,55 @@
       </c>
       <c r="CE9" s="26">
         <v>0.5</v>
       </c>
       <c r="CF9" s="26">
         <v>0.4</v>
       </c>
       <c r="CG9" s="26">
         <v>0.3</v>
       </c>
       <c r="CH9" s="43">
         <v>0.5</v>
       </c>
       <c r="CI9" s="18">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="45">
         <v>0.9</v>
       </c>
       <c r="CK9" s="51">
         <v>1</v>
       </c>
       <c r="CL9" s="46">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CM9" s="54">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" ht="15">
+    <row r="10" spans="1:91" ht="15">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>0.13</v>
       </c>
       <c r="C10" s="22">
         <v>0.15</v>
       </c>
       <c r="D10" s="23">
         <v>0.26</v>
       </c>
       <c r="E10" s="22">
         <v>0.33</v>
       </c>
       <c r="F10" s="24">
         <v>0.3</v>
       </c>
       <c r="G10" s="24">
         <v>0.27</v>
       </c>
       <c r="H10" s="24">
         <v>0.23</v>
       </c>
       <c r="I10" s="24">
@@ -3234,52 +3277,55 @@
       </c>
       <c r="CE10" s="26">
         <v>0.2</v>
       </c>
       <c r="CF10" s="26">
         <v>0.1</v>
       </c>
       <c r="CG10" s="26">
         <v>0.1</v>
       </c>
       <c r="CH10" s="43">
         <v>0.1</v>
       </c>
       <c r="CI10" s="18">
         <v>0.2</v>
       </c>
       <c r="CJ10" s="45">
         <v>0.3</v>
       </c>
       <c r="CK10" s="51">
         <v>0.4</v>
       </c>
       <c r="CL10" s="46">
         <v>0.3</v>
       </c>
+      <c r="CM10" s="54">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" ht="15">
+    <row r="11" spans="1:91" ht="15">
       <c r="A11" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>0.43</v>
       </c>
       <c r="C11" s="22">
         <v>0.47</v>
       </c>
       <c r="D11" s="23">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="22">
         <v>0.79</v>
       </c>
       <c r="F11" s="24">
         <v>0.87</v>
       </c>
       <c r="G11" s="24">
         <v>0.7</v>
       </c>
       <c r="H11" s="24">
         <v>0.7</v>
       </c>
       <c r="I11" s="24">
@@ -3506,52 +3552,55 @@
       </c>
       <c r="CE11" s="26">
         <v>0.4</v>
       </c>
       <c r="CF11" s="26">
         <v>0.4</v>
       </c>
       <c r="CG11" s="26">
         <v>0.4</v>
       </c>
       <c r="CH11" s="43">
         <v>0.4</v>
       </c>
       <c r="CI11" s="18">
         <v>0.4</v>
       </c>
       <c r="CJ11" s="45">
         <v>0.5</v>
       </c>
       <c r="CK11" s="51">
         <v>0.7</v>
       </c>
       <c r="CL11" s="46">
         <v>0.8</v>
       </c>
+      <c r="CM11" s="54">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" ht="15">
+    <row r="12" spans="1:91" ht="15">
       <c r="A12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25">
         <v>0.17</v>
       </c>
       <c r="C12" s="25">
         <v>0.31</v>
       </c>
       <c r="D12" s="25">
         <v>0.6</v>
       </c>
       <c r="E12" s="25">
         <v>0.64</v>
       </c>
       <c r="F12" s="25">
         <v>0.68</v>
       </c>
       <c r="G12" s="25">
         <v>0.78</v>
       </c>
       <c r="H12" s="25">
         <v>0.67</v>
       </c>
       <c r="I12" s="25">
@@ -3778,52 +3827,55 @@
       </c>
       <c r="CE12" s="26">
         <v>0.5</v>
       </c>
       <c r="CF12" s="26">
         <v>0.3</v>
       </c>
       <c r="CG12" s="26">
         <v>0.3</v>
       </c>
       <c r="CH12" s="43">
         <v>0.2</v>
       </c>
       <c r="CI12" s="18">
         <v>0.3</v>
       </c>
       <c r="CJ12" s="45">
         <v>0.6</v>
       </c>
       <c r="CK12" s="51">
         <v>0.7</v>
       </c>
       <c r="CL12" s="46">
         <v>0.8</v>
       </c>
+      <c r="CM12" s="54">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" ht="15">
+    <row r="13" spans="1:91" ht="15">
       <c r="A13" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>0.4</v>
       </c>
       <c r="C13" s="22">
         <v>0.53</v>
       </c>
       <c r="D13" s="23">
         <v>0.95</v>
       </c>
       <c r="E13" s="22">
         <v>1.04</v>
       </c>
       <c r="F13" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="24">
         <v>1.22</v>
       </c>
       <c r="H13" s="24">
         <v>1.03</v>
       </c>
       <c r="I13" s="24">
@@ -4050,52 +4102,55 @@
       </c>
       <c r="CE13" s="26">
         <v>0.6</v>
       </c>
       <c r="CF13" s="26">
         <v>0.4</v>
       </c>
       <c r="CG13" s="26">
         <v>2.4</v>
       </c>
       <c r="CH13" s="43">
         <v>0.8</v>
       </c>
       <c r="CI13" s="18">
         <v>0.9</v>
       </c>
       <c r="CJ13" s="45">
         <v>2.5</v>
       </c>
       <c r="CK13" s="51">
         <v>1.3</v>
       </c>
       <c r="CL13" s="46">
         <v>1.3</v>
       </c>
+      <c r="CM13" s="54">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" ht="15">
+    <row r="14" spans="1:91" ht="15">
       <c r="A14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.31</v>
       </c>
       <c r="C14" s="22">
         <v>0.35</v>
       </c>
       <c r="D14" s="23">
         <v>0.62</v>
       </c>
       <c r="E14" s="22">
         <v>0.62</v>
       </c>
       <c r="F14" s="24">
         <v>0.63</v>
       </c>
       <c r="G14" s="24">
         <v>0.75</v>
       </c>
       <c r="H14" s="24">
         <v>0.85</v>
       </c>
       <c r="I14" s="24">
@@ -4322,52 +4377,55 @@
       </c>
       <c r="CE14" s="26">
         <v>0.3</v>
       </c>
       <c r="CF14" s="26">
         <v>0.3</v>
       </c>
       <c r="CG14" s="26">
         <v>0.3</v>
       </c>
       <c r="CH14" s="43">
         <v>0.2</v>
       </c>
       <c r="CI14" s="18">
         <v>0.3</v>
       </c>
       <c r="CJ14" s="45">
         <v>0.5</v>
       </c>
       <c r="CK14" s="51">
         <v>0.5</v>
       </c>
       <c r="CL14" s="46">
         <v>0.5</v>
       </c>
+      <c r="CM14" s="54">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" ht="15">
+    <row r="15" spans="1:91" ht="15">
       <c r="A15" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>1.06</v>
       </c>
       <c r="C15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.69</v>
       </c>
       <c r="E15" s="22">
         <v>1.71</v>
       </c>
       <c r="F15" s="24">
         <v>1.82</v>
       </c>
       <c r="G15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="24">
@@ -4594,52 +4652,55 @@
       </c>
       <c r="CE15" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF15" s="26">
         <v>1</v>
       </c>
       <c r="CG15" s="26">
         <v>1</v>
       </c>
       <c r="CH15" s="42">
         <v>1</v>
       </c>
       <c r="CI15" s="18">
         <v>1</v>
       </c>
       <c r="CJ15" s="45">
         <v>1.6</v>
       </c>
       <c r="CK15" s="51">
         <v>1.7</v>
       </c>
       <c r="CL15" s="46">
         <v>1.8</v>
       </c>
+      <c r="CM15" s="54">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" ht="15">
+    <row r="16" spans="1:91" ht="15">
       <c r="A16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="22">
         <v>4.34</v>
       </c>
       <c r="D16" s="23">
         <v>4.91</v>
       </c>
       <c r="E16" s="22">
         <v>4.55</v>
       </c>
       <c r="F16" s="24">
         <v>5.17</v>
       </c>
       <c r="G16" s="24">
         <v>5.74</v>
       </c>
       <c r="H16" s="24">
         <v>5.17</v>
       </c>
       <c r="I16" s="24">
@@ -4866,52 +4927,55 @@
       </c>
       <c r="CE16" s="26">
         <v>8.3000000000000007</v>
       </c>
       <c r="CF16" s="26">
         <v>8.5</v>
       </c>
       <c r="CG16" s="26">
         <v>11.7</v>
       </c>
       <c r="CH16" s="43">
         <v>11.6</v>
       </c>
       <c r="CI16" s="18">
         <v>10.9</v>
       </c>
       <c r="CJ16" s="44">
         <v>12</v>
       </c>
       <c r="CK16" s="51">
         <v>12.7</v>
       </c>
       <c r="CL16" s="46">
         <v>12.8</v>
       </c>
+      <c r="CM16" s="54">
+        <v>12.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" ht="15">
+    <row r="17" spans="1:91" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -5138,52 +5202,55 @@
       </c>
       <c r="CE17" s="26">
         <v>0.9</v>
       </c>
       <c r="CF17" s="26">
         <v>0.8</v>
       </c>
       <c r="CG17" s="26">
         <v>3.6</v>
       </c>
       <c r="CH17" s="43">
         <v>1.5</v>
       </c>
       <c r="CI17" s="18">
         <v>1.5</v>
       </c>
       <c r="CJ17" s="44">
         <v>3</v>
       </c>
       <c r="CK17" s="51">
         <v>2.2000000000000002</v>
       </c>
       <c r="CL17" s="46">
         <v>2.2999999999999998</v>
       </c>
+      <c r="CM17" s="54">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" ht="15">
+    <row r="18" spans="1:91" ht="15">
       <c r="A18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="25">
         <v>0.12</v>
       </c>
       <c r="C18" s="22">
         <v>0.16</v>
       </c>
       <c r="D18" s="23">
         <v>0.26</v>
       </c>
       <c r="E18" s="22">
         <v>0.27</v>
       </c>
       <c r="F18" s="24">
         <v>0.32</v>
       </c>
       <c r="G18" s="24">
         <v>0.33</v>
       </c>
       <c r="H18" s="24">
         <v>0.32</v>
       </c>
       <c r="I18" s="24">
@@ -5410,52 +5477,55 @@
       </c>
       <c r="CE18" s="26">
         <v>0.1</v>
       </c>
       <c r="CF18" s="26">
         <v>0.1</v>
       </c>
       <c r="CG18" s="26">
         <v>0.1</v>
       </c>
       <c r="CH18" s="43">
         <v>0.1</v>
       </c>
       <c r="CI18" s="18">
         <v>0.1</v>
       </c>
       <c r="CJ18" s="46">
         <v>0.2</v>
       </c>
       <c r="CK18" s="51">
         <v>0.2</v>
       </c>
       <c r="CL18" s="46">
         <v>0.2</v>
       </c>
+      <c r="CM18" s="54">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" ht="15">
+    <row r="19" spans="1:91" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="18">
         <v>0.93</v>
       </c>
       <c r="C19" s="22">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="23">
         <v>1.8</v>
       </c>
       <c r="E19" s="22">
         <v>1.8</v>
       </c>
       <c r="F19" s="24">
         <v>1.8</v>
       </c>
       <c r="G19" s="24">
         <v>1.8</v>
       </c>
       <c r="H19" s="24">
         <v>1.8</v>
       </c>
       <c r="I19" s="24">
@@ -5682,52 +5752,55 @@
       </c>
       <c r="CE19" s="26">
         <v>4.7</v>
       </c>
       <c r="CF19" s="26">
         <v>4</v>
       </c>
       <c r="CG19" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="CH19" s="43">
         <v>5.2</v>
       </c>
       <c r="CI19" s="18">
         <v>4.8</v>
       </c>
       <c r="CJ19" s="44">
         <v>6</v>
       </c>
       <c r="CK19" s="51">
         <v>5.2</v>
       </c>
       <c r="CL19" s="46">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CM19" s="54">
+        <v>4</v>
+      </c>
     </row>
-    <row r="20" spans="1:90" ht="15">
+    <row r="20" spans="1:91" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="28">
         <v>1.06</v>
       </c>
       <c r="C20" s="28">
         <v>1.05</v>
       </c>
       <c r="D20" s="28">
         <v>1.45</v>
       </c>
       <c r="E20" s="28">
         <v>1.72</v>
       </c>
       <c r="F20" s="28">
         <v>1.75</v>
       </c>
       <c r="G20" s="28">
         <v>1.66</v>
       </c>
       <c r="H20" s="28">
         <v>1.55</v>
       </c>
       <c r="I20" s="28">
@@ -5954,52 +6027,55 @@
       </c>
       <c r="CE20" s="26">
         <v>1.5</v>
       </c>
       <c r="CF20" s="26">
         <v>1.2</v>
       </c>
       <c r="CG20" s="26">
         <v>1</v>
       </c>
       <c r="CH20" s="43">
         <v>1.3</v>
       </c>
       <c r="CI20" s="18">
         <v>1.2</v>
       </c>
       <c r="CJ20" s="45">
         <v>1.8</v>
       </c>
       <c r="CK20" s="51">
         <v>2.1</v>
       </c>
       <c r="CL20" s="46">
         <v>2.2000000000000002</v>
       </c>
+      <c r="CM20" s="54">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:90" ht="15">
+    <row r="21" spans="1:91" ht="15">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="25">
         <v>0.12</v>
       </c>
       <c r="C21" s="22">
         <v>0.15</v>
       </c>
       <c r="D21" s="30">
         <v>0.24</v>
       </c>
       <c r="E21" s="22">
         <v>0.25</v>
       </c>
       <c r="F21" s="24">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="24">
         <v>0.34</v>
       </c>
       <c r="H21" s="24">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="24">
@@ -6224,65 +6300,68 @@
       <c r="CD21" s="26">
         <v>0.19</v>
       </c>
       <c r="CE21" s="26">
         <v>0.2</v>
       </c>
       <c r="CF21" s="26">
         <v>0.1</v>
       </c>
       <c r="CG21" s="26">
         <v>0.1</v>
       </c>
       <c r="CH21" s="43">
         <v>0.1</v>
       </c>
       <c r="CI21" s="18">
         <v>0.1</v>
       </c>
       <c r="CJ21" s="45">
         <v>0.2</v>
       </c>
       <c r="CK21" s="51">
         <v>0.3</v>
       </c>
       <c r="CL21" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="CM21" s="54">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>