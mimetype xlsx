--- v3 (2026-07-22)
+++ v4 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8835" yWindow="75" windowWidth="19815" windowHeight="11265"/>
+    <workbookView xWindow="3255" yWindow="90" windowWidth="22815" windowHeight="11265"/>
   </bookViews>
   <sheets>
     <sheet name="egg" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">egg!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="40">
   <si>
     <t>Eggs chicken, million pieces</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
@@ -412,51 +412,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -558,50 +558,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -870,78 +873,78 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM21"/>
+  <dimension ref="A1:CN21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BY9" sqref="BY9"/>
+      <selection pane="topRight" activeCell="CH8" sqref="CH8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="3" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="3" customWidth="1"/>
     <col min="8" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="9.7109375" style="3" customWidth="1"/>
     <col min="23" max="25" width="9.140625" style="3"/>
     <col min="26" max="33" width="9.140625" style="2"/>
     <col min="34" max="34" width="9.85546875" style="2" customWidth="1"/>
     <col min="35" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.85546875" style="2" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="9.85546875" style="2" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:92" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
       <c r="N1" s="61"/>
       <c r="O1" s="61"/>
       <c r="P1" s="61"/>
       <c r="Q1" s="61"/>
       <c r="R1" s="61"/>
       <c r="S1" s="61"/>
       <c r="T1" s="61"/>
       <c r="U1" s="61"/>
       <c r="V1" s="61"/>
       <c r="W1" s="61"/>
@@ -974,51 +977,51 @@
       <c r="AX1" s="61"/>
       <c r="AY1" s="61"/>
       <c r="AZ1" s="61"/>
       <c r="BA1" s="61"/>
       <c r="BB1" s="61"/>
       <c r="BC1" s="61"/>
       <c r="BD1" s="61"/>
       <c r="BE1" s="61"/>
       <c r="BF1" s="61"/>
       <c r="BG1" s="61"/>
       <c r="BH1" s="61"/>
       <c r="BI1" s="61"/>
       <c r="BJ1" s="61"/>
       <c r="BK1" s="61"/>
       <c r="BL1" s="61"/>
       <c r="BM1" s="61"/>
       <c r="BN1" s="61"/>
       <c r="BO1" s="61"/>
       <c r="BP1" s="61"/>
       <c r="BQ1" s="61"/>
       <c r="BR1" s="61"/>
       <c r="BS1" s="61"/>
       <c r="BT1" s="61"/>
       <c r="BU1" s="61"/>
     </row>
-    <row r="2" spans="1:91" ht="16.5" thickBot="1">
+    <row r="2" spans="1:92" ht="16.5" thickBot="1">
       <c r="A2" s="62"/>
       <c r="B2" s="58" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="59"/>
       <c r="F2" s="59"/>
       <c r="G2" s="59"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="60"/>
       <c r="N2" s="58" t="s">
         <v>3</v>
       </c>
       <c r="O2" s="59"/>
       <c r="P2" s="59"/>
       <c r="Q2" s="59"/>
       <c r="R2" s="59"/>
       <c r="S2" s="59"/>
       <c r="T2" s="59"/>
       <c r="U2" s="59"/>
@@ -1081,53 +1084,54 @@
       <c r="BR2" s="59"/>
       <c r="BS2" s="59"/>
       <c r="BT2" s="59"/>
       <c r="BU2" s="60"/>
       <c r="BV2" s="58" t="s">
         <v>36</v>
       </c>
       <c r="BW2" s="59"/>
       <c r="BX2" s="59"/>
       <c r="BY2" s="59"/>
       <c r="BZ2" s="59"/>
       <c r="CA2" s="59"/>
       <c r="CB2" s="59"/>
       <c r="CC2" s="59"/>
       <c r="CD2" s="59"/>
       <c r="CE2" s="59"/>
       <c r="CF2" s="59"/>
       <c r="CG2" s="60"/>
       <c r="CH2" s="55" t="s">
         <v>39</v>
       </c>
       <c r="CI2" s="56"/>
       <c r="CJ2" s="56"/>
       <c r="CK2" s="56"/>
       <c r="CL2" s="56"/>
-      <c r="CM2" s="57"/>
+      <c r="CM2" s="56"/>
+      <c r="CN2" s="57"/>
     </row>
-    <row r="3" spans="1:91" ht="13.5" thickBot="1">
+    <row r="3" spans="1:92" ht="13.5" thickBot="1">
       <c r="A3" s="63"/>
       <c r="B3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>13</v>
       </c>
@@ -1355,52 +1359,55 @@
       </c>
       <c r="CF3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="CH3" s="47" t="s">
         <v>6</v>
       </c>
       <c r="CI3" s="48" t="s">
         <v>7</v>
       </c>
       <c r="CJ3" s="48" t="s">
         <v>8</v>
       </c>
       <c r="CK3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="CL3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="CM3" s="5" t="s">
         <v>11</v>
       </c>
+      <c r="CN3" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="4" spans="1:91" s="1" customFormat="1" ht="15">
+    <row r="4" spans="1:92" s="1" customFormat="1" ht="15">
       <c r="A4" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="6">
         <v>11.51</v>
       </c>
       <c r="C4" s="6">
         <v>11.84</v>
       </c>
       <c r="D4" s="7">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="8">
         <v>17.68</v>
       </c>
       <c r="F4" s="9">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="10">
         <v>19.52</v>
       </c>
       <c r="H4" s="11">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="10">
@@ -1630,52 +1637,55 @@
       </c>
       <c r="CF4" s="14">
         <v>18.399999999999999</v>
       </c>
       <c r="CG4" s="14">
         <v>27</v>
       </c>
       <c r="CH4" s="41">
         <v>23.7</v>
       </c>
       <c r="CI4" s="12">
         <v>22.9</v>
       </c>
       <c r="CJ4" s="49">
         <v>31.4</v>
       </c>
       <c r="CK4" s="50">
         <v>30.4</v>
       </c>
       <c r="CL4" s="52">
         <v>30.7</v>
       </c>
       <c r="CM4" s="53">
         <v>31.5</v>
       </c>
+      <c r="CN4" s="64">
+        <v>30.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="1" customFormat="1" ht="15">
+    <row r="5" spans="1:92" s="1" customFormat="1" ht="15">
       <c r="A5" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="17">
         <v>0.16</v>
       </c>
       <c r="C5" s="17">
         <v>0.18</v>
       </c>
       <c r="D5" s="17">
         <v>0.32</v>
       </c>
       <c r="E5" s="17">
         <v>0.33</v>
       </c>
       <c r="F5" s="17">
         <v>0.39</v>
       </c>
       <c r="G5" s="17">
         <v>0.4</v>
       </c>
       <c r="H5" s="17">
         <v>0.35</v>
       </c>
       <c r="I5" s="17">
@@ -1905,52 +1915,55 @@
       </c>
       <c r="CF5" s="26">
         <v>0</v>
       </c>
       <c r="CG5" s="26">
         <v>0</v>
       </c>
       <c r="CH5" s="42">
         <v>0</v>
       </c>
       <c r="CI5" s="18">
         <v>0</v>
       </c>
       <c r="CJ5" s="44">
         <v>0</v>
       </c>
       <c r="CK5" s="51">
         <v>0</v>
       </c>
       <c r="CL5" s="18">
         <v>0</v>
       </c>
       <c r="CM5" s="54">
         <v>0</v>
       </c>
+      <c r="CN5" s="33">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" ht="15">
+    <row r="6" spans="1:92" ht="15">
       <c r="A6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="22">
         <v>0.34</v>
       </c>
       <c r="C6" s="22">
         <v>0.4</v>
       </c>
       <c r="D6" s="23">
         <v>0.69</v>
       </c>
       <c r="E6" s="22">
         <v>0.76</v>
       </c>
       <c r="F6" s="24">
         <v>0.85</v>
       </c>
       <c r="G6" s="24">
         <v>0.84</v>
       </c>
       <c r="H6" s="24">
         <v>0.79</v>
       </c>
       <c r="I6" s="24">
@@ -2180,52 +2193,55 @@
       </c>
       <c r="CF6" s="26">
         <v>0.2</v>
       </c>
       <c r="CG6" s="26">
         <v>0.1</v>
       </c>
       <c r="CH6" s="43">
         <v>0.2</v>
       </c>
       <c r="CI6" s="18">
         <v>0.2</v>
       </c>
       <c r="CJ6" s="45">
         <v>0.3</v>
       </c>
       <c r="CK6" s="51">
         <v>0.3</v>
       </c>
       <c r="CL6" s="46">
         <v>0.4</v>
       </c>
       <c r="CM6" s="54">
         <v>0.4</v>
       </c>
+      <c r="CN6" s="33">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" ht="15">
+    <row r="7" spans="1:92" ht="15">
       <c r="A7" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="22">
         <v>0.44</v>
       </c>
       <c r="C7" s="22">
         <v>0.49</v>
       </c>
       <c r="D7" s="23">
         <v>0.9</v>
       </c>
       <c r="E7" s="22">
         <v>0.85</v>
       </c>
       <c r="F7" s="24">
         <v>1.07</v>
       </c>
       <c r="G7" s="24">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="24">
         <v>0.99</v>
       </c>
       <c r="I7" s="24">
@@ -2455,52 +2471,55 @@
       </c>
       <c r="CF7" s="26">
         <v>0.1</v>
       </c>
       <c r="CG7" s="26">
         <v>0.1</v>
       </c>
       <c r="CH7" s="43">
         <v>0.1</v>
       </c>
       <c r="CI7" s="18">
         <v>0</v>
       </c>
       <c r="CJ7" s="45">
         <v>0.1</v>
       </c>
       <c r="CK7" s="51">
         <v>0.1</v>
       </c>
       <c r="CL7" s="46">
         <v>0.1</v>
       </c>
       <c r="CM7" s="54">
         <v>0.1</v>
       </c>
+      <c r="CN7" s="33">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" ht="15">
+    <row r="8" spans="1:92" ht="15">
       <c r="A8" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="22">
         <v>0.41</v>
       </c>
       <c r="C8" s="22">
         <v>0.62</v>
       </c>
       <c r="D8" s="23">
         <v>0.92</v>
       </c>
       <c r="E8" s="22">
         <v>1.06</v>
       </c>
       <c r="F8" s="24">
         <v>1.41</v>
       </c>
       <c r="G8" s="24">
         <v>1.38</v>
       </c>
       <c r="H8" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="24">
@@ -2730,52 +2749,55 @@
       </c>
       <c r="CF8" s="26">
         <v>0.5</v>
       </c>
       <c r="CG8" s="26">
         <v>0.4</v>
       </c>
       <c r="CH8" s="43">
         <v>0.4</v>
       </c>
       <c r="CI8" s="18">
         <v>0.6</v>
       </c>
       <c r="CJ8" s="45">
         <v>0.9</v>
       </c>
       <c r="CK8" s="51">
         <v>1</v>
       </c>
       <c r="CL8" s="46">
         <v>1.4</v>
       </c>
       <c r="CM8" s="54">
         <v>1.4</v>
       </c>
+      <c r="CN8" s="33">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" ht="15">
+    <row r="9" spans="1:92" ht="15">
       <c r="A9" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="22">
         <v>0.46</v>
       </c>
       <c r="C9" s="22">
         <v>0.41</v>
       </c>
       <c r="D9" s="23">
         <v>0.81</v>
       </c>
       <c r="E9" s="22">
         <v>0.95</v>
       </c>
       <c r="F9" s="24">
         <v>0.99</v>
       </c>
       <c r="G9" s="24">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="24">
         <v>0.89</v>
       </c>
       <c r="I9" s="24">
@@ -3005,52 +3027,55 @@
       </c>
       <c r="CF9" s="26">
         <v>0.4</v>
       </c>
       <c r="CG9" s="26">
         <v>0.3</v>
       </c>
       <c r="CH9" s="43">
         <v>0.5</v>
       </c>
       <c r="CI9" s="18">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="45">
         <v>0.9</v>
       </c>
       <c r="CK9" s="51">
         <v>1</v>
       </c>
       <c r="CL9" s="46">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM9" s="54">
         <v>1.2</v>
       </c>
+      <c r="CN9" s="33">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" ht="15">
+    <row r="10" spans="1:92" ht="15">
       <c r="A10" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="22">
         <v>0.13</v>
       </c>
       <c r="C10" s="22">
         <v>0.15</v>
       </c>
       <c r="D10" s="23">
         <v>0.26</v>
       </c>
       <c r="E10" s="22">
         <v>0.33</v>
       </c>
       <c r="F10" s="24">
         <v>0.3</v>
       </c>
       <c r="G10" s="24">
         <v>0.27</v>
       </c>
       <c r="H10" s="24">
         <v>0.23</v>
       </c>
       <c r="I10" s="24">
@@ -3280,52 +3305,55 @@
       </c>
       <c r="CF10" s="26">
         <v>0.1</v>
       </c>
       <c r="CG10" s="26">
         <v>0.1</v>
       </c>
       <c r="CH10" s="43">
         <v>0.1</v>
       </c>
       <c r="CI10" s="18">
         <v>0.2</v>
       </c>
       <c r="CJ10" s="45">
         <v>0.3</v>
       </c>
       <c r="CK10" s="51">
         <v>0.4</v>
       </c>
       <c r="CL10" s="46">
         <v>0.3</v>
       </c>
       <c r="CM10" s="54">
         <v>0.3</v>
       </c>
+      <c r="CN10" s="33">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" ht="15">
+    <row r="11" spans="1:92" ht="15">
       <c r="A11" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="22">
         <v>0.43</v>
       </c>
       <c r="C11" s="22">
         <v>0.47</v>
       </c>
       <c r="D11" s="23">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="22">
         <v>0.79</v>
       </c>
       <c r="F11" s="24">
         <v>0.87</v>
       </c>
       <c r="G11" s="24">
         <v>0.7</v>
       </c>
       <c r="H11" s="24">
         <v>0.7</v>
       </c>
       <c r="I11" s="24">
@@ -3555,52 +3583,55 @@
       </c>
       <c r="CF11" s="26">
         <v>0.4</v>
       </c>
       <c r="CG11" s="26">
         <v>0.4</v>
       </c>
       <c r="CH11" s="43">
         <v>0.4</v>
       </c>
       <c r="CI11" s="18">
         <v>0.4</v>
       </c>
       <c r="CJ11" s="45">
         <v>0.5</v>
       </c>
       <c r="CK11" s="51">
         <v>0.7</v>
       </c>
       <c r="CL11" s="46">
         <v>0.8</v>
       </c>
       <c r="CM11" s="54">
         <v>0.7</v>
       </c>
+      <c r="CN11" s="33">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" ht="15">
+    <row r="12" spans="1:92" ht="15">
       <c r="A12" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25">
         <v>0.17</v>
       </c>
       <c r="C12" s="25">
         <v>0.31</v>
       </c>
       <c r="D12" s="25">
         <v>0.6</v>
       </c>
       <c r="E12" s="25">
         <v>0.64</v>
       </c>
       <c r="F12" s="25">
         <v>0.68</v>
       </c>
       <c r="G12" s="25">
         <v>0.78</v>
       </c>
       <c r="H12" s="25">
         <v>0.67</v>
       </c>
       <c r="I12" s="25">
@@ -3830,52 +3861,55 @@
       </c>
       <c r="CF12" s="26">
         <v>0.3</v>
       </c>
       <c r="CG12" s="26">
         <v>0.3</v>
       </c>
       <c r="CH12" s="43">
         <v>0.2</v>
       </c>
       <c r="CI12" s="18">
         <v>0.3</v>
       </c>
       <c r="CJ12" s="45">
         <v>0.6</v>
       </c>
       <c r="CK12" s="51">
         <v>0.7</v>
       </c>
       <c r="CL12" s="46">
         <v>0.8</v>
       </c>
       <c r="CM12" s="54">
         <v>0.9</v>
       </c>
+      <c r="CN12" s="33">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" ht="15">
+    <row r="13" spans="1:92" ht="15">
       <c r="A13" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="22">
         <v>0.4</v>
       </c>
       <c r="C13" s="22">
         <v>0.53</v>
       </c>
       <c r="D13" s="23">
         <v>0.95</v>
       </c>
       <c r="E13" s="22">
         <v>1.04</v>
       </c>
       <c r="F13" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="24">
         <v>1.22</v>
       </c>
       <c r="H13" s="24">
         <v>1.03</v>
       </c>
       <c r="I13" s="24">
@@ -4105,52 +4139,55 @@
       </c>
       <c r="CF13" s="26">
         <v>0.4</v>
       </c>
       <c r="CG13" s="26">
         <v>2.4</v>
       </c>
       <c r="CH13" s="43">
         <v>0.8</v>
       </c>
       <c r="CI13" s="18">
         <v>0.9</v>
       </c>
       <c r="CJ13" s="45">
         <v>2.5</v>
       </c>
       <c r="CK13" s="51">
         <v>1.3</v>
       </c>
       <c r="CL13" s="46">
         <v>1.3</v>
       </c>
       <c r="CM13" s="54">
         <v>3</v>
       </c>
+      <c r="CN13" s="33">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" ht="15">
+    <row r="14" spans="1:92" ht="15">
       <c r="A14" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="22">
         <v>0.31</v>
       </c>
       <c r="C14" s="22">
         <v>0.35</v>
       </c>
       <c r="D14" s="23">
         <v>0.62</v>
       </c>
       <c r="E14" s="22">
         <v>0.62</v>
       </c>
       <c r="F14" s="24">
         <v>0.63</v>
       </c>
       <c r="G14" s="24">
         <v>0.75</v>
       </c>
       <c r="H14" s="24">
         <v>0.85</v>
       </c>
       <c r="I14" s="24">
@@ -4380,52 +4417,55 @@
       </c>
       <c r="CF14" s="26">
         <v>0.3</v>
       </c>
       <c r="CG14" s="26">
         <v>0.3</v>
       </c>
       <c r="CH14" s="43">
         <v>0.2</v>
       </c>
       <c r="CI14" s="18">
         <v>0.3</v>
       </c>
       <c r="CJ14" s="45">
         <v>0.5</v>
       </c>
       <c r="CK14" s="51">
         <v>0.5</v>
       </c>
       <c r="CL14" s="46">
         <v>0.5</v>
       </c>
       <c r="CM14" s="54">
         <v>0.5</v>
       </c>
+      <c r="CN14" s="33">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" ht="15">
+    <row r="15" spans="1:92" ht="15">
       <c r="A15" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="22">
         <v>1.06</v>
       </c>
       <c r="C15" s="22">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="23">
         <v>1.69</v>
       </c>
       <c r="E15" s="22">
         <v>1.71</v>
       </c>
       <c r="F15" s="24">
         <v>1.82</v>
       </c>
       <c r="G15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="24">
@@ -4655,52 +4695,55 @@
       </c>
       <c r="CF15" s="26">
         <v>1</v>
       </c>
       <c r="CG15" s="26">
         <v>1</v>
       </c>
       <c r="CH15" s="42">
         <v>1</v>
       </c>
       <c r="CI15" s="18">
         <v>1</v>
       </c>
       <c r="CJ15" s="45">
         <v>1.6</v>
       </c>
       <c r="CK15" s="51">
         <v>1.7</v>
       </c>
       <c r="CL15" s="46">
         <v>1.8</v>
       </c>
       <c r="CM15" s="54">
         <v>1.4</v>
       </c>
+      <c r="CN15" s="33">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" ht="15">
+    <row r="16" spans="1:92" ht="15">
       <c r="A16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="22">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="22">
         <v>4.34</v>
       </c>
       <c r="D16" s="23">
         <v>4.91</v>
       </c>
       <c r="E16" s="22">
         <v>4.55</v>
       </c>
       <c r="F16" s="24">
         <v>5.17</v>
       </c>
       <c r="G16" s="24">
         <v>5.74</v>
       </c>
       <c r="H16" s="24">
         <v>5.17</v>
       </c>
       <c r="I16" s="24">
@@ -4930,52 +4973,55 @@
       </c>
       <c r="CF16" s="26">
         <v>8.5</v>
       </c>
       <c r="CG16" s="26">
         <v>11.7</v>
       </c>
       <c r="CH16" s="43">
         <v>11.6</v>
       </c>
       <c r="CI16" s="18">
         <v>10.9</v>
       </c>
       <c r="CJ16" s="44">
         <v>12</v>
       </c>
       <c r="CK16" s="51">
         <v>12.7</v>
       </c>
       <c r="CL16" s="46">
         <v>12.8</v>
       </c>
       <c r="CM16" s="54">
         <v>12.3</v>
       </c>
+      <c r="CN16" s="33">
+        <v>12.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" ht="15">
+    <row r="17" spans="1:92" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -5205,52 +5251,55 @@
       </c>
       <c r="CF17" s="26">
         <v>0.8</v>
       </c>
       <c r="CG17" s="26">
         <v>3.6</v>
       </c>
       <c r="CH17" s="43">
         <v>1.5</v>
       </c>
       <c r="CI17" s="18">
         <v>1.5</v>
       </c>
       <c r="CJ17" s="44">
         <v>3</v>
       </c>
       <c r="CK17" s="51">
         <v>2.2000000000000002</v>
       </c>
       <c r="CL17" s="46">
         <v>2.2999999999999998</v>
       </c>
       <c r="CM17" s="54">
         <v>2.7</v>
       </c>
+      <c r="CN17" s="33">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" ht="15">
+    <row r="18" spans="1:92" ht="15">
       <c r="A18" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="25">
         <v>0.12</v>
       </c>
       <c r="C18" s="22">
         <v>0.16</v>
       </c>
       <c r="D18" s="23">
         <v>0.26</v>
       </c>
       <c r="E18" s="22">
         <v>0.27</v>
       </c>
       <c r="F18" s="24">
         <v>0.32</v>
       </c>
       <c r="G18" s="24">
         <v>0.33</v>
       </c>
       <c r="H18" s="24">
         <v>0.32</v>
       </c>
       <c r="I18" s="24">
@@ -5480,52 +5529,55 @@
       </c>
       <c r="CF18" s="26">
         <v>0.1</v>
       </c>
       <c r="CG18" s="26">
         <v>0.1</v>
       </c>
       <c r="CH18" s="43">
         <v>0.1</v>
       </c>
       <c r="CI18" s="18">
         <v>0.1</v>
       </c>
       <c r="CJ18" s="46">
         <v>0.2</v>
       </c>
       <c r="CK18" s="51">
         <v>0.2</v>
       </c>
       <c r="CL18" s="46">
         <v>0.2</v>
       </c>
       <c r="CM18" s="54">
         <v>0.2</v>
       </c>
+      <c r="CN18" s="33">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" ht="15">
+    <row r="19" spans="1:92" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="18">
         <v>0.93</v>
       </c>
       <c r="C19" s="22">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="23">
         <v>1.8</v>
       </c>
       <c r="E19" s="22">
         <v>1.8</v>
       </c>
       <c r="F19" s="24">
         <v>1.8</v>
       </c>
       <c r="G19" s="24">
         <v>1.8</v>
       </c>
       <c r="H19" s="24">
         <v>1.8</v>
       </c>
       <c r="I19" s="24">
@@ -5755,52 +5807,55 @@
       </c>
       <c r="CF19" s="26">
         <v>4</v>
       </c>
       <c r="CG19" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="CH19" s="43">
         <v>5.2</v>
       </c>
       <c r="CI19" s="18">
         <v>4.8</v>
       </c>
       <c r="CJ19" s="44">
         <v>6</v>
       </c>
       <c r="CK19" s="51">
         <v>5.2</v>
       </c>
       <c r="CL19" s="46">
         <v>4.4000000000000004</v>
       </c>
       <c r="CM19" s="54">
         <v>4</v>
       </c>
+      <c r="CN19" s="33">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:91" ht="15">
+    <row r="20" spans="1:92" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="28">
         <v>1.06</v>
       </c>
       <c r="C20" s="28">
         <v>1.05</v>
       </c>
       <c r="D20" s="28">
         <v>1.45</v>
       </c>
       <c r="E20" s="28">
         <v>1.72</v>
       </c>
       <c r="F20" s="28">
         <v>1.75</v>
       </c>
       <c r="G20" s="28">
         <v>1.66</v>
       </c>
       <c r="H20" s="28">
         <v>1.55</v>
       </c>
       <c r="I20" s="28">
@@ -6030,52 +6085,55 @@
       </c>
       <c r="CF20" s="26">
         <v>1.2</v>
       </c>
       <c r="CG20" s="26">
         <v>1</v>
       </c>
       <c r="CH20" s="43">
         <v>1.3</v>
       </c>
       <c r="CI20" s="18">
         <v>1.2</v>
       </c>
       <c r="CJ20" s="45">
         <v>1.8</v>
       </c>
       <c r="CK20" s="51">
         <v>2.1</v>
       </c>
       <c r="CL20" s="46">
         <v>2.2000000000000002</v>
       </c>
       <c r="CM20" s="54">
         <v>2.1</v>
       </c>
+      <c r="CN20" s="33">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:91" ht="15">
+    <row r="21" spans="1:92" ht="15">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="25">
         <v>0.12</v>
       </c>
       <c r="C21" s="22">
         <v>0.15</v>
       </c>
       <c r="D21" s="30">
         <v>0.24</v>
       </c>
       <c r="E21" s="22">
         <v>0.25</v>
       </c>
       <c r="F21" s="24">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="24">
         <v>0.34</v>
       </c>
       <c r="H21" s="24">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="24">
@@ -6304,64 +6362,67 @@
         <v>0.2</v>
       </c>
       <c r="CF21" s="26">
         <v>0.1</v>
       </c>
       <c r="CG21" s="26">
         <v>0.1</v>
       </c>
       <c r="CH21" s="43">
         <v>0.1</v>
       </c>
       <c r="CI21" s="18">
         <v>0.1</v>
       </c>
       <c r="CJ21" s="45">
         <v>0.2</v>
       </c>
       <c r="CK21" s="51">
         <v>0.3</v>
       </c>
       <c r="CL21" s="46">
         <v>0.3</v>
       </c>
       <c r="CM21" s="54">
         <v>0.3</v>
+      </c>
+      <c r="CN21" s="33">
+        <v>0.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CN2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>