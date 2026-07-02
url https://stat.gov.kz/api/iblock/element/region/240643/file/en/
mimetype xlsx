--- v0 (2026-04-14)
+++ v1 (2026-07-02)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView minimized="1" xWindow="420" yWindow="1665" windowWidth="25950" windowHeight="11220"/>
+    <workbookView xWindow="420" yWindow="1665" windowWidth="25950" windowHeight="11220"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="41">
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -147,51 +147,51 @@
   </si>
   <si>
     <t>Shardara</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2023 year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -221,66 +221,81 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -357,69 +372,56 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -474,83 +476,90 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -818,246 +827,249 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI22"/>
+  <dimension ref="A1:CL22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM12" sqref="CM12"/>
+      <selection pane="topRight" activeCell="CT9" sqref="CT9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="39" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="39" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="39" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="39" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="39" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="39" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="39"/>
     <col min="10" max="10" width="10" style="39" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="39"/>
     <col min="12" max="12" width="9.7109375" style="39" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="39" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="39"/>
     <col min="16" max="22" width="11.42578125" style="39" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="39" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="39" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="39" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="3"/>
     <col min="29" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="37" width="9.85546875" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.42578125" style="3" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="3"/>
     <col min="86" max="86" width="12.28515625" style="3" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:90" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...46 lines deleted...]
-      <c r="AW1" s="50"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
+      <c r="AE1" s="57"/>
+      <c r="AF1" s="57"/>
+      <c r="AG1" s="57"/>
+      <c r="AH1" s="57"/>
+      <c r="AI1" s="57"/>
+      <c r="AJ1" s="57"/>
+      <c r="AK1" s="57"/>
+      <c r="AL1" s="57"/>
+      <c r="AM1" s="57"/>
+      <c r="AN1" s="57"/>
+      <c r="AO1" s="57"/>
+      <c r="AP1" s="57"/>
+      <c r="AQ1" s="57"/>
+      <c r="AR1" s="57"/>
+      <c r="AS1" s="57"/>
+      <c r="AT1" s="57"/>
+      <c r="AU1" s="57"/>
+      <c r="AV1" s="57"/>
+      <c r="AW1" s="57"/>
     </row>
-    <row r="2" spans="1:87" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="2" spans="1:90" ht="16.5" thickBot="1">
+      <c r="A2" s="58"/>
+      <c r="B2" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="48"/>
-[...10 lines deleted...]
-      <c r="N2" s="47" t="s">
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="O2" s="48"/>
-[...10 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="48"/>
-[...10 lines deleted...]
-      <c r="AL2" s="47" t="s">
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="56"/>
+      <c r="AL2" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="AM2" s="48"/>
-[...10 lines deleted...]
-      <c r="AX2" s="47" t="s">
+      <c r="AM2" s="55"/>
+      <c r="AN2" s="55"/>
+      <c r="AO2" s="55"/>
+      <c r="AP2" s="55"/>
+      <c r="AQ2" s="55"/>
+      <c r="AR2" s="55"/>
+      <c r="AS2" s="55"/>
+      <c r="AT2" s="55"/>
+      <c r="AU2" s="55"/>
+      <c r="AV2" s="55"/>
+      <c r="AW2" s="56"/>
+      <c r="AX2" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="AY2" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="47" t="s">
+      <c r="AY2" s="55"/>
+      <c r="AZ2" s="55"/>
+      <c r="BA2" s="55"/>
+      <c r="BB2" s="55"/>
+      <c r="BC2" s="55"/>
+      <c r="BD2" s="55"/>
+      <c r="BE2" s="55"/>
+      <c r="BF2" s="55"/>
+      <c r="BG2" s="55"/>
+      <c r="BH2" s="55"/>
+      <c r="BI2" s="56"/>
+      <c r="BJ2" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="BK2" s="48"/>
-[...10 lines deleted...]
-      <c r="BV2" s="47" t="s">
+      <c r="BK2" s="55"/>
+      <c r="BL2" s="55"/>
+      <c r="BM2" s="55"/>
+      <c r="BN2" s="55"/>
+      <c r="BO2" s="55"/>
+      <c r="BP2" s="55"/>
+      <c r="BQ2" s="55"/>
+      <c r="BR2" s="55"/>
+      <c r="BS2" s="55"/>
+      <c r="BT2" s="55"/>
+      <c r="BU2" s="56"/>
+      <c r="BV2" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="BW2" s="48"/>
-[...10 lines deleted...]
-      <c r="CH2" s="53" t="s">
+      <c r="BW2" s="55"/>
+      <c r="BX2" s="55"/>
+      <c r="BY2" s="55"/>
+      <c r="BZ2" s="55"/>
+      <c r="CA2" s="55"/>
+      <c r="CB2" s="55"/>
+      <c r="CC2" s="55"/>
+      <c r="CD2" s="55"/>
+      <c r="CE2" s="55"/>
+      <c r="CF2" s="55"/>
+      <c r="CG2" s="56"/>
+      <c r="CH2" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="CI2" s="54"/>
+      <c r="CI2" s="52"/>
+      <c r="CJ2" s="52"/>
+      <c r="CK2" s="52"/>
+      <c r="CL2" s="53"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="52"/>
+    <row r="3" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A3" s="59"/>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1269,55 +1281,64 @@
       </c>
       <c r="CA3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="CB3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="CI3" s="55" t="s">
+      <c r="CI3" s="5" t="s">
         <v>2</v>
       </c>
+      <c r="CJ3" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="5" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="4" spans="1:87" s="21" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:90" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="7">
         <v>17.3</v>
       </c>
       <c r="C4" s="7">
         <v>17.3</v>
       </c>
       <c r="D4" s="8">
         <v>18.600000000000001</v>
       </c>
       <c r="E4" s="9">
         <v>16.7</v>
       </c>
       <c r="F4" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="G4" s="11">
         <v>19.600000000000001</v>
       </c>
       <c r="H4" s="11">
         <v>15.7</v>
       </c>
       <c r="I4" s="9">
@@ -1532,55 +1553,64 @@
       </c>
       <c r="CA4" s="40">
         <v>16.3</v>
       </c>
       <c r="CB4" s="44">
         <v>14.1</v>
       </c>
       <c r="CC4" s="44">
         <v>15.9</v>
       </c>
       <c r="CD4" s="16">
         <v>35.6</v>
       </c>
       <c r="CE4" s="16">
         <v>23.1</v>
       </c>
       <c r="CF4" s="16">
         <v>22</v>
       </c>
       <c r="CG4" s="16">
         <v>41.2</v>
       </c>
       <c r="CH4" s="46">
         <v>18.2</v>
       </c>
-      <c r="CI4" s="56">
+      <c r="CI4" s="17">
         <v>18.399999999999999</v>
       </c>
+      <c r="CJ4" s="47">
+        <v>19.5</v>
+      </c>
+      <c r="CK4" s="12">
+        <v>20</v>
+      </c>
+      <c r="CL4" s="60">
+        <v>17.399999999999999</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="21" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:90" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="23">
         <v>0.1</v>
       </c>
       <c r="C5" s="23">
         <v>0.1</v>
       </c>
       <c r="D5" s="23">
         <v>0.1</v>
       </c>
       <c r="E5" s="23">
         <v>0.1</v>
       </c>
       <c r="F5" s="23">
         <v>0.1</v>
       </c>
       <c r="G5" s="23">
         <v>0.1</v>
       </c>
       <c r="H5" s="23">
         <v>0.1</v>
       </c>
       <c r="I5" s="23">
@@ -1798,52 +1828,61 @@
       </c>
       <c r="CB5" s="42">
         <v>0</v>
       </c>
       <c r="CC5" s="42">
         <v>0</v>
       </c>
       <c r="CD5" s="28">
         <v>0.1</v>
       </c>
       <c r="CE5" s="28">
         <v>0.1</v>
       </c>
       <c r="CF5" s="28">
         <v>0.2</v>
       </c>
       <c r="CG5" s="28">
         <v>0.2</v>
       </c>
       <c r="CH5" s="45">
         <v>0</v>
       </c>
       <c r="CI5" s="2">
         <v>0</v>
       </c>
+      <c r="CJ5" s="33">
+        <v>0</v>
+      </c>
+      <c r="CK5" s="49">
+        <v>0</v>
+      </c>
+      <c r="CL5" s="33">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:90" ht="15">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="31">
         <v>0.7</v>
       </c>
       <c r="C6" s="31">
         <v>0.7</v>
       </c>
       <c r="D6" s="32">
         <v>0.6</v>
       </c>
       <c r="E6" s="31">
         <v>0.6</v>
       </c>
       <c r="F6" s="26">
         <v>0.6</v>
       </c>
       <c r="G6" s="26">
         <v>0.5</v>
       </c>
       <c r="H6" s="26">
         <v>0.5</v>
       </c>
       <c r="I6" s="31">
@@ -2061,52 +2100,61 @@
       </c>
       <c r="CB6" s="43">
         <v>0.2</v>
       </c>
       <c r="CC6" s="43">
         <v>1.3</v>
       </c>
       <c r="CD6" s="28">
         <v>1.7</v>
       </c>
       <c r="CE6" s="28">
         <v>0.8</v>
       </c>
       <c r="CF6" s="28">
         <v>0.5</v>
       </c>
       <c r="CG6" s="28">
         <v>0.7</v>
       </c>
       <c r="CH6" s="45">
         <v>1.5</v>
       </c>
       <c r="CI6" s="29">
         <v>0.6</v>
       </c>
+      <c r="CJ6" s="33">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CK6" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="CL6" s="61">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:90" ht="15">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="31">
         <v>1.2</v>
       </c>
       <c r="C7" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="D7" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="E7" s="31">
         <v>1.2</v>
       </c>
       <c r="F7" s="26">
         <v>1.2</v>
       </c>
       <c r="G7" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="H7" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="I7" s="31">
@@ -2324,52 +2372,61 @@
       </c>
       <c r="CB7" s="43">
         <v>0.1</v>
       </c>
       <c r="CC7" s="43">
         <v>0.1</v>
       </c>
       <c r="CD7" s="28">
         <v>0.2</v>
       </c>
       <c r="CE7" s="28">
         <v>0.2</v>
       </c>
       <c r="CF7" s="28">
         <v>0.2</v>
       </c>
       <c r="CG7" s="28">
         <v>0.5</v>
       </c>
       <c r="CH7" s="45">
         <v>0.1</v>
       </c>
       <c r="CI7" s="29">
         <v>0.1</v>
       </c>
+      <c r="CJ7" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="CK7" s="50">
+        <v>0.1</v>
+      </c>
+      <c r="CL7" s="61">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:90" ht="15">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="31">
         <v>0.8</v>
       </c>
       <c r="C8" s="31">
         <v>0.9</v>
       </c>
       <c r="D8" s="32">
         <v>0.9</v>
       </c>
       <c r="E8" s="31">
         <v>0.8</v>
       </c>
       <c r="F8" s="26">
         <v>0.7</v>
       </c>
       <c r="G8" s="26">
         <v>0.8</v>
       </c>
       <c r="H8" s="26">
         <v>0.8</v>
       </c>
       <c r="I8" s="31">
@@ -2587,52 +2644,61 @@
       </c>
       <c r="CB8" s="43">
         <v>0.5</v>
       </c>
       <c r="CC8" s="43">
         <v>0.6</v>
       </c>
       <c r="CD8" s="28">
         <v>2.6</v>
       </c>
       <c r="CE8" s="28">
         <v>0.7</v>
       </c>
       <c r="CF8" s="28">
         <v>0.9</v>
       </c>
       <c r="CG8" s="28">
         <v>1.6</v>
       </c>
       <c r="CH8" s="45">
         <v>0.9</v>
       </c>
       <c r="CI8" s="29">
         <v>0.8</v>
       </c>
+      <c r="CJ8" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CK8" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="CL8" s="61">
+        <v>0.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:90" ht="15">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="31">
         <v>0.8</v>
       </c>
       <c r="C9" s="31">
         <v>0.7</v>
       </c>
       <c r="D9" s="32">
         <v>0.7</v>
       </c>
       <c r="E9" s="31">
         <v>0.7</v>
       </c>
       <c r="F9" s="26">
         <v>0.6</v>
       </c>
       <c r="G9" s="26">
         <v>0.6</v>
       </c>
       <c r="H9" s="26">
         <v>0.6</v>
       </c>
       <c r="I9" s="31">
@@ -2850,52 +2916,61 @@
       </c>
       <c r="CB9" s="43">
         <v>0.5</v>
       </c>
       <c r="CC9" s="43">
         <v>0.6</v>
       </c>
       <c r="CD9" s="28">
         <v>0.8</v>
       </c>
       <c r="CE9" s="28">
         <v>0.6</v>
       </c>
       <c r="CF9" s="28">
         <v>0.9</v>
       </c>
       <c r="CG9" s="28">
         <v>1.7</v>
       </c>
       <c r="CH9" s="45">
         <v>0.7</v>
       </c>
       <c r="CI9" s="29">
         <v>0.7</v>
       </c>
+      <c r="CJ9" s="33">
+        <v>0.7</v>
+      </c>
+      <c r="CK9" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="CL9" s="61">
+        <v>0.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:90" ht="15">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="31">
         <v>1.2</v>
       </c>
       <c r="C10" s="31">
         <v>1.2</v>
       </c>
       <c r="D10" s="32">
         <v>1.3</v>
       </c>
       <c r="E10" s="31">
         <v>0.9</v>
       </c>
       <c r="F10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="G10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="31">
@@ -3113,52 +3188,61 @@
       </c>
       <c r="CB10" s="43">
         <v>1.3</v>
       </c>
       <c r="CC10" s="43">
         <v>1.2</v>
       </c>
       <c r="CD10" s="28">
         <v>1.7</v>
       </c>
       <c r="CE10" s="28">
         <v>1.4</v>
       </c>
       <c r="CF10" s="28">
         <v>2</v>
       </c>
       <c r="CG10" s="28">
         <v>2.8</v>
       </c>
       <c r="CH10" s="45">
         <v>1.4</v>
       </c>
       <c r="CI10" s="2">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CJ10" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CK10" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="CL10" s="61">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:90" ht="15">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="31">
         <v>1.4</v>
       </c>
       <c r="C11" s="31">
         <v>1.3</v>
       </c>
       <c r="D11" s="32">
         <v>2.6</v>
       </c>
       <c r="E11" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="F11" s="26">
         <v>1.3</v>
       </c>
       <c r="G11" s="26">
         <v>4.3</v>
       </c>
       <c r="H11" s="26">
         <v>1.2</v>
       </c>
       <c r="I11" s="31">
@@ -3376,52 +3460,61 @@
       </c>
       <c r="CB11" s="43">
         <v>2.1</v>
       </c>
       <c r="CC11" s="43">
         <v>2.6</v>
       </c>
       <c r="CD11" s="28">
         <v>12.2</v>
       </c>
       <c r="CE11" s="28">
         <v>7.2</v>
       </c>
       <c r="CF11" s="28">
         <v>2.9</v>
       </c>
       <c r="CG11" s="28">
         <v>3.9</v>
       </c>
       <c r="CH11" s="45">
         <v>2</v>
       </c>
       <c r="CI11" s="29">
         <v>2.2999999999999998</v>
       </c>
+      <c r="CJ11" s="33">
+        <v>1.8</v>
+      </c>
+      <c r="CK11" s="50">
+        <v>3.6</v>
+      </c>
+      <c r="CL11" s="61">
+        <v>1.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:90" ht="15">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="35">
         <v>0.5</v>
       </c>
       <c r="C12" s="35">
         <v>0.6</v>
       </c>
       <c r="D12" s="35">
         <v>0.5</v>
       </c>
       <c r="E12" s="35">
         <v>0.5</v>
       </c>
       <c r="F12" s="35">
         <v>0.5</v>
       </c>
       <c r="G12" s="35">
         <v>0.4</v>
       </c>
       <c r="H12" s="35">
         <v>0.4</v>
       </c>
       <c r="I12" s="35">
@@ -3639,52 +3732,61 @@
       </c>
       <c r="CB12" s="43">
         <v>0.3</v>
       </c>
       <c r="CC12" s="43">
         <v>0.4</v>
       </c>
       <c r="CD12" s="28">
         <v>0.5</v>
       </c>
       <c r="CE12" s="28">
         <v>0.5</v>
       </c>
       <c r="CF12" s="28">
         <v>0.7</v>
       </c>
       <c r="CG12" s="28">
         <v>0.9</v>
       </c>
       <c r="CH12" s="45">
         <v>0.5</v>
       </c>
       <c r="CI12" s="29">
         <v>0.5</v>
       </c>
+      <c r="CJ12" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="CK12" s="50">
+        <v>0.4</v>
+      </c>
+      <c r="CL12" s="61">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:90" ht="15">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31">
         <v>1.8</v>
       </c>
       <c r="C13" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="D13" s="34">
         <v>2</v>
       </c>
       <c r="E13" s="31">
         <v>2.1</v>
       </c>
       <c r="F13" s="26">
         <v>1.6</v>
       </c>
       <c r="G13" s="26">
         <v>2.1</v>
       </c>
       <c r="H13" s="26">
         <v>1.4</v>
       </c>
       <c r="I13" s="31">
@@ -3902,52 +4004,61 @@
       </c>
       <c r="CB13" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="CC13" s="43">
         <v>1.5</v>
       </c>
       <c r="CD13" s="28">
         <v>1.5</v>
       </c>
       <c r="CE13" s="28">
         <v>1.3</v>
       </c>
       <c r="CF13" s="28">
         <v>1.3</v>
       </c>
       <c r="CG13" s="28">
         <v>3.5</v>
       </c>
       <c r="CH13" s="45">
         <v>0.9</v>
       </c>
       <c r="CI13" s="29">
         <v>1.2</v>
       </c>
+      <c r="CJ13" s="33">
+        <v>1.4</v>
+      </c>
+      <c r="CK13" s="50">
+        <v>2.4</v>
+      </c>
+      <c r="CL13" s="61">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:90" ht="15">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31">
         <v>0.8</v>
       </c>
       <c r="C14" s="31">
         <v>0.7</v>
       </c>
       <c r="D14" s="34">
         <v>0.8</v>
       </c>
       <c r="E14" s="31">
         <v>0.8</v>
       </c>
       <c r="F14" s="26">
         <v>0.8</v>
       </c>
       <c r="G14" s="26">
         <v>0.9</v>
       </c>
       <c r="H14" s="26">
         <v>0.8</v>
       </c>
       <c r="I14" s="31">
@@ -4165,52 +4276,61 @@
       </c>
       <c r="CB14" s="43">
         <v>0.4</v>
       </c>
       <c r="CC14" s="43">
         <v>0.5</v>
       </c>
       <c r="CD14" s="28">
         <v>0.8</v>
       </c>
       <c r="CE14" s="28">
         <v>0.7</v>
       </c>
       <c r="CF14" s="28">
         <v>0.8</v>
       </c>
       <c r="CG14" s="28">
         <v>1.2</v>
       </c>
       <c r="CH14" s="45">
         <v>0.8</v>
       </c>
       <c r="CI14" s="29">
         <v>0.9</v>
       </c>
+      <c r="CJ14" s="33">
+        <v>0.8</v>
+      </c>
+      <c r="CK14" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="CL14" s="61">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:90" ht="15">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="C15" s="31">
         <v>2</v>
       </c>
       <c r="D15" s="34">
         <v>2.1</v>
       </c>
       <c r="E15" s="31">
         <v>2.8</v>
       </c>
       <c r="F15" s="26">
         <v>2.4</v>
       </c>
       <c r="G15" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="H15" s="26">
         <v>3.1</v>
       </c>
       <c r="I15" s="31">
@@ -4428,52 +4548,61 @@
       </c>
       <c r="CB15" s="43">
         <v>3.3</v>
       </c>
       <c r="CC15" s="43">
         <v>3.5</v>
       </c>
       <c r="CD15" s="28">
         <v>6.9</v>
       </c>
       <c r="CE15" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="CF15" s="28">
         <v>3.7</v>
       </c>
       <c r="CG15" s="28">
         <v>9.5</v>
       </c>
       <c r="CH15" s="45">
         <v>3.3</v>
       </c>
       <c r="CI15" s="29">
         <v>2.6</v>
       </c>
+      <c r="CJ15" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="CK15" s="50">
+        <v>3.3</v>
+      </c>
+      <c r="CL15" s="61">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:90" ht="15">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
         <v>1.4</v>
       </c>
       <c r="C16" s="31">
         <v>1.4</v>
       </c>
       <c r="D16" s="34">
         <v>1.4</v>
       </c>
       <c r="E16" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="F16" s="26">
         <v>1.3</v>
       </c>
       <c r="G16" s="26">
         <v>1.3</v>
       </c>
       <c r="H16" s="26">
         <v>1.2</v>
       </c>
       <c r="I16" s="31">
@@ -4691,52 +4820,61 @@
       </c>
       <c r="CB16" s="42">
         <v>1</v>
       </c>
       <c r="CC16" s="42">
         <v>0.8</v>
       </c>
       <c r="CD16" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE16" s="28">
         <v>0.9</v>
       </c>
       <c r="CF16" s="28">
         <v>1.3</v>
       </c>
       <c r="CG16" s="28">
         <v>3.1</v>
       </c>
       <c r="CH16" s="45">
         <v>1.2</v>
       </c>
       <c r="CI16" s="29">
         <v>2.9</v>
       </c>
+      <c r="CJ16" s="33">
+        <v>1.7</v>
+      </c>
+      <c r="CK16" s="50">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CL16" s="61">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:90" ht="15">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="31" t="s">
@@ -4954,52 +5092,61 @@
       </c>
       <c r="CB17" s="43">
         <v>0.7</v>
       </c>
       <c r="CC17" s="43">
         <v>0.5</v>
       </c>
       <c r="CD17" s="28">
         <v>1.5</v>
       </c>
       <c r="CE17" s="28">
         <v>1.2</v>
       </c>
       <c r="CF17" s="28">
         <v>1.7</v>
       </c>
       <c r="CG17" s="28">
         <v>2.7</v>
       </c>
       <c r="CH17" s="45">
         <v>1</v>
       </c>
       <c r="CI17" s="29">
         <v>0.8</v>
       </c>
+      <c r="CJ17" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="CK17" s="50">
+        <v>0.9</v>
+      </c>
+      <c r="CL17" s="61">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:90" ht="15">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="35">
         <v>1</v>
       </c>
       <c r="C18" s="31">
         <v>1</v>
       </c>
       <c r="D18" s="34">
         <v>1</v>
       </c>
       <c r="E18" s="31">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26">
         <v>0.9</v>
       </c>
       <c r="H18" s="26">
         <v>0.9</v>
       </c>
       <c r="I18" s="31">
@@ -5217,52 +5364,61 @@
       </c>
       <c r="CB18" s="43">
         <v>0.7</v>
       </c>
       <c r="CC18" s="43">
         <v>0.7</v>
       </c>
       <c r="CD18" s="28">
         <v>1.3</v>
       </c>
       <c r="CE18" s="28">
         <v>1</v>
       </c>
       <c r="CF18" s="28">
         <v>1.5</v>
       </c>
       <c r="CG18" s="28">
         <v>2.8</v>
       </c>
       <c r="CH18" s="45">
         <v>0.9</v>
       </c>
       <c r="CI18" s="29">
         <v>0.9</v>
       </c>
+      <c r="CJ18" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CK18" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="CL18" s="61">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:90" ht="15">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="26">
         <v>1.2</v>
       </c>
       <c r="C19" s="31">
         <v>1.3</v>
       </c>
       <c r="D19" s="34">
         <v>1.5</v>
       </c>
       <c r="E19" s="31">
         <v>1</v>
       </c>
       <c r="F19" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="G19" s="26">
         <v>1.5</v>
       </c>
       <c r="H19" s="26">
         <v>1</v>
       </c>
       <c r="I19" s="31">
@@ -5480,52 +5636,61 @@
       </c>
       <c r="CB19" s="43">
         <v>0.5</v>
       </c>
       <c r="CC19" s="43">
         <v>0.5</v>
       </c>
       <c r="CD19" s="28">
         <v>0.9</v>
       </c>
       <c r="CE19" s="28">
         <v>0.9</v>
       </c>
       <c r="CF19" s="28">
         <v>1.7</v>
       </c>
       <c r="CG19" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="CH19" s="45">
         <v>1</v>
       </c>
       <c r="CI19" s="2">
         <v>1</v>
       </c>
+      <c r="CJ19" s="33">
+        <v>0.9</v>
+      </c>
+      <c r="CK19" s="50">
+        <v>0.8</v>
+      </c>
+      <c r="CL19" s="61">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:90" ht="15">
       <c r="A20" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="37">
         <v>1.6</v>
       </c>
       <c r="C20" s="37">
         <v>1.5</v>
       </c>
       <c r="D20" s="37">
         <v>1.6</v>
       </c>
       <c r="E20" s="37">
         <v>1.5</v>
       </c>
       <c r="F20" s="37">
         <v>1.4</v>
       </c>
       <c r="G20" s="37">
         <v>1.4</v>
       </c>
       <c r="H20" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="37">
@@ -5743,52 +5908,61 @@
       </c>
       <c r="CB20" s="42">
         <v>1</v>
       </c>
       <c r="CC20" s="42">
         <v>0.9</v>
       </c>
       <c r="CD20" s="28">
         <v>1.2</v>
       </c>
       <c r="CE20" s="28">
         <v>0.7</v>
       </c>
       <c r="CF20" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG20" s="28">
         <v>3</v>
       </c>
       <c r="CH20" s="45">
         <v>1.6</v>
       </c>
       <c r="CI20" s="29">
         <v>1.5</v>
       </c>
+      <c r="CJ20" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="CK20" s="50">
+        <v>1.6</v>
+      </c>
+      <c r="CL20" s="61">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:90" ht="15">
       <c r="A21" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="35">
         <v>0.5</v>
       </c>
       <c r="C21" s="31">
         <v>0.5</v>
       </c>
       <c r="D21" s="34">
         <v>0.5</v>
       </c>
       <c r="E21" s="31">
         <v>0.5</v>
       </c>
       <c r="F21" s="26">
         <v>0.5</v>
       </c>
       <c r="G21" s="26">
         <v>0.5</v>
       </c>
       <c r="H21" s="26">
         <v>0.4</v>
       </c>
       <c r="I21" s="31">
@@ -6006,68 +6180,77 @@
       </c>
       <c r="CB21" s="43">
         <v>0.4</v>
       </c>
       <c r="CC21" s="43">
         <v>0.3</v>
       </c>
       <c r="CD21" s="28">
         <v>0.7</v>
       </c>
       <c r="CE21" s="28">
         <v>0.5</v>
       </c>
       <c r="CF21" s="28">
         <v>0.6</v>
       </c>
       <c r="CG21" s="28">
         <v>0.8</v>
       </c>
       <c r="CH21" s="45">
         <v>0.4</v>
       </c>
       <c r="CI21" s="29">
         <v>0.5</v>
       </c>
+      <c r="CJ21" s="33">
+        <v>0.4</v>
+      </c>
+      <c r="CK21" s="50">
+        <v>0.5</v>
+      </c>
+      <c r="CL21" s="61">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:90">
       <c r="U22" s="39" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CI2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>