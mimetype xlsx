--- v1 (2026-07-02)
+++ v2 (2026-07-22)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="420" yWindow="1665" windowWidth="25950" windowHeight="11220"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="41">
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -487,79 +487,79 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -827,249 +827,250 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL22"/>
+  <dimension ref="A1:CM22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CT9" sqref="CT9"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="39" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="39" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="39" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="39" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="39" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="39" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="39"/>
     <col min="10" max="10" width="10" style="39" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="39"/>
     <col min="12" max="12" width="9.7109375" style="39" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="39" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="39"/>
     <col min="16" max="22" width="11.42578125" style="39" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="39" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="39" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="39" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="3"/>
     <col min="29" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="37" width="9.85546875" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.42578125" style="3" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="3"/>
     <col min="86" max="86" width="12.28515625" style="3" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:91" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="57"/>
-[...46 lines deleted...]
-      <c r="AW1" s="57"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
     </row>
-    <row r="2" spans="1:90" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="54" t="s">
+    <row r="2" spans="1:91" ht="16.5" thickBot="1">
+      <c r="A2" s="57"/>
+      <c r="B2" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="55"/>
-[...10 lines deleted...]
-      <c r="N2" s="54" t="s">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="O2" s="55"/>
-[...10 lines deleted...]
-      <c r="Z2" s="54" t="s">
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="55"/>
-[...10 lines deleted...]
-      <c r="AL2" s="54" t="s">
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="55"/>
+      <c r="AL2" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="AM2" s="55"/>
-[...10 lines deleted...]
-      <c r="AX2" s="54" t="s">
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
+      <c r="AP2" s="54"/>
+      <c r="AQ2" s="54"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="54"/>
+      <c r="AT2" s="54"/>
+      <c r="AU2" s="54"/>
+      <c r="AV2" s="54"/>
+      <c r="AW2" s="55"/>
+      <c r="AX2" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="AY2" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="54" t="s">
+      <c r="AY2" s="54"/>
+      <c r="AZ2" s="54"/>
+      <c r="BA2" s="54"/>
+      <c r="BB2" s="54"/>
+      <c r="BC2" s="54"/>
+      <c r="BD2" s="54"/>
+      <c r="BE2" s="54"/>
+      <c r="BF2" s="54"/>
+      <c r="BG2" s="54"/>
+      <c r="BH2" s="54"/>
+      <c r="BI2" s="55"/>
+      <c r="BJ2" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="BK2" s="55"/>
-[...10 lines deleted...]
-      <c r="BV2" s="54" t="s">
+      <c r="BK2" s="54"/>
+      <c r="BL2" s="54"/>
+      <c r="BM2" s="54"/>
+      <c r="BN2" s="54"/>
+      <c r="BO2" s="54"/>
+      <c r="BP2" s="54"/>
+      <c r="BQ2" s="54"/>
+      <c r="BR2" s="54"/>
+      <c r="BS2" s="54"/>
+      <c r="BT2" s="54"/>
+      <c r="BU2" s="55"/>
+      <c r="BV2" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="BW2" s="55"/>
-[...10 lines deleted...]
-      <c r="CH2" s="51" t="s">
+      <c r="BW2" s="54"/>
+      <c r="BX2" s="54"/>
+      <c r="BY2" s="54"/>
+      <c r="BZ2" s="54"/>
+      <c r="CA2" s="54"/>
+      <c r="CB2" s="54"/>
+      <c r="CC2" s="54"/>
+      <c r="CD2" s="54"/>
+      <c r="CE2" s="54"/>
+      <c r="CF2" s="54"/>
+      <c r="CG2" s="55"/>
+      <c r="CH2" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="CI2" s="52"/>
-[...2 lines deleted...]
-      <c r="CL2" s="53"/>
+      <c r="CI2" s="60"/>
+      <c r="CJ2" s="60"/>
+      <c r="CK2" s="60"/>
+      <c r="CL2" s="60"/>
+      <c r="CM2" s="61"/>
     </row>
-    <row r="3" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A3" s="59"/>
+    <row r="3" spans="1:91" ht="13.5" thickBot="1">
+      <c r="A3" s="58"/>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1293,52 +1294,55 @@
       </c>
       <c r="CE3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="CI3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="CJ3" s="48" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CL3" s="5" t="s">
         <v>5</v>
       </c>
+      <c r="CM3" s="5" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="4" spans="1:90" s="21" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:91" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="7">
         <v>17.3</v>
       </c>
       <c r="C4" s="7">
         <v>17.3</v>
       </c>
       <c r="D4" s="8">
         <v>18.600000000000001</v>
       </c>
       <c r="E4" s="9">
         <v>16.7</v>
       </c>
       <c r="F4" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="G4" s="11">
         <v>19.600000000000001</v>
       </c>
       <c r="H4" s="11">
         <v>15.7</v>
       </c>
       <c r="I4" s="9">
@@ -1562,55 +1566,58 @@
       </c>
       <c r="CD4" s="16">
         <v>35.6</v>
       </c>
       <c r="CE4" s="16">
         <v>23.1</v>
       </c>
       <c r="CF4" s="16">
         <v>22</v>
       </c>
       <c r="CG4" s="16">
         <v>41.2</v>
       </c>
       <c r="CH4" s="46">
         <v>18.2</v>
       </c>
       <c r="CI4" s="17">
         <v>18.399999999999999</v>
       </c>
       <c r="CJ4" s="47">
         <v>19.5</v>
       </c>
       <c r="CK4" s="12">
         <v>20</v>
       </c>
-      <c r="CL4" s="60">
+      <c r="CL4" s="51">
         <v>17.399999999999999</v>
       </c>
+      <c r="CM4" s="47">
+        <v>22.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="21" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:91" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="23">
         <v>0.1</v>
       </c>
       <c r="C5" s="23">
         <v>0.1</v>
       </c>
       <c r="D5" s="23">
         <v>0.1</v>
       </c>
       <c r="E5" s="23">
         <v>0.1</v>
       </c>
       <c r="F5" s="23">
         <v>0.1</v>
       </c>
       <c r="G5" s="23">
         <v>0.1</v>
       </c>
       <c r="H5" s="23">
         <v>0.1</v>
       </c>
       <c r="I5" s="23">
@@ -1837,52 +1844,55 @@
       </c>
       <c r="CE5" s="28">
         <v>0.1</v>
       </c>
       <c r="CF5" s="28">
         <v>0.2</v>
       </c>
       <c r="CG5" s="28">
         <v>0.2</v>
       </c>
       <c r="CH5" s="45">
         <v>0</v>
       </c>
       <c r="CI5" s="2">
         <v>0</v>
       </c>
       <c r="CJ5" s="33">
         <v>0</v>
       </c>
       <c r="CK5" s="49">
         <v>0</v>
       </c>
       <c r="CL5" s="33">
         <v>0</v>
       </c>
+      <c r="CM5" s="2">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" ht="15">
+    <row r="6" spans="1:91" ht="15">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="31">
         <v>0.7</v>
       </c>
       <c r="C6" s="31">
         <v>0.7</v>
       </c>
       <c r="D6" s="32">
         <v>0.6</v>
       </c>
       <c r="E6" s="31">
         <v>0.6</v>
       </c>
       <c r="F6" s="26">
         <v>0.6</v>
       </c>
       <c r="G6" s="26">
         <v>0.5</v>
       </c>
       <c r="H6" s="26">
         <v>0.5</v>
       </c>
       <c r="I6" s="31">
@@ -2106,55 +2116,58 @@
       </c>
       <c r="CD6" s="28">
         <v>1.7</v>
       </c>
       <c r="CE6" s="28">
         <v>0.8</v>
       </c>
       <c r="CF6" s="28">
         <v>0.5</v>
       </c>
       <c r="CG6" s="28">
         <v>0.7</v>
       </c>
       <c r="CH6" s="45">
         <v>1.5</v>
       </c>
       <c r="CI6" s="29">
         <v>0.6</v>
       </c>
       <c r="CJ6" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="CK6" s="50">
         <v>1.6</v>
       </c>
-      <c r="CL6" s="61">
-        <v>0.8</v>
+      <c r="CL6" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="CM6" s="29">
+        <v>0.2</v>
       </c>
     </row>
-    <row r="7" spans="1:90" ht="15">
+    <row r="7" spans="1:91" ht="15">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="31">
         <v>1.2</v>
       </c>
       <c r="C7" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="D7" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="E7" s="31">
         <v>1.2</v>
       </c>
       <c r="F7" s="26">
         <v>1.2</v>
       </c>
       <c r="G7" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="H7" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="I7" s="31">
@@ -2378,55 +2391,58 @@
       </c>
       <c r="CD7" s="28">
         <v>0.2</v>
       </c>
       <c r="CE7" s="28">
         <v>0.2</v>
       </c>
       <c r="CF7" s="28">
         <v>0.2</v>
       </c>
       <c r="CG7" s="28">
         <v>0.5</v>
       </c>
       <c r="CH7" s="45">
         <v>0.1</v>
       </c>
       <c r="CI7" s="29">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="33">
         <v>0.1</v>
       </c>
       <c r="CK7" s="50">
         <v>0.1</v>
       </c>
-      <c r="CL7" s="61">
+      <c r="CL7" s="52">
+        <v>0.1</v>
+      </c>
+      <c r="CM7" s="29">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:90" ht="15">
+    <row r="8" spans="1:91" ht="15">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="31">
         <v>0.8</v>
       </c>
       <c r="C8" s="31">
         <v>0.9</v>
       </c>
       <c r="D8" s="32">
         <v>0.9</v>
       </c>
       <c r="E8" s="31">
         <v>0.8</v>
       </c>
       <c r="F8" s="26">
         <v>0.7</v>
       </c>
       <c r="G8" s="26">
         <v>0.8</v>
       </c>
       <c r="H8" s="26">
         <v>0.8</v>
       </c>
       <c r="I8" s="31">
@@ -2650,55 +2666,58 @@
       </c>
       <c r="CD8" s="28">
         <v>2.6</v>
       </c>
       <c r="CE8" s="28">
         <v>0.7</v>
       </c>
       <c r="CF8" s="28">
         <v>0.9</v>
       </c>
       <c r="CG8" s="28">
         <v>1.6</v>
       </c>
       <c r="CH8" s="45">
         <v>0.9</v>
       </c>
       <c r="CI8" s="29">
         <v>0.8</v>
       </c>
       <c r="CJ8" s="33">
         <v>0.8</v>
       </c>
       <c r="CK8" s="50">
         <v>0.6</v>
       </c>
-      <c r="CL8" s="61">
+      <c r="CL8" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="CM8" s="29">
         <v>0.6</v>
       </c>
     </row>
-    <row r="9" spans="1:90" ht="15">
+    <row r="9" spans="1:91" ht="15">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="31">
         <v>0.8</v>
       </c>
       <c r="C9" s="31">
         <v>0.7</v>
       </c>
       <c r="D9" s="32">
         <v>0.7</v>
       </c>
       <c r="E9" s="31">
         <v>0.7</v>
       </c>
       <c r="F9" s="26">
         <v>0.6</v>
       </c>
       <c r="G9" s="26">
         <v>0.6</v>
       </c>
       <c r="H9" s="26">
         <v>0.6</v>
       </c>
       <c r="I9" s="31">
@@ -2922,55 +2941,58 @@
       </c>
       <c r="CD9" s="28">
         <v>0.8</v>
       </c>
       <c r="CE9" s="28">
         <v>0.6</v>
       </c>
       <c r="CF9" s="28">
         <v>0.9</v>
       </c>
       <c r="CG9" s="28">
         <v>1.7</v>
       </c>
       <c r="CH9" s="45">
         <v>0.7</v>
       </c>
       <c r="CI9" s="29">
         <v>0.7</v>
       </c>
       <c r="CJ9" s="33">
         <v>0.7</v>
       </c>
       <c r="CK9" s="50">
         <v>0.6</v>
       </c>
-      <c r="CL9" s="61">
+      <c r="CL9" s="52">
+        <v>0.6</v>
+      </c>
+      <c r="CM9" s="29">
         <v>0.6</v>
       </c>
     </row>
-    <row r="10" spans="1:90" ht="15">
+    <row r="10" spans="1:91" ht="15">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="31">
         <v>1.2</v>
       </c>
       <c r="C10" s="31">
         <v>1.2</v>
       </c>
       <c r="D10" s="32">
         <v>1.3</v>
       </c>
       <c r="E10" s="31">
         <v>0.9</v>
       </c>
       <c r="F10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="G10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="31">
@@ -3194,55 +3216,58 @@
       </c>
       <c r="CD10" s="28">
         <v>1.7</v>
       </c>
       <c r="CE10" s="28">
         <v>1.4</v>
       </c>
       <c r="CF10" s="28">
         <v>2</v>
       </c>
       <c r="CG10" s="28">
         <v>2.8</v>
       </c>
       <c r="CH10" s="45">
         <v>1.4</v>
       </c>
       <c r="CI10" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ10" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK10" s="50">
         <v>0.9</v>
       </c>
-      <c r="CL10" s="61">
-        <v>0.8</v>
+      <c r="CL10" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="CM10" s="29">
+        <v>0.9</v>
       </c>
     </row>
-    <row r="11" spans="1:90" ht="15">
+    <row r="11" spans="1:91" ht="15">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="31">
         <v>1.4</v>
       </c>
       <c r="C11" s="31">
         <v>1.3</v>
       </c>
       <c r="D11" s="32">
         <v>2.6</v>
       </c>
       <c r="E11" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="F11" s="26">
         <v>1.3</v>
       </c>
       <c r="G11" s="26">
         <v>4.3</v>
       </c>
       <c r="H11" s="26">
         <v>1.2</v>
       </c>
       <c r="I11" s="31">
@@ -3466,55 +3491,58 @@
       </c>
       <c r="CD11" s="28">
         <v>12.2</v>
       </c>
       <c r="CE11" s="28">
         <v>7.2</v>
       </c>
       <c r="CF11" s="28">
         <v>2.9</v>
       </c>
       <c r="CG11" s="28">
         <v>3.9</v>
       </c>
       <c r="CH11" s="45">
         <v>2</v>
       </c>
       <c r="CI11" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CJ11" s="33">
         <v>1.8</v>
       </c>
       <c r="CK11" s="50">
         <v>3.6</v>
       </c>
-      <c r="CL11" s="61">
+      <c r="CL11" s="52">
         <v>1.6</v>
       </c>
+      <c r="CM11" s="29">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" ht="15">
+    <row r="12" spans="1:91" ht="15">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="35">
         <v>0.5</v>
       </c>
       <c r="C12" s="35">
         <v>0.6</v>
       </c>
       <c r="D12" s="35">
         <v>0.5</v>
       </c>
       <c r="E12" s="35">
         <v>0.5</v>
       </c>
       <c r="F12" s="35">
         <v>0.5</v>
       </c>
       <c r="G12" s="35">
         <v>0.4</v>
       </c>
       <c r="H12" s="35">
         <v>0.4</v>
       </c>
       <c r="I12" s="35">
@@ -3738,55 +3766,58 @@
       </c>
       <c r="CD12" s="28">
         <v>0.5</v>
       </c>
       <c r="CE12" s="28">
         <v>0.5</v>
       </c>
       <c r="CF12" s="28">
         <v>0.7</v>
       </c>
       <c r="CG12" s="28">
         <v>0.9</v>
       </c>
       <c r="CH12" s="45">
         <v>0.5</v>
       </c>
       <c r="CI12" s="29">
         <v>0.5</v>
       </c>
       <c r="CJ12" s="33">
         <v>0.5</v>
       </c>
       <c r="CK12" s="50">
         <v>0.4</v>
       </c>
-      <c r="CL12" s="61">
+      <c r="CL12" s="52">
         <v>0.4</v>
       </c>
+      <c r="CM12" s="29">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" ht="15">
+    <row r="13" spans="1:91" ht="15">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31">
         <v>1.8</v>
       </c>
       <c r="C13" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="D13" s="34">
         <v>2</v>
       </c>
       <c r="E13" s="31">
         <v>2.1</v>
       </c>
       <c r="F13" s="26">
         <v>1.6</v>
       </c>
       <c r="G13" s="26">
         <v>2.1</v>
       </c>
       <c r="H13" s="26">
         <v>1.4</v>
       </c>
       <c r="I13" s="31">
@@ -4010,55 +4041,58 @@
       </c>
       <c r="CD13" s="28">
         <v>1.5</v>
       </c>
       <c r="CE13" s="28">
         <v>1.3</v>
       </c>
       <c r="CF13" s="28">
         <v>1.3</v>
       </c>
       <c r="CG13" s="28">
         <v>3.5</v>
       </c>
       <c r="CH13" s="45">
         <v>0.9</v>
       </c>
       <c r="CI13" s="29">
         <v>1.2</v>
       </c>
       <c r="CJ13" s="33">
         <v>1.4</v>
       </c>
       <c r="CK13" s="50">
         <v>2.4</v>
       </c>
-      <c r="CL13" s="61">
-        <v>1.2</v>
+      <c r="CL13" s="52">
+        <v>1.2</v>
+      </c>
+      <c r="CM13" s="29">
+        <v>1.3</v>
       </c>
     </row>
-    <row r="14" spans="1:90" ht="15">
+    <row r="14" spans="1:91" ht="15">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31">
         <v>0.8</v>
       </c>
       <c r="C14" s="31">
         <v>0.7</v>
       </c>
       <c r="D14" s="34">
         <v>0.8</v>
       </c>
       <c r="E14" s="31">
         <v>0.8</v>
       </c>
       <c r="F14" s="26">
         <v>0.8</v>
       </c>
       <c r="G14" s="26">
         <v>0.9</v>
       </c>
       <c r="H14" s="26">
         <v>0.8</v>
       </c>
       <c r="I14" s="31">
@@ -4282,55 +4316,58 @@
       </c>
       <c r="CD14" s="28">
         <v>0.8</v>
       </c>
       <c r="CE14" s="28">
         <v>0.7</v>
       </c>
       <c r="CF14" s="28">
         <v>0.8</v>
       </c>
       <c r="CG14" s="28">
         <v>1.2</v>
       </c>
       <c r="CH14" s="45">
         <v>0.8</v>
       </c>
       <c r="CI14" s="29">
         <v>0.9</v>
       </c>
       <c r="CJ14" s="33">
         <v>0.8</v>
       </c>
       <c r="CK14" s="50">
         <v>0.8</v>
       </c>
-      <c r="CL14" s="61">
-        <v>0.7</v>
+      <c r="CL14" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="CM14" s="29">
+        <v>0.6</v>
       </c>
     </row>
-    <row r="15" spans="1:90" ht="15">
+    <row r="15" spans="1:91" ht="15">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="C15" s="31">
         <v>2</v>
       </c>
       <c r="D15" s="34">
         <v>2.1</v>
       </c>
       <c r="E15" s="31">
         <v>2.8</v>
       </c>
       <c r="F15" s="26">
         <v>2.4</v>
       </c>
       <c r="G15" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="H15" s="26">
         <v>3.1</v>
       </c>
       <c r="I15" s="31">
@@ -4554,55 +4591,58 @@
       </c>
       <c r="CD15" s="28">
         <v>6.9</v>
       </c>
       <c r="CE15" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="CF15" s="28">
         <v>3.7</v>
       </c>
       <c r="CG15" s="28">
         <v>9.5</v>
       </c>
       <c r="CH15" s="45">
         <v>3.3</v>
       </c>
       <c r="CI15" s="29">
         <v>2.6</v>
       </c>
       <c r="CJ15" s="33">
         <v>3.5</v>
       </c>
       <c r="CK15" s="50">
         <v>3.3</v>
       </c>
-      <c r="CL15" s="61">
+      <c r="CL15" s="52">
         <v>5.8</v>
       </c>
+      <c r="CM15" s="29">
+        <v>8.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" ht="15">
+    <row r="16" spans="1:91" ht="15">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
         <v>1.4</v>
       </c>
       <c r="C16" s="31">
         <v>1.4</v>
       </c>
       <c r="D16" s="34">
         <v>1.4</v>
       </c>
       <c r="E16" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="F16" s="26">
         <v>1.3</v>
       </c>
       <c r="G16" s="26">
         <v>1.3</v>
       </c>
       <c r="H16" s="26">
         <v>1.2</v>
       </c>
       <c r="I16" s="31">
@@ -4826,55 +4866,58 @@
       </c>
       <c r="CD16" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="CE16" s="28">
         <v>0.9</v>
       </c>
       <c r="CF16" s="28">
         <v>1.3</v>
       </c>
       <c r="CG16" s="28">
         <v>3.1</v>
       </c>
       <c r="CH16" s="45">
         <v>1.2</v>
       </c>
       <c r="CI16" s="29">
         <v>2.9</v>
       </c>
       <c r="CJ16" s="33">
         <v>1.7</v>
       </c>
       <c r="CK16" s="50">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CL16" s="61">
-        <v>0.9</v>
+      <c r="CL16" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="CM16" s="29">
+        <v>1.7</v>
       </c>
     </row>
-    <row r="17" spans="1:90" ht="15">
+    <row r="17" spans="1:91" ht="15">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="31" t="s">
@@ -5098,55 +5141,58 @@
       </c>
       <c r="CD17" s="28">
         <v>1.5</v>
       </c>
       <c r="CE17" s="28">
         <v>1.2</v>
       </c>
       <c r="CF17" s="28">
         <v>1.7</v>
       </c>
       <c r="CG17" s="28">
         <v>2.7</v>
       </c>
       <c r="CH17" s="45">
         <v>1</v>
       </c>
       <c r="CI17" s="29">
         <v>0.8</v>
       </c>
       <c r="CJ17" s="33">
         <v>1.2</v>
       </c>
       <c r="CK17" s="50">
         <v>0.9</v>
       </c>
-      <c r="CL17" s="61">
-        <v>0.9</v>
+      <c r="CL17" s="52">
+        <v>0.9</v>
+      </c>
+      <c r="CM17" s="29">
+        <v>1.2</v>
       </c>
     </row>
-    <row r="18" spans="1:90" ht="15">
+    <row r="18" spans="1:91" ht="15">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="35">
         <v>1</v>
       </c>
       <c r="C18" s="31">
         <v>1</v>
       </c>
       <c r="D18" s="34">
         <v>1</v>
       </c>
       <c r="E18" s="31">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26">
         <v>0.9</v>
       </c>
       <c r="H18" s="26">
         <v>0.9</v>
       </c>
       <c r="I18" s="31">
@@ -5370,55 +5416,58 @@
       </c>
       <c r="CD18" s="28">
         <v>1.3</v>
       </c>
       <c r="CE18" s="28">
         <v>1</v>
       </c>
       <c r="CF18" s="28">
         <v>1.5</v>
       </c>
       <c r="CG18" s="28">
         <v>2.8</v>
       </c>
       <c r="CH18" s="45">
         <v>0.9</v>
       </c>
       <c r="CI18" s="29">
         <v>0.9</v>
       </c>
       <c r="CJ18" s="33">
         <v>0.9</v>
       </c>
       <c r="CK18" s="50">
         <v>0.8</v>
       </c>
-      <c r="CL18" s="61">
+      <c r="CL18" s="52">
+        <v>0.8</v>
+      </c>
+      <c r="CM18" s="29">
         <v>0.8</v>
       </c>
     </row>
-    <row r="19" spans="1:90" ht="15">
+    <row r="19" spans="1:91" ht="15">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="26">
         <v>1.2</v>
       </c>
       <c r="C19" s="31">
         <v>1.3</v>
       </c>
       <c r="D19" s="34">
         <v>1.5</v>
       </c>
       <c r="E19" s="31">
         <v>1</v>
       </c>
       <c r="F19" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="G19" s="26">
         <v>1.5</v>
       </c>
       <c r="H19" s="26">
         <v>1</v>
       </c>
       <c r="I19" s="31">
@@ -5642,55 +5691,58 @@
       </c>
       <c r="CD19" s="28">
         <v>0.9</v>
       </c>
       <c r="CE19" s="28">
         <v>0.9</v>
       </c>
       <c r="CF19" s="28">
         <v>1.7</v>
       </c>
       <c r="CG19" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="CH19" s="45">
         <v>1</v>
       </c>
       <c r="CI19" s="2">
         <v>1</v>
       </c>
       <c r="CJ19" s="33">
         <v>0.9</v>
       </c>
       <c r="CK19" s="50">
         <v>0.8</v>
       </c>
-      <c r="CL19" s="61">
-        <v>0.7</v>
+      <c r="CL19" s="52">
+        <v>0.7</v>
+      </c>
+      <c r="CM19" s="29">
+        <v>0.9</v>
       </c>
     </row>
-    <row r="20" spans="1:90" ht="15">
+    <row r="20" spans="1:91" ht="15">
       <c r="A20" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="37">
         <v>1.6</v>
       </c>
       <c r="C20" s="37">
         <v>1.5</v>
       </c>
       <c r="D20" s="37">
         <v>1.6</v>
       </c>
       <c r="E20" s="37">
         <v>1.5</v>
       </c>
       <c r="F20" s="37">
         <v>1.4</v>
       </c>
       <c r="G20" s="37">
         <v>1.4</v>
       </c>
       <c r="H20" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="37">
@@ -5914,55 +5966,58 @@
       </c>
       <c r="CD20" s="28">
         <v>1.2</v>
       </c>
       <c r="CE20" s="28">
         <v>0.7</v>
       </c>
       <c r="CF20" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG20" s="28">
         <v>3</v>
       </c>
       <c r="CH20" s="45">
         <v>1.6</v>
       </c>
       <c r="CI20" s="29">
         <v>1.5</v>
       </c>
       <c r="CJ20" s="33">
         <v>1.5</v>
       </c>
       <c r="CK20" s="50">
         <v>1.6</v>
       </c>
-      <c r="CL20" s="61">
-        <v>1.1000000000000001</v>
+      <c r="CL20" s="52">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="CM20" s="29">
+        <v>1.4</v>
       </c>
     </row>
-    <row r="21" spans="1:90" ht="15">
+    <row r="21" spans="1:91" ht="15">
       <c r="A21" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="35">
         <v>0.5</v>
       </c>
       <c r="C21" s="31">
         <v>0.5</v>
       </c>
       <c r="D21" s="34">
         <v>0.5</v>
       </c>
       <c r="E21" s="31">
         <v>0.5</v>
       </c>
       <c r="F21" s="26">
         <v>0.5</v>
       </c>
       <c r="G21" s="26">
         <v>0.5</v>
       </c>
       <c r="H21" s="26">
         <v>0.4</v>
       </c>
       <c r="I21" s="31">
@@ -6186,71 +6241,74 @@
       </c>
       <c r="CD21" s="28">
         <v>0.7</v>
       </c>
       <c r="CE21" s="28">
         <v>0.5</v>
       </c>
       <c r="CF21" s="28">
         <v>0.6</v>
       </c>
       <c r="CG21" s="28">
         <v>0.8</v>
       </c>
       <c r="CH21" s="45">
         <v>0.4</v>
       </c>
       <c r="CI21" s="29">
         <v>0.5</v>
       </c>
       <c r="CJ21" s="33">
         <v>0.4</v>
       </c>
       <c r="CK21" s="50">
         <v>0.5</v>
       </c>
-      <c r="CL21" s="61">
+      <c r="CL21" s="52">
         <v>0.4</v>
       </c>
+      <c r="CM21" s="29">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="U22" s="39" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>