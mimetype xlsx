--- v2 (2026-07-22)
+++ v3 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="420" yWindow="1665" windowWidth="25950" windowHeight="11220"/>
   </bookViews>
   <sheets>
     <sheet name="meet" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">meet!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="41">
   <si>
     <t>All types of livestock and poultry slaughtered in the farm or sold for slaughter, in live weight, thousand tons</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -377,51 +377,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -489,76 +489,79 @@
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -827,250 +830,251 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM22"/>
+  <dimension ref="A1:CN22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM4" sqref="CM4:CM21"/>
+      <selection pane="topRight" activeCell="CG5" sqref="CG5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="39" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="39" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="39" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="39" customWidth="1"/>
     <col min="5" max="6" width="8.42578125" style="39" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="39" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="39"/>
     <col min="10" max="10" width="10" style="39" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="39"/>
     <col min="12" max="12" width="9.7109375" style="39" customWidth="1"/>
     <col min="13" max="13" width="9.5703125" style="39" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="39"/>
     <col min="16" max="22" width="11.42578125" style="39" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="39" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="39" customWidth="1"/>
     <col min="25" max="25" width="9.5703125" style="39" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="3"/>
     <col min="29" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="3"/>
     <col min="36" max="37" width="9.85546875" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.42578125" style="3" customWidth="1"/>
     <col min="47" max="85" width="9.140625" style="3"/>
     <col min="86" max="86" width="12.28515625" style="3" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:92" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...46 lines deleted...]
-      <c r="AW1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="59"/>
+      <c r="W1" s="59"/>
+      <c r="X1" s="59"/>
+      <c r="Y1" s="59"/>
+      <c r="Z1" s="59"/>
+      <c r="AA1" s="59"/>
+      <c r="AB1" s="59"/>
+      <c r="AC1" s="59"/>
+      <c r="AD1" s="59"/>
+      <c r="AE1" s="59"/>
+      <c r="AF1" s="59"/>
+      <c r="AG1" s="59"/>
+      <c r="AH1" s="59"/>
+      <c r="AI1" s="59"/>
+      <c r="AJ1" s="59"/>
+      <c r="AK1" s="59"/>
+      <c r="AL1" s="59"/>
+      <c r="AM1" s="59"/>
+      <c r="AN1" s="59"/>
+      <c r="AO1" s="59"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
     </row>
-    <row r="2" spans="1:91" ht="16.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="53" t="s">
+    <row r="2" spans="1:92" ht="16.5" thickBot="1">
+      <c r="A2" s="60"/>
+      <c r="B2" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="54"/>
-[...10 lines deleted...]
-      <c r="N2" s="53" t="s">
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="56" t="s">
         <v>16</v>
       </c>
-      <c r="O2" s="54"/>
-[...10 lines deleted...]
-      <c r="Z2" s="53" t="s">
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="54"/>
-[...10 lines deleted...]
-      <c r="AL2" s="53" t="s">
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="57"/>
+      <c r="AG2" s="57"/>
+      <c r="AH2" s="57"/>
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="58"/>
+      <c r="AL2" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="AM2" s="54"/>
-[...10 lines deleted...]
-      <c r="AX2" s="53" t="s">
+      <c r="AM2" s="57"/>
+      <c r="AN2" s="57"/>
+      <c r="AO2" s="57"/>
+      <c r="AP2" s="57"/>
+      <c r="AQ2" s="57"/>
+      <c r="AR2" s="57"/>
+      <c r="AS2" s="57"/>
+      <c r="AT2" s="57"/>
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="58"/>
+      <c r="AX2" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="AY2" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="53" t="s">
+      <c r="AY2" s="57"/>
+      <c r="AZ2" s="57"/>
+      <c r="BA2" s="57"/>
+      <c r="BB2" s="57"/>
+      <c r="BC2" s="57"/>
+      <c r="BD2" s="57"/>
+      <c r="BE2" s="57"/>
+      <c r="BF2" s="57"/>
+      <c r="BG2" s="57"/>
+      <c r="BH2" s="57"/>
+      <c r="BI2" s="58"/>
+      <c r="BJ2" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="BK2" s="54"/>
-[...10 lines deleted...]
-      <c r="BV2" s="53" t="s">
+      <c r="BK2" s="57"/>
+      <c r="BL2" s="57"/>
+      <c r="BM2" s="57"/>
+      <c r="BN2" s="57"/>
+      <c r="BO2" s="57"/>
+      <c r="BP2" s="57"/>
+      <c r="BQ2" s="57"/>
+      <c r="BR2" s="57"/>
+      <c r="BS2" s="57"/>
+      <c r="BT2" s="57"/>
+      <c r="BU2" s="58"/>
+      <c r="BV2" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="BW2" s="54"/>
-[...10 lines deleted...]
-      <c r="CH2" s="59" t="s">
+      <c r="BW2" s="57"/>
+      <c r="BX2" s="57"/>
+      <c r="BY2" s="57"/>
+      <c r="BZ2" s="57"/>
+      <c r="CA2" s="57"/>
+      <c r="CB2" s="57"/>
+      <c r="CC2" s="57"/>
+      <c r="CD2" s="57"/>
+      <c r="CE2" s="57"/>
+      <c r="CF2" s="57"/>
+      <c r="CG2" s="58"/>
+      <c r="CH2" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="CI2" s="60"/>
-[...3 lines deleted...]
-      <c r="CM2" s="61"/>
+      <c r="CI2" s="54"/>
+      <c r="CJ2" s="54"/>
+      <c r="CK2" s="54"/>
+      <c r="CL2" s="54"/>
+      <c r="CM2" s="54"/>
+      <c r="CN2" s="55"/>
     </row>
-    <row r="3" spans="1:91" ht="13.5" thickBot="1">
-      <c r="A3" s="58"/>
+    <row r="3" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A3" s="61"/>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1297,52 +1301,55 @@
       </c>
       <c r="CF3" s="5" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="CI3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="CJ3" s="48" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="CL3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="CM3" s="5" t="s">
         <v>6</v>
       </c>
+      <c r="CN3" s="5" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="4" spans="1:91" s="21" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:92" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="7">
         <v>17.3</v>
       </c>
       <c r="C4" s="7">
         <v>17.3</v>
       </c>
       <c r="D4" s="8">
         <v>18.600000000000001</v>
       </c>
       <c r="E4" s="9">
         <v>16.7</v>
       </c>
       <c r="F4" s="10">
         <v>16.100000000000001</v>
       </c>
       <c r="G4" s="11">
         <v>19.600000000000001</v>
       </c>
       <c r="H4" s="11">
         <v>15.7</v>
       </c>
       <c r="I4" s="9">
@@ -1572,52 +1579,55 @@
       </c>
       <c r="CF4" s="16">
         <v>22</v>
       </c>
       <c r="CG4" s="16">
         <v>41.2</v>
       </c>
       <c r="CH4" s="46">
         <v>18.2</v>
       </c>
       <c r="CI4" s="17">
         <v>18.399999999999999</v>
       </c>
       <c r="CJ4" s="47">
         <v>19.5</v>
       </c>
       <c r="CK4" s="12">
         <v>20</v>
       </c>
       <c r="CL4" s="51">
         <v>17.399999999999999</v>
       </c>
       <c r="CM4" s="47">
         <v>22.8</v>
       </c>
+      <c r="CN4" s="62">
+        <v>19.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" s="21" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:92" s="21" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="23">
         <v>0.1</v>
       </c>
       <c r="C5" s="23">
         <v>0.1</v>
       </c>
       <c r="D5" s="23">
         <v>0.1</v>
       </c>
       <c r="E5" s="23">
         <v>0.1</v>
       </c>
       <c r="F5" s="23">
         <v>0.1</v>
       </c>
       <c r="G5" s="23">
         <v>0.1</v>
       </c>
       <c r="H5" s="23">
         <v>0.1</v>
       </c>
       <c r="I5" s="23">
@@ -1847,52 +1857,55 @@
       </c>
       <c r="CF5" s="28">
         <v>0.2</v>
       </c>
       <c r="CG5" s="28">
         <v>0.2</v>
       </c>
       <c r="CH5" s="45">
         <v>0</v>
       </c>
       <c r="CI5" s="2">
         <v>0</v>
       </c>
       <c r="CJ5" s="33">
         <v>0</v>
       </c>
       <c r="CK5" s="49">
         <v>0</v>
       </c>
       <c r="CL5" s="33">
         <v>0</v>
       </c>
       <c r="CM5" s="2">
         <v>0</v>
       </c>
+      <c r="CN5" s="41">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" ht="15">
+    <row r="6" spans="1:92" ht="15">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="31">
         <v>0.7</v>
       </c>
       <c r="C6" s="31">
         <v>0.7</v>
       </c>
       <c r="D6" s="32">
         <v>0.6</v>
       </c>
       <c r="E6" s="31">
         <v>0.6</v>
       </c>
       <c r="F6" s="26">
         <v>0.6</v>
       </c>
       <c r="G6" s="26">
         <v>0.5</v>
       </c>
       <c r="H6" s="26">
         <v>0.5</v>
       </c>
       <c r="I6" s="31">
@@ -2122,52 +2135,55 @@
       </c>
       <c r="CF6" s="28">
         <v>0.5</v>
       </c>
       <c r="CG6" s="28">
         <v>0.7</v>
       </c>
       <c r="CH6" s="45">
         <v>1.5</v>
       </c>
       <c r="CI6" s="29">
         <v>0.6</v>
       </c>
       <c r="CJ6" s="33">
         <v>2.2000000000000002</v>
       </c>
       <c r="CK6" s="50">
         <v>1.6</v>
       </c>
       <c r="CL6" s="52">
         <v>0.8</v>
       </c>
       <c r="CM6" s="29">
         <v>0.2</v>
       </c>
+      <c r="CN6" s="41">
+        <v>2.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" ht="15">
+    <row r="7" spans="1:92" ht="15">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="31">
         <v>1.2</v>
       </c>
       <c r="C7" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="D7" s="32">
         <v>1.1000000000000001</v>
       </c>
       <c r="E7" s="31">
         <v>1.2</v>
       </c>
       <c r="F7" s="26">
         <v>1.2</v>
       </c>
       <c r="G7" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="H7" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="I7" s="31">
@@ -2397,52 +2413,55 @@
       </c>
       <c r="CF7" s="28">
         <v>0.2</v>
       </c>
       <c r="CG7" s="28">
         <v>0.5</v>
       </c>
       <c r="CH7" s="45">
         <v>0.1</v>
       </c>
       <c r="CI7" s="29">
         <v>0.1</v>
       </c>
       <c r="CJ7" s="33">
         <v>0.1</v>
       </c>
       <c r="CK7" s="50">
         <v>0.1</v>
       </c>
       <c r="CL7" s="52">
         <v>0.1</v>
       </c>
       <c r="CM7" s="29">
         <v>0.1</v>
       </c>
+      <c r="CN7" s="41">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" ht="15">
+    <row r="8" spans="1:92" ht="15">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="31">
         <v>0.8</v>
       </c>
       <c r="C8" s="31">
         <v>0.9</v>
       </c>
       <c r="D8" s="32">
         <v>0.9</v>
       </c>
       <c r="E8" s="31">
         <v>0.8</v>
       </c>
       <c r="F8" s="26">
         <v>0.7</v>
       </c>
       <c r="G8" s="26">
         <v>0.8</v>
       </c>
       <c r="H8" s="26">
         <v>0.8</v>
       </c>
       <c r="I8" s="31">
@@ -2672,52 +2691,55 @@
       </c>
       <c r="CF8" s="28">
         <v>0.9</v>
       </c>
       <c r="CG8" s="28">
         <v>1.6</v>
       </c>
       <c r="CH8" s="45">
         <v>0.9</v>
       </c>
       <c r="CI8" s="29">
         <v>0.8</v>
       </c>
       <c r="CJ8" s="33">
         <v>0.8</v>
       </c>
       <c r="CK8" s="50">
         <v>0.6</v>
       </c>
       <c r="CL8" s="52">
         <v>0.6</v>
       </c>
       <c r="CM8" s="29">
         <v>0.6</v>
       </c>
+      <c r="CN8" s="41">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" ht="15">
+    <row r="9" spans="1:92" ht="15">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="31">
         <v>0.8</v>
       </c>
       <c r="C9" s="31">
         <v>0.7</v>
       </c>
       <c r="D9" s="32">
         <v>0.7</v>
       </c>
       <c r="E9" s="31">
         <v>0.7</v>
       </c>
       <c r="F9" s="26">
         <v>0.6</v>
       </c>
       <c r="G9" s="26">
         <v>0.6</v>
       </c>
       <c r="H9" s="26">
         <v>0.6</v>
       </c>
       <c r="I9" s="31">
@@ -2947,52 +2969,55 @@
       </c>
       <c r="CF9" s="28">
         <v>0.9</v>
       </c>
       <c r="CG9" s="28">
         <v>1.7</v>
       </c>
       <c r="CH9" s="45">
         <v>0.7</v>
       </c>
       <c r="CI9" s="29">
         <v>0.7</v>
       </c>
       <c r="CJ9" s="33">
         <v>0.7</v>
       </c>
       <c r="CK9" s="50">
         <v>0.6</v>
       </c>
       <c r="CL9" s="52">
         <v>0.6</v>
       </c>
       <c r="CM9" s="29">
         <v>0.6</v>
       </c>
+      <c r="CN9" s="41">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" ht="15">
+    <row r="10" spans="1:92" ht="15">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="31">
         <v>1.2</v>
       </c>
       <c r="C10" s="31">
         <v>1.2</v>
       </c>
       <c r="D10" s="32">
         <v>1.3</v>
       </c>
       <c r="E10" s="31">
         <v>0.9</v>
       </c>
       <c r="F10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="G10" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="H10" s="26">
         <v>1</v>
       </c>
       <c r="I10" s="31">
@@ -3222,52 +3247,55 @@
       </c>
       <c r="CF10" s="28">
         <v>2</v>
       </c>
       <c r="CG10" s="28">
         <v>2.8</v>
       </c>
       <c r="CH10" s="45">
         <v>1.4</v>
       </c>
       <c r="CI10" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ10" s="33">
         <v>1.1000000000000001</v>
       </c>
       <c r="CK10" s="50">
         <v>0.9</v>
       </c>
       <c r="CL10" s="52">
         <v>0.8</v>
       </c>
       <c r="CM10" s="29">
         <v>0.9</v>
       </c>
+      <c r="CN10" s="41">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" ht="15">
+    <row r="11" spans="1:92" ht="15">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="31">
         <v>1.4</v>
       </c>
       <c r="C11" s="31">
         <v>1.3</v>
       </c>
       <c r="D11" s="32">
         <v>2.6</v>
       </c>
       <c r="E11" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="F11" s="26">
         <v>1.3</v>
       </c>
       <c r="G11" s="26">
         <v>4.3</v>
       </c>
       <c r="H11" s="26">
         <v>1.2</v>
       </c>
       <c r="I11" s="31">
@@ -3497,52 +3525,55 @@
       </c>
       <c r="CF11" s="28">
         <v>2.9</v>
       </c>
       <c r="CG11" s="28">
         <v>3.9</v>
       </c>
       <c r="CH11" s="45">
         <v>2</v>
       </c>
       <c r="CI11" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="CJ11" s="33">
         <v>1.8</v>
       </c>
       <c r="CK11" s="50">
         <v>3.6</v>
       </c>
       <c r="CL11" s="52">
         <v>1.6</v>
       </c>
       <c r="CM11" s="29">
         <v>3.2</v>
       </c>
+      <c r="CN11" s="41">
+        <v>3.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" ht="15">
+    <row r="12" spans="1:92" ht="15">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="35">
         <v>0.5</v>
       </c>
       <c r="C12" s="35">
         <v>0.6</v>
       </c>
       <c r="D12" s="35">
         <v>0.5</v>
       </c>
       <c r="E12" s="35">
         <v>0.5</v>
       </c>
       <c r="F12" s="35">
         <v>0.5</v>
       </c>
       <c r="G12" s="35">
         <v>0.4</v>
       </c>
       <c r="H12" s="35">
         <v>0.4</v>
       </c>
       <c r="I12" s="35">
@@ -3772,52 +3803,55 @@
       </c>
       <c r="CF12" s="28">
         <v>0.7</v>
       </c>
       <c r="CG12" s="28">
         <v>0.9</v>
       </c>
       <c r="CH12" s="45">
         <v>0.5</v>
       </c>
       <c r="CI12" s="29">
         <v>0.5</v>
       </c>
       <c r="CJ12" s="33">
         <v>0.5</v>
       </c>
       <c r="CK12" s="50">
         <v>0.4</v>
       </c>
       <c r="CL12" s="52">
         <v>0.4</v>
       </c>
       <c r="CM12" s="29">
         <v>0.3</v>
       </c>
+      <c r="CN12" s="41">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" ht="15">
+    <row r="13" spans="1:92" ht="15">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31">
         <v>1.8</v>
       </c>
       <c r="C13" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="D13" s="34">
         <v>2</v>
       </c>
       <c r="E13" s="31">
         <v>2.1</v>
       </c>
       <c r="F13" s="26">
         <v>1.6</v>
       </c>
       <c r="G13" s="26">
         <v>2.1</v>
       </c>
       <c r="H13" s="26">
         <v>1.4</v>
       </c>
       <c r="I13" s="31">
@@ -4047,52 +4081,55 @@
       </c>
       <c r="CF13" s="28">
         <v>1.3</v>
       </c>
       <c r="CG13" s="28">
         <v>3.5</v>
       </c>
       <c r="CH13" s="45">
         <v>0.9</v>
       </c>
       <c r="CI13" s="29">
         <v>1.2</v>
       </c>
       <c r="CJ13" s="33">
         <v>1.4</v>
       </c>
       <c r="CK13" s="50">
         <v>2.4</v>
       </c>
       <c r="CL13" s="52">
         <v>1.2</v>
       </c>
       <c r="CM13" s="29">
         <v>1.3</v>
       </c>
+      <c r="CN13" s="41">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" ht="15">
+    <row r="14" spans="1:92" ht="15">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31">
         <v>0.8</v>
       </c>
       <c r="C14" s="31">
         <v>0.7</v>
       </c>
       <c r="D14" s="34">
         <v>0.8</v>
       </c>
       <c r="E14" s="31">
         <v>0.8</v>
       </c>
       <c r="F14" s="26">
         <v>0.8</v>
       </c>
       <c r="G14" s="26">
         <v>0.9</v>
       </c>
       <c r="H14" s="26">
         <v>0.8</v>
       </c>
       <c r="I14" s="31">
@@ -4322,52 +4359,55 @@
       </c>
       <c r="CF14" s="28">
         <v>0.8</v>
       </c>
       <c r="CG14" s="28">
         <v>1.2</v>
       </c>
       <c r="CH14" s="45">
         <v>0.8</v>
       </c>
       <c r="CI14" s="29">
         <v>0.9</v>
       </c>
       <c r="CJ14" s="33">
         <v>0.8</v>
       </c>
       <c r="CK14" s="50">
         <v>0.8</v>
       </c>
       <c r="CL14" s="52">
         <v>0.7</v>
       </c>
       <c r="CM14" s="29">
         <v>0.6</v>
       </c>
+      <c r="CN14" s="41">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" ht="15">
+    <row r="15" spans="1:92" ht="15">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="C15" s="31">
         <v>2</v>
       </c>
       <c r="D15" s="34">
         <v>2.1</v>
       </c>
       <c r="E15" s="31">
         <v>2.8</v>
       </c>
       <c r="F15" s="26">
         <v>2.4</v>
       </c>
       <c r="G15" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="H15" s="26">
         <v>3.1</v>
       </c>
       <c r="I15" s="31">
@@ -4597,52 +4637,55 @@
       </c>
       <c r="CF15" s="28">
         <v>3.7</v>
       </c>
       <c r="CG15" s="28">
         <v>9.5</v>
       </c>
       <c r="CH15" s="45">
         <v>3.3</v>
       </c>
       <c r="CI15" s="29">
         <v>2.6</v>
       </c>
       <c r="CJ15" s="33">
         <v>3.5</v>
       </c>
       <c r="CK15" s="50">
         <v>3.3</v>
       </c>
       <c r="CL15" s="52">
         <v>5.8</v>
       </c>
       <c r="CM15" s="29">
         <v>8.5</v>
       </c>
+      <c r="CN15" s="41">
+        <v>5</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" ht="15">
+    <row r="16" spans="1:92" ht="15">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
         <v>1.4</v>
       </c>
       <c r="C16" s="31">
         <v>1.4</v>
       </c>
       <c r="D16" s="34">
         <v>1.4</v>
       </c>
       <c r="E16" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="F16" s="26">
         <v>1.3</v>
       </c>
       <c r="G16" s="26">
         <v>1.3</v>
       </c>
       <c r="H16" s="26">
         <v>1.2</v>
       </c>
       <c r="I16" s="31">
@@ -4872,52 +4915,55 @@
       </c>
       <c r="CF16" s="28">
         <v>1.3</v>
       </c>
       <c r="CG16" s="28">
         <v>3.1</v>
       </c>
       <c r="CH16" s="45">
         <v>1.2</v>
       </c>
       <c r="CI16" s="29">
         <v>2.9</v>
       </c>
       <c r="CJ16" s="33">
         <v>1.7</v>
       </c>
       <c r="CK16" s="50">
         <v>1.1000000000000001</v>
       </c>
       <c r="CL16" s="52">
         <v>0.9</v>
       </c>
       <c r="CM16" s="29">
         <v>1.7</v>
       </c>
+      <c r="CN16" s="41">
+        <v>2</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" ht="15">
+    <row r="17" spans="1:92" ht="15">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="D17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="31" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>14</v>
       </c>
       <c r="I17" s="31" t="s">
@@ -5147,52 +5193,55 @@
       </c>
       <c r="CF17" s="28">
         <v>1.7</v>
       </c>
       <c r="CG17" s="28">
         <v>2.7</v>
       </c>
       <c r="CH17" s="45">
         <v>1</v>
       </c>
       <c r="CI17" s="29">
         <v>0.8</v>
       </c>
       <c r="CJ17" s="33">
         <v>1.2</v>
       </c>
       <c r="CK17" s="50">
         <v>0.9</v>
       </c>
       <c r="CL17" s="52">
         <v>0.9</v>
       </c>
       <c r="CM17" s="29">
         <v>1.2</v>
       </c>
+      <c r="CN17" s="41">
+        <v>0.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" ht="15">
+    <row r="18" spans="1:92" ht="15">
       <c r="A18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="35">
         <v>1</v>
       </c>
       <c r="C18" s="31">
         <v>1</v>
       </c>
       <c r="D18" s="34">
         <v>1</v>
       </c>
       <c r="E18" s="31">
         <v>1</v>
       </c>
       <c r="F18" s="26">
         <v>1</v>
       </c>
       <c r="G18" s="26">
         <v>0.9</v>
       </c>
       <c r="H18" s="26">
         <v>0.9</v>
       </c>
       <c r="I18" s="31">
@@ -5422,52 +5471,55 @@
       </c>
       <c r="CF18" s="28">
         <v>1.5</v>
       </c>
       <c r="CG18" s="28">
         <v>2.8</v>
       </c>
       <c r="CH18" s="45">
         <v>0.9</v>
       </c>
       <c r="CI18" s="29">
         <v>0.9</v>
       </c>
       <c r="CJ18" s="33">
         <v>0.9</v>
       </c>
       <c r="CK18" s="50">
         <v>0.8</v>
       </c>
       <c r="CL18" s="52">
         <v>0.8</v>
       </c>
       <c r="CM18" s="29">
         <v>0.8</v>
       </c>
+      <c r="CN18" s="41">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" ht="15">
+    <row r="19" spans="1:92" ht="15">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="26">
         <v>1.2</v>
       </c>
       <c r="C19" s="31">
         <v>1.3</v>
       </c>
       <c r="D19" s="34">
         <v>1.5</v>
       </c>
       <c r="E19" s="31">
         <v>1</v>
       </c>
       <c r="F19" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="G19" s="26">
         <v>1.5</v>
       </c>
       <c r="H19" s="26">
         <v>1</v>
       </c>
       <c r="I19" s="31">
@@ -5697,52 +5749,55 @@
       </c>
       <c r="CF19" s="28">
         <v>1.7</v>
       </c>
       <c r="CG19" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="CH19" s="45">
         <v>1</v>
       </c>
       <c r="CI19" s="2">
         <v>1</v>
       </c>
       <c r="CJ19" s="33">
         <v>0.9</v>
       </c>
       <c r="CK19" s="50">
         <v>0.8</v>
       </c>
       <c r="CL19" s="52">
         <v>0.7</v>
       </c>
       <c r="CM19" s="29">
         <v>0.9</v>
       </c>
+      <c r="CN19" s="41">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:91" ht="15">
+    <row r="20" spans="1:92" ht="15">
       <c r="A20" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="37">
         <v>1.6</v>
       </c>
       <c r="C20" s="37">
         <v>1.5</v>
       </c>
       <c r="D20" s="37">
         <v>1.6</v>
       </c>
       <c r="E20" s="37">
         <v>1.5</v>
       </c>
       <c r="F20" s="37">
         <v>1.4</v>
       </c>
       <c r="G20" s="37">
         <v>1.4</v>
       </c>
       <c r="H20" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="37">
@@ -5972,52 +6027,55 @@
       </c>
       <c r="CF20" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="CG20" s="28">
         <v>3</v>
       </c>
       <c r="CH20" s="45">
         <v>1.6</v>
       </c>
       <c r="CI20" s="29">
         <v>1.5</v>
       </c>
       <c r="CJ20" s="33">
         <v>1.5</v>
       </c>
       <c r="CK20" s="50">
         <v>1.6</v>
       </c>
       <c r="CL20" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="CM20" s="29">
         <v>1.4</v>
       </c>
+      <c r="CN20" s="41">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:91" ht="15">
+    <row r="21" spans="1:92" ht="15">
       <c r="A21" s="36" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="35">
         <v>0.5</v>
       </c>
       <c r="C21" s="31">
         <v>0.5</v>
       </c>
       <c r="D21" s="34">
         <v>0.5</v>
       </c>
       <c r="E21" s="31">
         <v>0.5</v>
       </c>
       <c r="F21" s="26">
         <v>0.5</v>
       </c>
       <c r="G21" s="26">
         <v>0.5</v>
       </c>
       <c r="H21" s="26">
         <v>0.4</v>
       </c>
       <c r="I21" s="31">
@@ -6247,68 +6305,71 @@
       </c>
       <c r="CF21" s="28">
         <v>0.6</v>
       </c>
       <c r="CG21" s="28">
         <v>0.8</v>
       </c>
       <c r="CH21" s="45">
         <v>0.4</v>
       </c>
       <c r="CI21" s="29">
         <v>0.5</v>
       </c>
       <c r="CJ21" s="33">
         <v>0.4</v>
       </c>
       <c r="CK21" s="50">
         <v>0.5</v>
       </c>
       <c r="CL21" s="52">
         <v>0.4</v>
       </c>
       <c r="CM21" s="29">
         <v>0.5</v>
       </c>
+      <c r="CN21" s="41">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:91">
+    <row r="22" spans="1:92">
       <c r="U22" s="39" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CN2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>