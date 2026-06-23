--- v0 (2026-04-14)
+++ v1 (2026-06-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="165" windowWidth="20175" windowHeight="12600"/>
+    <workbookView xWindow="-45" yWindow="0" windowWidth="17565" windowHeight="12600"/>
   </bookViews>
   <sheets>
     <sheet name="жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="40">
   <si>
     <t>Тауықтың жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -144,51 +144,51 @@
   </si>
   <si>
     <t xml:space="preserve">Шардара </t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -243,50 +243,58 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -418,51 +426,51 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -551,80 +559,95 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -892,252 +915,255 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI23"/>
+  <dimension ref="A1:CL23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI4" sqref="CI4:CI21"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CE10" sqref="CE10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="39" customWidth="1"/>
     <col min="2" max="71" width="11.42578125" style="1" customWidth="1"/>
     <col min="72" max="73" width="10.42578125" style="1" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="10.5703125" style="1" customWidth="1"/>
     <col min="86" max="86" width="12.28515625" style="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:90" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60"/>
-[...70 lines deleted...]
-      <c r="BU1" s="60"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
+      <c r="AQ1" s="70"/>
+      <c r="AR1" s="70"/>
+      <c r="AS1" s="70"/>
+      <c r="AT1" s="70"/>
+      <c r="AU1" s="70"/>
+      <c r="AV1" s="70"/>
+      <c r="AW1" s="70"/>
+      <c r="AX1" s="70"/>
+      <c r="AY1" s="70"/>
+      <c r="AZ1" s="70"/>
+      <c r="BA1" s="70"/>
+      <c r="BB1" s="70"/>
+      <c r="BC1" s="70"/>
+      <c r="BD1" s="70"/>
+      <c r="BE1" s="70"/>
+      <c r="BF1" s="70"/>
+      <c r="BG1" s="70"/>
+      <c r="BH1" s="70"/>
+      <c r="BI1" s="70"/>
+      <c r="BJ1" s="70"/>
+      <c r="BK1" s="70"/>
+      <c r="BL1" s="70"/>
+      <c r="BM1" s="70"/>
+      <c r="BN1" s="70"/>
+      <c r="BO1" s="70"/>
+      <c r="BP1" s="70"/>
+      <c r="BQ1" s="70"/>
+      <c r="BR1" s="70"/>
+      <c r="BS1" s="70"/>
+      <c r="BT1" s="70"/>
+      <c r="BU1" s="70"/>
     </row>
-    <row r="2" spans="1:87" ht="15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="61" t="s">
+    <row r="2" spans="1:90" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="76"/>
+      <c r="B2" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="62"/>
-[...10 lines deleted...]
-      <c r="N2" s="61" t="s">
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="62"/>
-[...10 lines deleted...]
-      <c r="Z2" s="61" t="s">
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="72"/>
+      <c r="S2" s="72"/>
+      <c r="T2" s="72"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="72"/>
+      <c r="W2" s="72"/>
+      <c r="X2" s="72"/>
+      <c r="Y2" s="74"/>
+      <c r="Z2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="62"/>
-[...10 lines deleted...]
-      <c r="AL2" s="61" t="s">
+      <c r="AA2" s="72"/>
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="72"/>
+      <c r="AF2" s="72"/>
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="74"/>
+      <c r="AL2" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="62"/>
-[...10 lines deleted...]
-      <c r="AX2" s="61" t="s">
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="72"/>
+      <c r="AQ2" s="72"/>
+      <c r="AR2" s="72"/>
+      <c r="AS2" s="72"/>
+      <c r="AT2" s="72"/>
+      <c r="AU2" s="72"/>
+      <c r="AV2" s="72"/>
+      <c r="AW2" s="74"/>
+      <c r="AX2" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="61" t="s">
+      <c r="AY2" s="72"/>
+      <c r="AZ2" s="72"/>
+      <c r="BA2" s="72"/>
+      <c r="BB2" s="72"/>
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="72"/>
+      <c r="BH2" s="72"/>
+      <c r="BI2" s="74"/>
+      <c r="BJ2" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="62"/>
-[...10 lines deleted...]
-      <c r="BV2" s="61" t="s">
+      <c r="BK2" s="72"/>
+      <c r="BL2" s="72"/>
+      <c r="BM2" s="72"/>
+      <c r="BN2" s="72"/>
+      <c r="BO2" s="72"/>
+      <c r="BP2" s="72"/>
+      <c r="BQ2" s="72"/>
+      <c r="BR2" s="72"/>
+      <c r="BS2" s="72"/>
+      <c r="BT2" s="72"/>
+      <c r="BU2" s="74"/>
+      <c r="BV2" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="62"/>
-[...10 lines deleted...]
-      <c r="CH2" s="68" t="s">
+      <c r="BW2" s="72"/>
+      <c r="BX2" s="72"/>
+      <c r="BY2" s="72"/>
+      <c r="BZ2" s="72"/>
+      <c r="CA2" s="73"/>
+      <c r="CB2" s="72"/>
+      <c r="CC2" s="72"/>
+      <c r="CD2" s="72"/>
+      <c r="CE2" s="72"/>
+      <c r="CF2" s="72"/>
+      <c r="CG2" s="74"/>
+      <c r="CH2" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="69"/>
+      <c r="CI2" s="68"/>
+      <c r="CJ2" s="68"/>
+      <c r="CK2" s="68"/>
+      <c r="CL2" s="69"/>
     </row>
-    <row r="3" spans="1:87" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="67"/>
+    <row r="3" spans="1:90" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="77"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1352,52 +1378,61 @@
       </c>
       <c r="CB3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="CH3" s="56" t="s">
         <v>1</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
+      <c r="CJ3" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="CL3" s="3" t="s">
+        <v>5</v>
+      </c>
     </row>
-    <row r="4" spans="1:87" s="18" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:90" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>11.51</v>
       </c>
       <c r="C4" s="5">
         <v>11.84</v>
       </c>
       <c r="D4" s="6">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="7">
         <v>17.68</v>
       </c>
       <c r="F4" s="8">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="9">
         <v>19.52</v>
       </c>
       <c r="H4" s="10">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="9">
@@ -1615,52 +1650,61 @@
       </c>
       <c r="CB4" s="52">
         <v>23.5</v>
       </c>
       <c r="CC4" s="52">
         <v>20.399999999999999</v>
       </c>
       <c r="CD4" s="14">
         <v>22.608599999999999</v>
       </c>
       <c r="CE4" s="55">
         <v>20.5</v>
       </c>
       <c r="CF4" s="55">
         <v>18.399999999999999</v>
       </c>
       <c r="CG4" s="55">
         <v>27</v>
       </c>
       <c r="CH4" s="57">
         <v>23.7</v>
       </c>
       <c r="CI4" s="11">
         <v>22.9</v>
       </c>
+      <c r="CJ4" s="61">
+        <v>31.4</v>
+      </c>
+      <c r="CK4" s="65">
+        <v>30.4</v>
+      </c>
+      <c r="CL4" s="78">
+        <v>30.7</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" ht="12.75" customHeight="1">
+    <row r="5" spans="1:90" ht="12.75" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="20">
         <v>0.16</v>
       </c>
       <c r="C5" s="20">
         <v>0.18</v>
       </c>
       <c r="D5" s="20">
         <v>0.32</v>
       </c>
       <c r="E5" s="20">
         <v>0.33</v>
       </c>
       <c r="F5" s="20">
         <v>0.39</v>
       </c>
       <c r="G5" s="20">
         <v>0.4</v>
       </c>
       <c r="H5" s="20">
         <v>0.35</v>
       </c>
       <c r="I5" s="20">
@@ -1878,52 +1922,61 @@
       </c>
       <c r="CB5" s="53">
         <v>0</v>
       </c>
       <c r="CC5" s="53">
         <v>0</v>
       </c>
       <c r="CD5" s="31">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="CE5" s="31">
         <v>0</v>
       </c>
       <c r="CF5" s="31">
         <v>0</v>
       </c>
       <c r="CG5" s="31">
         <v>0</v>
       </c>
       <c r="CH5" s="59">
         <v>0</v>
       </c>
       <c r="CI5" s="21">
         <v>0</v>
       </c>
+      <c r="CJ5" s="63">
+        <v>0</v>
+      </c>
+      <c r="CK5" s="66">
+        <v>0</v>
+      </c>
+      <c r="CL5" s="21">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:90" ht="15">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="26">
         <v>0.34</v>
       </c>
       <c r="C6" s="26">
         <v>0.4</v>
       </c>
       <c r="D6" s="27">
         <v>0.69</v>
       </c>
       <c r="E6" s="26">
         <v>0.76</v>
       </c>
       <c r="F6" s="28">
         <v>0.85</v>
       </c>
       <c r="G6" s="28">
         <v>0.84</v>
       </c>
       <c r="H6" s="28">
         <v>0.79</v>
       </c>
       <c r="I6" s="28">
@@ -2141,52 +2194,61 @@
       </c>
       <c r="CB6" s="54">
         <v>0.4</v>
       </c>
       <c r="CC6" s="54">
         <v>0.4</v>
       </c>
       <c r="CD6" s="31">
         <v>0.28599999999999998</v>
       </c>
       <c r="CE6" s="31">
         <v>0.3</v>
       </c>
       <c r="CF6" s="31">
         <v>0.2</v>
       </c>
       <c r="CG6" s="31">
         <v>0.1</v>
       </c>
       <c r="CH6" s="58">
         <v>0.2</v>
       </c>
       <c r="CI6" s="21">
         <v>0.2</v>
       </c>
+      <c r="CJ6" s="62">
+        <v>0.3</v>
+      </c>
+      <c r="CK6" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="CL6" s="64">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:90" ht="15">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="26">
         <v>0.44</v>
       </c>
       <c r="C7" s="26">
         <v>0.49</v>
       </c>
       <c r="D7" s="27">
         <v>0.9</v>
       </c>
       <c r="E7" s="26">
         <v>0.85</v>
       </c>
       <c r="F7" s="28">
         <v>1.07</v>
       </c>
       <c r="G7" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="28">
         <v>0.99</v>
       </c>
       <c r="I7" s="28">
@@ -2404,52 +2466,61 @@
       </c>
       <c r="CB7" s="54">
         <v>0.1</v>
       </c>
       <c r="CC7" s="54">
         <v>0.1</v>
       </c>
       <c r="CD7" s="31">
         <v>0.10479999999999999</v>
       </c>
       <c r="CE7" s="31">
         <v>0.1</v>
       </c>
       <c r="CF7" s="31">
         <v>0.1</v>
       </c>
       <c r="CG7" s="31">
         <v>0.1</v>
       </c>
       <c r="CH7" s="58">
         <v>0.1</v>
       </c>
       <c r="CI7" s="21">
         <v>0</v>
       </c>
+      <c r="CJ7" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="CK7" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="CL7" s="64">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:90" ht="15">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="26">
         <v>0.41</v>
       </c>
       <c r="C8" s="26">
         <v>0.62</v>
       </c>
       <c r="D8" s="27">
         <v>0.92</v>
       </c>
       <c r="E8" s="26">
         <v>1.06</v>
       </c>
       <c r="F8" s="28">
         <v>1.41</v>
       </c>
       <c r="G8" s="28">
         <v>1.38</v>
       </c>
       <c r="H8" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="28">
@@ -2667,52 +2738,61 @@
       </c>
       <c r="CB8" s="53">
         <v>1</v>
       </c>
       <c r="CC8" s="53">
         <v>0.9</v>
       </c>
       <c r="CD8" s="31">
         <v>0.83050000000000002</v>
       </c>
       <c r="CE8" s="31">
         <v>0.8</v>
       </c>
       <c r="CF8" s="31">
         <v>0.5</v>
       </c>
       <c r="CG8" s="31">
         <v>0.4</v>
       </c>
       <c r="CH8" s="58">
         <v>0.4</v>
       </c>
       <c r="CI8" s="21">
         <v>0.6</v>
       </c>
+      <c r="CJ8" s="62">
+        <v>0.9</v>
+      </c>
+      <c r="CK8" s="66">
+        <v>1</v>
+      </c>
+      <c r="CL8" s="64">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:90" ht="15">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="26">
         <v>0.46</v>
       </c>
       <c r="C9" s="26">
         <v>0.41</v>
       </c>
       <c r="D9" s="27">
         <v>0.81</v>
       </c>
       <c r="E9" s="26">
         <v>0.95</v>
       </c>
       <c r="F9" s="28">
         <v>0.99</v>
       </c>
       <c r="G9" s="28">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="28">
         <v>0.89</v>
       </c>
       <c r="I9" s="28">
@@ -2930,52 +3010,61 @@
       </c>
       <c r="CB9" s="53">
         <v>1</v>
       </c>
       <c r="CC9" s="53">
         <v>0.7</v>
       </c>
       <c r="CD9" s="31">
         <v>0.53800000000000003</v>
       </c>
       <c r="CE9" s="31">
         <v>0.5</v>
       </c>
       <c r="CF9" s="31">
         <v>0.4</v>
       </c>
       <c r="CG9" s="31">
         <v>0.3</v>
       </c>
       <c r="CH9" s="58">
         <v>0.5</v>
       </c>
       <c r="CI9" s="21">
         <v>0.4</v>
       </c>
+      <c r="CJ9" s="62">
+        <v>0.9</v>
+      </c>
+      <c r="CK9" s="66">
+        <v>1</v>
+      </c>
+      <c r="CL9" s="64">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:90" ht="15">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="26">
         <v>0.13</v>
       </c>
       <c r="C10" s="26">
         <v>0.15</v>
       </c>
       <c r="D10" s="27">
         <v>0.26</v>
       </c>
       <c r="E10" s="26">
         <v>0.33</v>
       </c>
       <c r="F10" s="28">
         <v>0.3</v>
       </c>
       <c r="G10" s="28">
         <v>0.27</v>
       </c>
       <c r="H10" s="28">
         <v>0.23</v>
       </c>
       <c r="I10" s="28">
@@ -3193,52 +3282,61 @@
       </c>
       <c r="CB10" s="54">
         <v>0.3</v>
       </c>
       <c r="CC10" s="54">
         <v>0.3</v>
       </c>
       <c r="CD10" s="31">
         <v>0.15</v>
       </c>
       <c r="CE10" s="31">
         <v>0.2</v>
       </c>
       <c r="CF10" s="31">
         <v>0.1</v>
       </c>
       <c r="CG10" s="31">
         <v>0.1</v>
       </c>
       <c r="CH10" s="58">
         <v>0.1</v>
       </c>
       <c r="CI10" s="21">
         <v>0.2</v>
       </c>
+      <c r="CJ10" s="62">
+        <v>0.3</v>
+      </c>
+      <c r="CK10" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="CL10" s="64">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:90" ht="15">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="26">
         <v>0.43</v>
       </c>
       <c r="C11" s="26">
         <v>0.47</v>
       </c>
       <c r="D11" s="27">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="26">
         <v>0.79</v>
       </c>
       <c r="F11" s="28">
         <v>0.87</v>
       </c>
       <c r="G11" s="28">
         <v>0.7</v>
       </c>
       <c r="H11" s="28">
         <v>0.7</v>
       </c>
       <c r="I11" s="28">
@@ -3456,52 +3554,61 @@
       </c>
       <c r="CB11" s="54">
         <v>0.7</v>
       </c>
       <c r="CC11" s="54">
         <v>0.7</v>
       </c>
       <c r="CD11" s="31">
         <v>0.56100000000000005</v>
       </c>
       <c r="CE11" s="31">
         <v>0.4</v>
       </c>
       <c r="CF11" s="31">
         <v>0.4</v>
       </c>
       <c r="CG11" s="31">
         <v>0.4</v>
       </c>
       <c r="CH11" s="58">
         <v>0.4</v>
       </c>
       <c r="CI11" s="21">
         <v>0.4</v>
       </c>
+      <c r="CJ11" s="62">
+        <v>0.5</v>
+      </c>
+      <c r="CK11" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="CL11" s="64">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:90" ht="15">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29">
         <v>0.17</v>
       </c>
       <c r="C12" s="29">
         <v>0.31</v>
       </c>
       <c r="D12" s="29">
         <v>0.6</v>
       </c>
       <c r="E12" s="29">
         <v>0.64</v>
       </c>
       <c r="F12" s="29">
         <v>0.68</v>
       </c>
       <c r="G12" s="29">
         <v>0.78</v>
       </c>
       <c r="H12" s="29">
         <v>0.67</v>
       </c>
       <c r="I12" s="29">
@@ -3719,52 +3826,61 @@
       </c>
       <c r="CB12" s="54">
         <v>0.8</v>
       </c>
       <c r="CC12" s="54">
         <v>0.7</v>
       </c>
       <c r="CD12" s="31">
         <v>0.63500000000000001</v>
       </c>
       <c r="CE12" s="31">
         <v>0.5</v>
       </c>
       <c r="CF12" s="31">
         <v>0.3</v>
       </c>
       <c r="CG12" s="31">
         <v>0.3</v>
       </c>
       <c r="CH12" s="58">
         <v>0.2</v>
       </c>
       <c r="CI12" s="21">
         <v>0.3</v>
       </c>
+      <c r="CJ12" s="62">
+        <v>0.6</v>
+      </c>
+      <c r="CK12" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="CL12" s="64">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:90" ht="15">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="26">
         <v>0.4</v>
       </c>
       <c r="C13" s="26">
         <v>0.53</v>
       </c>
       <c r="D13" s="27">
         <v>0.95</v>
       </c>
       <c r="E13" s="26">
         <v>1.04</v>
       </c>
       <c r="F13" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>1.22</v>
       </c>
       <c r="H13" s="28">
         <v>1.03</v>
       </c>
       <c r="I13" s="28">
@@ -3982,52 +4098,61 @@
       </c>
       <c r="CB13" s="54">
         <v>1.5</v>
       </c>
       <c r="CC13" s="54">
         <v>0.9</v>
       </c>
       <c r="CD13" s="31">
         <v>2.1150000000000002</v>
       </c>
       <c r="CE13" s="31">
         <v>0.6</v>
       </c>
       <c r="CF13" s="31">
         <v>0.4</v>
       </c>
       <c r="CG13" s="31">
         <v>2.4</v>
       </c>
       <c r="CH13" s="58">
         <v>0.8</v>
       </c>
       <c r="CI13" s="21">
         <v>0.9</v>
       </c>
+      <c r="CJ13" s="62">
+        <v>2.5</v>
+      </c>
+      <c r="CK13" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="CL13" s="64">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:90" ht="15">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="26">
         <v>0.31</v>
       </c>
       <c r="C14" s="26">
         <v>0.35</v>
       </c>
       <c r="D14" s="27">
         <v>0.62</v>
       </c>
       <c r="E14" s="26">
         <v>0.62</v>
       </c>
       <c r="F14" s="28">
         <v>0.63</v>
       </c>
       <c r="G14" s="28">
         <v>0.75</v>
       </c>
       <c r="H14" s="28">
         <v>0.85</v>
       </c>
       <c r="I14" s="28">
@@ -4245,52 +4370,61 @@
       </c>
       <c r="CB14" s="54">
         <v>0.5</v>
       </c>
       <c r="CC14" s="54">
         <v>0.5</v>
       </c>
       <c r="CD14" s="31">
         <v>0.33500000000000002</v>
       </c>
       <c r="CE14" s="31">
         <v>0.3</v>
       </c>
       <c r="CF14" s="31">
         <v>0.3</v>
       </c>
       <c r="CG14" s="31">
         <v>0.3</v>
       </c>
       <c r="CH14" s="58">
         <v>0.2</v>
       </c>
       <c r="CI14" s="21">
         <v>0.3</v>
       </c>
+      <c r="CJ14" s="62">
+        <v>0.5</v>
+      </c>
+      <c r="CK14" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="CL14" s="64">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:90" ht="15">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="26">
         <v>1.06</v>
       </c>
       <c r="C15" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="27">
         <v>1.69</v>
       </c>
       <c r="E15" s="26">
         <v>1.71</v>
       </c>
       <c r="F15" s="28">
         <v>1.82</v>
       </c>
       <c r="G15" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="28">
@@ -4508,52 +4642,61 @@
       </c>
       <c r="CB15" s="54">
         <v>1.4</v>
       </c>
       <c r="CC15" s="54">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD15" s="31">
         <v>1.1499999999999999</v>
       </c>
       <c r="CE15" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF15" s="31">
         <v>1</v>
       </c>
       <c r="CG15" s="31">
         <v>1</v>
       </c>
       <c r="CH15" s="59">
         <v>1</v>
       </c>
       <c r="CI15" s="21">
         <v>1</v>
       </c>
+      <c r="CJ15" s="62">
+        <v>1.6</v>
+      </c>
+      <c r="CK15" s="66">
+        <v>1.7</v>
+      </c>
+      <c r="CL15" s="64">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:90" ht="15">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="26">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="26">
         <v>4.34</v>
       </c>
       <c r="D16" s="27">
         <v>4.91</v>
       </c>
       <c r="E16" s="26">
         <v>4.55</v>
       </c>
       <c r="F16" s="28">
         <v>5.17</v>
       </c>
       <c r="G16" s="28">
         <v>5.74</v>
       </c>
       <c r="H16" s="28">
         <v>5.17</v>
       </c>
       <c r="I16" s="28">
@@ -4771,52 +4914,61 @@
       </c>
       <c r="CB16" s="53">
         <v>9</v>
       </c>
       <c r="CC16" s="53">
         <v>6.7</v>
       </c>
       <c r="CD16" s="31">
         <v>8.3012000000000015</v>
       </c>
       <c r="CE16" s="31">
         <v>8.3000000000000007</v>
       </c>
       <c r="CF16" s="31">
         <v>8.5</v>
       </c>
       <c r="CG16" s="31">
         <v>11.7</v>
       </c>
       <c r="CH16" s="58">
         <v>11.6</v>
       </c>
       <c r="CI16" s="21">
         <v>10.9</v>
       </c>
+      <c r="CJ16" s="63">
+        <v>12</v>
+      </c>
+      <c r="CK16" s="66">
+        <v>12.7</v>
+      </c>
+      <c r="CL16" s="64">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:90" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -5034,52 +5186,61 @@
       </c>
       <c r="CB17" s="54">
         <v>1.2</v>
       </c>
       <c r="CC17" s="54">
         <v>1.5</v>
       </c>
       <c r="CD17" s="31">
         <v>2.1898</v>
       </c>
       <c r="CE17" s="31">
         <v>0.9</v>
       </c>
       <c r="CF17" s="31">
         <v>0.8</v>
       </c>
       <c r="CG17" s="31">
         <v>3.6</v>
       </c>
       <c r="CH17" s="58">
         <v>1.5</v>
       </c>
       <c r="CI17" s="21">
         <v>1.5</v>
       </c>
+      <c r="CJ17" s="63">
+        <v>3</v>
+      </c>
+      <c r="CK17" s="66">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="CL17" s="64">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="39" customFormat="1">
+    <row r="18" spans="1:90" s="39" customFormat="1" ht="15">
       <c r="A18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="29">
         <v>0.12</v>
       </c>
       <c r="C18" s="26">
         <v>0.16</v>
       </c>
       <c r="D18" s="27">
         <v>0.26</v>
       </c>
       <c r="E18" s="26">
         <v>0.27</v>
       </c>
       <c r="F18" s="28">
         <v>0.32</v>
       </c>
       <c r="G18" s="28">
         <v>0.33</v>
       </c>
       <c r="H18" s="28">
         <v>0.32</v>
       </c>
       <c r="I18" s="28">
@@ -5297,52 +5458,61 @@
       </c>
       <c r="CB18" s="54">
         <v>0.3</v>
       </c>
       <c r="CC18" s="54">
         <v>0.2</v>
       </c>
       <c r="CD18" s="31">
         <v>0.14799999999999999</v>
       </c>
       <c r="CE18" s="31">
         <v>0.1</v>
       </c>
       <c r="CF18" s="31">
         <v>0.1</v>
       </c>
       <c r="CG18" s="31">
         <v>0.1</v>
       </c>
       <c r="CH18" s="58">
         <v>0.1</v>
       </c>
       <c r="CI18" s="21">
         <v>0.1</v>
       </c>
+      <c r="CJ18" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="CK18" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="CL18" s="64">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:90" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="21">
         <v>0.93</v>
       </c>
       <c r="C19" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="27">
         <v>1.8</v>
       </c>
       <c r="E19" s="26">
         <v>1.8</v>
       </c>
       <c r="F19" s="28">
         <v>1.8</v>
       </c>
       <c r="G19" s="28">
         <v>1.8</v>
       </c>
       <c r="H19" s="28">
         <v>1.8</v>
       </c>
       <c r="I19" s="28">
@@ -5560,52 +5730,61 @@
       </c>
       <c r="CB19" s="54">
         <v>2.6</v>
       </c>
       <c r="CC19" s="54">
         <v>3.6</v>
       </c>
       <c r="CD19" s="31">
         <v>3.5634000000000001</v>
       </c>
       <c r="CE19" s="31">
         <v>4.7</v>
       </c>
       <c r="CF19" s="31">
         <v>4</v>
       </c>
       <c r="CG19" s="31">
         <v>5.0999999999999996</v>
       </c>
       <c r="CH19" s="58">
         <v>5.2</v>
       </c>
       <c r="CI19" s="21">
         <v>4.8</v>
       </c>
+      <c r="CJ19" s="63">
+        <v>6</v>
+      </c>
+      <c r="CK19" s="66">
+        <v>5.2</v>
+      </c>
+      <c r="CL19" s="64">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:90" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="37">
         <v>1.06</v>
       </c>
       <c r="C20" s="37">
         <v>1.05</v>
       </c>
       <c r="D20" s="37">
         <v>1.45</v>
       </c>
       <c r="E20" s="37">
         <v>1.72</v>
       </c>
       <c r="F20" s="37">
         <v>1.75</v>
       </c>
       <c r="G20" s="37">
         <v>1.66</v>
       </c>
       <c r="H20" s="37">
         <v>1.55</v>
       </c>
       <c r="I20" s="37">
@@ -5823,52 +6002,61 @@
       </c>
       <c r="CB20" s="54">
         <v>2.2000000000000002</v>
       </c>
       <c r="CC20" s="54">
         <v>1.8</v>
       </c>
       <c r="CD20" s="31">
         <v>1.498</v>
       </c>
       <c r="CE20" s="31">
         <v>1.5</v>
       </c>
       <c r="CF20" s="31">
         <v>1.2</v>
       </c>
       <c r="CG20" s="31">
         <v>1</v>
       </c>
       <c r="CH20" s="58">
         <v>1.3</v>
       </c>
       <c r="CI20" s="21">
         <v>1.2</v>
       </c>
+      <c r="CJ20" s="62">
+        <v>1.8</v>
+      </c>
+      <c r="CK20" s="66">
+        <v>2.1</v>
+      </c>
+      <c r="CL20" s="64">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:87" ht="12.75" customHeight="1">
+    <row r="21" spans="1:90" ht="12.75" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="29">
         <v>0.12</v>
       </c>
       <c r="C21" s="26">
         <v>0.15</v>
       </c>
       <c r="D21" s="40">
         <v>0.24</v>
       </c>
       <c r="E21" s="26">
         <v>0.25</v>
       </c>
       <c r="F21" s="28">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="28">
         <v>0.34</v>
       </c>
       <c r="H21" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="28">
@@ -6086,52 +6274,61 @@
       </c>
       <c r="CB21" s="54">
         <v>0.4</v>
       </c>
       <c r="CC21" s="54">
         <v>0.3</v>
       </c>
       <c r="CD21" s="31">
         <v>0.19</v>
       </c>
       <c r="CE21" s="31">
         <v>0.2</v>
       </c>
       <c r="CF21" s="31">
         <v>0.1</v>
       </c>
       <c r="CG21" s="31">
         <v>0.1</v>
       </c>
       <c r="CH21" s="58">
         <v>0.1</v>
       </c>
       <c r="CI21" s="21">
         <v>0.1</v>
       </c>
+      <c r="CJ21" s="62">
+        <v>0.2</v>
+      </c>
+      <c r="CK21" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="CL21" s="64">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" ht="12.75" customHeight="1">
+    <row r="22" spans="1:90" ht="12.75" customHeight="1">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="43"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="43"/>
       <c r="K22" s="46"/>
       <c r="L22" s="43"/>
       <c r="M22" s="45"/>
       <c r="N22" s="42"/>
       <c r="O22" s="43"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="46"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="45"/>
@@ -6162,81 +6359,81 @@
       <c r="AX22" s="42"/>
       <c r="AY22" s="42"/>
       <c r="AZ22" s="44"/>
       <c r="BA22" s="44"/>
       <c r="BB22" s="45"/>
       <c r="BC22" s="45"/>
       <c r="BD22" s="45"/>
       <c r="BE22" s="46"/>
       <c r="BF22" s="46"/>
       <c r="BG22" s="46"/>
       <c r="BH22" s="46"/>
       <c r="BI22" s="46"/>
       <c r="BJ22" s="42"/>
       <c r="BK22" s="44"/>
       <c r="BL22" s="44"/>
       <c r="BM22" s="44"/>
       <c r="BN22" s="45"/>
       <c r="BO22" s="45"/>
       <c r="BP22" s="46"/>
       <c r="BQ22" s="46"/>
       <c r="BR22" s="46"/>
       <c r="BS22" s="46"/>
       <c r="BT22" s="46"/>
       <c r="BU22" s="46"/>
     </row>
-    <row r="23" spans="1:87">
-[...15 lines deleted...]
-      <c r="BM23" s="65"/>
+    <row r="23" spans="1:90">
+      <c r="AX23" s="75"/>
+      <c r="AY23" s="75"/>
+      <c r="AZ23" s="75"/>
+      <c r="BA23" s="75"/>
+      <c r="BB23" s="75"/>
+      <c r="BC23" s="75"/>
+      <c r="BD23" s="75"/>
+      <c r="BE23" s="75"/>
+      <c r="BF23" s="75"/>
+      <c r="BG23" s="75"/>
+      <c r="BH23" s="75"/>
+      <c r="BI23" s="75"/>
+      <c r="BJ23" s="75"/>
+      <c r="BK23" s="75"/>
+      <c r="BL23" s="75"/>
+      <c r="BM23" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CI2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX23:BM23"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>