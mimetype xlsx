--- v1 (2026-06-23)
+++ v2 (2026-08-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="0" windowWidth="17565" windowHeight="12600"/>
+    <workbookView xWindow="11205" yWindow="-30" windowWidth="17565" windowHeight="12600"/>
   </bookViews>
   <sheets>
     <sheet name="жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="40">
   <si>
     <t>Тауықтың жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -226,75 +226,76 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...12 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -426,51 +427,51 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -529,125 +530,128 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -915,255 +919,260 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL23"/>
+  <dimension ref="A1:CM23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE10" sqref="CE10"/>
+      <selection pane="topRight" activeCell="CL8" sqref="CL8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="39" customWidth="1"/>
     <col min="2" max="71" width="11.42578125" style="1" customWidth="1"/>
     <col min="72" max="73" width="10.42578125" style="1" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="10.5703125" style="1" customWidth="1"/>
-    <col min="86" max="86" width="12.28515625" style="1" customWidth="1"/>
-    <col min="87" max="16384" width="9.140625" style="1"/>
+    <col min="86" max="86" width="10.140625" style="1" customWidth="1"/>
+    <col min="87" max="87" width="9.85546875" style="1" customWidth="1"/>
+    <col min="88" max="88" width="9.7109375" style="1" customWidth="1"/>
+    <col min="89" max="89" width="9.5703125" style="1" customWidth="1"/>
+    <col min="90" max="90" width="10.140625" style="1" customWidth="1"/>
+    <col min="91" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:91" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...70 lines deleted...]
-      <c r="BU1" s="70"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
+      <c r="AO1" s="72"/>
+      <c r="AP1" s="72"/>
+      <c r="AQ1" s="72"/>
+      <c r="AR1" s="72"/>
+      <c r="AS1" s="72"/>
+      <c r="AT1" s="72"/>
+      <c r="AU1" s="72"/>
+      <c r="AV1" s="72"/>
+      <c r="AW1" s="72"/>
+      <c r="AX1" s="72"/>
+      <c r="AY1" s="72"/>
+      <c r="AZ1" s="72"/>
+      <c r="BA1" s="72"/>
+      <c r="BB1" s="72"/>
+      <c r="BC1" s="72"/>
+      <c r="BD1" s="72"/>
+      <c r="BE1" s="72"/>
+      <c r="BF1" s="72"/>
+      <c r="BG1" s="72"/>
+      <c r="BH1" s="72"/>
+      <c r="BI1" s="72"/>
+      <c r="BJ1" s="72"/>
+      <c r="BK1" s="72"/>
+      <c r="BL1" s="72"/>
+      <c r="BM1" s="72"/>
+      <c r="BN1" s="72"/>
+      <c r="BO1" s="72"/>
+      <c r="BP1" s="72"/>
+      <c r="BQ1" s="72"/>
+      <c r="BR1" s="72"/>
+      <c r="BS1" s="72"/>
+      <c r="BT1" s="72"/>
+      <c r="BU1" s="72"/>
     </row>
-    <row r="2" spans="1:90" ht="15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="71" t="s">
+    <row r="2" spans="1:91" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="78"/>
+      <c r="B2" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="72"/>
-[...10 lines deleted...]
-      <c r="N2" s="71" t="s">
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="72"/>
-[...10 lines deleted...]
-      <c r="Z2" s="71" t="s">
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="72"/>
-[...10 lines deleted...]
-      <c r="AL2" s="71" t="s">
+      <c r="AA2" s="74"/>
+      <c r="AB2" s="74"/>
+      <c r="AC2" s="74"/>
+      <c r="AD2" s="74"/>
+      <c r="AE2" s="74"/>
+      <c r="AF2" s="74"/>
+      <c r="AG2" s="74"/>
+      <c r="AH2" s="74"/>
+      <c r="AI2" s="74"/>
+      <c r="AJ2" s="74"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="72"/>
-[...10 lines deleted...]
-      <c r="AX2" s="71" t="s">
+      <c r="AM2" s="74"/>
+      <c r="AN2" s="74"/>
+      <c r="AO2" s="74"/>
+      <c r="AP2" s="74"/>
+      <c r="AQ2" s="74"/>
+      <c r="AR2" s="74"/>
+      <c r="AS2" s="74"/>
+      <c r="AT2" s="74"/>
+      <c r="AU2" s="74"/>
+      <c r="AV2" s="74"/>
+      <c r="AW2" s="76"/>
+      <c r="AX2" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="72"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="71" t="s">
+      <c r="AY2" s="74"/>
+      <c r="AZ2" s="74"/>
+      <c r="BA2" s="74"/>
+      <c r="BB2" s="74"/>
+      <c r="BC2" s="74"/>
+      <c r="BD2" s="74"/>
+      <c r="BE2" s="74"/>
+      <c r="BF2" s="74"/>
+      <c r="BG2" s="74"/>
+      <c r="BH2" s="74"/>
+      <c r="BI2" s="76"/>
+      <c r="BJ2" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="72"/>
-[...10 lines deleted...]
-      <c r="BV2" s="71" t="s">
+      <c r="BK2" s="74"/>
+      <c r="BL2" s="74"/>
+      <c r="BM2" s="74"/>
+      <c r="BN2" s="74"/>
+      <c r="BO2" s="74"/>
+      <c r="BP2" s="74"/>
+      <c r="BQ2" s="74"/>
+      <c r="BR2" s="74"/>
+      <c r="BS2" s="74"/>
+      <c r="BT2" s="74"/>
+      <c r="BU2" s="76"/>
+      <c r="BV2" s="73" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="72"/>
-[...10 lines deleted...]
-      <c r="CH2" s="67" t="s">
+      <c r="BW2" s="74"/>
+      <c r="BX2" s="74"/>
+      <c r="BY2" s="74"/>
+      <c r="BZ2" s="74"/>
+      <c r="CA2" s="75"/>
+      <c r="CB2" s="74"/>
+      <c r="CC2" s="74"/>
+      <c r="CD2" s="74"/>
+      <c r="CE2" s="74"/>
+      <c r="CF2" s="74"/>
+      <c r="CG2" s="76"/>
+      <c r="CH2" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="68"/>
-[...2 lines deleted...]
-      <c r="CL2" s="69"/>
+      <c r="CI2" s="70"/>
+      <c r="CJ2" s="70"/>
+      <c r="CK2" s="70"/>
+      <c r="CL2" s="70"/>
+      <c r="CM2" s="71"/>
     </row>
-    <row r="3" spans="1:90" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="77"/>
+    <row r="3" spans="1:91" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="79"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1372,67 +1381,70 @@
       </c>
       <c r="BZ3" s="48" t="s">
         <v>5</v>
       </c>
       <c r="CA3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="CB3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="CH3" s="56" t="s">
+      <c r="CH3" s="54" t="s">
         <v>1</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="CJ3" s="60" t="s">
+      <c r="CJ3" s="57" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>5</v>
       </c>
+      <c r="CM3" s="57" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="4" spans="1:90" s="18" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:91" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>11.51</v>
       </c>
       <c r="C4" s="5">
         <v>11.84</v>
       </c>
       <c r="D4" s="6">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="7">
         <v>17.68</v>
       </c>
       <c r="F4" s="8">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="9">
         <v>19.52</v>
       </c>
       <c r="H4" s="10">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="9">
@@ -1623,88 +1635,91 @@
       </c>
       <c r="BS4" s="14">
         <v>21.6</v>
       </c>
       <c r="BT4" s="14">
         <v>19.7</v>
       </c>
       <c r="BU4" s="15">
         <v>19.600000000000001</v>
       </c>
       <c r="BV4" s="16">
         <v>18.8</v>
       </c>
       <c r="BW4" s="15">
         <v>16.5</v>
       </c>
       <c r="BX4" s="15">
         <v>21.3</v>
       </c>
       <c r="BY4" s="17">
         <v>23.8</v>
       </c>
       <c r="BZ4" s="47">
         <v>25.3</v>
       </c>
-      <c r="CA4" s="50">
+      <c r="CA4" s="17">
         <v>27.35</v>
       </c>
-      <c r="CB4" s="52">
+      <c r="CB4" s="66">
         <v>23.5</v>
       </c>
-      <c r="CC4" s="52">
+      <c r="CC4" s="66">
         <v>20.399999999999999</v>
       </c>
       <c r="CD4" s="14">
         <v>22.608599999999999</v>
       </c>
-      <c r="CE4" s="55">
+      <c r="CE4" s="53">
         <v>20.5</v>
       </c>
-      <c r="CF4" s="55">
+      <c r="CF4" s="53">
         <v>18.399999999999999</v>
       </c>
-      <c r="CG4" s="55">
+      <c r="CG4" s="53">
         <v>27</v>
       </c>
-      <c r="CH4" s="57">
+      <c r="CH4" s="65">
         <v>23.7</v>
       </c>
       <c r="CI4" s="11">
         <v>22.9</v>
       </c>
-      <c r="CJ4" s="61">
+      <c r="CJ4" s="58">
         <v>31.4</v>
       </c>
-      <c r="CK4" s="65">
+      <c r="CK4" s="62">
         <v>30.4</v>
       </c>
-      <c r="CL4" s="78">
+      <c r="CL4" s="64">
         <v>30.7</v>
       </c>
+      <c r="CM4" s="67">
+        <v>31.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" ht="12.75" customHeight="1">
+    <row r="5" spans="1:91" ht="12.75" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="20">
         <v>0.16</v>
       </c>
       <c r="C5" s="20">
         <v>0.18</v>
       </c>
       <c r="D5" s="20">
         <v>0.32</v>
       </c>
       <c r="E5" s="20">
         <v>0.33</v>
       </c>
       <c r="F5" s="20">
         <v>0.39</v>
       </c>
       <c r="G5" s="20">
         <v>0.4</v>
       </c>
       <c r="H5" s="20">
         <v>0.35</v>
       </c>
       <c r="I5" s="20">
@@ -1895,88 +1910,91 @@
       </c>
       <c r="BS5" s="31">
         <v>0.04</v>
       </c>
       <c r="BT5" s="32">
         <v>0.02</v>
       </c>
       <c r="BU5" s="34">
         <v>0.02</v>
       </c>
       <c r="BV5" s="31">
         <v>0.01</v>
       </c>
       <c r="BW5" s="34">
         <v>0.01</v>
       </c>
       <c r="BX5" s="34">
         <v>0.01</v>
       </c>
       <c r="BY5" s="33">
         <v>0.02</v>
       </c>
       <c r="BZ5" s="34">
         <v>0.02</v>
       </c>
-      <c r="CA5" s="51">
+      <c r="CA5" s="50">
         <v>0.02</v>
       </c>
-      <c r="CB5" s="53">
+      <c r="CB5" s="51">
         <v>0</v>
       </c>
-      <c r="CC5" s="53">
+      <c r="CC5" s="51">
         <v>0</v>
       </c>
       <c r="CD5" s="31">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="CE5" s="31">
         <v>0</v>
       </c>
       <c r="CF5" s="31">
         <v>0</v>
       </c>
       <c r="CG5" s="31">
         <v>0</v>
       </c>
-      <c r="CH5" s="59">
+      <c r="CH5" s="56">
         <v>0</v>
       </c>
       <c r="CI5" s="21">
         <v>0</v>
       </c>
-      <c r="CJ5" s="63">
+      <c r="CJ5" s="60">
         <v>0</v>
       </c>
-      <c r="CK5" s="66">
+      <c r="CK5" s="63">
         <v>0</v>
       </c>
       <c r="CL5" s="21">
         <v>0</v>
       </c>
+      <c r="CM5" s="68">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" ht="15">
+    <row r="6" spans="1:91" ht="15">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="26">
         <v>0.34</v>
       </c>
       <c r="C6" s="26">
         <v>0.4</v>
       </c>
       <c r="D6" s="27">
         <v>0.69</v>
       </c>
       <c r="E6" s="26">
         <v>0.76</v>
       </c>
       <c r="F6" s="28">
         <v>0.85</v>
       </c>
       <c r="G6" s="28">
         <v>0.84</v>
       </c>
       <c r="H6" s="28">
         <v>0.79</v>
       </c>
       <c r="I6" s="28">
@@ -2167,88 +2185,91 @@
       </c>
       <c r="BS6" s="31">
         <v>0.3</v>
       </c>
       <c r="BT6" s="32">
         <v>0.2</v>
       </c>
       <c r="BU6" s="24">
         <v>0.2</v>
       </c>
       <c r="BV6" s="25">
         <v>0.2</v>
       </c>
       <c r="BW6" s="24">
         <v>0.2</v>
       </c>
       <c r="BX6" s="24">
         <v>0.3</v>
       </c>
       <c r="BY6" s="33">
         <v>0.3</v>
       </c>
       <c r="BZ6" s="34">
         <v>0.4</v>
       </c>
-      <c r="CA6" s="51">
+      <c r="CA6" s="50">
         <v>0.4</v>
       </c>
-      <c r="CB6" s="54">
+      <c r="CB6" s="52">
         <v>0.4</v>
       </c>
-      <c r="CC6" s="54">
+      <c r="CC6" s="52">
         <v>0.4</v>
       </c>
       <c r="CD6" s="31">
         <v>0.28599999999999998</v>
       </c>
       <c r="CE6" s="31">
         <v>0.3</v>
       </c>
       <c r="CF6" s="31">
         <v>0.2</v>
       </c>
       <c r="CG6" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH6" s="58">
+      <c r="CH6" s="55">
         <v>0.2</v>
       </c>
       <c r="CI6" s="21">
         <v>0.2</v>
       </c>
-      <c r="CJ6" s="62">
+      <c r="CJ6" s="59">
         <v>0.3</v>
       </c>
-      <c r="CK6" s="66">
+      <c r="CK6" s="63">
         <v>0.3</v>
       </c>
-      <c r="CL6" s="64">
+      <c r="CL6" s="61">
         <v>0.4</v>
       </c>
+      <c r="CM6" s="68">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" ht="15">
+    <row r="7" spans="1:91" ht="15">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="26">
         <v>0.44</v>
       </c>
       <c r="C7" s="26">
         <v>0.49</v>
       </c>
       <c r="D7" s="27">
         <v>0.9</v>
       </c>
       <c r="E7" s="26">
         <v>0.85</v>
       </c>
       <c r="F7" s="28">
         <v>1.07</v>
       </c>
       <c r="G7" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="28">
         <v>0.99</v>
       </c>
       <c r="I7" s="28">
@@ -2439,88 +2460,91 @@
       </c>
       <c r="BS7" s="31">
         <v>0.1</v>
       </c>
       <c r="BT7" s="32">
         <v>0.1</v>
       </c>
       <c r="BU7" s="24">
         <v>0.1</v>
       </c>
       <c r="BV7" s="25">
         <v>0.1</v>
       </c>
       <c r="BW7" s="24">
         <v>0.1</v>
       </c>
       <c r="BX7" s="24">
         <v>0.1</v>
       </c>
       <c r="BY7" s="33">
         <v>0.1</v>
       </c>
       <c r="BZ7" s="34">
         <v>0.1</v>
       </c>
-      <c r="CA7" s="51">
+      <c r="CA7" s="50">
         <v>0.13</v>
       </c>
-      <c r="CB7" s="54">
+      <c r="CB7" s="52">
         <v>0.1</v>
       </c>
-      <c r="CC7" s="54">
+      <c r="CC7" s="52">
         <v>0.1</v>
       </c>
       <c r="CD7" s="31">
         <v>0.10479999999999999</v>
       </c>
       <c r="CE7" s="31">
         <v>0.1</v>
       </c>
       <c r="CF7" s="31">
         <v>0.1</v>
       </c>
       <c r="CG7" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH7" s="58">
+      <c r="CH7" s="55">
         <v>0.1</v>
       </c>
       <c r="CI7" s="21">
         <v>0</v>
       </c>
-      <c r="CJ7" s="62">
+      <c r="CJ7" s="59">
         <v>0.1</v>
       </c>
-      <c r="CK7" s="66">
+      <c r="CK7" s="63">
         <v>0.1</v>
       </c>
-      <c r="CL7" s="64">
+      <c r="CL7" s="61">
         <v>0.1</v>
       </c>
+      <c r="CM7" s="68">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" ht="15">
+    <row r="8" spans="1:91" ht="15">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="26">
         <v>0.41</v>
       </c>
       <c r="C8" s="26">
         <v>0.62</v>
       </c>
       <c r="D8" s="27">
         <v>0.92</v>
       </c>
       <c r="E8" s="26">
         <v>1.06</v>
       </c>
       <c r="F8" s="28">
         <v>1.41</v>
       </c>
       <c r="G8" s="28">
         <v>1.38</v>
       </c>
       <c r="H8" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="28">
@@ -2711,88 +2735,91 @@
       </c>
       <c r="BS8" s="31">
         <v>0.8</v>
       </c>
       <c r="BT8" s="32">
         <v>0.5</v>
       </c>
       <c r="BU8" s="24">
         <v>0.5</v>
       </c>
       <c r="BV8" s="25">
         <v>0.4</v>
       </c>
       <c r="BW8" s="24">
         <v>0.6</v>
       </c>
       <c r="BX8" s="24">
         <v>0.8</v>
       </c>
       <c r="BY8" s="33">
         <v>1</v>
       </c>
       <c r="BZ8" s="34">
         <v>1.3</v>
       </c>
-      <c r="CA8" s="51">
+      <c r="CA8" s="50">
         <v>1.29</v>
       </c>
-      <c r="CB8" s="53">
+      <c r="CB8" s="51">
         <v>1</v>
       </c>
-      <c r="CC8" s="53">
+      <c r="CC8" s="51">
         <v>0.9</v>
       </c>
       <c r="CD8" s="31">
         <v>0.83050000000000002</v>
       </c>
       <c r="CE8" s="31">
         <v>0.8</v>
       </c>
       <c r="CF8" s="31">
         <v>0.5</v>
       </c>
       <c r="CG8" s="31">
         <v>0.4</v>
       </c>
-      <c r="CH8" s="58">
+      <c r="CH8" s="55">
         <v>0.4</v>
       </c>
       <c r="CI8" s="21">
         <v>0.6</v>
       </c>
-      <c r="CJ8" s="62">
+      <c r="CJ8" s="59">
         <v>0.9</v>
       </c>
-      <c r="CK8" s="66">
+      <c r="CK8" s="63">
         <v>1</v>
       </c>
-      <c r="CL8" s="64">
+      <c r="CL8" s="61">
         <v>1.4</v>
       </c>
+      <c r="CM8" s="68">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" ht="15">
+    <row r="9" spans="1:91" ht="15">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="26">
         <v>0.46</v>
       </c>
       <c r="C9" s="26">
         <v>0.41</v>
       </c>
       <c r="D9" s="27">
         <v>0.81</v>
       </c>
       <c r="E9" s="26">
         <v>0.95</v>
       </c>
       <c r="F9" s="28">
         <v>0.99</v>
       </c>
       <c r="G9" s="28">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="28">
         <v>0.89</v>
       </c>
       <c r="I9" s="28">
@@ -2983,88 +3010,91 @@
       </c>
       <c r="BS9" s="31">
         <v>0.5</v>
       </c>
       <c r="BT9" s="32">
         <v>0.3</v>
       </c>
       <c r="BU9" s="24">
         <v>0.3</v>
       </c>
       <c r="BV9" s="25">
         <v>0.5</v>
       </c>
       <c r="BW9" s="24">
         <v>0.4</v>
       </c>
       <c r="BX9" s="24">
         <v>0.8</v>
       </c>
       <c r="BY9" s="33">
         <v>1</v>
       </c>
       <c r="BZ9" s="34">
         <v>1</v>
       </c>
-      <c r="CA9" s="51">
+      <c r="CA9" s="50">
         <v>1.1599999999999999</v>
       </c>
-      <c r="CB9" s="53">
+      <c r="CB9" s="51">
         <v>1</v>
       </c>
-      <c r="CC9" s="53">
+      <c r="CC9" s="51">
         <v>0.7</v>
       </c>
       <c r="CD9" s="31">
         <v>0.53800000000000003</v>
       </c>
       <c r="CE9" s="31">
         <v>0.5</v>
       </c>
       <c r="CF9" s="31">
         <v>0.4</v>
       </c>
       <c r="CG9" s="31">
         <v>0.3</v>
       </c>
-      <c r="CH9" s="58">
+      <c r="CH9" s="55">
         <v>0.5</v>
       </c>
       <c r="CI9" s="21">
         <v>0.4</v>
       </c>
-      <c r="CJ9" s="62">
+      <c r="CJ9" s="59">
         <v>0.9</v>
       </c>
-      <c r="CK9" s="66">
+      <c r="CK9" s="63">
         <v>1</v>
       </c>
-      <c r="CL9" s="64">
+      <c r="CL9" s="61">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CM9" s="68">
+        <v>1.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" ht="15">
+    <row r="10" spans="1:91" ht="15">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="26">
         <v>0.13</v>
       </c>
       <c r="C10" s="26">
         <v>0.15</v>
       </c>
       <c r="D10" s="27">
         <v>0.26</v>
       </c>
       <c r="E10" s="26">
         <v>0.33</v>
       </c>
       <c r="F10" s="28">
         <v>0.3</v>
       </c>
       <c r="G10" s="28">
         <v>0.27</v>
       </c>
       <c r="H10" s="28">
         <v>0.23</v>
       </c>
       <c r="I10" s="28">
@@ -3255,88 +3285,91 @@
       </c>
       <c r="BS10" s="31">
         <v>0.1</v>
       </c>
       <c r="BT10" s="32">
         <v>0.1</v>
       </c>
       <c r="BU10" s="24">
         <v>0.1</v>
       </c>
       <c r="BV10" s="25">
         <v>0.1</v>
       </c>
       <c r="BW10" s="24">
         <v>0.2</v>
       </c>
       <c r="BX10" s="24">
         <v>0.3</v>
       </c>
       <c r="BY10" s="33">
         <v>0.4</v>
       </c>
       <c r="BZ10" s="34">
         <v>0.3</v>
       </c>
-      <c r="CA10" s="51">
+      <c r="CA10" s="50">
         <v>0.3</v>
       </c>
-      <c r="CB10" s="54">
+      <c r="CB10" s="52">
         <v>0.3</v>
       </c>
-      <c r="CC10" s="54">
+      <c r="CC10" s="52">
         <v>0.3</v>
       </c>
       <c r="CD10" s="31">
         <v>0.15</v>
       </c>
       <c r="CE10" s="31">
         <v>0.2</v>
       </c>
       <c r="CF10" s="31">
         <v>0.1</v>
       </c>
       <c r="CG10" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH10" s="58">
+      <c r="CH10" s="55">
         <v>0.1</v>
       </c>
       <c r="CI10" s="21">
         <v>0.2</v>
       </c>
-      <c r="CJ10" s="62">
+      <c r="CJ10" s="59">
         <v>0.3</v>
       </c>
-      <c r="CK10" s="66">
+      <c r="CK10" s="63">
         <v>0.4</v>
       </c>
-      <c r="CL10" s="64">
+      <c r="CL10" s="61">
         <v>0.3</v>
       </c>
+      <c r="CM10" s="68">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" ht="15">
+    <row r="11" spans="1:91" ht="15">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="26">
         <v>0.43</v>
       </c>
       <c r="C11" s="26">
         <v>0.47</v>
       </c>
       <c r="D11" s="27">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="26">
         <v>0.79</v>
       </c>
       <c r="F11" s="28">
         <v>0.87</v>
       </c>
       <c r="G11" s="28">
         <v>0.7</v>
       </c>
       <c r="H11" s="28">
         <v>0.7</v>
       </c>
       <c r="I11" s="28">
@@ -3527,88 +3560,91 @@
       </c>
       <c r="BS11" s="31">
         <v>0.4</v>
       </c>
       <c r="BT11" s="32">
         <v>0.4</v>
       </c>
       <c r="BU11" s="24">
         <v>0.4</v>
       </c>
       <c r="BV11" s="25">
         <v>0.4</v>
       </c>
       <c r="BW11" s="24">
         <v>0.4</v>
       </c>
       <c r="BX11" s="24">
         <v>0.6</v>
       </c>
       <c r="BY11" s="33">
         <v>0.8</v>
       </c>
       <c r="BZ11" s="34">
         <v>0.9</v>
       </c>
-      <c r="CA11" s="51">
+      <c r="CA11" s="50">
         <v>0.78</v>
       </c>
-      <c r="CB11" s="54">
+      <c r="CB11" s="52">
         <v>0.7</v>
       </c>
-      <c r="CC11" s="54">
+      <c r="CC11" s="52">
         <v>0.7</v>
       </c>
       <c r="CD11" s="31">
         <v>0.56100000000000005</v>
       </c>
       <c r="CE11" s="31">
         <v>0.4</v>
       </c>
       <c r="CF11" s="31">
         <v>0.4</v>
       </c>
       <c r="CG11" s="31">
         <v>0.4</v>
       </c>
-      <c r="CH11" s="58">
+      <c r="CH11" s="55">
         <v>0.4</v>
       </c>
       <c r="CI11" s="21">
         <v>0.4</v>
       </c>
-      <c r="CJ11" s="62">
+      <c r="CJ11" s="59">
         <v>0.5</v>
       </c>
-      <c r="CK11" s="66">
+      <c r="CK11" s="63">
         <v>0.7</v>
       </c>
-      <c r="CL11" s="64">
+      <c r="CL11" s="61">
         <v>0.8</v>
       </c>
+      <c r="CM11" s="68">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" ht="15">
+    <row r="12" spans="1:91" ht="15">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29">
         <v>0.17</v>
       </c>
       <c r="C12" s="29">
         <v>0.31</v>
       </c>
       <c r="D12" s="29">
         <v>0.6</v>
       </c>
       <c r="E12" s="29">
         <v>0.64</v>
       </c>
       <c r="F12" s="29">
         <v>0.68</v>
       </c>
       <c r="G12" s="29">
         <v>0.78</v>
       </c>
       <c r="H12" s="29">
         <v>0.67</v>
       </c>
       <c r="I12" s="29">
@@ -3799,88 +3835,91 @@
       </c>
       <c r="BS12" s="31">
         <v>0.5</v>
       </c>
       <c r="BT12" s="32">
         <v>0.3</v>
       </c>
       <c r="BU12" s="24">
         <v>0.3</v>
       </c>
       <c r="BV12" s="25">
         <v>0.2</v>
       </c>
       <c r="BW12" s="24">
         <v>0.3</v>
       </c>
       <c r="BX12" s="24">
         <v>0.6</v>
       </c>
       <c r="BY12" s="33">
         <v>0.7</v>
       </c>
       <c r="BZ12" s="34">
         <v>0.7</v>
       </c>
-      <c r="CA12" s="51">
+      <c r="CA12" s="50">
         <v>0.82</v>
       </c>
-      <c r="CB12" s="54">
+      <c r="CB12" s="52">
         <v>0.8</v>
       </c>
-      <c r="CC12" s="54">
+      <c r="CC12" s="52">
         <v>0.7</v>
       </c>
       <c r="CD12" s="31">
         <v>0.63500000000000001</v>
       </c>
       <c r="CE12" s="31">
         <v>0.5</v>
       </c>
       <c r="CF12" s="31">
         <v>0.3</v>
       </c>
       <c r="CG12" s="31">
         <v>0.3</v>
       </c>
-      <c r="CH12" s="58">
+      <c r="CH12" s="55">
         <v>0.2</v>
       </c>
       <c r="CI12" s="21">
         <v>0.3</v>
       </c>
-      <c r="CJ12" s="62">
+      <c r="CJ12" s="59">
         <v>0.6</v>
       </c>
-      <c r="CK12" s="66">
+      <c r="CK12" s="63">
         <v>0.7</v>
       </c>
-      <c r="CL12" s="64">
+      <c r="CL12" s="61">
         <v>0.8</v>
       </c>
+      <c r="CM12" s="68">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" ht="15">
+    <row r="13" spans="1:91" ht="15">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="26">
         <v>0.4</v>
       </c>
       <c r="C13" s="26">
         <v>0.53</v>
       </c>
       <c r="D13" s="27">
         <v>0.95</v>
       </c>
       <c r="E13" s="26">
         <v>1.04</v>
       </c>
       <c r="F13" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>1.22</v>
       </c>
       <c r="H13" s="28">
         <v>1.03</v>
       </c>
       <c r="I13" s="28">
@@ -4071,88 +4110,91 @@
       </c>
       <c r="BS13" s="31">
         <v>0.7</v>
       </c>
       <c r="BT13" s="32">
         <v>0.5</v>
       </c>
       <c r="BU13" s="24">
         <v>0.5</v>
       </c>
       <c r="BV13" s="25">
         <v>0.3</v>
       </c>
       <c r="BW13" s="24">
         <v>0.3</v>
       </c>
       <c r="BX13" s="24">
         <v>0.6</v>
       </c>
       <c r="BY13" s="33">
         <v>0.7</v>
       </c>
       <c r="BZ13" s="34">
         <v>0.7</v>
       </c>
-      <c r="CA13" s="51">
+      <c r="CA13" s="50">
         <v>1.92</v>
       </c>
-      <c r="CB13" s="54">
+      <c r="CB13" s="52">
         <v>1.5</v>
       </c>
-      <c r="CC13" s="54">
+      <c r="CC13" s="52">
         <v>0.9</v>
       </c>
       <c r="CD13" s="31">
         <v>2.1150000000000002</v>
       </c>
       <c r="CE13" s="31">
         <v>0.6</v>
       </c>
       <c r="CF13" s="31">
         <v>0.4</v>
       </c>
       <c r="CG13" s="31">
         <v>2.4</v>
       </c>
-      <c r="CH13" s="58">
+      <c r="CH13" s="55">
         <v>0.8</v>
       </c>
       <c r="CI13" s="21">
         <v>0.9</v>
       </c>
-      <c r="CJ13" s="62">
+      <c r="CJ13" s="59">
         <v>2.5</v>
       </c>
-      <c r="CK13" s="66">
+      <c r="CK13" s="63">
         <v>1.3</v>
       </c>
-      <c r="CL13" s="64">
+      <c r="CL13" s="61">
         <v>1.3</v>
       </c>
+      <c r="CM13" s="68">
+        <v>3</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" ht="15">
+    <row r="14" spans="1:91" ht="15">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="26">
         <v>0.31</v>
       </c>
       <c r="C14" s="26">
         <v>0.35</v>
       </c>
       <c r="D14" s="27">
         <v>0.62</v>
       </c>
       <c r="E14" s="26">
         <v>0.62</v>
       </c>
       <c r="F14" s="28">
         <v>0.63</v>
       </c>
       <c r="G14" s="28">
         <v>0.75</v>
       </c>
       <c r="H14" s="28">
         <v>0.85</v>
       </c>
       <c r="I14" s="28">
@@ -4343,88 +4385,91 @@
       </c>
       <c r="BS14" s="31">
         <v>0.3</v>
       </c>
       <c r="BT14" s="32">
         <v>0.3</v>
       </c>
       <c r="BU14" s="24">
         <v>0.2</v>
       </c>
       <c r="BV14" s="25">
         <v>0.2</v>
       </c>
       <c r="BW14" s="24">
         <v>0.2</v>
       </c>
       <c r="BX14" s="24">
         <v>0.5</v>
       </c>
       <c r="BY14" s="33">
         <v>0.5</v>
       </c>
       <c r="BZ14" s="34">
         <v>0.5</v>
       </c>
-      <c r="CA14" s="51">
+      <c r="CA14" s="50">
         <v>0.52</v>
       </c>
-      <c r="CB14" s="54">
+      <c r="CB14" s="52">
         <v>0.5</v>
       </c>
-      <c r="CC14" s="54">
+      <c r="CC14" s="52">
         <v>0.5</v>
       </c>
       <c r="CD14" s="31">
         <v>0.33500000000000002</v>
       </c>
       <c r="CE14" s="31">
         <v>0.3</v>
       </c>
       <c r="CF14" s="31">
         <v>0.3</v>
       </c>
       <c r="CG14" s="31">
         <v>0.3</v>
       </c>
-      <c r="CH14" s="58">
+      <c r="CH14" s="55">
         <v>0.2</v>
       </c>
       <c r="CI14" s="21">
         <v>0.3</v>
       </c>
-      <c r="CJ14" s="62">
+      <c r="CJ14" s="59">
         <v>0.5</v>
       </c>
-      <c r="CK14" s="66">
+      <c r="CK14" s="63">
         <v>0.5</v>
       </c>
-      <c r="CL14" s="64">
+      <c r="CL14" s="61">
         <v>0.5</v>
       </c>
+      <c r="CM14" s="68">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" ht="15">
+    <row r="15" spans="1:91" ht="15">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="26">
         <v>1.06</v>
       </c>
       <c r="C15" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="27">
         <v>1.69</v>
       </c>
       <c r="E15" s="26">
         <v>1.71</v>
       </c>
       <c r="F15" s="28">
         <v>1.82</v>
       </c>
       <c r="G15" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="28">
@@ -4615,88 +4660,91 @@
       </c>
       <c r="BS15" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="BT15" s="32">
         <v>1</v>
       </c>
       <c r="BU15" s="34">
         <v>1</v>
       </c>
       <c r="BV15" s="31">
         <v>1</v>
       </c>
       <c r="BW15" s="34">
         <v>1</v>
       </c>
       <c r="BX15" s="24">
         <v>1.6</v>
       </c>
       <c r="BY15" s="33">
         <v>1.7</v>
       </c>
       <c r="BZ15" s="34">
         <v>1.9</v>
       </c>
-      <c r="CA15" s="51">
+      <c r="CA15" s="50">
         <v>1.45</v>
       </c>
-      <c r="CB15" s="54">
+      <c r="CB15" s="52">
         <v>1.4</v>
       </c>
-      <c r="CC15" s="54">
+      <c r="CC15" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD15" s="31">
         <v>1.1499999999999999</v>
       </c>
       <c r="CE15" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF15" s="31">
         <v>1</v>
       </c>
       <c r="CG15" s="31">
         <v>1</v>
       </c>
-      <c r="CH15" s="59">
+      <c r="CH15" s="56">
         <v>1</v>
       </c>
       <c r="CI15" s="21">
         <v>1</v>
       </c>
-      <c r="CJ15" s="62">
+      <c r="CJ15" s="59">
         <v>1.6</v>
       </c>
-      <c r="CK15" s="66">
+      <c r="CK15" s="63">
         <v>1.7</v>
       </c>
-      <c r="CL15" s="64">
+      <c r="CL15" s="61">
         <v>1.8</v>
       </c>
+      <c r="CM15" s="68">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" ht="15">
+    <row r="16" spans="1:91" ht="15">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="26">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="26">
         <v>4.34</v>
       </c>
       <c r="D16" s="27">
         <v>4.91</v>
       </c>
       <c r="E16" s="26">
         <v>4.55</v>
       </c>
       <c r="F16" s="28">
         <v>5.17</v>
       </c>
       <c r="G16" s="28">
         <v>5.74</v>
       </c>
       <c r="H16" s="28">
         <v>5.17</v>
       </c>
       <c r="I16" s="28">
@@ -4887,88 +4935,91 @@
       </c>
       <c r="BS16" s="31">
         <v>12.4</v>
       </c>
       <c r="BT16" s="32">
         <v>11.6</v>
       </c>
       <c r="BU16" s="24">
         <v>11.5</v>
       </c>
       <c r="BV16" s="25">
         <v>9.6999999999999993</v>
       </c>
       <c r="BW16" s="24">
         <v>7.5</v>
       </c>
       <c r="BX16" s="34">
         <v>8</v>
       </c>
       <c r="BY16" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="BZ16" s="34">
         <v>9.6</v>
       </c>
-      <c r="CA16" s="51">
+      <c r="CA16" s="50">
         <v>8.8699999999999992</v>
       </c>
-      <c r="CB16" s="53">
+      <c r="CB16" s="51">
         <v>9</v>
       </c>
-      <c r="CC16" s="53">
+      <c r="CC16" s="51">
         <v>6.7</v>
       </c>
       <c r="CD16" s="31">
         <v>8.3012000000000015</v>
       </c>
       <c r="CE16" s="31">
         <v>8.3000000000000007</v>
       </c>
       <c r="CF16" s="31">
         <v>8.5</v>
       </c>
       <c r="CG16" s="31">
         <v>11.7</v>
       </c>
-      <c r="CH16" s="58">
+      <c r="CH16" s="55">
         <v>11.6</v>
       </c>
       <c r="CI16" s="21">
         <v>10.9</v>
       </c>
-      <c r="CJ16" s="63">
+      <c r="CJ16" s="60">
         <v>12</v>
       </c>
-      <c r="CK16" s="66">
+      <c r="CK16" s="63">
         <v>12.7</v>
       </c>
-      <c r="CL16" s="64">
+      <c r="CL16" s="61">
         <v>12.8</v>
       </c>
+      <c r="CM16" s="68">
+        <v>12.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" ht="15">
+    <row r="17" spans="1:91" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -5159,88 +5210,91 @@
       </c>
       <c r="BS17" s="31">
         <v>0.6</v>
       </c>
       <c r="BT17" s="32">
         <v>0.7</v>
       </c>
       <c r="BU17" s="24">
         <v>0.5</v>
       </c>
       <c r="BV17" s="25">
         <v>0.5</v>
       </c>
       <c r="BW17" s="24">
         <v>0.5</v>
       </c>
       <c r="BX17" s="24">
         <v>0.8</v>
       </c>
       <c r="BY17" s="33">
         <v>0.8</v>
       </c>
       <c r="BZ17" s="34">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CA17" s="51">
+      <c r="CA17" s="50">
         <v>4.12</v>
       </c>
-      <c r="CB17" s="54">
+      <c r="CB17" s="52">
         <v>1.2</v>
       </c>
-      <c r="CC17" s="54">
+      <c r="CC17" s="52">
         <v>1.5</v>
       </c>
       <c r="CD17" s="31">
         <v>2.1898</v>
       </c>
       <c r="CE17" s="31">
         <v>0.9</v>
       </c>
       <c r="CF17" s="31">
         <v>0.8</v>
       </c>
       <c r="CG17" s="31">
         <v>3.6</v>
       </c>
-      <c r="CH17" s="58">
+      <c r="CH17" s="55">
         <v>1.5</v>
       </c>
       <c r="CI17" s="21">
         <v>1.5</v>
       </c>
-      <c r="CJ17" s="63">
+      <c r="CJ17" s="60">
         <v>3</v>
       </c>
-      <c r="CK17" s="66">
+      <c r="CK17" s="63">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CL17" s="64">
+      <c r="CL17" s="61">
         <v>2.2999999999999998</v>
       </c>
+      <c r="CM17" s="68">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" s="39" customFormat="1" ht="15">
+    <row r="18" spans="1:91" s="39" customFormat="1" ht="15">
       <c r="A18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="29">
         <v>0.12</v>
       </c>
       <c r="C18" s="26">
         <v>0.16</v>
       </c>
       <c r="D18" s="27">
         <v>0.26</v>
       </c>
       <c r="E18" s="26">
         <v>0.27</v>
       </c>
       <c r="F18" s="28">
         <v>0.32</v>
       </c>
       <c r="G18" s="28">
         <v>0.33</v>
       </c>
       <c r="H18" s="28">
         <v>0.32</v>
       </c>
       <c r="I18" s="28">
@@ -5431,88 +5485,91 @@
       </c>
       <c r="BS18" s="31">
         <v>0.1</v>
       </c>
       <c r="BT18" s="32">
         <v>0.1</v>
       </c>
       <c r="BU18" s="24">
         <v>0.1</v>
       </c>
       <c r="BV18" s="25">
         <v>0.1</v>
       </c>
       <c r="BW18" s="24">
         <v>0.1</v>
       </c>
       <c r="BX18" s="24">
         <v>0.2</v>
       </c>
       <c r="BY18" s="33">
         <v>0.2</v>
       </c>
       <c r="BZ18" s="34">
         <v>0.2</v>
       </c>
-      <c r="CA18" s="51">
+      <c r="CA18" s="50">
         <v>0.23</v>
       </c>
-      <c r="CB18" s="54">
+      <c r="CB18" s="52">
         <v>0.3</v>
       </c>
-      <c r="CC18" s="54">
+      <c r="CC18" s="52">
         <v>0.2</v>
       </c>
       <c r="CD18" s="31">
         <v>0.14799999999999999</v>
       </c>
       <c r="CE18" s="31">
         <v>0.1</v>
       </c>
       <c r="CF18" s="31">
         <v>0.1</v>
       </c>
       <c r="CG18" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH18" s="58">
+      <c r="CH18" s="55">
         <v>0.1</v>
       </c>
       <c r="CI18" s="21">
         <v>0.1</v>
       </c>
-      <c r="CJ18" s="64">
+      <c r="CJ18" s="61">
         <v>0.2</v>
       </c>
-      <c r="CK18" s="66">
+      <c r="CK18" s="63">
         <v>0.2</v>
       </c>
-      <c r="CL18" s="64">
+      <c r="CL18" s="61">
         <v>0.2</v>
       </c>
+      <c r="CM18" s="68">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" ht="15">
+    <row r="19" spans="1:91" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="21">
         <v>0.93</v>
       </c>
       <c r="C19" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="27">
         <v>1.8</v>
       </c>
       <c r="E19" s="26">
         <v>1.8</v>
       </c>
       <c r="F19" s="28">
         <v>1.8</v>
       </c>
       <c r="G19" s="28">
         <v>1.8</v>
       </c>
       <c r="H19" s="28">
         <v>1.8</v>
       </c>
       <c r="I19" s="28">
@@ -5703,88 +5760,91 @@
       </c>
       <c r="BS19" s="31">
         <v>2.1</v>
       </c>
       <c r="BT19" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="BU19" s="24">
         <v>2.9</v>
       </c>
       <c r="BV19" s="25">
         <v>3.8</v>
       </c>
       <c r="BW19" s="24">
         <v>3.4</v>
       </c>
       <c r="BX19" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="BY19" s="33">
         <v>4</v>
       </c>
       <c r="BZ19" s="34">
         <v>4.2</v>
       </c>
-      <c r="CA19" s="51">
+      <c r="CA19" s="50">
         <v>3.03</v>
       </c>
-      <c r="CB19" s="54">
+      <c r="CB19" s="52">
         <v>2.6</v>
       </c>
-      <c r="CC19" s="54">
+      <c r="CC19" s="52">
         <v>3.6</v>
       </c>
       <c r="CD19" s="31">
         <v>3.5634000000000001</v>
       </c>
       <c r="CE19" s="31">
         <v>4.7</v>
       </c>
       <c r="CF19" s="31">
         <v>4</v>
       </c>
       <c r="CG19" s="31">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CH19" s="58">
+      <c r="CH19" s="55">
         <v>5.2</v>
       </c>
       <c r="CI19" s="21">
         <v>4.8</v>
       </c>
-      <c r="CJ19" s="63">
+      <c r="CJ19" s="60">
         <v>6</v>
       </c>
-      <c r="CK19" s="66">
+      <c r="CK19" s="63">
         <v>5.2</v>
       </c>
-      <c r="CL19" s="64">
+      <c r="CL19" s="61">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CM19" s="68">
+        <v>4</v>
+      </c>
     </row>
-    <row r="20" spans="1:90" ht="15">
+    <row r="20" spans="1:91" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="37">
         <v>1.06</v>
       </c>
       <c r="C20" s="37">
         <v>1.05</v>
       </c>
       <c r="D20" s="37">
         <v>1.45</v>
       </c>
       <c r="E20" s="37">
         <v>1.72</v>
       </c>
       <c r="F20" s="37">
         <v>1.75</v>
       </c>
       <c r="G20" s="37">
         <v>1.66</v>
       </c>
       <c r="H20" s="37">
         <v>1.55</v>
       </c>
       <c r="I20" s="37">
@@ -5975,88 +6035,91 @@
       </c>
       <c r="BS20" s="31">
         <v>1.5</v>
       </c>
       <c r="BT20" s="32">
         <v>1.2</v>
       </c>
       <c r="BU20" s="34">
         <v>1</v>
       </c>
       <c r="BV20" s="25">
         <v>1.3</v>
       </c>
       <c r="BW20" s="24">
         <v>1.2</v>
       </c>
       <c r="BX20" s="24">
         <v>1.7</v>
       </c>
       <c r="BY20" s="33">
         <v>2</v>
       </c>
       <c r="BZ20" s="34">
         <v>2.1</v>
       </c>
-      <c r="CA20" s="51">
+      <c r="CA20" s="50">
         <v>2.02</v>
       </c>
-      <c r="CB20" s="54">
+      <c r="CB20" s="52">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CC20" s="54">
+      <c r="CC20" s="52">
         <v>1.8</v>
       </c>
       <c r="CD20" s="31">
         <v>1.498</v>
       </c>
       <c r="CE20" s="31">
         <v>1.5</v>
       </c>
       <c r="CF20" s="31">
         <v>1.2</v>
       </c>
       <c r="CG20" s="31">
         <v>1</v>
       </c>
-      <c r="CH20" s="58">
+      <c r="CH20" s="55">
         <v>1.3</v>
       </c>
       <c r="CI20" s="21">
         <v>1.2</v>
       </c>
-      <c r="CJ20" s="62">
+      <c r="CJ20" s="59">
         <v>1.8</v>
       </c>
-      <c r="CK20" s="66">
+      <c r="CK20" s="63">
         <v>2.1</v>
       </c>
-      <c r="CL20" s="64">
+      <c r="CL20" s="61">
         <v>2.2000000000000002</v>
       </c>
+      <c r="CM20" s="68">
+        <v>2.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:90" ht="12.75" customHeight="1">
+    <row r="21" spans="1:91" ht="12.75" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="29">
         <v>0.12</v>
       </c>
       <c r="C21" s="26">
         <v>0.15</v>
       </c>
       <c r="D21" s="40">
         <v>0.24</v>
       </c>
       <c r="E21" s="26">
         <v>0.25</v>
       </c>
       <c r="F21" s="28">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="28">
         <v>0.34</v>
       </c>
       <c r="H21" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="28">
@@ -6247,88 +6310,91 @@
       </c>
       <c r="BS21" s="31">
         <v>0.2</v>
       </c>
       <c r="BT21" s="32">
         <v>0.2</v>
       </c>
       <c r="BU21" s="24">
         <v>0.1</v>
       </c>
       <c r="BV21" s="25">
         <v>0.1</v>
       </c>
       <c r="BW21" s="24">
         <v>0.1</v>
       </c>
       <c r="BX21" s="24">
         <v>0.2</v>
       </c>
       <c r="BY21" s="33">
         <v>0.2</v>
       </c>
       <c r="BZ21" s="34">
         <v>0.3</v>
       </c>
-      <c r="CA21" s="51">
+      <c r="CA21" s="50">
         <v>0.32</v>
       </c>
-      <c r="CB21" s="54">
+      <c r="CB21" s="52">
         <v>0.4</v>
       </c>
-      <c r="CC21" s="54">
+      <c r="CC21" s="52">
         <v>0.3</v>
       </c>
       <c r="CD21" s="31">
         <v>0.19</v>
       </c>
       <c r="CE21" s="31">
         <v>0.2</v>
       </c>
       <c r="CF21" s="31">
         <v>0.1</v>
       </c>
       <c r="CG21" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH21" s="58">
+      <c r="CH21" s="55">
         <v>0.1</v>
       </c>
       <c r="CI21" s="21">
         <v>0.1</v>
       </c>
-      <c r="CJ21" s="62">
+      <c r="CJ21" s="59">
         <v>0.2</v>
       </c>
-      <c r="CK21" s="66">
+      <c r="CK21" s="63">
         <v>0.3</v>
       </c>
-      <c r="CL21" s="64">
+      <c r="CL21" s="61">
         <v>0.3</v>
       </c>
+      <c r="CM21" s="68">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:90" ht="12.75" customHeight="1">
+    <row r="22" spans="1:91" ht="12.75" customHeight="1">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="43"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="43"/>
       <c r="K22" s="46"/>
       <c r="L22" s="43"/>
       <c r="M22" s="45"/>
       <c r="N22" s="42"/>
       <c r="O22" s="43"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="46"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="45"/>
@@ -6359,81 +6425,81 @@
       <c r="AX22" s="42"/>
       <c r="AY22" s="42"/>
       <c r="AZ22" s="44"/>
       <c r="BA22" s="44"/>
       <c r="BB22" s="45"/>
       <c r="BC22" s="45"/>
       <c r="BD22" s="45"/>
       <c r="BE22" s="46"/>
       <c r="BF22" s="46"/>
       <c r="BG22" s="46"/>
       <c r="BH22" s="46"/>
       <c r="BI22" s="46"/>
       <c r="BJ22" s="42"/>
       <c r="BK22" s="44"/>
       <c r="BL22" s="44"/>
       <c r="BM22" s="44"/>
       <c r="BN22" s="45"/>
       <c r="BO22" s="45"/>
       <c r="BP22" s="46"/>
       <c r="BQ22" s="46"/>
       <c r="BR22" s="46"/>
       <c r="BS22" s="46"/>
       <c r="BT22" s="46"/>
       <c r="BU22" s="46"/>
     </row>
-    <row r="23" spans="1:90">
-[...15 lines deleted...]
-      <c r="BM23" s="75"/>
+    <row r="23" spans="1:91">
+      <c r="AX23" s="77"/>
+      <c r="AY23" s="77"/>
+      <c r="AZ23" s="77"/>
+      <c r="BA23" s="77"/>
+      <c r="BB23" s="77"/>
+      <c r="BC23" s="77"/>
+      <c r="BD23" s="77"/>
+      <c r="BE23" s="77"/>
+      <c r="BF23" s="77"/>
+      <c r="BG23" s="77"/>
+      <c r="BH23" s="77"/>
+      <c r="BI23" s="77"/>
+      <c r="BJ23" s="77"/>
+      <c r="BK23" s="77"/>
+      <c r="BL23" s="77"/>
+      <c r="BM23" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX23:BM23"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CL2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>