--- v2 (2026-08-11)
+++ v3 (2026-08-31)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="11205" yWindow="-30" windowWidth="17565" windowHeight="12600"/>
+    <workbookView xWindow="9015" yWindow="45" windowWidth="19755" windowHeight="12600"/>
   </bookViews>
   <sheets>
     <sheet name="жұмыртқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">жұмыртқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="40">
   <si>
     <t>Тауықтың жұмыртқасы, млн. дана</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -144,51 +144,51 @@
   </si>
   <si>
     <t xml:space="preserve">Шардара </t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -253,66 +253,74 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -409,69 +417,56 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -542,115 +537,111 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -919,260 +910,261 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CM23"/>
+  <dimension ref="A1:CN23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL8" sqref="CL8"/>
+      <selection pane="topRight" activeCell="CE8" sqref="CE8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="39" customWidth="1"/>
     <col min="2" max="71" width="11.42578125" style="1" customWidth="1"/>
     <col min="72" max="73" width="10.42578125" style="1" customWidth="1"/>
     <col min="74" max="84" width="9.140625" style="1"/>
     <col min="85" max="85" width="10.5703125" style="1" customWidth="1"/>
     <col min="86" max="86" width="10.140625" style="1" customWidth="1"/>
     <col min="87" max="87" width="9.85546875" style="1" customWidth="1"/>
     <col min="88" max="88" width="9.7109375" style="1" customWidth="1"/>
     <col min="89" max="89" width="9.5703125" style="1" customWidth="1"/>
     <col min="90" max="90" width="10.140625" style="1" customWidth="1"/>
     <col min="91" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:91" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:92" ht="34.5" customHeight="1" thickBot="1">
+      <c r="A1" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...70 lines deleted...]
-      <c r="BU1" s="72"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
+      <c r="W1" s="66"/>
+      <c r="X1" s="66"/>
+      <c r="Y1" s="66"/>
+      <c r="Z1" s="66"/>
+      <c r="AA1" s="66"/>
+      <c r="AB1" s="66"/>
+      <c r="AC1" s="66"/>
+      <c r="AD1" s="66"/>
+      <c r="AE1" s="66"/>
+      <c r="AF1" s="66"/>
+      <c r="AG1" s="66"/>
+      <c r="AH1" s="66"/>
+      <c r="AI1" s="66"/>
+      <c r="AJ1" s="66"/>
+      <c r="AK1" s="66"/>
+      <c r="AL1" s="66"/>
+      <c r="AM1" s="66"/>
+      <c r="AN1" s="66"/>
+      <c r="AO1" s="66"/>
+      <c r="AP1" s="66"/>
+      <c r="AQ1" s="66"/>
+      <c r="AR1" s="66"/>
+      <c r="AS1" s="66"/>
+      <c r="AT1" s="66"/>
+      <c r="AU1" s="66"/>
+      <c r="AV1" s="66"/>
+      <c r="AW1" s="66"/>
+      <c r="AX1" s="66"/>
+      <c r="AY1" s="66"/>
+      <c r="AZ1" s="66"/>
+      <c r="BA1" s="66"/>
+      <c r="BB1" s="66"/>
+      <c r="BC1" s="66"/>
+      <c r="BD1" s="66"/>
+      <c r="BE1" s="66"/>
+      <c r="BF1" s="66"/>
+      <c r="BG1" s="66"/>
+      <c r="BH1" s="66"/>
+      <c r="BI1" s="66"/>
+      <c r="BJ1" s="66"/>
+      <c r="BK1" s="66"/>
+      <c r="BL1" s="66"/>
+      <c r="BM1" s="66"/>
+      <c r="BN1" s="66"/>
+      <c r="BO1" s="66"/>
+      <c r="BP1" s="66"/>
+      <c r="BQ1" s="66"/>
+      <c r="BR1" s="66"/>
+      <c r="BS1" s="66"/>
+      <c r="BT1" s="66"/>
+      <c r="BU1" s="66"/>
     </row>
-    <row r="2" spans="1:91" ht="15" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B2" s="73" t="s">
+    <row r="2" spans="1:92" ht="15" customHeight="1" thickBot="1">
+      <c r="A2" s="72"/>
+      <c r="B2" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="74"/>
-[...10 lines deleted...]
-      <c r="N2" s="73" t="s">
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="O2" s="74"/>
-[...10 lines deleted...]
-      <c r="Z2" s="73" t="s">
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="68"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="70"/>
+      <c r="Z2" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="AA2" s="74"/>
-[...10 lines deleted...]
-      <c r="AL2" s="73" t="s">
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="68"/>
+      <c r="AC2" s="68"/>
+      <c r="AD2" s="68"/>
+      <c r="AE2" s="68"/>
+      <c r="AF2" s="68"/>
+      <c r="AG2" s="68"/>
+      <c r="AH2" s="68"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="70"/>
+      <c r="AL2" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="AM2" s="74"/>
-[...10 lines deleted...]
-      <c r="AX2" s="73" t="s">
+      <c r="AM2" s="68"/>
+      <c r="AN2" s="68"/>
+      <c r="AO2" s="68"/>
+      <c r="AP2" s="68"/>
+      <c r="AQ2" s="68"/>
+      <c r="AR2" s="68"/>
+      <c r="AS2" s="68"/>
+      <c r="AT2" s="68"/>
+      <c r="AU2" s="68"/>
+      <c r="AV2" s="68"/>
+      <c r="AW2" s="70"/>
+      <c r="AX2" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="AY2" s="74"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="73" t="s">
+      <c r="AY2" s="68"/>
+      <c r="AZ2" s="68"/>
+      <c r="BA2" s="68"/>
+      <c r="BB2" s="68"/>
+      <c r="BC2" s="68"/>
+      <c r="BD2" s="68"/>
+      <c r="BE2" s="68"/>
+      <c r="BF2" s="68"/>
+      <c r="BG2" s="68"/>
+      <c r="BH2" s="68"/>
+      <c r="BI2" s="70"/>
+      <c r="BJ2" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="BK2" s="74"/>
-[...10 lines deleted...]
-      <c r="BV2" s="73" t="s">
+      <c r="BK2" s="68"/>
+      <c r="BL2" s="68"/>
+      <c r="BM2" s="68"/>
+      <c r="BN2" s="68"/>
+      <c r="BO2" s="68"/>
+      <c r="BP2" s="68"/>
+      <c r="BQ2" s="68"/>
+      <c r="BR2" s="68"/>
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="68"/>
+      <c r="BU2" s="70"/>
+      <c r="BV2" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="BW2" s="74"/>
-[...10 lines deleted...]
-      <c r="CH2" s="69" t="s">
+      <c r="BW2" s="68"/>
+      <c r="BX2" s="68"/>
+      <c r="BY2" s="68"/>
+      <c r="BZ2" s="68"/>
+      <c r="CA2" s="69"/>
+      <c r="CB2" s="68"/>
+      <c r="CC2" s="68"/>
+      <c r="CD2" s="68"/>
+      <c r="CE2" s="68"/>
+      <c r="CF2" s="68"/>
+      <c r="CG2" s="70"/>
+      <c r="CH2" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="CI2" s="70"/>
-[...3 lines deleted...]
-      <c r="CM2" s="71"/>
+      <c r="CI2" s="64"/>
+      <c r="CJ2" s="64"/>
+      <c r="CK2" s="64"/>
+      <c r="CL2" s="64"/>
+      <c r="CM2" s="64"/>
+      <c r="CN2" s="65"/>
     </row>
-    <row r="3" spans="1:91" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="79"/>
+    <row r="3" spans="1:92" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="73"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="3" t="s">
@@ -1381,70 +1373,73 @@
       </c>
       <c r="BZ3" s="48" t="s">
         <v>5</v>
       </c>
       <c r="CA3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="CB3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="CC3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="CD3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="CE3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="CF3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="CG3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="CH3" s="54" t="s">
+      <c r="CH3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="CI3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="CJ3" s="57" t="s">
+      <c r="CJ3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="CL3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="CM3" s="57" t="s">
+      <c r="CM3" s="3" t="s">
         <v>6</v>
       </c>
+      <c r="CN3" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="4" spans="1:91" s="18" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:92" s="18" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5">
         <v>11.51</v>
       </c>
       <c r="C4" s="5">
         <v>11.84</v>
       </c>
       <c r="D4" s="6">
         <v>17.010000000000002</v>
       </c>
       <c r="E4" s="7">
         <v>17.68</v>
       </c>
       <c r="F4" s="8">
         <v>19.440000000000001</v>
       </c>
       <c r="G4" s="9">
         <v>19.52</v>
       </c>
       <c r="H4" s="10">
         <v>17.829999999999998</v>
       </c>
       <c r="I4" s="9">
@@ -1638,88 +1633,91 @@
       </c>
       <c r="BT4" s="14">
         <v>19.7</v>
       </c>
       <c r="BU4" s="15">
         <v>19.600000000000001</v>
       </c>
       <c r="BV4" s="16">
         <v>18.8</v>
       </c>
       <c r="BW4" s="15">
         <v>16.5</v>
       </c>
       <c r="BX4" s="15">
         <v>21.3</v>
       </c>
       <c r="BY4" s="17">
         <v>23.8</v>
       </c>
       <c r="BZ4" s="47">
         <v>25.3</v>
       </c>
       <c r="CA4" s="17">
         <v>27.35</v>
       </c>
-      <c r="CB4" s="66">
+      <c r="CB4" s="61">
         <v>23.5</v>
       </c>
-      <c r="CC4" s="66">
+      <c r="CC4" s="61">
         <v>20.399999999999999</v>
       </c>
       <c r="CD4" s="14">
         <v>22.608599999999999</v>
       </c>
       <c r="CE4" s="53">
         <v>20.5</v>
       </c>
       <c r="CF4" s="53">
         <v>18.399999999999999</v>
       </c>
       <c r="CG4" s="53">
         <v>27</v>
       </c>
-      <c r="CH4" s="65">
+      <c r="CH4" s="16">
         <v>23.7</v>
       </c>
-      <c r="CI4" s="11">
+      <c r="CI4" s="12">
         <v>22.9</v>
       </c>
-      <c r="CJ4" s="58">
+      <c r="CJ4" s="74">
         <v>31.4</v>
       </c>
-      <c r="CK4" s="62">
+      <c r="CK4" s="60">
         <v>30.4</v>
       </c>
-      <c r="CL4" s="64">
+      <c r="CL4" s="60">
         <v>30.7</v>
       </c>
-      <c r="CM4" s="67">
+      <c r="CM4" s="75">
         <v>31.5</v>
       </c>
+      <c r="CN4" s="76">
+        <v>30.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:91" ht="12.75" customHeight="1">
+    <row r="5" spans="1:92" ht="12.75" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="20">
         <v>0.16</v>
       </c>
       <c r="C5" s="20">
         <v>0.18</v>
       </c>
       <c r="D5" s="20">
         <v>0.32</v>
       </c>
       <c r="E5" s="20">
         <v>0.33</v>
       </c>
       <c r="F5" s="20">
         <v>0.39</v>
       </c>
       <c r="G5" s="20">
         <v>0.4</v>
       </c>
       <c r="H5" s="20">
         <v>0.35</v>
       </c>
       <c r="I5" s="20">
@@ -1931,70 +1929,73 @@
       </c>
       <c r="BZ5" s="34">
         <v>0.02</v>
       </c>
       <c r="CA5" s="50">
         <v>0.02</v>
       </c>
       <c r="CB5" s="51">
         <v>0</v>
       </c>
       <c r="CC5" s="51">
         <v>0</v>
       </c>
       <c r="CD5" s="31">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="CE5" s="31">
         <v>0</v>
       </c>
       <c r="CF5" s="31">
         <v>0</v>
       </c>
       <c r="CG5" s="31">
         <v>0</v>
       </c>
-      <c r="CH5" s="56">
+      <c r="CH5" s="55">
         <v>0</v>
       </c>
       <c r="CI5" s="21">
         <v>0</v>
       </c>
-      <c r="CJ5" s="60">
+      <c r="CJ5" s="57">
         <v>0</v>
       </c>
-      <c r="CK5" s="63">
+      <c r="CK5" s="59">
         <v>0</v>
       </c>
       <c r="CL5" s="21">
         <v>0</v>
       </c>
-      <c r="CM5" s="68">
+      <c r="CM5" s="62">
         <v>0</v>
       </c>
+      <c r="CN5" s="77">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:91" ht="15">
+    <row r="6" spans="1:92" ht="15">
       <c r="A6" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="26">
         <v>0.34</v>
       </c>
       <c r="C6" s="26">
         <v>0.4</v>
       </c>
       <c r="D6" s="27">
         <v>0.69</v>
       </c>
       <c r="E6" s="26">
         <v>0.76</v>
       </c>
       <c r="F6" s="28">
         <v>0.85</v>
       </c>
       <c r="G6" s="28">
         <v>0.84</v>
       </c>
       <c r="H6" s="28">
         <v>0.79</v>
       </c>
       <c r="I6" s="28">
@@ -2206,70 +2207,73 @@
       </c>
       <c r="BZ6" s="34">
         <v>0.4</v>
       </c>
       <c r="CA6" s="50">
         <v>0.4</v>
       </c>
       <c r="CB6" s="52">
         <v>0.4</v>
       </c>
       <c r="CC6" s="52">
         <v>0.4</v>
       </c>
       <c r="CD6" s="31">
         <v>0.28599999999999998</v>
       </c>
       <c r="CE6" s="31">
         <v>0.3</v>
       </c>
       <c r="CF6" s="31">
         <v>0.2</v>
       </c>
       <c r="CG6" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH6" s="55">
+      <c r="CH6" s="54">
         <v>0.2</v>
       </c>
       <c r="CI6" s="21">
         <v>0.2</v>
       </c>
-      <c r="CJ6" s="59">
+      <c r="CJ6" s="56">
         <v>0.3</v>
       </c>
-      <c r="CK6" s="63">
+      <c r="CK6" s="59">
         <v>0.3</v>
       </c>
-      <c r="CL6" s="61">
+      <c r="CL6" s="58">
         <v>0.4</v>
       </c>
-      <c r="CM6" s="68">
+      <c r="CM6" s="62">
         <v>0.4</v>
       </c>
+      <c r="CN6" s="77">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:91" ht="15">
+    <row r="7" spans="1:92" ht="15">
       <c r="A7" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="26">
         <v>0.44</v>
       </c>
       <c r="C7" s="26">
         <v>0.49</v>
       </c>
       <c r="D7" s="27">
         <v>0.9</v>
       </c>
       <c r="E7" s="26">
         <v>0.85</v>
       </c>
       <c r="F7" s="28">
         <v>1.07</v>
       </c>
       <c r="G7" s="28">
         <v>1.0900000000000001</v>
       </c>
       <c r="H7" s="28">
         <v>0.99</v>
       </c>
       <c r="I7" s="28">
@@ -2481,70 +2485,73 @@
       </c>
       <c r="BZ7" s="34">
         <v>0.1</v>
       </c>
       <c r="CA7" s="50">
         <v>0.13</v>
       </c>
       <c r="CB7" s="52">
         <v>0.1</v>
       </c>
       <c r="CC7" s="52">
         <v>0.1</v>
       </c>
       <c r="CD7" s="31">
         <v>0.10479999999999999</v>
       </c>
       <c r="CE7" s="31">
         <v>0.1</v>
       </c>
       <c r="CF7" s="31">
         <v>0.1</v>
       </c>
       <c r="CG7" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH7" s="55">
+      <c r="CH7" s="54">
         <v>0.1</v>
       </c>
       <c r="CI7" s="21">
         <v>0</v>
       </c>
-      <c r="CJ7" s="59">
+      <c r="CJ7" s="56">
         <v>0.1</v>
       </c>
-      <c r="CK7" s="63">
+      <c r="CK7" s="59">
         <v>0.1</v>
       </c>
-      <c r="CL7" s="61">
+      <c r="CL7" s="58">
         <v>0.1</v>
       </c>
-      <c r="CM7" s="68">
+      <c r="CM7" s="62">
         <v>0.1</v>
       </c>
+      <c r="CN7" s="77">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:91" ht="15">
+    <row r="8" spans="1:92" ht="15">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="26">
         <v>0.41</v>
       </c>
       <c r="C8" s="26">
         <v>0.62</v>
       </c>
       <c r="D8" s="27">
         <v>0.92</v>
       </c>
       <c r="E8" s="26">
         <v>1.06</v>
       </c>
       <c r="F8" s="28">
         <v>1.41</v>
       </c>
       <c r="G8" s="28">
         <v>1.38</v>
       </c>
       <c r="H8" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="I8" s="28">
@@ -2756,70 +2763,73 @@
       </c>
       <c r="BZ8" s="34">
         <v>1.3</v>
       </c>
       <c r="CA8" s="50">
         <v>1.29</v>
       </c>
       <c r="CB8" s="51">
         <v>1</v>
       </c>
       <c r="CC8" s="51">
         <v>0.9</v>
       </c>
       <c r="CD8" s="31">
         <v>0.83050000000000002</v>
       </c>
       <c r="CE8" s="31">
         <v>0.8</v>
       </c>
       <c r="CF8" s="31">
         <v>0.5</v>
       </c>
       <c r="CG8" s="31">
         <v>0.4</v>
       </c>
-      <c r="CH8" s="55">
+      <c r="CH8" s="54">
         <v>0.4</v>
       </c>
       <c r="CI8" s="21">
         <v>0.6</v>
       </c>
-      <c r="CJ8" s="59">
+      <c r="CJ8" s="56">
         <v>0.9</v>
       </c>
-      <c r="CK8" s="63">
+      <c r="CK8" s="59">
         <v>1</v>
       </c>
-      <c r="CL8" s="61">
+      <c r="CL8" s="58">
         <v>1.4</v>
       </c>
-      <c r="CM8" s="68">
+      <c r="CM8" s="62">
         <v>1.4</v>
       </c>
+      <c r="CN8" s="77">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="9" spans="1:91" ht="15">
+    <row r="9" spans="1:92" ht="15">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="26">
         <v>0.46</v>
       </c>
       <c r="C9" s="26">
         <v>0.41</v>
       </c>
       <c r="D9" s="27">
         <v>0.81</v>
       </c>
       <c r="E9" s="26">
         <v>0.95</v>
       </c>
       <c r="F9" s="28">
         <v>0.99</v>
       </c>
       <c r="G9" s="28">
         <v>1.1100000000000001</v>
       </c>
       <c r="H9" s="28">
         <v>0.89</v>
       </c>
       <c r="I9" s="28">
@@ -3031,70 +3041,73 @@
       </c>
       <c r="BZ9" s="34">
         <v>1</v>
       </c>
       <c r="CA9" s="50">
         <v>1.1599999999999999</v>
       </c>
       <c r="CB9" s="51">
         <v>1</v>
       </c>
       <c r="CC9" s="51">
         <v>0.7</v>
       </c>
       <c r="CD9" s="31">
         <v>0.53800000000000003</v>
       </c>
       <c r="CE9" s="31">
         <v>0.5</v>
       </c>
       <c r="CF9" s="31">
         <v>0.4</v>
       </c>
       <c r="CG9" s="31">
         <v>0.3</v>
       </c>
-      <c r="CH9" s="55">
+      <c r="CH9" s="54">
         <v>0.5</v>
       </c>
       <c r="CI9" s="21">
         <v>0.4</v>
       </c>
-      <c r="CJ9" s="59">
+      <c r="CJ9" s="56">
         <v>0.9</v>
       </c>
-      <c r="CK9" s="63">
+      <c r="CK9" s="59">
         <v>1</v>
       </c>
-      <c r="CL9" s="61">
+      <c r="CL9" s="58">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CM9" s="68">
+      <c r="CM9" s="62">
         <v>1.2</v>
       </c>
+      <c r="CN9" s="77">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:91" ht="15">
+    <row r="10" spans="1:92" ht="15">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="26">
         <v>0.13</v>
       </c>
       <c r="C10" s="26">
         <v>0.15</v>
       </c>
       <c r="D10" s="27">
         <v>0.26</v>
       </c>
       <c r="E10" s="26">
         <v>0.33</v>
       </c>
       <c r="F10" s="28">
         <v>0.3</v>
       </c>
       <c r="G10" s="28">
         <v>0.27</v>
       </c>
       <c r="H10" s="28">
         <v>0.23</v>
       </c>
       <c r="I10" s="28">
@@ -3306,70 +3319,73 @@
       </c>
       <c r="BZ10" s="34">
         <v>0.3</v>
       </c>
       <c r="CA10" s="50">
         <v>0.3</v>
       </c>
       <c r="CB10" s="52">
         <v>0.3</v>
       </c>
       <c r="CC10" s="52">
         <v>0.3</v>
       </c>
       <c r="CD10" s="31">
         <v>0.15</v>
       </c>
       <c r="CE10" s="31">
         <v>0.2</v>
       </c>
       <c r="CF10" s="31">
         <v>0.1</v>
       </c>
       <c r="CG10" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH10" s="55">
+      <c r="CH10" s="54">
         <v>0.1</v>
       </c>
       <c r="CI10" s="21">
         <v>0.2</v>
       </c>
-      <c r="CJ10" s="59">
+      <c r="CJ10" s="56">
         <v>0.3</v>
       </c>
-      <c r="CK10" s="63">
+      <c r="CK10" s="59">
         <v>0.4</v>
       </c>
-      <c r="CL10" s="61">
+      <c r="CL10" s="58">
         <v>0.3</v>
       </c>
-      <c r="CM10" s="68">
+      <c r="CM10" s="62">
         <v>0.3</v>
       </c>
+      <c r="CN10" s="77">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:91" ht="15">
+    <row r="11" spans="1:92" ht="15">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="26">
         <v>0.43</v>
       </c>
       <c r="C11" s="26">
         <v>0.47</v>
       </c>
       <c r="D11" s="27">
         <v>0.56999999999999995</v>
       </c>
       <c r="E11" s="26">
         <v>0.79</v>
       </c>
       <c r="F11" s="28">
         <v>0.87</v>
       </c>
       <c r="G11" s="28">
         <v>0.7</v>
       </c>
       <c r="H11" s="28">
         <v>0.7</v>
       </c>
       <c r="I11" s="28">
@@ -3581,70 +3597,73 @@
       </c>
       <c r="BZ11" s="34">
         <v>0.9</v>
       </c>
       <c r="CA11" s="50">
         <v>0.78</v>
       </c>
       <c r="CB11" s="52">
         <v>0.7</v>
       </c>
       <c r="CC11" s="52">
         <v>0.7</v>
       </c>
       <c r="CD11" s="31">
         <v>0.56100000000000005</v>
       </c>
       <c r="CE11" s="31">
         <v>0.4</v>
       </c>
       <c r="CF11" s="31">
         <v>0.4</v>
       </c>
       <c r="CG11" s="31">
         <v>0.4</v>
       </c>
-      <c r="CH11" s="55">
+      <c r="CH11" s="54">
         <v>0.4</v>
       </c>
       <c r="CI11" s="21">
         <v>0.4</v>
       </c>
-      <c r="CJ11" s="59">
+      <c r="CJ11" s="56">
         <v>0.5</v>
       </c>
-      <c r="CK11" s="63">
+      <c r="CK11" s="59">
         <v>0.7</v>
       </c>
-      <c r="CL11" s="61">
+      <c r="CL11" s="58">
         <v>0.8</v>
       </c>
-      <c r="CM11" s="68">
+      <c r="CM11" s="62">
         <v>0.7</v>
       </c>
+      <c r="CN11" s="77">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:91" ht="15">
+    <row r="12" spans="1:92" ht="15">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="29">
         <v>0.17</v>
       </c>
       <c r="C12" s="29">
         <v>0.31</v>
       </c>
       <c r="D12" s="29">
         <v>0.6</v>
       </c>
       <c r="E12" s="29">
         <v>0.64</v>
       </c>
       <c r="F12" s="29">
         <v>0.68</v>
       </c>
       <c r="G12" s="29">
         <v>0.78</v>
       </c>
       <c r="H12" s="29">
         <v>0.67</v>
       </c>
       <c r="I12" s="29">
@@ -3856,70 +3875,73 @@
       </c>
       <c r="BZ12" s="34">
         <v>0.7</v>
       </c>
       <c r="CA12" s="50">
         <v>0.82</v>
       </c>
       <c r="CB12" s="52">
         <v>0.8</v>
       </c>
       <c r="CC12" s="52">
         <v>0.7</v>
       </c>
       <c r="CD12" s="31">
         <v>0.63500000000000001</v>
       </c>
       <c r="CE12" s="31">
         <v>0.5</v>
       </c>
       <c r="CF12" s="31">
         <v>0.3</v>
       </c>
       <c r="CG12" s="31">
         <v>0.3</v>
       </c>
-      <c r="CH12" s="55">
+      <c r="CH12" s="54">
         <v>0.2</v>
       </c>
       <c r="CI12" s="21">
         <v>0.3</v>
       </c>
-      <c r="CJ12" s="59">
+      <c r="CJ12" s="56">
         <v>0.6</v>
       </c>
-      <c r="CK12" s="63">
+      <c r="CK12" s="59">
         <v>0.7</v>
       </c>
-      <c r="CL12" s="61">
+      <c r="CL12" s="58">
         <v>0.8</v>
       </c>
-      <c r="CM12" s="68">
+      <c r="CM12" s="62">
         <v>0.9</v>
       </c>
+      <c r="CN12" s="77">
+        <v>0.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:91" ht="15">
+    <row r="13" spans="1:92" ht="15">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="26">
         <v>0.4</v>
       </c>
       <c r="C13" s="26">
         <v>0.53</v>
       </c>
       <c r="D13" s="27">
         <v>0.95</v>
       </c>
       <c r="E13" s="26">
         <v>1.04</v>
       </c>
       <c r="F13" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="G13" s="28">
         <v>1.22</v>
       </c>
       <c r="H13" s="28">
         <v>1.03</v>
       </c>
       <c r="I13" s="28">
@@ -4131,70 +4153,73 @@
       </c>
       <c r="BZ13" s="34">
         <v>0.7</v>
       </c>
       <c r="CA13" s="50">
         <v>1.92</v>
       </c>
       <c r="CB13" s="52">
         <v>1.5</v>
       </c>
       <c r="CC13" s="52">
         <v>0.9</v>
       </c>
       <c r="CD13" s="31">
         <v>2.1150000000000002</v>
       </c>
       <c r="CE13" s="31">
         <v>0.6</v>
       </c>
       <c r="CF13" s="31">
         <v>0.4</v>
       </c>
       <c r="CG13" s="31">
         <v>2.4</v>
       </c>
-      <c r="CH13" s="55">
+      <c r="CH13" s="54">
         <v>0.8</v>
       </c>
       <c r="CI13" s="21">
         <v>0.9</v>
       </c>
-      <c r="CJ13" s="59">
+      <c r="CJ13" s="56">
         <v>2.5</v>
       </c>
-      <c r="CK13" s="63">
+      <c r="CK13" s="59">
         <v>1.3</v>
       </c>
-      <c r="CL13" s="61">
+      <c r="CL13" s="58">
         <v>1.3</v>
       </c>
-      <c r="CM13" s="68">
+      <c r="CM13" s="62">
         <v>3</v>
       </c>
+      <c r="CN13" s="77">
+        <v>3.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:91" ht="15">
+    <row r="14" spans="1:92" ht="15">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="26">
         <v>0.31</v>
       </c>
       <c r="C14" s="26">
         <v>0.35</v>
       </c>
       <c r="D14" s="27">
         <v>0.62</v>
       </c>
       <c r="E14" s="26">
         <v>0.62</v>
       </c>
       <c r="F14" s="28">
         <v>0.63</v>
       </c>
       <c r="G14" s="28">
         <v>0.75</v>
       </c>
       <c r="H14" s="28">
         <v>0.85</v>
       </c>
       <c r="I14" s="28">
@@ -4406,70 +4431,73 @@
       </c>
       <c r="BZ14" s="34">
         <v>0.5</v>
       </c>
       <c r="CA14" s="50">
         <v>0.52</v>
       </c>
       <c r="CB14" s="52">
         <v>0.5</v>
       </c>
       <c r="CC14" s="52">
         <v>0.5</v>
       </c>
       <c r="CD14" s="31">
         <v>0.33500000000000002</v>
       </c>
       <c r="CE14" s="31">
         <v>0.3</v>
       </c>
       <c r="CF14" s="31">
         <v>0.3</v>
       </c>
       <c r="CG14" s="31">
         <v>0.3</v>
       </c>
-      <c r="CH14" s="55">
+      <c r="CH14" s="54">
         <v>0.2</v>
       </c>
       <c r="CI14" s="21">
         <v>0.3</v>
       </c>
-      <c r="CJ14" s="59">
+      <c r="CJ14" s="56">
         <v>0.5</v>
       </c>
-      <c r="CK14" s="63">
+      <c r="CK14" s="59">
         <v>0.5</v>
       </c>
-      <c r="CL14" s="61">
+      <c r="CL14" s="58">
         <v>0.5</v>
       </c>
-      <c r="CM14" s="68">
+      <c r="CM14" s="62">
         <v>0.5</v>
       </c>
+      <c r="CN14" s="77">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:91" ht="15">
+    <row r="15" spans="1:92" ht="15">
       <c r="A15" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="26">
         <v>1.06</v>
       </c>
       <c r="C15" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="D15" s="27">
         <v>1.69</v>
       </c>
       <c r="E15" s="26">
         <v>1.71</v>
       </c>
       <c r="F15" s="28">
         <v>1.82</v>
       </c>
       <c r="G15" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="H15" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="I15" s="28">
@@ -4681,70 +4709,73 @@
       </c>
       <c r="BZ15" s="34">
         <v>1.9</v>
       </c>
       <c r="CA15" s="50">
         <v>1.45</v>
       </c>
       <c r="CB15" s="52">
         <v>1.4</v>
       </c>
       <c r="CC15" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="CD15" s="31">
         <v>1.1499999999999999</v>
       </c>
       <c r="CE15" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="CF15" s="31">
         <v>1</v>
       </c>
       <c r="CG15" s="31">
         <v>1</v>
       </c>
-      <c r="CH15" s="56">
+      <c r="CH15" s="55">
         <v>1</v>
       </c>
       <c r="CI15" s="21">
         <v>1</v>
       </c>
-      <c r="CJ15" s="59">
+      <c r="CJ15" s="56">
         <v>1.6</v>
       </c>
-      <c r="CK15" s="63">
+      <c r="CK15" s="59">
         <v>1.7</v>
       </c>
-      <c r="CL15" s="61">
+      <c r="CL15" s="58">
         <v>1.8</v>
       </c>
-      <c r="CM15" s="68">
+      <c r="CM15" s="62">
         <v>1.4</v>
       </c>
+      <c r="CN15" s="77">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:91" ht="15">
+    <row r="16" spans="1:92" ht="15">
       <c r="A16" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="26">
         <v>4.9800000000000004</v>
       </c>
       <c r="C16" s="26">
         <v>4.34</v>
       </c>
       <c r="D16" s="27">
         <v>4.91</v>
       </c>
       <c r="E16" s="26">
         <v>4.55</v>
       </c>
       <c r="F16" s="28">
         <v>5.17</v>
       </c>
       <c r="G16" s="28">
         <v>5.74</v>
       </c>
       <c r="H16" s="28">
         <v>5.17</v>
       </c>
       <c r="I16" s="28">
@@ -4956,70 +4987,73 @@
       </c>
       <c r="BZ16" s="34">
         <v>9.6</v>
       </c>
       <c r="CA16" s="50">
         <v>8.8699999999999992</v>
       </c>
       <c r="CB16" s="51">
         <v>9</v>
       </c>
       <c r="CC16" s="51">
         <v>6.7</v>
       </c>
       <c r="CD16" s="31">
         <v>8.3012000000000015</v>
       </c>
       <c r="CE16" s="31">
         <v>8.3000000000000007</v>
       </c>
       <c r="CF16" s="31">
         <v>8.5</v>
       </c>
       <c r="CG16" s="31">
         <v>11.7</v>
       </c>
-      <c r="CH16" s="55">
+      <c r="CH16" s="54">
         <v>11.6</v>
       </c>
       <c r="CI16" s="21">
         <v>10.9</v>
       </c>
-      <c r="CJ16" s="60">
+      <c r="CJ16" s="57">
         <v>12</v>
       </c>
-      <c r="CK16" s="63">
+      <c r="CK16" s="59">
         <v>12.7</v>
       </c>
-      <c r="CL16" s="61">
+      <c r="CL16" s="58">
         <v>12.8</v>
       </c>
-      <c r="CM16" s="68">
+      <c r="CM16" s="62">
         <v>12.3</v>
       </c>
+      <c r="CN16" s="77">
+        <v>12.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:91" ht="15">
+    <row r="17" spans="1:92" ht="15">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="29" t="s">
@@ -5231,70 +5265,73 @@
       </c>
       <c r="BZ17" s="34">
         <v>1.1000000000000001</v>
       </c>
       <c r="CA17" s="50">
         <v>4.12</v>
       </c>
       <c r="CB17" s="52">
         <v>1.2</v>
       </c>
       <c r="CC17" s="52">
         <v>1.5</v>
       </c>
       <c r="CD17" s="31">
         <v>2.1898</v>
       </c>
       <c r="CE17" s="31">
         <v>0.9</v>
       </c>
       <c r="CF17" s="31">
         <v>0.8</v>
       </c>
       <c r="CG17" s="31">
         <v>3.6</v>
       </c>
-      <c r="CH17" s="55">
+      <c r="CH17" s="54">
         <v>1.5</v>
       </c>
       <c r="CI17" s="21">
         <v>1.5</v>
       </c>
-      <c r="CJ17" s="60">
+      <c r="CJ17" s="57">
         <v>3</v>
       </c>
-      <c r="CK17" s="63">
+      <c r="CK17" s="59">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CL17" s="61">
+      <c r="CL17" s="58">
         <v>2.2999999999999998</v>
       </c>
-      <c r="CM17" s="68">
+      <c r="CM17" s="62">
         <v>2.7</v>
       </c>
+      <c r="CN17" s="77">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
-    <row r="18" spans="1:91" s="39" customFormat="1" ht="15">
+    <row r="18" spans="1:92" s="39" customFormat="1" ht="15">
       <c r="A18" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="29">
         <v>0.12</v>
       </c>
       <c r="C18" s="26">
         <v>0.16</v>
       </c>
       <c r="D18" s="27">
         <v>0.26</v>
       </c>
       <c r="E18" s="26">
         <v>0.27</v>
       </c>
       <c r="F18" s="28">
         <v>0.32</v>
       </c>
       <c r="G18" s="28">
         <v>0.33</v>
       </c>
       <c r="H18" s="28">
         <v>0.32</v>
       </c>
       <c r="I18" s="28">
@@ -5506,70 +5543,73 @@
       </c>
       <c r="BZ18" s="34">
         <v>0.2</v>
       </c>
       <c r="CA18" s="50">
         <v>0.23</v>
       </c>
       <c r="CB18" s="52">
         <v>0.3</v>
       </c>
       <c r="CC18" s="52">
         <v>0.2</v>
       </c>
       <c r="CD18" s="31">
         <v>0.14799999999999999</v>
       </c>
       <c r="CE18" s="31">
         <v>0.1</v>
       </c>
       <c r="CF18" s="31">
         <v>0.1</v>
       </c>
       <c r="CG18" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH18" s="55">
+      <c r="CH18" s="54">
         <v>0.1</v>
       </c>
       <c r="CI18" s="21">
         <v>0.1</v>
       </c>
-      <c r="CJ18" s="61">
+      <c r="CJ18" s="58">
         <v>0.2</v>
       </c>
-      <c r="CK18" s="63">
+      <c r="CK18" s="59">
         <v>0.2</v>
       </c>
-      <c r="CL18" s="61">
+      <c r="CL18" s="58">
         <v>0.2</v>
       </c>
-      <c r="CM18" s="68">
+      <c r="CM18" s="62">
         <v>0.2</v>
       </c>
+      <c r="CN18" s="77">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:91" ht="15">
+    <row r="19" spans="1:92" ht="15">
       <c r="A19" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="21">
         <v>0.93</v>
       </c>
       <c r="C19" s="26">
         <v>1.1399999999999999</v>
       </c>
       <c r="D19" s="27">
         <v>1.8</v>
       </c>
       <c r="E19" s="26">
         <v>1.8</v>
       </c>
       <c r="F19" s="28">
         <v>1.8</v>
       </c>
       <c r="G19" s="28">
         <v>1.8</v>
       </c>
       <c r="H19" s="28">
         <v>1.8</v>
       </c>
       <c r="I19" s="28">
@@ -5781,70 +5821,73 @@
       </c>
       <c r="BZ19" s="34">
         <v>4.2</v>
       </c>
       <c r="CA19" s="50">
         <v>3.03</v>
       </c>
       <c r="CB19" s="52">
         <v>2.6</v>
       </c>
       <c r="CC19" s="52">
         <v>3.6</v>
       </c>
       <c r="CD19" s="31">
         <v>3.5634000000000001</v>
       </c>
       <c r="CE19" s="31">
         <v>4.7</v>
       </c>
       <c r="CF19" s="31">
         <v>4</v>
       </c>
       <c r="CG19" s="31">
         <v>5.0999999999999996</v>
       </c>
-      <c r="CH19" s="55">
+      <c r="CH19" s="54">
         <v>5.2</v>
       </c>
       <c r="CI19" s="21">
         <v>4.8</v>
       </c>
-      <c r="CJ19" s="60">
+      <c r="CJ19" s="57">
         <v>6</v>
       </c>
-      <c r="CK19" s="63">
+      <c r="CK19" s="59">
         <v>5.2</v>
       </c>
-      <c r="CL19" s="61">
+      <c r="CL19" s="58">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CM19" s="68">
+      <c r="CM19" s="62">
         <v>4</v>
       </c>
+      <c r="CN19" s="77">
+        <v>3.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:91" ht="15">
+    <row r="20" spans="1:92" ht="15">
       <c r="A20" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="37">
         <v>1.06</v>
       </c>
       <c r="C20" s="37">
         <v>1.05</v>
       </c>
       <c r="D20" s="37">
         <v>1.45</v>
       </c>
       <c r="E20" s="37">
         <v>1.72</v>
       </c>
       <c r="F20" s="37">
         <v>1.75</v>
       </c>
       <c r="G20" s="37">
         <v>1.66</v>
       </c>
       <c r="H20" s="37">
         <v>1.55</v>
       </c>
       <c r="I20" s="37">
@@ -6056,70 +6099,73 @@
       </c>
       <c r="BZ20" s="34">
         <v>2.1</v>
       </c>
       <c r="CA20" s="50">
         <v>2.02</v>
       </c>
       <c r="CB20" s="52">
         <v>2.2000000000000002</v>
       </c>
       <c r="CC20" s="52">
         <v>1.8</v>
       </c>
       <c r="CD20" s="31">
         <v>1.498</v>
       </c>
       <c r="CE20" s="31">
         <v>1.5</v>
       </c>
       <c r="CF20" s="31">
         <v>1.2</v>
       </c>
       <c r="CG20" s="31">
         <v>1</v>
       </c>
-      <c r="CH20" s="55">
+      <c r="CH20" s="54">
         <v>1.3</v>
       </c>
       <c r="CI20" s="21">
         <v>1.2</v>
       </c>
-      <c r="CJ20" s="59">
+      <c r="CJ20" s="56">
         <v>1.8</v>
       </c>
-      <c r="CK20" s="63">
+      <c r="CK20" s="59">
         <v>2.1</v>
       </c>
-      <c r="CL20" s="61">
+      <c r="CL20" s="58">
         <v>2.2000000000000002</v>
       </c>
-      <c r="CM20" s="68">
+      <c r="CM20" s="62">
         <v>2.1</v>
       </c>
+      <c r="CN20" s="77">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
-    <row r="21" spans="1:91" ht="12.75" customHeight="1">
+    <row r="21" spans="1:92" ht="12.75" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="29">
         <v>0.12</v>
       </c>
       <c r="C21" s="26">
         <v>0.15</v>
       </c>
       <c r="D21" s="40">
         <v>0.24</v>
       </c>
       <c r="E21" s="26">
         <v>0.25</v>
       </c>
       <c r="F21" s="28">
         <v>0.28999999999999998</v>
       </c>
       <c r="G21" s="28">
         <v>0.34</v>
       </c>
       <c r="H21" s="28">
         <v>0.28000000000000003</v>
       </c>
       <c r="I21" s="28">
@@ -6331,70 +6377,73 @@
       </c>
       <c r="BZ21" s="34">
         <v>0.3</v>
       </c>
       <c r="CA21" s="50">
         <v>0.32</v>
       </c>
       <c r="CB21" s="52">
         <v>0.4</v>
       </c>
       <c r="CC21" s="52">
         <v>0.3</v>
       </c>
       <c r="CD21" s="31">
         <v>0.19</v>
       </c>
       <c r="CE21" s="31">
         <v>0.2</v>
       </c>
       <c r="CF21" s="31">
         <v>0.1</v>
       </c>
       <c r="CG21" s="31">
         <v>0.1</v>
       </c>
-      <c r="CH21" s="55">
+      <c r="CH21" s="54">
         <v>0.1</v>
       </c>
       <c r="CI21" s="21">
         <v>0.1</v>
       </c>
-      <c r="CJ21" s="59">
+      <c r="CJ21" s="56">
         <v>0.2</v>
       </c>
-      <c r="CK21" s="63">
+      <c r="CK21" s="59">
         <v>0.3</v>
       </c>
-      <c r="CL21" s="61">
+      <c r="CL21" s="58">
         <v>0.3</v>
       </c>
-      <c r="CM21" s="68">
+      <c r="CM21" s="62">
         <v>0.3</v>
       </c>
+      <c r="CN21" s="77">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:91" ht="12.75" customHeight="1">
+    <row r="22" spans="1:92" ht="12.75" customHeight="1">
       <c r="A22" s="41"/>
       <c r="B22" s="42"/>
       <c r="C22" s="43"/>
       <c r="D22" s="44"/>
       <c r="E22" s="43"/>
       <c r="F22" s="45"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
       <c r="J22" s="43"/>
       <c r="K22" s="46"/>
       <c r="L22" s="43"/>
       <c r="M22" s="45"/>
       <c r="N22" s="42"/>
       <c r="O22" s="43"/>
       <c r="P22" s="44"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="45"/>
       <c r="S22" s="45"/>
       <c r="T22" s="45"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="46"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="45"/>
@@ -6425,81 +6474,81 @@
       <c r="AX22" s="42"/>
       <c r="AY22" s="42"/>
       <c r="AZ22" s="44"/>
       <c r="BA22" s="44"/>
       <c r="BB22" s="45"/>
       <c r="BC22" s="45"/>
       <c r="BD22" s="45"/>
       <c r="BE22" s="46"/>
       <c r="BF22" s="46"/>
       <c r="BG22" s="46"/>
       <c r="BH22" s="46"/>
       <c r="BI22" s="46"/>
       <c r="BJ22" s="42"/>
       <c r="BK22" s="44"/>
       <c r="BL22" s="44"/>
       <c r="BM22" s="44"/>
       <c r="BN22" s="45"/>
       <c r="BO22" s="45"/>
       <c r="BP22" s="46"/>
       <c r="BQ22" s="46"/>
       <c r="BR22" s="46"/>
       <c r="BS22" s="46"/>
       <c r="BT22" s="46"/>
       <c r="BU22" s="46"/>
     </row>
-    <row r="23" spans="1:91">
-[...15 lines deleted...]
-      <c r="BM23" s="77"/>
+    <row r="23" spans="1:92">
+      <c r="AX23" s="71"/>
+      <c r="AY23" s="71"/>
+      <c r="AZ23" s="71"/>
+      <c r="BA23" s="71"/>
+      <c r="BB23" s="71"/>
+      <c r="BC23" s="71"/>
+      <c r="BD23" s="71"/>
+      <c r="BE23" s="71"/>
+      <c r="BF23" s="71"/>
+      <c r="BG23" s="71"/>
+      <c r="BH23" s="71"/>
+      <c r="BI23" s="71"/>
+      <c r="BJ23" s="71"/>
+      <c r="BK23" s="71"/>
+      <c r="BL23" s="71"/>
+      <c r="BM23" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="CH2:CM2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="AX23:BM23"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
+    <mergeCell ref="CH2:CN2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>