--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="300" windowWidth="14130" windowHeight="11235"/>
+    <workbookView xWindow="165" yWindow="300" windowWidth="16395" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="Birds" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Birds!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="44">
   <si>
     <t>Livestock of a bird, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -424,51 +424,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -539,81 +539,89 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="11"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 83" xfId="7"/>
     <cellStyle name="Обычный 2 87" xfId="8"/>
     <cellStyle name="Обычный 2 88" xfId="9"/>
     <cellStyle name="Обычный 2 90" xfId="13"/>
     <cellStyle name="Обычный 4 6" xfId="3"/>
     <cellStyle name="Обычный 57" xfId="5"/>
     <cellStyle name="Обычный 6 12" xfId="10"/>
     <cellStyle name="Обычный 62" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="12"/>
     <cellStyle name="Обычный_tabsv16" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -893,321 +901,323 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI72"/>
+  <dimension ref="A1:CK72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CI5" sqref="CI5"/>
+      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK9" sqref="CK9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="41" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="41" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="41" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="41" customWidth="1"/>
     <col min="5" max="6" width="9.5703125" style="41" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="41" customWidth="1"/>
     <col min="8" max="13" width="9.140625" style="41"/>
     <col min="14" max="17" width="11" style="41" customWidth="1"/>
     <col min="18" max="23" width="9.140625" style="41"/>
     <col min="24" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10.140625" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="3" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A1" s="54" t="s">
+    <row r="1" spans="1:89" s="3" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...70 lines deleted...]
-      <c r="BU1" s="54"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
+      <c r="AX1" s="56"/>
+      <c r="AY1" s="56"/>
+      <c r="AZ1" s="56"/>
+      <c r="BA1" s="56"/>
+      <c r="BB1" s="56"/>
+      <c r="BC1" s="56"/>
+      <c r="BD1" s="56"/>
+      <c r="BE1" s="56"/>
+      <c r="BF1" s="56"/>
+      <c r="BG1" s="56"/>
+      <c r="BH1" s="56"/>
+      <c r="BI1" s="56"/>
+      <c r="BJ1" s="56"/>
+      <c r="BK1" s="56"/>
+      <c r="BL1" s="56"/>
+      <c r="BM1" s="56"/>
+      <c r="BN1" s="56"/>
+      <c r="BO1" s="56"/>
+      <c r="BP1" s="56"/>
+      <c r="BQ1" s="56"/>
+      <c r="BR1" s="56"/>
+      <c r="BS1" s="56"/>
+      <c r="BT1" s="56"/>
+      <c r="BU1" s="56"/>
     </row>
-    <row r="2" spans="1:87" s="3" customFormat="1" ht="24" customHeight="1" thickBot="1">
+    <row r="2" spans="1:89" s="3" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="52" t="s">
+      <c r="J2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="52"/>
-[...1 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="52" t="s">
+      <c r="V2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="52"/>
-[...2 lines deleted...]
-      <c r="AH2" s="52" t="s">
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="AH2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="52"/>
-[...2 lines deleted...]
-      <c r="AT2" s="52" t="s">
+      <c r="AI2" s="51"/>
+      <c r="AJ2" s="51"/>
+      <c r="AK2" s="51"/>
+      <c r="AT2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="AU2" s="52"/>
-[...2 lines deleted...]
-      <c r="BF2" s="52" t="s">
+      <c r="AU2" s="51"/>
+      <c r="AV2" s="51"/>
+      <c r="AW2" s="51"/>
+      <c r="BF2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="BG2" s="52"/>
-[...2 lines deleted...]
-      <c r="BR2" s="52" t="s">
+      <c r="BG2" s="51"/>
+      <c r="BH2" s="51"/>
+      <c r="BI2" s="51"/>
+      <c r="BR2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="BS2" s="52"/>
-[...2 lines deleted...]
-      <c r="CD2" s="52" t="s">
+      <c r="BS2" s="51"/>
+      <c r="BT2" s="51"/>
+      <c r="BU2" s="51"/>
+      <c r="CD2" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="CE2" s="52"/>
-[...2 lines deleted...]
-      <c r="CH2" s="53"/>
+      <c r="CE2" s="51"/>
+      <c r="CF2" s="51"/>
+      <c r="CG2" s="51"/>
+      <c r="CH2" s="55"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="58" t="s">
+    <row r="3" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A3" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="56"/>
-[...10 lines deleted...]
-      <c r="N3" s="55" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="56"/>
-[...10 lines deleted...]
-      <c r="Z3" s="55" t="s">
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="58"/>
+      <c r="U3" s="58"/>
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="56"/>
-[...10 lines deleted...]
-      <c r="AL3" s="55" t="s">
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="58"/>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="56"/>
-[...10 lines deleted...]
-      <c r="AX3" s="55" t="s">
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="58"/>
+      <c r="AS3" s="58"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="58"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="56"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="55" t="s">
+      <c r="AY3" s="58"/>
+      <c r="AZ3" s="58"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
+      <c r="BD3" s="58"/>
+      <c r="BE3" s="58"/>
+      <c r="BF3" s="58"/>
+      <c r="BG3" s="58"/>
+      <c r="BH3" s="58"/>
+      <c r="BI3" s="59"/>
+      <c r="BJ3" s="57" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="56"/>
-[...10 lines deleted...]
-      <c r="BV3" s="55" t="s">
+      <c r="BK3" s="58"/>
+      <c r="BL3" s="58"/>
+      <c r="BM3" s="58"/>
+      <c r="BN3" s="58"/>
+      <c r="BO3" s="58"/>
+      <c r="BP3" s="58"/>
+      <c r="BQ3" s="58"/>
+      <c r="BR3" s="58"/>
+      <c r="BS3" s="58"/>
+      <c r="BT3" s="58"/>
+      <c r="BU3" s="59"/>
+      <c r="BV3" s="57" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="56"/>
-[...10 lines deleted...]
-      <c r="CH3" s="50" t="s">
+      <c r="BW3" s="58"/>
+      <c r="BX3" s="58"/>
+      <c r="BY3" s="58"/>
+      <c r="BZ3" s="58"/>
+      <c r="CA3" s="58"/>
+      <c r="CB3" s="58"/>
+      <c r="CC3" s="58"/>
+      <c r="CD3" s="58"/>
+      <c r="CE3" s="58"/>
+      <c r="CF3" s="58"/>
+      <c r="CG3" s="59"/>
+      <c r="CH3" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="CI3" s="51"/>
+      <c r="CI3" s="53"/>
+      <c r="CJ3" s="53"/>
+      <c r="CK3" s="54"/>
     </row>
-    <row r="4" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A4" s="59"/>
+    <row r="4" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A4" s="61"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1422,52 +1432,58 @@
       </c>
       <c r="CB4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="CC4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="CD4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>6</v>
       </c>
+      <c r="CJ4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="CK4" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="18" customFormat="1">
+    <row r="5" spans="1:89" s="18" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="10">
         <v>1938.3050000000001</v>
       </c>
       <c r="C5" s="10">
         <v>1865.1759999999999</v>
       </c>
       <c r="D5" s="11">
         <v>1832.7249999999999</v>
       </c>
       <c r="E5" s="11">
         <v>1896.287</v>
       </c>
       <c r="F5" s="10">
         <v>1818.943</v>
       </c>
       <c r="G5" s="10">
         <v>1788.24</v>
       </c>
       <c r="H5" s="11">
         <v>2057.2669999999998</v>
       </c>
       <c r="I5" s="10">
@@ -1682,55 +1698,61 @@
       </c>
       <c r="CA5" s="15">
         <v>2394.6999999999998</v>
       </c>
       <c r="CB5" s="44">
         <v>2522.8000000000002</v>
       </c>
       <c r="CC5" s="44" t="s">
         <v>41</v>
       </c>
       <c r="CD5" s="44" t="s">
         <v>42</v>
       </c>
       <c r="CE5" s="46">
         <v>2260.9</v>
       </c>
       <c r="CF5" s="46">
         <v>2319.1999999999998</v>
       </c>
       <c r="CG5" s="46">
         <v>2243.3000000000002</v>
       </c>
       <c r="CH5" s="47">
         <v>2239.8000000000002</v>
       </c>
-      <c r="CI5" s="60">
+      <c r="CI5" s="50">
         <v>2212</v>
       </c>
+      <c r="CJ5" s="62">
+        <v>2260.1999999999998</v>
+      </c>
+      <c r="CK5" s="64">
+        <v>2312.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:87" s="18" customFormat="1">
+    <row r="6" spans="1:89" s="18" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="20">
         <v>35.68</v>
       </c>
       <c r="C6" s="20">
         <v>33.776000000000003</v>
       </c>
       <c r="D6" s="20">
         <v>34.944000000000003</v>
       </c>
       <c r="E6" s="20">
         <v>33.314</v>
       </c>
       <c r="F6" s="20">
         <v>32.743000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>24.5</v>
       </c>
       <c r="H6" s="20">
         <v>24.1</v>
       </c>
       <c r="I6" s="20">
@@ -1948,52 +1970,58 @@
       </c>
       <c r="CB6" s="43">
         <v>4.8</v>
       </c>
       <c r="CC6" s="43">
         <v>4.8</v>
       </c>
       <c r="CD6" s="43">
         <v>4.7</v>
       </c>
       <c r="CE6" s="43">
         <v>4.7</v>
       </c>
       <c r="CF6" s="43">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="43">
         <v>4.2</v>
       </c>
       <c r="CH6" s="48">
         <v>4.0999999999999996</v>
       </c>
       <c r="CI6" s="49">
         <v>3.8</v>
       </c>
+      <c r="CJ6" s="63">
+        <v>3.7</v>
+      </c>
+      <c r="CK6" s="34">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:87" s="37" customFormat="1">
+    <row r="7" spans="1:89" s="37" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="20">
         <v>66.494</v>
       </c>
       <c r="C7" s="20">
         <v>63.688000000000002</v>
       </c>
       <c r="D7" s="20">
         <v>62.311</v>
       </c>
       <c r="E7" s="20">
         <v>59.103000000000002</v>
       </c>
       <c r="F7" s="20">
         <v>58.273000000000003</v>
       </c>
       <c r="G7" s="20">
         <v>57.24</v>
       </c>
       <c r="H7" s="20">
         <v>70.900999999999996</v>
       </c>
       <c r="I7" s="20">
@@ -2211,52 +2239,58 @@
       </c>
       <c r="CB7" s="43">
         <v>36.200000000000003</v>
       </c>
       <c r="CC7" s="43">
         <v>35.9</v>
       </c>
       <c r="CD7" s="43">
         <v>35.6</v>
       </c>
       <c r="CE7" s="43">
         <v>35.299999999999997</v>
       </c>
       <c r="CF7" s="43">
         <v>35</v>
       </c>
       <c r="CG7" s="43">
         <v>33.9</v>
       </c>
       <c r="CH7" s="48">
         <v>32.9</v>
       </c>
       <c r="CI7" s="49">
         <v>32.1</v>
       </c>
+      <c r="CJ7" s="63">
+        <v>31.5</v>
+      </c>
+      <c r="CK7" s="34">
+        <v>29.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:87" s="37" customFormat="1">
+    <row r="8" spans="1:89" s="37" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="20">
         <v>123.124</v>
       </c>
       <c r="C8" s="20">
         <v>119.958</v>
       </c>
       <c r="D8" s="20">
         <v>117.098</v>
       </c>
       <c r="E8" s="20">
         <v>116.703</v>
       </c>
       <c r="F8" s="20">
         <v>114.846</v>
       </c>
       <c r="G8" s="20">
         <v>113.04600000000001</v>
       </c>
       <c r="H8" s="20">
         <v>143.99600000000001</v>
       </c>
       <c r="I8" s="20">
@@ -2474,52 +2508,58 @@
       </c>
       <c r="CB8" s="43">
         <v>17.600000000000001</v>
       </c>
       <c r="CC8" s="43">
         <v>17.399999999999999</v>
       </c>
       <c r="CD8" s="43">
         <v>19.2</v>
       </c>
       <c r="CE8" s="43">
         <v>18.7</v>
       </c>
       <c r="CF8" s="43">
         <v>16.7</v>
       </c>
       <c r="CG8" s="43">
         <v>17.2</v>
       </c>
       <c r="CH8" s="48">
         <v>16.600000000000001</v>
       </c>
       <c r="CI8" s="49">
         <v>16.3</v>
       </c>
+      <c r="CJ8" s="63">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="CK8" s="34">
+        <v>15.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:87" s="37" customFormat="1">
+    <row r="9" spans="1:89" s="37" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="C9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="D9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="E9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="F9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="G9" s="20">
         <v>94.513999999999996</v>
       </c>
       <c r="H9" s="20">
         <v>89.256</v>
       </c>
       <c r="I9" s="20">
@@ -2737,52 +2777,58 @@
       </c>
       <c r="CB9" s="45">
         <v>107</v>
       </c>
       <c r="CC9" s="45">
         <v>106.1</v>
       </c>
       <c r="CD9" s="45">
         <v>105.5</v>
       </c>
       <c r="CE9" s="45">
         <v>103.6</v>
       </c>
       <c r="CF9" s="45">
         <v>101.5</v>
       </c>
       <c r="CG9" s="45">
         <v>97.1</v>
       </c>
       <c r="CH9" s="48">
         <v>96.5</v>
       </c>
       <c r="CI9" s="49">
         <v>96.1</v>
       </c>
+      <c r="CJ9" s="63">
+        <v>96.1</v>
+      </c>
+      <c r="CK9" s="34">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:87" s="37" customFormat="1">
+    <row r="10" spans="1:89" s="37" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>72.998999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>72.86</v>
       </c>
       <c r="D10" s="20">
         <v>72.710999999999999</v>
       </c>
       <c r="E10" s="20">
         <v>75.082999999999998</v>
       </c>
       <c r="F10" s="20">
         <v>74.983000000000004</v>
       </c>
       <c r="G10" s="20">
         <v>74.881</v>
       </c>
       <c r="H10" s="20">
         <v>71.762</v>
       </c>
       <c r="I10" s="20">
@@ -3000,52 +3046,58 @@
       </c>
       <c r="CB10" s="43">
         <v>85.8</v>
       </c>
       <c r="CC10" s="43">
         <v>85.2</v>
       </c>
       <c r="CD10" s="43">
         <v>80.3</v>
       </c>
       <c r="CE10" s="43">
         <v>75.400000000000006</v>
       </c>
       <c r="CF10" s="43">
         <v>71.5</v>
       </c>
       <c r="CG10" s="43">
         <v>74.400000000000006</v>
       </c>
       <c r="CH10" s="48">
         <v>79.2</v>
       </c>
       <c r="CI10" s="49">
         <v>78.900000000000006</v>
       </c>
+      <c r="CJ10" s="63">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="CK10" s="34">
+        <v>78.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:87" s="37" customFormat="1">
+    <row r="11" spans="1:89" s="37" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>34.249000000000002</v>
       </c>
       <c r="C11" s="20">
         <v>33.948999999999998</v>
       </c>
       <c r="D11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="E11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="F11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="G11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="H11" s="20">
         <v>39.662999999999997</v>
       </c>
       <c r="I11" s="20">
@@ -3263,52 +3315,58 @@
       </c>
       <c r="CB11" s="43">
         <v>46.9</v>
       </c>
       <c r="CC11" s="43">
         <v>43.8</v>
       </c>
       <c r="CD11" s="43">
         <v>40.9</v>
       </c>
       <c r="CE11" s="43">
         <v>40.9</v>
       </c>
       <c r="CF11" s="43">
         <v>40.9</v>
       </c>
       <c r="CG11" s="43">
         <v>45.5</v>
       </c>
       <c r="CH11" s="48">
         <v>44.6</v>
       </c>
       <c r="CI11" s="49">
         <v>44.6</v>
       </c>
+      <c r="CJ11" s="63">
+        <v>44.6</v>
+      </c>
+      <c r="CK11" s="34">
+        <v>44.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:87" s="37" customFormat="1">
+    <row r="12" spans="1:89" s="37" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>78.012</v>
       </c>
       <c r="C12" s="20">
         <v>72.563999999999993</v>
       </c>
       <c r="D12" s="20">
         <v>71.742000000000004</v>
       </c>
       <c r="E12" s="20">
         <v>62.991999999999997</v>
       </c>
       <c r="F12" s="20">
         <v>57.396999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>52.997</v>
       </c>
       <c r="H12" s="20">
         <v>90.638999999999996</v>
       </c>
       <c r="I12" s="20">
@@ -3526,52 +3584,58 @@
       </c>
       <c r="CB12" s="43">
         <v>87.8</v>
       </c>
       <c r="CC12" s="43">
         <v>85.7</v>
       </c>
       <c r="CD12" s="43">
         <v>83.6</v>
       </c>
       <c r="CE12" s="43">
         <v>81.5</v>
       </c>
       <c r="CF12" s="43">
         <v>78.7</v>
       </c>
       <c r="CG12" s="43">
         <v>88.4</v>
       </c>
       <c r="CH12" s="48">
         <v>84.9</v>
       </c>
       <c r="CI12" s="49">
         <v>82.6</v>
       </c>
+      <c r="CJ12" s="63">
+        <v>80.8</v>
+      </c>
+      <c r="CK12" s="34">
+        <v>75.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:87" s="37" customFormat="1">
+    <row r="13" spans="1:89" s="37" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>59.238</v>
       </c>
       <c r="C13" s="20">
         <v>59.113</v>
       </c>
       <c r="D13" s="20">
         <v>58.98</v>
       </c>
       <c r="E13" s="20">
         <v>61.110999999999997</v>
       </c>
       <c r="F13" s="20">
         <v>61.008000000000003</v>
       </c>
       <c r="G13" s="20">
         <v>60.906999999999996</v>
       </c>
       <c r="H13" s="20">
         <v>60.061</v>
       </c>
       <c r="I13" s="20">
@@ -3789,52 +3853,58 @@
       </c>
       <c r="CB13" s="43">
         <v>97.7</v>
       </c>
       <c r="CC13" s="43">
         <v>97.2</v>
       </c>
       <c r="CD13" s="43">
         <v>93.9</v>
       </c>
       <c r="CE13" s="43">
         <v>93.3</v>
       </c>
       <c r="CF13" s="43">
         <v>91.3</v>
       </c>
       <c r="CG13" s="43">
         <v>87.8</v>
       </c>
       <c r="CH13" s="48">
         <v>95</v>
       </c>
       <c r="CI13" s="49">
         <v>94.9</v>
       </c>
+      <c r="CJ13" s="63">
+        <v>94.7</v>
+      </c>
+      <c r="CK13" s="34">
+        <v>94.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:87" s="37" customFormat="1">
+    <row r="14" spans="1:89" s="37" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>465.28100000000001</v>
       </c>
       <c r="C14" s="20">
         <v>458.601</v>
       </c>
       <c r="D14" s="20">
         <v>424.26799999999997</v>
       </c>
       <c r="E14" s="20">
         <v>550.75800000000004</v>
       </c>
       <c r="F14" s="20">
         <v>453.108</v>
       </c>
       <c r="G14" s="20">
         <v>487.09699999999998</v>
       </c>
       <c r="H14" s="20">
         <v>472.15600000000001</v>
       </c>
       <c r="I14" s="20">
@@ -4052,52 +4122,58 @@
       </c>
       <c r="CB14" s="43">
         <v>489.5</v>
       </c>
       <c r="CC14" s="43">
         <v>551.6</v>
       </c>
       <c r="CD14" s="45">
         <v>396</v>
       </c>
       <c r="CE14" s="45">
         <v>391.2</v>
       </c>
       <c r="CF14" s="45">
         <v>461.9</v>
       </c>
       <c r="CG14" s="45">
         <v>313.89999999999998</v>
       </c>
       <c r="CH14" s="48">
         <v>331.7</v>
       </c>
       <c r="CI14" s="49">
         <v>320.7</v>
       </c>
+      <c r="CJ14" s="63">
+        <v>331.7</v>
+      </c>
+      <c r="CK14" s="34">
+        <v>332.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:87" s="37" customFormat="1">
+    <row r="15" spans="1:89" s="37" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="D15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="F15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>62.564</v>
       </c>
       <c r="H15" s="20">
         <v>70.736999999999995</v>
       </c>
       <c r="I15" s="20">
@@ -4315,52 +4391,58 @@
       </c>
       <c r="CB15" s="43">
         <v>62.9</v>
       </c>
       <c r="CC15" s="43">
         <v>60.8</v>
       </c>
       <c r="CD15" s="43">
         <v>58.6</v>
       </c>
       <c r="CE15" s="43">
         <v>58.1</v>
       </c>
       <c r="CF15" s="43">
         <v>58.1</v>
       </c>
       <c r="CG15" s="43">
         <v>68.400000000000006</v>
       </c>
       <c r="CH15" s="48">
         <v>68.400000000000006</v>
       </c>
       <c r="CI15" s="49">
         <v>67.400000000000006</v>
       </c>
+      <c r="CJ15" s="63">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="CK15" s="34">
+        <v>67.400000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:87" s="37" customFormat="1">
+    <row r="16" spans="1:89" s="37" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="20">
         <v>137.60300000000001</v>
       </c>
       <c r="C16" s="20">
         <v>134.803</v>
       </c>
       <c r="D16" s="20">
         <v>132.94800000000001</v>
       </c>
       <c r="E16" s="20">
         <v>130.96799999999999</v>
       </c>
       <c r="F16" s="20">
         <v>128.328</v>
       </c>
       <c r="G16" s="20">
         <v>124.2</v>
       </c>
       <c r="H16" s="20">
         <v>141.21199999999999</v>
       </c>
       <c r="I16" s="20">
@@ -4578,52 +4660,58 @@
       </c>
       <c r="CB16" s="43">
         <v>195.1</v>
       </c>
       <c r="CC16" s="43">
         <v>191.5</v>
       </c>
       <c r="CD16" s="43">
         <v>185.5</v>
       </c>
       <c r="CE16" s="43">
         <v>179.7</v>
       </c>
       <c r="CF16" s="43">
         <v>171.4</v>
       </c>
       <c r="CG16" s="43">
         <v>196.2</v>
       </c>
       <c r="CH16" s="48">
         <v>191.5</v>
       </c>
       <c r="CI16" s="49">
         <v>185.3</v>
       </c>
+      <c r="CJ16" s="63">
+        <v>181.9</v>
+      </c>
+      <c r="CK16" s="34">
+        <v>175.8</v>
+      </c>
     </row>
-    <row r="17" spans="1:87" s="37" customFormat="1">
+    <row r="17" spans="1:89" s="37" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>287.072</v>
       </c>
       <c r="C17" s="20">
         <v>285.68900000000002</v>
       </c>
       <c r="D17" s="20">
         <v>282.43900000000002</v>
       </c>
       <c r="E17" s="20">
         <v>280.596</v>
       </c>
       <c r="F17" s="20">
         <v>278.49400000000003</v>
       </c>
       <c r="G17" s="20">
         <v>276.41199999999998</v>
       </c>
       <c r="H17" s="20">
         <v>330.60399999999998</v>
       </c>
       <c r="I17" s="20">
@@ -4841,52 +4929,58 @@
       </c>
       <c r="CB17" s="43">
         <v>617.79999999999995</v>
       </c>
       <c r="CC17" s="43">
         <v>621.6</v>
       </c>
       <c r="CD17" s="43">
         <v>595.20000000000005</v>
       </c>
       <c r="CE17" s="43">
         <v>526.4</v>
       </c>
       <c r="CF17" s="43">
         <v>547.20000000000005</v>
       </c>
       <c r="CG17" s="43">
         <v>562.6</v>
       </c>
       <c r="CH17" s="48">
         <v>561.20000000000005</v>
       </c>
       <c r="CI17" s="49">
         <v>560.6</v>
       </c>
+      <c r="CJ17" s="63">
+        <v>610.70000000000005</v>
+      </c>
+      <c r="CK17" s="34">
+        <v>561</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="37" customFormat="1">
+    <row r="18" spans="1:89" s="37" customFormat="1">
       <c r="A18" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="39" t="s">
@@ -5104,52 +5198,58 @@
       </c>
       <c r="CB18" s="43">
         <v>181.6</v>
       </c>
       <c r="CC18" s="43">
         <v>181.2</v>
       </c>
       <c r="CD18" s="43">
         <v>180.8</v>
       </c>
       <c r="CE18" s="45">
         <v>180</v>
       </c>
       <c r="CF18" s="45">
         <v>177.7</v>
       </c>
       <c r="CG18" s="45">
         <v>172.8</v>
       </c>
       <c r="CH18" s="48">
         <v>172</v>
       </c>
       <c r="CI18" s="49">
         <v>169.9</v>
       </c>
+      <c r="CJ18" s="63">
+        <v>168.3</v>
+      </c>
+      <c r="CK18" s="34">
+        <v>166</v>
+      </c>
     </row>
-    <row r="19" spans="1:87" s="37" customFormat="1">
+    <row r="19" spans="1:89" s="37" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>29.774999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>27.574999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="F19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>29.64</v>
       </c>
       <c r="I19" s="20">
@@ -5367,52 +5467,58 @@
       </c>
       <c r="CB19" s="43">
         <v>28.7</v>
       </c>
       <c r="CC19" s="43">
         <v>28247</v>
       </c>
       <c r="CD19" s="43">
         <v>28.2</v>
       </c>
       <c r="CE19" s="43">
         <v>28.2</v>
       </c>
       <c r="CF19" s="43">
         <v>26.8</v>
       </c>
       <c r="CG19" s="43">
         <v>25.7</v>
       </c>
       <c r="CH19" s="48">
         <v>24.4</v>
       </c>
       <c r="CI19" s="49">
         <v>24.4</v>
       </c>
+      <c r="CJ19" s="63">
+        <v>23.8</v>
+      </c>
+      <c r="CK19" s="34">
+        <v>23.2</v>
+      </c>
     </row>
-    <row r="20" spans="1:87" s="37" customFormat="1">
+    <row r="20" spans="1:89" s="37" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20">
         <v>248.357</v>
       </c>
       <c r="C20" s="20">
         <v>207.67500000000001</v>
       </c>
       <c r="D20" s="20">
         <v>220.553</v>
       </c>
       <c r="E20" s="20">
         <v>183.86500000000001</v>
       </c>
       <c r="F20" s="20">
         <v>214.274</v>
       </c>
       <c r="G20" s="20">
         <v>180.46100000000001</v>
       </c>
       <c r="H20" s="20">
         <v>244.15299999999999</v>
       </c>
       <c r="I20" s="20">
@@ -5630,52 +5736,58 @@
       </c>
       <c r="CB20" s="43">
         <v>264.8</v>
       </c>
       <c r="CC20" s="43">
         <v>262185</v>
       </c>
       <c r="CD20" s="43">
         <v>259.2</v>
       </c>
       <c r="CE20" s="43">
         <v>257.8</v>
       </c>
       <c r="CF20" s="43">
         <v>254.2</v>
       </c>
       <c r="CG20" s="43">
         <v>257.60000000000002</v>
       </c>
       <c r="CH20" s="48">
         <v>253.7</v>
       </c>
       <c r="CI20" s="49">
         <v>253.4</v>
       </c>
+      <c r="CJ20" s="63">
+        <v>253</v>
+      </c>
+      <c r="CK20" s="34">
+        <v>372.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:87" s="37" customFormat="1">
+    <row r="21" spans="1:89" s="37" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="20">
         <v>100.408</v>
       </c>
       <c r="C21" s="20">
         <v>95.867000000000004</v>
       </c>
       <c r="D21" s="20">
         <v>91.772000000000006</v>
       </c>
       <c r="E21" s="20">
         <v>79.040000000000006</v>
       </c>
       <c r="F21" s="20">
         <v>85.04</v>
       </c>
       <c r="G21" s="20">
         <v>82.018000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>139.84399999999999</v>
       </c>
       <c r="I21" s="20">
@@ -5893,52 +6005,58 @@
       </c>
       <c r="CB21" s="43">
         <v>144.4</v>
       </c>
       <c r="CC21" s="43">
         <v>140202</v>
       </c>
       <c r="CD21" s="45">
         <v>136</v>
       </c>
       <c r="CE21" s="45">
         <v>134.5</v>
       </c>
       <c r="CF21" s="45">
         <v>132.1</v>
       </c>
       <c r="CG21" s="45">
         <v>138.80000000000001</v>
       </c>
       <c r="CH21" s="48">
         <v>125.2</v>
       </c>
       <c r="CI21" s="49">
         <v>124</v>
       </c>
+      <c r="CJ21" s="63">
+        <v>121.4</v>
+      </c>
+      <c r="CK21" s="34">
+        <v>120.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" s="37" customFormat="1">
+    <row r="22" spans="1:89" s="37" customFormat="1">
       <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="20">
         <v>37.697000000000003</v>
       </c>
       <c r="C22" s="20">
         <v>36.741999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>39.969000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>39.764000000000003</v>
       </c>
       <c r="F22" s="20">
         <v>39.959000000000003</v>
       </c>
       <c r="G22" s="20">
         <v>38.978999999999999</v>
       </c>
       <c r="H22" s="20">
         <v>38.542999999999999</v>
       </c>
       <c r="I22" s="20">
@@ -6156,295 +6274,301 @@
       </c>
       <c r="CB22" s="43">
         <v>54.2</v>
       </c>
       <c r="CC22" s="43">
         <v>53193</v>
       </c>
       <c r="CD22" s="43">
         <v>52.4</v>
       </c>
       <c r="CE22" s="43">
         <v>51.6</v>
       </c>
       <c r="CF22" s="43">
         <v>49.6</v>
       </c>
       <c r="CG22" s="43">
         <v>58.8</v>
       </c>
       <c r="CH22" s="48">
         <v>57.9</v>
       </c>
       <c r="CI22" s="49">
         <v>57</v>
       </c>
+      <c r="CJ22" s="63">
+        <v>55.6</v>
+      </c>
+      <c r="CK22" s="34">
+        <v>54.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:87" s="37" customFormat="1">
+    <row r="23" spans="1:89" s="37" customFormat="1">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="40"/>
       <c r="M23" s="40"/>
       <c r="N23" s="40"/>
       <c r="O23" s="40"/>
       <c r="P23" s="40"/>
       <c r="Q23" s="40"/>
       <c r="R23" s="40"/>
       <c r="S23" s="40"/>
       <c r="T23" s="40"/>
       <c r="U23" s="40"/>
       <c r="V23" s="40"/>
       <c r="W23" s="40"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
     </row>
-    <row r="24" spans="1:87" s="37" customFormat="1">
+    <row r="24" spans="1:89" s="37" customFormat="1">
       <c r="A24" s="40"/>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
       <c r="V24" s="40"/>
       <c r="W24" s="40"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
     </row>
-    <row r="25" spans="1:87" s="37" customFormat="1">
+    <row r="25" spans="1:89" s="37" customFormat="1">
       <c r="A25" s="40"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
       <c r="N25" s="40"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
       <c r="Q25" s="40"/>
       <c r="R25" s="40"/>
       <c r="S25" s="40"/>
       <c r="T25" s="40"/>
       <c r="U25" s="40"/>
       <c r="V25" s="40"/>
       <c r="W25" s="40"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
     </row>
-    <row r="26" spans="1:87" s="37" customFormat="1">
+    <row r="26" spans="1:89" s="37" customFormat="1">
       <c r="A26" s="40"/>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="40"/>
       <c r="M26" s="40"/>
       <c r="N26" s="40"/>
       <c r="O26" s="40"/>
       <c r="P26" s="40"/>
       <c r="Q26" s="40"/>
       <c r="R26" s="40"/>
       <c r="S26" s="40"/>
       <c r="T26" s="40"/>
       <c r="U26" s="40"/>
       <c r="V26" s="40"/>
       <c r="W26" s="40"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
     </row>
-    <row r="27" spans="1:87" s="37" customFormat="1">
+    <row r="27" spans="1:89" s="37" customFormat="1">
       <c r="A27" s="40"/>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="40"/>
       <c r="M27" s="40"/>
       <c r="N27" s="40"/>
       <c r="O27" s="40"/>
       <c r="P27" s="40"/>
       <c r="Q27" s="40"/>
       <c r="R27" s="40"/>
       <c r="S27" s="40"/>
       <c r="T27" s="40"/>
       <c r="U27" s="40"/>
       <c r="V27" s="40"/>
       <c r="W27" s="40"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
     </row>
-    <row r="28" spans="1:87" s="37" customFormat="1">
+    <row r="28" spans="1:89" s="37" customFormat="1">
       <c r="A28" s="40"/>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="40"/>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
       <c r="P28" s="40"/>
       <c r="Q28" s="40"/>
       <c r="R28" s="40"/>
       <c r="S28" s="40"/>
       <c r="T28" s="40"/>
       <c r="U28" s="40"/>
       <c r="V28" s="40"/>
       <c r="W28" s="40"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
-    <row r="29" spans="1:87" s="37" customFormat="1">
+    <row r="29" spans="1:89" s="37" customFormat="1">
       <c r="A29" s="40"/>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
       <c r="P29" s="40"/>
       <c r="Q29" s="40"/>
       <c r="R29" s="40"/>
       <c r="S29" s="40"/>
       <c r="T29" s="40"/>
       <c r="U29" s="40"/>
       <c r="V29" s="40"/>
       <c r="W29" s="40"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:87" s="37" customFormat="1">
+    <row r="30" spans="1:89" s="37" customFormat="1">
       <c r="A30" s="40"/>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="40"/>
       <c r="M30" s="40"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
       <c r="P30" s="40"/>
       <c r="Q30" s="40"/>
       <c r="R30" s="40"/>
       <c r="S30" s="40"/>
       <c r="T30" s="40"/>
       <c r="U30" s="40"/>
       <c r="V30" s="40"/>
       <c r="W30" s="40"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:87" s="37" customFormat="1">
+    <row r="31" spans="1:89" s="37" customFormat="1">
       <c r="A31" s="40"/>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
       <c r="V31" s="40"/>
       <c r="W31" s="40"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:87" s="37" customFormat="1">
+    <row r="32" spans="1:89" s="37" customFormat="1">
       <c r="A32" s="40"/>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
       <c r="M32" s="40"/>
       <c r="N32" s="40"/>
       <c r="O32" s="40"/>
       <c r="P32" s="40"/>
       <c r="Q32" s="40"/>
       <c r="R32" s="40"/>
       <c r="S32" s="40"/>
       <c r="T32" s="40"/>
       <c r="U32" s="40"/>
       <c r="V32" s="40"/>
       <c r="W32" s="40"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -7509,67 +7633,67 @@
       <c r="D72" s="40"/>
       <c r="E72" s="40"/>
       <c r="F72" s="40"/>
       <c r="G72" s="40"/>
       <c r="H72" s="40"/>
       <c r="I72" s="40"/>
       <c r="J72" s="40"/>
       <c r="K72" s="40"/>
       <c r="L72" s="40"/>
       <c r="M72" s="40"/>
       <c r="N72" s="40"/>
       <c r="O72" s="40"/>
       <c r="P72" s="40"/>
       <c r="Q72" s="40"/>
       <c r="R72" s="40"/>
       <c r="S72" s="40"/>
       <c r="T72" s="40"/>
       <c r="U72" s="40"/>
       <c r="V72" s="40"/>
       <c r="W72" s="40"/>
       <c r="X72" s="6"/>
       <c r="Y72" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="CH3:CK3"/>
+    <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
-    <mergeCell ref="CH3:CI3"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="J2:M2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>