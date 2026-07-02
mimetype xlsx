--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="165" yWindow="300" windowWidth="16395" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="Birds" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Birds!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="44">
   <si>
     <t>Livestock of a bird, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -424,51 +424,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -540,88 +540,90 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="11"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 83" xfId="7"/>
     <cellStyle name="Обычный 2 87" xfId="8"/>
     <cellStyle name="Обычный 2 88" xfId="9"/>
     <cellStyle name="Обычный 2 90" xfId="13"/>
     <cellStyle name="Обычный 4 6" xfId="3"/>
     <cellStyle name="Обычный 57" xfId="5"/>
     <cellStyle name="Обычный 6 12" xfId="10"/>
     <cellStyle name="Обычный 62" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="12"/>
     <cellStyle name="Обычный_tabsv16" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -901,323 +903,324 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK72"/>
+  <dimension ref="A1:CL72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK9" sqref="CK9"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="41" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="41" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="41" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="41" customWidth="1"/>
     <col min="5" max="6" width="9.5703125" style="41" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="41" customWidth="1"/>
     <col min="8" max="13" width="9.140625" style="41"/>
     <col min="14" max="17" width="11" style="41" customWidth="1"/>
     <col min="18" max="23" width="9.140625" style="41"/>
     <col min="24" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10.140625" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" s="3" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:90" s="3" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56"/>
-[...70 lines deleted...]
-      <c r="BU1" s="56"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
+      <c r="AA1" s="62"/>
+      <c r="AB1" s="62"/>
+      <c r="AC1" s="62"/>
+      <c r="AD1" s="62"/>
+      <c r="AE1" s="62"/>
+      <c r="AF1" s="62"/>
+      <c r="AG1" s="62"/>
+      <c r="AH1" s="62"/>
+      <c r="AI1" s="62"/>
+      <c r="AJ1" s="62"/>
+      <c r="AK1" s="62"/>
+      <c r="AL1" s="62"/>
+      <c r="AM1" s="62"/>
+      <c r="AN1" s="62"/>
+      <c r="AO1" s="62"/>
+      <c r="AP1" s="62"/>
+      <c r="AQ1" s="62"/>
+      <c r="AR1" s="62"/>
+      <c r="AS1" s="62"/>
+      <c r="AT1" s="62"/>
+      <c r="AU1" s="62"/>
+      <c r="AV1" s="62"/>
+      <c r="AW1" s="62"/>
+      <c r="AX1" s="62"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
+      <c r="BQ1" s="62"/>
+      <c r="BR1" s="62"/>
+      <c r="BS1" s="62"/>
+      <c r="BT1" s="62"/>
+      <c r="BU1" s="62"/>
     </row>
-    <row r="2" spans="1:89" s="3" customFormat="1" ht="24" customHeight="1" thickBot="1">
+    <row r="2" spans="1:90" s="3" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="51" t="s">
+      <c r="J2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="51"/>
-[...1 lines deleted...]
-      <c r="M2" s="51"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="51" t="s">
+      <c r="V2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="51"/>
-[...2 lines deleted...]
-      <c r="AH2" s="51" t="s">
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="AH2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="51"/>
-[...2 lines deleted...]
-      <c r="AT2" s="51" t="s">
+      <c r="AI2" s="60"/>
+      <c r="AJ2" s="60"/>
+      <c r="AK2" s="60"/>
+      <c r="AT2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="AU2" s="51"/>
-[...2 lines deleted...]
-      <c r="BF2" s="51" t="s">
+      <c r="AU2" s="60"/>
+      <c r="AV2" s="60"/>
+      <c r="AW2" s="60"/>
+      <c r="BF2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BG2" s="51"/>
-[...2 lines deleted...]
-      <c r="BR2" s="51" t="s">
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="60"/>
+      <c r="BR2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="BS2" s="51"/>
-[...2 lines deleted...]
-      <c r="CD2" s="51" t="s">
+      <c r="BS2" s="60"/>
+      <c r="BT2" s="60"/>
+      <c r="BU2" s="60"/>
+      <c r="CD2" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="CE2" s="51"/>
-[...2 lines deleted...]
-      <c r="CH2" s="55"/>
+      <c r="CE2" s="60"/>
+      <c r="CF2" s="60"/>
+      <c r="CG2" s="60"/>
+      <c r="CH2" s="61"/>
     </row>
-    <row r="3" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A3" s="63" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="57" t="s">
+      <c r="B3" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="58"/>
-[...10 lines deleted...]
-      <c r="N3" s="57" t="s">
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="58"/>
-[...10 lines deleted...]
-      <c r="Z3" s="57" t="s">
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="58"/>
-[...10 lines deleted...]
-      <c r="AL3" s="57" t="s">
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="58"/>
-[...10 lines deleted...]
-      <c r="AX3" s="57" t="s">
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="58"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="57" t="s">
+      <c r="AY3" s="55"/>
+      <c r="AZ3" s="55"/>
+      <c r="BA3" s="55"/>
+      <c r="BB3" s="55"/>
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="55"/>
+      <c r="BE3" s="55"/>
+      <c r="BF3" s="55"/>
+      <c r="BG3" s="55"/>
+      <c r="BH3" s="55"/>
+      <c r="BI3" s="56"/>
+      <c r="BJ3" s="54" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="58"/>
-[...10 lines deleted...]
-      <c r="BV3" s="57" t="s">
+      <c r="BK3" s="55"/>
+      <c r="BL3" s="55"/>
+      <c r="BM3" s="55"/>
+      <c r="BN3" s="55"/>
+      <c r="BO3" s="55"/>
+      <c r="BP3" s="55"/>
+      <c r="BQ3" s="55"/>
+      <c r="BR3" s="55"/>
+      <c r="BS3" s="55"/>
+      <c r="BT3" s="55"/>
+      <c r="BU3" s="56"/>
+      <c r="BV3" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="58"/>
-[...10 lines deleted...]
-      <c r="CH3" s="52" t="s">
+      <c r="BW3" s="55"/>
+      <c r="BX3" s="55"/>
+      <c r="BY3" s="55"/>
+      <c r="BZ3" s="55"/>
+      <c r="CA3" s="55"/>
+      <c r="CB3" s="55"/>
+      <c r="CC3" s="55"/>
+      <c r="CD3" s="55"/>
+      <c r="CE3" s="55"/>
+      <c r="CF3" s="55"/>
+      <c r="CG3" s="56"/>
+      <c r="CH3" s="57" t="s">
         <v>43</v>
       </c>
-      <c r="CI3" s="53"/>
-[...1 lines deleted...]
-      <c r="CK3" s="54"/>
+      <c r="CI3" s="58"/>
+      <c r="CJ3" s="58"/>
+      <c r="CK3" s="58"/>
+      <c r="CL3" s="59"/>
     </row>
-    <row r="4" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A4" s="61"/>
+    <row r="4" spans="1:90" ht="13.5" thickBot="1">
+      <c r="A4" s="64"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1438,52 +1441,55 @@
       </c>
       <c r="CD4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="CE4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="CJ4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="CK4" s="7" t="s">
         <v>8</v>
       </c>
+      <c r="CL4" s="8" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="18" customFormat="1">
+    <row r="5" spans="1:90" s="18" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="10">
         <v>1938.3050000000001</v>
       </c>
       <c r="C5" s="10">
         <v>1865.1759999999999</v>
       </c>
       <c r="D5" s="11">
         <v>1832.7249999999999</v>
       </c>
       <c r="E5" s="11">
         <v>1896.287</v>
       </c>
       <c r="F5" s="10">
         <v>1818.943</v>
       </c>
       <c r="G5" s="10">
         <v>1788.24</v>
       </c>
       <c r="H5" s="11">
         <v>2057.2669999999998</v>
       </c>
       <c r="I5" s="10">
@@ -1701,58 +1707,61 @@
       </c>
       <c r="CB5" s="44">
         <v>2522.8000000000002</v>
       </c>
       <c r="CC5" s="44" t="s">
         <v>41</v>
       </c>
       <c r="CD5" s="44" t="s">
         <v>42</v>
       </c>
       <c r="CE5" s="46">
         <v>2260.9</v>
       </c>
       <c r="CF5" s="46">
         <v>2319.1999999999998</v>
       </c>
       <c r="CG5" s="46">
         <v>2243.3000000000002</v>
       </c>
       <c r="CH5" s="47">
         <v>2239.8000000000002</v>
       </c>
       <c r="CI5" s="50">
         <v>2212</v>
       </c>
-      <c r="CJ5" s="62">
+      <c r="CJ5" s="51">
         <v>2260.1999999999998</v>
       </c>
-      <c r="CK5" s="64">
+      <c r="CK5" s="53">
         <v>2312.4</v>
       </c>
+      <c r="CL5" s="65">
+        <v>2304.1999999999998</v>
+      </c>
     </row>
-    <row r="6" spans="1:89" s="18" customFormat="1">
+    <row r="6" spans="1:90" s="18" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="20">
         <v>35.68</v>
       </c>
       <c r="C6" s="20">
         <v>33.776000000000003</v>
       </c>
       <c r="D6" s="20">
         <v>34.944000000000003</v>
       </c>
       <c r="E6" s="20">
         <v>33.314</v>
       </c>
       <c r="F6" s="20">
         <v>32.743000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>24.5</v>
       </c>
       <c r="H6" s="20">
         <v>24.1</v>
       </c>
       <c r="I6" s="20">
@@ -1970,58 +1979,61 @@
       </c>
       <c r="CB6" s="43">
         <v>4.8</v>
       </c>
       <c r="CC6" s="43">
         <v>4.8</v>
       </c>
       <c r="CD6" s="43">
         <v>4.7</v>
       </c>
       <c r="CE6" s="43">
         <v>4.7</v>
       </c>
       <c r="CF6" s="43">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="43">
         <v>4.2</v>
       </c>
       <c r="CH6" s="48">
         <v>4.0999999999999996</v>
       </c>
       <c r="CI6" s="49">
         <v>3.8</v>
       </c>
-      <c r="CJ6" s="63">
+      <c r="CJ6" s="52">
         <v>3.7</v>
       </c>
       <c r="CK6" s="34">
         <v>3.6</v>
       </c>
+      <c r="CL6" s="66">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:89" s="37" customFormat="1">
+    <row r="7" spans="1:90" s="37" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="20">
         <v>66.494</v>
       </c>
       <c r="C7" s="20">
         <v>63.688000000000002</v>
       </c>
       <c r="D7" s="20">
         <v>62.311</v>
       </c>
       <c r="E7" s="20">
         <v>59.103000000000002</v>
       </c>
       <c r="F7" s="20">
         <v>58.273000000000003</v>
       </c>
       <c r="G7" s="20">
         <v>57.24</v>
       </c>
       <c r="H7" s="20">
         <v>70.900999999999996</v>
       </c>
       <c r="I7" s="20">
@@ -2239,58 +2251,61 @@
       </c>
       <c r="CB7" s="43">
         <v>36.200000000000003</v>
       </c>
       <c r="CC7" s="43">
         <v>35.9</v>
       </c>
       <c r="CD7" s="43">
         <v>35.6</v>
       </c>
       <c r="CE7" s="43">
         <v>35.299999999999997</v>
       </c>
       <c r="CF7" s="43">
         <v>35</v>
       </c>
       <c r="CG7" s="43">
         <v>33.9</v>
       </c>
       <c r="CH7" s="48">
         <v>32.9</v>
       </c>
       <c r="CI7" s="49">
         <v>32.1</v>
       </c>
-      <c r="CJ7" s="63">
+      <c r="CJ7" s="52">
         <v>31.5</v>
       </c>
       <c r="CK7" s="34">
         <v>29.8</v>
       </c>
+      <c r="CL7" s="66">
+        <v>28.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:89" s="37" customFormat="1">
+    <row r="8" spans="1:90" s="37" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="20">
         <v>123.124</v>
       </c>
       <c r="C8" s="20">
         <v>119.958</v>
       </c>
       <c r="D8" s="20">
         <v>117.098</v>
       </c>
       <c r="E8" s="20">
         <v>116.703</v>
       </c>
       <c r="F8" s="20">
         <v>114.846</v>
       </c>
       <c r="G8" s="20">
         <v>113.04600000000001</v>
       </c>
       <c r="H8" s="20">
         <v>143.99600000000001</v>
       </c>
       <c r="I8" s="20">
@@ -2508,58 +2523,61 @@
       </c>
       <c r="CB8" s="43">
         <v>17.600000000000001</v>
       </c>
       <c r="CC8" s="43">
         <v>17.399999999999999</v>
       </c>
       <c r="CD8" s="43">
         <v>19.2</v>
       </c>
       <c r="CE8" s="43">
         <v>18.7</v>
       </c>
       <c r="CF8" s="43">
         <v>16.7</v>
       </c>
       <c r="CG8" s="43">
         <v>17.2</v>
       </c>
       <c r="CH8" s="48">
         <v>16.600000000000001</v>
       </c>
       <c r="CI8" s="49">
         <v>16.3</v>
       </c>
-      <c r="CJ8" s="63">
+      <c r="CJ8" s="52">
         <v>16.100000000000001</v>
       </c>
       <c r="CK8" s="34">
         <v>15.8</v>
       </c>
+      <c r="CL8" s="66">
+        <v>15.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:89" s="37" customFormat="1">
+    <row r="9" spans="1:90" s="37" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="C9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="D9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="E9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="F9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="G9" s="20">
         <v>94.513999999999996</v>
       </c>
       <c r="H9" s="20">
         <v>89.256</v>
       </c>
       <c r="I9" s="20">
@@ -2777,58 +2795,61 @@
       </c>
       <c r="CB9" s="45">
         <v>107</v>
       </c>
       <c r="CC9" s="45">
         <v>106.1</v>
       </c>
       <c r="CD9" s="45">
         <v>105.5</v>
       </c>
       <c r="CE9" s="45">
         <v>103.6</v>
       </c>
       <c r="CF9" s="45">
         <v>101.5</v>
       </c>
       <c r="CG9" s="45">
         <v>97.1</v>
       </c>
       <c r="CH9" s="48">
         <v>96.5</v>
       </c>
       <c r="CI9" s="49">
         <v>96.1</v>
       </c>
-      <c r="CJ9" s="63">
+      <c r="CJ9" s="52">
         <v>96.1</v>
       </c>
       <c r="CK9" s="34">
         <v>96.1</v>
       </c>
+      <c r="CL9" s="66">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:89" s="37" customFormat="1">
+    <row r="10" spans="1:90" s="37" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>72.998999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>72.86</v>
       </c>
       <c r="D10" s="20">
         <v>72.710999999999999</v>
       </c>
       <c r="E10" s="20">
         <v>75.082999999999998</v>
       </c>
       <c r="F10" s="20">
         <v>74.983000000000004</v>
       </c>
       <c r="G10" s="20">
         <v>74.881</v>
       </c>
       <c r="H10" s="20">
         <v>71.762</v>
       </c>
       <c r="I10" s="20">
@@ -3046,58 +3067,61 @@
       </c>
       <c r="CB10" s="43">
         <v>85.8</v>
       </c>
       <c r="CC10" s="43">
         <v>85.2</v>
       </c>
       <c r="CD10" s="43">
         <v>80.3</v>
       </c>
       <c r="CE10" s="43">
         <v>75.400000000000006</v>
       </c>
       <c r="CF10" s="43">
         <v>71.5</v>
       </c>
       <c r="CG10" s="43">
         <v>74.400000000000006</v>
       </c>
       <c r="CH10" s="48">
         <v>79.2</v>
       </c>
       <c r="CI10" s="49">
         <v>78.900000000000006</v>
       </c>
-      <c r="CJ10" s="63">
+      <c r="CJ10" s="52">
         <v>78.900000000000006</v>
       </c>
       <c r="CK10" s="34">
         <v>78.7</v>
       </c>
+      <c r="CL10" s="66">
+        <v>78.599999999999994</v>
+      </c>
     </row>
-    <row r="11" spans="1:89" s="37" customFormat="1">
+    <row r="11" spans="1:90" s="37" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>34.249000000000002</v>
       </c>
       <c r="C11" s="20">
         <v>33.948999999999998</v>
       </c>
       <c r="D11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="E11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="F11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="G11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="H11" s="20">
         <v>39.662999999999997</v>
       </c>
       <c r="I11" s="20">
@@ -3315,58 +3339,61 @@
       </c>
       <c r="CB11" s="43">
         <v>46.9</v>
       </c>
       <c r="CC11" s="43">
         <v>43.8</v>
       </c>
       <c r="CD11" s="43">
         <v>40.9</v>
       </c>
       <c r="CE11" s="43">
         <v>40.9</v>
       </c>
       <c r="CF11" s="43">
         <v>40.9</v>
       </c>
       <c r="CG11" s="43">
         <v>45.5</v>
       </c>
       <c r="CH11" s="48">
         <v>44.6</v>
       </c>
       <c r="CI11" s="49">
         <v>44.6</v>
       </c>
-      <c r="CJ11" s="63">
+      <c r="CJ11" s="52">
         <v>44.6</v>
       </c>
       <c r="CK11" s="34">
         <v>44.3</v>
       </c>
+      <c r="CL11" s="66">
+        <v>44.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:89" s="37" customFormat="1">
+    <row r="12" spans="1:90" s="37" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>78.012</v>
       </c>
       <c r="C12" s="20">
         <v>72.563999999999993</v>
       </c>
       <c r="D12" s="20">
         <v>71.742000000000004</v>
       </c>
       <c r="E12" s="20">
         <v>62.991999999999997</v>
       </c>
       <c r="F12" s="20">
         <v>57.396999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>52.997</v>
       </c>
       <c r="H12" s="20">
         <v>90.638999999999996</v>
       </c>
       <c r="I12" s="20">
@@ -3584,58 +3611,61 @@
       </c>
       <c r="CB12" s="43">
         <v>87.8</v>
       </c>
       <c r="CC12" s="43">
         <v>85.7</v>
       </c>
       <c r="CD12" s="43">
         <v>83.6</v>
       </c>
       <c r="CE12" s="43">
         <v>81.5</v>
       </c>
       <c r="CF12" s="43">
         <v>78.7</v>
       </c>
       <c r="CG12" s="43">
         <v>88.4</v>
       </c>
       <c r="CH12" s="48">
         <v>84.9</v>
       </c>
       <c r="CI12" s="49">
         <v>82.6</v>
       </c>
-      <c r="CJ12" s="63">
+      <c r="CJ12" s="52">
         <v>80.8</v>
       </c>
       <c r="CK12" s="34">
         <v>75.5</v>
       </c>
+      <c r="CL12" s="66">
+        <v>72.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:89" s="37" customFormat="1">
+    <row r="13" spans="1:90" s="37" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>59.238</v>
       </c>
       <c r="C13" s="20">
         <v>59.113</v>
       </c>
       <c r="D13" s="20">
         <v>58.98</v>
       </c>
       <c r="E13" s="20">
         <v>61.110999999999997</v>
       </c>
       <c r="F13" s="20">
         <v>61.008000000000003</v>
       </c>
       <c r="G13" s="20">
         <v>60.906999999999996</v>
       </c>
       <c r="H13" s="20">
         <v>60.061</v>
       </c>
       <c r="I13" s="20">
@@ -3853,58 +3883,61 @@
       </c>
       <c r="CB13" s="43">
         <v>97.7</v>
       </c>
       <c r="CC13" s="43">
         <v>97.2</v>
       </c>
       <c r="CD13" s="43">
         <v>93.9</v>
       </c>
       <c r="CE13" s="43">
         <v>93.3</v>
       </c>
       <c r="CF13" s="43">
         <v>91.3</v>
       </c>
       <c r="CG13" s="43">
         <v>87.8</v>
       </c>
       <c r="CH13" s="48">
         <v>95</v>
       </c>
       <c r="CI13" s="49">
         <v>94.9</v>
       </c>
-      <c r="CJ13" s="63">
+      <c r="CJ13" s="52">
         <v>94.7</v>
       </c>
       <c r="CK13" s="34">
         <v>94.6</v>
       </c>
+      <c r="CL13" s="66">
+        <v>94.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:89" s="37" customFormat="1">
+    <row r="14" spans="1:90" s="37" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>465.28100000000001</v>
       </c>
       <c r="C14" s="20">
         <v>458.601</v>
       </c>
       <c r="D14" s="20">
         <v>424.26799999999997</v>
       </c>
       <c r="E14" s="20">
         <v>550.75800000000004</v>
       </c>
       <c r="F14" s="20">
         <v>453.108</v>
       </c>
       <c r="G14" s="20">
         <v>487.09699999999998</v>
       </c>
       <c r="H14" s="20">
         <v>472.15600000000001</v>
       </c>
       <c r="I14" s="20">
@@ -4122,58 +4155,61 @@
       </c>
       <c r="CB14" s="43">
         <v>489.5</v>
       </c>
       <c r="CC14" s="43">
         <v>551.6</v>
       </c>
       <c r="CD14" s="45">
         <v>396</v>
       </c>
       <c r="CE14" s="45">
         <v>391.2</v>
       </c>
       <c r="CF14" s="45">
         <v>461.9</v>
       </c>
       <c r="CG14" s="45">
         <v>313.89999999999998</v>
       </c>
       <c r="CH14" s="48">
         <v>331.7</v>
       </c>
       <c r="CI14" s="49">
         <v>320.7</v>
       </c>
-      <c r="CJ14" s="63">
+      <c r="CJ14" s="52">
         <v>331.7</v>
       </c>
       <c r="CK14" s="34">
         <v>332.9</v>
       </c>
+      <c r="CL14" s="66">
+        <v>341.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:89" s="37" customFormat="1">
+    <row r="15" spans="1:90" s="37" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="D15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="F15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>62.564</v>
       </c>
       <c r="H15" s="20">
         <v>70.736999999999995</v>
       </c>
       <c r="I15" s="20">
@@ -4391,58 +4427,61 @@
       </c>
       <c r="CB15" s="43">
         <v>62.9</v>
       </c>
       <c r="CC15" s="43">
         <v>60.8</v>
       </c>
       <c r="CD15" s="43">
         <v>58.6</v>
       </c>
       <c r="CE15" s="43">
         <v>58.1</v>
       </c>
       <c r="CF15" s="43">
         <v>58.1</v>
       </c>
       <c r="CG15" s="43">
         <v>68.400000000000006</v>
       </c>
       <c r="CH15" s="48">
         <v>68.400000000000006</v>
       </c>
       <c r="CI15" s="49">
         <v>67.400000000000006</v>
       </c>
-      <c r="CJ15" s="63">
+      <c r="CJ15" s="52">
         <v>67.400000000000006</v>
       </c>
       <c r="CK15" s="34">
         <v>67.400000000000006</v>
       </c>
+      <c r="CL15" s="66">
+        <v>67.400000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:89" s="37" customFormat="1">
+    <row r="16" spans="1:90" s="37" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="20">
         <v>137.60300000000001</v>
       </c>
       <c r="C16" s="20">
         <v>134.803</v>
       </c>
       <c r="D16" s="20">
         <v>132.94800000000001</v>
       </c>
       <c r="E16" s="20">
         <v>130.96799999999999</v>
       </c>
       <c r="F16" s="20">
         <v>128.328</v>
       </c>
       <c r="G16" s="20">
         <v>124.2</v>
       </c>
       <c r="H16" s="20">
         <v>141.21199999999999</v>
       </c>
       <c r="I16" s="20">
@@ -4660,58 +4699,61 @@
       </c>
       <c r="CB16" s="43">
         <v>195.1</v>
       </c>
       <c r="CC16" s="43">
         <v>191.5</v>
       </c>
       <c r="CD16" s="43">
         <v>185.5</v>
       </c>
       <c r="CE16" s="43">
         <v>179.7</v>
       </c>
       <c r="CF16" s="43">
         <v>171.4</v>
       </c>
       <c r="CG16" s="43">
         <v>196.2</v>
       </c>
       <c r="CH16" s="48">
         <v>191.5</v>
       </c>
       <c r="CI16" s="49">
         <v>185.3</v>
       </c>
-      <c r="CJ16" s="63">
+      <c r="CJ16" s="52">
         <v>181.9</v>
       </c>
       <c r="CK16" s="34">
         <v>175.8</v>
       </c>
+      <c r="CL16" s="66">
+        <v>173.9</v>
+      </c>
     </row>
-    <row r="17" spans="1:89" s="37" customFormat="1">
+    <row r="17" spans="1:90" s="37" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>287.072</v>
       </c>
       <c r="C17" s="20">
         <v>285.68900000000002</v>
       </c>
       <c r="D17" s="20">
         <v>282.43900000000002</v>
       </c>
       <c r="E17" s="20">
         <v>280.596</v>
       </c>
       <c r="F17" s="20">
         <v>278.49400000000003</v>
       </c>
       <c r="G17" s="20">
         <v>276.41199999999998</v>
       </c>
       <c r="H17" s="20">
         <v>330.60399999999998</v>
       </c>
       <c r="I17" s="20">
@@ -4929,58 +4971,61 @@
       </c>
       <c r="CB17" s="43">
         <v>617.79999999999995</v>
       </c>
       <c r="CC17" s="43">
         <v>621.6</v>
       </c>
       <c r="CD17" s="43">
         <v>595.20000000000005</v>
       </c>
       <c r="CE17" s="43">
         <v>526.4</v>
       </c>
       <c r="CF17" s="43">
         <v>547.20000000000005</v>
       </c>
       <c r="CG17" s="43">
         <v>562.6</v>
       </c>
       <c r="CH17" s="48">
         <v>561.20000000000005</v>
       </c>
       <c r="CI17" s="49">
         <v>560.6</v>
       </c>
-      <c r="CJ17" s="63">
+      <c r="CJ17" s="52">
         <v>610.70000000000005</v>
       </c>
       <c r="CK17" s="34">
         <v>561</v>
       </c>
+      <c r="CL17" s="66">
+        <v>559.79999999999995</v>
+      </c>
     </row>
-    <row r="18" spans="1:89" s="37" customFormat="1">
+    <row r="18" spans="1:90" s="37" customFormat="1">
       <c r="A18" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="39" t="s">
@@ -5198,58 +5243,61 @@
       </c>
       <c r="CB18" s="43">
         <v>181.6</v>
       </c>
       <c r="CC18" s="43">
         <v>181.2</v>
       </c>
       <c r="CD18" s="43">
         <v>180.8</v>
       </c>
       <c r="CE18" s="45">
         <v>180</v>
       </c>
       <c r="CF18" s="45">
         <v>177.7</v>
       </c>
       <c r="CG18" s="45">
         <v>172.8</v>
       </c>
       <c r="CH18" s="48">
         <v>172</v>
       </c>
       <c r="CI18" s="49">
         <v>169.9</v>
       </c>
-      <c r="CJ18" s="63">
+      <c r="CJ18" s="52">
         <v>168.3</v>
       </c>
       <c r="CK18" s="34">
         <v>166</v>
       </c>
+      <c r="CL18" s="66">
+        <v>164.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:89" s="37" customFormat="1">
+    <row r="19" spans="1:90" s="37" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>29.774999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>27.574999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="F19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>29.64</v>
       </c>
       <c r="I19" s="20">
@@ -5467,58 +5515,61 @@
       </c>
       <c r="CB19" s="43">
         <v>28.7</v>
       </c>
       <c r="CC19" s="43">
         <v>28247</v>
       </c>
       <c r="CD19" s="43">
         <v>28.2</v>
       </c>
       <c r="CE19" s="43">
         <v>28.2</v>
       </c>
       <c r="CF19" s="43">
         <v>26.8</v>
       </c>
       <c r="CG19" s="43">
         <v>25.7</v>
       </c>
       <c r="CH19" s="48">
         <v>24.4</v>
       </c>
       <c r="CI19" s="49">
         <v>24.4</v>
       </c>
-      <c r="CJ19" s="63">
+      <c r="CJ19" s="52">
         <v>23.8</v>
       </c>
       <c r="CK19" s="34">
         <v>23.2</v>
       </c>
+      <c r="CL19" s="66">
+        <v>20.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:89" s="37" customFormat="1">
+    <row r="20" spans="1:90" s="37" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20">
         <v>248.357</v>
       </c>
       <c r="C20" s="20">
         <v>207.67500000000001</v>
       </c>
       <c r="D20" s="20">
         <v>220.553</v>
       </c>
       <c r="E20" s="20">
         <v>183.86500000000001</v>
       </c>
       <c r="F20" s="20">
         <v>214.274</v>
       </c>
       <c r="G20" s="20">
         <v>180.46100000000001</v>
       </c>
       <c r="H20" s="20">
         <v>244.15299999999999</v>
       </c>
       <c r="I20" s="20">
@@ -5736,58 +5787,61 @@
       </c>
       <c r="CB20" s="43">
         <v>264.8</v>
       </c>
       <c r="CC20" s="43">
         <v>262185</v>
       </c>
       <c r="CD20" s="43">
         <v>259.2</v>
       </c>
       <c r="CE20" s="43">
         <v>257.8</v>
       </c>
       <c r="CF20" s="43">
         <v>254.2</v>
       </c>
       <c r="CG20" s="43">
         <v>257.60000000000002</v>
       </c>
       <c r="CH20" s="48">
         <v>253.7</v>
       </c>
       <c r="CI20" s="49">
         <v>253.4</v>
       </c>
-      <c r="CJ20" s="63">
+      <c r="CJ20" s="52">
         <v>253</v>
       </c>
       <c r="CK20" s="34">
         <v>372.6</v>
       </c>
+      <c r="CL20" s="66">
+        <v>370.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:89" s="37" customFormat="1">
+    <row r="21" spans="1:90" s="37" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="20">
         <v>100.408</v>
       </c>
       <c r="C21" s="20">
         <v>95.867000000000004</v>
       </c>
       <c r="D21" s="20">
         <v>91.772000000000006</v>
       </c>
       <c r="E21" s="20">
         <v>79.040000000000006</v>
       </c>
       <c r="F21" s="20">
         <v>85.04</v>
       </c>
       <c r="G21" s="20">
         <v>82.018000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>139.84399999999999</v>
       </c>
       <c r="I21" s="20">
@@ -6005,58 +6059,61 @@
       </c>
       <c r="CB21" s="43">
         <v>144.4</v>
       </c>
       <c r="CC21" s="43">
         <v>140202</v>
       </c>
       <c r="CD21" s="45">
         <v>136</v>
       </c>
       <c r="CE21" s="45">
         <v>134.5</v>
       </c>
       <c r="CF21" s="45">
         <v>132.1</v>
       </c>
       <c r="CG21" s="45">
         <v>138.80000000000001</v>
       </c>
       <c r="CH21" s="48">
         <v>125.2</v>
       </c>
       <c r="CI21" s="49">
         <v>124</v>
       </c>
-      <c r="CJ21" s="63">
+      <c r="CJ21" s="52">
         <v>121.4</v>
       </c>
       <c r="CK21" s="34">
         <v>120.9</v>
       </c>
+      <c r="CL21" s="66">
+        <v>118.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:89" s="37" customFormat="1">
+    <row r="22" spans="1:90" s="37" customFormat="1">
       <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="20">
         <v>37.697000000000003</v>
       </c>
       <c r="C22" s="20">
         <v>36.741999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>39.969000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>39.764000000000003</v>
       </c>
       <c r="F22" s="20">
         <v>39.959000000000003</v>
       </c>
       <c r="G22" s="20">
         <v>38.978999999999999</v>
       </c>
       <c r="H22" s="20">
         <v>38.542999999999999</v>
       </c>
       <c r="I22" s="20">
@@ -6274,301 +6331,304 @@
       </c>
       <c r="CB22" s="43">
         <v>54.2</v>
       </c>
       <c r="CC22" s="43">
         <v>53193</v>
       </c>
       <c r="CD22" s="43">
         <v>52.4</v>
       </c>
       <c r="CE22" s="43">
         <v>51.6</v>
       </c>
       <c r="CF22" s="43">
         <v>49.6</v>
       </c>
       <c r="CG22" s="43">
         <v>58.8</v>
       </c>
       <c r="CH22" s="48">
         <v>57.9</v>
       </c>
       <c r="CI22" s="49">
         <v>57</v>
       </c>
-      <c r="CJ22" s="63">
+      <c r="CJ22" s="52">
         <v>55.6</v>
       </c>
       <c r="CK22" s="34">
         <v>54.2</v>
       </c>
+      <c r="CL22" s="66">
+        <v>53.6</v>
+      </c>
     </row>
-    <row r="23" spans="1:89" s="37" customFormat="1">
+    <row r="23" spans="1:90" s="37" customFormat="1">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="40"/>
       <c r="M23" s="40"/>
       <c r="N23" s="40"/>
       <c r="O23" s="40"/>
       <c r="P23" s="40"/>
       <c r="Q23" s="40"/>
       <c r="R23" s="40"/>
       <c r="S23" s="40"/>
       <c r="T23" s="40"/>
       <c r="U23" s="40"/>
       <c r="V23" s="40"/>
       <c r="W23" s="40"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
     </row>
-    <row r="24" spans="1:89" s="37" customFormat="1">
+    <row r="24" spans="1:90" s="37" customFormat="1">
       <c r="A24" s="40"/>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
       <c r="V24" s="40"/>
       <c r="W24" s="40"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
     </row>
-    <row r="25" spans="1:89" s="37" customFormat="1">
+    <row r="25" spans="1:90" s="37" customFormat="1">
       <c r="A25" s="40"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
       <c r="N25" s="40"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
       <c r="Q25" s="40"/>
       <c r="R25" s="40"/>
       <c r="S25" s="40"/>
       <c r="T25" s="40"/>
       <c r="U25" s="40"/>
       <c r="V25" s="40"/>
       <c r="W25" s="40"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
     </row>
-    <row r="26" spans="1:89" s="37" customFormat="1">
+    <row r="26" spans="1:90" s="37" customFormat="1">
       <c r="A26" s="40"/>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="40"/>
       <c r="M26" s="40"/>
       <c r="N26" s="40"/>
       <c r="O26" s="40"/>
       <c r="P26" s="40"/>
       <c r="Q26" s="40"/>
       <c r="R26" s="40"/>
       <c r="S26" s="40"/>
       <c r="T26" s="40"/>
       <c r="U26" s="40"/>
       <c r="V26" s="40"/>
       <c r="W26" s="40"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
     </row>
-    <row r="27" spans="1:89" s="37" customFormat="1">
+    <row r="27" spans="1:90" s="37" customFormat="1">
       <c r="A27" s="40"/>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="40"/>
       <c r="M27" s="40"/>
       <c r="N27" s="40"/>
       <c r="O27" s="40"/>
       <c r="P27" s="40"/>
       <c r="Q27" s="40"/>
       <c r="R27" s="40"/>
       <c r="S27" s="40"/>
       <c r="T27" s="40"/>
       <c r="U27" s="40"/>
       <c r="V27" s="40"/>
       <c r="W27" s="40"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
     </row>
-    <row r="28" spans="1:89" s="37" customFormat="1">
+    <row r="28" spans="1:90" s="37" customFormat="1">
       <c r="A28" s="40"/>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="40"/>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
       <c r="P28" s="40"/>
       <c r="Q28" s="40"/>
       <c r="R28" s="40"/>
       <c r="S28" s="40"/>
       <c r="T28" s="40"/>
       <c r="U28" s="40"/>
       <c r="V28" s="40"/>
       <c r="W28" s="40"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
-    <row r="29" spans="1:89" s="37" customFormat="1">
+    <row r="29" spans="1:90" s="37" customFormat="1">
       <c r="A29" s="40"/>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
       <c r="P29" s="40"/>
       <c r="Q29" s="40"/>
       <c r="R29" s="40"/>
       <c r="S29" s="40"/>
       <c r="T29" s="40"/>
       <c r="U29" s="40"/>
       <c r="V29" s="40"/>
       <c r="W29" s="40"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:89" s="37" customFormat="1">
+    <row r="30" spans="1:90" s="37" customFormat="1">
       <c r="A30" s="40"/>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="40"/>
       <c r="M30" s="40"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
       <c r="P30" s="40"/>
       <c r="Q30" s="40"/>
       <c r="R30" s="40"/>
       <c r="S30" s="40"/>
       <c r="T30" s="40"/>
       <c r="U30" s="40"/>
       <c r="V30" s="40"/>
       <c r="W30" s="40"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:89" s="37" customFormat="1">
+    <row r="31" spans="1:90" s="37" customFormat="1">
       <c r="A31" s="40"/>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
       <c r="V31" s="40"/>
       <c r="W31" s="40"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:89" s="37" customFormat="1">
+    <row r="32" spans="1:90" s="37" customFormat="1">
       <c r="A32" s="40"/>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
       <c r="M32" s="40"/>
       <c r="N32" s="40"/>
       <c r="O32" s="40"/>
       <c r="P32" s="40"/>
       <c r="Q32" s="40"/>
       <c r="R32" s="40"/>
       <c r="S32" s="40"/>
       <c r="T32" s="40"/>
       <c r="U32" s="40"/>
       <c r="V32" s="40"/>
       <c r="W32" s="40"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -7633,67 +7693,67 @@
       <c r="D72" s="40"/>
       <c r="E72" s="40"/>
       <c r="F72" s="40"/>
       <c r="G72" s="40"/>
       <c r="H72" s="40"/>
       <c r="I72" s="40"/>
       <c r="J72" s="40"/>
       <c r="K72" s="40"/>
       <c r="L72" s="40"/>
       <c r="M72" s="40"/>
       <c r="N72" s="40"/>
       <c r="O72" s="40"/>
       <c r="P72" s="40"/>
       <c r="Q72" s="40"/>
       <c r="R72" s="40"/>
       <c r="S72" s="40"/>
       <c r="T72" s="40"/>
       <c r="U72" s="40"/>
       <c r="V72" s="40"/>
       <c r="W72" s="40"/>
       <c r="X72" s="6"/>
       <c r="Y72" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="N3:Y3"/>
-[...3 lines deleted...]
-    <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CL3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>