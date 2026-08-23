--- v2 (2026-07-02)
+++ v3 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="300" windowWidth="16395" windowHeight="11235"/>
+    <workbookView xWindow="165" yWindow="300" windowWidth="19335" windowHeight="11235"/>
   </bookViews>
   <sheets>
     <sheet name="Birds" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Birds!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="44">
   <si>
     <t>Livestock of a bird, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 year</t>
   </si>
   <si>
     <t>2020 year</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2022 year</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
@@ -424,51 +424,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -545,85 +545,94 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="11"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 83" xfId="7"/>
     <cellStyle name="Обычный 2 87" xfId="8"/>
     <cellStyle name="Обычный 2 88" xfId="9"/>
     <cellStyle name="Обычный 2 90" xfId="13"/>
     <cellStyle name="Обычный 4 6" xfId="3"/>
     <cellStyle name="Обычный 57" xfId="5"/>
     <cellStyle name="Обычный 6 12" xfId="10"/>
     <cellStyle name="Обычный 62" xfId="2"/>
     <cellStyle name="Обычный_tabsv10" xfId="12"/>
     <cellStyle name="Обычный_tabsv16" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -903,324 +912,326 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL72"/>
+  <dimension ref="A1:CN72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BY1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="CA1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CO9" sqref="CO9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="41" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="41" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="41" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="41" customWidth="1"/>
     <col min="5" max="6" width="9.5703125" style="41" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="41" customWidth="1"/>
     <col min="8" max="13" width="9.140625" style="41"/>
     <col min="14" max="17" width="11" style="41" customWidth="1"/>
     <col min="18" max="23" width="9.140625" style="41"/>
     <col min="24" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10.140625" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="3" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:92" s="3" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A1" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...70 lines deleted...]
-      <c r="BU1" s="62"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
+      <c r="AD1" s="64"/>
+      <c r="AE1" s="64"/>
+      <c r="AF1" s="64"/>
+      <c r="AG1" s="64"/>
+      <c r="AH1" s="64"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="64"/>
+      <c r="AM1" s="64"/>
+      <c r="AN1" s="64"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
     </row>
-    <row r="2" spans="1:90" s="3" customFormat="1" ht="24" customHeight="1" thickBot="1">
+    <row r="2" spans="1:92" s="3" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="60" t="s">
+      <c r="J2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="K2" s="60"/>
-[...1 lines deleted...]
-      <c r="M2" s="60"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="60" t="s">
+      <c r="V2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="W2" s="60"/>
-[...2 lines deleted...]
-      <c r="AH2" s="60" t="s">
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="AH2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="AI2" s="60"/>
-[...2 lines deleted...]
-      <c r="AT2" s="60" t="s">
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
+      <c r="AT2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="AU2" s="60"/>
-[...2 lines deleted...]
-      <c r="BF2" s="60" t="s">
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
+      <c r="BF2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="BG2" s="60"/>
-[...2 lines deleted...]
-      <c r="BR2" s="60" t="s">
+      <c r="BG2" s="59"/>
+      <c r="BH2" s="59"/>
+      <c r="BI2" s="59"/>
+      <c r="BR2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="BS2" s="60"/>
-[...2 lines deleted...]
-      <c r="CD2" s="60" t="s">
+      <c r="BS2" s="59"/>
+      <c r="BT2" s="59"/>
+      <c r="BU2" s="59"/>
+      <c r="CD2" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="CE2" s="60"/>
-[...2 lines deleted...]
-      <c r="CH2" s="61"/>
+      <c r="CE2" s="59"/>
+      <c r="CF2" s="59"/>
+      <c r="CG2" s="59"/>
+      <c r="CH2" s="60"/>
     </row>
-    <row r="3" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A3" s="63" t="s">
+    <row r="3" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A3" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="55"/>
-[...10 lines deleted...]
-      <c r="N3" s="54" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="O3" s="55"/>
-[...10 lines deleted...]
-      <c r="Z3" s="54" t="s">
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="55"/>
-[...10 lines deleted...]
-      <c r="AL3" s="54" t="s">
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="AM3" s="55"/>
-[...10 lines deleted...]
-      <c r="AX3" s="54" t="s">
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
+      <c r="AR3" s="66"/>
+      <c r="AS3" s="66"/>
+      <c r="AT3" s="66"/>
+      <c r="AU3" s="66"/>
+      <c r="AV3" s="66"/>
+      <c r="AW3" s="67"/>
+      <c r="AX3" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="54" t="s">
+      <c r="AY3" s="66"/>
+      <c r="AZ3" s="66"/>
+      <c r="BA3" s="66"/>
+      <c r="BB3" s="66"/>
+      <c r="BC3" s="66"/>
+      <c r="BD3" s="66"/>
+      <c r="BE3" s="66"/>
+      <c r="BF3" s="66"/>
+      <c r="BG3" s="66"/>
+      <c r="BH3" s="66"/>
+      <c r="BI3" s="67"/>
+      <c r="BJ3" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="55"/>
-[...10 lines deleted...]
-      <c r="BV3" s="54" t="s">
+      <c r="BK3" s="66"/>
+      <c r="BL3" s="66"/>
+      <c r="BM3" s="66"/>
+      <c r="BN3" s="66"/>
+      <c r="BO3" s="66"/>
+      <c r="BP3" s="66"/>
+      <c r="BQ3" s="66"/>
+      <c r="BR3" s="66"/>
+      <c r="BS3" s="66"/>
+      <c r="BT3" s="66"/>
+      <c r="BU3" s="67"/>
+      <c r="BV3" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="55"/>
-[...10 lines deleted...]
-      <c r="CH3" s="57" t="s">
+      <c r="BW3" s="66"/>
+      <c r="BX3" s="66"/>
+      <c r="BY3" s="66"/>
+      <c r="BZ3" s="66"/>
+      <c r="CA3" s="66"/>
+      <c r="CB3" s="66"/>
+      <c r="CC3" s="66"/>
+      <c r="CD3" s="66"/>
+      <c r="CE3" s="66"/>
+      <c r="CF3" s="66"/>
+      <c r="CG3" s="67"/>
+      <c r="CH3" s="61" t="s">
         <v>43</v>
       </c>
-      <c r="CI3" s="58"/>
-[...2 lines deleted...]
-      <c r="CL3" s="59"/>
+      <c r="CI3" s="62"/>
+      <c r="CJ3" s="62"/>
+      <c r="CK3" s="62"/>
+      <c r="CL3" s="62"/>
+      <c r="CM3" s="62"/>
+      <c r="CN3" s="63"/>
     </row>
-    <row r="4" spans="1:90" ht="13.5" thickBot="1">
-      <c r="A4" s="64"/>
+    <row r="4" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A4" s="69"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1444,52 +1455,58 @@
       </c>
       <c r="CE4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="CH4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="CJ4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="CK4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CL4" s="8" t="s">
         <v>9</v>
       </c>
+      <c r="CM4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="CN4" s="8" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="18" customFormat="1">
+    <row r="5" spans="1:92" s="18" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="10">
         <v>1938.3050000000001</v>
       </c>
       <c r="C5" s="10">
         <v>1865.1759999999999</v>
       </c>
       <c r="D5" s="11">
         <v>1832.7249999999999</v>
       </c>
       <c r="E5" s="11">
         <v>1896.287</v>
       </c>
       <c r="F5" s="10">
         <v>1818.943</v>
       </c>
       <c r="G5" s="10">
         <v>1788.24</v>
       </c>
       <c r="H5" s="11">
         <v>2057.2669999999998</v>
       </c>
       <c r="I5" s="10">
@@ -1713,55 +1730,61 @@
       </c>
       <c r="CD5" s="44" t="s">
         <v>42</v>
       </c>
       <c r="CE5" s="46">
         <v>2260.9</v>
       </c>
       <c r="CF5" s="46">
         <v>2319.1999999999998</v>
       </c>
       <c r="CG5" s="46">
         <v>2243.3000000000002</v>
       </c>
       <c r="CH5" s="47">
         <v>2239.8000000000002</v>
       </c>
       <c r="CI5" s="50">
         <v>2212</v>
       </c>
       <c r="CJ5" s="51">
         <v>2260.1999999999998</v>
       </c>
       <c r="CK5" s="53">
         <v>2312.4</v>
       </c>
-      <c r="CL5" s="65">
+      <c r="CL5" s="54">
         <v>2304.1999999999998</v>
       </c>
+      <c r="CM5" s="53">
+        <v>2586.8000000000002</v>
+      </c>
+      <c r="CN5" s="57">
+        <v>2599.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" s="18" customFormat="1">
+    <row r="6" spans="1:92" s="18" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="20">
         <v>35.68</v>
       </c>
       <c r="C6" s="20">
         <v>33.776000000000003</v>
       </c>
       <c r="D6" s="20">
         <v>34.944000000000003</v>
       </c>
       <c r="E6" s="20">
         <v>33.314</v>
       </c>
       <c r="F6" s="20">
         <v>32.743000000000002</v>
       </c>
       <c r="G6" s="20">
         <v>24.5</v>
       </c>
       <c r="H6" s="20">
         <v>24.1</v>
       </c>
       <c r="I6" s="20">
@@ -1985,55 +2008,61 @@
       </c>
       <c r="CD6" s="43">
         <v>4.7</v>
       </c>
       <c r="CE6" s="43">
         <v>4.7</v>
       </c>
       <c r="CF6" s="43">
         <v>4.5999999999999996</v>
       </c>
       <c r="CG6" s="43">
         <v>4.2</v>
       </c>
       <c r="CH6" s="48">
         <v>4.0999999999999996</v>
       </c>
       <c r="CI6" s="49">
         <v>3.8</v>
       </c>
       <c r="CJ6" s="52">
         <v>3.7</v>
       </c>
       <c r="CK6" s="34">
         <v>3.6</v>
       </c>
-      <c r="CL6" s="66">
+      <c r="CL6" s="55">
         <v>3.5</v>
       </c>
+      <c r="CM6" s="56">
+        <v>3.6</v>
+      </c>
+      <c r="CN6" s="58">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" s="37" customFormat="1">
+    <row r="7" spans="1:92" s="37" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="20">
         <v>66.494</v>
       </c>
       <c r="C7" s="20">
         <v>63.688000000000002</v>
       </c>
       <c r="D7" s="20">
         <v>62.311</v>
       </c>
       <c r="E7" s="20">
         <v>59.103000000000002</v>
       </c>
       <c r="F7" s="20">
         <v>58.273000000000003</v>
       </c>
       <c r="G7" s="20">
         <v>57.24</v>
       </c>
       <c r="H7" s="20">
         <v>70.900999999999996</v>
       </c>
       <c r="I7" s="20">
@@ -2257,55 +2286,61 @@
       </c>
       <c r="CD7" s="43">
         <v>35.6</v>
       </c>
       <c r="CE7" s="43">
         <v>35.299999999999997</v>
       </c>
       <c r="CF7" s="43">
         <v>35</v>
       </c>
       <c r="CG7" s="43">
         <v>33.9</v>
       </c>
       <c r="CH7" s="48">
         <v>32.9</v>
       </c>
       <c r="CI7" s="49">
         <v>32.1</v>
       </c>
       <c r="CJ7" s="52">
         <v>31.5</v>
       </c>
       <c r="CK7" s="34">
         <v>29.8</v>
       </c>
-      <c r="CL7" s="66">
+      <c r="CL7" s="55">
         <v>28.6</v>
       </c>
+      <c r="CM7" s="34">
+        <v>33</v>
+      </c>
+      <c r="CN7" s="58">
+        <v>32.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" s="37" customFormat="1">
+    <row r="8" spans="1:92" s="37" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="20">
         <v>123.124</v>
       </c>
       <c r="C8" s="20">
         <v>119.958</v>
       </c>
       <c r="D8" s="20">
         <v>117.098</v>
       </c>
       <c r="E8" s="20">
         <v>116.703</v>
       </c>
       <c r="F8" s="20">
         <v>114.846</v>
       </c>
       <c r="G8" s="20">
         <v>113.04600000000001</v>
       </c>
       <c r="H8" s="20">
         <v>143.99600000000001</v>
       </c>
       <c r="I8" s="20">
@@ -2529,55 +2564,61 @@
       </c>
       <c r="CD8" s="43">
         <v>19.2</v>
       </c>
       <c r="CE8" s="43">
         <v>18.7</v>
       </c>
       <c r="CF8" s="43">
         <v>16.7</v>
       </c>
       <c r="CG8" s="43">
         <v>17.2</v>
       </c>
       <c r="CH8" s="48">
         <v>16.600000000000001</v>
       </c>
       <c r="CI8" s="49">
         <v>16.3</v>
       </c>
       <c r="CJ8" s="52">
         <v>16.100000000000001</v>
       </c>
       <c r="CK8" s="34">
         <v>15.8</v>
       </c>
-      <c r="CL8" s="66">
+      <c r="CL8" s="55">
         <v>15.7</v>
       </c>
+      <c r="CM8" s="56">
+        <v>17.2</v>
+      </c>
+      <c r="CN8" s="58">
+        <v>16.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" s="37" customFormat="1">
+    <row r="9" spans="1:92" s="37" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="C9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="D9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="E9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="F9" s="20">
         <v>95.102000000000004</v>
       </c>
       <c r="G9" s="20">
         <v>94.513999999999996</v>
       </c>
       <c r="H9" s="20">
         <v>89.256</v>
       </c>
       <c r="I9" s="20">
@@ -2801,55 +2842,61 @@
       </c>
       <c r="CD9" s="45">
         <v>105.5</v>
       </c>
       <c r="CE9" s="45">
         <v>103.6</v>
       </c>
       <c r="CF9" s="45">
         <v>101.5</v>
       </c>
       <c r="CG9" s="45">
         <v>97.1</v>
       </c>
       <c r="CH9" s="48">
         <v>96.5</v>
       </c>
       <c r="CI9" s="49">
         <v>96.1</v>
       </c>
       <c r="CJ9" s="52">
         <v>96.1</v>
       </c>
       <c r="CK9" s="34">
         <v>96.1</v>
       </c>
-      <c r="CL9" s="66">
+      <c r="CL9" s="55">
         <v>96.1</v>
       </c>
+      <c r="CM9" s="56">
+        <v>110.9</v>
+      </c>
+      <c r="CN9" s="58">
+        <v>109.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" s="37" customFormat="1">
+    <row r="10" spans="1:92" s="37" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="20">
         <v>72.998999999999995</v>
       </c>
       <c r="C10" s="20">
         <v>72.86</v>
       </c>
       <c r="D10" s="20">
         <v>72.710999999999999</v>
       </c>
       <c r="E10" s="20">
         <v>75.082999999999998</v>
       </c>
       <c r="F10" s="20">
         <v>74.983000000000004</v>
       </c>
       <c r="G10" s="20">
         <v>74.881</v>
       </c>
       <c r="H10" s="20">
         <v>71.762</v>
       </c>
       <c r="I10" s="20">
@@ -3073,55 +3120,61 @@
       </c>
       <c r="CD10" s="43">
         <v>80.3</v>
       </c>
       <c r="CE10" s="43">
         <v>75.400000000000006</v>
       </c>
       <c r="CF10" s="43">
         <v>71.5</v>
       </c>
       <c r="CG10" s="43">
         <v>74.400000000000006</v>
       </c>
       <c r="CH10" s="48">
         <v>79.2</v>
       </c>
       <c r="CI10" s="49">
         <v>78.900000000000006</v>
       </c>
       <c r="CJ10" s="52">
         <v>78.900000000000006</v>
       </c>
       <c r="CK10" s="34">
         <v>78.7</v>
       </c>
-      <c r="CL10" s="66">
+      <c r="CL10" s="55">
         <v>78.599999999999994</v>
       </c>
+      <c r="CM10" s="34">
+        <v>92</v>
+      </c>
+      <c r="CN10" s="58">
+        <v>90.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" s="37" customFormat="1">
+    <row r="11" spans="1:92" s="37" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="20">
         <v>34.249000000000002</v>
       </c>
       <c r="C11" s="20">
         <v>33.948999999999998</v>
       </c>
       <c r="D11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="E11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="F11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="G11" s="20">
         <v>33.848999999999997</v>
       </c>
       <c r="H11" s="20">
         <v>39.662999999999997</v>
       </c>
       <c r="I11" s="20">
@@ -3345,55 +3398,61 @@
       </c>
       <c r="CD11" s="43">
         <v>40.9</v>
       </c>
       <c r="CE11" s="43">
         <v>40.9</v>
       </c>
       <c r="CF11" s="43">
         <v>40.9</v>
       </c>
       <c r="CG11" s="43">
         <v>45.5</v>
       </c>
       <c r="CH11" s="48">
         <v>44.6</v>
       </c>
       <c r="CI11" s="49">
         <v>44.6</v>
       </c>
       <c r="CJ11" s="52">
         <v>44.6</v>
       </c>
       <c r="CK11" s="34">
         <v>44.3</v>
       </c>
-      <c r="CL11" s="66">
+      <c r="CL11" s="55">
         <v>44.2</v>
       </c>
+      <c r="CM11" s="56">
+        <v>49.5</v>
+      </c>
+      <c r="CN11" s="58">
+        <v>49.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" s="37" customFormat="1">
+    <row r="12" spans="1:92" s="37" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="20">
         <v>78.012</v>
       </c>
       <c r="C12" s="20">
         <v>72.563999999999993</v>
       </c>
       <c r="D12" s="20">
         <v>71.742000000000004</v>
       </c>
       <c r="E12" s="20">
         <v>62.991999999999997</v>
       </c>
       <c r="F12" s="20">
         <v>57.396999999999998</v>
       </c>
       <c r="G12" s="20">
         <v>52.997</v>
       </c>
       <c r="H12" s="20">
         <v>90.638999999999996</v>
       </c>
       <c r="I12" s="20">
@@ -3617,55 +3676,61 @@
       </c>
       <c r="CD12" s="43">
         <v>83.6</v>
       </c>
       <c r="CE12" s="43">
         <v>81.5</v>
       </c>
       <c r="CF12" s="43">
         <v>78.7</v>
       </c>
       <c r="CG12" s="43">
         <v>88.4</v>
       </c>
       <c r="CH12" s="48">
         <v>84.9</v>
       </c>
       <c r="CI12" s="49">
         <v>82.6</v>
       </c>
       <c r="CJ12" s="52">
         <v>80.8</v>
       </c>
       <c r="CK12" s="34">
         <v>75.5</v>
       </c>
-      <c r="CL12" s="66">
+      <c r="CL12" s="55">
         <v>72.7</v>
       </c>
+      <c r="CM12" s="56">
+        <v>95.9</v>
+      </c>
+      <c r="CN12" s="58">
+        <v>92.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" s="37" customFormat="1">
+    <row r="13" spans="1:92" s="37" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="20">
         <v>59.238</v>
       </c>
       <c r="C13" s="20">
         <v>59.113</v>
       </c>
       <c r="D13" s="20">
         <v>58.98</v>
       </c>
       <c r="E13" s="20">
         <v>61.110999999999997</v>
       </c>
       <c r="F13" s="20">
         <v>61.008000000000003</v>
       </c>
       <c r="G13" s="20">
         <v>60.906999999999996</v>
       </c>
       <c r="H13" s="20">
         <v>60.061</v>
       </c>
       <c r="I13" s="20">
@@ -3889,55 +3954,61 @@
       </c>
       <c r="CD13" s="43">
         <v>93.9</v>
       </c>
       <c r="CE13" s="43">
         <v>93.3</v>
       </c>
       <c r="CF13" s="43">
         <v>91.3</v>
       </c>
       <c r="CG13" s="43">
         <v>87.8</v>
       </c>
       <c r="CH13" s="48">
         <v>95</v>
       </c>
       <c r="CI13" s="49">
         <v>94.9</v>
       </c>
       <c r="CJ13" s="52">
         <v>94.7</v>
       </c>
       <c r="CK13" s="34">
         <v>94.6</v>
       </c>
-      <c r="CL13" s="66">
+      <c r="CL13" s="55">
         <v>94.4</v>
       </c>
+      <c r="CM13" s="56">
+        <v>95.2</v>
+      </c>
+      <c r="CN13" s="58">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" s="37" customFormat="1">
+    <row r="14" spans="1:92" s="37" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="20">
         <v>465.28100000000001</v>
       </c>
       <c r="C14" s="20">
         <v>458.601</v>
       </c>
       <c r="D14" s="20">
         <v>424.26799999999997</v>
       </c>
       <c r="E14" s="20">
         <v>550.75800000000004</v>
       </c>
       <c r="F14" s="20">
         <v>453.108</v>
       </c>
       <c r="G14" s="20">
         <v>487.09699999999998</v>
       </c>
       <c r="H14" s="20">
         <v>472.15600000000001</v>
       </c>
       <c r="I14" s="20">
@@ -4161,55 +4232,61 @@
       </c>
       <c r="CD14" s="45">
         <v>396</v>
       </c>
       <c r="CE14" s="45">
         <v>391.2</v>
       </c>
       <c r="CF14" s="45">
         <v>461.9</v>
       </c>
       <c r="CG14" s="45">
         <v>313.89999999999998</v>
       </c>
       <c r="CH14" s="48">
         <v>331.7</v>
       </c>
       <c r="CI14" s="49">
         <v>320.7</v>
       </c>
       <c r="CJ14" s="52">
         <v>331.7</v>
       </c>
       <c r="CK14" s="34">
         <v>332.9</v>
       </c>
-      <c r="CL14" s="66">
+      <c r="CL14" s="55">
         <v>341.2</v>
       </c>
+      <c r="CM14" s="56">
+        <v>375.4</v>
+      </c>
+      <c r="CN14" s="58">
+        <v>420.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" s="37" customFormat="1">
+    <row r="15" spans="1:92" s="37" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>67.213999999999999</v>
       </c>
       <c r="D15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="E15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="F15" s="20">
         <v>66.963999999999999</v>
       </c>
       <c r="G15" s="20">
         <v>62.564</v>
       </c>
       <c r="H15" s="20">
         <v>70.736999999999995</v>
       </c>
       <c r="I15" s="20">
@@ -4433,55 +4510,61 @@
       </c>
       <c r="CD15" s="43">
         <v>58.6</v>
       </c>
       <c r="CE15" s="43">
         <v>58.1</v>
       </c>
       <c r="CF15" s="43">
         <v>58.1</v>
       </c>
       <c r="CG15" s="43">
         <v>68.400000000000006</v>
       </c>
       <c r="CH15" s="48">
         <v>68.400000000000006</v>
       </c>
       <c r="CI15" s="49">
         <v>67.400000000000006</v>
       </c>
       <c r="CJ15" s="52">
         <v>67.400000000000006</v>
       </c>
       <c r="CK15" s="34">
         <v>67.400000000000006</v>
       </c>
-      <c r="CL15" s="66">
+      <c r="CL15" s="55">
         <v>67.400000000000006</v>
       </c>
+      <c r="CM15" s="56">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="CN15" s="58">
+        <v>67.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" s="37" customFormat="1">
+    <row r="16" spans="1:92" s="37" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="20">
         <v>137.60300000000001</v>
       </c>
       <c r="C16" s="20">
         <v>134.803</v>
       </c>
       <c r="D16" s="20">
         <v>132.94800000000001</v>
       </c>
       <c r="E16" s="20">
         <v>130.96799999999999</v>
       </c>
       <c r="F16" s="20">
         <v>128.328</v>
       </c>
       <c r="G16" s="20">
         <v>124.2</v>
       </c>
       <c r="H16" s="20">
         <v>141.21199999999999</v>
       </c>
       <c r="I16" s="20">
@@ -4705,55 +4788,61 @@
       </c>
       <c r="CD16" s="43">
         <v>185.5</v>
       </c>
       <c r="CE16" s="43">
         <v>179.7</v>
       </c>
       <c r="CF16" s="43">
         <v>171.4</v>
       </c>
       <c r="CG16" s="43">
         <v>196.2</v>
       </c>
       <c r="CH16" s="48">
         <v>191.5</v>
       </c>
       <c r="CI16" s="49">
         <v>185.3</v>
       </c>
       <c r="CJ16" s="52">
         <v>181.9</v>
       </c>
       <c r="CK16" s="34">
         <v>175.8</v>
       </c>
-      <c r="CL16" s="66">
+      <c r="CL16" s="55">
         <v>173.9</v>
       </c>
+      <c r="CM16" s="56">
+        <v>206.7</v>
+      </c>
+      <c r="CN16" s="58">
+        <v>199.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" s="37" customFormat="1">
+    <row r="17" spans="1:92" s="37" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>287.072</v>
       </c>
       <c r="C17" s="20">
         <v>285.68900000000002</v>
       </c>
       <c r="D17" s="20">
         <v>282.43900000000002</v>
       </c>
       <c r="E17" s="20">
         <v>280.596</v>
       </c>
       <c r="F17" s="20">
         <v>278.49400000000003</v>
       </c>
       <c r="G17" s="20">
         <v>276.41199999999998</v>
       </c>
       <c r="H17" s="20">
         <v>330.60399999999998</v>
       </c>
       <c r="I17" s="20">
@@ -4977,55 +5066,61 @@
       </c>
       <c r="CD17" s="43">
         <v>595.20000000000005</v>
       </c>
       <c r="CE17" s="43">
         <v>526.4</v>
       </c>
       <c r="CF17" s="43">
         <v>547.20000000000005</v>
       </c>
       <c r="CG17" s="43">
         <v>562.6</v>
       </c>
       <c r="CH17" s="48">
         <v>561.20000000000005</v>
       </c>
       <c r="CI17" s="49">
         <v>560.6</v>
       </c>
       <c r="CJ17" s="52">
         <v>610.70000000000005</v>
       </c>
       <c r="CK17" s="34">
         <v>561</v>
       </c>
-      <c r="CL17" s="66">
+      <c r="CL17" s="55">
         <v>559.79999999999995</v>
       </c>
+      <c r="CM17" s="56">
+        <v>707.4</v>
+      </c>
+      <c r="CN17" s="58">
+        <v>698.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" s="37" customFormat="1">
+    <row r="18" spans="1:92" s="37" customFormat="1">
       <c r="A18" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="39" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="39" t="s">
@@ -5249,55 +5344,61 @@
       </c>
       <c r="CD18" s="43">
         <v>180.8</v>
       </c>
       <c r="CE18" s="45">
         <v>180</v>
       </c>
       <c r="CF18" s="45">
         <v>177.7</v>
       </c>
       <c r="CG18" s="45">
         <v>172.8</v>
       </c>
       <c r="CH18" s="48">
         <v>172</v>
       </c>
       <c r="CI18" s="49">
         <v>169.9</v>
       </c>
       <c r="CJ18" s="52">
         <v>168.3</v>
       </c>
       <c r="CK18" s="34">
         <v>166</v>
       </c>
-      <c r="CL18" s="66">
+      <c r="CL18" s="55">
         <v>164.9</v>
       </c>
+      <c r="CM18" s="56">
+        <v>168.8</v>
+      </c>
+      <c r="CN18" s="58">
+        <v>167.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" s="37" customFormat="1">
+    <row r="19" spans="1:92" s="37" customFormat="1">
       <c r="A19" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="20">
         <v>29.774999999999999</v>
       </c>
       <c r="C19" s="20">
         <v>27.574999999999999</v>
       </c>
       <c r="D19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="E19" s="20">
         <v>27.074999999999999</v>
       </c>
       <c r="F19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="G19" s="20">
         <v>24.574999999999999</v>
       </c>
       <c r="H19" s="20">
         <v>29.64</v>
       </c>
       <c r="I19" s="20">
@@ -5521,55 +5622,61 @@
       </c>
       <c r="CD19" s="43">
         <v>28.2</v>
       </c>
       <c r="CE19" s="43">
         <v>28.2</v>
       </c>
       <c r="CF19" s="43">
         <v>26.8</v>
       </c>
       <c r="CG19" s="43">
         <v>25.7</v>
       </c>
       <c r="CH19" s="48">
         <v>24.4</v>
       </c>
       <c r="CI19" s="49">
         <v>24.4</v>
       </c>
       <c r="CJ19" s="52">
         <v>23.8</v>
       </c>
       <c r="CK19" s="34">
         <v>23.2</v>
       </c>
-      <c r="CL19" s="66">
+      <c r="CL19" s="55">
         <v>20.9</v>
       </c>
+      <c r="CM19" s="56">
+        <v>31.1</v>
+      </c>
+      <c r="CN19" s="58">
+        <v>30.6</v>
+      </c>
     </row>
-    <row r="20" spans="1:90" s="37" customFormat="1">
+    <row r="20" spans="1:92" s="37" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="20">
         <v>248.357</v>
       </c>
       <c r="C20" s="20">
         <v>207.67500000000001</v>
       </c>
       <c r="D20" s="20">
         <v>220.553</v>
       </c>
       <c r="E20" s="20">
         <v>183.86500000000001</v>
       </c>
       <c r="F20" s="20">
         <v>214.274</v>
       </c>
       <c r="G20" s="20">
         <v>180.46100000000001</v>
       </c>
       <c r="H20" s="20">
         <v>244.15299999999999</v>
       </c>
       <c r="I20" s="20">
@@ -5793,55 +5900,61 @@
       </c>
       <c r="CD20" s="43">
         <v>259.2</v>
       </c>
       <c r="CE20" s="43">
         <v>257.8</v>
       </c>
       <c r="CF20" s="43">
         <v>254.2</v>
       </c>
       <c r="CG20" s="43">
         <v>257.60000000000002</v>
       </c>
       <c r="CH20" s="48">
         <v>253.7</v>
       </c>
       <c r="CI20" s="49">
         <v>253.4</v>
       </c>
       <c r="CJ20" s="52">
         <v>253</v>
       </c>
       <c r="CK20" s="34">
         <v>372.6</v>
       </c>
-      <c r="CL20" s="66">
+      <c r="CL20" s="55">
         <v>370.5</v>
       </c>
+      <c r="CM20" s="56">
+        <v>323.60000000000002</v>
+      </c>
+      <c r="CN20" s="58">
+        <v>323.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:90" s="37" customFormat="1">
+    <row r="21" spans="1:92" s="37" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="20">
         <v>100.408</v>
       </c>
       <c r="C21" s="20">
         <v>95.867000000000004</v>
       </c>
       <c r="D21" s="20">
         <v>91.772000000000006</v>
       </c>
       <c r="E21" s="20">
         <v>79.040000000000006</v>
       </c>
       <c r="F21" s="20">
         <v>85.04</v>
       </c>
       <c r="G21" s="20">
         <v>82.018000000000001</v>
       </c>
       <c r="H21" s="20">
         <v>139.84399999999999</v>
       </c>
       <c r="I21" s="20">
@@ -6065,55 +6178,61 @@
       </c>
       <c r="CD21" s="45">
         <v>136</v>
       </c>
       <c r="CE21" s="45">
         <v>134.5</v>
       </c>
       <c r="CF21" s="45">
         <v>132.1</v>
       </c>
       <c r="CG21" s="45">
         <v>138.80000000000001</v>
       </c>
       <c r="CH21" s="48">
         <v>125.2</v>
       </c>
       <c r="CI21" s="49">
         <v>124</v>
       </c>
       <c r="CJ21" s="52">
         <v>121.4</v>
       </c>
       <c r="CK21" s="34">
         <v>120.9</v>
       </c>
-      <c r="CL21" s="66">
+      <c r="CL21" s="55">
         <v>118.2</v>
       </c>
+      <c r="CM21" s="56">
+        <v>149.30000000000001</v>
+      </c>
+      <c r="CN21" s="58">
+        <v>145.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:90" s="37" customFormat="1">
+    <row r="22" spans="1:92" s="37" customFormat="1">
       <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="20">
         <v>37.697000000000003</v>
       </c>
       <c r="C22" s="20">
         <v>36.741999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>39.969000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>39.764000000000003</v>
       </c>
       <c r="F22" s="20">
         <v>39.959000000000003</v>
       </c>
       <c r="G22" s="20">
         <v>38.978999999999999</v>
       </c>
       <c r="H22" s="20">
         <v>38.542999999999999</v>
       </c>
       <c r="I22" s="20">
@@ -6337,298 +6456,304 @@
       </c>
       <c r="CD22" s="43">
         <v>52.4</v>
       </c>
       <c r="CE22" s="43">
         <v>51.6</v>
       </c>
       <c r="CF22" s="43">
         <v>49.6</v>
       </c>
       <c r="CG22" s="43">
         <v>58.8</v>
       </c>
       <c r="CH22" s="48">
         <v>57.9</v>
       </c>
       <c r="CI22" s="49">
         <v>57</v>
       </c>
       <c r="CJ22" s="52">
         <v>55.6</v>
       </c>
       <c r="CK22" s="34">
         <v>54.2</v>
       </c>
-      <c r="CL22" s="66">
+      <c r="CL22" s="55">
         <v>53.6</v>
       </c>
+      <c r="CM22" s="56">
+        <v>59.8</v>
+      </c>
+      <c r="CN22" s="58">
+        <v>57.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:90" s="37" customFormat="1">
+    <row r="23" spans="1:92" s="37" customFormat="1">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="40"/>
       <c r="M23" s="40"/>
       <c r="N23" s="40"/>
       <c r="O23" s="40"/>
       <c r="P23" s="40"/>
       <c r="Q23" s="40"/>
       <c r="R23" s="40"/>
       <c r="S23" s="40"/>
       <c r="T23" s="40"/>
       <c r="U23" s="40"/>
       <c r="V23" s="40"/>
       <c r="W23" s="40"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
     </row>
-    <row r="24" spans="1:90" s="37" customFormat="1">
+    <row r="24" spans="1:92" s="37" customFormat="1">
       <c r="A24" s="40"/>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
       <c r="P24" s="40"/>
       <c r="Q24" s="40"/>
       <c r="R24" s="40"/>
       <c r="S24" s="40"/>
       <c r="T24" s="40"/>
       <c r="U24" s="40"/>
       <c r="V24" s="40"/>
       <c r="W24" s="40"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
     </row>
-    <row r="25" spans="1:90" s="37" customFormat="1">
+    <row r="25" spans="1:92" s="37" customFormat="1">
       <c r="A25" s="40"/>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
       <c r="N25" s="40"/>
       <c r="O25" s="40"/>
       <c r="P25" s="40"/>
       <c r="Q25" s="40"/>
       <c r="R25" s="40"/>
       <c r="S25" s="40"/>
       <c r="T25" s="40"/>
       <c r="U25" s="40"/>
       <c r="V25" s="40"/>
       <c r="W25" s="40"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
     </row>
-    <row r="26" spans="1:90" s="37" customFormat="1">
+    <row r="26" spans="1:92" s="37" customFormat="1">
       <c r="A26" s="40"/>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="40"/>
       <c r="M26" s="40"/>
       <c r="N26" s="40"/>
       <c r="O26" s="40"/>
       <c r="P26" s="40"/>
       <c r="Q26" s="40"/>
       <c r="R26" s="40"/>
       <c r="S26" s="40"/>
       <c r="T26" s="40"/>
       <c r="U26" s="40"/>
       <c r="V26" s="40"/>
       <c r="W26" s="40"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
     </row>
-    <row r="27" spans="1:90" s="37" customFormat="1">
+    <row r="27" spans="1:92" s="37" customFormat="1">
       <c r="A27" s="40"/>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="40"/>
       <c r="M27" s="40"/>
       <c r="N27" s="40"/>
       <c r="O27" s="40"/>
       <c r="P27" s="40"/>
       <c r="Q27" s="40"/>
       <c r="R27" s="40"/>
       <c r="S27" s="40"/>
       <c r="T27" s="40"/>
       <c r="U27" s="40"/>
       <c r="V27" s="40"/>
       <c r="W27" s="40"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
     </row>
-    <row r="28" spans="1:90" s="37" customFormat="1">
+    <row r="28" spans="1:92" s="37" customFormat="1">
       <c r="A28" s="40"/>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="40"/>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
       <c r="P28" s="40"/>
       <c r="Q28" s="40"/>
       <c r="R28" s="40"/>
       <c r="S28" s="40"/>
       <c r="T28" s="40"/>
       <c r="U28" s="40"/>
       <c r="V28" s="40"/>
       <c r="W28" s="40"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
-    <row r="29" spans="1:90" s="37" customFormat="1">
+    <row r="29" spans="1:92" s="37" customFormat="1">
       <c r="A29" s="40"/>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
       <c r="P29" s="40"/>
       <c r="Q29" s="40"/>
       <c r="R29" s="40"/>
       <c r="S29" s="40"/>
       <c r="T29" s="40"/>
       <c r="U29" s="40"/>
       <c r="V29" s="40"/>
       <c r="W29" s="40"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:90" s="37" customFormat="1">
+    <row r="30" spans="1:92" s="37" customFormat="1">
       <c r="A30" s="40"/>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="40"/>
       <c r="M30" s="40"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
       <c r="P30" s="40"/>
       <c r="Q30" s="40"/>
       <c r="R30" s="40"/>
       <c r="S30" s="40"/>
       <c r="T30" s="40"/>
       <c r="U30" s="40"/>
       <c r="V30" s="40"/>
       <c r="W30" s="40"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:90" s="37" customFormat="1">
+    <row r="31" spans="1:92" s="37" customFormat="1">
       <c r="A31" s="40"/>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="40"/>
       <c r="M31" s="40"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40"/>
       <c r="T31" s="40"/>
       <c r="U31" s="40"/>
       <c r="V31" s="40"/>
       <c r="W31" s="40"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:90" s="37" customFormat="1">
+    <row r="32" spans="1:92" s="37" customFormat="1">
       <c r="A32" s="40"/>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="40"/>
       <c r="H32" s="40"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="40"/>
       <c r="M32" s="40"/>
       <c r="N32" s="40"/>
       <c r="O32" s="40"/>
       <c r="P32" s="40"/>
       <c r="Q32" s="40"/>
       <c r="R32" s="40"/>
       <c r="S32" s="40"/>
       <c r="T32" s="40"/>
       <c r="U32" s="40"/>
       <c r="V32" s="40"/>
       <c r="W32" s="40"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -7693,67 +7818,67 @@
       <c r="D72" s="40"/>
       <c r="E72" s="40"/>
       <c r="F72" s="40"/>
       <c r="G72" s="40"/>
       <c r="H72" s="40"/>
       <c r="I72" s="40"/>
       <c r="J72" s="40"/>
       <c r="K72" s="40"/>
       <c r="L72" s="40"/>
       <c r="M72" s="40"/>
       <c r="N72" s="40"/>
       <c r="O72" s="40"/>
       <c r="P72" s="40"/>
       <c r="Q72" s="40"/>
       <c r="R72" s="40"/>
       <c r="S72" s="40"/>
       <c r="T72" s="40"/>
       <c r="U72" s="40"/>
       <c r="V72" s="40"/>
       <c r="W72" s="40"/>
       <c r="X72" s="6"/>
       <c r="Y72" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
-    <mergeCell ref="V2:Y2"/>
-[...1 lines deleted...]
-    <mergeCell ref="CH3:CL3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>