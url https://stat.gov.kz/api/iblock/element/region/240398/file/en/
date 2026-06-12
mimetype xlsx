--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10005" yWindow="105" windowWidth="17775" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Horses" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="42">
   <si>
     <t>Livestock of horses, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -428,51 +428,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -547,82 +547,91 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="12"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 82" xfId="6"/>
     <cellStyle name="Обычный 2 83" xfId="7"/>
     <cellStyle name="Обычный 2 89" xfId="11"/>
     <cellStyle name="Обычный 57" xfId="4"/>
     <cellStyle name="Обычный 59" xfId="3"/>
     <cellStyle name="Обычный 6 12" xfId="8"/>
     <cellStyle name="Обычный_tabsv10" xfId="10"/>
     <cellStyle name="Обычный_tabsv14" xfId="5"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -902,317 +911,319 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI72"/>
+  <dimension ref="A1:CK72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CG12" sqref="CG12"/>
+      <selection pane="topRight" activeCell="CJ11" sqref="CJ11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="44" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="44" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="6" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="6"/>
     <col min="32" max="32" width="8.5703125" style="6" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="6" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="3" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:89" s="3" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...70 lines deleted...]
-      <c r="BU1" s="52"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="AX1" s="61"/>
+      <c r="AY1" s="61"/>
+      <c r="AZ1" s="61"/>
+      <c r="BA1" s="61"/>
+      <c r="BB1" s="61"/>
+      <c r="BC1" s="61"/>
+      <c r="BD1" s="61"/>
+      <c r="BE1" s="61"/>
+      <c r="BF1" s="61"/>
+      <c r="BG1" s="61"/>
+      <c r="BH1" s="61"/>
+      <c r="BI1" s="61"/>
+      <c r="BJ1" s="61"/>
+      <c r="BK1" s="61"/>
+      <c r="BL1" s="61"/>
+      <c r="BM1" s="61"/>
+      <c r="BN1" s="61"/>
+      <c r="BO1" s="61"/>
+      <c r="BP1" s="61"/>
+      <c r="BQ1" s="61"/>
+      <c r="BR1" s="61"/>
+      <c r="BS1" s="61"/>
+      <c r="BT1" s="61"/>
+      <c r="BU1" s="61"/>
     </row>
-    <row r="2" spans="1:87" s="3" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:89" s="3" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="53" t="s">
+      <c r="J2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="53"/>
-[...1 lines deleted...]
-      <c r="M2" s="53"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="53" t="s">
+      <c r="V2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="53"/>
-[...2 lines deleted...]
-      <c r="AH2" s="53" t="s">
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="AH2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="53"/>
-[...2 lines deleted...]
-      <c r="AT2" s="53" t="s">
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AT2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="53"/>
-[...2 lines deleted...]
-      <c r="BF2" s="53" t="s">
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="BF2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="53"/>
-[...2 lines deleted...]
-      <c r="BR2" s="53" t="s">
+      <c r="BG2" s="57"/>
+      <c r="BH2" s="57"/>
+      <c r="BI2" s="57"/>
+      <c r="BR2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="BS2" s="53"/>
-[...2 lines deleted...]
-      <c r="CD2" s="53" t="s">
+      <c r="BS2" s="57"/>
+      <c r="BT2" s="57"/>
+      <c r="BU2" s="57"/>
+      <c r="CD2" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="CE2" s="53"/>
-[...1 lines deleted...]
-      <c r="CG2" s="53"/>
+      <c r="CE2" s="57"/>
+      <c r="CF2" s="57"/>
+      <c r="CG2" s="57"/>
     </row>
-    <row r="3" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A3" s="57" t="s">
+    <row r="3" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A3" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="55"/>
-[...10 lines deleted...]
-      <c r="N3" s="54" t="s">
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="63"/>
+      <c r="G3" s="63"/>
+      <c r="H3" s="63"/>
+      <c r="I3" s="63"/>
+      <c r="J3" s="63"/>
+      <c r="K3" s="63"/>
+      <c r="L3" s="63"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="55"/>
-[...10 lines deleted...]
-      <c r="Z3" s="54" t="s">
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="AA3" s="55"/>
-[...10 lines deleted...]
-      <c r="AL3" s="54" t="s">
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="64"/>
+      <c r="AL3" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="AM3" s="55"/>
-[...10 lines deleted...]
-      <c r="AX3" s="54" t="s">
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="64"/>
+      <c r="AX3" s="62" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="55"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="54" t="s">
+      <c r="AY3" s="63"/>
+      <c r="AZ3" s="63"/>
+      <c r="BA3" s="63"/>
+      <c r="BB3" s="63"/>
+      <c r="BC3" s="63"/>
+      <c r="BD3" s="63"/>
+      <c r="BE3" s="63"/>
+      <c r="BF3" s="63"/>
+      <c r="BG3" s="63"/>
+      <c r="BH3" s="63"/>
+      <c r="BI3" s="64"/>
+      <c r="BJ3" s="62" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="55"/>
-[...10 lines deleted...]
-      <c r="BV3" s="54" t="s">
+      <c r="BK3" s="63"/>
+      <c r="BL3" s="63"/>
+      <c r="BM3" s="63"/>
+      <c r="BN3" s="63"/>
+      <c r="BO3" s="63"/>
+      <c r="BP3" s="63"/>
+      <c r="BQ3" s="63"/>
+      <c r="BR3" s="63"/>
+      <c r="BS3" s="63"/>
+      <c r="BT3" s="63"/>
+      <c r="BU3" s="64"/>
+      <c r="BV3" s="62" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="55"/>
-[...10 lines deleted...]
-      <c r="CH3" s="59" t="s">
+      <c r="BW3" s="63"/>
+      <c r="BX3" s="63"/>
+      <c r="BY3" s="63"/>
+      <c r="BZ3" s="63"/>
+      <c r="CA3" s="63"/>
+      <c r="CB3" s="63"/>
+      <c r="CC3" s="63"/>
+      <c r="CD3" s="63"/>
+      <c r="CE3" s="63"/>
+      <c r="CF3" s="63"/>
+      <c r="CG3" s="64"/>
+      <c r="CH3" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="60"/>
+      <c r="CI3" s="59"/>
+      <c r="CJ3" s="59"/>
+      <c r="CK3" s="60"/>
     </row>
-    <row r="4" spans="1:87" ht="13.5" thickBot="1">
-      <c r="A4" s="58"/>
+    <row r="4" spans="1:89" ht="13.5" thickBot="1">
+      <c r="A4" s="66"/>
       <c r="B4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1427,52 +1438,58 @@
       </c>
       <c r="CB4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="CC4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="CD4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="CE4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="CH4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>2</v>
       </c>
+      <c r="CJ4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK4" s="7" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="21" customFormat="1">
+    <row r="5" spans="1:89" s="21" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="10">
         <v>316.04500000000002</v>
       </c>
       <c r="C5" s="10">
         <v>314.70800000000003</v>
       </c>
       <c r="D5" s="10">
         <v>324.05099999999999</v>
       </c>
       <c r="E5" s="10">
         <v>348.44900000000001</v>
       </c>
       <c r="F5" s="10">
         <v>357.78</v>
       </c>
       <c r="G5" s="11">
         <v>352.46899999999999</v>
       </c>
       <c r="H5" s="10">
         <v>341.09100000000001</v>
       </c>
       <c r="I5" s="10">
@@ -1687,55 +1704,61 @@
       </c>
       <c r="CA5" s="45">
         <v>505.5</v>
       </c>
       <c r="CB5" s="48">
         <v>500.1</v>
       </c>
       <c r="CC5" s="48">
         <v>495.8</v>
       </c>
       <c r="CD5" s="48">
         <v>486.9</v>
       </c>
       <c r="CE5" s="48">
         <v>476.5</v>
       </c>
       <c r="CF5" s="48">
         <v>464.7</v>
       </c>
       <c r="CG5" s="48">
         <v>492.9</v>
       </c>
       <c r="CH5" s="51">
         <v>494.3</v>
       </c>
-      <c r="CI5" s="61">
+      <c r="CI5" s="52">
         <v>490.3</v>
       </c>
+      <c r="CJ5" s="54">
+        <v>509.6</v>
+      </c>
+      <c r="CK5" s="67">
+        <v>530.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:87" s="21" customFormat="1">
+    <row r="6" spans="1:89" s="21" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="23">
         <v>3.1920000000000002</v>
       </c>
       <c r="C6" s="23">
         <v>3.2120000000000002</v>
       </c>
       <c r="D6" s="23">
         <v>3.2509999999999999</v>
       </c>
       <c r="E6" s="23">
         <v>3.2349999999999999</v>
       </c>
       <c r="F6" s="23">
         <v>3.4340000000000002</v>
       </c>
       <c r="G6" s="23">
         <v>0.93300000000000005</v>
       </c>
       <c r="H6" s="23">
         <v>0.98299999999999998</v>
       </c>
       <c r="I6" s="23">
@@ -1950,55 +1973,61 @@
       </c>
       <c r="CA6" s="46">
         <v>5.6</v>
       </c>
       <c r="CB6" s="47">
         <v>5.6</v>
       </c>
       <c r="CC6" s="47">
         <v>5.5</v>
       </c>
       <c r="CD6" s="47">
         <v>5.5</v>
       </c>
       <c r="CE6" s="47">
         <v>5.4</v>
       </c>
       <c r="CF6" s="47">
         <v>5.3</v>
       </c>
       <c r="CG6" s="47">
         <v>3.5</v>
       </c>
       <c r="CH6" s="50">
         <v>3.6</v>
       </c>
-      <c r="CI6" s="62">
+      <c r="CI6" s="53">
         <v>3.6</v>
       </c>
+      <c r="CJ6" s="55">
+        <v>3.6</v>
+      </c>
+      <c r="CK6" s="36">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:87" s="39" customFormat="1">
+    <row r="7" spans="1:89" s="39" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="23">
         <v>13.411</v>
       </c>
       <c r="C7" s="23">
         <v>13.234999999999999</v>
       </c>
       <c r="D7" s="23">
         <v>13.238</v>
       </c>
       <c r="E7" s="23">
         <v>14.269</v>
       </c>
       <c r="F7" s="23">
         <v>14.978999999999999</v>
       </c>
       <c r="G7" s="23">
         <v>15.068</v>
       </c>
       <c r="H7" s="23">
         <v>14.436</v>
       </c>
       <c r="I7" s="23">
@@ -2213,55 +2242,61 @@
       </c>
       <c r="CA7" s="46">
         <v>31.5</v>
       </c>
       <c r="CB7" s="47">
         <v>31.6</v>
       </c>
       <c r="CC7" s="47">
         <v>31.6</v>
       </c>
       <c r="CD7" s="47">
         <v>31.4</v>
       </c>
       <c r="CE7" s="47">
         <v>30.8</v>
       </c>
       <c r="CF7" s="47">
         <v>30.6</v>
       </c>
       <c r="CG7" s="47">
         <v>24.6</v>
       </c>
       <c r="CH7" s="50">
         <v>24.8</v>
       </c>
-      <c r="CI7" s="62">
+      <c r="CI7" s="53">
         <v>24.8</v>
       </c>
+      <c r="CJ7" s="56">
+        <v>24.9</v>
+      </c>
+      <c r="CK7" s="36">
+        <v>25.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:87" s="39" customFormat="1">
+    <row r="8" spans="1:89" s="39" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="23">
         <v>13.515000000000001</v>
       </c>
       <c r="C8" s="23">
         <v>13.682</v>
       </c>
       <c r="D8" s="23">
         <v>14.023999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>14.414999999999999</v>
       </c>
       <c r="F8" s="23">
         <v>15.603</v>
       </c>
       <c r="G8" s="23">
         <v>16.056999999999999</v>
       </c>
       <c r="H8" s="23">
         <v>15.787000000000001</v>
       </c>
       <c r="I8" s="23">
@@ -2476,55 +2511,61 @@
       </c>
       <c r="CA8" s="46">
         <v>3.9</v>
       </c>
       <c r="CB8" s="47">
         <v>3.9</v>
       </c>
       <c r="CC8" s="47">
         <v>3.8</v>
       </c>
       <c r="CD8" s="47">
         <v>3.7</v>
       </c>
       <c r="CE8" s="47">
         <v>3.6</v>
       </c>
       <c r="CF8" s="47">
         <v>3.4</v>
       </c>
       <c r="CG8" s="47">
         <v>3.6</v>
       </c>
       <c r="CH8" s="50">
         <v>4.4000000000000004</v>
       </c>
-      <c r="CI8" s="62">
+      <c r="CI8" s="53">
         <v>4.4000000000000004</v>
       </c>
+      <c r="CJ8" s="56">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CK8" s="2">
+        <v>5</v>
+      </c>
     </row>
-    <row r="9" spans="1:87" s="39" customFormat="1">
+    <row r="9" spans="1:89" s="39" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="23">
         <v>18.826000000000001</v>
       </c>
       <c r="C9" s="23">
         <v>18.216999999999999</v>
       </c>
       <c r="D9" s="23">
         <v>18.975999999999999</v>
       </c>
       <c r="E9" s="23">
         <v>22.007000000000001</v>
       </c>
       <c r="F9" s="23">
         <v>21.89</v>
       </c>
       <c r="G9" s="23">
         <v>21.701000000000001</v>
       </c>
       <c r="H9" s="23">
         <v>21.916</v>
       </c>
       <c r="I9" s="23">
@@ -2739,55 +2780,61 @@
       </c>
       <c r="CA9" s="46">
         <v>34.700000000000003</v>
       </c>
       <c r="CB9" s="47">
         <v>34.5</v>
       </c>
       <c r="CC9" s="47">
         <v>34.299999999999997</v>
       </c>
       <c r="CD9" s="47">
         <v>33.799999999999997</v>
       </c>
       <c r="CE9" s="47">
         <v>33.1</v>
       </c>
       <c r="CF9" s="47">
         <v>32.1</v>
       </c>
       <c r="CG9" s="47">
         <v>35.700000000000003</v>
       </c>
       <c r="CH9" s="50">
         <v>35.9</v>
       </c>
-      <c r="CI9" s="62">
+      <c r="CI9" s="53">
         <v>35.1</v>
       </c>
+      <c r="CJ9" s="56">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="CK9" s="36">
+        <v>42.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:87" s="39" customFormat="1">
+    <row r="10" spans="1:89" s="39" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="23">
         <v>8.6430000000000007</v>
       </c>
       <c r="C10" s="23">
         <v>8.9870000000000001</v>
       </c>
       <c r="D10" s="23">
         <v>8.9779999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>10.007999999999999</v>
       </c>
       <c r="F10" s="23">
         <v>10.643000000000001</v>
       </c>
       <c r="G10" s="23">
         <v>10.484</v>
       </c>
       <c r="H10" s="23">
         <v>9.8829999999999991</v>
       </c>
       <c r="I10" s="23">
@@ -3002,55 +3049,61 @@
       </c>
       <c r="CA10" s="46">
         <v>16.600000000000001</v>
       </c>
       <c r="CB10" s="47">
         <v>16.399999999999999</v>
       </c>
       <c r="CC10" s="47">
         <v>16.2</v>
       </c>
       <c r="CD10" s="47">
         <v>15.8</v>
       </c>
       <c r="CE10" s="47">
         <v>15.4</v>
       </c>
       <c r="CF10" s="49">
         <v>15.1</v>
       </c>
       <c r="CG10" s="49">
         <v>15.3</v>
       </c>
       <c r="CH10" s="50">
         <v>14.4</v>
       </c>
-      <c r="CI10" s="62">
+      <c r="CI10" s="53">
         <v>14.4</v>
       </c>
+      <c r="CJ10" s="56">
+        <v>14.6</v>
+      </c>
+      <c r="CK10" s="36">
+        <v>15.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:87" s="39" customFormat="1">
+    <row r="11" spans="1:89" s="39" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="23">
         <v>17.369</v>
       </c>
       <c r="C11" s="23">
         <v>17.46</v>
       </c>
       <c r="D11" s="23">
         <v>19.158999999999999</v>
       </c>
       <c r="E11" s="23">
         <v>20.658000000000001</v>
       </c>
       <c r="F11" s="23">
         <v>20.702999999999999</v>
       </c>
       <c r="G11" s="23">
         <v>20.506</v>
       </c>
       <c r="H11" s="23">
         <v>18.978999999999999</v>
       </c>
       <c r="I11" s="23">
@@ -3265,55 +3318,61 @@
       </c>
       <c r="CA11" s="46">
         <v>28.1</v>
       </c>
       <c r="CB11" s="47">
         <v>27.9</v>
       </c>
       <c r="CC11" s="47">
         <v>27.7</v>
       </c>
       <c r="CD11" s="47">
         <v>27.2</v>
       </c>
       <c r="CE11" s="47">
         <v>26.8</v>
       </c>
       <c r="CF11" s="47">
         <v>26.5</v>
       </c>
       <c r="CG11" s="47">
         <v>27.7</v>
       </c>
       <c r="CH11" s="50">
         <v>28.9</v>
       </c>
-      <c r="CI11" s="62">
+      <c r="CI11" s="53">
         <v>28.9</v>
       </c>
+      <c r="CJ11" s="56">
+        <v>30.1</v>
+      </c>
+      <c r="CK11" s="36">
+        <v>31.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:87" s="39" customFormat="1">
+    <row r="12" spans="1:89" s="39" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="23">
         <v>32.491</v>
       </c>
       <c r="C12" s="23">
         <v>32.759</v>
       </c>
       <c r="D12" s="23">
         <v>34.124000000000002</v>
       </c>
       <c r="E12" s="23">
         <v>37.359000000000002</v>
       </c>
       <c r="F12" s="23">
         <v>37.201999999999998</v>
       </c>
       <c r="G12" s="23">
         <v>36.479999999999997</v>
       </c>
       <c r="H12" s="23">
         <v>34.768999999999998</v>
       </c>
       <c r="I12" s="23">
@@ -3528,55 +3587,61 @@
       </c>
       <c r="CA12" s="46">
         <v>49.2</v>
       </c>
       <c r="CB12" s="47">
         <v>48.4</v>
       </c>
       <c r="CC12" s="47">
         <v>48</v>
       </c>
       <c r="CD12" s="47">
         <v>47.8</v>
       </c>
       <c r="CE12" s="47">
         <v>47.1</v>
       </c>
       <c r="CF12" s="47">
         <v>45.9</v>
       </c>
       <c r="CG12" s="47">
         <v>49.4</v>
       </c>
       <c r="CH12" s="50">
         <v>47.2</v>
       </c>
-      <c r="CI12" s="62">
+      <c r="CI12" s="53">
         <v>46.9</v>
       </c>
+      <c r="CJ12" s="56">
+        <v>53.2</v>
+      </c>
+      <c r="CK12" s="36">
+        <v>54.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:87" s="39" customFormat="1">
+    <row r="13" spans="1:89" s="39" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="23">
         <v>6.3129999999999997</v>
       </c>
       <c r="C13" s="23">
         <v>6.3719999999999999</v>
       </c>
       <c r="D13" s="23">
         <v>6.4489999999999998</v>
       </c>
       <c r="E13" s="23">
         <v>7.202</v>
       </c>
       <c r="F13" s="23">
         <v>7.9279999999999999</v>
       </c>
       <c r="G13" s="23">
         <v>7.8719999999999999</v>
       </c>
       <c r="H13" s="23">
         <v>7.6420000000000003</v>
       </c>
       <c r="I13" s="23">
@@ -3791,55 +3856,61 @@
       </c>
       <c r="CA13" s="46">
         <v>10.4</v>
       </c>
       <c r="CB13" s="47">
         <v>10.3</v>
       </c>
       <c r="CC13" s="47">
         <v>10.1</v>
       </c>
       <c r="CD13" s="47">
         <v>9.9</v>
       </c>
       <c r="CE13" s="47">
         <v>9.5</v>
       </c>
       <c r="CF13" s="47">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="49">
         <v>10</v>
       </c>
       <c r="CH13" s="50">
         <v>10.1</v>
       </c>
-      <c r="CI13" s="62">
+      <c r="CI13" s="53">
         <v>9.8000000000000007</v>
       </c>
+      <c r="CJ13" s="56">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="CK13" s="36">
+        <v>10.199999999999999</v>
+      </c>
     </row>
-    <row r="14" spans="1:87" s="39" customFormat="1">
+    <row r="14" spans="1:89" s="39" customFormat="1">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23">
         <v>21.614000000000001</v>
       </c>
       <c r="C14" s="23">
         <v>21.584</v>
       </c>
       <c r="D14" s="23">
         <v>22.219000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>23.388000000000002</v>
       </c>
       <c r="F14" s="23">
         <v>24.309000000000001</v>
       </c>
       <c r="G14" s="23">
         <v>24.524999999999999</v>
       </c>
       <c r="H14" s="23">
         <v>24.29</v>
       </c>
       <c r="I14" s="23">
@@ -4054,55 +4125,61 @@
       </c>
       <c r="CA14" s="46">
         <v>35.9</v>
       </c>
       <c r="CB14" s="47">
         <v>35.5</v>
       </c>
       <c r="CC14" s="47">
         <v>35.299999999999997</v>
       </c>
       <c r="CD14" s="47">
         <v>34.1</v>
       </c>
       <c r="CE14" s="47">
         <v>34.299999999999997</v>
       </c>
       <c r="CF14" s="47">
         <v>33.700000000000003</v>
       </c>
       <c r="CG14" s="47">
         <v>31.8</v>
       </c>
       <c r="CH14" s="50">
         <v>33.4</v>
       </c>
-      <c r="CI14" s="62">
+      <c r="CI14" s="53">
         <v>33.200000000000003</v>
       </c>
+      <c r="CJ14" s="56">
+        <v>33.5</v>
+      </c>
+      <c r="CK14" s="36">
+        <v>32.799999999999997</v>
+      </c>
     </row>
-    <row r="15" spans="1:87" s="39" customFormat="1">
+    <row r="15" spans="1:89" s="39" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="23">
         <v>14.772</v>
       </c>
       <c r="C15" s="23">
         <v>14.551</v>
       </c>
       <c r="D15" s="23">
         <v>15.663</v>
       </c>
       <c r="E15" s="23">
         <v>17.236999999999998</v>
       </c>
       <c r="F15" s="23">
         <v>18.138999999999999</v>
       </c>
       <c r="G15" s="23">
         <v>17.782</v>
       </c>
       <c r="H15" s="23">
         <v>15.731999999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4317,55 +4394,61 @@
       </c>
       <c r="CA15" s="46">
         <v>24.6</v>
       </c>
       <c r="CB15" s="47">
         <v>24.4</v>
       </c>
       <c r="CC15" s="47">
         <v>24.2</v>
       </c>
       <c r="CD15" s="47">
         <v>23.9</v>
       </c>
       <c r="CE15" s="47">
         <v>23.7</v>
       </c>
       <c r="CF15" s="47">
         <v>23.1</v>
       </c>
       <c r="CG15" s="47">
         <v>23.8</v>
       </c>
       <c r="CH15" s="50">
         <v>25.1</v>
       </c>
-      <c r="CI15" s="62">
+      <c r="CI15" s="53">
         <v>24.8</v>
       </c>
+      <c r="CJ15" s="56">
+        <v>26.6</v>
+      </c>
+      <c r="CK15" s="36">
+        <v>29.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:87" s="39" customFormat="1">
+    <row r="16" spans="1:89" s="39" customFormat="1">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="23">
         <v>74.426000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>73.962999999999994</v>
       </c>
       <c r="D16" s="23">
         <v>74.180999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>75.796000000000006</v>
       </c>
       <c r="F16" s="23">
         <v>78.108999999999995</v>
       </c>
       <c r="G16" s="23">
         <v>77.646000000000001</v>
       </c>
       <c r="H16" s="23">
         <v>73.433000000000007</v>
       </c>
       <c r="I16" s="23">
@@ -4580,55 +4663,61 @@
       </c>
       <c r="CA16" s="46">
         <v>83.3</v>
       </c>
       <c r="CB16" s="47">
         <v>82.7</v>
       </c>
       <c r="CC16" s="47">
         <v>82</v>
       </c>
       <c r="CD16" s="47">
         <v>80.900000000000006</v>
       </c>
       <c r="CE16" s="47">
         <v>79</v>
       </c>
       <c r="CF16" s="49">
         <v>78</v>
       </c>
       <c r="CG16" s="49">
         <v>85.1</v>
       </c>
       <c r="CH16" s="50">
         <v>84.5</v>
       </c>
-      <c r="CI16" s="62">
+      <c r="CI16" s="53">
         <v>83.9</v>
       </c>
+      <c r="CJ16" s="56">
+        <v>84.7</v>
+      </c>
+      <c r="CK16" s="36">
+        <v>85.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:87" s="39" customFormat="1">
+    <row r="17" spans="1:89" s="39" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23">
         <v>13.16</v>
       </c>
       <c r="C17" s="23">
         <v>13.361000000000001</v>
       </c>
       <c r="D17" s="23">
         <v>14.632</v>
       </c>
       <c r="E17" s="23">
         <v>16.068999999999999</v>
       </c>
       <c r="F17" s="23">
         <v>15.974</v>
       </c>
       <c r="G17" s="23">
         <v>15.839</v>
       </c>
       <c r="H17" s="23">
         <v>15.712</v>
       </c>
       <c r="I17" s="23">
@@ -4843,55 +4932,61 @@
       </c>
       <c r="CA17" s="46">
         <v>27.7</v>
       </c>
       <c r="CB17" s="47">
         <v>26.9</v>
       </c>
       <c r="CC17" s="47">
         <v>26.5</v>
       </c>
       <c r="CD17" s="49">
         <v>26</v>
       </c>
       <c r="CE17" s="49">
         <v>25.3</v>
       </c>
       <c r="CF17" s="49">
         <v>24.3</v>
       </c>
       <c r="CG17" s="49">
         <v>27.3</v>
       </c>
       <c r="CH17" s="50">
         <v>27.8</v>
       </c>
-      <c r="CI17" s="62">
+      <c r="CI17" s="53">
         <v>28</v>
       </c>
+      <c r="CJ17" s="56">
+        <v>29.2</v>
+      </c>
+      <c r="CK17" s="36">
+        <v>28.9</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="39" customFormat="1">
+    <row r="18" spans="1:89" s="39" customFormat="1">
       <c r="A18" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="41" t="s">
@@ -5106,55 +5201,61 @@
       </c>
       <c r="CA18" s="46">
         <v>25.4</v>
       </c>
       <c r="CB18" s="47">
         <v>25.4</v>
       </c>
       <c r="CC18" s="47">
         <v>25.2</v>
       </c>
       <c r="CD18" s="47">
         <v>24.8</v>
       </c>
       <c r="CE18" s="47">
         <v>24.1</v>
       </c>
       <c r="CF18" s="49">
         <v>23</v>
       </c>
       <c r="CG18" s="49">
         <v>25.5</v>
       </c>
       <c r="CH18" s="50">
         <v>25.8</v>
       </c>
-      <c r="CI18" s="62">
+      <c r="CI18" s="53">
         <v>25.4</v>
       </c>
+      <c r="CJ18" s="56">
+        <v>25.7</v>
+      </c>
+      <c r="CK18" s="36">
+        <v>25.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:87" s="39" customFormat="1">
+    <row r="19" spans="1:89" s="39" customFormat="1">
       <c r="A19" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="23">
         <v>15.577999999999999</v>
       </c>
       <c r="C19" s="23">
         <v>15.028</v>
       </c>
       <c r="D19" s="23">
         <v>15.771000000000001</v>
       </c>
       <c r="E19" s="23">
         <v>16.831</v>
       </c>
       <c r="F19" s="23">
         <v>16.614000000000001</v>
       </c>
       <c r="G19" s="23">
         <v>16.722999999999999</v>
       </c>
       <c r="H19" s="23">
         <v>18.629000000000001</v>
       </c>
       <c r="I19" s="23">
@@ -5369,55 +5470,61 @@
       </c>
       <c r="CA19" s="46">
         <v>37.5</v>
       </c>
       <c r="CB19" s="49">
         <v>37</v>
       </c>
       <c r="CC19" s="49">
         <v>36.5</v>
       </c>
       <c r="CD19" s="49">
         <v>35.6</v>
       </c>
       <c r="CE19" s="49">
         <v>34.700000000000003</v>
       </c>
       <c r="CF19" s="49">
         <v>33.799999999999997</v>
       </c>
       <c r="CG19" s="49">
         <v>34.6</v>
       </c>
       <c r="CH19" s="50">
         <v>34.299999999999997</v>
       </c>
-      <c r="CI19" s="62">
+      <c r="CI19" s="53">
         <v>34.200000000000003</v>
       </c>
+      <c r="CJ19" s="56">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="CK19" s="36">
+        <v>35.299999999999997</v>
+      </c>
     </row>
-    <row r="20" spans="1:87" s="39" customFormat="1">
+    <row r="20" spans="1:89" s="39" customFormat="1">
       <c r="A20" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="23">
         <v>29.170999999999999</v>
       </c>
       <c r="C20" s="23">
         <v>28.09</v>
       </c>
       <c r="D20" s="23">
         <v>27.094999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>30.997</v>
       </c>
       <c r="F20" s="23">
         <v>32.06</v>
       </c>
       <c r="G20" s="23">
         <v>30.959</v>
       </c>
       <c r="H20" s="23">
         <v>31.812999999999999</v>
       </c>
       <c r="I20" s="23">
@@ -5632,55 +5739,61 @@
       </c>
       <c r="CA20" s="46">
         <v>33.5</v>
       </c>
       <c r="CB20" s="47">
         <v>32.799999999999997</v>
       </c>
       <c r="CC20" s="47">
         <v>32.6</v>
       </c>
       <c r="CD20" s="47">
         <v>31.8</v>
       </c>
       <c r="CE20" s="47">
         <v>30.3</v>
       </c>
       <c r="CF20" s="47">
         <v>28.2</v>
       </c>
       <c r="CG20" s="47">
         <v>33.799999999999997</v>
       </c>
       <c r="CH20" s="50">
         <v>33.700000000000003</v>
       </c>
-      <c r="CI20" s="62">
+      <c r="CI20" s="53">
         <v>32.700000000000003</v>
       </c>
+      <c r="CJ20" s="56">
+        <v>33</v>
+      </c>
+      <c r="CK20" s="36">
+        <v>37.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:87" s="39" customFormat="1">
+    <row r="21" spans="1:89" s="39" customFormat="1">
       <c r="A21" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="23">
         <v>24.994</v>
       </c>
       <c r="C21" s="23">
         <v>25.581</v>
       </c>
       <c r="D21" s="23">
         <v>26.856999999999999</v>
       </c>
       <c r="E21" s="23">
         <v>29.236000000000001</v>
       </c>
       <c r="F21" s="23">
         <v>30.344999999999999</v>
       </c>
       <c r="G21" s="23">
         <v>30.181999999999999</v>
       </c>
       <c r="H21" s="23">
         <v>27.893999999999998</v>
       </c>
       <c r="I21" s="23">
@@ -5895,55 +6008,61 @@
       </c>
       <c r="CA21" s="46">
         <v>37.299999999999997</v>
       </c>
       <c r="CB21" s="47">
         <v>36.5</v>
       </c>
       <c r="CC21" s="47">
         <v>36</v>
       </c>
       <c r="CD21" s="47">
         <v>34.5</v>
       </c>
       <c r="CE21" s="47">
         <v>33.6</v>
       </c>
       <c r="CF21" s="47">
         <v>32.700000000000003</v>
       </c>
       <c r="CG21" s="47">
         <v>39.200000000000003</v>
       </c>
       <c r="CH21" s="50">
         <v>38.6</v>
       </c>
-      <c r="CI21" s="62">
+      <c r="CI21" s="53">
         <v>38.200000000000003</v>
       </c>
+      <c r="CJ21" s="56">
+        <v>40.5</v>
+      </c>
+      <c r="CK21" s="36">
+        <v>42.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" s="39" customFormat="1">
+    <row r="22" spans="1:89" s="39" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="23">
         <v>8.57</v>
       </c>
       <c r="C22" s="23">
         <v>8.6259999999999994</v>
       </c>
       <c r="D22" s="23">
         <v>9.4339999999999993</v>
       </c>
       <c r="E22" s="23">
         <v>9.7420000000000009</v>
       </c>
       <c r="F22" s="23">
         <v>9.8480000000000008</v>
       </c>
       <c r="G22" s="23">
         <v>9.7119999999999997</v>
       </c>
       <c r="H22" s="23">
         <v>9.1929999999999996</v>
       </c>
       <c r="I22" s="23">
@@ -6158,298 +6277,304 @@
       </c>
       <c r="CA22" s="46">
         <v>20.3</v>
       </c>
       <c r="CB22" s="47">
         <v>20.3</v>
       </c>
       <c r="CC22" s="47">
         <v>20.2</v>
       </c>
       <c r="CD22" s="47">
         <v>20.2</v>
       </c>
       <c r="CE22" s="47">
         <v>19.8</v>
       </c>
       <c r="CF22" s="47">
         <v>19.7</v>
       </c>
       <c r="CG22" s="49">
         <v>22</v>
       </c>
       <c r="CH22" s="50">
         <v>21.8</v>
       </c>
-      <c r="CI22" s="62">
+      <c r="CI22" s="53">
         <v>22</v>
       </c>
+      <c r="CJ22" s="56">
+        <v>23.8</v>
+      </c>
+      <c r="CK22" s="36">
+        <v>24.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:87" s="39" customFormat="1">
+    <row r="23" spans="1:89" s="39" customFormat="1">
       <c r="A23" s="43"/>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="43"/>
       <c r="P23" s="43"/>
       <c r="Q23" s="43"/>
       <c r="R23" s="43"/>
       <c r="S23" s="43"/>
       <c r="T23" s="43"/>
       <c r="U23" s="43"/>
       <c r="V23" s="43"/>
       <c r="W23" s="43"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
     </row>
-    <row r="24" spans="1:87" s="39" customFormat="1">
+    <row r="24" spans="1:89" s="39" customFormat="1">
       <c r="A24" s="43"/>
       <c r="B24" s="43"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
       <c r="N24" s="43"/>
       <c r="O24" s="43"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
     </row>
-    <row r="25" spans="1:87" s="39" customFormat="1">
+    <row r="25" spans="1:89" s="39" customFormat="1">
       <c r="A25" s="43"/>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="43"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="43"/>
       <c r="V25" s="43"/>
       <c r="W25" s="43"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
     </row>
-    <row r="26" spans="1:87" s="39" customFormat="1">
+    <row r="26" spans="1:89" s="39" customFormat="1">
       <c r="A26" s="43"/>
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
       <c r="N26" s="43"/>
       <c r="O26" s="43"/>
       <c r="P26" s="43"/>
       <c r="Q26" s="43"/>
       <c r="R26" s="43"/>
       <c r="S26" s="43"/>
       <c r="T26" s="43"/>
       <c r="U26" s="43"/>
       <c r="V26" s="43"/>
       <c r="W26" s="43"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
     </row>
-    <row r="27" spans="1:87" s="39" customFormat="1">
+    <row r="27" spans="1:89" s="39" customFormat="1">
       <c r="A27" s="43"/>
       <c r="B27" s="43"/>
       <c r="C27" s="43"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
       <c r="N27" s="43"/>
       <c r="O27" s="43"/>
       <c r="P27" s="43"/>
       <c r="Q27" s="43"/>
       <c r="R27" s="43"/>
       <c r="S27" s="43"/>
       <c r="T27" s="43"/>
       <c r="U27" s="43"/>
       <c r="V27" s="43"/>
       <c r="W27" s="43"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
     </row>
-    <row r="28" spans="1:87" s="39" customFormat="1">
+    <row r="28" spans="1:89" s="39" customFormat="1">
       <c r="A28" s="43"/>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="43"/>
       <c r="Q28" s="43"/>
       <c r="R28" s="43"/>
       <c r="S28" s="43"/>
       <c r="T28" s="43"/>
       <c r="U28" s="43"/>
       <c r="V28" s="43"/>
       <c r="W28" s="43"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
-    <row r="29" spans="1:87" s="39" customFormat="1">
+    <row r="29" spans="1:89" s="39" customFormat="1">
       <c r="A29" s="43"/>
       <c r="B29" s="43"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="N29" s="43"/>
       <c r="O29" s="43"/>
       <c r="P29" s="43"/>
       <c r="Q29" s="43"/>
       <c r="R29" s="43"/>
       <c r="S29" s="43"/>
       <c r="T29" s="43"/>
       <c r="U29" s="43"/>
       <c r="V29" s="43"/>
       <c r="W29" s="43"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:87" s="39" customFormat="1">
+    <row r="30" spans="1:89" s="39" customFormat="1">
       <c r="A30" s="43"/>
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
       <c r="W30" s="43"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:87" s="39" customFormat="1">
+    <row r="31" spans="1:89" s="39" customFormat="1">
       <c r="A31" s="43"/>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="43"/>
       <c r="N31" s="43"/>
       <c r="O31" s="43"/>
       <c r="P31" s="43"/>
       <c r="Q31" s="43"/>
       <c r="R31" s="43"/>
       <c r="S31" s="43"/>
       <c r="T31" s="43"/>
       <c r="U31" s="43"/>
       <c r="V31" s="43"/>
       <c r="W31" s="43"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:87" s="39" customFormat="1">
+    <row r="32" spans="1:89" s="39" customFormat="1">
       <c r="A32" s="43"/>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -7514,67 +7639,67 @@
       <c r="D72" s="43"/>
       <c r="E72" s="43"/>
       <c r="F72" s="43"/>
       <c r="G72" s="43"/>
       <c r="H72" s="43"/>
       <c r="I72" s="43"/>
       <c r="J72" s="43"/>
       <c r="K72" s="43"/>
       <c r="L72" s="43"/>
       <c r="M72" s="43"/>
       <c r="N72" s="43"/>
       <c r="O72" s="43"/>
       <c r="P72" s="43"/>
       <c r="Q72" s="43"/>
       <c r="R72" s="43"/>
       <c r="S72" s="43"/>
       <c r="T72" s="43"/>
       <c r="U72" s="43"/>
       <c r="V72" s="43"/>
       <c r="W72" s="43"/>
       <c r="X72" s="6"/>
       <c r="Y72" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CH3:CI3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="CH3:CK3"/>
+    <mergeCell ref="V2:Y2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="J2:M2"/>
-    <mergeCell ref="V2:Y2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>