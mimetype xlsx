--- v1 (2026-06-12)
+++ v2 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10005" yWindow="105" windowWidth="17775" windowHeight="11295"/>
+    <workbookView xWindow="-60" yWindow="135" windowWidth="17775" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Horses" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Horses!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="42">
   <si>
     <t>Livestock of horses, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -428,51 +428,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -556,82 +556,95 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="12"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 2 82" xfId="6"/>
     <cellStyle name="Обычный 2 83" xfId="7"/>
     <cellStyle name="Обычный 2 89" xfId="11"/>
     <cellStyle name="Обычный 57" xfId="4"/>
     <cellStyle name="Обычный 59" xfId="3"/>
     <cellStyle name="Обычный 6 12" xfId="8"/>
     <cellStyle name="Обычный_tabsv10" xfId="10"/>
     <cellStyle name="Обычный_tabsv14" xfId="5"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -911,319 +924,322 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK72"/>
+  <dimension ref="A1:CN72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BW1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ11" sqref="CJ11"/>
+      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="44" customWidth="1"/>
     <col min="2" max="23" width="9.28515625" style="44" customWidth="1"/>
     <col min="24" max="25" width="9.28515625" style="6" customWidth="1"/>
     <col min="26" max="31" width="9.140625" style="6"/>
     <col min="32" max="32" width="8.5703125" style="6" customWidth="1"/>
     <col min="33" max="33" width="8.42578125" style="6" customWidth="1"/>
     <col min="34" max="45" width="9.140625" style="6"/>
     <col min="46" max="46" width="10" style="6" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" s="3" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:92" s="3" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A1" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...70 lines deleted...]
-      <c r="BU1" s="61"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
+      <c r="U1" s="67"/>
+      <c r="V1" s="67"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="67"/>
+      <c r="Y1" s="67"/>
+      <c r="Z1" s="67"/>
+      <c r="AA1" s="67"/>
+      <c r="AB1" s="67"/>
+      <c r="AC1" s="67"/>
+      <c r="AD1" s="67"/>
+      <c r="AE1" s="67"/>
+      <c r="AF1" s="67"/>
+      <c r="AG1" s="67"/>
+      <c r="AH1" s="67"/>
+      <c r="AI1" s="67"/>
+      <c r="AJ1" s="67"/>
+      <c r="AK1" s="67"/>
+      <c r="AL1" s="67"/>
+      <c r="AM1" s="67"/>
+      <c r="AN1" s="67"/>
+      <c r="AO1" s="67"/>
+      <c r="AP1" s="67"/>
+      <c r="AQ1" s="67"/>
+      <c r="AR1" s="67"/>
+      <c r="AS1" s="67"/>
+      <c r="AT1" s="67"/>
+      <c r="AU1" s="67"/>
+      <c r="AV1" s="67"/>
+      <c r="AW1" s="67"/>
+      <c r="AX1" s="67"/>
+      <c r="AY1" s="67"/>
+      <c r="AZ1" s="67"/>
+      <c r="BA1" s="67"/>
+      <c r="BB1" s="67"/>
+      <c r="BC1" s="67"/>
+      <c r="BD1" s="67"/>
+      <c r="BE1" s="67"/>
+      <c r="BF1" s="67"/>
+      <c r="BG1" s="67"/>
+      <c r="BH1" s="67"/>
+      <c r="BI1" s="67"/>
+      <c r="BJ1" s="67"/>
+      <c r="BK1" s="67"/>
+      <c r="BL1" s="67"/>
+      <c r="BM1" s="67"/>
+      <c r="BN1" s="67"/>
+      <c r="BO1" s="67"/>
+      <c r="BP1" s="67"/>
+      <c r="BQ1" s="67"/>
+      <c r="BR1" s="67"/>
+      <c r="BS1" s="67"/>
+      <c r="BT1" s="67"/>
+      <c r="BU1" s="67"/>
     </row>
-    <row r="2" spans="1:89" s="3" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:92" s="3" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
-      <c r="J2" s="57" t="s">
+      <c r="J2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="57"/>
-[...1 lines deleted...]
-      <c r="M2" s="57"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
-      <c r="V2" s="57" t="s">
+      <c r="V2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="57"/>
-[...2 lines deleted...]
-      <c r="AH2" s="57" t="s">
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="AH2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="57"/>
-[...2 lines deleted...]
-      <c r="AT2" s="57" t="s">
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AT2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="57"/>
-[...2 lines deleted...]
-      <c r="BF2" s="57" t="s">
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="BF2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="57"/>
-[...2 lines deleted...]
-      <c r="BR2" s="57" t="s">
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BR2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="BS2" s="57"/>
-[...2 lines deleted...]
-      <c r="CD2" s="57" t="s">
+      <c r="BS2" s="66"/>
+      <c r="BT2" s="66"/>
+      <c r="BU2" s="66"/>
+      <c r="CD2" s="66" t="s">
         <v>15</v>
       </c>
-      <c r="CE2" s="57"/>
-[...1 lines deleted...]
-      <c r="CG2" s="57"/>
+      <c r="CE2" s="66"/>
+      <c r="CF2" s="66"/>
+      <c r="CG2" s="66"/>
     </row>
-    <row r="3" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A3" s="65" t="s">
+    <row r="3" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A3" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="B3" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="62" t="s">
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="AA3" s="63"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62" t="s">
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+      <c r="AH3" s="64"/>
+      <c r="AI3" s="64"/>
+      <c r="AJ3" s="64"/>
+      <c r="AK3" s="65"/>
+      <c r="AL3" s="63" t="s">
         <v>19</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62" t="s">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62" t="s">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="65"/>
+      <c r="BJ3" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="63"/>
-[...10 lines deleted...]
-      <c r="BV3" s="62" t="s">
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="65"/>
+      <c r="BV3" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="63"/>
-[...10 lines deleted...]
-      <c r="CH3" s="58" t="s">
+      <c r="BW3" s="64"/>
+      <c r="BX3" s="64"/>
+      <c r="BY3" s="64"/>
+      <c r="BZ3" s="64"/>
+      <c r="CA3" s="64"/>
+      <c r="CB3" s="64"/>
+      <c r="CC3" s="64"/>
+      <c r="CD3" s="64"/>
+      <c r="CE3" s="64"/>
+      <c r="CF3" s="64"/>
+      <c r="CG3" s="65"/>
+      <c r="CH3" s="72" t="s">
         <v>41</v>
       </c>
-      <c r="CI3" s="59"/>
-[...1 lines deleted...]
-      <c r="CK3" s="60"/>
+      <c r="CI3" s="73"/>
+      <c r="CJ3" s="73"/>
+      <c r="CK3" s="73"/>
+      <c r="CL3" s="73"/>
+      <c r="CM3" s="73"/>
+      <c r="CN3" s="74"/>
     </row>
-    <row r="4" spans="1:89" ht="13.5" thickBot="1">
-      <c r="A4" s="66"/>
+    <row r="4" spans="1:92" ht="13.5" thickBot="1">
+      <c r="A4" s="69"/>
       <c r="B4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1444,52 +1460,61 @@
       </c>
       <c r="CD4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="CE4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="CF4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="CG4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="CH4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CI4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="CJ4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="CK4" s="7" t="s">
         <v>4</v>
       </c>
+      <c r="CL4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM4" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN4" s="8" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="21" customFormat="1">
+    <row r="5" spans="1:92" s="21" customFormat="1">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="10">
         <v>316.04500000000002</v>
       </c>
       <c r="C5" s="10">
         <v>314.70800000000003</v>
       </c>
       <c r="D5" s="10">
         <v>324.05099999999999</v>
       </c>
       <c r="E5" s="10">
         <v>348.44900000000001</v>
       </c>
       <c r="F5" s="10">
         <v>357.78</v>
       </c>
       <c r="G5" s="11">
         <v>352.46899999999999</v>
       </c>
       <c r="H5" s="10">
         <v>341.09100000000001</v>
       </c>
       <c r="I5" s="10">
@@ -1710,55 +1735,64 @@
       </c>
       <c r="CC5" s="48">
         <v>495.8</v>
       </c>
       <c r="CD5" s="48">
         <v>486.9</v>
       </c>
       <c r="CE5" s="48">
         <v>476.5</v>
       </c>
       <c r="CF5" s="48">
         <v>464.7</v>
       </c>
       <c r="CG5" s="48">
         <v>492.9</v>
       </c>
       <c r="CH5" s="51">
         <v>494.3</v>
       </c>
       <c r="CI5" s="52">
         <v>490.3</v>
       </c>
       <c r="CJ5" s="54">
         <v>509.6</v>
       </c>
-      <c r="CK5" s="67">
+      <c r="CK5" s="57">
         <v>530.9</v>
       </c>
+      <c r="CL5" s="58">
+        <v>545.1</v>
+      </c>
+      <c r="CM5" s="62">
+        <v>549</v>
+      </c>
+      <c r="CN5" s="70">
+        <v>544.20000000000005</v>
+      </c>
     </row>
-    <row r="6" spans="1:89" s="21" customFormat="1">
+    <row r="6" spans="1:92" s="21" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="23">
         <v>3.1920000000000002</v>
       </c>
       <c r="C6" s="23">
         <v>3.2120000000000002</v>
       </c>
       <c r="D6" s="23">
         <v>3.2509999999999999</v>
       </c>
       <c r="E6" s="23">
         <v>3.2349999999999999</v>
       </c>
       <c r="F6" s="23">
         <v>3.4340000000000002</v>
       </c>
       <c r="G6" s="23">
         <v>0.93300000000000005</v>
       </c>
       <c r="H6" s="23">
         <v>0.98299999999999998</v>
       </c>
       <c r="I6" s="23">
@@ -1982,52 +2016,61 @@
       </c>
       <c r="CD6" s="47">
         <v>5.5</v>
       </c>
       <c r="CE6" s="47">
         <v>5.4</v>
       </c>
       <c r="CF6" s="47">
         <v>5.3</v>
       </c>
       <c r="CG6" s="47">
         <v>3.5</v>
       </c>
       <c r="CH6" s="50">
         <v>3.6</v>
       </c>
       <c r="CI6" s="53">
         <v>3.6</v>
       </c>
       <c r="CJ6" s="55">
         <v>3.6</v>
       </c>
       <c r="CK6" s="36">
         <v>3.6</v>
       </c>
+      <c r="CL6" s="59">
+        <v>3.7</v>
+      </c>
+      <c r="CM6" s="36">
+        <v>3.8</v>
+      </c>
+      <c r="CN6" s="71">
+        <v>3.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:89" s="39" customFormat="1">
+    <row r="7" spans="1:92" s="39" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="23">
         <v>13.411</v>
       </c>
       <c r="C7" s="23">
         <v>13.234999999999999</v>
       </c>
       <c r="D7" s="23">
         <v>13.238</v>
       </c>
       <c r="E7" s="23">
         <v>14.269</v>
       </c>
       <c r="F7" s="23">
         <v>14.978999999999999</v>
       </c>
       <c r="G7" s="23">
         <v>15.068</v>
       </c>
       <c r="H7" s="23">
         <v>14.436</v>
       </c>
       <c r="I7" s="23">
@@ -2251,52 +2294,61 @@
       </c>
       <c r="CD7" s="47">
         <v>31.4</v>
       </c>
       <c r="CE7" s="47">
         <v>30.8</v>
       </c>
       <c r="CF7" s="47">
         <v>30.6</v>
       </c>
       <c r="CG7" s="47">
         <v>24.6</v>
       </c>
       <c r="CH7" s="50">
         <v>24.8</v>
       </c>
       <c r="CI7" s="53">
         <v>24.8</v>
       </c>
       <c r="CJ7" s="56">
         <v>24.9</v>
       </c>
       <c r="CK7" s="36">
         <v>25.7</v>
       </c>
+      <c r="CL7" s="59">
+        <v>26.4</v>
+      </c>
+      <c r="CM7" s="36">
+        <v>33.4</v>
+      </c>
+      <c r="CN7" s="71">
+        <v>33.299999999999997</v>
+      </c>
     </row>
-    <row r="8" spans="1:89" s="39" customFormat="1">
+    <row r="8" spans="1:92" s="39" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="23">
         <v>13.515000000000001</v>
       </c>
       <c r="C8" s="23">
         <v>13.682</v>
       </c>
       <c r="D8" s="23">
         <v>14.023999999999999</v>
       </c>
       <c r="E8" s="23">
         <v>14.414999999999999</v>
       </c>
       <c r="F8" s="23">
         <v>15.603</v>
       </c>
       <c r="G8" s="23">
         <v>16.056999999999999</v>
       </c>
       <c r="H8" s="23">
         <v>15.787000000000001</v>
       </c>
       <c r="I8" s="23">
@@ -2520,52 +2572,61 @@
       </c>
       <c r="CD8" s="47">
         <v>3.7</v>
       </c>
       <c r="CE8" s="47">
         <v>3.6</v>
       </c>
       <c r="CF8" s="47">
         <v>3.4</v>
       </c>
       <c r="CG8" s="47">
         <v>3.6</v>
       </c>
       <c r="CH8" s="50">
         <v>4.4000000000000004</v>
       </c>
       <c r="CI8" s="53">
         <v>4.4000000000000004</v>
       </c>
       <c r="CJ8" s="56">
         <v>4.9000000000000004</v>
       </c>
       <c r="CK8" s="2">
         <v>5</v>
       </c>
+      <c r="CL8" s="60">
+        <v>5.2</v>
+      </c>
+      <c r="CM8" s="36">
+        <v>5.2</v>
+      </c>
+      <c r="CN8" s="71">
+        <v>5.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:89" s="39" customFormat="1">
+    <row r="9" spans="1:92" s="39" customFormat="1">
       <c r="A9" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="23">
         <v>18.826000000000001</v>
       </c>
       <c r="C9" s="23">
         <v>18.216999999999999</v>
       </c>
       <c r="D9" s="23">
         <v>18.975999999999999</v>
       </c>
       <c r="E9" s="23">
         <v>22.007000000000001</v>
       </c>
       <c r="F9" s="23">
         <v>21.89</v>
       </c>
       <c r="G9" s="23">
         <v>21.701000000000001</v>
       </c>
       <c r="H9" s="23">
         <v>21.916</v>
       </c>
       <c r="I9" s="23">
@@ -2789,52 +2850,61 @@
       </c>
       <c r="CD9" s="47">
         <v>33.799999999999997</v>
       </c>
       <c r="CE9" s="47">
         <v>33.1</v>
       </c>
       <c r="CF9" s="47">
         <v>32.1</v>
       </c>
       <c r="CG9" s="47">
         <v>35.700000000000003</v>
       </c>
       <c r="CH9" s="50">
         <v>35.9</v>
       </c>
       <c r="CI9" s="53">
         <v>35.1</v>
       </c>
       <c r="CJ9" s="56">
         <v>36.799999999999997</v>
       </c>
       <c r="CK9" s="36">
         <v>42.2</v>
       </c>
+      <c r="CL9" s="61">
+        <v>42.1</v>
+      </c>
+      <c r="CM9" s="2">
+        <v>38</v>
+      </c>
+      <c r="CN9" s="71">
+        <v>37.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:89" s="39" customFormat="1">
+    <row r="10" spans="1:92" s="39" customFormat="1">
       <c r="A10" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="23">
         <v>8.6430000000000007</v>
       </c>
       <c r="C10" s="23">
         <v>8.9870000000000001</v>
       </c>
       <c r="D10" s="23">
         <v>8.9779999999999998</v>
       </c>
       <c r="E10" s="23">
         <v>10.007999999999999</v>
       </c>
       <c r="F10" s="23">
         <v>10.643000000000001</v>
       </c>
       <c r="G10" s="23">
         <v>10.484</v>
       </c>
       <c r="H10" s="23">
         <v>9.8829999999999991</v>
       </c>
       <c r="I10" s="23">
@@ -3058,52 +3128,61 @@
       </c>
       <c r="CD10" s="47">
         <v>15.8</v>
       </c>
       <c r="CE10" s="47">
         <v>15.4</v>
       </c>
       <c r="CF10" s="49">
         <v>15.1</v>
       </c>
       <c r="CG10" s="49">
         <v>15.3</v>
       </c>
       <c r="CH10" s="50">
         <v>14.4</v>
       </c>
       <c r="CI10" s="53">
         <v>14.4</v>
       </c>
       <c r="CJ10" s="56">
         <v>14.6</v>
       </c>
       <c r="CK10" s="36">
         <v>15.7</v>
       </c>
+      <c r="CL10" s="60">
+        <v>16.3</v>
+      </c>
+      <c r="CM10" s="36">
+        <v>17.5</v>
+      </c>
+      <c r="CN10" s="71">
+        <v>17.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:89" s="39" customFormat="1">
+    <row r="11" spans="1:92" s="39" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="23">
         <v>17.369</v>
       </c>
       <c r="C11" s="23">
         <v>17.46</v>
       </c>
       <c r="D11" s="23">
         <v>19.158999999999999</v>
       </c>
       <c r="E11" s="23">
         <v>20.658000000000001</v>
       </c>
       <c r="F11" s="23">
         <v>20.702999999999999</v>
       </c>
       <c r="G11" s="23">
         <v>20.506</v>
       </c>
       <c r="H11" s="23">
         <v>18.978999999999999</v>
       </c>
       <c r="I11" s="23">
@@ -3327,52 +3406,61 @@
       </c>
       <c r="CD11" s="47">
         <v>27.2</v>
       </c>
       <c r="CE11" s="47">
         <v>26.8</v>
       </c>
       <c r="CF11" s="47">
         <v>26.5</v>
       </c>
       <c r="CG11" s="47">
         <v>27.7</v>
       </c>
       <c r="CH11" s="50">
         <v>28.9</v>
       </c>
       <c r="CI11" s="53">
         <v>28.9</v>
       </c>
       <c r="CJ11" s="56">
         <v>30.1</v>
       </c>
       <c r="CK11" s="36">
         <v>31.4</v>
       </c>
+      <c r="CL11" s="61">
+        <v>32</v>
+      </c>
+      <c r="CM11" s="36">
+        <v>30.6</v>
+      </c>
+      <c r="CN11" s="71">
+        <v>30.5</v>
+      </c>
     </row>
-    <row r="12" spans="1:89" s="39" customFormat="1">
+    <row r="12" spans="1:92" s="39" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="23">
         <v>32.491</v>
       </c>
       <c r="C12" s="23">
         <v>32.759</v>
       </c>
       <c r="D12" s="23">
         <v>34.124000000000002</v>
       </c>
       <c r="E12" s="23">
         <v>37.359000000000002</v>
       </c>
       <c r="F12" s="23">
         <v>37.201999999999998</v>
       </c>
       <c r="G12" s="23">
         <v>36.479999999999997</v>
       </c>
       <c r="H12" s="23">
         <v>34.768999999999998</v>
       </c>
       <c r="I12" s="23">
@@ -3596,52 +3684,61 @@
       </c>
       <c r="CD12" s="47">
         <v>47.8</v>
       </c>
       <c r="CE12" s="47">
         <v>47.1</v>
       </c>
       <c r="CF12" s="47">
         <v>45.9</v>
       </c>
       <c r="CG12" s="47">
         <v>49.4</v>
       </c>
       <c r="CH12" s="50">
         <v>47.2</v>
       </c>
       <c r="CI12" s="53">
         <v>46.9</v>
       </c>
       <c r="CJ12" s="56">
         <v>53.2</v>
       </c>
       <c r="CK12" s="36">
         <v>54.8</v>
       </c>
+      <c r="CL12" s="60">
+        <v>54.4</v>
+      </c>
+      <c r="CM12" s="36">
+        <v>50.7</v>
+      </c>
+      <c r="CN12" s="71">
+        <v>49.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:89" s="39" customFormat="1">
+    <row r="13" spans="1:92" s="39" customFormat="1">
       <c r="A13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="23">
         <v>6.3129999999999997</v>
       </c>
       <c r="C13" s="23">
         <v>6.3719999999999999</v>
       </c>
       <c r="D13" s="23">
         <v>6.4489999999999998</v>
       </c>
       <c r="E13" s="23">
         <v>7.202</v>
       </c>
       <c r="F13" s="23">
         <v>7.9279999999999999</v>
       </c>
       <c r="G13" s="23">
         <v>7.8719999999999999</v>
       </c>
       <c r="H13" s="23">
         <v>7.6420000000000003</v>
       </c>
       <c r="I13" s="23">
@@ -3865,52 +3962,61 @@
       </c>
       <c r="CD13" s="47">
         <v>9.9</v>
       </c>
       <c r="CE13" s="47">
         <v>9.5</v>
       </c>
       <c r="CF13" s="47">
         <v>9.3000000000000007</v>
       </c>
       <c r="CG13" s="49">
         <v>10</v>
       </c>
       <c r="CH13" s="50">
         <v>10.1</v>
       </c>
       <c r="CI13" s="53">
         <v>9.8000000000000007</v>
       </c>
       <c r="CJ13" s="56">
         <v>9.8000000000000007</v>
       </c>
       <c r="CK13" s="36">
         <v>10.199999999999999</v>
       </c>
+      <c r="CL13" s="60">
+        <v>10.9</v>
+      </c>
+      <c r="CM13" s="36">
+        <v>10.7</v>
+      </c>
+      <c r="CN13" s="71">
+        <v>10.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:89" s="39" customFormat="1">
+    <row r="14" spans="1:92" s="39" customFormat="1">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="23">
         <v>21.614000000000001</v>
       </c>
       <c r="C14" s="23">
         <v>21.584</v>
       </c>
       <c r="D14" s="23">
         <v>22.219000000000001</v>
       </c>
       <c r="E14" s="23">
         <v>23.388000000000002</v>
       </c>
       <c r="F14" s="23">
         <v>24.309000000000001</v>
       </c>
       <c r="G14" s="23">
         <v>24.524999999999999</v>
       </c>
       <c r="H14" s="23">
         <v>24.29</v>
       </c>
       <c r="I14" s="23">
@@ -4134,52 +4240,61 @@
       </c>
       <c r="CD14" s="47">
         <v>34.1</v>
       </c>
       <c r="CE14" s="47">
         <v>34.299999999999997</v>
       </c>
       <c r="CF14" s="47">
         <v>33.700000000000003</v>
       </c>
       <c r="CG14" s="47">
         <v>31.8</v>
       </c>
       <c r="CH14" s="50">
         <v>33.4</v>
       </c>
       <c r="CI14" s="53">
         <v>33.200000000000003</v>
       </c>
       <c r="CJ14" s="56">
         <v>33.5</v>
       </c>
       <c r="CK14" s="36">
         <v>32.799999999999997</v>
       </c>
+      <c r="CL14" s="60">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="CM14" s="36">
+        <v>39.6</v>
+      </c>
+      <c r="CN14" s="71">
+        <v>39.299999999999997</v>
+      </c>
     </row>
-    <row r="15" spans="1:89" s="39" customFormat="1">
+    <row r="15" spans="1:92" s="39" customFormat="1">
       <c r="A15" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="23">
         <v>14.772</v>
       </c>
       <c r="C15" s="23">
         <v>14.551</v>
       </c>
       <c r="D15" s="23">
         <v>15.663</v>
       </c>
       <c r="E15" s="23">
         <v>17.236999999999998</v>
       </c>
       <c r="F15" s="23">
         <v>18.138999999999999</v>
       </c>
       <c r="G15" s="23">
         <v>17.782</v>
       </c>
       <c r="H15" s="23">
         <v>15.731999999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4403,52 +4518,61 @@
       </c>
       <c r="CD15" s="47">
         <v>23.9</v>
       </c>
       <c r="CE15" s="47">
         <v>23.7</v>
       </c>
       <c r="CF15" s="47">
         <v>23.1</v>
       </c>
       <c r="CG15" s="47">
         <v>23.8</v>
       </c>
       <c r="CH15" s="50">
         <v>25.1</v>
       </c>
       <c r="CI15" s="53">
         <v>24.8</v>
       </c>
       <c r="CJ15" s="56">
         <v>26.6</v>
       </c>
       <c r="CK15" s="36">
         <v>29.5</v>
       </c>
+      <c r="CL15" s="60">
+        <v>30.5</v>
+      </c>
+      <c r="CM15" s="36">
+        <v>25.2</v>
+      </c>
+      <c r="CN15" s="71">
+        <v>25</v>
+      </c>
     </row>
-    <row r="16" spans="1:89" s="39" customFormat="1">
+    <row r="16" spans="1:92" s="39" customFormat="1">
       <c r="A16" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="23">
         <v>74.426000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>73.962999999999994</v>
       </c>
       <c r="D16" s="23">
         <v>74.180999999999997</v>
       </c>
       <c r="E16" s="23">
         <v>75.796000000000006</v>
       </c>
       <c r="F16" s="23">
         <v>78.108999999999995</v>
       </c>
       <c r="G16" s="23">
         <v>77.646000000000001</v>
       </c>
       <c r="H16" s="23">
         <v>73.433000000000007</v>
       </c>
       <c r="I16" s="23">
@@ -4672,52 +4796,61 @@
       </c>
       <c r="CD16" s="47">
         <v>80.900000000000006</v>
       </c>
       <c r="CE16" s="47">
         <v>79</v>
       </c>
       <c r="CF16" s="49">
         <v>78</v>
       </c>
       <c r="CG16" s="49">
         <v>85.1</v>
       </c>
       <c r="CH16" s="50">
         <v>84.5</v>
       </c>
       <c r="CI16" s="53">
         <v>83.9</v>
       </c>
       <c r="CJ16" s="56">
         <v>84.7</v>
       </c>
       <c r="CK16" s="36">
         <v>85.3</v>
       </c>
+      <c r="CL16" s="60">
+        <v>88.2</v>
+      </c>
+      <c r="CM16" s="2">
+        <v>89</v>
+      </c>
+      <c r="CN16" s="71">
+        <v>88.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:89" s="39" customFormat="1">
+    <row r="17" spans="1:92" s="39" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="23">
         <v>13.16</v>
       </c>
       <c r="C17" s="23">
         <v>13.361000000000001</v>
       </c>
       <c r="D17" s="23">
         <v>14.632</v>
       </c>
       <c r="E17" s="23">
         <v>16.068999999999999</v>
       </c>
       <c r="F17" s="23">
         <v>15.974</v>
       </c>
       <c r="G17" s="23">
         <v>15.839</v>
       </c>
       <c r="H17" s="23">
         <v>15.712</v>
       </c>
       <c r="I17" s="23">
@@ -4941,52 +5074,61 @@
       </c>
       <c r="CD17" s="49">
         <v>26</v>
       </c>
       <c r="CE17" s="49">
         <v>25.3</v>
       </c>
       <c r="CF17" s="49">
         <v>24.3</v>
       </c>
       <c r="CG17" s="49">
         <v>27.3</v>
       </c>
       <c r="CH17" s="50">
         <v>27.8</v>
       </c>
       <c r="CI17" s="53">
         <v>28</v>
       </c>
       <c r="CJ17" s="56">
         <v>29.2</v>
       </c>
       <c r="CK17" s="36">
         <v>28.9</v>
       </c>
+      <c r="CL17" s="61">
+        <v>31</v>
+      </c>
+      <c r="CM17" s="36">
+        <v>32.5</v>
+      </c>
+      <c r="CN17" s="71">
+        <v>31.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:89" s="39" customFormat="1">
+    <row r="18" spans="1:92" s="39" customFormat="1">
       <c r="A18" s="40" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="41" t="s">
         <v>14</v>
       </c>
       <c r="I18" s="41" t="s">
@@ -5210,52 +5352,61 @@
       </c>
       <c r="CD18" s="47">
         <v>24.8</v>
       </c>
       <c r="CE18" s="47">
         <v>24.1</v>
       </c>
       <c r="CF18" s="49">
         <v>23</v>
       </c>
       <c r="CG18" s="49">
         <v>25.5</v>
       </c>
       <c r="CH18" s="50">
         <v>25.8</v>
       </c>
       <c r="CI18" s="53">
         <v>25.4</v>
       </c>
       <c r="CJ18" s="56">
         <v>25.7</v>
       </c>
       <c r="CK18" s="36">
         <v>25.8</v>
       </c>
+      <c r="CL18" s="60">
+        <v>26.6</v>
+      </c>
+      <c r="CM18" s="36">
+        <v>34.9</v>
+      </c>
+      <c r="CN18" s="71">
+        <v>35.299999999999997</v>
+      </c>
     </row>
-    <row r="19" spans="1:89" s="39" customFormat="1">
+    <row r="19" spans="1:92" s="39" customFormat="1">
       <c r="A19" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="23">
         <v>15.577999999999999</v>
       </c>
       <c r="C19" s="23">
         <v>15.028</v>
       </c>
       <c r="D19" s="23">
         <v>15.771000000000001</v>
       </c>
       <c r="E19" s="23">
         <v>16.831</v>
       </c>
       <c r="F19" s="23">
         <v>16.614000000000001</v>
       </c>
       <c r="G19" s="23">
         <v>16.722999999999999</v>
       </c>
       <c r="H19" s="23">
         <v>18.629000000000001</v>
       </c>
       <c r="I19" s="23">
@@ -5479,52 +5630,61 @@
       </c>
       <c r="CD19" s="49">
         <v>35.6</v>
       </c>
       <c r="CE19" s="49">
         <v>34.700000000000003</v>
       </c>
       <c r="CF19" s="49">
         <v>33.799999999999997</v>
       </c>
       <c r="CG19" s="49">
         <v>34.6</v>
       </c>
       <c r="CH19" s="50">
         <v>34.299999999999997</v>
       </c>
       <c r="CI19" s="53">
         <v>34.200000000000003</v>
       </c>
       <c r="CJ19" s="56">
         <v>34.700000000000003</v>
       </c>
       <c r="CK19" s="36">
         <v>35.299999999999997</v>
       </c>
+      <c r="CL19" s="60">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="CM19" s="36">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="CN19" s="71">
+        <v>39.700000000000003</v>
+      </c>
     </row>
-    <row r="20" spans="1:89" s="39" customFormat="1">
+    <row r="20" spans="1:92" s="39" customFormat="1">
       <c r="A20" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="23">
         <v>29.170999999999999</v>
       </c>
       <c r="C20" s="23">
         <v>28.09</v>
       </c>
       <c r="D20" s="23">
         <v>27.094999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>30.997</v>
       </c>
       <c r="F20" s="23">
         <v>32.06</v>
       </c>
       <c r="G20" s="23">
         <v>30.959</v>
       </c>
       <c r="H20" s="23">
         <v>31.812999999999999</v>
       </c>
       <c r="I20" s="23">
@@ -5748,52 +5908,61 @@
       </c>
       <c r="CD20" s="47">
         <v>31.8</v>
       </c>
       <c r="CE20" s="47">
         <v>30.3</v>
       </c>
       <c r="CF20" s="47">
         <v>28.2</v>
       </c>
       <c r="CG20" s="47">
         <v>33.799999999999997</v>
       </c>
       <c r="CH20" s="50">
         <v>33.700000000000003</v>
       </c>
       <c r="CI20" s="53">
         <v>32.700000000000003</v>
       </c>
       <c r="CJ20" s="56">
         <v>33</v>
       </c>
       <c r="CK20" s="36">
         <v>37.4</v>
       </c>
+      <c r="CL20" s="60">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="CM20" s="36">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="CN20" s="71">
+        <v>35.200000000000003</v>
+      </c>
     </row>
-    <row r="21" spans="1:89" s="39" customFormat="1">
+    <row r="21" spans="1:92" s="39" customFormat="1">
       <c r="A21" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="23">
         <v>24.994</v>
       </c>
       <c r="C21" s="23">
         <v>25.581</v>
       </c>
       <c r="D21" s="23">
         <v>26.856999999999999</v>
       </c>
       <c r="E21" s="23">
         <v>29.236000000000001</v>
       </c>
       <c r="F21" s="23">
         <v>30.344999999999999</v>
       </c>
       <c r="G21" s="23">
         <v>30.181999999999999</v>
       </c>
       <c r="H21" s="23">
         <v>27.893999999999998</v>
       </c>
       <c r="I21" s="23">
@@ -6017,52 +6186,61 @@
       </c>
       <c r="CD21" s="47">
         <v>34.5</v>
       </c>
       <c r="CE21" s="47">
         <v>33.6</v>
       </c>
       <c r="CF21" s="47">
         <v>32.700000000000003</v>
       </c>
       <c r="CG21" s="47">
         <v>39.200000000000003</v>
       </c>
       <c r="CH21" s="50">
         <v>38.6</v>
       </c>
       <c r="CI21" s="53">
         <v>38.200000000000003</v>
       </c>
       <c r="CJ21" s="56">
         <v>40.5</v>
       </c>
       <c r="CK21" s="36">
         <v>42.9</v>
       </c>
+      <c r="CL21" s="60">
+        <v>44.3</v>
+      </c>
+      <c r="CM21" s="36">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="CN21" s="71">
+        <v>40.200000000000003</v>
+      </c>
     </row>
-    <row r="22" spans="1:89" s="39" customFormat="1">
+    <row r="22" spans="1:92" s="39" customFormat="1">
       <c r="A22" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="23">
         <v>8.57</v>
       </c>
       <c r="C22" s="23">
         <v>8.6259999999999994</v>
       </c>
       <c r="D22" s="23">
         <v>9.4339999999999993</v>
       </c>
       <c r="E22" s="23">
         <v>9.7420000000000009</v>
       </c>
       <c r="F22" s="23">
         <v>9.8480000000000008</v>
       </c>
       <c r="G22" s="23">
         <v>9.7119999999999997</v>
       </c>
       <c r="H22" s="23">
         <v>9.1929999999999996</v>
       </c>
       <c r="I22" s="23">
@@ -6286,295 +6464,304 @@
       </c>
       <c r="CD22" s="47">
         <v>20.2</v>
       </c>
       <c r="CE22" s="47">
         <v>19.8</v>
       </c>
       <c r="CF22" s="47">
         <v>19.7</v>
       </c>
       <c r="CG22" s="49">
         <v>22</v>
       </c>
       <c r="CH22" s="50">
         <v>21.8</v>
       </c>
       <c r="CI22" s="53">
         <v>22</v>
       </c>
       <c r="CJ22" s="56">
         <v>23.8</v>
       </c>
       <c r="CK22" s="36">
         <v>24.4</v>
       </c>
+      <c r="CL22" s="60">
+        <v>24.2</v>
+      </c>
+      <c r="CM22" s="36">
+        <v>21.6</v>
+      </c>
+      <c r="CN22" s="71">
+        <v>21.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:89" s="39" customFormat="1">
+    <row r="23" spans="1:92" s="39" customFormat="1">
       <c r="A23" s="43"/>
       <c r="B23" s="43"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="43"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="43"/>
       <c r="L23" s="43"/>
       <c r="M23" s="43"/>
       <c r="N23" s="43"/>
       <c r="O23" s="43"/>
       <c r="P23" s="43"/>
       <c r="Q23" s="43"/>
       <c r="R23" s="43"/>
       <c r="S23" s="43"/>
       <c r="T23" s="43"/>
       <c r="U23" s="43"/>
       <c r="V23" s="43"/>
       <c r="W23" s="43"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="6"/>
     </row>
-    <row r="24" spans="1:89" s="39" customFormat="1">
+    <row r="24" spans="1:92" s="39" customFormat="1">
       <c r="A24" s="43"/>
       <c r="B24" s="43"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="43"/>
       <c r="L24" s="43"/>
       <c r="M24" s="43"/>
       <c r="N24" s="43"/>
       <c r="O24" s="43"/>
       <c r="P24" s="43"/>
       <c r="Q24" s="43"/>
       <c r="R24" s="43"/>
       <c r="S24" s="43"/>
       <c r="T24" s="43"/>
       <c r="U24" s="43"/>
       <c r="V24" s="43"/>
       <c r="W24" s="43"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="6"/>
     </row>
-    <row r="25" spans="1:89" s="39" customFormat="1">
+    <row r="25" spans="1:92" s="39" customFormat="1">
       <c r="A25" s="43"/>
       <c r="B25" s="43"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="43"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="43"/>
       <c r="L25" s="43"/>
       <c r="M25" s="43"/>
       <c r="N25" s="43"/>
       <c r="O25" s="43"/>
       <c r="P25" s="43"/>
       <c r="Q25" s="43"/>
       <c r="R25" s="43"/>
       <c r="S25" s="43"/>
       <c r="T25" s="43"/>
       <c r="U25" s="43"/>
       <c r="V25" s="43"/>
       <c r="W25" s="43"/>
       <c r="X25" s="6"/>
       <c r="Y25" s="6"/>
     </row>
-    <row r="26" spans="1:89" s="39" customFormat="1">
+    <row r="26" spans="1:92" s="39" customFormat="1">
       <c r="A26" s="43"/>
       <c r="B26" s="43"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="43"/>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="43"/>
       <c r="L26" s="43"/>
       <c r="M26" s="43"/>
       <c r="N26" s="43"/>
       <c r="O26" s="43"/>
       <c r="P26" s="43"/>
       <c r="Q26" s="43"/>
       <c r="R26" s="43"/>
       <c r="S26" s="43"/>
       <c r="T26" s="43"/>
       <c r="U26" s="43"/>
       <c r="V26" s="43"/>
       <c r="W26" s="43"/>
       <c r="X26" s="6"/>
       <c r="Y26" s="6"/>
     </row>
-    <row r="27" spans="1:89" s="39" customFormat="1">
+    <row r="27" spans="1:92" s="39" customFormat="1">
       <c r="A27" s="43"/>
       <c r="B27" s="43"/>
       <c r="C27" s="43"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="43"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="43"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
       <c r="N27" s="43"/>
       <c r="O27" s="43"/>
       <c r="P27" s="43"/>
       <c r="Q27" s="43"/>
       <c r="R27" s="43"/>
       <c r="S27" s="43"/>
       <c r="T27" s="43"/>
       <c r="U27" s="43"/>
       <c r="V27" s="43"/>
       <c r="W27" s="43"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
     </row>
-    <row r="28" spans="1:89" s="39" customFormat="1">
+    <row r="28" spans="1:92" s="39" customFormat="1">
       <c r="A28" s="43"/>
       <c r="B28" s="43"/>
       <c r="C28" s="43"/>
       <c r="D28" s="43"/>
       <c r="E28" s="43"/>
       <c r="F28" s="43"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="43"/>
       <c r="Q28" s="43"/>
       <c r="R28" s="43"/>
       <c r="S28" s="43"/>
       <c r="T28" s="43"/>
       <c r="U28" s="43"/>
       <c r="V28" s="43"/>
       <c r="W28" s="43"/>
       <c r="X28" s="6"/>
       <c r="Y28" s="6"/>
     </row>
-    <row r="29" spans="1:89" s="39" customFormat="1">
+    <row r="29" spans="1:92" s="39" customFormat="1">
       <c r="A29" s="43"/>
       <c r="B29" s="43"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="43"/>
       <c r="L29" s="43"/>
       <c r="M29" s="43"/>
       <c r="N29" s="43"/>
       <c r="O29" s="43"/>
       <c r="P29" s="43"/>
       <c r="Q29" s="43"/>
       <c r="R29" s="43"/>
       <c r="S29" s="43"/>
       <c r="T29" s="43"/>
       <c r="U29" s="43"/>
       <c r="V29" s="43"/>
       <c r="W29" s="43"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
     </row>
-    <row r="30" spans="1:89" s="39" customFormat="1">
+    <row r="30" spans="1:92" s="39" customFormat="1">
       <c r="A30" s="43"/>
       <c r="B30" s="43"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43"/>
       <c r="N30" s="43"/>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
       <c r="W30" s="43"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="6"/>
     </row>
-    <row r="31" spans="1:89" s="39" customFormat="1">
+    <row r="31" spans="1:92" s="39" customFormat="1">
       <c r="A31" s="43"/>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="43"/>
       <c r="N31" s="43"/>
       <c r="O31" s="43"/>
       <c r="P31" s="43"/>
       <c r="Q31" s="43"/>
       <c r="R31" s="43"/>
       <c r="S31" s="43"/>
       <c r="T31" s="43"/>
       <c r="U31" s="43"/>
       <c r="V31" s="43"/>
       <c r="W31" s="43"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="6"/>
     </row>
-    <row r="32" spans="1:89" s="39" customFormat="1">
+    <row r="32" spans="1:92" s="39" customFormat="1">
       <c r="A32" s="43"/>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
       <c r="X32" s="6"/>
       <c r="Y32" s="6"/>
@@ -7639,67 +7826,67 @@
       <c r="D72" s="43"/>
       <c r="E72" s="43"/>
       <c r="F72" s="43"/>
       <c r="G72" s="43"/>
       <c r="H72" s="43"/>
       <c r="I72" s="43"/>
       <c r="J72" s="43"/>
       <c r="K72" s="43"/>
       <c r="L72" s="43"/>
       <c r="M72" s="43"/>
       <c r="N72" s="43"/>
       <c r="O72" s="43"/>
       <c r="P72" s="43"/>
       <c r="Q72" s="43"/>
       <c r="R72" s="43"/>
       <c r="S72" s="43"/>
       <c r="T72" s="43"/>
       <c r="U72" s="43"/>
       <c r="V72" s="43"/>
       <c r="W72" s="43"/>
       <c r="X72" s="6"/>
       <c r="Y72" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="J2:M2"/>
-[...1 lines deleted...]
-    <mergeCell ref="V2:Y2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="CH3:CN3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>