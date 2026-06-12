--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="150" yWindow="255" windowWidth="13860" windowHeight="12810"/>
   </bookViews>
   <sheets>
     <sheet name="LHL" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">LHL!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="45">
   <si>
     <t>Large horned livestock, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -160,51 +160,51 @@
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 143,6</t>
   </si>
   <si>
     <t xml:space="preserve">  67, 7</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 109,4</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -260,50 +260,63 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -434,51 +447,51 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -545,85 +558,96 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 82" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 55" xfId="4"/>
     <cellStyle name="Обычный 58" xfId="5"/>
     <cellStyle name="Обычный 60" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -897,319 +921,321 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI23"/>
+  <dimension ref="A1:CK23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK13" sqref="CK13"/>
+      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CK7" sqref="CK7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="35" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="35" customWidth="1"/>
     <col min="4" max="5" width="9.7109375" style="35" customWidth="1"/>
     <col min="6" max="13" width="8.85546875" style="35" customWidth="1"/>
     <col min="14" max="18" width="9.5703125" style="35" customWidth="1"/>
     <col min="19" max="23" width="8.7109375" style="35" customWidth="1"/>
     <col min="24" max="25" width="8.7109375" style="34" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="34"/>
     <col min="46" max="46" width="10" style="34" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="3" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:89" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...70 lines deleted...]
-      <c r="BU1" s="52"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="AX1" s="61"/>
+      <c r="AY1" s="61"/>
+      <c r="AZ1" s="61"/>
+      <c r="BA1" s="61"/>
+      <c r="BB1" s="61"/>
+      <c r="BC1" s="61"/>
+      <c r="BD1" s="61"/>
+      <c r="BE1" s="61"/>
+      <c r="BF1" s="61"/>
+      <c r="BG1" s="61"/>
+      <c r="BH1" s="61"/>
+      <c r="BI1" s="61"/>
+      <c r="BJ1" s="61"/>
+      <c r="BK1" s="61"/>
+      <c r="BL1" s="61"/>
+      <c r="BM1" s="61"/>
+      <c r="BN1" s="61"/>
+      <c r="BO1" s="61"/>
+      <c r="BP1" s="61"/>
+      <c r="BQ1" s="61"/>
+      <c r="BR1" s="61"/>
+      <c r="BS1" s="61"/>
+      <c r="BT1" s="61"/>
+      <c r="BU1" s="61"/>
     </row>
-    <row r="2" spans="1:87" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:89" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
-      <c r="J2" s="48" t="s">
+      <c r="J2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="48"/>
-[...1 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
-      <c r="V2" s="48" t="s">
+      <c r="V2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="48"/>
-[...2 lines deleted...]
-      <c r="AH2" s="48" t="s">
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="AH2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="48"/>
-[...2 lines deleted...]
-      <c r="AT2" s="48" t="s">
+      <c r="AI2" s="59"/>
+      <c r="AJ2" s="59"/>
+      <c r="AK2" s="59"/>
+      <c r="AT2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="48"/>
-[...2 lines deleted...]
-      <c r="BF2" s="48" t="s">
+      <c r="AU2" s="59"/>
+      <c r="AV2" s="59"/>
+      <c r="AW2" s="59"/>
+      <c r="BF2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="48"/>
-[...2 lines deleted...]
-      <c r="BR2" s="48" t="s">
+      <c r="BG2" s="59"/>
+      <c r="BH2" s="59"/>
+      <c r="BI2" s="59"/>
+      <c r="BR2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="BS2" s="48"/>
-[...2 lines deleted...]
-      <c r="CD2" s="48" t="s">
+      <c r="BS2" s="59"/>
+      <c r="BT2" s="59"/>
+      <c r="BU2" s="59"/>
+      <c r="CD2" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="CE2" s="48"/>
-[...2 lines deleted...]
-      <c r="CH2" s="55"/>
+      <c r="CE2" s="59"/>
+      <c r="CF2" s="59"/>
+      <c r="CG2" s="59"/>
+      <c r="CH2" s="60"/>
     </row>
-    <row r="3" spans="1:87" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="53" t="s">
+    <row r="3" spans="1:89" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="B3" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="50"/>
-[...10 lines deleted...]
-      <c r="N3" s="49" t="s">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="O3" s="50"/>
-[...10 lines deleted...]
-      <c r="Z3" s="49" t="s">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="50"/>
-[...10 lines deleted...]
-      <c r="AL3" s="49" t="s">
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+      <c r="AC3" s="54"/>
+      <c r="AD3" s="54"/>
+      <c r="AE3" s="54"/>
+      <c r="AF3" s="54"/>
+      <c r="AG3" s="54"/>
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="54"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="AM3" s="50"/>
-[...10 lines deleted...]
-      <c r="AX3" s="49" t="s">
+      <c r="AM3" s="54"/>
+      <c r="AN3" s="54"/>
+      <c r="AO3" s="54"/>
+      <c r="AP3" s="54"/>
+      <c r="AQ3" s="54"/>
+      <c r="AR3" s="54"/>
+      <c r="AS3" s="54"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="55"/>
+      <c r="AX3" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="50"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="49" t="s">
+      <c r="AY3" s="54"/>
+      <c r="AZ3" s="54"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="54"/>
+      <c r="BC3" s="54"/>
+      <c r="BD3" s="54"/>
+      <c r="BE3" s="54"/>
+      <c r="BF3" s="54"/>
+      <c r="BG3" s="54"/>
+      <c r="BH3" s="54"/>
+      <c r="BI3" s="55"/>
+      <c r="BJ3" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="50"/>
-[...10 lines deleted...]
-      <c r="BV3" s="49" t="s">
+      <c r="BK3" s="54"/>
+      <c r="BL3" s="54"/>
+      <c r="BM3" s="54"/>
+      <c r="BN3" s="54"/>
+      <c r="BO3" s="54"/>
+      <c r="BP3" s="54"/>
+      <c r="BQ3" s="54"/>
+      <c r="BR3" s="54"/>
+      <c r="BS3" s="54"/>
+      <c r="BT3" s="54"/>
+      <c r="BU3" s="55"/>
+      <c r="BV3" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="50"/>
-[...10 lines deleted...]
-      <c r="CH3" s="57" t="s">
+      <c r="BW3" s="54"/>
+      <c r="BX3" s="54"/>
+      <c r="BY3" s="54"/>
+      <c r="BZ3" s="54"/>
+      <c r="CA3" s="54"/>
+      <c r="CB3" s="54"/>
+      <c r="CC3" s="54"/>
+      <c r="CD3" s="54"/>
+      <c r="CE3" s="54"/>
+      <c r="CF3" s="54"/>
+      <c r="CG3" s="55"/>
+      <c r="CH3" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="58"/>
+      <c r="CI3" s="57"/>
+      <c r="CJ3" s="57"/>
+      <c r="CK3" s="58"/>
     </row>
-    <row r="4" spans="1:87" s="8" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="54"/>
+    <row r="4" spans="1:89" s="8" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A4" s="63"/>
       <c r="B4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1418,58 +1444,64 @@
       </c>
       <c r="BZ4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CA4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="CH4" s="56" t="s">
+      <c r="CH4" s="48" t="s">
         <v>13</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>2</v>
       </c>
+      <c r="CJ4" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="CK4" s="6" t="s">
+        <v>4</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="17" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:89" s="17" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>993.58500000000004</v>
       </c>
       <c r="C5" s="10">
         <v>1036.1289999999999</v>
       </c>
       <c r="D5" s="10">
         <v>1105.5630000000001</v>
       </c>
       <c r="E5" s="10">
         <v>1151.6790000000001</v>
       </c>
       <c r="F5" s="10">
         <v>1175.596</v>
       </c>
       <c r="G5" s="11">
         <v>1157.8620000000001</v>
       </c>
       <c r="H5" s="10">
         <v>1070.1310000000001</v>
       </c>
       <c r="I5" s="11">
@@ -1684,55 +1716,61 @@
       </c>
       <c r="CA5" s="15">
         <v>1180.5</v>
       </c>
       <c r="CB5" s="41">
         <v>1162.7</v>
       </c>
       <c r="CC5" s="41" t="s">
         <v>41</v>
       </c>
       <c r="CD5" s="41" t="s">
         <v>43</v>
       </c>
       <c r="CE5" s="41">
         <v>1089.4000000000001</v>
       </c>
       <c r="CF5" s="41">
         <v>1064.7</v>
       </c>
       <c r="CG5" s="45">
         <v>1105.0999999999999</v>
       </c>
       <c r="CH5" s="47">
         <v>1125.8</v>
       </c>
-      <c r="CI5" s="60">
+      <c r="CI5" s="50">
         <v>1145.4000000000001</v>
       </c>
+      <c r="CJ5" s="52">
+        <v>1211.2</v>
+      </c>
+      <c r="CK5" s="64">
+        <v>1249.5999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:87" s="17" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:89" s="17" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="19">
         <v>15.115</v>
       </c>
       <c r="C6" s="19">
         <v>16.837</v>
       </c>
       <c r="D6" s="19">
         <v>18.001999999999999</v>
       </c>
       <c r="E6" s="19">
         <v>18.437999999999999</v>
       </c>
       <c r="F6" s="19">
         <v>18.581</v>
       </c>
       <c r="G6" s="19">
         <v>11.3</v>
       </c>
       <c r="H6" s="19">
         <v>11.14</v>
       </c>
       <c r="I6" s="19">
@@ -1947,55 +1985,61 @@
       </c>
       <c r="CA6" s="40">
         <v>9.6999999999999993</v>
       </c>
       <c r="CB6" s="42">
         <v>9.6</v>
       </c>
       <c r="CC6" s="42">
         <v>9.6</v>
       </c>
       <c r="CD6" s="42">
         <v>9.4</v>
       </c>
       <c r="CE6" s="42">
         <v>9.1999999999999993</v>
       </c>
       <c r="CF6" s="42">
         <v>8.9</v>
       </c>
       <c r="CG6" s="42">
         <v>4.8</v>
       </c>
       <c r="CH6" s="46">
         <v>4.8</v>
       </c>
-      <c r="CI6" s="59">
+      <c r="CI6" s="49">
         <v>5</v>
       </c>
+      <c r="CJ6" s="51">
+        <v>5.7</v>
+      </c>
+      <c r="CK6" s="65">
+        <v>5.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:87" s="28" customFormat="1">
+    <row r="7" spans="1:89" s="28" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="19">
         <v>32.070999999999998</v>
       </c>
       <c r="C7" s="19">
         <v>33.521000000000001</v>
       </c>
       <c r="D7" s="19">
         <v>34.283999999999999</v>
       </c>
       <c r="E7" s="19">
         <v>36.423999999999999</v>
       </c>
       <c r="F7" s="19">
         <v>37.767000000000003</v>
       </c>
       <c r="G7" s="19">
         <v>37.228000000000002</v>
       </c>
       <c r="H7" s="19">
         <v>36.575000000000003</v>
       </c>
       <c r="I7" s="19">
@@ -2210,55 +2254,61 @@
       </c>
       <c r="CA7" s="40">
         <v>51.1</v>
       </c>
       <c r="CB7" s="42">
         <v>50.2</v>
       </c>
       <c r="CC7" s="42">
         <v>48.2</v>
       </c>
       <c r="CD7" s="42">
         <v>50.9</v>
       </c>
       <c r="CE7" s="42">
         <v>50.1</v>
       </c>
       <c r="CF7" s="42">
         <v>54.7</v>
       </c>
       <c r="CG7" s="42">
         <v>60.6</v>
       </c>
       <c r="CH7" s="44">
         <v>60.6</v>
       </c>
-      <c r="CI7" s="59">
+      <c r="CI7" s="49">
         <v>61.3</v>
       </c>
+      <c r="CJ7" s="49">
+        <v>60</v>
+      </c>
+      <c r="CK7" s="65">
+        <v>63.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:87" s="28" customFormat="1">
+    <row r="8" spans="1:89" s="28" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="19">
         <v>86.301000000000002</v>
       </c>
       <c r="C8" s="19">
         <v>92.837999999999994</v>
       </c>
       <c r="D8" s="19">
         <v>103.369</v>
       </c>
       <c r="E8" s="19">
         <v>104.791</v>
       </c>
       <c r="F8" s="19">
         <v>106.77500000000001</v>
       </c>
       <c r="G8" s="19">
         <v>106.53400000000001</v>
       </c>
       <c r="H8" s="19">
         <v>97.540999999999997</v>
       </c>
       <c r="I8" s="19">
@@ -2473,55 +2523,61 @@
       </c>
       <c r="CA8" s="40">
         <v>11.7</v>
       </c>
       <c r="CB8" s="42">
         <v>12.3</v>
       </c>
       <c r="CC8" s="42">
         <v>12.2</v>
       </c>
       <c r="CD8" s="42">
         <v>11.9</v>
       </c>
       <c r="CE8" s="42">
         <v>12.4</v>
       </c>
       <c r="CF8" s="42">
         <v>11.2</v>
       </c>
       <c r="CG8" s="42">
         <v>11.8</v>
       </c>
       <c r="CH8" s="44">
         <v>11.6</v>
       </c>
-      <c r="CI8" s="59">
+      <c r="CI8" s="49">
         <v>12.1</v>
       </c>
+      <c r="CJ8" s="51">
+        <v>13.1</v>
+      </c>
+      <c r="CK8" s="65">
+        <v>13.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:87" s="28" customFormat="1">
+    <row r="9" spans="1:89" s="28" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="19">
         <v>53.466000000000001</v>
       </c>
       <c r="C9" s="19">
         <v>55.332000000000001</v>
       </c>
       <c r="D9" s="19">
         <v>59.155999999999999</v>
       </c>
       <c r="E9" s="19">
         <v>63.923000000000002</v>
       </c>
       <c r="F9" s="19">
         <v>63.46</v>
       </c>
       <c r="G9" s="19">
         <v>62.662999999999997</v>
       </c>
       <c r="H9" s="19">
         <v>56.585000000000001</v>
       </c>
       <c r="I9" s="19">
@@ -2736,55 +2792,61 @@
       </c>
       <c r="CA9" s="40">
         <v>57.8</v>
       </c>
       <c r="CB9" s="42">
         <v>57.2</v>
       </c>
       <c r="CC9" s="42">
         <v>56.4</v>
       </c>
       <c r="CD9" s="42">
         <v>55.7</v>
       </c>
       <c r="CE9" s="42">
         <v>54.9</v>
       </c>
       <c r="CF9" s="42">
         <v>54.2</v>
       </c>
       <c r="CG9" s="42">
         <v>53.6</v>
       </c>
       <c r="CH9" s="44">
         <v>54</v>
       </c>
-      <c r="CI9" s="59">
+      <c r="CI9" s="49">
         <v>55.8</v>
       </c>
+      <c r="CJ9" s="51">
+        <v>58.9</v>
+      </c>
+      <c r="CK9" s="65">
+        <v>61.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:87" s="28" customFormat="1">
+    <row r="10" spans="1:89" s="28" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="19">
         <v>52.552999999999997</v>
       </c>
       <c r="C10" s="19">
         <v>55.255000000000003</v>
       </c>
       <c r="D10" s="19">
         <v>58.423999999999999</v>
       </c>
       <c r="E10" s="19">
         <v>61.372999999999998</v>
       </c>
       <c r="F10" s="19">
         <v>65.126000000000005</v>
       </c>
       <c r="G10" s="19">
         <v>63.746000000000002</v>
       </c>
       <c r="H10" s="19">
         <v>53.598999999999997</v>
       </c>
       <c r="I10" s="19">
@@ -2999,55 +3061,61 @@
       </c>
       <c r="CA10" s="40">
         <v>69.5</v>
       </c>
       <c r="CB10" s="42">
         <v>68.400000000000006</v>
       </c>
       <c r="CC10" s="42">
         <v>67.400000000000006</v>
       </c>
       <c r="CD10" s="42">
         <v>65.8</v>
       </c>
       <c r="CE10" s="42">
         <v>64.8</v>
       </c>
       <c r="CF10" s="42">
         <v>62.9</v>
       </c>
       <c r="CG10" s="42">
         <v>60.3</v>
       </c>
       <c r="CH10" s="44">
         <v>59.5</v>
       </c>
-      <c r="CI10" s="59">
+      <c r="CI10" s="49">
         <v>59</v>
       </c>
+      <c r="CJ10" s="51">
+        <v>61.9</v>
+      </c>
+      <c r="CK10" s="65">
+        <v>66.599999999999994</v>
+      </c>
     </row>
-    <row r="11" spans="1:87" s="28" customFormat="1">
+    <row r="11" spans="1:89" s="28" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19">
         <v>55.209000000000003</v>
       </c>
       <c r="C11" s="19">
         <v>58.805999999999997</v>
       </c>
       <c r="D11" s="19">
         <v>69.521000000000001</v>
       </c>
       <c r="E11" s="19">
         <v>69.010999999999996</v>
       </c>
       <c r="F11" s="19">
         <v>68.021000000000001</v>
       </c>
       <c r="G11" s="19">
         <v>70.070999999999998</v>
       </c>
       <c r="H11" s="19">
         <v>64.585999999999999</v>
       </c>
       <c r="I11" s="19">
@@ -3262,55 +3330,61 @@
       </c>
       <c r="CA11" s="40">
         <v>70.900000000000006</v>
       </c>
       <c r="CB11" s="43">
         <v>69</v>
       </c>
       <c r="CC11" s="43" t="s">
         <v>42</v>
       </c>
       <c r="CD11" s="43">
         <v>65.599999999999994</v>
       </c>
       <c r="CE11" s="43">
         <v>64.3</v>
       </c>
       <c r="CF11" s="43">
         <v>62.1</v>
       </c>
       <c r="CG11" s="43">
         <v>68.8</v>
       </c>
       <c r="CH11" s="44">
         <v>70.5</v>
       </c>
-      <c r="CI11" s="59">
+      <c r="CI11" s="49">
         <v>73.900000000000006</v>
       </c>
+      <c r="CJ11" s="51">
+        <v>82.5</v>
+      </c>
+      <c r="CK11" s="65">
+        <v>82.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:87" s="28" customFormat="1">
+    <row r="12" spans="1:89" s="28" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="19">
         <v>80.534000000000006</v>
       </c>
       <c r="C12" s="19">
         <v>81.763999999999996</v>
       </c>
       <c r="D12" s="19">
         <v>80.412000000000006</v>
       </c>
       <c r="E12" s="19">
         <v>84.117000000000004</v>
       </c>
       <c r="F12" s="19">
         <v>91.430999999999997</v>
       </c>
       <c r="G12" s="19">
         <v>79.739999999999995</v>
       </c>
       <c r="H12" s="19">
         <v>82.257000000000005</v>
       </c>
       <c r="I12" s="19">
@@ -3525,55 +3599,61 @@
       </c>
       <c r="CA12" s="40">
         <v>93.3</v>
       </c>
       <c r="CB12" s="42">
         <v>91.3</v>
       </c>
       <c r="CC12" s="42">
         <v>90</v>
       </c>
       <c r="CD12" s="42">
         <v>90.5</v>
       </c>
       <c r="CE12" s="42">
         <v>88.7</v>
       </c>
       <c r="CF12" s="42">
         <v>84.9</v>
       </c>
       <c r="CG12" s="42">
         <v>91.2</v>
       </c>
       <c r="CH12" s="44">
         <v>92</v>
       </c>
-      <c r="CI12" s="59">
+      <c r="CI12" s="49">
         <v>92.8</v>
       </c>
+      <c r="CJ12" s="51">
+        <v>105.2</v>
+      </c>
+      <c r="CK12" s="65">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:87" s="28" customFormat="1">
+    <row r="13" spans="1:89" s="28" customFormat="1">
       <c r="A13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19">
         <v>39.828000000000003</v>
       </c>
       <c r="C13" s="19">
         <v>41.709000000000003</v>
       </c>
       <c r="D13" s="19">
         <v>44.293999999999997</v>
       </c>
       <c r="E13" s="19">
         <v>46.637</v>
       </c>
       <c r="F13" s="19">
         <v>49.548000000000002</v>
       </c>
       <c r="G13" s="19">
         <v>48.621000000000002</v>
       </c>
       <c r="H13" s="19">
         <v>41.262999999999998</v>
       </c>
       <c r="I13" s="19">
@@ -3788,55 +3868,61 @@
       </c>
       <c r="CA13" s="40">
         <v>49.7</v>
       </c>
       <c r="CB13" s="42">
         <v>48.9</v>
       </c>
       <c r="CC13" s="42">
         <v>48.1</v>
       </c>
       <c r="CD13" s="42">
         <v>46.9</v>
       </c>
       <c r="CE13" s="43">
         <v>46</v>
       </c>
       <c r="CF13" s="43">
         <v>44.6</v>
       </c>
       <c r="CG13" s="43">
         <v>45.7</v>
       </c>
       <c r="CH13" s="44">
         <v>45.1</v>
       </c>
-      <c r="CI13" s="59">
+      <c r="CI13" s="49">
         <v>45.9</v>
       </c>
+      <c r="CJ13" s="51">
+        <v>47.2</v>
+      </c>
+      <c r="CK13" s="65">
+        <v>49.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:87" s="28" customFormat="1">
+    <row r="14" spans="1:89" s="28" customFormat="1">
       <c r="A14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="19">
         <v>63.625999999999998</v>
       </c>
       <c r="C14" s="19">
         <v>66.608999999999995</v>
       </c>
       <c r="D14" s="19">
         <v>74.438999999999993</v>
       </c>
       <c r="E14" s="19">
         <v>79.48</v>
       </c>
       <c r="F14" s="19">
         <v>80.456000000000003</v>
       </c>
       <c r="G14" s="19">
         <v>80.632000000000005</v>
       </c>
       <c r="H14" s="19">
         <v>73.247</v>
       </c>
       <c r="I14" s="19">
@@ -4051,55 +4137,61 @@
       </c>
       <c r="CA14" s="40">
         <v>87.3</v>
       </c>
       <c r="CB14" s="42">
         <v>86.9</v>
       </c>
       <c r="CC14" s="42">
         <v>86.5</v>
       </c>
       <c r="CD14" s="42">
         <v>85.5</v>
       </c>
       <c r="CE14" s="42">
         <v>84.9</v>
       </c>
       <c r="CF14" s="43">
         <v>84</v>
       </c>
       <c r="CG14" s="43">
         <v>63.6</v>
       </c>
       <c r="CH14" s="44">
         <v>66.2</v>
       </c>
-      <c r="CI14" s="59">
+      <c r="CI14" s="49">
         <v>67.599999999999994</v>
       </c>
+      <c r="CJ14" s="51">
+        <v>70.8</v>
+      </c>
+      <c r="CK14" s="65">
+        <v>71.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:87" s="28" customFormat="1">
+    <row r="15" spans="1:89" s="28" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="19">
         <v>47.372999999999998</v>
       </c>
       <c r="C15" s="19">
         <v>50.350999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>53.13</v>
       </c>
       <c r="E15" s="19">
         <v>60.875999999999998</v>
       </c>
       <c r="F15" s="19">
         <v>62.750999999999998</v>
       </c>
       <c r="G15" s="19">
         <v>62.496000000000002</v>
       </c>
       <c r="H15" s="19">
         <v>48.988</v>
       </c>
       <c r="I15" s="19">
@@ -4314,55 +4406,61 @@
       </c>
       <c r="CA15" s="40">
         <v>68.099999999999994</v>
       </c>
       <c r="CB15" s="42">
         <v>67.599999999999994</v>
       </c>
       <c r="CC15" s="42">
         <v>67.2</v>
       </c>
       <c r="CD15" s="42">
         <v>66.3</v>
       </c>
       <c r="CE15" s="42">
         <v>65.2</v>
       </c>
       <c r="CF15" s="42">
         <v>64.400000000000006</v>
       </c>
       <c r="CG15" s="42">
         <v>66.2</v>
       </c>
       <c r="CH15" s="44">
         <v>65.2</v>
       </c>
-      <c r="CI15" s="59">
+      <c r="CI15" s="49">
         <v>69.7</v>
       </c>
+      <c r="CJ15" s="51">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="CK15" s="65">
+        <v>75.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:87" s="28" customFormat="1">
+    <row r="16" spans="1:89" s="28" customFormat="1">
       <c r="A16" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="19">
         <v>234.66200000000001</v>
       </c>
       <c r="C16" s="19">
         <v>241.398</v>
       </c>
       <c r="D16" s="19">
         <v>243.33600000000001</v>
       </c>
       <c r="E16" s="19">
         <v>245.13499999999999</v>
       </c>
       <c r="F16" s="19">
         <v>253.95699999999999</v>
       </c>
       <c r="G16" s="19">
         <v>257.33199999999999</v>
       </c>
       <c r="H16" s="19">
         <v>238.94399999999999</v>
       </c>
       <c r="I16" s="19">
@@ -4577,55 +4675,61 @@
       </c>
       <c r="CA16" s="40">
         <v>258.10000000000002</v>
       </c>
       <c r="CB16" s="42">
         <v>252.4</v>
       </c>
       <c r="CC16" s="42">
         <v>246.7</v>
       </c>
       <c r="CD16" s="42">
         <v>225.1</v>
       </c>
       <c r="CE16" s="42">
         <v>216.6</v>
       </c>
       <c r="CF16" s="42">
         <v>209.6</v>
       </c>
       <c r="CG16" s="42">
         <v>241.5</v>
       </c>
       <c r="CH16" s="44">
         <v>254.3</v>
       </c>
-      <c r="CI16" s="59">
+      <c r="CI16" s="49">
         <v>258.89999999999998</v>
       </c>
+      <c r="CJ16" s="51">
+        <v>262.2</v>
+      </c>
+      <c r="CK16" s="65">
+        <v>269.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:87" s="28" customFormat="1">
+    <row r="17" spans="1:89" s="28" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="19">
         <v>53.951000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>57.505000000000003</v>
       </c>
       <c r="D17" s="19">
         <v>67.424000000000007</v>
       </c>
       <c r="E17" s="19">
         <v>66.540999999999997</v>
       </c>
       <c r="F17" s="19">
         <v>65.25</v>
       </c>
       <c r="G17" s="19">
         <v>67.674000000000007</v>
       </c>
       <c r="H17" s="19">
         <v>60.956000000000003</v>
       </c>
       <c r="I17" s="19">
@@ -4840,55 +4944,61 @@
       </c>
       <c r="CA17" s="40">
         <v>72.099999999999994</v>
       </c>
       <c r="CB17" s="42">
         <v>70.400000000000006</v>
       </c>
       <c r="CC17" s="42">
         <v>69.400000000000006</v>
       </c>
       <c r="CD17" s="42">
         <v>67.400000000000006</v>
       </c>
       <c r="CE17" s="42">
         <v>66.3</v>
       </c>
       <c r="CF17" s="42">
         <v>64.2</v>
       </c>
       <c r="CG17" s="42">
         <v>71.8</v>
       </c>
       <c r="CH17" s="44">
         <v>80.2</v>
       </c>
-      <c r="CI17" s="59">
+      <c r="CI17" s="49">
         <v>78.400000000000006</v>
       </c>
+      <c r="CJ17" s="51">
+        <v>82.8</v>
+      </c>
+      <c r="CK17" s="65">
+        <v>83.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="28" customFormat="1">
+    <row r="18" spans="1:89" s="28" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -5103,55 +5213,61 @@
       </c>
       <c r="CA18" s="40">
         <v>72.2</v>
       </c>
       <c r="CB18" s="42">
         <v>72.400000000000006</v>
       </c>
       <c r="CC18" s="42">
         <v>71.599999999999994</v>
       </c>
       <c r="CD18" s="43">
         <v>70</v>
       </c>
       <c r="CE18" s="43">
         <v>70</v>
       </c>
       <c r="CF18" s="43">
         <v>69.2</v>
       </c>
       <c r="CG18" s="43">
         <v>67.599999999999994</v>
       </c>
       <c r="CH18" s="44">
         <v>66.8</v>
       </c>
-      <c r="CI18" s="59">
+      <c r="CI18" s="49">
         <v>68.2</v>
       </c>
+      <c r="CJ18" s="51">
+        <v>70.7</v>
+      </c>
+      <c r="CK18" s="65">
+        <v>72.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:87" s="28" customFormat="1">
+    <row r="19" spans="1:89" s="28" customFormat="1">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>31.443999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>31.763999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>35.996000000000002</v>
       </c>
       <c r="E19" s="19">
         <v>36.973999999999997</v>
       </c>
       <c r="F19" s="19">
         <v>36.576000000000001</v>
       </c>
       <c r="G19" s="19">
         <v>36.323999999999998</v>
       </c>
       <c r="H19" s="19">
         <v>37.755000000000003</v>
       </c>
       <c r="I19" s="19">
@@ -5366,55 +5482,61 @@
       </c>
       <c r="CA19" s="40">
         <v>42.5</v>
       </c>
       <c r="CB19" s="42">
         <v>42.1</v>
       </c>
       <c r="CC19" s="42">
         <v>41.5</v>
       </c>
       <c r="CD19" s="42">
         <v>40.700000000000003</v>
       </c>
       <c r="CE19" s="42">
         <v>39.9</v>
       </c>
       <c r="CF19" s="42">
         <v>37.799999999999997</v>
       </c>
       <c r="CG19" s="42">
         <v>37.700000000000003</v>
       </c>
       <c r="CH19" s="44">
         <v>37.799999999999997</v>
       </c>
-      <c r="CI19" s="59">
+      <c r="CI19" s="49">
         <v>38</v>
       </c>
+      <c r="CJ19" s="51">
+        <v>40.1</v>
+      </c>
+      <c r="CK19" s="65">
+        <v>39.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:87" s="28" customFormat="1">
+    <row r="20" spans="1:89" s="28" customFormat="1">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>58.173000000000002</v>
       </c>
       <c r="C20" s="19">
         <v>62.811</v>
       </c>
       <c r="D20" s="19">
         <v>65.081999999999994</v>
       </c>
       <c r="E20" s="19">
         <v>75.284999999999997</v>
       </c>
       <c r="F20" s="19">
         <v>75.218000000000004</v>
       </c>
       <c r="G20" s="19">
         <v>72.888999999999996</v>
       </c>
       <c r="H20" s="19">
         <v>70.798000000000002</v>
       </c>
       <c r="I20" s="19">
@@ -5629,55 +5751,61 @@
       </c>
       <c r="CA20" s="40">
         <v>52.8</v>
       </c>
       <c r="CB20" s="42">
         <v>52.3</v>
       </c>
       <c r="CC20" s="42">
         <v>51.5</v>
       </c>
       <c r="CD20" s="42">
         <v>50.2</v>
       </c>
       <c r="CE20" s="42">
         <v>49.4</v>
       </c>
       <c r="CF20" s="42">
         <v>47.6</v>
       </c>
       <c r="CG20" s="42">
         <v>46.8</v>
       </c>
       <c r="CH20" s="44">
         <v>46.7</v>
       </c>
-      <c r="CI20" s="59">
+      <c r="CI20" s="49">
         <v>49.8</v>
       </c>
+      <c r="CJ20" s="51">
+        <v>51.5</v>
+      </c>
+      <c r="CK20" s="65">
+        <v>58.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:87" s="28" customFormat="1">
+    <row r="21" spans="1:89" s="28" customFormat="1">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>48.305999999999997</v>
       </c>
       <c r="C21" s="19">
         <v>48.152000000000001</v>
       </c>
       <c r="D21" s="19">
         <v>53.884999999999998</v>
       </c>
       <c r="E21" s="19">
         <v>57.496000000000002</v>
       </c>
       <c r="F21" s="19">
         <v>55.749000000000002</v>
       </c>
       <c r="G21" s="19">
         <v>56.125999999999998</v>
       </c>
       <c r="H21" s="19">
         <v>51.19</v>
       </c>
       <c r="I21" s="19">
@@ -5892,55 +6020,61 @@
       </c>
       <c r="CA21" s="40">
         <v>58.1</v>
       </c>
       <c r="CB21" s="42">
         <v>56.5</v>
       </c>
       <c r="CC21" s="42">
         <v>55</v>
       </c>
       <c r="CD21" s="42">
         <v>53.7</v>
       </c>
       <c r="CE21" s="42">
         <v>53.1</v>
       </c>
       <c r="CF21" s="42">
         <v>51.7</v>
       </c>
       <c r="CG21" s="42">
         <v>57.1</v>
       </c>
       <c r="CH21" s="44">
         <v>55.1</v>
       </c>
-      <c r="CI21" s="59">
+      <c r="CI21" s="49">
         <v>52.5</v>
       </c>
+      <c r="CJ21" s="51">
+        <v>59.6</v>
+      </c>
+      <c r="CK21" s="65">
+        <v>65.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" s="28" customFormat="1">
+    <row r="22" spans="1:89" s="28" customFormat="1">
       <c r="A22" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>40.972999999999999</v>
       </c>
       <c r="C22" s="19">
         <v>41.476999999999997</v>
       </c>
       <c r="D22" s="19">
         <v>44.808999999999997</v>
       </c>
       <c r="E22" s="19">
         <v>45.177999999999997</v>
       </c>
       <c r="F22" s="19">
         <v>44.93</v>
       </c>
       <c r="G22" s="19">
         <v>44.485999999999997</v>
       </c>
       <c r="H22" s="19">
         <v>44.707000000000001</v>
       </c>
       <c r="I22" s="19">
@@ -6155,100 +6289,106 @@
       </c>
       <c r="CA22" s="40">
         <v>55.6</v>
       </c>
       <c r="CB22" s="42">
         <v>55.1</v>
       </c>
       <c r="CC22" s="42">
         <v>54.4</v>
       </c>
       <c r="CD22" s="42">
         <v>53.8</v>
       </c>
       <c r="CE22" s="42">
         <v>53.6</v>
       </c>
       <c r="CF22" s="42">
         <v>52.7</v>
       </c>
       <c r="CG22" s="43">
         <v>56</v>
       </c>
       <c r="CH22" s="44">
         <v>55.4</v>
       </c>
-      <c r="CI22" s="59">
+      <c r="CI22" s="49">
         <v>56.5</v>
       </c>
+      <c r="CJ22" s="51">
+        <v>65.599999999999994</v>
+      </c>
+      <c r="CK22" s="65">
+        <v>65.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:87" s="28" customFormat="1">
+    <row r="23" spans="1:89" s="28" customFormat="1">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
       <c r="X23" s="34"/>
       <c r="Y23" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="CH3:CI3"/>
-[...2 lines deleted...]
-    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CH3:CK3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>