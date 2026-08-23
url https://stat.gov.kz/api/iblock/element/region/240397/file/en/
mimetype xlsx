--- v1 (2026-06-12)
+++ v2 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="255" windowWidth="13860" windowHeight="12810"/>
+    <workbookView xWindow="150" yWindow="0" windowWidth="13815" windowHeight="12765"/>
   </bookViews>
   <sheets>
     <sheet name="LHL" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">LHL!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="45">
   <si>
     <t>Large horned livestock, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -291,51 +291,51 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -413,85 +413,74 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -555,98 +544,111 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 82" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 55" xfId="4"/>
     <cellStyle name="Обычный 58" xfId="5"/>
     <cellStyle name="Обычный 60" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -921,321 +923,324 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK23"/>
+  <dimension ref="A1:CN23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CB1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK7" sqref="CK7"/>
+      <pane xSplit="1" topLeftCell="CE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="35" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="35" customWidth="1"/>
     <col min="4" max="5" width="9.7109375" style="35" customWidth="1"/>
     <col min="6" max="13" width="8.85546875" style="35" customWidth="1"/>
     <col min="14" max="18" width="9.5703125" style="35" customWidth="1"/>
     <col min="19" max="23" width="8.7109375" style="35" customWidth="1"/>
     <col min="24" max="25" width="8.7109375" style="34" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="34"/>
     <col min="46" max="46" width="10" style="34" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" s="3" customFormat="1" ht="33" customHeight="1">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:92" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="61"/>
-[...70 lines deleted...]
-      <c r="BU1" s="61"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
+      <c r="U1" s="62"/>
+      <c r="V1" s="62"/>
+      <c r="W1" s="62"/>
+      <c r="X1" s="62"/>
+      <c r="Y1" s="62"/>
+      <c r="Z1" s="62"/>
+      <c r="AA1" s="62"/>
+      <c r="AB1" s="62"/>
+      <c r="AC1" s="62"/>
+      <c r="AD1" s="62"/>
+      <c r="AE1" s="62"/>
+      <c r="AF1" s="62"/>
+      <c r="AG1" s="62"/>
+      <c r="AH1" s="62"/>
+      <c r="AI1" s="62"/>
+      <c r="AJ1" s="62"/>
+      <c r="AK1" s="62"/>
+      <c r="AL1" s="62"/>
+      <c r="AM1" s="62"/>
+      <c r="AN1" s="62"/>
+      <c r="AO1" s="62"/>
+      <c r="AP1" s="62"/>
+      <c r="AQ1" s="62"/>
+      <c r="AR1" s="62"/>
+      <c r="AS1" s="62"/>
+      <c r="AT1" s="62"/>
+      <c r="AU1" s="62"/>
+      <c r="AV1" s="62"/>
+      <c r="AW1" s="62"/>
+      <c r="AX1" s="62"/>
+      <c r="AY1" s="62"/>
+      <c r="AZ1" s="62"/>
+      <c r="BA1" s="62"/>
+      <c r="BB1" s="62"/>
+      <c r="BC1" s="62"/>
+      <c r="BD1" s="62"/>
+      <c r="BE1" s="62"/>
+      <c r="BF1" s="62"/>
+      <c r="BG1" s="62"/>
+      <c r="BH1" s="62"/>
+      <c r="BI1" s="62"/>
+      <c r="BJ1" s="62"/>
+      <c r="BK1" s="62"/>
+      <c r="BL1" s="62"/>
+      <c r="BM1" s="62"/>
+      <c r="BN1" s="62"/>
+      <c r="BO1" s="62"/>
+      <c r="BP1" s="62"/>
+      <c r="BQ1" s="62"/>
+      <c r="BR1" s="62"/>
+      <c r="BS1" s="62"/>
+      <c r="BT1" s="62"/>
+      <c r="BU1" s="62"/>
     </row>
-    <row r="2" spans="1:89" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:92" s="3" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
       <c r="F2" s="38"/>
       <c r="G2" s="38"/>
       <c r="H2" s="38"/>
       <c r="I2" s="38"/>
-      <c r="J2" s="59" t="s">
+      <c r="J2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="59"/>
-[...1 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
-      <c r="V2" s="59" t="s">
+      <c r="V2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="59"/>
-[...2 lines deleted...]
-      <c r="AH2" s="59" t="s">
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="AH2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="59"/>
-[...2 lines deleted...]
-      <c r="AT2" s="59" t="s">
+      <c r="AI2" s="58"/>
+      <c r="AJ2" s="58"/>
+      <c r="AK2" s="58"/>
+      <c r="AT2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="59"/>
-[...2 lines deleted...]
-      <c r="BF2" s="59" t="s">
+      <c r="AU2" s="58"/>
+      <c r="AV2" s="58"/>
+      <c r="AW2" s="58"/>
+      <c r="BF2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="59"/>
-[...2 lines deleted...]
-      <c r="BR2" s="59" t="s">
+      <c r="BG2" s="58"/>
+      <c r="BH2" s="58"/>
+      <c r="BI2" s="58"/>
+      <c r="BR2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="BS2" s="59"/>
-[...2 lines deleted...]
-      <c r="CD2" s="59" t="s">
+      <c r="BS2" s="58"/>
+      <c r="BT2" s="58"/>
+      <c r="BU2" s="58"/>
+      <c r="CD2" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="CE2" s="59"/>
-[...2 lines deleted...]
-      <c r="CH2" s="60"/>
+      <c r="CE2" s="58"/>
+      <c r="CF2" s="58"/>
+      <c r="CG2" s="58"/>
+      <c r="CH2" s="68"/>
     </row>
-    <row r="3" spans="1:89" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="62" t="s">
+    <row r="3" spans="1:92" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="A3" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53" t="s">
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="63" t="s">
         <v>16</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53" t="s">
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="54"/>
-[...10 lines deleted...]
-      <c r="AL3" s="53" t="s">
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+      <c r="AH3" s="64"/>
+      <c r="AI3" s="64"/>
+      <c r="AJ3" s="64"/>
+      <c r="AK3" s="65"/>
+      <c r="AL3" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="AM3" s="54"/>
-[...10 lines deleted...]
-      <c r="AX3" s="53" t="s">
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="65"/>
+      <c r="AX3" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="AY3" s="54"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="53" t="s">
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="65"/>
+      <c r="BJ3" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="BK3" s="54"/>
-[...10 lines deleted...]
-      <c r="BV3" s="53" t="s">
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="65"/>
+      <c r="BV3" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="BW3" s="54"/>
-[...10 lines deleted...]
-      <c r="CH3" s="56" t="s">
+      <c r="BW3" s="64"/>
+      <c r="BX3" s="64"/>
+      <c r="BY3" s="64"/>
+      <c r="BZ3" s="64"/>
+      <c r="CA3" s="64"/>
+      <c r="CB3" s="64"/>
+      <c r="CC3" s="64"/>
+      <c r="CD3" s="64"/>
+      <c r="CE3" s="64"/>
+      <c r="CF3" s="64"/>
+      <c r="CG3" s="65"/>
+      <c r="CH3" s="59" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="57"/>
-[...1 lines deleted...]
-      <c r="CK3" s="58"/>
+      <c r="CI3" s="60"/>
+      <c r="CJ3" s="60"/>
+      <c r="CK3" s="60"/>
+      <c r="CL3" s="60"/>
+      <c r="CM3" s="60"/>
+      <c r="CN3" s="61"/>
     </row>
-    <row r="4" spans="1:89" s="8" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="63"/>
+    <row r="4" spans="1:92" s="8" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A4" s="67"/>
       <c r="B4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1444,64 +1449,73 @@
       </c>
       <c r="BZ4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CA4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="CB4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CG4" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="CH4" s="48" t="s">
+      <c r="CH4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>4</v>
       </c>
+      <c r="CL4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CM4" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="CN4" s="7" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="17" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:92" s="17" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>993.58500000000004</v>
       </c>
       <c r="C5" s="10">
         <v>1036.1289999999999</v>
       </c>
       <c r="D5" s="10">
         <v>1105.5630000000001</v>
       </c>
       <c r="E5" s="10">
         <v>1151.6790000000001</v>
       </c>
       <c r="F5" s="10">
         <v>1175.596</v>
       </c>
       <c r="G5" s="11">
         <v>1157.8620000000001</v>
       </c>
       <c r="H5" s="10">
         <v>1070.1310000000001</v>
       </c>
       <c r="I5" s="11">
@@ -1713,64 +1727,73 @@
       </c>
       <c r="BZ5" s="1">
         <v>1225</v>
       </c>
       <c r="CA5" s="15">
         <v>1180.5</v>
       </c>
       <c r="CB5" s="41">
         <v>1162.7</v>
       </c>
       <c r="CC5" s="41" t="s">
         <v>41</v>
       </c>
       <c r="CD5" s="41" t="s">
         <v>43</v>
       </c>
       <c r="CE5" s="41">
         <v>1089.4000000000001</v>
       </c>
       <c r="CF5" s="41">
         <v>1064.7</v>
       </c>
       <c r="CG5" s="45">
         <v>1105.0999999999999</v>
       </c>
-      <c r="CH5" s="47">
+      <c r="CH5" s="54">
         <v>1125.8</v>
       </c>
-      <c r="CI5" s="50">
+      <c r="CI5" s="48">
         <v>1145.4000000000001</v>
       </c>
-      <c r="CJ5" s="52">
+      <c r="CJ5" s="50">
         <v>1211.2</v>
       </c>
-      <c r="CK5" s="64">
+      <c r="CK5" s="51">
         <v>1249.5999999999999</v>
       </c>
+      <c r="CL5" s="53">
+        <v>1283.0999999999999</v>
+      </c>
+      <c r="CM5" s="55">
+        <v>1238.5999999999999</v>
+      </c>
+      <c r="CN5" s="70">
+        <v>1209.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:89" s="17" customFormat="1" ht="12.75" customHeight="1">
+    <row r="6" spans="1:92" s="17" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="19">
         <v>15.115</v>
       </c>
       <c r="C6" s="19">
         <v>16.837</v>
       </c>
       <c r="D6" s="19">
         <v>18.001999999999999</v>
       </c>
       <c r="E6" s="19">
         <v>18.437999999999999</v>
       </c>
       <c r="F6" s="19">
         <v>18.581</v>
       </c>
       <c r="G6" s="19">
         <v>11.3</v>
       </c>
       <c r="H6" s="19">
         <v>11.14</v>
       </c>
       <c r="I6" s="19">
@@ -1985,61 +2008,70 @@
       </c>
       <c r="CA6" s="40">
         <v>9.6999999999999993</v>
       </c>
       <c r="CB6" s="42">
         <v>9.6</v>
       </c>
       <c r="CC6" s="42">
         <v>9.6</v>
       </c>
       <c r="CD6" s="42">
         <v>9.4</v>
       </c>
       <c r="CE6" s="42">
         <v>9.1999999999999993</v>
       </c>
       <c r="CF6" s="42">
         <v>8.9</v>
       </c>
       <c r="CG6" s="42">
         <v>4.8</v>
       </c>
       <c r="CH6" s="46">
         <v>4.8</v>
       </c>
-      <c r="CI6" s="49">
+      <c r="CI6" s="47">
         <v>5</v>
       </c>
-      <c r="CJ6" s="51">
+      <c r="CJ6" s="49">
         <v>5.7</v>
       </c>
-      <c r="CK6" s="65">
+      <c r="CK6" s="52">
         <v>5.8</v>
       </c>
+      <c r="CL6" s="49">
+        <v>5.9</v>
+      </c>
+      <c r="CM6" s="56">
+        <v>5.5</v>
+      </c>
+      <c r="CN6" s="69">
+        <v>5.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:89" s="28" customFormat="1">
+    <row r="7" spans="1:92" s="28" customFormat="1">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="19">
         <v>32.070999999999998</v>
       </c>
       <c r="C7" s="19">
         <v>33.521000000000001</v>
       </c>
       <c r="D7" s="19">
         <v>34.283999999999999</v>
       </c>
       <c r="E7" s="19">
         <v>36.423999999999999</v>
       </c>
       <c r="F7" s="19">
         <v>37.767000000000003</v>
       </c>
       <c r="G7" s="19">
         <v>37.228000000000002</v>
       </c>
       <c r="H7" s="19">
         <v>36.575000000000003</v>
       </c>
       <c r="I7" s="19">
@@ -2254,61 +2286,70 @@
       </c>
       <c r="CA7" s="40">
         <v>51.1</v>
       </c>
       <c r="CB7" s="42">
         <v>50.2</v>
       </c>
       <c r="CC7" s="42">
         <v>48.2</v>
       </c>
       <c r="CD7" s="42">
         <v>50.9</v>
       </c>
       <c r="CE7" s="42">
         <v>50.1</v>
       </c>
       <c r="CF7" s="42">
         <v>54.7</v>
       </c>
       <c r="CG7" s="42">
         <v>60.6</v>
       </c>
       <c r="CH7" s="44">
         <v>60.6</v>
       </c>
-      <c r="CI7" s="49">
+      <c r="CI7" s="47">
         <v>61.3</v>
       </c>
-      <c r="CJ7" s="49">
+      <c r="CJ7" s="47">
         <v>60</v>
       </c>
-      <c r="CK7" s="65">
+      <c r="CK7" s="52">
         <v>63.2</v>
       </c>
+      <c r="CL7" s="49">
+        <v>67.7</v>
+      </c>
+      <c r="CM7" s="56">
+        <v>64.2</v>
+      </c>
+      <c r="CN7" s="69">
+        <v>58.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:89" s="28" customFormat="1">
+    <row r="8" spans="1:92" s="28" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="19">
         <v>86.301000000000002</v>
       </c>
       <c r="C8" s="19">
         <v>92.837999999999994</v>
       </c>
       <c r="D8" s="19">
         <v>103.369</v>
       </c>
       <c r="E8" s="19">
         <v>104.791</v>
       </c>
       <c r="F8" s="19">
         <v>106.77500000000001</v>
       </c>
       <c r="G8" s="19">
         <v>106.53400000000001</v>
       </c>
       <c r="H8" s="19">
         <v>97.540999999999997</v>
       </c>
       <c r="I8" s="19">
@@ -2523,61 +2564,70 @@
       </c>
       <c r="CA8" s="40">
         <v>11.7</v>
       </c>
       <c r="CB8" s="42">
         <v>12.3</v>
       </c>
       <c r="CC8" s="42">
         <v>12.2</v>
       </c>
       <c r="CD8" s="42">
         <v>11.9</v>
       </c>
       <c r="CE8" s="42">
         <v>12.4</v>
       </c>
       <c r="CF8" s="42">
         <v>11.2</v>
       </c>
       <c r="CG8" s="42">
         <v>11.8</v>
       </c>
       <c r="CH8" s="44">
         <v>11.6</v>
       </c>
-      <c r="CI8" s="49">
+      <c r="CI8" s="47">
         <v>12.1</v>
       </c>
-      <c r="CJ8" s="51">
+      <c r="CJ8" s="49">
         <v>13.1</v>
       </c>
-      <c r="CK8" s="65">
+      <c r="CK8" s="52">
         <v>13.5</v>
       </c>
+      <c r="CL8" s="49">
+        <v>13.6</v>
+      </c>
+      <c r="CM8" s="56">
+        <v>13.2</v>
+      </c>
+      <c r="CN8" s="69">
+        <v>13.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:89" s="28" customFormat="1">
+    <row r="9" spans="1:92" s="28" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="19">
         <v>53.466000000000001</v>
       </c>
       <c r="C9" s="19">
         <v>55.332000000000001</v>
       </c>
       <c r="D9" s="19">
         <v>59.155999999999999</v>
       </c>
       <c r="E9" s="19">
         <v>63.923000000000002</v>
       </c>
       <c r="F9" s="19">
         <v>63.46</v>
       </c>
       <c r="G9" s="19">
         <v>62.662999999999997</v>
       </c>
       <c r="H9" s="19">
         <v>56.585000000000001</v>
       </c>
       <c r="I9" s="19">
@@ -2792,61 +2842,70 @@
       </c>
       <c r="CA9" s="40">
         <v>57.8</v>
       </c>
       <c r="CB9" s="42">
         <v>57.2</v>
       </c>
       <c r="CC9" s="42">
         <v>56.4</v>
       </c>
       <c r="CD9" s="42">
         <v>55.7</v>
       </c>
       <c r="CE9" s="42">
         <v>54.9</v>
       </c>
       <c r="CF9" s="42">
         <v>54.2</v>
       </c>
       <c r="CG9" s="42">
         <v>53.6</v>
       </c>
       <c r="CH9" s="44">
         <v>54</v>
       </c>
-      <c r="CI9" s="49">
+      <c r="CI9" s="47">
         <v>55.8</v>
       </c>
-      <c r="CJ9" s="51">
+      <c r="CJ9" s="49">
         <v>58.9</v>
       </c>
-      <c r="CK9" s="65">
+      <c r="CK9" s="52">
         <v>61.9</v>
       </c>
+      <c r="CL9" s="49">
+        <v>61.4</v>
+      </c>
+      <c r="CM9" s="56">
+        <v>59.4</v>
+      </c>
+      <c r="CN9" s="69">
+        <v>58.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:89" s="28" customFormat="1">
+    <row r="10" spans="1:92" s="28" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="19">
         <v>52.552999999999997</v>
       </c>
       <c r="C10" s="19">
         <v>55.255000000000003</v>
       </c>
       <c r="D10" s="19">
         <v>58.423999999999999</v>
       </c>
       <c r="E10" s="19">
         <v>61.372999999999998</v>
       </c>
       <c r="F10" s="19">
         <v>65.126000000000005</v>
       </c>
       <c r="G10" s="19">
         <v>63.746000000000002</v>
       </c>
       <c r="H10" s="19">
         <v>53.598999999999997</v>
       </c>
       <c r="I10" s="19">
@@ -3061,61 +3120,70 @@
       </c>
       <c r="CA10" s="40">
         <v>69.5</v>
       </c>
       <c r="CB10" s="42">
         <v>68.400000000000006</v>
       </c>
       <c r="CC10" s="42">
         <v>67.400000000000006</v>
       </c>
       <c r="CD10" s="42">
         <v>65.8</v>
       </c>
       <c r="CE10" s="42">
         <v>64.8</v>
       </c>
       <c r="CF10" s="42">
         <v>62.9</v>
       </c>
       <c r="CG10" s="42">
         <v>60.3</v>
       </c>
       <c r="CH10" s="44">
         <v>59.5</v>
       </c>
-      <c r="CI10" s="49">
+      <c r="CI10" s="47">
         <v>59</v>
       </c>
-      <c r="CJ10" s="51">
+      <c r="CJ10" s="49">
         <v>61.9</v>
       </c>
-      <c r="CK10" s="65">
+      <c r="CK10" s="52">
         <v>66.599999999999994</v>
       </c>
+      <c r="CL10" s="49">
+        <v>69.7</v>
+      </c>
+      <c r="CM10" s="56">
+        <v>71.5</v>
+      </c>
+      <c r="CN10" s="69">
+        <v>70.400000000000006</v>
+      </c>
     </row>
-    <row r="11" spans="1:89" s="28" customFormat="1">
+    <row r="11" spans="1:92" s="28" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19">
         <v>55.209000000000003</v>
       </c>
       <c r="C11" s="19">
         <v>58.805999999999997</v>
       </c>
       <c r="D11" s="19">
         <v>69.521000000000001</v>
       </c>
       <c r="E11" s="19">
         <v>69.010999999999996</v>
       </c>
       <c r="F11" s="19">
         <v>68.021000000000001</v>
       </c>
       <c r="G11" s="19">
         <v>70.070999999999998</v>
       </c>
       <c r="H11" s="19">
         <v>64.585999999999999</v>
       </c>
       <c r="I11" s="19">
@@ -3330,61 +3398,70 @@
       </c>
       <c r="CA11" s="40">
         <v>70.900000000000006</v>
       </c>
       <c r="CB11" s="43">
         <v>69</v>
       </c>
       <c r="CC11" s="43" t="s">
         <v>42</v>
       </c>
       <c r="CD11" s="43">
         <v>65.599999999999994</v>
       </c>
       <c r="CE11" s="43">
         <v>64.3</v>
       </c>
       <c r="CF11" s="43">
         <v>62.1</v>
       </c>
       <c r="CG11" s="43">
         <v>68.8</v>
       </c>
       <c r="CH11" s="44">
         <v>70.5</v>
       </c>
-      <c r="CI11" s="49">
+      <c r="CI11" s="47">
         <v>73.900000000000006</v>
       </c>
-      <c r="CJ11" s="51">
+      <c r="CJ11" s="49">
         <v>82.5</v>
       </c>
-      <c r="CK11" s="65">
+      <c r="CK11" s="52">
         <v>82.4</v>
       </c>
+      <c r="CL11" s="49">
+        <v>84.7</v>
+      </c>
+      <c r="CM11" s="56">
+        <v>76.599999999999994</v>
+      </c>
+      <c r="CN11" s="69">
+        <v>74.900000000000006</v>
+      </c>
     </row>
-    <row r="12" spans="1:89" s="28" customFormat="1">
+    <row r="12" spans="1:92" s="28" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="19">
         <v>80.534000000000006</v>
       </c>
       <c r="C12" s="19">
         <v>81.763999999999996</v>
       </c>
       <c r="D12" s="19">
         <v>80.412000000000006</v>
       </c>
       <c r="E12" s="19">
         <v>84.117000000000004</v>
       </c>
       <c r="F12" s="19">
         <v>91.430999999999997</v>
       </c>
       <c r="G12" s="19">
         <v>79.739999999999995</v>
       </c>
       <c r="H12" s="19">
         <v>82.257000000000005</v>
       </c>
       <c r="I12" s="19">
@@ -3599,61 +3676,70 @@
       </c>
       <c r="CA12" s="40">
         <v>93.3</v>
       </c>
       <c r="CB12" s="42">
         <v>91.3</v>
       </c>
       <c r="CC12" s="42">
         <v>90</v>
       </c>
       <c r="CD12" s="42">
         <v>90.5</v>
       </c>
       <c r="CE12" s="42">
         <v>88.7</v>
       </c>
       <c r="CF12" s="42">
         <v>84.9</v>
       </c>
       <c r="CG12" s="42">
         <v>91.2</v>
       </c>
       <c r="CH12" s="44">
         <v>92</v>
       </c>
-      <c r="CI12" s="49">
+      <c r="CI12" s="47">
         <v>92.8</v>
       </c>
-      <c r="CJ12" s="51">
+      <c r="CJ12" s="49">
         <v>105.2</v>
       </c>
-      <c r="CK12" s="65">
+      <c r="CK12" s="52">
         <v>104.3</v>
       </c>
+      <c r="CL12" s="49">
+        <v>103.5</v>
+      </c>
+      <c r="CM12" s="56">
+        <v>101.7</v>
+      </c>
+      <c r="CN12" s="69">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:89" s="28" customFormat="1">
+    <row r="13" spans="1:92" s="28" customFormat="1">
       <c r="A13" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="19">
         <v>39.828000000000003</v>
       </c>
       <c r="C13" s="19">
         <v>41.709000000000003</v>
       </c>
       <c r="D13" s="19">
         <v>44.293999999999997</v>
       </c>
       <c r="E13" s="19">
         <v>46.637</v>
       </c>
       <c r="F13" s="19">
         <v>49.548000000000002</v>
       </c>
       <c r="G13" s="19">
         <v>48.621000000000002</v>
       </c>
       <c r="H13" s="19">
         <v>41.262999999999998</v>
       </c>
       <c r="I13" s="19">
@@ -3868,61 +3954,70 @@
       </c>
       <c r="CA13" s="40">
         <v>49.7</v>
       </c>
       <c r="CB13" s="42">
         <v>48.9</v>
       </c>
       <c r="CC13" s="42">
         <v>48.1</v>
       </c>
       <c r="CD13" s="42">
         <v>46.9</v>
       </c>
       <c r="CE13" s="43">
         <v>46</v>
       </c>
       <c r="CF13" s="43">
         <v>44.6</v>
       </c>
       <c r="CG13" s="43">
         <v>45.7</v>
       </c>
       <c r="CH13" s="44">
         <v>45.1</v>
       </c>
-      <c r="CI13" s="49">
+      <c r="CI13" s="47">
         <v>45.9</v>
       </c>
-      <c r="CJ13" s="51">
+      <c r="CJ13" s="49">
         <v>47.2</v>
       </c>
-      <c r="CK13" s="65">
+      <c r="CK13" s="52">
         <v>49.8</v>
       </c>
+      <c r="CL13" s="47">
+        <v>52</v>
+      </c>
+      <c r="CM13" s="56">
+        <v>51.7</v>
+      </c>
+      <c r="CN13" s="69">
+        <v>51</v>
+      </c>
     </row>
-    <row r="14" spans="1:89" s="28" customFormat="1">
+    <row r="14" spans="1:92" s="28" customFormat="1">
       <c r="A14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="19">
         <v>63.625999999999998</v>
       </c>
       <c r="C14" s="19">
         <v>66.608999999999995</v>
       </c>
       <c r="D14" s="19">
         <v>74.438999999999993</v>
       </c>
       <c r="E14" s="19">
         <v>79.48</v>
       </c>
       <c r="F14" s="19">
         <v>80.456000000000003</v>
       </c>
       <c r="G14" s="19">
         <v>80.632000000000005</v>
       </c>
       <c r="H14" s="19">
         <v>73.247</v>
       </c>
       <c r="I14" s="19">
@@ -4137,61 +4232,70 @@
       </c>
       <c r="CA14" s="40">
         <v>87.3</v>
       </c>
       <c r="CB14" s="42">
         <v>86.9</v>
       </c>
       <c r="CC14" s="42">
         <v>86.5</v>
       </c>
       <c r="CD14" s="42">
         <v>85.5</v>
       </c>
       <c r="CE14" s="42">
         <v>84.9</v>
       </c>
       <c r="CF14" s="43">
         <v>84</v>
       </c>
       <c r="CG14" s="43">
         <v>63.6</v>
       </c>
       <c r="CH14" s="44">
         <v>66.2</v>
       </c>
-      <c r="CI14" s="49">
+      <c r="CI14" s="47">
         <v>67.599999999999994</v>
       </c>
-      <c r="CJ14" s="51">
+      <c r="CJ14" s="49">
         <v>70.8</v>
       </c>
-      <c r="CK14" s="65">
+      <c r="CK14" s="52">
         <v>71.8</v>
       </c>
+      <c r="CL14" s="49">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="CM14" s="56">
+        <v>92.3</v>
+      </c>
+      <c r="CN14" s="69">
+        <v>92</v>
+      </c>
     </row>
-    <row r="15" spans="1:89" s="28" customFormat="1">
+    <row r="15" spans="1:92" s="28" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="19">
         <v>47.372999999999998</v>
       </c>
       <c r="C15" s="19">
         <v>50.350999999999999</v>
       </c>
       <c r="D15" s="19">
         <v>53.13</v>
       </c>
       <c r="E15" s="19">
         <v>60.875999999999998</v>
       </c>
       <c r="F15" s="19">
         <v>62.750999999999998</v>
       </c>
       <c r="G15" s="19">
         <v>62.496000000000002</v>
       </c>
       <c r="H15" s="19">
         <v>48.988</v>
       </c>
       <c r="I15" s="19">
@@ -4406,61 +4510,70 @@
       </c>
       <c r="CA15" s="40">
         <v>68.099999999999994</v>
       </c>
       <c r="CB15" s="42">
         <v>67.599999999999994</v>
       </c>
       <c r="CC15" s="42">
         <v>67.2</v>
       </c>
       <c r="CD15" s="42">
         <v>66.3</v>
       </c>
       <c r="CE15" s="42">
         <v>65.2</v>
       </c>
       <c r="CF15" s="42">
         <v>64.400000000000006</v>
       </c>
       <c r="CG15" s="42">
         <v>66.2</v>
       </c>
       <c r="CH15" s="44">
         <v>65.2</v>
       </c>
-      <c r="CI15" s="49">
+      <c r="CI15" s="47">
         <v>69.7</v>
       </c>
-      <c r="CJ15" s="51">
+      <c r="CJ15" s="49">
         <v>73.400000000000006</v>
       </c>
-      <c r="CK15" s="65">
+      <c r="CK15" s="52">
         <v>75.8</v>
       </c>
+      <c r="CL15" s="49">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="CM15" s="56">
+        <v>68.3</v>
+      </c>
+      <c r="CN15" s="69">
+        <v>67.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:89" s="28" customFormat="1">
+    <row r="16" spans="1:92" s="28" customFormat="1">
       <c r="A16" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="19">
         <v>234.66200000000001</v>
       </c>
       <c r="C16" s="19">
         <v>241.398</v>
       </c>
       <c r="D16" s="19">
         <v>243.33600000000001</v>
       </c>
       <c r="E16" s="19">
         <v>245.13499999999999</v>
       </c>
       <c r="F16" s="19">
         <v>253.95699999999999</v>
       </c>
       <c r="G16" s="19">
         <v>257.33199999999999</v>
       </c>
       <c r="H16" s="19">
         <v>238.94399999999999</v>
       </c>
       <c r="I16" s="19">
@@ -4675,61 +4788,70 @@
       </c>
       <c r="CA16" s="40">
         <v>258.10000000000002</v>
       </c>
       <c r="CB16" s="42">
         <v>252.4</v>
       </c>
       <c r="CC16" s="42">
         <v>246.7</v>
       </c>
       <c r="CD16" s="42">
         <v>225.1</v>
       </c>
       <c r="CE16" s="42">
         <v>216.6</v>
       </c>
       <c r="CF16" s="42">
         <v>209.6</v>
       </c>
       <c r="CG16" s="42">
         <v>241.5</v>
       </c>
       <c r="CH16" s="44">
         <v>254.3</v>
       </c>
-      <c r="CI16" s="49">
+      <c r="CI16" s="47">
         <v>258.89999999999998</v>
       </c>
-      <c r="CJ16" s="51">
+      <c r="CJ16" s="49">
         <v>262.2</v>
       </c>
-      <c r="CK16" s="65">
+      <c r="CK16" s="52">
         <v>269.2</v>
       </c>
+      <c r="CL16" s="49">
+        <v>285.2</v>
+      </c>
+      <c r="CM16" s="56">
+        <v>268.60000000000002</v>
+      </c>
+      <c r="CN16" s="69">
+        <v>260.10000000000002</v>
+      </c>
     </row>
-    <row r="17" spans="1:89" s="28" customFormat="1">
+    <row r="17" spans="1:92" s="28" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="19">
         <v>53.951000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>57.505000000000003</v>
       </c>
       <c r="D17" s="19">
         <v>67.424000000000007</v>
       </c>
       <c r="E17" s="19">
         <v>66.540999999999997</v>
       </c>
       <c r="F17" s="19">
         <v>65.25</v>
       </c>
       <c r="G17" s="19">
         <v>67.674000000000007</v>
       </c>
       <c r="H17" s="19">
         <v>60.956000000000003</v>
       </c>
       <c r="I17" s="19">
@@ -4944,61 +5066,70 @@
       </c>
       <c r="CA17" s="40">
         <v>72.099999999999994</v>
       </c>
       <c r="CB17" s="42">
         <v>70.400000000000006</v>
       </c>
       <c r="CC17" s="42">
         <v>69.400000000000006</v>
       </c>
       <c r="CD17" s="42">
         <v>67.400000000000006</v>
       </c>
       <c r="CE17" s="42">
         <v>66.3</v>
       </c>
       <c r="CF17" s="42">
         <v>64.2</v>
       </c>
       <c r="CG17" s="42">
         <v>71.8</v>
       </c>
       <c r="CH17" s="44">
         <v>80.2</v>
       </c>
-      <c r="CI17" s="49">
+      <c r="CI17" s="47">
         <v>78.400000000000006</v>
       </c>
-      <c r="CJ17" s="51">
+      <c r="CJ17" s="49">
         <v>82.8</v>
       </c>
-      <c r="CK17" s="65">
+      <c r="CK17" s="52">
         <v>83.5</v>
       </c>
+      <c r="CL17" s="49">
+        <v>83.9</v>
+      </c>
+      <c r="CM17" s="57">
+        <v>76</v>
+      </c>
+      <c r="CN17" s="69">
+        <v>71.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:89" s="28" customFormat="1">
+    <row r="18" spans="1:92" s="28" customFormat="1">
       <c r="A18" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="D18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="H18" s="31" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="31" t="s">
@@ -5213,61 +5344,70 @@
       </c>
       <c r="CA18" s="40">
         <v>72.2</v>
       </c>
       <c r="CB18" s="42">
         <v>72.400000000000006</v>
       </c>
       <c r="CC18" s="42">
         <v>71.599999999999994</v>
       </c>
       <c r="CD18" s="43">
         <v>70</v>
       </c>
       <c r="CE18" s="43">
         <v>70</v>
       </c>
       <c r="CF18" s="43">
         <v>69.2</v>
       </c>
       <c r="CG18" s="43">
         <v>67.599999999999994</v>
       </c>
       <c r="CH18" s="44">
         <v>66.8</v>
       </c>
-      <c r="CI18" s="49">
+      <c r="CI18" s="47">
         <v>68.2</v>
       </c>
-      <c r="CJ18" s="51">
+      <c r="CJ18" s="49">
         <v>70.7</v>
       </c>
-      <c r="CK18" s="65">
+      <c r="CK18" s="52">
         <v>72.3</v>
       </c>
+      <c r="CL18" s="49">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="CM18" s="56">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="CN18" s="69">
+        <v>73.400000000000006</v>
+      </c>
     </row>
-    <row r="19" spans="1:89" s="28" customFormat="1">
+    <row r="19" spans="1:92" s="28" customFormat="1">
       <c r="A19" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="19">
         <v>31.443999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>31.763999999999999</v>
       </c>
       <c r="D19" s="19">
         <v>35.996000000000002</v>
       </c>
       <c r="E19" s="19">
         <v>36.973999999999997</v>
       </c>
       <c r="F19" s="19">
         <v>36.576000000000001</v>
       </c>
       <c r="G19" s="19">
         <v>36.323999999999998</v>
       </c>
       <c r="H19" s="19">
         <v>37.755000000000003</v>
       </c>
       <c r="I19" s="19">
@@ -5482,61 +5622,70 @@
       </c>
       <c r="CA19" s="40">
         <v>42.5</v>
       </c>
       <c r="CB19" s="42">
         <v>42.1</v>
       </c>
       <c r="CC19" s="42">
         <v>41.5</v>
       </c>
       <c r="CD19" s="42">
         <v>40.700000000000003</v>
       </c>
       <c r="CE19" s="42">
         <v>39.9</v>
       </c>
       <c r="CF19" s="42">
         <v>37.799999999999997</v>
       </c>
       <c r="CG19" s="42">
         <v>37.700000000000003</v>
       </c>
       <c r="CH19" s="44">
         <v>37.799999999999997</v>
       </c>
-      <c r="CI19" s="49">
+      <c r="CI19" s="47">
         <v>38</v>
       </c>
-      <c r="CJ19" s="51">
+      <c r="CJ19" s="49">
         <v>40.1</v>
       </c>
-      <c r="CK19" s="65">
+      <c r="CK19" s="52">
         <v>39.9</v>
       </c>
+      <c r="CL19" s="49">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="CM19" s="56">
+        <v>44.7</v>
+      </c>
+      <c r="CN19" s="69">
+        <v>44.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:89" s="28" customFormat="1">
+    <row r="20" spans="1:92" s="28" customFormat="1">
       <c r="A20" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="19">
         <v>58.173000000000002</v>
       </c>
       <c r="C20" s="19">
         <v>62.811</v>
       </c>
       <c r="D20" s="19">
         <v>65.081999999999994</v>
       </c>
       <c r="E20" s="19">
         <v>75.284999999999997</v>
       </c>
       <c r="F20" s="19">
         <v>75.218000000000004</v>
       </c>
       <c r="G20" s="19">
         <v>72.888999999999996</v>
       </c>
       <c r="H20" s="19">
         <v>70.798000000000002</v>
       </c>
       <c r="I20" s="19">
@@ -5751,61 +5900,70 @@
       </c>
       <c r="CA20" s="40">
         <v>52.8</v>
       </c>
       <c r="CB20" s="42">
         <v>52.3</v>
       </c>
       <c r="CC20" s="42">
         <v>51.5</v>
       </c>
       <c r="CD20" s="42">
         <v>50.2</v>
       </c>
       <c r="CE20" s="42">
         <v>49.4</v>
       </c>
       <c r="CF20" s="42">
         <v>47.6</v>
       </c>
       <c r="CG20" s="42">
         <v>46.8</v>
       </c>
       <c r="CH20" s="44">
         <v>46.7</v>
       </c>
-      <c r="CI20" s="49">
+      <c r="CI20" s="47">
         <v>49.8</v>
       </c>
-      <c r="CJ20" s="51">
+      <c r="CJ20" s="49">
         <v>51.5</v>
       </c>
-      <c r="CK20" s="65">
+      <c r="CK20" s="52">
         <v>58.1</v>
       </c>
+      <c r="CL20" s="49">
+        <v>57.4</v>
+      </c>
+      <c r="CM20" s="56">
+        <v>55.6</v>
+      </c>
+      <c r="CN20" s="69">
+        <v>55.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:89" s="28" customFormat="1">
+    <row r="21" spans="1:92" s="28" customFormat="1">
       <c r="A21" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="19">
         <v>48.305999999999997</v>
       </c>
       <c r="C21" s="19">
         <v>48.152000000000001</v>
       </c>
       <c r="D21" s="19">
         <v>53.884999999999998</v>
       </c>
       <c r="E21" s="19">
         <v>57.496000000000002</v>
       </c>
       <c r="F21" s="19">
         <v>55.749000000000002</v>
       </c>
       <c r="G21" s="19">
         <v>56.125999999999998</v>
       </c>
       <c r="H21" s="19">
         <v>51.19</v>
       </c>
       <c r="I21" s="19">
@@ -6020,61 +6178,70 @@
       </c>
       <c r="CA21" s="40">
         <v>58.1</v>
       </c>
       <c r="CB21" s="42">
         <v>56.5</v>
       </c>
       <c r="CC21" s="42">
         <v>55</v>
       </c>
       <c r="CD21" s="42">
         <v>53.7</v>
       </c>
       <c r="CE21" s="42">
         <v>53.1</v>
       </c>
       <c r="CF21" s="42">
         <v>51.7</v>
       </c>
       <c r="CG21" s="42">
         <v>57.1</v>
       </c>
       <c r="CH21" s="44">
         <v>55.1</v>
       </c>
-      <c r="CI21" s="49">
+      <c r="CI21" s="47">
         <v>52.5</v>
       </c>
-      <c r="CJ21" s="51">
+      <c r="CJ21" s="49">
         <v>59.6</v>
       </c>
-      <c r="CK21" s="65">
+      <c r="CK21" s="52">
         <v>65.7</v>
       </c>
+      <c r="CL21" s="47">
+        <v>64</v>
+      </c>
+      <c r="CM21" s="56">
+        <v>60.9</v>
+      </c>
+      <c r="CN21" s="69">
+        <v>58.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:89" s="28" customFormat="1">
+    <row r="22" spans="1:92" s="28" customFormat="1">
       <c r="A22" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="19">
         <v>40.972999999999999</v>
       </c>
       <c r="C22" s="19">
         <v>41.476999999999997</v>
       </c>
       <c r="D22" s="19">
         <v>44.808999999999997</v>
       </c>
       <c r="E22" s="19">
         <v>45.177999999999997</v>
       </c>
       <c r="F22" s="19">
         <v>44.93</v>
       </c>
       <c r="G22" s="19">
         <v>44.485999999999997</v>
       </c>
       <c r="H22" s="19">
         <v>44.707000000000001</v>
       </c>
       <c r="I22" s="19">
@@ -6289,106 +6456,115 @@
       </c>
       <c r="CA22" s="40">
         <v>55.6</v>
       </c>
       <c r="CB22" s="42">
         <v>55.1</v>
       </c>
       <c r="CC22" s="42">
         <v>54.4</v>
       </c>
       <c r="CD22" s="42">
         <v>53.8</v>
       </c>
       <c r="CE22" s="42">
         <v>53.6</v>
       </c>
       <c r="CF22" s="42">
         <v>52.7</v>
       </c>
       <c r="CG22" s="43">
         <v>56</v>
       </c>
       <c r="CH22" s="44">
         <v>55.4</v>
       </c>
-      <c r="CI22" s="49">
+      <c r="CI22" s="47">
         <v>56.5</v>
       </c>
-      <c r="CJ22" s="51">
+      <c r="CJ22" s="49">
         <v>65.599999999999994</v>
       </c>
-      <c r="CK22" s="65">
+      <c r="CK22" s="52">
         <v>65.8</v>
       </c>
+      <c r="CL22" s="49">
+        <v>65.2</v>
+      </c>
+      <c r="CM22" s="57">
+        <v>55</v>
+      </c>
+      <c r="CN22" s="69">
+        <v>54.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:89" s="28" customFormat="1">
+    <row r="23" spans="1:92" s="28" customFormat="1">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="33"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="33"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
       <c r="X23" s="34"/>
       <c r="Y23" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="CH3:CN3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="CD2:CH2"/>
-    <mergeCell ref="AX3:BI3"/>
-[...1 lines deleted...]
-    <mergeCell ref="CH3:CK3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>