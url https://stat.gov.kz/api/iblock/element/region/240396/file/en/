--- v0 (2026-04-14)
+++ v1 (2026-06-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10695" yWindow="60" windowWidth="17925" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="41">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -432,51 +432,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -580,76 +580,85 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 82" xfId="5"/>
     <cellStyle name="Обычный 2 83" xfId="6"/>
     <cellStyle name="Обычный 2 88" xfId="9"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 59" xfId="2"/>
     <cellStyle name="Обычный 6 12" xfId="7"/>
     <cellStyle name="Обычный_tabsv15" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -926,308 +935,310 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CI22"/>
+  <dimension ref="A1:CK22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CJ17" sqref="CJ17"/>
+      <selection pane="topRight" activeCell="CE6" sqref="CE6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="33" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="26" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="26"/>
     <col min="46" max="46" width="10" style="26" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:89" s="2" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="65"/>
-[...70 lines deleted...]
-      <c r="BU1" s="65"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+      <c r="AM1" s="70"/>
+      <c r="AN1" s="70"/>
+      <c r="AO1" s="70"/>
+      <c r="AP1" s="70"/>
+      <c r="AQ1" s="70"/>
+      <c r="AR1" s="70"/>
+      <c r="AS1" s="70"/>
+      <c r="AT1" s="70"/>
+      <c r="AU1" s="70"/>
+      <c r="AV1" s="70"/>
+      <c r="AW1" s="70"/>
+      <c r="AX1" s="70"/>
+      <c r="AY1" s="70"/>
+      <c r="AZ1" s="70"/>
+      <c r="BA1" s="70"/>
+      <c r="BB1" s="70"/>
+      <c r="BC1" s="70"/>
+      <c r="BD1" s="70"/>
+      <c r="BE1" s="70"/>
+      <c r="BF1" s="70"/>
+      <c r="BG1" s="70"/>
+      <c r="BH1" s="70"/>
+      <c r="BI1" s="70"/>
+      <c r="BJ1" s="70"/>
+      <c r="BK1" s="70"/>
+      <c r="BL1" s="70"/>
+      <c r="BM1" s="70"/>
+      <c r="BN1" s="70"/>
+      <c r="BO1" s="70"/>
+      <c r="BP1" s="70"/>
+      <c r="BQ1" s="70"/>
+      <c r="BR1" s="70"/>
+      <c r="BS1" s="70"/>
+      <c r="BT1" s="70"/>
+      <c r="BU1" s="70"/>
     </row>
-    <row r="2" spans="1:87" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:89" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="66" t="s">
+      <c r="J2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="66"/>
-[...1 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="66" t="s">
+      <c r="V2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="66"/>
-[...2 lines deleted...]
-      <c r="AH2" s="66" t="s">
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="AH2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="66"/>
-[...2 lines deleted...]
-      <c r="AT2" s="66" t="s">
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
+      <c r="AT2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="66"/>
-[...2 lines deleted...]
-      <c r="BF2" s="66" t="s">
+      <c r="AU2" s="71"/>
+      <c r="AV2" s="71"/>
+      <c r="AW2" s="71"/>
+      <c r="BF2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="66"/>
-[...2 lines deleted...]
-      <c r="BR2" s="66" t="s">
+      <c r="BG2" s="71"/>
+      <c r="BH2" s="71"/>
+      <c r="BI2" s="71"/>
+      <c r="BR2" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="BS2" s="66"/>
-[...1 lines deleted...]
-      <c r="BU2" s="66"/>
+      <c r="BS2" s="71"/>
+      <c r="BT2" s="71"/>
+      <c r="BU2" s="71"/>
     </row>
-    <row r="3" spans="1:87" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="61" t="s">
+    <row r="3" spans="1:89" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="B3" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="63"/>
-[...10 lines deleted...]
-      <c r="N3" s="62" t="s">
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="62" t="s">
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="69"/>
+      <c r="Z3" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="63"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62" t="s">
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="69"/>
+      <c r="AL3" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="AM3" s="63"/>
-[...10 lines deleted...]
-      <c r="AX3" s="62" t="s">
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="68"/>
+      <c r="AO3" s="68"/>
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="69"/>
+      <c r="AX3" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="63"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="62" t="s">
+      <c r="AY3" s="68"/>
+      <c r="AZ3" s="68"/>
+      <c r="BA3" s="68"/>
+      <c r="BB3" s="68"/>
+      <c r="BC3" s="68"/>
+      <c r="BD3" s="68"/>
+      <c r="BE3" s="68"/>
+      <c r="BF3" s="68"/>
+      <c r="BG3" s="68"/>
+      <c r="BH3" s="68"/>
+      <c r="BI3" s="69"/>
+      <c r="BJ3" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="63"/>
-[...10 lines deleted...]
-      <c r="BV3" s="62" t="s">
+      <c r="BK3" s="68"/>
+      <c r="BL3" s="68"/>
+      <c r="BM3" s="68"/>
+      <c r="BN3" s="68"/>
+      <c r="BO3" s="68"/>
+      <c r="BP3" s="68"/>
+      <c r="BQ3" s="68"/>
+      <c r="BR3" s="68"/>
+      <c r="BS3" s="68"/>
+      <c r="BT3" s="68"/>
+      <c r="BU3" s="69"/>
+      <c r="BV3" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="63"/>
-[...10 lines deleted...]
-      <c r="CH3" s="67" t="s">
+      <c r="BW3" s="68"/>
+      <c r="BX3" s="68"/>
+      <c r="BY3" s="68"/>
+      <c r="BZ3" s="68"/>
+      <c r="CA3" s="68"/>
+      <c r="CB3" s="68"/>
+      <c r="CC3" s="68"/>
+      <c r="CD3" s="68"/>
+      <c r="CE3" s="68"/>
+      <c r="CF3" s="68"/>
+      <c r="CG3" s="68"/>
+      <c r="CH3" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="68"/>
+      <c r="CI3" s="64"/>
+      <c r="CJ3" s="64"/>
+      <c r="CK3" s="65"/>
     </row>
-    <row r="4" spans="1:87" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="61"/>
+    <row r="4" spans="1:89" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A4" s="66"/>
       <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1442,52 +1453,58 @@
       </c>
       <c r="CB4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="CC4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="CD4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CG4" s="58" t="s">
         <v>14</v>
       </c>
       <c r="CH4" s="59" t="s">
         <v>3</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>4</v>
       </c>
+      <c r="CJ4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="CK4" s="6" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="5" spans="1:87" s="14" customFormat="1">
+    <row r="5" spans="1:89" s="14" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>27.785</v>
       </c>
       <c r="C5" s="9">
         <v>28.138999999999999</v>
       </c>
       <c r="D5" s="9">
         <v>30.099</v>
       </c>
       <c r="E5" s="9">
         <v>31.808</v>
       </c>
       <c r="F5" s="9">
         <v>32.167000000000002</v>
       </c>
       <c r="G5" s="9">
         <v>32.002000000000002</v>
       </c>
       <c r="H5" s="9">
         <v>30.113</v>
       </c>
       <c r="I5" s="9">
@@ -1702,55 +1719,61 @@
       </c>
       <c r="CA5" s="12">
         <v>43.7</v>
       </c>
       <c r="CB5" s="53">
         <v>43.5</v>
       </c>
       <c r="CC5" s="53">
         <v>43.2</v>
       </c>
       <c r="CD5" s="57">
         <v>43.427999999999997</v>
       </c>
       <c r="CE5" s="57">
         <v>43.1</v>
       </c>
       <c r="CF5" s="57">
         <v>42.5</v>
       </c>
       <c r="CG5" s="57">
         <v>40.9</v>
       </c>
       <c r="CH5" s="60">
         <v>40.700000000000003</v>
       </c>
-      <c r="CI5" s="69">
+      <c r="CI5" s="61">
         <v>41</v>
       </c>
+      <c r="CJ5" s="61">
+        <v>42.3</v>
+      </c>
+      <c r="CK5" s="72">
+        <v>44.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:87" s="14" customFormat="1">
+    <row r="6" spans="1:89" s="14" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16">
         <v>0.97799999999999998</v>
       </c>
       <c r="C6" s="16">
         <v>0.99299999999999999</v>
       </c>
       <c r="D6" s="16">
         <v>1.0780000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>1.127</v>
       </c>
       <c r="F6" s="16">
         <v>1.147</v>
       </c>
       <c r="G6" s="16">
         <v>0.753</v>
       </c>
       <c r="H6" s="16">
         <v>0.753</v>
       </c>
       <c r="I6" s="16">
@@ -1965,55 +1988,61 @@
       </c>
       <c r="CA6" s="52">
         <v>0.6</v>
       </c>
       <c r="CB6" s="54">
         <v>0.6</v>
       </c>
       <c r="CC6" s="54">
         <v>0.6</v>
       </c>
       <c r="CD6" s="55">
         <v>0.57199999999999995</v>
       </c>
       <c r="CE6" s="55">
         <v>0.5</v>
       </c>
       <c r="CF6" s="55">
         <v>0.5</v>
       </c>
       <c r="CG6" s="55">
         <v>0.4</v>
       </c>
       <c r="CH6" s="21">
         <v>0.4</v>
       </c>
-      <c r="CI6" s="70">
+      <c r="CI6" s="62">
         <v>0.4</v>
       </c>
+      <c r="CJ6" s="62">
+        <v>0.4</v>
+      </c>
+      <c r="CK6" s="73">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:87" s="22" customFormat="1">
+    <row r="7" spans="1:89" s="22" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="16">
         <v>2.5750000000000002</v>
       </c>
       <c r="C7" s="16">
         <v>2.5910000000000002</v>
       </c>
       <c r="D7" s="16">
         <v>2.6789999999999998</v>
       </c>
       <c r="E7" s="16">
         <v>2.7160000000000002</v>
       </c>
       <c r="F7" s="16">
         <v>2.7160000000000002</v>
       </c>
       <c r="G7" s="16">
         <v>2.6949999999999998</v>
       </c>
       <c r="H7" s="16">
         <v>2.5649999999999999</v>
       </c>
       <c r="I7" s="16">
@@ -2228,55 +2257,61 @@
       </c>
       <c r="CA7" s="52">
         <v>5</v>
       </c>
       <c r="CB7" s="55">
         <v>5</v>
       </c>
       <c r="CC7" s="55">
         <v>5</v>
       </c>
       <c r="CD7" s="55">
         <v>5.3630000000000004</v>
       </c>
       <c r="CE7" s="55">
         <v>5.3</v>
       </c>
       <c r="CF7" s="55">
         <v>5.2</v>
       </c>
       <c r="CG7" s="55">
         <v>5.7</v>
       </c>
       <c r="CH7" s="21">
         <v>5.6</v>
       </c>
-      <c r="CI7" s="70">
+      <c r="CI7" s="62">
         <v>5.7</v>
       </c>
+      <c r="CJ7" s="62">
+        <v>5.6</v>
+      </c>
+      <c r="CK7" s="73">
+        <v>5.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:87" s="22" customFormat="1">
+    <row r="8" spans="1:89" s="22" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16">
         <v>2.29</v>
       </c>
       <c r="C8" s="16">
         <v>2.33</v>
       </c>
       <c r="D8" s="16">
         <v>2.5609999999999999</v>
       </c>
       <c r="E8" s="16">
         <v>2.7869999999999999</v>
       </c>
       <c r="F8" s="16">
         <v>2.7919999999999998</v>
       </c>
       <c r="G8" s="16">
         <v>2.7869999999999999</v>
       </c>
       <c r="H8" s="16">
         <v>2.5609999999999999</v>
       </c>
       <c r="I8" s="16">
@@ -2491,55 +2526,61 @@
       </c>
       <c r="CA8" s="52">
         <v>0.1</v>
       </c>
       <c r="CB8" s="54">
         <v>0.1</v>
       </c>
       <c r="CC8" s="54">
         <v>0.1</v>
       </c>
       <c r="CD8" s="55">
         <v>0.08</v>
       </c>
       <c r="CE8" s="55">
         <v>0.1</v>
       </c>
       <c r="CF8" s="55">
         <v>0.1</v>
       </c>
       <c r="CG8" s="55">
         <v>0.1</v>
       </c>
       <c r="CH8" s="21">
         <v>0.1</v>
       </c>
-      <c r="CI8" s="70">
+      <c r="CI8" s="62">
         <v>0.1</v>
       </c>
+      <c r="CJ8" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="CK8" s="73">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:87" s="22" customFormat="1">
+    <row r="9" spans="1:89" s="22" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="C9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="D9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="E9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="F9" s="16">
         <v>0.27500000000000002</v>
       </c>
       <c r="G9" s="16">
         <v>0.27400000000000002</v>
       </c>
       <c r="H9" s="16">
         <v>0.25700000000000001</v>
       </c>
       <c r="I9" s="16">
@@ -2754,55 +2795,61 @@
       </c>
       <c r="CA9" s="52">
         <v>0.5</v>
       </c>
       <c r="CB9" s="54">
         <v>0.4</v>
       </c>
       <c r="CC9" s="54">
         <v>0.4</v>
       </c>
       <c r="CD9" s="55">
         <v>0.38900000000000001</v>
       </c>
       <c r="CE9" s="55">
         <v>0.4</v>
       </c>
       <c r="CF9" s="55">
         <v>0.4</v>
       </c>
       <c r="CG9" s="55">
         <v>0.3</v>
       </c>
       <c r="CH9" s="21">
         <v>0.4</v>
       </c>
-      <c r="CI9" s="70">
+      <c r="CI9" s="62">
         <v>0.4</v>
       </c>
+      <c r="CJ9" s="62">
+        <v>0.4</v>
+      </c>
+      <c r="CK9" s="73">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:87" s="22" customFormat="1">
+    <row r="10" spans="1:89" s="22" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="16">
         <v>0.66500000000000004</v>
       </c>
       <c r="C10" s="16">
         <v>0.66300000000000003</v>
       </c>
       <c r="D10" s="16">
         <v>0.68799999999999994</v>
       </c>
       <c r="E10" s="16">
         <v>0.80900000000000005</v>
       </c>
       <c r="F10" s="16">
         <v>0.88900000000000001</v>
       </c>
       <c r="G10" s="16">
         <v>0.88400000000000001</v>
       </c>
       <c r="H10" s="16">
         <v>0.65600000000000003</v>
       </c>
       <c r="I10" s="16">
@@ -3017,55 +3064,61 @@
       </c>
       <c r="CA10" s="52">
         <v>0.6</v>
       </c>
       <c r="CB10" s="54">
         <v>0.6</v>
       </c>
       <c r="CC10" s="54">
         <v>0.6</v>
       </c>
       <c r="CD10" s="55">
         <v>0.62</v>
       </c>
       <c r="CE10" s="55">
         <v>0.6</v>
       </c>
       <c r="CF10" s="55">
         <v>0.6</v>
       </c>
       <c r="CG10" s="55">
         <v>0.6</v>
       </c>
       <c r="CH10" s="21">
         <v>0.7</v>
       </c>
-      <c r="CI10" s="70">
+      <c r="CI10" s="62">
         <v>0.7</v>
       </c>
+      <c r="CJ10" s="62">
+        <v>0.7</v>
+      </c>
+      <c r="CK10" s="73">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:87" s="22" customFormat="1">
+    <row r="11" spans="1:89" s="22" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="C11" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="D11" s="16">
         <v>0.39600000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>0.40300000000000002</v>
       </c>
       <c r="F11" s="16">
         <v>0.40500000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>0.42699999999999999</v>
       </c>
       <c r="H11" s="16">
         <v>0.41899999999999998</v>
       </c>
       <c r="I11" s="16">
@@ -3280,55 +3333,61 @@
       </c>
       <c r="CA11" s="52">
         <v>0.3</v>
       </c>
       <c r="CB11" s="54">
         <v>0.3</v>
       </c>
       <c r="CC11" s="54">
         <v>0.3</v>
       </c>
       <c r="CD11" s="55">
         <v>0.312</v>
       </c>
       <c r="CE11" s="55">
         <v>0.3</v>
       </c>
       <c r="CF11" s="55">
         <v>0.3</v>
       </c>
       <c r="CG11" s="55">
         <v>0.3</v>
       </c>
       <c r="CH11" s="21">
         <v>0.3</v>
       </c>
-      <c r="CI11" s="70">
+      <c r="CI11" s="62">
         <v>0.3</v>
       </c>
+      <c r="CJ11" s="62">
+        <v>0.3</v>
+      </c>
+      <c r="CK11" s="73">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:87" s="22" customFormat="1">
+    <row r="12" spans="1:89" s="22" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="16">
         <v>0.41699999999999998</v>
       </c>
       <c r="C12" s="16">
         <v>0.41599999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>0.43099999999999999</v>
       </c>
       <c r="E12" s="16">
         <v>0.48099999999999998</v>
       </c>
       <c r="F12" s="16">
         <v>0.53900000000000003</v>
       </c>
       <c r="G12" s="16">
         <v>0.53900000000000003</v>
       </c>
       <c r="H12" s="16">
         <v>0.40699999999999997</v>
       </c>
       <c r="I12" s="16">
@@ -3543,55 +3602,61 @@
       </c>
       <c r="CA12" s="52">
         <v>0.5</v>
       </c>
       <c r="CB12" s="54">
         <v>0.5</v>
       </c>
       <c r="CC12" s="54">
         <v>0.5</v>
       </c>
       <c r="CD12" s="55">
         <v>0.47799999999999998</v>
       </c>
       <c r="CE12" s="55">
         <v>0.5</v>
       </c>
       <c r="CF12" s="55">
         <v>0.4</v>
       </c>
       <c r="CG12" s="55">
         <v>0.4</v>
       </c>
       <c r="CH12" s="21">
         <v>0.4</v>
       </c>
-      <c r="CI12" s="70">
+      <c r="CI12" s="62">
         <v>0.4</v>
       </c>
+      <c r="CJ12" s="62">
+        <v>0.5</v>
+      </c>
+      <c r="CK12" s="73">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:87" s="22" customFormat="1">
+    <row r="13" spans="1:89" s="22" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="16">
         <v>0.64100000000000001</v>
       </c>
       <c r="C13" s="16">
         <v>0.65600000000000003</v>
       </c>
       <c r="D13" s="16">
         <v>0.72299999999999998</v>
       </c>
       <c r="E13" s="16">
         <v>0.76</v>
       </c>
       <c r="F13" s="16">
         <v>0.77500000000000002</v>
       </c>
       <c r="G13" s="16">
         <v>0.78500000000000003</v>
       </c>
       <c r="H13" s="16">
         <v>0.625</v>
       </c>
       <c r="I13" s="16">
@@ -3806,55 +3871,61 @@
       </c>
       <c r="CA13" s="52">
         <v>0.8</v>
       </c>
       <c r="CB13" s="54">
         <v>0.7</v>
       </c>
       <c r="CC13" s="54">
         <v>0.7</v>
       </c>
       <c r="CD13" s="55">
         <v>0.87</v>
       </c>
       <c r="CE13" s="55">
         <v>0.9</v>
       </c>
       <c r="CF13" s="55">
         <v>0.9</v>
       </c>
       <c r="CG13" s="55">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>1.1000000000000001</v>
       </c>
-      <c r="CI13" s="70">
+      <c r="CI13" s="62">
         <v>1.1000000000000001</v>
       </c>
+      <c r="CJ13" s="62">
+        <v>1.2</v>
+      </c>
+      <c r="CK13" s="73">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:87" s="22" customFormat="1">
+    <row r="14" spans="1:89" s="22" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="16">
         <v>6.4210000000000003</v>
       </c>
       <c r="C14" s="16">
         <v>6.4329999999999998</v>
       </c>
       <c r="D14" s="16">
         <v>6.617</v>
       </c>
       <c r="E14" s="16">
         <v>7.2720000000000002</v>
       </c>
       <c r="F14" s="16">
         <v>7.5119999999999996</v>
       </c>
       <c r="G14" s="16">
         <v>7.5309999999999997</v>
       </c>
       <c r="H14" s="16">
         <v>7.2320000000000002</v>
       </c>
       <c r="I14" s="16">
@@ -4069,55 +4140,61 @@
       </c>
       <c r="CA14" s="52">
         <v>11.2</v>
       </c>
       <c r="CB14" s="54">
         <v>11.2</v>
       </c>
       <c r="CC14" s="54">
         <v>11.1</v>
       </c>
       <c r="CD14" s="55">
         <v>11.029</v>
       </c>
       <c r="CE14" s="55">
         <v>11</v>
       </c>
       <c r="CF14" s="55">
         <v>10.9</v>
       </c>
       <c r="CG14" s="55">
         <v>11.1</v>
       </c>
       <c r="CH14" s="21">
         <v>11.1</v>
       </c>
-      <c r="CI14" s="70">
+      <c r="CI14" s="62">
         <v>11.1</v>
       </c>
+      <c r="CJ14" s="62">
+        <v>11.4</v>
+      </c>
+      <c r="CK14" s="73">
+        <v>12.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:87" s="22" customFormat="1">
+    <row r="15" spans="1:89" s="22" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="C15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="D15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="E15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="F15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="G15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="H15" s="16">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="I15" s="16">
@@ -4332,55 +4409,61 @@
       </c>
       <c r="CA15" s="52">
         <v>0.04</v>
       </c>
       <c r="CB15" s="55">
         <v>0</v>
       </c>
       <c r="CC15" s="55">
         <v>0.04</v>
       </c>
       <c r="CD15" s="55">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="CE15" s="55">
         <v>0</v>
       </c>
       <c r="CF15" s="55">
         <v>0</v>
       </c>
       <c r="CG15" s="55">
         <v>0</v>
       </c>
       <c r="CH15" s="21">
         <v>0</v>
       </c>
-      <c r="CI15" s="70">
+      <c r="CI15" s="62">
         <v>0</v>
       </c>
+      <c r="CJ15" s="62">
+        <v>0</v>
+      </c>
+      <c r="CK15" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:87" s="22" customFormat="1">
+    <row r="16" spans="1:89" s="22" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
         <v>0.11600000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.11600000000000001</v>
       </c>
       <c r="D16" s="16">
         <v>0.11799999999999999</v>
       </c>
       <c r="E16" s="16">
         <v>0.129</v>
       </c>
       <c r="F16" s="16">
         <v>0.125</v>
       </c>
       <c r="G16" s="16">
         <v>0.126</v>
       </c>
       <c r="H16" s="16">
         <v>0.13100000000000001</v>
       </c>
       <c r="I16" s="16">
@@ -4595,55 +4678,61 @@
       </c>
       <c r="CA16" s="52">
         <v>0.2</v>
       </c>
       <c r="CB16" s="54">
         <v>0.2</v>
       </c>
       <c r="CC16" s="54">
         <v>0.2</v>
       </c>
       <c r="CD16" s="55">
         <v>0.17599999999999999</v>
       </c>
       <c r="CE16" s="55">
         <v>0.2</v>
       </c>
       <c r="CF16" s="55">
         <v>0.2</v>
       </c>
       <c r="CG16" s="55">
         <v>0.2</v>
       </c>
       <c r="CH16" s="21">
         <v>0.1</v>
       </c>
-      <c r="CI16" s="70">
+      <c r="CI16" s="62">
         <v>0.1</v>
       </c>
+      <c r="CJ16" s="62">
+        <v>0.1</v>
+      </c>
+      <c r="CK16" s="73">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:87" s="22" customFormat="1">
+    <row r="17" spans="1:89" s="22" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="49" t="s">
@@ -4858,55 +4947,61 @@
       </c>
       <c r="CA17" s="52">
         <v>4.2</v>
       </c>
       <c r="CB17" s="54">
         <v>4.2</v>
       </c>
       <c r="CC17" s="54">
         <v>4.2</v>
       </c>
       <c r="CD17" s="55">
         <v>4.2050000000000001</v>
       </c>
       <c r="CE17" s="55">
         <v>4.2</v>
       </c>
       <c r="CF17" s="55">
         <v>4.2</v>
       </c>
       <c r="CG17" s="55">
         <v>3.9</v>
       </c>
       <c r="CH17" s="21">
         <v>3.8</v>
       </c>
-      <c r="CI17" s="70">
+      <c r="CI17" s="62">
         <v>3.9</v>
       </c>
+      <c r="CJ17" s="62">
+        <v>3.9</v>
+      </c>
+      <c r="CK17" s="20">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:87" s="22" customFormat="1">
+    <row r="18" spans="1:89" s="22" customFormat="1">
       <c r="A18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16">
         <v>10.662000000000001</v>
       </c>
       <c r="C18" s="16">
         <v>10.869</v>
       </c>
       <c r="D18" s="16">
         <v>11.968</v>
       </c>
       <c r="E18" s="16">
         <v>12.32</v>
       </c>
       <c r="F18" s="16">
         <v>12.214</v>
       </c>
       <c r="G18" s="16">
         <v>12.45</v>
       </c>
       <c r="H18" s="16">
         <v>11.801</v>
       </c>
       <c r="I18" s="16">
@@ -5121,55 +5216,61 @@
       </c>
       <c r="CA18" s="52">
         <v>17</v>
       </c>
       <c r="CB18" s="55">
         <v>17</v>
       </c>
       <c r="CC18" s="55">
         <v>16.899999999999999</v>
       </c>
       <c r="CD18" s="55">
         <v>16.727</v>
       </c>
       <c r="CE18" s="55">
         <v>16.600000000000001</v>
       </c>
       <c r="CF18" s="55">
         <v>16.3</v>
       </c>
       <c r="CG18" s="55">
         <v>14.1</v>
       </c>
       <c r="CH18" s="21">
         <v>14</v>
       </c>
-      <c r="CI18" s="70">
+      <c r="CI18" s="62">
         <v>14</v>
       </c>
+      <c r="CJ18" s="62">
+        <v>14.7</v>
+      </c>
+      <c r="CK18" s="73">
+        <v>14.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:87" s="22" customFormat="1">
+    <row r="19" spans="1:89" s="22" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="C19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="D19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="E19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="F19" s="16">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G19" s="16">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="H19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="I19" s="16">
@@ -5384,55 +5485,61 @@
       </c>
       <c r="CA19" s="52">
         <v>0.01</v>
       </c>
       <c r="CB19" s="55">
         <v>0</v>
       </c>
       <c r="CC19" s="55">
         <v>0.01</v>
       </c>
       <c r="CD19" s="55">
         <v>0.01</v>
       </c>
       <c r="CE19" s="55">
         <v>0</v>
       </c>
       <c r="CF19" s="55">
         <v>0</v>
       </c>
       <c r="CG19" s="55">
         <v>0</v>
       </c>
       <c r="CH19" s="21">
         <v>0</v>
       </c>
-      <c r="CI19" s="70">
+      <c r="CI19" s="62">
         <v>0</v>
       </c>
+      <c r="CJ19" s="62">
+        <v>0</v>
+      </c>
+      <c r="CK19" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:87" s="22" customFormat="1">
+    <row r="20" spans="1:89" s="22" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="16">
         <v>0.01</v>
       </c>
       <c r="C20" s="16">
         <v>0.01</v>
       </c>
       <c r="D20" s="16">
         <v>0.01</v>
       </c>
       <c r="E20" s="16">
         <v>0.01</v>
       </c>
       <c r="F20" s="16">
         <v>0.01</v>
       </c>
       <c r="G20" s="16">
         <v>0.01</v>
       </c>
       <c r="H20" s="16">
         <v>0.01</v>
       </c>
       <c r="I20" s="16">
@@ -5650,52 +5757,56 @@
       </c>
       <c r="CB20" s="56" t="s">
         <v>2</v>
       </c>
       <c r="CC20" s="56" t="s">
         <v>2</v>
       </c>
       <c r="CD20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CE20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CF20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CG20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CH20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CI20" s="19" t="s">
         <v>2</v>
       </c>
+      <c r="CJ20" s="62"/>
+      <c r="CK20" s="19" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:87" s="22" customFormat="1">
+    <row r="21" spans="1:89" s="22" customFormat="1">
       <c r="A21" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="16">
         <v>2.298</v>
       </c>
       <c r="C21" s="16">
         <v>2.35</v>
       </c>
       <c r="D21" s="16">
         <v>2.5049999999999999</v>
       </c>
       <c r="E21" s="16">
         <v>2.669</v>
       </c>
       <c r="F21" s="16">
         <v>2.698</v>
       </c>
       <c r="G21" s="16">
         <v>2.673</v>
       </c>
       <c r="H21" s="16">
         <v>2.625</v>
       </c>
       <c r="I21" s="16">
@@ -5910,55 +6021,61 @@
       </c>
       <c r="CA21" s="52">
         <v>2.6</v>
       </c>
       <c r="CB21" s="54">
         <v>2.6</v>
       </c>
       <c r="CC21" s="54">
         <v>2.6</v>
       </c>
       <c r="CD21" s="55">
         <v>2.5</v>
       </c>
       <c r="CE21" s="55">
         <v>2.5</v>
       </c>
       <c r="CF21" s="55">
         <v>2.5</v>
       </c>
       <c r="CG21" s="55">
         <v>2.7</v>
       </c>
       <c r="CH21" s="21">
         <v>2.7</v>
       </c>
-      <c r="CI21" s="70">
+      <c r="CI21" s="62">
         <v>2.8</v>
       </c>
+      <c r="CJ21" s="62">
+        <v>3</v>
+      </c>
+      <c r="CK21" s="73">
+        <v>3.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:87" s="22" customFormat="1">
+    <row r="22" spans="1:89" s="22" customFormat="1">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
       <c r="W22" s="25"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="26"/>
@@ -5977,51 +6094,51 @@
       <c r="AZ22" s="29"/>
       <c r="BA22" s="31"/>
       <c r="BB22" s="29"/>
       <c r="BC22" s="29"/>
       <c r="BD22" s="29"/>
       <c r="BE22" s="29"/>
       <c r="BF22" s="29"/>
       <c r="BG22" s="29"/>
       <c r="BH22" s="29"/>
       <c r="BI22" s="29"/>
       <c r="BJ22" s="29"/>
       <c r="BK22" s="29"/>
       <c r="BL22" s="32"/>
       <c r="BM22" s="32"/>
       <c r="BN22" s="32"/>
       <c r="BO22" s="32"/>
       <c r="BP22" s="29"/>
       <c r="BQ22" s="29"/>
       <c r="BR22" s="32"/>
       <c r="BS22" s="32"/>
       <c r="BT22" s="27"/>
       <c r="BU22" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="CH3:CI3"/>
+    <mergeCell ref="CH3:CK3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>