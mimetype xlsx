--- v1 (2026-06-12)
+++ v2 (2026-07-02)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10695" yWindow="60" windowWidth="17925" windowHeight="10755"/>
+    <workbookView xWindow="-90" yWindow="-30" windowWidth="17925" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="41">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -432,51 +432,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -582,83 +582,84 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 82" xfId="5"/>
     <cellStyle name="Обычный 2 83" xfId="6"/>
     <cellStyle name="Обычный 2 88" xfId="9"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 59" xfId="2"/>
     <cellStyle name="Обычный 6 12" xfId="7"/>
     <cellStyle name="Обычный_tabsv15" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -935,310 +936,311 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CK22"/>
+  <dimension ref="A1:CL22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE6" sqref="CE6"/>
+      <selection pane="topRight" activeCell="CE9" sqref="CE9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="33" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="26" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="26"/>
     <col min="46" max="46" width="10" style="26" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:90" s="2" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="70"/>
-[...70 lines deleted...]
-      <c r="BU1" s="70"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
+      <c r="AJ1" s="72"/>
+      <c r="AK1" s="72"/>
+      <c r="AL1" s="72"/>
+      <c r="AM1" s="72"/>
+      <c r="AN1" s="72"/>
+      <c r="AO1" s="72"/>
+      <c r="AP1" s="72"/>
+      <c r="AQ1" s="72"/>
+      <c r="AR1" s="72"/>
+      <c r="AS1" s="72"/>
+      <c r="AT1" s="72"/>
+      <c r="AU1" s="72"/>
+      <c r="AV1" s="72"/>
+      <c r="AW1" s="72"/>
+      <c r="AX1" s="72"/>
+      <c r="AY1" s="72"/>
+      <c r="AZ1" s="72"/>
+      <c r="BA1" s="72"/>
+      <c r="BB1" s="72"/>
+      <c r="BC1" s="72"/>
+      <c r="BD1" s="72"/>
+      <c r="BE1" s="72"/>
+      <c r="BF1" s="72"/>
+      <c r="BG1" s="72"/>
+      <c r="BH1" s="72"/>
+      <c r="BI1" s="72"/>
+      <c r="BJ1" s="72"/>
+      <c r="BK1" s="72"/>
+      <c r="BL1" s="72"/>
+      <c r="BM1" s="72"/>
+      <c r="BN1" s="72"/>
+      <c r="BO1" s="72"/>
+      <c r="BP1" s="72"/>
+      <c r="BQ1" s="72"/>
+      <c r="BR1" s="72"/>
+      <c r="BS1" s="72"/>
+      <c r="BT1" s="72"/>
+      <c r="BU1" s="72"/>
     </row>
-    <row r="2" spans="1:89" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:90" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="71" t="s">
+      <c r="J2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="71"/>
-[...1 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="71" t="s">
+      <c r="V2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="71"/>
-[...2 lines deleted...]
-      <c r="AH2" s="71" t="s">
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="AH2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="71"/>
-[...2 lines deleted...]
-      <c r="AT2" s="71" t="s">
+      <c r="AI2" s="73"/>
+      <c r="AJ2" s="73"/>
+      <c r="AK2" s="73"/>
+      <c r="AT2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="71"/>
-[...2 lines deleted...]
-      <c r="BF2" s="71" t="s">
+      <c r="AU2" s="73"/>
+      <c r="AV2" s="73"/>
+      <c r="AW2" s="73"/>
+      <c r="BF2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="71"/>
-[...2 lines deleted...]
-      <c r="BR2" s="71" t="s">
+      <c r="BG2" s="73"/>
+      <c r="BH2" s="73"/>
+      <c r="BI2" s="73"/>
+      <c r="BR2" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="BS2" s="71"/>
-[...1 lines deleted...]
-      <c r="BU2" s="71"/>
+      <c r="BS2" s="73"/>
+      <c r="BT2" s="73"/>
+      <c r="BU2" s="73"/>
     </row>
-    <row r="3" spans="1:89" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:90" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="67" t="s">
+      <c r="B3" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="68"/>
-[...10 lines deleted...]
-      <c r="N3" s="67" t="s">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="71"/>
+      <c r="N3" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="68"/>
-[...10 lines deleted...]
-      <c r="Z3" s="67" t="s">
+      <c r="O3" s="70"/>
+      <c r="P3" s="70"/>
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="70"/>
+      <c r="T3" s="70"/>
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="70"/>
+      <c r="X3" s="70"/>
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="68"/>
-[...10 lines deleted...]
-      <c r="AL3" s="67" t="s">
+      <c r="AA3" s="70"/>
+      <c r="AB3" s="70"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="70"/>
+      <c r="AE3" s="70"/>
+      <c r="AF3" s="70"/>
+      <c r="AG3" s="70"/>
+      <c r="AH3" s="70"/>
+      <c r="AI3" s="70"/>
+      <c r="AJ3" s="70"/>
+      <c r="AK3" s="71"/>
+      <c r="AL3" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="AM3" s="68"/>
-[...10 lines deleted...]
-      <c r="AX3" s="67" t="s">
+      <c r="AM3" s="70"/>
+      <c r="AN3" s="70"/>
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="70"/>
+      <c r="AQ3" s="70"/>
+      <c r="AR3" s="70"/>
+      <c r="AS3" s="70"/>
+      <c r="AT3" s="70"/>
+      <c r="AU3" s="70"/>
+      <c r="AV3" s="70"/>
+      <c r="AW3" s="71"/>
+      <c r="AX3" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="68"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="67" t="s">
+      <c r="AY3" s="70"/>
+      <c r="AZ3" s="70"/>
+      <c r="BA3" s="70"/>
+      <c r="BB3" s="70"/>
+      <c r="BC3" s="70"/>
+      <c r="BD3" s="70"/>
+      <c r="BE3" s="70"/>
+      <c r="BF3" s="70"/>
+      <c r="BG3" s="70"/>
+      <c r="BH3" s="70"/>
+      <c r="BI3" s="71"/>
+      <c r="BJ3" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="68"/>
-[...10 lines deleted...]
-      <c r="BV3" s="67" t="s">
+      <c r="BK3" s="70"/>
+      <c r="BL3" s="70"/>
+      <c r="BM3" s="70"/>
+      <c r="BN3" s="70"/>
+      <c r="BO3" s="70"/>
+      <c r="BP3" s="70"/>
+      <c r="BQ3" s="70"/>
+      <c r="BR3" s="70"/>
+      <c r="BS3" s="70"/>
+      <c r="BT3" s="70"/>
+      <c r="BU3" s="71"/>
+      <c r="BV3" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="68"/>
-[...10 lines deleted...]
-      <c r="CH3" s="63" t="s">
+      <c r="BW3" s="70"/>
+      <c r="BX3" s="70"/>
+      <c r="BY3" s="70"/>
+      <c r="BZ3" s="70"/>
+      <c r="CA3" s="70"/>
+      <c r="CB3" s="70"/>
+      <c r="CC3" s="70"/>
+      <c r="CD3" s="70"/>
+      <c r="CE3" s="70"/>
+      <c r="CF3" s="70"/>
+      <c r="CG3" s="70"/>
+      <c r="CH3" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="64"/>
-[...1 lines deleted...]
-      <c r="CK3" s="65"/>
+      <c r="CI3" s="66"/>
+      <c r="CJ3" s="66"/>
+      <c r="CK3" s="66"/>
+      <c r="CL3" s="67"/>
     </row>
-    <row r="4" spans="1:89" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="66"/>
+    <row r="4" spans="1:90" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A4" s="68"/>
       <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1459,52 +1461,55 @@
       </c>
       <c r="CD4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="CE4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CG4" s="58" t="s">
         <v>14</v>
       </c>
       <c r="CH4" s="59" t="s">
         <v>3</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>6</v>
       </c>
+      <c r="CL4" s="7" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="5" spans="1:89" s="14" customFormat="1">
+    <row r="5" spans="1:90" s="14" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>27.785</v>
       </c>
       <c r="C5" s="9">
         <v>28.138999999999999</v>
       </c>
       <c r="D5" s="9">
         <v>30.099</v>
       </c>
       <c r="E5" s="9">
         <v>31.808</v>
       </c>
       <c r="F5" s="9">
         <v>32.167000000000002</v>
       </c>
       <c r="G5" s="9">
         <v>32.002000000000002</v>
       </c>
       <c r="H5" s="9">
         <v>30.113</v>
       </c>
       <c r="I5" s="9">
@@ -1725,55 +1730,58 @@
       </c>
       <c r="CC5" s="53">
         <v>43.2</v>
       </c>
       <c r="CD5" s="57">
         <v>43.427999999999997</v>
       </c>
       <c r="CE5" s="57">
         <v>43.1</v>
       </c>
       <c r="CF5" s="57">
         <v>42.5</v>
       </c>
       <c r="CG5" s="57">
         <v>40.9</v>
       </c>
       <c r="CH5" s="60">
         <v>40.700000000000003</v>
       </c>
       <c r="CI5" s="61">
         <v>41</v>
       </c>
       <c r="CJ5" s="61">
         <v>42.3</v>
       </c>
-      <c r="CK5" s="72">
+      <c r="CK5" s="63">
         <v>44.5</v>
       </c>
+      <c r="CL5" s="74">
+        <v>45.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:89" s="14" customFormat="1">
+    <row r="6" spans="1:90" s="14" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16">
         <v>0.97799999999999998</v>
       </c>
       <c r="C6" s="16">
         <v>0.99299999999999999</v>
       </c>
       <c r="D6" s="16">
         <v>1.0780000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>1.127</v>
       </c>
       <c r="F6" s="16">
         <v>1.147</v>
       </c>
       <c r="G6" s="16">
         <v>0.753</v>
       </c>
       <c r="H6" s="16">
         <v>0.753</v>
       </c>
       <c r="I6" s="16">
@@ -1994,55 +2002,58 @@
       </c>
       <c r="CC6" s="54">
         <v>0.6</v>
       </c>
       <c r="CD6" s="55">
         <v>0.57199999999999995</v>
       </c>
       <c r="CE6" s="55">
         <v>0.5</v>
       </c>
       <c r="CF6" s="55">
         <v>0.5</v>
       </c>
       <c r="CG6" s="55">
         <v>0.4</v>
       </c>
       <c r="CH6" s="21">
         <v>0.4</v>
       </c>
       <c r="CI6" s="62">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="62">
         <v>0.4</v>
       </c>
-      <c r="CK6" s="73">
+      <c r="CK6" s="64">
         <v>0.4</v>
       </c>
+      <c r="CL6" s="62">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:89" s="22" customFormat="1">
+    <row r="7" spans="1:90" s="22" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="16">
         <v>2.5750000000000002</v>
       </c>
       <c r="C7" s="16">
         <v>2.5910000000000002</v>
       </c>
       <c r="D7" s="16">
         <v>2.6789999999999998</v>
       </c>
       <c r="E7" s="16">
         <v>2.7160000000000002</v>
       </c>
       <c r="F7" s="16">
         <v>2.7160000000000002</v>
       </c>
       <c r="G7" s="16">
         <v>2.6949999999999998</v>
       </c>
       <c r="H7" s="16">
         <v>2.5649999999999999</v>
       </c>
       <c r="I7" s="16">
@@ -2263,55 +2274,58 @@
       </c>
       <c r="CC7" s="55">
         <v>5</v>
       </c>
       <c r="CD7" s="55">
         <v>5.3630000000000004</v>
       </c>
       <c r="CE7" s="55">
         <v>5.3</v>
       </c>
       <c r="CF7" s="55">
         <v>5.2</v>
       </c>
       <c r="CG7" s="55">
         <v>5.7</v>
       </c>
       <c r="CH7" s="21">
         <v>5.6</v>
       </c>
       <c r="CI7" s="62">
         <v>5.7</v>
       </c>
       <c r="CJ7" s="62">
         <v>5.6</v>
       </c>
-      <c r="CK7" s="73">
+      <c r="CK7" s="64">
         <v>5.6</v>
       </c>
+      <c r="CL7" s="62">
+        <v>5.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:89" s="22" customFormat="1">
+    <row r="8" spans="1:90" s="22" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16">
         <v>2.29</v>
       </c>
       <c r="C8" s="16">
         <v>2.33</v>
       </c>
       <c r="D8" s="16">
         <v>2.5609999999999999</v>
       </c>
       <c r="E8" s="16">
         <v>2.7869999999999999</v>
       </c>
       <c r="F8" s="16">
         <v>2.7919999999999998</v>
       </c>
       <c r="G8" s="16">
         <v>2.7869999999999999</v>
       </c>
       <c r="H8" s="16">
         <v>2.5609999999999999</v>
       </c>
       <c r="I8" s="16">
@@ -2532,55 +2546,58 @@
       </c>
       <c r="CC8" s="54">
         <v>0.1</v>
       </c>
       <c r="CD8" s="55">
         <v>0.08</v>
       </c>
       <c r="CE8" s="55">
         <v>0.1</v>
       </c>
       <c r="CF8" s="55">
         <v>0.1</v>
       </c>
       <c r="CG8" s="55">
         <v>0.1</v>
       </c>
       <c r="CH8" s="21">
         <v>0.1</v>
       </c>
       <c r="CI8" s="62">
         <v>0.1</v>
       </c>
       <c r="CJ8" s="62">
         <v>0.1</v>
       </c>
-      <c r="CK8" s="73">
+      <c r="CK8" s="64">
         <v>0.1</v>
       </c>
+      <c r="CL8" s="62">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:89" s="22" customFormat="1">
+    <row r="9" spans="1:90" s="22" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="C9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="D9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="E9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="F9" s="16">
         <v>0.27500000000000002</v>
       </c>
       <c r="G9" s="16">
         <v>0.27400000000000002</v>
       </c>
       <c r="H9" s="16">
         <v>0.25700000000000001</v>
       </c>
       <c r="I9" s="16">
@@ -2801,55 +2818,58 @@
       </c>
       <c r="CC9" s="54">
         <v>0.4</v>
       </c>
       <c r="CD9" s="55">
         <v>0.38900000000000001</v>
       </c>
       <c r="CE9" s="55">
         <v>0.4</v>
       </c>
       <c r="CF9" s="55">
         <v>0.4</v>
       </c>
       <c r="CG9" s="55">
         <v>0.3</v>
       </c>
       <c r="CH9" s="21">
         <v>0.4</v>
       </c>
       <c r="CI9" s="62">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="62">
         <v>0.4</v>
       </c>
-      <c r="CK9" s="73">
+      <c r="CK9" s="64">
         <v>0.4</v>
       </c>
+      <c r="CL9" s="62">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:89" s="22" customFormat="1">
+    <row r="10" spans="1:90" s="22" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="16">
         <v>0.66500000000000004</v>
       </c>
       <c r="C10" s="16">
         <v>0.66300000000000003</v>
       </c>
       <c r="D10" s="16">
         <v>0.68799999999999994</v>
       </c>
       <c r="E10" s="16">
         <v>0.80900000000000005</v>
       </c>
       <c r="F10" s="16">
         <v>0.88900000000000001</v>
       </c>
       <c r="G10" s="16">
         <v>0.88400000000000001</v>
       </c>
       <c r="H10" s="16">
         <v>0.65600000000000003</v>
       </c>
       <c r="I10" s="16">
@@ -3070,55 +3090,58 @@
       </c>
       <c r="CC10" s="54">
         <v>0.6</v>
       </c>
       <c r="CD10" s="55">
         <v>0.62</v>
       </c>
       <c r="CE10" s="55">
         <v>0.6</v>
       </c>
       <c r="CF10" s="55">
         <v>0.6</v>
       </c>
       <c r="CG10" s="55">
         <v>0.6</v>
       </c>
       <c r="CH10" s="21">
         <v>0.7</v>
       </c>
       <c r="CI10" s="62">
         <v>0.7</v>
       </c>
       <c r="CJ10" s="62">
         <v>0.7</v>
       </c>
-      <c r="CK10" s="73">
+      <c r="CK10" s="64">
         <v>0.8</v>
       </c>
+      <c r="CL10" s="62">
+        <v>0.8</v>
+      </c>
     </row>
-    <row r="11" spans="1:89" s="22" customFormat="1">
+    <row r="11" spans="1:90" s="22" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="C11" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="D11" s="16">
         <v>0.39600000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>0.40300000000000002</v>
       </c>
       <c r="F11" s="16">
         <v>0.40500000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>0.42699999999999999</v>
       </c>
       <c r="H11" s="16">
         <v>0.41899999999999998</v>
       </c>
       <c r="I11" s="16">
@@ -3339,55 +3362,58 @@
       </c>
       <c r="CC11" s="54">
         <v>0.3</v>
       </c>
       <c r="CD11" s="55">
         <v>0.312</v>
       </c>
       <c r="CE11" s="55">
         <v>0.3</v>
       </c>
       <c r="CF11" s="55">
         <v>0.3</v>
       </c>
       <c r="CG11" s="55">
         <v>0.3</v>
       </c>
       <c r="CH11" s="21">
         <v>0.3</v>
       </c>
       <c r="CI11" s="62">
         <v>0.3</v>
       </c>
       <c r="CJ11" s="62">
         <v>0.3</v>
       </c>
-      <c r="CK11" s="73">
+      <c r="CK11" s="64">
         <v>0.3</v>
       </c>
+      <c r="CL11" s="62">
+        <v>0.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:89" s="22" customFormat="1">
+    <row r="12" spans="1:90" s="22" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="16">
         <v>0.41699999999999998</v>
       </c>
       <c r="C12" s="16">
         <v>0.41599999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>0.43099999999999999</v>
       </c>
       <c r="E12" s="16">
         <v>0.48099999999999998</v>
       </c>
       <c r="F12" s="16">
         <v>0.53900000000000003</v>
       </c>
       <c r="G12" s="16">
         <v>0.53900000000000003</v>
       </c>
       <c r="H12" s="16">
         <v>0.40699999999999997</v>
       </c>
       <c r="I12" s="16">
@@ -3608,55 +3634,58 @@
       </c>
       <c r="CC12" s="54">
         <v>0.5</v>
       </c>
       <c r="CD12" s="55">
         <v>0.47799999999999998</v>
       </c>
       <c r="CE12" s="55">
         <v>0.5</v>
       </c>
       <c r="CF12" s="55">
         <v>0.4</v>
       </c>
       <c r="CG12" s="55">
         <v>0.4</v>
       </c>
       <c r="CH12" s="21">
         <v>0.4</v>
       </c>
       <c r="CI12" s="62">
         <v>0.4</v>
       </c>
       <c r="CJ12" s="62">
         <v>0.5</v>
       </c>
-      <c r="CK12" s="73">
+      <c r="CK12" s="64">
         <v>0.5</v>
       </c>
+      <c r="CL12" s="62">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:89" s="22" customFormat="1">
+    <row r="13" spans="1:90" s="22" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="16">
         <v>0.64100000000000001</v>
       </c>
       <c r="C13" s="16">
         <v>0.65600000000000003</v>
       </c>
       <c r="D13" s="16">
         <v>0.72299999999999998</v>
       </c>
       <c r="E13" s="16">
         <v>0.76</v>
       </c>
       <c r="F13" s="16">
         <v>0.77500000000000002</v>
       </c>
       <c r="G13" s="16">
         <v>0.78500000000000003</v>
       </c>
       <c r="H13" s="16">
         <v>0.625</v>
       </c>
       <c r="I13" s="16">
@@ -3877,55 +3906,58 @@
       </c>
       <c r="CC13" s="54">
         <v>0.7</v>
       </c>
       <c r="CD13" s="55">
         <v>0.87</v>
       </c>
       <c r="CE13" s="55">
         <v>0.9</v>
       </c>
       <c r="CF13" s="55">
         <v>0.9</v>
       </c>
       <c r="CG13" s="55">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI13" s="62">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ13" s="62">
         <v>1.2</v>
       </c>
-      <c r="CK13" s="73">
+      <c r="CK13" s="64">
         <v>1.3</v>
       </c>
+      <c r="CL13" s="62">
+        <v>1.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:89" s="22" customFormat="1">
+    <row r="14" spans="1:90" s="22" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="16">
         <v>6.4210000000000003</v>
       </c>
       <c r="C14" s="16">
         <v>6.4329999999999998</v>
       </c>
       <c r="D14" s="16">
         <v>6.617</v>
       </c>
       <c r="E14" s="16">
         <v>7.2720000000000002</v>
       </c>
       <c r="F14" s="16">
         <v>7.5119999999999996</v>
       </c>
       <c r="G14" s="16">
         <v>7.5309999999999997</v>
       </c>
       <c r="H14" s="16">
         <v>7.2320000000000002</v>
       </c>
       <c r="I14" s="16">
@@ -4146,55 +4178,58 @@
       </c>
       <c r="CC14" s="54">
         <v>11.1</v>
       </c>
       <c r="CD14" s="55">
         <v>11.029</v>
       </c>
       <c r="CE14" s="55">
         <v>11</v>
       </c>
       <c r="CF14" s="55">
         <v>10.9</v>
       </c>
       <c r="CG14" s="55">
         <v>11.1</v>
       </c>
       <c r="CH14" s="21">
         <v>11.1</v>
       </c>
       <c r="CI14" s="62">
         <v>11.1</v>
       </c>
       <c r="CJ14" s="62">
         <v>11.4</v>
       </c>
-      <c r="CK14" s="73">
+      <c r="CK14" s="64">
         <v>12.5</v>
       </c>
+      <c r="CL14" s="62">
+        <v>12.8</v>
+      </c>
     </row>
-    <row r="15" spans="1:89" s="22" customFormat="1">
+    <row r="15" spans="1:90" s="22" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="C15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="D15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="E15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="F15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="G15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="H15" s="16">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="I15" s="16">
@@ -4418,52 +4453,55 @@
       </c>
       <c r="CD15" s="55">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="CE15" s="55">
         <v>0</v>
       </c>
       <c r="CF15" s="55">
         <v>0</v>
       </c>
       <c r="CG15" s="55">
         <v>0</v>
       </c>
       <c r="CH15" s="21">
         <v>0</v>
       </c>
       <c r="CI15" s="62">
         <v>0</v>
       </c>
       <c r="CJ15" s="62">
         <v>0</v>
       </c>
       <c r="CK15" s="20">
         <v>0</v>
       </c>
+      <c r="CL15" s="62">
+        <v>0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89" s="22" customFormat="1">
+    <row r="16" spans="1:90" s="22" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
         <v>0.11600000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.11600000000000001</v>
       </c>
       <c r="D16" s="16">
         <v>0.11799999999999999</v>
       </c>
       <c r="E16" s="16">
         <v>0.129</v>
       </c>
       <c r="F16" s="16">
         <v>0.125</v>
       </c>
       <c r="G16" s="16">
         <v>0.126</v>
       </c>
       <c r="H16" s="16">
         <v>0.13100000000000001</v>
       </c>
       <c r="I16" s="16">
@@ -4684,55 +4722,58 @@
       </c>
       <c r="CC16" s="54">
         <v>0.2</v>
       </c>
       <c r="CD16" s="55">
         <v>0.17599999999999999</v>
       </c>
       <c r="CE16" s="55">
         <v>0.2</v>
       </c>
       <c r="CF16" s="55">
         <v>0.2</v>
       </c>
       <c r="CG16" s="55">
         <v>0.2</v>
       </c>
       <c r="CH16" s="21">
         <v>0.1</v>
       </c>
       <c r="CI16" s="62">
         <v>0.1</v>
       </c>
       <c r="CJ16" s="62">
         <v>0.1</v>
       </c>
-      <c r="CK16" s="73">
+      <c r="CK16" s="64">
         <v>0.2</v>
       </c>
+      <c r="CL16" s="62">
+        <v>0.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:89" s="22" customFormat="1">
+    <row r="17" spans="1:90" s="22" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="49" t="s">
@@ -4956,52 +4997,55 @@
       </c>
       <c r="CD17" s="55">
         <v>4.2050000000000001</v>
       </c>
       <c r="CE17" s="55">
         <v>4.2</v>
       </c>
       <c r="CF17" s="55">
         <v>4.2</v>
       </c>
       <c r="CG17" s="55">
         <v>3.9</v>
       </c>
       <c r="CH17" s="21">
         <v>3.8</v>
       </c>
       <c r="CI17" s="62">
         <v>3.9</v>
       </c>
       <c r="CJ17" s="62">
         <v>3.9</v>
       </c>
       <c r="CK17" s="20">
         <v>4</v>
       </c>
+      <c r="CL17" s="62">
+        <v>4.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:89" s="22" customFormat="1">
+    <row r="18" spans="1:90" s="22" customFormat="1">
       <c r="A18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16">
         <v>10.662000000000001</v>
       </c>
       <c r="C18" s="16">
         <v>10.869</v>
       </c>
       <c r="D18" s="16">
         <v>11.968</v>
       </c>
       <c r="E18" s="16">
         <v>12.32</v>
       </c>
       <c r="F18" s="16">
         <v>12.214</v>
       </c>
       <c r="G18" s="16">
         <v>12.45</v>
       </c>
       <c r="H18" s="16">
         <v>11.801</v>
       </c>
       <c r="I18" s="16">
@@ -5222,55 +5266,58 @@
       </c>
       <c r="CC18" s="55">
         <v>16.899999999999999</v>
       </c>
       <c r="CD18" s="55">
         <v>16.727</v>
       </c>
       <c r="CE18" s="55">
         <v>16.600000000000001</v>
       </c>
       <c r="CF18" s="55">
         <v>16.3</v>
       </c>
       <c r="CG18" s="55">
         <v>14.1</v>
       </c>
       <c r="CH18" s="21">
         <v>14</v>
       </c>
       <c r="CI18" s="62">
         <v>14</v>
       </c>
       <c r="CJ18" s="62">
         <v>14.7</v>
       </c>
-      <c r="CK18" s="73">
+      <c r="CK18" s="64">
         <v>14.9</v>
       </c>
+      <c r="CL18" s="62">
+        <v>15.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:89" s="22" customFormat="1">
+    <row r="19" spans="1:90" s="22" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="C19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="D19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="E19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="F19" s="16">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G19" s="16">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="H19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="I19" s="16">
@@ -5494,52 +5541,55 @@
       </c>
       <c r="CD19" s="55">
         <v>0.01</v>
       </c>
       <c r="CE19" s="55">
         <v>0</v>
       </c>
       <c r="CF19" s="55">
         <v>0</v>
       </c>
       <c r="CG19" s="55">
         <v>0</v>
       </c>
       <c r="CH19" s="21">
         <v>0</v>
       </c>
       <c r="CI19" s="62">
         <v>0</v>
       </c>
       <c r="CJ19" s="62">
         <v>0</v>
       </c>
       <c r="CK19" s="20">
         <v>0</v>
       </c>
+      <c r="CL19" s="62">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:89" s="22" customFormat="1">
+    <row r="20" spans="1:90" s="22" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="16">
         <v>0.01</v>
       </c>
       <c r="C20" s="16">
         <v>0.01</v>
       </c>
       <c r="D20" s="16">
         <v>0.01</v>
       </c>
       <c r="E20" s="16">
         <v>0.01</v>
       </c>
       <c r="F20" s="16">
         <v>0.01</v>
       </c>
       <c r="G20" s="16">
         <v>0.01</v>
       </c>
       <c r="H20" s="16">
         <v>0.01</v>
       </c>
       <c r="I20" s="16">
@@ -5761,52 +5811,55 @@
       <c r="CC20" s="56" t="s">
         <v>2</v>
       </c>
       <c r="CD20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CE20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CF20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CG20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CH20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CI20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CJ20" s="62"/>
       <c r="CK20" s="19" t="s">
         <v>2</v>
       </c>
+      <c r="CL20" s="19" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:89" s="22" customFormat="1">
+    <row r="21" spans="1:90" s="22" customFormat="1">
       <c r="A21" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="16">
         <v>2.298</v>
       </c>
       <c r="C21" s="16">
         <v>2.35</v>
       </c>
       <c r="D21" s="16">
         <v>2.5049999999999999</v>
       </c>
       <c r="E21" s="16">
         <v>2.669</v>
       </c>
       <c r="F21" s="16">
         <v>2.698</v>
       </c>
       <c r="G21" s="16">
         <v>2.673</v>
       </c>
       <c r="H21" s="16">
         <v>2.625</v>
       </c>
       <c r="I21" s="16">
@@ -6027,55 +6080,58 @@
       </c>
       <c r="CC21" s="54">
         <v>2.6</v>
       </c>
       <c r="CD21" s="55">
         <v>2.5</v>
       </c>
       <c r="CE21" s="55">
         <v>2.5</v>
       </c>
       <c r="CF21" s="55">
         <v>2.5</v>
       </c>
       <c r="CG21" s="55">
         <v>2.7</v>
       </c>
       <c r="CH21" s="21">
         <v>2.7</v>
       </c>
       <c r="CI21" s="62">
         <v>2.8</v>
       </c>
       <c r="CJ21" s="62">
         <v>3</v>
       </c>
-      <c r="CK21" s="73">
+      <c r="CK21" s="64">
         <v>3.5</v>
       </c>
+      <c r="CL21" s="62">
+        <v>3.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:89" s="22" customFormat="1">
+    <row r="22" spans="1:90" s="22" customFormat="1">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
       <c r="W22" s="25"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="26"/>
@@ -6094,51 +6150,51 @@
       <c r="AZ22" s="29"/>
       <c r="BA22" s="31"/>
       <c r="BB22" s="29"/>
       <c r="BC22" s="29"/>
       <c r="BD22" s="29"/>
       <c r="BE22" s="29"/>
       <c r="BF22" s="29"/>
       <c r="BG22" s="29"/>
       <c r="BH22" s="29"/>
       <c r="BI22" s="29"/>
       <c r="BJ22" s="29"/>
       <c r="BK22" s="29"/>
       <c r="BL22" s="32"/>
       <c r="BM22" s="32"/>
       <c r="BN22" s="32"/>
       <c r="BO22" s="32"/>
       <c r="BP22" s="29"/>
       <c r="BQ22" s="29"/>
       <c r="BR22" s="32"/>
       <c r="BS22" s="32"/>
       <c r="BT22" s="27"/>
       <c r="BU22" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="CH3:CK3"/>
+    <mergeCell ref="CH3:CL3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>