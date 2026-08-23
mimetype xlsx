--- v2 (2026-07-02)
+++ v3 (2026-08-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-30" windowWidth="17925" windowHeight="10755"/>
+    <workbookView xWindow="-90" yWindow="-30" windowWidth="22575" windowHeight="10755"/>
   </bookViews>
   <sheets>
     <sheet name="camel" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">camel!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="203" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="41">
   <si>
     <t>Livestock of camels, thousand goals</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
@@ -432,51 +432,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -588,78 +588,81 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="8"/>
     <cellStyle name="Обычный 11" xfId="10"/>
     <cellStyle name="Обычный 2 10" xfId="1"/>
     <cellStyle name="Обычный 2 82" xfId="5"/>
     <cellStyle name="Обычный 2 83" xfId="6"/>
     <cellStyle name="Обычный 2 88" xfId="9"/>
     <cellStyle name="Обычный 57" xfId="3"/>
     <cellStyle name="Обычный 59" xfId="2"/>
     <cellStyle name="Обычный 6 12" xfId="7"/>
     <cellStyle name="Обычный_tabsv15" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -936,311 +939,313 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:CL22"/>
+  <dimension ref="A1:CN22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CE9" sqref="CE9"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="33" customWidth="1"/>
     <col min="2" max="23" width="9.42578125" style="33" customWidth="1"/>
     <col min="24" max="25" width="9.42578125" style="26" customWidth="1"/>
     <col min="26" max="45" width="9.140625" style="26"/>
     <col min="46" max="46" width="10" style="26" customWidth="1"/>
     <col min="47" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" s="2" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:92" s="2" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A1" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...70 lines deleted...]
-      <c r="BU1" s="72"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
     </row>
-    <row r="2" spans="1:90" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
+    <row r="2" spans="1:92" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="73" t="s">
+      <c r="J2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="73"/>
-[...1 lines deleted...]
-      <c r="M2" s="73"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="73" t="s">
+      <c r="V2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="73"/>
-[...2 lines deleted...]
-      <c r="AH2" s="73" t="s">
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="AH2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="73"/>
-[...2 lines deleted...]
-      <c r="AT2" s="73" t="s">
+      <c r="AI2" s="74"/>
+      <c r="AJ2" s="74"/>
+      <c r="AK2" s="74"/>
+      <c r="AT2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="73"/>
-[...2 lines deleted...]
-      <c r="BF2" s="73" t="s">
+      <c r="AU2" s="74"/>
+      <c r="AV2" s="74"/>
+      <c r="AW2" s="74"/>
+      <c r="BF2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="73"/>
-[...2 lines deleted...]
-      <c r="BR2" s="73" t="s">
+      <c r="BG2" s="74"/>
+      <c r="BH2" s="74"/>
+      <c r="BI2" s="74"/>
+      <c r="BR2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="BS2" s="73"/>
-[...1 lines deleted...]
-      <c r="BU2" s="73"/>
+      <c r="BS2" s="74"/>
+      <c r="BT2" s="74"/>
+      <c r="BU2" s="74"/>
     </row>
-    <row r="3" spans="1:90" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="68" t="s">
+    <row r="3" spans="1:92" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="69" t="s">
+      <c r="B3" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="70"/>
-[...10 lines deleted...]
-      <c r="N3" s="69" t="s">
+      <c r="C3" s="71"/>
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="71"/>
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="70"/>
-[...10 lines deleted...]
-      <c r="Z3" s="69" t="s">
+      <c r="O3" s="71"/>
+      <c r="P3" s="71"/>
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="71"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="70"/>
-[...10 lines deleted...]
-      <c r="AL3" s="69" t="s">
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="71"/>
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="71"/>
+      <c r="AG3" s="71"/>
+      <c r="AH3" s="71"/>
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="AM3" s="70"/>
-[...10 lines deleted...]
-      <c r="AX3" s="69" t="s">
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="71"/>
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="71"/>
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="71"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="70"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="69" t="s">
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="71"/>
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="71"/>
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="71"/>
+      <c r="BI3" s="72"/>
+      <c r="BJ3" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="BK3" s="70"/>
-[...10 lines deleted...]
-      <c r="BV3" s="69" t="s">
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="71"/>
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="71"/>
+      <c r="BP3" s="71"/>
+      <c r="BQ3" s="71"/>
+      <c r="BR3" s="71"/>
+      <c r="BS3" s="71"/>
+      <c r="BT3" s="71"/>
+      <c r="BU3" s="72"/>
+      <c r="BV3" s="70" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="70"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="71"/>
+      <c r="BX3" s="71"/>
+      <c r="BY3" s="71"/>
+      <c r="BZ3" s="71"/>
+      <c r="CA3" s="71"/>
+      <c r="CB3" s="71"/>
+      <c r="CC3" s="71"/>
+      <c r="CD3" s="71"/>
+      <c r="CE3" s="71"/>
+      <c r="CF3" s="71"/>
+      <c r="CG3" s="71"/>
+      <c r="CH3" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="CI3" s="66"/>
-[...1 lines deleted...]
-      <c r="CK3" s="66"/>
+      <c r="CI3" s="67"/>
+      <c r="CJ3" s="67"/>
+      <c r="CK3" s="67"/>
       <c r="CL3" s="67"/>
+      <c r="CM3" s="67"/>
+      <c r="CN3" s="68"/>
     </row>
-    <row r="4" spans="1:90" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A4" s="68"/>
+    <row r="4" spans="1:92" s="5" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A4" s="69"/>
       <c r="B4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1464,52 +1469,58 @@
       </c>
       <c r="CE4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="CF4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CG4" s="58" t="s">
         <v>14</v>
       </c>
       <c r="CH4" s="59" t="s">
         <v>3</v>
       </c>
       <c r="CI4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="CJ4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="CK4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="CL4" s="7" t="s">
         <v>7</v>
       </c>
+      <c r="CM4" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="CN4" s="7" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="5" spans="1:90" s="14" customFormat="1">
+    <row r="5" spans="1:92" s="14" customFormat="1">
       <c r="A5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="9">
         <v>27.785</v>
       </c>
       <c r="C5" s="9">
         <v>28.138999999999999</v>
       </c>
       <c r="D5" s="9">
         <v>30.099</v>
       </c>
       <c r="E5" s="9">
         <v>31.808</v>
       </c>
       <c r="F5" s="9">
         <v>32.167000000000002</v>
       </c>
       <c r="G5" s="9">
         <v>32.002000000000002</v>
       </c>
       <c r="H5" s="9">
         <v>30.113</v>
       </c>
       <c r="I5" s="9">
@@ -1733,55 +1744,61 @@
       </c>
       <c r="CD5" s="57">
         <v>43.427999999999997</v>
       </c>
       <c r="CE5" s="57">
         <v>43.1</v>
       </c>
       <c r="CF5" s="57">
         <v>42.5</v>
       </c>
       <c r="CG5" s="57">
         <v>40.9</v>
       </c>
       <c r="CH5" s="60">
         <v>40.700000000000003</v>
       </c>
       <c r="CI5" s="61">
         <v>41</v>
       </c>
       <c r="CJ5" s="61">
         <v>42.3</v>
       </c>
       <c r="CK5" s="63">
         <v>44.5</v>
       </c>
-      <c r="CL5" s="74">
+      <c r="CL5" s="65">
         <v>45.7</v>
       </c>
+      <c r="CM5" s="63">
+        <v>46.1</v>
+      </c>
+      <c r="CN5" s="75">
+        <v>46.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:90" s="14" customFormat="1">
+    <row r="6" spans="1:92" s="14" customFormat="1">
       <c r="A6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16">
         <v>0.97799999999999998</v>
       </c>
       <c r="C6" s="16">
         <v>0.99299999999999999</v>
       </c>
       <c r="D6" s="16">
         <v>1.0780000000000001</v>
       </c>
       <c r="E6" s="16">
         <v>1.127</v>
       </c>
       <c r="F6" s="16">
         <v>1.147</v>
       </c>
       <c r="G6" s="16">
         <v>0.753</v>
       </c>
       <c r="H6" s="16">
         <v>0.753</v>
       </c>
       <c r="I6" s="16">
@@ -2008,52 +2025,58 @@
       </c>
       <c r="CE6" s="55">
         <v>0.5</v>
       </c>
       <c r="CF6" s="55">
         <v>0.5</v>
       </c>
       <c r="CG6" s="55">
         <v>0.4</v>
       </c>
       <c r="CH6" s="21">
         <v>0.4</v>
       </c>
       <c r="CI6" s="62">
         <v>0.4</v>
       </c>
       <c r="CJ6" s="62">
         <v>0.4</v>
       </c>
       <c r="CK6" s="64">
         <v>0.4</v>
       </c>
       <c r="CL6" s="62">
         <v>0.4</v>
       </c>
+      <c r="CM6" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="CN6" s="1">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:90" s="22" customFormat="1">
+    <row r="7" spans="1:92" s="22" customFormat="1">
       <c r="A7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="16">
         <v>2.5750000000000002</v>
       </c>
       <c r="C7" s="16">
         <v>2.5910000000000002</v>
       </c>
       <c r="D7" s="16">
         <v>2.6789999999999998</v>
       </c>
       <c r="E7" s="16">
         <v>2.7160000000000002</v>
       </c>
       <c r="F7" s="16">
         <v>2.7160000000000002</v>
       </c>
       <c r="G7" s="16">
         <v>2.6949999999999998</v>
       </c>
       <c r="H7" s="16">
         <v>2.5649999999999999</v>
       </c>
       <c r="I7" s="16">
@@ -2280,52 +2303,58 @@
       </c>
       <c r="CE7" s="55">
         <v>5.3</v>
       </c>
       <c r="CF7" s="55">
         <v>5.2</v>
       </c>
       <c r="CG7" s="55">
         <v>5.7</v>
       </c>
       <c r="CH7" s="21">
         <v>5.6</v>
       </c>
       <c r="CI7" s="62">
         <v>5.7</v>
       </c>
       <c r="CJ7" s="62">
         <v>5.6</v>
       </c>
       <c r="CK7" s="64">
         <v>5.6</v>
       </c>
       <c r="CL7" s="62">
         <v>5.5</v>
       </c>
+      <c r="CM7" s="20">
+        <v>6.4</v>
+      </c>
+      <c r="CN7" s="1">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:90" s="22" customFormat="1">
+    <row r="8" spans="1:92" s="22" customFormat="1">
       <c r="A8" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="16">
         <v>2.29</v>
       </c>
       <c r="C8" s="16">
         <v>2.33</v>
       </c>
       <c r="D8" s="16">
         <v>2.5609999999999999</v>
       </c>
       <c r="E8" s="16">
         <v>2.7869999999999999</v>
       </c>
       <c r="F8" s="16">
         <v>2.7919999999999998</v>
       </c>
       <c r="G8" s="16">
         <v>2.7869999999999999</v>
       </c>
       <c r="H8" s="16">
         <v>2.5609999999999999</v>
       </c>
       <c r="I8" s="16">
@@ -2552,52 +2581,58 @@
       </c>
       <c r="CE8" s="55">
         <v>0.1</v>
       </c>
       <c r="CF8" s="55">
         <v>0.1</v>
       </c>
       <c r="CG8" s="55">
         <v>0.1</v>
       </c>
       <c r="CH8" s="21">
         <v>0.1</v>
       </c>
       <c r="CI8" s="62">
         <v>0.1</v>
       </c>
       <c r="CJ8" s="62">
         <v>0.1</v>
       </c>
       <c r="CK8" s="64">
         <v>0.1</v>
       </c>
       <c r="CL8" s="62">
         <v>0.1</v>
       </c>
+      <c r="CM8" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="CN8" s="1">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:90" s="22" customFormat="1">
+    <row r="9" spans="1:92" s="22" customFormat="1">
       <c r="A9" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="C9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="D9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="E9" s="16">
         <v>0.25800000000000001</v>
       </c>
       <c r="F9" s="16">
         <v>0.27500000000000002</v>
       </c>
       <c r="G9" s="16">
         <v>0.27400000000000002</v>
       </c>
       <c r="H9" s="16">
         <v>0.25700000000000001</v>
       </c>
       <c r="I9" s="16">
@@ -2824,52 +2859,58 @@
       </c>
       <c r="CE9" s="55">
         <v>0.4</v>
       </c>
       <c r="CF9" s="55">
         <v>0.4</v>
       </c>
       <c r="CG9" s="55">
         <v>0.3</v>
       </c>
       <c r="CH9" s="21">
         <v>0.4</v>
       </c>
       <c r="CI9" s="62">
         <v>0.4</v>
       </c>
       <c r="CJ9" s="62">
         <v>0.4</v>
       </c>
       <c r="CK9" s="64">
         <v>0.4</v>
       </c>
       <c r="CL9" s="62">
         <v>0.4</v>
       </c>
+      <c r="CM9" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="CN9" s="1">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:90" s="22" customFormat="1">
+    <row r="10" spans="1:92" s="22" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="16">
         <v>0.66500000000000004</v>
       </c>
       <c r="C10" s="16">
         <v>0.66300000000000003</v>
       </c>
       <c r="D10" s="16">
         <v>0.68799999999999994</v>
       </c>
       <c r="E10" s="16">
         <v>0.80900000000000005</v>
       </c>
       <c r="F10" s="16">
         <v>0.88900000000000001</v>
       </c>
       <c r="G10" s="16">
         <v>0.88400000000000001</v>
       </c>
       <c r="H10" s="16">
         <v>0.65600000000000003</v>
       </c>
       <c r="I10" s="16">
@@ -3096,52 +3137,58 @@
       </c>
       <c r="CE10" s="55">
         <v>0.6</v>
       </c>
       <c r="CF10" s="55">
         <v>0.6</v>
       </c>
       <c r="CG10" s="55">
         <v>0.6</v>
       </c>
       <c r="CH10" s="21">
         <v>0.7</v>
       </c>
       <c r="CI10" s="62">
         <v>0.7</v>
       </c>
       <c r="CJ10" s="62">
         <v>0.7</v>
       </c>
       <c r="CK10" s="64">
         <v>0.8</v>
       </c>
       <c r="CL10" s="62">
         <v>0.8</v>
       </c>
+      <c r="CM10" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="CN10" s="1">
+        <v>0.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:90" s="22" customFormat="1">
+    <row r="11" spans="1:92" s="22" customFormat="1">
       <c r="A11" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="C11" s="16">
         <v>0.38700000000000001</v>
       </c>
       <c r="D11" s="16">
         <v>0.39600000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>0.40300000000000002</v>
       </c>
       <c r="F11" s="16">
         <v>0.40500000000000003</v>
       </c>
       <c r="G11" s="16">
         <v>0.42699999999999999</v>
       </c>
       <c r="H11" s="16">
         <v>0.41899999999999998</v>
       </c>
       <c r="I11" s="16">
@@ -3368,52 +3415,58 @@
       </c>
       <c r="CE11" s="55">
         <v>0.3</v>
       </c>
       <c r="CF11" s="55">
         <v>0.3</v>
       </c>
       <c r="CG11" s="55">
         <v>0.3</v>
       </c>
       <c r="CH11" s="21">
         <v>0.3</v>
       </c>
       <c r="CI11" s="62">
         <v>0.3</v>
       </c>
       <c r="CJ11" s="62">
         <v>0.3</v>
       </c>
       <c r="CK11" s="64">
         <v>0.3</v>
       </c>
       <c r="CL11" s="62">
         <v>0.3</v>
       </c>
+      <c r="CM11" s="20">
+        <v>0.4</v>
+      </c>
+      <c r="CN11" s="1">
+        <v>0.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:90" s="22" customFormat="1">
+    <row r="12" spans="1:92" s="22" customFormat="1">
       <c r="A12" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="16">
         <v>0.41699999999999998</v>
       </c>
       <c r="C12" s="16">
         <v>0.41599999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>0.43099999999999999</v>
       </c>
       <c r="E12" s="16">
         <v>0.48099999999999998</v>
       </c>
       <c r="F12" s="16">
         <v>0.53900000000000003</v>
       </c>
       <c r="G12" s="16">
         <v>0.53900000000000003</v>
       </c>
       <c r="H12" s="16">
         <v>0.40699999999999997</v>
       </c>
       <c r="I12" s="16">
@@ -3640,52 +3693,58 @@
       </c>
       <c r="CE12" s="55">
         <v>0.5</v>
       </c>
       <c r="CF12" s="55">
         <v>0.4</v>
       </c>
       <c r="CG12" s="55">
         <v>0.4</v>
       </c>
       <c r="CH12" s="21">
         <v>0.4</v>
       </c>
       <c r="CI12" s="62">
         <v>0.4</v>
       </c>
       <c r="CJ12" s="62">
         <v>0.5</v>
       </c>
       <c r="CK12" s="64">
         <v>0.5</v>
       </c>
       <c r="CL12" s="62">
         <v>0.5</v>
       </c>
+      <c r="CM12" s="20">
+        <v>0.5</v>
+      </c>
+      <c r="CN12" s="1">
+        <v>0.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" s="22" customFormat="1">
+    <row r="13" spans="1:92" s="22" customFormat="1">
       <c r="A13" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="16">
         <v>0.64100000000000001</v>
       </c>
       <c r="C13" s="16">
         <v>0.65600000000000003</v>
       </c>
       <c r="D13" s="16">
         <v>0.72299999999999998</v>
       </c>
       <c r="E13" s="16">
         <v>0.76</v>
       </c>
       <c r="F13" s="16">
         <v>0.77500000000000002</v>
       </c>
       <c r="G13" s="16">
         <v>0.78500000000000003</v>
       </c>
       <c r="H13" s="16">
         <v>0.625</v>
       </c>
       <c r="I13" s="16">
@@ -3912,52 +3971,58 @@
       </c>
       <c r="CE13" s="55">
         <v>0.9</v>
       </c>
       <c r="CF13" s="55">
         <v>0.9</v>
       </c>
       <c r="CG13" s="55">
         <v>1.1000000000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="CI13" s="62">
         <v>1.1000000000000001</v>
       </c>
       <c r="CJ13" s="62">
         <v>1.2</v>
       </c>
       <c r="CK13" s="64">
         <v>1.3</v>
       </c>
       <c r="CL13" s="62">
         <v>1.3</v>
       </c>
+      <c r="CM13" s="20">
+        <v>1</v>
+      </c>
+      <c r="CN13" s="1">
+        <v>1</v>
+      </c>
     </row>
-    <row r="14" spans="1:90" s="22" customFormat="1">
+    <row r="14" spans="1:92" s="22" customFormat="1">
       <c r="A14" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="16">
         <v>6.4210000000000003</v>
       </c>
       <c r="C14" s="16">
         <v>6.4329999999999998</v>
       </c>
       <c r="D14" s="16">
         <v>6.617</v>
       </c>
       <c r="E14" s="16">
         <v>7.2720000000000002</v>
       </c>
       <c r="F14" s="16">
         <v>7.5119999999999996</v>
       </c>
       <c r="G14" s="16">
         <v>7.5309999999999997</v>
       </c>
       <c r="H14" s="16">
         <v>7.2320000000000002</v>
       </c>
       <c r="I14" s="16">
@@ -4184,52 +4249,58 @@
       </c>
       <c r="CE14" s="55">
         <v>11</v>
       </c>
       <c r="CF14" s="55">
         <v>10.9</v>
       </c>
       <c r="CG14" s="55">
         <v>11.1</v>
       </c>
       <c r="CH14" s="21">
         <v>11.1</v>
       </c>
       <c r="CI14" s="62">
         <v>11.1</v>
       </c>
       <c r="CJ14" s="62">
         <v>11.4</v>
       </c>
       <c r="CK14" s="64">
         <v>12.5</v>
       </c>
       <c r="CL14" s="62">
         <v>12.8</v>
       </c>
+      <c r="CM14" s="20">
+        <v>11.3</v>
+      </c>
+      <c r="CN14" s="1">
+        <v>11.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:90" s="22" customFormat="1">
+    <row r="15" spans="1:92" s="22" customFormat="1">
       <c r="A15" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="C15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="D15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="E15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="F15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="G15" s="16">
         <v>5.5E-2</v>
       </c>
       <c r="H15" s="16">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="I15" s="16">
@@ -4456,52 +4527,58 @@
       </c>
       <c r="CE15" s="55">
         <v>0</v>
       </c>
       <c r="CF15" s="55">
         <v>0</v>
       </c>
       <c r="CG15" s="55">
         <v>0</v>
       </c>
       <c r="CH15" s="21">
         <v>0</v>
       </c>
       <c r="CI15" s="62">
         <v>0</v>
       </c>
       <c r="CJ15" s="62">
         <v>0</v>
       </c>
       <c r="CK15" s="20">
         <v>0</v>
       </c>
       <c r="CL15" s="62">
         <v>0</v>
       </c>
+      <c r="CM15" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="CN15" s="1">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:90" s="22" customFormat="1">
+    <row r="16" spans="1:92" s="22" customFormat="1">
       <c r="A16" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="16">
         <v>0.11600000000000001</v>
       </c>
       <c r="C16" s="16">
         <v>0.11600000000000001</v>
       </c>
       <c r="D16" s="16">
         <v>0.11799999999999999</v>
       </c>
       <c r="E16" s="16">
         <v>0.129</v>
       </c>
       <c r="F16" s="16">
         <v>0.125</v>
       </c>
       <c r="G16" s="16">
         <v>0.126</v>
       </c>
       <c r="H16" s="16">
         <v>0.13100000000000001</v>
       </c>
       <c r="I16" s="16">
@@ -4728,52 +4805,58 @@
       </c>
       <c r="CE16" s="55">
         <v>0.2</v>
       </c>
       <c r="CF16" s="55">
         <v>0.2</v>
       </c>
       <c r="CG16" s="55">
         <v>0.2</v>
       </c>
       <c r="CH16" s="21">
         <v>0.1</v>
       </c>
       <c r="CI16" s="62">
         <v>0.1</v>
       </c>
       <c r="CJ16" s="62">
         <v>0.1</v>
       </c>
       <c r="CK16" s="64">
         <v>0.2</v>
       </c>
       <c r="CL16" s="62">
         <v>0.2</v>
       </c>
+      <c r="CM16" s="20">
+        <v>0.1</v>
+      </c>
+      <c r="CN16" s="1">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:90" s="22" customFormat="1">
+    <row r="17" spans="1:92" s="22" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="49" t="s">
         <v>2</v>
       </c>
       <c r="I17" s="49" t="s">
@@ -5000,52 +5083,58 @@
       </c>
       <c r="CE17" s="55">
         <v>4.2</v>
       </c>
       <c r="CF17" s="55">
         <v>4.2</v>
       </c>
       <c r="CG17" s="55">
         <v>3.9</v>
       </c>
       <c r="CH17" s="21">
         <v>3.8</v>
       </c>
       <c r="CI17" s="62">
         <v>3.9</v>
       </c>
       <c r="CJ17" s="62">
         <v>3.9</v>
       </c>
       <c r="CK17" s="20">
         <v>4</v>
       </c>
       <c r="CL17" s="62">
         <v>4.5</v>
       </c>
+      <c r="CM17" s="20">
+        <v>4</v>
+      </c>
+      <c r="CN17" s="1">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:90" s="22" customFormat="1">
+    <row r="18" spans="1:92" s="22" customFormat="1">
       <c r="A18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16">
         <v>10.662000000000001</v>
       </c>
       <c r="C18" s="16">
         <v>10.869</v>
       </c>
       <c r="D18" s="16">
         <v>11.968</v>
       </c>
       <c r="E18" s="16">
         <v>12.32</v>
       </c>
       <c r="F18" s="16">
         <v>12.214</v>
       </c>
       <c r="G18" s="16">
         <v>12.45</v>
       </c>
       <c r="H18" s="16">
         <v>11.801</v>
       </c>
       <c r="I18" s="16">
@@ -5272,52 +5361,58 @@
       </c>
       <c r="CE18" s="55">
         <v>16.600000000000001</v>
       </c>
       <c r="CF18" s="55">
         <v>16.3</v>
       </c>
       <c r="CG18" s="55">
         <v>14.1</v>
       </c>
       <c r="CH18" s="21">
         <v>14</v>
       </c>
       <c r="CI18" s="62">
         <v>14</v>
       </c>
       <c r="CJ18" s="62">
         <v>14.7</v>
       </c>
       <c r="CK18" s="64">
         <v>14.9</v>
       </c>
       <c r="CL18" s="62">
         <v>15.3</v>
       </c>
+      <c r="CM18" s="20">
+        <v>18</v>
+      </c>
+      <c r="CN18" s="1">
+        <v>18</v>
+      </c>
     </row>
-    <row r="19" spans="1:90" s="22" customFormat="1">
+    <row r="19" spans="1:92" s="22" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="C19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="D19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="E19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="F19" s="16">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G19" s="16">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="H19" s="16">
         <v>1.2E-2</v>
       </c>
       <c r="I19" s="16">
@@ -5544,52 +5639,58 @@
       </c>
       <c r="CE19" s="55">
         <v>0</v>
       </c>
       <c r="CF19" s="55">
         <v>0</v>
       </c>
       <c r="CG19" s="55">
         <v>0</v>
       </c>
       <c r="CH19" s="21">
         <v>0</v>
       </c>
       <c r="CI19" s="62">
         <v>0</v>
       </c>
       <c r="CJ19" s="62">
         <v>0</v>
       </c>
       <c r="CK19" s="20">
         <v>0</v>
       </c>
       <c r="CL19" s="62">
         <v>0</v>
       </c>
+      <c r="CM19" s="20">
+        <v>0</v>
+      </c>
+      <c r="CN19" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="20" spans="1:90" s="22" customFormat="1">
+    <row r="20" spans="1:92" s="22" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="16">
         <v>0.01</v>
       </c>
       <c r="C20" s="16">
         <v>0.01</v>
       </c>
       <c r="D20" s="16">
         <v>0.01</v>
       </c>
       <c r="E20" s="16">
         <v>0.01</v>
       </c>
       <c r="F20" s="16">
         <v>0.01</v>
       </c>
       <c r="G20" s="16">
         <v>0.01</v>
       </c>
       <c r="H20" s="16">
         <v>0.01</v>
       </c>
       <c r="I20" s="16">
@@ -5814,52 +5915,58 @@
       <c r="CD20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CE20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CF20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CG20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CH20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CI20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CJ20" s="62"/>
       <c r="CK20" s="19" t="s">
         <v>2</v>
       </c>
       <c r="CL20" s="19" t="s">
         <v>2</v>
       </c>
+      <c r="CM20" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="CN20" s="1" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="21" spans="1:90" s="22" customFormat="1">
+    <row r="21" spans="1:92" s="22" customFormat="1">
       <c r="A21" s="24" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="16">
         <v>2.298</v>
       </c>
       <c r="C21" s="16">
         <v>2.35</v>
       </c>
       <c r="D21" s="16">
         <v>2.5049999999999999</v>
       </c>
       <c r="E21" s="16">
         <v>2.669</v>
       </c>
       <c r="F21" s="16">
         <v>2.698</v>
       </c>
       <c r="G21" s="16">
         <v>2.673</v>
       </c>
       <c r="H21" s="16">
         <v>2.625</v>
       </c>
       <c r="I21" s="16">
@@ -6086,52 +6193,58 @@
       </c>
       <c r="CE21" s="55">
         <v>2.5</v>
       </c>
       <c r="CF21" s="55">
         <v>2.5</v>
       </c>
       <c r="CG21" s="55">
         <v>2.7</v>
       </c>
       <c r="CH21" s="21">
         <v>2.7</v>
       </c>
       <c r="CI21" s="62">
         <v>2.8</v>
       </c>
       <c r="CJ21" s="62">
         <v>3</v>
       </c>
       <c r="CK21" s="64">
         <v>3.5</v>
       </c>
       <c r="CL21" s="62">
         <v>3.6</v>
       </c>
+      <c r="CM21" s="20">
+        <v>2.7</v>
+      </c>
+      <c r="CN21" s="1">
+        <v>2.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:90" s="22" customFormat="1">
+    <row r="22" spans="1:92" s="22" customFormat="1">
       <c r="A22" s="25"/>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
       <c r="N22" s="25"/>
       <c r="O22" s="25"/>
       <c r="P22" s="25"/>
       <c r="Q22" s="25"/>
       <c r="R22" s="25"/>
       <c r="S22" s="25"/>
       <c r="T22" s="25"/>
       <c r="U22" s="25"/>
       <c r="V22" s="25"/>
       <c r="W22" s="25"/>
       <c r="X22" s="26"/>
       <c r="Y22" s="26"/>
@@ -6150,51 +6263,51 @@
       <c r="AZ22" s="29"/>
       <c r="BA22" s="31"/>
       <c r="BB22" s="29"/>
       <c r="BC22" s="29"/>
       <c r="BD22" s="29"/>
       <c r="BE22" s="29"/>
       <c r="BF22" s="29"/>
       <c r="BG22" s="29"/>
       <c r="BH22" s="29"/>
       <c r="BI22" s="29"/>
       <c r="BJ22" s="29"/>
       <c r="BK22" s="29"/>
       <c r="BL22" s="32"/>
       <c r="BM22" s="32"/>
       <c r="BN22" s="32"/>
       <c r="BO22" s="32"/>
       <c r="BP22" s="29"/>
       <c r="BQ22" s="29"/>
       <c r="BR22" s="32"/>
       <c r="BS22" s="32"/>
       <c r="BT22" s="27"/>
       <c r="BU22" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="CH3:CL3"/>
+    <mergeCell ref="CH3:CN3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:BU1"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>