--- v0 (2026-04-14)
+++ v1 (2026-07-21)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12045"/>
   </bookViews>
   <sheets>
-    <sheet name="2017-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2017-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="20">
   <si>
     <t>tenge</t>
   </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t xml:space="preserve">May </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
@@ -70,51 +70,51 @@
   <si>
     <t>November</t>
   </si>
   <si>
     <t xml:space="preserve">December </t>
   </si>
   <si>
     <t>first quarter</t>
   </si>
   <si>
     <t>second quarter</t>
   </si>
   <si>
     <t>third quarter</t>
   </si>
   <si>
     <t>fourth quarter</t>
   </si>
   <si>
     <t xml:space="preserve">Nominal wage index, as a percentage to the corresponding quarter of the previous year </t>
   </si>
   <si>
     <t xml:space="preserve">Real wage index, as a percentage to the corresponding quarter of the previous year </t>
   </si>
   <si>
-    <t>Average monthly wage in the Batys Kazakhstan for 2017-2025 (by quarters)</t>
+    <t>Average monthly wage in the Batys Kazakhstan for 2017-2026 (by quarters)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -234,319 +234,328 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...34 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -817,1874 +826,2000 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:M67"/>
+  <dimension ref="A2:M72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H58" sqref="H58:J58"/>
+      <selection activeCell="E71" sqref="E71:G71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="49"/>
-[...10 lines deleted...]
-      <c r="M2" s="49"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="74" t="s">
+      <c r="A3" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="74"/>
-[...10 lines deleted...]
-      <c r="M3" s="74"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+      <c r="D3" s="66"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
     </row>
     <row r="4" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="28">
+      <c r="A5" s="56">
         <v>2017</v>
       </c>
-      <c r="B5" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E5" s="33" t="s">
+      <c r="B5" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="40"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="34"/>
-[...1 lines deleted...]
-      <c r="H5" s="36" t="s">
+      <c r="F5" s="44"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="37"/>
-[...1 lines deleted...]
-      <c r="K5" s="36" t="s">
+      <c r="I5" s="50"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L5" s="37"/>
-      <c r="M5" s="38"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="51"/>
     </row>
     <row r="6" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="29"/>
+      <c r="A6" s="57"/>
       <c r="B6" s="58">
         <v>132200</v>
       </c>
-      <c r="C6" s="69"/>
-[...1 lines deleted...]
-      <c r="E6" s="71">
+      <c r="C6" s="59"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="61">
         <v>144669</v>
       </c>
-      <c r="F6" s="72"/>
-      <c r="G6" s="73"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="63"/>
       <c r="H6" s="58">
         <v>133837</v>
       </c>
       <c r="I6" s="64"/>
       <c r="J6" s="65"/>
       <c r="K6" s="58">
         <v>144984</v>
       </c>
       <c r="L6" s="64"/>
       <c r="M6" s="65"/>
     </row>
     <row r="7" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="28">
+      <c r="A7" s="56">
         <v>2018</v>
       </c>
-      <c r="B7" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E7" s="33" t="s">
+      <c r="B7" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="40"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="34"/>
-[...1 lines deleted...]
-      <c r="H7" s="36" t="s">
+      <c r="F7" s="44"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="37"/>
-[...1 lines deleted...]
-      <c r="K7" s="36" t="s">
+      <c r="I7" s="50"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="37"/>
-      <c r="M7" s="38"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="51"/>
     </row>
     <row r="8" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="29"/>
+      <c r="A8" s="57"/>
       <c r="B8" s="58">
         <v>145999</v>
       </c>
-      <c r="C8" s="69"/>
-[...1 lines deleted...]
-      <c r="E8" s="71">
+      <c r="C8" s="59"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="61">
         <v>151807</v>
       </c>
-      <c r="F8" s="72"/>
-      <c r="G8" s="73"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="63"/>
       <c r="H8" s="58">
         <v>155796</v>
       </c>
       <c r="I8" s="64"/>
       <c r="J8" s="65"/>
       <c r="K8" s="58">
         <v>161837</v>
       </c>
       <c r="L8" s="64"/>
       <c r="M8" s="65"/>
     </row>
     <row r="9" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="16">
+      <c r="A9" s="12">
         <v>2019</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E9" s="33" t="s">
+      <c r="B9" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="40"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="34"/>
-[...1 lines deleted...]
-      <c r="H9" s="36" t="s">
+      <c r="F9" s="44"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="37"/>
-[...1 lines deleted...]
-      <c r="K9" s="36" t="s">
+      <c r="I9" s="50"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L9" s="37"/>
-      <c r="M9" s="38"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="16"/>
+      <c r="A10" s="12"/>
       <c r="B10" s="58">
         <v>160212</v>
       </c>
-      <c r="C10" s="69"/>
-[...1 lines deleted...]
-      <c r="E10" s="71">
+      <c r="C10" s="59"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="61">
         <v>181616</v>
       </c>
-      <c r="F10" s="72"/>
-      <c r="G10" s="73"/>
+      <c r="F10" s="62"/>
+      <c r="G10" s="63"/>
       <c r="H10" s="58">
         <v>191348</v>
       </c>
       <c r="I10" s="64"/>
       <c r="J10" s="65"/>
       <c r="K10" s="58">
         <v>201945</v>
       </c>
       <c r="L10" s="64"/>
       <c r="M10" s="65"/>
     </row>
     <row r="11" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="16">
+      <c r="A11" s="12">
         <v>2020</v>
       </c>
-      <c r="B11" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E11" s="33" t="s">
+      <c r="B11" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="40"/>
+      <c r="D11" s="41"/>
+      <c r="E11" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="34"/>
-[...1 lines deleted...]
-      <c r="H11" s="36" t="s">
+      <c r="F11" s="44"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I11" s="37"/>
-[...1 lines deleted...]
-      <c r="K11" s="36" t="s">
+      <c r="I11" s="50"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L11" s="37"/>
-      <c r="M11" s="38"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="51"/>
     </row>
     <row r="12" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="16"/>
+      <c r="A12" s="12"/>
       <c r="B12" s="58">
         <v>186857</v>
       </c>
-      <c r="C12" s="69"/>
-[...1 lines deleted...]
-      <c r="E12" s="71">
+      <c r="C12" s="59"/>
+      <c r="D12" s="60"/>
+      <c r="E12" s="61">
         <v>193134</v>
       </c>
-      <c r="F12" s="72"/>
-      <c r="G12" s="73"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="63"/>
       <c r="H12" s="58">
         <v>190985</v>
       </c>
       <c r="I12" s="64"/>
       <c r="J12" s="65"/>
       <c r="K12" s="58">
         <v>206038</v>
       </c>
       <c r="L12" s="64"/>
       <c r="M12" s="65"/>
     </row>
     <row r="13" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="16">
+      <c r="A13" s="12">
         <v>2021</v>
       </c>
-      <c r="B13" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E13" s="33" t="s">
+      <c r="B13" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="40"/>
+      <c r="D13" s="41"/>
+      <c r="E13" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="34"/>
-[...1 lines deleted...]
-      <c r="H13" s="36" t="s">
+      <c r="F13" s="44"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I13" s="37"/>
-[...1 lines deleted...]
-      <c r="K13" s="36" t="s">
+      <c r="I13" s="50"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L13" s="37"/>
-      <c r="M13" s="38"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="51"/>
     </row>
     <row r="14" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="16"/>
+      <c r="A14" s="12"/>
       <c r="B14" s="58">
         <v>217998</v>
       </c>
-      <c r="C14" s="69"/>
-[...1 lines deleted...]
-      <c r="E14" s="71">
+      <c r="C14" s="59"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="61">
         <v>222125</v>
       </c>
-      <c r="F14" s="72"/>
-      <c r="G14" s="73"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="63"/>
       <c r="H14" s="58">
         <v>226492</v>
       </c>
       <c r="I14" s="64"/>
       <c r="J14" s="65"/>
       <c r="K14" s="58">
         <v>240703</v>
       </c>
       <c r="L14" s="64"/>
       <c r="M14" s="65"/>
     </row>
     <row r="15" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="16">
+      <c r="A15" s="12">
         <v>2022</v>
       </c>
-      <c r="B15" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E15" s="33" t="s">
+      <c r="B15" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="40"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F15" s="34"/>
-[...1 lines deleted...]
-      <c r="H15" s="36" t="s">
+      <c r="F15" s="44"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I15" s="37"/>
-[...1 lines deleted...]
-      <c r="K15" s="36" t="s">
+      <c r="I15" s="50"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L15" s="37"/>
-      <c r="M15" s="38"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="51"/>
     </row>
     <row r="16" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="16"/>
+      <c r="A16" s="12"/>
       <c r="B16" s="58">
         <v>261218</v>
       </c>
-      <c r="C16" s="69"/>
-[...1 lines deleted...]
-      <c r="E16" s="71">
+      <c r="C16" s="59"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="61">
         <v>269302</v>
       </c>
-      <c r="F16" s="72"/>
-      <c r="G16" s="73"/>
+      <c r="F16" s="62"/>
+      <c r="G16" s="63"/>
       <c r="H16" s="58">
         <v>275904</v>
       </c>
       <c r="I16" s="64"/>
       <c r="J16" s="65"/>
       <c r="K16" s="58">
         <v>300819</v>
       </c>
       <c r="L16" s="64"/>
       <c r="M16" s="65"/>
     </row>
     <row r="17" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="16">
+      <c r="A17" s="12">
         <v>2023</v>
       </c>
-      <c r="B17" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E17" s="33" t="s">
+      <c r="B17" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="40"/>
+      <c r="D17" s="41"/>
+      <c r="E17" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F17" s="34"/>
-[...1 lines deleted...]
-      <c r="H17" s="36" t="s">
+      <c r="F17" s="44"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="37"/>
-[...1 lines deleted...]
-      <c r="K17" s="36" t="s">
+      <c r="I17" s="50"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L17" s="37"/>
-      <c r="M17" s="38"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="51"/>
     </row>
     <row r="18" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="16"/>
+      <c r="A18" s="12"/>
       <c r="B18" s="58">
         <v>292400</v>
       </c>
-      <c r="C18" s="69"/>
-[...1 lines deleted...]
-      <c r="E18" s="71">
+      <c r="C18" s="59"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="61">
         <v>317958</v>
       </c>
-      <c r="F18" s="72"/>
-      <c r="G18" s="73"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="63"/>
       <c r="H18" s="58">
         <v>314567</v>
       </c>
       <c r="I18" s="64"/>
       <c r="J18" s="65"/>
       <c r="K18" s="58">
         <v>337890</v>
       </c>
       <c r="L18" s="64"/>
       <c r="M18" s="65"/>
     </row>
     <row r="19" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="16">
+      <c r="A19" s="12">
         <v>2024</v>
       </c>
-      <c r="B19" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E19" s="33" t="s">
+      <c r="B19" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="40"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F19" s="34"/>
-[...1 lines deleted...]
-      <c r="H19" s="36" t="s">
+      <c r="F19" s="44"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I19" s="37"/>
-[...1 lines deleted...]
-      <c r="K19" s="36" t="s">
+      <c r="I19" s="50"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L19" s="37"/>
-      <c r="M19" s="38"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="51"/>
     </row>
     <row r="20" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="16"/>
+      <c r="A20" s="12"/>
       <c r="B20" s="58">
         <v>345722</v>
       </c>
-      <c r="C20" s="59"/>
-[...1 lines deleted...]
-      <c r="E20" s="61">
+      <c r="C20" s="67"/>
+      <c r="D20" s="68"/>
+      <c r="E20" s="46">
         <v>342237</v>
       </c>
-      <c r="F20" s="62"/>
-      <c r="G20" s="63"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="48"/>
       <c r="H20" s="58">
         <v>340084</v>
       </c>
       <c r="I20" s="64"/>
       <c r="J20" s="65"/>
-      <c r="K20" s="66">
+      <c r="K20" s="42">
         <v>361140</v>
       </c>
-      <c r="L20" s="67"/>
-      <c r="M20" s="68"/>
+      <c r="L20" s="69"/>
+      <c r="M20" s="70"/>
     </row>
     <row r="21" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="16">
+      <c r="A21" s="12">
         <v>2025</v>
       </c>
-      <c r="B21" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E21" s="33" t="s">
+      <c r="B21" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="40"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F21" s="34"/>
-[...1 lines deleted...]
-      <c r="H21" s="36" t="s">
+      <c r="F21" s="44"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I21" s="37"/>
-[...1 lines deleted...]
-      <c r="K21" s="36" t="s">
+      <c r="I21" s="50"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L21" s="37"/>
-      <c r="M21" s="38"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-      <c r="B22" s="66">
+      <c r="A22" s="12"/>
+      <c r="B22" s="58">
         <v>361848</v>
       </c>
-      <c r="C22" s="75"/>
-[...1 lines deleted...]
-      <c r="E22" s="61">
+      <c r="C22" s="67"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="46">
         <v>378851</v>
       </c>
-      <c r="F22" s="62"/>
-[...1 lines deleted...]
-      <c r="H22" s="61">
+      <c r="F22" s="47"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="46">
         <v>363934</v>
       </c>
-      <c r="I22" s="62"/>
-[...21 lines deleted...]
-      <c r="A24" s="49" t="s">
+      <c r="I22" s="47"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="46">
+        <v>380424</v>
+      </c>
+      <c r="L22" s="47"/>
+      <c r="M22" s="48"/>
+    </row>
+    <row r="23" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="56">
+        <v>2026</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="40"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="89"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="54"/>
+    </row>
+    <row r="24" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="57"/>
+      <c r="B24" s="58">
+        <v>387694</v>
+      </c>
+      <c r="C24" s="67"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="43"/>
+      <c r="F24" s="89"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="43"/>
+      <c r="I24" s="89"/>
+      <c r="J24" s="90"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="53"/>
+      <c r="M24" s="54"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="49"/>
-[...29 lines deleted...]
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
+      <c r="H26" s="55"/>
+      <c r="I26" s="55"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="55"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="55"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+      <c r="M27" s="3"/>
+    </row>
+    <row r="28" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="11"/>
+      <c r="B28" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="10" t="s">
+      <c r="C28" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D26" s="10" t="s">
+      <c r="D28" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E26" s="10" t="s">
+      <c r="E28" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F26" s="10" t="s">
+      <c r="F28" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="G26" s="10" t="s">
+      <c r="G28" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="H26" s="10" t="s">
+      <c r="H28" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I26" s="10" t="s">
+      <c r="I28" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J26" s="10" t="s">
+      <c r="J28" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="K26" s="10" t="s">
+      <c r="K28" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="L26" s="10" t="s">
+      <c r="L28" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="M26" s="10" t="s">
+      <c r="M28" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="28">
+    <row r="29" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="56">
         <v>2017</v>
       </c>
-      <c r="B27" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E27" s="33" t="s">
+      <c r="B29" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="40"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F27" s="34"/>
-[...1 lines deleted...]
-      <c r="H27" s="36" t="s">
+      <c r="F29" s="44"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I27" s="37"/>
-[...1 lines deleted...]
-      <c r="K27" s="36" t="s">
+      <c r="I29" s="50"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L27" s="37"/>
-[...4 lines deleted...]
-      <c r="B28" s="39">
+      <c r="L29" s="50"/>
+      <c r="M29" s="51"/>
+    </row>
+    <row r="30" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="57"/>
+      <c r="B30" s="71">
         <v>104.3</v>
       </c>
-      <c r="C28" s="26"/>
-[...1 lines deleted...]
-      <c r="E28" s="55">
+      <c r="C30" s="72"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="74">
         <v>103.2</v>
       </c>
-      <c r="F28" s="56"/>
-[...1 lines deleted...]
-      <c r="H28" s="39">
+      <c r="F30" s="75"/>
+      <c r="G30" s="76"/>
+      <c r="H30" s="71">
         <v>97.3</v>
       </c>
-      <c r="I28" s="45"/>
-[...1 lines deleted...]
-      <c r="K28" s="39">
+      <c r="I30" s="77"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="71">
         <v>102.2</v>
       </c>
-      <c r="L28" s="45"/>
-[...3 lines deleted...]
-      <c r="A29" s="28">
+      <c r="L30" s="77"/>
+      <c r="M30" s="78"/>
+    </row>
+    <row r="31" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="56">
         <v>2018</v>
       </c>
-      <c r="B29" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E29" s="33" t="s">
+      <c r="B31" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="40"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F29" s="34"/>
-[...1 lines deleted...]
-      <c r="H29" s="36" t="s">
+      <c r="F31" s="44"/>
+      <c r="G31" s="45"/>
+      <c r="H31" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I29" s="37"/>
-[...1 lines deleted...]
-      <c r="K29" s="36" t="s">
+      <c r="I31" s="50"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L29" s="37"/>
-[...4 lines deleted...]
-      <c r="B30" s="39">
+      <c r="L31" s="50"/>
+      <c r="M31" s="51"/>
+    </row>
+    <row r="32" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="57"/>
+      <c r="B32" s="71">
         <v>110.4</v>
       </c>
-      <c r="C30" s="26"/>
-[...1 lines deleted...]
-      <c r="E30" s="55">
+      <c r="C32" s="72"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="74">
         <v>104.9</v>
       </c>
-      <c r="F30" s="56"/>
-[...1 lines deleted...]
-      <c r="H30" s="39">
+      <c r="F32" s="75"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="71">
         <v>116.4</v>
       </c>
-      <c r="I30" s="45"/>
-[...1 lines deleted...]
-      <c r="K30" s="39">
+      <c r="I32" s="77"/>
+      <c r="J32" s="78"/>
+      <c r="K32" s="71">
         <v>111.6</v>
       </c>
-      <c r="L30" s="45"/>
-[...3 lines deleted...]
-      <c r="A31" s="28">
+      <c r="L32" s="77"/>
+      <c r="M32" s="78"/>
+    </row>
+    <row r="33" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="56">
         <v>2019</v>
       </c>
-      <c r="B31" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E31" s="33" t="s">
+      <c r="B33" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="40"/>
+      <c r="D33" s="41"/>
+      <c r="E33" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F31" s="34"/>
-[...1 lines deleted...]
-      <c r="H31" s="36" t="s">
+      <c r="F33" s="44"/>
+      <c r="G33" s="45"/>
+      <c r="H33" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I31" s="37"/>
-[...1 lines deleted...]
-      <c r="K31" s="36" t="s">
+      <c r="I33" s="50"/>
+      <c r="J33" s="51"/>
+      <c r="K33" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L31" s="37"/>
-[...4 lines deleted...]
-      <c r="B32" s="39">
+      <c r="L33" s="50"/>
+      <c r="M33" s="51"/>
+    </row>
+    <row r="34" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="57"/>
+      <c r="B34" s="71">
         <v>109.7</v>
       </c>
-      <c r="C32" s="26"/>
-[...1 lines deleted...]
-      <c r="E32" s="55">
+      <c r="C34" s="72"/>
+      <c r="D34" s="73"/>
+      <c r="E34" s="74">
         <v>119.6</v>
       </c>
-      <c r="F32" s="56"/>
-[...1 lines deleted...]
-      <c r="H32" s="39">
+      <c r="F34" s="75"/>
+      <c r="G34" s="76"/>
+      <c r="H34" s="71">
         <v>122.8</v>
       </c>
-      <c r="I32" s="45"/>
-[...1 lines deleted...]
-      <c r="K32" s="39">
+      <c r="I34" s="77"/>
+      <c r="J34" s="78"/>
+      <c r="K34" s="71">
         <v>124.8</v>
       </c>
-      <c r="L32" s="26"/>
-[...3 lines deleted...]
-      <c r="A33" s="28">
+      <c r="L34" s="72"/>
+      <c r="M34" s="73"/>
+    </row>
+    <row r="35" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="56">
         <v>2020</v>
       </c>
-      <c r="B33" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E33" s="33" t="s">
+      <c r="B35" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="40"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F33" s="34"/>
-[...1 lines deleted...]
-      <c r="H33" s="36" t="s">
+      <c r="F35" s="44"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I33" s="37"/>
-[...1 lines deleted...]
-      <c r="K33" s="36" t="s">
+      <c r="I35" s="50"/>
+      <c r="J35" s="51"/>
+      <c r="K35" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L33" s="37"/>
-[...4 lines deleted...]
-      <c r="B34" s="39">
+      <c r="L35" s="50"/>
+      <c r="M35" s="51"/>
+    </row>
+    <row r="36" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="57"/>
+      <c r="B36" s="71">
         <v>116.6</v>
       </c>
-      <c r="C34" s="26"/>
-[...1 lines deleted...]
-      <c r="E34" s="55">
+      <c r="C36" s="72"/>
+      <c r="D36" s="73"/>
+      <c r="E36" s="74">
         <v>106.3</v>
       </c>
-      <c r="F34" s="56"/>
-[...1 lines deleted...]
-      <c r="H34" s="39">
+      <c r="F36" s="75"/>
+      <c r="G36" s="76"/>
+      <c r="H36" s="71">
         <v>99.8</v>
       </c>
-      <c r="I34" s="45"/>
-[...1 lines deleted...]
-      <c r="K34" s="39">
+      <c r="I36" s="77"/>
+      <c r="J36" s="78"/>
+      <c r="K36" s="71">
         <v>102</v>
       </c>
-      <c r="L34" s="45"/>
-[...3 lines deleted...]
-      <c r="A35" s="28">
+      <c r="L36" s="77"/>
+      <c r="M36" s="78"/>
+    </row>
+    <row r="37" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="56">
         <v>2021</v>
       </c>
-      <c r="B35" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E35" s="33" t="s">
+      <c r="B37" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="40"/>
+      <c r="D37" s="41"/>
+      <c r="E37" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F35" s="34"/>
-[...1 lines deleted...]
-      <c r="H35" s="36" t="s">
+      <c r="F37" s="44"/>
+      <c r="G37" s="45"/>
+      <c r="H37" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I35" s="37"/>
-[...1 lines deleted...]
-      <c r="K35" s="36" t="s">
+      <c r="I37" s="50"/>
+      <c r="J37" s="51"/>
+      <c r="K37" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L35" s="37"/>
-[...4 lines deleted...]
-      <c r="B36" s="39">
+      <c r="L37" s="50"/>
+      <c r="M37" s="51"/>
+    </row>
+    <row r="38" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="57"/>
+      <c r="B38" s="71">
         <v>116.7</v>
       </c>
-      <c r="C36" s="26"/>
-[...1 lines deleted...]
-      <c r="E36" s="55">
+      <c r="C38" s="72"/>
+      <c r="D38" s="73"/>
+      <c r="E38" s="74">
         <v>115</v>
       </c>
-      <c r="F36" s="56"/>
-[...1 lines deleted...]
-      <c r="H36" s="39">
+      <c r="F38" s="75"/>
+      <c r="G38" s="76"/>
+      <c r="H38" s="71">
         <v>118.6</v>
       </c>
-      <c r="I36" s="45"/>
-[...1 lines deleted...]
-      <c r="K36" s="39">
+      <c r="I38" s="77"/>
+      <c r="J38" s="78"/>
+      <c r="K38" s="71">
         <v>116.8</v>
       </c>
-      <c r="L36" s="45"/>
-[...3 lines deleted...]
-      <c r="A37" s="28">
+      <c r="L38" s="77"/>
+      <c r="M38" s="78"/>
+    </row>
+    <row r="39" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="56">
         <v>2022</v>
       </c>
-      <c r="B37" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E37" s="33" t="s">
+      <c r="B39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="40"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F37" s="34"/>
-[...1 lines deleted...]
-      <c r="H37" s="36" t="s">
+      <c r="F39" s="44"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I37" s="37"/>
-[...1 lines deleted...]
-      <c r="K37" s="36" t="s">
+      <c r="I39" s="50"/>
+      <c r="J39" s="51"/>
+      <c r="K39" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L37" s="37"/>
-[...4 lines deleted...]
-      <c r="B38" s="39">
+      <c r="L39" s="50"/>
+      <c r="M39" s="51"/>
+    </row>
+    <row r="40" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="57"/>
+      <c r="B40" s="71">
         <v>119.8</v>
       </c>
-      <c r="C38" s="26"/>
-[...1 lines deleted...]
-      <c r="E38" s="55">
+      <c r="C40" s="72"/>
+      <c r="D40" s="73"/>
+      <c r="E40" s="74">
         <v>121.2</v>
       </c>
-      <c r="F38" s="56"/>
-[...1 lines deleted...]
-      <c r="H38" s="39">
+      <c r="F40" s="75"/>
+      <c r="G40" s="76"/>
+      <c r="H40" s="71">
         <v>121.8</v>
       </c>
-      <c r="I38" s="45"/>
-[...1 lines deleted...]
-      <c r="K38" s="39">
+      <c r="I40" s="77"/>
+      <c r="J40" s="78"/>
+      <c r="K40" s="71">
         <v>125</v>
       </c>
-      <c r="L38" s="45"/>
-[...3 lines deleted...]
-      <c r="A39" s="28">
+      <c r="L40" s="77"/>
+      <c r="M40" s="78"/>
+    </row>
+    <row r="41" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="56">
         <v>2023</v>
       </c>
-      <c r="B39" s="30" t="s">
-[...4 lines deleted...]
-      <c r="E39" s="33" t="s">
+      <c r="B41" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="40"/>
+      <c r="D41" s="41"/>
+      <c r="E41" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F39" s="34"/>
-[...1 lines deleted...]
-      <c r="H39" s="36" t="s">
+      <c r="F41" s="44"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="I39" s="37"/>
-[...1 lines deleted...]
-      <c r="K39" s="36" t="s">
+      <c r="I41" s="50"/>
+      <c r="J41" s="51"/>
+      <c r="K41" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="L39" s="37"/>
-[...4 lines deleted...]
-      <c r="B40" s="39">
+      <c r="L41" s="50"/>
+      <c r="M41" s="51"/>
+    </row>
+    <row r="42" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="57"/>
+      <c r="B42" s="71">
         <v>111.9</v>
       </c>
-      <c r="C40" s="26"/>
-[...1 lines deleted...]
-      <c r="E40" s="55">
+      <c r="C42" s="72"/>
+      <c r="D42" s="73"/>
+      <c r="E42" s="74">
         <v>118.1</v>
       </c>
-      <c r="F40" s="56"/>
-[...1 lines deleted...]
-      <c r="H40" s="39">
+      <c r="F42" s="75"/>
+      <c r="G42" s="76"/>
+      <c r="H42" s="71">
         <v>114</v>
       </c>
-      <c r="I40" s="45"/>
-[...1 lines deleted...]
-      <c r="K40" s="39">
+      <c r="I42" s="77"/>
+      <c r="J42" s="78"/>
+      <c r="K42" s="71">
         <v>112.3</v>
       </c>
-      <c r="L40" s="45"/>
-[...3 lines deleted...]
-      <c r="A41" s="16">
+      <c r="L42" s="77"/>
+      <c r="M42" s="78"/>
+    </row>
+    <row r="43" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12">
         <v>2024</v>
       </c>
-      <c r="B41" s="17" t="s">
-[...4 lines deleted...]
-      <c r="E41" s="19" t="s">
+      <c r="B43" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="14"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="F41" s="20"/>
-[...1 lines deleted...]
-      <c r="H41" s="21" t="s">
+      <c r="F43" s="19"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="I41" s="21"/>
-[...1 lines deleted...]
-      <c r="K41" s="21" t="s">
+      <c r="I43" s="23"/>
+      <c r="J43" s="23"/>
+      <c r="K43" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L41" s="21"/>
-[...4 lines deleted...]
-      <c r="B42" s="39">
+      <c r="L43" s="23"/>
+      <c r="M43" s="23"/>
+    </row>
+    <row r="44" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="12"/>
+      <c r="B44" s="71">
         <v>118.2</v>
       </c>
-      <c r="C42" s="45"/>
-[...1 lines deleted...]
-      <c r="E42" s="42">
+      <c r="C44" s="77"/>
+      <c r="D44" s="78"/>
+      <c r="E44" s="79">
         <v>107.6</v>
       </c>
-      <c r="F42" s="50"/>
-[...1 lines deleted...]
-      <c r="H42" s="39">
+      <c r="F44" s="80"/>
+      <c r="G44" s="81"/>
+      <c r="H44" s="71">
         <v>108.1</v>
       </c>
-      <c r="I42" s="45"/>
-[...1 lines deleted...]
-      <c r="K42" s="52">
+      <c r="I44" s="77"/>
+      <c r="J44" s="78"/>
+      <c r="K44" s="27">
         <v>106.9</v>
       </c>
-      <c r="L42" s="53"/>
-[...3 lines deleted...]
-      <c r="A43" s="16">
+      <c r="L44" s="28"/>
+      <c r="M44" s="29"/>
+    </row>
+    <row r="45" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="12">
         <v>2025</v>
       </c>
-      <c r="B43" s="17" t="s">
-[...4 lines deleted...]
-      <c r="E43" s="19" t="s">
+      <c r="B45" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="14"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="F43" s="20"/>
-[...1 lines deleted...]
-      <c r="H43" s="21" t="s">
+      <c r="F45" s="19"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="I43" s="21"/>
-[...1 lines deleted...]
-      <c r="K43" s="21" t="s">
+      <c r="I45" s="23"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L43" s="21"/>
-[...4 lines deleted...]
-      <c r="B44" s="52">
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+    </row>
+    <row r="46" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="12"/>
+      <c r="B46" s="27">
         <v>104.7</v>
       </c>
-      <c r="C44" s="53"/>
-[...1 lines deleted...]
-      <c r="E44" s="86">
+      <c r="C46" s="28"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="30">
         <v>110.7</v>
       </c>
-      <c r="F44" s="87"/>
-[...1 lines deleted...]
-      <c r="H44" s="89">
+      <c r="F46" s="31"/>
+      <c r="G46" s="32"/>
+      <c r="H46" s="33">
         <v>107</v>
       </c>
-      <c r="I44" s="90"/>
-[...36 lines deleted...]
-      <c r="A47" s="49" t="s">
+      <c r="I46" s="34"/>
+      <c r="J46" s="35"/>
+      <c r="K46" s="33">
+        <v>105.3</v>
+      </c>
+      <c r="L46" s="34"/>
+      <c r="M46" s="35"/>
+    </row>
+    <row r="47" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="56">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="14"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="95"/>
+      <c r="F47" s="96"/>
+      <c r="G47" s="97"/>
+      <c r="H47" s="92"/>
+      <c r="I47" s="93"/>
+      <c r="J47" s="94"/>
+      <c r="K47" s="36"/>
+      <c r="L47" s="37"/>
+      <c r="M47" s="38"/>
+    </row>
+    <row r="48" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="57"/>
+      <c r="B48" s="33">
+        <v>107.1</v>
+      </c>
+      <c r="C48" s="34"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="95"/>
+      <c r="F48" s="96"/>
+      <c r="G48" s="97"/>
+      <c r="H48" s="92"/>
+      <c r="I48" s="93"/>
+      <c r="J48" s="94"/>
+      <c r="K48" s="36"/>
+      <c r="L48" s="37"/>
+      <c r="M48" s="38"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="91"/>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1"/>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="B47" s="49"/>
-[...29 lines deleted...]
-      <c r="B49" s="10" t="s">
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="55"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
+    </row>
+    <row r="51" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1"/>
+      <c r="H51" s="1"/>
+      <c r="I51" s="1"/>
+      <c r="J51" s="1"/>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="11"/>
+      <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C49" s="10" t="s">
+      <c r="C52" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D49" s="10" t="s">
+      <c r="D52" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E49" s="10" t="s">
+      <c r="E52" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F49" s="10" t="s">
+      <c r="F52" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="G49" s="10" t="s">
+      <c r="G52" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="H49" s="10" t="s">
+      <c r="H52" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="I49" s="10" t="s">
+      <c r="I52" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="J49" s="10" t="s">
+      <c r="J52" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="K49" s="10" t="s">
+      <c r="K52" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="L49" s="10" t="s">
+      <c r="L52" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="M49" s="10" t="s">
+      <c r="M52" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="28">
+    <row r="53" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="56">
         <v>2017</v>
       </c>
-      <c r="B50" s="30" t="s">
-[...71 lines deleted...]
-        <v>103.8</v>
+      <c r="B53" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="C53" s="40"/>
       <c r="D53" s="41"/>
-      <c r="E53" s="42">
-[...13 lines deleted...]
-      <c r="M53" s="27"/>
+      <c r="E53" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="44"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I53" s="50"/>
+      <c r="J53" s="51"/>
+      <c r="K53" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="50"/>
+      <c r="M53" s="51"/>
     </row>
     <row r="54" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="28">
-[...21 lines deleted...]
-      <c r="M54" s="38"/>
+      <c r="A54" s="57"/>
+      <c r="B54" s="71">
+        <v>97.6</v>
+      </c>
+      <c r="C54" s="72"/>
+      <c r="D54" s="73"/>
+      <c r="E54" s="79">
+        <v>97</v>
+      </c>
+      <c r="F54" s="82"/>
+      <c r="G54" s="83"/>
+      <c r="H54" s="71">
+        <v>91.3</v>
+      </c>
+      <c r="I54" s="77"/>
+      <c r="J54" s="78"/>
+      <c r="K54" s="84">
+        <v>95.6</v>
+      </c>
+      <c r="L54" s="72"/>
+      <c r="M54" s="73"/>
     </row>
     <row r="55" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="29"/>
-[...1 lines deleted...]
-        <v>104.2</v>
+      <c r="A55" s="56">
+        <v>2018</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="C55" s="40"/>
       <c r="D55" s="41"/>
-      <c r="E55" s="42">
+      <c r="E55" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="44"/>
+      <c r="G55" s="45"/>
+      <c r="H55" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="50"/>
+      <c r="J55" s="51"/>
+      <c r="K55" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L55" s="50"/>
+      <c r="M55" s="51"/>
+    </row>
+    <row r="56" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="57"/>
+      <c r="B56" s="71">
+        <v>103.8</v>
+      </c>
+      <c r="C56" s="85"/>
+      <c r="D56" s="86"/>
+      <c r="E56" s="79">
+        <v>98.6</v>
+      </c>
+      <c r="F56" s="82"/>
+      <c r="G56" s="83"/>
+      <c r="H56" s="71">
+        <v>110</v>
+      </c>
+      <c r="I56" s="77"/>
+      <c r="J56" s="78"/>
+      <c r="K56" s="84">
+        <v>105.8</v>
+      </c>
+      <c r="L56" s="72"/>
+      <c r="M56" s="73"/>
+    </row>
+    <row r="57" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="56">
+        <v>2019</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" s="40"/>
+      <c r="D57" s="41"/>
+      <c r="E57" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="44"/>
+      <c r="G57" s="45"/>
+      <c r="H57" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="50"/>
+      <c r="J57" s="51"/>
+      <c r="K57" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L57" s="50"/>
+      <c r="M57" s="51"/>
+    </row>
+    <row r="58" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="57"/>
+      <c r="B58" s="71">
+        <v>104.2</v>
+      </c>
+      <c r="C58" s="85"/>
+      <c r="D58" s="86"/>
+      <c r="E58" s="79">
         <v>113.8</v>
       </c>
-      <c r="F55" s="43"/>
-[...1 lines deleted...]
-      <c r="H55" s="39">
+      <c r="F58" s="82"/>
+      <c r="G58" s="83"/>
+      <c r="H58" s="71">
         <v>116.4</v>
       </c>
-      <c r="I55" s="45"/>
-[...1 lines deleted...]
-      <c r="K55" s="39">
+      <c r="I58" s="77"/>
+      <c r="J58" s="78"/>
+      <c r="K58" s="71">
         <v>118.5</v>
       </c>
-      <c r="L55" s="40"/>
-[...3 lines deleted...]
-      <c r="A56" s="28">
+      <c r="L58" s="85"/>
+      <c r="M58" s="86"/>
+    </row>
+    <row r="59" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="56">
         <v>2020</v>
       </c>
-      <c r="B56" s="30" t="s">
-[...71 lines deleted...]
-        <v>108.9</v>
+      <c r="B59" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="C59" s="40"/>
       <c r="D59" s="41"/>
-      <c r="E59" s="42">
-[...13 lines deleted...]
-      <c r="M59" s="27"/>
+      <c r="E59" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="44"/>
+      <c r="G59" s="45"/>
+      <c r="H59" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I59" s="50"/>
+      <c r="J59" s="51"/>
+      <c r="K59" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L59" s="50"/>
+      <c r="M59" s="51"/>
     </row>
     <row r="60" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="28">
-[...21 lines deleted...]
-      <c r="M60" s="38"/>
+      <c r="A60" s="57"/>
+      <c r="B60" s="71">
+        <v>110.4</v>
+      </c>
+      <c r="C60" s="72"/>
+      <c r="D60" s="73"/>
+      <c r="E60" s="79">
+        <v>99.7</v>
+      </c>
+      <c r="F60" s="82"/>
+      <c r="G60" s="83"/>
+      <c r="H60" s="71">
+        <v>93.4</v>
+      </c>
+      <c r="I60" s="77"/>
+      <c r="J60" s="78"/>
+      <c r="K60" s="84">
+        <v>95.2</v>
+      </c>
+      <c r="L60" s="72"/>
+      <c r="M60" s="73"/>
     </row>
     <row r="61" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="29"/>
-[...1 lines deleted...]
-        <v>109.6</v>
+      <c r="A61" s="56">
+        <v>2021</v>
+      </c>
+      <c r="B61" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="C61" s="40"/>
       <c r="D61" s="41"/>
-      <c r="E61" s="42">
-[...13 lines deleted...]
-      <c r="M61" s="48"/>
+      <c r="E61" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="44"/>
+      <c r="G61" s="45"/>
+      <c r="H61" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="50"/>
+      <c r="J61" s="51"/>
+      <c r="K61" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L61" s="50"/>
+      <c r="M61" s="51"/>
     </row>
     <row r="62" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="28">
-[...21 lines deleted...]
-      <c r="M62" s="38"/>
+      <c r="A62" s="57"/>
+      <c r="B62" s="71">
+        <v>108.9</v>
+      </c>
+      <c r="C62" s="85"/>
+      <c r="D62" s="86"/>
+      <c r="E62" s="79">
+        <v>107.1</v>
+      </c>
+      <c r="F62" s="82"/>
+      <c r="G62" s="83"/>
+      <c r="H62" s="71">
+        <v>109.4</v>
+      </c>
+      <c r="I62" s="77"/>
+      <c r="J62" s="78"/>
+      <c r="K62" s="84">
+        <v>107.6</v>
+      </c>
+      <c r="L62" s="72"/>
+      <c r="M62" s="73"/>
     </row>
     <row r="63" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="29"/>
-[...1 lines deleted...]
-        <v>93.3</v>
+      <c r="A63" s="56">
+        <v>2022</v>
+      </c>
+      <c r="B63" s="39" t="s">
+        <v>13</v>
       </c>
       <c r="C63" s="40"/>
       <c r="D63" s="41"/>
-      <c r="E63" s="42">
+      <c r="E63" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="44"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="50"/>
+      <c r="J63" s="51"/>
+      <c r="K63" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L63" s="50"/>
+      <c r="M63" s="51"/>
+    </row>
+    <row r="64" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="57"/>
+      <c r="B64" s="71">
+        <v>109.6</v>
+      </c>
+      <c r="C64" s="85"/>
+      <c r="D64" s="86"/>
+      <c r="E64" s="79">
+        <v>106.9</v>
+      </c>
+      <c r="F64" s="82"/>
+      <c r="G64" s="83"/>
+      <c r="H64" s="71">
+        <v>105</v>
+      </c>
+      <c r="I64" s="77"/>
+      <c r="J64" s="78"/>
+      <c r="K64" s="87">
+        <v>104.9</v>
+      </c>
+      <c r="L64" s="88"/>
+      <c r="M64" s="88"/>
+    </row>
+    <row r="65" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="56">
+        <v>2023</v>
+      </c>
+      <c r="B65" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="40"/>
+      <c r="D65" s="41"/>
+      <c r="E65" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="44"/>
+      <c r="G65" s="45"/>
+      <c r="H65" s="49" t="s">
+        <v>15</v>
+      </c>
+      <c r="I65" s="50"/>
+      <c r="J65" s="51"/>
+      <c r="K65" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="L65" s="50"/>
+      <c r="M65" s="51"/>
+    </row>
+    <row r="66" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="57"/>
+      <c r="B66" s="71">
+        <v>93.3</v>
+      </c>
+      <c r="C66" s="85"/>
+      <c r="D66" s="86"/>
+      <c r="E66" s="79">
         <v>101.7</v>
       </c>
-      <c r="F63" s="43"/>
-[...1 lines deleted...]
-      <c r="H63" s="39">
+      <c r="F66" s="82"/>
+      <c r="G66" s="83"/>
+      <c r="H66" s="71">
         <v>101.3</v>
       </c>
-      <c r="I63" s="45"/>
-[...1 lines deleted...]
-      <c r="K63" s="25">
+      <c r="I66" s="77"/>
+      <c r="J66" s="78"/>
+      <c r="K66" s="84">
         <v>102.2</v>
       </c>
-      <c r="L63" s="26"/>
-[...3 lines deleted...]
-      <c r="A64" s="16">
+      <c r="L66" s="72"/>
+      <c r="M66" s="73"/>
+    </row>
+    <row r="67" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="12">
         <v>2024</v>
       </c>
-      <c r="B64" s="17" t="s">
-[...4 lines deleted...]
-      <c r="E64" s="19" t="s">
+      <c r="B67" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" s="14"/>
+      <c r="D67" s="14"/>
+      <c r="E67" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="F64" s="20"/>
-[...1 lines deleted...]
-      <c r="H64" s="21" t="s">
+      <c r="F67" s="19"/>
+      <c r="G67" s="19"/>
+      <c r="H67" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="I64" s="21"/>
-[...1 lines deleted...]
-      <c r="K64" s="21" t="s">
+      <c r="I67" s="23"/>
+      <c r="J67" s="23"/>
+      <c r="K67" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L64" s="21"/>
-[...4 lines deleted...]
-      <c r="B65" s="22">
+      <c r="L67" s="23"/>
+      <c r="M67" s="23"/>
+    </row>
+    <row r="68" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="12"/>
+      <c r="B68" s="15">
         <v>108.6</v>
       </c>
-      <c r="C65" s="23"/>
-[...1 lines deleted...]
-      <c r="E65" s="22">
+      <c r="C68" s="16"/>
+      <c r="D68" s="17"/>
+      <c r="E68" s="15">
         <v>99.5</v>
       </c>
-      <c r="F65" s="23"/>
-[...1 lines deleted...]
-      <c r="H65" s="22">
+      <c r="F68" s="16"/>
+      <c r="G68" s="17"/>
+      <c r="H68" s="15">
         <v>99.4</v>
       </c>
-      <c r="I65" s="23"/>
-[...1 lines deleted...]
-      <c r="K65" s="25">
+      <c r="I68" s="16"/>
+      <c r="J68" s="17"/>
+      <c r="K68" s="84">
         <v>98.1</v>
       </c>
-      <c r="L65" s="26"/>
-[...3 lines deleted...]
-      <c r="A66" s="16">
+      <c r="L68" s="72"/>
+      <c r="M68" s="73"/>
+    </row>
+    <row r="69" spans="1:13" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="12">
         <v>2025</v>
       </c>
-      <c r="B66" s="17" t="s">
-[...4 lines deleted...]
-      <c r="E66" s="19" t="s">
+      <c r="B69" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" s="14"/>
+      <c r="D69" s="14"/>
+      <c r="E69" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="F66" s="20"/>
-[...1 lines deleted...]
-      <c r="H66" s="21" t="s">
+      <c r="F69" s="19"/>
+      <c r="G69" s="19"/>
+      <c r="H69" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="I66" s="21"/>
-[...1 lines deleted...]
-      <c r="K66" s="21" t="s">
+      <c r="I69" s="23"/>
+      <c r="J69" s="23"/>
+      <c r="K69" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="L66" s="21"/>
-[...4 lines deleted...]
-      <c r="B67" s="22">
+      <c r="L69" s="23"/>
+      <c r="M69" s="23"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="12"/>
+      <c r="B70" s="15">
         <v>94.8</v>
       </c>
-      <c r="C67" s="23"/>
-[...1 lines deleted...]
-      <c r="E67" s="92">
+      <c r="C70" s="16"/>
+      <c r="D70" s="17"/>
+      <c r="E70" s="20">
         <v>99</v>
       </c>
-      <c r="F67" s="93"/>
-[...1 lines deleted...]
-      <c r="H67" s="22">
+      <c r="F70" s="21"/>
+      <c r="G70" s="22"/>
+      <c r="H70" s="15">
         <v>95.1</v>
       </c>
-      <c r="I67" s="23"/>
-[...3 lines deleted...]
-      <c r="M67" s="85"/>
+      <c r="I70" s="16"/>
+      <c r="J70" s="17"/>
+      <c r="K70" s="15">
+        <v>93.9</v>
+      </c>
+      <c r="L70" s="16"/>
+      <c r="M70" s="17"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="56">
+        <v>2026</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="14"/>
+      <c r="D71" s="14"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="26"/>
+      <c r="H71" s="24"/>
+      <c r="I71" s="25"/>
+      <c r="J71" s="26"/>
+      <c r="K71" s="24"/>
+      <c r="L71" s="25"/>
+      <c r="M71" s="26"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72" s="57"/>
+      <c r="B72" s="15">
+        <v>96.4</v>
+      </c>
+      <c r="C72" s="16"/>
+      <c r="D72" s="17"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="25"/>
+      <c r="G72" s="26"/>
+      <c r="H72" s="24"/>
+      <c r="I72" s="25"/>
+      <c r="J72" s="26"/>
+      <c r="K72" s="24"/>
+      <c r="L72" s="25"/>
+      <c r="M72" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="247">
-    <mergeCell ref="A66:A67"/>
+  <mergeCells count="274">
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="E71:G71"/>
+    <mergeCell ref="E72:G72"/>
+    <mergeCell ref="H71:J71"/>
+    <mergeCell ref="H72:J72"/>
+    <mergeCell ref="K71:M71"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E47:G47"/>
+    <mergeCell ref="E48:G48"/>
+    <mergeCell ref="H47:J47"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="K47:M47"/>
+    <mergeCell ref="K48:M48"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="A67:A68"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="E68:G68"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="H65:J65"/>
+    <mergeCell ref="K65:M65"/>
     <mergeCell ref="B66:D66"/>
-    <mergeCell ref="B67:D67"/>
     <mergeCell ref="E66:G66"/>
-    <mergeCell ref="E67:G67"/>
     <mergeCell ref="H66:J66"/>
-    <mergeCell ref="H67:J67"/>
     <mergeCell ref="K66:M66"/>
-    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="H63:J63"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="E61:G61"/>
+    <mergeCell ref="H61:J61"/>
+    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="E62:G62"/>
+    <mergeCell ref="H62:J62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:G59"/>
+    <mergeCell ref="H59:J59"/>
+    <mergeCell ref="K59:M59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="E60:G60"/>
+    <mergeCell ref="H60:J60"/>
+    <mergeCell ref="K60:M60"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="E57:G57"/>
+    <mergeCell ref="H57:J57"/>
+    <mergeCell ref="K57:M57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="E58:G58"/>
+    <mergeCell ref="H58:J58"/>
+    <mergeCell ref="K58:M58"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="E55:G55"/>
+    <mergeCell ref="H55:J55"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="E56:G56"/>
+    <mergeCell ref="H56:J56"/>
+    <mergeCell ref="K56:M56"/>
+    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="E53:G53"/>
+    <mergeCell ref="H53:J53"/>
+    <mergeCell ref="K53:M53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="E54:G54"/>
+    <mergeCell ref="H54:J54"/>
+    <mergeCell ref="K54:M54"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="B43:D43"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="H43:J43"/>
+    <mergeCell ref="K43:M43"/>
     <mergeCell ref="B44:D44"/>
-    <mergeCell ref="E43:G43"/>
     <mergeCell ref="E44:G44"/>
-    <mergeCell ref="H43:J43"/>
     <mergeCell ref="H44:J44"/>
-    <mergeCell ref="K43:M43"/>
     <mergeCell ref="K44:M44"/>
-    <mergeCell ref="A21:A22"/>
-[...7 lines deleted...]
-    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="K41:M41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="H42:J42"/>
+    <mergeCell ref="K42:M42"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="E39:G39"/>
+    <mergeCell ref="H39:J39"/>
+    <mergeCell ref="K39:M39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="E40:G40"/>
+    <mergeCell ref="H40:J40"/>
+    <mergeCell ref="K40:M40"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:M37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:G38"/>
+    <mergeCell ref="H38:J38"/>
+    <mergeCell ref="K38:M38"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="H35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="H9:J9"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="H7:J7"/>
+    <mergeCell ref="K7:M7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:G8"/>
+    <mergeCell ref="H8:J8"/>
+    <mergeCell ref="K8:M8"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A7:A8"/>
-[...207 lines deleted...]
-    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="E45:G45"/>
+    <mergeCell ref="E46:G46"/>
+    <mergeCell ref="H45:J45"/>
+    <mergeCell ref="H46:J46"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="K46:M46"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E69:G69"/>
+    <mergeCell ref="E70:G70"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="H70:J70"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="K70:M70"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2017-2025</vt:lpstr>
+      <vt:lpstr>2017-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>