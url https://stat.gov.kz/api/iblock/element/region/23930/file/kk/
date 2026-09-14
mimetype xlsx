--- v0 (2026-08-23)
+++ v1 (2026-09-14)
@@ -1,57 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\НОМЕНКЛАТУРА\2026\9-30 Динамические ряды\годовая динамика на сайт строительство\готовые каз\серпінділік кестелер\2 кс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="18336" windowHeight="10656"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="5" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="7" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="56">
   <si>
     <t xml:space="preserve">Жалғасы </t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
@@ -124,53 +129,50 @@
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
-    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>Барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t>есеп айрысу</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады
 </t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер:</t>
   </si>
   <si>
     <t>Павлодар облысындағы тұрғын үйлердің пайдалануға берілген серпінділігі</t>
   </si>
   <si>
@@ -189,87 +191,84 @@
     <t>13.07.2027ж.</t>
   </si>
   <si>
     <t>Құрылыс және инвестициялар статистикасы  басқармасы</t>
   </si>
   <si>
     <t>Жанна Ильина</t>
   </si>
   <si>
     <t>+7 7182558272</t>
   </si>
   <si>
     <t>zha.ilina@aspire.gov.kz</t>
   </si>
   <si>
     <t>1991 жылдан бастап</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>20.07.2026ж.</t>
   </si>
   <si>
     <t xml:space="preserve"> "Объектілерді пайдалануға беру туралы есеп" 2-КС (жылдық), "Жеке құрылыс салушылардың объектілерді пайдалануға беруі туралы есеп" 1-ИС (жылдық)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -296,56 +295,50 @@
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -392,226 +385,229 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-    </xf>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="19" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 26" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -620,116 +616,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -877,1457 +875,1457 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/pavlodar/dynamic-tables/4492/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+    <sheetView topLeftCell="A5" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.88671875" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="34.85546875" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="30" customHeight="1">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="53" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="24.6" customHeight="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="M14" s="9"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="34.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="35.4" customHeight="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="37.200000000000003" customHeight="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="37.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="53" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="9"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>19</v>
       </c>
       <c r="M13" s="9"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B14" s="12" t="s">
+      <c r="B15" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="M14" s="9"/>
-[...7 lines deleted...]
-      </c>
       <c r="M15" s="9"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="52" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="14"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M17" s="15"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="M18" s="14"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="M19" s="15"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="M20" s="14"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M21" s="15"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="15"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="14"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="15"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B42" sqref="B42"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="22" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="22"/>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="22"/>
+    <col min="257" max="257" width="4.42578125" style="22" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="22" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="22"/>
+    <col min="513" max="513" width="4.42578125" style="22" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="22" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="22"/>
+    <col min="769" max="769" width="4.42578125" style="22" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="22" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="22"/>
+    <col min="1025" max="1025" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="22"/>
+    <col min="1281" max="1281" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="22"/>
+    <col min="1537" max="1537" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="22"/>
+    <col min="1793" max="1793" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="22"/>
+    <col min="2049" max="2049" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="22"/>
+    <col min="2305" max="2305" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="22"/>
+    <col min="2561" max="2561" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="22"/>
+    <col min="2817" max="2817" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="22"/>
+    <col min="3073" max="3073" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="22"/>
+    <col min="3329" max="3329" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="22"/>
+    <col min="3585" max="3585" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="22"/>
+    <col min="3841" max="3841" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="22"/>
+    <col min="4097" max="4097" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="22"/>
+    <col min="4353" max="4353" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="22"/>
+    <col min="4609" max="4609" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="22"/>
+    <col min="4865" max="4865" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="22"/>
+    <col min="5121" max="5121" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="22"/>
+    <col min="5377" max="5377" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="22"/>
+    <col min="5633" max="5633" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="22"/>
+    <col min="5889" max="5889" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="22"/>
+    <col min="6145" max="6145" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="22"/>
+    <col min="6401" max="6401" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="22"/>
+    <col min="6657" max="6657" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="22"/>
+    <col min="6913" max="6913" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="22"/>
+    <col min="7169" max="7169" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="22"/>
+    <col min="7425" max="7425" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="22"/>
+    <col min="7681" max="7681" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="22"/>
+    <col min="7937" max="7937" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="22"/>
+    <col min="8193" max="8193" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="22"/>
+    <col min="8449" max="8449" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="22"/>
+    <col min="8705" max="8705" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="22"/>
+    <col min="8961" max="8961" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="22"/>
+    <col min="9217" max="9217" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="22"/>
+    <col min="9473" max="9473" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="22"/>
+    <col min="9729" max="9729" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="22"/>
+    <col min="9985" max="9985" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="22"/>
+    <col min="10241" max="10241" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="22"/>
+    <col min="10497" max="10497" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="22"/>
+    <col min="10753" max="10753" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="22"/>
+    <col min="11009" max="11009" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="22"/>
+    <col min="11265" max="11265" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="22"/>
+    <col min="11521" max="11521" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="22"/>
+    <col min="11777" max="11777" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="22"/>
+    <col min="12033" max="12033" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="22"/>
+    <col min="12289" max="12289" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="22"/>
+    <col min="12545" max="12545" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="22"/>
+    <col min="12801" max="12801" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="22"/>
+    <col min="13057" max="13057" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="22"/>
+    <col min="13313" max="13313" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="22"/>
+    <col min="13569" max="13569" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="22"/>
+    <col min="13825" max="13825" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="22"/>
+    <col min="14081" max="14081" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="22"/>
+    <col min="14337" max="14337" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="22"/>
+    <col min="14593" max="14593" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="22"/>
+    <col min="14849" max="14849" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="22"/>
+    <col min="15105" max="15105" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="22"/>
+    <col min="15361" max="15361" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="22"/>
+    <col min="15617" max="15617" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="22"/>
+    <col min="15873" max="15873" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="22"/>
+    <col min="16129" max="16129" width="4.42578125" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="22" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="21"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="21"/>
       <c r="B4" s="24" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="23"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="21"/>
       <c r="B5" s="24" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="23"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="21"/>
       <c r="B6" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="23"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="21"/>
       <c r="B7" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="23"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="21"/>
       <c r="B8" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="23"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="21"/>
       <c r="B9" s="21"/>
       <c r="C9" s="23"/>
     </row>
-    <row r="10" spans="1:3" ht="26.4">
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A10" s="21"/>
       <c r="B10" s="25" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="23"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="23"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
-    <row r="14" spans="1:3">
-[...6 lines deleted...]
-    <row r="15" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
     </row>
-    <row r="18" spans="1:3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B18" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M14"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="30" customHeight="1">
-[...16 lines deleted...]
-    <row r="2" spans="1:13">
+    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="28">
         <v>1991</v>
       </c>
       <c r="C2" s="28">
         <v>1992</v>
       </c>
       <c r="D2" s="28">
         <v>1993</v>
       </c>
       <c r="E2" s="28">
         <v>1994</v>
       </c>
       <c r="F2" s="28">
         <v>1995</v>
       </c>
       <c r="G2" s="28">
         <v>1996</v>
       </c>
       <c r="H2" s="28">
         <v>1997</v>
       </c>
       <c r="I2" s="28">
         <v>1998</v>
       </c>
       <c r="J2" s="28">
         <v>1999</v>
       </c>
       <c r="K2" s="28">
         <v>2000</v>
       </c>
       <c r="L2" s="28">
         <v>2001</v>
       </c>
       <c r="M2" s="29">
         <v>2002</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="39" customHeight="1">
+    <row r="3" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B3" s="31">
         <v>445000</v>
       </c>
       <c r="C3" s="31">
         <v>328000</v>
       </c>
       <c r="D3" s="31">
         <v>245000</v>
       </c>
       <c r="E3" s="31">
         <v>164650</v>
       </c>
       <c r="F3" s="31">
         <v>136249</v>
       </c>
       <c r="G3" s="31">
         <v>75356</v>
       </c>
       <c r="H3" s="31">
         <v>68960</v>
       </c>
       <c r="I3" s="31">
         <v>37093</v>
       </c>
       <c r="J3" s="31">
         <v>29283</v>
       </c>
       <c r="K3" s="31">
         <v>29070</v>
       </c>
       <c r="L3" s="31">
         <v>25510</v>
       </c>
       <c r="M3" s="32">
         <v>34471</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="39" customHeight="1">
+    <row r="4" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B4" s="33">
         <v>79.900000000000006</v>
       </c>
       <c r="C4" s="33">
         <v>73.7</v>
       </c>
       <c r="D4" s="33">
         <v>74.7</v>
       </c>
       <c r="E4" s="33">
         <v>67.2</v>
       </c>
       <c r="F4" s="33">
         <v>82.8</v>
       </c>
       <c r="G4" s="33">
         <v>55.3</v>
       </c>
       <c r="H4" s="33">
         <v>91.5</v>
       </c>
       <c r="I4" s="33">
         <v>53.8</v>
       </c>
       <c r="J4" s="33">
         <v>78.900000000000006</v>
       </c>
       <c r="K4" s="33">
         <v>99.3</v>
       </c>
       <c r="L4" s="33">
         <v>87.8</v>
       </c>
       <c r="M4" s="34">
         <v>135.1</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="35"/>
       <c r="B5" s="35"/>
       <c r="C5" s="35"/>
       <c r="D5" s="35"/>
       <c r="E5" s="35"/>
       <c r="F5" s="35"/>
       <c r="G5" s="35"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="35"/>
       <c r="L5" s="35"/>
       <c r="M5" s="35"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="35"/>
       <c r="B6" s="35"/>
       <c r="C6" s="35"/>
       <c r="D6" s="35"/>
       <c r="E6" s="35"/>
       <c r="F6" s="35"/>
       <c r="G6" s="35"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
-      <c r="J6" s="57" t="s">
+      <c r="J6" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="57"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:13">
+      <c r="K6" s="55"/>
+      <c r="L6" s="55"/>
+      <c r="M6" s="55"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="36"/>
       <c r="B7" s="28">
         <v>2003</v>
       </c>
       <c r="C7" s="28">
         <v>2004</v>
       </c>
       <c r="D7" s="28">
         <v>2005</v>
       </c>
       <c r="E7" s="28">
         <v>2006</v>
       </c>
       <c r="F7" s="28">
         <v>2007</v>
       </c>
       <c r="G7" s="28">
         <v>2008</v>
       </c>
       <c r="H7" s="28">
         <v>2009</v>
       </c>
       <c r="I7" s="28">
         <v>2010</v>
       </c>
       <c r="J7" s="28">
         <v>2011</v>
       </c>
       <c r="K7" s="28">
         <v>2012</v>
       </c>
       <c r="L7" s="37">
         <v>2013</v>
       </c>
       <c r="M7" s="38">
         <v>2014</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="42.6" customHeight="1">
+    <row r="8" spans="1:13" ht="42.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B8" s="31">
         <v>45941</v>
       </c>
       <c r="C8" s="31">
         <v>57366</v>
       </c>
       <c r="D8" s="31">
         <v>114337</v>
       </c>
       <c r="E8" s="31">
         <v>169551</v>
       </c>
       <c r="F8" s="31">
         <v>164921</v>
       </c>
       <c r="G8" s="31">
         <v>143015</v>
       </c>
       <c r="H8" s="31">
         <v>142111</v>
       </c>
       <c r="I8" s="31">
         <v>82357</v>
       </c>
       <c r="J8" s="31">
         <v>75091</v>
       </c>
       <c r="K8" s="31">
         <v>123685</v>
       </c>
       <c r="L8" s="31">
         <v>161853</v>
       </c>
       <c r="M8" s="32">
         <v>201133</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="36.6" customHeight="1">
+    <row r="9" spans="1:13" ht="36.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B9" s="33">
         <v>133.30000000000001</v>
       </c>
       <c r="C9" s="33">
         <v>124.9</v>
       </c>
       <c r="D9" s="33">
         <v>199.3</v>
       </c>
       <c r="E9" s="33">
         <v>148.30000000000001</v>
       </c>
       <c r="F9" s="33">
         <v>97.3</v>
       </c>
       <c r="G9" s="33">
         <v>86.7</v>
       </c>
       <c r="H9" s="33">
         <v>99.4</v>
       </c>
       <c r="I9" s="33">
         <v>58</v>
       </c>
       <c r="J9" s="33">
         <v>91.2</v>
       </c>
       <c r="K9" s="33">
         <v>164.7</v>
       </c>
       <c r="L9" s="33">
         <v>130.9</v>
       </c>
       <c r="M9" s="34">
         <v>124.3</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="35"/>
       <c r="B10" s="35"/>
       <c r="C10" s="35"/>
       <c r="D10" s="35"/>
       <c r="E10" s="35"/>
       <c r="F10" s="35"/>
       <c r="G10" s="35"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="35"/>
       <c r="L10" s="35"/>
       <c r="M10" s="35"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="35"/>
       <c r="B11" s="35"/>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="35"/>
       <c r="F11" s="35"/>
       <c r="G11" s="35"/>
-      <c r="H11" s="57" t="s">
+      <c r="H11" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="I11" s="57"/>
-[...2 lines deleted...]
-      <c r="L11" s="57"/>
+      <c r="I11" s="55"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="55"/>
+      <c r="L11" s="55"/>
       <c r="M11" s="39"/>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="36"/>
       <c r="B12" s="37">
         <v>2015</v>
       </c>
       <c r="C12" s="28">
         <v>2016</v>
       </c>
       <c r="D12" s="28">
         <v>2017</v>
       </c>
       <c r="E12" s="28">
         <v>2018</v>
       </c>
       <c r="F12" s="28">
         <v>2019</v>
       </c>
       <c r="G12" s="28">
         <v>2020</v>
       </c>
       <c r="H12" s="29">
         <v>2021</v>
       </c>
       <c r="I12" s="29">
         <v>2022</v>
       </c>
       <c r="J12" s="29">
         <v>2023</v>
       </c>
       <c r="K12" s="29">
         <v>2024</v>
       </c>
       <c r="L12" s="29">
         <v>2025</v>
       </c>
       <c r="M12" s="35"/>
     </row>
-    <row r="13" spans="1:13" ht="40.950000000000003" customHeight="1">
+    <row r="13" spans="1:13" ht="40.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" s="31">
         <v>164601</v>
       </c>
       <c r="C13" s="31">
         <v>184489</v>
       </c>
       <c r="D13" s="40">
         <v>242026</v>
       </c>
       <c r="E13" s="41">
         <v>284041</v>
       </c>
       <c r="F13" s="40">
         <v>332465</v>
       </c>
       <c r="G13" s="42">
         <v>372540</v>
       </c>
       <c r="H13" s="43">
         <v>369602</v>
       </c>
       <c r="I13" s="44">
         <v>488079</v>
       </c>
       <c r="J13" s="45">
         <v>493766</v>
       </c>
       <c r="K13" s="46">
         <v>565120</v>
       </c>
       <c r="L13" s="46">
         <v>578503</v>
       </c>
       <c r="M13" s="35"/>
     </row>
-    <row r="14" spans="1:13" ht="38.4" customHeight="1">
+    <row r="14" spans="1:13" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B14" s="33">
         <v>81.8</v>
       </c>
       <c r="C14" s="33">
         <v>112.1</v>
       </c>
       <c r="D14" s="47">
         <v>131.19999999999999</v>
       </c>
       <c r="E14" s="48">
         <v>117.4</v>
       </c>
       <c r="F14" s="47">
         <v>117</v>
       </c>
       <c r="G14" s="47">
         <v>112.1</v>
       </c>
       <c r="H14" s="49">
         <v>99.2</v>
       </c>
       <c r="I14" s="50">
         <v>132.1</v>
       </c>
@@ -2353,137 +2351,137 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA21FCB4-B15B-49FF-8B8C-6E4F27372323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ADC4492-E667-458F-BD46-0619F73FD6AD}">
-[...12 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15487EE5-8010-4AFE-BFD2-03F1D23F4255}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ADC4492-E667-458F-BD46-0619F73FD6AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>