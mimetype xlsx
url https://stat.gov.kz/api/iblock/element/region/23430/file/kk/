--- v0 (2026-07-22)
+++ v1 (2026-08-24)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="375" windowWidth="26730" windowHeight="7800" tabRatio="342"/>
+    <workbookView xWindow="1380" yWindow="90" windowWidth="26730" windowHeight="11880" tabRatio="342"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="12" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="16" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="12" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">каз!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіштер!$B:$B</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="253">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Орташа айлық  жалақы,  теңге </t>
   </si>
   <si>
     <t xml:space="preserve">   оның ішінде</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің барлығы, адам        </t>
   </si>
   <si>
     <t>30 253</t>
   </si>
   <si>
     <t>35 445</t>
   </si>
   <si>
     <t>22 439</t>
   </si>
   <si>
     <t>20 932</t>
   </si>
   <si>
@@ -607,71 +611,227 @@
   <si>
     <t>Жамбыл облысындағы шағын кәсіпорындардың негізгі көрсеткіштерінің динамикасы</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры, млн. теңге           </t>
   </si>
   <si>
     <t xml:space="preserve">Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі, млн. теңге         </t>
   </si>
   <si>
     <t>Барлық шығыстар, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал), млн. теңге </t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізуден және қызмет көрсетуден  түскен кіріс, млн. теңге     </t>
   </si>
   <si>
     <t xml:space="preserve">Өткізілген өнімнің және көрсетілген қызметтің өзіндік құны, млн. теңге    </t>
   </si>
   <si>
     <t xml:space="preserve">Жалпы пайда, млн. теңге </t>
   </si>
   <si>
-    <t xml:space="preserve">(корпоративтік табыс салығынсыз, акцизсіз және ҚҚС-сыз) шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті төлемдер-барлығы, млн. теңге        </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">есепті кезеңге орташа алғандағы қызметкерлердің тізімдік саны, адам  </t>
   </si>
   <si>
     <t>Материалдық шығындар, млн. теңге</t>
   </si>
   <si>
-    <t>- Ақпарат жоқ.</t>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ҚР бойынша жарияланады </t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>2-МП «Шағын кәсіпорын қызметі туралы есеп», жылдық, жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің тізімдік саны –жұмысты азаматтық-құқықтық шарт бойынша атқаратын, сонымен қатар, жұмысқа қоса атқарушылық бойынша қабылданғандарды қоспағанда, шартты жасасу мерзіміне қарамастан, еңбек шарты бойынша қабылданған адамдар саны; Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өткізілген өнім мен көрсетілген қызметтердің өзіндік құны – бұл өндіріс шығындары мен жұмысшылардың жалақысын қоса алғанда, есепті кезең ішінде сатылған өнімді өндіруге байланысты шығыстар; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Орташа айлық  жалақы, теңге </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есепті кезеңге орташа алғандағы қызметкерлердің тізімдік саны, адам  </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>274101, 274104, 274107, 271305, 271101, 271201, 271202, 271203, 271301</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2005 жылдан бастап </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі,  млн. теңге        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барлық шығыстар,  млн. теңге  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Материалдық шығындар,  млн. теңге  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал),  млн. теңге  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнімдерді өткізуден және қызмет көрсетуден  түскен кіріс,  млн. теңге   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өткізілген өнімнің және көрсетілген қызметтің өзіндік құны,  млн. теңге  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жалпы пайда,  млн. теңге  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті төлемдер (корпоративтік табыс салығынсыз, акцизсіз және ҚҚС-сыз)- барлығы,  млн. теңге    </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=1501&amp;year=2025&amp;name=15959&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Жұмабеков Мәулен Халитұлы</t>
+  </si>
+  <si>
+    <t>+7 7262 45 62 14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">m.zhumabekov@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>(-) ақпарат жоқ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті төлемдер (корпоративтік табыс салығынсыз, акцизсіз және ҚҚС-сыз)- барлығы, млн. теңге      </t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқарамасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -707,60 +867,115 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -772,60 +987,112 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -861,68 +1128,157 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1165,1060 +1521,1434 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.zhumabekov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <sheetPr codeName="Лист4"/>
-  <dimension ref="A2:V19"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="32" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="32"/>
+    <col min="6" max="6" width="13.5703125" style="32" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A1" s="62"/>
+      <c r="B1" s="62"/>
+    </row>
+    <row r="2" spans="1:6" ht="21" customHeight="1">
+      <c r="A2" s="34" t="s">
+        <v>227</v>
+      </c>
+      <c r="B2" s="49" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A3" s="63" t="s">
+        <v>225</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="48" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A5" s="64"/>
+      <c r="B5" s="48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A6" s="64"/>
+      <c r="B6" s="48" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A7" s="64"/>
+      <c r="B7" s="48" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A8" s="64"/>
+      <c r="B8" s="48" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A9" s="64"/>
+      <c r="B9" s="48" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="64"/>
+      <c r="B10" s="48" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A11" s="64"/>
+      <c r="B11" s="48" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A12" s="64"/>
+      <c r="B12" s="48" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A13" s="64"/>
+      <c r="B13" s="48" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="30" customHeight="1">
+      <c r="A14" s="65"/>
+      <c r="B14" s="48" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A15" s="46" t="s">
+        <v>222</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="158.25" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>221</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="F16" s="44"/>
+    </row>
+    <row r="17" spans="1:2" ht="21" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>219</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A18" s="34" t="s">
+        <v>217</v>
+      </c>
+      <c r="B18" s="42" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="30" customHeight="1">
+      <c r="A19" s="34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B19" s="41" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A20" s="34" t="s">
+        <v>213</v>
+      </c>
+      <c r="B20" s="40" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A22" s="39" t="s">
+        <v>209</v>
+      </c>
+      <c r="B22" s="38" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="30.75" customHeight="1">
+      <c r="A23" s="39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="21" customHeight="1">
+      <c r="A24" s="39" t="s">
+        <v>206</v>
+      </c>
+      <c r="B24" s="38" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="21" customHeight="1">
+      <c r="A25" s="34" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25" s="37">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="21" customHeight="1">
+      <c r="A26" s="34" t="s">
+        <v>203</v>
+      </c>
+      <c r="B26" s="37">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="21" customHeight="1">
+      <c r="A27" s="34" t="s">
+        <v>202</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="21" customHeight="1">
+      <c r="A28" s="34" t="s">
+        <v>201</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="21" customHeight="1">
+      <c r="A29" s="34" t="s">
+        <v>200</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="21" customHeight="1">
+      <c r="A30" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="15">
+      <c r="B31" s="33"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A14"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
+    <hyperlink ref="B24" r:id="rId3"/>
+    <hyperlink ref="B30" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" style="2" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="50" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="50" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="55"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="53" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="53" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="53" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="53" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="53"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="54" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="53"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="53"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A2:W19"/>
+  <sheetViews>
+    <sheetView zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="2" customWidth="1"/>
+    <col min="6" max="7" width="12.140625" style="2" customWidth="1"/>
+    <col min="8" max="14" width="12.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="11.7109375" style="2" customWidth="1"/>
+    <col min="16" max="18" width="11.85546875" style="2" customWidth="1"/>
+    <col min="19" max="19" width="12.85546875" style="2" customWidth="1"/>
+    <col min="20" max="20" width="12" style="2" customWidth="1"/>
+    <col min="21" max="21" width="10.28515625" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23">
+      <c r="B2" s="66" t="s">
         <v>189</v>
       </c>
-      <c r="B2" s="34"/>
-[...18 lines deleted...]
-      <c r="B4" s="4">
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>249</v>
+      </c>
+      <c r="C4" s="3">
         <v>2005</v>
       </c>
-      <c r="C4" s="4">
+      <c r="D4" s="3">
         <v>2006</v>
       </c>
-      <c r="D4" s="4">
+      <c r="E4" s="3">
         <v>2007</v>
       </c>
-      <c r="E4" s="4">
+      <c r="F4" s="3">
         <v>2008</v>
       </c>
-      <c r="F4" s="4">
+      <c r="G4" s="3">
         <v>2009</v>
       </c>
-      <c r="G4" s="4">
+      <c r="H4" s="3">
         <v>2010</v>
       </c>
-      <c r="H4" s="4">
+      <c r="I4" s="3">
         <v>2011</v>
       </c>
-      <c r="I4" s="4">
+      <c r="J4" s="3">
         <v>2012</v>
       </c>
-      <c r="J4" s="4">
+      <c r="K4" s="3">
         <v>2013</v>
       </c>
-      <c r="K4" s="4">
+      <c r="L4" s="3">
         <v>2014</v>
       </c>
-      <c r="L4" s="5">
+      <c r="M4" s="4">
         <v>2015</v>
       </c>
-      <c r="M4" s="5">
+      <c r="N4" s="4">
         <v>2016</v>
       </c>
-      <c r="N4" s="5">
+      <c r="O4" s="4">
         <v>2017</v>
       </c>
-      <c r="O4" s="5">
+      <c r="P4" s="4">
         <v>2018</v>
       </c>
-      <c r="P4" s="5">
+      <c r="Q4" s="4">
         <v>2019</v>
       </c>
-      <c r="Q4" s="6">
+      <c r="R4" s="5">
         <v>2020</v>
       </c>
-      <c r="R4" s="6">
+      <c r="S4" s="5">
         <v>2021</v>
       </c>
-      <c r="S4" s="7">
+      <c r="T4" s="6">
         <v>2022</v>
       </c>
-      <c r="T4" s="8">
+      <c r="U4" s="7">
         <v>2023</v>
       </c>
-      <c r="U4" s="26">
+      <c r="V4" s="25">
         <v>2024</v>
       </c>
-      <c r="V4" s="8">
+      <c r="W4" s="7">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22" ht="15" customHeight="1">
-      <c r="A5" s="9" t="s">
+    <row r="5" spans="1:23" ht="15" customHeight="1">
+      <c r="A5" s="60">
+        <v>274104</v>
+      </c>
+      <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="C5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="E5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="F5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="G5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="H5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="I5" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="I5" s="10" t="s">
+      <c r="J5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="J5" s="10" t="s">
+      <c r="K5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="L5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="10" t="s">
+      <c r="M5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="10" t="s">
+      <c r="N5" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="O5" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="O5" s="10" t="s">
+      <c r="P5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="P5" s="10" t="s">
+      <c r="Q5" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="Q5" s="11" t="s">
+      <c r="R5" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="R5" s="11" t="s">
+      <c r="S5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="11" t="s">
+      <c r="T5" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="T5" s="12">
+      <c r="U5" s="11">
         <v>33860</v>
       </c>
-      <c r="U5" s="27" t="s">
+      <c r="V5" s="26" t="s">
         <v>178</v>
       </c>
-      <c r="V5" s="12">
+      <c r="W5" s="11">
         <v>32715</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
-      <c r="A6" s="16" t="s">
+    <row r="6" spans="1:23">
+      <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="10"/>
-[...22 lines deleted...]
-      <c r="A7" s="14" t="s">
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="9"/>
+      <c r="O6" s="9"/>
+      <c r="P6" s="9"/>
+      <c r="Q6" s="9"/>
+      <c r="R6" s="9"/>
+      <c r="S6" s="10"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="12"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="11"/>
+    </row>
+    <row r="7" spans="1:23" ht="22.5" customHeight="1">
+      <c r="A7" s="60">
+        <v>274101</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="M7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="O7" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q7" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="R7" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="S7" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="T7" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="U7" s="12">
+        <v>32743</v>
+      </c>
+      <c r="V7" s="26" t="s">
+        <v>179</v>
+      </c>
+      <c r="W7" s="11">
+        <v>31433</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" ht="17.25" customHeight="1">
+      <c r="A8" s="60">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="M8" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="N8" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="O8" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="P8" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q8" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="R8" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="S8" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="T8" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="U8" s="14">
+        <v>49902.7</v>
+      </c>
+      <c r="V8" s="27" t="s">
+        <v>180</v>
+      </c>
+      <c r="W8" s="30">
+        <v>71239.100000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="60">
+        <v>274107</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="O9" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="P9" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q9" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="R9" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="S9" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="T9" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="U9" s="12">
+        <v>157748</v>
+      </c>
+      <c r="V9" s="28">
+        <v>200363</v>
+      </c>
+      <c r="W9" s="11">
+        <v>233881</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" ht="22.5" customHeight="1">
+      <c r="A10" s="60">
+        <v>271305</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q10" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="R10" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="S10" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="T10" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="U10" s="14">
+        <v>481578</v>
+      </c>
+      <c r="V10" s="27" t="s">
+        <v>181</v>
+      </c>
+      <c r="W10" s="30">
+        <v>601032.80000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="60">
+        <v>271101</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="K11" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="M11" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="O11" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q11" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="R11" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="S11" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="T11" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="U11" s="14">
+        <v>459138.6</v>
+      </c>
+      <c r="V11" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="W11" s="30">
+        <v>602705.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="60">
+        <v>271101</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>198</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="M12" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="N12" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="O12" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="P12" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q12" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="R12" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="S12" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="T12" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="U12" s="14">
+        <v>191630.7</v>
+      </c>
+      <c r="V12" s="27" t="s">
+        <v>183</v>
+      </c>
+      <c r="W12" s="30">
+        <v>263264.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="27" customHeight="1">
+      <c r="A13" s="60">
+        <v>271301</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="16">
+        <v>-523.20000000000005</v>
+      </c>
+      <c r="D13" s="16">
+        <v>329.1</v>
+      </c>
+      <c r="E13" s="16">
+        <v>512.9</v>
+      </c>
+      <c r="F13" s="16">
+        <v>1269.7</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>106</v>
+      </c>
+      <c r="I13" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="K13" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="M13" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="N13" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="O13" s="18">
+        <v>18898.400000000001</v>
+      </c>
+      <c r="P13" s="18">
+        <v>25863.5</v>
+      </c>
+      <c r="Q13" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="R13" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="T13" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="U13" s="14">
+        <v>59969.8</v>
+      </c>
+      <c r="V13" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="W13" s="30">
+        <v>45403.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="28.5" customHeight="1">
+      <c r="A14" s="60">
+        <v>271201</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="L14" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="M14" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="N14" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="O14" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="P14" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q14" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="R14" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="S14" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="T14" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="U14" s="14">
+        <v>820808.2</v>
+      </c>
+      <c r="V14" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="W14" s="30">
+        <v>885404.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="30.75" customHeight="1">
+      <c r="A15" s="60">
+        <v>271202</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>195</v>
+      </c>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9">
+        <v>90325.5</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="L15" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="M15" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="N15" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="O15" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="P15" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="R15" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="S15" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="T15" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="U15" s="14">
+        <v>671935.9</v>
+      </c>
+      <c r="V15" s="27" t="s">
+        <v>186</v>
+      </c>
+      <c r="W15" s="30">
+        <v>655749.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="60">
+        <v>271203</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>196</v>
+      </c>
+      <c r="C16" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="D16" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="E16" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="F16" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="F7" s="10" t="s">
-[...115 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="G16" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="L16" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="M16" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="N16" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="O16" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="P16" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q16" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="R16" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="S16" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="T16" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="U16" s="14">
+        <v>148872.4</v>
+      </c>
+      <c r="V16" s="27" t="s">
+        <v>187</v>
+      </c>
+      <c r="W16" s="30">
+        <v>229655.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" ht="48" customHeight="1">
+      <c r="A17" s="61">
+        <v>271101</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>251</v>
+      </c>
+      <c r="C17" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="D17" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="D9" s="10" t="s">
+      <c r="E17" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="F17" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="F9" s="10" t="s">
-[...529 lines deleted...]
-      <c r="F17" s="22" t="s">
+      <c r="G17" s="21" t="s">
         <v>164</v>
       </c>
-      <c r="G17" s="22" t="s">
+      <c r="H17" s="21" t="s">
         <v>165</v>
       </c>
-      <c r="H17" s="22" t="s">
+      <c r="I17" s="21" t="s">
         <v>166</v>
       </c>
-      <c r="I17" s="22" t="s">
+      <c r="J17" s="21" t="s">
         <v>167</v>
       </c>
-      <c r="J17" s="22" t="s">
+      <c r="K17" s="21" t="s">
         <v>168</v>
       </c>
-      <c r="K17" s="22" t="s">
+      <c r="L17" s="21" t="s">
         <v>169</v>
       </c>
-      <c r="L17" s="22" t="s">
+      <c r="M17" s="21" t="s">
         <v>170</v>
       </c>
-      <c r="M17" s="22" t="s">
+      <c r="N17" s="21" t="s">
         <v>171</v>
       </c>
-      <c r="N17" s="22" t="s">
+      <c r="O17" s="21" t="s">
         <v>172</v>
       </c>
-      <c r="O17" s="22" t="s">
+      <c r="P17" s="21" t="s">
         <v>173</v>
       </c>
-      <c r="P17" s="22" t="s">
+      <c r="Q17" s="21" t="s">
         <v>174</v>
       </c>
-      <c r="Q17" s="23" t="s">
+      <c r="R17" s="22" t="s">
         <v>175</v>
       </c>
-      <c r="R17" s="23" t="s">
+      <c r="S17" s="22" t="s">
         <v>176</v>
       </c>
-      <c r="S17" s="23" t="s">
+      <c r="T17" s="22" t="s">
         <v>177</v>
       </c>
-      <c r="T17" s="24">
+      <c r="U17" s="23">
         <v>7062.5</v>
       </c>
-      <c r="U17" s="30" t="s">
+      <c r="V17" s="29" t="s">
         <v>188</v>
       </c>
-      <c r="V17" s="32">
+      <c r="W17" s="31">
         <v>16649</v>
       </c>
     </row>
-    <row r="18" spans="1:22">
-[...43 lines deleted...]
-      <c r="T19" s="25"/>
+    <row r="18" spans="1:23">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="24"/>
+      <c r="O18" s="24"/>
+      <c r="P18" s="24"/>
+      <c r="Q18" s="24"/>
+      <c r="R18" s="24"/>
+      <c r="S18" s="24"/>
+      <c r="T18" s="24"/>
+      <c r="U18" s="24"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="58" t="s">
+        <v>248</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24"/>
+      <c r="S19" s="24"/>
+      <c r="T19" s="24"/>
+      <c r="U19" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.23" right="0.19" top="0.54" bottom="0.44" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>каз!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Suranchina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>