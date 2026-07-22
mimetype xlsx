--- v0 (2026-04-24)
+++ v1 (2026-07-22)
@@ -1,89 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5556" yWindow="360" windowWidth="19296" windowHeight="7056"/>
+    <workbookView xWindow="885" yWindow="150" windowWidth="25890" windowHeight="5760"/>
   </bookViews>
   <sheets>
     <sheet name="рус" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="54">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
-    <t>млн.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Производственные расходы</t>
   </si>
   <si>
     <t>1 706,6</t>
   </si>
   <si>
     <t>-74 219,9</t>
   </si>
   <si>
     <t>52 693,8</t>
   </si>
   <si>
     <t>36 197,7</t>
   </si>
   <si>
     <t xml:space="preserve"> 43 636,1</t>
   </si>
   <si>
     <t xml:space="preserve"> 56 737,3</t>
   </si>
   <si>
     <t xml:space="preserve"> 77 128,2</t>
   </si>
   <si>
     <t>53 571,8</t>
@@ -142,81 +139,84 @@
   <si>
     <t>779 162,7</t>
   </si>
   <si>
     <t>464 218,4</t>
   </si>
   <si>
     <t>33 217,2</t>
   </si>
   <si>
     <t>628 004,3</t>
   </si>
   <si>
     <t>813 543,3</t>
   </si>
   <si>
     <t>3 280,8</t>
   </si>
   <si>
     <t>220 017,0</t>
   </si>
   <si>
     <t>771 911,6</t>
   </si>
   <si>
-    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий Жамбылской области за 2005-2024 г.г</t>
-[...1 lines deleted...]
-  <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
     <t>107 729,9</t>
   </si>
   <si>
     <t>86 284,9</t>
   </si>
   <si>
     <t>70 149,8</t>
   </si>
   <si>
     <t>59 846,3</t>
   </si>
   <si>
     <t>48 760,8</t>
   </si>
   <si>
     <t>43 623,5</t>
   </si>
   <si>
     <t>33 585,5</t>
   </si>
   <si>
     <t>34 671,1</t>
   </si>
   <si>
     <t>29 799,2</t>
+  </si>
+  <si>
+    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий Жамбылской области за 2005-2025 г.г</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -380,51 +380,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -489,72 +489,75 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -821,122 +824,125 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:U41"/>
+  <dimension ref="A2:V41"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:XFD8"/>
+      <selection activeCell="V6" sqref="V6:V7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.5546875" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="6" width="11.109375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="28.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="11.140625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.28515625" style="5" customWidth="1"/>
+    <col min="4" max="6" width="11.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="10" style="5" customWidth="1"/>
-    <col min="8" max="10" width="11.109375" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="16384" width="9.109375" style="1"/>
+    <col min="8" max="10" width="11.140625" style="5" customWidth="1"/>
+    <col min="11" max="12" width="10.5703125" style="5" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="5" customWidth="1"/>
+    <col min="14" max="14" width="10.28515625" style="5" customWidth="1"/>
+    <col min="15" max="16" width="10.5703125" style="5" customWidth="1"/>
+    <col min="17" max="17" width="10.140625" style="5" customWidth="1"/>
+    <col min="18" max="18" width="10.42578125" style="5" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="5" customWidth="1"/>
+    <col min="20" max="20" width="11.140625" style="5" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21">
-[...20 lines deleted...]
-    <row r="3" spans="1:21">
+    <row r="2" spans="1:22">
+      <c r="A2" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
       <c r="Q3" s="13"/>
       <c r="R3" s="13"/>
       <c r="S3" s="14"/>
       <c r="T3" s="14"/>
-      <c r="U3" s="14" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:21">
+      <c r="U3" s="14"/>
+      <c r="V3" s="14" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" s="15"/>
       <c r="B4" s="16">
         <v>2005</v>
       </c>
       <c r="C4" s="16">
         <v>2006</v>
       </c>
       <c r="D4" s="16">
         <v>2007</v>
       </c>
       <c r="E4" s="16">
         <v>2008</v>
       </c>
       <c r="F4" s="16">
         <v>2009</v>
       </c>
       <c r="G4" s="16">
         <v>2010</v>
       </c>
       <c r="H4" s="16">
         <v>2011</v>
       </c>
       <c r="I4" s="16">
         <v>2012</v>
       </c>
@@ -954,377 +960,395 @@
       </c>
       <c r="N4" s="17">
         <v>2017</v>
       </c>
       <c r="O4" s="17">
         <v>2018</v>
       </c>
       <c r="P4" s="18">
         <v>2019</v>
       </c>
       <c r="Q4" s="19">
         <v>2020</v>
       </c>
       <c r="R4" s="20">
         <v>2021</v>
       </c>
       <c r="S4" s="20">
         <v>2022</v>
       </c>
       <c r="T4" s="37">
         <v>2023</v>
       </c>
       <c r="U4" s="39">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" ht="21">
+      <c r="V4" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="33.75">
       <c r="A5" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="23">
         <v>75501</v>
       </c>
       <c r="D5" s="23">
         <v>82387</v>
       </c>
       <c r="E5" s="23">
         <v>120309.9</v>
       </c>
       <c r="F5" s="23">
         <v>93873.7</v>
       </c>
       <c r="G5" s="23">
         <v>105295</v>
       </c>
       <c r="H5" s="23">
         <v>167721</v>
       </c>
       <c r="I5" s="23">
         <v>232414</v>
       </c>
       <c r="J5" s="23">
         <v>237032</v>
       </c>
       <c r="K5" s="23">
         <v>263767</v>
       </c>
       <c r="L5" s="23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="M5" s="24">
         <v>229406.9</v>
       </c>
       <c r="N5" s="24">
         <v>305824</v>
       </c>
       <c r="O5" s="24">
         <v>348723.3</v>
       </c>
       <c r="P5" s="24">
         <v>410721.1</v>
       </c>
       <c r="Q5" s="24">
         <v>449206.6</v>
       </c>
       <c r="R5" s="24">
         <v>521058.4</v>
       </c>
       <c r="S5" s="24">
         <v>690102.4</v>
       </c>
       <c r="T5" s="2">
         <v>652423.69999999995</v>
       </c>
       <c r="U5" s="40" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:21">
+        <v>34</v>
+      </c>
+      <c r="V5" s="51">
+        <v>973491.19999999995</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" s="25" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="27">
         <v>46883.1</v>
       </c>
       <c r="D6" s="27">
         <v>53696.7</v>
       </c>
       <c r="E6" s="27">
         <v>75863.8</v>
       </c>
       <c r="F6" s="27">
         <v>63033.3</v>
       </c>
       <c r="G6" s="27">
         <v>67285.3</v>
       </c>
       <c r="H6" s="27">
         <v>102897</v>
       </c>
       <c r="I6" s="27">
         <v>142523</v>
       </c>
       <c r="J6" s="27">
         <v>131429</v>
       </c>
       <c r="K6" s="27">
         <v>159698</v>
       </c>
       <c r="L6" s="27" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="M6" s="24">
         <v>132092</v>
       </c>
       <c r="N6" s="24">
         <v>178143.7</v>
       </c>
       <c r="O6" s="24">
         <v>218093.6</v>
       </c>
       <c r="P6" s="24">
         <v>215885.1</v>
       </c>
       <c r="Q6" s="24">
         <v>229024.7</v>
       </c>
       <c r="R6" s="24">
         <v>311255</v>
       </c>
       <c r="S6" s="24">
         <v>419576.3</v>
       </c>
       <c r="T6" s="3">
         <v>365676.79999999999</v>
       </c>
       <c r="U6" s="41" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:21">
+        <v>35</v>
+      </c>
+      <c r="V6" s="51">
+        <v>542748.69999999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="27">
         <v>2104.4</v>
       </c>
       <c r="D7" s="27">
         <v>2503.5</v>
       </c>
       <c r="E7" s="27">
         <v>3376.6</v>
       </c>
       <c r="F7" s="27">
         <v>3602</v>
       </c>
       <c r="G7" s="27">
         <v>4182.3</v>
       </c>
       <c r="H7" s="27">
         <v>6187</v>
       </c>
       <c r="I7" s="27">
         <v>6776</v>
       </c>
       <c r="J7" s="27">
         <v>9534</v>
       </c>
       <c r="K7" s="27">
         <v>12042</v>
       </c>
       <c r="L7" s="27" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="M7" s="24">
         <v>17218.7</v>
       </c>
       <c r="N7" s="29">
         <v>19907.3</v>
       </c>
       <c r="O7" s="29">
         <v>15804.6</v>
       </c>
       <c r="P7" s="29">
         <v>18836.7</v>
       </c>
       <c r="Q7" s="30">
         <v>17892.900000000001</v>
       </c>
       <c r="R7" s="24">
         <v>21379</v>
       </c>
       <c r="S7" s="31">
         <v>19617.3</v>
       </c>
       <c r="T7" s="3">
         <v>25770.3</v>
       </c>
       <c r="U7" s="42" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      <c r="A8" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" s="51">
+        <v>39891.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="50" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="45">
+        <v>11432.7</v>
+      </c>
+      <c r="D8" s="45">
+        <v>13223.9</v>
+      </c>
+      <c r="E8" s="45">
+        <v>14268</v>
+      </c>
+      <c r="F8" s="45">
+        <v>13329</v>
+      </c>
+      <c r="G8" s="45">
+        <v>14116.9</v>
+      </c>
+      <c r="H8" s="45">
+        <v>16578.099999999999</v>
+      </c>
+      <c r="I8" s="45">
+        <v>23214.3</v>
+      </c>
+      <c r="J8" s="45">
+        <v>26699.7</v>
+      </c>
+      <c r="K8" s="45">
+        <v>31887.4</v>
+      </c>
+      <c r="L8" s="45">
+        <v>29758.400000000001</v>
+      </c>
+      <c r="M8" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="O8" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="P8" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q8" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="R8" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="S8" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="T8" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="46" t="s">
-[...60 lines deleted...]
-    <row r="9" spans="1:21" ht="18.75" customHeight="1">
+      <c r="U8" s="49" t="s">
+        <v>43</v>
+      </c>
+      <c r="V8" s="52">
+        <v>127144.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="18.75" customHeight="1">
       <c r="A9" s="25" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="27">
         <v>74009.7</v>
       </c>
       <c r="D9" s="27">
         <v>82343.8</v>
       </c>
       <c r="E9" s="27">
         <v>98433.4</v>
       </c>
       <c r="F9" s="27">
         <v>81273.7</v>
       </c>
       <c r="G9" s="27">
         <v>94278.9</v>
       </c>
       <c r="H9" s="27">
         <v>129576</v>
       </c>
       <c r="I9" s="27">
         <v>182483</v>
       </c>
       <c r="J9" s="27">
         <v>180651</v>
       </c>
       <c r="K9" s="27">
         <v>214441</v>
       </c>
       <c r="L9" s="27" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M9" s="24">
         <v>198212</v>
       </c>
       <c r="N9" s="24">
         <v>247943.1</v>
       </c>
       <c r="O9" s="24">
         <v>276267.7</v>
       </c>
       <c r="P9" s="24">
         <v>286826.3</v>
       </c>
       <c r="Q9" s="24">
         <v>315684.40000000002</v>
       </c>
       <c r="R9" s="24">
         <v>411799.2</v>
       </c>
       <c r="S9" s="24">
         <v>520256</v>
       </c>
       <c r="T9" s="3">
         <v>497495</v>
       </c>
       <c r="U9" s="41" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:21" ht="21">
+        <v>37</v>
+      </c>
+      <c r="V9" s="51">
+        <v>774277.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="22.5">
       <c r="A10" s="25" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="32">
         <v>47278</v>
       </c>
       <c r="C10" s="27">
         <v>73483.8</v>
       </c>
       <c r="D10" s="27">
         <v>85934</v>
       </c>
       <c r="E10" s="27">
         <v>129670.3</v>
       </c>
       <c r="F10" s="27">
         <v>102323.9</v>
       </c>
       <c r="G10" s="27">
         <v>126692.4</v>
       </c>
       <c r="H10" s="33">
         <v>179764</v>
       </c>
       <c r="I10" s="33">
@@ -1342,251 +1366,263 @@
       <c r="M10" s="33">
         <v>280769</v>
       </c>
       <c r="N10" s="33">
         <v>324518</v>
       </c>
       <c r="O10" s="33">
         <v>348338</v>
       </c>
       <c r="P10" s="32">
         <v>423447</v>
       </c>
       <c r="Q10" s="32">
         <v>466337</v>
       </c>
       <c r="R10" s="32">
         <v>565861</v>
       </c>
       <c r="S10" s="24">
         <v>725515.8</v>
       </c>
       <c r="T10" s="3">
         <v>674025.7</v>
       </c>
       <c r="U10" s="41" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:21" ht="24.6" customHeight="1">
+        <v>38</v>
+      </c>
+      <c r="V10" s="51">
+        <v>1073277.3999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="24.6" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="32">
         <v>-124.8</v>
       </c>
       <c r="C11" s="32">
         <v>-1747.8</v>
       </c>
       <c r="D11" s="32">
         <v>3850.4</v>
       </c>
       <c r="E11" s="32">
         <v>12834.1</v>
       </c>
       <c r="F11" s="32">
         <v>-4400.6000000000004</v>
       </c>
       <c r="G11" s="32">
         <v>-1540.2</v>
       </c>
       <c r="H11" s="32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I11" s="32">
         <v>10307.299999999999</v>
       </c>
       <c r="J11" s="32">
         <v>419.1</v>
       </c>
       <c r="K11" s="32">
         <v>-3764.4</v>
       </c>
       <c r="L11" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="M11" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="M11" s="32" t="s">
+      <c r="N11" s="32" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="O11" s="32">
         <v>45368.4</v>
       </c>
       <c r="P11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="Q11" s="32" t="s">
+      <c r="R11" s="32" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="S11" s="24">
         <v>97634.9</v>
       </c>
       <c r="T11" s="3">
         <v>81039.199999999997</v>
       </c>
       <c r="U11" s="41" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:21">
+        <v>39</v>
+      </c>
+      <c r="V11" s="51">
+        <v>108117.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" s="25" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="32">
         <v>9202.5</v>
       </c>
       <c r="C12" s="32">
         <v>15313.9</v>
       </c>
       <c r="D12" s="32">
         <v>14473.8</v>
       </c>
       <c r="E12" s="32">
         <v>23883.9</v>
       </c>
       <c r="F12" s="32">
         <v>35052</v>
       </c>
       <c r="G12" s="32">
         <v>52414.3</v>
       </c>
       <c r="H12" s="32" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I12" s="32">
         <v>75977.600000000006</v>
       </c>
       <c r="J12" s="32">
         <v>49180.2</v>
       </c>
       <c r="K12" s="32">
         <v>50273</v>
       </c>
       <c r="L12" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="M12" s="32" t="s">
+      <c r="N12" s="32" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="O12" s="32">
         <v>82875.8</v>
       </c>
       <c r="P12" s="32">
         <v>128239.8</v>
       </c>
       <c r="Q12" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="R12" s="32" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="S12" s="24">
         <v>123543.9</v>
       </c>
       <c r="T12" s="3">
         <v>181119.3</v>
       </c>
       <c r="U12" s="43" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:21">
+        <v>40</v>
+      </c>
+      <c r="V12" s="51">
+        <v>259846.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="32">
         <v>24684.3</v>
       </c>
       <c r="C13" s="32">
         <v>38123</v>
       </c>
       <c r="D13" s="32">
         <v>42645.4</v>
       </c>
       <c r="E13" s="32">
         <v>57610.6</v>
       </c>
       <c r="F13" s="32">
         <v>69047.399999999994</v>
       </c>
       <c r="G13" s="32">
         <v>133262.5</v>
       </c>
       <c r="H13" s="32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I13" s="32">
         <v>215500.4</v>
       </c>
       <c r="J13" s="32">
         <v>232617.60000000001</v>
       </c>
       <c r="K13" s="32">
         <v>316210</v>
       </c>
       <c r="L13" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="M13" s="32" t="s">
+      <c r="N13" s="32" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="O13" s="32">
         <v>251602</v>
       </c>
       <c r="P13" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q13" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="Q13" s="32" t="s">
+      <c r="R13" s="32" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="S13" s="24">
         <v>456979.20000000001</v>
       </c>
       <c r="T13" s="3">
         <v>584327.1</v>
       </c>
       <c r="U13" s="43" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:21" ht="21">
+        <v>41</v>
+      </c>
+      <c r="V13" s="51">
+        <v>919153.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="22.5">
       <c r="A14" s="34" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="36">
         <v>10.1</v>
       </c>
       <c r="F14" s="36">
         <v>-3.9</v>
       </c>
       <c r="G14" s="36">
         <v>-1.1000000000000001</v>
       </c>
       <c r="H14" s="36">
         <v>0.9</v>
       </c>
       <c r="I14" s="36">
         <v>4</v>
       </c>
@@ -1604,52 +1640,55 @@
       </c>
       <c r="N14" s="4">
         <v>11.2</v>
       </c>
       <c r="O14" s="4">
         <v>13.2</v>
       </c>
       <c r="P14" s="4">
         <v>10.8</v>
       </c>
       <c r="Q14" s="4">
         <v>13.1</v>
       </c>
       <c r="R14" s="4">
         <v>14.4</v>
       </c>
       <c r="S14" s="4">
         <v>13.6</v>
       </c>
       <c r="T14" s="4">
         <v>12.1</v>
       </c>
       <c r="U14" s="38">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V14" s="53">
+        <v>9.8000000000000007</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" s="6"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="S16" s="8"/>
     </row>
     <row r="17" spans="4:13">
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
     </row>
     <row r="18" spans="4:13">
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>