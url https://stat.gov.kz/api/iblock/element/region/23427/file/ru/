--- v1 (2026-07-22)
+++ v2 (2026-08-24)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="885" yWindow="150" windowWidth="25890" windowHeight="5760"/>
+    <workbookView xWindow="705" yWindow="300" windowWidth="25890" windowHeight="11700"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="107">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
@@ -173,62 +177,241 @@
     <t>70 149,8</t>
   </si>
   <si>
     <t>59 846,3</t>
   </si>
   <si>
     <t>48 760,8</t>
   </si>
   <si>
     <t>43 623,5</t>
   </si>
   <si>
     <t>33 585,5</t>
   </si>
   <si>
     <t>34 671,1</t>
   </si>
   <si>
     <t>29 799,2</t>
   </si>
   <si>
     <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий Жамбылской области за 2005-2025 г.г</t>
   </si>
   <si>
     <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Публикуется по РК</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 2005 года</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>Жұмабеков Мәулен Халитұлы</t>
+  </si>
+  <si>
+    <t>+7 7262 45 62 14</t>
+  </si>
+  <si>
+    <t>m.zhumabekov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zhambyl/spreadsheets/?industry=1501&amp;year=2025&amp;name=15959&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование показателя </t>
+  </si>
+  <si>
+    <t>Рентабельность (убыточность), в процентах</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -278,60 +461,103 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -376,87 +602,103 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -511,72 +753,153 @@
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -819,1160 +1142,1503 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.zhumabekov@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:V41"/>
+  <dimension ref="A2:B28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="V6" sqref="V6:V7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="46.85546875" customWidth="1"/>
+    <col min="2" max="2" width="74.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" s="54" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="79"/>
+      <c r="B5" s="56" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="79"/>
+      <c r="B6" s="55" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="79"/>
+      <c r="B7" s="55" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="79"/>
+      <c r="B8" s="55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="79"/>
+      <c r="B9" s="55" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="79"/>
+      <c r="B10" s="55" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="79"/>
+      <c r="B11" s="55" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="79"/>
+      <c r="B12" s="55" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="153">
+      <c r="A14" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="25.5">
+      <c r="A16" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="58" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="38.25">
+      <c r="A17" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="61" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="62" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="26.25">
+      <c r="A21" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="70" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="62" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="64">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="64">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="59" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="59" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="65" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" s="62" t="s">
+        <v>102</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B28" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="66" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="66" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="66"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="69"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="67" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="67" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="67" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="67" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="67" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="67"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="68" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="67"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="67"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="81" t="s">
+        <v>97</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:W41"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" style="5" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="28.5703125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="10.28515625" style="5" customWidth="1"/>
+    <col min="5" max="7" width="11.140625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="10" style="5" customWidth="1"/>
+    <col min="9" max="11" width="11.140625" style="5" customWidth="1"/>
+    <col min="12" max="13" width="10.5703125" style="5" customWidth="1"/>
+    <col min="14" max="14" width="10.140625" style="5" customWidth="1"/>
+    <col min="15" max="15" width="10.28515625" style="5" customWidth="1"/>
+    <col min="16" max="17" width="10.5703125" style="5" customWidth="1"/>
+    <col min="18" max="18" width="10.140625" style="5" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" style="5" customWidth="1"/>
+    <col min="20" max="20" width="11.28515625" style="5" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" style="5" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" style="1"/>
+    <col min="23" max="23" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22">
-      <c r="A2" s="54" t="s">
+    <row r="2" spans="1:23">
+      <c r="B2" s="80" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="54"/>
-[...17 lines deleted...]
-      <c r="A3" s="13"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
+      <c r="R2" s="80"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="H3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="13"/>
       <c r="L3" s="13"/>
       <c r="M3" s="13"/>
       <c r="N3" s="13"/>
-      <c r="O3" s="14"/>
+      <c r="O3" s="13"/>
       <c r="P3" s="14"/>
-      <c r="Q3" s="13"/>
+      <c r="Q3" s="14"/>
       <c r="R3" s="13"/>
-      <c r="S3" s="14"/>
+      <c r="S3" s="13"/>
       <c r="T3" s="14"/>
       <c r="U3" s="14"/>
-      <c r="V3" s="14" t="s">
+      <c r="V3" s="14"/>
+      <c r="W3" s="14" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
-[...1 lines deleted...]
-      <c r="B4" s="16">
+    <row r="4" spans="1:23">
+      <c r="A4" s="71" t="s">
+        <v>104</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="15">
         <v>2005</v>
       </c>
-      <c r="C4" s="16">
+      <c r="D4" s="15">
         <v>2006</v>
       </c>
-      <c r="D4" s="16">
+      <c r="E4" s="15">
         <v>2007</v>
       </c>
-      <c r="E4" s="16">
+      <c r="F4" s="15">
         <v>2008</v>
       </c>
-      <c r="F4" s="16">
+      <c r="G4" s="15">
         <v>2009</v>
       </c>
-      <c r="G4" s="16">
+      <c r="H4" s="15">
         <v>2010</v>
       </c>
-      <c r="H4" s="16">
+      <c r="I4" s="15">
         <v>2011</v>
       </c>
-      <c r="I4" s="16">
+      <c r="J4" s="15">
         <v>2012</v>
       </c>
-      <c r="J4" s="16">
+      <c r="K4" s="15">
         <v>2013</v>
       </c>
-      <c r="K4" s="16">
+      <c r="L4" s="15">
         <v>2014</v>
       </c>
-      <c r="L4" s="16">
+      <c r="M4" s="15">
         <v>2015</v>
       </c>
-      <c r="M4" s="17">
+      <c r="N4" s="16">
         <v>2016</v>
       </c>
-      <c r="N4" s="17">
+      <c r="O4" s="16">
         <v>2017</v>
       </c>
-      <c r="O4" s="17">
+      <c r="P4" s="16">
         <v>2018</v>
       </c>
-      <c r="P4" s="18">
+      <c r="Q4" s="17">
         <v>2019</v>
       </c>
-      <c r="Q4" s="19">
+      <c r="R4" s="18">
         <v>2020</v>
       </c>
-      <c r="R4" s="20">
+      <c r="S4" s="19">
         <v>2021</v>
       </c>
-      <c r="S4" s="20">
+      <c r="T4" s="19">
         <v>2022</v>
       </c>
-      <c r="T4" s="37">
+      <c r="U4" s="36">
         <v>2023</v>
       </c>
-      <c r="U4" s="39">
+      <c r="V4" s="38">
         <v>2024</v>
       </c>
-      <c r="V4" s="20">
+      <c r="W4" s="19">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22" ht="33.75">
-      <c r="A5" s="21" t="s">
+    <row r="5" spans="1:23" ht="33.75">
+      <c r="A5" s="73">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="22" t="s">
+      <c r="C5" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="23">
+      <c r="D5" s="22">
         <v>75501</v>
       </c>
-      <c r="D5" s="23">
+      <c r="E5" s="22">
         <v>82387</v>
       </c>
-      <c r="E5" s="23">
+      <c r="F5" s="22">
         <v>120309.9</v>
       </c>
-      <c r="F5" s="23">
+      <c r="G5" s="22">
         <v>93873.7</v>
       </c>
-      <c r="G5" s="23">
+      <c r="H5" s="22">
         <v>105295</v>
       </c>
-      <c r="H5" s="23">
+      <c r="I5" s="22">
         <v>167721</v>
       </c>
-      <c r="I5" s="23">
+      <c r="J5" s="22">
         <v>232414</v>
       </c>
-      <c r="J5" s="23">
+      <c r="K5" s="22">
         <v>237032</v>
       </c>
-      <c r="K5" s="23">
+      <c r="L5" s="22">
         <v>263767</v>
       </c>
-      <c r="L5" s="23" t="s">
+      <c r="M5" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="M5" s="24">
+      <c r="N5" s="23">
         <v>229406.9</v>
       </c>
-      <c r="N5" s="24">
+      <c r="O5" s="23">
         <v>305824</v>
       </c>
-      <c r="O5" s="24">
+      <c r="P5" s="23">
         <v>348723.3</v>
       </c>
-      <c r="P5" s="24">
+      <c r="Q5" s="23">
         <v>410721.1</v>
       </c>
-      <c r="Q5" s="24">
+      <c r="R5" s="23">
         <v>449206.6</v>
       </c>
-      <c r="R5" s="24">
+      <c r="S5" s="23">
         <v>521058.4</v>
       </c>
-      <c r="S5" s="24">
+      <c r="T5" s="23">
         <v>690102.4</v>
       </c>
-      <c r="T5" s="2">
+      <c r="U5" s="2">
         <v>652423.69999999995</v>
       </c>
-      <c r="U5" s="40" t="s">
+      <c r="V5" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="V5" s="51">
+      <c r="W5" s="50">
         <v>973491.19999999995</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:23">
+      <c r="A6" s="74">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="C6" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="27">
+      <c r="D6" s="26">
         <v>46883.1</v>
       </c>
-      <c r="D6" s="27">
+      <c r="E6" s="26">
         <v>53696.7</v>
       </c>
-      <c r="E6" s="27">
+      <c r="F6" s="26">
         <v>75863.8</v>
       </c>
-      <c r="F6" s="27">
+      <c r="G6" s="26">
         <v>63033.3</v>
       </c>
-      <c r="G6" s="27">
+      <c r="H6" s="26">
         <v>67285.3</v>
       </c>
-      <c r="H6" s="27">
+      <c r="I6" s="26">
         <v>102897</v>
       </c>
-      <c r="I6" s="27">
+      <c r="J6" s="26">
         <v>142523</v>
       </c>
-      <c r="J6" s="27">
+      <c r="K6" s="26">
         <v>131429</v>
       </c>
-      <c r="K6" s="27">
+      <c r="L6" s="26">
         <v>159698</v>
       </c>
-      <c r="L6" s="27" t="s">
+      <c r="M6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="M6" s="24">
+      <c r="N6" s="23">
         <v>132092</v>
       </c>
-      <c r="N6" s="24">
+      <c r="O6" s="23">
         <v>178143.7</v>
       </c>
-      <c r="O6" s="24">
+      <c r="P6" s="23">
         <v>218093.6</v>
       </c>
-      <c r="P6" s="24">
+      <c r="Q6" s="23">
         <v>215885.1</v>
       </c>
-      <c r="Q6" s="24">
+      <c r="R6" s="23">
         <v>229024.7</v>
       </c>
-      <c r="R6" s="24">
+      <c r="S6" s="23">
         <v>311255</v>
       </c>
-      <c r="S6" s="24">
+      <c r="T6" s="23">
         <v>419576.3</v>
       </c>
-      <c r="T6" s="3">
+      <c r="U6" s="3">
         <v>365676.79999999999</v>
       </c>
-      <c r="U6" s="41" t="s">
+      <c r="V6" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="V6" s="51">
+      <c r="W6" s="50">
         <v>542748.69999999995</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
-      <c r="A7" s="28" t="s">
+    <row r="7" spans="1:23">
+      <c r="A7" s="75">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="26" t="s">
+      <c r="C7" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="27">
+      <c r="D7" s="26">
         <v>2104.4</v>
       </c>
-      <c r="D7" s="27">
+      <c r="E7" s="26">
         <v>2503.5</v>
       </c>
-      <c r="E7" s="27">
+      <c r="F7" s="26">
         <v>3376.6</v>
       </c>
-      <c r="F7" s="27">
+      <c r="G7" s="26">
         <v>3602</v>
       </c>
-      <c r="G7" s="27">
+      <c r="H7" s="26">
         <v>4182.3</v>
       </c>
-      <c r="H7" s="27">
+      <c r="I7" s="26">
         <v>6187</v>
       </c>
-      <c r="I7" s="27">
+      <c r="J7" s="26">
         <v>6776</v>
       </c>
-      <c r="J7" s="27">
+      <c r="K7" s="26">
         <v>9534</v>
       </c>
-      <c r="K7" s="27">
+      <c r="L7" s="26">
         <v>12042</v>
       </c>
-      <c r="L7" s="27" t="s">
+      <c r="M7" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="M7" s="24">
+      <c r="N7" s="23">
         <v>17218.7</v>
       </c>
-      <c r="N7" s="29">
+      <c r="O7" s="28">
         <v>19907.3</v>
       </c>
-      <c r="O7" s="29">
+      <c r="P7" s="28">
         <v>15804.6</v>
       </c>
-      <c r="P7" s="29">
+      <c r="Q7" s="28">
         <v>18836.7</v>
       </c>
-      <c r="Q7" s="30">
+      <c r="R7" s="29">
         <v>17892.900000000001</v>
       </c>
-      <c r="R7" s="24">
+      <c r="S7" s="23">
         <v>21379</v>
       </c>
-      <c r="S7" s="31">
+      <c r="T7" s="30">
         <v>19617.3</v>
       </c>
-      <c r="T7" s="3">
+      <c r="U7" s="3">
         <v>25770.3</v>
       </c>
-      <c r="U7" s="42" t="s">
+      <c r="V7" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="V7" s="51">
+      <c r="W7" s="50">
         <v>39891.1</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="50" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A8" s="44" t="s">
+    <row r="8" spans="1:23" s="49" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="75">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="C8" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="45">
+      <c r="D8" s="44">
         <v>11432.7</v>
       </c>
-      <c r="D8" s="45">
+      <c r="E8" s="44">
         <v>13223.9</v>
       </c>
-      <c r="E8" s="45">
+      <c r="F8" s="44">
         <v>14268</v>
       </c>
-      <c r="F8" s="45">
+      <c r="G8" s="44">
         <v>13329</v>
       </c>
-      <c r="G8" s="45">
+      <c r="H8" s="44">
         <v>14116.9</v>
       </c>
-      <c r="H8" s="45">
+      <c r="I8" s="44">
         <v>16578.099999999999</v>
       </c>
-      <c r="I8" s="45">
+      <c r="J8" s="44">
         <v>23214.3</v>
       </c>
-      <c r="J8" s="45">
+      <c r="K8" s="44">
         <v>26699.7</v>
       </c>
-      <c r="K8" s="45">
+      <c r="L8" s="44">
         <v>31887.4</v>
       </c>
-      <c r="L8" s="45">
+      <c r="M8" s="44">
         <v>29758.400000000001</v>
       </c>
-      <c r="M8" s="46" t="s">
+      <c r="N8" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="N8" s="47" t="s">
+      <c r="O8" s="46" t="s">
         <v>50</v>
       </c>
-      <c r="O8" s="46" t="s">
+      <c r="P8" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="P8" s="46" t="s">
+      <c r="Q8" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="Q8" s="46" t="s">
+      <c r="R8" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="R8" s="46" t="s">
+      <c r="S8" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="S8" s="46" t="s">
+      <c r="T8" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="T8" s="48" t="s">
+      <c r="U8" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="U8" s="49" t="s">
+      <c r="V8" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="V8" s="52">
+      <c r="W8" s="51">
         <v>127144.2</v>
       </c>
     </row>
-    <row r="9" spans="1:22" ht="18.75" customHeight="1">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:23" ht="18.75" customHeight="1">
+      <c r="A9" s="75">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="C9" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="27">
+      <c r="D9" s="26">
         <v>74009.7</v>
       </c>
-      <c r="D9" s="27">
+      <c r="E9" s="26">
         <v>82343.8</v>
       </c>
-      <c r="E9" s="27">
+      <c r="F9" s="26">
         <v>98433.4</v>
       </c>
-      <c r="F9" s="27">
+      <c r="G9" s="26">
         <v>81273.7</v>
       </c>
-      <c r="G9" s="27">
+      <c r="H9" s="26">
         <v>94278.9</v>
       </c>
-      <c r="H9" s="27">
+      <c r="I9" s="26">
         <v>129576</v>
       </c>
-      <c r="I9" s="27">
+      <c r="J9" s="26">
         <v>182483</v>
       </c>
-      <c r="J9" s="27">
+      <c r="K9" s="26">
         <v>180651</v>
       </c>
-      <c r="K9" s="27">
+      <c r="L9" s="26">
         <v>214441</v>
       </c>
-      <c r="L9" s="27" t="s">
+      <c r="M9" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="M9" s="24">
+      <c r="N9" s="23">
         <v>198212</v>
       </c>
-      <c r="N9" s="24">
+      <c r="O9" s="23">
         <v>247943.1</v>
       </c>
-      <c r="O9" s="24">
+      <c r="P9" s="23">
         <v>276267.7</v>
       </c>
-      <c r="P9" s="24">
+      <c r="Q9" s="23">
         <v>286826.3</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="R9" s="23">
         <v>315684.40000000002</v>
       </c>
-      <c r="R9" s="24">
+      <c r="S9" s="23">
         <v>411799.2</v>
       </c>
-      <c r="S9" s="24">
+      <c r="T9" s="23">
         <v>520256</v>
       </c>
-      <c r="T9" s="3">
+      <c r="U9" s="3">
         <v>497495</v>
       </c>
-      <c r="U9" s="41" t="s">
+      <c r="V9" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="V9" s="51">
+      <c r="W9" s="50">
         <v>774277.4</v>
       </c>
     </row>
-    <row r="10" spans="1:22" ht="22.5">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:23" ht="22.5">
+      <c r="A10" s="76">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="32">
+      <c r="C10" s="31">
         <v>47278</v>
       </c>
-      <c r="C10" s="27">
+      <c r="D10" s="26">
         <v>73483.8</v>
       </c>
-      <c r="D10" s="27">
+      <c r="E10" s="26">
         <v>85934</v>
       </c>
-      <c r="E10" s="27">
+      <c r="F10" s="26">
         <v>129670.3</v>
       </c>
-      <c r="F10" s="27">
+      <c r="G10" s="26">
         <v>102323.9</v>
       </c>
-      <c r="G10" s="27">
+      <c r="H10" s="26">
         <v>126692.4</v>
       </c>
-      <c r="H10" s="33">
+      <c r="I10" s="32">
         <v>179764</v>
       </c>
-      <c r="I10" s="33">
+      <c r="J10" s="32">
         <v>251949</v>
       </c>
-      <c r="J10" s="33">
+      <c r="K10" s="32">
         <v>252125</v>
       </c>
-      <c r="K10" s="33">
+      <c r="L10" s="32">
         <v>295844</v>
       </c>
-      <c r="L10" s="33">
+      <c r="M10" s="32">
         <v>237796</v>
       </c>
-      <c r="M10" s="33">
+      <c r="N10" s="32">
         <v>280769</v>
       </c>
-      <c r="N10" s="33">
+      <c r="O10" s="32">
         <v>324518</v>
       </c>
-      <c r="O10" s="33">
+      <c r="P10" s="32">
         <v>348338</v>
       </c>
-      <c r="P10" s="32">
+      <c r="Q10" s="31">
         <v>423447</v>
       </c>
-      <c r="Q10" s="32">
+      <c r="R10" s="31">
         <v>466337</v>
       </c>
-      <c r="R10" s="32">
+      <c r="S10" s="31">
         <v>565861</v>
       </c>
-      <c r="S10" s="24">
+      <c r="T10" s="23">
         <v>725515.8</v>
       </c>
-      <c r="T10" s="3">
+      <c r="U10" s="3">
         <v>674025.7</v>
       </c>
-      <c r="U10" s="41" t="s">
+      <c r="V10" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="V10" s="51">
+      <c r="W10" s="50">
         <v>1073277.3999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:22" ht="24.6" customHeight="1">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:23" ht="24.6" customHeight="1">
+      <c r="A11" s="76">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="32">
+      <c r="C11" s="31">
         <v>-124.8</v>
       </c>
-      <c r="C11" s="32">
+      <c r="D11" s="31">
         <v>-1747.8</v>
       </c>
-      <c r="D11" s="32">
+      <c r="E11" s="31">
         <v>3850.4</v>
       </c>
-      <c r="E11" s="32">
+      <c r="F11" s="31">
         <v>12834.1</v>
       </c>
-      <c r="F11" s="32">
+      <c r="G11" s="31">
         <v>-4400.6000000000004</v>
       </c>
-      <c r="G11" s="32">
+      <c r="H11" s="31">
         <v>-1540.2</v>
       </c>
-      <c r="H11" s="32" t="s">
+      <c r="I11" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="I11" s="32">
+      <c r="J11" s="31">
         <v>10307.299999999999</v>
       </c>
-      <c r="J11" s="32">
+      <c r="K11" s="31">
         <v>419.1</v>
       </c>
-      <c r="K11" s="32">
+      <c r="L11" s="31">
         <v>-3764.4</v>
       </c>
-      <c r="L11" s="32" t="s">
+      <c r="M11" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="M11" s="32" t="s">
+      <c r="N11" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="N11" s="32" t="s">
+      <c r="O11" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="O11" s="32">
+      <c r="P11" s="31">
         <v>45368.4</v>
       </c>
-      <c r="P11" s="32" t="s">
+      <c r="Q11" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Q11" s="32" t="s">
+      <c r="R11" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="R11" s="32" t="s">
+      <c r="S11" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="S11" s="24">
+      <c r="T11" s="23">
         <v>97634.9</v>
       </c>
-      <c r="T11" s="3">
+      <c r="U11" s="3">
         <v>81039.199999999997</v>
       </c>
-      <c r="U11" s="41" t="s">
+      <c r="V11" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="V11" s="51">
+      <c r="W11" s="50">
         <v>108117.4</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
-      <c r="A12" s="25" t="s">
+    <row r="12" spans="1:23">
+      <c r="A12" s="76">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="32">
+      <c r="C12" s="31">
         <v>9202.5</v>
       </c>
-      <c r="C12" s="32">
+      <c r="D12" s="31">
         <v>15313.9</v>
       </c>
-      <c r="D12" s="32">
+      <c r="E12" s="31">
         <v>14473.8</v>
       </c>
-      <c r="E12" s="32">
+      <c r="F12" s="31">
         <v>23883.9</v>
       </c>
-      <c r="F12" s="32">
+      <c r="G12" s="31">
         <v>35052</v>
       </c>
-      <c r="G12" s="32">
+      <c r="H12" s="31">
         <v>52414.3</v>
       </c>
-      <c r="H12" s="32" t="s">
+      <c r="I12" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="32">
+      <c r="J12" s="31">
         <v>75977.600000000006</v>
       </c>
-      <c r="J12" s="32">
+      <c r="K12" s="31">
         <v>49180.2</v>
       </c>
-      <c r="K12" s="32">
+      <c r="L12" s="31">
         <v>50273</v>
       </c>
-      <c r="L12" s="32" t="s">
+      <c r="M12" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="M12" s="32" t="s">
+      <c r="N12" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="N12" s="32" t="s">
+      <c r="O12" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="O12" s="32">
+      <c r="P12" s="31">
         <v>82875.8</v>
       </c>
-      <c r="P12" s="32">
+      <c r="Q12" s="31">
         <v>128239.8</v>
       </c>
-      <c r="Q12" s="32" t="s">
+      <c r="R12" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="R12" s="32" t="s">
+      <c r="S12" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="S12" s="24">
+      <c r="T12" s="23">
         <v>123543.9</v>
       </c>
-      <c r="T12" s="3">
+      <c r="U12" s="3">
         <v>181119.3</v>
       </c>
-      <c r="U12" s="43" t="s">
+      <c r="V12" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="V12" s="51">
+      <c r="W12" s="50">
         <v>259846.9</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
-      <c r="A13" s="25" t="s">
+    <row r="13" spans="1:23">
+      <c r="A13" s="76">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="32">
+      <c r="C13" s="31">
         <v>24684.3</v>
       </c>
-      <c r="C13" s="32">
+      <c r="D13" s="31">
         <v>38123</v>
       </c>
-      <c r="D13" s="32">
+      <c r="E13" s="31">
         <v>42645.4</v>
       </c>
-      <c r="E13" s="32">
+      <c r="F13" s="31">
         <v>57610.6</v>
       </c>
-      <c r="F13" s="32">
+      <c r="G13" s="31">
         <v>69047.399999999994</v>
       </c>
-      <c r="G13" s="32">
+      <c r="H13" s="31">
         <v>133262.5</v>
       </c>
-      <c r="H13" s="32" t="s">
+      <c r="I13" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="I13" s="32">
+      <c r="J13" s="31">
         <v>215500.4</v>
       </c>
-      <c r="J13" s="32">
+      <c r="K13" s="31">
         <v>232617.60000000001</v>
       </c>
-      <c r="K13" s="32">
+      <c r="L13" s="31">
         <v>316210</v>
       </c>
-      <c r="L13" s="32" t="s">
+      <c r="M13" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="M13" s="32" t="s">
+      <c r="N13" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="N13" s="32" t="s">
+      <c r="O13" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="O13" s="32">
+      <c r="P13" s="31">
         <v>251602</v>
       </c>
-      <c r="P13" s="32" t="s">
+      <c r="Q13" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="Q13" s="32" t="s">
+      <c r="R13" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="32" t="s">
+      <c r="S13" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="S13" s="24">
+      <c r="T13" s="23">
         <v>456979.20000000001</v>
       </c>
-      <c r="T13" s="3">
+      <c r="U13" s="3">
         <v>584327.1</v>
       </c>
-      <c r="U13" s="43" t="s">
+      <c r="V13" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="V13" s="51">
+      <c r="W13" s="50">
         <v>919153.5</v>
       </c>
     </row>
-    <row r="14" spans="1:22" ht="22.5">
-      <c r="A14" s="34" t="s">
+    <row r="14" spans="1:23" ht="22.5">
+      <c r="A14" s="77">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="35" t="s">
+      <c r="C14" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="36" t="s">
+      <c r="D14" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="36" t="s">
+      <c r="E14" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="36">
+      <c r="F14" s="35">
         <v>10.1</v>
       </c>
-      <c r="F14" s="36">
+      <c r="G14" s="35">
         <v>-3.9</v>
       </c>
-      <c r="G14" s="36">
+      <c r="H14" s="35">
         <v>-1.1000000000000001</v>
       </c>
-      <c r="H14" s="36">
+      <c r="I14" s="35">
         <v>0.9</v>
       </c>
-      <c r="I14" s="36">
+      <c r="J14" s="35">
         <v>4</v>
       </c>
-      <c r="J14" s="36">
+      <c r="K14" s="35">
         <v>0.2</v>
       </c>
-      <c r="K14" s="36">
+      <c r="L14" s="35">
         <v>-1.2</v>
       </c>
-      <c r="L14" s="36">
+      <c r="M14" s="35">
         <v>-21.2</v>
       </c>
-      <c r="M14" s="4">
+      <c r="N14" s="4">
         <v>18.8</v>
       </c>
-      <c r="N14" s="4">
+      <c r="O14" s="4">
         <v>11.2</v>
       </c>
-      <c r="O14" s="4">
+      <c r="P14" s="4">
         <v>13.2</v>
       </c>
-      <c r="P14" s="4">
+      <c r="Q14" s="4">
         <v>10.8</v>
       </c>
-      <c r="Q14" s="4">
+      <c r="R14" s="4">
         <v>13.1</v>
       </c>
-      <c r="R14" s="4">
+      <c r="S14" s="4">
         <v>14.4</v>
       </c>
-      <c r="S14" s="4">
+      <c r="T14" s="4">
         <v>13.6</v>
       </c>
-      <c r="T14" s="4">
+      <c r="U14" s="4">
         <v>12.1</v>
       </c>
-      <c r="U14" s="38">
+      <c r="V14" s="37">
         <v>0.4</v>
       </c>
-      <c r="V14" s="53">
+      <c r="W14" s="52">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
-[...1 lines deleted...]
-      <c r="D16" s="7"/>
+    <row r="16" spans="1:23">
+      <c r="B16" s="6"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
-      <c r="S16" s="8"/>
-[...2 lines deleted...]
-      <c r="E17" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="T16" s="8"/>
+    </row>
+    <row r="17" spans="5:14">
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="D18" s="7"/>
+      <c r="M17" s="7"/>
+    </row>
+    <row r="18" spans="5:14">
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E19" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="5:14">
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E20" s="7"/>
+      <c r="M19" s="7"/>
+    </row>
+    <row r="20" spans="5:14">
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E21" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="5:14">
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E22" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="5:14">
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E23" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="5:14">
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E24" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="5:14">
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E25" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="5:14">
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
-      <c r="J25" s="9"/>
-      <c r="K25" s="10"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="9"/>
       <c r="L25" s="10"/>
-      <c r="M25" s="11"/>
-[...2 lines deleted...]
-      <c r="E26" s="7"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="11"/>
+    </row>
+    <row r="26" spans="5:14">
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
-    </row>
-[...12 lines deleted...]
-      <c r="E28" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="5:14">
+      <c r="E27" s="10"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="5:14">
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E29" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="5:14">
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E30" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="5:14">
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E31" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="5:14">
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E32" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="5:14">
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E33" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="6:13">
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E34" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="6:13">
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E35" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="6:13">
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E36" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="6:13">
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E37" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="6:13">
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E38" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="6:13">
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E39" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="6:13">
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E40" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="6:13">
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
-    </row>
-[...1 lines deleted...]
-      <c r="E41" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="6:13">
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>