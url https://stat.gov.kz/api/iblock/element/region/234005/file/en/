--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,91 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="150" windowWidth="28695" windowHeight="9465"/>
   </bookViews>
   <sheets>
     <sheet name="All" sheetId="1" r:id="rId1"/>
     <sheet name="Per victim" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="43">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Material consequences of accidents</t>
   </si>
   <si>
-    <t>Thousand tenge</t>
-[...1 lines deleted...]
-  <si>
     <t>Material consequences of accidents per victim</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
-    <t>Karaganda region</t>
-[...4 lines deleted...]
-  <si>
     <t>Balqash C.A.</t>
   </si>
   <si>
     <t>Zhezkazgan C.A.</t>
   </si>
   <si>
     <t>Karazhal C.A.</t>
   </si>
   <si>
     <t>Saran C.A.</t>
   </si>
   <si>
     <t>Temirtau C.A.</t>
   </si>
   <si>
     <t>Shakhtinsk C.A.</t>
   </si>
   <si>
     <t>Districts:</t>
   </si>
   <si>
     <t>Aktogay</t>
   </si>
   <si>
     <t>Bukhar zhyrau</t>
@@ -142,50 +130,62 @@
     <t>24738</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>3902,6</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>35,6</t>
   </si>
   <si>
     <t>2222,7</t>
   </si>
   <si>
     <t>2161,9</t>
   </si>
   <si>
     <t>Priozersk city</t>
   </si>
   <si>
     <t>Satpaeyev C.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>Karagandy region</t>
+  </si>
+  <si>
+    <t>Karagandy C.A.</t>
+  </si>
+  <si>
+    <t>thousand tenge</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -290,51 +290,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -399,186 +399,77 @@
     <xf numFmtId="165" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-</file>
-[...116 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -821,173 +712,170 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z33"/>
+  <dimension ref="A1:AA33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="11.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
     <col min="8" max="9" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" style="1" customWidth="1"/>
     <col min="16" max="16" width="12.140625" style="1" customWidth="1"/>
     <col min="17" max="21" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.5703125" style="1" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="1" customWidth="1"/>
     <col min="25" max="25" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="12.5703125" style="1" customWidth="1"/>
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="27" max="27" width="13.140625" style="1" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="16.5" customHeight="1">
+    <row r="1" spans="1:27" ht="16.5" customHeight="1">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="8"/>
       <c r="U1" s="8"/>
     </row>
-    <row r="2" spans="1:26" ht="16.5" customHeight="1">
+    <row r="2" spans="1:27" ht="16.5" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="9"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
     </row>
-    <row r="3" spans="1:26" ht="16.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A4" s="45" t="s">
+    <row r="3" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="4" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="45"/>
-[...25 lines deleted...]
-    <row r="5" spans="1:26">
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="V5" s="3"/>
       <c r="X5" s="39"/>
-      <c r="Z5" s="10" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:26" ht="16.5" customHeight="1">
+      <c r="AA5" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" ht="16.5" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="40">
         <v>2000</v>
       </c>
       <c r="C6" s="40">
         <v>2001</v>
       </c>
       <c r="D6" s="40">
         <v>2002</v>
       </c>
       <c r="E6" s="40">
         <v>2003</v>
       </c>
       <c r="F6" s="40">
         <v>2004</v>
       </c>
       <c r="G6" s="40">
         <v>2005</v>
       </c>
       <c r="H6" s="40">
         <v>2006</v>
       </c>
       <c r="I6" s="40">
         <v>2007</v>
       </c>
@@ -1020,54 +908,57 @@
       </c>
       <c r="S6" s="41">
         <v>2017</v>
       </c>
       <c r="T6" s="40">
         <v>2018</v>
       </c>
       <c r="U6" s="42">
         <v>2019</v>
       </c>
       <c r="V6" s="43">
         <v>2020</v>
       </c>
       <c r="W6" s="43">
         <v>2021</v>
       </c>
       <c r="X6" s="43">
         <v>2022</v>
       </c>
       <c r="Y6" s="43">
         <v>2023</v>
       </c>
       <c r="Z6" s="43">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" ht="15" customHeight="1">
+      <c r="AA6" s="43">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
       <c r="A7" s="37" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B7" s="13">
         <v>1230905</v>
       </c>
       <c r="C7" s="14">
         <v>401467.8</v>
       </c>
       <c r="D7" s="14">
         <v>388689.9</v>
       </c>
       <c r="E7" s="14">
         <v>427961.8</v>
       </c>
       <c r="F7" s="14">
         <v>733002.4</v>
       </c>
       <c r="G7" s="14">
         <v>261918.7</v>
       </c>
       <c r="H7" s="14">
         <v>402758.7</v>
       </c>
       <c r="I7" s="14">
         <v>276194.3</v>
       </c>
@@ -1100,1040 +991,1097 @@
       </c>
       <c r="S7" s="16">
         <v>491430.40000000002</v>
       </c>
       <c r="T7" s="16">
         <v>542143.30000000005</v>
       </c>
       <c r="U7" s="16">
         <v>507507.20000000001</v>
       </c>
       <c r="V7" s="16">
         <v>665767.80000000005</v>
       </c>
       <c r="W7" s="16">
         <v>1065004.2</v>
       </c>
       <c r="X7" s="16">
         <v>1438054.5</v>
       </c>
       <c r="Y7" s="16">
         <v>4174311.5</v>
       </c>
       <c r="Z7" s="16">
         <v>1186982.8999999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" ht="15" customHeight="1">
+      <c r="AA7" s="16">
+        <v>668419.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
       <c r="A8" s="38" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="B8" s="17"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="17"/>
       <c r="H8" s="17"/>
       <c r="I8" s="17"/>
       <c r="J8" s="17"/>
       <c r="K8" s="17"/>
       <c r="L8" s="17"/>
       <c r="M8" s="17"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="18">
         <v>70389</v>
       </c>
       <c r="Q8" s="18">
         <v>79859.7</v>
       </c>
       <c r="R8" s="19" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="S8" s="16">
         <v>73005.600000000006</v>
       </c>
       <c r="T8" s="16">
         <v>105713.9</v>
       </c>
       <c r="U8" s="16">
         <v>63522.9</v>
       </c>
       <c r="V8" s="16">
         <v>61995</v>
       </c>
       <c r="W8" s="16">
         <v>94341.7</v>
       </c>
       <c r="X8" s="16">
         <v>341476.8</v>
       </c>
       <c r="Y8" s="16">
         <v>3284044.6</v>
       </c>
       <c r="Z8" s="16">
         <v>435363.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" ht="15" customHeight="1">
+      <c r="AA8" s="16">
+        <v>169731.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="15" customHeight="1">
       <c r="A9" s="38" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
       <c r="N9" s="17"/>
       <c r="O9" s="17"/>
       <c r="P9" s="18">
         <v>5312</v>
       </c>
       <c r="Q9" s="18">
         <v>30963.8</v>
       </c>
       <c r="R9" s="19" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="S9" s="16">
         <v>3687.2</v>
       </c>
       <c r="T9" s="16">
         <v>33184.1</v>
       </c>
       <c r="U9" s="16">
         <v>105905.4</v>
       </c>
       <c r="V9" s="16">
         <v>97198.9</v>
       </c>
       <c r="W9" s="16">
         <v>58036.2</v>
       </c>
       <c r="X9" s="16">
         <v>13544.4</v>
       </c>
       <c r="Y9" s="16">
         <v>14534.5</v>
       </c>
       <c r="Z9" s="16">
         <v>89397.8</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" ht="15" customHeight="1">
+      <c r="AA9" s="16">
+        <v>31939.200000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" ht="15" customHeight="1">
       <c r="A10" s="38" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="17"/>
       <c r="D10" s="17"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="18">
         <v>53800</v>
       </c>
       <c r="Q10" s="18">
         <v>108778.6</v>
       </c>
       <c r="R10" s="19" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="S10" s="16">
         <v>46680.9</v>
       </c>
       <c r="T10" s="16">
         <v>90439.9</v>
       </c>
       <c r="U10" s="16">
         <v>59322.6</v>
       </c>
       <c r="V10" s="16">
         <v>112386.7</v>
       </c>
       <c r="W10" s="16">
         <v>86149.7</v>
       </c>
       <c r="X10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" ht="15" customHeight="1">
+      <c r="AA10" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" ht="15" customHeight="1">
       <c r="A11" s="38" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="17"/>
       <c r="G11" s="17"/>
       <c r="H11" s="17"/>
       <c r="I11" s="17"/>
       <c r="J11" s="17"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="18">
         <v>3629</v>
       </c>
       <c r="Q11" s="18">
         <v>7165.6</v>
       </c>
       <c r="R11" s="19" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="S11" s="16">
         <v>2661.2</v>
       </c>
       <c r="T11" s="16">
         <v>995</v>
       </c>
       <c r="U11" s="16">
         <v>22844.7</v>
       </c>
       <c r="V11" s="16">
         <v>3243.1</v>
       </c>
       <c r="W11" s="16">
         <v>4214</v>
       </c>
       <c r="X11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" ht="15" customHeight="1">
+      <c r="AA11" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" ht="15" customHeight="1">
       <c r="A12" s="38" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="17"/>
       <c r="G12" s="17"/>
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="18" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="R12" s="19" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="S12" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="T12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="V12" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="W12" s="16">
         <v>113</v>
       </c>
       <c r="X12" s="16">
         <v>306</v>
       </c>
       <c r="Y12" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="16">
         <v>2739.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" ht="15" customHeight="1">
+      <c r="AA12" s="16">
+        <v>955.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1">
       <c r="A13" s="38" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B13" s="17"/>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="18">
         <v>170</v>
       </c>
       <c r="Q13" s="18">
         <v>12931</v>
       </c>
       <c r="R13" s="19" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="S13" s="16">
         <v>11704</v>
       </c>
       <c r="T13" s="16">
         <v>36924</v>
       </c>
       <c r="U13" s="16">
         <v>14757</v>
       </c>
       <c r="V13" s="16">
         <v>22524</v>
       </c>
       <c r="W13" s="16">
         <v>43699.1</v>
       </c>
       <c r="X13" s="16">
         <v>104740.9</v>
       </c>
       <c r="Y13" s="16">
         <v>50563.7</v>
       </c>
       <c r="Z13" s="16">
         <v>66834.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" ht="15" customHeight="1">
+      <c r="AA13" s="16">
+        <v>32973.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1">
       <c r="A14" s="38" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B14" s="17"/>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="18">
         <v>55208</v>
       </c>
       <c r="Q14" s="18">
         <v>44470.8</v>
       </c>
       <c r="R14" s="19" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="S14" s="16">
         <v>84375.1</v>
       </c>
       <c r="T14" s="16">
         <v>59144.9</v>
       </c>
       <c r="U14" s="16">
         <v>96790.399999999994</v>
       </c>
       <c r="V14" s="16">
         <v>112335.2</v>
       </c>
       <c r="W14" s="16">
         <v>177892.6</v>
       </c>
       <c r="X14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" ht="15" customHeight="1">
+      <c r="AA14" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1">
       <c r="A15" s="38" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="17"/>
       <c r="I15" s="17"/>
       <c r="J15" s="17"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="18">
         <v>205682</v>
       </c>
       <c r="Q15" s="18">
         <v>25990.6</v>
       </c>
       <c r="R15" s="19" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="S15" s="16">
         <v>21169.8</v>
       </c>
       <c r="T15" s="16">
         <v>35900.800000000003</v>
       </c>
       <c r="U15" s="16">
         <v>34302.9</v>
       </c>
       <c r="V15" s="16">
         <v>24753.599999999999</v>
       </c>
       <c r="W15" s="16">
         <v>36763.1</v>
       </c>
       <c r="X15" s="16">
         <v>116923.1</v>
       </c>
       <c r="Y15" s="16">
         <v>45695.7</v>
       </c>
       <c r="Z15" s="16">
         <v>82815.5</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" ht="15" customHeight="1">
+      <c r="AA15" s="16">
+        <v>122964.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1">
       <c r="A16" s="38" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B16" s="17"/>
       <c r="C16" s="17"/>
       <c r="D16" s="17"/>
       <c r="E16" s="17"/>
       <c r="F16" s="17"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="18">
         <v>37745</v>
       </c>
       <c r="Q16" s="18">
         <v>71828</v>
       </c>
       <c r="R16" s="19" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="S16" s="16">
         <v>177748</v>
       </c>
       <c r="T16" s="16">
         <v>145590.20000000001</v>
       </c>
       <c r="U16" s="16">
         <v>68169</v>
       </c>
       <c r="V16" s="16">
         <v>116248.4</v>
       </c>
       <c r="W16" s="16">
         <v>200576.8</v>
       </c>
       <c r="X16" s="16">
         <v>597517.4</v>
       </c>
       <c r="Y16" s="16">
         <v>696702.6</v>
       </c>
       <c r="Z16" s="16">
         <v>403718</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="15" customHeight="1">
+      <c r="AA16" s="16">
+        <v>227897.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15" customHeight="1">
       <c r="A17" s="38" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B17" s="17"/>
       <c r="C17" s="17"/>
       <c r="D17" s="17"/>
       <c r="E17" s="17"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="17"/>
       <c r="S17" s="22"/>
       <c r="T17" s="17"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
-    </row>
-    <row r="18" spans="1:26" ht="15" customHeight="1">
+      <c r="AA17" s="16"/>
+    </row>
+    <row r="18" spans="1:27" ht="15" customHeight="1">
       <c r="A18" s="38" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" s="17"/>
       <c r="C18" s="17"/>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q18" s="18">
         <v>13182.5</v>
       </c>
       <c r="R18" s="19" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="S18" s="16">
         <v>20399</v>
       </c>
       <c r="T18" s="16">
         <v>4929</v>
       </c>
       <c r="U18" s="16">
         <v>15894</v>
       </c>
       <c r="V18" s="16">
         <v>7403</v>
       </c>
       <c r="W18" s="16">
         <v>242066.5</v>
       </c>
       <c r="X18" s="16">
         <v>55165.2</v>
       </c>
       <c r="Y18" s="16">
         <v>51601.5</v>
       </c>
       <c r="Z18" s="16">
         <v>71634.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" ht="15" customHeight="1">
+      <c r="AA18" s="16">
+        <v>30316.400000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15" customHeight="1">
       <c r="A19" s="38" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q19" s="18">
         <v>1684</v>
       </c>
       <c r="R19" s="19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="S19" s="16">
         <v>965</v>
       </c>
       <c r="T19" s="16">
         <v>1971</v>
       </c>
       <c r="U19" s="16">
         <v>1686</v>
       </c>
       <c r="V19" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="W19" s="16">
         <v>2663.9</v>
       </c>
       <c r="X19" s="16">
         <v>1994.5</v>
       </c>
       <c r="Y19" s="16">
         <v>1092</v>
       </c>
       <c r="Z19" s="16">
         <v>14025</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" ht="15" customHeight="1">
+      <c r="AA19" s="16">
+        <v>5770</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="15" customHeight="1">
       <c r="A20" s="38" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="17"/>
       <c r="O20" s="17"/>
       <c r="P20" s="18">
         <v>78584</v>
       </c>
       <c r="Q20" s="18">
         <v>10453</v>
       </c>
       <c r="R20" s="19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="S20" s="16">
         <v>5602.2</v>
       </c>
       <c r="T20" s="16">
         <v>10970.5</v>
       </c>
       <c r="U20" s="16">
         <v>2382.3000000000002</v>
       </c>
       <c r="V20" s="16">
         <v>1647.2</v>
       </c>
       <c r="W20" s="16">
         <v>1099</v>
       </c>
       <c r="X20" s="16">
         <v>247.9</v>
       </c>
       <c r="Y20" s="16">
         <v>350.4</v>
       </c>
       <c r="Z20" s="16">
         <v>717.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="15" customHeight="1">
+      <c r="AA20" s="16">
+        <v>625.29999999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15" customHeight="1">
       <c r="A21" s="38" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="18">
         <v>531</v>
       </c>
       <c r="Q21" s="18">
         <v>1470.7</v>
       </c>
       <c r="R21" s="19" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="S21" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="T21" s="17"/>
       <c r="U21" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="V21" s="20" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="16">
         <v>26849</v>
       </c>
       <c r="X21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="15" customHeight="1">
+      <c r="AA21" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15" customHeight="1">
       <c r="A22" s="38" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="18" t="s">
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <v>113</v>
       </c>
       <c r="R22" s="19" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="S22" s="16" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="T22" s="16">
         <v>4124</v>
       </c>
       <c r="U22" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="V22" s="16">
         <v>25251.3</v>
       </c>
       <c r="W22" s="16">
         <v>11695.8</v>
       </c>
       <c r="X22" s="16">
         <v>120823</v>
       </c>
       <c r="Y22" s="16">
         <v>4750</v>
       </c>
       <c r="Z22" s="16">
         <v>13395.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="15" customHeight="1">
+      <c r="AA22" s="16">
+        <v>3650.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15" customHeight="1">
       <c r="A23" s="38" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="18">
         <v>2890</v>
       </c>
       <c r="Q23" s="18">
         <v>2576.9</v>
       </c>
       <c r="R23" s="19" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="S23" s="16">
         <v>2876.5</v>
       </c>
       <c r="T23" s="16">
         <v>2738.4</v>
       </c>
       <c r="U23" s="16">
         <v>4699</v>
       </c>
       <c r="V23" s="16">
         <v>58268.3</v>
       </c>
       <c r="W23" s="16">
         <v>34736.800000000003</v>
       </c>
       <c r="X23" s="16">
         <v>1384.3</v>
       </c>
       <c r="Y23" s="16">
         <v>3015</v>
       </c>
       <c r="Z23" s="16">
         <v>2275.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="15" customHeight="1">
+      <c r="AA23" s="16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15" customHeight="1">
       <c r="A24" s="38" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B24" s="17"/>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="17"/>
       <c r="O24" s="17"/>
       <c r="P24" s="18">
         <v>55</v>
       </c>
       <c r="Q24" s="18" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="R24" s="17" t="s">
         <v>0</v>
       </c>
       <c r="S24" s="20" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="T24" s="20">
         <v>489.8</v>
       </c>
       <c r="U24" s="17" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="16">
         <v>2906.1</v>
       </c>
       <c r="W24" s="16">
         <v>7119</v>
       </c>
       <c r="X24" s="16">
         <v>44491</v>
       </c>
       <c r="Y24" s="16">
         <v>15673</v>
       </c>
       <c r="Z24" s="16">
         <v>518</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="15" customHeight="1">
+      <c r="AA24" s="16" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15" customHeight="1">
       <c r="A25" s="38" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="17"/>
       <c r="O25" s="17"/>
       <c r="P25" s="18">
         <v>16741</v>
       </c>
       <c r="Q25" s="18" t="s">
         <v>0</v>
       </c>
       <c r="R25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="S25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="16">
         <v>14224.3</v>
       </c>
       <c r="V25" s="16">
         <v>16623.099999999999</v>
       </c>
       <c r="W25" s="16">
         <v>29419.7</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="17" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="17" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15" customHeight="1">
+      <c r="AA25" s="17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15" customHeight="1">
       <c r="A26" s="38" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="24"/>
       <c r="O26" s="24"/>
       <c r="P26" s="25">
         <v>140</v>
       </c>
       <c r="Q26" s="25">
         <v>5892.8</v>
       </c>
       <c r="R26" s="26" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="S26" s="27">
         <v>1691.9</v>
       </c>
       <c r="T26" s="27">
         <v>9027.7999999999993</v>
       </c>
       <c r="U26" s="27">
         <v>1553</v>
       </c>
       <c r="V26" s="27">
         <v>1848.9</v>
       </c>
       <c r="W26" s="27">
         <v>7568.3</v>
       </c>
       <c r="X26" s="27">
         <v>39440</v>
       </c>
       <c r="Y26" s="27">
         <v>6288.5</v>
       </c>
       <c r="Z26" s="27">
         <v>3547.5</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" ht="15" customHeight="1">
+      <c r="AA26" s="27">
+        <v>39689</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" ht="15" customHeight="1">
       <c r="A27" s="5"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="6"/>
       <c r="J27" s="6"/>
       <c r="K27" s="6"/>
     </row>
-    <row r="29" spans="1:26" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" ht="15" customHeight="1"/>
+    <row r="29" spans="1:27" ht="15" customHeight="1"/>
+    <row r="30" spans="1:27" ht="15" customHeight="1"/>
+    <row r="31" spans="1:27" ht="31.5" customHeight="1"/>
+    <row r="32" spans="1:27" ht="15" customHeight="1"/>
     <row r="33" ht="21" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA31"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.28515625" style="1" customWidth="1"/>
     <col min="26" max="26" width="10.28515625" style="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="18" customHeight="1">
       <c r="A1" s="8"/>
@@ -2183,91 +2131,92 @@
     </row>
     <row r="3" spans="1:27" ht="18" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="9"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
     </row>
     <row r="4" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A4" s="45" t="s">
-[...26 lines deleted...]
-      <c r="Z4" s="45"/>
+      <c r="A4" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
     </row>
     <row r="5" spans="1:27" ht="15">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="V5" s="7"/>
       <c r="X5" s="39"/>
       <c r="Y5" s="12"/>
-      <c r="Z5" s="11" t="s">
-        <v>2</v>
+      <c r="Z5" s="11"/>
+      <c r="AA5" s="7" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:27" ht="16.5" customHeight="1">
       <c r="A6" s="4"/>
       <c r="B6" s="40">
         <v>2000</v>
       </c>
       <c r="C6" s="40">
         <v>2001</v>
       </c>
       <c r="D6" s="40">
         <v>2002</v>
       </c>
       <c r="E6" s="40">
         <v>2003</v>
       </c>
       <c r="F6" s="40">
         <v>2004</v>
       </c>
       <c r="G6" s="40">
         <v>2005</v>
       </c>
       <c r="H6" s="40">
         <v>2006</v>
       </c>
@@ -2303,54 +2252,57 @@
       </c>
       <c r="S6" s="41">
         <v>2017</v>
       </c>
       <c r="T6" s="40">
         <v>2018</v>
       </c>
       <c r="U6" s="42">
         <v>2019</v>
       </c>
       <c r="V6" s="43">
         <v>2020</v>
       </c>
       <c r="W6" s="43">
         <v>2021</v>
       </c>
       <c r="X6" s="43">
         <v>2022</v>
       </c>
       <c r="Y6" s="43">
         <v>2023</v>
       </c>
       <c r="Z6" s="43">
         <v>2024</v>
       </c>
+      <c r="AA6" s="43">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:27" ht="15.75" customHeight="1">
       <c r="A7" s="37" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B7" s="28">
         <v>1630.3377483443708</v>
       </c>
       <c r="C7" s="29">
         <v>424.4</v>
       </c>
       <c r="D7" s="29">
         <v>440.2</v>
       </c>
       <c r="E7" s="29">
         <v>454.3</v>
       </c>
       <c r="F7" s="30">
         <v>764.3</v>
       </c>
       <c r="G7" s="29">
         <v>261.39999999999998</v>
       </c>
       <c r="H7" s="29">
         <v>433.5</v>
       </c>
       <c r="I7" s="29">
         <v>359.2</v>
       </c>
@@ -2383,1077 +2335,1130 @@
       </c>
       <c r="S7" s="32">
         <v>1106.8</v>
       </c>
       <c r="T7" s="33">
         <v>1260.8</v>
       </c>
       <c r="U7" s="33">
         <v>1172.0999999999999</v>
       </c>
       <c r="V7" s="33">
         <v>1502.9</v>
       </c>
       <c r="W7" s="33">
         <v>1983.2</v>
       </c>
       <c r="X7" s="33">
         <v>3126.2</v>
       </c>
       <c r="Y7" s="32">
         <v>8416</v>
       </c>
       <c r="Z7" s="32">
         <v>2960.1</v>
       </c>
+      <c r="AA7" s="45">
+        <v>2413.1</v>
+      </c>
     </row>
     <row r="8" spans="1:27" ht="15.75" customHeight="1">
       <c r="A8" s="38" t="s">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="34"/>
       <c r="L8" s="34"/>
       <c r="M8" s="34"/>
       <c r="N8" s="34"/>
       <c r="O8" s="18">
         <v>224.3</v>
       </c>
       <c r="P8" s="18">
         <v>398</v>
       </c>
       <c r="Q8" s="18">
         <v>502.262</v>
       </c>
       <c r="R8" s="19">
         <v>575.29999999999995</v>
       </c>
       <c r="S8" s="33">
         <v>663.7</v>
       </c>
       <c r="T8" s="33">
         <v>935.5</v>
       </c>
       <c r="U8" s="33">
         <v>588.20000000000005</v>
       </c>
       <c r="V8" s="33">
         <v>500</v>
       </c>
       <c r="W8" s="33">
         <v>934.1</v>
       </c>
       <c r="X8" s="33">
         <v>3347.8</v>
       </c>
       <c r="Y8" s="32">
         <v>14467.2</v>
       </c>
       <c r="Z8" s="32">
         <v>2961.7</v>
       </c>
+      <c r="AA8" s="45">
+        <v>1973.6</v>
+      </c>
     </row>
     <row r="9" spans="1:27" ht="15.75" customHeight="1">
       <c r="A9" s="38" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="34"/>
       <c r="O9" s="18">
         <v>983.9</v>
       </c>
       <c r="P9" s="18">
         <v>212</v>
       </c>
       <c r="Q9" s="18">
         <v>910.7</v>
       </c>
       <c r="R9" s="19">
         <v>1504.5</v>
       </c>
       <c r="S9" s="33">
         <v>204.8</v>
       </c>
       <c r="T9" s="33">
         <v>1952</v>
       </c>
       <c r="U9" s="33">
         <v>7564.7</v>
       </c>
       <c r="V9" s="33">
         <v>5717.6</v>
       </c>
       <c r="W9" s="33">
         <v>3224.2</v>
       </c>
       <c r="X9" s="33">
         <v>1504.9</v>
       </c>
       <c r="Y9" s="32">
         <v>855</v>
       </c>
       <c r="Z9" s="32">
         <v>4966.5</v>
       </c>
+      <c r="AA9" s="45">
+        <v>1996.2</v>
+      </c>
     </row>
     <row r="10" spans="1:27" ht="15.75" customHeight="1">
       <c r="A10" s="38" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
       <c r="D10" s="34"/>
       <c r="E10" s="34"/>
       <c r="F10" s="34"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="34"/>
       <c r="K10" s="34"/>
       <c r="L10" s="34"/>
       <c r="M10" s="34"/>
       <c r="N10" s="34"/>
       <c r="O10" s="18">
         <v>859.5</v>
       </c>
       <c r="P10" s="18">
         <v>841</v>
       </c>
       <c r="Q10" s="18">
         <v>675.64300000000003</v>
       </c>
       <c r="R10" s="19">
         <v>1268.7</v>
       </c>
       <c r="S10" s="33">
         <v>590.9</v>
       </c>
       <c r="T10" s="33">
         <v>1674.8</v>
       </c>
       <c r="U10" s="33">
         <v>1005.5</v>
       </c>
       <c r="V10" s="33">
         <v>2554.1999999999998</v>
       </c>
       <c r="W10" s="33">
         <v>1460.2</v>
       </c>
       <c r="X10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Y10" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z10" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AA10" s="46" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:27" ht="15.75" customHeight="1">
       <c r="A11" s="38" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="34"/>
       <c r="E11" s="34"/>
       <c r="F11" s="34"/>
       <c r="G11" s="34"/>
       <c r="H11" s="34"/>
       <c r="I11" s="34"/>
       <c r="J11" s="34"/>
       <c r="K11" s="34"/>
       <c r="L11" s="34"/>
       <c r="M11" s="34"/>
       <c r="N11" s="34"/>
       <c r="O11" s="18">
         <v>442</v>
       </c>
       <c r="P11" s="18">
         <v>518</v>
       </c>
       <c r="Q11" s="18">
         <v>1194.2670000000001</v>
       </c>
       <c r="R11" s="19">
         <v>3464.9</v>
       </c>
       <c r="S11" s="33">
         <v>332.7</v>
       </c>
       <c r="T11" s="33">
         <v>995</v>
       </c>
       <c r="U11" s="33">
         <v>2538.3000000000002</v>
       </c>
       <c r="V11" s="33">
         <v>648.6</v>
       </c>
       <c r="W11" s="33">
         <v>702.3</v>
       </c>
       <c r="X11" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z11" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AA11" s="7"/>
+      <c r="AA11" s="46" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:27" ht="15.75" customHeight="1">
       <c r="A12" s="38" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="34"/>
       <c r="E12" s="34"/>
       <c r="F12" s="34"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="34"/>
       <c r="K12" s="34"/>
       <c r="L12" s="34"/>
       <c r="M12" s="34"/>
       <c r="N12" s="34"/>
       <c r="O12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="P12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Q12" s="18" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="R12" s="19">
         <v>421</v>
       </c>
       <c r="S12" s="33">
         <v>3000</v>
       </c>
       <c r="T12" s="33" t="s">
         <v>0</v>
       </c>
       <c r="U12" s="33">
         <v>107</v>
       </c>
       <c r="V12" s="33">
         <v>6</v>
       </c>
       <c r="W12" s="33">
         <v>113</v>
       </c>
       <c r="X12" s="33">
         <v>306</v>
       </c>
       <c r="Y12" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z12" s="32">
         <v>2739.2</v>
       </c>
-      <c r="AA12" s="7"/>
+      <c r="AA12" s="45">
+        <v>477.8</v>
+      </c>
     </row>
     <row r="13" spans="1:27" ht="15.75" customHeight="1">
       <c r="A13" s="38" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="34"/>
       <c r="E13" s="34"/>
       <c r="F13" s="34"/>
       <c r="G13" s="34"/>
       <c r="H13" s="34"/>
       <c r="I13" s="34"/>
       <c r="J13" s="34"/>
       <c r="K13" s="34"/>
       <c r="L13" s="34"/>
       <c r="M13" s="34"/>
       <c r="N13" s="34"/>
       <c r="O13" s="18">
         <v>121.8</v>
       </c>
       <c r="P13" s="18">
         <v>170</v>
       </c>
       <c r="Q13" s="18">
         <v>680.57899999999995</v>
       </c>
       <c r="R13" s="19">
         <v>3928.3</v>
       </c>
       <c r="S13" s="33">
         <v>900.3</v>
       </c>
       <c r="T13" s="33">
         <v>1420.2</v>
       </c>
       <c r="U13" s="33">
         <v>641.6</v>
       </c>
       <c r="V13" s="33">
         <v>979.3</v>
       </c>
       <c r="W13" s="33">
         <v>2570.5</v>
       </c>
       <c r="X13" s="33">
         <v>3879.3</v>
       </c>
       <c r="Y13" s="32">
         <v>2106.8000000000002</v>
       </c>
       <c r="Z13" s="32">
         <v>3341.7</v>
       </c>
+      <c r="AA13" s="45">
+        <v>2536.4</v>
+      </c>
     </row>
     <row r="14" spans="1:27" ht="15.75" customHeight="1">
       <c r="A14" s="38" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="34"/>
       <c r="F14" s="34"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
       <c r="N14" s="34"/>
       <c r="O14" s="18">
         <v>1209.5</v>
       </c>
       <c r="P14" s="18">
         <v>2045</v>
       </c>
       <c r="Q14" s="18">
         <v>753.74199999999996</v>
       </c>
       <c r="R14" s="19">
         <v>1021.2</v>
       </c>
       <c r="S14" s="33">
         <v>969.8</v>
       </c>
       <c r="T14" s="33">
         <v>938.8</v>
       </c>
       <c r="U14" s="33">
         <v>1975.3</v>
       </c>
       <c r="V14" s="33">
         <v>1458.9</v>
       </c>
       <c r="W14" s="33">
         <v>1976.6</v>
       </c>
       <c r="X14" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Y14" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z14" s="32" t="s">
         <v>0</v>
       </c>
+      <c r="AA14" s="33" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:27" ht="15.75" customHeight="1">
       <c r="A15" s="38" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="34"/>
       <c r="E15" s="34"/>
       <c r="F15" s="34"/>
       <c r="G15" s="34"/>
       <c r="H15" s="34"/>
       <c r="I15" s="34"/>
       <c r="J15" s="34"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="34"/>
       <c r="O15" s="18">
         <v>1259.7</v>
       </c>
       <c r="P15" s="18">
         <v>922</v>
       </c>
       <c r="Q15" s="18">
         <v>541.471</v>
       </c>
       <c r="R15" s="19">
         <v>510.2</v>
       </c>
       <c r="S15" s="33">
         <v>460.2</v>
       </c>
       <c r="T15" s="33">
         <v>505.6</v>
       </c>
       <c r="U15" s="33">
         <v>504.5</v>
       </c>
       <c r="V15" s="33">
         <v>485.4</v>
       </c>
       <c r="W15" s="33">
         <v>548.70000000000005</v>
       </c>
       <c r="X15" s="33">
         <v>2051.3000000000002</v>
       </c>
       <c r="Y15" s="32">
         <v>774.5</v>
       </c>
       <c r="Z15" s="32">
         <v>1183.0999999999999</v>
       </c>
+      <c r="AA15" s="46">
+        <v>1891.8</v>
+      </c>
     </row>
     <row r="16" spans="1:27" ht="15.75" customHeight="1">
       <c r="A16" s="38" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="34"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="34"/>
       <c r="K16" s="34"/>
       <c r="L16" s="34"/>
       <c r="M16" s="34"/>
       <c r="N16" s="34"/>
       <c r="O16" s="18">
         <v>344.8</v>
       </c>
       <c r="P16" s="18">
         <v>572</v>
       </c>
       <c r="Q16" s="18">
         <v>983.94500000000005</v>
       </c>
       <c r="R16" s="19">
         <v>1098</v>
       </c>
       <c r="S16" s="33">
         <v>4937.3999999999996</v>
       </c>
       <c r="T16" s="33">
         <v>3308.9</v>
       </c>
       <c r="U16" s="33">
         <v>1363.4</v>
       </c>
       <c r="V16" s="33">
         <v>2703.5</v>
       </c>
       <c r="W16" s="33">
         <v>2046.7</v>
       </c>
       <c r="X16" s="33">
         <v>3128.4</v>
       </c>
       <c r="Y16" s="32">
         <v>5485.8</v>
       </c>
       <c r="Z16" s="32">
         <v>4806.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA16" s="45">
+        <v>4848.8999999999996</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" ht="15.75" customHeight="1">
       <c r="A17" s="38" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B17" s="34"/>
       <c r="C17" s="34"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
       <c r="G17" s="34"/>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
       <c r="N17" s="34"/>
       <c r="O17" s="18"/>
       <c r="P17" s="18"/>
       <c r="Q17" s="21"/>
       <c r="R17" s="18"/>
       <c r="S17" s="33"/>
       <c r="T17" s="18"/>
       <c r="U17" s="33"/>
       <c r="V17" s="33"/>
       <c r="W17" s="33"/>
       <c r="X17" s="33"/>
       <c r="Y17" s="32"/>
-      <c r="Z17" s="32" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:26" ht="15.75" customHeight="1">
+      <c r="Z17" s="32"/>
+      <c r="AA17" s="45"/>
+    </row>
+    <row r="18" spans="1:27" ht="15.75" customHeight="1">
       <c r="A18" s="38" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="34"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="34"/>
       <c r="K18" s="34"/>
       <c r="L18" s="34"/>
       <c r="M18" s="34"/>
       <c r="N18" s="34"/>
       <c r="O18" s="18">
         <v>183.6</v>
       </c>
       <c r="P18" s="18"/>
       <c r="Q18" s="18">
         <v>527.29999999999995</v>
       </c>
       <c r="R18" s="19">
         <v>1030.8</v>
       </c>
       <c r="S18" s="33">
         <v>1854.5</v>
       </c>
       <c r="T18" s="33">
         <v>492.9</v>
       </c>
       <c r="U18" s="33">
         <v>934.9</v>
       </c>
       <c r="V18" s="33">
         <v>411.3</v>
       </c>
       <c r="W18" s="33">
         <v>12740.3</v>
       </c>
       <c r="X18" s="33">
         <v>1970.2</v>
       </c>
       <c r="Y18" s="32">
         <v>3440.1</v>
       </c>
       <c r="Z18" s="32">
         <v>2470.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA18" s="45">
+        <v>1894.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="15.75" customHeight="1">
       <c r="A19" s="38" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
       <c r="G19" s="34"/>
       <c r="H19" s="34"/>
       <c r="I19" s="34"/>
       <c r="J19" s="34"/>
       <c r="K19" s="34"/>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="P19" s="18">
         <v>1063</v>
       </c>
       <c r="Q19" s="18">
         <v>421</v>
       </c>
       <c r="R19" s="19">
         <v>450.4</v>
       </c>
       <c r="S19" s="33">
         <v>321.7</v>
       </c>
       <c r="T19" s="33">
         <v>394.2</v>
       </c>
       <c r="U19" s="33">
         <v>337.2</v>
       </c>
       <c r="V19" s="33">
         <v>282.3</v>
       </c>
       <c r="W19" s="33">
         <v>444</v>
       </c>
       <c r="X19" s="33">
         <v>997.3</v>
       </c>
       <c r="Y19" s="32">
         <v>156</v>
       </c>
       <c r="Z19" s="32">
         <v>2337.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA19" s="45">
+        <v>1923.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" ht="15.75" customHeight="1">
       <c r="A20" s="38" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
       <c r="N20" s="34"/>
       <c r="O20" s="18">
         <v>373.9</v>
       </c>
       <c r="P20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Q20" s="18">
         <v>550.15800000000002</v>
       </c>
       <c r="R20" s="19">
         <v>780.5</v>
       </c>
       <c r="S20" s="33">
         <v>560.20000000000005</v>
       </c>
       <c r="T20" s="33">
         <v>1097.0999999999999</v>
       </c>
       <c r="U20" s="33">
         <v>595.6</v>
       </c>
       <c r="V20" s="33">
         <v>823.6</v>
       </c>
       <c r="W20" s="33">
         <v>274.8</v>
       </c>
       <c r="X20" s="33">
         <v>247.9</v>
       </c>
       <c r="Y20" s="32">
         <v>116.8</v>
       </c>
       <c r="Z20" s="32">
         <v>179.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA20" s="45">
+        <v>208.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="15.75" customHeight="1">
       <c r="A21" s="38" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B21" s="34"/>
       <c r="C21" s="34"/>
       <c r="D21" s="34"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="34"/>
       <c r="H21" s="34"/>
       <c r="I21" s="34"/>
       <c r="J21" s="34"/>
       <c r="K21" s="34"/>
       <c r="L21" s="34"/>
       <c r="M21" s="34"/>
       <c r="N21" s="34"/>
       <c r="O21" s="18">
         <v>245.1</v>
       </c>
       <c r="P21" s="18">
         <v>177</v>
       </c>
       <c r="Q21" s="18">
         <v>490.233</v>
       </c>
       <c r="R21" s="19">
         <v>560</v>
       </c>
       <c r="S21" s="33">
         <v>6410</v>
       </c>
       <c r="T21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="33">
         <v>190.7</v>
       </c>
       <c r="V21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="33">
         <v>26849</v>
       </c>
       <c r="X21" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z21" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA21" s="33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" ht="15.75" customHeight="1">
       <c r="A22" s="38" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B22" s="34"/>
       <c r="C22" s="34"/>
       <c r="D22" s="34"/>
       <c r="E22" s="34"/>
       <c r="F22" s="34"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="34"/>
       <c r="K22" s="34"/>
       <c r="L22" s="34"/>
       <c r="M22" s="34"/>
       <c r="N22" s="34"/>
       <c r="O22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="P22" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <v>113</v>
       </c>
       <c r="R22" s="19">
         <v>35.6</v>
       </c>
       <c r="S22" s="33">
         <v>667.8</v>
       </c>
       <c r="T22" s="33">
         <v>4124</v>
       </c>
       <c r="U22" s="33">
         <v>1156</v>
       </c>
       <c r="V22" s="33">
         <v>3156.4</v>
       </c>
       <c r="W22" s="33">
         <v>3898.6</v>
       </c>
       <c r="X22" s="33">
         <v>17260.400000000001</v>
       </c>
       <c r="Y22" s="32">
         <v>1187.5</v>
       </c>
       <c r="Z22" s="32">
         <v>1913.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA22" s="46">
+        <v>1216.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" ht="15.75" customHeight="1">
       <c r="A23" s="38" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="34"/>
       <c r="E23" s="34"/>
       <c r="F23" s="34"/>
       <c r="G23" s="34"/>
       <c r="H23" s="34"/>
       <c r="I23" s="34"/>
       <c r="J23" s="34"/>
       <c r="K23" s="34"/>
       <c r="L23" s="34"/>
       <c r="M23" s="34"/>
       <c r="N23" s="34"/>
       <c r="O23" s="18">
         <v>165</v>
       </c>
       <c r="P23" s="18">
         <v>578</v>
       </c>
       <c r="Q23" s="18">
         <v>198.22300000000001</v>
       </c>
       <c r="R23" s="19">
         <v>202.1</v>
       </c>
       <c r="S23" s="33">
         <v>287.7</v>
       </c>
       <c r="T23" s="33">
         <v>547.70000000000005</v>
       </c>
       <c r="U23" s="33">
         <v>522.1</v>
       </c>
       <c r="V23" s="33">
         <v>4855.7</v>
       </c>
       <c r="W23" s="33">
         <v>2315.8000000000002</v>
       </c>
       <c r="X23" s="33">
         <v>115.4</v>
       </c>
       <c r="Y23" s="32">
         <v>603</v>
       </c>
       <c r="Z23" s="32">
         <v>569</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA23" s="45">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" ht="15.75" customHeight="1">
       <c r="A24" s="38" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="18">
         <v>19.5</v>
       </c>
       <c r="P24" s="18">
         <v>55</v>
       </c>
       <c r="Q24" s="18" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="R24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="S24" s="33">
         <v>10186.5</v>
       </c>
       <c r="T24" s="32">
         <v>489.8</v>
       </c>
       <c r="U24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="V24" s="33">
         <v>968.7</v>
       </c>
       <c r="W24" s="33">
         <v>1423.8</v>
       </c>
       <c r="X24" s="33">
         <v>6355.9</v>
       </c>
       <c r="Y24" s="32">
         <v>5224.3</v>
       </c>
       <c r="Z24" s="32">
         <v>518</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA24" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" ht="15.75" customHeight="1">
       <c r="A25" s="38" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="34"/>
       <c r="D25" s="34"/>
       <c r="E25" s="34"/>
       <c r="F25" s="34"/>
       <c r="G25" s="34"/>
       <c r="H25" s="34"/>
       <c r="I25" s="34"/>
       <c r="J25" s="34"/>
       <c r="K25" s="34"/>
       <c r="L25" s="34"/>
       <c r="M25" s="34"/>
       <c r="N25" s="34"/>
       <c r="O25" s="18">
         <v>91</v>
       </c>
       <c r="P25" s="18">
         <v>4185</v>
       </c>
       <c r="Q25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="R25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="S25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="T25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="U25" s="33">
         <v>1293.0999999999999</v>
       </c>
       <c r="V25" s="33">
         <v>1847</v>
       </c>
       <c r="W25" s="33">
         <v>1548.4</v>
       </c>
       <c r="X25" s="33" t="s">
         <v>0</v>
       </c>
       <c r="Y25" s="32" t="s">
         <v>0</v>
       </c>
       <c r="Z25" s="32" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" ht="15.75" customHeight="1">
+      <c r="AA25" s="33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" ht="15.75" customHeight="1">
       <c r="A26" s="44" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="35"/>
       <c r="F26" s="35"/>
       <c r="G26" s="35"/>
       <c r="H26" s="35"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="35"/>
       <c r="L26" s="35"/>
       <c r="M26" s="35"/>
       <c r="N26" s="35"/>
       <c r="O26" s="25">
         <v>1173.8</v>
       </c>
       <c r="P26" s="25">
         <v>140</v>
       </c>
       <c r="Q26" s="25">
         <v>654.75599999999997</v>
       </c>
       <c r="R26" s="26">
         <v>216.2</v>
       </c>
       <c r="S26" s="36">
         <v>423</v>
       </c>
       <c r="T26" s="36">
         <v>1003.1</v>
       </c>
       <c r="U26" s="36">
         <v>388.3</v>
       </c>
       <c r="V26" s="36">
         <v>924.5</v>
       </c>
       <c r="W26" s="36">
         <v>946</v>
       </c>
       <c r="X26" s="36">
         <v>2465</v>
       </c>
       <c r="Y26" s="36">
         <v>1257.7</v>
       </c>
       <c r="Z26" s="36">
         <v>354.8</v>
       </c>
-    </row>
-[...14 lines deleted...]
-    <row r="31" spans="1:26" ht="15" customHeight="1"/>
+      <c r="AA26" s="47">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49"/>
+    </row>
+    <row r="30" spans="1:27" ht="16.5" customHeight="1"/>
+    <row r="31" spans="1:27" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>All</vt:lpstr>
       <vt:lpstr>Per victim</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>