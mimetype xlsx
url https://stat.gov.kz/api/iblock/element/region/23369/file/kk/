--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -3,112 +3,106 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="14475" windowHeight="9375" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="30" windowWidth="14475" windowHeight="9375"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
     <sheet name="Көрсеткіштер" sheetId="13" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>Қызметкерлердің жалақы қоры  мың.тенге</t>
   </si>
   <si>
     <t>Орташа айлық  жалақы,  теңге</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі мың.тенге</t>
   </si>
   <si>
     <t>Шығыстар  барлығы, мың.тенге</t>
   </si>
   <si>
     <t>Салық салынғанға дейінгі пайда (залал), мың.тенге</t>
   </si>
   <si>
-    <t>(-) деректер жоқ</t>
-[...1 lines deleted...]
-  <si>
     <t>Батыс Қазақстан облысының шағын кәсіпорындардың негізгі көрсеткіштерінің динамикасы</t>
   </si>
   <si>
     <t>Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс, мың.тенге</t>
   </si>
   <si>
     <t>Өткізілген өнім мен көрсетілген қызметтердің өзіндік құны, мың.тенге</t>
   </si>
   <si>
     <t>Жалпы пайда, мың.тенге</t>
   </si>
   <si>
     <t>(корпоративтік табыс салығынсыз,  акцизсіз және ҚҚС-сыз) шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті  төлемдер-барлығы, мың.тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлер саны барлығы, адам </t>
   </si>
   <si>
     <t>Материалдық шығындар, мың.тенге</t>
   </si>
   <si>
     <t>Есепті кезеңге орташа алғандағы қызметкерлердің тізімдік саны, адам</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>274101, 274104, 274107, 271305, 271101, 271201, 271202, 271203, 271301</t>
@@ -164,236 +158,216 @@
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Агрегация </t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>2-МП «Шағын кәсіпорын қызметі туралы есеп», жылдық, жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
-[...1 lines deleted...]
-  <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
-    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t xml:space="preserve">Батыс Қазақстан облысы бойынша жарияланады </t>
   </si>
   <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Назаргалиева Айгуль Хамзиновна</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2008 жылдан бастап </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің атауы</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4493&amp;year=2025&amp;name=112436&amp;period=year&amp;type=spreadsheets</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">СКЖ коды </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...21 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -447,165 +421,162 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -867,2010 +838,1819 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="19" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16135" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="44.28515625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="103.140625" style="3" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="3"/>
+    <col min="6" max="6" width="13.5703125" style="3" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="3"/>
+    <col min="257" max="257" width="44.28515625" style="3" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="3" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="3"/>
+    <col min="262" max="262" width="13.5703125" style="3" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="3"/>
+    <col min="513" max="513" width="44.28515625" style="3" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="3" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="3"/>
+    <col min="518" max="518" width="13.5703125" style="3" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="3"/>
+    <col min="769" max="769" width="44.28515625" style="3" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="3" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="3"/>
+    <col min="774" max="774" width="13.5703125" style="3" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="3"/>
+    <col min="1025" max="1025" width="44.28515625" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="3" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="3"/>
+    <col min="1030" max="1030" width="13.5703125" style="3" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="3"/>
+    <col min="1281" max="1281" width="44.28515625" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="3" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="3"/>
+    <col min="1286" max="1286" width="13.5703125" style="3" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="3"/>
+    <col min="1537" max="1537" width="44.28515625" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="3" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="3"/>
+    <col min="1542" max="1542" width="13.5703125" style="3" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="3"/>
+    <col min="1793" max="1793" width="44.28515625" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="3" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="3"/>
+    <col min="1798" max="1798" width="13.5703125" style="3" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="3"/>
+    <col min="2049" max="2049" width="44.28515625" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="3" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="3"/>
+    <col min="2054" max="2054" width="13.5703125" style="3" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="3"/>
+    <col min="2305" max="2305" width="44.28515625" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="3" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="3"/>
+    <col min="2310" max="2310" width="13.5703125" style="3" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="3"/>
+    <col min="2561" max="2561" width="44.28515625" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="3" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="3"/>
+    <col min="2566" max="2566" width="13.5703125" style="3" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="3"/>
+    <col min="2817" max="2817" width="44.28515625" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="3" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="3"/>
+    <col min="2822" max="2822" width="13.5703125" style="3" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="3"/>
+    <col min="3073" max="3073" width="44.28515625" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="3" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="3"/>
+    <col min="3078" max="3078" width="13.5703125" style="3" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="3"/>
+    <col min="3329" max="3329" width="44.28515625" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="3" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="3"/>
+    <col min="3334" max="3334" width="13.5703125" style="3" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="3"/>
+    <col min="3585" max="3585" width="44.28515625" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="3" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="3"/>
+    <col min="3590" max="3590" width="13.5703125" style="3" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="3"/>
+    <col min="3841" max="3841" width="44.28515625" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="3" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="3"/>
+    <col min="3846" max="3846" width="13.5703125" style="3" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="3"/>
+    <col min="4097" max="4097" width="44.28515625" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="3" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="3"/>
+    <col min="4102" max="4102" width="13.5703125" style="3" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="3"/>
+    <col min="4353" max="4353" width="44.28515625" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="3" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="3"/>
+    <col min="4358" max="4358" width="13.5703125" style="3" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="3"/>
+    <col min="4609" max="4609" width="44.28515625" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="3" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="3"/>
+    <col min="4614" max="4614" width="13.5703125" style="3" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="3"/>
+    <col min="4865" max="4865" width="44.28515625" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="3" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="3"/>
+    <col min="4870" max="4870" width="13.5703125" style="3" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="3"/>
+    <col min="5121" max="5121" width="44.28515625" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="3" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="3"/>
+    <col min="5126" max="5126" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="3"/>
+    <col min="5377" max="5377" width="44.28515625" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="3" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="3"/>
+    <col min="5382" max="5382" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="3"/>
+    <col min="5633" max="5633" width="44.28515625" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="3" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="3"/>
+    <col min="5638" max="5638" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="3"/>
+    <col min="5889" max="5889" width="44.28515625" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="3" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="3"/>
+    <col min="5894" max="5894" width="13.5703125" style="3" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="3"/>
+    <col min="6145" max="6145" width="44.28515625" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="3" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="3"/>
+    <col min="6150" max="6150" width="13.5703125" style="3" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="3"/>
+    <col min="6401" max="6401" width="44.28515625" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="3" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="3"/>
+    <col min="6406" max="6406" width="13.5703125" style="3" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="3"/>
+    <col min="6657" max="6657" width="44.28515625" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="3" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="3"/>
+    <col min="6662" max="6662" width="13.5703125" style="3" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="3"/>
+    <col min="6913" max="6913" width="44.28515625" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="3" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="3"/>
+    <col min="6918" max="6918" width="13.5703125" style="3" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="3"/>
+    <col min="7169" max="7169" width="44.28515625" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="3" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="3"/>
+    <col min="7174" max="7174" width="13.5703125" style="3" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="3"/>
+    <col min="7425" max="7425" width="44.28515625" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="3" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="3"/>
+    <col min="7430" max="7430" width="13.5703125" style="3" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="3"/>
+    <col min="7681" max="7681" width="44.28515625" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="3" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="3"/>
+    <col min="7686" max="7686" width="13.5703125" style="3" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="3"/>
+    <col min="7937" max="7937" width="44.28515625" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="3" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="3"/>
+    <col min="7942" max="7942" width="13.5703125" style="3" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="3"/>
+    <col min="8193" max="8193" width="44.28515625" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="3" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="3"/>
+    <col min="8198" max="8198" width="13.5703125" style="3" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="3"/>
+    <col min="8449" max="8449" width="44.28515625" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="3" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="3"/>
+    <col min="8454" max="8454" width="13.5703125" style="3" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="3"/>
+    <col min="8705" max="8705" width="44.28515625" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="3" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="3"/>
+    <col min="8710" max="8710" width="13.5703125" style="3" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="3"/>
+    <col min="8961" max="8961" width="44.28515625" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="3" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="3"/>
+    <col min="8966" max="8966" width="13.5703125" style="3" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="3"/>
+    <col min="9217" max="9217" width="44.28515625" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="3" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="3"/>
+    <col min="9222" max="9222" width="13.5703125" style="3" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="3"/>
+    <col min="9473" max="9473" width="44.28515625" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="3" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="3"/>
+    <col min="9478" max="9478" width="13.5703125" style="3" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="3"/>
+    <col min="9729" max="9729" width="44.28515625" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="3" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="3"/>
+    <col min="9734" max="9734" width="13.5703125" style="3" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="3"/>
+    <col min="9985" max="9985" width="44.28515625" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="3" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="3"/>
+    <col min="9990" max="9990" width="13.5703125" style="3" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="3"/>
+    <col min="10241" max="10241" width="44.28515625" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="3" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="3"/>
+    <col min="10246" max="10246" width="13.5703125" style="3" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="3"/>
+    <col min="10497" max="10497" width="44.28515625" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="3" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="3"/>
+    <col min="10502" max="10502" width="13.5703125" style="3" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="3"/>
+    <col min="10753" max="10753" width="44.28515625" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="3" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="3"/>
+    <col min="10758" max="10758" width="13.5703125" style="3" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="3"/>
+    <col min="11009" max="11009" width="44.28515625" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="3" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="3"/>
+    <col min="11014" max="11014" width="13.5703125" style="3" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="3"/>
+    <col min="11265" max="11265" width="44.28515625" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="3" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="3"/>
+    <col min="11270" max="11270" width="13.5703125" style="3" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="3"/>
+    <col min="11521" max="11521" width="44.28515625" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="3" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="3"/>
+    <col min="11526" max="11526" width="13.5703125" style="3" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="3"/>
+    <col min="11777" max="11777" width="44.28515625" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="3" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="3"/>
+    <col min="11782" max="11782" width="13.5703125" style="3" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="3"/>
+    <col min="12033" max="12033" width="44.28515625" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="3" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="3"/>
+    <col min="12038" max="12038" width="13.5703125" style="3" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="3"/>
+    <col min="12289" max="12289" width="44.28515625" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="3" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="3"/>
+    <col min="12294" max="12294" width="13.5703125" style="3" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="3"/>
+    <col min="12545" max="12545" width="44.28515625" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="3" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="3"/>
+    <col min="12550" max="12550" width="13.5703125" style="3" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="3"/>
+    <col min="12801" max="12801" width="44.28515625" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="3" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="3"/>
+    <col min="12806" max="12806" width="13.5703125" style="3" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="3"/>
+    <col min="13057" max="13057" width="44.28515625" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="3" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="3"/>
+    <col min="13062" max="13062" width="13.5703125" style="3" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="3"/>
+    <col min="13313" max="13313" width="44.28515625" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="3" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="3"/>
+    <col min="13318" max="13318" width="13.5703125" style="3" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="3"/>
+    <col min="13569" max="13569" width="44.28515625" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="3" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="3"/>
+    <col min="13574" max="13574" width="13.5703125" style="3" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="3"/>
+    <col min="13825" max="13825" width="44.28515625" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="3" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="3"/>
+    <col min="13830" max="13830" width="13.5703125" style="3" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="3"/>
+    <col min="14081" max="14081" width="44.28515625" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="3" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="3"/>
+    <col min="14086" max="14086" width="13.5703125" style="3" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="3"/>
+    <col min="14337" max="14337" width="44.28515625" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="3" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="3"/>
+    <col min="14342" max="14342" width="13.5703125" style="3" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="3"/>
+    <col min="14593" max="14593" width="44.28515625" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="3" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="3"/>
+    <col min="14598" max="14598" width="13.5703125" style="3" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="3"/>
+    <col min="14849" max="14849" width="44.28515625" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="3" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="3"/>
+    <col min="14854" max="14854" width="13.5703125" style="3" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="3"/>
+    <col min="15105" max="15105" width="44.28515625" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="3" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="3"/>
+    <col min="15110" max="15110" width="13.5703125" style="3" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="3"/>
+    <col min="15361" max="15361" width="44.28515625" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="3" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="3"/>
+    <col min="15366" max="15366" width="13.5703125" style="3" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="3"/>
+    <col min="15617" max="15617" width="44.28515625" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="3" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="3"/>
+    <col min="15622" max="15622" width="13.5703125" style="3" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="3"/>
+    <col min="15873" max="15873" width="44.28515625" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="3" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="3"/>
+    <col min="15878" max="15878" width="13.5703125" style="3" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="3"/>
+    <col min="16129" max="16129" width="44.28515625" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="3" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="3"/>
+    <col min="16134" max="16134" width="13.5703125" style="3" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="13.5" customHeight="1">
-      <c r="A1" s="36"/>
-      <c r="B1" s="36"/>
+      <c r="A1" s="35"/>
+      <c r="B1" s="35"/>
     </row>
     <row r="2" spans="1:6" ht="21" customHeight="1">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="15" customHeight="1">
+      <c r="A3" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="21" t="s">
+      <c r="B3" s="11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="19.5" customHeight="1">
-      <c r="A3" s="37" t="s">
+    <row r="4" spans="1:6" ht="15" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="22" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="15" customHeight="1">
+      <c r="A5" s="37"/>
+      <c r="B5" s="11" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="19.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="22" t="s">
+    <row r="6" spans="1:6" ht="15" customHeight="1">
+      <c r="A6" s="37"/>
+      <c r="B6" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="19.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="22" t="s">
+    <row r="7" spans="1:6" ht="15" customHeight="1">
+      <c r="A7" s="37"/>
+      <c r="B7" s="11" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="19.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="22" t="s">
+    <row r="8" spans="1:6" ht="15" customHeight="1">
+      <c r="A8" s="37"/>
+      <c r="B8" s="11" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="22" t="s">
+    <row r="9" spans="1:6" ht="15" customHeight="1">
+      <c r="A9" s="37"/>
+      <c r="B9" s="11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="20.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B8" s="22" t="s">
+    <row r="10" spans="1:6" ht="15" customHeight="1">
+      <c r="A10" s="37"/>
+      <c r="B10" s="11" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="20.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B9" s="22" t="s">
+    <row r="11" spans="1:6" ht="15" customHeight="1">
+      <c r="A11" s="37"/>
+      <c r="B11" s="11" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="20.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B10" s="22" t="s">
+    <row r="12" spans="1:6" ht="15" customHeight="1">
+      <c r="A12" s="37"/>
+      <c r="B12" s="11" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="18.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B11" s="22" t="s">
+    <row r="13" spans="1:6" ht="15" customHeight="1">
+      <c r="A13" s="37"/>
+      <c r="B13" s="11" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="19.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B12" s="22" t="s">
+    <row r="14" spans="1:6" ht="30" customHeight="1">
+      <c r="A14" s="38"/>
+      <c r="B14" s="11" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="19.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B13" s="22" t="s">
+    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="A15" s="12" t="s">
         <v>36</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B14" s="22" t="s">
+      <c r="B15" s="13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="158.25" customHeight="1">
+      <c r="A16" s="12" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="B16" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="F16" s="24"/>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A18" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A19" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A20" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A21" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A23" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="23" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="158.25" customHeight="1">
-[...44 lines deleted...]
-      <c r="B21" s="33" t="s">
+    <row r="24" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A24" s="18" t="s">
         <v>49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="30" t="s">
+      <c r="B24" s="23" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A25" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B22" s="33" t="s">
+      <c r="B25" s="20">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A26" s="9" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="30" t="s">
+      <c r="B26" s="20">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A27" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="30" t="s">
+      <c r="B27" s="21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A28" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="33" t="s">
+      <c r="B28" s="21" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="20" t="s">
+      <c r="B29" s="21" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B25" s="34">
-[...36 lines deleted...]
-      <c r="A30" s="20" t="s">
+      <c r="B30" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B30" s="35" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="31" spans="1:2">
-      <c r="B31" s="31"/>
+      <c r="B31" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A3:A14"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B30" r:id="rId4"/>
+    <hyperlink ref="B30" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="13" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="3" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="3"/>
+    <col min="257" max="257" width="4.42578125" style="3" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="3" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="3" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="3"/>
+    <col min="513" max="513" width="4.42578125" style="3" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="3" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="3" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="3"/>
+    <col min="769" max="769" width="4.42578125" style="3" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="3" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="3" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="3"/>
+    <col min="1025" max="1025" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="3" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="3"/>
+    <col min="1281" max="1281" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="3" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="3"/>
+    <col min="1537" max="1537" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="3" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="3"/>
+    <col min="1793" max="1793" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="3" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="3"/>
+    <col min="2049" max="2049" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="3" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="3"/>
+    <col min="2305" max="2305" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="3" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="3"/>
+    <col min="2561" max="2561" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="3" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="3"/>
+    <col min="2817" max="2817" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="3" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="3"/>
+    <col min="3073" max="3073" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="3" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="3"/>
+    <col min="3329" max="3329" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="3" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="3"/>
+    <col min="3585" max="3585" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="3" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="3"/>
+    <col min="3841" max="3841" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="3" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="3"/>
+    <col min="4097" max="4097" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="3" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="3"/>
+    <col min="4353" max="4353" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="3" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="3"/>
+    <col min="4609" max="4609" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="3" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="3"/>
+    <col min="4865" max="4865" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="3" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="3"/>
+    <col min="5121" max="5121" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="3" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="3"/>
+    <col min="5377" max="5377" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="3" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="3"/>
+    <col min="5633" max="5633" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="3" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="3"/>
+    <col min="5889" max="5889" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="3" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="3"/>
+    <col min="6145" max="6145" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="3" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="3"/>
+    <col min="6401" max="6401" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="3" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="3"/>
+    <col min="6657" max="6657" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="3" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="3"/>
+    <col min="6913" max="6913" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="3" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="3"/>
+    <col min="7169" max="7169" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="3" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="3"/>
+    <col min="7425" max="7425" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="3" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="3"/>
+    <col min="7681" max="7681" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="3" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="3"/>
+    <col min="7937" max="7937" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="3" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="3"/>
+    <col min="8193" max="8193" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="3" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="3"/>
+    <col min="8449" max="8449" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="3" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="3"/>
+    <col min="8705" max="8705" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="3" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="3"/>
+    <col min="8961" max="8961" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="3" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="3"/>
+    <col min="9217" max="9217" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="3" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="3"/>
+    <col min="9473" max="9473" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="3" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="3"/>
+    <col min="9729" max="9729" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="3" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="3"/>
+    <col min="9985" max="9985" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="3" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="3"/>
+    <col min="10241" max="10241" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="3" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="3"/>
+    <col min="10497" max="10497" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="3" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="3"/>
+    <col min="10753" max="10753" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="3" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="3"/>
+    <col min="11009" max="11009" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="3" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="3"/>
+    <col min="11265" max="11265" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="3" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="3"/>
+    <col min="11521" max="11521" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="3" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="3"/>
+    <col min="11777" max="11777" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="3" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="3"/>
+    <col min="12033" max="12033" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="3" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="3"/>
+    <col min="12289" max="12289" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="3" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="3"/>
+    <col min="12545" max="12545" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="3" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="3"/>
+    <col min="12801" max="12801" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="3" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="3"/>
+    <col min="13057" max="13057" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="3" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="3"/>
+    <col min="13313" max="13313" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="3" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="3"/>
+    <col min="13569" max="13569" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="3" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="3"/>
+    <col min="13825" max="13825" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="3" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="3"/>
+    <col min="14081" max="14081" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="3" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="3"/>
+    <col min="14337" max="14337" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="3" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="3"/>
+    <col min="14593" max="14593" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="3" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="3"/>
+    <col min="14849" max="14849" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="3" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="3"/>
+    <col min="15105" max="15105" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="3" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="3"/>
+    <col min="15361" max="15361" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="3" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="3"/>
+    <col min="15617" max="15617" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="3" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="3"/>
+    <col min="15873" max="15873" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="3" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="3"/>
+    <col min="16129" max="16129" width="4.42578125" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="3" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
-      <c r="B2" s="12"/>
+      <c r="B2" s="2"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="15" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="15" t="s">
+    <row r="9" spans="2:2">
+      <c r="B9" s="5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="15" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="5"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="6" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-      <c r="B9" s="15" t="s">
+    <row r="12" spans="2:2">
+      <c r="B12" s="5"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="5"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="7" t="s">
         <v>20</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="D20" s="18"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:W20"/>
+  <dimension ref="A2:T18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="M29" sqref="M29"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.7109375" style="1" customWidth="1"/>
-    <col min="3" max="22" width="11.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="10" width="11.28515625" style="1" customWidth="1"/>
+    <col min="11" max="20" width="12.42578125" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23">
-      <c r="B2" s="40" t="s">
+    <row r="2" spans="1:20">
+      <c r="B2" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" s="27">
+        <v>2008</v>
+      </c>
+      <c r="D4" s="27">
+        <v>2009</v>
+      </c>
+      <c r="E4" s="27">
+        <v>2010</v>
+      </c>
+      <c r="F4" s="27">
+        <v>2011</v>
+      </c>
+      <c r="G4" s="27">
+        <v>2012</v>
+      </c>
+      <c r="H4" s="27">
+        <v>2013</v>
+      </c>
+      <c r="I4" s="27">
+        <v>2014</v>
+      </c>
+      <c r="J4" s="26">
+        <v>2015</v>
+      </c>
+      <c r="K4" s="26">
+        <v>2016</v>
+      </c>
+      <c r="L4" s="26">
+        <v>2017</v>
+      </c>
+      <c r="M4" s="26">
+        <v>2018</v>
+      </c>
+      <c r="N4" s="26">
+        <v>2019</v>
+      </c>
+      <c r="O4" s="26">
+        <v>2020</v>
+      </c>
+      <c r="P4" s="26">
+        <v>2021</v>
+      </c>
+      <c r="Q4" s="26">
+        <v>2022</v>
+      </c>
+      <c r="R4" s="26">
+        <v>2023</v>
+      </c>
+      <c r="S4" s="26">
+        <v>2024</v>
+      </c>
+      <c r="T4" s="26">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="25.5">
+      <c r="A5" s="28">
+        <v>274104</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="30">
+        <v>26936</v>
+      </c>
+      <c r="D5" s="31">
+        <v>36345</v>
+      </c>
+      <c r="E5" s="30">
+        <v>44719</v>
+      </c>
+      <c r="F5" s="30">
+        <v>30686</v>
+      </c>
+      <c r="G5" s="30">
+        <v>24679</v>
+      </c>
+      <c r="H5" s="30">
+        <v>26179</v>
+      </c>
+      <c r="I5" s="30">
+        <v>26847</v>
+      </c>
+      <c r="J5" s="30">
+        <v>32798</v>
+      </c>
+      <c r="K5" s="30">
+        <v>32144</v>
+      </c>
+      <c r="L5" s="30">
+        <v>34035</v>
+      </c>
+      <c r="M5" s="30">
+        <v>36151</v>
+      </c>
+      <c r="N5" s="32">
+        <v>36176</v>
+      </c>
+      <c r="O5" s="30">
+        <v>34584</v>
+      </c>
+      <c r="P5" s="30">
+        <v>35937</v>
+      </c>
+      <c r="Q5" s="30">
+        <v>40233</v>
+      </c>
+      <c r="R5" s="30">
+        <v>41949</v>
+      </c>
+      <c r="S5" s="30">
+        <v>47959</v>
+      </c>
+      <c r="T5" s="30">
+        <v>36985</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="33"/>
+      <c r="B6" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="32"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+    </row>
+    <row r="7" spans="1:20" ht="23.25" customHeight="1">
+      <c r="A7" s="28">
+        <v>274101</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="30">
+        <v>23688</v>
+      </c>
+      <c r="D7" s="30">
+        <v>30064</v>
+      </c>
+      <c r="E7" s="30">
+        <v>40093</v>
+      </c>
+      <c r="F7" s="30">
+        <v>26732</v>
+      </c>
+      <c r="G7" s="30">
+        <v>22919</v>
+      </c>
+      <c r="H7" s="30">
+        <v>24546</v>
+      </c>
+      <c r="I7" s="30">
+        <v>25125</v>
+      </c>
+      <c r="J7" s="30">
+        <v>31387</v>
+      </c>
+      <c r="K7" s="30">
+        <v>30564</v>
+      </c>
+      <c r="L7" s="30">
+        <v>32785</v>
+      </c>
+      <c r="M7" s="30">
+        <v>34490</v>
+      </c>
+      <c r="N7" s="32">
+        <v>34625</v>
+      </c>
+      <c r="O7" s="30">
+        <v>32554</v>
+      </c>
+      <c r="P7" s="30">
+        <v>34061</v>
+      </c>
+      <c r="Q7" s="30">
+        <v>40233</v>
+      </c>
+      <c r="R7" s="30">
+        <v>40044</v>
+      </c>
+      <c r="S7" s="30">
+        <v>45489</v>
+      </c>
+      <c r="T7" s="30">
+        <v>34861</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20" ht="25.5">
+      <c r="A8" s="28">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="30">
+        <v>11164310</v>
+      </c>
+      <c r="D8" s="30">
+        <v>13769503</v>
+      </c>
+      <c r="E8" s="30">
+        <v>27179699</v>
+      </c>
+      <c r="F8" s="30">
+        <v>21232845</v>
+      </c>
+      <c r="G8" s="30">
+        <v>16937458</v>
+      </c>
+      <c r="H8" s="30">
+        <v>19636395</v>
+      </c>
+      <c r="I8" s="30">
+        <v>22160310</v>
+      </c>
+      <c r="J8" s="30">
+        <v>29119056</v>
+      </c>
+      <c r="K8" s="30">
+        <v>30032048</v>
+      </c>
+      <c r="L8" s="30">
+        <v>34646590</v>
+      </c>
+      <c r="M8" s="30">
+        <v>42761248</v>
+      </c>
+      <c r="N8" s="32">
+        <v>45187041</v>
+      </c>
+      <c r="O8" s="30">
+        <v>44175451</v>
+      </c>
+      <c r="P8" s="30">
+        <v>51554595</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>71794354</v>
+      </c>
+      <c r="R8" s="30">
+        <v>86294436</v>
+      </c>
+      <c r="S8" s="30">
+        <v>120886736</v>
+      </c>
+      <c r="T8" s="30">
+        <v>91449941</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="28">
+        <v>274107</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="30">
+        <v>35914</v>
+      </c>
+      <c r="D9" s="30">
+        <v>33488.800000000003</v>
+      </c>
+      <c r="E9" s="30">
+        <v>54325.1</v>
+      </c>
+      <c r="F9" s="30">
+        <v>61971.3</v>
+      </c>
+      <c r="G9" s="30">
+        <v>62467.6</v>
+      </c>
+      <c r="H9" s="30">
+        <v>67498.5</v>
+      </c>
+      <c r="I9" s="30">
+        <v>74992.600000000006</v>
+      </c>
+      <c r="J9" s="30">
+        <v>79961</v>
+      </c>
+      <c r="K9" s="30">
+        <v>85925</v>
+      </c>
+      <c r="L9" s="30">
+        <v>93130</v>
+      </c>
+      <c r="M9" s="30">
+        <v>109057</v>
+      </c>
+      <c r="N9" s="32">
+        <v>116668</v>
+      </c>
+      <c r="O9" s="30">
+        <v>121579</v>
+      </c>
+      <c r="P9" s="30">
+        <v>135020</v>
+      </c>
+      <c r="Q9" s="30">
+        <v>163283</v>
+      </c>
+      <c r="R9" s="30">
+        <v>194378</v>
+      </c>
+      <c r="S9" s="30">
+        <v>235514</v>
+      </c>
+      <c r="T9" s="30">
+        <v>242709</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20" ht="51">
+      <c r="A10" s="28">
+        <v>271305</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="30">
+        <v>110684410</v>
+      </c>
+      <c r="D10" s="30">
+        <v>167298658</v>
+      </c>
+      <c r="E10" s="30">
+        <v>333482640</v>
+      </c>
+      <c r="F10" s="30">
+        <v>247535716</v>
+      </c>
+      <c r="G10" s="30">
+        <v>271976127</v>
+      </c>
+      <c r="H10" s="30">
+        <v>974200076</v>
+      </c>
+      <c r="I10" s="30">
+        <v>925948162</v>
+      </c>
+      <c r="J10" s="30">
+        <v>787300734</v>
+      </c>
+      <c r="K10" s="30">
+        <v>994663631</v>
+      </c>
+      <c r="L10" s="30">
+        <v>1104702590</v>
+      </c>
+      <c r="M10" s="30">
+        <v>1169506403</v>
+      </c>
+      <c r="N10" s="32">
+        <v>1178457291</v>
+      </c>
+      <c r="O10" s="30">
+        <v>964777724</v>
+      </c>
+      <c r="P10" s="30">
+        <v>1238815488</v>
+      </c>
+      <c r="Q10" s="30">
+        <v>1743557701</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1637609344</v>
+      </c>
+      <c r="S10" s="30">
+        <v>1946011902</v>
+      </c>
+      <c r="T10" s="30">
+        <v>1789665956</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" ht="25.5">
+      <c r="A11" s="28">
+        <v>271101</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="30">
+        <v>79494124</v>
+      </c>
+      <c r="D11" s="30">
+        <v>115083394</v>
+      </c>
+      <c r="E11" s="30">
+        <v>219325232</v>
+      </c>
+      <c r="F11" s="30">
+        <v>153732170</v>
+      </c>
+      <c r="G11" s="30">
+        <v>139682614</v>
+      </c>
+      <c r="H11" s="30">
+        <v>283569879</v>
+      </c>
+      <c r="I11" s="30">
+        <v>374574279</v>
+      </c>
+      <c r="J11" s="30">
+        <v>555660897</v>
+      </c>
+      <c r="K11" s="30">
+        <v>636600573</v>
+      </c>
+      <c r="L11" s="30">
+        <v>775495392</v>
+      </c>
+      <c r="M11" s="30">
+        <v>729575312</v>
+      </c>
+      <c r="N11" s="32">
+        <v>739181253</v>
+      </c>
+      <c r="O11" s="30">
+        <v>1017690398</v>
+      </c>
+      <c r="P11" s="30">
+        <v>769009513</v>
+      </c>
+      <c r="Q11" s="30">
+        <v>951385667</v>
+      </c>
+      <c r="R11" s="30">
+        <v>1012360013</v>
+      </c>
+      <c r="S11" s="30">
+        <v>1269728970</v>
+      </c>
+      <c r="T11" s="30">
+        <v>1300578942</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" ht="13.5" customHeight="1">
+      <c r="A12" s="28">
+        <v>271101</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="30">
+        <v>35692442</v>
+      </c>
+      <c r="D12" s="30">
+        <v>62672626</v>
+      </c>
+      <c r="E12" s="30">
+        <v>121910874</v>
+      </c>
+      <c r="F12" s="30">
+        <v>64298671</v>
+      </c>
+      <c r="G12" s="30">
+        <v>42067592</v>
+      </c>
+      <c r="H12" s="30">
+        <v>101634730</v>
+      </c>
+      <c r="I12" s="30">
+        <v>158362878</v>
+      </c>
+      <c r="J12" s="30">
+        <v>194971840</v>
+      </c>
+      <c r="K12" s="30">
+        <v>222074217</v>
+      </c>
+      <c r="L12" s="30">
+        <v>309615385</v>
+      </c>
+      <c r="M12" s="30">
+        <v>208111563</v>
+      </c>
+      <c r="N12" s="32">
+        <v>265420644</v>
+      </c>
+      <c r="O12" s="30">
+        <v>251866141</v>
+      </c>
+      <c r="P12" s="30">
+        <v>277465635</v>
+      </c>
+      <c r="Q12" s="30">
+        <v>254980071</v>
+      </c>
+      <c r="R12" s="30">
+        <v>308409341</v>
+      </c>
+      <c r="S12" s="30">
+        <v>476253843</v>
+      </c>
+      <c r="T12" s="30">
+        <v>471867764</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="25.5">
+      <c r="A13" s="28">
+        <v>271301</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="C13" s="30">
+        <v>4370329</v>
+      </c>
+      <c r="D13" s="30">
+        <v>3699865</v>
+      </c>
+      <c r="E13" s="30">
+        <v>15237963</v>
+      </c>
+      <c r="F13" s="30">
+        <v>9406804</v>
+      </c>
+      <c r="G13" s="30">
+        <v>-5127832</v>
+      </c>
+      <c r="H13" s="30">
+        <v>524504258</v>
+      </c>
+      <c r="I13" s="30">
+        <v>461224910</v>
+      </c>
+      <c r="J13" s="30">
+        <v>165642384</v>
+      </c>
+      <c r="K13" s="30">
+        <v>264386906</v>
+      </c>
+      <c r="L13" s="30">
+        <v>276526788</v>
+      </c>
+      <c r="M13" s="30">
+        <v>421733084</v>
+      </c>
+      <c r="N13" s="32">
+        <v>453235358</v>
+      </c>
+      <c r="O13" s="30">
+        <v>28737200</v>
+      </c>
+      <c r="P13" s="30">
+        <v>511852010</v>
+      </c>
+      <c r="Q13" s="30">
+        <v>833316150</v>
+      </c>
+      <c r="R13" s="30">
+        <v>654807041</v>
+      </c>
+      <c r="S13" s="30">
+        <v>804488210</v>
+      </c>
+      <c r="T13" s="30">
+        <v>616076110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="38.25">
+      <c r="A14" s="28">
+        <v>271201</v>
+      </c>
+      <c r="B14" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="40"/>
-[...255 lines deleted...]
-      <c r="A8" s="42">
+      <c r="C14" s="30">
+        <v>135775128</v>
+      </c>
+      <c r="D14" s="30">
+        <v>181861321</v>
+      </c>
+      <c r="E14" s="30">
+        <v>342419695</v>
+      </c>
+      <c r="F14" s="30">
+        <v>249405293</v>
+      </c>
+      <c r="G14" s="30">
+        <v>271916104</v>
+      </c>
+      <c r="H14" s="30">
+        <v>973162558</v>
+      </c>
+      <c r="I14" s="30">
+        <v>926031688</v>
+      </c>
+      <c r="J14" s="30">
+        <v>797978997</v>
+      </c>
+      <c r="K14" s="30">
+        <v>1043216269</v>
+      </c>
+      <c r="L14" s="30">
+        <v>1155261211</v>
+      </c>
+      <c r="M14" s="30">
+        <v>1379284899</v>
+      </c>
+      <c r="N14" s="32">
+        <v>1511669456</v>
+      </c>
+      <c r="O14" s="30">
+        <v>1301169802</v>
+      </c>
+      <c r="P14" s="30">
+        <v>1510581597</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>2472544473</v>
+      </c>
+      <c r="R14" s="30">
+        <v>2143841574</v>
+      </c>
+      <c r="S14" s="30">
+        <v>2533459345</v>
+      </c>
+      <c r="T14" s="30">
+        <v>2457633030</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A15" s="28">
+        <v>271202</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="30">
+        <v>92493232</v>
+      </c>
+      <c r="D15" s="30">
+        <v>144374515</v>
+      </c>
+      <c r="E15" s="30">
+        <v>274555678</v>
+      </c>
+      <c r="F15" s="30">
+        <v>194989344</v>
+      </c>
+      <c r="G15" s="30">
+        <v>215908162</v>
+      </c>
+      <c r="H15" s="30">
+        <v>370329246</v>
+      </c>
+      <c r="I15" s="30">
+        <v>364610429</v>
+      </c>
+      <c r="J15" s="30">
+        <v>456774290</v>
+      </c>
+      <c r="K15" s="30">
+        <v>598918494</v>
+      </c>
+      <c r="L15" s="30">
+        <v>655923659</v>
+      </c>
+      <c r="M15" s="30">
+        <v>650233222</v>
+      </c>
+      <c r="N15" s="32">
+        <v>808569880</v>
+      </c>
+      <c r="O15" s="30">
+        <v>765310727</v>
+      </c>
+      <c r="P15" s="30">
+        <v>731859704</v>
+      </c>
+      <c r="Q15" s="30">
+        <v>1282581457</v>
+      </c>
+      <c r="R15" s="30">
+        <v>1149732102</v>
+      </c>
+      <c r="S15" s="30">
+        <v>1374388083</v>
+      </c>
+      <c r="T15" s="30">
+        <v>1475162636</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="28">
+        <v>271203</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="30">
+        <v>43281896</v>
+      </c>
+      <c r="D16" s="30">
+        <v>37486806</v>
+      </c>
+      <c r="E16" s="30">
+        <v>67864017</v>
+      </c>
+      <c r="F16" s="30">
+        <v>54415949</v>
+      </c>
+      <c r="G16" s="30">
+        <v>56007942</v>
+      </c>
+      <c r="H16" s="30">
+        <v>602833312</v>
+      </c>
+      <c r="I16" s="30">
+        <v>561421259</v>
+      </c>
+      <c r="J16" s="30">
+        <v>341204707</v>
+      </c>
+      <c r="K16" s="30">
+        <v>444297774</v>
+      </c>
+      <c r="L16" s="30">
+        <v>499337553</v>
+      </c>
+      <c r="M16" s="30">
+        <v>729051677</v>
+      </c>
+      <c r="N16" s="32">
+        <v>703099576</v>
+      </c>
+      <c r="O16" s="30">
+        <v>535859082</v>
+      </c>
+      <c r="P16" s="30">
+        <v>778721876</v>
+      </c>
+      <c r="Q16" s="30">
+        <v>1189963024</v>
+      </c>
+      <c r="R16" s="30">
+        <v>994109470</v>
+      </c>
+      <c r="S16" s="30">
+        <v>1159071264</v>
+      </c>
+      <c r="T16" s="30">
+        <v>982470383</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="76.5">
+      <c r="A17" s="28">
         <v>271101</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...567 lines deleted...]
-      <c r="B16" s="5" t="s">
+      <c r="B17" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="6">
-[...79 lines deleted...]
-      <c r="F17" s="6">
+      <c r="C17" s="30">
         <v>2783041</v>
       </c>
-      <c r="G17" s="6">
+      <c r="D17" s="30">
         <v>2424529</v>
       </c>
-      <c r="H17" s="6">
+      <c r="E17" s="30">
         <v>4112240</v>
       </c>
-      <c r="I17" s="6">
+      <c r="F17" s="30">
         <v>3107153</v>
       </c>
-      <c r="J17" s="6">
+      <c r="G17" s="30">
         <v>2888909</v>
       </c>
-      <c r="K17" s="6">
+      <c r="H17" s="30">
         <v>1889103</v>
       </c>
-      <c r="L17" s="6">
+      <c r="I17" s="30">
         <v>6577638</v>
       </c>
-      <c r="M17" s="6">
+      <c r="J17" s="30">
         <v>8293892</v>
       </c>
-      <c r="N17" s="6">
+      <c r="K17" s="30">
         <v>8094075</v>
       </c>
-      <c r="O17" s="6">
+      <c r="L17" s="30">
         <v>8997382</v>
       </c>
-      <c r="P17" s="6">
+      <c r="M17" s="30">
         <v>8381978</v>
       </c>
-      <c r="Q17" s="8">
+      <c r="N17" s="32">
         <v>9089531</v>
       </c>
-      <c r="R17" s="6">
+      <c r="O17" s="30">
         <v>183359560</v>
       </c>
-      <c r="S17" s="6">
+      <c r="P17" s="30">
         <v>8381995</v>
       </c>
-      <c r="T17" s="6">
+      <c r="Q17" s="30">
         <v>12682807</v>
       </c>
-      <c r="U17" s="6">
+      <c r="R17" s="30">
         <v>14070454</v>
       </c>
-      <c r="V17" s="6">
+      <c r="S17" s="30">
         <v>35006794</v>
       </c>
-      <c r="W17" s="6">
+      <c r="T17" s="30">
         <v>35770313</v>
       </c>
     </row>
-    <row r="18" spans="1:23">
-[...67 lines deleted...]
-      <c r="V20" s="10"/>
+    <row r="18" spans="1:20">
+      <c r="B18" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="B2:R2"/>
+    <mergeCell ref="B2:O2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>