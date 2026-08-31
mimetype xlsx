--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,255 +1,630 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="14475" windowHeight="9375"/>
+    <workbookView xWindow="0" yWindow="30" windowWidth="14475" windowHeight="9375" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="13" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="15" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="13" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="69">
   <si>
     <t>соның ішінде:</t>
   </si>
   <si>
     <t>Қызметкерлердің жалақы қоры  мың.тенге</t>
   </si>
   <si>
     <t>Орташа айлық  жалақы,  теңге</t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі мың.тенге</t>
   </si>
   <si>
     <t>Шығыстар  барлығы, мың.тенге</t>
   </si>
   <si>
     <t>Салық салынғанға дейінгі пайда (залал), мың.тенге</t>
   </si>
   <si>
     <t>(-) деректер жоқ</t>
   </si>
   <si>
     <t>Батыс Қазақстан облысының шағын кәсіпорындардың негізгі көрсеткіштерінің динамикасы</t>
   </si>
   <si>
     <t>Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс, мың.тенге</t>
   </si>
   <si>
     <t>Өткізілген өнім мен көрсетілген қызметтердің өзіндік құны, мың.тенге</t>
   </si>
   <si>
     <t>Жалпы пайда, мың.тенге</t>
   </si>
   <si>
     <t>(корпоративтік табыс салығынсыз,  акцизсіз және ҚҚС-сыз) шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті  төлемдер-барлығы, мың.тенге</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлер саны барлығы, адам </t>
   </si>
   <si>
     <t>Материалдық шығындар, мың.тенге</t>
   </si>
   <si>
     <t>Есепті кезеңге орташа алғандағы қызметкерлердің тізімдік саны, адам</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>274101, 274104, 274107, 271305, 271101, 271201, 271202, 271203, 271301</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қызметкерлердің барлығы, адам        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есепті кезеңге орташа алғандағы қызметкерлердің тізімдік саны, адам  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қызметкерлердің жалақы қоры, мың теңге           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Орташа айлық  жалақы, теңге </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің көлемі, мың теңге         </t>
+  </si>
+  <si>
+    <t>Барлық шығыстар, мың теңге</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар, мың теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал), мың теңге </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өнімдерді өткізуден және қызмет көрсетуден  түскен кіріс, мың теңге    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өткізілген өнімнің және көрсетілген қызметтің өзіндік құны, мың теңге    </t>
+  </si>
+  <si>
+    <t>Жалпы пайда, мың теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Шығысқа жатқызылатын салықтар мен басқа да төленетін міндетті төлемдер (корпоративтік табыс салығынсыз, акцизсіз және ҚҚС-сыз)- барлығы, мың теңге      </t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің тізімдік саны –жұмысты азаматтық-құқықтық шарт бойынша атқаратын, сонымен қатар, жұмысқа қоса атқарушылық бойынша қабылданғандарды қоспағанда, шартты жасасу мерзіміне қарамастан, еңбек шарты бойынша қабылданған адамдар саны; Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өткізілген өнім мен көрсетілген қызметтердің өзіндік құны – бұл өндіріс шығындары мен жұмысшылардың жалақысын қоса алғанда, есепті кезең ішінде сатылған өнімді өндіруге байланысты шығыстар; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>2-МП «Шағын кәсіпорын қызметі туралы есеп», жылдық, жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Батыс Қазақстан облысы бойынша жарияланады </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zko/spreadsheets/?industry=4493&amp;year=2025&amp;name=112436&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Назаргалиева Айгуль Хамзиновна</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2005 жылдан бастап </t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="7"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -492,1089 +867,2029 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:V20"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="N30" sqref="N30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="103.140625" style="19" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="19"/>
+    <col min="6" max="6" width="13.5703125" style="19" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="19"/>
+    <col min="257" max="257" width="44.28515625" style="19" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="19" customWidth="1"/>
+    <col min="259" max="261" width="9.140625" style="19"/>
+    <col min="262" max="262" width="13.5703125" style="19" customWidth="1"/>
+    <col min="263" max="512" width="9.140625" style="19"/>
+    <col min="513" max="513" width="44.28515625" style="19" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="19" customWidth="1"/>
+    <col min="515" max="517" width="9.140625" style="19"/>
+    <col min="518" max="518" width="13.5703125" style="19" customWidth="1"/>
+    <col min="519" max="768" width="9.140625" style="19"/>
+    <col min="769" max="769" width="44.28515625" style="19" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="19" customWidth="1"/>
+    <col min="771" max="773" width="9.140625" style="19"/>
+    <col min="774" max="774" width="13.5703125" style="19" customWidth="1"/>
+    <col min="775" max="1024" width="9.140625" style="19"/>
+    <col min="1025" max="1025" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1027" max="1029" width="9.140625" style="19"/>
+    <col min="1030" max="1030" width="13.5703125" style="19" customWidth="1"/>
+    <col min="1031" max="1280" width="9.140625" style="19"/>
+    <col min="1281" max="1281" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1283" max="1285" width="9.140625" style="19"/>
+    <col min="1286" max="1286" width="13.5703125" style="19" customWidth="1"/>
+    <col min="1287" max="1536" width="9.140625" style="19"/>
+    <col min="1537" max="1537" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1539" max="1541" width="9.140625" style="19"/>
+    <col min="1542" max="1542" width="13.5703125" style="19" customWidth="1"/>
+    <col min="1543" max="1792" width="9.140625" style="19"/>
+    <col min="1793" max="1793" width="44.28515625" style="19" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="19" customWidth="1"/>
+    <col min="1795" max="1797" width="9.140625" style="19"/>
+    <col min="1798" max="1798" width="13.5703125" style="19" customWidth="1"/>
+    <col min="1799" max="2048" width="9.140625" style="19"/>
+    <col min="2049" max="2049" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2051" max="2053" width="9.140625" style="19"/>
+    <col min="2054" max="2054" width="13.5703125" style="19" customWidth="1"/>
+    <col min="2055" max="2304" width="9.140625" style="19"/>
+    <col min="2305" max="2305" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2307" max="2309" width="9.140625" style="19"/>
+    <col min="2310" max="2310" width="13.5703125" style="19" customWidth="1"/>
+    <col min="2311" max="2560" width="9.140625" style="19"/>
+    <col min="2561" max="2561" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2563" max="2565" width="9.140625" style="19"/>
+    <col min="2566" max="2566" width="13.5703125" style="19" customWidth="1"/>
+    <col min="2567" max="2816" width="9.140625" style="19"/>
+    <col min="2817" max="2817" width="44.28515625" style="19" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="19" customWidth="1"/>
+    <col min="2819" max="2821" width="9.140625" style="19"/>
+    <col min="2822" max="2822" width="13.5703125" style="19" customWidth="1"/>
+    <col min="2823" max="3072" width="9.140625" style="19"/>
+    <col min="3073" max="3073" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3075" max="3077" width="9.140625" style="19"/>
+    <col min="3078" max="3078" width="13.5703125" style="19" customWidth="1"/>
+    <col min="3079" max="3328" width="9.140625" style="19"/>
+    <col min="3329" max="3329" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3331" max="3333" width="9.140625" style="19"/>
+    <col min="3334" max="3334" width="13.5703125" style="19" customWidth="1"/>
+    <col min="3335" max="3584" width="9.140625" style="19"/>
+    <col min="3585" max="3585" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3587" max="3589" width="9.140625" style="19"/>
+    <col min="3590" max="3590" width="13.5703125" style="19" customWidth="1"/>
+    <col min="3591" max="3840" width="9.140625" style="19"/>
+    <col min="3841" max="3841" width="44.28515625" style="19" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="19" customWidth="1"/>
+    <col min="3843" max="3845" width="9.140625" style="19"/>
+    <col min="3846" max="3846" width="13.5703125" style="19" customWidth="1"/>
+    <col min="3847" max="4096" width="9.140625" style="19"/>
+    <col min="4097" max="4097" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4099" max="4101" width="9.140625" style="19"/>
+    <col min="4102" max="4102" width="13.5703125" style="19" customWidth="1"/>
+    <col min="4103" max="4352" width="9.140625" style="19"/>
+    <col min="4353" max="4353" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4355" max="4357" width="9.140625" style="19"/>
+    <col min="4358" max="4358" width="13.5703125" style="19" customWidth="1"/>
+    <col min="4359" max="4608" width="9.140625" style="19"/>
+    <col min="4609" max="4609" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4611" max="4613" width="9.140625" style="19"/>
+    <col min="4614" max="4614" width="13.5703125" style="19" customWidth="1"/>
+    <col min="4615" max="4864" width="9.140625" style="19"/>
+    <col min="4865" max="4865" width="44.28515625" style="19" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="19" customWidth="1"/>
+    <col min="4867" max="4869" width="9.140625" style="19"/>
+    <col min="4870" max="4870" width="13.5703125" style="19" customWidth="1"/>
+    <col min="4871" max="5120" width="9.140625" style="19"/>
+    <col min="5121" max="5121" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5123" max="5125" width="9.140625" style="19"/>
+    <col min="5126" max="5126" width="13.5703125" style="19" customWidth="1"/>
+    <col min="5127" max="5376" width="9.140625" style="19"/>
+    <col min="5377" max="5377" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5379" max="5381" width="9.140625" style="19"/>
+    <col min="5382" max="5382" width="13.5703125" style="19" customWidth="1"/>
+    <col min="5383" max="5632" width="9.140625" style="19"/>
+    <col min="5633" max="5633" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5635" max="5637" width="9.140625" style="19"/>
+    <col min="5638" max="5638" width="13.5703125" style="19" customWidth="1"/>
+    <col min="5639" max="5888" width="9.140625" style="19"/>
+    <col min="5889" max="5889" width="44.28515625" style="19" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="19" customWidth="1"/>
+    <col min="5891" max="5893" width="9.140625" style="19"/>
+    <col min="5894" max="5894" width="13.5703125" style="19" customWidth="1"/>
+    <col min="5895" max="6144" width="9.140625" style="19"/>
+    <col min="6145" max="6145" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6147" max="6149" width="9.140625" style="19"/>
+    <col min="6150" max="6150" width="13.5703125" style="19" customWidth="1"/>
+    <col min="6151" max="6400" width="9.140625" style="19"/>
+    <col min="6401" max="6401" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6403" max="6405" width="9.140625" style="19"/>
+    <col min="6406" max="6406" width="13.5703125" style="19" customWidth="1"/>
+    <col min="6407" max="6656" width="9.140625" style="19"/>
+    <col min="6657" max="6657" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6659" max="6661" width="9.140625" style="19"/>
+    <col min="6662" max="6662" width="13.5703125" style="19" customWidth="1"/>
+    <col min="6663" max="6912" width="9.140625" style="19"/>
+    <col min="6913" max="6913" width="44.28515625" style="19" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="19" customWidth="1"/>
+    <col min="6915" max="6917" width="9.140625" style="19"/>
+    <col min="6918" max="6918" width="13.5703125" style="19" customWidth="1"/>
+    <col min="6919" max="7168" width="9.140625" style="19"/>
+    <col min="7169" max="7169" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7171" max="7173" width="9.140625" style="19"/>
+    <col min="7174" max="7174" width="13.5703125" style="19" customWidth="1"/>
+    <col min="7175" max="7424" width="9.140625" style="19"/>
+    <col min="7425" max="7425" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7427" max="7429" width="9.140625" style="19"/>
+    <col min="7430" max="7430" width="13.5703125" style="19" customWidth="1"/>
+    <col min="7431" max="7680" width="9.140625" style="19"/>
+    <col min="7681" max="7681" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7683" max="7685" width="9.140625" style="19"/>
+    <col min="7686" max="7686" width="13.5703125" style="19" customWidth="1"/>
+    <col min="7687" max="7936" width="9.140625" style="19"/>
+    <col min="7937" max="7937" width="44.28515625" style="19" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="19" customWidth="1"/>
+    <col min="7939" max="7941" width="9.140625" style="19"/>
+    <col min="7942" max="7942" width="13.5703125" style="19" customWidth="1"/>
+    <col min="7943" max="8192" width="9.140625" style="19"/>
+    <col min="8193" max="8193" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8195" max="8197" width="9.140625" style="19"/>
+    <col min="8198" max="8198" width="13.5703125" style="19" customWidth="1"/>
+    <col min="8199" max="8448" width="9.140625" style="19"/>
+    <col min="8449" max="8449" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8451" max="8453" width="9.140625" style="19"/>
+    <col min="8454" max="8454" width="13.5703125" style="19" customWidth="1"/>
+    <col min="8455" max="8704" width="9.140625" style="19"/>
+    <col min="8705" max="8705" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8707" max="8709" width="9.140625" style="19"/>
+    <col min="8710" max="8710" width="13.5703125" style="19" customWidth="1"/>
+    <col min="8711" max="8960" width="9.140625" style="19"/>
+    <col min="8961" max="8961" width="44.28515625" style="19" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="19" customWidth="1"/>
+    <col min="8963" max="8965" width="9.140625" style="19"/>
+    <col min="8966" max="8966" width="13.5703125" style="19" customWidth="1"/>
+    <col min="8967" max="9216" width="9.140625" style="19"/>
+    <col min="9217" max="9217" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9219" max="9221" width="9.140625" style="19"/>
+    <col min="9222" max="9222" width="13.5703125" style="19" customWidth="1"/>
+    <col min="9223" max="9472" width="9.140625" style="19"/>
+    <col min="9473" max="9473" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9475" max="9477" width="9.140625" style="19"/>
+    <col min="9478" max="9478" width="13.5703125" style="19" customWidth="1"/>
+    <col min="9479" max="9728" width="9.140625" style="19"/>
+    <col min="9729" max="9729" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9731" max="9733" width="9.140625" style="19"/>
+    <col min="9734" max="9734" width="13.5703125" style="19" customWidth="1"/>
+    <col min="9735" max="9984" width="9.140625" style="19"/>
+    <col min="9985" max="9985" width="44.28515625" style="19" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="19" customWidth="1"/>
+    <col min="9987" max="9989" width="9.140625" style="19"/>
+    <col min="9990" max="9990" width="13.5703125" style="19" customWidth="1"/>
+    <col min="9991" max="10240" width="9.140625" style="19"/>
+    <col min="10241" max="10241" width="44.28515625" style="19" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="19" customWidth="1"/>
+    <col min="10243" max="10245" width="9.140625" style="19"/>
+    <col min="10246" max="10246" width="13.5703125" style="19" customWidth="1"/>
+    <col min="10247" max="10496" width="9.140625" style="19"/>
+    <col min="10497" max="10497" width="44.28515625" style="19" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="19" customWidth="1"/>
+    <col min="10499" max="10501" width="9.140625" style="19"/>
+    <col min="10502" max="10502" width="13.5703125" style="19" customWidth="1"/>
+    <col min="10503" max="10752" width="9.140625" style="19"/>
+    <col min="10753" max="10753" width="44.28515625" style="19" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="19" customWidth="1"/>
+    <col min="10755" max="10757" width="9.140625" style="19"/>
+    <col min="10758" max="10758" width="13.5703125" style="19" customWidth="1"/>
+    <col min="10759" max="11008" width="9.140625" style="19"/>
+    <col min="11009" max="11009" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11011" max="11013" width="9.140625" style="19"/>
+    <col min="11014" max="11014" width="13.5703125" style="19" customWidth="1"/>
+    <col min="11015" max="11264" width="9.140625" style="19"/>
+    <col min="11265" max="11265" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11267" max="11269" width="9.140625" style="19"/>
+    <col min="11270" max="11270" width="13.5703125" style="19" customWidth="1"/>
+    <col min="11271" max="11520" width="9.140625" style="19"/>
+    <col min="11521" max="11521" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11523" max="11525" width="9.140625" style="19"/>
+    <col min="11526" max="11526" width="13.5703125" style="19" customWidth="1"/>
+    <col min="11527" max="11776" width="9.140625" style="19"/>
+    <col min="11777" max="11777" width="44.28515625" style="19" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="19" customWidth="1"/>
+    <col min="11779" max="11781" width="9.140625" style="19"/>
+    <col min="11782" max="11782" width="13.5703125" style="19" customWidth="1"/>
+    <col min="11783" max="12032" width="9.140625" style="19"/>
+    <col min="12033" max="12033" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12035" max="12037" width="9.140625" style="19"/>
+    <col min="12038" max="12038" width="13.5703125" style="19" customWidth="1"/>
+    <col min="12039" max="12288" width="9.140625" style="19"/>
+    <col min="12289" max="12289" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12291" max="12293" width="9.140625" style="19"/>
+    <col min="12294" max="12294" width="13.5703125" style="19" customWidth="1"/>
+    <col min="12295" max="12544" width="9.140625" style="19"/>
+    <col min="12545" max="12545" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12547" max="12549" width="9.140625" style="19"/>
+    <col min="12550" max="12550" width="13.5703125" style="19" customWidth="1"/>
+    <col min="12551" max="12800" width="9.140625" style="19"/>
+    <col min="12801" max="12801" width="44.28515625" style="19" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="19" customWidth="1"/>
+    <col min="12803" max="12805" width="9.140625" style="19"/>
+    <col min="12806" max="12806" width="13.5703125" style="19" customWidth="1"/>
+    <col min="12807" max="13056" width="9.140625" style="19"/>
+    <col min="13057" max="13057" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13059" max="13061" width="9.140625" style="19"/>
+    <col min="13062" max="13062" width="13.5703125" style="19" customWidth="1"/>
+    <col min="13063" max="13312" width="9.140625" style="19"/>
+    <col min="13313" max="13313" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13315" max="13317" width="9.140625" style="19"/>
+    <col min="13318" max="13318" width="13.5703125" style="19" customWidth="1"/>
+    <col min="13319" max="13568" width="9.140625" style="19"/>
+    <col min="13569" max="13569" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13571" max="13573" width="9.140625" style="19"/>
+    <col min="13574" max="13574" width="13.5703125" style="19" customWidth="1"/>
+    <col min="13575" max="13824" width="9.140625" style="19"/>
+    <col min="13825" max="13825" width="44.28515625" style="19" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="19" customWidth="1"/>
+    <col min="13827" max="13829" width="9.140625" style="19"/>
+    <col min="13830" max="13830" width="13.5703125" style="19" customWidth="1"/>
+    <col min="13831" max="14080" width="9.140625" style="19"/>
+    <col min="14081" max="14081" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14083" max="14085" width="9.140625" style="19"/>
+    <col min="14086" max="14086" width="13.5703125" style="19" customWidth="1"/>
+    <col min="14087" max="14336" width="9.140625" style="19"/>
+    <col min="14337" max="14337" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14339" max="14341" width="9.140625" style="19"/>
+    <col min="14342" max="14342" width="13.5703125" style="19" customWidth="1"/>
+    <col min="14343" max="14592" width="9.140625" style="19"/>
+    <col min="14593" max="14593" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14595" max="14597" width="9.140625" style="19"/>
+    <col min="14598" max="14598" width="13.5703125" style="19" customWidth="1"/>
+    <col min="14599" max="14848" width="9.140625" style="19"/>
+    <col min="14849" max="14849" width="44.28515625" style="19" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="19" customWidth="1"/>
+    <col min="14851" max="14853" width="9.140625" style="19"/>
+    <col min="14854" max="14854" width="13.5703125" style="19" customWidth="1"/>
+    <col min="14855" max="15104" width="9.140625" style="19"/>
+    <col min="15105" max="15105" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15107" max="15109" width="9.140625" style="19"/>
+    <col min="15110" max="15110" width="13.5703125" style="19" customWidth="1"/>
+    <col min="15111" max="15360" width="9.140625" style="19"/>
+    <col min="15361" max="15361" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15363" max="15365" width="9.140625" style="19"/>
+    <col min="15366" max="15366" width="13.5703125" style="19" customWidth="1"/>
+    <col min="15367" max="15616" width="9.140625" style="19"/>
+    <col min="15617" max="15617" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15619" max="15621" width="9.140625" style="19"/>
+    <col min="15622" max="15622" width="13.5703125" style="19" customWidth="1"/>
+    <col min="15623" max="15872" width="9.140625" style="19"/>
+    <col min="15873" max="15873" width="44.28515625" style="19" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="19" customWidth="1"/>
+    <col min="15875" max="15877" width="9.140625" style="19"/>
+    <col min="15878" max="15878" width="13.5703125" style="19" customWidth="1"/>
+    <col min="15879" max="16128" width="9.140625" style="19"/>
+    <col min="16129" max="16129" width="44.28515625" style="19" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="19" customWidth="1"/>
+    <col min="16131" max="16133" width="9.140625" style="19"/>
+    <col min="16134" max="16134" width="13.5703125" style="19" customWidth="1"/>
+    <col min="16135" max="16384" width="9.140625" style="19"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
+    </row>
+    <row r="2" spans="1:6" ht="21" customHeight="1">
+      <c r="A2" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A3" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A4" s="38"/>
+      <c r="B4" s="22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A5" s="38"/>
+      <c r="B5" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A6" s="38"/>
+      <c r="B6" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A7" s="38"/>
+      <c r="B7" s="22" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A8" s="38"/>
+      <c r="B8" s="22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A9" s="38"/>
+      <c r="B9" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A10" s="38"/>
+      <c r="B10" s="22" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A11" s="38"/>
+      <c r="B11" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A12" s="38"/>
+      <c r="B12" s="22" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A13" s="38"/>
+      <c r="B13" s="22" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="30" customHeight="1">
+      <c r="A14" s="39"/>
+      <c r="B14" s="22" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A15" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="158.25" customHeight="1">
+      <c r="A16" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="26"/>
+    </row>
+    <row r="17" spans="1:2" ht="21" customHeight="1">
+      <c r="A17" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A18" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="30" customHeight="1">
+      <c r="A19" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A20" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A22" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A23" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="33" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="21" customHeight="1">
+      <c r="A24" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="33" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="21" customHeight="1">
+      <c r="A25" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" s="34">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="21" customHeight="1">
+      <c r="A26" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26" s="34">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="21" customHeight="1">
+      <c r="A27" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="35" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="21" customHeight="1">
+      <c r="A28" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28" s="35" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="21" customHeight="1">
+      <c r="A29" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="35" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="21" customHeight="1">
+      <c r="A30" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="35" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="B31" s="31"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A14"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B22" r:id="rId2"/>
+    <hyperlink ref="B24" r:id="rId3"/>
+    <hyperlink ref="B30" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="13" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="13" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="13"/>
+    <col min="257" max="257" width="4.42578125" style="13" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="13" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="13" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="13"/>
+    <col min="513" max="513" width="4.42578125" style="13" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="13" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="13" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="13"/>
+    <col min="769" max="769" width="4.42578125" style="13" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="13" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="13" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="13"/>
+    <col min="1025" max="1025" width="4.42578125" style="13" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="13" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="13" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="13"/>
+    <col min="1281" max="1281" width="4.42578125" style="13" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="13" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="13" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="13"/>
+    <col min="1537" max="1537" width="4.42578125" style="13" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="13" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="13" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="13"/>
+    <col min="1793" max="1793" width="4.42578125" style="13" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="13" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="13" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="13"/>
+    <col min="2049" max="2049" width="4.42578125" style="13" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="13" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="13" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="13"/>
+    <col min="2305" max="2305" width="4.42578125" style="13" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="13" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="13" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="13"/>
+    <col min="2561" max="2561" width="4.42578125" style="13" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="13" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="13" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="13"/>
+    <col min="2817" max="2817" width="4.42578125" style="13" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="13" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="13" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="13"/>
+    <col min="3073" max="3073" width="4.42578125" style="13" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="13" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="13"/>
+    <col min="3329" max="3329" width="4.42578125" style="13" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="13" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="13"/>
+    <col min="3585" max="3585" width="4.42578125" style="13" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="13" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="13"/>
+    <col min="3841" max="3841" width="4.42578125" style="13" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="13" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="13" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="13"/>
+    <col min="4097" max="4097" width="4.42578125" style="13" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="13" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="13" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="13"/>
+    <col min="4353" max="4353" width="4.42578125" style="13" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="13" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="13" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="13"/>
+    <col min="4609" max="4609" width="4.42578125" style="13" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="13" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="13" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="13"/>
+    <col min="4865" max="4865" width="4.42578125" style="13" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="13" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="13" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="13"/>
+    <col min="5121" max="5121" width="4.42578125" style="13" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="13" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="13" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="13"/>
+    <col min="5377" max="5377" width="4.42578125" style="13" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="13" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="13" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="13"/>
+    <col min="5633" max="5633" width="4.42578125" style="13" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="13" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="13" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="13"/>
+    <col min="5889" max="5889" width="4.42578125" style="13" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="13" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="13" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="13"/>
+    <col min="6145" max="6145" width="4.42578125" style="13" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="13" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="13" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="13"/>
+    <col min="6401" max="6401" width="4.42578125" style="13" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="13" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="13" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="13"/>
+    <col min="6657" max="6657" width="4.42578125" style="13" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="13" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="13" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="13"/>
+    <col min="6913" max="6913" width="4.42578125" style="13" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="13" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="13" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="13"/>
+    <col min="7169" max="7169" width="4.42578125" style="13" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="13" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="13" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="13"/>
+    <col min="7425" max="7425" width="4.42578125" style="13" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="13" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="13" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="13"/>
+    <col min="7681" max="7681" width="4.42578125" style="13" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="13" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="13" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="13"/>
+    <col min="7937" max="7937" width="4.42578125" style="13" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="13" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="13" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="13"/>
+    <col min="8193" max="8193" width="4.42578125" style="13" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="13" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="13" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="13"/>
+    <col min="8449" max="8449" width="4.42578125" style="13" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="13" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="13" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="13"/>
+    <col min="8705" max="8705" width="4.42578125" style="13" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="13" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="13" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="13"/>
+    <col min="8961" max="8961" width="4.42578125" style="13" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="13" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="13" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="13"/>
+    <col min="9217" max="9217" width="4.42578125" style="13" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="13" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="13" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="13"/>
+    <col min="9473" max="9473" width="4.42578125" style="13" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="13" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="13" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="13"/>
+    <col min="9729" max="9729" width="4.42578125" style="13" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="13" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="13" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="13"/>
+    <col min="9985" max="9985" width="4.42578125" style="13" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="13" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="13" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="13"/>
+    <col min="10241" max="10241" width="4.42578125" style="13" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="13" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="13" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="13"/>
+    <col min="10497" max="10497" width="4.42578125" style="13" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="13" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="13" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="13"/>
+    <col min="10753" max="10753" width="4.42578125" style="13" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="13" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="13" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="13"/>
+    <col min="11009" max="11009" width="4.42578125" style="13" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="13" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="13" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="13"/>
+    <col min="11265" max="11265" width="4.42578125" style="13" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="13" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="13" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="13"/>
+    <col min="11521" max="11521" width="4.42578125" style="13" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="13" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="13" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="13"/>
+    <col min="11777" max="11777" width="4.42578125" style="13" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="13" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="13" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="13"/>
+    <col min="12033" max="12033" width="4.42578125" style="13" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="13" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="13" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="13"/>
+    <col min="12289" max="12289" width="4.42578125" style="13" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="13" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="13" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="13"/>
+    <col min="12545" max="12545" width="4.42578125" style="13" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="13" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="13" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="13"/>
+    <col min="12801" max="12801" width="4.42578125" style="13" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="13" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="13" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="13"/>
+    <col min="13057" max="13057" width="4.42578125" style="13" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="13" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="13" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="13"/>
+    <col min="13313" max="13313" width="4.42578125" style="13" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="13" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="13" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="13"/>
+    <col min="13569" max="13569" width="4.42578125" style="13" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="13" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="13" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="13"/>
+    <col min="13825" max="13825" width="4.42578125" style="13" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="13" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="13" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="13"/>
+    <col min="14081" max="14081" width="4.42578125" style="13" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="13" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="13" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="13"/>
+    <col min="14337" max="14337" width="4.42578125" style="13" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="13" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="13" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="13"/>
+    <col min="14593" max="14593" width="4.42578125" style="13" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="13" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="13" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="13"/>
+    <col min="14849" max="14849" width="4.42578125" style="13" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="13" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="13" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="13"/>
+    <col min="15105" max="15105" width="4.42578125" style="13" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="13" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="13" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="13"/>
+    <col min="15361" max="15361" width="4.42578125" style="13" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="13" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="13" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="13"/>
+    <col min="15617" max="15617" width="4.42578125" style="13" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="13" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="13" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="13"/>
+    <col min="15873" max="15873" width="4.42578125" style="13" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="13" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="13" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="13"/>
+    <col min="16129" max="16129" width="4.42578125" style="13" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="13" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="13" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="12"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="15"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="15"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="15"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="18"/>
+      <c r="D20" s="18"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:W20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="F1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="M29" sqref="M29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="10.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" style="1" customWidth="1"/>
+    <col min="3" max="22" width="11.28515625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23">
+      <c r="B2" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="12"/>
-[...18 lines deleted...]
-      <c r="B4" s="3">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="3">
         <v>2005</v>
       </c>
-      <c r="C4" s="3">
+      <c r="D4" s="3">
         <v>2006</v>
       </c>
-      <c r="D4" s="3">
+      <c r="E4" s="3">
         <v>2007</v>
       </c>
-      <c r="E4" s="3">
+      <c r="F4" s="3">
         <v>2008</v>
       </c>
-      <c r="F4" s="3">
+      <c r="G4" s="3">
         <v>2009</v>
       </c>
-      <c r="G4" s="3">
+      <c r="H4" s="3">
         <v>2010</v>
       </c>
-      <c r="H4" s="3">
+      <c r="I4" s="3">
         <v>2011</v>
       </c>
-      <c r="I4" s="3">
+      <c r="J4" s="3">
         <v>2012</v>
       </c>
-      <c r="J4" s="3">
+      <c r="K4" s="3">
         <v>2013</v>
       </c>
-      <c r="K4" s="3">
+      <c r="L4" s="3">
         <v>2014</v>
       </c>
-      <c r="L4" s="4">
+      <c r="M4" s="4">
         <v>2015</v>
       </c>
-      <c r="M4" s="4">
+      <c r="N4" s="4">
         <v>2016</v>
       </c>
-      <c r="N4" s="4">
+      <c r="O4" s="4">
         <v>2017</v>
       </c>
-      <c r="O4" s="4">
+      <c r="P4" s="4">
         <v>2018</v>
       </c>
-      <c r="P4" s="4">
+      <c r="Q4" s="4">
         <v>2019</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="R4" s="4">
         <v>2020</v>
       </c>
-      <c r="R4" s="4">
+      <c r="S4" s="4">
         <v>2021</v>
       </c>
-      <c r="S4" s="4">
+      <c r="T4" s="4">
         <v>2022</v>
       </c>
-      <c r="T4" s="4">
+      <c r="U4" s="4">
         <v>2023</v>
       </c>
-      <c r="U4" s="4">
+      <c r="V4" s="4">
         <v>2024</v>
       </c>
-      <c r="V4" s="4">
+      <c r="W4" s="4">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:23">
+      <c r="A5" s="42">
+        <v>274104</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="6">
+      <c r="C5" s="6">
         <v>23307</v>
       </c>
-      <c r="C5" s="6">
+      <c r="D5" s="6">
         <v>21656</v>
       </c>
-      <c r="D5" s="6">
+      <c r="E5" s="6">
         <v>28095</v>
       </c>
-      <c r="E5" s="6">
+      <c r="F5" s="6">
         <v>26936</v>
       </c>
-      <c r="F5" s="7">
+      <c r="G5" s="7">
         <v>36345</v>
       </c>
-      <c r="G5" s="6">
+      <c r="H5" s="6">
         <v>44719</v>
       </c>
-      <c r="H5" s="6">
+      <c r="I5" s="6">
         <v>30686</v>
       </c>
-      <c r="I5" s="6">
+      <c r="J5" s="6">
         <v>24679</v>
       </c>
-      <c r="J5" s="6">
+      <c r="K5" s="6">
         <v>26179</v>
       </c>
-      <c r="K5" s="6">
+      <c r="L5" s="6">
         <v>26847</v>
       </c>
-      <c r="L5" s="6">
+      <c r="M5" s="6">
         <v>32798</v>
       </c>
-      <c r="M5" s="6">
+      <c r="N5" s="6">
         <v>32144</v>
       </c>
-      <c r="N5" s="6">
+      <c r="O5" s="6">
         <v>34035</v>
       </c>
-      <c r="O5" s="6">
+      <c r="P5" s="6">
         <v>36151</v>
       </c>
-      <c r="P5" s="8">
+      <c r="Q5" s="8">
         <v>36176</v>
       </c>
-      <c r="Q5" s="6">
+      <c r="R5" s="6">
         <v>34584</v>
       </c>
-      <c r="R5" s="6">
+      <c r="S5" s="6">
         <v>35937</v>
       </c>
-      <c r="S5" s="6">
+      <c r="T5" s="6">
         <v>40233</v>
       </c>
-      <c r="T5" s="6">
+      <c r="U5" s="6">
         <v>41949</v>
       </c>
-      <c r="U5" s="6">
+      <c r="V5" s="6">
         <v>47959</v>
       </c>
-      <c r="V5" s="6">
+      <c r="W5" s="6">
         <v>36985</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
-      <c r="A6" s="5" t="s">
+    <row r="6" spans="1:23">
+      <c r="A6" s="9"/>
+      <c r="B6" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
-      <c r="P6" s="8"/>
-      <c r="Q6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="8"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
-      <c r="T6" s="9"/>
-      <c r="U6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="9"/>
       <c r="V6" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="W6" s="6"/>
+    </row>
+    <row r="7" spans="1:23" ht="23.25" customHeight="1">
+      <c r="A7" s="42">
+        <v>274101</v>
+      </c>
+      <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="6">
+      <c r="C7" s="6">
         <v>20605</v>
       </c>
-      <c r="C7" s="6">
+      <c r="D7" s="6">
         <v>19420</v>
       </c>
-      <c r="D7" s="6">
+      <c r="E7" s="6">
         <v>25287</v>
       </c>
-      <c r="E7" s="6">
+      <c r="F7" s="6">
         <v>23688</v>
       </c>
-      <c r="F7" s="6">
+      <c r="G7" s="6">
         <v>30064</v>
       </c>
-      <c r="G7" s="6">
+      <c r="H7" s="6">
         <v>40093</v>
       </c>
-      <c r="H7" s="6">
+      <c r="I7" s="6">
         <v>26732</v>
       </c>
-      <c r="I7" s="6">
+      <c r="J7" s="6">
         <v>22919</v>
       </c>
-      <c r="J7" s="6">
+      <c r="K7" s="6">
         <v>24546</v>
       </c>
-      <c r="K7" s="6">
+      <c r="L7" s="6">
         <v>25125</v>
       </c>
-      <c r="L7" s="6">
+      <c r="M7" s="6">
         <v>31387</v>
       </c>
-      <c r="M7" s="6">
+      <c r="N7" s="6">
         <v>30564</v>
       </c>
-      <c r="N7" s="6">
+      <c r="O7" s="6">
         <v>32785</v>
       </c>
-      <c r="O7" s="6">
+      <c r="P7" s="6">
         <v>34490</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="8">
         <v>34625</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="R7" s="6">
         <v>32554</v>
       </c>
-      <c r="R7" s="6">
+      <c r="S7" s="6">
         <v>34061</v>
       </c>
-      <c r="S7" s="6">
+      <c r="T7" s="6">
         <v>40233</v>
       </c>
-      <c r="T7" s="6">
+      <c r="U7" s="6">
         <v>40044</v>
       </c>
-      <c r="U7" s="6">
+      <c r="V7" s="6">
         <v>45489</v>
       </c>
-      <c r="V7" s="6">
+      <c r="W7" s="6">
         <v>34861</v>
       </c>
     </row>
-    <row r="8" spans="1:22" ht="22.5">
-      <c r="A8" s="5" t="s">
+    <row r="8" spans="1:23" ht="22.5">
+      <c r="A8" s="42">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="6">
+      <c r="C8" s="6">
         <v>6588515</v>
       </c>
-      <c r="C8" s="6">
+      <c r="D8" s="6">
         <v>7056220</v>
       </c>
-      <c r="D8" s="6">
+      <c r="E8" s="6">
         <v>11798934</v>
       </c>
-      <c r="E8" s="6">
+      <c r="F8" s="6">
         <v>11164310</v>
       </c>
-      <c r="F8" s="6">
+      <c r="G8" s="6">
         <v>13769503</v>
       </c>
-      <c r="G8" s="6">
+      <c r="H8" s="6">
         <v>27179699</v>
       </c>
-      <c r="H8" s="6">
+      <c r="I8" s="6">
         <v>21232845</v>
       </c>
-      <c r="I8" s="6">
+      <c r="J8" s="6">
         <v>16937458</v>
       </c>
-      <c r="J8" s="6">
+      <c r="K8" s="6">
         <v>19636395</v>
       </c>
-      <c r="K8" s="6">
+      <c r="L8" s="6">
         <v>22160310</v>
       </c>
-      <c r="L8" s="6">
+      <c r="M8" s="6">
         <v>29119056</v>
       </c>
-      <c r="M8" s="6">
+      <c r="N8" s="6">
         <v>30032048</v>
       </c>
-      <c r="N8" s="6">
+      <c r="O8" s="6">
         <v>34646590</v>
       </c>
-      <c r="O8" s="6">
+      <c r="P8" s="6">
         <v>42761248</v>
       </c>
-      <c r="P8" s="8">
+      <c r="Q8" s="8">
         <v>45187041</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="R8" s="6">
         <v>44175451</v>
       </c>
-      <c r="R8" s="6">
+      <c r="S8" s="6">
         <v>51554595</v>
       </c>
-      <c r="S8" s="6">
+      <c r="T8" s="6">
         <v>71794354</v>
       </c>
-      <c r="T8" s="6">
+      <c r="U8" s="6">
         <v>86294436</v>
       </c>
-      <c r="U8" s="6">
+      <c r="V8" s="6">
         <v>120886736</v>
       </c>
-      <c r="V8" s="6">
+      <c r="W8" s="6">
         <v>91449941</v>
       </c>
     </row>
-    <row r="9" spans="1:22">
-      <c r="A9" s="5" t="s">
+    <row r="9" spans="1:23">
+      <c r="A9" s="42">
+        <v>274107</v>
+      </c>
+      <c r="B9" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="6">
+      <c r="C9" s="6">
         <v>28571</v>
       </c>
-      <c r="C9" s="6">
+      <c r="D9" s="6">
         <v>30663</v>
       </c>
-      <c r="D9" s="6">
+      <c r="E9" s="6">
         <v>39930</v>
       </c>
-      <c r="E9" s="6">
+      <c r="F9" s="6">
         <v>35914</v>
       </c>
-      <c r="F9" s="6">
+      <c r="G9" s="6">
         <v>33488.800000000003</v>
       </c>
-      <c r="G9" s="6">
+      <c r="H9" s="6">
         <v>54325.1</v>
       </c>
-      <c r="H9" s="6">
+      <c r="I9" s="6">
         <v>61971.3</v>
       </c>
-      <c r="I9" s="6">
+      <c r="J9" s="6">
         <v>62467.6</v>
       </c>
-      <c r="J9" s="6">
+      <c r="K9" s="6">
         <v>67498.5</v>
       </c>
-      <c r="K9" s="6">
+      <c r="L9" s="6">
         <v>74992.600000000006</v>
       </c>
-      <c r="L9" s="6">
+      <c r="M9" s="6">
         <v>79961</v>
       </c>
-      <c r="M9" s="6">
+      <c r="N9" s="6">
         <v>85925</v>
       </c>
-      <c r="N9" s="6">
+      <c r="O9" s="6">
         <v>93130</v>
       </c>
-      <c r="O9" s="6">
+      <c r="P9" s="6">
         <v>109057</v>
       </c>
-      <c r="P9" s="8">
+      <c r="Q9" s="8">
         <v>116668</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="R9" s="6">
         <v>121579</v>
       </c>
-      <c r="R9" s="6">
+      <c r="S9" s="6">
         <v>135020</v>
       </c>
-      <c r="S9" s="6">
+      <c r="T9" s="6">
         <v>163283</v>
       </c>
-      <c r="T9" s="6">
+      <c r="U9" s="6">
         <v>194378</v>
       </c>
-      <c r="U9" s="6">
+      <c r="V9" s="6">
         <v>235514</v>
       </c>
-      <c r="V9" s="6">
+      <c r="W9" s="6">
         <v>242709</v>
       </c>
     </row>
-    <row r="10" spans="1:22" ht="33.75">
-      <c r="A10" s="5" t="s">
+    <row r="10" spans="1:23" ht="33.75">
+      <c r="A10" s="42">
+        <v>271305</v>
+      </c>
+      <c r="B10" s="5" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="6">
         <v>110684410</v>
       </c>
-      <c r="F10" s="6">
+      <c r="G10" s="6">
         <v>167298658</v>
       </c>
-      <c r="G10" s="6">
+      <c r="H10" s="6">
         <v>333482640</v>
       </c>
-      <c r="H10" s="6">
+      <c r="I10" s="6">
         <v>247535716</v>
       </c>
-      <c r="I10" s="6">
+      <c r="J10" s="6">
         <v>271976127</v>
       </c>
-      <c r="J10" s="6">
+      <c r="K10" s="6">
         <v>974200076</v>
       </c>
-      <c r="K10" s="6">
+      <c r="L10" s="6">
         <v>925948162</v>
       </c>
-      <c r="L10" s="6">
+      <c r="M10" s="6">
         <v>787300734</v>
       </c>
-      <c r="M10" s="6">
+      <c r="N10" s="6">
         <v>994663631</v>
       </c>
-      <c r="N10" s="6">
+      <c r="O10" s="6">
         <v>1104702590</v>
       </c>
-      <c r="O10" s="6">
+      <c r="P10" s="6">
         <v>1169506403</v>
       </c>
-      <c r="P10" s="8">
+      <c r="Q10" s="8">
         <v>1178457291</v>
       </c>
-      <c r="Q10" s="6">
+      <c r="R10" s="6">
         <v>964777724</v>
       </c>
-      <c r="R10" s="6">
+      <c r="S10" s="6">
         <v>1238815488</v>
       </c>
-      <c r="S10" s="6">
+      <c r="T10" s="6">
         <v>1743557701</v>
       </c>
-      <c r="T10" s="6">
+      <c r="U10" s="6">
         <v>1637609344</v>
       </c>
-      <c r="U10" s="6">
+      <c r="V10" s="6">
         <v>1946011902</v>
       </c>
-      <c r="V10" s="6">
+      <c r="W10" s="6">
         <v>1789665956</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
-      <c r="A11" s="5" t="s">
+    <row r="11" spans="1:23">
+      <c r="A11" s="42">
+        <v>271101</v>
+      </c>
+      <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="6">
+      <c r="C11" s="6">
         <v>126870785</v>
       </c>
-      <c r="C11" s="6">
+      <c r="D11" s="6">
         <v>194759707</v>
       </c>
-      <c r="D11" s="6">
+      <c r="E11" s="6">
         <v>203164464</v>
       </c>
-      <c r="E11" s="6">
+      <c r="F11" s="6">
         <v>79494124</v>
       </c>
-      <c r="F11" s="6">
+      <c r="G11" s="6">
         <v>115083394</v>
       </c>
-      <c r="G11" s="6">
+      <c r="H11" s="6">
         <v>219325232</v>
       </c>
-      <c r="H11" s="6">
+      <c r="I11" s="6">
         <v>153732170</v>
       </c>
-      <c r="I11" s="6">
+      <c r="J11" s="6">
         <v>139682614</v>
       </c>
-      <c r="J11" s="6">
+      <c r="K11" s="6">
         <v>283569879</v>
       </c>
-      <c r="K11" s="6">
+      <c r="L11" s="6">
         <v>374574279</v>
       </c>
-      <c r="L11" s="6">
+      <c r="M11" s="6">
         <v>555660897</v>
       </c>
-      <c r="M11" s="6">
+      <c r="N11" s="6">
         <v>636600573</v>
       </c>
-      <c r="N11" s="6">
+      <c r="O11" s="6">
         <v>775495392</v>
       </c>
-      <c r="O11" s="6">
+      <c r="P11" s="6">
         <v>729575312</v>
       </c>
-      <c r="P11" s="8">
+      <c r="Q11" s="8">
         <v>739181253</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="R11" s="6">
         <v>1017690398</v>
       </c>
-      <c r="R11" s="6">
+      <c r="S11" s="6">
         <v>769009513</v>
       </c>
-      <c r="S11" s="6">
+      <c r="T11" s="6">
         <v>951385667</v>
       </c>
-      <c r="T11" s="6">
+      <c r="U11" s="6">
         <v>1012360013</v>
       </c>
-      <c r="U11" s="6">
+      <c r="V11" s="6">
         <v>1269728970</v>
       </c>
-      <c r="V11" s="6">
+      <c r="W11" s="6">
         <v>1300578942</v>
       </c>
     </row>
-    <row r="12" spans="1:22" ht="13.5" customHeight="1">
-      <c r="A12" s="5" t="s">
+    <row r="12" spans="1:23" ht="13.5" customHeight="1">
+      <c r="A12" s="42">
+        <v>271101</v>
+      </c>
+      <c r="B12" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="6">
+      <c r="C12" s="6">
         <v>72947922</v>
       </c>
-      <c r="C12" s="6">
+      <c r="D12" s="6">
         <v>79176725</v>
       </c>
-      <c r="D12" s="6">
+      <c r="E12" s="6">
         <v>68200002</v>
       </c>
-      <c r="E12" s="6">
+      <c r="F12" s="6">
         <v>35692442</v>
       </c>
-      <c r="F12" s="6">
+      <c r="G12" s="6">
         <v>62672626</v>
       </c>
-      <c r="G12" s="6">
+      <c r="H12" s="6">
         <v>121910874</v>
       </c>
-      <c r="H12" s="6">
+      <c r="I12" s="6">
         <v>64298671</v>
       </c>
-      <c r="I12" s="6">
+      <c r="J12" s="6">
         <v>42067592</v>
       </c>
-      <c r="J12" s="6">
+      <c r="K12" s="6">
         <v>101634730</v>
       </c>
-      <c r="K12" s="6">
+      <c r="L12" s="6">
         <v>158362878</v>
       </c>
-      <c r="L12" s="6">
+      <c r="M12" s="6">
         <v>194971840</v>
       </c>
-      <c r="M12" s="6">
+      <c r="N12" s="6">
         <v>222074217</v>
       </c>
-      <c r="N12" s="6">
+      <c r="O12" s="6">
         <v>309615385</v>
       </c>
-      <c r="O12" s="6">
+      <c r="P12" s="6">
         <v>208111563</v>
       </c>
-      <c r="P12" s="8">
+      <c r="Q12" s="8">
         <v>265420644</v>
       </c>
-      <c r="Q12" s="6">
+      <c r="R12" s="6">
         <v>251866141</v>
       </c>
-      <c r="R12" s="6">
+      <c r="S12" s="6">
         <v>277465635</v>
       </c>
-      <c r="S12" s="6">
+      <c r="T12" s="6">
         <v>254980071</v>
       </c>
-      <c r="T12" s="6">
+      <c r="U12" s="6">
         <v>308409341</v>
       </c>
-      <c r="U12" s="6">
+      <c r="V12" s="6">
         <v>476253843</v>
       </c>
-      <c r="V12" s="6">
+      <c r="W12" s="6">
         <v>471867764</v>
       </c>
     </row>
-    <row r="13" spans="1:22" ht="22.5">
-      <c r="A13" s="5" t="s">
+    <row r="13" spans="1:23" ht="22.5">
+      <c r="A13" s="42">
+        <v>271301</v>
+      </c>
+      <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="6">
+      <c r="C13" s="6">
         <v>191244435</v>
       </c>
-      <c r="C13" s="6">
+      <c r="D13" s="6">
         <v>334152303</v>
       </c>
-      <c r="D13" s="6">
+      <c r="E13" s="6">
         <v>440892022</v>
       </c>
-      <c r="E13" s="6">
+      <c r="F13" s="6">
         <v>4370329</v>
       </c>
-      <c r="F13" s="6">
+      <c r="G13" s="6">
         <v>3699865</v>
       </c>
-      <c r="G13" s="6">
+      <c r="H13" s="6">
         <v>15237963</v>
       </c>
-      <c r="H13" s="6">
+      <c r="I13" s="6">
         <v>9406804</v>
       </c>
-      <c r="I13" s="6">
+      <c r="J13" s="6">
         <v>-5127832</v>
       </c>
-      <c r="J13" s="6">
+      <c r="K13" s="6">
         <v>524504258</v>
       </c>
-      <c r="K13" s="6">
+      <c r="L13" s="6">
         <v>461224910</v>
       </c>
-      <c r="L13" s="6">
+      <c r="M13" s="6">
         <v>165642384</v>
       </c>
-      <c r="M13" s="6">
+      <c r="N13" s="6">
         <v>264386906</v>
       </c>
-      <c r="N13" s="6">
+      <c r="O13" s="6">
         <v>276526788</v>
       </c>
-      <c r="O13" s="6">
+      <c r="P13" s="6">
         <v>421733084</v>
       </c>
-      <c r="P13" s="8">
+      <c r="Q13" s="8">
         <v>453235358</v>
       </c>
-      <c r="Q13" s="6">
+      <c r="R13" s="6">
         <v>28737200</v>
       </c>
-      <c r="R13" s="6">
+      <c r="S13" s="6">
         <v>511852010</v>
       </c>
-      <c r="S13" s="6">
+      <c r="T13" s="6">
         <v>833316150</v>
       </c>
-      <c r="T13" s="6">
+      <c r="U13" s="6">
         <v>654807041</v>
       </c>
-      <c r="U13" s="6">
+      <c r="V13" s="6">
         <v>804488210</v>
       </c>
-      <c r="V13" s="6">
+      <c r="W13" s="6">
         <v>616076110</v>
       </c>
     </row>
-    <row r="14" spans="1:22" ht="22.5">
-      <c r="A14" s="5" t="s">
+    <row r="14" spans="1:23" ht="22.5">
+      <c r="A14" s="42">
+        <v>271201</v>
+      </c>
+      <c r="B14" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="6">
+      <c r="C14" s="6">
         <v>395567607</v>
       </c>
-      <c r="C14" s="6">
+      <c r="D14" s="6">
         <v>559358962</v>
       </c>
-      <c r="D14" s="6">
+      <c r="E14" s="6">
         <v>695003659</v>
       </c>
-      <c r="E14" s="6">
+      <c r="F14" s="6">
         <v>135775128</v>
       </c>
-      <c r="F14" s="6">
+      <c r="G14" s="6">
         <v>181861321</v>
       </c>
-      <c r="G14" s="6">
+      <c r="H14" s="6">
         <v>342419695</v>
       </c>
-      <c r="H14" s="6">
+      <c r="I14" s="6">
         <v>249405293</v>
       </c>
-      <c r="I14" s="6">
+      <c r="J14" s="6">
         <v>271916104</v>
       </c>
-      <c r="J14" s="6">
+      <c r="K14" s="6">
         <v>973162558</v>
       </c>
-      <c r="K14" s="6">
+      <c r="L14" s="6">
         <v>926031688</v>
       </c>
-      <c r="L14" s="6">
+      <c r="M14" s="6">
         <v>797978997</v>
       </c>
-      <c r="M14" s="6">
+      <c r="N14" s="6">
         <v>1043216269</v>
       </c>
-      <c r="N14" s="6">
+      <c r="O14" s="6">
         <v>1155261211</v>
       </c>
-      <c r="O14" s="6">
+      <c r="P14" s="6">
         <v>1379284899</v>
       </c>
-      <c r="P14" s="8">
+      <c r="Q14" s="8">
         <v>1511669456</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="R14" s="6">
         <v>1301169802</v>
       </c>
-      <c r="R14" s="6">
+      <c r="S14" s="6">
         <v>1510581597</v>
       </c>
-      <c r="S14" s="6">
+      <c r="T14" s="6">
         <v>2472544473</v>
       </c>
-      <c r="T14" s="6">
+      <c r="U14" s="6">
         <v>2143841574</v>
       </c>
-      <c r="U14" s="6">
+      <c r="V14" s="6">
         <v>2533459345</v>
       </c>
-      <c r="V14" s="6">
+      <c r="W14" s="6">
         <v>2457633030</v>
       </c>
     </row>
-    <row r="15" spans="1:22" ht="25.5" customHeight="1">
-      <c r="A15" s="5" t="s">
+    <row r="15" spans="1:23" ht="25.5" customHeight="1">
+      <c r="A15" s="42">
+        <v>271202</v>
+      </c>
+      <c r="B15" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="6">
+      <c r="C15" s="6">
         <v>143549521</v>
       </c>
-      <c r="C15" s="6">
+      <c r="D15" s="6">
         <v>128756089</v>
       </c>
-      <c r="D15" s="6">
+      <c r="E15" s="6">
         <v>180844597</v>
       </c>
-      <c r="E15" s="6">
+      <c r="F15" s="6">
         <v>92493232</v>
       </c>
-      <c r="F15" s="6">
+      <c r="G15" s="6">
         <v>144374515</v>
       </c>
-      <c r="G15" s="6">
+      <c r="H15" s="6">
         <v>274555678</v>
       </c>
-      <c r="H15" s="6">
+      <c r="I15" s="6">
         <v>194989344</v>
       </c>
-      <c r="I15" s="6">
+      <c r="J15" s="6">
         <v>215908162</v>
       </c>
-      <c r="J15" s="6">
+      <c r="K15" s="6">
         <v>370329246</v>
       </c>
-      <c r="K15" s="6">
+      <c r="L15" s="6">
         <v>364610429</v>
       </c>
-      <c r="L15" s="6">
+      <c r="M15" s="6">
         <v>456774290</v>
       </c>
-      <c r="M15" s="6">
+      <c r="N15" s="6">
         <v>598918494</v>
       </c>
-      <c r="N15" s="6">
+      <c r="O15" s="6">
         <v>655923659</v>
       </c>
-      <c r="O15" s="6">
+      <c r="P15" s="6">
         <v>650233222</v>
       </c>
-      <c r="P15" s="8">
+      <c r="Q15" s="8">
         <v>808569880</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="R15" s="6">
         <v>765310727</v>
       </c>
-      <c r="R15" s="6">
+      <c r="S15" s="6">
         <v>731859704</v>
       </c>
-      <c r="S15" s="6">
+      <c r="T15" s="6">
         <v>1282581457</v>
       </c>
-      <c r="T15" s="6">
+      <c r="U15" s="6">
         <v>1149732102</v>
       </c>
-      <c r="U15" s="6">
+      <c r="V15" s="6">
         <v>1374388083</v>
       </c>
-      <c r="V15" s="6">
+      <c r="W15" s="6">
         <v>1475162636</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
-      <c r="A16" s="5" t="s">
+    <row r="16" spans="1:23">
+      <c r="A16" s="42">
+        <v>271203</v>
+      </c>
+      <c r="B16" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="6">
+      <c r="C16" s="6">
         <v>252018086</v>
       </c>
-      <c r="C16" s="6">
+      <c r="D16" s="6">
         <v>430602873</v>
       </c>
-      <c r="D16" s="6">
+      <c r="E16" s="6">
         <v>514159062</v>
       </c>
-      <c r="E16" s="6">
+      <c r="F16" s="6">
         <v>43281896</v>
       </c>
-      <c r="F16" s="6">
+      <c r="G16" s="6">
         <v>37486806</v>
       </c>
-      <c r="G16" s="6">
+      <c r="H16" s="6">
         <v>67864017</v>
       </c>
-      <c r="H16" s="6">
+      <c r="I16" s="6">
         <v>54415949</v>
       </c>
-      <c r="I16" s="6">
+      <c r="J16" s="6">
         <v>56007942</v>
       </c>
-      <c r="J16" s="6">
+      <c r="K16" s="6">
         <v>602833312</v>
       </c>
-      <c r="K16" s="6">
+      <c r="L16" s="6">
         <v>561421259</v>
       </c>
-      <c r="L16" s="6">
+      <c r="M16" s="6">
         <v>341204707</v>
       </c>
-      <c r="M16" s="6">
+      <c r="N16" s="6">
         <v>444297774</v>
       </c>
-      <c r="N16" s="6">
+      <c r="O16" s="6">
         <v>499337553</v>
       </c>
-      <c r="O16" s="6">
+      <c r="P16" s="6">
         <v>729051677</v>
       </c>
-      <c r="P16" s="8">
+      <c r="Q16" s="8">
         <v>703099576</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="R16" s="6">
         <v>535859082</v>
       </c>
-      <c r="R16" s="6">
+      <c r="S16" s="6">
         <v>778721876</v>
       </c>
-      <c r="S16" s="6">
+      <c r="T16" s="6">
         <v>1189963024</v>
       </c>
-      <c r="T16" s="6">
+      <c r="U16" s="6">
         <v>994109470</v>
       </c>
-      <c r="U16" s="6">
+      <c r="V16" s="6">
         <v>1159071264</v>
       </c>
-      <c r="V16" s="6">
+      <c r="W16" s="6">
         <v>982470383</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="56.25">
-      <c r="A17" s="5" t="s">
+    <row r="17" spans="1:23" ht="56.25">
+      <c r="A17" s="42">
+        <v>271101</v>
+      </c>
+      <c r="B17" s="5" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="6">
         <v>2783041</v>
       </c>
-      <c r="F17" s="6">
+      <c r="G17" s="6">
         <v>2424529</v>
       </c>
-      <c r="G17" s="6">
+      <c r="H17" s="6">
         <v>4112240</v>
       </c>
-      <c r="H17" s="6">
+      <c r="I17" s="6">
         <v>3107153</v>
       </c>
-      <c r="I17" s="6">
+      <c r="J17" s="6">
         <v>2888909</v>
       </c>
-      <c r="J17" s="6">
+      <c r="K17" s="6">
         <v>1889103</v>
       </c>
-      <c r="K17" s="6">
+      <c r="L17" s="6">
         <v>6577638</v>
       </c>
-      <c r="L17" s="6">
+      <c r="M17" s="6">
         <v>8293892</v>
       </c>
-      <c r="M17" s="6">
+      <c r="N17" s="6">
         <v>8094075</v>
       </c>
-      <c r="N17" s="6">
+      <c r="O17" s="6">
         <v>8997382</v>
       </c>
-      <c r="O17" s="6">
+      <c r="P17" s="6">
         <v>8381978</v>
       </c>
-      <c r="P17" s="8">
+      <c r="Q17" s="8">
         <v>9089531</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="R17" s="6">
         <v>183359560</v>
       </c>
-      <c r="R17" s="6">
+      <c r="S17" s="6">
         <v>8381995</v>
       </c>
-      <c r="S17" s="6">
+      <c r="T17" s="6">
         <v>12682807</v>
       </c>
-      <c r="T17" s="6">
+      <c r="U17" s="6">
         <v>14070454</v>
       </c>
-      <c r="U17" s="6">
+      <c r="V17" s="6">
         <v>35006794</v>
       </c>
-      <c r="V17" s="6">
+      <c r="W17" s="6">
         <v>35770313</v>
       </c>
     </row>
-    <row r="18" spans="1:22">
-      <c r="A18" s="11" t="s">
+    <row r="18" spans="1:23">
+      <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="10"/>
+      <c r="V18" s="10"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="10"/>
+      <c r="V19" s="10"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
+      <c r="V20" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="B2:R2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Suranchina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>