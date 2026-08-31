--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -1,125 +1,310 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15405" yWindow="540" windowWidth="9660" windowHeight="9375" tabRatio="342"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="12" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="13" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="14" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="12" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">рус!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Показатель!$B:$B</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="67">
   <si>
     <t>Всего работников, человек</t>
   </si>
   <si>
     <t>(-) нет данных</t>
   </si>
   <si>
     <t xml:space="preserve">   в том числе:</t>
   </si>
   <si>
     <t>Динамика основных показателей деятельности малых предприятий ЗКО</t>
   </si>
   <si>
     <t>Списочная численность работников в среднем за год, человек</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Фонд заработной платы работников, тыс. теңге</t>
   </si>
   <si>
     <t>Среднемесячная заработная плата одного работника, теңге</t>
   </si>
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг, тыс. теңге</t>
   </si>
   <si>
     <t>Всего расходов, тыс. теңге</t>
   </si>
   <si>
     <t>Материальные затраты,тыс. теңге</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогообложения, тыс.теңге</t>
   </si>
   <si>
     <t>Доход от реализации продукции и  оказания услуг,тыс. теңге</t>
   </si>
   <si>
     <t>Себестоимость реализованной  продукции и оказанных услуг, тыс. теңге</t>
   </si>
   <si>
     <t>Валовая прибыль,тыс. теңге</t>
   </si>
   <si>
     <t>Налоги и другие обязательные  платежи, относимые на расходы (без корпоративного подоходного  налога, акцизов и НДС) – всего,тыс. теңге</t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>274101, 274104, 274107, 271305, 271101, 271201, 271202, 271203, 271301</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Всего расходов, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Материальные затраты, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и  оказания услуг, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Себестоимость реализованной  продукции и оказанных услуг, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Валовая прибыль, тыс.теңге</t>
+  </si>
+  <si>
+    <t>Налоги и другие обязательные  платежи, относимые на расходы (без корпоративного подоходного  налога, акцизов и НДС) – всего, тыс.теңге</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Cписочная численность работников – численность лиц, принятых по трудовому договору, независимо от срока его заключения, кроме лиц, выполняющих работы по договорам гражданско-правового характера, а также принятых на работу по совместительству; Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; себестоимость реализованной продукции и оказанных                         услуг – это расходы, связанные с производством продукции, которая была реализована в течение отчетного периода, включая издержки производства и заработную плату работников; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 2-МП "Отчет о деятельности малого предприятия", годовая.</t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 2005 года</t>
+  </si>
+  <si>
+    <t>Публикуется по Западно-Казахстанской области</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zko/spreadsheets/?industry=1501&amp;year=2025&amp;name=15959&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>Назаргалиева Айгуль Хамзиновна</t>
+  </si>
+  <si>
+    <t>+7 7112 514103</t>
+  </si>
+  <si>
+    <t>a.nazargalieva@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="172" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -128,152 +313,377 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="7"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -516,1070 +926,1470 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.nazargalieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <sheetPr codeName="Лист4"/>
-  <dimension ref="A2:V19"/>
+  <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="I26" sqref="I26"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="103.7109375" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:22">
-      <c r="A2" s="16" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="17"/>
+      <c r="B1" s="17"/>
+    </row>
+    <row r="2" spans="1:2" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="21" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A3" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="21" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="21" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="43"/>
+      <c r="B5" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="21" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="43"/>
+      <c r="B6" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="21" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="43"/>
+      <c r="B7" s="22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="21" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A8" s="43"/>
+      <c r="B8" s="22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="21" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="43"/>
+      <c r="B9" s="22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="21" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="43"/>
+      <c r="B10" s="22" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="21" customFormat="1" ht="18" customHeight="1">
+      <c r="A11" s="43"/>
+      <c r="B11" s="22" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="21" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="43"/>
+      <c r="B12" s="22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="21" customFormat="1" ht="18" customHeight="1">
+      <c r="A13" s="43"/>
+      <c r="B13" s="22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="21" customFormat="1" ht="18" customHeight="1">
+      <c r="A14" s="43"/>
+      <c r="B14" s="22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="21" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A15" s="43"/>
+      <c r="B15" s="22" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="21" customFormat="1" ht="18" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="21" customFormat="1" ht="156.75" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="21" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A18" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="21" customFormat="1" ht="27" customHeight="1">
+      <c r="A19" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="21" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A20" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" s="21" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A21" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="K21" s="27"/>
+    </row>
+    <row r="22" spans="1:11" s="21" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A22" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="K22" s="27"/>
+    </row>
+    <row r="23" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A23" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="K23" s="27"/>
+    </row>
+    <row r="24" spans="1:11" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A24" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="K24" s="27"/>
+    </row>
+    <row r="25" spans="1:11" s="21" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="K25" s="27"/>
+    </row>
+    <row r="26" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A26" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="41">
+        <v>46216</v>
+      </c>
+      <c r="K26" s="29"/>
+    </row>
+    <row r="27" spans="1:11" ht="18.75" customHeight="1">
+      <c r="A27" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="41">
+        <v>46609</v>
+      </c>
+      <c r="K27" s="30"/>
+    </row>
+    <row r="28" spans="1:11" ht="22.5" customHeight="1">
+      <c r="A28" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="K28" s="29"/>
+    </row>
+    <row r="29" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A29" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="K29" s="30"/>
+    </row>
+    <row r="30" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="K30" s="29"/>
+    </row>
+    <row r="31" spans="1:11" ht="20.100000000000001" customHeight="1">
+      <c r="A31" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="41" t="s">
+        <v>66</v>
+      </c>
+      <c r="K31" s="30"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="31"/>
+      <c r="B32" s="32"/>
+    </row>
+    <row r="33" spans="11:11">
+      <c r="K33" s="30"/>
+    </row>
+    <row r="34" spans="11:11">
+      <c r="K34" s="29"/>
+    </row>
+    <row r="35" spans="11:11">
+      <c r="K35" s="30"/>
+    </row>
+    <row r="36" spans="11:11">
+      <c r="K36" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B23" r:id="rId2"/>
+    <hyperlink ref="B25" r:id="rId3"/>
+    <hyperlink ref="B31" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="18" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="34"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="35" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="36" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="36" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="36" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="36" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="36"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="37" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="36"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="36"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="38" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A2:W19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" topLeftCell="F1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="T26" sqref="T26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.7109375" style="1" customWidth="1"/>
+    <col min="3" max="22" width="11.42578125" style="1" customWidth="1"/>
+    <col min="23" max="23" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:23">
+      <c r="B2" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="16"/>
-[...18 lines deleted...]
-      <c r="B4" s="3">
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="44"/>
+      <c r="O2" s="44"/>
+      <c r="P2" s="44"/>
+      <c r="Q2" s="44"/>
+      <c r="R2" s="44"/>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="3">
         <v>2005</v>
       </c>
-      <c r="C4" s="3">
+      <c r="D4" s="3">
         <v>2006</v>
       </c>
-      <c r="D4" s="3">
+      <c r="E4" s="3">
         <v>2007</v>
       </c>
-      <c r="E4" s="3">
+      <c r="F4" s="3">
         <v>2008</v>
       </c>
-      <c r="F4" s="3">
+      <c r="G4" s="3">
         <v>2009</v>
       </c>
-      <c r="G4" s="3">
+      <c r="H4" s="3">
         <v>2010</v>
       </c>
-      <c r="H4" s="3">
+      <c r="I4" s="3">
         <v>2011</v>
       </c>
-      <c r="I4" s="3">
+      <c r="J4" s="3">
         <v>2012</v>
       </c>
-      <c r="J4" s="3">
+      <c r="K4" s="3">
         <v>2013</v>
       </c>
-      <c r="K4" s="3">
+      <c r="L4" s="3">
         <v>2014</v>
       </c>
-      <c r="L4" s="4">
+      <c r="M4" s="4">
         <v>2015</v>
       </c>
-      <c r="M4" s="4">
+      <c r="N4" s="4">
         <v>2016</v>
       </c>
-      <c r="N4" s="4">
+      <c r="O4" s="4">
         <v>2017</v>
       </c>
-      <c r="O4" s="4">
+      <c r="P4" s="4">
         <v>2018</v>
       </c>
-      <c r="P4" s="4">
+      <c r="Q4" s="4">
         <v>2019</v>
       </c>
-      <c r="Q4" s="4">
+      <c r="R4" s="4">
         <v>2020</v>
       </c>
-      <c r="R4" s="4">
+      <c r="S4" s="4">
         <v>2021</v>
       </c>
-      <c r="S4" s="4">
+      <c r="T4" s="4">
         <v>2022</v>
       </c>
-      <c r="T4" s="4">
+      <c r="U4" s="4">
         <v>2023</v>
       </c>
-      <c r="U4" s="4">
+      <c r="V4" s="4">
         <v>2024</v>
       </c>
-      <c r="V4" s="4">
+      <c r="W4" s="4">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:23">
+      <c r="A5" s="16">
+        <v>274104</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="6">
+      <c r="C5" s="6">
         <v>23307</v>
       </c>
-      <c r="C5" s="6">
+      <c r="D5" s="6">
         <v>21656</v>
       </c>
-      <c r="D5" s="6">
+      <c r="E5" s="6">
         <v>28095</v>
       </c>
-      <c r="E5" s="6">
+      <c r="F5" s="6">
         <v>26936</v>
       </c>
-      <c r="F5" s="7">
+      <c r="G5" s="7">
         <v>36345</v>
       </c>
-      <c r="G5" s="6">
+      <c r="H5" s="6">
         <v>44719</v>
       </c>
-      <c r="H5" s="6">
+      <c r="I5" s="6">
         <v>30686</v>
       </c>
-      <c r="I5" s="6">
+      <c r="J5" s="6">
         <v>24679</v>
       </c>
-      <c r="J5" s="6">
+      <c r="K5" s="6">
         <v>26179</v>
       </c>
-      <c r="K5" s="6">
+      <c r="L5" s="6">
         <v>26847</v>
       </c>
-      <c r="L5" s="6">
+      <c r="M5" s="6">
         <v>32798</v>
       </c>
-      <c r="M5" s="6">
+      <c r="N5" s="6">
         <v>32144</v>
       </c>
-      <c r="N5" s="6">
+      <c r="O5" s="6">
         <v>34035</v>
       </c>
-      <c r="O5" s="6">
+      <c r="P5" s="6">
         <v>36151</v>
       </c>
-      <c r="P5" s="8">
+      <c r="Q5" s="8">
         <v>36176</v>
       </c>
-      <c r="Q5" s="6">
+      <c r="R5" s="6">
         <v>34584</v>
       </c>
-      <c r="R5" s="6">
+      <c r="S5" s="6">
         <v>35937</v>
       </c>
-      <c r="S5" s="6">
+      <c r="T5" s="6">
         <v>40233</v>
       </c>
-      <c r="T5" s="6">
+      <c r="U5" s="6">
         <v>41949</v>
       </c>
-      <c r="U5" s="6">
+      <c r="V5" s="6">
         <v>47959</v>
       </c>
-      <c r="V5" s="6">
+      <c r="W5" s="6">
         <v>36985</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
-      <c r="A6" s="9" t="s">
+    <row r="6" spans="1:23">
+      <c r="A6" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="6"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
-      <c r="P6" s="8"/>
-      <c r="Q6" s="6"/>
+      <c r="P6" s="6"/>
+      <c r="Q6" s="8"/>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
-      <c r="T6" s="10"/>
-      <c r="U6" s="6"/>
+      <c r="T6" s="6"/>
+      <c r="U6" s="9"/>
       <c r="V6" s="6"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="11" t="s">
+      <c r="W6" s="6"/>
+    </row>
+    <row r="7" spans="1:23" ht="22.5">
+      <c r="A7" s="16">
+        <v>274101</v>
+      </c>
+      <c r="B7" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="6">
+      <c r="C7" s="6">
         <v>20605</v>
       </c>
-      <c r="C7" s="6">
+      <c r="D7" s="6">
         <v>19420</v>
       </c>
-      <c r="D7" s="6">
+      <c r="E7" s="6">
         <v>25287</v>
       </c>
-      <c r="E7" s="6">
+      <c r="F7" s="6">
         <v>23688</v>
       </c>
-      <c r="F7" s="6">
+      <c r="G7" s="6">
         <v>30064</v>
       </c>
-      <c r="G7" s="6">
+      <c r="H7" s="6">
         <v>40093</v>
       </c>
-      <c r="H7" s="6">
+      <c r="I7" s="6">
         <v>26732</v>
       </c>
-      <c r="I7" s="6">
+      <c r="J7" s="6">
         <v>22919</v>
       </c>
-      <c r="J7" s="6">
+      <c r="K7" s="6">
         <v>24546</v>
       </c>
-      <c r="K7" s="6">
+      <c r="L7" s="6">
         <v>25125</v>
       </c>
-      <c r="L7" s="6">
+      <c r="M7" s="6">
         <v>31387</v>
       </c>
-      <c r="M7" s="6">
+      <c r="N7" s="6">
         <v>30564</v>
       </c>
-      <c r="N7" s="6">
+      <c r="O7" s="6">
         <v>32785</v>
       </c>
-      <c r="O7" s="6">
+      <c r="P7" s="6">
         <v>34490</v>
       </c>
-      <c r="P7" s="8">
+      <c r="Q7" s="8">
         <v>34625</v>
       </c>
-      <c r="Q7" s="6">
+      <c r="R7" s="6">
         <v>32554</v>
       </c>
-      <c r="R7" s="6">
+      <c r="S7" s="6">
         <v>34061</v>
       </c>
-      <c r="S7" s="6">
+      <c r="T7" s="6">
         <v>40233</v>
       </c>
-      <c r="T7" s="6">
+      <c r="U7" s="6">
         <v>40044</v>
       </c>
-      <c r="U7" s="6">
+      <c r="V7" s="6">
         <v>45489</v>
       </c>
-      <c r="V7" s="6">
+      <c r="W7" s="6">
         <v>34861</v>
       </c>
     </row>
-    <row r="8" spans="1:22" ht="22.5">
-      <c r="A8" s="5" t="s">
+    <row r="8" spans="1:23" ht="22.5">
+      <c r="A8" s="16">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="6">
+      <c r="C8" s="6">
         <v>6588515</v>
       </c>
-      <c r="C8" s="6">
+      <c r="D8" s="6">
         <v>7056220</v>
       </c>
-      <c r="D8" s="6">
+      <c r="E8" s="6">
         <v>11798934</v>
       </c>
-      <c r="E8" s="6">
+      <c r="F8" s="6">
         <v>11164310</v>
       </c>
-      <c r="F8" s="6">
+      <c r="G8" s="6">
         <v>13769503</v>
       </c>
-      <c r="G8" s="6">
+      <c r="H8" s="6">
         <v>27179699</v>
       </c>
-      <c r="H8" s="6">
+      <c r="I8" s="6">
         <v>21232845</v>
       </c>
-      <c r="I8" s="6">
+      <c r="J8" s="6">
         <v>16937458</v>
       </c>
-      <c r="J8" s="6">
+      <c r="K8" s="6">
         <v>19636395</v>
       </c>
-      <c r="K8" s="6">
+      <c r="L8" s="6">
         <v>22160310</v>
       </c>
-      <c r="L8" s="6">
+      <c r="M8" s="6">
         <v>29119056</v>
       </c>
-      <c r="M8" s="6">
+      <c r="N8" s="6">
         <v>30032048</v>
       </c>
-      <c r="N8" s="6">
+      <c r="O8" s="6">
         <v>34646590</v>
       </c>
-      <c r="O8" s="6">
+      <c r="P8" s="6">
         <v>42761248</v>
       </c>
-      <c r="P8" s="8">
+      <c r="Q8" s="8">
         <v>45187041</v>
       </c>
-      <c r="Q8" s="6">
+      <c r="R8" s="6">
         <v>44175451</v>
       </c>
-      <c r="R8" s="6">
+      <c r="S8" s="6">
         <v>51554595</v>
       </c>
-      <c r="S8" s="6">
+      <c r="T8" s="6">
         <v>71794354</v>
       </c>
-      <c r="T8" s="6">
+      <c r="U8" s="6">
         <v>86294436</v>
       </c>
-      <c r="U8" s="6">
+      <c r="V8" s="6">
         <v>120886736</v>
       </c>
-      <c r="V8" s="6">
+      <c r="W8" s="6">
         <v>91449941</v>
       </c>
     </row>
-    <row r="9" spans="1:22" ht="22.5">
-      <c r="A9" s="5" t="s">
+    <row r="9" spans="1:23" ht="22.5">
+      <c r="A9" s="16">
+        <v>274107</v>
+      </c>
+      <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
+      <c r="C9" s="6">
         <v>28571</v>
       </c>
-      <c r="C9" s="6">
+      <c r="D9" s="6">
         <v>30663</v>
       </c>
-      <c r="D9" s="6">
+      <c r="E9" s="6">
         <v>39930</v>
       </c>
-      <c r="E9" s="6">
+      <c r="F9" s="6">
         <v>35914</v>
       </c>
-      <c r="F9" s="6">
+      <c r="G9" s="6">
         <v>33488.800000000003</v>
       </c>
-      <c r="G9" s="6">
+      <c r="H9" s="6">
         <v>54325.1</v>
       </c>
-      <c r="H9" s="6">
+      <c r="I9" s="6">
         <v>61971.3</v>
       </c>
-      <c r="I9" s="6">
+      <c r="J9" s="6">
         <v>62467.6</v>
       </c>
-      <c r="J9" s="6">
+      <c r="K9" s="6">
         <v>67498.5</v>
       </c>
-      <c r="K9" s="6">
+      <c r="L9" s="6">
         <v>74992.600000000006</v>
       </c>
-      <c r="L9" s="6">
+      <c r="M9" s="6">
         <v>79961</v>
       </c>
-      <c r="M9" s="6">
+      <c r="N9" s="6">
         <v>85925</v>
       </c>
-      <c r="N9" s="6">
+      <c r="O9" s="6">
         <v>93130</v>
       </c>
-      <c r="O9" s="6">
+      <c r="P9" s="6">
         <v>109057</v>
       </c>
-      <c r="P9" s="8">
+      <c r="Q9" s="8">
         <v>116668</v>
       </c>
-      <c r="Q9" s="6">
+      <c r="R9" s="6">
         <v>121579</v>
       </c>
-      <c r="R9" s="6">
+      <c r="S9" s="6">
         <v>135020</v>
       </c>
-      <c r="S9" s="6">
+      <c r="T9" s="6">
         <v>163283</v>
       </c>
-      <c r="T9" s="6">
+      <c r="U9" s="6">
         <v>194378</v>
       </c>
-      <c r="U9" s="6">
+      <c r="V9" s="6">
         <v>235514</v>
       </c>
-      <c r="V9" s="6">
+      <c r="W9" s="6">
         <v>242709</v>
       </c>
     </row>
-    <row r="10" spans="1:22" ht="33.75">
-      <c r="A10" s="5" t="s">
+    <row r="10" spans="1:23" ht="33.75">
+      <c r="A10" s="16">
+        <v>271305</v>
+      </c>
+      <c r="B10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="6"/>
-[...2 lines deleted...]
-      <c r="E10" s="6">
+      <c r="C10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="6">
         <v>110684410</v>
       </c>
-      <c r="F10" s="6">
+      <c r="G10" s="6">
         <v>167298658</v>
       </c>
-      <c r="G10" s="6">
+      <c r="H10" s="6">
         <v>333482640</v>
       </c>
-      <c r="H10" s="6">
+      <c r="I10" s="6">
         <v>247535716</v>
       </c>
-      <c r="I10" s="6">
+      <c r="J10" s="6">
         <v>271976127</v>
       </c>
-      <c r="J10" s="6">
+      <c r="K10" s="6">
         <v>974200076</v>
       </c>
-      <c r="K10" s="6">
+      <c r="L10" s="6">
         <v>925948162</v>
       </c>
-      <c r="L10" s="6">
+      <c r="M10" s="6">
         <v>787300734</v>
       </c>
-      <c r="M10" s="6">
+      <c r="N10" s="6">
         <v>994663631</v>
       </c>
-      <c r="N10" s="6">
+      <c r="O10" s="6">
         <v>1104702590</v>
       </c>
-      <c r="O10" s="6">
+      <c r="P10" s="6">
         <v>1169506403</v>
       </c>
-      <c r="P10" s="8">
+      <c r="Q10" s="8">
         <v>1178457291</v>
       </c>
-      <c r="Q10" s="6">
+      <c r="R10" s="6">
         <v>964777724</v>
       </c>
-      <c r="R10" s="6">
+      <c r="S10" s="6">
         <v>1238815488</v>
       </c>
-      <c r="S10" s="6">
+      <c r="T10" s="6">
         <v>1743557701</v>
       </c>
-      <c r="T10" s="6">
+      <c r="U10" s="6">
         <v>1637609344</v>
       </c>
-      <c r="U10" s="6">
+      <c r="V10" s="6">
         <v>1946011902</v>
       </c>
-      <c r="V10" s="6">
+      <c r="W10" s="6">
         <v>1789665956</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
-      <c r="A11" s="12" t="s">
+    <row r="11" spans="1:23">
+      <c r="A11" s="16">
+        <v>271101</v>
+      </c>
+      <c r="B11" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
+      <c r="C11" s="6">
         <v>126870785</v>
       </c>
-      <c r="C11" s="6">
+      <c r="D11" s="6">
         <v>194759707</v>
       </c>
-      <c r="D11" s="6">
+      <c r="E11" s="6">
         <v>203164464</v>
       </c>
-      <c r="E11" s="6">
+      <c r="F11" s="6">
         <v>79494124</v>
       </c>
-      <c r="F11" s="6">
+      <c r="G11" s="6">
         <v>115083394</v>
       </c>
-      <c r="G11" s="6">
+      <c r="H11" s="6">
         <v>219325232</v>
       </c>
-      <c r="H11" s="6">
+      <c r="I11" s="6">
         <v>153732170</v>
       </c>
-      <c r="I11" s="6">
+      <c r="J11" s="6">
         <v>139682614</v>
       </c>
-      <c r="J11" s="6">
+      <c r="K11" s="6">
         <v>283569879</v>
       </c>
-      <c r="K11" s="6">
+      <c r="L11" s="6">
         <v>374574279</v>
       </c>
-      <c r="L11" s="6">
+      <c r="M11" s="6">
         <v>555660897</v>
       </c>
-      <c r="M11" s="6">
+      <c r="N11" s="6">
         <v>636600573</v>
       </c>
-      <c r="N11" s="6">
+      <c r="O11" s="6">
         <v>775495392</v>
       </c>
-      <c r="O11" s="6">
+      <c r="P11" s="6">
         <v>729575312</v>
       </c>
-      <c r="P11" s="8">
+      <c r="Q11" s="8">
         <v>739181253</v>
       </c>
-      <c r="Q11" s="6">
+      <c r="R11" s="6">
         <v>1017690398</v>
       </c>
-      <c r="R11" s="6">
+      <c r="S11" s="6">
         <v>769009513</v>
       </c>
-      <c r="S11" s="6">
+      <c r="T11" s="6">
         <v>951385667</v>
       </c>
-      <c r="T11" s="6">
+      <c r="U11" s="6">
         <v>1012360013</v>
       </c>
-      <c r="U11" s="6">
+      <c r="V11" s="6">
         <v>1269728970</v>
       </c>
-      <c r="V11" s="6">
+      <c r="W11" s="6">
         <v>1300578942</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
-      <c r="A12" s="12" t="s">
+    <row r="12" spans="1:23">
+      <c r="A12" s="16">
+        <v>271101</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="C12" s="6">
         <v>72947922</v>
       </c>
-      <c r="C12" s="6">
+      <c r="D12" s="6">
         <v>79176725</v>
       </c>
-      <c r="D12" s="6">
+      <c r="E12" s="6">
         <v>68200002</v>
       </c>
-      <c r="E12" s="6">
+      <c r="F12" s="6">
         <v>35692442</v>
       </c>
-      <c r="F12" s="6">
+      <c r="G12" s="6">
         <v>62672626</v>
       </c>
-      <c r="G12" s="6">
+      <c r="H12" s="6">
         <v>121910874</v>
       </c>
-      <c r="H12" s="6">
+      <c r="I12" s="6">
         <v>64298671</v>
       </c>
-      <c r="I12" s="6">
+      <c r="J12" s="6">
         <v>42067592</v>
       </c>
-      <c r="J12" s="6">
+      <c r="K12" s="6">
         <v>101634730</v>
       </c>
-      <c r="K12" s="6">
+      <c r="L12" s="6">
         <v>158362878</v>
       </c>
-      <c r="L12" s="6">
+      <c r="M12" s="6">
         <v>194971840</v>
       </c>
-      <c r="M12" s="6">
+      <c r="N12" s="6">
         <v>222074217</v>
       </c>
-      <c r="N12" s="6">
+      <c r="O12" s="6">
         <v>309615385</v>
       </c>
-      <c r="O12" s="6">
+      <c r="P12" s="6">
         <v>208111563</v>
       </c>
-      <c r="P12" s="8">
+      <c r="Q12" s="8">
         <v>265420644</v>
       </c>
-      <c r="Q12" s="6">
+      <c r="R12" s="6">
         <v>251866141</v>
       </c>
-      <c r="R12" s="6">
+      <c r="S12" s="6">
         <v>277465635</v>
       </c>
-      <c r="S12" s="6">
+      <c r="T12" s="6">
         <v>254980071</v>
       </c>
-      <c r="T12" s="6">
+      <c r="U12" s="6">
         <v>308409341</v>
       </c>
-      <c r="U12" s="6">
+      <c r="V12" s="6">
         <v>476253843</v>
       </c>
-      <c r="V12" s="6">
+      <c r="W12" s="6">
         <v>471867764</v>
       </c>
     </row>
-    <row r="13" spans="1:22" ht="22.5">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:23" ht="22.5">
+      <c r="A13" s="16">
+        <v>271301</v>
+      </c>
+      <c r="B13" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="6">
+      <c r="C13" s="6">
         <v>191244435</v>
       </c>
-      <c r="C13" s="6">
+      <c r="D13" s="6">
         <v>334152303</v>
       </c>
-      <c r="D13" s="6">
+      <c r="E13" s="6">
         <v>440892022</v>
       </c>
-      <c r="E13" s="6">
+      <c r="F13" s="6">
         <v>4370329</v>
       </c>
-      <c r="F13" s="6">
+      <c r="G13" s="6">
         <v>3699865</v>
       </c>
-      <c r="G13" s="6">
+      <c r="H13" s="6">
         <v>15237963</v>
       </c>
-      <c r="H13" s="6">
+      <c r="I13" s="6">
         <v>9406804</v>
       </c>
-      <c r="I13" s="6">
+      <c r="J13" s="6">
         <v>-5127832</v>
       </c>
-      <c r="J13" s="6">
+      <c r="K13" s="6">
         <v>524504258</v>
       </c>
-      <c r="K13" s="6">
+      <c r="L13" s="6">
         <v>461224910</v>
       </c>
-      <c r="L13" s="6">
+      <c r="M13" s="6">
         <v>165642384</v>
       </c>
-      <c r="M13" s="6">
+      <c r="N13" s="6">
         <v>264386906</v>
       </c>
-      <c r="N13" s="6">
+      <c r="O13" s="6">
         <v>276526788</v>
       </c>
-      <c r="O13" s="6">
+      <c r="P13" s="6">
         <v>421733084</v>
       </c>
-      <c r="P13" s="8">
+      <c r="Q13" s="8">
         <v>453235358</v>
       </c>
-      <c r="Q13" s="6">
+      <c r="R13" s="6">
         <v>28737200</v>
       </c>
-      <c r="R13" s="6">
+      <c r="S13" s="6">
         <v>511852010</v>
       </c>
-      <c r="S13" s="6">
+      <c r="T13" s="6">
         <v>833316150</v>
       </c>
-      <c r="T13" s="6">
+      <c r="U13" s="6">
         <v>654807041</v>
       </c>
-      <c r="U13" s="6">
+      <c r="V13" s="6">
         <v>804488210</v>
       </c>
-      <c r="V13" s="6">
+      <c r="W13" s="6">
         <v>616076110</v>
       </c>
     </row>
-    <row r="14" spans="1:22" ht="22.5">
-      <c r="A14" s="13" t="s">
+    <row r="14" spans="1:23" ht="22.5">
+      <c r="A14" s="16">
+        <v>271201</v>
+      </c>
+      <c r="B14" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="C14" s="6">
         <v>395567607</v>
       </c>
-      <c r="C14" s="6">
+      <c r="D14" s="6">
         <v>559358962</v>
       </c>
-      <c r="D14" s="6">
+      <c r="E14" s="6">
         <v>695003659</v>
       </c>
-      <c r="E14" s="6">
+      <c r="F14" s="6">
         <v>135775128</v>
       </c>
-      <c r="F14" s="6">
+      <c r="G14" s="6">
         <v>181861321</v>
       </c>
-      <c r="G14" s="6">
+      <c r="H14" s="6">
         <v>342419695</v>
       </c>
-      <c r="H14" s="6">
+      <c r="I14" s="6">
         <v>249405293</v>
       </c>
-      <c r="I14" s="6">
+      <c r="J14" s="6">
         <v>271916104</v>
       </c>
-      <c r="J14" s="6">
+      <c r="K14" s="6">
         <v>973162558</v>
       </c>
-      <c r="K14" s="6">
+      <c r="L14" s="6">
         <v>926031688</v>
       </c>
-      <c r="L14" s="6">
+      <c r="M14" s="6">
         <v>797978997</v>
       </c>
-      <c r="M14" s="6">
+      <c r="N14" s="6">
         <v>1043216269</v>
       </c>
-      <c r="N14" s="6">
+      <c r="O14" s="6">
         <v>1155261211</v>
       </c>
-      <c r="O14" s="6">
+      <c r="P14" s="6">
         <v>1379284899</v>
       </c>
-      <c r="P14" s="8">
+      <c r="Q14" s="8">
         <v>1511669456</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="R14" s="6">
         <v>1301169802</v>
       </c>
-      <c r="R14" s="6">
+      <c r="S14" s="6">
         <v>1510581597</v>
       </c>
-      <c r="S14" s="6">
+      <c r="T14" s="6">
         <v>2472544473</v>
       </c>
-      <c r="T14" s="6">
+      <c r="U14" s="6">
         <v>2143841574</v>
       </c>
-      <c r="U14" s="6">
+      <c r="V14" s="6">
         <v>2533459345</v>
       </c>
-      <c r="V14" s="6">
+      <c r="W14" s="6">
         <v>2457633030</v>
       </c>
     </row>
-    <row r="15" spans="1:22" ht="33.75">
-      <c r="A15" s="13" t="s">
+    <row r="15" spans="1:23" ht="33.75">
+      <c r="A15" s="16">
+        <v>271202</v>
+      </c>
+      <c r="B15" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="6">
+      <c r="C15" s="6">
         <v>143549521</v>
       </c>
-      <c r="C15" s="6">
+      <c r="D15" s="6">
         <v>128756089</v>
       </c>
-      <c r="D15" s="6">
+      <c r="E15" s="6">
         <v>180844597</v>
       </c>
-      <c r="E15" s="6">
+      <c r="F15" s="6">
         <v>92493232</v>
       </c>
-      <c r="F15" s="6">
+      <c r="G15" s="6">
         <v>144374515</v>
       </c>
-      <c r="G15" s="6">
+      <c r="H15" s="6">
         <v>274555678</v>
       </c>
-      <c r="H15" s="6">
+      <c r="I15" s="6">
         <v>194989344</v>
       </c>
-      <c r="I15" s="6">
+      <c r="J15" s="6">
         <v>215908162</v>
       </c>
-      <c r="J15" s="6">
+      <c r="K15" s="6">
         <v>370329246</v>
       </c>
-      <c r="K15" s="6">
+      <c r="L15" s="6">
         <v>364610429</v>
       </c>
-      <c r="L15" s="6">
+      <c r="M15" s="6">
         <v>456774290</v>
       </c>
-      <c r="M15" s="6">
+      <c r="N15" s="6">
         <v>598918494</v>
       </c>
-      <c r="N15" s="6">
+      <c r="O15" s="6">
         <v>655923659</v>
       </c>
-      <c r="O15" s="6">
+      <c r="P15" s="6">
         <v>650233222</v>
       </c>
-      <c r="P15" s="8">
+      <c r="Q15" s="8">
         <v>808569880</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="R15" s="6">
         <v>765310727</v>
       </c>
-      <c r="R15" s="6">
+      <c r="S15" s="6">
         <v>731859704</v>
       </c>
-      <c r="S15" s="6">
+      <c r="T15" s="6">
         <v>1282581457</v>
       </c>
-      <c r="T15" s="6">
+      <c r="U15" s="6">
         <v>1149732102</v>
       </c>
-      <c r="U15" s="6">
+      <c r="V15" s="6">
         <v>1374388083</v>
       </c>
-      <c r="V15" s="6">
+      <c r="W15" s="6">
         <v>1475162636</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
-      <c r="A16" s="13" t="s">
+    <row r="16" spans="1:23">
+      <c r="A16" s="16">
+        <v>271203</v>
+      </c>
+      <c r="B16" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="6">
+      <c r="C16" s="6">
         <v>252018086</v>
       </c>
-      <c r="C16" s="6">
+      <c r="D16" s="6">
         <v>430602873</v>
       </c>
-      <c r="D16" s="6">
+      <c r="E16" s="6">
         <v>514159062</v>
       </c>
-      <c r="E16" s="6">
+      <c r="F16" s="6">
         <v>43281896</v>
       </c>
-      <c r="F16" s="6">
+      <c r="G16" s="6">
         <v>37486806</v>
       </c>
-      <c r="G16" s="6">
+      <c r="H16" s="6">
         <v>67864017</v>
       </c>
-      <c r="H16" s="6">
+      <c r="I16" s="6">
         <v>54415949</v>
       </c>
-      <c r="I16" s="6">
+      <c r="J16" s="6">
         <v>56007942</v>
       </c>
-      <c r="J16" s="6">
+      <c r="K16" s="6">
         <v>602833312</v>
       </c>
-      <c r="K16" s="6">
+      <c r="L16" s="6">
         <v>561421259</v>
       </c>
-      <c r="L16" s="6">
+      <c r="M16" s="6">
         <v>341204707</v>
       </c>
-      <c r="M16" s="6">
+      <c r="N16" s="6">
         <v>444297774</v>
       </c>
-      <c r="N16" s="6">
+      <c r="O16" s="6">
         <v>499337553</v>
       </c>
-      <c r="O16" s="6">
+      <c r="P16" s="6">
         <v>729051677</v>
       </c>
-      <c r="P16" s="8">
+      <c r="Q16" s="8">
         <v>703099576</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="R16" s="6">
         <v>535859082</v>
       </c>
-      <c r="R16" s="6">
+      <c r="S16" s="6">
         <v>778721876</v>
       </c>
-      <c r="S16" s="6">
+      <c r="T16" s="6">
         <v>1189963024</v>
       </c>
-      <c r="T16" s="6">
+      <c r="U16" s="6">
         <v>994109470</v>
       </c>
-      <c r="U16" s="6">
+      <c r="V16" s="6">
         <v>1159071264</v>
       </c>
-      <c r="V16" s="6">
+      <c r="W16" s="6">
         <v>982470383</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="48.75" customHeight="1">
-      <c r="A17" s="12" t="s">
+    <row r="17" spans="1:23" ht="48.75" customHeight="1">
+      <c r="A17" s="16">
+        <v>271101</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="6">
         <v>2783041</v>
       </c>
-      <c r="F17" s="6">
+      <c r="G17" s="6">
         <v>2424529</v>
       </c>
-      <c r="G17" s="6">
+      <c r="H17" s="6">
         <v>4112240</v>
       </c>
-      <c r="H17" s="6">
+      <c r="I17" s="6">
         <v>3107153</v>
       </c>
-      <c r="I17" s="6">
+      <c r="J17" s="6">
         <v>2888909</v>
       </c>
-      <c r="J17" s="6">
+      <c r="K17" s="6">
         <v>1889103</v>
       </c>
-      <c r="K17" s="6">
+      <c r="L17" s="6">
         <v>6577638</v>
       </c>
-      <c r="L17" s="6">
+      <c r="M17" s="6">
         <v>8293892</v>
       </c>
-      <c r="M17" s="6">
+      <c r="N17" s="6">
         <v>8094075</v>
       </c>
-      <c r="N17" s="6">
+      <c r="O17" s="6">
         <v>8997382</v>
       </c>
-      <c r="O17" s="6">
+      <c r="P17" s="6">
         <v>8381978</v>
       </c>
-      <c r="P17" s="8">
+      <c r="Q17" s="8">
         <v>9089531</v>
       </c>
-      <c r="Q17" s="6">
+      <c r="R17" s="6">
         <v>183359560</v>
       </c>
-      <c r="R17" s="6">
+      <c r="S17" s="6">
         <v>8381995</v>
       </c>
-      <c r="S17" s="6">
+      <c r="T17" s="6">
         <v>12682807</v>
       </c>
-      <c r="T17" s="6">
+      <c r="U17" s="6">
         <v>14070454</v>
       </c>
-      <c r="U17" s="6">
+      <c r="V17" s="6">
         <v>35006794</v>
       </c>
-      <c r="V17" s="6">
+      <c r="W17" s="6">
         <v>35770313</v>
       </c>
     </row>
-    <row r="18" spans="1:22">
-      <c r="A18" s="15" t="s">
+    <row r="18" spans="1:23">
+      <c r="B18" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="B18" s="14"/>
-[...40 lines deleted...]
-      <c r="U19" s="14"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="13"/>
+      <c r="R18" s="13"/>
+      <c r="S18" s="13"/>
+      <c r="T18" s="13"/>
+      <c r="U18" s="13"/>
+      <c r="V18" s="13"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13"/>
+      <c r="P19" s="13"/>
+      <c r="Q19" s="13"/>
+      <c r="R19" s="13"/>
+      <c r="S19" s="13"/>
+      <c r="T19" s="13"/>
+      <c r="U19" s="13"/>
+      <c r="V19" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+  <mergeCells count="2">
+    <mergeCell ref="B2:R2"/>
+    <mergeCell ref="A6:B6"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.23" right="0.19" top="0.54" bottom="0.44" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>рус!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Suranchina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>