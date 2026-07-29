--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -277,51 +277,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -459,50 +459,56 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -772,54 +778,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J56"/>
+  <dimension ref="A1:J57"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C40" sqref="C40"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39:D39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="18" style="2" customWidth="1"/>
     <col min="7" max="7" width="21" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="17" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="14.25" customHeight="1" thickBot="1">
       <c r="A1" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="67"/>
       <c r="C1" s="67"/>
       <c r="D1" s="67"/>
       <c r="E1" s="67"/>
       <c r="F1" s="67"/>
@@ -1669,168 +1675,180 @@
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="59">
         <v>2024</v>
       </c>
       <c r="B38" s="47">
         <v>869121</v>
       </c>
       <c r="C38" s="43">
         <v>67.599999999999994</v>
       </c>
       <c r="D38" s="47">
         <v>759</v>
       </c>
       <c r="E38" s="43">
         <v>102.3</v>
       </c>
       <c r="F38" s="47">
         <v>473</v>
       </c>
       <c r="G38" s="43">
         <v>97.4</v>
       </c>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="60" t="s">
+      <c r="A39" s="52">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="70">
+        <v>683471</v>
+      </c>
+      <c r="C39" s="71">
+        <v>77.2</v>
+      </c>
+      <c r="D39" s="70">
+        <v>769</v>
+      </c>
+      <c r="E39" s="43">
+        <v>101.3</v>
+      </c>
+      <c r="F39" s="47">
+        <v>435</v>
+      </c>
+      <c r="G39" s="43">
+        <v>92.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="57"/>
-[...8 lines deleted...]
-    <row r="40" spans="1:9">
       <c r="B40" s="57"/>
       <c r="C40" s="57"/>
       <c r="D40" s="57"/>
       <c r="E40" s="57"/>
       <c r="F40" s="57"/>
       <c r="G40" s="57"/>
       <c r="H40" s="57"/>
       <c r="I40" s="57"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="57"/>
       <c r="B41" s="57"/>
       <c r="C41" s="57"/>
       <c r="D41" s="57"/>
       <c r="E41" s="57"/>
       <c r="F41" s="57"/>
       <c r="G41" s="57"/>
-      <c r="H41" s="61"/>
-      <c r="I41" s="61"/>
+      <c r="H41" s="57"/>
+      <c r="I41" s="57"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="61"/>
-[...7 lines deleted...]
-      <c r="I42" s="57"/>
+      <c r="A42" s="57"/>
+      <c r="B42" s="57"/>
+      <c r="C42" s="57"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="57"/>
+      <c r="F42" s="57"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="57"/>
-[...5 lines deleted...]
-      <c r="G43" s="57"/>
+      <c r="A43" s="61"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="61"/>
+      <c r="D43" s="61"/>
+      <c r="E43" s="61"/>
+      <c r="F43" s="61"/>
+      <c r="G43" s="61"/>
       <c r="H43" s="57"/>
       <c r="I43" s="57"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="57"/>
       <c r="B44" s="57"/>
       <c r="C44" s="57"/>
       <c r="D44" s="57"/>
       <c r="E44" s="57"/>
       <c r="F44" s="57"/>
       <c r="G44" s="57"/>
       <c r="H44" s="57"/>
       <c r="I44" s="57"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="57"/>
       <c r="B45" s="57"/>
       <c r="C45" s="57"/>
       <c r="D45" s="57"/>
       <c r="E45" s="57"/>
       <c r="F45" s="57"/>
       <c r="G45" s="57"/>
       <c r="H45" s="57"/>
       <c r="I45" s="57"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="57"/>
       <c r="B46" s="57"/>
       <c r="C46" s="57"/>
       <c r="D46" s="57"/>
       <c r="E46" s="57"/>
       <c r="F46" s="57"/>
       <c r="G46" s="57"/>
       <c r="H46" s="57"/>
       <c r="I46" s="57"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="57"/>
       <c r="B47" s="57"/>
       <c r="C47" s="57"/>
       <c r="D47" s="57"/>
       <c r="E47" s="57"/>
       <c r="F47" s="57"/>
       <c r="G47" s="57"/>
-      <c r="H47" s="61"/>
-      <c r="I47" s="61"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="61"/>
-[...7 lines deleted...]
-      <c r="I48" s="57"/>
+      <c r="A48" s="57"/>
+      <c r="B48" s="57"/>
+      <c r="C48" s="57"/>
+      <c r="D48" s="57"/>
+      <c r="E48" s="57"/>
+      <c r="F48" s="57"/>
+      <c r="G48" s="57"/>
+      <c r="H48" s="61"/>
+      <c r="I48" s="61"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="57"/>
-[...5 lines deleted...]
-      <c r="G49" s="57"/>
+      <c r="A49" s="61"/>
+      <c r="B49" s="61"/>
+      <c r="C49" s="61"/>
+      <c r="D49" s="61"/>
+      <c r="E49" s="61"/>
+      <c r="F49" s="61"/>
+      <c r="G49" s="61"/>
       <c r="H49" s="57"/>
       <c r="I49" s="57"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="57"/>
       <c r="B50" s="57"/>
       <c r="C50" s="57"/>
       <c r="D50" s="57"/>
       <c r="E50" s="57"/>
       <c r="F50" s="57"/>
       <c r="G50" s="57"/>
       <c r="H50" s="57"/>
       <c r="I50" s="57"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="57"/>
       <c r="B51" s="57"/>
       <c r="C51" s="57"/>
       <c r="D51" s="57"/>
       <c r="E51" s="57"/>
       <c r="F51" s="57"/>
       <c r="G51" s="57"/>
       <c r="H51" s="57"/>
       <c r="I51" s="57"/>
     </row>
@@ -1853,89 +1871,97 @@
       <c r="E53" s="57"/>
       <c r="F53" s="57"/>
       <c r="G53" s="57"/>
       <c r="H53" s="57"/>
       <c r="I53" s="57"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="57"/>
       <c r="B54" s="57"/>
       <c r="C54" s="57"/>
       <c r="D54" s="57"/>
       <c r="E54" s="57"/>
       <c r="F54" s="57"/>
       <c r="G54" s="57"/>
       <c r="H54" s="57"/>
       <c r="I54" s="57"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="57"/>
       <c r="B55" s="57"/>
       <c r="C55" s="57"/>
       <c r="D55" s="57"/>
       <c r="E55" s="57"/>
       <c r="F55" s="57"/>
       <c r="G55" s="57"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="62"/>
+      <c r="H55" s="57"/>
+      <c r="I55" s="57"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="57"/>
+      <c r="B56" s="57"/>
+      <c r="C56" s="57"/>
+      <c r="D56" s="57"/>
+      <c r="E56" s="57"/>
+      <c r="F56" s="57"/>
+      <c r="G56" s="57"/>
+    </row>
+    <row r="57" spans="1:9" ht="15.75">
+      <c r="A57" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -1944,88 +1970,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C821E1-0C7E-4D19-9112-62AA2E12CD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A9359CF-7D99-4B64-B68B-0E1960CA35E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFFD06E0-FEFF-43DC-A9AB-21714D07EA0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>