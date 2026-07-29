--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -69,109 +69,103 @@
     <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...13 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -227,167 +221,170 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -662,490 +659,501 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="13" customWidth="1"/>
+    <col min="1" max="1" width="12" style="6" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="42"/>
-      <c r="C1" s="42"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3" ht="10.5" customHeight="1" thickBot="1">
-      <c r="A2" s="2"/>
-[...5 lines deleted...]
-      <c r="B3" s="44" t="s">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+    </row>
+    <row r="3" spans="1:3" s="2" customFormat="1" ht="18.75" customHeight="1" thickBot="1">
+      <c r="A3" s="35"/>
+      <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="44"/>
+      <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:3" ht="78" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
-      <c r="B4" s="4" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C4" s="37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A5" s="5">
+      <c r="A5" s="38">
         <v>1990</v>
       </c>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="16" t="s">
+      <c r="C5" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="12" customHeight="1">
-      <c r="A6" s="5">
+      <c r="A6" s="38">
         <v>1991</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="8">
         <v>1</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="9">
         <v>57.2</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A7" s="5">
+      <c r="A7" s="38">
         <v>1992</v>
       </c>
-      <c r="B7" s="19">
+      <c r="B7" s="10">
         <v>6</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="9">
         <v>30.8</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A8" s="5">
+      <c r="A8" s="38">
         <v>1993</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="10">
         <v>62</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="9">
         <v>71.2</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="12" customHeight="1">
-      <c r="A9" s="5">
+      <c r="A9" s="38">
         <v>1994</v>
       </c>
-      <c r="B9" s="19">
+      <c r="B9" s="10">
         <v>975</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="9">
         <v>89.2</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="12" customHeight="1">
-      <c r="A10" s="5">
+      <c r="A10" s="38">
         <v>1995</v>
       </c>
-      <c r="B10" s="20">
+      <c r="B10" s="11">
         <v>2057</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="9">
         <v>64.400000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A11" s="5">
+      <c r="A11" s="38">
         <v>1996</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="11">
         <v>1757</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="9">
         <v>64.5</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="11.25" customHeight="1">
-      <c r="A12" s="5">
+      <c r="A12" s="38">
         <v>1997</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="11">
         <v>2383</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="9">
         <v>90.4</v>
       </c>
     </row>
-    <row r="13" spans="1:3" s="7" customFormat="1">
-      <c r="A13" s="6">
+    <row r="13" spans="1:3" s="3" customFormat="1">
+      <c r="A13" s="39">
         <v>1998</v>
       </c>
-      <c r="B13" s="20">
+      <c r="B13" s="11">
         <v>3943</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="12">
         <v>165.5</v>
       </c>
     </row>
-    <row r="14" spans="1:3" s="7" customFormat="1">
-      <c r="A14" s="6">
+    <row r="14" spans="1:3" s="3" customFormat="1">
+      <c r="A14" s="39">
         <v>1999</v>
       </c>
-      <c r="B14" s="20">
+      <c r="B14" s="11">
         <v>4619</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="12">
         <v>114.3</v>
       </c>
     </row>
-    <row r="15" spans="1:3" s="7" customFormat="1">
-      <c r="A15" s="6">
+    <row r="15" spans="1:3" s="3" customFormat="1">
+      <c r="A15" s="39">
         <v>2000</v>
       </c>
-      <c r="B15" s="20">
+      <c r="B15" s="11">
         <v>18692</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="12">
         <v>397.5</v>
       </c>
     </row>
-    <row r="16" spans="1:3" s="7" customFormat="1">
-      <c r="A16" s="6">
+    <row r="16" spans="1:3" s="3" customFormat="1">
+      <c r="A16" s="39">
         <v>2001</v>
       </c>
-      <c r="B16" s="20">
+      <c r="B16" s="11">
         <v>44020</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="12">
         <v>228.4</v>
       </c>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="6">
+      <c r="A17" s="39">
         <v>2002</v>
       </c>
-      <c r="B17" s="20">
+      <c r="B17" s="11">
         <v>46108</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="12">
         <v>101.9</v>
       </c>
-      <c r="D17" s="8"/>
+      <c r="D17" s="4"/>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="6">
+      <c r="A18" s="39">
         <v>2003</v>
       </c>
-      <c r="B18" s="22">
+      <c r="B18" s="13">
         <v>58279</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="14">
         <v>127.4</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="12" customHeight="1">
-      <c r="A19" s="6">
+      <c r="A19" s="39">
         <v>2004</v>
       </c>
-      <c r="B19" s="22">
+      <c r="B19" s="13">
         <v>74660</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="14">
         <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="6">
+      <c r="A20" s="39">
         <v>2005</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="15">
         <v>206675</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="16">
         <v>265.2</v>
       </c>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="9">
+      <c r="A21" s="40">
         <v>2006</v>
       </c>
-      <c r="B21" s="20">
+      <c r="B21" s="11">
         <v>246057113</v>
       </c>
-      <c r="C21" s="26">
+      <c r="C21" s="17">
         <v>113.7</v>
       </c>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="6">
+      <c r="A22" s="39">
         <v>2007</v>
       </c>
-      <c r="B22" s="20">
+      <c r="B22" s="11">
         <v>176666453</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="17">
         <v>67.670932123507484</v>
       </c>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="10">
+      <c r="A23" s="41">
         <v>2008</v>
       </c>
-      <c r="B23" s="20">
+      <c r="B23" s="11">
         <v>304077369</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="18">
         <v>161.76640513630514</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="11">
+      <c r="A24" s="42">
         <v>2009</v>
       </c>
-      <c r="B24" s="20">
+      <c r="B24" s="11">
         <v>310456578</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="17">
         <v>97.982679985758352</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="11">
+      <c r="A25" s="42">
         <v>2010</v>
       </c>
-      <c r="B25" s="20">
+      <c r="B25" s="11">
         <v>352882131</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="19">
         <v>109.7</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="11">
+      <c r="A26" s="42">
         <v>2011</v>
       </c>
-      <c r="B26" s="20">
+      <c r="B26" s="11">
         <v>367432119</v>
       </c>
-      <c r="C26" s="29">
+      <c r="C26" s="20">
         <v>100.4</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="11">
+      <c r="A27" s="42">
         <v>2012</v>
       </c>
-      <c r="B27" s="30">
+      <c r="B27" s="21">
         <v>286904956</v>
       </c>
-      <c r="C27" s="31">
+      <c r="C27" s="22">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="11">
+      <c r="A28" s="42">
         <v>2013</v>
       </c>
-      <c r="B28" s="30">
+      <c r="B28" s="21">
         <v>253870926</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="23">
         <v>84.6</v>
       </c>
-      <c r="D28" s="8"/>
+      <c r="D28" s="4"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="14">
+      <c r="A29" s="43">
         <v>2014</v>
       </c>
-      <c r="B29" s="33">
+      <c r="B29" s="24">
         <v>243224466</v>
       </c>
-      <c r="C29" s="34">
+      <c r="C29" s="25">
         <v>89.6</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="14">
+      <c r="A30" s="43">
         <v>2015</v>
       </c>
-      <c r="B30" s="35">
+      <c r="B30" s="26">
         <v>385982384</v>
       </c>
-      <c r="C30" s="36">
+      <c r="C30" s="27">
         <v>153.9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="14">
+      <c r="A31" s="43">
         <v>2016</v>
       </c>
-      <c r="B31" s="37">
+      <c r="B31" s="28">
         <v>575172463</v>
       </c>
-      <c r="C31" s="38">
+      <c r="C31" s="29">
         <v>142.19999999999999</v>
       </c>
-      <c r="D31" s="12"/>
+      <c r="D31" s="5"/>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="14">
+      <c r="A32" s="43">
         <v>2017</v>
       </c>
-      <c r="B32" s="35">
+      <c r="B32" s="26">
         <v>566960729</v>
       </c>
-      <c r="C32" s="38">
+      <c r="C32" s="29">
         <v>93.7</v>
       </c>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" s="14">
+      <c r="A33" s="43">
         <v>2018</v>
       </c>
-      <c r="B33" s="39">
+      <c r="B33" s="30">
         <v>638234680</v>
       </c>
-      <c r="C33" s="38">
+      <c r="C33" s="29">
         <v>107.4</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="14">
+      <c r="A34" s="43">
         <v>2019</v>
       </c>
-      <c r="B34" s="35">
+      <c r="B34" s="26">
         <v>867851151</v>
       </c>
-      <c r="C34" s="38">
+      <c r="C34" s="29">
         <v>133.80000000000001</v>
       </c>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="15">
+      <c r="A35" s="44">
         <v>2020</v>
       </c>
-      <c r="B35" s="35">
+      <c r="B35" s="26">
         <v>872593833</v>
       </c>
-      <c r="C35" s="38">
+      <c r="C35" s="29">
         <v>101.1</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="15">
+      <c r="A36" s="44">
         <v>2021</v>
       </c>
-      <c r="B36" s="35">
+      <c r="B36" s="26">
         <v>960368623</v>
       </c>
-      <c r="C36" s="38">
+      <c r="C36" s="29">
         <v>106.6</v>
       </c>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" s="15">
+      <c r="A37" s="44">
         <v>2022</v>
       </c>
-      <c r="B37" s="37">
+      <c r="B37" s="28">
         <v>1168202459</v>
       </c>
-      <c r="C37" s="40">
+      <c r="C37" s="31">
         <v>118.8</v>
       </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="15">
+      <c r="A38" s="44">
         <v>2023</v>
       </c>
-      <c r="B38" s="37">
+      <c r="B38" s="28">
         <v>1248467878</v>
       </c>
-      <c r="C38" s="40">
+      <c r="C38" s="31">
         <v>102.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="15">
+      <c r="A39" s="44">
         <v>2024</v>
       </c>
-      <c r="B39" s="37">
+      <c r="B39" s="28">
         <v>869120565</v>
       </c>
-      <c r="C39" s="40">
+      <c r="C39" s="31">
         <v>67.599999999999994</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="28">
+        <v>683470872</v>
+      </c>
+      <c r="C40" s="31">
+        <v>77.2</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="28.5" customHeight="1">
       <c r="A41" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B41" s="45"/>
       <c r="C41" s="45"/>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="41" t="s">
+      <c r="A42" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B42" s="41"/>
-      <c r="C42" s="41"/>
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A42:C42"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="A41:C41"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R7</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>