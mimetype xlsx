--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -58,51 +58,51 @@
     <sheet name="2020" sheetId="15" r:id="rId12"/>
     <sheet name="2021" sheetId="16" r:id="rId13"/>
     <sheet name="2022" sheetId="17" r:id="rId14"/>
     <sheet name="2023" sheetId="18" r:id="rId15"/>
     <sheet name="2024" sheetId="19" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'1990-1997'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'1998-2001'!$4:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2002-2005'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="140">
   <si>
     <t xml:space="preserve">Volume of construction works </t>
   </si>
   <si>
     <t>Buildings and building construction works </t>
   </si>
   <si>
     <t>Constructions and construction works for civil engineering  </t>
   </si>
   <si>
     <t>Roads and motorways; construction works for roads and motorways  </t>
   </si>
   <si>
     <t>Railways and underground railways; construction works for railways and underground railways </t>
   </si>
   <si>
     <t>Bridges and tunnels; construction works for bridges and tunnels  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for fluids  </t>
   </si>
   <si>
     <t>Constructions and construction works for utility projects for electricity and telecommunications</t>
   </si>
   <si>
@@ -481,50 +481,53 @@
     <t>Rental of construction equipment with operator</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>thousand tenge</t>
   </si>
   <si>
     <t>Construction of stationary commercial objects of category 1</t>
   </si>
   <si>
     <t>Activities related to the organization of construction, reconstruction, repair, toll traffic and maintenance of public roads (sections) of international and national significance</t>
   </si>
   <si>
     <t>Special works in soils</t>
+  </si>
+  <si>
+    <t>2025 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -749,51 +752,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="167">
+  <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1094,50 +1097,80 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1147,83 +1180,50 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
@@ -1535,61 +1535,61 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="18" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="18" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="18" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="18" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="18" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="18" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="18" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="138" t="s">
+      <c r="A1" s="148" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="138"/>
-[...6 lines deleted...]
-      <c r="I1" s="138"/>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+      <c r="F1" s="148"/>
+      <c r="G1" s="148"/>
+      <c r="H1" s="148"/>
+      <c r="I1" s="148"/>
     </row>
     <row r="2" spans="1:9" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
     </row>
     <row r="3" spans="1:9" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="125" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1955,82 +1955,82 @@
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.39370078740157483" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>91</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
-      <c r="D3" s="155"/>
+      <c r="D3" s="165"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="151"/>
-[...2 lines deleted...]
-      <c r="D4" s="155"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="165"/>
     </row>
     <row r="5" spans="1:4" ht="26.25" customHeight="1">
-      <c r="A5" s="151"/>
-[...2 lines deleted...]
-      <c r="D5" s="155"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
+      <c r="D5" s="165"/>
     </row>
     <row r="6" spans="1:4" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="53">
         <v>638234680</v>
       </c>
       <c r="C6" s="54">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="55" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="56" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="62" t="s">
@@ -2374,81 +2374,81 @@
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>92</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="40"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
       <c r="D4" s="40"/>
     </row>
     <row r="5" spans="1:4" ht="20.25" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
       <c r="D5" s="40"/>
     </row>
     <row r="6" spans="1:4" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="48">
         <v>867851151</v>
       </c>
       <c r="C6" s="49">
         <v>100</v>
       </c>
       <c r="D6" s="40"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="50" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="50" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="40"/>
@@ -2786,83 +2786,83 @@
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>101</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
     </row>
     <row r="6" spans="1:5" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="67">
         <v>872593833</v>
       </c>
       <c r="C6" s="68">
         <v>100</v>
       </c>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="69" t="s">
         <v>51</v>
@@ -3211,83 +3211,83 @@
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>106</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
     </row>
     <row r="6" spans="1:5" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="67">
         <v>960368623</v>
       </c>
       <c r="C6" s="68">
         <v>100</v>
       </c>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="69" t="s">
         <v>51</v>
@@ -3614,83 +3614,83 @@
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>119</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="20.25" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="131" t="s">
         <v>121</v>
       </c>
       <c r="B6" s="4">
         <v>1168202459</v>
       </c>
       <c r="C6" s="135">
         <v>100</v>
       </c>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="132" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
     </row>
@@ -4013,79 +4013,79 @@
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="21" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>120</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
     </row>
     <row r="6" spans="1:3" ht="22.5">
       <c r="A6" s="41" t="s">
         <v>121</v>
       </c>
       <c r="B6" s="4">
         <v>1248467878</v>
       </c>
       <c r="C6" s="135">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="42" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="22.5">
       <c r="A8" s="42" t="s">
@@ -4404,541 +4404,541 @@
       </c>
       <c r="C36" s="80">
         <v>3.2</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="37" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="21" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="151"/>
-[...3 lines deleted...]
-      <c r="C3" s="152" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
     </row>
     <row r="6" spans="1:3" ht="22.5">
-      <c r="A6" s="157" t="s">
+      <c r="A6" s="139" t="s">
         <v>121</v>
       </c>
       <c r="B6" s="74">
-        <v>869120565</v>
+        <v>683470872</v>
       </c>
       <c r="C6" s="135">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="158" t="s">
+      <c r="A7" s="140" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="C7" s="162" t="s">
+      <c r="C7" s="144" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="22.5">
-      <c r="A8" s="159" t="s">
+      <c r="A8" s="141" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="77">
-        <v>254487</v>
+        <v>272381</v>
       </c>
       <c r="C8" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="159" t="s">
+      <c r="A9" s="141" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="77">
-        <v>22489179</v>
+        <v>13234399</v>
       </c>
       <c r="C9" s="136">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="45">
+      <c r="A10" s="141" t="s">
+        <v>108</v>
+      </c>
+      <c r="B10" s="77">
+        <v>153770024</v>
+      </c>
+      <c r="C10" s="136">
+        <v>22.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="22.5">
+      <c r="A11" s="141" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11" s="77">
+        <v>3642857</v>
+      </c>
+      <c r="C11" s="136">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="141" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" s="77">
+        <v>105269537</v>
+      </c>
+      <c r="C12" s="136">
+        <v>15.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="67.5">
+      <c r="A13" s="142" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13" s="77">
+        <v>780164</v>
+      </c>
+      <c r="C13" s="136">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="141" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="77">
+        <v>10557801</v>
+      </c>
+      <c r="C14" s="136">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="141" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="77">
+        <v>315796</v>
+      </c>
+      <c r="C15" s="136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="22.5">
+      <c r="A16" s="141" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="77">
+        <v>114839090</v>
+      </c>
+      <c r="C16" s="136">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="22.5">
+      <c r="A17" s="141" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="77">
+        <v>41517968</v>
+      </c>
+      <c r="C17" s="136">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="141" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="77">
+        <v>2371003</v>
+      </c>
+      <c r="C18" s="136">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="22.5">
+      <c r="A19" s="141" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="77">
+        <v>17548838</v>
+      </c>
+      <c r="C19" s="136">
         <v>2.6</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="45">
-[...50 lines deleted...]
-      <c r="C14" s="136">
+    <row r="20" spans="1:3">
+      <c r="A20" s="141" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="77">
+        <v>17150240</v>
+      </c>
+      <c r="C20" s="136">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="33.75">
+      <c r="A21" s="141" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="77">
+        <v>24120487</v>
+      </c>
+      <c r="C21" s="137">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="22.5">
+      <c r="A22" s="141" t="s">
+        <v>82</v>
+      </c>
+      <c r="B22" s="77">
+        <v>9231578</v>
+      </c>
+      <c r="C22" s="136">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="141" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="77">
+        <v>4469174</v>
+      </c>
+      <c r="C23" s="136">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="141" t="s">
+        <v>138</v>
+      </c>
+      <c r="B24" s="77">
+        <v>4267402</v>
+      </c>
+      <c r="C24" s="136">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="33.75">
+      <c r="A25" s="141" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" s="77">
+        <v>9043754</v>
+      </c>
+      <c r="C25" s="136">
         <v>1.3</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
-[...39 lines deleted...]
-      <c r="C18" s="136">
+    <row r="26" spans="1:3">
+      <c r="A26" s="141" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="77">
+        <v>16754586</v>
+      </c>
+      <c r="C26" s="136">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="22.5">
+      <c r="A27" s="141" t="s">
+        <v>67</v>
+      </c>
+      <c r="B27" s="77">
+        <v>4676174</v>
+      </c>
+      <c r="C27" s="136">
         <v>0.7</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="22.5">
-[...97 lines deleted...]
-    </row>
     <row r="28" spans="1:3">
-      <c r="A28" s="159" t="s">
+      <c r="A28" s="141" t="s">
         <v>114</v>
       </c>
       <c r="B28" s="77">
-        <v>150332362</v>
+        <v>8200040</v>
       </c>
       <c r="C28" s="136">
-        <v>17.3</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="22.5">
-      <c r="A29" s="159" t="s">
+      <c r="A29" s="141" t="s">
         <v>115</v>
       </c>
       <c r="B29" s="77">
-        <v>32822162</v>
+        <v>31343179</v>
       </c>
       <c r="C29" s="136">
-        <v>3.8</v>
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="22.5">
-      <c r="A30" s="159" t="s">
+      <c r="A30" s="141" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="77">
-        <v>182554574</v>
+        <v>24866492</v>
       </c>
       <c r="C30" s="136">
-        <v>21</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="159" t="s">
+      <c r="A31" s="141" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="77">
-        <v>260044</v>
+        <v>2391672</v>
       </c>
       <c r="C31" s="136">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="159" t="s">
+      <c r="A32" s="141" t="s">
         <v>117</v>
       </c>
       <c r="B32" s="77">
-        <v>165668</v>
+        <v>138613</v>
       </c>
       <c r="C32" s="136">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" s="159" t="s">
+      <c r="A33" s="141" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="77">
-        <v>556208</v>
+        <v>1420533</v>
       </c>
       <c r="C33" s="136">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="159" t="s">
+      <c r="A34" s="141" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="77">
-        <v>498235</v>
+        <v>620365</v>
       </c>
       <c r="C34" s="137">
         <v>0.1</v>
       </c>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="159" t="s">
+      <c r="A35" s="141" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="77">
-        <v>583587</v>
+        <v>1444532</v>
       </c>
       <c r="C35" s="78">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="159" t="s">
+      <c r="A36" s="141" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="77">
-        <v>246369</v>
+        <v>243863</v>
       </c>
       <c r="C36" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" s="159" t="s">
+      <c r="A37" s="141" t="s">
         <v>100</v>
       </c>
-      <c r="B37" s="163" t="s">
-[...3 lines deleted...]
-        <v>133</v>
+      <c r="B37" s="77">
+        <v>33557</v>
+      </c>
+      <c r="C37" s="145">
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="22.5">
-      <c r="A38" s="159" t="s">
+      <c r="A38" s="141" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="77">
-        <v>14371457</v>
-[...2 lines deleted...]
-        <v>1.7</v>
+        <v>13107391</v>
+      </c>
+      <c r="C38" s="146">
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="22.5">
-      <c r="A39" s="161" t="s">
+      <c r="A39" s="143" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="3">
-        <v>47032762</v>
-[...2 lines deleted...]
-        <v>5.4</v>
+        <v>45827382</v>
+      </c>
+      <c r="C39" s="147">
+        <v>6.7</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="37" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5:I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.7109375" style="18" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="18" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="18" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="18" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="18" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="18" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="18" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A1" s="138" t="s">
+      <c r="A1" s="148" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="138"/>
-[...6 lines deleted...]
-      <c r="I1" s="138"/>
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+      <c r="F1" s="148"/>
+      <c r="G1" s="148"/>
+      <c r="H1" s="148"/>
+      <c r="I1" s="148"/>
     </row>
     <row r="2" spans="1:9" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
     </row>
     <row r="3" spans="1:9" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
-      <c r="H3" s="139" t="s">
+      <c r="H3" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="I3" s="139"/>
+      <c r="I3" s="149"/>
     </row>
     <row r="4" spans="1:9" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>40</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="13" t="s">
@@ -5303,61 +5303,61 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="18" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="18" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="26" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="26" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="15" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="26" customWidth="1"/>
     <col min="9" max="9" width="14" style="15" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="150" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="140"/>
-[...6 lines deleted...]
-      <c r="I1" s="140"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1" ht="11.25">
       <c r="A2" s="20"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="21"/>
       <c r="F2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>40</v>
@@ -5745,69 +5745,69 @@
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="26" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="26" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="26" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="26" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="26" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="26" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="26" customWidth="1"/>
     <col min="10" max="10" width="13" style="26" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="26" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="26" customWidth="1"/>
     <col min="13" max="13" width="12.85546875" style="26" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="150" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="140"/>
-[...6 lines deleted...]
-      <c r="I1" s="140"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="7"/>
       <c r="B2" s="21"/>
       <c r="C2" s="27"/>
-      <c r="D2" s="141"/>
-[...1 lines deleted...]
-      <c r="F2" s="141"/>
+      <c r="D2" s="151"/>
+      <c r="E2" s="151"/>
+      <c r="F2" s="151"/>
       <c r="G2" s="28"/>
       <c r="H2" s="8"/>
       <c r="I2" s="22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="47.25" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>33</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>40</v>
@@ -6154,113 +6154,113 @@
     <row r="28" spans="1:9" ht="12.75" customHeight="1">
       <c r="A28" s="97" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="121"/>
       <c r="C28" s="60"/>
       <c r="D28" s="121"/>
       <c r="E28" s="60"/>
       <c r="F28" s="121"/>
       <c r="G28" s="60"/>
       <c r="H28" s="59"/>
       <c r="I28" s="60"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="33"/>
       <c r="B29" s="17"/>
       <c r="C29" s="16"/>
       <c r="D29" s="17"/>
       <c r="E29" s="16"/>
       <c r="F29" s="17"/>
       <c r="G29" s="16"/>
       <c r="H29" s="32"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="142"/>
-[...5 lines deleted...]
-      <c r="G30" s="142"/>
+      <c r="A30" s="152"/>
+      <c r="B30" s="152"/>
+      <c r="C30" s="152"/>
+      <c r="D30" s="152"/>
+      <c r="E30" s="152"/>
+      <c r="F30" s="152"/>
+      <c r="G30" s="152"/>
       <c r="H30" s="32"/>
       <c r="I30" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="26" customWidth="1"/>
     <col min="3" max="3" width="13.5703125" style="26" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="26" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="26" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="26" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="26" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="26" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="26" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="150" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="140"/>
-[...6 lines deleted...]
-      <c r="I1" s="140"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="7"/>
       <c r="B2" s="21"/>
       <c r="C2" s="27"/>
-      <c r="D2" s="141"/>
-[...1 lines deleted...]
-      <c r="F2" s="141"/>
+      <c r="D2" s="151"/>
+      <c r="E2" s="151"/>
+      <c r="F2" s="151"/>
       <c r="I2" s="22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="45" customHeight="1">
       <c r="A3" s="29"/>
       <c r="B3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>40</v>
       </c>
       <c r="H3" s="34">
@@ -6767,79 +6767,79 @@
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" style="26" customWidth="1"/>
     <col min="4" max="4" width="53" style="26" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>102</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="143"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="153"/>
+      <c r="B3" s="154" t="s">
         <v>50</v>
       </c>
-      <c r="C3" s="147" t="s">
+      <c r="C3" s="157" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="143"/>
-[...1 lines deleted...]
-      <c r="C4" s="148"/>
+      <c r="A4" s="153"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="158"/>
     </row>
     <row r="5" spans="1:3" ht="27" customHeight="1">
-      <c r="A5" s="143"/>
-[...1 lines deleted...]
-      <c r="C5" s="149"/>
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="159"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="85" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="86">
         <v>243224466</v>
       </c>
       <c r="C6" s="87">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="88" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="89" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="90" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="91" t="s">
@@ -7068,79 +7068,79 @@
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50" style="26" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="26" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>76</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
     </row>
     <row r="5" spans="1:3" ht="21" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
     </row>
     <row r="6" spans="1:3" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="81">
         <v>385982384</v>
       </c>
       <c r="C6" s="82">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="45" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="62" t="s">
@@ -7483,81 +7483,81 @@
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="26" customWidth="1"/>
     <col min="2" max="2" width="14.5703125" style="26" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="26" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>87</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="18"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
       <c r="D4" s="18"/>
     </row>
     <row r="5" spans="1:4" ht="23.25" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
       <c r="D5" s="18"/>
     </row>
     <row r="6" spans="1:4" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="74">
         <v>575172463</v>
       </c>
       <c r="C6" s="75">
         <v>100</v>
       </c>
       <c r="D6" s="18"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="76" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="76" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="18"/>
@@ -7895,82 +7895,82 @@
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="26" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="26"/>
     <col min="5" max="5" width="21.5703125" style="26" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="160" t="s">
         <v>104</v>
       </c>
-      <c r="B1" s="150"/>
-      <c r="C1" s="150"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
     </row>
     <row r="2" spans="1:5">
-      <c r="C2" s="156" t="s">
+      <c r="C2" s="138" t="s">
         <v>135</v>
       </c>
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" s="151"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="161"/>
+      <c r="B3" s="154" t="s">
         <v>90</v>
       </c>
-      <c r="C3" s="152" t="s">
+      <c r="C3" s="162" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="18"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" s="151"/>
-[...1 lines deleted...]
-      <c r="C4" s="153"/>
+      <c r="A4" s="161"/>
+      <c r="B4" s="155"/>
+      <c r="C4" s="163"/>
       <c r="D4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="30.75" customHeight="1">
-      <c r="A5" s="151"/>
-[...1 lines deleted...]
-      <c r="C5" s="154"/>
+      <c r="A5" s="161"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="164"/>
       <c r="D5" s="18"/>
     </row>
     <row r="6" spans="1:5" ht="22.5">
       <c r="A6" s="61" t="s">
         <v>103</v>
       </c>
       <c r="B6" s="67">
         <v>566960729</v>
       </c>
       <c r="C6" s="68">
         <v>100</v>
       </c>
       <c r="D6" s="38"/>
       <c r="E6" s="39"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="62" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="69" t="s">
         <v>51</v>
       </c>
@@ -8320,132 +8320,132 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A08D48-6B65-4252-B07B-F4CABF554E0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADC45505-ED5C-4B9E-997A-DFC3D984CA41}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40EB0B5A-1330-4F36-BE09-ADDE1285AC8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">