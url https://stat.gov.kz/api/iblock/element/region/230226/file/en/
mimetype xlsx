--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -5,197 +5,195 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="225" yWindow="435" windowWidth="18900" windowHeight="11985"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Total area of commissioned residental building</t>
   </si>
   <si>
     <t>thsd. square metres</t>
   </si>
   <si>
     <t>Atyrau Region</t>
   </si>
   <si>
     <t>Atyrau G.A.</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
   <si>
     <t>Inder</t>
   </si>
   <si>
     <t>Isatay</t>
   </si>
   <si>
     <t>Kurmangazy</t>
   </si>
   <si>
     <t>Kzylkogin</t>
   </si>
   <si>
     <t>Makat</t>
   </si>
   <si>
     <t>Makhambet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color indexed="8"/>
-[...7 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -237,145 +235,171 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -34490,803 +34514,865 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="N34" sqref="N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
+    <col min="2" max="6" width="9.140625" style="1"/>
+    <col min="7" max="7" width="11.5703125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="24.75" customHeight="1">
-      <c r="A1" s="10" t="s">
+    <row r="1" spans="1:24" ht="24.75" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-[...18 lines deleted...]
-      <c r="U1" s="10"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
     </row>
-    <row r="2" spans="1:22" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:24" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A2" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="11"/>
-[...19 lines deleted...]
-      <c r="V2" s="11"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
+      <c r="T2" s="36"/>
+      <c r="U2" s="36"/>
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
     </row>
-    <row r="3" spans="1:22" ht="13.5" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="3">
+    <row r="3" spans="1:24" ht="13.5" thickBot="1">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30">
         <v>2003</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3" s="30">
         <v>2004</v>
       </c>
-      <c r="D3" s="3">
+      <c r="D3" s="30">
         <v>2005</v>
       </c>
-      <c r="E3" s="3">
+      <c r="E3" s="30">
         <v>2006</v>
       </c>
-      <c r="F3" s="3">
+      <c r="F3" s="30">
         <v>2007</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G3" s="31">
         <v>2008</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H3" s="32">
         <v>2009</v>
       </c>
-      <c r="I3" s="6">
+      <c r="I3" s="33">
         <v>2010</v>
       </c>
-      <c r="J3" s="6">
+      <c r="J3" s="33">
         <v>2011</v>
       </c>
-      <c r="K3" s="1">
+      <c r="K3" s="34">
         <v>2012</v>
       </c>
-      <c r="L3" s="1">
+      <c r="L3" s="34">
         <v>2013</v>
       </c>
-      <c r="M3" s="1">
+      <c r="M3" s="34">
         <v>2014</v>
       </c>
-      <c r="N3" s="1">
+      <c r="N3" s="34">
         <v>2015</v>
       </c>
-      <c r="O3" s="1">
+      <c r="O3" s="34">
         <v>2016</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="34">
         <v>2017</v>
       </c>
-      <c r="Q3" s="1">
+      <c r="Q3" s="34">
         <v>2018</v>
       </c>
-      <c r="R3" s="8">
+      <c r="R3" s="26">
         <v>2019</v>
       </c>
-      <c r="S3" s="8">
+      <c r="S3" s="26">
         <v>2020</v>
       </c>
-      <c r="T3" s="8">
+      <c r="T3" s="26">
         <v>2021</v>
       </c>
-      <c r="U3" s="9">
+      <c r="U3" s="35">
         <v>2022</v>
       </c>
-      <c r="V3" s="8">
+      <c r="V3" s="26">
         <v>2023</v>
       </c>
+      <c r="W3" s="26">
+        <v>2024</v>
+      </c>
+      <c r="X3" s="26">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:22" ht="15" customHeight="1">
-      <c r="A4" s="13" t="s">
+    <row r="4" spans="1:24" s="25" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="16">
+      <c r="B4" s="17">
         <v>191</v>
       </c>
-      <c r="C4" s="16">
+      <c r="C4" s="17">
         <v>304</v>
       </c>
-      <c r="D4" s="16">
+      <c r="D4" s="17">
         <v>432</v>
       </c>
-      <c r="E4" s="16">
+      <c r="E4" s="17">
         <v>495</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="17">
         <v>492</v>
       </c>
-      <c r="G4" s="17">
+      <c r="G4" s="18">
         <v>508</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H4" s="19">
         <v>515</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I4" s="20">
         <v>548.09799999999996</v>
       </c>
-      <c r="J4" s="20">
+      <c r="J4" s="21">
         <v>595</v>
       </c>
-      <c r="K4" s="20">
+      <c r="K4" s="21">
         <v>512</v>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="21">
         <v>516</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="21">
         <v>522</v>
       </c>
-      <c r="N4" s="20">
+      <c r="N4" s="21">
         <v>550</v>
       </c>
-      <c r="O4" s="20">
+      <c r="O4" s="21">
         <v>559</v>
       </c>
-      <c r="P4" s="18">
+      <c r="P4" s="19">
         <v>624.14499999999998</v>
       </c>
-      <c r="Q4" s="19">
+      <c r="Q4" s="20">
         <v>794</v>
       </c>
-      <c r="R4" s="21">
+      <c r="R4" s="22">
         <v>934</v>
       </c>
-      <c r="S4" s="22">
+      <c r="S4" s="23">
         <v>836.54700000000003</v>
       </c>
-      <c r="T4" s="22">
+      <c r="T4" s="23">
         <v>901</v>
       </c>
-      <c r="U4" s="23">
+      <c r="U4" s="24">
         <v>831</v>
       </c>
-      <c r="V4" s="23">
+      <c r="V4" s="24">
         <v>742</v>
       </c>
+      <c r="W4" s="16">
+        <v>759</v>
+      </c>
+      <c r="X4" s="27">
+        <v>769</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" ht="15" customHeight="1">
-      <c r="A5" s="14" t="s">
+    <row r="5" spans="1:24" ht="15" customHeight="1">
+      <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="7">
         <v>89</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="7">
         <v>225</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="7">
         <v>308</v>
       </c>
-      <c r="E5" s="25">
+      <c r="E5" s="8">
         <v>321</v>
       </c>
-      <c r="F5" s="25">
+      <c r="F5" s="8">
         <v>333</v>
       </c>
-      <c r="G5" s="25">
+      <c r="G5" s="8">
         <v>333</v>
       </c>
-      <c r="H5" s="25">
+      <c r="H5" s="8">
         <v>334</v>
       </c>
-      <c r="I5" s="25">
+      <c r="I5" s="8">
         <v>349</v>
       </c>
-      <c r="J5" s="26">
+      <c r="J5" s="9">
         <v>385</v>
       </c>
-      <c r="K5" s="27">
+      <c r="K5" s="10">
         <v>301</v>
       </c>
-      <c r="L5" s="27">
+      <c r="L5" s="10">
         <v>350</v>
       </c>
-      <c r="M5" s="27">
+      <c r="M5" s="10">
         <v>361</v>
       </c>
-      <c r="N5" s="28">
+      <c r="N5" s="11">
         <v>366</v>
       </c>
-      <c r="O5" s="28">
+      <c r="O5" s="11">
         <v>346</v>
       </c>
-      <c r="P5" s="29">
+      <c r="P5" s="12">
         <v>422</v>
       </c>
-      <c r="Q5" s="30">
+      <c r="Q5" s="13">
         <v>568</v>
       </c>
-      <c r="R5" s="31">
+      <c r="R5" s="14">
         <v>656</v>
       </c>
-      <c r="S5" s="32">
+      <c r="S5" s="15">
         <v>629</v>
       </c>
-      <c r="T5" s="32">
+      <c r="T5" s="15">
         <v>670</v>
       </c>
-      <c r="U5" s="23">
+      <c r="U5" s="6">
         <v>660</v>
       </c>
-      <c r="V5" s="23">
+      <c r="V5" s="6">
         <v>514</v>
       </c>
+      <c r="W5" s="6">
+        <v>532</v>
+      </c>
+      <c r="X5" s="28">
+        <v>533</v>
+      </c>
     </row>
-    <row r="6" spans="1:22">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:24">
+      <c r="A6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="7">
         <v>39</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="7">
         <v>36</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="7">
         <v>74</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="8">
         <v>95</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="8">
         <v>92</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="8">
         <v>93</v>
       </c>
-      <c r="H6" s="25">
+      <c r="H6" s="8">
         <v>97</v>
       </c>
-      <c r="I6" s="25">
+      <c r="I6" s="8">
         <v>112</v>
       </c>
-      <c r="J6" s="26">
+      <c r="J6" s="9">
         <v>114</v>
       </c>
-      <c r="K6" s="27">
+      <c r="K6" s="10">
         <v>117</v>
       </c>
-      <c r="L6" s="27">
+      <c r="L6" s="10">
         <v>79</v>
       </c>
-      <c r="M6" s="27">
+      <c r="M6" s="10">
         <v>82</v>
       </c>
-      <c r="N6" s="28">
+      <c r="N6" s="11">
         <v>83</v>
       </c>
-      <c r="O6" s="28">
+      <c r="O6" s="11">
         <v>100</v>
       </c>
-      <c r="P6" s="29">
+      <c r="P6" s="12">
         <v>72</v>
       </c>
-      <c r="Q6" s="30">
+      <c r="Q6" s="13">
         <v>77</v>
       </c>
-      <c r="R6" s="31">
+      <c r="R6" s="14">
         <v>138</v>
       </c>
-      <c r="S6" s="32">
+      <c r="S6" s="15">
         <v>87</v>
       </c>
-      <c r="T6" s="32">
+      <c r="T6" s="15">
         <v>84</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="6">
         <v>72</v>
       </c>
-      <c r="V6" s="23">
+      <c r="V6" s="6">
         <v>106</v>
       </c>
+      <c r="W6" s="6">
+        <v>81</v>
+      </c>
+      <c r="X6" s="28">
+        <v>68</v>
+      </c>
     </row>
-    <row r="7" spans="1:22">
-      <c r="A7" s="15" t="s">
+    <row r="7" spans="1:24">
+      <c r="A7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="7">
         <v>7</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="7">
         <v>5</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="7">
         <v>6</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="8">
         <v>7</v>
       </c>
-      <c r="F7" s="25">
+      <c r="F7" s="8">
         <v>7</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="8">
         <v>9</v>
       </c>
-      <c r="H7" s="25">
+      <c r="H7" s="8">
         <v>12</v>
       </c>
-      <c r="I7" s="25">
+      <c r="I7" s="8">
         <v>13</v>
       </c>
-      <c r="J7" s="26">
+      <c r="J7" s="9">
         <v>15</v>
       </c>
-      <c r="K7" s="27">
+      <c r="K7" s="10">
         <v>8</v>
       </c>
-      <c r="L7" s="27">
+      <c r="L7" s="10">
         <v>9</v>
       </c>
-      <c r="M7" s="27">
+      <c r="M7" s="10">
         <v>9</v>
       </c>
-      <c r="N7" s="28">
+      <c r="N7" s="11">
         <v>25</v>
       </c>
-      <c r="O7" s="28">
+      <c r="O7" s="11">
         <v>20</v>
       </c>
-      <c r="P7" s="29">
+      <c r="P7" s="12">
         <v>19</v>
       </c>
-      <c r="Q7" s="30">
+      <c r="Q7" s="13">
         <v>32</v>
       </c>
-      <c r="R7" s="31">
+      <c r="R7" s="14">
         <v>33</v>
       </c>
-      <c r="S7" s="32">
+      <c r="S7" s="15">
         <v>35</v>
       </c>
-      <c r="T7" s="32">
+      <c r="T7" s="15">
         <v>53</v>
       </c>
-      <c r="U7" s="23">
+      <c r="U7" s="6">
         <v>18</v>
       </c>
-      <c r="V7" s="23">
+      <c r="V7" s="6">
         <v>19</v>
       </c>
+      <c r="W7" s="6">
+        <v>31</v>
+      </c>
+      <c r="X7" s="28">
+        <v>23</v>
+      </c>
     </row>
-    <row r="8" spans="1:22">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:24">
+      <c r="A8" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="7">
         <v>15</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="7">
         <v>13</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="7">
         <v>13</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="8">
         <v>16</v>
       </c>
-      <c r="F8" s="25">
+      <c r="F8" s="8">
         <v>11</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="8">
         <v>11</v>
       </c>
-      <c r="H8" s="25">
+      <c r="H8" s="8">
         <v>11</v>
       </c>
-      <c r="I8" s="25">
+      <c r="I8" s="8">
         <v>11</v>
       </c>
-      <c r="J8" s="26">
+      <c r="J8" s="9">
         <v>12</v>
       </c>
-      <c r="K8" s="27">
+      <c r="K8" s="10">
         <v>12</v>
       </c>
-      <c r="L8" s="27">
+      <c r="L8" s="10">
         <v>13</v>
       </c>
-      <c r="M8" s="27">
+      <c r="M8" s="10">
         <v>15</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="11">
         <v>20</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="11">
         <v>22</v>
       </c>
-      <c r="P8" s="29">
+      <c r="P8" s="12">
         <v>32</v>
       </c>
-      <c r="Q8" s="30">
+      <c r="Q8" s="13">
         <v>23</v>
       </c>
-      <c r="R8" s="31">
+      <c r="R8" s="14">
         <v>21</v>
       </c>
-      <c r="S8" s="32">
+      <c r="S8" s="15">
         <v>18</v>
       </c>
-      <c r="T8" s="32">
+      <c r="T8" s="15">
         <v>20</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="6">
         <v>11</v>
       </c>
-      <c r="V8" s="23">
+      <c r="V8" s="6">
         <v>17</v>
       </c>
+      <c r="W8" s="6">
+        <v>17</v>
+      </c>
+      <c r="X8" s="28">
+        <v>18</v>
+      </c>
     </row>
-    <row r="9" spans="1:22">
-      <c r="A9" s="15" t="s">
+    <row r="9" spans="1:24">
+      <c r="A9" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="7">
         <v>10</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="7">
         <v>3</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="7">
         <v>5</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="8">
         <v>7</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="8">
         <v>8</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="8">
         <v>8</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="8">
         <v>8</v>
       </c>
-      <c r="I9" s="25">
+      <c r="I9" s="8">
         <v>9</v>
       </c>
-      <c r="J9" s="26">
+      <c r="J9" s="9">
         <v>9</v>
       </c>
-      <c r="K9" s="27">
+      <c r="K9" s="10">
         <v>9</v>
       </c>
-      <c r="L9" s="27">
+      <c r="L9" s="10">
         <v>9</v>
       </c>
-      <c r="M9" s="27">
+      <c r="M9" s="10">
         <v>9</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N9" s="11">
         <v>9</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O9" s="11">
         <v>19</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="12">
         <v>9</v>
       </c>
-      <c r="Q9" s="30">
+      <c r="Q9" s="13">
         <v>11</v>
       </c>
-      <c r="R9" s="31">
+      <c r="R9" s="14">
         <v>22</v>
       </c>
-      <c r="S9" s="32">
+      <c r="S9" s="15">
         <v>22</v>
       </c>
-      <c r="T9" s="32">
+      <c r="T9" s="15">
         <v>18</v>
       </c>
-      <c r="U9" s="23">
+      <c r="U9" s="6">
         <v>20</v>
       </c>
-      <c r="V9" s="23">
+      <c r="V9" s="6">
         <v>28</v>
       </c>
+      <c r="W9" s="6">
+        <v>34</v>
+      </c>
+      <c r="X9" s="28">
+        <v>24</v>
+      </c>
     </row>
-    <row r="10" spans="1:22">
-      <c r="A10" s="15" t="s">
+    <row r="10" spans="1:24">
+      <c r="A10" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="7">
         <v>6</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="7">
         <v>7</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="7">
         <v>8</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="8">
         <v>9</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="8">
         <v>8</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="8">
         <v>8</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="8">
         <v>9</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="8">
         <v>8</v>
       </c>
-      <c r="J10" s="26">
+      <c r="J10" s="9">
         <v>9</v>
       </c>
-      <c r="K10" s="27">
+      <c r="K10" s="10">
         <v>9</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="10">
         <v>11</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="10">
         <v>11</v>
       </c>
-      <c r="N10" s="28">
+      <c r="N10" s="11">
         <v>12</v>
       </c>
-      <c r="O10" s="28">
+      <c r="O10" s="11">
         <v>12</v>
       </c>
-      <c r="P10" s="29">
+      <c r="P10" s="12">
         <v>12</v>
       </c>
-      <c r="Q10" s="30">
+      <c r="Q10" s="13">
         <v>12</v>
       </c>
-      <c r="R10" s="32">
+      <c r="R10" s="15">
         <v>13</v>
       </c>
-      <c r="S10" s="32">
+      <c r="S10" s="15">
         <v>13</v>
       </c>
-      <c r="T10" s="32">
+      <c r="T10" s="15">
         <v>16</v>
       </c>
-      <c r="U10" s="23">
+      <c r="U10" s="6">
         <v>19</v>
       </c>
-      <c r="V10" s="23">
+      <c r="V10" s="6">
         <v>19</v>
       </c>
+      <c r="W10" s="6">
+        <v>20</v>
+      </c>
+      <c r="X10" s="28">
+        <v>27</v>
+      </c>
     </row>
-    <row r="11" spans="1:22">
-      <c r="A11" s="15" t="s">
+    <row r="11" spans="1:24">
+      <c r="A11" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="7">
         <v>21</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="7">
         <v>10</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="7">
         <v>12</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="8">
         <v>23</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="8">
         <v>15</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="8">
         <v>17</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="8">
         <v>19</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="8">
         <v>19</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="9">
         <v>20</v>
       </c>
-      <c r="K11" s="27">
+      <c r="K11" s="10">
         <v>22</v>
       </c>
-      <c r="L11" s="27">
+      <c r="L11" s="10">
         <v>30</v>
       </c>
-      <c r="M11" s="27">
+      <c r="M11" s="10">
         <v>20</v>
       </c>
-      <c r="N11" s="28">
+      <c r="N11" s="11">
         <v>13</v>
       </c>
-      <c r="O11" s="28">
+      <c r="O11" s="11">
         <v>14</v>
       </c>
-      <c r="P11" s="29">
+      <c r="P11" s="12">
         <v>14</v>
       </c>
-      <c r="Q11" s="30">
+      <c r="Q11" s="13">
         <v>27</v>
       </c>
-      <c r="R11" s="31">
+      <c r="R11" s="14">
         <v>5</v>
       </c>
-      <c r="S11" s="32">
+      <c r="S11" s="15">
         <v>8</v>
       </c>
-      <c r="T11" s="32">
+      <c r="T11" s="15">
         <v>13</v>
       </c>
-      <c r="U11" s="23">
+      <c r="U11" s="6">
         <v>5</v>
       </c>
-      <c r="V11" s="23">
+      <c r="V11" s="6">
         <v>7</v>
       </c>
+      <c r="W11" s="6">
+        <v>13</v>
+      </c>
+      <c r="X11" s="28">
+        <v>30</v>
+      </c>
     </row>
-    <row r="12" spans="1:22">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:24">
+      <c r="A12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="7">
         <v>4</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="7">
         <v>5</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="7">
         <v>6</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="8">
         <v>17</v>
       </c>
-      <c r="F12" s="25">
+      <c r="F12" s="8">
         <v>18</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="8">
         <v>29</v>
       </c>
-      <c r="H12" s="25">
+      <c r="H12" s="8">
         <v>25</v>
       </c>
-      <c r="I12" s="25">
+      <c r="I12" s="8">
         <v>27</v>
       </c>
-      <c r="J12" s="26">
+      <c r="J12" s="9">
         <v>31</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="10">
         <v>34</v>
       </c>
-      <c r="L12" s="27">
+      <c r="L12" s="10">
         <v>15</v>
       </c>
-      <c r="M12" s="27">
+      <c r="M12" s="10">
         <v>15</v>
       </c>
-      <c r="N12" s="28">
+      <c r="N12" s="11">
         <v>22</v>
       </c>
-      <c r="O12" s="28">
+      <c r="O12" s="11">
         <v>26</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="12">
         <v>44</v>
       </c>
-      <c r="Q12" s="30">
+      <c r="Q12" s="13">
         <v>44</v>
       </c>
-      <c r="R12" s="31">
+      <c r="R12" s="14">
         <v>46</v>
       </c>
-      <c r="S12" s="32">
+      <c r="S12" s="15">
         <v>25</v>
       </c>
-      <c r="T12" s="32">
+      <c r="T12" s="15">
         <v>27</v>
       </c>
-      <c r="U12" s="23">
+      <c r="U12" s="6">
         <v>26</v>
       </c>
-      <c r="V12" s="23">
+      <c r="V12" s="6">
         <v>32</v>
       </c>
+      <c r="W12" s="6">
+        <v>31</v>
+      </c>
+      <c r="X12" s="28">
+        <v>46</v>
+      </c>
     </row>
-    <row r="13" spans="1:22">
-[...3 lines deleted...]
-      <c r="D13" s="7"/>
+    <row r="13" spans="1:24">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>