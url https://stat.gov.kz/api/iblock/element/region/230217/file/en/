--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -94,80 +94,72 @@
   </si>
   <si>
     <t>22,7р</t>
   </si>
   <si>
     <t>5,5р</t>
   </si>
   <si>
     <t>2,9р</t>
   </si>
   <si>
     <t>2,1 раза</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -282,155 +274,156 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...67 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -34541,831 +34534,865 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
-    <col min="13" max="16" width="9.140625" style="7"/>
-    <col min="17" max="17" width="11.7109375" style="7" customWidth="1"/>
+    <col min="13" max="16" width="9.140625" style="2"/>
+    <col min="17" max="17" width="11.7109375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="21" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:24" ht="21" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="24"/>
-[...18 lines deleted...]
-      <c r="U1" s="24"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+      <c r="S1" s="33"/>
+      <c r="T1" s="33"/>
+      <c r="U1" s="33"/>
+      <c r="V1" s="34"/>
+      <c r="W1" s="34"/>
+      <c r="X1" s="34"/>
     </row>
-    <row r="2" spans="1:23" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A2" s="25" t="s">
+    <row r="2" spans="1:24" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="25"/>
-[...20 lines deleted...]
-      <c r="W2" s="25"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
     </row>
-    <row r="3" spans="1:23" ht="19.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="2">
+    <row r="3" spans="1:24" ht="19.5" customHeight="1" thickBot="1">
+      <c r="A3" s="36"/>
+      <c r="B3" s="37">
         <v>2003</v>
       </c>
-      <c r="C3" s="3">
+      <c r="C3" s="38">
         <v>2004</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D3" s="39">
         <v>2005</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="40">
         <v>2006</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="40">
         <v>2007</v>
       </c>
-      <c r="G3" s="2">
+      <c r="G3" s="37">
         <v>2008</v>
       </c>
-      <c r="H3" s="3">
+      <c r="H3" s="38">
         <v>2009</v>
       </c>
-      <c r="I3" s="4">
+      <c r="I3" s="39">
         <v>2010</v>
       </c>
-      <c r="J3" s="6">
+      <c r="J3" s="32">
         <v>2011</v>
       </c>
-      <c r="K3" s="6">
+      <c r="K3" s="32">
         <v>2012</v>
       </c>
-      <c r="L3" s="6">
+      <c r="L3" s="32">
         <v>2013</v>
       </c>
-      <c r="M3" s="6">
+      <c r="M3" s="32">
         <v>2014</v>
       </c>
-      <c r="N3" s="6">
+      <c r="N3" s="32">
         <v>2015</v>
       </c>
-      <c r="O3" s="6">
+      <c r="O3" s="32">
         <v>2016</v>
       </c>
-      <c r="P3" s="6">
+      <c r="P3" s="32">
         <v>2017</v>
       </c>
-      <c r="Q3" s="6">
+      <c r="Q3" s="32">
         <v>2018</v>
       </c>
-      <c r="R3" s="6">
+      <c r="R3" s="32">
         <v>2019</v>
       </c>
-      <c r="S3" s="6">
+      <c r="S3" s="32">
         <v>2020</v>
       </c>
-      <c r="T3" s="6">
+      <c r="T3" s="32">
         <v>2021</v>
       </c>
-      <c r="U3" s="6">
+      <c r="U3" s="32">
         <v>2022</v>
       </c>
-      <c r="V3" s="6">
+      <c r="V3" s="32">
         <v>2023</v>
       </c>
-      <c r="W3" s="6">
+      <c r="W3" s="32">
         <v>2024</v>
       </c>
+      <c r="X3" s="32">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" s="39" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:24" s="31" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A4" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="27">
+      <c r="B4" s="19">
         <v>127.4</v>
       </c>
-      <c r="C4" s="27">
+      <c r="C4" s="19">
         <v>123</v>
       </c>
-      <c r="D4" s="28">
+      <c r="D4" s="20">
         <v>265.2</v>
       </c>
-      <c r="E4" s="29">
+      <c r="E4" s="21">
         <v>113.7</v>
       </c>
-      <c r="F4" s="29">
+      <c r="F4" s="21">
         <v>67.670932123507484</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="22">
         <v>161.76640513630514</v>
       </c>
-      <c r="H4" s="29">
+      <c r="H4" s="21">
         <v>97.982679985758352</v>
       </c>
-      <c r="I4" s="31">
+      <c r="I4" s="23">
         <v>109.7</v>
       </c>
-      <c r="J4" s="32">
+      <c r="J4" s="24">
         <v>100.4</v>
       </c>
-      <c r="K4" s="32">
+      <c r="K4" s="24">
         <v>76</v>
       </c>
-      <c r="L4" s="33">
+      <c r="L4" s="25">
         <v>84.6</v>
       </c>
-      <c r="M4" s="32">
+      <c r="M4" s="24">
         <v>89.62</v>
       </c>
-      <c r="N4" s="34">
+      <c r="N4" s="26">
         <v>153.9</v>
       </c>
-      <c r="O4" s="34">
+      <c r="O4" s="26">
         <v>142.19999999999999</v>
       </c>
-      <c r="P4" s="35">
+      <c r="P4" s="27">
         <v>93.7</v>
       </c>
-      <c r="Q4" s="36">
+      <c r="Q4" s="28">
         <v>107.4</v>
       </c>
-      <c r="R4" s="37">
+      <c r="R4" s="29">
         <v>133.80000000000001</v>
       </c>
-      <c r="S4" s="38">
+      <c r="S4" s="30">
         <v>101.1</v>
       </c>
-      <c r="T4" s="38">
+      <c r="T4" s="30">
         <v>106.6</v>
       </c>
-      <c r="U4" s="37">
+      <c r="U4" s="29">
         <v>118.8</v>
       </c>
-      <c r="V4" s="37">
+      <c r="V4" s="29">
         <v>102.5</v>
       </c>
-      <c r="W4" s="26">
+      <c r="W4" s="18">
         <v>67.599999999999994</v>
       </c>
+      <c r="X4" s="18">
+        <v>77.2</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
-      <c r="A5" s="22" t="s">
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
+      <c r="A5" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="3">
         <v>150.80000000000001</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="3">
         <v>138.4</v>
       </c>
-      <c r="D5" s="9">
+      <c r="D5" s="4">
         <v>233.1</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="8">
         <v>113.6</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="8">
         <v>68.900000000000006</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="8">
         <v>174.3</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="8">
         <v>100.6</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="8">
         <v>105.4</v>
       </c>
-      <c r="J5" s="10">
+      <c r="J5" s="5">
         <v>95.5</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="9">
         <v>86.22</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="10">
         <v>73.94</v>
       </c>
-      <c r="M5" s="16">
+      <c r="M5" s="11">
         <v>70.42</v>
       </c>
-      <c r="N5" s="11">
+      <c r="N5" s="6">
         <v>175.5</v>
       </c>
-      <c r="O5" s="11">
+      <c r="O5" s="6">
         <v>148.80000000000001</v>
       </c>
-      <c r="P5" s="11">
+      <c r="P5" s="6">
         <v>32.1</v>
       </c>
-      <c r="Q5" s="17">
+      <c r="Q5" s="12">
         <v>84.9</v>
       </c>
-      <c r="R5" s="11">
+      <c r="R5" s="6">
         <v>226.2</v>
       </c>
-      <c r="S5" s="12">
+      <c r="S5" s="7">
         <v>70.5</v>
       </c>
-      <c r="T5" s="12">
+      <c r="T5" s="7">
         <v>148.1</v>
       </c>
-      <c r="U5" s="11">
+      <c r="U5" s="6">
         <v>112.9</v>
       </c>
-      <c r="V5" s="11">
+      <c r="V5" s="6">
         <v>59.5</v>
       </c>
-      <c r="W5" s="11">
+      <c r="W5" s="6">
         <v>115.4</v>
       </c>
+      <c r="X5" s="6">
+        <v>136.19999999999999</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
-      <c r="A6" s="23" t="s">
+    <row r="6" spans="1:24">
+      <c r="A6" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="3">
         <v>84.2</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="3">
         <v>74.2</v>
       </c>
-      <c r="D6" s="9">
+      <c r="D6" s="4">
         <v>456.3</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="8">
         <v>141.9</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="8">
         <v>60.9</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="8">
         <v>100.7</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="8">
         <v>71.099999999999994</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="8">
         <v>94.3</v>
       </c>
-      <c r="J6" s="10">
+      <c r="J6" s="5">
         <v>59.4</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="9">
         <v>138.4</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="10">
         <v>173.52</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M6" s="11">
         <v>151.68</v>
       </c>
-      <c r="N6" s="11">
+      <c r="N6" s="6">
         <v>159.30000000000001</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O6" s="6">
         <v>145.6</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P6" s="6">
         <v>216.5</v>
       </c>
-      <c r="Q6" s="17">
+      <c r="Q6" s="12">
         <v>111.8</v>
       </c>
-      <c r="R6" s="11">
+      <c r="R6" s="6">
         <v>112.3</v>
       </c>
-      <c r="S6" s="12">
+      <c r="S6" s="7">
         <v>112.6</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="7">
         <v>97.1</v>
       </c>
-      <c r="U6" s="11">
+      <c r="U6" s="6">
         <v>122.8</v>
       </c>
-      <c r="V6" s="11">
+      <c r="V6" s="6">
         <v>112.3</v>
       </c>
-      <c r="W6" s="11">
+      <c r="W6" s="6">
         <v>50.2</v>
       </c>
+      <c r="X6" s="6">
+        <v>40.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:24">
+      <c r="A7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="3">
         <v>28.8</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="4">
         <v>159.6</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E7" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="8">
         <v>592.9</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="8">
         <v>126.8</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="8">
         <v>51.8</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="I7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="J7" s="10">
+      <c r="J7" s="5">
         <v>792.4</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="9">
         <v>55.92</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="10">
         <v>489.81</v>
       </c>
-      <c r="M7" s="16">
+      <c r="M7" s="11">
         <v>280.95999999999998</v>
       </c>
-      <c r="N7" s="11">
+      <c r="N7" s="6">
         <v>42.7</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="6">
         <v>41.2</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="6">
         <v>224.3</v>
       </c>
-      <c r="Q7" s="17">
+      <c r="Q7" s="12">
         <v>8.6</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="6">
         <v>2126.6999999999998</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="7">
         <v>183.3</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="7">
         <v>37</v>
       </c>
-      <c r="U7" s="11">
+      <c r="U7" s="6">
         <v>73.400000000000006</v>
       </c>
-      <c r="V7" s="11">
+      <c r="V7" s="6">
         <v>213.3</v>
       </c>
-      <c r="W7" s="11">
+      <c r="W7" s="6">
         <v>170.7</v>
       </c>
+      <c r="X7" s="6">
+        <v>127.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:24">
+      <c r="A8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="19" t="s">
+      <c r="B8" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="8">
+      <c r="C8" s="3">
         <v>195.2</v>
       </c>
-      <c r="D8" s="9">
+      <c r="D8" s="4">
         <v>102.8</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="8">
         <v>113.3</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="8">
         <v>80.099999999999994</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="8">
         <v>184.3</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="8">
         <v>89.5</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="J8" s="10">
+      <c r="J8" s="5">
         <v>56.5</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="9">
         <v>132.19999999999999</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="10">
         <v>231.67</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="11">
         <v>65.23</v>
       </c>
-      <c r="N8" s="11">
+      <c r="N8" s="6">
         <v>106.7</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="6">
         <v>38.799999999999997</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="6">
         <v>206</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="12">
         <v>132.69999999999999</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="6">
         <v>81.7</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="7">
         <v>218.8</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="7">
         <v>74.099999999999994</v>
       </c>
-      <c r="U8" s="11">
+      <c r="U8" s="6">
         <v>126.1</v>
       </c>
-      <c r="V8" s="11">
+      <c r="V8" s="6">
         <v>326.7</v>
       </c>
-      <c r="W8" s="11">
+      <c r="W8" s="6">
         <v>84.8</v>
       </c>
+      <c r="X8" s="6">
+        <v>48.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:23">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:24">
+      <c r="A9" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="3">
         <v>121.8</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="14">
         <v>102.4</v>
       </c>
-      <c r="D9" s="9">
+      <c r="D9" s="4">
         <v>62.2</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="8">
         <v>7.8</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="8">
         <v>133.1</v>
       </c>
-      <c r="G9" s="13" t="s">
+      <c r="G9" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="8">
         <v>97.4</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="I9" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="5">
         <v>195</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="9">
         <v>83.12</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="10">
         <v>177.15</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="11">
         <v>83.72</v>
       </c>
-      <c r="N9" s="11">
+      <c r="N9" s="6">
         <v>58.5</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="6">
         <v>42.4</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="6">
         <v>311.10000000000002</v>
       </c>
-      <c r="Q9" s="17">
+      <c r="Q9" s="12">
         <v>477.6</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="6">
         <v>59.7</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="7">
         <v>25.4</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="7">
         <v>69.400000000000006</v>
       </c>
-      <c r="U9" s="11">
+      <c r="U9" s="6">
         <v>127</v>
       </c>
-      <c r="V9" s="11">
+      <c r="V9" s="6">
         <v>366.2</v>
       </c>
-      <c r="W9" s="11">
+      <c r="W9" s="6">
         <v>129.4</v>
       </c>
+      <c r="X9" s="6">
+        <v>156.69999999999999</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:24">
+      <c r="A10" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="19" t="s">
+      <c r="B10" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="19" t="s">
+      <c r="C10" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="9">
+      <c r="D10" s="4">
         <v>90.3</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="8">
         <v>177.6</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="8">
         <v>116.7</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="8">
         <v>151.9</v>
       </c>
-      <c r="H10" s="13" t="s">
+      <c r="H10" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="8">
         <v>142.19999999999999</v>
       </c>
-      <c r="J10" s="10">
+      <c r="J10" s="5">
         <v>71.2</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="9">
         <v>82.47</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="10">
         <v>107.71</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="11">
         <v>91.05</v>
       </c>
-      <c r="N10" s="11">
+      <c r="N10" s="6">
         <v>65</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="6">
         <v>71</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="6">
         <v>138.1</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="12">
         <v>99.1</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="6">
         <v>313.39999999999998</v>
       </c>
-      <c r="S10" s="12">
+      <c r="S10" s="7">
         <v>221.8</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="7">
         <v>75.2</v>
       </c>
-      <c r="U10" s="11">
+      <c r="U10" s="6">
         <v>102.2</v>
       </c>
-      <c r="V10" s="11">
+      <c r="V10" s="6">
         <v>113</v>
       </c>
-      <c r="W10" s="11">
+      <c r="W10" s="6">
         <v>146.6</v>
       </c>
+      <c r="X10" s="6">
+        <v>70.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:23">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:24">
+      <c r="A11" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="19" t="s">
+      <c r="B11" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="14">
         <v>140.80000000000001</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="13">
         <v>281</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="8">
         <v>140.19999999999999</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="8">
         <v>88.8</v>
       </c>
-      <c r="G11" s="13" t="s">
+      <c r="G11" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="8">
         <v>96</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="8">
         <v>111.6</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="5">
         <v>127.4</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="9">
         <v>22.89</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="10">
         <v>32.479999999999997</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="11">
         <v>50.16</v>
       </c>
-      <c r="N11" s="11">
+      <c r="N11" s="6">
         <v>55</v>
       </c>
-      <c r="O11" s="11">
+      <c r="O11" s="6">
         <v>125.7</v>
       </c>
-      <c r="P11" s="11">
+      <c r="P11" s="6">
         <v>156.80000000000001</v>
       </c>
-      <c r="Q11" s="17">
+      <c r="Q11" s="12">
         <v>78</v>
       </c>
-      <c r="R11" s="11">
+      <c r="R11" s="6">
         <v>327.60000000000002</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="7">
         <v>105.7</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="7">
         <v>171.5</v>
       </c>
-      <c r="U11" s="11">
+      <c r="U11" s="6">
         <v>88</v>
       </c>
-      <c r="V11" s="11">
+      <c r="V11" s="6">
         <v>222.5</v>
       </c>
-      <c r="W11" s="11">
+      <c r="W11" s="6">
         <v>85.5</v>
       </c>
+      <c r="X11" s="6">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
-      <c r="A12" s="23" t="s">
+    <row r="12" spans="1:24">
+      <c r="A12" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="19" t="s">
+      <c r="B12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="19" t="s">
+      <c r="C12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="19" t="s">
+      <c r="D12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="E12" s="19" t="s">
+      <c r="E12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="19" t="s">
+      <c r="F12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="G12" s="19" t="s">
+      <c r="G12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="H12" s="19" t="s">
+      <c r="H12" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="I12" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="10">
+      <c r="J12" s="5">
         <v>233.6</v>
       </c>
-      <c r="K12" s="14" t="s">
+      <c r="K12" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="L12" s="15">
+      <c r="L12" s="10">
         <v>120.63</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="11">
         <v>165.65</v>
       </c>
-      <c r="N12" s="11">
+      <c r="N12" s="6">
         <v>83.3</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="6">
         <v>83.2</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="6">
         <v>86.3</v>
       </c>
-      <c r="Q12" s="17">
+      <c r="Q12" s="12">
         <v>52.5</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="6">
         <v>167.4</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="7">
         <v>143.1</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="7">
         <v>99.9</v>
       </c>
-      <c r="U12" s="11">
+      <c r="U12" s="6">
         <v>152.1</v>
       </c>
-      <c r="V12" s="11">
+      <c r="V12" s="6">
         <v>96.1</v>
       </c>
-      <c r="W12" s="11">
+      <c r="W12" s="6">
         <v>175.1</v>
       </c>
+      <c r="X12" s="6">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:23" ht="15.75">
+    <row r="13" spans="1:24" ht="15.75">
       <c r="A13" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">