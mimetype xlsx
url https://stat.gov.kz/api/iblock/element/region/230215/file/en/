--- v0 (2026-04-14)
+++ v1 (2026-07-29)
@@ -15,102 +15,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="13">
   <si>
     <t>Number of  construction organizations</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Atyrau Region</t>
   </si>
   <si>
     <t>Atyrau G.A.</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
   <si>
     <t>Inder</t>
   </si>
   <si>
     <t>Isatay</t>
   </si>
   <si>
     <t>Kurmangazy</t>
   </si>
   <si>
     <t>Kzylkogin</t>
   </si>
   <si>
     <t>Makat</t>
   </si>
   <si>
     <t>Makhambet</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -132,57 +132,50 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -239,154 +232,155 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="10" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
     <cellStyle name="Обычный 4 3" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -34500,828 +34494,862 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:X12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="O4" sqref="O4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
+    <col min="2" max="6" width="9.140625" style="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="13.5" customHeight="1">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:24" ht="13.5" customHeight="1">
+      <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25"/>
-[...18 lines deleted...]
-      <c r="U1" s="25"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
     </row>
-    <row r="2" spans="1:23" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A2" s="26" t="s">
+    <row r="2" spans="1:24" ht="13.5" customHeight="1" thickBot="1">
+      <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="26"/>
-[...20 lines deleted...]
-      <c r="W2" s="26"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
     </row>
-    <row r="3" spans="1:23" ht="22.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="5">
+    <row r="3" spans="1:24" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A3" s="33"/>
+      <c r="B3" s="34">
         <v>2003</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C3" s="34">
         <v>2004</v>
       </c>
-      <c r="D3" s="5">
+      <c r="D3" s="34">
         <v>2005</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="34">
         <v>2006</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="34">
         <v>2007</v>
       </c>
-      <c r="G3" s="7">
+      <c r="G3" s="35">
         <v>2008</v>
       </c>
-      <c r="H3" s="8">
+      <c r="H3" s="36">
         <v>2009</v>
       </c>
-      <c r="I3" s="6">
+      <c r="I3" s="31">
         <v>2010</v>
       </c>
-      <c r="J3" s="1">
+      <c r="J3" s="37">
         <v>2011</v>
       </c>
-      <c r="K3" s="1">
+      <c r="K3" s="37">
         <v>2012</v>
       </c>
-      <c r="L3" s="1">
+      <c r="L3" s="37">
         <v>2013</v>
       </c>
-      <c r="M3" s="1">
+      <c r="M3" s="37">
         <v>2014</v>
       </c>
-      <c r="N3" s="2">
+      <c r="N3" s="38">
         <v>2015</v>
       </c>
-      <c r="O3" s="1">
+      <c r="O3" s="37">
         <v>2016</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="37">
         <v>2017</v>
       </c>
-      <c r="Q3" s="6">
+      <c r="Q3" s="31">
         <v>2018</v>
       </c>
-      <c r="R3" s="6">
+      <c r="R3" s="31">
         <v>2019</v>
       </c>
-      <c r="S3" s="6">
+      <c r="S3" s="31">
         <v>2020</v>
       </c>
-      <c r="T3" s="6">
+      <c r="T3" s="31">
         <v>2021</v>
       </c>
-      <c r="U3" s="6">
+      <c r="U3" s="31">
         <v>2022</v>
       </c>
-      <c r="V3" s="6">
+      <c r="V3" s="31">
         <v>2023</v>
       </c>
-      <c r="W3" s="6">
+      <c r="W3" s="31">
         <v>2024</v>
       </c>
+      <c r="X3" s="31">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:23" s="40" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:24" s="30" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="28">
+      <c r="B4" s="19">
         <v>302</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="19">
         <v>327</v>
       </c>
-      <c r="D4" s="28">
+      <c r="D4" s="19">
         <v>344</v>
       </c>
-      <c r="E4" s="28">
+      <c r="E4" s="19">
         <v>368</v>
       </c>
-      <c r="F4" s="28">
+      <c r="F4" s="19">
         <v>377</v>
       </c>
-      <c r="G4" s="29">
+      <c r="G4" s="20">
         <v>348</v>
       </c>
-      <c r="H4" s="30">
+      <c r="H4" s="21">
         <v>338</v>
       </c>
-      <c r="I4" s="31">
+      <c r="I4" s="22">
         <v>395</v>
       </c>
-      <c r="J4" s="31">
+      <c r="J4" s="22">
         <v>352</v>
       </c>
-      <c r="K4" s="31">
+      <c r="K4" s="22">
         <v>319</v>
       </c>
-      <c r="L4" s="32">
+      <c r="L4" s="23">
         <v>340</v>
       </c>
-      <c r="M4" s="30">
+      <c r="M4" s="21">
         <v>348</v>
       </c>
-      <c r="N4" s="33">
+      <c r="N4" s="24">
         <v>246</v>
       </c>
-      <c r="O4" s="34">
+      <c r="O4" s="41">
         <v>222</v>
       </c>
-      <c r="P4" s="35">
+      <c r="P4" s="25">
         <v>241</v>
       </c>
-      <c r="Q4" s="36">
+      <c r="Q4" s="26">
         <v>219</v>
       </c>
-      <c r="R4" s="37">
+      <c r="R4" s="27">
         <v>240</v>
       </c>
-      <c r="S4" s="37">
+      <c r="S4" s="27">
         <v>208</v>
       </c>
-      <c r="T4" s="37">
+      <c r="T4" s="27">
         <v>188</v>
       </c>
-      <c r="U4" s="38">
+      <c r="U4" s="28">
         <v>199</v>
       </c>
-      <c r="V4" s="39">
+      <c r="V4" s="29">
         <v>238</v>
       </c>
-      <c r="W4" s="27">
+      <c r="W4" s="18">
         <v>311</v>
       </c>
+      <c r="X4" s="18">
+        <v>375</v>
+      </c>
     </row>
-    <row r="5" spans="1:23" ht="16.5" customHeight="1">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:24" ht="16.5" customHeight="1">
+      <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="6">
         <v>229</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="6">
         <v>227</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="6">
         <v>237</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="7">
         <v>287</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="7">
         <v>307</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="8">
         <v>262</v>
       </c>
-      <c r="H5" s="16">
+      <c r="H5" s="9">
         <v>257</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="10">
         <v>301</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="10">
         <v>255</v>
       </c>
-      <c r="K5" s="17">
+      <c r="K5" s="10">
         <v>228</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L5" s="11">
         <v>224</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M5" s="11">
         <v>237</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="5">
         <v>194</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="5">
         <v>180</v>
       </c>
-      <c r="P5" s="12">
+      <c r="P5" s="5">
         <v>187</v>
       </c>
-      <c r="Q5" s="18">
+      <c r="Q5" s="11">
         <v>176</v>
       </c>
-      <c r="R5" s="19">
+      <c r="R5" s="12">
         <v>206</v>
       </c>
-      <c r="S5" s="19">
+      <c r="S5" s="12">
         <v>175</v>
       </c>
-      <c r="T5" s="12">
+      <c r="T5" s="5">
         <v>162</v>
       </c>
-      <c r="U5" s="12">
+      <c r="U5" s="5">
         <v>169</v>
       </c>
-      <c r="V5" s="12">
+      <c r="V5" s="5">
         <v>200</v>
       </c>
-      <c r="W5" s="12">
+      <c r="W5" s="5">
         <v>261</v>
       </c>
+      <c r="X5" s="5">
+        <v>305</v>
+      </c>
     </row>
-    <row r="6" spans="1:23">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:24">
+      <c r="A6" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="6">
         <v>50</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="6">
         <v>64</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="6">
         <v>74</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="7">
         <v>51</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="7">
         <v>48</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="7">
         <v>54</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="9">
         <v>56</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="10">
         <v>73</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="10">
         <v>72</v>
       </c>
-      <c r="K6" s="17">
+      <c r="K6" s="10">
         <v>68</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="11">
         <v>89</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="11">
         <v>81</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N6" s="5">
         <v>28</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O6" s="5">
         <v>24</v>
       </c>
-      <c r="P6" s="12">
+      <c r="P6" s="5">
         <v>34</v>
       </c>
-      <c r="Q6" s="18">
+      <c r="Q6" s="11">
         <v>27</v>
       </c>
-      <c r="R6" s="19">
+      <c r="R6" s="12">
         <v>20</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="12">
         <v>16</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="5">
         <v>15</v>
       </c>
-      <c r="U6" s="12">
+      <c r="U6" s="5">
         <v>19</v>
       </c>
-      <c r="V6" s="12">
+      <c r="V6" s="5">
         <v>27</v>
       </c>
-      <c r="W6" s="12">
+      <c r="W6" s="5">
         <v>30</v>
       </c>
+      <c r="X6" s="5">
+        <v>38</v>
+      </c>
     </row>
-    <row r="7" spans="1:23">
-      <c r="A7" s="11" t="s">
+    <row r="7" spans="1:24">
+      <c r="A7" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="6">
         <v>3</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="6">
         <v>2</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="6">
         <v>3</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="7">
         <v>2</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="7">
         <v>3</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="7">
         <v>4</v>
       </c>
-      <c r="H7" s="16">
+      <c r="H7" s="9">
         <v>4</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="10">
         <v>3</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="10">
         <v>3</v>
       </c>
-      <c r="K7" s="17">
+      <c r="K7" s="10">
         <v>4</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="11">
         <v>5</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="11">
         <v>4</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="5">
         <v>4</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="5">
         <v>2</v>
       </c>
-      <c r="P7" s="12">
+      <c r="P7" s="5">
         <v>2</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="11">
         <v>1</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="12">
         <v>1</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="12">
         <v>2</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="5">
         <v>1</v>
       </c>
-      <c r="U7" s="12">
+      <c r="U7" s="5">
         <v>3</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="5">
         <v>4</v>
       </c>
-      <c r="W7" s="12">
+      <c r="W7" s="5">
         <v>5</v>
       </c>
+      <c r="X7" s="5">
+        <v>9</v>
+      </c>
     </row>
-    <row r="8" spans="1:23">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:24">
+      <c r="A8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="6">
         <v>7</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="6">
         <v>8</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="6">
         <v>8</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="7">
         <v>7</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="7">
         <v>4</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="7">
         <v>6</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="9">
         <v>7</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="10">
         <v>6</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="10">
         <v>7</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="11">
         <v>7</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="11">
         <v>6</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="11">
         <v>7</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="5">
         <v>9</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="5">
         <v>6</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="5">
         <v>7</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="11">
         <v>4</v>
       </c>
-      <c r="R8" s="19">
+      <c r="R8" s="12">
         <v>4</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="12">
         <v>6</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="5">
         <v>2</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U8" s="5">
         <v>2</v>
       </c>
-      <c r="V8" s="20" t="s">
+      <c r="V8" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="5">
+        <v>1</v>
+      </c>
+      <c r="X8" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:23">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:24">
+      <c r="A9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="6">
         <v>5</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="6">
         <v>6</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="6">
         <v>5</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="7">
         <v>4</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="7">
         <v>3</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="7">
         <v>5</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="9">
         <v>6</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="10">
         <v>6</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="10">
         <v>8</v>
       </c>
-      <c r="K9" s="18">
+      <c r="K9" s="11">
         <v>7</v>
       </c>
-      <c r="L9" s="18">
+      <c r="L9" s="11">
         <v>8</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="11">
         <v>11</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="5">
         <v>7</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="5">
         <v>6</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="5">
         <v>7</v>
       </c>
-      <c r="Q9" s="18">
+      <c r="Q9" s="11">
         <v>9</v>
       </c>
-      <c r="R9" s="19">
+      <c r="R9" s="12">
         <v>7</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="12">
         <v>6</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="5">
         <v>5</v>
       </c>
-      <c r="U9" s="12">
+      <c r="U9" s="5">
         <v>4</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="5">
         <v>5</v>
       </c>
-      <c r="W9" s="12">
+      <c r="W9" s="5">
         <v>8</v>
       </c>
+      <c r="X9" s="5">
+        <v>7</v>
+      </c>
     </row>
-    <row r="10" spans="1:23">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:24">
+      <c r="A10" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="21" t="s">
+      <c r="B10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="6">
         <v>4</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="6">
         <v>4</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="7">
         <v>4</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="7">
         <v>1</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="7">
         <v>1</v>
       </c>
-      <c r="H10" s="21" t="s">
+      <c r="H10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="I10" s="21" t="s">
+      <c r="I10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="J10" s="21" t="s">
+      <c r="J10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="12">
         <v>0</v>
       </c>
-      <c r="L10" s="18">
+      <c r="L10" s="11">
         <v>1</v>
       </c>
-      <c r="M10" s="22" t="s">
+      <c r="M10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="5">
         <v>1</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="5">
         <v>1</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="5">
         <v>1</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="12">
         <v>0</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="12">
         <v>0</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="12">
         <v>0</v>
       </c>
-      <c r="T10" s="23">
+      <c r="T10" s="16">
         <v>0</v>
       </c>
-      <c r="U10" s="20" t="s">
+      <c r="U10" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="V10" s="20" t="s">
+      <c r="V10" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="W10" s="20" t="s">
+      <c r="W10" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="X10" s="13" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
-      <c r="A11" s="11" t="s">
+    <row r="11" spans="1:24">
+      <c r="A11" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="6">
         <v>8</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="6">
         <v>16</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="6">
         <v>13</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="7">
         <v>13</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="7">
         <v>11</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="7">
         <v>16</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="9">
         <v>8</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="10">
         <v>6</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="10">
         <v>6</v>
       </c>
-      <c r="K11" s="17">
+      <c r="K11" s="10">
         <v>5</v>
       </c>
-      <c r="L11" s="18">
+      <c r="L11" s="11">
         <v>6</v>
       </c>
-      <c r="M11" s="18">
+      <c r="M11" s="11">
         <v>8</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="5">
         <v>2</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="5">
         <v>3</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="5">
         <v>2</v>
       </c>
-      <c r="Q11" s="18">
+      <c r="Q11" s="11">
         <v>1</v>
       </c>
-      <c r="R11" s="24">
+      <c r="R11" s="17">
         <v>2</v>
       </c>
-      <c r="S11" s="19">
+      <c r="S11" s="12">
         <v>3</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="5">
         <v>2</v>
       </c>
-      <c r="U11" s="12">
+      <c r="U11" s="5">
         <v>1</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="5">
         <v>2</v>
       </c>
-      <c r="W11" s="12">
+      <c r="W11" s="5">
         <v>4</v>
       </c>
+      <c r="X11" s="5">
+        <v>9</v>
+      </c>
     </row>
-    <row r="12" spans="1:23">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:24">
+      <c r="A12" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="21" t="s">
+      <c r="C12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="21" t="s">
+      <c r="D12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="21" t="s">
+      <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="F12" s="21" t="s">
+      <c r="F12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G12" s="21" t="s">
+      <c r="G12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="H12" s="21" t="s">
+      <c r="H12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="I12" s="21" t="s">
+      <c r="I12" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="J12" s="17">
+      <c r="J12" s="10">
         <v>1</v>
       </c>
-      <c r="K12" s="19">
+      <c r="K12" s="12">
         <v>0</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L12" s="11">
         <v>1</v>
       </c>
-      <c r="M12" s="22" t="s">
+      <c r="M12" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="5">
         <v>1</v>
       </c>
-      <c r="O12" s="12" t="s">
+      <c r="O12" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="5">
         <v>1</v>
       </c>
-      <c r="Q12" s="18">
+      <c r="Q12" s="11">
         <v>1</v>
       </c>
-      <c r="R12" s="19">
+      <c r="R12" s="12">
         <v>0</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="12">
         <v>0</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="5">
         <v>1</v>
       </c>
-      <c r="U12" s="12">
+      <c r="U12" s="5">
         <v>1</v>
       </c>
-      <c r="V12" s="20" t="s">
+      <c r="V12" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="W12" s="12">
+      <c r="W12" s="5">
         <v>2</v>
+      </c>
+      <c r="X12" s="5">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>