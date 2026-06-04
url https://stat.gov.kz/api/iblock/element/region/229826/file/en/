--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -35,66 +35,67 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="9">
   <si>
     <t>Pipeline transport</t>
   </si>
   <si>
     <t>Cargo was transported via main pipelines*</t>
   </si>
   <si>
     <t>*For 2010-2020, the data were recalculated taking into account the distribution of cargo transportation volumes through main pipelines by region.
 From 2021 onwards, the data are formed taking into account the distribution of cargo transportation volumes through main pipelines by region.</t>
   </si>
   <si>
     <t>Cargo turnover of main pipelines*</t>
   </si>
   <si>
     <t>mln tons</t>
   </si>
   <si>
     <t>bln tkm</t>
   </si>
   <si>
     <t>Karaganda region</t>
   </si>
   <si>
-    <t>Date of publication: 30.05.2025</t>
+    <t>Date of publication: 01.06.2026</t>
   </si>
   <si>
-    <t>Date of next publication: 29.05.2026</t>
+    <t>Date of next publication: 31.05.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -122,50 +123,56 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -220,114 +227,119 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 3 2" xfId="9"/>
     <cellStyle name="Обычный 2 4" xfId="10"/>
     <cellStyle name="Обычный 2 5" xfId="11"/>
     <cellStyle name="Обычный 2 6" xfId="12"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 3 2" xfId="8"/>
     <cellStyle name="Обычный 3 2 2" xfId="13"/>
     <cellStyle name="Обычный 3 3" xfId="7"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="14"/>
     <cellStyle name="Обычный 5" xfId="15"/>
     <cellStyle name="Обычный 6" xfId="16"/>
     <cellStyle name="Обычный 7" xfId="17"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -611,54 +623,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O6" sqref="O6"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="7" style="5" customWidth="1"/>
     <col min="7" max="8" width="6.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="5" customWidth="1"/>
     <col min="10" max="12" width="5.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="5" customWidth="1"/>
     <col min="14" max="15" width="6.7109375" style="5" customWidth="1"/>
     <col min="16" max="218" width="9.140625" style="5"/>
     <col min="219" max="219" width="32" style="5" customWidth="1"/>
     <col min="220" max="220" width="8.42578125" style="5" customWidth="1"/>
     <col min="221" max="221" width="8.140625" style="5" customWidth="1"/>
     <col min="222" max="226" width="7.28515625" style="5" customWidth="1"/>
     <col min="227" max="229" width="8" style="5" customWidth="1"/>
     <col min="230" max="230" width="7.85546875" style="5" customWidth="1"/>
     <col min="231" max="231" width="8" style="5" customWidth="1"/>
     <col min="232" max="232" width="8.140625" style="5" customWidth="1"/>
     <col min="233" max="234" width="7.7109375" style="5" customWidth="1"/>
     <col min="235" max="236" width="8" style="5" customWidth="1"/>
@@ -1325,390 +1337,406 @@
     <col min="15597" max="15834" width="9.140625" style="5"/>
     <col min="15835" max="15835" width="32" style="5" customWidth="1"/>
     <col min="15836" max="15836" width="8.42578125" style="5" customWidth="1"/>
     <col min="15837" max="15837" width="8.140625" style="5" customWidth="1"/>
     <col min="15838" max="15842" width="7.28515625" style="5" customWidth="1"/>
     <col min="15843" max="15845" width="8" style="5" customWidth="1"/>
     <col min="15846" max="15846" width="7.85546875" style="5" customWidth="1"/>
     <col min="15847" max="15847" width="8" style="5" customWidth="1"/>
     <col min="15848" max="15848" width="8.140625" style="5" customWidth="1"/>
     <col min="15849" max="15850" width="7.7109375" style="5" customWidth="1"/>
     <col min="15851" max="15852" width="8" style="5" customWidth="1"/>
     <col min="15853" max="16090" width="9.140625" style="5"/>
     <col min="16091" max="16091" width="32" style="5" customWidth="1"/>
     <col min="16092" max="16092" width="8.42578125" style="5" customWidth="1"/>
     <col min="16093" max="16093" width="8.140625" style="5" customWidth="1"/>
     <col min="16094" max="16098" width="7.28515625" style="5" customWidth="1"/>
     <col min="16099" max="16101" width="8" style="5" customWidth="1"/>
     <col min="16102" max="16102" width="7.85546875" style="5" customWidth="1"/>
     <col min="16103" max="16103" width="8" style="5" customWidth="1"/>
     <col min="16104" max="16104" width="8.140625" style="5" customWidth="1"/>
     <col min="16105" max="16106" width="7.7109375" style="5" customWidth="1"/>
     <col min="16107" max="16108" width="8" style="5" customWidth="1"/>
     <col min="16109" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17" ht="15">
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
-      <c r="L1" s="12"/>
-[...2 lines deleted...]
-      <c r="O1" s="13" t="s">
+      <c r="L1" s="28"/>
+      <c r="M1" s="29" t="s">
         <v>7</v>
       </c>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
-      <c r="L2" s="12"/>
-[...2 lines deleted...]
-      <c r="O2" s="13" t="s">
+      <c r="L2" s="29" t="s">
         <v>8</v>
       </c>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75">
-      <c r="A3" s="24" t="s">
+    <row r="3" spans="1:17" ht="12.75">
+      <c r="A3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="24"/>
-[...12 lines deleted...]
-      <c r="O3" s="24"/>
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="N3" s="27"/>
+      <c r="O3" s="27"/>
     </row>
-    <row r="4" spans="1:16" ht="12.75">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:17" ht="12.75">
+      <c r="A4" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="23"/>
-[...12 lines deleted...]
-      <c r="O4" s="23"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
     </row>
-    <row r="5" spans="1:16" ht="12.75" customHeight="1">
+    <row r="5" spans="1:17" ht="12.75" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="8"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
-      <c r="O5" s="26"/>
-      <c r="P5" s="20" t="s">
+      <c r="O5" s="21"/>
+      <c r="Q5" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" s="4"/>
       <c r="B6" s="3">
         <v>2010</v>
       </c>
       <c r="C6" s="3">
         <v>2011</v>
       </c>
       <c r="D6" s="3">
         <v>2012</v>
       </c>
       <c r="E6" s="3">
         <v>2013</v>
       </c>
       <c r="F6" s="3">
         <v>2014</v>
       </c>
       <c r="G6" s="3">
         <v>2015</v>
       </c>
       <c r="H6" s="3">
         <v>2016</v>
       </c>
       <c r="I6" s="3">
         <v>2017</v>
       </c>
       <c r="J6" s="3">
         <v>2018</v>
       </c>
       <c r="K6" s="3">
         <v>2019</v>
       </c>
       <c r="L6" s="2">
         <v>2020</v>
       </c>
       <c r="M6" s="2">
         <v>2021</v>
       </c>
       <c r="N6" s="2">
         <v>2022</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="13">
         <v>2023</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="13">
         <v>2024</v>
       </c>
+      <c r="Q6" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:16" ht="15.75" customHeight="1">
-      <c r="A7" s="17" t="s">
+    <row r="7" spans="1:17" ht="15.75" customHeight="1">
+      <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="17">
         <v>7.9353010029099176</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="17">
         <v>8.2007678461025684</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="17">
         <v>7.9267636156339529</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="17">
         <v>8.8943630129176565</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="17">
         <v>7.0948079489999847</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="17">
         <v>7.432030279487539</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="17">
         <v>9.7780776949953889</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="17">
         <v>11.403230727397307</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="17">
         <v>4.0363816482262278</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="17">
         <v>14.992547372557022</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="17">
         <v>19.456128821306621</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="17">
         <v>20.282488717505121</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="17">
         <v>10.023949674482132</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>10.262</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P7" s="20">
         <v>10.8</v>
       </c>
+      <c r="Q7" s="22">
+        <v>17.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:16" s="16" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:17" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="21"/>
-[...12 lines deleted...]
-      <c r="O8" s="21"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
     </row>
-    <row r="9" spans="1:16" ht="12.75">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:17" ht="12.75">
+      <c r="A9" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="23"/>
-[...12 lines deleted...]
-      <c r="O9" s="23"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+      <c r="N9" s="26"/>
+      <c r="O9" s="26"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" s="11"/>
-      <c r="O10" s="26"/>
-      <c r="P10" s="20" t="s">
+      <c r="O10" s="21"/>
+      <c r="Q10" s="19" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" s="1"/>
       <c r="B11" s="3">
         <v>2010</v>
       </c>
       <c r="C11" s="3">
         <v>2011</v>
       </c>
       <c r="D11" s="3">
         <v>2012</v>
       </c>
       <c r="E11" s="3">
         <v>2013</v>
       </c>
       <c r="F11" s="3">
         <v>2014</v>
       </c>
       <c r="G11" s="3">
         <v>2015</v>
       </c>
       <c r="H11" s="3">
         <v>2016</v>
       </c>
       <c r="I11" s="3">
         <v>2017</v>
       </c>
       <c r="J11" s="3">
         <v>2018</v>
       </c>
       <c r="K11" s="3">
         <v>2019</v>
       </c>
       <c r="L11" s="2">
         <v>2020</v>
       </c>
       <c r="M11" s="2">
         <v>2021</v>
       </c>
       <c r="N11" s="2">
         <v>2022</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="13">
         <v>2023</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="13">
         <v>2024</v>
       </c>
+      <c r="Q11" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="12" spans="1:16" ht="15" customHeight="1">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:17" ht="15" customHeight="1">
+      <c r="A12" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>3.6485888795949553</v>
       </c>
       <c r="C12" s="7">
         <v>3.8555991873889979</v>
       </c>
       <c r="D12" s="7">
         <v>3.9557648560751</v>
       </c>
       <c r="E12" s="7">
         <v>4.5270656561275846</v>
       </c>
       <c r="F12" s="7">
         <v>3.5666205190097049</v>
       </c>
       <c r="G12" s="7">
         <v>3.890015184187221</v>
       </c>
       <c r="H12" s="7">
         <v>5.0429347105240749</v>
       </c>
       <c r="I12" s="7">
         <v>5.678493059966117</v>
       </c>
       <c r="J12" s="7">
         <v>1.9189853790467064</v>
       </c>
       <c r="K12" s="7">
         <v>5.9950050523577199</v>
       </c>
       <c r="L12" s="7">
         <v>10.060428370589575</v>
       </c>
       <c r="M12" s="7">
         <v>10.713483918961986</v>
       </c>
       <c r="N12" s="7">
         <v>5.7229482704302299</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="14">
         <v>5.7568000000000001</v>
       </c>
-      <c r="P12" s="25">
+      <c r="P12" s="20">
         <v>5.9</v>
       </c>
+      <c r="Q12" s="23">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" s="16" customFormat="1" ht="24" customHeight="1">
-      <c r="A13" s="21" t="s">
+    <row r="13" spans="1:17" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="22"/>
-[...12 lines deleted...]
-      <c r="O13" s="22"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="25"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="25"/>
+      <c r="N13" s="25"/>
+      <c r="O13" s="25"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="H16" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="7">
+    <mergeCell ref="M1:P1"/>
+    <mergeCell ref="L2:P2"/>
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A8:O8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>