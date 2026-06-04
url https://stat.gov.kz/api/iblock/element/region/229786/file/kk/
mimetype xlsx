--- v0 (2026-04-14)
+++ v1 (2026-06-04)
@@ -1,109 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="345" yWindow="-45" windowWidth="21585" windowHeight="12855"/>
   </bookViews>
   <sheets>
     <sheet name="Өңірлер бойынша негізгі көрсетк" sheetId="31" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="32" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="9">
   <si>
     <t>млрд. ткм</t>
   </si>
   <si>
     <t>Құбыр көлігі</t>
   </si>
   <si>
     <t>Магистралдық құбырлар арқылы жүк тасымалдау*</t>
   </si>
   <si>
     <t>млн. тонна</t>
   </si>
   <si>
     <t>Магистралдық құбырлардың жүк айналымы*</t>
   </si>
   <si>
     <t>*2010-2020 жылдары деректер құбыр желісінің жүк айналымын бөлуді ескере отырып қайта есептелді.
 2021 жылдан бастап және одан әрі деректер өңірлер бөлінісінде магистралдық құбырлар арқылы жүктерді тасымалдау көлемін бөлуді ескере отырып қалыптастырылды.</t>
   </si>
   <si>
     <t>Қарағанды облысы</t>
   </si>
   <si>
-    <t>Жариялау күні: 30.05.2025</t>
+    <t>Жариялау күні: 01.06.2026</t>
   </si>
   <si>
-    <t>Келесі жариялау күні: 29.05.2026</t>
+    <t>Келесі жариялау күні: 31.05.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -122,50 +125,63 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -198,135 +214,142 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -574,54 +597,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P16"/>
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="7" style="5" customWidth="1"/>
     <col min="7" max="8" width="6.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="5" customWidth="1"/>
     <col min="10" max="12" width="5.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="5" customWidth="1"/>
     <col min="14" max="15" width="6.7109375" style="5" customWidth="1"/>
     <col min="16" max="218" width="9.140625" style="5"/>
     <col min="219" max="219" width="32" style="5" customWidth="1"/>
     <col min="220" max="220" width="8.42578125" style="5" customWidth="1"/>
     <col min="221" max="221" width="8.140625" style="5" customWidth="1"/>
     <col min="222" max="226" width="7.28515625" style="5" customWidth="1"/>
     <col min="227" max="229" width="8" style="5" customWidth="1"/>
     <col min="230" max="230" width="7.85546875" style="5" customWidth="1"/>
     <col min="231" max="231" width="8" style="5" customWidth="1"/>
     <col min="232" max="232" width="8.140625" style="5" customWidth="1"/>
     <col min="233" max="234" width="7.7109375" style="5" customWidth="1"/>
     <col min="235" max="236" width="8" style="5" customWidth="1"/>
@@ -1288,414 +1311,443 @@
     <col min="15597" max="15834" width="9.140625" style="5"/>
     <col min="15835" max="15835" width="32" style="5" customWidth="1"/>
     <col min="15836" max="15836" width="8.42578125" style="5" customWidth="1"/>
     <col min="15837" max="15837" width="8.140625" style="5" customWidth="1"/>
     <col min="15838" max="15842" width="7.28515625" style="5" customWidth="1"/>
     <col min="15843" max="15845" width="8" style="5" customWidth="1"/>
     <col min="15846" max="15846" width="7.85546875" style="5" customWidth="1"/>
     <col min="15847" max="15847" width="8" style="5" customWidth="1"/>
     <col min="15848" max="15848" width="8.140625" style="5" customWidth="1"/>
     <col min="15849" max="15850" width="7.7109375" style="5" customWidth="1"/>
     <col min="15851" max="15852" width="8" style="5" customWidth="1"/>
     <col min="15853" max="16090" width="9.140625" style="5"/>
     <col min="16091" max="16091" width="32" style="5" customWidth="1"/>
     <col min="16092" max="16092" width="8.42578125" style="5" customWidth="1"/>
     <col min="16093" max="16093" width="8.140625" style="5" customWidth="1"/>
     <col min="16094" max="16098" width="7.28515625" style="5" customWidth="1"/>
     <col min="16099" max="16101" width="8" style="5" customWidth="1"/>
     <col min="16102" max="16102" width="7.85546875" style="5" customWidth="1"/>
     <col min="16103" max="16103" width="8" style="5" customWidth="1"/>
     <col min="16104" max="16104" width="8.140625" style="5" customWidth="1"/>
     <col min="16105" max="16106" width="7.7109375" style="5" customWidth="1"/>
     <col min="16107" max="16108" width="8" style="5" customWidth="1"/>
     <col min="16109" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17" ht="15">
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
-      <c r="L1" s="12"/>
-[...2 lines deleted...]
-      <c r="O1" s="13" t="s">
+      <c r="L1" s="25"/>
+      <c r="M1" s="26" t="s">
         <v>7</v>
       </c>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
-      <c r="L2" s="12"/>
-[...2 lines deleted...]
-      <c r="O2" s="13" t="s">
+      <c r="L2" s="26" t="s">
         <v>8</v>
       </c>
+      <c r="M2" s="26"/>
+      <c r="N2" s="26"/>
+      <c r="O2" s="26"/>
+      <c r="P2" s="26"/>
     </row>
-    <row r="3" spans="1:16" ht="12.75">
-      <c r="A3" s="21" t="s">
+    <row r="3" spans="1:17" ht="12.75">
+      <c r="A3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="21"/>
-[...12 lines deleted...]
-      <c r="O3" s="21"/>
+      <c r="B3" s="23"/>
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+      <c r="J3" s="23"/>
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
     </row>
-    <row r="4" spans="1:16" ht="12.75">
-      <c r="A4" s="20" t="s">
+    <row r="4" spans="1:17" ht="12.75">
+      <c r="A4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="20"/>
-[...12 lines deleted...]
-      <c r="O4" s="20"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="22"/>
+      <c r="I4" s="22"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="22"/>
+      <c r="L4" s="22"/>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
     </row>
-    <row r="5" spans="1:16" ht="12.75" customHeight="1">
+    <row r="5" spans="1:17" ht="12.75" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="8"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
-      <c r="O5" s="19"/>
-      <c r="P5" s="23" t="s">
+      <c r="O5" s="18"/>
+      <c r="Q5" s="19" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" s="4"/>
       <c r="B6" s="3">
         <v>2010</v>
       </c>
       <c r="C6" s="3">
         <v>2011</v>
       </c>
       <c r="D6" s="3">
         <v>2012</v>
       </c>
       <c r="E6" s="3">
         <v>2013</v>
       </c>
       <c r="F6" s="3">
         <v>2014</v>
       </c>
       <c r="G6" s="3">
         <v>2015</v>
       </c>
       <c r="H6" s="3">
         <v>2016</v>
       </c>
       <c r="I6" s="3">
         <v>2017</v>
       </c>
       <c r="J6" s="3">
         <v>2018</v>
       </c>
       <c r="K6" s="3">
         <v>2019</v>
       </c>
       <c r="L6" s="2">
         <v>2020</v>
       </c>
       <c r="M6" s="2">
         <v>2021</v>
       </c>
       <c r="N6" s="2">
         <v>2022</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="13">
         <v>2023</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="13">
         <v>2024</v>
       </c>
+      <c r="Q6" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:16">
-      <c r="A7" s="17" t="s">
+    <row r="7" spans="1:17">
+      <c r="A7" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="7">
         <v>7.9353010029099176</v>
       </c>
       <c r="C7" s="7">
         <v>8.2007678461025684</v>
       </c>
       <c r="D7" s="7">
         <v>7.9267636156339529</v>
       </c>
       <c r="E7" s="7">
         <v>8.8943630129176565</v>
       </c>
       <c r="F7" s="7">
         <v>7.0948079489999847</v>
       </c>
       <c r="G7" s="7">
         <v>7.432030279487539</v>
       </c>
       <c r="H7" s="7">
         <v>9.7780776949953889</v>
       </c>
       <c r="I7" s="7">
         <v>11.403230727397307</v>
       </c>
       <c r="J7" s="7">
         <v>4.0363816482262278</v>
       </c>
       <c r="K7" s="7">
         <v>14.992547372557022</v>
       </c>
       <c r="L7" s="7">
         <v>19.456128821306621</v>
       </c>
       <c r="M7" s="7">
         <v>20.282488717505121</v>
       </c>
       <c r="N7" s="7">
         <v>10.023949674482132</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="14">
         <v>10.262</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="17">
         <v>10.8</v>
       </c>
+      <c r="Q7" s="20">
+        <v>17.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:16" s="16" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A8" s="22" t="s">
+    <row r="8" spans="1:17" s="15" customFormat="1" ht="37.5" customHeight="1">
+      <c r="A8" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="22"/>
-[...13 lines deleted...]
-      <c r="P8" s="22"/>
+      <c r="B8" s="24"/>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
+      <c r="N8" s="24"/>
+      <c r="O8" s="24"/>
+      <c r="P8" s="24"/>
     </row>
-    <row r="9" spans="1:16" ht="12.75">
-      <c r="A9" s="20" t="s">
+    <row r="9" spans="1:17" ht="12.75">
+      <c r="A9" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="20"/>
-[...12 lines deleted...]
-      <c r="O9" s="20"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="22"/>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" s="11"/>
-      <c r="O10" s="19"/>
-      <c r="P10" s="23" t="s">
+      <c r="O10" s="18"/>
+      <c r="Q10" s="19" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" s="1"/>
       <c r="B11" s="3">
         <v>2010</v>
       </c>
       <c r="C11" s="3">
         <v>2011</v>
       </c>
       <c r="D11" s="3">
         <v>2012</v>
       </c>
       <c r="E11" s="3">
         <v>2013</v>
       </c>
       <c r="F11" s="3">
         <v>2014</v>
       </c>
       <c r="G11" s="3">
         <v>2015</v>
       </c>
       <c r="H11" s="3">
         <v>2016</v>
       </c>
       <c r="I11" s="3">
         <v>2017</v>
       </c>
       <c r="J11" s="3">
         <v>2018</v>
       </c>
       <c r="K11" s="3">
         <v>2019</v>
       </c>
       <c r="L11" s="2">
         <v>2020</v>
       </c>
       <c r="M11" s="2">
         <v>2021</v>
       </c>
       <c r="N11" s="2">
         <v>2022</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="13">
         <v>2023</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="13">
         <v>2024</v>
       </c>
+      <c r="Q11" s="13">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="12" spans="1:16">
-      <c r="A12" s="17" t="s">
+    <row r="12" spans="1:17">
+      <c r="A12" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>3.6485888795949553</v>
       </c>
       <c r="C12" s="7">
         <v>3.8555991873889979</v>
       </c>
       <c r="D12" s="7">
         <v>3.9557648560751</v>
       </c>
       <c r="E12" s="7">
         <v>4.5270656561275846</v>
       </c>
       <c r="F12" s="7">
         <v>3.5666205190097049</v>
       </c>
       <c r="G12" s="7">
         <v>3.890015184187221</v>
       </c>
       <c r="H12" s="7">
         <v>5.0429347105240749</v>
       </c>
       <c r="I12" s="7">
         <v>5.678493059966117</v>
       </c>
       <c r="J12" s="7">
         <v>1.9189853790467064</v>
       </c>
       <c r="K12" s="7">
         <v>5.9950050523577199</v>
       </c>
       <c r="L12" s="7">
         <v>10.060428370589575</v>
       </c>
       <c r="M12" s="7">
         <v>10.713483918961986</v>
       </c>
       <c r="N12" s="7">
         <v>5.7229482704302299</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="14">
         <v>5.7568000000000001</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="17">
         <v>5.9</v>
       </c>
+      <c r="Q12" s="21">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:16" s="16" customFormat="1" ht="36" customHeight="1">
-      <c r="A13" s="22" t="s">
+    <row r="13" spans="1:17" s="15" customFormat="1" ht="36" customHeight="1">
+      <c r="A13" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="22"/>
-[...13 lines deleted...]
-      <c r="P13" s="22"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="24"/>
+      <c r="O13" s="24"/>
+      <c r="P13" s="24"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="H16" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="7">
+    <mergeCell ref="M1:P1"/>
+    <mergeCell ref="L2:P2"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="A13:P13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Өңірлер бойынша негізгі көрсетк</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>