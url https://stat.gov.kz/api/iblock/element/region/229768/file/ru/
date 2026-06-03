--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -48,64 +48,65 @@
   </si>
   <si>
     <t>млрд. ткм</t>
   </si>
   <si>
     <t>Трубопроводный транспорт</t>
   </si>
   <si>
     <t>Транспортировано грузов по магистральным трубопроводам*</t>
   </si>
   <si>
     <t>Грузооборот магистральных трубопроводов*</t>
   </si>
   <si>
     <t>*За 2010-2020гг. данные пересчитаны с учетом распределения объемов транспортировки грузов по магистральным трубопроводам в разрезе регионов. 
 С 2021г. и далее данныесформированы с  учетом распределения  объемов транспортировки грузов по магистральным трубопроводам в разрезе регионов.</t>
   </si>
   <si>
     <t>*За 2010-2020гг. данные пересчитаны с учетом распределения грузооборота трубопроводного транспорта по регионам. 
 С 2021г. и далее данныесформированы с  учетом распределения грузооборота трубопроводного транспорта по регионам.</t>
   </si>
   <si>
     <t>Карагандинская область</t>
   </si>
   <si>
-    <t>Дата опубликования: 30.05.2025</t>
+    <t>Дата опубликования: 01.06.2026</t>
   </si>
   <si>
-    <t>Дата следующего опубликования: 29.05.2026</t>
+    <t>Дата следующего опубликования: 31.05.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -208,109 +209,115 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -584,66 +591,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+      <selection activeCell="A3" sqref="A3:O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="5" customWidth="1"/>
     <col min="5" max="6" width="7" style="5" customWidth="1"/>
     <col min="7" max="8" width="6.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="6.28515625" style="5" customWidth="1"/>
     <col min="10" max="12" width="5.7109375" style="5" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="5" customWidth="1"/>
     <col min="14" max="15" width="6.7109375" style="5" customWidth="1"/>
-    <col min="16" max="218" width="9.140625" style="5"/>
+    <col min="16" max="16" width="7.140625" style="5" customWidth="1"/>
+    <col min="17" max="17" width="7.42578125" style="5" customWidth="1"/>
+    <col min="18" max="218" width="9.140625" style="5"/>
     <col min="219" max="219" width="32" style="5" customWidth="1"/>
     <col min="220" max="220" width="8.42578125" style="5" customWidth="1"/>
     <col min="221" max="221" width="8.140625" style="5" customWidth="1"/>
     <col min="222" max="226" width="7.28515625" style="5" customWidth="1"/>
     <col min="227" max="229" width="8" style="5" customWidth="1"/>
     <col min="230" max="230" width="7.85546875" style="5" customWidth="1"/>
     <col min="231" max="231" width="8" style="5" customWidth="1"/>
     <col min="232" max="232" width="8.140625" style="5" customWidth="1"/>
     <col min="233" max="234" width="7.7109375" style="5" customWidth="1"/>
     <col min="235" max="236" width="8" style="5" customWidth="1"/>
     <col min="237" max="474" width="9.140625" style="5"/>
     <col min="475" max="475" width="32" style="5" customWidth="1"/>
     <col min="476" max="476" width="8.42578125" style="5" customWidth="1"/>
     <col min="477" max="477" width="8.140625" style="5" customWidth="1"/>
     <col min="478" max="482" width="7.28515625" style="5" customWidth="1"/>
     <col min="483" max="485" width="8" style="5" customWidth="1"/>
     <col min="486" max="486" width="7.85546875" style="5" customWidth="1"/>
     <col min="487" max="487" width="8" style="5" customWidth="1"/>
     <col min="488" max="488" width="8.140625" style="5" customWidth="1"/>
     <col min="489" max="490" width="7.7109375" style="5" customWidth="1"/>
     <col min="491" max="492" width="8" style="5" customWidth="1"/>
     <col min="493" max="730" width="9.140625" style="5"/>
     <col min="731" max="731" width="32" style="5" customWidth="1"/>
     <col min="732" max="732" width="8.42578125" style="5" customWidth="1"/>
     <col min="733" max="733" width="8.140625" style="5" customWidth="1"/>
@@ -1301,381 +1310,392 @@
     <col min="15846" max="15846" width="7.85546875" style="5" customWidth="1"/>
     <col min="15847" max="15847" width="8" style="5" customWidth="1"/>
     <col min="15848" max="15848" width="8.140625" style="5" customWidth="1"/>
     <col min="15849" max="15850" width="7.7109375" style="5" customWidth="1"/>
     <col min="15851" max="15852" width="8" style="5" customWidth="1"/>
     <col min="15853" max="16090" width="9.140625" style="5"/>
     <col min="16091" max="16091" width="32" style="5" customWidth="1"/>
     <col min="16092" max="16092" width="8.42578125" style="5" customWidth="1"/>
     <col min="16093" max="16093" width="8.140625" style="5" customWidth="1"/>
     <col min="16094" max="16098" width="7.28515625" style="5" customWidth="1"/>
     <col min="16099" max="16101" width="8" style="5" customWidth="1"/>
     <col min="16102" max="16102" width="7.85546875" style="5" customWidth="1"/>
     <col min="16103" max="16103" width="8" style="5" customWidth="1"/>
     <col min="16104" max="16104" width="8.140625" style="5" customWidth="1"/>
     <col min="16105" max="16106" width="7.7109375" style="5" customWidth="1"/>
     <col min="16107" max="16108" width="8" style="5" customWidth="1"/>
     <col min="16109" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
-      <c r="O1" s="13" t="s">
+      <c r="O1" s="26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
-      <c r="O2" s="13" t="s">
+      <c r="O2" s="26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:17" ht="12.75">
-      <c r="A3" s="24" t="s">
+      <c r="A3" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="24"/>
-[...12 lines deleted...]
-      <c r="O3" s="24"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
     </row>
     <row r="4" spans="1:17" ht="12.75">
-      <c r="A4" s="23" t="s">
+      <c r="A4" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="23"/>
-[...12 lines deleted...]
-      <c r="O4" s="23"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
     </row>
     <row r="5" spans="1:17" ht="12.75" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="8"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
-      <c r="N5" s="22"/>
-[...1 lines deleted...]
-      <c r="P5" s="17" t="s">
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="Q5" s="19"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4"/>
       <c r="B6" s="3">
         <v>2010</v>
       </c>
       <c r="C6" s="3">
         <v>2011</v>
       </c>
       <c r="D6" s="3">
         <v>2012</v>
       </c>
       <c r="E6" s="3">
         <v>2013</v>
       </c>
       <c r="F6" s="3">
         <v>2014</v>
       </c>
       <c r="G6" s="3">
         <v>2015</v>
       </c>
       <c r="H6" s="3">
         <v>2016</v>
       </c>
       <c r="I6" s="3">
         <v>2017</v>
       </c>
       <c r="J6" s="3">
         <v>2018</v>
       </c>
       <c r="K6" s="3">
         <v>2019</v>
       </c>
       <c r="L6" s="2">
         <v>2020</v>
       </c>
       <c r="M6" s="2">
         <v>2021</v>
       </c>
       <c r="N6" s="2">
         <v>2022</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="13">
         <v>2023</v>
       </c>
-      <c r="P6" s="14">
+      <c r="P6" s="13">
         <v>2024</v>
       </c>
-      <c r="Q6" s="6"/>
+      <c r="Q6" s="13">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:17" ht="17.25" customHeight="1">
-      <c r="A7" s="18" t="s">
+      <c r="A7" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="7">
         <v>7.9353010029099176</v>
       </c>
       <c r="C7" s="7">
         <v>8.2007678461025684</v>
       </c>
       <c r="D7" s="7">
         <v>7.9267636156339529</v>
       </c>
       <c r="E7" s="7">
         <v>8.8943630129176565</v>
       </c>
       <c r="F7" s="7">
         <v>7.0948079489999847</v>
       </c>
       <c r="G7" s="7">
         <v>7.432030279487539</v>
       </c>
       <c r="H7" s="7">
         <v>9.7780776949953889</v>
       </c>
       <c r="I7" s="7">
         <v>11.403230727397307</v>
       </c>
       <c r="J7" s="7">
         <v>4.0363816482262278</v>
       </c>
       <c r="K7" s="7">
         <v>14.992547372557022</v>
       </c>
       <c r="L7" s="7">
         <v>19.456128821306621</v>
       </c>
       <c r="M7" s="7">
         <v>20.282488717505121</v>
       </c>
       <c r="N7" s="7">
         <v>10.023949674482132</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="14">
         <v>10.262</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="18">
         <v>10.8</v>
       </c>
+      <c r="Q7" s="20">
+        <v>17.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:17" s="16" customFormat="1" ht="24" customHeight="1">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:17" s="15" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="21"/>
-[...12 lines deleted...]
-      <c r="O8" s="21"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
     </row>
     <row r="9" spans="1:17" ht="12.75">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="23"/>
-[...12 lines deleted...]
-      <c r="O9" s="23"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="24"/>
+      <c r="O9" s="24"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="11"/>
-      <c r="P10" s="17" t="s">
+      <c r="P10" s="16"/>
+      <c r="Q10" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="Q10" s="19"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="1"/>
       <c r="B11" s="3">
         <v>2010</v>
       </c>
       <c r="C11" s="3">
         <v>2011</v>
       </c>
       <c r="D11" s="3">
         <v>2012</v>
       </c>
       <c r="E11" s="3">
         <v>2013</v>
       </c>
       <c r="F11" s="3">
         <v>2014</v>
       </c>
       <c r="G11" s="3">
         <v>2015</v>
       </c>
       <c r="H11" s="3">
         <v>2016</v>
       </c>
       <c r="I11" s="3">
         <v>2017</v>
       </c>
       <c r="J11" s="3">
         <v>2018</v>
       </c>
       <c r="K11" s="3">
         <v>2019</v>
       </c>
       <c r="L11" s="2">
         <v>2020</v>
       </c>
       <c r="M11" s="2">
         <v>2021</v>
       </c>
       <c r="N11" s="2">
         <v>2022</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="13">
         <v>2023</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="13">
         <v>2024</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>2025</v>
       </c>
     </row>
     <row r="12" spans="1:17" ht="15.75" customHeight="1">
-      <c r="A12" s="18" t="s">
+      <c r="A12" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="7">
         <v>3.6485888795949553</v>
       </c>
       <c r="C12" s="7">
         <v>3.8555991873889979</v>
       </c>
       <c r="D12" s="7">
         <v>3.9557648560751</v>
       </c>
       <c r="E12" s="7">
         <v>4.5270656561275846</v>
       </c>
       <c r="F12" s="7">
         <v>3.5666205190097049</v>
       </c>
       <c r="G12" s="7">
         <v>3.890015184187221</v>
       </c>
       <c r="H12" s="7">
         <v>5.0429347105240749</v>
       </c>
       <c r="I12" s="7">
         <v>5.678493059966117</v>
       </c>
       <c r="J12" s="7">
         <v>1.9189853790467064</v>
       </c>
       <c r="K12" s="7">
         <v>5.9950050523577199</v>
       </c>
       <c r="L12" s="7">
         <v>10.060428370589575</v>
       </c>
       <c r="M12" s="7">
         <v>10.713483918961986</v>
       </c>
       <c r="N12" s="7">
         <v>5.7229482704302299</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O12" s="14">
         <v>5.7568000000000001</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="18">
         <v>5.9</v>
       </c>
+      <c r="Q12" s="21">
+        <v>6.4</v>
+      </c>
     </row>
-    <row r="13" spans="1:17" s="16" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A13" s="21" t="s">
+    <row r="13" spans="1:17" s="15" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="21"/>
-[...12 lines deleted...]
-      <c r="O13" s="21"/>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="22"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="22"/>
+      <c r="O13" s="22"/>
     </row>
     <row r="16" spans="1:17">
       <c r="H16" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A13:O13"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="A9:O9"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A8:O8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">