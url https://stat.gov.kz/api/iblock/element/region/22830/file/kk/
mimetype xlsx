--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="2" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Келгендер  2024-2026" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
     <sheet name="Кеткендер  2024-2026" sheetId="6" r:id="rId4"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId5"/>
     <sheet name="Көші қон айырымы 2024-2026" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2439" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2488" uniqueCount="37">
   <si>
     <t>Қазақстан Республикасына келгендер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -133,50 +133,56 @@
     <t>Қазақстан Республикасынан кеткендер саны</t>
   </si>
   <si>
     <t xml:space="preserve">мамыр </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Өскемен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан облысы халқының сыртқы көші-қон айырымы </t>
+  </si>
+  <si>
+    <t>Өскемен қ.ә.</t>
+  </si>
+  <si>
+    <t>Риддер қ.ә.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
@@ -293,104 +299,104 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -466,515 +472,528 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>518160</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>83820</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2232660" cy="640080"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>66675</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>335280</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2129483" cy="657225"/>
+          <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>449580</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2400300" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>66676</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>66676</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>312420</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="66676"/>
-          <a:ext cx="2129483" cy="590550"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>541020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2377440" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>25</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>136652</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>236220</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="0"/>
-          <a:ext cx="2038350" cy="565277"/>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1000,51 +1019,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1204,172 +1223,172 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AQ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="T54" sqref="T54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0.28515625" style="3" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="14" width="0.33203125" style="3" hidden="1" customWidth="1"/>
+    <col min="15" max="17" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="9.33203125" style="3" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" s="42" customFormat="1" ht="12.75">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:43" s="42" customFormat="1" ht="13.2">
+      <c r="A4" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="57"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="57"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
     </row>
     <row r="5" spans="1:43" s="4" customFormat="1">
       <c r="X5" s="5"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AQ5" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="64"/>
-      <c r="B6" s="66">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="66">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
         <v>2022</v>
       </c>
-      <c r="O6" s="67"/>
-[...10 lines deleted...]
-      <c r="Z6" s="58">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="69">
         <v>2023</v>
       </c>
-      <c r="AA6" s="59"/>
-[...10 lines deleted...]
-      <c r="AL6" s="58">
+      <c r="AA6" s="70"/>
+      <c r="AB6" s="70"/>
+      <c r="AC6" s="70"/>
+      <c r="AD6" s="70"/>
+      <c r="AE6" s="70"/>
+      <c r="AF6" s="70"/>
+      <c r="AG6" s="70"/>
+      <c r="AH6" s="70"/>
+      <c r="AI6" s="70"/>
+      <c r="AJ6" s="70"/>
+      <c r="AK6" s="70"/>
+      <c r="AL6" s="69">
         <v>2024</v>
       </c>
-      <c r="AM6" s="59"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="AM6" s="70"/>
+      <c r="AN6" s="70"/>
+      <c r="AO6" s="70"/>
+      <c r="AP6" s="70"/>
+      <c r="AQ6" s="72"/>
     </row>
     <row r="7" spans="1:43" ht="14.25" customHeight="1">
-      <c r="A7" s="65"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -1446,106 +1465,106 @@
       </c>
       <c r="AH7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AJ7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AL7" s="43" t="s">
         <v>4</v>
       </c>
       <c r="AM7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AN7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="AO7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="48" t="s">
+      <c r="AP7" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="49" t="s">
+      <c r="AQ7" s="48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="61"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="62"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="64"/>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="14">
         <v>31</v>
       </c>
       <c r="C9" s="14">
         <v>35</v>
       </c>
       <c r="D9" s="15">
         <v>40</v>
       </c>
       <c r="E9" s="15">
         <v>19</v>
       </c>
       <c r="F9" s="15">
         <v>54</v>
       </c>
       <c r="G9" s="15">
         <v>30</v>
       </c>
       <c r="H9" s="16">
         <v>35</v>
       </c>
       <c r="I9" s="15">
         <v>43</v>
@@ -1632,51 +1651,51 @@
         <v>31</v>
       </c>
       <c r="AK9" s="18">
         <v>24</v>
       </c>
       <c r="AL9" s="18">
         <v>18</v>
       </c>
       <c r="AM9" s="18">
         <v>87</v>
       </c>
       <c r="AN9" s="35">
         <v>74</v>
       </c>
       <c r="AO9" s="18">
         <v>59</v>
       </c>
       <c r="AP9" s="18">
         <v>73</v>
       </c>
       <c r="AQ9" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="17"/>
       <c r="K10" s="16"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="18"/>
       <c r="O10" s="18"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="18"/>
       <c r="R10" s="18"/>
       <c r="S10" s="18"/>
       <c r="T10" s="21">
         <v>3</v>
       </c>
       <c r="U10" s="18">
         <v>3</v>
@@ -1727,51 +1746,51 @@
         <v>7</v>
       </c>
       <c r="AK10" s="18">
         <v>6</v>
       </c>
       <c r="AL10" s="18">
         <v>11</v>
       </c>
       <c r="AM10" s="18">
         <v>39</v>
       </c>
       <c r="AN10" s="35">
         <v>32</v>
       </c>
       <c r="AO10" s="18">
         <v>35</v>
       </c>
       <c r="AP10" s="18">
         <v>39</v>
       </c>
       <c r="AQ10" s="5">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="17"/>
       <c r="K11" s="16"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="18"/>
       <c r="T11" s="21" t="s">
         <v>28</v>
       </c>
       <c r="U11" s="18">
         <v>1</v>
@@ -2677,98 +2696,98 @@
         <v>2</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18">
         <v>1</v>
       </c>
       <c r="AM20" s="18">
         <v>4</v>
       </c>
       <c r="AN20" s="35">
         <v>6</v>
       </c>
       <c r="AO20" s="18">
         <v>4</v>
       </c>
       <c r="AP20" s="18">
         <v>10</v>
       </c>
       <c r="AQ20" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="63" t="s">
+      <c r="A21" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="63"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="63"/>
+      <c r="B21" s="74"/>
+      <c r="C21" s="74"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="74"/>
+      <c r="K21" s="74"/>
+      <c r="L21" s="74"/>
+      <c r="M21" s="74"/>
+      <c r="N21" s="74"/>
+      <c r="O21" s="74"/>
+      <c r="P21" s="74"/>
+      <c r="Q21" s="74"/>
+      <c r="R21" s="74"/>
+      <c r="S21" s="74"/>
+      <c r="T21" s="74"/>
+      <c r="U21" s="74"/>
+      <c r="V21" s="74"/>
+      <c r="W21" s="74"/>
+      <c r="X21" s="74"/>
+      <c r="Y21" s="74"/>
+      <c r="Z21" s="74"/>
+      <c r="AA21" s="74"/>
+      <c r="AB21" s="74"/>
+      <c r="AC21" s="74"/>
+      <c r="AD21" s="74"/>
+      <c r="AE21" s="74"/>
+      <c r="AF21" s="74"/>
+      <c r="AG21" s="74"/>
+      <c r="AH21" s="74"/>
+      <c r="AI21" s="74"/>
+      <c r="AJ21" s="74"/>
+      <c r="AK21" s="74"/>
+      <c r="AL21" s="74"/>
+      <c r="AM21" s="74"/>
+      <c r="AN21" s="74"/>
+      <c r="AO21" s="74"/>
+      <c r="AP21" s="74"/>
+      <c r="AQ21" s="74"/>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="14">
         <v>19</v>
       </c>
       <c r="C22" s="14">
         <v>26</v>
       </c>
       <c r="D22" s="15">
         <v>29</v>
       </c>
       <c r="E22" s="15">
         <v>13</v>
       </c>
       <c r="F22" s="15">
         <v>46</v>
       </c>
       <c r="G22" s="15">
         <v>22</v>
       </c>
       <c r="H22" s="16">
         <v>25</v>
       </c>
       <c r="I22" s="15">
         <v>23</v>
@@ -2855,51 +2874,51 @@
         <v>11</v>
       </c>
       <c r="AK22" s="18">
         <v>11</v>
       </c>
       <c r="AL22" s="18">
         <v>13</v>
       </c>
       <c r="AM22" s="18">
         <v>49</v>
       </c>
       <c r="AN22" s="35">
         <v>42</v>
       </c>
       <c r="AO22" s="18">
         <v>40</v>
       </c>
       <c r="AP22" s="18">
         <v>44</v>
       </c>
       <c r="AQ22" s="3">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="16"/>
       <c r="I23" s="15"/>
       <c r="J23" s="22"/>
       <c r="K23" s="23"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="21">
         <v>3</v>
       </c>
       <c r="U23" s="18">
         <v>3</v>
@@ -2950,51 +2969,51 @@
         <v>7</v>
       </c>
       <c r="AK23" s="18">
         <v>6</v>
       </c>
       <c r="AL23" s="18">
         <v>11</v>
       </c>
       <c r="AM23" s="18">
         <v>39</v>
       </c>
       <c r="AN23" s="35">
         <v>30</v>
       </c>
       <c r="AO23" s="18">
         <v>34</v>
       </c>
       <c r="AP23" s="18">
         <v>35</v>
       </c>
       <c r="AQ23" s="3">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="47" t="s">
+      <c r="A24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="16"/>
       <c r="I24" s="15"/>
       <c r="J24" s="22"/>
       <c r="K24" s="23"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="19"/>
       <c r="T24" s="21" t="s">
         <v>28</v>
       </c>
       <c r="U24" s="18">
         <v>1</v>
@@ -3330,98 +3349,98 @@
         <v>2</v>
       </c>
       <c r="AK27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM27" s="18">
         <v>2</v>
       </c>
       <c r="AN27" s="35">
         <v>4</v>
       </c>
       <c r="AO27" s="18">
         <v>2</v>
       </c>
       <c r="AP27" s="18">
         <v>5</v>
       </c>
       <c r="AQ27" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="62"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="62"/>
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64"/>
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="64"/>
+      <c r="AB28" s="64"/>
+      <c r="AC28" s="64"/>
+      <c r="AD28" s="64"/>
+      <c r="AE28" s="64"/>
+      <c r="AF28" s="64"/>
+      <c r="AG28" s="64"/>
+      <c r="AH28" s="64"/>
+      <c r="AI28" s="64"/>
+      <c r="AJ28" s="64"/>
+      <c r="AK28" s="64"/>
+      <c r="AL28" s="64"/>
+      <c r="AM28" s="64"/>
+      <c r="AN28" s="64"/>
+      <c r="AO28" s="64"/>
+      <c r="AP28" s="64"/>
+      <c r="AQ28" s="64"/>
     </row>
     <row r="29" spans="1:43" s="13" customFormat="1">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="14">
         <v>12</v>
       </c>
       <c r="C29" s="14">
         <v>9</v>
       </c>
       <c r="D29" s="14">
         <v>11</v>
       </c>
       <c r="E29" s="14">
         <v>6</v>
       </c>
       <c r="F29" s="14">
         <v>8</v>
       </c>
       <c r="G29" s="14">
         <v>8</v>
       </c>
       <c r="H29" s="23">
         <v>10</v>
       </c>
       <c r="I29" s="14">
         <v>20</v>
@@ -3508,51 +3527,51 @@
         <v>20</v>
       </c>
       <c r="AK29" s="19">
         <v>13</v>
       </c>
       <c r="AL29" s="19">
         <v>5</v>
       </c>
       <c r="AM29" s="19">
         <v>38</v>
       </c>
       <c r="AN29" s="36">
         <v>32</v>
       </c>
       <c r="AO29" s="19">
         <v>19</v>
       </c>
       <c r="AP29" s="19">
         <v>29</v>
       </c>
       <c r="AQ29" s="13">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="47" t="s">
+      <c r="A30" s="46" t="s">
         <v>30</v>
       </c>
       <c r="T30" s="21" t="s">
         <v>28</v>
       </c>
       <c r="U30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="X30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Y30" s="18">
         <v>1</v>
       </c>
       <c r="Z30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>28</v>
@@ -3585,51 +3604,51 @@
         <v>28</v>
       </c>
       <c r="AK30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AL30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN30" s="36">
         <v>2</v>
       </c>
       <c r="AO30" s="19">
         <v>1</v>
       </c>
       <c r="AP30" s="19">
         <v>4</v>
       </c>
       <c r="AQ30" s="18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="47" t="s">
+      <c r="A31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="T31" s="21" t="s">
         <v>28</v>
       </c>
       <c r="U31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="V31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="W31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="X31" s="18">
         <v>1</v>
       </c>
       <c r="Y31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Z31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>28</v>
@@ -4402,1062 +4421,919 @@
       <c r="AN40" s="37">
         <v>2</v>
       </c>
       <c r="AO40" s="29">
         <v>2</v>
       </c>
       <c r="AP40" s="29">
         <v>5</v>
       </c>
       <c r="AQ40" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:43">
       <c r="T41" s="30"/>
       <c r="U41" s="31"/>
       <c r="V41" s="31"/>
       <c r="W41" s="31"/>
       <c r="X41" s="31"/>
       <c r="Y41" s="31"/>
       <c r="Z41" s="31"/>
       <c r="AB41" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A4:AQ4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="A4:AQ4"/>
+    <mergeCell ref="AL6:AQ6"/>
+    <mergeCell ref="A8:AQ8"/>
+    <mergeCell ref="A21:AQ21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AW44"/>
+  <dimension ref="A6:BZ46"/>
   <sheetViews>
-    <sheetView topLeftCell="AF1" workbookViewId="0">
-      <selection activeCell="AM9" sqref="AM9:AM44"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="Z6" sqref="Z6:AW6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25" style="3" customWidth="1"/>
+    <col min="1" max="1" width="19.5546875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0.28515625" style="3" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="14" width="0.33203125" style="3" hidden="1" customWidth="1"/>
+    <col min="15" max="17" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="9.33203125" style="3" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:49" s="42" customFormat="1" ht="12.75">
-      <c r="A4" s="57" t="s">
+    <row r="6" spans="1:78" s="42" customFormat="1" ht="14.4" customHeight="1">
+      <c r="Z6" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="57"/>
-[...57 lines deleted...]
-      <c r="B6" s="66">
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
+      <c r="AR6" s="71"/>
+      <c r="AS6" s="71"/>
+      <c r="AT6" s="71"/>
+      <c r="AU6" s="71"/>
+      <c r="AV6" s="71"/>
+      <c r="AW6" s="71"/>
+      <c r="AX6" s="56"/>
+      <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
+      <c r="BA6" s="56"/>
+      <c r="BB6" s="56"/>
+      <c r="BC6" s="56"/>
+      <c r="BD6" s="56"/>
+      <c r="BE6" s="56"/>
+      <c r="BF6" s="56"/>
+      <c r="BG6" s="56"/>
+      <c r="BH6" s="56"/>
+      <c r="BI6" s="56"/>
+      <c r="BJ6" s="56"/>
+      <c r="BK6" s="56"/>
+      <c r="BL6" s="56"/>
+      <c r="BM6" s="56"/>
+      <c r="BN6" s="56"/>
+      <c r="BO6" s="56"/>
+      <c r="BP6" s="56"/>
+      <c r="BQ6" s="56"/>
+      <c r="BR6" s="56"/>
+      <c r="BS6" s="56"/>
+      <c r="BT6" s="56"/>
+      <c r="BU6" s="56"/>
+      <c r="BV6" s="56"/>
+      <c r="BW6" s="56"/>
+      <c r="BX6" s="56"/>
+      <c r="BY6" s="56"/>
+      <c r="BZ6" s="56"/>
+    </row>
+    <row r="7" spans="1:78" s="4" customFormat="1">
+      <c r="Y7" s="2"/>
+      <c r="AQ7" s="2"/>
+      <c r="AW7" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:78">
+      <c r="A8" s="65"/>
+      <c r="B8" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="66">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="67">
         <v>2022</v>
       </c>
-      <c r="O6" s="67"/>
-[...4 lines deleted...]
-      <c r="T6" s="59">
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="70">
         <v>2024</v>
       </c>
-      <c r="U6" s="59"/>
-[...4 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="U8" s="70"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="70"/>
+      <c r="X8" s="70"/>
+      <c r="Y8" s="70"/>
+      <c r="Z8" s="76">
         <v>2025</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="68">
+      <c r="AA8" s="76"/>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="76"/>
+      <c r="AD8" s="76"/>
+      <c r="AE8" s="76"/>
+      <c r="AF8" s="76"/>
+      <c r="AG8" s="76"/>
+      <c r="AH8" s="76"/>
+      <c r="AI8" s="76"/>
+      <c r="AJ8" s="76"/>
+      <c r="AK8" s="77"/>
+      <c r="AL8" s="76">
         <v>2026</v>
       </c>
-      <c r="AM6" s="68"/>
-[...13 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="AM8" s="76"/>
+      <c r="AN8" s="76"/>
+      <c r="AO8" s="76"/>
+      <c r="AP8" s="76"/>
+      <c r="AQ8" s="76"/>
+      <c r="AR8" s="76"/>
+      <c r="AS8" s="76"/>
+      <c r="AT8" s="76"/>
+      <c r="AU8" s="76"/>
+      <c r="AV8" s="76"/>
+      <c r="AW8" s="77"/>
+    </row>
+    <row r="9" spans="1:78" ht="18" customHeight="1">
+      <c r="A9" s="66"/>
+      <c r="B9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="7" t="s">
+      <c r="I9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="K7" s="7" t="s">
+      <c r="K9" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="7" t="s">
+      <c r="M9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="9" t="s">
+      <c r="N9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="9" t="s">
+      <c r="O9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="11" t="s">
+      <c r="Q9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="11" t="s">
+      <c r="R9" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S9" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="T7" s="10" t="s">
+      <c r="T9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="U7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="10" t="s">
+      <c r="U9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="V9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="W7" s="10" t="s">
+      <c r="W9" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="X7" s="10" t="s">
+      <c r="X9" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="Z7" s="33" t="s">
+      <c r="Z9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AA7" s="33" t="s">
+      <c r="AA9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="34" t="s">
+      <c r="AC9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="34" t="s">
+      <c r="AD9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AE7" s="34" t="s">
+      <c r="AE9" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="8" t="s">
+      <c r="AF9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AG7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="8" t="s">
+      <c r="AG9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AI7" s="8" t="s">
+      <c r="AI9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="7" t="s">
+      <c r="AJ9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AK7" s="7" t="s">
+      <c r="AK9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AL7" s="33" t="s">
+      <c r="AL9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AM7" s="33" t="s">
+      <c r="AM9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="AN9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AO7" s="34" t="s">
+      <c r="AO9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="34" t="s">
+      <c r="AP9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="34" t="s">
+      <c r="AQ9" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AR7" s="8" t="s">
+      <c r="AR9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AS7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="8" t="s">
+      <c r="AS9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AU7" s="8" t="s">
+      <c r="AU9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AV7" s="7" t="s">
+      <c r="AV9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AW7" s="7" t="s">
+      <c r="AW9" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
-      <c r="A8" s="61" t="s">
+    <row r="10" spans="1:78" ht="14.4" customHeight="1">
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="59"/>
+      <c r="N10" s="59"/>
+      <c r="O10" s="59"/>
+      <c r="P10" s="59"/>
+      <c r="Q10" s="59"/>
+      <c r="R10" s="59"/>
+      <c r="S10" s="59"/>
+      <c r="T10" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="61"/>
-[...37 lines deleted...]
-      <c r="A9" s="56" t="s">
+      <c r="U10" s="73"/>
+      <c r="V10" s="73"/>
+      <c r="W10" s="73"/>
+      <c r="X10" s="73"/>
+      <c r="Y10" s="73"/>
+      <c r="Z10" s="73"/>
+      <c r="AA10" s="73"/>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="73"/>
+      <c r="AF10" s="73"/>
+      <c r="AG10" s="73"/>
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="73"/>
+      <c r="AJ10" s="73"/>
+      <c r="AK10" s="73"/>
+      <c r="AL10" s="73"/>
+      <c r="AM10" s="73"/>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" s="57" t="s">
         <v>29</v>
-      </c>
-[...164 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5"/>
-      <c r="T11" s="5" t="s">
-        <v>28</v>
+      <c r="T11" s="5">
+        <v>24</v>
       </c>
       <c r="U11" s="5">
-        <v>5</v>
+        <v>28</v>
       </c>
       <c r="V11" s="5">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="W11" s="5">
-        <v>5</v>
+        <v>61</v>
       </c>
       <c r="X11" s="5">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="Y11" s="5">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>53</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>17</v>
       </c>
       <c r="AA11" s="18">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="AB11" s="18">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="AC11" s="18">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="AD11" s="19">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="AE11" s="18">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="AF11" s="18">
-        <v>3</v>
+        <v>39</v>
       </c>
       <c r="AG11" s="18">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="AH11" s="18">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="AI11" s="18">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="AJ11" s="18">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="AK11" s="18">
-        <v>4</v>
+        <v>103</v>
       </c>
       <c r="AL11" s="18">
-        <v>4</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>79</v>
+      </c>
+      <c r="AM11" s="19">
+        <v>54</v>
+      </c>
+      <c r="AN11" s="18">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" s="63" t="s">
+        <v>35</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="U12" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="V12" s="5">
+        <v>23</v>
+      </c>
+      <c r="W12" s="5">
+        <v>31</v>
+      </c>
+      <c r="X12" s="5">
+        <v>16</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>24</v>
+      </c>
+      <c r="Z12" s="18">
         <v>10</v>
       </c>
-      <c r="W12" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="AA12" s="18">
-        <v>4</v>
+        <v>43</v>
       </c>
       <c r="AB12" s="18">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="AC12" s="18">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>38</v>
+      </c>
+      <c r="AD12" s="19">
+        <v>19</v>
       </c>
       <c r="AE12" s="18">
+        <v>18</v>
+      </c>
+      <c r="AF12" s="18">
+        <v>15</v>
+      </c>
+      <c r="AG12" s="18">
+        <v>26</v>
+      </c>
+      <c r="AH12" s="18">
         <v>9</v>
       </c>
-      <c r="AF12" s="18">
-[...7 lines deleted...]
-      </c>
       <c r="AI12" s="18">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="AJ12" s="18">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="AK12" s="18">
-        <v>6</v>
+        <v>62</v>
       </c>
       <c r="AL12" s="18">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="AM12" s="19">
-        <v>1</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>14</v>
+      </c>
+      <c r="AN12" s="18">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="U13" s="5" t="s">
-        <v>28</v>
+      <c r="U13" s="5">
+        <v>5</v>
       </c>
       <c r="V13" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="W13" s="5">
+        <v>5</v>
+      </c>
+      <c r="X13" s="5">
+        <v>4</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>5</v>
+      </c>
+      <c r="Z13" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>5</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>1</v>
+      </c>
+      <c r="AC13" s="18">
         <v>3</v>
       </c>
-      <c r="X13" s="5">
-[...8 lines deleted...]
-      <c r="AA13" s="18">
+      <c r="AD13" s="19">
+        <v>8</v>
+      </c>
+      <c r="AE13" s="18">
         <v>4</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AF13" s="18">
         <v>3</v>
       </c>
-      <c r="AC13" s="18">
-[...5 lines deleted...]
-      <c r="AE13" s="18">
+      <c r="AG13" s="18">
+        <v>2</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="18">
         <v>6</v>
       </c>
-      <c r="AF13" s="18">
-[...10 lines deleted...]
-      </c>
       <c r="AJ13" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AK13" s="18">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="AL13" s="18">
-        <v>10</v>
-[...7 lines deleted...]
-        <v>19</v>
+        <v>4</v>
+      </c>
+      <c r="AM13" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN13" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" s="55" t="s">
+        <v>17</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
-      <c r="T14" s="5" t="s">
-        <v>28</v>
+      <c r="T14" s="5">
+        <v>7</v>
       </c>
       <c r="U14" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="V14" s="5">
+        <v>10</v>
+      </c>
+      <c r="W14" s="5">
         <v>3</v>
       </c>
-      <c r="W14" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="X14" s="5">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="5">
+        <v>8</v>
+      </c>
+      <c r="Z14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>4</v>
+      </c>
+      <c r="AB14" s="18">
         <v>6</v>
       </c>
-      <c r="Y14" s="5">
-[...10 lines deleted...]
-      </c>
       <c r="AC14" s="18">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="AD14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE14" s="18">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="AF14" s="18">
         <v>7</v>
       </c>
       <c r="AG14" s="18">
+        <v>4</v>
+      </c>
+      <c r="AH14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI14" s="18">
+        <v>16</v>
+      </c>
+      <c r="AJ14" s="18">
+        <v>3</v>
+      </c>
+      <c r="AK14" s="18">
         <v>6</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AL14" s="18">
         <v>5</v>
       </c>
       <c r="AM14" s="19">
-        <v>3</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>1</v>
+      </c>
+      <c r="AN14" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" s="55" t="s">
+        <v>18</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="V15" s="5" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="V15" s="5">
+        <v>1</v>
+      </c>
+      <c r="W15" s="5">
+        <v>3</v>
+      </c>
+      <c r="X15" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="5">
+        <v>2</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA15" s="18" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="AA15" s="18">
+        <v>4</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="18">
+        <v>1</v>
       </c>
       <c r="AD15" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AE15" s="18" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="AE15" s="18">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="18">
+        <v>2</v>
       </c>
       <c r="AG15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AH15" s="18" t="s">
-[...20 lines deleted...]
-        <v>21</v>
+      <c r="AH15" s="18">
+        <v>3</v>
+      </c>
+      <c r="AI15" s="18">
+        <v>9</v>
+      </c>
+      <c r="AJ15" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK15" s="18">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="18">
+        <v>10</v>
+      </c>
+      <c r="AM15" s="19">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" s="55" t="s">
+        <v>19</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="U16" s="5" t="s">
-[...24 lines deleted...]
-        <v>28</v>
+      <c r="U16" s="5">
+        <v>2</v>
+      </c>
+      <c r="V16" s="5">
+        <v>3</v>
+      </c>
+      <c r="W16" s="5">
+        <v>15</v>
+      </c>
+      <c r="X16" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>10</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>4</v>
+      </c>
+      <c r="AA16" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>3</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>11</v>
       </c>
       <c r="AD16" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AE16" s="18" t="s">
-[...29 lines deleted...]
-        <v>32</v>
+      <c r="AE16" s="18">
+        <v>2</v>
+      </c>
+      <c r="AF16" s="18">
+        <v>7</v>
+      </c>
+      <c r="AG16" s="18">
+        <v>6</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI16" s="18">
+        <v>2</v>
+      </c>
+      <c r="AJ16" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK16" s="18">
+        <v>8</v>
+      </c>
+      <c r="AL16" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM16" s="19">
+        <v>3</v>
+      </c>
+      <c r="AN16" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="55" t="s">
+        <v>20</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="5" t="s">
         <v>28</v>
       </c>
@@ -5478,152 +5354,158 @@
       </c>
       <c r="AA17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AF17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AI17" s="18">
-        <v>1</v>
+      <c r="AI17" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>22</v>
+      <c r="AN17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="55" t="s">
+        <v>21</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W18" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="X18" s="5">
-        <v>1</v>
+      <c r="X18" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="Y18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA18" s="18">
-        <v>2</v>
+      <c r="AA18" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AB18" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AC18" s="18">
-        <v>3</v>
+      <c r="AC18" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AD18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AF18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>23</v>
+      <c r="AN18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="55" t="s">
+        <v>32</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>28</v>
       </c>
@@ -5644,1883 +5526,2127 @@
       </c>
       <c r="AA19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AB19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AC19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AF19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AI19" s="18" t="s">
-        <v>28</v>
+      <c r="AI19" s="18">
+        <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>24</v>
+      <c r="AN19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="55" t="s">
+        <v>22</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W20" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="X20" s="5" t="s">
-        <v>28</v>
+      <c r="X20" s="5">
+        <v>1</v>
       </c>
       <c r="Y20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA20" s="18" t="s">
-        <v>28</v>
+      <c r="AA20" s="18">
+        <v>2</v>
       </c>
       <c r="AB20" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AC20" s="18" t="s">
-        <v>28</v>
+      <c r="AC20" s="18">
+        <v>3</v>
       </c>
       <c r="AD20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AF20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AJ20" s="18">
-[...14 lines deleted...]
-        <v>33</v>
+      <c r="AJ20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="55" t="s">
+        <v>23</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="V21" s="5">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="X21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AB21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AC21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AF21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>25</v>
+      <c r="AN21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="55" t="s">
+        <v>24</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
-      <c r="T22" s="5">
+      <c r="T22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD22" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ22" s="18">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="18">
+        <v>6</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM22" s="19">
+        <v>15</v>
+      </c>
+      <c r="AN22" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V23" s="5">
+        <v>1</v>
+      </c>
+      <c r="W23" s="5">
+        <v>1</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5">
         <v>7</v>
       </c>
-      <c r="U22" s="5">
-[...2 lines deleted...]
-      <c r="V22" s="5">
+      <c r="U24" s="5">
+        <v>2</v>
+      </c>
+      <c r="V24" s="5">
         <v>6</v>
       </c>
-      <c r="W22" s="5">
+      <c r="W24" s="5">
         <v>3</v>
       </c>
-      <c r="X22" s="5">
+      <c r="X24" s="5">
         <v>4</v>
       </c>
-      <c r="Y22" s="5">
+      <c r="Y24" s="5">
         <v>4</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z24" s="18">
         <v>3</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA24" s="18">
         <v>7</v>
       </c>
-      <c r="AB22" s="19">
+      <c r="AB24" s="19">
         <v>3</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC24" s="18">
         <v>6</v>
       </c>
-      <c r="AD22" s="19">
+      <c r="AD24" s="19">
         <v>7</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE24" s="18">
         <v>4</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF24" s="18">
         <v>5</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG24" s="18">
         <v>6</v>
       </c>
-      <c r="AH22" s="18" t="s">
-[...2 lines deleted...]
-      <c r="AI22" s="18">
+      <c r="AH24" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI24" s="18">
         <v>14</v>
       </c>
-      <c r="AJ22" s="18">
-[...2 lines deleted...]
-      <c r="AK22" s="18">
+      <c r="AJ24" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK24" s="18">
         <v>4</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL24" s="18">
         <v>8</v>
       </c>
-      <c r="AM22" s="19">
+      <c r="AM24" s="19">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="70" t="s">
+      <c r="AN24" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="70"/>
-[...38 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="U25" s="75"/>
+      <c r="V25" s="75"/>
+      <c r="W25" s="75"/>
+      <c r="X25" s="75"/>
+      <c r="Y25" s="75"/>
+      <c r="Z25" s="75"/>
+      <c r="AA25" s="75"/>
+      <c r="AB25" s="75"/>
+      <c r="AC25" s="75"/>
+      <c r="AD25" s="75"/>
+      <c r="AE25" s="75"/>
+      <c r="AF25" s="75"/>
+      <c r="AG25" s="75"/>
+      <c r="AH25" s="75"/>
+      <c r="AI25" s="75"/>
+      <c r="AJ25" s="75"/>
+      <c r="AK25" s="75"/>
+      <c r="AL25" s="75"/>
+      <c r="AM25" s="75"/>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="T24" s="5">
+      <c r="T26" s="5">
         <v>14</v>
       </c>
-      <c r="U24" s="5">
+      <c r="U26" s="5">
         <v>19</v>
       </c>
-      <c r="V24" s="5">
+      <c r="V26" s="5">
         <v>38</v>
       </c>
-      <c r="W24" s="5">
+      <c r="W26" s="5">
         <v>54</v>
       </c>
-      <c r="X24" s="5">
-[...2 lines deleted...]
-      <c r="Y24" s="5">
+      <c r="X26" s="5">
+        <v>28</v>
+      </c>
+      <c r="Y26" s="5">
         <v>41</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z26" s="18">
         <v>16</v>
       </c>
-      <c r="AA24" s="18">
+      <c r="AA26" s="18">
         <v>57</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB26" s="18">
         <v>38</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AC26" s="18">
         <v>49</v>
       </c>
-      <c r="AD24" s="19">
+      <c r="AD26" s="19">
         <v>29</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AE26" s="18">
         <v>29</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF26" s="18">
         <v>23</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG26" s="18">
         <v>35</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AH26" s="18">
         <v>11</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AI26" s="18">
         <v>58</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AJ26" s="18">
         <v>29</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AK26" s="18">
         <v>78</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AL26" s="18">
         <v>59</v>
       </c>
-      <c r="AM24" s="19">
+      <c r="AM26" s="19">
         <v>26</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="T25" s="5">
+      <c r="AN26" s="18">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="T27" s="5">
         <v>10</v>
       </c>
-      <c r="U25" s="5">
+      <c r="U27" s="5">
         <v>12</v>
       </c>
-      <c r="V25" s="5">
+      <c r="V27" s="5">
         <v>23</v>
       </c>
-      <c r="W25" s="5">
+      <c r="W27" s="5">
         <v>31</v>
       </c>
-      <c r="X25" s="5">
+      <c r="X27" s="5">
         <v>15</v>
       </c>
-      <c r="Y25" s="5">
+      <c r="Y27" s="5">
         <v>23</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z27" s="18">
         <v>10</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA27" s="18">
         <v>43</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB27" s="18">
         <v>33</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC27" s="18">
         <v>34</v>
       </c>
-      <c r="AD25" s="19">
+      <c r="AD27" s="19">
         <v>18</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE27" s="18">
         <v>17</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF27" s="18">
         <v>15</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG27" s="18">
         <v>24</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH27" s="18">
         <v>9</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI27" s="18">
         <v>37</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ27" s="18">
         <v>26</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK27" s="18">
         <v>62</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL27" s="18">
         <v>38</v>
       </c>
-      <c r="AM25" s="19">
+      <c r="AM27" s="19">
         <v>14</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="U26" s="5">
+      <c r="AN27" s="18">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U28" s="5">
         <v>5</v>
       </c>
-      <c r="V26" s="5">
+      <c r="V28" s="5">
         <v>10</v>
       </c>
-      <c r="W26" s="5">
+      <c r="W28" s="5">
         <v>5</v>
       </c>
-      <c r="X26" s="5">
+      <c r="X28" s="5">
         <v>4</v>
       </c>
-      <c r="Y26" s="5">
+      <c r="Y28" s="5">
         <v>5</v>
       </c>
-      <c r="Z26" s="18" t="s">
-[...2 lines deleted...]
-      <c r="AA26" s="18">
+      <c r="Z28" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA28" s="18">
         <v>5</v>
       </c>
-      <c r="AB26" s="18">
-[...2 lines deleted...]
-      <c r="AC26" s="18">
+      <c r="AB28" s="18">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="18">
         <v>3</v>
       </c>
-      <c r="AD26" s="19">
+      <c r="AD28" s="19">
         <v>8</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE28" s="18">
         <v>4</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF28" s="18">
         <v>3</v>
       </c>
-      <c r="AG26" s="18">
-[...5 lines deleted...]
-      <c r="AI26" s="18">
+      <c r="AG28" s="18">
+        <v>2</v>
+      </c>
+      <c r="AH28" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="18">
         <v>6</v>
       </c>
-      <c r="AJ26" s="18">
-[...2 lines deleted...]
-      <c r="AK26" s="18">
+      <c r="AJ28" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK28" s="18">
         <v>4</v>
-      </c>
-[...128 lines deleted...]
-        <v>6</v>
       </c>
       <c r="AL28" s="18">
         <v>4</v>
       </c>
-      <c r="AM28" s="19">
-[...3 lines deleted...]
-    <row r="29" spans="1:39" s="13" customFormat="1">
+      <c r="AM28" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN28" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="3" t="s">
-        <v>25</v>
-[...20 lines deleted...]
-        <v>4</v>
+        <v>18</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>28</v>
       </c>
       <c r="U29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V29" s="5">
         <v>1</v>
       </c>
       <c r="W29" s="5">
         <v>3</v>
       </c>
       <c r="X29" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y29" s="5">
         <v>2</v>
       </c>
-      <c r="Z29" s="18">
-        <v>2</v>
+      <c r="Z29" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AA29" s="18">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="AB29" s="18">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD29" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AE29" s="18">
         <v>3</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH29" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="18">
+        <v>6</v>
+      </c>
+      <c r="AJ29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK29" s="18">
+        <v>4</v>
+      </c>
+      <c r="AL29" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM29" s="19">
+        <v>7</v>
+      </c>
+      <c r="AN29" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T30" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U30" s="5">
+        <v>2</v>
+      </c>
+      <c r="V30" s="5">
         <v>3</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="W30" s="5">
+        <v>12</v>
+      </c>
+      <c r="X30" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y30" s="5">
+        <v>9</v>
+      </c>
+      <c r="Z30" s="18">
+        <v>4</v>
+      </c>
+      <c r="AA30" s="18">
         <v>3</v>
       </c>
-      <c r="AH29" s="18" t="s">
-[...2 lines deleted...]
-      <c r="AI29" s="18">
+      <c r="AB30" s="18">
+        <v>3</v>
+      </c>
+      <c r="AC30" s="18">
+        <v>8</v>
+      </c>
+      <c r="AD30" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE30" s="18">
+        <v>2</v>
+      </c>
+      <c r="AF30" s="18">
+        <v>2</v>
+      </c>
+      <c r="AG30" s="18">
+        <v>6</v>
+      </c>
+      <c r="AH30" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI30" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ30" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK30" s="18">
+        <v>6</v>
+      </c>
+      <c r="AL30" s="18">
+        <v>4</v>
+      </c>
+      <c r="AM30" s="19">
+        <v>2</v>
+      </c>
+      <c r="AN30" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" s="13" customFormat="1">
+      <c r="A31" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
+      <c r="R31" s="3"/>
+      <c r="S31" s="3"/>
+      <c r="T31" s="5">
+        <v>4</v>
+      </c>
+      <c r="U31" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V31" s="5">
+        <v>1</v>
+      </c>
+      <c r="W31" s="5">
+        <v>3</v>
+      </c>
+      <c r="X31" s="5">
+        <v>2</v>
+      </c>
+      <c r="Y31" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA31" s="18">
+        <v>5</v>
+      </c>
+      <c r="AB31" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC31" s="18">
+        <v>4</v>
+      </c>
+      <c r="AD31" s="19">
+        <v>3</v>
+      </c>
+      <c r="AE31" s="18">
+        <v>3</v>
+      </c>
+      <c r="AF31" s="18">
+        <v>3</v>
+      </c>
+      <c r="AG31" s="18">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI31" s="18">
         <v>9</v>
       </c>
-      <c r="AJ29" s="18" t="s">
-[...5 lines deleted...]
-      <c r="AL29" s="18">
+      <c r="AJ31" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK31" s="18">
+        <v>2</v>
+      </c>
+      <c r="AL31" s="18">
         <v>8</v>
       </c>
-      <c r="AM29" s="19">
+      <c r="AM31" s="19">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="70" t="s">
+      <c r="AN31" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B32" s="60"/>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
+      <c r="F32" s="60"/>
+      <c r="G32" s="60"/>
+      <c r="H32" s="60"/>
+      <c r="I32" s="60"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="60"/>
+      <c r="L32" s="60"/>
+      <c r="M32" s="60"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="60"/>
+      <c r="P32" s="60"/>
+      <c r="Q32" s="60"/>
+      <c r="R32" s="60"/>
+      <c r="S32" s="60"/>
+      <c r="T32" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="70"/>
-[...38 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="75"/>
+      <c r="Y32" s="75"/>
+      <c r="Z32" s="75"/>
+      <c r="AA32" s="75"/>
+      <c r="AB32" s="75"/>
+      <c r="AC32" s="75"/>
+      <c r="AD32" s="75"/>
+      <c r="AE32" s="75"/>
+      <c r="AF32" s="75"/>
+      <c r="AG32" s="75"/>
+      <c r="AH32" s="75"/>
+      <c r="AI32" s="75"/>
+      <c r="AJ32" s="75"/>
+      <c r="AK32" s="75"/>
+      <c r="AL32" s="75"/>
+      <c r="AM32" s="75"/>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="T31" s="5">
+      <c r="T33" s="5">
         <v>10</v>
       </c>
-      <c r="U31" s="5">
+      <c r="U33" s="5">
         <v>9</v>
       </c>
-      <c r="V31" s="5">
+      <c r="V33" s="5">
         <v>16</v>
       </c>
-      <c r="W31" s="5">
+      <c r="W33" s="5">
         <v>7</v>
       </c>
-      <c r="X31" s="5">
+      <c r="X33" s="5">
         <v>7</v>
       </c>
-      <c r="Y31" s="5">
+      <c r="Y33" s="5">
         <v>12</v>
       </c>
-      <c r="Z31" s="18">
-[...2 lines deleted...]
-      <c r="AA31" s="18">
+      <c r="Z33" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="18">
         <v>11</v>
       </c>
-      <c r="AB31" s="19">
+      <c r="AB33" s="19">
         <v>12</v>
       </c>
-      <c r="AC31" s="19">
+      <c r="AC33" s="19">
         <v>21</v>
       </c>
-      <c r="AD31" s="19">
+      <c r="AD33" s="19">
         <v>5</v>
       </c>
-      <c r="AE31" s="18">
+      <c r="AE33" s="18">
         <v>14</v>
       </c>
-      <c r="AF31" s="18">
+      <c r="AF33" s="18">
         <v>16</v>
       </c>
-      <c r="AG31" s="18">
+      <c r="AG33" s="18">
         <v>9</v>
       </c>
-      <c r="AH31" s="19">
+      <c r="AH33" s="19">
         <v>3</v>
       </c>
-      <c r="AI31" s="19">
-[...2 lines deleted...]
-      <c r="AJ31" s="18">
+      <c r="AI33" s="19">
+        <v>28</v>
+      </c>
+      <c r="AJ33" s="18">
         <v>13</v>
       </c>
-      <c r="AK31" s="18">
+      <c r="AK33" s="18">
         <v>25</v>
       </c>
-      <c r="AL31" s="19">
+      <c r="AL33" s="19">
         <v>20</v>
       </c>
-      <c r="AM31" s="19">
-[...34 lines deleted...]
-      <c r="AC32" s="19">
+      <c r="AM33" s="19">
+        <v>28</v>
+      </c>
+      <c r="AN33" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="T34" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U34" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V34" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W34" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X34" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z34" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA34" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="19">
         <v>4</v>
       </c>
-      <c r="AD32" s="19">
-[...130 lines deleted...]
-        <v>28</v>
+      <c r="AD34" s="19">
+        <v>1</v>
       </c>
       <c r="AE34" s="18">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1</v>
+      </c>
+      <c r="AF34" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AG34" s="19">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="AJ34" s="18">
         <v>3</v>
       </c>
-      <c r="AK34" s="18">
-        <v>6</v>
+      <c r="AK34" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AL34" s="19">
-        <v>5</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>4</v>
+      </c>
+      <c r="AM34" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN34" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="T35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA35" s="18">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AA35" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC35" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AD35" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AE35" s="18">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="AE35" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF35" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AG35" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AH35" s="19">
-[...18 lines deleted...]
-    <row r="36" spans="1:39">
+      <c r="AH35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ35" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK35" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN35" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="3" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>28</v>
+        <v>17</v>
+      </c>
+      <c r="T36" s="5">
+        <v>7</v>
+      </c>
+      <c r="U36" s="5">
+        <v>7</v>
+      </c>
+      <c r="V36" s="5">
+        <v>10</v>
       </c>
       <c r="W36" s="5">
         <v>3</v>
       </c>
-      <c r="X36" s="5" t="s">
-        <v>28</v>
+      <c r="X36" s="5">
+        <v>3</v>
       </c>
       <c r="Y36" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA36" s="18" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="AA36" s="18">
+        <v>4</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>6</v>
       </c>
       <c r="AC36" s="19">
+        <v>8</v>
+      </c>
+      <c r="AD36" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE36" s="18">
+        <v>9</v>
+      </c>
+      <c r="AF36" s="18">
+        <v>7</v>
+      </c>
+      <c r="AG36" s="19">
+        <v>4</v>
+      </c>
+      <c r="AH36" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI36" s="19">
+        <v>16</v>
+      </c>
+      <c r="AJ36" s="18">
         <v>3</v>
       </c>
-      <c r="AD36" s="19" t="s">
-[...5 lines deleted...]
-      <c r="AF36" s="18">
+      <c r="AK36" s="18">
+        <v>6</v>
+      </c>
+      <c r="AL36" s="19">
         <v>5</v>
       </c>
-      <c r="AG36" s="19" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AM36" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="T37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y37" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z37" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA37" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB37" s="19">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="19">
+        <v>1</v>
+      </c>
+      <c r="AD37" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="18">
+        <v>3</v>
+      </c>
+      <c r="AF37" s="18">
+        <v>2</v>
+      </c>
+      <c r="AG37" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH37" s="19">
+        <v>2</v>
+      </c>
+      <c r="AI37" s="19">
+        <v>3</v>
+      </c>
+      <c r="AJ37" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="18">
+        <v>9</v>
+      </c>
+      <c r="AL37" s="19">
+        <v>5</v>
+      </c>
+      <c r="AM37" s="19">
+        <v>6</v>
+      </c>
+      <c r="AN37" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T38" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U38" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V38" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W38" s="5">
+        <v>3</v>
+      </c>
+      <c r="X38" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA38" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB38" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC38" s="19">
+        <v>3</v>
+      </c>
+      <c r="AD38" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE38" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF38" s="18">
+        <v>5</v>
+      </c>
+      <c r="AG38" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH38" s="19">
+        <v>1</v>
+      </c>
+      <c r="AI38" s="19">
+        <v>2</v>
+      </c>
+      <c r="AJ38" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK38" s="18">
+        <v>2</v>
+      </c>
+      <c r="AL38" s="19">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="19">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="T37" s="5" t="s">
-[...61 lines deleted...]
-      <c r="A38" s="3" t="s">
+      <c r="T39" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U39" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V39" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W39" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X39" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y39" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK39" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM39" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN39" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="T38" s="5" t="s">
-[...61 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="T40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y40" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK40" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM40" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN40" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="T39" s="5" t="s">
-[...61 lines deleted...]
-      <c r="A40" s="3" t="s">
+      <c r="T41" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U41" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V41" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W41" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X41" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y41" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z41" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA41" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF41" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI41" s="19">
+        <v>1</v>
+      </c>
+      <c r="AJ41" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK41" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM41" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN41" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="T40" s="5" t="s">
-[...26 lines deleted...]
-      <c r="AC40" s="19">
+      <c r="T42" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U42" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V42" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W42" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X42" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>2</v>
+      </c>
+      <c r="AB42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC42" s="19">
         <v>3</v>
       </c>
-      <c r="AD40" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="AD42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN42" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="T41" s="5" t="s">
-[...61 lines deleted...]
-      <c r="A42" s="3" t="s">
+      <c r="T43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y43" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN43" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="T42" s="5" t="s">
-[...47 lines deleted...]
-      <c r="AJ42" s="18">
+      <c r="T44" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U44" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V44" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W44" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X44" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y44" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ44" s="18">
         <v>4</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK44" s="18">
         <v>6</v>
       </c>
-      <c r="AL42" s="19">
+      <c r="AL44" s="19">
         <v>5</v>
       </c>
-      <c r="AM42" s="19">
+      <c r="AM44" s="19">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="AN44" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="T43" s="5" t="s">
-[...61 lines deleted...]
-      <c r="A44" s="27" t="s">
+      <c r="T45" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U45" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V45" s="5">
+        <v>1</v>
+      </c>
+      <c r="W45" s="5">
+        <v>1</v>
+      </c>
+      <c r="X45" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y45" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN45" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
+      <c r="A46" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="27"/>
-[...17 lines deleted...]
-      <c r="T44" s="1">
+      <c r="B46" s="27"/>
+      <c r="C46" s="27"/>
+      <c r="D46" s="27"/>
+      <c r="E46" s="27"/>
+      <c r="F46" s="27"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="27"/>
+      <c r="I46" s="27"/>
+      <c r="J46" s="27"/>
+      <c r="K46" s="27"/>
+      <c r="L46" s="27"/>
+      <c r="M46" s="27"/>
+      <c r="N46" s="27"/>
+      <c r="O46" s="27"/>
+      <c r="P46" s="27"/>
+      <c r="Q46" s="27"/>
+      <c r="R46" s="27"/>
+      <c r="S46" s="27"/>
+      <c r="T46" s="1">
         <v>3</v>
       </c>
-      <c r="U44" s="1">
-[...2 lines deleted...]
-      <c r="V44" s="1">
+      <c r="U46" s="1">
+        <v>2</v>
+      </c>
+      <c r="V46" s="1">
         <v>5</v>
       </c>
-      <c r="W44" s="1" t="s">
-[...14 lines deleted...]
-      <c r="AB44" s="29">
+      <c r="W46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="X46" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y46" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="29">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AB46" s="29">
         <v>3</v>
       </c>
-      <c r="AC44" s="29">
-[...2 lines deleted...]
-      <c r="AD44" s="29">
+      <c r="AC46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="29">
         <v>4</v>
       </c>
-      <c r="AE44" s="29">
-[...5 lines deleted...]
-      <c r="AG44" s="29">
+      <c r="AE46" s="29">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AG46" s="29">
         <v>3</v>
       </c>
-      <c r="AH44" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AI44" s="29">
+      <c r="AH46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI46" s="29">
         <v>5</v>
       </c>
-      <c r="AJ44" s="29">
-[...8 lines deleted...]
-      <c r="AM44" s="29">
+      <c r="AJ46" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AL46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM46" s="29">
         <v>5</v>
+      </c>
+      <c r="AN46" s="29">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A4:AW4"/>
-[...8 lines deleted...]
-    <mergeCell ref="A23:AK23"/>
+    <mergeCell ref="Z6:AW6"/>
+    <mergeCell ref="AL8:AW8"/>
+    <mergeCell ref="Z8:AK8"/>
+    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="T32:AM32"/>
+    <mergeCell ref="T25:AM25"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T10:AM10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="X50" sqref="X50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="12.75">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:43" ht="13.2">
+      <c r="A4" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="57"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="57"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
     </row>
     <row r="5" spans="1:43" s="4" customFormat="1">
       <c r="X5" s="5"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AQ5" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="64"/>
-      <c r="B6" s="66">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="66">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
         <v>2022</v>
       </c>
-      <c r="O6" s="67"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="76">
         <v>2023</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="58">
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
+      <c r="AK6" s="69"/>
+      <c r="AL6" s="69">
         <v>2024</v>
       </c>
-      <c r="AM6" s="59"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="AM6" s="70"/>
+      <c r="AN6" s="70"/>
+      <c r="AO6" s="70"/>
+      <c r="AP6" s="70"/>
+      <c r="AQ6" s="72"/>
     </row>
     <row r="7" spans="1:43" s="41" customFormat="1">
-      <c r="A7" s="65"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -7597,106 +7723,106 @@
       </c>
       <c r="AH7" s="40" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="40" t="s">
         <v>14</v>
       </c>
       <c r="AJ7" s="40" t="s">
         <v>15</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AL7" s="43" t="s">
         <v>4</v>
       </c>
       <c r="AM7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AN7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="AO7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="48" t="s">
+      <c r="AP7" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="49" t="s">
+      <c r="AQ7" s="48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="61"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="62"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="64"/>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="14">
         <v>217</v>
       </c>
       <c r="C9" s="14">
         <v>220</v>
       </c>
       <c r="D9" s="15">
         <v>222</v>
       </c>
       <c r="E9" s="15">
         <v>285</v>
       </c>
       <c r="F9" s="15">
         <v>307</v>
       </c>
       <c r="G9" s="15">
         <v>552</v>
       </c>
       <c r="H9" s="16">
         <v>442</v>
       </c>
       <c r="I9" s="15">
         <v>610</v>
@@ -7783,51 +7909,51 @@
         <v>120</v>
       </c>
       <c r="AK9" s="18">
         <v>76</v>
       </c>
       <c r="AL9" s="18">
         <v>62</v>
       </c>
       <c r="AM9" s="18">
         <v>61</v>
       </c>
       <c r="AN9" s="35">
         <v>81</v>
       </c>
       <c r="AO9" s="18">
         <v>82</v>
       </c>
       <c r="AP9" s="18">
         <v>73</v>
       </c>
       <c r="AQ9" s="3">
         <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="15"/>
       <c r="J10" s="17"/>
       <c r="K10" s="23"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="18"/>
       <c r="S10" s="19"/>
       <c r="T10" s="21">
         <v>161</v>
       </c>
       <c r="U10" s="18">
         <v>192</v>
@@ -7878,51 +8004,51 @@
         <v>66</v>
       </c>
       <c r="AK10" s="18">
         <v>44</v>
       </c>
       <c r="AL10" s="18">
         <v>48</v>
       </c>
       <c r="AM10" s="18">
         <v>28</v>
       </c>
       <c r="AN10" s="35">
         <v>46</v>
       </c>
       <c r="AO10" s="18">
         <v>51</v>
       </c>
       <c r="AP10" s="18">
         <v>38</v>
       </c>
       <c r="AQ10" s="3">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="17"/>
       <c r="K11" s="23"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="18"/>
       <c r="S11" s="19"/>
       <c r="T11" s="21">
         <v>23</v>
       </c>
       <c r="U11" s="18">
         <v>44</v>
@@ -8828,98 +8954,98 @@
         <v>13</v>
       </c>
       <c r="AK20" s="18">
         <v>10</v>
       </c>
       <c r="AL20" s="18">
         <v>5</v>
       </c>
       <c r="AM20" s="18">
         <v>11</v>
       </c>
       <c r="AN20" s="35">
         <v>5</v>
       </c>
       <c r="AO20" s="18">
         <v>1</v>
       </c>
       <c r="AP20" s="18">
         <v>8</v>
       </c>
       <c r="AQ20" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="63" t="s">
+      <c r="A21" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="63"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="63"/>
+      <c r="B21" s="74"/>
+      <c r="C21" s="74"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="74"/>
+      <c r="K21" s="74"/>
+      <c r="L21" s="74"/>
+      <c r="M21" s="74"/>
+      <c r="N21" s="74"/>
+      <c r="O21" s="74"/>
+      <c r="P21" s="74"/>
+      <c r="Q21" s="74"/>
+      <c r="R21" s="74"/>
+      <c r="S21" s="74"/>
+      <c r="T21" s="74"/>
+      <c r="U21" s="74"/>
+      <c r="V21" s="74"/>
+      <c r="W21" s="74"/>
+      <c r="X21" s="74"/>
+      <c r="Y21" s="74"/>
+      <c r="Z21" s="74"/>
+      <c r="AA21" s="74"/>
+      <c r="AB21" s="74"/>
+      <c r="AC21" s="74"/>
+      <c r="AD21" s="74"/>
+      <c r="AE21" s="74"/>
+      <c r="AF21" s="74"/>
+      <c r="AG21" s="74"/>
+      <c r="AH21" s="74"/>
+      <c r="AI21" s="74"/>
+      <c r="AJ21" s="74"/>
+      <c r="AK21" s="74"/>
+      <c r="AL21" s="74"/>
+      <c r="AM21" s="74"/>
+      <c r="AN21" s="74"/>
+      <c r="AO21" s="74"/>
+      <c r="AP21" s="74"/>
+      <c r="AQ21" s="74"/>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="14">
         <v>183</v>
       </c>
       <c r="C22" s="14">
         <v>191</v>
       </c>
       <c r="D22" s="15">
         <v>184</v>
       </c>
       <c r="E22" s="15">
         <v>229</v>
       </c>
       <c r="F22" s="15">
         <v>257</v>
       </c>
       <c r="G22" s="15">
         <v>445</v>
       </c>
       <c r="H22" s="22">
         <v>355</v>
       </c>
       <c r="I22" s="15">
         <v>525</v>
@@ -9006,51 +9132,51 @@
         <v>103</v>
       </c>
       <c r="AK22" s="18">
         <v>61</v>
       </c>
       <c r="AL22" s="18">
         <v>58</v>
       </c>
       <c r="AM22" s="18">
         <v>44</v>
       </c>
       <c r="AN22" s="35">
         <v>67</v>
       </c>
       <c r="AO22" s="18">
         <v>66</v>
       </c>
       <c r="AP22" s="18">
         <v>58</v>
       </c>
       <c r="AQ22" s="3">
         <v>144</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="22"/>
       <c r="I23" s="15"/>
       <c r="J23" s="17"/>
       <c r="K23" s="23"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="19"/>
       <c r="T23" s="21">
         <v>159</v>
       </c>
       <c r="U23" s="18">
         <v>189</v>
@@ -9101,51 +9227,51 @@
         <v>63</v>
       </c>
       <c r="AK23" s="18">
         <v>44</v>
       </c>
       <c r="AL23" s="18">
         <v>46</v>
       </c>
       <c r="AM23" s="18">
         <v>28</v>
       </c>
       <c r="AN23" s="35">
         <v>44</v>
       </c>
       <c r="AO23" s="18">
         <v>47</v>
       </c>
       <c r="AP23" s="18">
         <v>36</v>
       </c>
       <c r="AQ23" s="3">
         <v>89</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="47" t="s">
+      <c r="A24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="22"/>
       <c r="I24" s="15"/>
       <c r="J24" s="17"/>
       <c r="K24" s="23"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="19"/>
       <c r="T24" s="21">
         <v>20</v>
       </c>
       <c r="U24" s="18">
         <v>44</v>
@@ -9481,98 +9607,98 @@
         <v>9</v>
       </c>
       <c r="AK27" s="18">
         <v>4</v>
       </c>
       <c r="AL27" s="18">
         <v>3</v>
       </c>
       <c r="AM27" s="18">
         <v>5</v>
       </c>
       <c r="AN27" s="35">
         <v>1</v>
       </c>
       <c r="AO27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AP27" s="18">
         <v>3</v>
       </c>
       <c r="AQ27" s="3">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="62"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="62"/>
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64"/>
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="64"/>
+      <c r="AB28" s="64"/>
+      <c r="AC28" s="64"/>
+      <c r="AD28" s="64"/>
+      <c r="AE28" s="64"/>
+      <c r="AF28" s="64"/>
+      <c r="AG28" s="64"/>
+      <c r="AH28" s="64"/>
+      <c r="AI28" s="64"/>
+      <c r="AJ28" s="64"/>
+      <c r="AK28" s="64"/>
+      <c r="AL28" s="64"/>
+      <c r="AM28" s="64"/>
+      <c r="AN28" s="64"/>
+      <c r="AO28" s="64"/>
+      <c r="AP28" s="64"/>
+      <c r="AQ28" s="64"/>
     </row>
     <row r="29" spans="1:43" s="13" customFormat="1">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="14">
         <v>34</v>
       </c>
       <c r="C29" s="14">
         <v>29</v>
       </c>
       <c r="D29" s="14">
         <v>38</v>
       </c>
       <c r="E29" s="14">
         <v>56</v>
       </c>
       <c r="F29" s="14">
         <v>50</v>
       </c>
       <c r="G29" s="14">
         <v>107</v>
       </c>
       <c r="H29" s="17">
         <v>87</v>
       </c>
       <c r="I29" s="14">
         <v>85</v>
@@ -9659,51 +9785,51 @@
         <v>17</v>
       </c>
       <c r="AK29" s="19">
         <v>15</v>
       </c>
       <c r="AL29" s="19">
         <v>4</v>
       </c>
       <c r="AM29" s="19">
         <v>17</v>
       </c>
       <c r="AN29" s="36">
         <v>14</v>
       </c>
       <c r="AO29" s="19">
         <v>16</v>
       </c>
       <c r="AP29" s="19">
         <v>15</v>
       </c>
       <c r="AQ29" s="13">
         <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="47" t="s">
+      <c r="A30" s="46" t="s">
         <v>30</v>
       </c>
       <c r="T30" s="21">
         <v>2</v>
       </c>
       <c r="U30" s="18">
         <v>3</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="X30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Y30" s="18">
         <v>2</v>
       </c>
       <c r="Z30" s="18">
         <v>2</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>28</v>
@@ -9736,51 +9862,51 @@
         <v>3</v>
       </c>
       <c r="AK30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AL30" s="19">
         <v>2</v>
       </c>
       <c r="AM30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN30" s="36">
         <v>2</v>
       </c>
       <c r="AO30" s="19">
         <v>4</v>
       </c>
       <c r="AP30" s="19">
         <v>2</v>
       </c>
       <c r="AQ30" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="47" t="s">
+      <c r="A31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="T31" s="21">
         <v>3</v>
       </c>
       <c r="U31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="V31" s="18">
         <v>1</v>
       </c>
       <c r="W31" s="18">
         <v>1</v>
       </c>
       <c r="X31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Y31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Z31" s="18">
         <v>1</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>28</v>
@@ -10543,2348 +10669,2259 @@
       </c>
       <c r="AQ40" s="27">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AW44"/>
+  <dimension ref="A6:BZ46"/>
   <sheetViews>
-    <sheetView topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AM9" sqref="AM9:AM44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z6" sqref="Z6:AW6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:49" ht="12.75">
-      <c r="A4" s="57" t="s">
+    <row r="6" spans="1:78" ht="14.4" customHeight="1">
+      <c r="Z6" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="57"/>
-[...57 lines deleted...]
-      <c r="B6" s="66">
+      <c r="AA6" s="71"/>
+      <c r="AB6" s="71"/>
+      <c r="AC6" s="71"/>
+      <c r="AD6" s="71"/>
+      <c r="AE6" s="71"/>
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
+      <c r="AR6" s="71"/>
+      <c r="AS6" s="71"/>
+      <c r="AT6" s="71"/>
+      <c r="AU6" s="71"/>
+      <c r="AV6" s="71"/>
+      <c r="AW6" s="71"/>
+      <c r="AX6" s="56"/>
+      <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
+      <c r="BA6" s="56"/>
+      <c r="BB6" s="56"/>
+      <c r="BC6" s="56"/>
+      <c r="BD6" s="56"/>
+      <c r="BE6" s="56"/>
+      <c r="BF6" s="56"/>
+      <c r="BG6" s="56"/>
+      <c r="BH6" s="56"/>
+      <c r="BI6" s="56"/>
+      <c r="BJ6" s="56"/>
+      <c r="BK6" s="56"/>
+      <c r="BL6" s="56"/>
+      <c r="BM6" s="56"/>
+      <c r="BN6" s="56"/>
+      <c r="BO6" s="56"/>
+      <c r="BP6" s="56"/>
+      <c r="BQ6" s="56"/>
+      <c r="BR6" s="56"/>
+      <c r="BS6" s="56"/>
+      <c r="BT6" s="56"/>
+      <c r="BU6" s="56"/>
+      <c r="BV6" s="56"/>
+      <c r="BW6" s="56"/>
+      <c r="BX6" s="56"/>
+      <c r="BY6" s="56"/>
+      <c r="BZ6" s="56"/>
+    </row>
+    <row r="7" spans="1:78" s="4" customFormat="1">
+      <c r="Y7" s="2"/>
+      <c r="AK7" s="2"/>
+      <c r="AW7" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:78">
+      <c r="A8" s="65"/>
+      <c r="B8" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="66">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="67">
         <v>2022</v>
       </c>
-      <c r="O6" s="67"/>
-[...4 lines deleted...]
-      <c r="T6" s="59">
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="70">
         <v>2024</v>
       </c>
-      <c r="U6" s="59"/>
-[...4 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="U8" s="70"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="70"/>
+      <c r="X8" s="70"/>
+      <c r="Y8" s="70"/>
+      <c r="Z8" s="76">
         <v>2025</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="68">
+      <c r="AA8" s="76"/>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="76"/>
+      <c r="AD8" s="76"/>
+      <c r="AE8" s="76"/>
+      <c r="AF8" s="76"/>
+      <c r="AG8" s="76"/>
+      <c r="AH8" s="76"/>
+      <c r="AI8" s="76"/>
+      <c r="AJ8" s="76"/>
+      <c r="AK8" s="77"/>
+      <c r="AL8" s="76">
         <v>2026</v>
       </c>
-      <c r="AM6" s="68"/>
-[...13 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="AM8" s="76"/>
+      <c r="AN8" s="76"/>
+      <c r="AO8" s="76"/>
+      <c r="AP8" s="76"/>
+      <c r="AQ8" s="76"/>
+      <c r="AR8" s="76"/>
+      <c r="AS8" s="76"/>
+      <c r="AT8" s="76"/>
+      <c r="AU8" s="76"/>
+      <c r="AV8" s="76"/>
+      <c r="AW8" s="77"/>
+    </row>
+    <row r="9" spans="1:78" s="41" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="66"/>
+      <c r="B9" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="7" t="s">
+      <c r="I9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="K7" s="7" t="s">
+      <c r="K9" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="7" t="s">
+      <c r="M9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="9" t="s">
+      <c r="N9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="9" t="s">
+      <c r="O9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="11" t="s">
+      <c r="Q9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="11" t="s">
+      <c r="R9" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S9" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="T7" s="45" t="s">
+      <c r="T9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="U7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="45" t="s">
+      <c r="U9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="V9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="W7" s="45" t="s">
+      <c r="W9" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="X7" s="45" t="s">
+      <c r="X9" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="Z7" s="33" t="s">
+      <c r="Z9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AA7" s="33" t="s">
+      <c r="AA9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="34" t="s">
+      <c r="AC9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="34" t="s">
+      <c r="AD9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AE7" s="34" t="s">
+      <c r="AE9" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="8" t="s">
+      <c r="AF9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AG7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="8" t="s">
+      <c r="AG9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AI7" s="8" t="s">
+      <c r="AI9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="7" t="s">
+      <c r="AJ9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AK7" s="7" t="s">
+      <c r="AK9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AL7" s="33" t="s">
+      <c r="AL9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AM7" s="33" t="s">
+      <c r="AM9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="AN9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AO7" s="34" t="s">
+      <c r="AO9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="34" t="s">
+      <c r="AP9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="34" t="s">
+      <c r="AQ9" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AR7" s="8" t="s">
+      <c r="AR9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AS7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="8" t="s">
+      <c r="AS9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AU7" s="8" t="s">
+      <c r="AU9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AV7" s="7" t="s">
+      <c r="AV9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AW7" s="7" t="s">
+      <c r="AW9" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
-      <c r="A8" s="61" t="s">
+    <row r="10" spans="1:78" ht="14.4" customHeight="1">
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="59"/>
+      <c r="N10" s="59"/>
+      <c r="O10" s="59"/>
+      <c r="P10" s="59"/>
+      <c r="Q10" s="59"/>
+      <c r="R10" s="59"/>
+      <c r="S10" s="59"/>
+      <c r="T10" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="61"/>
-[...37 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="U10" s="73"/>
+      <c r="V10" s="73"/>
+      <c r="W10" s="73"/>
+      <c r="X10" s="73"/>
+      <c r="Y10" s="73"/>
+      <c r="Z10" s="73"/>
+      <c r="AA10" s="73"/>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="73"/>
+      <c r="AF10" s="73"/>
+      <c r="AG10" s="73"/>
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="73"/>
+      <c r="AJ10" s="73"/>
+      <c r="AK10" s="73"/>
+      <c r="AL10" s="73"/>
+      <c r="AM10" s="73"/>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" s="57" t="s">
         <v>29</v>
       </c>
-      <c r="T9" s="5">
+      <c r="T11" s="5">
         <v>134</v>
       </c>
-      <c r="U9" s="5">
+      <c r="U11" s="5">
         <v>148</v>
       </c>
-      <c r="V9" s="5">
+      <c r="V11" s="5">
         <v>137</v>
       </c>
-      <c r="W9" s="5">
+      <c r="W11" s="5">
         <v>116</v>
       </c>
-      <c r="X9" s="5">
+      <c r="X11" s="5">
         <v>67</v>
       </c>
-      <c r="Y9" s="5">
+      <c r="Y11" s="5">
         <v>58</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z11" s="18">
         <v>4</v>
       </c>
-      <c r="AA9" s="19">
+      <c r="AA11" s="19">
         <v>62</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB11" s="18">
         <v>49</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AC11" s="18">
         <v>52</v>
       </c>
-      <c r="AD9" s="19">
+      <c r="AD11" s="19">
         <v>59</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE11" s="19">
         <v>111</v>
       </c>
-      <c r="AF9" s="18">
+      <c r="AF11" s="18">
         <v>101</v>
       </c>
-      <c r="AG9" s="18">
+      <c r="AG11" s="18">
         <v>83</v>
       </c>
-      <c r="AH9" s="18">
+      <c r="AH11" s="18">
         <v>42</v>
       </c>
-      <c r="AI9" s="18">
+      <c r="AI11" s="18">
         <v>55</v>
       </c>
-      <c r="AJ9" s="18">
+      <c r="AJ11" s="18">
         <v>47</v>
       </c>
-      <c r="AK9" s="18">
+      <c r="AK11" s="18">
         <v>20</v>
       </c>
-      <c r="AL9" s="18">
+      <c r="AL11" s="18">
         <v>12</v>
       </c>
-      <c r="AM9" s="19">
+      <c r="AM11" s="19">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="AN11" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="T12" s="5">
+        <v>72</v>
+      </c>
+      <c r="U12" s="5">
+        <v>65</v>
+      </c>
+      <c r="V12" s="5">
+        <v>85</v>
+      </c>
+      <c r="W12" s="5">
+        <v>58</v>
+      </c>
+      <c r="X12" s="5">
+        <v>37</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>28</v>
+      </c>
+      <c r="Z12" s="18">
+        <v>3</v>
+      </c>
+      <c r="AA12" s="19">
         <v>30</v>
       </c>
-      <c r="T10" s="5">
-[...11 lines deleted...]
-      <c r="X10" s="5">
+      <c r="AB12" s="18">
         <v>37</v>
       </c>
-      <c r="Y10" s="5">
-[...2 lines deleted...]
-      <c r="Z10" s="18">
+      <c r="AC12" s="18">
+        <v>28</v>
+      </c>
+      <c r="AD12" s="19">
+        <v>19</v>
+      </c>
+      <c r="AE12" s="19">
+        <v>48</v>
+      </c>
+      <c r="AF12" s="18">
+        <v>45</v>
+      </c>
+      <c r="AG12" s="18">
+        <v>35</v>
+      </c>
+      <c r="AH12" s="18">
+        <v>23</v>
+      </c>
+      <c r="AI12" s="18">
+        <v>21</v>
+      </c>
+      <c r="AJ12" s="18">
+        <v>26</v>
+      </c>
+      <c r="AK12" s="18">
+        <v>7</v>
+      </c>
+      <c r="AL12" s="18">
+        <v>8</v>
+      </c>
+      <c r="AM12" s="19">
+        <v>11</v>
+      </c>
+      <c r="AN12" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="T13" s="5">
+        <v>27</v>
+      </c>
+      <c r="U13" s="5">
+        <v>16</v>
+      </c>
+      <c r="V13" s="5">
+        <v>10</v>
+      </c>
+      <c r="W13" s="5">
         <v>3</v>
       </c>
-      <c r="AA10" s="19">
-[...8 lines deleted...]
-      <c r="AD10" s="19">
+      <c r="X13" s="5">
+        <v>4</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>7</v>
+      </c>
+      <c r="Z13" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>11</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>4</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>7</v>
+      </c>
+      <c r="AD13" s="19">
+        <v>5</v>
+      </c>
+      <c r="AE13" s="19">
+        <v>15</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>17</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>5</v>
+      </c>
+      <c r="AH13" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI13" s="18">
+        <v>6</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>7</v>
+      </c>
+      <c r="AK13" s="18">
+        <v>3</v>
+      </c>
+      <c r="AL13" s="18">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="19">
+        <v>3</v>
+      </c>
+      <c r="AN13" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T14" s="5">
+        <v>15</v>
+      </c>
+      <c r="U14" s="5">
+        <v>11</v>
+      </c>
+      <c r="V14" s="5">
+        <v>8</v>
+      </c>
+      <c r="W14" s="5">
+        <v>9</v>
+      </c>
+      <c r="X14" s="5">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="5">
+        <v>8</v>
+      </c>
+      <c r="Z14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>3</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>5</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>4</v>
+      </c>
+      <c r="AD14" s="19">
+        <v>4</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG14" s="18">
+        <v>8</v>
+      </c>
+      <c r="AH14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI14" s="18">
+        <v>7</v>
+      </c>
+      <c r="AJ14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM14" s="19">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA15" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD15" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL15" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM15" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN15" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="AE10" s="19">
-[...5 lines deleted...]
-      <c r="AG10" s="18">
+      <c r="T16" s="5">
+        <v>12</v>
+      </c>
+      <c r="U16" s="5">
+        <v>27</v>
+      </c>
+      <c r="V16" s="5">
+        <v>21</v>
+      </c>
+      <c r="W16" s="5">
+        <v>24</v>
+      </c>
+      <c r="X16" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>6</v>
+      </c>
+      <c r="Z16" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>5</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>2</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>5</v>
+      </c>
+      <c r="AD16" s="19">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="19">
+        <v>24</v>
+      </c>
+      <c r="AF16" s="18">
+        <v>23</v>
+      </c>
+      <c r="AG16" s="18">
+        <v>19</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="18">
+        <v>11</v>
+      </c>
+      <c r="AJ16" s="18">
+        <v>7</v>
+      </c>
+      <c r="AK16" s="18">
+        <v>4</v>
+      </c>
+      <c r="AL16" s="18">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="19">
+        <v>1</v>
+      </c>
+      <c r="AN16" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA17" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD17" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL17" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM17" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" s="5">
+        <v>8</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA18" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>4</v>
+      </c>
+      <c r="AD18" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE18" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL18" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM18" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA19" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD19" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE19" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL19" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM19" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG20" s="18">
+        <v>1</v>
+      </c>
+      <c r="AH20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL21" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="T22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V22" s="5">
+        <v>5</v>
+      </c>
+      <c r="W22" s="5">
+        <v>2</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y22" s="5">
+        <v>3</v>
+      </c>
+      <c r="Z22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA22" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD22" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE22" s="19">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="18">
+        <v>1</v>
+      </c>
+      <c r="AG22" s="18">
+        <v>2</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>2</v>
+      </c>
+      <c r="AM22" s="19">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="T23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="V23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="T24" s="5">
+        <v>8</v>
+      </c>
+      <c r="U24" s="5">
+        <v>21</v>
+      </c>
+      <c r="V24" s="5">
+        <v>8</v>
+      </c>
+      <c r="W24" s="5">
+        <v>20</v>
+      </c>
+      <c r="X24" s="5">
+        <v>12</v>
+      </c>
+      <c r="Y24" s="5">
+        <v>6</v>
+      </c>
+      <c r="Z24" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA24" s="19">
+        <v>11</v>
+      </c>
+      <c r="AB24" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC24" s="18">
+        <v>4</v>
+      </c>
+      <c r="AD24" s="19">
+        <v>18</v>
+      </c>
+      <c r="AE24" s="19">
+        <v>21</v>
+      </c>
+      <c r="AF24" s="18">
+        <v>9</v>
+      </c>
+      <c r="AG24" s="18">
+        <v>13</v>
+      </c>
+      <c r="AH24" s="18">
+        <v>5</v>
+      </c>
+      <c r="AI24" s="18">
+        <v>10</v>
+      </c>
+      <c r="AJ24" s="18">
+        <v>6</v>
+      </c>
+      <c r="AK24" s="18">
+        <v>5</v>
+      </c>
+      <c r="AL24" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM24" s="19">
+        <v>4</v>
+      </c>
+      <c r="AN24" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="U25" s="75"/>
+      <c r="V25" s="75"/>
+      <c r="W25" s="75"/>
+      <c r="X25" s="75"/>
+      <c r="Y25" s="75"/>
+      <c r="Z25" s="75"/>
+      <c r="AA25" s="75"/>
+      <c r="AB25" s="75"/>
+      <c r="AC25" s="75"/>
+      <c r="AD25" s="75"/>
+      <c r="AE25" s="75"/>
+      <c r="AF25" s="75"/>
+      <c r="AG25" s="75"/>
+      <c r="AH25" s="75"/>
+      <c r="AI25" s="75"/>
+      <c r="AJ25" s="75"/>
+      <c r="AK25" s="75"/>
+      <c r="AL25" s="75"/>
+      <c r="AM25" s="75"/>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="T26" s="5">
+        <v>106</v>
+      </c>
+      <c r="U26" s="5">
+        <v>108</v>
+      </c>
+      <c r="V26" s="5">
+        <v>114</v>
+      </c>
+      <c r="W26" s="5">
+        <v>93</v>
+      </c>
+      <c r="X26" s="5">
+        <v>43</v>
+      </c>
+      <c r="Y26" s="5">
+        <v>38</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="19">
+        <v>44</v>
+      </c>
+      <c r="AB26" s="18">
+        <v>40</v>
+      </c>
+      <c r="AC26" s="18">
+        <v>41</v>
+      </c>
+      <c r="AD26" s="19">
+        <v>41</v>
+      </c>
+      <c r="AE26" s="19">
+        <v>80</v>
+      </c>
+      <c r="AF26" s="18">
+        <v>81</v>
+      </c>
+      <c r="AG26" s="18">
+        <v>66</v>
+      </c>
+      <c r="AH26" s="18">
         <v>35</v>
       </c>
-      <c r="AH10" s="18">
-[...2 lines deleted...]
-      <c r="AI10" s="18">
+      <c r="AI26" s="18">
+        <v>39</v>
+      </c>
+      <c r="AJ26" s="18">
+        <v>46</v>
+      </c>
+      <c r="AK26" s="18">
+        <v>15</v>
+      </c>
+      <c r="AL26" s="18">
+        <v>10</v>
+      </c>
+      <c r="AM26" s="19">
+        <v>19</v>
+      </c>
+      <c r="AN26" s="18">
         <v>21</v>
       </c>
-      <c r="AJ10" s="18">
-[...880 lines deleted...]
-      <c r="AH24" s="18">
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="63" t="s">
         <v>35</v>
-      </c>
-[...184 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
-      <c r="D27" s="15"/>
-[...5 lines deleted...]
-      <c r="J27" s="17"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
       <c r="K27" s="23"/>
-      <c r="L27" s="22"/>
-      <c r="M27" s="22"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="18"/>
       <c r="S27" s="19"/>
-      <c r="T27" s="19" t="s">
-[...61 lines deleted...]
-      <c r="A28" s="20" t="s">
+      <c r="T27" s="19">
+        <v>66</v>
+      </c>
+      <c r="U27" s="18">
+        <v>59</v>
+      </c>
+      <c r="V27" s="2">
+        <v>85</v>
+      </c>
+      <c r="W27" s="18">
+        <v>52</v>
+      </c>
+      <c r="X27" s="53">
+        <v>37</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>28</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="19">
+        <v>24</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>36</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>28</v>
+      </c>
+      <c r="AD27" s="19">
         <v>19</v>
+      </c>
+      <c r="AE27" s="19">
+        <v>44</v>
+      </c>
+      <c r="AF27" s="18">
+        <v>39</v>
+      </c>
+      <c r="AG27" s="18">
+        <v>35</v>
+      </c>
+      <c r="AH27" s="18">
+        <v>23</v>
+      </c>
+      <c r="AI27" s="18">
+        <v>20</v>
+      </c>
+      <c r="AJ27" s="18">
+        <v>26</v>
+      </c>
+      <c r="AK27" s="18">
+        <v>7</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>8</v>
+      </c>
+      <c r="AM27" s="19">
+        <v>11</v>
+      </c>
+      <c r="AN27" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="22"/>
       <c r="I28" s="15"/>
       <c r="J28" s="17"/>
       <c r="K28" s="23"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="U28" s="18">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="V28" s="2">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="W28" s="18">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="X28" s="53">
+        <v>4</v>
       </c>
       <c r="Y28" s="18">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA28" s="19">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>11</v>
+      </c>
+      <c r="AB28" s="18">
+        <v>4</v>
       </c>
       <c r="AC28" s="18">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AD28" s="19">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="AE28" s="19">
         <v>15</v>
       </c>
       <c r="AF28" s="18">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AG28" s="18">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>5</v>
+      </c>
+      <c r="AH28" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AI28" s="18">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AJ28" s="18">
         <v>7</v>
       </c>
       <c r="AK28" s="18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AL28" s="18">
         <v>1</v>
       </c>
       <c r="AM28" s="19">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:39" s="13" customFormat="1">
+        <v>3</v>
+      </c>
+      <c r="AN28" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="20" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="22"/>
       <c r="I29" s="15"/>
       <c r="J29" s="17"/>
       <c r="K29" s="23"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="18"/>
       <c r="S29" s="19"/>
-      <c r="T29" s="19">
+      <c r="T29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="U29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="X29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN29" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="18"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="19">
+        <v>9</v>
+      </c>
+      <c r="U30" s="18">
+        <v>25</v>
+      </c>
+      <c r="V30" s="2">
+        <v>17</v>
+      </c>
+      <c r="W30" s="18">
+        <v>21</v>
+      </c>
+      <c r="X30" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y30" s="18">
+        <v>3</v>
+      </c>
+      <c r="Z30" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>5</v>
+      </c>
+      <c r="AB30" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC30" s="18">
+        <v>5</v>
+      </c>
+      <c r="AD30" s="19">
+        <v>11</v>
+      </c>
+      <c r="AE30" s="19">
+        <v>15</v>
+      </c>
+      <c r="AF30" s="18">
+        <v>23</v>
+      </c>
+      <c r="AG30" s="18">
+        <v>18</v>
+      </c>
+      <c r="AH30" s="18">
+        <v>9</v>
+      </c>
+      <c r="AI30" s="18">
+        <v>8</v>
+      </c>
+      <c r="AJ30" s="18">
+        <v>7</v>
+      </c>
+      <c r="AK30" s="18">
         <v>4</v>
       </c>
-      <c r="U29" s="18">
+      <c r="AL30" s="18">
+        <v>1</v>
+      </c>
+      <c r="AM30" s="19">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="18">
         <v>8</v>
       </c>
-      <c r="V29" s="2">
-[...98 lines deleted...]
-        <v>29</v>
+    </row>
+    <row r="31" spans="1:40" s="13" customFormat="1">
+      <c r="A31" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="22"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17"/>
       <c r="K31" s="23"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
-      <c r="N31" s="18"/>
-[...2 lines deleted...]
-      <c r="Q31" s="18"/>
+      <c r="N31" s="19"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="19"/>
       <c r="R31" s="18"/>
-      <c r="S31" s="18"/>
+      <c r="S31" s="19"/>
       <c r="T31" s="19">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>4</v>
+      </c>
+      <c r="U31" s="18">
+        <v>8</v>
       </c>
       <c r="V31" s="2">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="W31" s="18">
+        <v>17</v>
+      </c>
+      <c r="X31" s="53">
+        <v>1</v>
+      </c>
+      <c r="Y31" s="18">
+        <v>3</v>
+      </c>
+      <c r="Z31" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AA31" s="19">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>4</v>
+      </c>
+      <c r="AB31" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC31" s="18">
+        <v>1</v>
       </c>
       <c r="AD31" s="19">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="AE31" s="19">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="AF31" s="18">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="AG31" s="18">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>8</v>
+      </c>
+      <c r="AH31" s="18">
+        <v>3</v>
+      </c>
+      <c r="AI31" s="18">
+        <v>5</v>
       </c>
       <c r="AJ31" s="18">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AK31" s="18">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="AL31" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AM31" s="19">
-        <v>3</v>
-[...57 lines deleted...]
-      <c r="AE32" s="19">
         <v>4</v>
       </c>
-      <c r="AF32" s="18">
-[...26 lines deleted...]
-        <v>31</v>
+      <c r="AN31" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B32" s="61"/>
+      <c r="C32" s="61"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="61"/>
+      <c r="F32" s="61"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="J32" s="61"/>
+      <c r="K32" s="61"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="61"/>
+      <c r="N32" s="61"/>
+      <c r="O32" s="61"/>
+      <c r="P32" s="61"/>
+      <c r="Q32" s="61"/>
+      <c r="R32" s="61"/>
+      <c r="S32" s="61"/>
+      <c r="T32" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="64"/>
+      <c r="V32" s="64"/>
+      <c r="W32" s="64"/>
+      <c r="X32" s="64"/>
+      <c r="Y32" s="64"/>
+      <c r="Z32" s="64"/>
+      <c r="AA32" s="64"/>
+      <c r="AB32" s="64"/>
+      <c r="AC32" s="64"/>
+      <c r="AD32" s="64"/>
+      <c r="AE32" s="64"/>
+      <c r="AF32" s="64"/>
+      <c r="AG32" s="64"/>
+      <c r="AH32" s="64"/>
+      <c r="AI32" s="64"/>
+      <c r="AJ32" s="64"/>
+      <c r="AK32" s="64"/>
+      <c r="AL32" s="64"/>
+      <c r="AM32" s="64"/>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="45" t="s">
+        <v>29</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="22"/>
       <c r="I33" s="15"/>
       <c r="J33" s="17"/>
       <c r="K33" s="23"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
-      <c r="T33" s="19" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="T33" s="19">
+        <v>28</v>
+      </c>
+      <c r="U33" s="19">
+        <v>40</v>
+      </c>
+      <c r="V33" s="2">
+        <v>23</v>
+      </c>
+      <c r="W33" s="19">
+        <v>23</v>
+      </c>
+      <c r="X33" s="53">
+        <v>24</v>
       </c>
       <c r="Y33" s="19">
+        <v>20</v>
+      </c>
+      <c r="Z33" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="19">
+        <v>18</v>
+      </c>
+      <c r="AB33" s="19">
+        <v>9</v>
+      </c>
+      <c r="AC33" s="19">
+        <v>11</v>
+      </c>
+      <c r="AD33" s="19">
+        <v>18</v>
+      </c>
+      <c r="AE33" s="19">
+        <v>31</v>
+      </c>
+      <c r="AF33" s="18">
+        <v>20</v>
+      </c>
+      <c r="AG33" s="18">
+        <v>17</v>
+      </c>
+      <c r="AH33" s="19">
+        <v>7</v>
+      </c>
+      <c r="AI33" s="19">
+        <v>16</v>
+      </c>
+      <c r="AJ33" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK33" s="18">
+        <v>5</v>
+      </c>
+      <c r="AL33" s="19">
+        <v>2</v>
+      </c>
+      <c r="AM33" s="19">
         <v>3</v>
       </c>
-      <c r="Z33" s="18" t="s">
-[...44 lines deleted...]
-        <v>17</v>
+      <c r="AN33" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="63" t="s">
+        <v>35</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
-      <c r="D34" s="15"/>
-[...5 lines deleted...]
-      <c r="J34" s="17"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
       <c r="K34" s="23"/>
-      <c r="L34" s="22"/>
-      <c r="M34" s="22"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="19">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="U34" s="19">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>6</v>
+      </c>
+      <c r="V34" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="W34" s="19">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>6</v>
+      </c>
+      <c r="X34" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y34" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA34" s="19">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AB34" s="19">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC34" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD34" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE34" s="19">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AF34" s="18">
         <v>6</v>
       </c>
-      <c r="AG34" s="19">
-        <v>8</v>
+      <c r="AG34" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK34" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AL34" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AM34" s="19">
-[...5 lines deleted...]
-        <v>18</v>
+      <c r="AM34" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN34" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="22"/>
       <c r="I35" s="15"/>
       <c r="J35" s="17"/>
       <c r="K35" s="23"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="X35" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="Y35" s="19" t="s">
-        <v>28</v>
+      <c r="Y35" s="19">
+        <v>3</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AB35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AC35" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AD35" s="19" t="s">
-        <v>28</v>
+      <c r="AD35" s="19">
+        <v>1</v>
       </c>
       <c r="AE35" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AF35" s="18" t="s">
-        <v>28</v>
+      <c r="AF35" s="18">
+        <v>3</v>
       </c>
       <c r="AG35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AK35" s="18" t="s">
-        <v>28</v>
+      <c r="AK35" s="18">
+        <v>2</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="22"/>
       <c r="I36" s="15"/>
       <c r="J36" s="17"/>
       <c r="K36" s="23"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="19">
+        <v>15</v>
+      </c>
+      <c r="U36" s="19">
+        <v>11</v>
+      </c>
+      <c r="V36" s="2">
+        <v>8</v>
+      </c>
+      <c r="W36" s="19">
+        <v>9</v>
+      </c>
+      <c r="X36" s="53">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="19">
+        <v>8</v>
+      </c>
+      <c r="Z36" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA36" s="19">
         <v>3</v>
       </c>
-      <c r="U36" s="19">
-[...2 lines deleted...]
-      <c r="V36" s="2">
+      <c r="AB36" s="19">
+        <v>5</v>
+      </c>
+      <c r="AC36" s="19">
         <v>4</v>
       </c>
-      <c r="W36" s="19">
+      <c r="AD36" s="19">
+        <v>4</v>
+      </c>
+      <c r="AE36" s="19">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="18">
+        <v>6</v>
+      </c>
+      <c r="AG36" s="19">
+        <v>8</v>
+      </c>
+      <c r="AH36" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI36" s="19">
+        <v>7</v>
+      </c>
+      <c r="AJ36" s="18">
+        <v>1</v>
+      </c>
+      <c r="AK36" s="18">
+        <v>1</v>
+      </c>
+      <c r="AL36" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM36" s="19">
+        <v>2</v>
+      </c>
+      <c r="AN36" s="18">
         <v>3</v>
       </c>
-      <c r="X36" s="18" t="s">
-[...48 lines deleted...]
-    <row r="37" spans="1:39">
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="15"/>
       <c r="J37" s="17"/>
       <c r="K37" s="23"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="19" t="s">
         <v>28</v>
       </c>
@@ -12920,137 +12957,143 @@
       </c>
       <c r="AF37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM37" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="20" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="22"/>
       <c r="I38" s="15"/>
       <c r="J38" s="17"/>
       <c r="K38" s="23"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
-      <c r="T38" s="19" t="s">
-        <v>28</v>
+      <c r="T38" s="19">
+        <v>3</v>
       </c>
       <c r="U38" s="19">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>2</v>
+      </c>
+      <c r="V38" s="2">
+        <v>4</v>
+      </c>
+      <c r="W38" s="19">
+        <v>3</v>
       </c>
       <c r="X38" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="Y38" s="19" t="s">
-        <v>28</v>
+      <c r="Y38" s="19">
+        <v>3</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA38" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AB38" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AC38" s="19">
+      <c r="AB38" s="19">
+        <v>2</v>
+      </c>
+      <c r="AC38" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD38" s="19">
+        <v>2</v>
+      </c>
+      <c r="AE38" s="19">
+        <v>9</v>
+      </c>
+      <c r="AF38" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG38" s="19">
+        <v>1</v>
+      </c>
+      <c r="AH38" s="19">
         <v>4</v>
       </c>
-      <c r="AD38" s="19" t="s">
-[...15 lines deleted...]
-        <v>28</v>
+      <c r="AI38" s="19">
+        <v>3</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:39">
+      <c r="AN38" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="20" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="22"/>
       <c r="I39" s="15"/>
       <c r="J39" s="17"/>
       <c r="K39" s="23"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="19" t="s">
         <v>28</v>
       </c>
@@ -13086,137 +13129,143 @@
       </c>
       <c r="AF39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
-      <c r="D40" s="23"/>
-[...5 lines deleted...]
-      <c r="J40" s="23"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="17"/>
       <c r="K40" s="23"/>
-      <c r="L40" s="23"/>
-      <c r="M40" s="23"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="U40" s="19" t="s">
-        <v>28</v>
+      <c r="U40" s="19">
+        <v>8</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="X40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Y40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AB40" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AC40" s="19" t="s">
-        <v>28</v>
+      <c r="AC40" s="19">
+        <v>4</v>
       </c>
       <c r="AD40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF40" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AG40" s="19">
-        <v>1</v>
+      <c r="AG40" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="20" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="22"/>
       <c r="I41" s="15"/>
       <c r="J41" s="17"/>
       <c r="K41" s="23"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="19" t="s">
         <v>28</v>
       </c>
@@ -13252,449 +13301,633 @@
       </c>
       <c r="AF41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
-      <c r="D42" s="15"/>
-[...5 lines deleted...]
-      <c r="J42" s="17"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
       <c r="K42" s="23"/>
-      <c r="L42" s="22"/>
-      <c r="M42" s="22"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="V42" s="2">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="V42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W42" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="X42" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="Y42" s="19">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Y42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA42" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AB42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AC42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AD42" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AE42" s="19">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AE42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF42" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AG42" s="19">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="AH42" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AL42" s="19">
-[...6 lines deleted...]
-    <row r="43" spans="1:39">
+      <c r="AL42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN42" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" s="20" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="22"/>
       <c r="I43" s="15"/>
       <c r="J43" s="17"/>
       <c r="K43" s="23"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="V43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="X43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Y43" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="Z43" s="19" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB43" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AC43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AD43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="26" t="s">
+      <c r="AN43" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
+      <c r="P44" s="18"/>
+      <c r="Q44" s="18"/>
+      <c r="R44" s="18"/>
+      <c r="S44" s="18"/>
+      <c r="T44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="U44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="V44" s="2">
+        <v>5</v>
+      </c>
+      <c r="W44" s="19">
+        <v>2</v>
+      </c>
+      <c r="X44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>3</v>
+      </c>
+      <c r="Z44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA44" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE44" s="19">
+        <v>2</v>
+      </c>
+      <c r="AF44" s="18">
+        <v>1</v>
+      </c>
+      <c r="AG44" s="19">
+        <v>2</v>
+      </c>
+      <c r="AH44" s="19">
+        <v>1</v>
+      </c>
+      <c r="AI44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL44" s="19">
+        <v>2</v>
+      </c>
+      <c r="AM44" s="19">
+        <v>1</v>
+      </c>
+      <c r="AN44" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="18"/>
+      <c r="S45" s="18"/>
+      <c r="T45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="U45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="V45" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="X45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA45" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB45" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN45" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
+      <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="50"/>
-[...17 lines deleted...]
-      <c r="T44" s="27">
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="51"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="51"/>
+      <c r="M46" s="51"/>
+      <c r="N46" s="29"/>
+      <c r="O46" s="29"/>
+      <c r="P46" s="29"/>
+      <c r="Q46" s="29"/>
+      <c r="R46" s="29"/>
+      <c r="S46" s="29"/>
+      <c r="T46" s="27">
         <v>4</v>
       </c>
-      <c r="U44" s="29">
+      <c r="U46" s="29">
         <v>13</v>
       </c>
-      <c r="V44" s="1">
+      <c r="V46" s="1">
         <v>6</v>
       </c>
-      <c r="W44" s="29">
+      <c r="W46" s="29">
         <v>3</v>
       </c>
-      <c r="X44" s="53">
+      <c r="X46" s="52">
         <v>11</v>
       </c>
-      <c r="Y44" s="29">
+      <c r="Y46" s="29">
         <v>3</v>
       </c>
-      <c r="Z44" s="29">
-[...2 lines deleted...]
-      <c r="AA44" s="29">
+      <c r="Z46" s="29">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="29">
         <v>7</v>
       </c>
-      <c r="AB44" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AC44" s="29">
+      <c r="AB46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC46" s="29">
         <v>3</v>
       </c>
-      <c r="AD44" s="29">
+      <c r="AD46" s="29">
         <v>11</v>
       </c>
-      <c r="AE44" s="55">
+      <c r="AE46" s="54">
         <v>15</v>
       </c>
-      <c r="AF44" s="29">
+      <c r="AF46" s="29">
         <v>4</v>
       </c>
-      <c r="AG44" s="29">
+      <c r="AG46" s="29">
         <v>5</v>
       </c>
-      <c r="AH44" s="29">
-[...2 lines deleted...]
-      <c r="AI44" s="29">
+      <c r="AH46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AI46" s="29">
         <v>5</v>
       </c>
-      <c r="AJ44" s="29" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="AJ46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AL46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN46" s="29">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A4:AW4"/>
-[...8 lines deleted...]
-    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="Z6:AW6"/>
+    <mergeCell ref="T32:AM32"/>
+    <mergeCell ref="AL8:AW8"/>
+    <mergeCell ref="Z8:AK8"/>
+    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="T10:AM10"/>
+    <mergeCell ref="T25:AM25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AA53" sqref="AA53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="26.6640625" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0.140625" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="3"/>
+    <col min="14" max="14" width="0.109375" style="3" customWidth="1"/>
+    <col min="15" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" ht="12.75">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:43" ht="13.2">
+      <c r="A4" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="57"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="57"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
     </row>
     <row r="5" spans="1:43" s="4" customFormat="1">
       <c r="X5" s="5"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="32"/>
       <c r="AA5" s="32"/>
       <c r="AQ5" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="64"/>
-      <c r="B6" s="66">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="66">
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="67">
         <v>2022</v>
       </c>
-      <c r="O6" s="67"/>
-[...10 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="O6" s="68"/>
+      <c r="P6" s="68"/>
+      <c r="Q6" s="68"/>
+      <c r="R6" s="68"/>
+      <c r="S6" s="68"/>
+      <c r="T6" s="68"/>
+      <c r="U6" s="68"/>
+      <c r="V6" s="68"/>
+      <c r="W6" s="68"/>
+      <c r="X6" s="68"/>
+      <c r="Y6" s="68"/>
+      <c r="Z6" s="76">
         <v>2023</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="58">
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="76"/>
+      <c r="AC6" s="76"/>
+      <c r="AD6" s="76"/>
+      <c r="AE6" s="76"/>
+      <c r="AF6" s="76"/>
+      <c r="AG6" s="76"/>
+      <c r="AH6" s="76"/>
+      <c r="AI6" s="76"/>
+      <c r="AJ6" s="76"/>
+      <c r="AK6" s="69"/>
+      <c r="AL6" s="69">
         <v>2024</v>
       </c>
-      <c r="AM6" s="59"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="60"/>
+      <c r="AM6" s="70"/>
+      <c r="AN6" s="70"/>
+      <c r="AO6" s="70"/>
+      <c r="AP6" s="70"/>
+      <c r="AQ6" s="72"/>
     </row>
     <row r="7" spans="1:43" s="12" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A7" s="65"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="7" t="s">
@@ -13771,106 +14004,106 @@
       </c>
       <c r="AH7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AI7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AJ7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="AK7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AL7" s="43" t="s">
         <v>4</v>
       </c>
       <c r="AM7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="AN7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="AO7" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="48" t="s">
+      <c r="AP7" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="49" t="s">
+      <c r="AQ7" s="48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="61" t="s">
+      <c r="A8" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="61"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="62"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="64"/>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="14">
         <v>-186</v>
       </c>
       <c r="C9" s="14">
         <v>-185</v>
       </c>
       <c r="D9" s="15">
         <v>-182</v>
       </c>
       <c r="E9" s="15">
         <v>-266</v>
       </c>
       <c r="F9" s="15">
         <v>-253</v>
       </c>
       <c r="G9" s="15">
         <v>-522</v>
       </c>
       <c r="H9" s="22">
         <v>-407</v>
       </c>
       <c r="I9" s="15">
         <v>-567</v>
@@ -13957,51 +14190,51 @@
         <v>-89</v>
       </c>
       <c r="AK9" s="18">
         <v>-52</v>
       </c>
       <c r="AL9" s="18">
         <v>-44</v>
       </c>
       <c r="AM9" s="18">
         <v>26</v>
       </c>
       <c r="AN9" s="35">
         <v>-7</v>
       </c>
       <c r="AO9" s="18">
         <v>-23</v>
       </c>
       <c r="AP9" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AQ9" s="3">
         <v>-134</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="22"/>
       <c r="I10" s="15"/>
       <c r="J10" s="17"/>
       <c r="K10" s="23"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="21">
         <v>-158</v>
       </c>
       <c r="U10" s="18">
         <v>-189</v>
@@ -14052,51 +14285,51 @@
         <v>-59</v>
       </c>
       <c r="AK10" s="18">
         <v>-38</v>
       </c>
       <c r="AL10" s="18">
         <v>-37</v>
       </c>
       <c r="AM10" s="18">
         <v>11</v>
       </c>
       <c r="AN10" s="35">
         <v>-14</v>
       </c>
       <c r="AO10" s="18">
         <v>-16</v>
       </c>
       <c r="AP10" s="18">
         <v>1</v>
       </c>
       <c r="AQ10" s="3">
         <v>-63</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="22"/>
       <c r="I11" s="15"/>
       <c r="J11" s="17"/>
       <c r="K11" s="23"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="19"/>
       <c r="T11" s="21">
         <v>-23</v>
       </c>
       <c r="U11" s="18">
         <v>-43</v>
@@ -15002,98 +15235,98 @@
         <v>-11</v>
       </c>
       <c r="AK20" s="18">
         <v>-10</v>
       </c>
       <c r="AL20" s="18">
         <v>-4</v>
       </c>
       <c r="AM20" s="18">
         <v>-7</v>
       </c>
       <c r="AN20" s="35">
         <v>1</v>
       </c>
       <c r="AO20" s="18">
         <v>3</v>
       </c>
       <c r="AP20" s="18">
         <v>2</v>
       </c>
       <c r="AQ20" s="3">
         <v>-11</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="63" t="s">
+      <c r="A21" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="63"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="63"/>
+      <c r="B21" s="74"/>
+      <c r="C21" s="74"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="74"/>
+      <c r="K21" s="74"/>
+      <c r="L21" s="74"/>
+      <c r="M21" s="74"/>
+      <c r="N21" s="74"/>
+      <c r="O21" s="74"/>
+      <c r="P21" s="74"/>
+      <c r="Q21" s="74"/>
+      <c r="R21" s="74"/>
+      <c r="S21" s="74"/>
+      <c r="T21" s="74"/>
+      <c r="U21" s="74"/>
+      <c r="V21" s="74"/>
+      <c r="W21" s="74"/>
+      <c r="X21" s="74"/>
+      <c r="Y21" s="74"/>
+      <c r="Z21" s="74"/>
+      <c r="AA21" s="74"/>
+      <c r="AB21" s="74"/>
+      <c r="AC21" s="74"/>
+      <c r="AD21" s="74"/>
+      <c r="AE21" s="74"/>
+      <c r="AF21" s="74"/>
+      <c r="AG21" s="74"/>
+      <c r="AH21" s="74"/>
+      <c r="AI21" s="74"/>
+      <c r="AJ21" s="74"/>
+      <c r="AK21" s="74"/>
+      <c r="AL21" s="74"/>
+      <c r="AM21" s="74"/>
+      <c r="AN21" s="74"/>
+      <c r="AO21" s="74"/>
+      <c r="AP21" s="74"/>
+      <c r="AQ21" s="74"/>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="14">
         <v>-164</v>
       </c>
       <c r="C22" s="14">
         <v>-165</v>
       </c>
       <c r="D22" s="15">
         <v>-155</v>
       </c>
       <c r="E22" s="15">
         <v>-216</v>
       </c>
       <c r="F22" s="15">
         <v>-211</v>
       </c>
       <c r="G22" s="15">
         <v>-423</v>
       </c>
       <c r="H22" s="22">
         <v>-330</v>
       </c>
       <c r="I22" s="15">
         <v>-502</v>
@@ -15180,51 +15413,51 @@
         <v>-92</v>
       </c>
       <c r="AK22" s="18">
         <v>-50</v>
       </c>
       <c r="AL22" s="18">
         <v>-45</v>
       </c>
       <c r="AM22" s="18">
         <v>5</v>
       </c>
       <c r="AN22" s="35">
         <v>-25</v>
       </c>
       <c r="AO22" s="18">
         <v>-26</v>
       </c>
       <c r="AP22" s="18">
         <v>-14</v>
       </c>
       <c r="AQ22" s="3">
         <v>-109</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="46" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="22"/>
       <c r="I23" s="15"/>
       <c r="J23" s="17"/>
       <c r="K23" s="23"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="19"/>
       <c r="O23" s="19"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="19"/>
       <c r="R23" s="19"/>
       <c r="S23" s="18"/>
       <c r="T23" s="21">
         <v>-156</v>
       </c>
       <c r="U23" s="18">
         <v>-186</v>
@@ -15275,51 +15508,51 @@
         <v>-56</v>
       </c>
       <c r="AK23" s="18">
         <v>-38</v>
       </c>
       <c r="AL23" s="18">
         <v>-35</v>
       </c>
       <c r="AM23" s="18">
         <v>11</v>
       </c>
       <c r="AN23" s="35">
         <v>-14</v>
       </c>
       <c r="AO23" s="18">
         <v>-13</v>
       </c>
       <c r="AP23" s="18">
         <v>-1</v>
       </c>
       <c r="AQ23" s="3">
         <v>-62</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="47" t="s">
+      <c r="A24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="22"/>
       <c r="I24" s="15"/>
       <c r="J24" s="17"/>
       <c r="K24" s="23"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="19"/>
       <c r="R24" s="19"/>
       <c r="S24" s="18"/>
       <c r="T24" s="21">
         <v>-20</v>
       </c>
       <c r="U24" s="18">
         <v>-43</v>
@@ -15655,98 +15888,98 @@
         <v>-7</v>
       </c>
       <c r="AK27" s="18">
         <v>-4</v>
       </c>
       <c r="AL27" s="18">
         <v>-3</v>
       </c>
       <c r="AM27" s="18">
         <v>-3</v>
       </c>
       <c r="AN27" s="35">
         <v>3</v>
       </c>
       <c r="AO27" s="18">
         <v>2</v>
       </c>
       <c r="AP27" s="18">
         <v>2</v>
       </c>
       <c r="AQ27" s="3">
         <v>-1</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="62" t="s">
+      <c r="A28" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="62"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="62"/>
+      <c r="B28" s="64"/>
+      <c r="C28" s="64"/>
+      <c r="D28" s="64"/>
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="64"/>
+      <c r="I28" s="64"/>
+      <c r="J28" s="64"/>
+      <c r="K28" s="64"/>
+      <c r="L28" s="64"/>
+      <c r="M28" s="64"/>
+      <c r="N28" s="64"/>
+      <c r="O28" s="64"/>
+      <c r="P28" s="64"/>
+      <c r="Q28" s="64"/>
+      <c r="R28" s="64"/>
+      <c r="S28" s="64"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="64"/>
+      <c r="V28" s="64"/>
+      <c r="W28" s="64"/>
+      <c r="X28" s="64"/>
+      <c r="Y28" s="64"/>
+      <c r="Z28" s="64"/>
+      <c r="AA28" s="64"/>
+      <c r="AB28" s="64"/>
+      <c r="AC28" s="64"/>
+      <c r="AD28" s="64"/>
+      <c r="AE28" s="64"/>
+      <c r="AF28" s="64"/>
+      <c r="AG28" s="64"/>
+      <c r="AH28" s="64"/>
+      <c r="AI28" s="64"/>
+      <c r="AJ28" s="64"/>
+      <c r="AK28" s="64"/>
+      <c r="AL28" s="64"/>
+      <c r="AM28" s="64"/>
+      <c r="AN28" s="64"/>
+      <c r="AO28" s="64"/>
+      <c r="AP28" s="64"/>
+      <c r="AQ28" s="64"/>
     </row>
     <row r="29" spans="1:43" s="13" customFormat="1">
-      <c r="A29" s="46" t="s">
+      <c r="A29" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="14">
         <v>-22</v>
       </c>
       <c r="C29" s="14">
         <v>-20</v>
       </c>
       <c r="D29" s="14">
         <v>-27</v>
       </c>
       <c r="E29" s="14">
         <v>-50</v>
       </c>
       <c r="F29" s="14">
         <v>-42</v>
       </c>
       <c r="G29" s="14">
         <v>-99</v>
       </c>
       <c r="H29" s="17">
         <v>-77</v>
       </c>
       <c r="I29" s="14">
         <v>-65</v>
@@ -15833,51 +16066,51 @@
         <v>3</v>
       </c>
       <c r="AK29" s="19">
         <v>-2</v>
       </c>
       <c r="AL29" s="19">
         <v>1</v>
       </c>
       <c r="AM29" s="19">
         <v>21</v>
       </c>
       <c r="AN29" s="36">
         <v>18</v>
       </c>
       <c r="AO29" s="19">
         <v>3</v>
       </c>
       <c r="AP29" s="19">
         <v>14</v>
       </c>
       <c r="AQ29" s="13">
         <v>-25</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="47" t="s">
+      <c r="A30" s="46" t="s">
         <v>30</v>
       </c>
       <c r="T30" s="21">
         <v>-2</v>
       </c>
       <c r="U30" s="18">
         <v>-3</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="X30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Y30" s="18">
         <v>-1</v>
       </c>
       <c r="Z30" s="18">
         <v>-2</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>28</v>
@@ -15910,51 +16143,51 @@
         <v>-3</v>
       </c>
       <c r="AK30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AL30" s="19">
         <v>-2</v>
       </c>
       <c r="AM30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="AO30" s="19">
         <v>-3</v>
       </c>
       <c r="AP30" s="19">
         <v>2</v>
       </c>
       <c r="AQ30" s="3">
         <v>-1</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="47" t="s">
+      <c r="A31" s="46" t="s">
         <v>31</v>
       </c>
       <c r="T31" s="21">
         <v>-3</v>
       </c>
       <c r="U31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="V31" s="18">
         <v>-1</v>
       </c>
       <c r="W31" s="18">
         <v>-1</v>
       </c>
       <c r="X31" s="18">
         <v>1</v>
       </c>
       <c r="Y31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Z31" s="18">
         <v>-1</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>28</v>
@@ -16699,1061 +16932,921 @@
       </c>
       <c r="AK40" s="29">
         <v>-6</v>
       </c>
       <c r="AL40" s="29">
         <v>-1</v>
       </c>
       <c r="AM40" s="29">
         <v>-4</v>
       </c>
       <c r="AN40" s="37">
         <v>-2</v>
       </c>
       <c r="AO40" s="29">
         <v>1</v>
       </c>
       <c r="AP40" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AQ40" s="27">
         <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A4:AQ4"/>
-[...2 lines deleted...]
-    <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="A4:AQ4"/>
+    <mergeCell ref="AL6:AQ6"/>
+    <mergeCell ref="A8:AQ8"/>
+    <mergeCell ref="A21:AQ21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AW46"/>
+  <dimension ref="A6:CH48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AO28" sqref="AO28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AE6" sqref="AE6:AW6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="21" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0.140625" style="3" customWidth="1"/>
-    <col min="15" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="15" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="3"/>
+    <col min="26" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:49" ht="12.75">
-      <c r="A4" s="57" t="s">
+    <row r="6" spans="1:86" ht="14.4" customHeight="1">
+      <c r="AE6" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="57"/>
-[...57 lines deleted...]
-      <c r="B6" s="66">
+      <c r="AF6" s="71"/>
+      <c r="AG6" s="71"/>
+      <c r="AH6" s="71"/>
+      <c r="AI6" s="71"/>
+      <c r="AJ6" s="71"/>
+      <c r="AK6" s="71"/>
+      <c r="AL6" s="71"/>
+      <c r="AM6" s="71"/>
+      <c r="AN6" s="71"/>
+      <c r="AO6" s="71"/>
+      <c r="AP6" s="71"/>
+      <c r="AQ6" s="71"/>
+      <c r="AR6" s="71"/>
+      <c r="AS6" s="71"/>
+      <c r="AT6" s="71"/>
+      <c r="AU6" s="71"/>
+      <c r="AV6" s="71"/>
+      <c r="AW6" s="71"/>
+      <c r="AX6" s="56"/>
+      <c r="AY6" s="56"/>
+      <c r="AZ6" s="56"/>
+      <c r="BA6" s="56"/>
+      <c r="BB6" s="56"/>
+      <c r="BC6" s="56"/>
+      <c r="BD6" s="56"/>
+      <c r="BE6" s="56"/>
+      <c r="BF6" s="56"/>
+      <c r="BG6" s="56"/>
+      <c r="BH6" s="56"/>
+      <c r="BI6" s="56"/>
+      <c r="BJ6" s="56"/>
+      <c r="BK6" s="56"/>
+      <c r="BL6" s="56"/>
+      <c r="BM6" s="56"/>
+      <c r="BN6" s="56"/>
+      <c r="BO6" s="56"/>
+      <c r="BP6" s="56"/>
+      <c r="BQ6" s="56"/>
+      <c r="BR6" s="56"/>
+      <c r="BS6" s="56"/>
+      <c r="BT6" s="56"/>
+      <c r="BU6" s="56"/>
+      <c r="BV6" s="56"/>
+      <c r="BW6" s="56"/>
+      <c r="BX6" s="56"/>
+      <c r="BY6" s="56"/>
+      <c r="BZ6" s="56"/>
+      <c r="CA6" s="56"/>
+      <c r="CB6" s="56"/>
+      <c r="CC6" s="56"/>
+      <c r="CD6" s="56"/>
+      <c r="CE6" s="56"/>
+      <c r="CF6" s="56"/>
+      <c r="CG6" s="56"/>
+      <c r="CH6" s="56"/>
+    </row>
+    <row r="7" spans="1:86" s="4" customFormat="1">
+      <c r="Y7" s="2"/>
+      <c r="AQ7" s="2"/>
+      <c r="AW7" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:86">
+      <c r="A8" s="65"/>
+      <c r="B8" s="67">
         <v>2021</v>
       </c>
-      <c r="C6" s="67"/>
-[...10 lines deleted...]
-      <c r="N6" s="66">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="68"/>
+      <c r="J8" s="68"/>
+      <c r="K8" s="68"/>
+      <c r="L8" s="68"/>
+      <c r="M8" s="68"/>
+      <c r="N8" s="67">
         <v>2022</v>
       </c>
-      <c r="O6" s="67"/>
-[...4 lines deleted...]
-      <c r="T6" s="59">
+      <c r="O8" s="68"/>
+      <c r="P8" s="68"/>
+      <c r="Q8" s="68"/>
+      <c r="R8" s="68"/>
+      <c r="S8" s="68"/>
+      <c r="T8" s="70">
         <v>2024</v>
       </c>
-      <c r="U6" s="59"/>
-[...4 lines deleted...]
-      <c r="Z6" s="68">
+      <c r="U8" s="70"/>
+      <c r="V8" s="70"/>
+      <c r="W8" s="70"/>
+      <c r="X8" s="70"/>
+      <c r="Y8" s="70"/>
+      <c r="Z8" s="76">
         <v>2025</v>
       </c>
-      <c r="AA6" s="68"/>
-[...10 lines deleted...]
-      <c r="AL6" s="68">
+      <c r="AA8" s="76"/>
+      <c r="AB8" s="76"/>
+      <c r="AC8" s="76"/>
+      <c r="AD8" s="76"/>
+      <c r="AE8" s="76"/>
+      <c r="AF8" s="76"/>
+      <c r="AG8" s="76"/>
+      <c r="AH8" s="76"/>
+      <c r="AI8" s="76"/>
+      <c r="AJ8" s="76"/>
+      <c r="AK8" s="77"/>
+      <c r="AL8" s="76">
         <v>2026</v>
       </c>
-      <c r="AM6" s="68"/>
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="AM8" s="76"/>
+      <c r="AN8" s="76"/>
+      <c r="AO8" s="76"/>
+      <c r="AP8" s="76"/>
+      <c r="AQ8" s="76"/>
+      <c r="AR8" s="76"/>
+      <c r="AS8" s="76"/>
+      <c r="AT8" s="76"/>
+      <c r="AU8" s="76"/>
+      <c r="AV8" s="76"/>
+      <c r="AW8" s="77"/>
+    </row>
+    <row r="9" spans="1:86" s="12" customFormat="1" ht="18" customHeight="1">
+      <c r="A9" s="66"/>
+      <c r="B9" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C9" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E9" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F9" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="7" t="s">
+      <c r="I9" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J9" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="K7" s="7" t="s">
+      <c r="K9" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="7" t="s">
+      <c r="M9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="9" t="s">
+      <c r="N9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="9" t="s">
+      <c r="O9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="7" t="s">
+      <c r="Q9" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="7" t="s">
+      <c r="R9" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="7" t="s">
+      <c r="S9" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="T7" s="10" t="s">
+      <c r="T9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="U7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="V7" s="10" t="s">
+      <c r="U9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="V9" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="W7" s="10" t="s">
+      <c r="W9" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="X7" s="10" t="s">
+      <c r="X9" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="Z7" s="33" t="s">
+      <c r="Z9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AA7" s="33" t="s">
+      <c r="AA9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="34" t="s">
+      <c r="AC9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="34" t="s">
+      <c r="AD9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AE7" s="34" t="s">
+      <c r="AE9" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="8" t="s">
+      <c r="AF9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AG7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AH7" s="8" t="s">
+      <c r="AG9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AI7" s="8" t="s">
+      <c r="AI9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="7" t="s">
+      <c r="AJ9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AK7" s="7" t="s">
+      <c r="AK9" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AL7" s="33" t="s">
+      <c r="AL9" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="AM7" s="33" t="s">
+      <c r="AM9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="AN7" s="8" t="s">
+      <c r="AN9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="AO7" s="34" t="s">
+      <c r="AO9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="34" t="s">
+      <c r="AP9" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="34" t="s">
+      <c r="AQ9" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="AR7" s="8" t="s">
+      <c r="AR9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AS7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AT7" s="8" t="s">
+      <c r="AS9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AU7" s="8" t="s">
+      <c r="AU9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="AV7" s="7" t="s">
+      <c r="AV9" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AW7" s="7" t="s">
+      <c r="AW9" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
-      <c r="A8" s="61" t="s">
+    <row r="10" spans="1:86" ht="14.4" customHeight="1">
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="59"/>
+      <c r="N10" s="59"/>
+      <c r="O10" s="59"/>
+      <c r="P10" s="59"/>
+      <c r="Q10" s="59"/>
+      <c r="R10" s="59"/>
+      <c r="S10" s="59"/>
+      <c r="T10" s="59"/>
+      <c r="U10" s="59"/>
+      <c r="V10" s="59"/>
+      <c r="W10" s="59"/>
+      <c r="X10" s="59"/>
+      <c r="Y10" s="59"/>
+      <c r="Z10" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="61"/>
-[...37 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="AA10" s="73"/>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="73"/>
+      <c r="AF10" s="73"/>
+      <c r="AG10" s="73"/>
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="73"/>
+      <c r="AJ10" s="73"/>
+      <c r="AK10" s="73"/>
+      <c r="AL10" s="73"/>
+      <c r="AM10" s="73"/>
+    </row>
+    <row r="11" spans="1:86">
+      <c r="A11" s="45" t="s">
         <v>29</v>
-      </c>
-[...164 lines deleted...]
-        <v>31</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="22"/>
       <c r="I11" s="15"/>
       <c r="J11" s="22"/>
       <c r="K11" s="16"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="18"/>
       <c r="O11" s="18"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="18"/>
       <c r="R11" s="18"/>
       <c r="S11" s="19"/>
       <c r="T11" s="2">
-        <v>-27</v>
+        <v>-110</v>
       </c>
       <c r="U11" s="18">
-        <v>-11</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-120</v>
+      </c>
+      <c r="V11" s="2">
+        <v>-83</v>
       </c>
       <c r="W11" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-55</v>
+      </c>
+      <c r="X11" s="2">
+        <v>-32</v>
       </c>
       <c r="Y11" s="18">
-        <v>-2</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-5</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>13</v>
       </c>
       <c r="AA11" s="19">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="AB11" s="18">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="AC11" s="18">
-        <v>-4</v>
+        <v>18</v>
       </c>
       <c r="AD11" s="19">
-        <v>3</v>
+        <v>-25</v>
       </c>
       <c r="AE11" s="19">
-        <v>-11</v>
+        <v>-68</v>
       </c>
       <c r="AF11" s="18">
-        <v>-14</v>
+        <v>-62</v>
       </c>
       <c r="AG11" s="18">
-        <v>-3</v>
+        <v>-39</v>
       </c>
       <c r="AH11" s="18">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-28</v>
+      </c>
+      <c r="AI11" s="18">
+        <v>31</v>
       </c>
       <c r="AJ11" s="18">
-        <v>-6</v>
+        <v>-5</v>
       </c>
       <c r="AK11" s="18">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="AL11" s="18">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="AM11" s="18">
-        <v>-3</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>32</v>
+      </c>
+      <c r="AN11" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:86">
+      <c r="A12" s="63" t="s">
+        <v>35</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
-      <c r="D12" s="15"/>
-[...8 lines deleted...]
-      <c r="M12" s="22"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="19"/>
       <c r="T12" s="2">
-        <v>-8</v>
+        <v>-62</v>
       </c>
       <c r="U12" s="18">
+        <v>-53</v>
+      </c>
+      <c r="V12" s="2">
+        <v>-62</v>
+      </c>
+      <c r="W12" s="18">
+        <v>-27</v>
+      </c>
+      <c r="X12" s="2">
+        <v>-21</v>
+      </c>
+      <c r="Y12" s="18">
         <v>-4</v>
       </c>
-      <c r="V12" s="2">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="Z12" s="18">
+        <v>7</v>
       </c>
       <c r="AA12" s="19">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="AB12" s="18">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="AC12" s="18">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>10</v>
+      </c>
+      <c r="AD12" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AE12" s="19">
-        <v>8</v>
+        <v>-30</v>
       </c>
       <c r="AF12" s="18">
-        <v>1</v>
+        <v>-30</v>
       </c>
       <c r="AG12" s="18">
-        <v>-4</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-9</v>
+      </c>
+      <c r="AH12" s="18">
+        <v>-14</v>
       </c>
       <c r="AI12" s="18">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="AJ12" s="18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AK12" s="18">
-        <v>5</v>
+        <v>55</v>
       </c>
       <c r="AL12" s="18">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="AM12" s="18">
-        <v>-1</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>3</v>
+      </c>
+      <c r="AN12" s="18">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:86">
+      <c r="A13" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="22"/>
       <c r="I13" s="15"/>
       <c r="J13" s="22"/>
       <c r="K13" s="16"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="19"/>
-      <c r="T13" s="2" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="T13" s="2">
+        <v>-27</v>
+      </c>
+      <c r="U13" s="18">
+        <v>-11</v>
+      </c>
+      <c r="V13" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="W13" s="18">
+        <v>2</v>
+      </c>
+      <c r="X13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y13" s="18">
+        <v>-2</v>
+      </c>
+      <c r="Z13" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>-6</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>-4</v>
+      </c>
+      <c r="AD13" s="19">
         <v>3</v>
       </c>
-      <c r="X13" s="2">
-[...11 lines deleted...]
-      <c r="AB13" s="18">
+      <c r="AE13" s="19">
+        <v>-11</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>-14</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI13" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>-6</v>
+      </c>
+      <c r="AK13" s="18">
+        <v>1</v>
+      </c>
+      <c r="AL13" s="18">
         <v>3</v>
       </c>
-      <c r="AC13" s="18">
-[...28 lines deleted...]
-      </c>
       <c r="AM13" s="18">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:49">
+        <v>-3</v>
+      </c>
+      <c r="AN13" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:86">
       <c r="A14" s="20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="22"/>
       <c r="I14" s="15"/>
       <c r="J14" s="22"/>
       <c r="K14" s="16"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="19"/>
       <c r="T14" s="2">
-        <v>-12</v>
+        <v>-8</v>
       </c>
       <c r="U14" s="18">
-        <v>-25</v>
+        <v>-4</v>
       </c>
       <c r="V14" s="2">
-        <v>-18</v>
+        <v>2</v>
       </c>
       <c r="W14" s="18">
-        <v>-9</v>
+        <v>-6</v>
       </c>
       <c r="X14" s="2">
+        <v>-10</v>
+      </c>
+      <c r="Y14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>4</v>
+      </c>
+      <c r="AD14" s="19">
+        <v>-4</v>
+      </c>
+      <c r="AE14" s="19">
+        <v>8</v>
+      </c>
+      <c r="AF14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="18">
+        <v>-4</v>
+      </c>
+      <c r="AH14" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI14" s="18">
+        <v>9</v>
+      </c>
+      <c r="AJ14" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK14" s="18">
         <v>5</v>
       </c>
-      <c r="Y14" s="18">
-[...37 lines deleted...]
-      </c>
       <c r="AL14" s="18">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AM14" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:49">
+        <v>-1</v>
+      </c>
+      <c r="AN14" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:86">
       <c r="A15" s="20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="22"/>
       <c r="I15" s="15"/>
       <c r="J15" s="22"/>
       <c r="K15" s="16"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="19"/>
       <c r="T15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="V15" s="2" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="V15" s="2">
+        <v>1</v>
+      </c>
+      <c r="W15" s="18">
+        <v>3</v>
+      </c>
+      <c r="X15" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>2</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA15" s="18" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="AA15" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>3</v>
+      </c>
+      <c r="AC15" s="18">
+        <v>1</v>
       </c>
       <c r="AD15" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AE15" s="19" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="AE15" s="19">
+        <v>6</v>
+      </c>
+      <c r="AF15" s="18">
+        <v>2</v>
       </c>
       <c r="AG15" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AH15" s="18" t="s">
-[...18 lines deleted...]
-    <row r="16" spans="1:49">
+      <c r="AH15" s="18">
+        <v>3</v>
+      </c>
+      <c r="AI15" s="18">
+        <v>9</v>
+      </c>
+      <c r="AJ15" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK15" s="18">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="18">
+        <v>10</v>
+      </c>
+      <c r="AM15" s="18">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:86">
       <c r="A16" s="20" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="22"/>
       <c r="I16" s="15"/>
       <c r="J16" s="22"/>
       <c r="K16" s="16"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="19"/>
-      <c r="T16" s="2" t="s">
-        <v>28</v>
+      <c r="T16" s="2">
+        <v>-12</v>
       </c>
       <c r="U16" s="18">
-        <v>-8</v>
-[...20 lines deleted...]
-        <v>28</v>
+        <v>-25</v>
+      </c>
+      <c r="V16" s="2">
+        <v>-18</v>
+      </c>
+      <c r="W16" s="18">
+        <v>-9</v>
+      </c>
+      <c r="X16" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>4</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>4</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>-2</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>1</v>
       </c>
       <c r="AC16" s="18">
-        <v>-4</v>
-[...32 lines deleted...]
-    <row r="17" spans="1:39">
+        <v>6</v>
+      </c>
+      <c r="AD16" s="19">
+        <v>-13</v>
+      </c>
+      <c r="AE16" s="19">
+        <v>-22</v>
+      </c>
+      <c r="AF16" s="18">
+        <v>-16</v>
+      </c>
+      <c r="AG16" s="18">
+        <v>-13</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>-12</v>
+      </c>
+      <c r="AI16" s="18">
+        <v>-9</v>
+      </c>
+      <c r="AJ16" s="18">
+        <v>-5</v>
+      </c>
+      <c r="AK16" s="18">
+        <v>4</v>
+      </c>
+      <c r="AL16" s="18">
+        <v>4</v>
+      </c>
+      <c r="AM16" s="18">
+        <v>2</v>
+      </c>
+      <c r="AN16" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="20" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="22"/>
       <c r="I17" s="15"/>
       <c r="J17" s="22"/>
       <c r="K17" s="16"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
       <c r="S17" s="19"/>
       <c r="T17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="18" t="s">
         <v>28</v>
       </c>
@@ -17774,1728 +17867,1790 @@
       </c>
       <c r="AA17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AB17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AC17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AI17" s="18">
-        <v>1</v>
+      <c r="AI17" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
-      <c r="D18" s="23"/>
-[...8 lines deleted...]
-      <c r="M18" s="23"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="19"/>
       <c r="T18" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="U18" s="18" t="s">
-        <v>28</v>
+      <c r="U18" s="18">
+        <v>-8</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W18" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="X18" s="2">
-        <v>1</v>
+      <c r="X18" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="Y18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA18" s="19">
-        <v>2</v>
+      <c r="AA18" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AB18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AC18" s="18">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="AD18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF18" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AG18" s="18">
-        <v>-1</v>
+      <c r="AG18" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="20" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="22"/>
       <c r="I19" s="15"/>
       <c r="J19" s="22"/>
       <c r="K19" s="16"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="19"/>
       <c r="T19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="V19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA19" s="19" t="s">
+      <c r="AA19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AB19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AC19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AI19" s="18" t="s">
-        <v>28</v>
+      <c r="AI19" s="18">
+        <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
-      <c r="D20" s="15"/>
-[...8 lines deleted...]
-      <c r="M20" s="22"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="19"/>
       <c r="T20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="V20" s="2">
-[...9 lines deleted...]
-        <v>-3</v>
+      <c r="V20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="X20" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y20" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA20" s="19">
+        <v>2</v>
+      </c>
+      <c r="AB20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="18">
+        <v>3</v>
+      </c>
+      <c r="AD20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG20" s="18">
         <v>-1</v>
       </c>
-      <c r="AB20" s="18" t="s">
-[...18 lines deleted...]
-        <v>-1</v>
+      <c r="AH20" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AJ20" s="18">
-[...12 lines deleted...]
-    <row r="21" spans="1:39">
+      <c r="AJ20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM20" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="20" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="22"/>
       <c r="I21" s="15"/>
       <c r="J21" s="22"/>
       <c r="K21" s="16"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="19"/>
       <c r="T21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="V21" s="2">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W21" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="Z21" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA21" s="19">
-[...3 lines deleted...]
-        <v>-1</v>
+      <c r="AA21" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB21" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AC21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AD21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:39">
+      <c r="AN21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" s="20" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="22"/>
       <c r="I22" s="15"/>
       <c r="J22" s="22"/>
       <c r="K22" s="16"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="18"/>
       <c r="R22" s="18"/>
       <c r="S22" s="19"/>
-      <c r="T22" s="2">
+      <c r="T22" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="V22" s="2">
+        <v>-5</v>
+      </c>
+      <c r="W22" s="18">
+        <v>-2</v>
+      </c>
+      <c r="X22" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y22" s="18">
+        <v>-3</v>
+      </c>
+      <c r="Z22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA22" s="19">
         <v>-1</v>
       </c>
-      <c r="U22" s="18">
-[...2 lines deleted...]
-      <c r="V22" s="2">
+      <c r="AB22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD22" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE22" s="19">
         <v>-2</v>
       </c>
-      <c r="W22" s="18">
-[...5 lines deleted...]
-      <c r="Y22" s="18">
+      <c r="AF22" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AG22" s="18">
         <v>-2</v>
       </c>
-      <c r="Z22" s="18">
-[...5 lines deleted...]
-      <c r="AB22" s="19">
+      <c r="AH22" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AI22" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ22" s="18">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="18">
+        <v>6</v>
+      </c>
+      <c r="AL22" s="18">
         <v>3</v>
       </c>
-      <c r="AC22" s="18">
-[...23 lines deleted...]
-      <c r="AK22" s="18">
+      <c r="AM22" s="18">
+        <v>14</v>
+      </c>
+      <c r="AN22" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="18"/>
+      <c r="O23" s="18"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="18"/>
+      <c r="R23" s="18"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="V23" s="2">
+        <v>1</v>
+      </c>
+      <c r="W23" s="18">
+        <v>1</v>
+      </c>
+      <c r="X23" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA23" s="19">
         <v>-1</v>
       </c>
-      <c r="AL22" s="18">
-[...49 lines deleted...]
-        <v>29</v>
+      <c r="AB23" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AC23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE23" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM23" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="22"/>
       <c r="I24" s="15"/>
-      <c r="J24" s="17"/>
-      <c r="K24" s="23"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="16"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
-      <c r="N24" s="19"/>
-      <c r="O24" s="19"/>
+      <c r="N24" s="18"/>
+      <c r="O24" s="18"/>
       <c r="P24" s="19"/>
-      <c r="Q24" s="19"/>
+      <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="19"/>
-      <c r="T24" s="19">
-        <v>-92</v>
+      <c r="T24" s="2">
+        <v>-1</v>
       </c>
       <c r="U24" s="18">
-        <v>-89</v>
+        <v>-19</v>
       </c>
       <c r="V24" s="2">
-        <v>-76</v>
+        <v>-2</v>
       </c>
       <c r="W24" s="18">
-        <v>-39</v>
+        <v>-17</v>
       </c>
       <c r="X24" s="2">
-        <v>-15</v>
+        <v>-8</v>
       </c>
       <c r="Y24" s="18">
+        <v>-2</v>
+      </c>
+      <c r="Z24" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA24" s="19">
+        <v>-4</v>
+      </c>
+      <c r="AB24" s="19">
         <v>3</v>
       </c>
-      <c r="Z24" s="18">
-[...5 lines deleted...]
-      <c r="AB24" s="18">
+      <c r="AC24" s="18">
+        <v>2</v>
+      </c>
+      <c r="AD24" s="19">
+        <v>-11</v>
+      </c>
+      <c r="AE24" s="19">
+        <v>-17</v>
+      </c>
+      <c r="AF24" s="18">
+        <v>-4</v>
+      </c>
+      <c r="AG24" s="18">
+        <v>-7</v>
+      </c>
+      <c r="AH24" s="18">
+        <v>-5</v>
+      </c>
+      <c r="AI24" s="18">
+        <v>4</v>
+      </c>
+      <c r="AJ24" s="18">
+        <v>-5</v>
+      </c>
+      <c r="AK24" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AL24" s="18">
+        <v>8</v>
+      </c>
+      <c r="AM24" s="18">
+        <v>4</v>
+      </c>
+      <c r="AN24" s="18">
         <v>-2</v>
       </c>
-      <c r="AC24" s="18">
-[...118 lines deleted...]
-        <v>31</v>
+    </row>
+    <row r="25" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B25" s="62"/>
+      <c r="C25" s="62"/>
+      <c r="D25" s="62"/>
+      <c r="E25" s="62"/>
+      <c r="F25" s="62"/>
+      <c r="G25" s="62"/>
+      <c r="H25" s="62"/>
+      <c r="I25" s="62"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="62"/>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="62"/>
+      <c r="S25" s="62"/>
+      <c r="T25" s="62"/>
+      <c r="U25" s="62"/>
+      <c r="V25" s="62"/>
+      <c r="W25" s="62"/>
+      <c r="X25" s="62"/>
+      <c r="Y25" s="62"/>
+      <c r="Z25" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA25" s="74"/>
+      <c r="AB25" s="74"/>
+      <c r="AC25" s="74"/>
+      <c r="AD25" s="74"/>
+      <c r="AE25" s="74"/>
+      <c r="AF25" s="74"/>
+      <c r="AG25" s="74"/>
+      <c r="AH25" s="74"/>
+      <c r="AI25" s="74"/>
+      <c r="AJ25" s="74"/>
+      <c r="AK25" s="74"/>
+      <c r="AL25" s="74"/>
+      <c r="AM25" s="74"/>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="45" t="s">
+        <v>29</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="22"/>
       <c r="I26" s="15"/>
       <c r="J26" s="17"/>
       <c r="K26" s="23"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="18"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19">
-        <v>-27</v>
+        <v>-92</v>
       </c>
       <c r="U26" s="18">
-        <v>-11</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-89</v>
+      </c>
+      <c r="V26" s="2">
+        <v>-76</v>
       </c>
       <c r="W26" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-39</v>
+      </c>
+      <c r="X26" s="2">
+        <v>-15</v>
       </c>
       <c r="Y26" s="18">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>3</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>13</v>
       </c>
       <c r="AA26" s="19">
-        <v>-6</v>
+        <v>13</v>
       </c>
       <c r="AB26" s="18">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="AC26" s="18">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="AD26" s="19">
-        <v>4</v>
+        <v>-12</v>
       </c>
       <c r="AE26" s="19">
-        <v>-11</v>
+        <v>-51</v>
       </c>
       <c r="AF26" s="18">
-        <v>-11</v>
+        <v>-58</v>
       </c>
       <c r="AG26" s="18">
-        <v>-3</v>
+        <v>-31</v>
       </c>
       <c r="AH26" s="18">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-24</v>
+      </c>
+      <c r="AI26" s="18">
+        <v>19</v>
       </c>
       <c r="AJ26" s="18">
-        <v>-6</v>
+        <v>-17</v>
       </c>
       <c r="AK26" s="18">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="AL26" s="18">
-        <v>3</v>
+        <v>49</v>
       </c>
       <c r="AM26" s="18">
-        <v>-3</v>
-[...4 lines deleted...]
-        <v>18</v>
+        <v>7</v>
+      </c>
+      <c r="AN26" s="18">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="63" t="s">
+        <v>35</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
-      <c r="D27" s="15"/>
-[...5 lines deleted...]
-      <c r="J27" s="17"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="23"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
       <c r="K27" s="23"/>
-      <c r="L27" s="22"/>
-      <c r="M27" s="22"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="18"/>
       <c r="S27" s="19"/>
-      <c r="T27" s="19" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="T27" s="19">
+        <v>-56</v>
+      </c>
+      <c r="U27" s="18">
+        <v>-47</v>
       </c>
       <c r="V27" s="2">
-        <v>1</v>
+        <v>-62</v>
       </c>
       <c r="W27" s="18">
+        <v>-21</v>
+      </c>
+      <c r="X27" s="2">
+        <v>-22</v>
+      </c>
+      <c r="Y27" s="18">
+        <v>-5</v>
+      </c>
+      <c r="Z27" s="18">
+        <v>7</v>
+      </c>
+      <c r="AA27" s="19">
+        <v>19</v>
+      </c>
+      <c r="AB27" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AC27" s="18">
+        <v>6</v>
+      </c>
+      <c r="AD27" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AE27" s="19">
+        <v>-27</v>
+      </c>
+      <c r="AF27" s="18">
+        <v>-24</v>
+      </c>
+      <c r="AG27" s="18">
+        <v>-11</v>
+      </c>
+      <c r="AH27" s="18">
+        <v>-14</v>
+      </c>
+      <c r="AI27" s="18">
+        <v>17</v>
+      </c>
+      <c r="AJ27" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK27" s="18">
+        <v>55</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>30</v>
+      </c>
+      <c r="AM27" s="18">
         <v>3</v>
       </c>
-      <c r="X27" s="2">
-[...50 lines deleted...]
-        <v>19</v>
+      <c r="AN27" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="22"/>
       <c r="I28" s="15"/>
       <c r="J28" s="17"/>
       <c r="K28" s="23"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19">
-        <v>-9</v>
+        <v>-27</v>
       </c>
       <c r="U28" s="18">
-        <v>-23</v>
-[...2 lines deleted...]
-        <v>-14</v>
+        <v>-11</v>
+      </c>
+      <c r="V28" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="W28" s="18">
-        <v>-9</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="X28" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="Y28" s="18">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="Z28" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z28" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA28" s="19">
+        <v>-6</v>
+      </c>
+      <c r="AB28" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>-4</v>
+      </c>
+      <c r="AD28" s="19">
         <v>4</v>
       </c>
-      <c r="AA28" s="19">
-[...2 lines deleted...]
-      <c r="AB28" s="18">
+      <c r="AE28" s="19">
+        <v>-11</v>
+      </c>
+      <c r="AF28" s="18">
+        <v>-11</v>
+      </c>
+      <c r="AG28" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AH28" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ28" s="18">
+        <v>-6</v>
+      </c>
+      <c r="AK28" s="18">
         <v>3</v>
-      </c>
-[...25 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AL28" s="18">
         <v>3</v>
       </c>
       <c r="AM28" s="18">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:39" s="13" customFormat="1">
+        <v>-3</v>
+      </c>
+      <c r="AN28" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" s="20" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="22"/>
       <c r="I29" s="15"/>
       <c r="J29" s="17"/>
       <c r="K29" s="23"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="18"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="U29" s="18">
+      <c r="U29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" s="2">
+        <v>1</v>
+      </c>
+      <c r="W29" s="18">
+        <v>3</v>
+      </c>
+      <c r="X29" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="18">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA29" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="18">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD29" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE29" s="19">
+        <v>3</v>
+      </c>
+      <c r="AF29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH29" s="18">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="18">
+        <v>6</v>
+      </c>
+      <c r="AJ29" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK29" s="18">
+        <v>4</v>
+      </c>
+      <c r="AL29" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM29" s="18">
+        <v>7</v>
+      </c>
+      <c r="AN29" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="20" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="15"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="15"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="18"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="19">
+        <v>-9</v>
+      </c>
+      <c r="U30" s="18">
+        <v>-23</v>
+      </c>
+      <c r="V30" s="2">
+        <v>-14</v>
+      </c>
+      <c r="W30" s="18">
+        <v>-9</v>
+      </c>
+      <c r="X30" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y30" s="18">
+        <v>6</v>
+      </c>
+      <c r="Z30" s="18">
+        <v>4</v>
+      </c>
+      <c r="AA30" s="19">
+        <v>-2</v>
+      </c>
+      <c r="AB30" s="18">
+        <v>3</v>
+      </c>
+      <c r="AC30" s="18">
+        <v>3</v>
+      </c>
+      <c r="AD30" s="19">
+        <v>-11</v>
+      </c>
+      <c r="AE30" s="19">
+        <v>-13</v>
+      </c>
+      <c r="AF30" s="18">
+        <v>-21</v>
+      </c>
+      <c r="AG30" s="18">
+        <v>-12</v>
+      </c>
+      <c r="AH30" s="18">
+        <v>-9</v>
+      </c>
+      <c r="AI30" s="18">
         <v>-8</v>
       </c>
-      <c r="V29" s="2">
-[...20 lines deleted...]
-      <c r="AC29" s="18">
+      <c r="AJ30" s="18">
+        <v>-5</v>
+      </c>
+      <c r="AK30" s="18">
+        <v>2</v>
+      </c>
+      <c r="AL30" s="18">
         <v>3</v>
       </c>
-      <c r="AD29" s="19">
-[...17 lines deleted...]
-      <c r="AJ29" s="18">
+      <c r="AM30" s="18">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="18">
         <v>-6</v>
       </c>
-      <c r="AK29" s="18">
-[...52 lines deleted...]
-        <v>29</v>
+    </row>
+    <row r="31" spans="1:40" s="13" customFormat="1">
+      <c r="A31" s="20" t="s">
+        <v>25</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="22"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17"/>
       <c r="K31" s="23"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
-      <c r="N31" s="18"/>
-[...2 lines deleted...]
-      <c r="Q31" s="18"/>
+      <c r="N31" s="19"/>
+      <c r="O31" s="19"/>
+      <c r="P31" s="19"/>
+      <c r="Q31" s="19"/>
       <c r="R31" s="18"/>
-      <c r="S31" s="18"/>
-[...4 lines deleted...]
-        <v>-31</v>
+      <c r="S31" s="19"/>
+      <c r="T31" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="U31" s="18">
+        <v>-8</v>
       </c>
       <c r="V31" s="2">
-        <v>-7</v>
-[...2 lines deleted...]
-        <v>-16</v>
+        <v>-1</v>
+      </c>
+      <c r="W31" s="18">
+        <v>-14</v>
       </c>
       <c r="X31" s="2">
-        <v>-17</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="Y31" s="18">
+        <v>-1</v>
+      </c>
+      <c r="Z31" s="18">
+        <v>2</v>
       </c>
       <c r="AA31" s="19">
-        <v>-7</v>
-[...1 lines deleted...]
-      <c r="AB31" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC31" s="18">
         <v>3</v>
       </c>
-      <c r="AC31" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="AD31" s="19">
-        <v>-13</v>
+        <v>-4</v>
       </c>
       <c r="AE31" s="19">
-        <v>-17</v>
+        <v>-3</v>
       </c>
       <c r="AF31" s="18">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="AG31" s="18">
-        <v>-8</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>-5</v>
+      </c>
+      <c r="AH31" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AI31" s="18">
+        <v>4</v>
       </c>
       <c r="AJ31" s="18">
-        <v>12</v>
+        <v>-6</v>
       </c>
       <c r="AK31" s="18">
-        <v>20</v>
-[...93 lines deleted...]
-        <v>31</v>
+        <v>-1</v>
+      </c>
+      <c r="AL31" s="18">
+        <v>8</v>
+      </c>
+      <c r="AM31" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AN31" s="18">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:40" ht="14.4" customHeight="1">
+      <c r="B32" s="61"/>
+      <c r="C32" s="61"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="61"/>
+      <c r="F32" s="61"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="J32" s="61"/>
+      <c r="K32" s="61"/>
+      <c r="L32" s="61"/>
+      <c r="M32" s="61"/>
+      <c r="N32" s="61"/>
+      <c r="O32" s="61"/>
+      <c r="P32" s="61"/>
+      <c r="Q32" s="61"/>
+      <c r="R32" s="61"/>
+      <c r="S32" s="61"/>
+      <c r="T32" s="61"/>
+      <c r="U32" s="61"/>
+      <c r="V32" s="61"/>
+      <c r="W32" s="61"/>
+      <c r="X32" s="61"/>
+      <c r="Y32" s="61"/>
+      <c r="Z32" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="64"/>
+      <c r="AB32" s="64"/>
+      <c r="AC32" s="64"/>
+      <c r="AD32" s="64"/>
+      <c r="AE32" s="64"/>
+      <c r="AF32" s="64"/>
+      <c r="AG32" s="64"/>
+      <c r="AH32" s="64"/>
+      <c r="AI32" s="64"/>
+      <c r="AJ32" s="64"/>
+      <c r="AK32" s="64"/>
+      <c r="AL32" s="64"/>
+      <c r="AM32" s="64"/>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="45" t="s">
+        <v>29</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="22"/>
       <c r="I33" s="15"/>
       <c r="J33" s="17"/>
       <c r="K33" s="23"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
-      <c r="T33" s="2" t="s">
-[...12 lines deleted...]
-        <v>28</v>
+      <c r="T33" s="3">
+        <v>-18</v>
+      </c>
+      <c r="U33" s="19">
+        <v>-31</v>
+      </c>
+      <c r="V33" s="2">
+        <v>-7</v>
+      </c>
+      <c r="W33" s="19">
+        <v>-16</v>
+      </c>
+      <c r="X33" s="2">
+        <v>-17</v>
       </c>
       <c r="Y33" s="19">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="Z33" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA33" s="19" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="AA33" s="19">
+        <v>-7</v>
+      </c>
+      <c r="AB33" s="19">
+        <v>3</v>
+      </c>
+      <c r="AC33" s="19">
+        <v>10</v>
       </c>
       <c r="AD33" s="19">
-        <v>-1</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-13</v>
+      </c>
+      <c r="AE33" s="19">
+        <v>-17</v>
       </c>
       <c r="AF33" s="18">
-        <v>-3</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>-4</v>
+      </c>
+      <c r="AG33" s="18">
+        <v>-8</v>
+      </c>
+      <c r="AH33" s="19">
+        <v>-4</v>
+      </c>
+      <c r="AI33" s="19">
+        <v>12</v>
+      </c>
+      <c r="AJ33" s="18">
+        <v>12</v>
       </c>
       <c r="AK33" s="18">
-        <v>-2</v>
-[...10 lines deleted...]
-        <v>17</v>
+        <v>20</v>
+      </c>
+      <c r="AL33" s="19">
+        <v>18</v>
+      </c>
+      <c r="AM33" s="19">
+        <v>25</v>
+      </c>
+      <c r="AN33" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="63" t="s">
+        <v>35</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
-      <c r="D34" s="15"/>
-[...5 lines deleted...]
-      <c r="J34" s="17"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="23"/>
+      <c r="F34" s="23"/>
+      <c r="G34" s="23"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="23"/>
+      <c r="J34" s="23"/>
       <c r="K34" s="23"/>
-      <c r="L34" s="22"/>
-      <c r="M34" s="22"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="23"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
-      <c r="T34" s="2">
-        <v>-8</v>
+      <c r="T34" s="3">
+        <v>-6</v>
       </c>
       <c r="U34" s="19">
-        <v>-4</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>-6</v>
+      </c>
+      <c r="V34" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="W34" s="19">
         <v>-6</v>
       </c>
       <c r="X34" s="2">
-        <v>-10</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1</v>
+      </c>
+      <c r="Y34" s="19">
+        <v>1</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA34" s="19">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-6</v>
+      </c>
+      <c r="AB34" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AC34" s="19">
         <v>4</v>
       </c>
       <c r="AD34" s="19">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="AE34" s="19">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="AF34" s="18">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="AG34" s="19">
-        <v>-4</v>
+        <v>2</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AI34" s="19">
-        <v>9</v>
+      <c r="AI34" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AJ34" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="AK34" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AL34" s="19">
-        <v>5</v>
-[...7 lines deleted...]
-        <v>18</v>
+        <v>4</v>
+      </c>
+      <c r="AM34" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN34" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="63" t="s">
+        <v>36</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="22"/>
       <c r="I35" s="15"/>
       <c r="J35" s="17"/>
       <c r="K35" s="23"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="Y35" s="19" t="s">
-        <v>28</v>
+      <c r="Y35" s="19">
+        <v>-3</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA35" s="19">
-[...12 lines deleted...]
-        <v>3</v>
+      <c r="AA35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD35" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AE35" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AF35" s="18">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="AG35" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AH35" s="19">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="AH35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ35" s="18" t="s">
+        <v>28</v>
       </c>
       <c r="AK35" s="18">
-        <v>9</v>
-[...8 lines deleted...]
-    <row r="36" spans="1:39">
+        <v>-2</v>
+      </c>
+      <c r="AL35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM35" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN35" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="22"/>
       <c r="I36" s="15"/>
       <c r="J36" s="17"/>
       <c r="K36" s="23"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="2">
-        <v>-3</v>
+        <v>-8</v>
       </c>
       <c r="U36" s="19">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="V36" s="2">
+        <v>2</v>
+      </c>
+      <c r="W36" s="19">
+        <v>-6</v>
+      </c>
+      <c r="X36" s="2">
+        <v>-10</v>
+      </c>
+      <c r="Y36" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z36" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA36" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>4</v>
+      </c>
+      <c r="AD36" s="19">
         <v>-4</v>
       </c>
-      <c r="W36" s="19" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AE36" s="19">
-        <v>-9</v>
+        <v>8</v>
       </c>
       <c r="AF36" s="18">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="19">
+        <v>-4</v>
+      </c>
+      <c r="AH36" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI36" s="19">
+        <v>9</v>
+      </c>
+      <c r="AJ36" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK36" s="18">
         <v>5</v>
       </c>
-      <c r="AG36" s="19">
+      <c r="AL36" s="19">
+        <v>5</v>
+      </c>
+      <c r="AM36" s="19">
         <v>-1</v>
       </c>
-      <c r="AH36" s="19">
-[...18 lines deleted...]
-    <row r="37" spans="1:39">
+      <c r="AN36" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="15"/>
       <c r="J37" s="17"/>
       <c r="K37" s="23"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA37" s="19" t="s">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="AA37" s="19">
+        <v>3</v>
+      </c>
+      <c r="AB37" s="19">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="19">
+        <v>1</v>
       </c>
       <c r="AD37" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AE37" s="19" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="AE37" s="19">
+        <v>3</v>
+      </c>
+      <c r="AF37" s="18">
+        <v>2</v>
       </c>
       <c r="AG37" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AH37" s="19" t="s">
-[...18 lines deleted...]
-    <row r="38" spans="1:39">
+      <c r="AH37" s="19">
+        <v>2</v>
+      </c>
+      <c r="AI37" s="19">
+        <v>3</v>
+      </c>
+      <c r="AJ37" s="18">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="18">
+        <v>9</v>
+      </c>
+      <c r="AL37" s="19">
+        <v>5</v>
+      </c>
+      <c r="AM37" s="19">
+        <v>6</v>
+      </c>
+      <c r="AN37" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="20" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="22"/>
       <c r="I38" s="15"/>
       <c r="J38" s="17"/>
       <c r="K38" s="23"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
-      <c r="T38" s="2" t="s">
-        <v>28</v>
+      <c r="T38" s="2">
+        <v>-3</v>
       </c>
       <c r="U38" s="19">
-        <v>-8</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>-2</v>
+      </c>
+      <c r="V38" s="2">
+        <v>-4</v>
       </c>
       <c r="W38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="Y38" s="19" t="s">
-        <v>28</v>
+      <c r="Y38" s="19">
+        <v>-2</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA38" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AB38" s="19" t="s">
-        <v>28</v>
+      <c r="AB38" s="19">
+        <v>-2</v>
       </c>
       <c r="AC38" s="19">
-        <v>-4</v>
-[...17 lines deleted...]
-        <v>28</v>
+        <v>3</v>
+      </c>
+      <c r="AD38" s="19">
+        <v>-2</v>
+      </c>
+      <c r="AE38" s="19">
+        <v>-9</v>
+      </c>
+      <c r="AF38" s="18">
+        <v>5</v>
+      </c>
+      <c r="AG38" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AH38" s="19">
+        <v>-3</v>
+      </c>
+      <c r="AI38" s="19">
+        <v>-1</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AK38" s="18" t="s">
-[...9 lines deleted...]
-    <row r="39" spans="1:39">
+      <c r="AK38" s="18">
+        <v>2</v>
+      </c>
+      <c r="AL38" s="19">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="19">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="20" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="22"/>
       <c r="I39" s="15"/>
       <c r="J39" s="17"/>
       <c r="K39" s="23"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="19" t="s">
         <v>28</v>
       </c>
@@ -19516,152 +19671,158 @@
       </c>
       <c r="AA39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AB39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AC39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AD39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AI39" s="19">
-        <v>1</v>
+      <c r="AI39" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:39">
+      <c r="AN39" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
-      <c r="D40" s="23"/>
-[...5 lines deleted...]
-      <c r="J40" s="23"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="17"/>
       <c r="K40" s="23"/>
-      <c r="L40" s="23"/>
-      <c r="M40" s="23"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="U40" s="19" t="s">
-        <v>28</v>
+      <c r="U40" s="19">
+        <v>-8</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W40" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="X40" s="2">
-        <v>1</v>
+      <c r="X40" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="Y40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA40" s="19">
-        <v>2</v>
+      <c r="AA40" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AB40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AC40" s="19">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="AD40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF40" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AG40" s="19">
-        <v>-1</v>
+      <c r="AG40" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:39">
+      <c r="AN40" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="20" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="22"/>
       <c r="I41" s="15"/>
       <c r="J41" s="17"/>
       <c r="K41" s="23"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="19" t="s">
         <v>28</v>
       </c>
@@ -19682,356 +19843,540 @@
       </c>
       <c r="AA41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AB41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AC41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AD41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AE41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AF41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AG41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AI41" s="19" t="s">
-        <v>28</v>
+      <c r="AI41" s="19">
+        <v>1</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:39">
+      <c r="AN41" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
-      <c r="D42" s="15"/>
-[...5 lines deleted...]
-      <c r="J42" s="17"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
       <c r="K42" s="23"/>
-      <c r="L42" s="22"/>
-      <c r="M42" s="22"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="V42" s="2">
-[...9 lines deleted...]
-        <v>-3</v>
+      <c r="V42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="X42" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y42" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA42" s="19">
+        <v>2</v>
+      </c>
+      <c r="AB42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC42" s="19">
+        <v>3</v>
+      </c>
+      <c r="AD42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG42" s="19">
         <v>-1</v>
       </c>
-      <c r="AB42" s="19" t="s">
-[...18 lines deleted...]
-        <v>-1</v>
+      <c r="AH42" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="AJ42" s="18">
-[...12 lines deleted...]
-    <row r="43" spans="1:39">
+      <c r="AJ42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK42" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM42" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN42" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" s="20" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="22"/>
       <c r="I43" s="15"/>
       <c r="J43" s="17"/>
       <c r="K43" s="23"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="V43" s="2">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="V43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W43" s="19" t="s">
+        <v>28</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="Z43" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AA43" s="19">
+      <c r="AA43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM43" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN43" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="23"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="17"/>
+      <c r="K44" s="23"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="18"/>
+      <c r="O44" s="18"/>
+      <c r="P44" s="18"/>
+      <c r="Q44" s="18"/>
+      <c r="R44" s="18"/>
+      <c r="S44" s="18"/>
+      <c r="T44" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="V44" s="2">
+        <v>-5</v>
+      </c>
+      <c r="W44" s="19">
+        <v>-2</v>
+      </c>
+      <c r="X44" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y44" s="19">
+        <v>-3</v>
+      </c>
+      <c r="Z44" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA44" s="19">
         <v>-1</v>
       </c>
-      <c r="AB43" s="19">
+      <c r="AB44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE44" s="19">
+        <v>-2</v>
+      </c>
+      <c r="AF44" s="18">
         <v>-1</v>
       </c>
-      <c r="AC43" s="19" t="s">
-[...34 lines deleted...]
-      <c r="A44" s="26" t="s">
+      <c r="AG44" s="19">
+        <v>-2</v>
+      </c>
+      <c r="AH44" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AI44" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ44" s="18">
+        <v>4</v>
+      </c>
+      <c r="AK44" s="18">
+        <v>6</v>
+      </c>
+      <c r="AL44" s="19">
+        <v>3</v>
+      </c>
+      <c r="AM44" s="19">
+        <v>14</v>
+      </c>
+      <c r="AN44" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="17"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="18"/>
+      <c r="O45" s="18"/>
+      <c r="P45" s="18"/>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="18"/>
+      <c r="S45" s="18"/>
+      <c r="T45" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="V45" s="2">
+        <v>1</v>
+      </c>
+      <c r="W45" s="19">
+        <v>1</v>
+      </c>
+      <c r="X45" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA45" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AB45" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AC45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK45" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM45" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN45" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
+      <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="50"/>
-[...17 lines deleted...]
-      <c r="T44" s="1">
+      <c r="B46" s="49"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="50"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="50"/>
+      <c r="H46" s="51"/>
+      <c r="I46" s="50"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="49"/>
+      <c r="L46" s="51"/>
+      <c r="M46" s="51"/>
+      <c r="N46" s="29"/>
+      <c r="O46" s="29"/>
+      <c r="P46" s="29"/>
+      <c r="Q46" s="29"/>
+      <c r="R46" s="29"/>
+      <c r="S46" s="29"/>
+      <c r="T46" s="1">
         <v>-1</v>
       </c>
-      <c r="U44" s="29">
+      <c r="U46" s="29">
         <v>-11</v>
       </c>
-      <c r="V44" s="1">
+      <c r="V46" s="1">
         <v>-1</v>
       </c>
-      <c r="W44" s="29">
+      <c r="W46" s="29">
         <v>-3</v>
       </c>
-      <c r="X44" s="1">
+      <c r="X46" s="1">
         <v>-9</v>
       </c>
-      <c r="Y44" s="29">
+      <c r="Y46" s="29">
         <v>-1</v>
       </c>
-      <c r="Z44" s="29" t="s">
-[...2 lines deleted...]
-      <c r="AA44" s="29">
+      <c r="Z46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA46" s="29">
         <v>-5</v>
       </c>
-      <c r="AB44" s="29">
+      <c r="AB46" s="29">
         <v>3</v>
       </c>
-      <c r="AC44" s="29">
+      <c r="AC46" s="29">
         <v>-1</v>
       </c>
-      <c r="AD44" s="29">
+      <c r="AD46" s="29">
         <v>-7</v>
       </c>
-      <c r="AE44" s="29">
+      <c r="AE46" s="29">
         <v>-14</v>
       </c>
-      <c r="AF44" s="29">
+      <c r="AF46" s="29">
         <v>-2</v>
       </c>
-      <c r="AG44" s="29">
+      <c r="AG46" s="29">
         <v>-2</v>
       </c>
-      <c r="AH44" s="29">
+      <c r="AH46" s="29">
         <v>-2</v>
       </c>
-      <c r="AI44" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AM44" s="29">
+      <c r="AI46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ46" s="29">
+        <v>1</v>
+      </c>
+      <c r="AK46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM46" s="29">
         <v>5</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="AL46" s="13"/>
+      <c r="AN46" s="29">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:40">
+      <c r="Z47" s="13"/>
+      <c r="AA47" s="13"/>
+      <c r="AB47" s="13"/>
+      <c r="AC47" s="13"/>
+      <c r="AD47" s="13"/>
+      <c r="AE47" s="13"/>
+      <c r="AF47" s="13"/>
+      <c r="AG47" s="13"/>
+      <c r="AH47" s="13"/>
+      <c r="AI47" s="13"/>
+      <c r="AJ47" s="13"/>
+      <c r="AK47" s="13"/>
+    </row>
+    <row r="48" spans="1:40">
+      <c r="Z48" s="13"/>
+      <c r="AA48" s="13"/>
+      <c r="AB48" s="13"/>
+      <c r="AC48" s="13"/>
+      <c r="AD48" s="13"/>
+      <c r="AE48" s="13"/>
+      <c r="AF48" s="13"/>
+      <c r="AG48" s="13"/>
+      <c r="AH48" s="13"/>
+      <c r="AI48" s="13"/>
+      <c r="AJ48" s="13"/>
+      <c r="AK48" s="13"/>
+      <c r="AL48" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A4:AW4"/>
-[...8 lines deleted...]
-    <mergeCell ref="A8:AK8"/>
+    <mergeCell ref="AE6:AW6"/>
+    <mergeCell ref="Z32:AM32"/>
+    <mergeCell ref="AL8:AW8"/>
+    <mergeCell ref="Z8:AK8"/>
+    <mergeCell ref="Z10:AM10"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="Z25:AM25"/>
+    <mergeCell ref="T8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>