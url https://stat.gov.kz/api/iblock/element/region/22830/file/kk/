--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -13,66 +13,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Келгендер  2024-2026" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
     <sheet name="Кеткендер  2024-2026" sheetId="6" r:id="rId4"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId5"/>
     <sheet name="Көші қон айырымы 2024-2026" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2488" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2539" uniqueCount="37">
   <si>
     <t>Қазақстан Республикасына келгендер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -670,255 +670,255 @@
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>335280</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>449580</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2400300" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>312420</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>541020</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2377440" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>236220</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2926080" cy="899160"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -4442,51 +4442,51 @@
       <c r="AB41" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:BZ46"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="T4" workbookViewId="0">
       <selection activeCell="Z6" sqref="Z6:AW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.5546875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.33203125" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:78" s="42" customFormat="1" ht="14.4" customHeight="1">
       <c r="Z6" s="71" t="s">
         <v>0</v>
       </c>
       <c r="AA6" s="71"/>
       <c r="AB6" s="71"/>
       <c r="AC6" s="71"/>
       <c r="AD6" s="71"/>
       <c r="AE6" s="71"/>
       <c r="AF6" s="71"/>
       <c r="AG6" s="71"/>
@@ -4856,50 +4856,53 @@
       </c>
       <c r="AG11" s="18">
         <v>44</v>
       </c>
       <c r="AH11" s="18">
         <v>14</v>
       </c>
       <c r="AI11" s="18">
         <v>86</v>
       </c>
       <c r="AJ11" s="18">
         <v>42</v>
       </c>
       <c r="AK11" s="18">
         <v>103</v>
       </c>
       <c r="AL11" s="18">
         <v>79</v>
       </c>
       <c r="AM11" s="19">
         <v>54</v>
       </c>
       <c r="AN11" s="18">
         <v>74</v>
       </c>
+      <c r="AO11" s="18">
+        <v>45</v>
+      </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5">
         <v>10</v>
@@ -4942,50 +4945,53 @@
       </c>
       <c r="AG12" s="18">
         <v>26</v>
       </c>
       <c r="AH12" s="18">
         <v>9</v>
       </c>
       <c r="AI12" s="18">
         <v>38</v>
       </c>
       <c r="AJ12" s="18">
         <v>29</v>
       </c>
       <c r="AK12" s="18">
         <v>62</v>
       </c>
       <c r="AL12" s="18">
         <v>42</v>
       </c>
       <c r="AM12" s="19">
         <v>14</v>
       </c>
       <c r="AN12" s="18">
         <v>41</v>
       </c>
+      <c r="AO12" s="18">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="s">
         <v>28</v>
@@ -5027,50 +5033,53 @@
         <v>3</v>
       </c>
       <c r="AG13" s="18">
         <v>2</v>
       </c>
       <c r="AH13" s="18">
         <v>1</v>
       </c>
       <c r="AI13" s="18">
         <v>6</v>
       </c>
       <c r="AJ13" s="18">
         <v>1</v>
       </c>
       <c r="AK13" s="18">
         <v>4</v>
       </c>
       <c r="AL13" s="18">
         <v>4</v>
       </c>
       <c r="AM13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN13" s="18">
         <v>1</v>
+      </c>
+      <c r="AO13" s="18">
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5">
@@ -5114,50 +5123,53 @@
       </c>
       <c r="AG14" s="18">
         <v>4</v>
       </c>
       <c r="AH14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI14" s="18">
         <v>16</v>
       </c>
       <c r="AJ14" s="18">
         <v>3</v>
       </c>
       <c r="AK14" s="18">
         <v>6</v>
       </c>
       <c r="AL14" s="18">
         <v>5</v>
       </c>
       <c r="AM14" s="19">
         <v>1</v>
       </c>
       <c r="AN14" s="18">
         <v>4</v>
       </c>
+      <c r="AO14" s="18">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="s">
         <v>28</v>
@@ -5200,50 +5212,53 @@
       </c>
       <c r="AG15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH15" s="18">
         <v>3</v>
       </c>
       <c r="AI15" s="18">
         <v>9</v>
       </c>
       <c r="AJ15" s="18">
         <v>2</v>
       </c>
       <c r="AK15" s="18">
         <v>13</v>
       </c>
       <c r="AL15" s="18">
         <v>10</v>
       </c>
       <c r="AM15" s="19">
         <v>13</v>
       </c>
       <c r="AN15" s="18">
         <v>23</v>
       </c>
+      <c r="AO15" s="18">
+        <v>18</v>
+      </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="s">
         <v>28</v>
@@ -5286,52 +5301,55 @@
       </c>
       <c r="AG16" s="18">
         <v>6</v>
       </c>
       <c r="AH16" s="18">
         <v>1</v>
       </c>
       <c r="AI16" s="18">
         <v>2</v>
       </c>
       <c r="AJ16" s="18">
         <v>2</v>
       </c>
       <c r="AK16" s="18">
         <v>8</v>
       </c>
       <c r="AL16" s="18">
         <v>5</v>
       </c>
       <c r="AM16" s="19">
         <v>3</v>
       </c>
       <c r="AN16" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="5" t="s">
@@ -5372,52 +5390,55 @@
       </c>
       <c r="AG17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="5" t="s">
@@ -5458,52 +5479,55 @@
       </c>
       <c r="AG18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="5" t="s">
@@ -5544,52 +5568,55 @@
       </c>
       <c r="AG19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="18">
         <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="5" t="s">
@@ -5630,52 +5657,55 @@
       </c>
       <c r="AG20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="5" t="s">
@@ -5716,52 +5746,55 @@
       </c>
       <c r="AG21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U22" s="5" t="s">
@@ -5802,52 +5835,55 @@
       </c>
       <c r="AG22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ22" s="18">
         <v>4</v>
       </c>
       <c r="AK22" s="18">
         <v>6</v>
       </c>
       <c r="AL22" s="18">
         <v>5</v>
       </c>
       <c r="AM22" s="19">
         <v>15</v>
       </c>
       <c r="AN22" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U23" s="5" t="s">
@@ -5888,52 +5924,55 @@
       </c>
       <c r="AG23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5">
         <v>7</v>
       </c>
       <c r="U24" s="5">
@@ -5974,94 +6013,97 @@
       </c>
       <c r="AG24" s="18">
         <v>6</v>
       </c>
       <c r="AH24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI24" s="18">
         <v>14</v>
       </c>
       <c r="AJ24" s="18">
         <v>1</v>
       </c>
       <c r="AK24" s="18">
         <v>4</v>
       </c>
       <c r="AL24" s="18">
         <v>8</v>
       </c>
       <c r="AM24" s="19">
         <v>8</v>
       </c>
       <c r="AN24" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO24" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41" ht="14.4" customHeight="1">
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="60"/>
       <c r="I25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="75" t="s">
         <v>12</v>
       </c>
       <c r="U25" s="75"/>
       <c r="V25" s="75"/>
       <c r="W25" s="75"/>
       <c r="X25" s="75"/>
       <c r="Y25" s="75"/>
       <c r="Z25" s="75"/>
       <c r="AA25" s="75"/>
       <c r="AB25" s="75"/>
       <c r="AC25" s="75"/>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
       <c r="AF25" s="75"/>
       <c r="AG25" s="75"/>
       <c r="AH25" s="75"/>
       <c r="AI25" s="75"/>
       <c r="AJ25" s="75"/>
       <c r="AK25" s="75"/>
       <c r="AL25" s="75"/>
       <c r="AM25" s="75"/>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" s="58" t="s">
         <v>29</v>
       </c>
       <c r="T26" s="5">
         <v>14</v>
       </c>
       <c r="U26" s="5">
         <v>19</v>
       </c>
       <c r="V26" s="5">
         <v>38</v>
       </c>
       <c r="W26" s="5">
         <v>54</v>
       </c>
       <c r="X26" s="5">
         <v>28</v>
       </c>
       <c r="Y26" s="5">
         <v>41</v>
       </c>
       <c r="Z26" s="18">
         <v>16</v>
       </c>
       <c r="AA26" s="18">
@@ -6084,52 +6126,55 @@
       </c>
       <c r="AG26" s="18">
         <v>35</v>
       </c>
       <c r="AH26" s="18">
         <v>11</v>
       </c>
       <c r="AI26" s="18">
         <v>58</v>
       </c>
       <c r="AJ26" s="18">
         <v>29</v>
       </c>
       <c r="AK26" s="18">
         <v>78</v>
       </c>
       <c r="AL26" s="18">
         <v>59</v>
       </c>
       <c r="AM26" s="19">
         <v>26</v>
       </c>
       <c r="AN26" s="18">
         <v>52</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="63" t="s">
         <v>35</v>
       </c>
       <c r="T27" s="5">
         <v>10</v>
       </c>
       <c r="U27" s="5">
         <v>12</v>
       </c>
       <c r="V27" s="5">
         <v>23</v>
       </c>
       <c r="W27" s="5">
         <v>31</v>
       </c>
       <c r="X27" s="5">
         <v>15</v>
       </c>
       <c r="Y27" s="5">
         <v>23</v>
       </c>
       <c r="Z27" s="18">
         <v>10</v>
       </c>
       <c r="AA27" s="18">
@@ -6152,52 +6197,55 @@
       </c>
       <c r="AG27" s="18">
         <v>24</v>
       </c>
       <c r="AH27" s="18">
         <v>9</v>
       </c>
       <c r="AI27" s="18">
         <v>37</v>
       </c>
       <c r="AJ27" s="18">
         <v>26</v>
       </c>
       <c r="AK27" s="18">
         <v>62</v>
       </c>
       <c r="AL27" s="18">
         <v>38</v>
       </c>
       <c r="AM27" s="19">
         <v>14</v>
       </c>
       <c r="AN27" s="18">
         <v>39</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="63" t="s">
         <v>36</v>
       </c>
       <c r="T28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U28" s="5">
         <v>5</v>
       </c>
       <c r="V28" s="5">
         <v>10</v>
       </c>
       <c r="W28" s="5">
         <v>5</v>
       </c>
       <c r="X28" s="5">
         <v>4</v>
       </c>
       <c r="Y28" s="5">
         <v>5</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA28" s="18">
@@ -6220,52 +6268,55 @@
       </c>
       <c r="AG28" s="18">
         <v>2</v>
       </c>
       <c r="AH28" s="18">
         <v>1</v>
       </c>
       <c r="AI28" s="18">
         <v>6</v>
       </c>
       <c r="AJ28" s="18">
         <v>1</v>
       </c>
       <c r="AK28" s="18">
         <v>4</v>
       </c>
       <c r="AL28" s="18">
         <v>4</v>
       </c>
       <c r="AM28" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN28" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V29" s="5">
         <v>1</v>
       </c>
       <c r="W29" s="5">
         <v>3</v>
       </c>
       <c r="X29" s="5">
         <v>1</v>
       </c>
       <c r="Y29" s="5">
         <v>2</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA29" s="18">
@@ -6288,52 +6339,55 @@
       </c>
       <c r="AG29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH29" s="18">
         <v>1</v>
       </c>
       <c r="AI29" s="18">
         <v>6</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="18">
         <v>4</v>
       </c>
       <c r="AL29" s="18">
         <v>5</v>
       </c>
       <c r="AM29" s="19">
         <v>7</v>
       </c>
       <c r="AN29" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U30" s="5">
         <v>2</v>
       </c>
       <c r="V30" s="5">
         <v>3</v>
       </c>
       <c r="W30" s="5">
         <v>12</v>
       </c>
       <c r="X30" s="5">
         <v>6</v>
       </c>
       <c r="Y30" s="5">
         <v>9</v>
       </c>
       <c r="Z30" s="18">
         <v>4</v>
       </c>
       <c r="AA30" s="18">
@@ -6356,52 +6410,55 @@
       </c>
       <c r="AG30" s="18">
         <v>6</v>
       </c>
       <c r="AH30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ30" s="18">
         <v>2</v>
       </c>
       <c r="AK30" s="18">
         <v>6</v>
       </c>
       <c r="AL30" s="18">
         <v>4</v>
       </c>
       <c r="AM30" s="19">
         <v>2</v>
       </c>
       <c r="AN30" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" s="13" customFormat="1">
+      <c r="AO30" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" s="13" customFormat="1">
       <c r="A31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="5">
         <v>4</v>
       </c>
       <c r="U31" s="5" t="s">
@@ -6442,94 +6499,97 @@
       </c>
       <c r="AG31" s="18">
         <v>3</v>
       </c>
       <c r="AH31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI31" s="18">
         <v>9</v>
       </c>
       <c r="AJ31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK31" s="18">
         <v>2</v>
       </c>
       <c r="AL31" s="18">
         <v>8</v>
       </c>
       <c r="AM31" s="19">
         <v>3</v>
       </c>
       <c r="AN31" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO31" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41" ht="14.4" customHeight="1">
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="60"/>
       <c r="I32" s="60"/>
       <c r="J32" s="60"/>
       <c r="K32" s="60"/>
       <c r="L32" s="60"/>
       <c r="M32" s="60"/>
       <c r="N32" s="60"/>
       <c r="O32" s="60"/>
       <c r="P32" s="60"/>
       <c r="Q32" s="60"/>
       <c r="R32" s="60"/>
       <c r="S32" s="60"/>
       <c r="T32" s="75" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="75"/>
       <c r="V32" s="75"/>
       <c r="W32" s="75"/>
       <c r="X32" s="75"/>
       <c r="Y32" s="75"/>
       <c r="Z32" s="75"/>
       <c r="AA32" s="75"/>
       <c r="AB32" s="75"/>
       <c r="AC32" s="75"/>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
       <c r="AF32" s="75"/>
       <c r="AG32" s="75"/>
       <c r="AH32" s="75"/>
       <c r="AI32" s="75"/>
       <c r="AJ32" s="75"/>
       <c r="AK32" s="75"/>
       <c r="AL32" s="75"/>
       <c r="AM32" s="75"/>
     </row>
-    <row r="33" spans="1:40">
+    <row r="33" spans="1:41">
       <c r="A33" s="58" t="s">
         <v>29</v>
       </c>
       <c r="T33" s="5">
         <v>10</v>
       </c>
       <c r="U33" s="5">
         <v>9</v>
       </c>
       <c r="V33" s="5">
         <v>16</v>
       </c>
       <c r="W33" s="5">
         <v>7</v>
       </c>
       <c r="X33" s="5">
         <v>7</v>
       </c>
       <c r="Y33" s="5">
         <v>12</v>
       </c>
       <c r="Z33" s="18">
         <v>1</v>
       </c>
       <c r="AA33" s="18">
@@ -6552,52 +6612,55 @@
       </c>
       <c r="AG33" s="18">
         <v>9</v>
       </c>
       <c r="AH33" s="19">
         <v>3</v>
       </c>
       <c r="AI33" s="19">
         <v>28</v>
       </c>
       <c r="AJ33" s="18">
         <v>13</v>
       </c>
       <c r="AK33" s="18">
         <v>25</v>
       </c>
       <c r="AL33" s="19">
         <v>20</v>
       </c>
       <c r="AM33" s="19">
         <v>28</v>
       </c>
       <c r="AN33" s="18">
         <v>22</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="19">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="63" t="s">
         <v>35</v>
       </c>
       <c r="T34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X34" s="5">
         <v>1</v>
       </c>
       <c r="Y34" s="5">
         <v>1</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA34" s="18" t="s">
@@ -6620,52 +6683,55 @@
       </c>
       <c r="AG34" s="19">
         <v>2</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19">
         <v>1</v>
       </c>
       <c r="AJ34" s="18">
         <v>3</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL34" s="19">
         <v>4</v>
       </c>
       <c r="AM34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN34" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="63" t="s">
         <v>36</v>
       </c>
       <c r="T35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA35" s="18" t="s">
@@ -6688,52 +6754,55 @@
       </c>
       <c r="AG35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="5" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T36" s="5">
         <v>7</v>
       </c>
       <c r="U36" s="5">
         <v>7</v>
       </c>
       <c r="V36" s="5">
         <v>10</v>
       </c>
       <c r="W36" s="5">
         <v>3</v>
       </c>
       <c r="X36" s="5">
         <v>3</v>
       </c>
       <c r="Y36" s="5">
         <v>8</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA36" s="18">
@@ -6756,52 +6825,55 @@
       </c>
       <c r="AG36" s="19">
         <v>4</v>
       </c>
       <c r="AH36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI36" s="19">
         <v>16</v>
       </c>
       <c r="AJ36" s="18">
         <v>3</v>
       </c>
       <c r="AK36" s="18">
         <v>6</v>
       </c>
       <c r="AL36" s="19">
         <v>5</v>
       </c>
       <c r="AM36" s="19">
         <v>1</v>
       </c>
       <c r="AN36" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA37" s="18">
@@ -6824,52 +6896,55 @@
       </c>
       <c r="AG37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH37" s="19">
         <v>2</v>
       </c>
       <c r="AI37" s="19">
         <v>3</v>
       </c>
       <c r="AJ37" s="18">
         <v>2</v>
       </c>
       <c r="AK37" s="18">
         <v>9</v>
       </c>
       <c r="AL37" s="19">
         <v>5</v>
       </c>
       <c r="AM37" s="19">
         <v>6</v>
       </c>
       <c r="AN37" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W38" s="5">
         <v>3</v>
       </c>
       <c r="X38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y38" s="5">
         <v>1</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA38" s="18" t="s">
@@ -6892,52 +6967,55 @@
       </c>
       <c r="AG38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH38" s="19">
         <v>1</v>
       </c>
       <c r="AI38" s="19">
         <v>2</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18">
         <v>2</v>
       </c>
       <c r="AL38" s="19">
         <v>1</v>
       </c>
       <c r="AM38" s="19">
         <v>1</v>
       </c>
       <c r="AN38" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA39" s="18" t="s">
@@ -6960,52 +7038,55 @@
       </c>
       <c r="AG39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA40" s="18" t="s">
@@ -7028,52 +7109,55 @@
       </c>
       <c r="AG40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="T41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA41" s="18" t="s">
@@ -7096,52 +7180,55 @@
       </c>
       <c r="AG41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19">
         <v>1</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X42" s="5">
         <v>1</v>
       </c>
       <c r="Y42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA42" s="18">
@@ -7164,52 +7251,55 @@
       </c>
       <c r="AG42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA43" s="18" t="s">
@@ -7232,52 +7322,55 @@
       </c>
       <c r="AG43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA44" s="18" t="s">
@@ -7300,52 +7393,55 @@
       </c>
       <c r="AG44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ44" s="18">
         <v>4</v>
       </c>
       <c r="AK44" s="18">
         <v>6</v>
       </c>
       <c r="AL44" s="19">
         <v>5</v>
       </c>
       <c r="AM44" s="19">
         <v>15</v>
       </c>
       <c r="AN44" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="19">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V45" s="5">
         <v>1</v>
       </c>
       <c r="W45" s="5">
         <v>1</v>
       </c>
       <c r="X45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA45" s="18" t="s">
@@ -7368,52 +7464,55 @@
       </c>
       <c r="AG45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN45" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="27"/>
       <c r="C46" s="27"/>
       <c r="D46" s="27"/>
       <c r="E46" s="27"/>
       <c r="F46" s="27"/>
       <c r="G46" s="27"/>
       <c r="H46" s="27"/>
       <c r="I46" s="27"/>
       <c r="J46" s="27"/>
       <c r="K46" s="27"/>
       <c r="L46" s="27"/>
       <c r="M46" s="27"/>
       <c r="N46" s="27"/>
       <c r="O46" s="27"/>
       <c r="P46" s="27"/>
       <c r="Q46" s="27"/>
       <c r="R46" s="27"/>
       <c r="S46" s="27"/>
       <c r="T46" s="1">
         <v>3</v>
       </c>
       <c r="U46" s="1">
@@ -7454,63 +7553,66 @@
       </c>
       <c r="AG46" s="29">
         <v>3</v>
       </c>
       <c r="AH46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AI46" s="29">
         <v>5</v>
       </c>
       <c r="AJ46" s="29">
         <v>1</v>
       </c>
       <c r="AK46" s="29">
         <v>2</v>
       </c>
       <c r="AL46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AM46" s="29">
         <v>5</v>
       </c>
       <c r="AN46" s="29">
         <v>1</v>
       </c>
+      <c r="AO46" s="29">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T10:AM10"/>
+    <mergeCell ref="T32:AM32"/>
+    <mergeCell ref="T25:AM25"/>
     <mergeCell ref="Z6:AW6"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="T8:Y8"/>
-    <mergeCell ref="T32:AM32"/>
-[...4 lines deleted...]
-    <mergeCell ref="T10:AM10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A4:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="X50" sqref="X50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="28.44140625" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
@@ -10671,51 +10773,51 @@
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:BZ46"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="T1" workbookViewId="0">
       <selection activeCell="Z6" sqref="Z6:AW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:78" ht="14.4" customHeight="1">
       <c r="Z6" s="71" t="s">
         <v>26</v>
       </c>
       <c r="AA6" s="71"/>
       <c r="AB6" s="71"/>
       <c r="AC6" s="71"/>
       <c r="AD6" s="71"/>
       <c r="AE6" s="71"/>
       <c r="AF6" s="71"/>
       <c r="AG6" s="71"/>
       <c r="AH6" s="71"/>
       <c r="AI6" s="71"/>
       <c r="AJ6" s="71"/>
@@ -11064,50 +11166,53 @@
       </c>
       <c r="AG11" s="18">
         <v>83</v>
       </c>
       <c r="AH11" s="18">
         <v>42</v>
       </c>
       <c r="AI11" s="18">
         <v>55</v>
       </c>
       <c r="AJ11" s="18">
         <v>47</v>
       </c>
       <c r="AK11" s="18">
         <v>20</v>
       </c>
       <c r="AL11" s="18">
         <v>12</v>
       </c>
       <c r="AM11" s="19">
         <v>22</v>
       </c>
       <c r="AN11" s="18">
         <v>31</v>
       </c>
+      <c r="AO11" s="18">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" s="63" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="5">
         <v>72</v>
       </c>
       <c r="U12" s="5">
         <v>65</v>
       </c>
       <c r="V12" s="5">
         <v>85</v>
       </c>
       <c r="W12" s="5">
         <v>58</v>
       </c>
       <c r="X12" s="5">
         <v>37</v>
       </c>
       <c r="Y12" s="5">
         <v>28</v>
       </c>
       <c r="Z12" s="18">
         <v>3</v>
@@ -11132,50 +11237,53 @@
       </c>
       <c r="AG12" s="18">
         <v>35</v>
       </c>
       <c r="AH12" s="18">
         <v>23</v>
       </c>
       <c r="AI12" s="18">
         <v>21</v>
       </c>
       <c r="AJ12" s="18">
         <v>26</v>
       </c>
       <c r="AK12" s="18">
         <v>7</v>
       </c>
       <c r="AL12" s="18">
         <v>8</v>
       </c>
       <c r="AM12" s="19">
         <v>11</v>
       </c>
       <c r="AN12" s="18">
         <v>16</v>
       </c>
+      <c r="AO12" s="18">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" s="63" t="s">
         <v>36</v>
       </c>
       <c r="T13" s="5">
         <v>27</v>
       </c>
       <c r="U13" s="5">
         <v>16</v>
       </c>
       <c r="V13" s="5">
         <v>10</v>
       </c>
       <c r="W13" s="5">
         <v>3</v>
       </c>
       <c r="X13" s="5">
         <v>4</v>
       </c>
       <c r="Y13" s="5">
         <v>7</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>28</v>
@@ -11200,50 +11308,53 @@
       </c>
       <c r="AG13" s="18">
         <v>5</v>
       </c>
       <c r="AH13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI13" s="18">
         <v>6</v>
       </c>
       <c r="AJ13" s="18">
         <v>7</v>
       </c>
       <c r="AK13" s="18">
         <v>3</v>
       </c>
       <c r="AL13" s="18">
         <v>1</v>
       </c>
       <c r="AM13" s="19">
         <v>3</v>
       </c>
       <c r="AN13" s="18" t="s">
         <v>28</v>
       </c>
+      <c r="AO13" s="18">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T14" s="5">
         <v>15</v>
       </c>
       <c r="U14" s="5">
         <v>11</v>
       </c>
       <c r="V14" s="5">
         <v>8</v>
       </c>
       <c r="W14" s="5">
         <v>9</v>
       </c>
       <c r="X14" s="5">
         <v>13</v>
       </c>
       <c r="Y14" s="5">
         <v>8</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>28</v>
@@ -11268,50 +11379,53 @@
       </c>
       <c r="AG14" s="18">
         <v>8</v>
       </c>
       <c r="AH14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI14" s="18">
         <v>7</v>
       </c>
       <c r="AJ14" s="18">
         <v>1</v>
       </c>
       <c r="AK14" s="18">
         <v>1</v>
       </c>
       <c r="AL14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM14" s="19">
         <v>2</v>
       </c>
       <c r="AN14" s="18">
         <v>3</v>
       </c>
+      <c r="AO14" s="18" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>28</v>
@@ -11336,50 +11450,53 @@
       </c>
       <c r="AG15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN15" s="18" t="s">
         <v>28</v>
       </c>
+      <c r="AO15" s="18" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T16" s="5">
         <v>12</v>
       </c>
       <c r="U16" s="5">
         <v>27</v>
       </c>
       <c r="V16" s="5">
         <v>21</v>
       </c>
       <c r="W16" s="5">
         <v>24</v>
       </c>
       <c r="X16" s="5">
         <v>1</v>
       </c>
       <c r="Y16" s="5">
         <v>6</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>28</v>
@@ -11404,52 +11521,55 @@
       </c>
       <c r="AG16" s="18">
         <v>19</v>
       </c>
       <c r="AH16" s="18">
         <v>13</v>
       </c>
       <c r="AI16" s="18">
         <v>11</v>
       </c>
       <c r="AJ16" s="18">
         <v>7</v>
       </c>
       <c r="AK16" s="18">
         <v>4</v>
       </c>
       <c r="AL16" s="18">
         <v>1</v>
       </c>
       <c r="AM16" s="19">
         <v>1</v>
       </c>
       <c r="AN16" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA17" s="19" t="s">
@@ -11472,52 +11592,55 @@
       </c>
       <c r="AG17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="5">
         <v>8</v>
       </c>
       <c r="V18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA18" s="19" t="s">
@@ -11540,52 +11663,55 @@
       </c>
       <c r="AG18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA19" s="19" t="s">
@@ -11608,52 +11734,55 @@
       </c>
       <c r="AG19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA20" s="19" t="s">
@@ -11676,52 +11805,55 @@
       </c>
       <c r="AG20" s="18">
         <v>1</v>
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA21" s="19" t="s">
@@ -11744,52 +11876,55 @@
       </c>
       <c r="AG21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V22" s="5">
         <v>5</v>
       </c>
       <c r="W22" s="5">
         <v>2</v>
       </c>
       <c r="X22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y22" s="5">
         <v>3</v>
       </c>
       <c r="Z22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA22" s="19">
@@ -11812,52 +11947,55 @@
       </c>
       <c r="AG22" s="18">
         <v>2</v>
       </c>
       <c r="AH22" s="18">
         <v>1</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL22" s="18">
         <v>2</v>
       </c>
       <c r="AM22" s="19">
         <v>1</v>
       </c>
       <c r="AN22" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA23" s="19">
@@ -11880,52 +12018,55 @@
       </c>
       <c r="AG23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="T24" s="5">
         <v>8</v>
       </c>
       <c r="U24" s="5">
         <v>21</v>
       </c>
       <c r="V24" s="5">
         <v>8</v>
       </c>
       <c r="W24" s="5">
         <v>20</v>
       </c>
       <c r="X24" s="5">
         <v>12</v>
       </c>
       <c r="Y24" s="5">
         <v>6</v>
       </c>
       <c r="Z24" s="18">
         <v>1</v>
       </c>
       <c r="AA24" s="19">
@@ -11948,94 +12089,97 @@
       </c>
       <c r="AG24" s="18">
         <v>13</v>
       </c>
       <c r="AH24" s="18">
         <v>5</v>
       </c>
       <c r="AI24" s="18">
         <v>10</v>
       </c>
       <c r="AJ24" s="18">
         <v>6</v>
       </c>
       <c r="AK24" s="18">
         <v>5</v>
       </c>
       <c r="AL24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM24" s="19">
         <v>4</v>
       </c>
       <c r="AN24" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="25" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO24" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41" ht="14.4" customHeight="1">
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="60"/>
       <c r="I25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="75" t="s">
         <v>12</v>
       </c>
       <c r="U25" s="75"/>
       <c r="V25" s="75"/>
       <c r="W25" s="75"/>
       <c r="X25" s="75"/>
       <c r="Y25" s="75"/>
       <c r="Z25" s="75"/>
       <c r="AA25" s="75"/>
       <c r="AB25" s="75"/>
       <c r="AC25" s="75"/>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
       <c r="AF25" s="75"/>
       <c r="AG25" s="75"/>
       <c r="AH25" s="75"/>
       <c r="AI25" s="75"/>
       <c r="AJ25" s="75"/>
       <c r="AK25" s="75"/>
       <c r="AL25" s="75"/>
       <c r="AM25" s="75"/>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" s="58" t="s">
         <v>29</v>
       </c>
       <c r="T26" s="5">
         <v>106</v>
       </c>
       <c r="U26" s="5">
         <v>108</v>
       </c>
       <c r="V26" s="5">
         <v>114</v>
       </c>
       <c r="W26" s="5">
         <v>93</v>
       </c>
       <c r="X26" s="5">
         <v>43</v>
       </c>
       <c r="Y26" s="5">
         <v>38</v>
       </c>
       <c r="Z26" s="18">
         <v>3</v>
       </c>
       <c r="AA26" s="19">
@@ -12058,52 +12202,55 @@
       </c>
       <c r="AG26" s="18">
         <v>66</v>
       </c>
       <c r="AH26" s="18">
         <v>35</v>
       </c>
       <c r="AI26" s="18">
         <v>39</v>
       </c>
       <c r="AJ26" s="18">
         <v>46</v>
       </c>
       <c r="AK26" s="18">
         <v>15</v>
       </c>
       <c r="AL26" s="18">
         <v>10</v>
       </c>
       <c r="AM26" s="19">
         <v>19</v>
       </c>
       <c r="AN26" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="18"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19">
         <v>66</v>
       </c>
       <c r="U27" s="18">
@@ -12144,52 +12291,55 @@
       </c>
       <c r="AG27" s="18">
         <v>35</v>
       </c>
       <c r="AH27" s="18">
         <v>23</v>
       </c>
       <c r="AI27" s="18">
         <v>20</v>
       </c>
       <c r="AJ27" s="18">
         <v>26</v>
       </c>
       <c r="AK27" s="18">
         <v>7</v>
       </c>
       <c r="AL27" s="18">
         <v>8</v>
       </c>
       <c r="AM27" s="19">
         <v>11</v>
       </c>
       <c r="AN27" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="22"/>
       <c r="I28" s="15"/>
       <c r="J28" s="17"/>
       <c r="K28" s="23"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19">
         <v>27</v>
       </c>
       <c r="U28" s="18">
@@ -12230,52 +12380,55 @@
       </c>
       <c r="AG28" s="18">
         <v>5</v>
       </c>
       <c r="AH28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI28" s="18">
         <v>6</v>
       </c>
       <c r="AJ28" s="18">
         <v>7</v>
       </c>
       <c r="AK28" s="18">
         <v>1</v>
       </c>
       <c r="AL28" s="18">
         <v>1</v>
       </c>
       <c r="AM28" s="19">
         <v>3</v>
       </c>
       <c r="AN28" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="22"/>
       <c r="I29" s="15"/>
       <c r="J29" s="17"/>
       <c r="K29" s="23"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="18"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="18" t="s">
@@ -12316,52 +12469,55 @@
       </c>
       <c r="AG29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN29" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="22"/>
       <c r="I30" s="15"/>
       <c r="J30" s="17"/>
       <c r="K30" s="23"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="18"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19">
         <v>9</v>
       </c>
       <c r="U30" s="18">
@@ -12402,52 +12558,55 @@
       </c>
       <c r="AG30" s="18">
         <v>18</v>
       </c>
       <c r="AH30" s="18">
         <v>9</v>
       </c>
       <c r="AI30" s="18">
         <v>8</v>
       </c>
       <c r="AJ30" s="18">
         <v>7</v>
       </c>
       <c r="AK30" s="18">
         <v>4</v>
       </c>
       <c r="AL30" s="18">
         <v>1</v>
       </c>
       <c r="AM30" s="19">
         <v>1</v>
       </c>
       <c r="AN30" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" s="13" customFormat="1">
+      <c r="AO30" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" s="13" customFormat="1">
       <c r="A31" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="22"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17"/>
       <c r="K31" s="23"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="18"/>
       <c r="S31" s="19"/>
       <c r="T31" s="19">
         <v>4</v>
       </c>
       <c r="U31" s="18">
@@ -12488,94 +12647,97 @@
       </c>
       <c r="AG31" s="18">
         <v>8</v>
       </c>
       <c r="AH31" s="18">
         <v>3</v>
       </c>
       <c r="AI31" s="18">
         <v>5</v>
       </c>
       <c r="AJ31" s="18">
         <v>6</v>
       </c>
       <c r="AK31" s="18">
         <v>3</v>
       </c>
       <c r="AL31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM31" s="19">
         <v>4</v>
       </c>
       <c r="AN31" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO31" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41" ht="14.4" customHeight="1">
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="61"/>
       <c r="N32" s="61"/>
       <c r="O32" s="61"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="61"/>
       <c r="R32" s="61"/>
       <c r="S32" s="61"/>
       <c r="T32" s="64" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="64"/>
       <c r="V32" s="64"/>
       <c r="W32" s="64"/>
       <c r="X32" s="64"/>
       <c r="Y32" s="64"/>
       <c r="Z32" s="64"/>
       <c r="AA32" s="64"/>
       <c r="AB32" s="64"/>
       <c r="AC32" s="64"/>
       <c r="AD32" s="64"/>
       <c r="AE32" s="64"/>
       <c r="AF32" s="64"/>
       <c r="AG32" s="64"/>
       <c r="AH32" s="64"/>
       <c r="AI32" s="64"/>
       <c r="AJ32" s="64"/>
       <c r="AK32" s="64"/>
       <c r="AL32" s="64"/>
       <c r="AM32" s="64"/>
     </row>
-    <row r="33" spans="1:40">
+    <row r="33" spans="1:41">
       <c r="A33" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="22"/>
       <c r="I33" s="15"/>
       <c r="J33" s="17"/>
       <c r="K33" s="23"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="19">
         <v>28</v>
       </c>
       <c r="U33" s="19">
@@ -12616,52 +12778,55 @@
       </c>
       <c r="AG33" s="18">
         <v>17</v>
       </c>
       <c r="AH33" s="19">
         <v>7</v>
       </c>
       <c r="AI33" s="19">
         <v>16</v>
       </c>
       <c r="AJ33" s="18">
         <v>1</v>
       </c>
       <c r="AK33" s="18">
         <v>5</v>
       </c>
       <c r="AL33" s="19">
         <v>2</v>
       </c>
       <c r="AM33" s="19">
         <v>3</v>
       </c>
       <c r="AN33" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="19">
         <v>6</v>
       </c>
       <c r="U34" s="19">
@@ -12702,52 +12867,55 @@
       </c>
       <c r="AG34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19">
         <v>1</v>
       </c>
       <c r="AJ34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN34" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="22"/>
       <c r="I35" s="15"/>
       <c r="J35" s="17"/>
       <c r="K35" s="23"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="19" t="s">
@@ -12788,52 +12956,55 @@
       </c>
       <c r="AG35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="18">
         <v>2</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="5" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="22"/>
       <c r="I36" s="15"/>
       <c r="J36" s="17"/>
       <c r="K36" s="23"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="19">
         <v>15</v>
       </c>
       <c r="U36" s="19">
@@ -12874,52 +13045,55 @@
       </c>
       <c r="AG36" s="19">
         <v>8</v>
       </c>
       <c r="AH36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI36" s="19">
         <v>7</v>
       </c>
       <c r="AJ36" s="18">
         <v>1</v>
       </c>
       <c r="AK36" s="18">
         <v>1</v>
       </c>
       <c r="AL36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM36" s="19">
         <v>2</v>
       </c>
       <c r="AN36" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="15"/>
       <c r="J37" s="17"/>
       <c r="K37" s="23"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="19" t="s">
@@ -12960,52 +13134,55 @@
       </c>
       <c r="AG37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN37" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="22"/>
       <c r="I38" s="15"/>
       <c r="J38" s="17"/>
       <c r="K38" s="23"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="19">
         <v>3</v>
       </c>
       <c r="U38" s="19">
@@ -13046,52 +13223,55 @@
       </c>
       <c r="AG38" s="19">
         <v>1</v>
       </c>
       <c r="AH38" s="19">
         <v>4</v>
       </c>
       <c r="AI38" s="19">
         <v>3</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="22"/>
       <c r="I39" s="15"/>
       <c r="J39" s="17"/>
       <c r="K39" s="23"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="19" t="s">
@@ -13132,52 +13312,55 @@
       </c>
       <c r="AG39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="22"/>
       <c r="I40" s="15"/>
       <c r="J40" s="17"/>
       <c r="K40" s="23"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="19">
@@ -13218,52 +13401,55 @@
       </c>
       <c r="AG40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="22"/>
       <c r="I41" s="15"/>
       <c r="J41" s="17"/>
       <c r="K41" s="23"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="19" t="s">
@@ -13304,52 +13490,55 @@
       </c>
       <c r="AG41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="23"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="19" t="s">
@@ -13390,52 +13579,55 @@
       </c>
       <c r="AG42" s="19">
         <v>1</v>
       </c>
       <c r="AH42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="22"/>
       <c r="I43" s="15"/>
       <c r="J43" s="17"/>
       <c r="K43" s="23"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="19" t="s">
@@ -13476,52 +13668,55 @@
       </c>
       <c r="AG43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="22"/>
       <c r="I44" s="15"/>
       <c r="J44" s="17"/>
       <c r="K44" s="23"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="18"/>
       <c r="S44" s="18"/>
       <c r="T44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U44" s="19" t="s">
@@ -13562,52 +13757,55 @@
       </c>
       <c r="AG44" s="19">
         <v>2</v>
       </c>
       <c r="AH44" s="19">
         <v>1</v>
       </c>
       <c r="AI44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="19">
         <v>2</v>
       </c>
       <c r="AM44" s="19">
         <v>1</v>
       </c>
       <c r="AN44" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="22"/>
       <c r="I45" s="15"/>
       <c r="J45" s="17"/>
       <c r="K45" s="23"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
       <c r="R45" s="18"/>
       <c r="S45" s="18"/>
       <c r="T45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U45" s="19" t="s">
@@ -13648,52 +13846,55 @@
       </c>
       <c r="AG45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN45" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="49"/>
       <c r="C46" s="49"/>
       <c r="D46" s="50"/>
       <c r="E46" s="50"/>
       <c r="F46" s="50"/>
       <c r="G46" s="50"/>
       <c r="H46" s="51"/>
       <c r="I46" s="50"/>
       <c r="J46" s="51"/>
       <c r="K46" s="49"/>
       <c r="L46" s="51"/>
       <c r="M46" s="51"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
       <c r="S46" s="29"/>
       <c r="T46" s="27">
         <v>4</v>
       </c>
       <c r="U46" s="29">
@@ -13732,50 +13933,53 @@
       <c r="AF46" s="29">
         <v>4</v>
       </c>
       <c r="AG46" s="29">
         <v>5</v>
       </c>
       <c r="AH46" s="29">
         <v>2</v>
       </c>
       <c r="AI46" s="29">
         <v>5</v>
       </c>
       <c r="AJ46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AK46" s="29">
         <v>2</v>
       </c>
       <c r="AL46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AM46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AN46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AO46" s="29">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="Z6:AW6"/>
     <mergeCell ref="T32:AM32"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="T10:AM10"/>
     <mergeCell ref="T25:AM25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -16953,51 +17157,51 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:CH48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="AE6" sqref="AE6:AW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="21" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.109375" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:86" ht="14.4" customHeight="1">
       <c r="AE6" s="71" t="s">
         <v>34</v>
       </c>
       <c r="AF6" s="71"/>
       <c r="AG6" s="71"/>
       <c r="AH6" s="71"/>
       <c r="AI6" s="71"/>
       <c r="AJ6" s="71"/>
       <c r="AK6" s="71"/>
       <c r="AL6" s="71"/>
       <c r="AM6" s="71"/>
@@ -17369,50 +17573,53 @@
       </c>
       <c r="AG11" s="18">
         <v>-39</v>
       </c>
       <c r="AH11" s="18">
         <v>-28</v>
       </c>
       <c r="AI11" s="18">
         <v>31</v>
       </c>
       <c r="AJ11" s="18">
         <v>-5</v>
       </c>
       <c r="AK11" s="18">
         <v>83</v>
       </c>
       <c r="AL11" s="18">
         <v>67</v>
       </c>
       <c r="AM11" s="18">
         <v>32</v>
       </c>
       <c r="AN11" s="18">
         <v>43</v>
       </c>
+      <c r="AO11" s="18">
+        <v>32</v>
+      </c>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="19"/>
       <c r="T12" s="2">
         <v>-62</v>
@@ -17455,50 +17662,53 @@
       </c>
       <c r="AG12" s="18">
         <v>-9</v>
       </c>
       <c r="AH12" s="18">
         <v>-14</v>
       </c>
       <c r="AI12" s="18">
         <v>17</v>
       </c>
       <c r="AJ12" s="18">
         <v>3</v>
       </c>
       <c r="AK12" s="18">
         <v>55</v>
       </c>
       <c r="AL12" s="18">
         <v>34</v>
       </c>
       <c r="AM12" s="18">
         <v>3</v>
       </c>
       <c r="AN12" s="18">
         <v>25</v>
       </c>
+      <c r="AO12" s="18">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:86">
       <c r="A13" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="22"/>
       <c r="I13" s="15"/>
       <c r="J13" s="22"/>
       <c r="K13" s="16"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="19"/>
       <c r="T13" s="2">
         <v>-27</v>
@@ -17541,50 +17751,53 @@
       </c>
       <c r="AG13" s="18">
         <v>-3</v>
       </c>
       <c r="AH13" s="18">
         <v>1</v>
       </c>
       <c r="AI13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ13" s="18">
         <v>-6</v>
       </c>
       <c r="AK13" s="18">
         <v>1</v>
       </c>
       <c r="AL13" s="18">
         <v>3</v>
       </c>
       <c r="AM13" s="18">
         <v>-3</v>
       </c>
       <c r="AN13" s="18">
         <v>1</v>
       </c>
+      <c r="AO13" s="18">
+        <v>2</v>
+      </c>
     </row>
     <row r="14" spans="1:86">
       <c r="A14" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="22"/>
       <c r="I14" s="15"/>
       <c r="J14" s="22"/>
       <c r="K14" s="16"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="19"/>
       <c r="T14" s="2">
         <v>-8</v>
@@ -17627,50 +17840,53 @@
       </c>
       <c r="AG14" s="18">
         <v>-4</v>
       </c>
       <c r="AH14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI14" s="18">
         <v>9</v>
       </c>
       <c r="AJ14" s="18">
         <v>2</v>
       </c>
       <c r="AK14" s="18">
         <v>5</v>
       </c>
       <c r="AL14" s="18">
         <v>5</v>
       </c>
       <c r="AM14" s="18">
         <v>-1</v>
       </c>
       <c r="AN14" s="18">
         <v>1</v>
       </c>
+      <c r="AO14" s="18">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:86">
       <c r="A15" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="22"/>
       <c r="I15" s="15"/>
       <c r="J15" s="22"/>
       <c r="K15" s="16"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="19"/>
       <c r="T15" s="2" t="s">
         <v>28</v>
@@ -17712,50 +17928,53 @@
         <v>2</v>
       </c>
       <c r="AG15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH15" s="18">
         <v>3</v>
       </c>
       <c r="AI15" s="18">
         <v>9</v>
       </c>
       <c r="AJ15" s="18">
         <v>2</v>
       </c>
       <c r="AK15" s="18">
         <v>13</v>
       </c>
       <c r="AL15" s="18">
         <v>10</v>
       </c>
       <c r="AM15" s="18">
         <v>13</v>
       </c>
       <c r="AN15" s="18">
         <v>23</v>
+      </c>
+      <c r="AO15" s="18">
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="22"/>
       <c r="I16" s="15"/>
       <c r="J16" s="22"/>
       <c r="K16" s="16"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="19"/>
       <c r="T16" s="2">
@@ -17799,52 +18018,55 @@
       </c>
       <c r="AG16" s="18">
         <v>-13</v>
       </c>
       <c r="AH16" s="18">
         <v>-12</v>
       </c>
       <c r="AI16" s="18">
         <v>-9</v>
       </c>
       <c r="AJ16" s="18">
         <v>-5</v>
       </c>
       <c r="AK16" s="18">
         <v>4</v>
       </c>
       <c r="AL16" s="18">
         <v>4</v>
       </c>
       <c r="AM16" s="18">
         <v>2</v>
       </c>
       <c r="AN16" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="22"/>
       <c r="I17" s="15"/>
       <c r="J17" s="22"/>
       <c r="K17" s="16"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
       <c r="S17" s="19"/>
       <c r="T17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="18" t="s">
@@ -17885,52 +18107,55 @@
       </c>
       <c r="AG17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="22"/>
       <c r="I18" s="15"/>
       <c r="J18" s="22"/>
       <c r="K18" s="16"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="19"/>
       <c r="T18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="18">
@@ -17971,52 +18196,55 @@
       </c>
       <c r="AG18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="22"/>
       <c r="I19" s="15"/>
       <c r="J19" s="22"/>
       <c r="K19" s="16"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="19"/>
       <c r="T19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="18" t="s">
@@ -18057,52 +18285,55 @@
       </c>
       <c r="AG19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="18">
         <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="19"/>
       <c r="T20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="18" t="s">
@@ -18143,52 +18374,55 @@
       </c>
       <c r="AG20" s="18">
         <v>-1</v>
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="22"/>
       <c r="I21" s="15"/>
       <c r="J21" s="22"/>
       <c r="K21" s="16"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="19"/>
       <c r="T21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="18" t="s">
@@ -18229,52 +18463,55 @@
       </c>
       <c r="AG21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="22"/>
       <c r="I22" s="15"/>
       <c r="J22" s="22"/>
       <c r="K22" s="16"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="18"/>
       <c r="R22" s="18"/>
       <c r="S22" s="19"/>
       <c r="T22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U22" s="18" t="s">
@@ -18315,52 +18552,55 @@
       </c>
       <c r="AG22" s="18">
         <v>-2</v>
       </c>
       <c r="AH22" s="18">
         <v>-1</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ22" s="18">
         <v>4</v>
       </c>
       <c r="AK22" s="18">
         <v>6</v>
       </c>
       <c r="AL22" s="18">
         <v>3</v>
       </c>
       <c r="AM22" s="18">
         <v>14</v>
       </c>
       <c r="AN22" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="22"/>
       <c r="I23" s="15"/>
       <c r="J23" s="22"/>
       <c r="K23" s="16"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="18"/>
       <c r="R23" s="18"/>
       <c r="S23" s="19"/>
       <c r="T23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U23" s="18" t="s">
@@ -18401,52 +18641,55 @@
       </c>
       <c r="AG23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="22"/>
       <c r="I24" s="15"/>
       <c r="J24" s="22"/>
       <c r="K24" s="16"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="19"/>
       <c r="T24" s="2">
         <v>-1</v>
       </c>
       <c r="U24" s="18">
@@ -18487,94 +18730,97 @@
       </c>
       <c r="AG24" s="18">
         <v>-7</v>
       </c>
       <c r="AH24" s="18">
         <v>-5</v>
       </c>
       <c r="AI24" s="18">
         <v>4</v>
       </c>
       <c r="AJ24" s="18">
         <v>-5</v>
       </c>
       <c r="AK24" s="18">
         <v>-1</v>
       </c>
       <c r="AL24" s="18">
         <v>8</v>
       </c>
       <c r="AM24" s="18">
         <v>4</v>
       </c>
       <c r="AN24" s="18">
         <v>-2</v>
       </c>
-    </row>
-    <row r="25" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO24" s="18">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:41" ht="14.4" customHeight="1">
       <c r="B25" s="62"/>
       <c r="C25" s="62"/>
       <c r="D25" s="62"/>
       <c r="E25" s="62"/>
       <c r="F25" s="62"/>
       <c r="G25" s="62"/>
       <c r="H25" s="62"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
       <c r="P25" s="62"/>
       <c r="Q25" s="62"/>
       <c r="R25" s="62"/>
       <c r="S25" s="62"/>
       <c r="T25" s="62"/>
       <c r="U25" s="62"/>
       <c r="V25" s="62"/>
       <c r="W25" s="62"/>
       <c r="X25" s="62"/>
       <c r="Y25" s="62"/>
       <c r="Z25" s="74" t="s">
         <v>12</v>
       </c>
       <c r="AA25" s="74"/>
       <c r="AB25" s="74"/>
       <c r="AC25" s="74"/>
       <c r="AD25" s="74"/>
       <c r="AE25" s="74"/>
       <c r="AF25" s="74"/>
       <c r="AG25" s="74"/>
       <c r="AH25" s="74"/>
       <c r="AI25" s="74"/>
       <c r="AJ25" s="74"/>
       <c r="AK25" s="74"/>
       <c r="AL25" s="74"/>
       <c r="AM25" s="74"/>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="22"/>
       <c r="I26" s="15"/>
       <c r="J26" s="17"/>
       <c r="K26" s="23"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="18"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19">
         <v>-92</v>
       </c>
       <c r="U26" s="18">
@@ -18615,52 +18861,55 @@
       </c>
       <c r="AG26" s="18">
         <v>-31</v>
       </c>
       <c r="AH26" s="18">
         <v>-24</v>
       </c>
       <c r="AI26" s="18">
         <v>19</v>
       </c>
       <c r="AJ26" s="18">
         <v>-17</v>
       </c>
       <c r="AK26" s="18">
         <v>63</v>
       </c>
       <c r="AL26" s="18">
         <v>49</v>
       </c>
       <c r="AM26" s="18">
         <v>7</v>
       </c>
       <c r="AN26" s="18">
         <v>31</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="18"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19">
         <v>-56</v>
       </c>
       <c r="U27" s="18">
@@ -18701,52 +18950,55 @@
       </c>
       <c r="AG27" s="18">
         <v>-11</v>
       </c>
       <c r="AH27" s="18">
         <v>-14</v>
       </c>
       <c r="AI27" s="18">
         <v>17</v>
       </c>
       <c r="AJ27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK27" s="18">
         <v>55</v>
       </c>
       <c r="AL27" s="18">
         <v>30</v>
       </c>
       <c r="AM27" s="18">
         <v>3</v>
       </c>
       <c r="AN27" s="18">
         <v>28</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="22"/>
       <c r="I28" s="15"/>
       <c r="J28" s="17"/>
       <c r="K28" s="23"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19">
         <v>-27</v>
       </c>
       <c r="U28" s="18">
@@ -18787,52 +19039,55 @@
       </c>
       <c r="AG28" s="18">
         <v>-3</v>
       </c>
       <c r="AH28" s="18">
         <v>1</v>
       </c>
       <c r="AI28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ28" s="18">
         <v>-6</v>
       </c>
       <c r="AK28" s="18">
         <v>3</v>
       </c>
       <c r="AL28" s="18">
         <v>3</v>
       </c>
       <c r="AM28" s="18">
         <v>-3</v>
       </c>
       <c r="AN28" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="22"/>
       <c r="I29" s="15"/>
       <c r="J29" s="17"/>
       <c r="K29" s="23"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="18"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="18" t="s">
@@ -18873,52 +19128,55 @@
       </c>
       <c r="AG29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AH29" s="18">
         <v>1</v>
       </c>
       <c r="AI29" s="18">
         <v>6</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="18">
         <v>4</v>
       </c>
       <c r="AL29" s="18">
         <v>5</v>
       </c>
       <c r="AM29" s="18">
         <v>7</v>
       </c>
       <c r="AN29" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="22"/>
       <c r="I30" s="15"/>
       <c r="J30" s="17"/>
       <c r="K30" s="23"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="18"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19">
         <v>-9</v>
       </c>
       <c r="U30" s="18">
@@ -18959,52 +19217,55 @@
       </c>
       <c r="AG30" s="18">
         <v>-12</v>
       </c>
       <c r="AH30" s="18">
         <v>-9</v>
       </c>
       <c r="AI30" s="18">
         <v>-8</v>
       </c>
       <c r="AJ30" s="18">
         <v>-5</v>
       </c>
       <c r="AK30" s="18">
         <v>2</v>
       </c>
       <c r="AL30" s="18">
         <v>3</v>
       </c>
       <c r="AM30" s="18">
         <v>1</v>
       </c>
       <c r="AN30" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" s="13" customFormat="1">
+      <c r="AO30" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" s="13" customFormat="1">
       <c r="A31" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="22"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17"/>
       <c r="K31" s="23"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="18"/>
       <c r="S31" s="19"/>
       <c r="T31" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U31" s="18">
@@ -19045,94 +19306,97 @@
       </c>
       <c r="AG31" s="18">
         <v>-5</v>
       </c>
       <c r="AH31" s="18">
         <v>-3</v>
       </c>
       <c r="AI31" s="18">
         <v>4</v>
       </c>
       <c r="AJ31" s="18">
         <v>-6</v>
       </c>
       <c r="AK31" s="18">
         <v>-1</v>
       </c>
       <c r="AL31" s="18">
         <v>8</v>
       </c>
       <c r="AM31" s="18">
         <v>-1</v>
       </c>
       <c r="AN31" s="18">
         <v>-1</v>
       </c>
-    </row>
-    <row r="32" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO31" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:41" ht="14.4" customHeight="1">
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="61"/>
       <c r="N32" s="61"/>
       <c r="O32" s="61"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="61"/>
       <c r="R32" s="61"/>
       <c r="S32" s="61"/>
       <c r="T32" s="61"/>
       <c r="U32" s="61"/>
       <c r="V32" s="61"/>
       <c r="W32" s="61"/>
       <c r="X32" s="61"/>
       <c r="Y32" s="61"/>
       <c r="Z32" s="64" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="64"/>
       <c r="AB32" s="64"/>
       <c r="AC32" s="64"/>
       <c r="AD32" s="64"/>
       <c r="AE32" s="64"/>
       <c r="AF32" s="64"/>
       <c r="AG32" s="64"/>
       <c r="AH32" s="64"/>
       <c r="AI32" s="64"/>
       <c r="AJ32" s="64"/>
       <c r="AK32" s="64"/>
       <c r="AL32" s="64"/>
       <c r="AM32" s="64"/>
     </row>
-    <row r="33" spans="1:40">
+    <row r="33" spans="1:41">
       <c r="A33" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="22"/>
       <c r="I33" s="15"/>
       <c r="J33" s="17"/>
       <c r="K33" s="23"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="3">
         <v>-18</v>
       </c>
       <c r="U33" s="19">
@@ -19173,52 +19437,55 @@
       </c>
       <c r="AG33" s="18">
         <v>-8</v>
       </c>
       <c r="AH33" s="19">
         <v>-4</v>
       </c>
       <c r="AI33" s="19">
         <v>12</v>
       </c>
       <c r="AJ33" s="18">
         <v>12</v>
       </c>
       <c r="AK33" s="18">
         <v>20</v>
       </c>
       <c r="AL33" s="19">
         <v>18</v>
       </c>
       <c r="AM33" s="19">
         <v>25</v>
       </c>
       <c r="AN33" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="18">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="3">
         <v>-6</v>
       </c>
       <c r="U34" s="19">
@@ -19259,52 +19526,55 @@
       </c>
       <c r="AG34" s="19">
         <v>2</v>
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ34" s="18">
         <v>3</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL34" s="19">
         <v>4</v>
       </c>
       <c r="AM34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN34" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="22"/>
       <c r="I35" s="15"/>
       <c r="J35" s="17"/>
       <c r="K35" s="23"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="19" t="s">
@@ -19345,52 +19615,55 @@
       </c>
       <c r="AG35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="18">
         <v>-2</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="5" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="22"/>
       <c r="I36" s="15"/>
       <c r="J36" s="17"/>
       <c r="K36" s="23"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="2">
         <v>-8</v>
       </c>
       <c r="U36" s="19">
@@ -19431,52 +19704,55 @@
       </c>
       <c r="AG36" s="19">
         <v>-4</v>
       </c>
       <c r="AH36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI36" s="19">
         <v>9</v>
       </c>
       <c r="AJ36" s="18">
         <v>2</v>
       </c>
       <c r="AK36" s="18">
         <v>5</v>
       </c>
       <c r="AL36" s="19">
         <v>5</v>
       </c>
       <c r="AM36" s="19">
         <v>-1</v>
       </c>
       <c r="AN36" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="15"/>
       <c r="J37" s="17"/>
       <c r="K37" s="23"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="19" t="s">
@@ -19517,52 +19793,55 @@
       </c>
       <c r="AG37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH37" s="19">
         <v>2</v>
       </c>
       <c r="AI37" s="19">
         <v>3</v>
       </c>
       <c r="AJ37" s="18">
         <v>2</v>
       </c>
       <c r="AK37" s="18">
         <v>9</v>
       </c>
       <c r="AL37" s="19">
         <v>5</v>
       </c>
       <c r="AM37" s="19">
         <v>6</v>
       </c>
       <c r="AN37" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="22"/>
       <c r="I38" s="15"/>
       <c r="J38" s="17"/>
       <c r="K38" s="23"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="2">
         <v>-3</v>
       </c>
       <c r="U38" s="19">
@@ -19603,52 +19882,55 @@
       </c>
       <c r="AG38" s="19">
         <v>-1</v>
       </c>
       <c r="AH38" s="19">
         <v>-3</v>
       </c>
       <c r="AI38" s="19">
         <v>-1</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18">
         <v>2</v>
       </c>
       <c r="AL38" s="19">
         <v>1</v>
       </c>
       <c r="AM38" s="19">
         <v>1</v>
       </c>
       <c r="AN38" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="22"/>
       <c r="I39" s="15"/>
       <c r="J39" s="17"/>
       <c r="K39" s="23"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="19" t="s">
@@ -19689,52 +19971,55 @@
       </c>
       <c r="AG39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="22"/>
       <c r="I40" s="15"/>
       <c r="J40" s="17"/>
       <c r="K40" s="23"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="19">
@@ -19775,52 +20060,55 @@
       </c>
       <c r="AG40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="22"/>
       <c r="I41" s="15"/>
       <c r="J41" s="17"/>
       <c r="K41" s="23"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="19" t="s">
@@ -19861,52 +20149,55 @@
       </c>
       <c r="AG41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19">
         <v>1</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="23"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="19" t="s">
@@ -19947,52 +20238,55 @@
       </c>
       <c r="AG42" s="19">
         <v>-1</v>
       </c>
       <c r="AH42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="22"/>
       <c r="I43" s="15"/>
       <c r="J43" s="17"/>
       <c r="K43" s="23"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="19" t="s">
@@ -20033,52 +20327,55 @@
       </c>
       <c r="AG43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="22"/>
       <c r="I44" s="15"/>
       <c r="J44" s="17"/>
       <c r="K44" s="23"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="18"/>
       <c r="S44" s="18"/>
       <c r="T44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U44" s="19" t="s">
@@ -20119,52 +20416,55 @@
       </c>
       <c r="AG44" s="19">
         <v>-2</v>
       </c>
       <c r="AH44" s="19">
         <v>-1</v>
       </c>
       <c r="AI44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ44" s="18">
         <v>4</v>
       </c>
       <c r="AK44" s="18">
         <v>6</v>
       </c>
       <c r="AL44" s="19">
         <v>3</v>
       </c>
       <c r="AM44" s="19">
         <v>14</v>
       </c>
       <c r="AN44" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="22"/>
       <c r="I45" s="15"/>
       <c r="J45" s="17"/>
       <c r="K45" s="23"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
       <c r="R45" s="18"/>
       <c r="S45" s="18"/>
       <c r="T45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U45" s="19" t="s">
@@ -20205,52 +20505,55 @@
       </c>
       <c r="AG45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AH45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN45" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="49"/>
       <c r="C46" s="49"/>
       <c r="D46" s="50"/>
       <c r="E46" s="50"/>
       <c r="F46" s="50"/>
       <c r="G46" s="50"/>
       <c r="H46" s="51"/>
       <c r="I46" s="50"/>
       <c r="J46" s="51"/>
       <c r="K46" s="49"/>
       <c r="L46" s="51"/>
       <c r="M46" s="51"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
       <c r="S46" s="29"/>
       <c r="T46" s="1">
         <v>-1</v>
       </c>
       <c r="U46" s="29">
@@ -20291,66 +20594,69 @@
       </c>
       <c r="AG46" s="29">
         <v>-2</v>
       </c>
       <c r="AH46" s="29">
         <v>-2</v>
       </c>
       <c r="AI46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AJ46" s="29">
         <v>1</v>
       </c>
       <c r="AK46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AL46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AM46" s="29">
         <v>5</v>
       </c>
       <c r="AN46" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="47" spans="1:40">
+      <c r="AO46" s="29">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:41">
       <c r="Z47" s="13"/>
       <c r="AA47" s="13"/>
       <c r="AB47" s="13"/>
       <c r="AC47" s="13"/>
       <c r="AD47" s="13"/>
       <c r="AE47" s="13"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="Z48" s="13"/>
       <c r="AA48" s="13"/>
       <c r="AB48" s="13"/>
       <c r="AC48" s="13"/>
       <c r="AD48" s="13"/>
       <c r="AE48" s="13"/>
       <c r="AF48" s="13"/>
       <c r="AG48" s="13"/>
       <c r="AH48" s="13"/>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
       <c r="AL48" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AE6:AW6"/>
     <mergeCell ref="Z32:AM32"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="Z10:AM10"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="Z25:AM25"/>