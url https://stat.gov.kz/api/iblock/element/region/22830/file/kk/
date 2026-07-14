--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -28,51 +28,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Келгендер  2024-2026" sheetId="5" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
     <sheet name="Кеткендер  2024-2026" sheetId="6" r:id="rId4"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId5"/>
     <sheet name="Көші қон айырымы 2024-2026" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2539" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2595" uniqueCount="37">
   <si>
     <t>Қазақстан Республикасына келгендер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -4442,51 +4442,51 @@
       <c r="AB41" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:BZ46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T4" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="Z4" workbookViewId="0">
       <selection activeCell="Z6" sqref="Z6:AW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.5546875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.33203125" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="9.33203125" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:78" s="42" customFormat="1" ht="14.4" customHeight="1">
       <c r="Z6" s="71" t="s">
         <v>0</v>
       </c>
       <c r="AA6" s="71"/>
       <c r="AB6" s="71"/>
       <c r="AC6" s="71"/>
       <c r="AD6" s="71"/>
       <c r="AE6" s="71"/>
       <c r="AF6" s="71"/>
       <c r="AG6" s="71"/>
@@ -4859,50 +4859,53 @@
       </c>
       <c r="AH11" s="18">
         <v>14</v>
       </c>
       <c r="AI11" s="18">
         <v>86</v>
       </c>
       <c r="AJ11" s="18">
         <v>42</v>
       </c>
       <c r="AK11" s="18">
         <v>103</v>
       </c>
       <c r="AL11" s="18">
         <v>79</v>
       </c>
       <c r="AM11" s="19">
         <v>54</v>
       </c>
       <c r="AN11" s="18">
         <v>74</v>
       </c>
       <c r="AO11" s="18">
         <v>45</v>
       </c>
+      <c r="AP11" s="18">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5">
         <v>10</v>
@@ -4948,50 +4951,53 @@
       </c>
       <c r="AH12" s="18">
         <v>9</v>
       </c>
       <c r="AI12" s="18">
         <v>38</v>
       </c>
       <c r="AJ12" s="18">
         <v>29</v>
       </c>
       <c r="AK12" s="18">
         <v>62</v>
       </c>
       <c r="AL12" s="18">
         <v>42</v>
       </c>
       <c r="AM12" s="19">
         <v>14</v>
       </c>
       <c r="AN12" s="18">
         <v>41</v>
       </c>
       <c r="AO12" s="18">
         <v>11</v>
       </c>
+      <c r="AP12" s="18">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5" t="s">
         <v>28</v>
@@ -5036,50 +5042,53 @@
         <v>2</v>
       </c>
       <c r="AH13" s="18">
         <v>1</v>
       </c>
       <c r="AI13" s="18">
         <v>6</v>
       </c>
       <c r="AJ13" s="18">
         <v>1</v>
       </c>
       <c r="AK13" s="18">
         <v>4</v>
       </c>
       <c r="AL13" s="18">
         <v>4</v>
       </c>
       <c r="AM13" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN13" s="18">
         <v>1</v>
       </c>
       <c r="AO13" s="18">
         <v>5</v>
+      </c>
+      <c r="AP13" s="18">
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5">
@@ -5126,50 +5135,53 @@
       </c>
       <c r="AH14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI14" s="18">
         <v>16</v>
       </c>
       <c r="AJ14" s="18">
         <v>3</v>
       </c>
       <c r="AK14" s="18">
         <v>6</v>
       </c>
       <c r="AL14" s="18">
         <v>5</v>
       </c>
       <c r="AM14" s="19">
         <v>1</v>
       </c>
       <c r="AN14" s="18">
         <v>4</v>
       </c>
       <c r="AO14" s="18">
         <v>1</v>
       </c>
+      <c r="AP14" s="18" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5" t="s">
         <v>28</v>
@@ -5215,50 +5227,53 @@
       </c>
       <c r="AH15" s="18">
         <v>3</v>
       </c>
       <c r="AI15" s="18">
         <v>9</v>
       </c>
       <c r="AJ15" s="18">
         <v>2</v>
       </c>
       <c r="AK15" s="18">
         <v>13</v>
       </c>
       <c r="AL15" s="18">
         <v>10</v>
       </c>
       <c r="AM15" s="19">
         <v>13</v>
       </c>
       <c r="AN15" s="18">
         <v>23</v>
       </c>
       <c r="AO15" s="18">
         <v>18</v>
       </c>
+      <c r="AP15" s="18">
+        <v>2</v>
+      </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" s="55" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5" t="s">
         <v>28</v>
@@ -5304,52 +5319,55 @@
       </c>
       <c r="AH16" s="18">
         <v>1</v>
       </c>
       <c r="AI16" s="18">
         <v>2</v>
       </c>
       <c r="AJ16" s="18">
         <v>2</v>
       </c>
       <c r="AK16" s="18">
         <v>8</v>
       </c>
       <c r="AL16" s="18">
         <v>5</v>
       </c>
       <c r="AM16" s="19">
         <v>3</v>
       </c>
       <c r="AN16" s="18">
         <v>2</v>
       </c>
       <c r="AO16" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="5" t="s">
@@ -5393,52 +5411,55 @@
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="5" t="s">
@@ -5482,52 +5503,55 @@
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
       <c r="O19" s="5"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="5" t="s">
@@ -5571,52 +5595,55 @@
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="18">
         <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="55" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="5" t="s">
@@ -5660,52 +5687,55 @@
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO20" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="55" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="5" t="s">
@@ -5749,52 +5779,55 @@
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="55" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
       <c r="O22" s="5"/>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U22" s="5" t="s">
@@ -5838,52 +5871,55 @@
       </c>
       <c r="AH22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ22" s="18">
         <v>4</v>
       </c>
       <c r="AK22" s="18">
         <v>6</v>
       </c>
       <c r="AL22" s="18">
         <v>5</v>
       </c>
       <c r="AM22" s="19">
         <v>15</v>
       </c>
       <c r="AN22" s="18">
         <v>1</v>
       </c>
       <c r="AO22" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="55" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U23" s="5" t="s">
@@ -5927,52 +5963,55 @@
       </c>
       <c r="AH23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO23" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="5"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
       <c r="M24" s="5"/>
       <c r="N24" s="5"/>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
       <c r="S24" s="5"/>
       <c r="T24" s="5">
         <v>7</v>
       </c>
       <c r="U24" s="5">
@@ -6016,94 +6055,97 @@
       </c>
       <c r="AH24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI24" s="18">
         <v>14</v>
       </c>
       <c r="AJ24" s="18">
         <v>1</v>
       </c>
       <c r="AK24" s="18">
         <v>4</v>
       </c>
       <c r="AL24" s="18">
         <v>8</v>
       </c>
       <c r="AM24" s="19">
         <v>8</v>
       </c>
       <c r="AN24" s="18">
         <v>2</v>
       </c>
       <c r="AO24" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="25" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP24" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42" ht="14.4" customHeight="1">
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="60"/>
       <c r="I25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="75" t="s">
         <v>12</v>
       </c>
       <c r="U25" s="75"/>
       <c r="V25" s="75"/>
       <c r="W25" s="75"/>
       <c r="X25" s="75"/>
       <c r="Y25" s="75"/>
       <c r="Z25" s="75"/>
       <c r="AA25" s="75"/>
       <c r="AB25" s="75"/>
       <c r="AC25" s="75"/>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
       <c r="AF25" s="75"/>
       <c r="AG25" s="75"/>
       <c r="AH25" s="75"/>
       <c r="AI25" s="75"/>
       <c r="AJ25" s="75"/>
       <c r="AK25" s="75"/>
       <c r="AL25" s="75"/>
       <c r="AM25" s="75"/>
     </row>
-    <row r="26" spans="1:41">
+    <row r="26" spans="1:42">
       <c r="A26" s="58" t="s">
         <v>29</v>
       </c>
       <c r="T26" s="5">
         <v>14</v>
       </c>
       <c r="U26" s="5">
         <v>19</v>
       </c>
       <c r="V26" s="5">
         <v>38</v>
       </c>
       <c r="W26" s="5">
         <v>54</v>
       </c>
       <c r="X26" s="5">
         <v>28</v>
       </c>
       <c r="Y26" s="5">
         <v>41</v>
       </c>
       <c r="Z26" s="18">
         <v>16</v>
       </c>
       <c r="AA26" s="18">
@@ -6129,52 +6171,55 @@
       </c>
       <c r="AH26" s="18">
         <v>11</v>
       </c>
       <c r="AI26" s="18">
         <v>58</v>
       </c>
       <c r="AJ26" s="18">
         <v>29</v>
       </c>
       <c r="AK26" s="18">
         <v>78</v>
       </c>
       <c r="AL26" s="18">
         <v>59</v>
       </c>
       <c r="AM26" s="19">
         <v>26</v>
       </c>
       <c r="AN26" s="18">
         <v>52</v>
       </c>
       <c r="AO26" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="63" t="s">
         <v>35</v>
       </c>
       <c r="T27" s="5">
         <v>10</v>
       </c>
       <c r="U27" s="5">
         <v>12</v>
       </c>
       <c r="V27" s="5">
         <v>23</v>
       </c>
       <c r="W27" s="5">
         <v>31</v>
       </c>
       <c r="X27" s="5">
         <v>15</v>
       </c>
       <c r="Y27" s="5">
         <v>23</v>
       </c>
       <c r="Z27" s="18">
         <v>10</v>
       </c>
       <c r="AA27" s="18">
@@ -6200,52 +6245,55 @@
       </c>
       <c r="AH27" s="18">
         <v>9</v>
       </c>
       <c r="AI27" s="18">
         <v>37</v>
       </c>
       <c r="AJ27" s="18">
         <v>26</v>
       </c>
       <c r="AK27" s="18">
         <v>62</v>
       </c>
       <c r="AL27" s="18">
         <v>38</v>
       </c>
       <c r="AM27" s="19">
         <v>14</v>
       </c>
       <c r="AN27" s="18">
         <v>39</v>
       </c>
       <c r="AO27" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="63" t="s">
         <v>36</v>
       </c>
       <c r="T28" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U28" s="5">
         <v>5</v>
       </c>
       <c r="V28" s="5">
         <v>10</v>
       </c>
       <c r="W28" s="5">
         <v>5</v>
       </c>
       <c r="X28" s="5">
         <v>4</v>
       </c>
       <c r="Y28" s="5">
         <v>5</v>
       </c>
       <c r="Z28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA28" s="18">
@@ -6271,52 +6319,55 @@
       </c>
       <c r="AH28" s="18">
         <v>1</v>
       </c>
       <c r="AI28" s="18">
         <v>6</v>
       </c>
       <c r="AJ28" s="18">
         <v>1</v>
       </c>
       <c r="AK28" s="18">
         <v>4</v>
       </c>
       <c r="AL28" s="18">
         <v>4</v>
       </c>
       <c r="AM28" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN28" s="18">
         <v>1</v>
       </c>
       <c r="AO28" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V29" s="5">
         <v>1</v>
       </c>
       <c r="W29" s="5">
         <v>3</v>
       </c>
       <c r="X29" s="5">
         <v>1</v>
       </c>
       <c r="Y29" s="5">
         <v>2</v>
       </c>
       <c r="Z29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA29" s="18">
@@ -6342,52 +6393,55 @@
       </c>
       <c r="AH29" s="18">
         <v>1</v>
       </c>
       <c r="AI29" s="18">
         <v>6</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="18">
         <v>4</v>
       </c>
       <c r="AL29" s="18">
         <v>5</v>
       </c>
       <c r="AM29" s="19">
         <v>7</v>
       </c>
       <c r="AN29" s="18">
         <v>9</v>
       </c>
       <c r="AO29" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U30" s="5">
         <v>2</v>
       </c>
       <c r="V30" s="5">
         <v>3</v>
       </c>
       <c r="W30" s="5">
         <v>12</v>
       </c>
       <c r="X30" s="5">
         <v>6</v>
       </c>
       <c r="Y30" s="5">
         <v>9</v>
       </c>
       <c r="Z30" s="18">
         <v>4</v>
       </c>
       <c r="AA30" s="18">
@@ -6413,52 +6467,55 @@
       </c>
       <c r="AH30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ30" s="18">
         <v>2</v>
       </c>
       <c r="AK30" s="18">
         <v>6</v>
       </c>
       <c r="AL30" s="18">
         <v>4</v>
       </c>
       <c r="AM30" s="19">
         <v>2</v>
       </c>
       <c r="AN30" s="18">
         <v>2</v>
       </c>
       <c r="AO30" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" s="13" customFormat="1">
+      <c r="AP30" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" s="13" customFormat="1">
       <c r="A31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="5">
         <v>4</v>
       </c>
       <c r="U31" s="5" t="s">
@@ -6502,94 +6559,97 @@
       </c>
       <c r="AH31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI31" s="18">
         <v>9</v>
       </c>
       <c r="AJ31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK31" s="18">
         <v>2</v>
       </c>
       <c r="AL31" s="18">
         <v>8</v>
       </c>
       <c r="AM31" s="19">
         <v>3</v>
       </c>
       <c r="AN31" s="18">
         <v>1</v>
       </c>
       <c r="AO31" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP31" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42" ht="14.4" customHeight="1">
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
       <c r="F32" s="60"/>
       <c r="G32" s="60"/>
       <c r="H32" s="60"/>
       <c r="I32" s="60"/>
       <c r="J32" s="60"/>
       <c r="K32" s="60"/>
       <c r="L32" s="60"/>
       <c r="M32" s="60"/>
       <c r="N32" s="60"/>
       <c r="O32" s="60"/>
       <c r="P32" s="60"/>
       <c r="Q32" s="60"/>
       <c r="R32" s="60"/>
       <c r="S32" s="60"/>
       <c r="T32" s="75" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="75"/>
       <c r="V32" s="75"/>
       <c r="W32" s="75"/>
       <c r="X32" s="75"/>
       <c r="Y32" s="75"/>
       <c r="Z32" s="75"/>
       <c r="AA32" s="75"/>
       <c r="AB32" s="75"/>
       <c r="AC32" s="75"/>
       <c r="AD32" s="75"/>
       <c r="AE32" s="75"/>
       <c r="AF32" s="75"/>
       <c r="AG32" s="75"/>
       <c r="AH32" s="75"/>
       <c r="AI32" s="75"/>
       <c r="AJ32" s="75"/>
       <c r="AK32" s="75"/>
       <c r="AL32" s="75"/>
       <c r="AM32" s="75"/>
     </row>
-    <row r="33" spans="1:41">
+    <row r="33" spans="1:42">
       <c r="A33" s="58" t="s">
         <v>29</v>
       </c>
       <c r="T33" s="5">
         <v>10</v>
       </c>
       <c r="U33" s="5">
         <v>9</v>
       </c>
       <c r="V33" s="5">
         <v>16</v>
       </c>
       <c r="W33" s="5">
         <v>7</v>
       </c>
       <c r="X33" s="5">
         <v>7</v>
       </c>
       <c r="Y33" s="5">
         <v>12</v>
       </c>
       <c r="Z33" s="18">
         <v>1</v>
       </c>
       <c r="AA33" s="18">
@@ -6615,52 +6675,55 @@
       </c>
       <c r="AH33" s="19">
         <v>3</v>
       </c>
       <c r="AI33" s="19">
         <v>28</v>
       </c>
       <c r="AJ33" s="18">
         <v>13</v>
       </c>
       <c r="AK33" s="18">
         <v>25</v>
       </c>
       <c r="AL33" s="19">
         <v>20</v>
       </c>
       <c r="AM33" s="19">
         <v>28</v>
       </c>
       <c r="AN33" s="18">
         <v>22</v>
       </c>
       <c r="AO33" s="19">
         <v>25</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="63" t="s">
         <v>35</v>
       </c>
       <c r="T34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W34" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X34" s="5">
         <v>1</v>
       </c>
       <c r="Y34" s="5">
         <v>1</v>
       </c>
       <c r="Z34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA34" s="18" t="s">
@@ -6686,52 +6749,55 @@
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19">
         <v>1</v>
       </c>
       <c r="AJ34" s="18">
         <v>3</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL34" s="19">
         <v>4</v>
       </c>
       <c r="AM34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN34" s="18">
         <v>2</v>
       </c>
       <c r="AO34" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="63" t="s">
         <v>36</v>
       </c>
       <c r="T35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA35" s="18" t="s">
@@ -6757,52 +6823,55 @@
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AO35" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T36" s="5">
         <v>7</v>
       </c>
       <c r="U36" s="5">
         <v>7</v>
       </c>
       <c r="V36" s="5">
         <v>10</v>
       </c>
       <c r="W36" s="5">
         <v>3</v>
       </c>
       <c r="X36" s="5">
         <v>3</v>
       </c>
       <c r="Y36" s="5">
         <v>8</v>
       </c>
       <c r="Z36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA36" s="18">
@@ -6828,52 +6897,55 @@
       </c>
       <c r="AH36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI36" s="19">
         <v>16</v>
       </c>
       <c r="AJ36" s="18">
         <v>3</v>
       </c>
       <c r="AK36" s="18">
         <v>6</v>
       </c>
       <c r="AL36" s="19">
         <v>5</v>
       </c>
       <c r="AM36" s="19">
         <v>1</v>
       </c>
       <c r="AN36" s="18">
         <v>4</v>
       </c>
       <c r="AO36" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y37" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA37" s="18">
@@ -6899,52 +6971,55 @@
       </c>
       <c r="AH37" s="19">
         <v>2</v>
       </c>
       <c r="AI37" s="19">
         <v>3</v>
       </c>
       <c r="AJ37" s="18">
         <v>2</v>
       </c>
       <c r="AK37" s="18">
         <v>9</v>
       </c>
       <c r="AL37" s="19">
         <v>5</v>
       </c>
       <c r="AM37" s="19">
         <v>6</v>
       </c>
       <c r="AN37" s="18">
         <v>14</v>
       </c>
       <c r="AO37" s="19">
         <v>15</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W38" s="5">
         <v>3</v>
       </c>
       <c r="X38" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y38" s="5">
         <v>1</v>
       </c>
       <c r="Z38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA38" s="18" t="s">
@@ -6970,52 +7045,55 @@
       </c>
       <c r="AH38" s="19">
         <v>1</v>
       </c>
       <c r="AI38" s="19">
         <v>2</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18">
         <v>2</v>
       </c>
       <c r="AL38" s="19">
         <v>1</v>
       </c>
       <c r="AM38" s="19">
         <v>1</v>
       </c>
       <c r="AN38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="19">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y39" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA39" s="18" t="s">
@@ -7041,52 +7119,55 @@
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y40" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA40" s="18" t="s">
@@ -7112,52 +7193,55 @@
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO40" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="3" t="s">
         <v>32</v>
       </c>
       <c r="T41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y41" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA41" s="18" t="s">
@@ -7183,52 +7267,55 @@
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19">
         <v>1</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X42" s="5">
         <v>1</v>
       </c>
       <c r="Y42" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA42" s="18">
@@ -7254,52 +7341,55 @@
       </c>
       <c r="AH42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y43" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA43" s="18" t="s">
@@ -7325,52 +7415,55 @@
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO43" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y44" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA44" s="18" t="s">
@@ -7396,52 +7489,55 @@
       </c>
       <c r="AH44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ44" s="18">
         <v>4</v>
       </c>
       <c r="AK44" s="18">
         <v>6</v>
       </c>
       <c r="AL44" s="19">
         <v>5</v>
       </c>
       <c r="AM44" s="19">
         <v>15</v>
       </c>
       <c r="AN44" s="18">
         <v>1</v>
       </c>
       <c r="AO44" s="19">
         <v>6</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V45" s="5">
         <v>1</v>
       </c>
       <c r="W45" s="5">
         <v>1</v>
       </c>
       <c r="X45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y45" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA45" s="18" t="s">
@@ -7467,52 +7563,55 @@
       </c>
       <c r="AH45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO45" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="27"/>
       <c r="C46" s="27"/>
       <c r="D46" s="27"/>
       <c r="E46" s="27"/>
       <c r="F46" s="27"/>
       <c r="G46" s="27"/>
       <c r="H46" s="27"/>
       <c r="I46" s="27"/>
       <c r="J46" s="27"/>
       <c r="K46" s="27"/>
       <c r="L46" s="27"/>
       <c r="M46" s="27"/>
       <c r="N46" s="27"/>
       <c r="O46" s="27"/>
       <c r="P46" s="27"/>
       <c r="Q46" s="27"/>
       <c r="R46" s="27"/>
       <c r="S46" s="27"/>
       <c r="T46" s="1">
         <v>3</v>
       </c>
       <c r="U46" s="1">
@@ -7555,50 +7654,53 @@
         <v>3</v>
       </c>
       <c r="AH46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AI46" s="29">
         <v>5</v>
       </c>
       <c r="AJ46" s="29">
         <v>1</v>
       </c>
       <c r="AK46" s="29">
         <v>2</v>
       </c>
       <c r="AL46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AM46" s="29">
         <v>5</v>
       </c>
       <c r="AN46" s="29">
         <v>1</v>
       </c>
       <c r="AO46" s="29">
         <v>1</v>
+      </c>
+      <c r="AP46" s="29" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T10:AM10"/>
     <mergeCell ref="T32:AM32"/>
     <mergeCell ref="T25:AM25"/>
     <mergeCell ref="Z6:AW6"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="T8:Y8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -10773,51 +10875,51 @@
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="A8:AQ8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A6:BZ46"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" workbookViewId="0">
+    <sheetView topLeftCell="AE1" workbookViewId="0">
       <selection activeCell="Z6" sqref="Z6:AW6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="19.88671875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:78" ht="14.4" customHeight="1">
       <c r="Z6" s="71" t="s">
         <v>26</v>
       </c>
       <c r="AA6" s="71"/>
       <c r="AB6" s="71"/>
       <c r="AC6" s="71"/>
       <c r="AD6" s="71"/>
       <c r="AE6" s="71"/>
       <c r="AF6" s="71"/>
       <c r="AG6" s="71"/>
       <c r="AH6" s="71"/>
       <c r="AI6" s="71"/>
       <c r="AJ6" s="71"/>
@@ -11169,50 +11271,53 @@
       </c>
       <c r="AH11" s="18">
         <v>42</v>
       </c>
       <c r="AI11" s="18">
         <v>55</v>
       </c>
       <c r="AJ11" s="18">
         <v>47</v>
       </c>
       <c r="AK11" s="18">
         <v>20</v>
       </c>
       <c r="AL11" s="18">
         <v>12</v>
       </c>
       <c r="AM11" s="19">
         <v>22</v>
       </c>
       <c r="AN11" s="18">
         <v>31</v>
       </c>
       <c r="AO11" s="18">
         <v>13</v>
       </c>
+      <c r="AP11" s="18">
+        <v>52</v>
+      </c>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" s="63" t="s">
         <v>35</v>
       </c>
       <c r="T12" s="5">
         <v>72</v>
       </c>
       <c r="U12" s="5">
         <v>65</v>
       </c>
       <c r="V12" s="5">
         <v>85</v>
       </c>
       <c r="W12" s="5">
         <v>58</v>
       </c>
       <c r="X12" s="5">
         <v>37</v>
       </c>
       <c r="Y12" s="5">
         <v>28</v>
       </c>
       <c r="Z12" s="18">
         <v>3</v>
@@ -11240,50 +11345,53 @@
       </c>
       <c r="AH12" s="18">
         <v>23</v>
       </c>
       <c r="AI12" s="18">
         <v>21</v>
       </c>
       <c r="AJ12" s="18">
         <v>26</v>
       </c>
       <c r="AK12" s="18">
         <v>7</v>
       </c>
       <c r="AL12" s="18">
         <v>8</v>
       </c>
       <c r="AM12" s="19">
         <v>11</v>
       </c>
       <c r="AN12" s="18">
         <v>16</v>
       </c>
       <c r="AO12" s="18">
         <v>7</v>
       </c>
+      <c r="AP12" s="18">
+        <v>28</v>
+      </c>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" s="63" t="s">
         <v>36</v>
       </c>
       <c r="T13" s="5">
         <v>27</v>
       </c>
       <c r="U13" s="5">
         <v>16</v>
       </c>
       <c r="V13" s="5">
         <v>10</v>
       </c>
       <c r="W13" s="5">
         <v>3</v>
       </c>
       <c r="X13" s="5">
         <v>4</v>
       </c>
       <c r="Y13" s="5">
         <v>7</v>
       </c>
       <c r="Z13" s="18" t="s">
         <v>28</v>
@@ -11311,50 +11419,53 @@
       </c>
       <c r="AH13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI13" s="18">
         <v>6</v>
       </c>
       <c r="AJ13" s="18">
         <v>7</v>
       </c>
       <c r="AK13" s="18">
         <v>3</v>
       </c>
       <c r="AL13" s="18">
         <v>1</v>
       </c>
       <c r="AM13" s="19">
         <v>3</v>
       </c>
       <c r="AN13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO13" s="18">
         <v>3</v>
       </c>
+      <c r="AP13" s="18">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T14" s="5">
         <v>15</v>
       </c>
       <c r="U14" s="5">
         <v>11</v>
       </c>
       <c r="V14" s="5">
         <v>8</v>
       </c>
       <c r="W14" s="5">
         <v>9</v>
       </c>
       <c r="X14" s="5">
         <v>13</v>
       </c>
       <c r="Y14" s="5">
         <v>8</v>
       </c>
       <c r="Z14" s="18" t="s">
         <v>28</v>
@@ -11382,50 +11493,53 @@
       </c>
       <c r="AH14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI14" s="18">
         <v>7</v>
       </c>
       <c r="AJ14" s="18">
         <v>1</v>
       </c>
       <c r="AK14" s="18">
         <v>1</v>
       </c>
       <c r="AL14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM14" s="19">
         <v>2</v>
       </c>
       <c r="AN14" s="18">
         <v>3</v>
       </c>
       <c r="AO14" s="18" t="s">
         <v>28</v>
       </c>
+      <c r="AP14" s="18">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z15" s="18" t="s">
         <v>28</v>
@@ -11453,50 +11567,53 @@
       </c>
       <c r="AH15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM15" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN15" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO15" s="18" t="s">
         <v>28</v>
       </c>
+      <c r="AP15" s="18" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T16" s="5">
         <v>12</v>
       </c>
       <c r="U16" s="5">
         <v>27</v>
       </c>
       <c r="V16" s="5">
         <v>21</v>
       </c>
       <c r="W16" s="5">
         <v>24</v>
       </c>
       <c r="X16" s="5">
         <v>1</v>
       </c>
       <c r="Y16" s="5">
         <v>6</v>
       </c>
       <c r="Z16" s="18" t="s">
         <v>28</v>
@@ -11524,52 +11641,55 @@
       </c>
       <c r="AH16" s="18">
         <v>13</v>
       </c>
       <c r="AI16" s="18">
         <v>11</v>
       </c>
       <c r="AJ16" s="18">
         <v>7</v>
       </c>
       <c r="AK16" s="18">
         <v>4</v>
       </c>
       <c r="AL16" s="18">
         <v>1</v>
       </c>
       <c r="AM16" s="19">
         <v>1</v>
       </c>
       <c r="AN16" s="18">
         <v>8</v>
       </c>
       <c r="AO16" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y17" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA17" s="19" t="s">
@@ -11595,52 +11715,55 @@
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="5">
         <v>8</v>
       </c>
       <c r="V18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA18" s="19" t="s">
@@ -11666,52 +11789,55 @@
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="3" t="s">
         <v>32</v>
       </c>
       <c r="T19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA19" s="19" t="s">
@@ -11737,52 +11863,55 @@
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA20" s="19" t="s">
@@ -11808,52 +11937,55 @@
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM20" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO20" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y21" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA21" s="19" t="s">
@@ -11879,52 +12011,55 @@
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V22" s="5">
         <v>5</v>
       </c>
       <c r="W22" s="5">
         <v>2</v>
       </c>
       <c r="X22" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y22" s="5">
         <v>3</v>
       </c>
       <c r="Z22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA22" s="19">
@@ -11950,52 +12085,55 @@
       </c>
       <c r="AH22" s="18">
         <v>1</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL22" s="18">
         <v>2</v>
       </c>
       <c r="AM22" s="19">
         <v>1</v>
       </c>
       <c r="AN22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO22" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="T23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="U23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="W23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="X23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Y23" s="5" t="s">
         <v>28</v>
       </c>
       <c r="Z23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AA23" s="19">
@@ -12021,52 +12159,55 @@
       </c>
       <c r="AH23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM23" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO23" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="T24" s="5">
         <v>8</v>
       </c>
       <c r="U24" s="5">
         <v>21</v>
       </c>
       <c r="V24" s="5">
         <v>8</v>
       </c>
       <c r="W24" s="5">
         <v>20</v>
       </c>
       <c r="X24" s="5">
         <v>12</v>
       </c>
       <c r="Y24" s="5">
         <v>6</v>
       </c>
       <c r="Z24" s="18">
         <v>1</v>
       </c>
       <c r="AA24" s="19">
@@ -12092,94 +12233,97 @@
       </c>
       <c r="AH24" s="18">
         <v>5</v>
       </c>
       <c r="AI24" s="18">
         <v>10</v>
       </c>
       <c r="AJ24" s="18">
         <v>6</v>
       </c>
       <c r="AK24" s="18">
         <v>5</v>
       </c>
       <c r="AL24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM24" s="19">
         <v>4</v>
       </c>
       <c r="AN24" s="18">
         <v>4</v>
       </c>
       <c r="AO24" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP24" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42" ht="14.4" customHeight="1">
       <c r="B25" s="60"/>
       <c r="C25" s="60"/>
       <c r="D25" s="60"/>
       <c r="E25" s="60"/>
       <c r="F25" s="60"/>
       <c r="G25" s="60"/>
       <c r="H25" s="60"/>
       <c r="I25" s="60"/>
       <c r="J25" s="60"/>
       <c r="K25" s="60"/>
       <c r="L25" s="60"/>
       <c r="M25" s="60"/>
       <c r="N25" s="60"/>
       <c r="O25" s="60"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="60"/>
       <c r="R25" s="60"/>
       <c r="S25" s="60"/>
       <c r="T25" s="75" t="s">
         <v>12</v>
       </c>
       <c r="U25" s="75"/>
       <c r="V25" s="75"/>
       <c r="W25" s="75"/>
       <c r="X25" s="75"/>
       <c r="Y25" s="75"/>
       <c r="Z25" s="75"/>
       <c r="AA25" s="75"/>
       <c r="AB25" s="75"/>
       <c r="AC25" s="75"/>
       <c r="AD25" s="75"/>
       <c r="AE25" s="75"/>
       <c r="AF25" s="75"/>
       <c r="AG25" s="75"/>
       <c r="AH25" s="75"/>
       <c r="AI25" s="75"/>
       <c r="AJ25" s="75"/>
       <c r="AK25" s="75"/>
       <c r="AL25" s="75"/>
       <c r="AM25" s="75"/>
     </row>
-    <row r="26" spans="1:41">
+    <row r="26" spans="1:42">
       <c r="A26" s="58" t="s">
         <v>29</v>
       </c>
       <c r="T26" s="5">
         <v>106</v>
       </c>
       <c r="U26" s="5">
         <v>108</v>
       </c>
       <c r="V26" s="5">
         <v>114</v>
       </c>
       <c r="W26" s="5">
         <v>93</v>
       </c>
       <c r="X26" s="5">
         <v>43</v>
       </c>
       <c r="Y26" s="5">
         <v>38</v>
       </c>
       <c r="Z26" s="18">
         <v>3</v>
       </c>
       <c r="AA26" s="19">
@@ -12205,52 +12349,55 @@
       </c>
       <c r="AH26" s="18">
         <v>35</v>
       </c>
       <c r="AI26" s="18">
         <v>39</v>
       </c>
       <c r="AJ26" s="18">
         <v>46</v>
       </c>
       <c r="AK26" s="18">
         <v>15</v>
       </c>
       <c r="AL26" s="18">
         <v>10</v>
       </c>
       <c r="AM26" s="19">
         <v>19</v>
       </c>
       <c r="AN26" s="18">
         <v>21</v>
       </c>
       <c r="AO26" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="18">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="18"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19">
         <v>66</v>
       </c>
       <c r="U27" s="18">
@@ -12294,52 +12441,55 @@
       </c>
       <c r="AH27" s="18">
         <v>23</v>
       </c>
       <c r="AI27" s="18">
         <v>20</v>
       </c>
       <c r="AJ27" s="18">
         <v>26</v>
       </c>
       <c r="AK27" s="18">
         <v>7</v>
       </c>
       <c r="AL27" s="18">
         <v>8</v>
       </c>
       <c r="AM27" s="19">
         <v>11</v>
       </c>
       <c r="AN27" s="18">
         <v>11</v>
       </c>
       <c r="AO27" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="18">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="22"/>
       <c r="I28" s="15"/>
       <c r="J28" s="17"/>
       <c r="K28" s="23"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19">
         <v>27</v>
       </c>
       <c r="U28" s="18">
@@ -12383,52 +12533,55 @@
       </c>
       <c r="AH28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI28" s="18">
         <v>6</v>
       </c>
       <c r="AJ28" s="18">
         <v>7</v>
       </c>
       <c r="AK28" s="18">
         <v>1</v>
       </c>
       <c r="AL28" s="18">
         <v>1</v>
       </c>
       <c r="AM28" s="19">
         <v>3</v>
       </c>
       <c r="AN28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO28" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="22"/>
       <c r="I29" s="15"/>
       <c r="J29" s="17"/>
       <c r="K29" s="23"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="18"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="18" t="s">
@@ -12472,52 +12625,55 @@
       </c>
       <c r="AH29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO29" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="22"/>
       <c r="I30" s="15"/>
       <c r="J30" s="17"/>
       <c r="K30" s="23"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="18"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19">
         <v>9</v>
       </c>
       <c r="U30" s="18">
@@ -12561,52 +12717,55 @@
       </c>
       <c r="AH30" s="18">
         <v>9</v>
       </c>
       <c r="AI30" s="18">
         <v>8</v>
       </c>
       <c r="AJ30" s="18">
         <v>7</v>
       </c>
       <c r="AK30" s="18">
         <v>4</v>
       </c>
       <c r="AL30" s="18">
         <v>1</v>
       </c>
       <c r="AM30" s="19">
         <v>1</v>
       </c>
       <c r="AN30" s="18">
         <v>8</v>
       </c>
       <c r="AO30" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" s="13" customFormat="1">
+      <c r="AP30" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" s="13" customFormat="1">
       <c r="A31" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="22"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17"/>
       <c r="K31" s="23"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="18"/>
       <c r="S31" s="19"/>
       <c r="T31" s="19">
         <v>4</v>
       </c>
       <c r="U31" s="18">
@@ -12650,94 +12809,97 @@
       </c>
       <c r="AH31" s="18">
         <v>3</v>
       </c>
       <c r="AI31" s="18">
         <v>5</v>
       </c>
       <c r="AJ31" s="18">
         <v>6</v>
       </c>
       <c r="AK31" s="18">
         <v>3</v>
       </c>
       <c r="AL31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM31" s="19">
         <v>4</v>
       </c>
       <c r="AN31" s="18">
         <v>2</v>
       </c>
       <c r="AO31" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP31" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42" ht="14.4" customHeight="1">
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="61"/>
       <c r="N32" s="61"/>
       <c r="O32" s="61"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="61"/>
       <c r="R32" s="61"/>
       <c r="S32" s="61"/>
       <c r="T32" s="64" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="64"/>
       <c r="V32" s="64"/>
       <c r="W32" s="64"/>
       <c r="X32" s="64"/>
       <c r="Y32" s="64"/>
       <c r="Z32" s="64"/>
       <c r="AA32" s="64"/>
       <c r="AB32" s="64"/>
       <c r="AC32" s="64"/>
       <c r="AD32" s="64"/>
       <c r="AE32" s="64"/>
       <c r="AF32" s="64"/>
       <c r="AG32" s="64"/>
       <c r="AH32" s="64"/>
       <c r="AI32" s="64"/>
       <c r="AJ32" s="64"/>
       <c r="AK32" s="64"/>
       <c r="AL32" s="64"/>
       <c r="AM32" s="64"/>
     </row>
-    <row r="33" spans="1:41">
+    <row r="33" spans="1:42">
       <c r="A33" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="22"/>
       <c r="I33" s="15"/>
       <c r="J33" s="17"/>
       <c r="K33" s="23"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="19">
         <v>28</v>
       </c>
       <c r="U33" s="19">
@@ -12781,52 +12943,55 @@
       </c>
       <c r="AH33" s="19">
         <v>7</v>
       </c>
       <c r="AI33" s="19">
         <v>16</v>
       </c>
       <c r="AJ33" s="18">
         <v>1</v>
       </c>
       <c r="AK33" s="18">
         <v>5</v>
       </c>
       <c r="AL33" s="19">
         <v>2</v>
       </c>
       <c r="AM33" s="19">
         <v>3</v>
       </c>
       <c r="AN33" s="18">
         <v>10</v>
       </c>
       <c r="AO33" s="19">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="19">
         <v>6</v>
       </c>
       <c r="U34" s="19">
@@ -12870,52 +13035,55 @@
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19">
         <v>1</v>
       </c>
       <c r="AJ34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN34" s="18">
         <v>5</v>
       </c>
       <c r="AO34" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="22"/>
       <c r="I35" s="15"/>
       <c r="J35" s="17"/>
       <c r="K35" s="23"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="19" t="s">
@@ -12959,52 +13127,55 @@
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="18">
         <v>2</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AO35" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="22"/>
       <c r="I36" s="15"/>
       <c r="J36" s="17"/>
       <c r="K36" s="23"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="19">
         <v>15</v>
       </c>
       <c r="U36" s="19">
@@ -13048,52 +13219,55 @@
       </c>
       <c r="AH36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI36" s="19">
         <v>7</v>
       </c>
       <c r="AJ36" s="18">
         <v>1</v>
       </c>
       <c r="AK36" s="18">
         <v>1</v>
       </c>
       <c r="AL36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM36" s="19">
         <v>2</v>
       </c>
       <c r="AN36" s="18">
         <v>3</v>
       </c>
       <c r="AO36" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="18">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="15"/>
       <c r="J37" s="17"/>
       <c r="K37" s="23"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="19" t="s">
@@ -13137,52 +13311,55 @@
       </c>
       <c r="AH37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO37" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="22"/>
       <c r="I38" s="15"/>
       <c r="J38" s="17"/>
       <c r="K38" s="23"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="19">
         <v>3</v>
       </c>
       <c r="U38" s="19">
@@ -13226,52 +13403,55 @@
       </c>
       <c r="AH38" s="19">
         <v>4</v>
       </c>
       <c r="AI38" s="19">
         <v>3</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="22"/>
       <c r="I39" s="15"/>
       <c r="J39" s="17"/>
       <c r="K39" s="23"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="19" t="s">
@@ -13315,52 +13495,55 @@
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="22"/>
       <c r="I40" s="15"/>
       <c r="J40" s="17"/>
       <c r="K40" s="23"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="19">
@@ -13404,52 +13587,55 @@
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO40" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="22"/>
       <c r="I41" s="15"/>
       <c r="J41" s="17"/>
       <c r="K41" s="23"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="19" t="s">
@@ -13493,52 +13679,55 @@
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="23"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="19" t="s">
@@ -13582,52 +13771,55 @@
       </c>
       <c r="AH42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="22"/>
       <c r="I43" s="15"/>
       <c r="J43" s="17"/>
       <c r="K43" s="23"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="19" t="s">
@@ -13671,52 +13863,55 @@
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO43" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="22"/>
       <c r="I44" s="15"/>
       <c r="J44" s="17"/>
       <c r="K44" s="23"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="18"/>
       <c r="S44" s="18"/>
       <c r="T44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U44" s="19" t="s">
@@ -13760,52 +13955,55 @@
       </c>
       <c r="AH44" s="19">
         <v>1</v>
       </c>
       <c r="AI44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="19">
         <v>2</v>
       </c>
       <c r="AM44" s="19">
         <v>1</v>
       </c>
       <c r="AN44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO44" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="22"/>
       <c r="I45" s="15"/>
       <c r="J45" s="17"/>
       <c r="K45" s="23"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
       <c r="R45" s="18"/>
       <c r="S45" s="18"/>
       <c r="T45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U45" s="19" t="s">
@@ -13849,52 +14047,55 @@
       </c>
       <c r="AH45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO45" s="19" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="18" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="49"/>
       <c r="C46" s="49"/>
       <c r="D46" s="50"/>
       <c r="E46" s="50"/>
       <c r="F46" s="50"/>
       <c r="G46" s="50"/>
       <c r="H46" s="51"/>
       <c r="I46" s="50"/>
       <c r="J46" s="51"/>
       <c r="K46" s="49"/>
       <c r="L46" s="51"/>
       <c r="M46" s="51"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
       <c r="S46" s="29"/>
       <c r="T46" s="27">
         <v>4</v>
       </c>
       <c r="U46" s="29">
@@ -13936,50 +14137,53 @@
       <c r="AG46" s="29">
         <v>5</v>
       </c>
       <c r="AH46" s="29">
         <v>2</v>
       </c>
       <c r="AI46" s="29">
         <v>5</v>
       </c>
       <c r="AJ46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AK46" s="29">
         <v>2</v>
       </c>
       <c r="AL46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AM46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AN46" s="29">
         <v>2</v>
       </c>
       <c r="AO46" s="29">
+        <v>2</v>
+      </c>
+      <c r="AP46" s="29">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="Z6:AW6"/>
     <mergeCell ref="T32:AM32"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="T10:AM10"/>
     <mergeCell ref="T25:AM25"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -17576,50 +17780,53 @@
       </c>
       <c r="AH11" s="18">
         <v>-28</v>
       </c>
       <c r="AI11" s="18">
         <v>31</v>
       </c>
       <c r="AJ11" s="18">
         <v>-5</v>
       </c>
       <c r="AK11" s="18">
         <v>83</v>
       </c>
       <c r="AL11" s="18">
         <v>67</v>
       </c>
       <c r="AM11" s="18">
         <v>32</v>
       </c>
       <c r="AN11" s="18">
         <v>43</v>
       </c>
       <c r="AO11" s="18">
         <v>32</v>
       </c>
+      <c r="AP11" s="19">
+        <v>-40</v>
+      </c>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="18"/>
       <c r="S12" s="19"/>
       <c r="T12" s="2">
         <v>-62</v>
@@ -17665,50 +17872,53 @@
       </c>
       <c r="AH12" s="18">
         <v>-14</v>
       </c>
       <c r="AI12" s="18">
         <v>17</v>
       </c>
       <c r="AJ12" s="18">
         <v>3</v>
       </c>
       <c r="AK12" s="18">
         <v>55</v>
       </c>
       <c r="AL12" s="18">
         <v>34</v>
       </c>
       <c r="AM12" s="18">
         <v>3</v>
       </c>
       <c r="AN12" s="18">
         <v>25</v>
       </c>
       <c r="AO12" s="18">
         <v>4</v>
       </c>
+      <c r="AP12" s="19">
+        <v>-25</v>
+      </c>
     </row>
     <row r="13" spans="1:86">
       <c r="A13" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="22"/>
       <c r="I13" s="15"/>
       <c r="J13" s="22"/>
       <c r="K13" s="16"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="18"/>
       <c r="O13" s="18"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="18"/>
       <c r="R13" s="18"/>
       <c r="S13" s="19"/>
       <c r="T13" s="2">
         <v>-27</v>
@@ -17754,50 +17964,53 @@
       </c>
       <c r="AH13" s="18">
         <v>1</v>
       </c>
       <c r="AI13" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ13" s="18">
         <v>-6</v>
       </c>
       <c r="AK13" s="18">
         <v>1</v>
       </c>
       <c r="AL13" s="18">
         <v>3</v>
       </c>
       <c r="AM13" s="18">
         <v>-3</v>
       </c>
       <c r="AN13" s="18">
         <v>1</v>
       </c>
       <c r="AO13" s="18">
         <v>2</v>
       </c>
+      <c r="AP13" s="19">
+        <v>-2</v>
+      </c>
     </row>
     <row r="14" spans="1:86">
       <c r="A14" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="22"/>
       <c r="I14" s="15"/>
       <c r="J14" s="22"/>
       <c r="K14" s="16"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="18"/>
       <c r="O14" s="18"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="18"/>
       <c r="S14" s="19"/>
       <c r="T14" s="2">
         <v>-8</v>
@@ -17843,50 +18056,53 @@
       </c>
       <c r="AH14" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI14" s="18">
         <v>9</v>
       </c>
       <c r="AJ14" s="18">
         <v>2</v>
       </c>
       <c r="AK14" s="18">
         <v>5</v>
       </c>
       <c r="AL14" s="18">
         <v>5</v>
       </c>
       <c r="AM14" s="18">
         <v>-1</v>
       </c>
       <c r="AN14" s="18">
         <v>1</v>
       </c>
       <c r="AO14" s="18">
         <v>1</v>
       </c>
+      <c r="AP14" s="19">
+        <v>-4</v>
+      </c>
     </row>
     <row r="15" spans="1:86">
       <c r="A15" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="22"/>
       <c r="I15" s="15"/>
       <c r="J15" s="22"/>
       <c r="K15" s="16"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="19"/>
       <c r="T15" s="2" t="s">
         <v>28</v>
@@ -17931,50 +18147,53 @@
         <v>28</v>
       </c>
       <c r="AH15" s="18">
         <v>3</v>
       </c>
       <c r="AI15" s="18">
         <v>9</v>
       </c>
       <c r="AJ15" s="18">
         <v>2</v>
       </c>
       <c r="AK15" s="18">
         <v>13</v>
       </c>
       <c r="AL15" s="18">
         <v>10</v>
       </c>
       <c r="AM15" s="18">
         <v>13</v>
       </c>
       <c r="AN15" s="18">
         <v>23</v>
       </c>
       <c r="AO15" s="18">
         <v>18</v>
+      </c>
+      <c r="AP15" s="19">
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="22"/>
       <c r="I16" s="15"/>
       <c r="J16" s="22"/>
       <c r="K16" s="16"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
       <c r="S16" s="19"/>
       <c r="T16" s="2">
@@ -18021,52 +18240,55 @@
       </c>
       <c r="AH16" s="18">
         <v>-12</v>
       </c>
       <c r="AI16" s="18">
         <v>-9</v>
       </c>
       <c r="AJ16" s="18">
         <v>-5</v>
       </c>
       <c r="AK16" s="18">
         <v>4</v>
       </c>
       <c r="AL16" s="18">
         <v>4</v>
       </c>
       <c r="AM16" s="18">
         <v>2</v>
       </c>
       <c r="AN16" s="18">
         <v>-6</v>
       </c>
       <c r="AO16" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="19">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="23"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="22"/>
       <c r="I17" s="15"/>
       <c r="J17" s="22"/>
       <c r="K17" s="16"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="18"/>
       <c r="O17" s="18"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="18"/>
       <c r="S17" s="19"/>
       <c r="T17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="18" t="s">
@@ -18110,52 +18332,55 @@
       </c>
       <c r="AH17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO17" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="22"/>
       <c r="I18" s="15"/>
       <c r="J18" s="22"/>
       <c r="K18" s="16"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="18"/>
       <c r="O18" s="18"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="18"/>
       <c r="S18" s="19"/>
       <c r="T18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="18">
@@ -18199,52 +18424,55 @@
       </c>
       <c r="AH18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO18" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="23"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="22"/>
       <c r="I19" s="15"/>
       <c r="J19" s="22"/>
       <c r="K19" s="16"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="18"/>
       <c r="O19" s="18"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="18"/>
       <c r="S19" s="19"/>
       <c r="T19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="18" t="s">
@@ -18288,52 +18516,55 @@
       </c>
       <c r="AH19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI19" s="18">
         <v>1</v>
       </c>
       <c r="AJ19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO19" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
       <c r="H20" s="23"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="18"/>
       <c r="S20" s="19"/>
       <c r="T20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="18" t="s">
@@ -18377,52 +18608,55 @@
       </c>
       <c r="AH20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO20" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="22"/>
       <c r="I21" s="15"/>
       <c r="J21" s="22"/>
       <c r="K21" s="16"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="18"/>
       <c r="O21" s="18"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="18"/>
       <c r="R21" s="18"/>
       <c r="S21" s="19"/>
       <c r="T21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="18" t="s">
@@ -18466,52 +18700,55 @@
       </c>
       <c r="AH21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO21" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="22"/>
       <c r="I22" s="15"/>
       <c r="J22" s="22"/>
       <c r="K22" s="16"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="18"/>
       <c r="O22" s="18"/>
       <c r="P22" s="19"/>
       <c r="Q22" s="18"/>
       <c r="R22" s="18"/>
       <c r="S22" s="19"/>
       <c r="T22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U22" s="18" t="s">
@@ -18555,52 +18792,55 @@
       </c>
       <c r="AH22" s="18">
         <v>-1</v>
       </c>
       <c r="AI22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ22" s="18">
         <v>4</v>
       </c>
       <c r="AK22" s="18">
         <v>6</v>
       </c>
       <c r="AL22" s="18">
         <v>3</v>
       </c>
       <c r="AM22" s="18">
         <v>14</v>
       </c>
       <c r="AN22" s="18">
         <v>1</v>
       </c>
       <c r="AO22" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="23"/>
       <c r="C23" s="23"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="22"/>
       <c r="I23" s="15"/>
       <c r="J23" s="22"/>
       <c r="K23" s="16"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="18"/>
       <c r="O23" s="18"/>
       <c r="P23" s="19"/>
       <c r="Q23" s="18"/>
       <c r="R23" s="18"/>
       <c r="S23" s="19"/>
       <c r="T23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U23" s="18" t="s">
@@ -18644,52 +18884,55 @@
       </c>
       <c r="AH23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AI23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AM23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AN23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO23" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="23"/>
       <c r="C24" s="23"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="22"/>
       <c r="I24" s="15"/>
       <c r="J24" s="22"/>
       <c r="K24" s="16"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="18"/>
       <c r="O24" s="18"/>
       <c r="P24" s="19"/>
       <c r="Q24" s="18"/>
       <c r="R24" s="18"/>
       <c r="S24" s="19"/>
       <c r="T24" s="2">
         <v>-1</v>
       </c>
       <c r="U24" s="18">
@@ -18733,94 +18976,98 @@
       </c>
       <c r="AH24" s="18">
         <v>-5</v>
       </c>
       <c r="AI24" s="18">
         <v>4</v>
       </c>
       <c r="AJ24" s="18">
         <v>-5</v>
       </c>
       <c r="AK24" s="18">
         <v>-1</v>
       </c>
       <c r="AL24" s="18">
         <v>8</v>
       </c>
       <c r="AM24" s="18">
         <v>4</v>
       </c>
       <c r="AN24" s="18">
         <v>-2</v>
       </c>
       <c r="AO24" s="18">
         <v>-1</v>
       </c>
-    </row>
-    <row r="25" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP24" s="19">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:42" ht="14.4" customHeight="1">
       <c r="B25" s="62"/>
       <c r="C25" s="62"/>
       <c r="D25" s="62"/>
       <c r="E25" s="62"/>
       <c r="F25" s="62"/>
       <c r="G25" s="62"/>
       <c r="H25" s="62"/>
       <c r="I25" s="62"/>
       <c r="J25" s="62"/>
       <c r="K25" s="62"/>
       <c r="L25" s="62"/>
       <c r="M25" s="62"/>
       <c r="N25" s="62"/>
       <c r="O25" s="62"/>
       <c r="P25" s="62"/>
       <c r="Q25" s="62"/>
       <c r="R25" s="62"/>
       <c r="S25" s="62"/>
       <c r="T25" s="62"/>
       <c r="U25" s="62"/>
       <c r="V25" s="62"/>
       <c r="W25" s="62"/>
       <c r="X25" s="62"/>
       <c r="Y25" s="62"/>
       <c r="Z25" s="74" t="s">
         <v>12</v>
       </c>
       <c r="AA25" s="74"/>
       <c r="AB25" s="74"/>
       <c r="AC25" s="74"/>
       <c r="AD25" s="74"/>
       <c r="AE25" s="74"/>
       <c r="AF25" s="74"/>
       <c r="AG25" s="74"/>
       <c r="AH25" s="74"/>
       <c r="AI25" s="74"/>
       <c r="AJ25" s="74"/>
       <c r="AK25" s="74"/>
       <c r="AL25" s="74"/>
       <c r="AM25" s="74"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="13"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="22"/>
       <c r="I26" s="15"/>
       <c r="J26" s="17"/>
       <c r="K26" s="23"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="19"/>
       <c r="O26" s="19"/>
       <c r="P26" s="19"/>
       <c r="Q26" s="19"/>
       <c r="R26" s="18"/>
       <c r="S26" s="19"/>
       <c r="T26" s="19">
         <v>-92</v>
       </c>
       <c r="U26" s="18">
@@ -18864,52 +19111,55 @@
       </c>
       <c r="AH26" s="18">
         <v>-24</v>
       </c>
       <c r="AI26" s="18">
         <v>19</v>
       </c>
       <c r="AJ26" s="18">
         <v>-17</v>
       </c>
       <c r="AK26" s="18">
         <v>63</v>
       </c>
       <c r="AL26" s="18">
         <v>49</v>
       </c>
       <c r="AM26" s="18">
         <v>7</v>
       </c>
       <c r="AN26" s="18">
         <v>31</v>
       </c>
       <c r="AO26" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="19">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="23"/>
       <c r="F27" s="23"/>
       <c r="G27" s="23"/>
       <c r="H27" s="23"/>
       <c r="I27" s="23"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="19"/>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="R27" s="18"/>
       <c r="S27" s="19"/>
       <c r="T27" s="19">
         <v>-56</v>
       </c>
       <c r="U27" s="18">
@@ -18953,52 +19203,55 @@
       </c>
       <c r="AH27" s="18">
         <v>-14</v>
       </c>
       <c r="AI27" s="18">
         <v>17</v>
       </c>
       <c r="AJ27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK27" s="18">
         <v>55</v>
       </c>
       <c r="AL27" s="18">
         <v>30</v>
       </c>
       <c r="AM27" s="18">
         <v>3</v>
       </c>
       <c r="AN27" s="18">
         <v>28</v>
       </c>
       <c r="AO27" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="19">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="23"/>
       <c r="C28" s="23"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="22"/>
       <c r="I28" s="15"/>
       <c r="J28" s="17"/>
       <c r="K28" s="23"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="19"/>
       <c r="O28" s="19"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="19"/>
       <c r="R28" s="18"/>
       <c r="S28" s="19"/>
       <c r="T28" s="19">
         <v>-27</v>
       </c>
       <c r="U28" s="18">
@@ -19042,52 +19295,55 @@
       </c>
       <c r="AH28" s="18">
         <v>1</v>
       </c>
       <c r="AI28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AJ28" s="18">
         <v>-6</v>
       </c>
       <c r="AK28" s="18">
         <v>3</v>
       </c>
       <c r="AL28" s="18">
         <v>3</v>
       </c>
       <c r="AM28" s="18">
         <v>-3</v>
       </c>
       <c r="AN28" s="18">
         <v>1</v>
       </c>
       <c r="AO28" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="19">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="15"/>
       <c r="E29" s="15"/>
       <c r="F29" s="15"/>
       <c r="G29" s="15"/>
       <c r="H29" s="22"/>
       <c r="I29" s="15"/>
       <c r="J29" s="17"/>
       <c r="K29" s="23"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="19"/>
       <c r="O29" s="19"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="19"/>
       <c r="R29" s="18"/>
       <c r="S29" s="19"/>
       <c r="T29" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="18" t="s">
@@ -19131,52 +19387,55 @@
       </c>
       <c r="AH29" s="18">
         <v>1</v>
       </c>
       <c r="AI29" s="18">
         <v>6</v>
       </c>
       <c r="AJ29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="18">
         <v>4</v>
       </c>
       <c r="AL29" s="18">
         <v>5</v>
       </c>
       <c r="AM29" s="18">
         <v>7</v>
       </c>
       <c r="AN29" s="18">
         <v>9</v>
       </c>
       <c r="AO29" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="23"/>
       <c r="C30" s="23"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="22"/>
       <c r="I30" s="15"/>
       <c r="J30" s="17"/>
       <c r="K30" s="23"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="18"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19">
         <v>-9</v>
       </c>
       <c r="U30" s="18">
@@ -19220,52 +19479,55 @@
       </c>
       <c r="AH30" s="18">
         <v>-9</v>
       </c>
       <c r="AI30" s="18">
         <v>-8</v>
       </c>
       <c r="AJ30" s="18">
         <v>-5</v>
       </c>
       <c r="AK30" s="18">
         <v>2</v>
       </c>
       <c r="AL30" s="18">
         <v>3</v>
       </c>
       <c r="AM30" s="18">
         <v>1</v>
       </c>
       <c r="AN30" s="18">
         <v>-6</v>
       </c>
       <c r="AO30" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" s="13" customFormat="1">
+      <c r="AP30" s="19">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" s="13" customFormat="1">
       <c r="A31" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="23"/>
       <c r="C31" s="23"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="22"/>
       <c r="I31" s="15"/>
       <c r="J31" s="17"/>
       <c r="K31" s="23"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
       <c r="Q31" s="19"/>
       <c r="R31" s="18"/>
       <c r="S31" s="19"/>
       <c r="T31" s="19" t="s">
         <v>28</v>
       </c>
       <c r="U31" s="18">
@@ -19309,94 +19571,98 @@
       </c>
       <c r="AH31" s="18">
         <v>-3</v>
       </c>
       <c r="AI31" s="18">
         <v>4</v>
       </c>
       <c r="AJ31" s="18">
         <v>-6</v>
       </c>
       <c r="AK31" s="18">
         <v>-1</v>
       </c>
       <c r="AL31" s="18">
         <v>8</v>
       </c>
       <c r="AM31" s="18">
         <v>-1</v>
       </c>
       <c r="AN31" s="18">
         <v>-1</v>
       </c>
       <c r="AO31" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="32" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP31" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42" ht="14.4" customHeight="1">
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="61"/>
       <c r="N32" s="61"/>
       <c r="O32" s="61"/>
       <c r="P32" s="61"/>
       <c r="Q32" s="61"/>
       <c r="R32" s="61"/>
       <c r="S32" s="61"/>
       <c r="T32" s="61"/>
       <c r="U32" s="61"/>
       <c r="V32" s="61"/>
       <c r="W32" s="61"/>
       <c r="X32" s="61"/>
       <c r="Y32" s="61"/>
       <c r="Z32" s="64" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="64"/>
       <c r="AB32" s="64"/>
       <c r="AC32" s="64"/>
       <c r="AD32" s="64"/>
       <c r="AE32" s="64"/>
       <c r="AF32" s="64"/>
       <c r="AG32" s="64"/>
       <c r="AH32" s="64"/>
       <c r="AI32" s="64"/>
       <c r="AJ32" s="64"/>
       <c r="AK32" s="64"/>
       <c r="AL32" s="64"/>
       <c r="AM32" s="64"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="13"/>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="22"/>
       <c r="I33" s="15"/>
       <c r="J33" s="17"/>
       <c r="K33" s="23"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="3">
         <v>-18</v>
       </c>
       <c r="U33" s="19">
@@ -19440,52 +19706,55 @@
       </c>
       <c r="AH33" s="19">
         <v>-4</v>
       </c>
       <c r="AI33" s="19">
         <v>12</v>
       </c>
       <c r="AJ33" s="18">
         <v>12</v>
       </c>
       <c r="AK33" s="18">
         <v>20</v>
       </c>
       <c r="AL33" s="19">
         <v>18</v>
       </c>
       <c r="AM33" s="19">
         <v>25</v>
       </c>
       <c r="AN33" s="18">
         <v>12</v>
       </c>
       <c r="AO33" s="18">
         <v>23</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="19">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="3">
         <v>-6</v>
       </c>
       <c r="U34" s="19">
@@ -19529,52 +19798,55 @@
       </c>
       <c r="AH34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ34" s="18">
         <v>3</v>
       </c>
       <c r="AK34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL34" s="19">
         <v>4</v>
       </c>
       <c r="AM34" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN34" s="18">
         <v>-3</v>
       </c>
       <c r="AO34" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="22"/>
       <c r="I35" s="15"/>
       <c r="J35" s="17"/>
       <c r="K35" s="23"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="19" t="s">
@@ -19618,52 +19890,55 @@
       </c>
       <c r="AH35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="18">
         <v>-2</v>
       </c>
       <c r="AL35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="AO35" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="23"/>
       <c r="C36" s="23"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="22"/>
       <c r="I36" s="15"/>
       <c r="J36" s="17"/>
       <c r="K36" s="23"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="2">
         <v>-8</v>
       </c>
       <c r="U36" s="19">
@@ -19707,52 +19982,55 @@
       </c>
       <c r="AH36" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI36" s="19">
         <v>9</v>
       </c>
       <c r="AJ36" s="18">
         <v>2</v>
       </c>
       <c r="AK36" s="18">
         <v>5</v>
       </c>
       <c r="AL36" s="19">
         <v>5</v>
       </c>
       <c r="AM36" s="19">
         <v>-1</v>
       </c>
       <c r="AN36" s="18">
         <v>1</v>
       </c>
       <c r="AO36" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="19">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="22"/>
       <c r="I37" s="15"/>
       <c r="J37" s="17"/>
       <c r="K37" s="23"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="19" t="s">
@@ -19796,52 +20074,55 @@
       </c>
       <c r="AH37" s="19">
         <v>2</v>
       </c>
       <c r="AI37" s="19">
         <v>3</v>
       </c>
       <c r="AJ37" s="18">
         <v>2</v>
       </c>
       <c r="AK37" s="18">
         <v>9</v>
       </c>
       <c r="AL37" s="19">
         <v>5</v>
       </c>
       <c r="AM37" s="19">
         <v>6</v>
       </c>
       <c r="AN37" s="18">
         <v>14</v>
       </c>
       <c r="AO37" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="22"/>
       <c r="I38" s="15"/>
       <c r="J38" s="17"/>
       <c r="K38" s="23"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="2">
         <v>-3</v>
       </c>
       <c r="U38" s="19">
@@ -19885,52 +20166,55 @@
       </c>
       <c r="AH38" s="19">
         <v>-3</v>
       </c>
       <c r="AI38" s="19">
         <v>-1</v>
       </c>
       <c r="AJ38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="18">
         <v>2</v>
       </c>
       <c r="AL38" s="19">
         <v>1</v>
       </c>
       <c r="AM38" s="19">
         <v>1</v>
       </c>
       <c r="AN38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="22"/>
       <c r="I39" s="15"/>
       <c r="J39" s="17"/>
       <c r="K39" s="23"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="19" t="s">
@@ -19974,52 +20258,55 @@
       </c>
       <c r="AH39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="23"/>
       <c r="C40" s="23"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="22"/>
       <c r="I40" s="15"/>
       <c r="J40" s="17"/>
       <c r="K40" s="23"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="19">
@@ -20063,52 +20350,55 @@
       </c>
       <c r="AH40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO40" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="23"/>
       <c r="C41" s="23"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="22"/>
       <c r="I41" s="15"/>
       <c r="J41" s="17"/>
       <c r="K41" s="23"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="19" t="s">
@@ -20152,52 +20442,55 @@
       </c>
       <c r="AH41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI41" s="19">
         <v>1</v>
       </c>
       <c r="AJ41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="23"/>
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="19" t="s">
@@ -20241,52 +20534,55 @@
       </c>
       <c r="AH42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM42" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="22"/>
       <c r="I43" s="15"/>
       <c r="J43" s="17"/>
       <c r="K43" s="23"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
       <c r="S43" s="18"/>
       <c r="T43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="19" t="s">
@@ -20330,52 +20626,55 @@
       </c>
       <c r="AH43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO43" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="22"/>
       <c r="I44" s="15"/>
       <c r="J44" s="17"/>
       <c r="K44" s="23"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="18"/>
       <c r="S44" s="18"/>
       <c r="T44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U44" s="19" t="s">
@@ -20419,52 +20718,55 @@
       </c>
       <c r="AH44" s="19">
         <v>-1</v>
       </c>
       <c r="AI44" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ44" s="18">
         <v>4</v>
       </c>
       <c r="AK44" s="18">
         <v>6</v>
       </c>
       <c r="AL44" s="19">
         <v>3</v>
       </c>
       <c r="AM44" s="19">
         <v>14</v>
       </c>
       <c r="AN44" s="18">
         <v>1</v>
       </c>
       <c r="AO44" s="18">
         <v>6</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="15"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="22"/>
       <c r="I45" s="15"/>
       <c r="J45" s="17"/>
       <c r="K45" s="23"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
       <c r="R45" s="18"/>
       <c r="S45" s="18"/>
       <c r="T45" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U45" s="19" t="s">
@@ -20508,52 +20810,55 @@
       </c>
       <c r="AH45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AI45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AJ45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AK45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AL45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AM45" s="19" t="s">
         <v>28</v>
       </c>
       <c r="AN45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="AO45" s="18" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="49"/>
       <c r="C46" s="49"/>
       <c r="D46" s="50"/>
       <c r="E46" s="50"/>
       <c r="F46" s="50"/>
       <c r="G46" s="50"/>
       <c r="H46" s="51"/>
       <c r="I46" s="50"/>
       <c r="J46" s="51"/>
       <c r="K46" s="49"/>
       <c r="L46" s="51"/>
       <c r="M46" s="51"/>
       <c r="N46" s="29"/>
       <c r="O46" s="29"/>
       <c r="P46" s="29"/>
       <c r="Q46" s="29"/>
       <c r="R46" s="29"/>
       <c r="S46" s="29"/>
       <c r="T46" s="1">
         <v>-1</v>
       </c>
       <c r="U46" s="29">
@@ -20597,66 +20902,69 @@
       </c>
       <c r="AH46" s="29">
         <v>-2</v>
       </c>
       <c r="AI46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AJ46" s="29">
         <v>1</v>
       </c>
       <c r="AK46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AL46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="AM46" s="29">
         <v>5</v>
       </c>
       <c r="AN46" s="29">
         <v>-1</v>
       </c>
       <c r="AO46" s="29">
         <v>-1</v>
       </c>
-    </row>
-    <row r="47" spans="1:41">
+      <c r="AP46" s="29">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:42">
       <c r="Z47" s="13"/>
       <c r="AA47" s="13"/>
       <c r="AB47" s="13"/>
       <c r="AC47" s="13"/>
       <c r="AD47" s="13"/>
       <c r="AE47" s="13"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="13"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="Z48" s="13"/>
       <c r="AA48" s="13"/>
       <c r="AB48" s="13"/>
       <c r="AC48" s="13"/>
       <c r="AD48" s="13"/>
       <c r="AE48" s="13"/>
       <c r="AF48" s="13"/>
       <c r="AG48" s="13"/>
       <c r="AH48" s="13"/>
       <c r="AI48" s="13"/>
       <c r="AJ48" s="13"/>
       <c r="AK48" s="13"/>
       <c r="AL48" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AE6:AW6"/>
     <mergeCell ref="Z32:AM32"/>
     <mergeCell ref="AL8:AW8"/>
     <mergeCell ref="Z8:AK8"/>
     <mergeCell ref="Z10:AM10"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="Z25:AM25"/>