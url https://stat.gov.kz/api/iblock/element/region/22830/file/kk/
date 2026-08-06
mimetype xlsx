--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\көші-қон\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FF9DA73-E87E-425F-9749-D49CECC31901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" activeTab="1"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Көші қон айырымы 2024-2026" sheetId="7" r:id="rId6"/>
+    <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
+    <sheet name="Келгендер  " sheetId="5" r:id="rId3"/>
+    <sheet name="Кеткендер" sheetId="6" r:id="rId4"/>
+    <sheet name="Көші қон айырымы " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2595" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="78">
   <si>
     <t>Қазақстан Республикасына келгендер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -120,155 +117,323 @@
   <si>
     <t>Самар ауданы</t>
   </si>
   <si>
     <t>Тарбағатай ауданы</t>
   </si>
   <si>
     <t>Ұлан ауданы</t>
   </si>
   <si>
     <t>Шемонаиха ауданы</t>
   </si>
   <si>
     <t>Қазақстан Республикасынан кеткендер саны</t>
   </si>
   <si>
     <t xml:space="preserve">мамыр </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
-    <t>Өскемен қалалық әкімшілігі</t>
-[...4 lines deleted...]
-  <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан облысы халқының сыртқы көші-қон айырымы </t>
   </si>
   <si>
     <t>Өскемен қ.ә.</t>
   </si>
   <si>
     <t>Риддер қ.ә.</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу әдістемесі </t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат Сагымбаевна</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>" -" құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>"0,0"  - елеусіз шама</t>
+  </si>
+  <si>
+    <t>"х" - деректер құпиялы</t>
+  </si>
+  <si>
+    <t>"…" - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барлық ағындар бойынша  сыртқы көші-қон </t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша  сыртқы көші-қон</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -346,724 +511,377 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{71492669-0F7B-4151-B915-90D2BC029D83}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_05_19" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="4" xr:uid="{847F5CA6-3222-4C23-AD57-8C276745CD10}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{CE1B9D11-3467-4ECA-9765-4EA7A301E43E}"/>
+    <cellStyle name="Обычный_05_19" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...329 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1192,19831 +1010,10716 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AQ41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B7971F5-ECB7-4E53-9476-516F20CE6A1D}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T54" sqref="T54"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="3"/>
+    <col min="1" max="1" width="53.42578125" customWidth="1"/>
+    <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:43" s="42" customFormat="1" ht="13.2">
-      <c r="A4" s="71" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="43">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25">
+      <c r="A9" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{4CB816E0-3987-4A91-B0C4-BC0A7546C22F}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{3CE26C75-5992-4CEC-A44D-52C3B80AB8A3}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{3CB87FFA-12C2-4FD0-AC5F-F24BADB0BB38}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9888FD54-4094-46A2-992B-D647B4E59EE0}">
+  <dimension ref="A5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="45"/>
+    <col min="2" max="2" width="136.28515625" style="45" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="45" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="45" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="45" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A4:BZ44"/>
+  <sheetViews>
+    <sheetView topLeftCell="AE1" workbookViewId="0">
+      <selection activeCell="AQ9" sqref="AQ9:AQ44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="26.85546875" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0.28515625" style="3" hidden="1" customWidth="1"/>
+    <col min="15" max="17" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="3" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:78" ht="14.45" customHeight="1">
+      <c r="Z4" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="71"/>
-[...53 lines deleted...]
-      <c r="B6" s="67">
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
+      <c r="BD4" s="27"/>
+      <c r="BE4" s="27"/>
+      <c r="BF4" s="27"/>
+      <c r="BG4" s="27"/>
+      <c r="BH4" s="27"/>
+      <c r="BI4" s="27"/>
+      <c r="BJ4" s="27"/>
+      <c r="BK4" s="27"/>
+      <c r="BL4" s="27"/>
+      <c r="BM4" s="27"/>
+      <c r="BN4" s="27"/>
+      <c r="BO4" s="27"/>
+      <c r="BP4" s="27"/>
+      <c r="BQ4" s="27"/>
+      <c r="BR4" s="27"/>
+      <c r="BS4" s="27"/>
+      <c r="BT4" s="27"/>
+      <c r="BU4" s="27"/>
+      <c r="BV4" s="27"/>
+      <c r="BW4" s="27"/>
+      <c r="BX4" s="27"/>
+      <c r="BY4" s="27"/>
+      <c r="BZ4" s="27"/>
+    </row>
+    <row r="5" spans="1:78" s="4" customFormat="1">
+      <c r="Y5" s="2"/>
+      <c r="AQ5" s="2"/>
+      <c r="AW5" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:78">
+      <c r="A6" s="46"/>
+      <c r="B6" s="48">
         <v>2021</v>
       </c>
-      <c r="C6" s="68"/>
-[...10 lines deleted...]
-      <c r="N6" s="67">
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="48">
         <v>2022</v>
       </c>
-      <c r="O6" s="68"/>
-[...24 lines deleted...]
-      <c r="AL6" s="69">
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="55">
         <v>2024</v>
       </c>
-      <c r="AM6" s="70"/>
-[...7 lines deleted...]
-      <c r="B7" s="7" t="s">
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="53">
+        <v>2025</v>
+      </c>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="53">
+        <v>2026</v>
+      </c>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
+      <c r="AR6" s="53"/>
+      <c r="AS6" s="53"/>
+      <c r="AT6" s="53"/>
+      <c r="AU6" s="53"/>
+      <c r="AV6" s="53"/>
+      <c r="AW6" s="54"/>
+    </row>
+    <row r="7" spans="1:78" ht="18" customHeight="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="7" t="s">
+      <c r="C7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G7" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="J7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="7" t="s">
+      <c r="J7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="L7" s="7" t="s">
+      <c r="L7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="7" t="s">
+      <c r="M7" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="N7" s="9" t="s">
+      <c r="N7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="O7" s="9" t="s">
+      <c r="O7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="P7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="11" t="s">
+      <c r="Q7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="11" t="s">
+      <c r="R7" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S7" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="T7" s="11" t="s">
+      <c r="T7" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="U7" s="11" t="s">
+      <c r="U7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="V7" s="10" t="s">
+      <c r="V7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="W7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="X7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="Y7" s="8" t="s">
+      <c r="Y7" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="Z7" s="33" t="s">
+      <c r="Z7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AA7" s="33" t="s">
+      <c r="AA7" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AB7" s="8" t="s">
+      <c r="AB7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AC7" s="34" t="s">
+      <c r="AC7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AD7" s="34" t="s">
+      <c r="AD7" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AE7" s="34" t="s">
+      <c r="AE7" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="8" t="s">
+      <c r="AF7" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="AG7" s="8" t="s">
+      <c r="AG7" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="AH7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI7" s="8" t="s">
+      <c r="AH7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AJ7" s="8" t="s">
+      <c r="AJ7" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AK7" s="7" t="s">
+      <c r="AK7" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="AL7" s="43" t="s">
+      <c r="AL7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AM7" s="43" t="s">
+      <c r="AM7" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AN7" s="10" t="s">
+      <c r="AN7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AO7" s="44" t="s">
+      <c r="AO7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AP7" s="47" t="s">
+      <c r="AP7" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AQ7" s="48" t="s">
+      <c r="AQ7" s="6" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="73" t="s">
+      <c r="AR7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="AS7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:78" ht="14.45" customHeight="1">
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="73"/>
-[...43 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
+      <c r="AL8" s="50"/>
+      <c r="AM8" s="50"/>
+    </row>
+    <row r="9" spans="1:78">
+      <c r="A9" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2">
+        <v>24</v>
+      </c>
+      <c r="U9" s="2">
+        <v>28</v>
+      </c>
+      <c r="V9" s="2">
+        <v>54</v>
+      </c>
+      <c r="W9" s="2">
+        <v>61</v>
+      </c>
+      <c r="X9" s="2">
+        <v>35</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>53</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>17</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>68</v>
+      </c>
+      <c r="AB9" s="13">
+        <v>50</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>70</v>
+      </c>
+      <c r="AD9" s="13">
+        <v>34</v>
+      </c>
+      <c r="AE9" s="13">
+        <v>43</v>
+      </c>
+      <c r="AF9" s="13">
+        <v>39</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>44</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>14</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>86</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>42</v>
+      </c>
+      <c r="AK9" s="13">
+        <v>103</v>
+      </c>
+      <c r="AL9" s="13">
+        <v>79</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>54</v>
+      </c>
+      <c r="AN9" s="13">
+        <v>74</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>45</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>12</v>
+      </c>
+      <c r="AQ9" s="13">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+      <c r="R10" s="2"/>
+      <c r="S10" s="2"/>
+      <c r="T10" s="2">
+        <v>10</v>
+      </c>
+      <c r="U10" s="2">
+        <v>12</v>
+      </c>
+      <c r="V10" s="2">
+        <v>23</v>
+      </c>
+      <c r="W10" s="2">
         <v>31</v>
       </c>
-      <c r="C9" s="14">
+      <c r="X10" s="2">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>24</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>10</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>43</v>
+      </c>
+      <c r="AB10" s="13">
+        <v>34</v>
+      </c>
+      <c r="AC10" s="13">
+        <v>38</v>
+      </c>
+      <c r="AD10" s="13">
+        <v>19</v>
+      </c>
+      <c r="AE10" s="13">
+        <v>18</v>
+      </c>
+      <c r="AF10" s="13">
+        <v>15</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>26</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>9</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>38</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>29</v>
+      </c>
+      <c r="AK10" s="13">
+        <v>62</v>
+      </c>
+      <c r="AL10" s="13">
+        <v>42</v>
+      </c>
+      <c r="AM10" s="13">
+        <v>14</v>
+      </c>
+      <c r="AN10" s="13">
+        <v>41</v>
+      </c>
+      <c r="AO10" s="13">
+        <v>11</v>
+      </c>
+      <c r="AP10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AQ10" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="S11" s="2"/>
+      <c r="T11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U11" s="2">
+        <v>5</v>
+      </c>
+      <c r="V11" s="2">
+        <v>10</v>
+      </c>
+      <c r="W11" s="2">
+        <v>5</v>
+      </c>
+      <c r="X11" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD11" s="13">
+        <v>8</v>
+      </c>
+      <c r="AE11" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="13">
+        <v>5</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ11" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2">
+        <v>7</v>
+      </c>
+      <c r="U12" s="2">
+        <v>7</v>
+      </c>
+      <c r="V12" s="2">
+        <v>10</v>
+      </c>
+      <c r="W12" s="2">
+        <v>3</v>
+      </c>
+      <c r="X12" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>6</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>8</v>
+      </c>
+      <c r="AD12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>9</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>7</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AH12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>3</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL12" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ12" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="S13" s="2"/>
+      <c r="T13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V13" s="2">
+        <v>1</v>
+      </c>
+      <c r="W13" s="2">
+        <v>3</v>
+      </c>
+      <c r="X13" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE13" s="13">
+        <v>6</v>
+      </c>
+      <c r="AF13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AG13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>3</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>9</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK13" s="13">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="13">
+        <v>10</v>
+      </c>
+      <c r="AM13" s="13">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="13">
+        <v>23</v>
+      </c>
+      <c r="AO13" s="13">
+        <v>18</v>
+      </c>
+      <c r="AP13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ13" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+      <c r="R14" s="2"/>
+      <c r="S14" s="2"/>
+      <c r="T14" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U14" s="2">
+        <v>2</v>
+      </c>
+      <c r="V14" s="2">
+        <v>3</v>
+      </c>
+      <c r="W14" s="2">
+        <v>15</v>
+      </c>
+      <c r="X14" s="2">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>10</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB14" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC14" s="13">
+        <v>11</v>
+      </c>
+      <c r="AD14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AF14" s="13">
+        <v>7</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>6</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AJ14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK14" s="13">
+        <v>8</v>
+      </c>
+      <c r="AL14" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM14" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AO14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AQ14" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="S15" s="2"/>
+      <c r="T15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ15" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ16" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ17" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X18" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC18" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="2"/>
+      <c r="R19" s="2"/>
+      <c r="S19" s="2"/>
+      <c r="T19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ19" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+      <c r="R20" s="2"/>
+      <c r="S20" s="2"/>
+      <c r="T20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ20" s="13">
+        <v>4</v>
+      </c>
+      <c r="AK20" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL20" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM20" s="13">
+        <v>15</v>
+      </c>
+      <c r="AN20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="13">
+        <v>6</v>
+      </c>
+      <c r="AP20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ20" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V21" s="2">
+        <v>1</v>
+      </c>
+      <c r="W21" s="2">
+        <v>1</v>
+      </c>
+      <c r="X21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ21" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+      <c r="R22" s="2"/>
+      <c r="S22" s="2"/>
+      <c r="T22" s="2">
+        <v>7</v>
+      </c>
+      <c r="U22" s="2">
+        <v>2</v>
+      </c>
+      <c r="V22" s="2">
+        <v>6</v>
+      </c>
+      <c r="W22" s="2">
+        <v>3</v>
+      </c>
+      <c r="X22" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>4</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="13">
+        <v>6</v>
+      </c>
+      <c r="AD22" s="13">
+        <v>7</v>
+      </c>
+      <c r="AE22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF22" s="13">
+        <v>5</v>
+      </c>
+      <c r="AG22" s="13">
+        <v>6</v>
+      </c>
+      <c r="AH22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI22" s="13">
+        <v>14</v>
+      </c>
+      <c r="AJ22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL22" s="13">
+        <v>8</v>
+      </c>
+      <c r="AM22" s="13">
+        <v>8</v>
+      </c>
+      <c r="AN22" s="13">
+        <v>2</v>
+      </c>
+      <c r="AO22" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ22" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="U23" s="51"/>
+      <c r="V23" s="51"/>
+      <c r="W23" s="51"/>
+      <c r="X23" s="51"/>
+      <c r="Y23" s="51"/>
+      <c r="Z23" s="51"/>
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="51"/>
+      <c r="AC23" s="51"/>
+      <c r="AD23" s="51"/>
+      <c r="AE23" s="51"/>
+      <c r="AF23" s="51"/>
+      <c r="AG23" s="51"/>
+      <c r="AH23" s="51"/>
+      <c r="AI23" s="51"/>
+      <c r="AJ23" s="51"/>
+      <c r="AK23" s="51"/>
+      <c r="AL23" s="51"/>
+      <c r="AM23" s="51"/>
+      <c r="AQ23" s="13"/>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="T24" s="2">
+        <v>14</v>
+      </c>
+      <c r="U24" s="2">
+        <v>19</v>
+      </c>
+      <c r="V24" s="2">
+        <v>38</v>
+      </c>
+      <c r="W24" s="2">
+        <v>54</v>
+      </c>
+      <c r="X24" s="2">
+        <v>28</v>
+      </c>
+      <c r="Y24" s="2">
+        <v>41</v>
+      </c>
+      <c r="Z24" s="13">
+        <v>16</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>57</v>
+      </c>
+      <c r="AB24" s="13">
+        <v>38</v>
+      </c>
+      <c r="AC24" s="13">
+        <v>49</v>
+      </c>
+      <c r="AD24" s="13">
+        <v>29</v>
+      </c>
+      <c r="AE24" s="13">
+        <v>29</v>
+      </c>
+      <c r="AF24" s="13">
+        <v>23</v>
+      </c>
+      <c r="AG24" s="13">
         <v>35</v>
       </c>
-      <c r="D9" s="15">
+      <c r="AH24" s="13">
+        <v>11</v>
+      </c>
+      <c r="AI24" s="13">
+        <v>58</v>
+      </c>
+      <c r="AJ24" s="13">
+        <v>29</v>
+      </c>
+      <c r="AK24" s="13">
+        <v>78</v>
+      </c>
+      <c r="AL24" s="13">
+        <v>59</v>
+      </c>
+      <c r="AM24" s="13">
+        <v>26</v>
+      </c>
+      <c r="AN24" s="13">
+        <v>52</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>20</v>
+      </c>
+      <c r="AP24" s="13">
+        <v>9</v>
+      </c>
+      <c r="AQ24" s="13">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="T25" s="2">
+        <v>10</v>
+      </c>
+      <c r="U25" s="2">
+        <v>12</v>
+      </c>
+      <c r="V25" s="2">
+        <v>23</v>
+      </c>
+      <c r="W25" s="2">
+        <v>31</v>
+      </c>
+      <c r="X25" s="2">
+        <v>15</v>
+      </c>
+      <c r="Y25" s="2">
+        <v>23</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>10</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>43</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>33</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>34</v>
+      </c>
+      <c r="AD25" s="13">
+        <v>18</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>17</v>
+      </c>
+      <c r="AF25" s="13">
+        <v>15</v>
+      </c>
+      <c r="AG25" s="13">
+        <v>24</v>
+      </c>
+      <c r="AH25" s="13">
+        <v>9</v>
+      </c>
+      <c r="AI25" s="13">
+        <v>37</v>
+      </c>
+      <c r="AJ25" s="13">
+        <v>26</v>
+      </c>
+      <c r="AK25" s="13">
+        <v>62</v>
+      </c>
+      <c r="AL25" s="13">
+        <v>38</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>14</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>39</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>10</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>3</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="T26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U26" s="2">
+        <v>5</v>
+      </c>
+      <c r="V26" s="2">
+        <v>10</v>
+      </c>
+      <c r="W26" s="2">
+        <v>5</v>
+      </c>
+      <c r="X26" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y26" s="2">
+        <v>5</v>
+      </c>
+      <c r="Z26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD26" s="13">
+        <v>8</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AG26" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI26" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO26" s="13">
+        <v>5</v>
+      </c>
+      <c r="AP26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ26" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V27" s="2">
+        <v>1</v>
+      </c>
+      <c r="W27" s="2">
+        <v>3</v>
+      </c>
+      <c r="X27" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AN27" s="13">
+        <v>9</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U28" s="2">
+        <v>2</v>
+      </c>
+      <c r="V28" s="2">
+        <v>3</v>
+      </c>
+      <c r="W28" s="2">
+        <v>12</v>
+      </c>
+      <c r="X28" s="2">
+        <v>6</v>
+      </c>
+      <c r="Y28" s="2">
+        <v>9</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AD28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AF28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AG28" s="13">
+        <v>6</v>
+      </c>
+      <c r="AH28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK28" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL28" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AO28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="13">
+        <v>4</v>
+      </c>
+      <c r="AQ28" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="T29" s="2">
+        <v>4</v>
+      </c>
+      <c r="U29" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" s="2">
+        <v>1</v>
+      </c>
+      <c r="W29" s="2">
+        <v>3</v>
+      </c>
+      <c r="X29" s="2">
+        <v>2</v>
+      </c>
+      <c r="Y29" s="2">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AH29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI29" s="13">
+        <v>9</v>
+      </c>
+      <c r="AJ29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK29" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL29" s="13">
+        <v>8</v>
+      </c>
+      <c r="AM29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="51"/>
+      <c r="V30" s="51"/>
+      <c r="W30" s="51"/>
+      <c r="X30" s="51"/>
+      <c r="Y30" s="51"/>
+      <c r="Z30" s="51"/>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="51"/>
+      <c r="AC30" s="51"/>
+      <c r="AD30" s="51"/>
+      <c r="AE30" s="51"/>
+      <c r="AF30" s="51"/>
+      <c r="AG30" s="51"/>
+      <c r="AH30" s="51"/>
+      <c r="AI30" s="51"/>
+      <c r="AJ30" s="51"/>
+      <c r="AK30" s="51"/>
+      <c r="AL30" s="51"/>
+      <c r="AM30" s="51"/>
+      <c r="AQ30" s="13"/>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="T31" s="2">
+        <v>10</v>
+      </c>
+      <c r="U31" s="2">
+        <v>9</v>
+      </c>
+      <c r="V31" s="2">
+        <v>16</v>
+      </c>
+      <c r="W31" s="2">
+        <v>7</v>
+      </c>
+      <c r="X31" s="2">
+        <v>7</v>
+      </c>
+      <c r="Y31" s="2">
+        <v>12</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>11</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>12</v>
+      </c>
+      <c r="AC31" s="13">
+        <v>21</v>
+      </c>
+      <c r="AD31" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE31" s="13">
+        <v>14</v>
+      </c>
+      <c r="AF31" s="13">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="13">
+        <v>9</v>
+      </c>
+      <c r="AH31" s="13">
+        <v>3</v>
+      </c>
+      <c r="AI31" s="13">
+        <v>28</v>
+      </c>
+      <c r="AJ31" s="13">
+        <v>13</v>
+      </c>
+      <c r="AK31" s="13">
+        <v>25</v>
+      </c>
+      <c r="AL31" s="13">
+        <v>20</v>
+      </c>
+      <c r="AM31" s="13">
+        <v>28</v>
+      </c>
+      <c r="AN31" s="13">
+        <v>22</v>
+      </c>
+      <c r="AO31" s="13">
+        <v>25</v>
+      </c>
+      <c r="AP31" s="13">
+        <v>3</v>
+      </c>
+      <c r="AQ31" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="T32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X32" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="2">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG32" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="13">
+        <v>3</v>
+      </c>
+      <c r="AK32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL32" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN32" s="13">
+        <v>2</v>
+      </c>
+      <c r="AO32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ32" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="T33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ33" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T34" s="2">
+        <v>7</v>
+      </c>
+      <c r="U34" s="2">
+        <v>7</v>
+      </c>
+      <c r="V34" s="2">
+        <v>10</v>
+      </c>
+      <c r="W34" s="2">
+        <v>3</v>
+      </c>
+      <c r="X34" s="2">
+        <v>3</v>
+      </c>
+      <c r="Y34" s="2">
+        <v>8</v>
+      </c>
+      <c r="Z34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>6</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>8</v>
+      </c>
+      <c r="AD34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE34" s="13">
+        <v>9</v>
+      </c>
+      <c r="AF34" s="13">
+        <v>7</v>
+      </c>
+      <c r="AG34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AH34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI34" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ34" s="13">
+        <v>3</v>
+      </c>
+      <c r="AK34" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL34" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AO34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ34" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA35" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE35" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AG35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AI35" s="13">
+        <v>3</v>
+      </c>
+      <c r="AJ35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK35" s="13">
+        <v>9</v>
+      </c>
+      <c r="AL35" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM35" s="13">
+        <v>6</v>
+      </c>
+      <c r="AN35" s="13">
+        <v>14</v>
+      </c>
+      <c r="AO35" s="13">
+        <v>15</v>
+      </c>
+      <c r="AP35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ35" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W36" s="2">
+        <v>3</v>
+      </c>
+      <c r="X36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y36" s="2">
+        <v>1</v>
+      </c>
+      <c r="Z36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC36" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF36" s="13">
+        <v>5</v>
+      </c>
+      <c r="AG36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI36" s="13">
+        <v>2</v>
+      </c>
+      <c r="AJ36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK36" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ36" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ37" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="T38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ38" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="T39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI39" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ39" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="T40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X40" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA40" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC40" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP40" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ40" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ41" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="T42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ42" s="13">
+        <v>4</v>
+      </c>
+      <c r="AK42" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL42" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM42" s="13">
+        <v>15</v>
+      </c>
+      <c r="AN42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO42" s="13">
+        <v>6</v>
+      </c>
+      <c r="AP42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ42" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="T43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V43" s="2">
+        <v>1</v>
+      </c>
+      <c r="W43" s="2">
+        <v>1</v>
+      </c>
+      <c r="X43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ43" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="16"/>
+      <c r="O44" s="16"/>
+      <c r="P44" s="16"/>
+      <c r="Q44" s="16"/>
+      <c r="R44" s="16"/>
+      <c r="S44" s="16"/>
+      <c r="T44" s="1">
+        <v>3</v>
+      </c>
+      <c r="U44" s="1">
+        <v>2</v>
+      </c>
+      <c r="V44" s="1">
+        <v>5</v>
+      </c>
+      <c r="W44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="X44" s="1">
+        <v>2</v>
+      </c>
+      <c r="Y44" s="1">
+        <v>2</v>
+      </c>
+      <c r="Z44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="17">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="17">
+        <v>3</v>
+      </c>
+      <c r="AC44" s="17">
+        <v>2</v>
+      </c>
+      <c r="AD44" s="17">
+        <v>4</v>
+      </c>
+      <c r="AE44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AF44" s="17">
+        <v>2</v>
+      </c>
+      <c r="AG44" s="17">
+        <v>3</v>
+      </c>
+      <c r="AH44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI44" s="17">
+        <v>5</v>
+      </c>
+      <c r="AJ44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="17">
+        <v>2</v>
+      </c>
+      <c r="AL44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM44" s="17">
+        <v>5</v>
+      </c>
+      <c r="AN44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AO44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AP44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ44" s="17">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="Z4:AW4"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="T6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="T8:AM8"/>
+    <mergeCell ref="T30:AM30"/>
+    <mergeCell ref="T23:AM23"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A4:BZ44"/>
+  <sheetViews>
+    <sheetView topLeftCell="AI1" workbookViewId="0">
+      <selection activeCell="AQ9" sqref="AQ9:AQ44"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
+    <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="1:78" ht="14.45" customHeight="1">
+      <c r="Z4" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
+      <c r="BD4" s="27"/>
+      <c r="BE4" s="27"/>
+      <c r="BF4" s="27"/>
+      <c r="BG4" s="27"/>
+      <c r="BH4" s="27"/>
+      <c r="BI4" s="27"/>
+      <c r="BJ4" s="27"/>
+      <c r="BK4" s="27"/>
+      <c r="BL4" s="27"/>
+      <c r="BM4" s="27"/>
+      <c r="BN4" s="27"/>
+      <c r="BO4" s="27"/>
+      <c r="BP4" s="27"/>
+      <c r="BQ4" s="27"/>
+      <c r="BR4" s="27"/>
+      <c r="BS4" s="27"/>
+      <c r="BT4" s="27"/>
+      <c r="BU4" s="27"/>
+      <c r="BV4" s="27"/>
+      <c r="BW4" s="27"/>
+      <c r="BX4" s="27"/>
+      <c r="BY4" s="27"/>
+      <c r="BZ4" s="27"/>
+    </row>
+    <row r="5" spans="1:78" s="4" customFormat="1">
+      <c r="Y5" s="2"/>
+      <c r="AK5" s="2"/>
+      <c r="AW5" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:78">
+      <c r="A6" s="46"/>
+      <c r="B6" s="48">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="48">
+        <v>2022</v>
+      </c>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="55">
+        <v>2024</v>
+      </c>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="53">
+        <v>2025</v>
+      </c>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="53">
+        <v>2026</v>
+      </c>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
+      <c r="AR6" s="53"/>
+      <c r="AS6" s="53"/>
+      <c r="AT6" s="53"/>
+      <c r="AU6" s="53"/>
+      <c r="AV6" s="53"/>
+      <c r="AW6" s="54"/>
+    </row>
+    <row r="7" spans="1:78" s="19" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="T7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="U7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="V7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="W7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="X7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y7" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA7" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="AG7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM7" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AR7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="AS7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:78" ht="14.45" customHeight="1">
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
+      <c r="AL8" s="50"/>
+      <c r="AM8" s="50"/>
+    </row>
+    <row r="9" spans="1:78">
+      <c r="A9" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="T9" s="2">
+        <v>134</v>
+      </c>
+      <c r="U9" s="2">
+        <v>148</v>
+      </c>
+      <c r="V9" s="2">
+        <v>137</v>
+      </c>
+      <c r="W9" s="2">
+        <v>116</v>
+      </c>
+      <c r="X9" s="2">
+        <v>67</v>
+      </c>
+      <c r="Y9" s="2">
+        <v>58</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>62</v>
+      </c>
+      <c r="AB9" s="13">
+        <v>49</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>52</v>
+      </c>
+      <c r="AD9" s="13">
+        <v>59</v>
+      </c>
+      <c r="AE9" s="13">
+        <v>111</v>
+      </c>
+      <c r="AF9" s="13">
+        <v>101</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>83</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>42</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>55</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>47</v>
+      </c>
+      <c r="AK9" s="13">
+        <v>20</v>
+      </c>
+      <c r="AL9" s="13">
+        <v>12</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>22</v>
+      </c>
+      <c r="AN9" s="13">
+        <v>31</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>13</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>52</v>
+      </c>
+      <c r="AQ9" s="13">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="T10" s="2">
+        <v>72</v>
+      </c>
+      <c r="U10" s="2">
+        <v>65</v>
+      </c>
+      <c r="V10" s="2">
+        <v>85</v>
+      </c>
+      <c r="W10" s="2">
+        <v>58</v>
+      </c>
+      <c r="X10" s="2">
+        <v>37</v>
+      </c>
+      <c r="Y10" s="2">
+        <v>28</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>30</v>
+      </c>
+      <c r="AB10" s="13">
+        <v>37</v>
+      </c>
+      <c r="AC10" s="13">
+        <v>28</v>
+      </c>
+      <c r="AD10" s="13">
+        <v>19</v>
+      </c>
+      <c r="AE10" s="13">
+        <v>48</v>
+      </c>
+      <c r="AF10" s="13">
+        <v>45</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>35</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>23</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>21</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>26</v>
+      </c>
+      <c r="AK10" s="13">
+        <v>7</v>
+      </c>
+      <c r="AL10" s="13">
+        <v>8</v>
+      </c>
+      <c r="AM10" s="13">
+        <v>11</v>
+      </c>
+      <c r="AN10" s="13">
+        <v>16</v>
+      </c>
+      <c r="AO10" s="13">
+        <v>7</v>
+      </c>
+      <c r="AP10" s="13">
+        <v>28</v>
+      </c>
+      <c r="AQ10" s="13">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="T11" s="2">
+        <v>27</v>
+      </c>
+      <c r="U11" s="2">
+        <v>16</v>
+      </c>
+      <c r="V11" s="2">
+        <v>10</v>
+      </c>
+      <c r="W11" s="2">
+        <v>3</v>
+      </c>
+      <c r="X11" s="2">
+        <v>4</v>
+      </c>
+      <c r="Y11" s="2">
+        <v>7</v>
+      </c>
+      <c r="Z11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>4</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>7</v>
+      </c>
+      <c r="AD11" s="13">
+        <v>5</v>
+      </c>
+      <c r="AE11" s="13">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>17</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>5</v>
+      </c>
+      <c r="AH11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI11" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>7</v>
+      </c>
+      <c r="AK11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AQ11" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="T12" s="2">
+        <v>15</v>
+      </c>
+      <c r="U12" s="2">
+        <v>11</v>
+      </c>
+      <c r="V12" s="2">
+        <v>8</v>
+      </c>
+      <c r="W12" s="2">
+        <v>9</v>
+      </c>
+      <c r="X12" s="2">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>6</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>8</v>
+      </c>
+      <c r="AH12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>7</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN12" s="13">
+        <v>3</v>
+      </c>
+      <c r="AO12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="T13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ13" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="2">
+        <v>12</v>
+      </c>
+      <c r="U14" s="2">
+        <v>27</v>
+      </c>
+      <c r="V14" s="2">
+        <v>21</v>
+      </c>
+      <c r="W14" s="2">
+        <v>24</v>
+      </c>
+      <c r="X14" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="13">
+        <v>5</v>
+      </c>
+      <c r="AD14" s="13">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="13">
+        <v>24</v>
+      </c>
+      <c r="AF14" s="13">
+        <v>23</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>19</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>11</v>
+      </c>
+      <c r="AJ14" s="13">
+        <v>7</v>
+      </c>
+      <c r="AK14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN14" s="13">
+        <v>8</v>
+      </c>
+      <c r="AO14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP14" s="13">
+        <v>15</v>
+      </c>
+      <c r="AQ14" s="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="T15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ15" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="T16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U16" s="2">
+        <v>8</v>
+      </c>
+      <c r="V16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC16" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ16" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="T17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ17" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="T18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AH18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ18" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ19" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="T20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V20" s="2">
+        <v>5</v>
+      </c>
+      <c r="W20" s="2">
+        <v>2</v>
+      </c>
+      <c r="X20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y20" s="2">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AF20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AG20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL20" s="13">
+        <v>2</v>
+      </c>
+      <c r="AM20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ20" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="T21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="V21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="X21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ21" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="T22" s="2">
+        <v>8</v>
+      </c>
+      <c r="U22" s="2">
+        <v>21</v>
+      </c>
+      <c r="V22" s="2">
+        <v>8</v>
+      </c>
+      <c r="W22" s="2">
+        <v>20</v>
+      </c>
+      <c r="X22" s="2">
+        <v>12</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>6</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>11</v>
+      </c>
+      <c r="AB22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD22" s="13">
+        <v>18</v>
+      </c>
+      <c r="AE22" s="13">
+        <v>21</v>
+      </c>
+      <c r="AF22" s="13">
+        <v>9</v>
+      </c>
+      <c r="AG22" s="13">
+        <v>13</v>
+      </c>
+      <c r="AH22" s="13">
+        <v>5</v>
+      </c>
+      <c r="AI22" s="13">
+        <v>10</v>
+      </c>
+      <c r="AJ22" s="13">
+        <v>6</v>
+      </c>
+      <c r="AK22" s="13">
+        <v>5</v>
+      </c>
+      <c r="AL22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AN22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AO22" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP22" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ22" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="29"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="U23" s="51"/>
+      <c r="V23" s="51"/>
+      <c r="W23" s="51"/>
+      <c r="X23" s="51"/>
+      <c r="Y23" s="51"/>
+      <c r="Z23" s="51"/>
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="51"/>
+      <c r="AC23" s="51"/>
+      <c r="AD23" s="51"/>
+      <c r="AE23" s="51"/>
+      <c r="AF23" s="51"/>
+      <c r="AG23" s="51"/>
+      <c r="AH23" s="51"/>
+      <c r="AI23" s="51"/>
+      <c r="AJ23" s="51"/>
+      <c r="AK23" s="51"/>
+      <c r="AL23" s="51"/>
+      <c r="AM23" s="51"/>
+      <c r="AQ23" s="13"/>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="T24" s="2">
+        <v>106</v>
+      </c>
+      <c r="U24" s="2">
+        <v>108</v>
+      </c>
+      <c r="V24" s="2">
+        <v>114</v>
+      </c>
+      <c r="W24" s="2">
+        <v>93</v>
+      </c>
+      <c r="X24" s="2">
+        <v>43</v>
+      </c>
+      <c r="Y24" s="2">
+        <v>38</v>
+      </c>
+      <c r="Z24" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>44</v>
+      </c>
+      <c r="AB24" s="13">
         <v>40</v>
       </c>
-      <c r="E9" s="15">
+      <c r="AC24" s="13">
+        <v>41</v>
+      </c>
+      <c r="AD24" s="13">
+        <v>41</v>
+      </c>
+      <c r="AE24" s="13">
+        <v>80</v>
+      </c>
+      <c r="AF24" s="13">
+        <v>81</v>
+      </c>
+      <c r="AG24" s="13">
+        <v>66</v>
+      </c>
+      <c r="AH24" s="13">
+        <v>35</v>
+      </c>
+      <c r="AI24" s="13">
+        <v>39</v>
+      </c>
+      <c r="AJ24" s="13">
+        <v>46</v>
+      </c>
+      <c r="AK24" s="13">
+        <v>15</v>
+      </c>
+      <c r="AL24" s="13">
+        <v>10</v>
+      </c>
+      <c r="AM24" s="13">
         <v>19</v>
       </c>
-      <c r="F9" s="15">
-[...2 lines deleted...]
-      <c r="G9" s="15">
+      <c r="AN24" s="13">
+        <v>21</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>11</v>
+      </c>
+      <c r="AP24" s="13">
+        <v>46</v>
+      </c>
+      <c r="AQ24" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="13"/>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>66</v>
+      </c>
+      <c r="U25" s="13">
+        <v>59</v>
+      </c>
+      <c r="V25" s="2">
+        <v>85</v>
+      </c>
+      <c r="W25" s="13">
+        <v>52</v>
+      </c>
+      <c r="X25" s="24">
+        <v>37</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>28</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>3</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>24</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>36</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>28</v>
+      </c>
+      <c r="AD25" s="13">
+        <v>19</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>44</v>
+      </c>
+      <c r="AF25" s="13">
+        <v>39</v>
+      </c>
+      <c r="AG25" s="13">
+        <v>35</v>
+      </c>
+      <c r="AH25" s="13">
+        <v>23</v>
+      </c>
+      <c r="AI25" s="13">
+        <v>20</v>
+      </c>
+      <c r="AJ25" s="13">
+        <v>26</v>
+      </c>
+      <c r="AK25" s="13">
+        <v>7</v>
+      </c>
+      <c r="AL25" s="13">
+        <v>8</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>11</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>11</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>7</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>28</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="13"/>
+      <c r="P26" s="13"/>
+      <c r="Q26" s="13"/>
+      <c r="R26" s="13"/>
+      <c r="S26" s="13"/>
+      <c r="T26" s="13">
+        <v>27</v>
+      </c>
+      <c r="U26" s="13">
+        <v>16</v>
+      </c>
+      <c r="V26" s="2">
+        <v>10</v>
+      </c>
+      <c r="W26" s="13">
+        <v>3</v>
+      </c>
+      <c r="X26" s="24">
+        <v>4</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>4</v>
+      </c>
+      <c r="Z26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AC26" s="13">
+        <v>7</v>
+      </c>
+      <c r="AD26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="13">
+        <v>14</v>
+      </c>
+      <c r="AG26" s="13">
+        <v>5</v>
+      </c>
+      <c r="AH26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI26" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ26" s="13">
+        <v>7</v>
+      </c>
+      <c r="AK26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AQ26" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="13"/>
+      <c r="O27" s="13"/>
+      <c r="P27" s="13"/>
+      <c r="Q27" s="13"/>
+      <c r="R27" s="13"/>
+      <c r="S27" s="13"/>
+      <c r="T27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V27" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13"/>
+      <c r="Q28" s="13"/>
+      <c r="R28" s="13"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="13">
+        <v>9</v>
+      </c>
+      <c r="U28" s="13">
+        <v>25</v>
+      </c>
+      <c r="V28" s="2">
+        <v>17</v>
+      </c>
+      <c r="W28" s="13">
+        <v>21</v>
+      </c>
+      <c r="X28" s="24">
+        <v>1</v>
+      </c>
+      <c r="Y28" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>5</v>
+      </c>
+      <c r="AB28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC28" s="13">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="13">
+        <v>11</v>
+      </c>
+      <c r="AE28" s="13">
+        <v>15</v>
+      </c>
+      <c r="AF28" s="13">
+        <v>23</v>
+      </c>
+      <c r="AG28" s="13">
+        <v>18</v>
+      </c>
+      <c r="AH28" s="13">
+        <v>9</v>
+      </c>
+      <c r="AI28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AJ28" s="13">
+        <v>7</v>
+      </c>
+      <c r="AK28" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN28" s="13">
+        <v>8</v>
+      </c>
+      <c r="AO28" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP28" s="13">
+        <v>15</v>
+      </c>
+      <c r="AQ28" s="13">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="13"/>
+      <c r="P29" s="13"/>
+      <c r="Q29" s="13"/>
+      <c r="R29" s="13"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="13">
+        <v>4</v>
+      </c>
+      <c r="U29" s="13">
+        <v>8</v>
+      </c>
+      <c r="V29" s="2">
+        <v>2</v>
+      </c>
+      <c r="W29" s="13">
+        <v>17</v>
+      </c>
+      <c r="X29" s="24">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>7</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>6</v>
+      </c>
+      <c r="AF29" s="13">
+        <v>5</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>8</v>
+      </c>
+      <c r="AH29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AI29" s="13">
+        <v>5</v>
+      </c>
+      <c r="AJ29" s="13">
+        <v>6</v>
+      </c>
+      <c r="AK29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AL29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM29" s="13">
+        <v>4</v>
+      </c>
+      <c r="AN29" s="13">
+        <v>2</v>
+      </c>
+      <c r="AO29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="51"/>
+      <c r="V30" s="51"/>
+      <c r="W30" s="51"/>
+      <c r="X30" s="51"/>
+      <c r="Y30" s="51"/>
+      <c r="Z30" s="51"/>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="51"/>
+      <c r="AC30" s="51"/>
+      <c r="AD30" s="51"/>
+      <c r="AE30" s="51"/>
+      <c r="AF30" s="51"/>
+      <c r="AG30" s="51"/>
+      <c r="AH30" s="51"/>
+      <c r="AI30" s="51"/>
+      <c r="AJ30" s="51"/>
+      <c r="AK30" s="51"/>
+      <c r="AL30" s="51"/>
+      <c r="AM30" s="51"/>
+      <c r="AQ30" s="13"/>
+    </row>
+    <row r="31" spans="1:43" ht="22.5">
+      <c r="A31" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+      <c r="P31" s="13"/>
+      <c r="Q31" s="13"/>
+      <c r="R31" s="13"/>
+      <c r="S31" s="13"/>
+      <c r="T31" s="13">
+        <v>28</v>
+      </c>
+      <c r="U31" s="13">
+        <v>40</v>
+      </c>
+      <c r="V31" s="2">
+        <v>23</v>
+      </c>
+      <c r="W31" s="13">
+        <v>23</v>
+      </c>
+      <c r="X31" s="24">
+        <v>24</v>
+      </c>
+      <c r="Y31" s="13">
+        <v>20</v>
+      </c>
+      <c r="Z31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>18</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>9</v>
+      </c>
+      <c r="AC31" s="13">
+        <v>11</v>
+      </c>
+      <c r="AD31" s="13">
+        <v>18</v>
+      </c>
+      <c r="AE31" s="13">
+        <v>31</v>
+      </c>
+      <c r="AF31" s="13">
+        <v>20</v>
+      </c>
+      <c r="AG31" s="13">
+        <v>17</v>
+      </c>
+      <c r="AH31" s="13">
+        <v>7</v>
+      </c>
+      <c r="AI31" s="13">
+        <v>16</v>
+      </c>
+      <c r="AJ31" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK31" s="13">
+        <v>5</v>
+      </c>
+      <c r="AL31" s="13">
+        <v>2</v>
+      </c>
+      <c r="AM31" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN31" s="13">
+        <v>10</v>
+      </c>
+      <c r="AO31" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP31" s="13">
+        <v>6</v>
+      </c>
+      <c r="AQ31" s="13">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13"/>
+      <c r="Q32" s="13"/>
+      <c r="R32" s="13"/>
+      <c r="S32" s="13"/>
+      <c r="T32" s="13">
+        <v>6</v>
+      </c>
+      <c r="U32" s="13">
+        <v>6</v>
+      </c>
+      <c r="V32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W32" s="13">
+        <v>6</v>
+      </c>
+      <c r="X32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA32" s="13">
+        <v>6</v>
+      </c>
+      <c r="AB32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE32" s="13">
+        <v>4</v>
+      </c>
+      <c r="AF32" s="13">
+        <v>6</v>
+      </c>
+      <c r="AG32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN32" s="13">
+        <v>5</v>
+      </c>
+      <c r="AO32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ32" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="13"/>
+      <c r="P33" s="13"/>
+      <c r="Q33" s="13"/>
+      <c r="R33" s="13"/>
+      <c r="S33" s="13"/>
+      <c r="T33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD33" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF33" s="13">
+        <v>3</v>
+      </c>
+      <c r="AG33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK33" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ33" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="13"/>
+      <c r="P34" s="13"/>
+      <c r="Q34" s="13"/>
+      <c r="R34" s="13"/>
+      <c r="S34" s="13"/>
+      <c r="T34" s="13">
+        <v>15</v>
+      </c>
+      <c r="U34" s="13">
+        <v>11</v>
+      </c>
+      <c r="V34" s="2">
+        <v>8</v>
+      </c>
+      <c r="W34" s="13">
+        <v>9</v>
+      </c>
+      <c r="X34" s="24">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="13">
+        <v>8</v>
+      </c>
+      <c r="Z34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>5</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="13">
+        <v>6</v>
+      </c>
+      <c r="AG34" s="13">
+        <v>8</v>
+      </c>
+      <c r="AH34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI34" s="13">
+        <v>7</v>
+      </c>
+      <c r="AJ34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AK34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM34" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN34" s="13">
+        <v>3</v>
+      </c>
+      <c r="AO34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AQ34" s="13">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="13"/>
+      <c r="P35" s="13"/>
+      <c r="Q35" s="13"/>
+      <c r="R35" s="13"/>
+      <c r="S35" s="13"/>
+      <c r="T35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ35" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="13"/>
+      <c r="O36" s="13"/>
+      <c r="P36" s="13"/>
+      <c r="Q36" s="13"/>
+      <c r="R36" s="13"/>
+      <c r="S36" s="13"/>
+      <c r="T36" s="13">
+        <v>3</v>
+      </c>
+      <c r="U36" s="13">
+        <v>2</v>
+      </c>
+      <c r="V36" s="2">
+        <v>4</v>
+      </c>
+      <c r="W36" s="13">
+        <v>3</v>
+      </c>
+      <c r="X36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB36" s="13">
+        <v>2</v>
+      </c>
+      <c r="AC36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD36" s="13">
+        <v>2</v>
+      </c>
+      <c r="AE36" s="13">
+        <v>9</v>
+      </c>
+      <c r="AF36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AH36" s="13">
+        <v>4</v>
+      </c>
+      <c r="AI36" s="13">
+        <v>3</v>
+      </c>
+      <c r="AJ36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ36" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="13"/>
+      <c r="P37" s="13"/>
+      <c r="Q37" s="13"/>
+      <c r="R37" s="13"/>
+      <c r="S37" s="13"/>
+      <c r="T37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ37" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="13"/>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13"/>
+      <c r="Q38" s="13"/>
+      <c r="R38" s="13"/>
+      <c r="S38" s="13"/>
+      <c r="T38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U38" s="13">
+        <v>8</v>
+      </c>
+      <c r="V38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ38" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="H9" s="16">
-[...2692 lines deleted...]
-      <c r="M39" s="13"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
-      <c r="T39" s="24" t="s">
-[...8 lines deleted...]
-      <c r="W39" s="19">
+      <c r="T39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ39" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="12"/>
+      <c r="M40" s="12"/>
+      <c r="N40" s="13"/>
+      <c r="O40" s="13"/>
+      <c r="P40" s="13"/>
+      <c r="Q40" s="13"/>
+      <c r="R40" s="13"/>
+      <c r="S40" s="13"/>
+      <c r="T40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG40" s="13">
+        <v>1</v>
+      </c>
+      <c r="AH40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ40" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="12"/>
+      <c r="N41" s="13"/>
+      <c r="O41" s="13"/>
+      <c r="P41" s="13"/>
+      <c r="Q41" s="13"/>
+      <c r="R41" s="13"/>
+      <c r="S41" s="13"/>
+      <c r="T41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ41" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="12"/>
+      <c r="K42" s="12"/>
+      <c r="L42" s="12"/>
+      <c r="M42" s="12"/>
+      <c r="N42" s="13"/>
+      <c r="O42" s="13"/>
+      <c r="P42" s="13"/>
+      <c r="Q42" s="13"/>
+      <c r="R42" s="13"/>
+      <c r="S42" s="13"/>
+      <c r="T42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V42" s="2">
         <v>5</v>
       </c>
-      <c r="X39" s="19">
-[...11 lines deleted...]
-      <c r="AB39" s="19">
+      <c r="W42" s="13">
         <v>2</v>
       </c>
-      <c r="AC39" s="18" t="s">
-[...11 lines deleted...]
-      <c r="AG39" s="19">
+      <c r="X42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y42" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE42" s="13">
         <v>2</v>
       </c>
-      <c r="AH39" s="19" t="s">
-[...17 lines deleted...]
-      <c r="AN39" s="36">
+      <c r="AF42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AG42" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL42" s="13">
+        <v>2</v>
+      </c>
+      <c r="AM42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ42" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ43" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="17"/>
+      <c r="P44" s="17"/>
+      <c r="Q44" s="17"/>
+      <c r="R44" s="17"/>
+      <c r="S44" s="17"/>
+      <c r="T44" s="16">
+        <v>4</v>
+      </c>
+      <c r="U44" s="17">
+        <v>13</v>
+      </c>
+      <c r="V44" s="1">
+        <v>6</v>
+      </c>
+      <c r="W44" s="17">
+        <v>3</v>
+      </c>
+      <c r="X44" s="23">
+        <v>11</v>
+      </c>
+      <c r="Y44" s="17">
+        <v>3</v>
+      </c>
+      <c r="Z44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="17">
         <v>7</v>
       </c>
-      <c r="AO39" s="19">
-[...2 lines deleted...]
-      <c r="AP39" s="19">
+      <c r="AB44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC44" s="17">
+        <v>3</v>
+      </c>
+      <c r="AD44" s="17">
         <v>11</v>
       </c>
-      <c r="AQ39" s="3">
-[...37 lines deleted...]
-      <c r="X40" s="29">
+      <c r="AE44" s="25">
+        <v>15</v>
+      </c>
+      <c r="AF44" s="17">
         <v>4</v>
       </c>
-      <c r="Y40" s="29">
+      <c r="AG44" s="17">
         <v>5</v>
       </c>
-      <c r="Z40" s="29">
-[...17 lines deleted...]
-      <c r="AF40" s="29">
+      <c r="AH44" s="17">
         <v>2</v>
       </c>
-      <c r="AG40" s="29" t="s">
-[...17 lines deleted...]
-      <c r="AM40" s="29">
+      <c r="AI44" s="17">
+        <v>5</v>
+      </c>
+      <c r="AJ44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK44" s="17">
         <v>2</v>
       </c>
-      <c r="AN40" s="37">
+      <c r="AL44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN44" s="17">
         <v>2</v>
       </c>
-      <c r="AO40" s="29">
+      <c r="AO44" s="17">
         <v>2</v>
       </c>
-      <c r="AP40" s="29">
-[...14 lines deleted...]
-      <c r="AB41" s="31"/>
+      <c r="AP44" s="17">
+        <v>2</v>
+      </c>
+      <c r="AQ44" s="17" t="s">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-    <mergeCell ref="A28:AQ28"/>
+  <mergeCells count="10">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
-    <mergeCell ref="N6:Y6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="Z4:AW4"/>
+    <mergeCell ref="T30:AM30"/>
+    <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
-    <mergeCell ref="A4:AQ4"/>
-[...9727 lines deleted...]
-    <mergeCell ref="T25:AM25"/>
+    <mergeCell ref="T6:Y6"/>
+    <mergeCell ref="T8:AM8"/>
+    <mergeCell ref="T23:AM23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:AQ40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A4:CH44"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AA53" sqref="AA53"/>
+    <sheetView tabSelected="1" topLeftCell="AK1" workbookViewId="0">
+      <selection activeCell="AT24" sqref="AT24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
-[...3192 lines deleted...]
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="21" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="0.109375" style="3" hidden="1" customWidth="1"/>
-    <col min="15" max="19" width="9.109375" style="3" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0.140625" style="3" hidden="1" customWidth="1"/>
+    <col min="15" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.109375" style="3"/>
+    <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:86" ht="14.4" customHeight="1">
-      <c r="AE6" s="71" t="s">
+    <row r="4" spans="1:86" ht="14.45" customHeight="1">
+      <c r="AE4" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="52"/>
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="52"/>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="52"/>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="27"/>
+      <c r="AY4" s="27"/>
+      <c r="AZ4" s="27"/>
+      <c r="BA4" s="27"/>
+      <c r="BB4" s="27"/>
+      <c r="BC4" s="27"/>
+      <c r="BD4" s="27"/>
+      <c r="BE4" s="27"/>
+      <c r="BF4" s="27"/>
+      <c r="BG4" s="27"/>
+      <c r="BH4" s="27"/>
+      <c r="BI4" s="27"/>
+      <c r="BJ4" s="27"/>
+      <c r="BK4" s="27"/>
+      <c r="BL4" s="27"/>
+      <c r="BM4" s="27"/>
+      <c r="BN4" s="27"/>
+      <c r="BO4" s="27"/>
+      <c r="BP4" s="27"/>
+      <c r="BQ4" s="27"/>
+      <c r="BR4" s="27"/>
+      <c r="BS4" s="27"/>
+      <c r="BT4" s="27"/>
+      <c r="BU4" s="27"/>
+      <c r="BV4" s="27"/>
+      <c r="BW4" s="27"/>
+      <c r="BX4" s="27"/>
+      <c r="BY4" s="27"/>
+      <c r="BZ4" s="27"/>
+      <c r="CA4" s="27"/>
+      <c r="CB4" s="27"/>
+      <c r="CC4" s="27"/>
+      <c r="CD4" s="27"/>
+      <c r="CE4" s="27"/>
+      <c r="CF4" s="27"/>
+      <c r="CG4" s="27"/>
+      <c r="CH4" s="27"/>
+    </row>
+    <row r="5" spans="1:86" s="4" customFormat="1">
+      <c r="Y5" s="2"/>
+      <c r="AQ5" s="2"/>
+      <c r="AW5" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:86">
+      <c r="A6" s="46"/>
+      <c r="B6" s="48">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="48">
+        <v>2022</v>
+      </c>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="55">
+        <v>2024</v>
+      </c>
+      <c r="U6" s="55"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="Z6" s="53">
+        <v>2025</v>
+      </c>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
+      <c r="AD6" s="53"/>
+      <c r="AE6" s="53"/>
+      <c r="AF6" s="53"/>
+      <c r="AG6" s="53"/>
+      <c r="AH6" s="53"/>
+      <c r="AI6" s="53"/>
+      <c r="AJ6" s="53"/>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="53">
+        <v>2026</v>
+      </c>
+      <c r="AM6" s="53"/>
+      <c r="AN6" s="53"/>
+      <c r="AO6" s="53"/>
+      <c r="AP6" s="53"/>
+      <c r="AQ6" s="53"/>
+      <c r="AR6" s="53"/>
+      <c r="AS6" s="53"/>
+      <c r="AT6" s="53"/>
+      <c r="AU6" s="53"/>
+      <c r="AV6" s="53"/>
+      <c r="AW6" s="54"/>
+    </row>
+    <row r="7" spans="1:86" s="10" customFormat="1" ht="18" customHeight="1">
+      <c r="A7" s="47"/>
+      <c r="B7" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="P7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="T7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="U7" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="V7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="W7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="X7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y7" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AA7" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AC7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="AG7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AH7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="AL7" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="AM7" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="AN7" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AO7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="AP7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AQ7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="AR7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="AS7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="AU7" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:86" ht="14.45" customHeight="1">
+      <c r="B8" s="30"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="30"/>
+      <c r="G8" s="30"/>
+      <c r="H8" s="30"/>
+      <c r="I8" s="30"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="30"/>
+      <c r="L8" s="30"/>
+      <c r="M8" s="30"/>
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="30"/>
+      <c r="U8" s="30"/>
+      <c r="V8" s="30"/>
+      <c r="W8" s="30"/>
+      <c r="X8" s="30"/>
+      <c r="Y8" s="30"/>
+      <c r="Z8" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="50"/>
+      <c r="AI8" s="50"/>
+      <c r="AJ8" s="50"/>
+      <c r="AK8" s="50"/>
+      <c r="AL8" s="50"/>
+      <c r="AM8" s="50"/>
+    </row>
+    <row r="9" spans="1:86" ht="22.5">
+      <c r="A9" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="13"/>
+      <c r="Q9" s="13"/>
+      <c r="R9" s="13"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="2">
+        <v>-110</v>
+      </c>
+      <c r="U9" s="13">
+        <v>-120</v>
+      </c>
+      <c r="V9" s="2">
+        <v>-83</v>
+      </c>
+      <c r="W9" s="13">
+        <v>-55</v>
+      </c>
+      <c r="X9" s="2">
+        <v>-32</v>
+      </c>
+      <c r="Y9" s="13">
+        <v>-5</v>
+      </c>
+      <c r="Z9" s="13">
+        <v>13</v>
+      </c>
+      <c r="AA9" s="13">
+        <v>6</v>
+      </c>
+      <c r="AB9" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="13">
+        <v>18</v>
+      </c>
+      <c r="AD9" s="13">
+        <v>-25</v>
+      </c>
+      <c r="AE9" s="13">
+        <v>-68</v>
+      </c>
+      <c r="AF9" s="13">
+        <v>-62</v>
+      </c>
+      <c r="AG9" s="13">
+        <v>-39</v>
+      </c>
+      <c r="AH9" s="13">
+        <v>-28</v>
+      </c>
+      <c r="AI9" s="13">
+        <v>31</v>
+      </c>
+      <c r="AJ9" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AK9" s="13">
+        <v>83</v>
+      </c>
+      <c r="AL9" s="13">
+        <v>67</v>
+      </c>
+      <c r="AM9" s="13">
+        <v>32</v>
+      </c>
+      <c r="AN9" s="13">
+        <v>43</v>
+      </c>
+      <c r="AO9" s="13">
+        <v>32</v>
+      </c>
+      <c r="AP9" s="13">
+        <v>-40</v>
+      </c>
+      <c r="AQ9" s="13">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:86">
+      <c r="A10" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="13"/>
+      <c r="O10" s="13"/>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="13"/>
+      <c r="R10" s="13"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="2">
+        <v>-62</v>
+      </c>
+      <c r="U10" s="13">
+        <v>-53</v>
+      </c>
+      <c r="V10" s="2">
+        <v>-62</v>
+      </c>
+      <c r="W10" s="13">
+        <v>-27</v>
+      </c>
+      <c r="X10" s="2">
+        <v>-21</v>
+      </c>
+      <c r="Y10" s="13">
+        <v>-4</v>
+      </c>
+      <c r="Z10" s="13">
+        <v>7</v>
+      </c>
+      <c r="AA10" s="13">
+        <v>13</v>
+      </c>
+      <c r="AB10" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AC10" s="13">
+        <v>10</v>
+      </c>
+      <c r="AD10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE10" s="13">
+        <v>-30</v>
+      </c>
+      <c r="AF10" s="13">
+        <v>-30</v>
+      </c>
+      <c r="AG10" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AH10" s="13">
+        <v>-14</v>
+      </c>
+      <c r="AI10" s="13">
+        <v>17</v>
+      </c>
+      <c r="AJ10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AK10" s="13">
+        <v>55</v>
+      </c>
+      <c r="AL10" s="13">
         <v>34</v>
       </c>
-      <c r="AF6" s="71"/>
-[...125 lines deleted...]
-      <c r="B9" s="11" t="s">
+      <c r="AM10" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN10" s="13">
+        <v>25</v>
+      </c>
+      <c r="AO10" s="13">
         <v>4</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="AP10" s="13">
+        <v>-25</v>
+      </c>
+      <c r="AQ10" s="13">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:86">
+      <c r="A11" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="13"/>
+      <c r="O11" s="13"/>
+      <c r="P11" s="13"/>
+      <c r="Q11" s="13"/>
+      <c r="R11" s="13"/>
+      <c r="S11" s="13"/>
+      <c r="T11" s="2">
+        <v>-27</v>
+      </c>
+      <c r="U11" s="13">
+        <v>-11</v>
+      </c>
+      <c r="V11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W11" s="13">
+        <v>2</v>
+      </c>
+      <c r="X11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y11" s="13">
+        <v>-2</v>
+      </c>
+      <c r="Z11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA11" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AB11" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AC11" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AD11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AE11" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AF11" s="13">
+        <v>-14</v>
+      </c>
+      <c r="AG11" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AH11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ11" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AK11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="13">
+        <v>3</v>
+      </c>
+      <c r="AM11" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AN11" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP11" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AQ11" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:86">
+      <c r="A12" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="13"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="13"/>
+      <c r="Q12" s="13"/>
+      <c r="R12" s="13"/>
+      <c r="S12" s="13"/>
+      <c r="T12" s="2">
+        <v>-8</v>
+      </c>
+      <c r="U12" s="13">
+        <v>-4</v>
+      </c>
+      <c r="V12" s="2">
+        <v>2</v>
+      </c>
+      <c r="W12" s="13">
+        <v>-6</v>
+      </c>
+      <c r="X12" s="2">
+        <v>-10</v>
+      </c>
+      <c r="Y12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD12" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AE12" s="13">
+        <v>8</v>
+      </c>
+      <c r="AF12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AH12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI12" s="13">
+        <v>9</v>
+      </c>
+      <c r="AJ12" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK12" s="13">
         <v>5</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="AL12" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM12" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AN12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AQ12" s="13">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:86">
+      <c r="A13" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="13"/>
+      <c r="R13" s="13"/>
+      <c r="S13" s="13"/>
+      <c r="T13" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V13" s="2">
+        <v>1</v>
+      </c>
+      <c r="W13" s="13">
+        <v>3</v>
+      </c>
+      <c r="X13" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC13" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE13" s="13">
         <v>6</v>
       </c>
-      <c r="E9" s="8" t="s">
+      <c r="AF13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AG13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH13" s="13">
+        <v>3</v>
+      </c>
+      <c r="AI13" s="13">
+        <v>9</v>
+      </c>
+      <c r="AJ13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK13" s="13">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="13">
+        <v>10</v>
+      </c>
+      <c r="AM13" s="13">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="13">
+        <v>23</v>
+      </c>
+      <c r="AO13" s="13">
+        <v>18</v>
+      </c>
+      <c r="AP13" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ13" s="13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:86">
+      <c r="A14" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+      <c r="R14" s="13"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="2">
+        <v>-12</v>
+      </c>
+      <c r="U14" s="13">
+        <v>-25</v>
+      </c>
+      <c r="V14" s="2">
+        <v>-18</v>
+      </c>
+      <c r="W14" s="13">
+        <v>-9</v>
+      </c>
+      <c r="X14" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>4</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AB14" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="13">
+        <v>6</v>
+      </c>
+      <c r="AD14" s="13">
+        <v>-13</v>
+      </c>
+      <c r="AE14" s="13">
+        <v>-22</v>
+      </c>
+      <c r="AF14" s="13">
+        <v>-16</v>
+      </c>
+      <c r="AG14" s="13">
+        <v>-13</v>
+      </c>
+      <c r="AH14" s="13">
+        <v>-12</v>
+      </c>
+      <c r="AI14" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AJ14" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AK14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL14" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AN14" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AO14" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP14" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AQ14" s="13">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:86">
+      <c r="A15" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="13"/>
+      <c r="O15" s="13"/>
+      <c r="P15" s="13"/>
+      <c r="Q15" s="13"/>
+      <c r="R15" s="13"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X15" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ15" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:86">
+      <c r="A16" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="13"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U16" s="13">
+        <v>-8</v>
+      </c>
+      <c r="V16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X16" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC16" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AD16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ16" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="13"/>
+      <c r="P17" s="13"/>
+      <c r="Q17" s="13"/>
+      <c r="R17" s="13"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ17" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="13"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="13"/>
+      <c r="R18" s="13"/>
+      <c r="S18" s="13"/>
+      <c r="T18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V18" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X18" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA18" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC18" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG18" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AH18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13"/>
+      <c r="P19" s="13"/>
+      <c r="Q19" s="13"/>
+      <c r="R19" s="13"/>
+      <c r="S19" s="13"/>
+      <c r="T19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ19" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13"/>
+      <c r="P20" s="13"/>
+      <c r="Q20" s="13"/>
+      <c r="R20" s="13"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V20" s="2">
+        <v>-5</v>
+      </c>
+      <c r="W20" s="13">
+        <v>-2</v>
+      </c>
+      <c r="X20" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y20" s="13">
+        <v>-3</v>
+      </c>
+      <c r="Z20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA20" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AB20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE20" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AF20" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AG20" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AH20" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AI20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ20" s="13">
+        <v>4</v>
+      </c>
+      <c r="AK20" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL20" s="13">
+        <v>3</v>
+      </c>
+      <c r="AM20" s="13">
+        <v>14</v>
+      </c>
+      <c r="AN20" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO20" s="13">
+        <v>6</v>
+      </c>
+      <c r="AP20" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ20" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+      <c r="P21" s="13"/>
+      <c r="Q21" s="13"/>
+      <c r="R21" s="13"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V21" s="2">
+        <v>1</v>
+      </c>
+      <c r="W21" s="13">
+        <v>1</v>
+      </c>
+      <c r="X21" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA21" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AB21" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AC21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP21" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ21" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="2">
+        <v>-1</v>
+      </c>
+      <c r="U22" s="13">
+        <v>-19</v>
+      </c>
+      <c r="V22" s="2">
+        <v>-2</v>
+      </c>
+      <c r="W22" s="13">
+        <v>-17</v>
+      </c>
+      <c r="X22" s="2">
+        <v>-8</v>
+      </c>
+      <c r="Y22" s="13">
+        <v>-2</v>
+      </c>
+      <c r="Z22" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA22" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AB22" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC22" s="13">
+        <v>2</v>
+      </c>
+      <c r="AD22" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AE22" s="13">
+        <v>-17</v>
+      </c>
+      <c r="AF22" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AG22" s="13">
+        <v>-7</v>
+      </c>
+      <c r="AH22" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AI22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AJ22" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AK22" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AL22" s="13">
+        <v>8</v>
+      </c>
+      <c r="AM22" s="13">
+        <v>4</v>
+      </c>
+      <c r="AN22" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AO22" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AP22" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AQ22" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="20"/>
+      <c r="L23" s="20"/>
+      <c r="M23" s="20"/>
+      <c r="N23" s="20"/>
+      <c r="O23" s="20"/>
+      <c r="P23" s="20"/>
+      <c r="Q23" s="20"/>
+      <c r="R23" s="20"/>
+      <c r="S23" s="20"/>
+      <c r="T23" s="20"/>
+      <c r="U23" s="20"/>
+      <c r="V23" s="20"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="20"/>
+      <c r="Z23" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA23" s="56"/>
+      <c r="AB23" s="56"/>
+      <c r="AC23" s="56"/>
+      <c r="AD23" s="56"/>
+      <c r="AE23" s="56"/>
+      <c r="AF23" s="56"/>
+      <c r="AG23" s="56"/>
+      <c r="AH23" s="56"/>
+      <c r="AI23" s="56"/>
+      <c r="AJ23" s="56"/>
+      <c r="AK23" s="56"/>
+      <c r="AL23" s="56"/>
+      <c r="AM23" s="56"/>
+      <c r="AQ23" s="13"/>
+    </row>
+    <row r="24" spans="1:43" ht="22.5">
+      <c r="A24" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="13"/>
+      <c r="O24" s="13"/>
+      <c r="P24" s="13"/>
+      <c r="Q24" s="13"/>
+      <c r="R24" s="13"/>
+      <c r="S24" s="13"/>
+      <c r="T24" s="13">
+        <v>-92</v>
+      </c>
+      <c r="U24" s="13">
+        <v>-89</v>
+      </c>
+      <c r="V24" s="2">
+        <v>-76</v>
+      </c>
+      <c r="W24" s="13">
+        <v>-39</v>
+      </c>
+      <c r="X24" s="2">
+        <v>-15</v>
+      </c>
+      <c r="Y24" s="13">
+        <v>3</v>
+      </c>
+      <c r="Z24" s="13">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>13</v>
+      </c>
+      <c r="AB24" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AC24" s="13">
+        <v>8</v>
+      </c>
+      <c r="AD24" s="13">
+        <v>-12</v>
+      </c>
+      <c r="AE24" s="13">
+        <v>-51</v>
+      </c>
+      <c r="AF24" s="13">
+        <v>-58</v>
+      </c>
+      <c r="AG24" s="13">
+        <v>-31</v>
+      </c>
+      <c r="AH24" s="13">
+        <v>-24</v>
+      </c>
+      <c r="AI24" s="13">
+        <v>19</v>
+      </c>
+      <c r="AJ24" s="13">
+        <v>-17</v>
+      </c>
+      <c r="AK24" s="13">
+        <v>63</v>
+      </c>
+      <c r="AL24" s="13">
+        <v>49</v>
+      </c>
+      <c r="AM24" s="13">
         <v>7</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="AN24" s="13">
+        <v>31</v>
+      </c>
+      <c r="AO24" s="13">
+        <v>9</v>
+      </c>
+      <c r="AP24" s="13">
+        <v>-37</v>
+      </c>
+      <c r="AQ24" s="13">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="13"/>
+      <c r="O25" s="13"/>
+      <c r="P25" s="13"/>
+      <c r="Q25" s="13"/>
+      <c r="R25" s="13"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13">
+        <v>-56</v>
+      </c>
+      <c r="U25" s="13">
+        <v>-47</v>
+      </c>
+      <c r="V25" s="2">
+        <v>-62</v>
+      </c>
+      <c r="W25" s="13">
+        <v>-21</v>
+      </c>
+      <c r="X25" s="2">
+        <v>-22</v>
+      </c>
+      <c r="Y25" s="13">
+        <v>-5</v>
+      </c>
+      <c r="Z25" s="13">
+        <v>7</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>19</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AC25" s="13">
+        <v>6</v>
+      </c>
+      <c r="AD25" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AE25" s="13">
+        <v>-27</v>
+      </c>
+      <c r="AF25" s="13">
+        <v>-24</v>
+      </c>
+      <c r="AG25" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AH25" s="13">
+        <v>-14</v>
+      </c>
+      <c r="AI25" s="13">
+        <v>17</v>
+      </c>
+      <c r="AJ25" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK25" s="13">
+        <v>55</v>
+      </c>
+      <c r="AL25" s="13">
+        <v>30</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>3</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>28</v>
+      </c>
+      <c r="AO25" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP25" s="13">
+        <v>-25</v>
+      </c>
+      <c r="AQ25" s="13">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="13"/>
+      <c r="P26" s="13"/>
+      <c r="Q26" s="13"/>
+      <c r="R26" s="13"/>
+      <c r="S26" s="13"/>
+      <c r="T26" s="13">
+        <v>-27</v>
+      </c>
+      <c r="U26" s="13">
+        <v>-11</v>
+      </c>
+      <c r="V26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W26" s="13">
+        <v>2</v>
+      </c>
+      <c r="X26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y26" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA26" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AB26" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AC26" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AD26" s="13">
+        <v>4</v>
+      </c>
+      <c r="AE26" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AF26" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AG26" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AH26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI26" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ26" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AK26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AL26" s="13">
+        <v>3</v>
+      </c>
+      <c r="AM26" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AN26" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO26" s="13">
+        <v>2</v>
+      </c>
+      <c r="AP26" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AQ26" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="13"/>
+      <c r="O27" s="13"/>
+      <c r="P27" s="13"/>
+      <c r="Q27" s="13"/>
+      <c r="R27" s="13"/>
+      <c r="S27" s="13"/>
+      <c r="T27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V27" s="2">
+        <v>1</v>
+      </c>
+      <c r="W27" s="13">
+        <v>3</v>
+      </c>
+      <c r="X27" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="13">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH27" s="13">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="13">
+        <v>6</v>
+      </c>
+      <c r="AJ27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK27" s="13">
+        <v>4</v>
+      </c>
+      <c r="AL27" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM27" s="13">
+        <v>7</v>
+      </c>
+      <c r="AN27" s="13">
+        <v>9</v>
+      </c>
+      <c r="AO27" s="13">
+        <v>3</v>
+      </c>
+      <c r="AP27" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ27" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="13"/>
+      <c r="P28" s="13"/>
+      <c r="Q28" s="13"/>
+      <c r="R28" s="13"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="13">
+        <v>-9</v>
+      </c>
+      <c r="U28" s="13">
+        <v>-23</v>
+      </c>
+      <c r="V28" s="2">
+        <v>-14</v>
+      </c>
+      <c r="W28" s="13">
+        <v>-9</v>
+      </c>
+      <c r="X28" s="2">
+        <v>5</v>
+      </c>
+      <c r="Y28" s="13">
+        <v>6</v>
+      </c>
+      <c r="Z28" s="13">
+        <v>4</v>
+      </c>
+      <c r="AA28" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC28" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD28" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AE28" s="13">
+        <v>-13</v>
+      </c>
+      <c r="AF28" s="13">
+        <v>-21</v>
+      </c>
+      <c r="AG28" s="13">
+        <v>-12</v>
+      </c>
+      <c r="AH28" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AI28" s="13">
+        <v>-8</v>
+      </c>
+      <c r="AJ28" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AK28" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL28" s="13">
+        <v>3</v>
+      </c>
+      <c r="AM28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN28" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AO28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP28" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AQ28" s="13">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="13"/>
+      <c r="P29" s="13"/>
+      <c r="Q29" s="13"/>
+      <c r="R29" s="13"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="U29" s="13">
+        <v>-8</v>
+      </c>
+      <c r="V29" s="2">
+        <v>-1</v>
+      </c>
+      <c r="W29" s="13">
+        <v>-14</v>
+      </c>
+      <c r="X29" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="13">
+        <v>-1</v>
+      </c>
+      <c r="Z29" s="13">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC29" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD29" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AE29" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AF29" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AG29" s="13">
+        <v>-5</v>
+      </c>
+      <c r="AH29" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AI29" s="13">
+        <v>4</v>
+      </c>
+      <c r="AJ29" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AK29" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AL29" s="13">
         <v>8</v>
       </c>
-      <c r="G9" s="8" t="s">
+      <c r="AM29" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AN29" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AO29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP29" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ29" s="13">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="14.45" customHeight="1">
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="29"/>
+      <c r="U30" s="29"/>
+      <c r="V30" s="29"/>
+      <c r="W30" s="29"/>
+      <c r="X30" s="29"/>
+      <c r="Y30" s="29"/>
+      <c r="Z30" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="51"/>
+      <c r="AC30" s="51"/>
+      <c r="AD30" s="51"/>
+      <c r="AE30" s="51"/>
+      <c r="AF30" s="51"/>
+      <c r="AG30" s="51"/>
+      <c r="AH30" s="51"/>
+      <c r="AI30" s="51"/>
+      <c r="AJ30" s="51"/>
+      <c r="AK30" s="51"/>
+      <c r="AL30" s="51"/>
+      <c r="AM30" s="51"/>
+      <c r="AQ30" s="13"/>
+    </row>
+    <row r="31" spans="1:43" ht="22.5">
+      <c r="A31" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+      <c r="P31" s="13"/>
+      <c r="Q31" s="13"/>
+      <c r="R31" s="13"/>
+      <c r="S31" s="13"/>
+      <c r="T31" s="3">
+        <v>-18</v>
+      </c>
+      <c r="U31" s="13">
+        <v>-31</v>
+      </c>
+      <c r="V31" s="2">
+        <v>-7</v>
+      </c>
+      <c r="W31" s="13">
+        <v>-16</v>
+      </c>
+      <c r="X31" s="2">
+        <v>-17</v>
+      </c>
+      <c r="Y31" s="13">
+        <v>-8</v>
+      </c>
+      <c r="Z31" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>-7</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>3</v>
+      </c>
+      <c r="AC31" s="13">
+        <v>10</v>
+      </c>
+      <c r="AD31" s="13">
+        <v>-13</v>
+      </c>
+      <c r="AE31" s="13">
+        <v>-17</v>
+      </c>
+      <c r="AF31" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AG31" s="13">
+        <v>-8</v>
+      </c>
+      <c r="AH31" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AI31" s="13">
+        <v>12</v>
+      </c>
+      <c r="AJ31" s="13">
+        <v>12</v>
+      </c>
+      <c r="AK31" s="13">
+        <v>20</v>
+      </c>
+      <c r="AL31" s="13">
+        <v>18</v>
+      </c>
+      <c r="AM31" s="13">
+        <v>25</v>
+      </c>
+      <c r="AN31" s="13">
+        <v>12</v>
+      </c>
+      <c r="AO31" s="13">
+        <v>23</v>
+      </c>
+      <c r="AP31" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AQ31" s="13">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="13"/>
+      <c r="P32" s="13"/>
+      <c r="Q32" s="13"/>
+      <c r="R32" s="13"/>
+      <c r="S32" s="13"/>
+      <c r="T32" s="3">
+        <v>-6</v>
+      </c>
+      <c r="U32" s="13">
+        <v>-6</v>
+      </c>
+      <c r="V32" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W32" s="13">
+        <v>-6</v>
+      </c>
+      <c r="X32" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y32" s="13">
+        <v>1</v>
+      </c>
+      <c r="Z32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA32" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AB32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC32" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AE32" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AF32" s="13">
+        <v>-6</v>
+      </c>
+      <c r="AG32" s="13">
+        <v>2</v>
+      </c>
+      <c r="AH32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ32" s="13">
+        <v>3</v>
+      </c>
+      <c r="AK32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL32" s="13">
+        <v>4</v>
+      </c>
+      <c r="AM32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN32" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AO32" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ32" s="13">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="13"/>
+      <c r="P33" s="13"/>
+      <c r="Q33" s="13"/>
+      <c r="R33" s="13"/>
+      <c r="S33" s="13"/>
+      <c r="T33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y33" s="13">
+        <v>-3</v>
+      </c>
+      <c r="Z33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD33" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AE33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF33" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AG33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK33" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AL33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP33" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ33" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="13"/>
+      <c r="P34" s="13"/>
+      <c r="Q34" s="13"/>
+      <c r="R34" s="13"/>
+      <c r="S34" s="13"/>
+      <c r="T34" s="2">
+        <v>-8</v>
+      </c>
+      <c r="U34" s="13">
+        <v>-4</v>
+      </c>
+      <c r="V34" s="2">
+        <v>2</v>
+      </c>
+      <c r="W34" s="13">
+        <v>-6</v>
+      </c>
+      <c r="X34" s="2">
+        <v>-10</v>
+      </c>
+      <c r="Y34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="13">
+        <v>4</v>
+      </c>
+      <c r="AD34" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AE34" s="13">
+        <v>8</v>
+      </c>
+      <c r="AF34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AG34" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AH34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI34" s="13">
         <v>9</v>
       </c>
-      <c r="H9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="7" t="s">
+      <c r="AJ34" s="13">
         <v>2</v>
       </c>
-      <c r="J9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="7" t="s">
+      <c r="AK34" s="13">
+        <v>5</v>
+      </c>
+      <c r="AL34" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM34" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AN34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO34" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP34" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AQ34" s="13">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="13"/>
+      <c r="P35" s="13"/>
+      <c r="Q35" s="13"/>
+      <c r="R35" s="13"/>
+      <c r="S35" s="13"/>
+      <c r="T35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X35" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA35" s="13">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AC35" s="13">
+        <v>1</v>
+      </c>
+      <c r="AD35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE35" s="13">
+        <v>3</v>
+      </c>
+      <c r="AF35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AG35" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AI35" s="13">
+        <v>3</v>
+      </c>
+      <c r="AJ35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AK35" s="13">
+        <v>9</v>
+      </c>
+      <c r="AL35" s="13">
+        <v>5</v>
+      </c>
+      <c r="AM35" s="13">
+        <v>6</v>
+      </c>
+      <c r="AN35" s="13">
         <v>14</v>
       </c>
-      <c r="L9" s="7" t="s">
+      <c r="AO35" s="13">
         <v>15</v>
       </c>
-      <c r="M9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="9" t="s">
+      <c r="AP35" s="13">
+        <v>2</v>
+      </c>
+      <c r="AQ35" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="13"/>
+      <c r="O36" s="13"/>
+      <c r="P36" s="13"/>
+      <c r="Q36" s="13"/>
+      <c r="R36" s="13"/>
+      <c r="S36" s="13"/>
+      <c r="T36" s="2">
+        <v>-3</v>
+      </c>
+      <c r="U36" s="13">
+        <v>-2</v>
+      </c>
+      <c r="V36" s="2">
+        <v>-4</v>
+      </c>
+      <c r="W36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X36" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y36" s="13">
+        <v>-2</v>
+      </c>
+      <c r="Z36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB36" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AC36" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD36" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AE36" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AF36" s="13">
+        <v>5</v>
+      </c>
+      <c r="AG36" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AH36" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AI36" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AJ36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK36" s="13">
+        <v>2</v>
+      </c>
+      <c r="AL36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AM36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AN36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO36" s="13">
+        <v>1</v>
+      </c>
+      <c r="AP36" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ36" s="13">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="13"/>
+      <c r="P37" s="13"/>
+      <c r="Q37" s="13"/>
+      <c r="R37" s="13"/>
+      <c r="S37" s="13"/>
+      <c r="T37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X37" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP37" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ37" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
+      <c r="N38" s="13"/>
+      <c r="O38" s="13"/>
+      <c r="P38" s="13"/>
+      <c r="Q38" s="13"/>
+      <c r="R38" s="13"/>
+      <c r="S38" s="13"/>
+      <c r="T38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U38" s="13">
+        <v>-8</v>
+      </c>
+      <c r="V38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC38" s="13">
+        <v>-4</v>
+      </c>
+      <c r="AD38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP38" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ38" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="13"/>
+      <c r="O39" s="13"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="13"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X39" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI39" s="13">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP39" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ39" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="12"/>
+      <c r="M40" s="12"/>
+      <c r="N40" s="13"/>
+      <c r="O40" s="13"/>
+      <c r="P40" s="13"/>
+      <c r="Q40" s="13"/>
+      <c r="R40" s="13"/>
+      <c r="S40" s="13"/>
+      <c r="T40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V40" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X40" s="2">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA40" s="13">
+        <v>2</v>
+      </c>
+      <c r="AB40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC40" s="13">
+        <v>3</v>
+      </c>
+      <c r="AD40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG40" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AH40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP40" s="13">
+        <v>1</v>
+      </c>
+      <c r="AQ40" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="12"/>
+      <c r="N41" s="13"/>
+      <c r="O41" s="13"/>
+      <c r="P41" s="13"/>
+      <c r="Q41" s="13"/>
+      <c r="R41" s="13"/>
+      <c r="S41" s="13"/>
+      <c r="T41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="W41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="X41" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ41" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="12"/>
+      <c r="K42" s="12"/>
+      <c r="L42" s="12"/>
+      <c r="M42" s="12"/>
+      <c r="N42" s="13"/>
+      <c r="O42" s="13"/>
+      <c r="P42" s="13"/>
+      <c r="Q42" s="13"/>
+      <c r="R42" s="13"/>
+      <c r="S42" s="13"/>
+      <c r="T42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V42" s="2">
+        <v>-5</v>
+      </c>
+      <c r="W42" s="13">
+        <v>-2</v>
+      </c>
+      <c r="X42" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y42" s="13">
+        <v>-3</v>
+      </c>
+      <c r="Z42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA42" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AB42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE42" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AF42" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AG42" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AH42" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AI42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ42" s="13">
         <v>4</v>
       </c>
-      <c r="O9" s="9" t="s">
+      <c r="AK42" s="13">
+        <v>6</v>
+      </c>
+      <c r="AL42" s="13">
+        <v>3</v>
+      </c>
+      <c r="AM42" s="13">
+        <v>14</v>
+      </c>
+      <c r="AN42" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO42" s="13">
+        <v>6</v>
+      </c>
+      <c r="AP42" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ42" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="13"/>
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+      <c r="R43" s="13"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="U43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="V43" s="2">
+        <v>1</v>
+      </c>
+      <c r="W43" s="13">
+        <v>1</v>
+      </c>
+      <c r="X43" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA43" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AB43" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AC43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP43" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="AQ43" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="21"/>
+      <c r="C44" s="21"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="21"/>
+      <c r="N44" s="17"/>
+      <c r="O44" s="17"/>
+      <c r="P44" s="17"/>
+      <c r="Q44" s="17"/>
+      <c r="R44" s="17"/>
+      <c r="S44" s="17"/>
+      <c r="T44" s="1">
+        <v>-1</v>
+      </c>
+      <c r="U44" s="17">
+        <v>-11</v>
+      </c>
+      <c r="V44" s="1">
+        <v>-1</v>
+      </c>
+      <c r="W44" s="17">
+        <v>-3</v>
+      </c>
+      <c r="X44" s="1">
+        <v>-9</v>
+      </c>
+      <c r="Y44" s="17">
+        <v>-1</v>
+      </c>
+      <c r="Z44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA44" s="17">
+        <v>-5</v>
+      </c>
+      <c r="AB44" s="17">
+        <v>3</v>
+      </c>
+      <c r="AC44" s="17">
+        <v>-1</v>
+      </c>
+      <c r="AD44" s="17">
+        <v>-7</v>
+      </c>
+      <c r="AE44" s="17">
+        <v>-14</v>
+      </c>
+      <c r="AF44" s="17">
+        <v>-2</v>
+      </c>
+      <c r="AG44" s="17">
+        <v>-2</v>
+      </c>
+      <c r="AH44" s="17">
+        <v>-2</v>
+      </c>
+      <c r="AI44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ44" s="17">
+        <v>1</v>
+      </c>
+      <c r="AK44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL44" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM44" s="17">
         <v>5</v>
       </c>
-      <c r="P9" s="10" t="s">
-[...365 lines deleted...]
-      <c r="Y13" s="18">
+      <c r="AN44" s="17">
+        <v>-1</v>
+      </c>
+      <c r="AO44" s="17">
+        <v>-1</v>
+      </c>
+      <c r="AP44" s="17">
         <v>-2</v>
       </c>
-      <c r="Z13" s="18" t="s">
-[...3016 lines deleted...]
-      <c r="AL48" s="13"/>
+      <c r="AQ44" s="17">
+        <v>1</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="AE6:AW6"/>
-[...8 lines deleted...]
-    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="AE4:AW4"/>
+    <mergeCell ref="Z30:AM30"/>
+    <mergeCell ref="AL6:AW6"/>
+    <mergeCell ref="Z6:AK6"/>
+    <mergeCell ref="Z8:AM8"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="Z23:AM23"/>
+    <mergeCell ref="T6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Келгендер  2024-2026</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Келгендер  </vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
-      <vt:lpstr>Кеткендер  2024-2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Көші қон айырымы 2024-2026</vt:lpstr>
+      <vt:lpstr>Көші қон айырымы </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>