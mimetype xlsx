--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -9,67 +9,67 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\көші-қон\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FF9DA73-E87E-425F-9749-D49CECC31901}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01D9940F-EB7A-4645-9661-496C8E7FF5B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="9" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Келгендер  " sheetId="5" r:id="rId3"/>
     <sheet name="Кеткендер" sheetId="6" r:id="rId4"/>
     <sheet name="Көші қон айырымы " sheetId="7" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1539" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602" uniqueCount="78">
   <si>
     <t>Қазақстан Республикасына келгендер саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
@@ -132,60 +132,54 @@
   <si>
     <t xml:space="preserve">мамыр </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Шығыс Қазақстан облысы халқының сыртқы көші-қон айырымы </t>
   </si>
   <si>
     <t>Өскемен қ.ә.</t>
   </si>
   <si>
     <t>Риддер қ.ә.</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
@@ -228,88 +222,97 @@
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
-    <t>Адильшинова Гульшат Сагымбаевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Әлеуметтік және демографиялық статистика басқармасы</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>" -" құбылыс жоқ</t>
   </si>
   <si>
     <t>"0,0"  - елеусіз шама</t>
   </si>
   <si>
     <t>"х" - деректер құпиялы</t>
   </si>
   <si>
     <t>"…" - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Барлық ағындар бойынша  сыртқы көші-қон </t>
   </si>
   <si>
     <t>Барлық ағындар бойынша  сыртқы көші-қон</t>
+  </si>
+  <si>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бахтиярова Анара Мухаметалиевна</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/vko/spreadsheets/?industry=4482&amp;year=2026&amp;name=10706&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -539,51 +542,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -636,120 +639,141 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{71492669-0F7B-4151-B915-90D2BC029D83}"/>
+    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="4" xr:uid="{847F5CA6-3222-4C23-AD57-8C276745CD10}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный_05_19" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1010,451 +1034,455 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B7971F5-ECB7-4E53-9476-516F20CE6A1D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
-      <c r="A2" s="37" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="42">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="43">
-[...4 lines deleted...]
-      <c r="A3" s="37" t="s">
+      <c r="B4" s="43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="B5" s="43" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B6" s="43" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="40" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...3 lines deleted...]
-      <c r="B5" s="44" t="s">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A10" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="33" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...51 lines deleted...]
-      <c r="B12" s="38" t="s">
+    <row r="15" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="34">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="34">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="35" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-[...19 lines deleted...]
-      <c r="B15" s="32" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...24 lines deleted...]
-      <c r="A19" s="37" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="35" t="s">
-[...16 lines deleted...]
-        <v>38</v>
+      <c r="B21" s="45" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{4CB816E0-3987-4A91-B0C4-BC0A7546C22F}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9888FD54-4094-46A2-992B-D647B4E59EE0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="45"/>
-    <col min="2" max="2" width="136.28515625" style="45" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="44"/>
+    <col min="2" max="2" width="136.28515625" style="50" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
-      <c r="B5" s="45" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="50" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="50" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="50" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="50" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="45" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="50" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="45" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="50" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-[...16 lines deleted...]
-        <v>75</v>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="50" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A4:BZ44"/>
   <sheetViews>
-    <sheetView topLeftCell="AE1" workbookViewId="0">
-      <selection activeCell="AQ9" sqref="AQ9:AQ44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z4" sqref="Z4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="17" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="3" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:78" ht="14.45" customHeight="1">
-      <c r="Z4" s="52" t="s">
+    <row r="4" spans="1:78" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z4" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="AA4" s="52"/>
-[...21 lines deleted...]
-      <c r="AW4" s="52"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="51"/>
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="51"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
       <c r="AX4" s="27"/>
       <c r="AY4" s="27"/>
       <c r="AZ4" s="27"/>
       <c r="BA4" s="27"/>
       <c r="BB4" s="27"/>
       <c r="BC4" s="27"/>
       <c r="BD4" s="27"/>
       <c r="BE4" s="27"/>
       <c r="BF4" s="27"/>
       <c r="BG4" s="27"/>
       <c r="BH4" s="27"/>
       <c r="BI4" s="27"/>
       <c r="BJ4" s="27"/>
       <c r="BK4" s="27"/>
       <c r="BL4" s="27"/>
       <c r="BM4" s="27"/>
       <c r="BN4" s="27"/>
       <c r="BO4" s="27"/>
       <c r="BP4" s="27"/>
       <c r="BQ4" s="27"/>
       <c r="BR4" s="27"/>
       <c r="BS4" s="27"/>
       <c r="BT4" s="27"/>
       <c r="BU4" s="27"/>
       <c r="BV4" s="27"/>
       <c r="BW4" s="27"/>
       <c r="BX4" s="27"/>
       <c r="BY4" s="27"/>
       <c r="BZ4" s="27"/>
     </row>
-    <row r="5" spans="1:78" s="4" customFormat="1">
+    <row r="5" spans="1:78" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y5" s="2"/>
       <c r="AQ5" s="2"/>
       <c r="AW5" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
-[...1 lines deleted...]
-      <c r="B6" s="48">
+    <row r="6" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="57">
         <v>2021</v>
       </c>
-      <c r="C6" s="49"/>
-[...10 lines deleted...]
-      <c r="N6" s="48">
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
         <v>2022</v>
       </c>
-      <c r="O6" s="49"/>
-[...4 lines deleted...]
-      <c r="T6" s="55">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="54">
         <v>2024</v>
       </c>
-      <c r="U6" s="55"/>
-[...4 lines deleted...]
-      <c r="Z6" s="53">
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="52">
         <v>2025</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="53">
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="52">
         <v>2026</v>
       </c>
-      <c r="AM6" s="53"/>
-[...12 lines deleted...]
-      <c r="A7" s="47"/>
+      <c r="AM6" s="52"/>
+      <c r="AN6" s="52"/>
+      <c r="AO6" s="52"/>
+      <c r="AP6" s="52"/>
+      <c r="AQ6" s="52"/>
+      <c r="AR6" s="52"/>
+      <c r="AS6" s="52"/>
+      <c r="AT6" s="52"/>
+      <c r="AU6" s="52"/>
+      <c r="AV6" s="52"/>
+      <c r="AW6" s="53"/>
+    </row>
+    <row r="7" spans="1:78" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56"/>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -1556,93 +1584,93 @@
       <c r="AP7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AQ7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AR7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AS7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AT7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AU7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AV7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AW7" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:78" ht="14.45" customHeight="1">
+    <row r="8" spans="1:78" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="30"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
-      <c r="T8" s="50" t="s">
+      <c r="T8" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="U8" s="50"/>
-[...19 lines deleted...]
-    <row r="9" spans="1:78">
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+      <c r="AC8" s="59"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="59"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+      <c r="AJ8" s="59"/>
+      <c r="AK8" s="59"/>
+      <c r="AL8" s="59"/>
+      <c r="AM8" s="59"/>
+    </row>
+    <row r="9" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2">
         <v>24</v>
       </c>
       <c r="U9" s="2">
@@ -1692,52 +1720,55 @@
       </c>
       <c r="AJ9" s="13">
         <v>42</v>
       </c>
       <c r="AK9" s="13">
         <v>103</v>
       </c>
       <c r="AL9" s="13">
         <v>79</v>
       </c>
       <c r="AM9" s="13">
         <v>54</v>
       </c>
       <c r="AN9" s="13">
         <v>74</v>
       </c>
       <c r="AO9" s="13">
         <v>45</v>
       </c>
       <c r="AP9" s="13">
         <v>12</v>
       </c>
       <c r="AQ9" s="13">
         <v>10</v>
       </c>
-    </row>
-    <row r="10" spans="1:78">
+      <c r="AR9" s="46">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
       <c r="M10" s="2"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2">
         <v>10</v>
       </c>
       <c r="U10" s="2">
@@ -1787,52 +1818,55 @@
       </c>
       <c r="AJ10" s="13">
         <v>29</v>
       </c>
       <c r="AK10" s="13">
         <v>62</v>
       </c>
       <c r="AL10" s="13">
         <v>42</v>
       </c>
       <c r="AM10" s="13">
         <v>14</v>
       </c>
       <c r="AN10" s="13">
         <v>41</v>
       </c>
       <c r="AO10" s="13">
         <v>11</v>
       </c>
       <c r="AP10" s="13">
         <v>3</v>
       </c>
       <c r="AQ10" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:78">
+      <c r="AR10" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
       <c r="M11" s="2"/>
       <c r="N11" s="2"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U11" s="2">
@@ -1882,52 +1916,55 @@
       </c>
       <c r="AJ11" s="13">
         <v>1</v>
       </c>
       <c r="AK11" s="13">
         <v>4</v>
       </c>
       <c r="AL11" s="13">
         <v>4</v>
       </c>
       <c r="AM11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN11" s="13">
         <v>1</v>
       </c>
       <c r="AO11" s="13">
         <v>5</v>
       </c>
       <c r="AP11" s="13">
         <v>1</v>
       </c>
       <c r="AQ11" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="12" spans="1:78">
+      <c r="AR11" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2">
         <v>7</v>
       </c>
       <c r="U12" s="2">
@@ -1977,52 +2014,55 @@
       </c>
       <c r="AJ12" s="13">
         <v>3</v>
       </c>
       <c r="AK12" s="13">
         <v>6</v>
       </c>
       <c r="AL12" s="13">
         <v>5</v>
       </c>
       <c r="AM12" s="13">
         <v>1</v>
       </c>
       <c r="AN12" s="13">
         <v>4</v>
       </c>
       <c r="AO12" s="13">
         <v>1</v>
       </c>
       <c r="AP12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ12" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="13" spans="1:78">
+      <c r="AR12" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U13" s="2" t="s">
@@ -2072,52 +2112,55 @@
       </c>
       <c r="AJ13" s="13">
         <v>2</v>
       </c>
       <c r="AK13" s="13">
         <v>13</v>
       </c>
       <c r="AL13" s="13">
         <v>10</v>
       </c>
       <c r="AM13" s="13">
         <v>13</v>
       </c>
       <c r="AN13" s="13">
         <v>23</v>
       </c>
       <c r="AO13" s="13">
         <v>18</v>
       </c>
       <c r="AP13" s="13">
         <v>2</v>
       </c>
       <c r="AQ13" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:78">
+      <c r="AR13" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U14" s="2">
@@ -2167,52 +2210,55 @@
       </c>
       <c r="AJ14" s="13">
         <v>2</v>
       </c>
       <c r="AK14" s="13">
         <v>8</v>
       </c>
       <c r="AL14" s="13">
         <v>5</v>
       </c>
       <c r="AM14" s="13">
         <v>3</v>
       </c>
       <c r="AN14" s="13">
         <v>2</v>
       </c>
       <c r="AO14" s="13">
         <v>2</v>
       </c>
       <c r="AP14" s="13">
         <v>4</v>
       </c>
       <c r="AQ14" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:78">
+      <c r="AR14" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="2" t="s">
@@ -2262,52 +2308,55 @@
       </c>
       <c r="AJ15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ15" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="16" spans="1:78">
+      <c r="AR15" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
       <c r="L16" s="2"/>
       <c r="M16" s="2"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U16" s="2" t="s">
@@ -2357,52 +2406,55 @@
       </c>
       <c r="AJ16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ16" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="L17" s="2"/>
       <c r="M17" s="2"/>
       <c r="N17" s="2"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="2" t="s">
@@ -2452,52 +2504,55 @@
       </c>
       <c r="AJ17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ17" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="2" t="s">
@@ -2547,52 +2602,55 @@
       </c>
       <c r="AJ18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP18" s="13">
         <v>1</v>
       </c>
       <c r="AQ18" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="2" t="s">
@@ -2642,52 +2700,55 @@
       </c>
       <c r="AJ19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ19" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="2" t="s">
@@ -2737,52 +2798,55 @@
       </c>
       <c r="AJ20" s="13">
         <v>4</v>
       </c>
       <c r="AK20" s="13">
         <v>6</v>
       </c>
       <c r="AL20" s="13">
         <v>5</v>
       </c>
       <c r="AM20" s="13">
         <v>15</v>
       </c>
       <c r="AN20" s="13">
         <v>1</v>
       </c>
       <c r="AO20" s="13">
         <v>6</v>
       </c>
       <c r="AP20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ20" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="2" t="s">
@@ -2832,52 +2896,55 @@
       </c>
       <c r="AJ21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ21" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2">
         <v>7</v>
       </c>
       <c r="U22" s="2">
@@ -2927,95 +2994,98 @@
       </c>
       <c r="AJ22" s="13">
         <v>1</v>
       </c>
       <c r="AK22" s="13">
         <v>4</v>
       </c>
       <c r="AL22" s="13">
         <v>8</v>
       </c>
       <c r="AM22" s="13">
         <v>8</v>
       </c>
       <c r="AN22" s="13">
         <v>2</v>
       </c>
       <c r="AO22" s="13">
         <v>2</v>
       </c>
       <c r="AP22" s="13">
         <v>1</v>
       </c>
       <c r="AQ22" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR22" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
       <c r="O23" s="29"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="29"/>
       <c r="S23" s="29"/>
-      <c r="T23" s="51" t="s">
+      <c r="T23" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="U23" s="51"/>
-[...17 lines deleted...]
-      <c r="AM23" s="51"/>
+      <c r="U23" s="60"/>
+      <c r="V23" s="60"/>
+      <c r="W23" s="60"/>
+      <c r="X23" s="60"/>
+      <c r="Y23" s="60"/>
+      <c r="Z23" s="60"/>
+      <c r="AA23" s="60"/>
+      <c r="AB23" s="60"/>
+      <c r="AC23" s="60"/>
+      <c r="AD23" s="60"/>
+      <c r="AE23" s="60"/>
+      <c r="AF23" s="60"/>
+      <c r="AG23" s="60"/>
+      <c r="AH23" s="60"/>
+      <c r="AI23" s="60"/>
+      <c r="AJ23" s="60"/>
+      <c r="AK23" s="60"/>
+      <c r="AL23" s="60"/>
+      <c r="AM23" s="60"/>
       <c r="AQ23" s="13"/>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>29</v>
       </c>
       <c r="T24" s="2">
         <v>14</v>
       </c>
       <c r="U24" s="2">
         <v>19</v>
       </c>
       <c r="V24" s="2">
         <v>38</v>
       </c>
       <c r="W24" s="2">
         <v>54</v>
       </c>
       <c r="X24" s="2">
         <v>28</v>
       </c>
       <c r="Y24" s="2">
         <v>41</v>
       </c>
       <c r="Z24" s="13">
         <v>16</v>
       </c>
       <c r="AA24" s="13">
@@ -3047,52 +3117,55 @@
       </c>
       <c r="AJ24" s="13">
         <v>29</v>
       </c>
       <c r="AK24" s="13">
         <v>78</v>
       </c>
       <c r="AL24" s="13">
         <v>59</v>
       </c>
       <c r="AM24" s="13">
         <v>26</v>
       </c>
       <c r="AN24" s="13">
         <v>52</v>
       </c>
       <c r="AO24" s="13">
         <v>20</v>
       </c>
       <c r="AP24" s="13">
         <v>9</v>
       </c>
       <c r="AQ24" s="13">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>33</v>
       </c>
       <c r="T25" s="2">
         <v>10</v>
       </c>
       <c r="U25" s="2">
         <v>12</v>
       </c>
       <c r="V25" s="2">
         <v>23</v>
       </c>
       <c r="W25" s="2">
         <v>31</v>
       </c>
       <c r="X25" s="2">
         <v>15</v>
       </c>
       <c r="Y25" s="2">
         <v>23</v>
       </c>
       <c r="Z25" s="13">
         <v>10</v>
       </c>
       <c r="AA25" s="13">
@@ -3124,52 +3197,55 @@
       </c>
       <c r="AJ25" s="13">
         <v>26</v>
       </c>
       <c r="AK25" s="13">
         <v>62</v>
       </c>
       <c r="AL25" s="13">
         <v>38</v>
       </c>
       <c r="AM25" s="13">
         <v>14</v>
       </c>
       <c r="AN25" s="13">
         <v>39</v>
       </c>
       <c r="AO25" s="13">
         <v>10</v>
       </c>
       <c r="AP25" s="13">
         <v>3</v>
       </c>
       <c r="AQ25" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>34</v>
       </c>
       <c r="T26" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U26" s="2">
         <v>5</v>
       </c>
       <c r="V26" s="2">
         <v>10</v>
       </c>
       <c r="W26" s="2">
         <v>5</v>
       </c>
       <c r="X26" s="2">
         <v>4</v>
       </c>
       <c r="Y26" s="2">
         <v>5</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA26" s="13">
@@ -3201,52 +3277,55 @@
       </c>
       <c r="AJ26" s="13">
         <v>1</v>
       </c>
       <c r="AK26" s="13">
         <v>4</v>
       </c>
       <c r="AL26" s="13">
         <v>4</v>
       </c>
       <c r="AM26" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN26" s="13">
         <v>1</v>
       </c>
       <c r="AO26" s="13">
         <v>5</v>
       </c>
       <c r="AP26" s="13">
         <v>1</v>
       </c>
       <c r="AQ26" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U27" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V27" s="2">
         <v>1</v>
       </c>
       <c r="W27" s="2">
         <v>3</v>
       </c>
       <c r="X27" s="2">
         <v>1</v>
       </c>
       <c r="Y27" s="2">
         <v>2</v>
       </c>
       <c r="Z27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA27" s="13">
@@ -3278,52 +3357,55 @@
       </c>
       <c r="AJ27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK27" s="13">
         <v>4</v>
       </c>
       <c r="AL27" s="13">
         <v>5</v>
       </c>
       <c r="AM27" s="13">
         <v>7</v>
       </c>
       <c r="AN27" s="13">
         <v>9</v>
       </c>
       <c r="AO27" s="13">
         <v>3</v>
       </c>
       <c r="AP27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ27" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U28" s="2">
         <v>2</v>
       </c>
       <c r="V28" s="2">
         <v>3</v>
       </c>
       <c r="W28" s="2">
         <v>12</v>
       </c>
       <c r="X28" s="2">
         <v>6</v>
       </c>
       <c r="Y28" s="2">
         <v>9</v>
       </c>
       <c r="Z28" s="13">
         <v>4</v>
       </c>
       <c r="AA28" s="13">
@@ -3355,52 +3437,55 @@
       </c>
       <c r="AJ28" s="13">
         <v>2</v>
       </c>
       <c r="AK28" s="13">
         <v>6</v>
       </c>
       <c r="AL28" s="13">
         <v>4</v>
       </c>
       <c r="AM28" s="13">
         <v>2</v>
       </c>
       <c r="AN28" s="13">
         <v>2</v>
       </c>
       <c r="AO28" s="13">
         <v>1</v>
       </c>
       <c r="AP28" s="13">
         <v>4</v>
       </c>
       <c r="AQ28" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="T29" s="2">
         <v>4</v>
       </c>
       <c r="U29" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V29" s="2">
         <v>1</v>
       </c>
       <c r="W29" s="2">
         <v>3</v>
       </c>
       <c r="X29" s="2">
         <v>2</v>
       </c>
       <c r="Y29" s="2">
         <v>2</v>
       </c>
       <c r="Z29" s="13">
         <v>2</v>
       </c>
       <c r="AA29" s="13">
@@ -3432,95 +3517,98 @@
       </c>
       <c r="AJ29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK29" s="13">
         <v>2</v>
       </c>
       <c r="AL29" s="13">
         <v>8</v>
       </c>
       <c r="AM29" s="13">
         <v>3</v>
       </c>
       <c r="AN29" s="13">
         <v>1</v>
       </c>
       <c r="AO29" s="13">
         <v>1</v>
       </c>
       <c r="AP29" s="13">
         <v>1</v>
       </c>
       <c r="AQ29" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR29" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
-      <c r="T30" s="51" t="s">
+      <c r="T30" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="U30" s="51"/>
-[...17 lines deleted...]
-      <c r="AM30" s="51"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
+      <c r="AF30" s="60"/>
+      <c r="AG30" s="60"/>
+      <c r="AH30" s="60"/>
+      <c r="AI30" s="60"/>
+      <c r="AJ30" s="60"/>
+      <c r="AK30" s="60"/>
+      <c r="AL30" s="60"/>
+      <c r="AM30" s="60"/>
       <c r="AQ30" s="13"/>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>29</v>
       </c>
       <c r="T31" s="2">
         <v>10</v>
       </c>
       <c r="U31" s="2">
         <v>9</v>
       </c>
       <c r="V31" s="2">
         <v>16</v>
       </c>
       <c r="W31" s="2">
         <v>7</v>
       </c>
       <c r="X31" s="2">
         <v>7</v>
       </c>
       <c r="Y31" s="2">
         <v>12</v>
       </c>
       <c r="Z31" s="13">
         <v>1</v>
       </c>
       <c r="AA31" s="13">
@@ -3552,52 +3640,55 @@
       </c>
       <c r="AJ31" s="13">
         <v>13</v>
       </c>
       <c r="AK31" s="13">
         <v>25</v>
       </c>
       <c r="AL31" s="13">
         <v>20</v>
       </c>
       <c r="AM31" s="13">
         <v>28</v>
       </c>
       <c r="AN31" s="13">
         <v>22</v>
       </c>
       <c r="AO31" s="13">
         <v>25</v>
       </c>
       <c r="AP31" s="13">
         <v>3</v>
       </c>
       <c r="AQ31" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="46">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
         <v>33</v>
       </c>
       <c r="T32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X32" s="2">
         <v>1</v>
       </c>
       <c r="Y32" s="2">
         <v>1</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA32" s="13" t="s">
@@ -3629,52 +3720,55 @@
       </c>
       <c r="AJ32" s="13">
         <v>3</v>
       </c>
       <c r="AK32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL32" s="13">
         <v>4</v>
       </c>
       <c r="AM32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN32" s="13">
         <v>2</v>
       </c>
       <c r="AO32" s="13">
         <v>1</v>
       </c>
       <c r="AP32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ32" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>34</v>
       </c>
       <c r="T33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA33" s="13" t="s">
@@ -3706,52 +3800,55 @@
       </c>
       <c r="AJ33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AO33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ33" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T34" s="2">
         <v>7</v>
       </c>
       <c r="U34" s="2">
         <v>7</v>
       </c>
       <c r="V34" s="2">
         <v>10</v>
       </c>
       <c r="W34" s="2">
         <v>3</v>
       </c>
       <c r="X34" s="2">
         <v>3</v>
       </c>
       <c r="Y34" s="2">
         <v>8</v>
       </c>
       <c r="Z34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA34" s="13">
@@ -3783,52 +3880,55 @@
       </c>
       <c r="AJ34" s="13">
         <v>3</v>
       </c>
       <c r="AK34" s="13">
         <v>6</v>
       </c>
       <c r="AL34" s="13">
         <v>5</v>
       </c>
       <c r="AM34" s="13">
         <v>1</v>
       </c>
       <c r="AN34" s="13">
         <v>4</v>
       </c>
       <c r="AO34" s="13">
         <v>1</v>
       </c>
       <c r="AP34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ34" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="46">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA35" s="13">
@@ -3860,52 +3960,55 @@
       </c>
       <c r="AJ35" s="13">
         <v>2</v>
       </c>
       <c r="AK35" s="13">
         <v>9</v>
       </c>
       <c r="AL35" s="13">
         <v>5</v>
       </c>
       <c r="AM35" s="13">
         <v>6</v>
       </c>
       <c r="AN35" s="13">
         <v>14</v>
       </c>
       <c r="AO35" s="13">
         <v>15</v>
       </c>
       <c r="AP35" s="13">
         <v>2</v>
       </c>
       <c r="AQ35" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W36" s="2">
         <v>3</v>
       </c>
       <c r="X36" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y36" s="2">
         <v>1</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA36" s="13" t="s">
@@ -3937,52 +4040,55 @@
       </c>
       <c r="AJ36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK36" s="13">
         <v>2</v>
       </c>
       <c r="AL36" s="13">
         <v>1</v>
       </c>
       <c r="AM36" s="13">
         <v>1</v>
       </c>
       <c r="AN36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO36" s="13">
         <v>1</v>
       </c>
       <c r="AP36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ36" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA37" s="13" t="s">
@@ -4014,52 +4120,55 @@
       </c>
       <c r="AJ37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ37" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA38" s="13" t="s">
@@ -4091,52 +4200,55 @@
       </c>
       <c r="AJ38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ38" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>30</v>
       </c>
       <c r="T39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA39" s="13" t="s">
@@ -4168,52 +4280,55 @@
       </c>
       <c r="AJ39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ39" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X40" s="2">
         <v>1</v>
       </c>
       <c r="Y40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA40" s="13">
@@ -4245,52 +4360,55 @@
       </c>
       <c r="AJ40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP40" s="13">
         <v>1</v>
       </c>
       <c r="AQ40" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA41" s="13" t="s">
@@ -4322,52 +4440,55 @@
       </c>
       <c r="AJ41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ41" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA42" s="13" t="s">
@@ -4399,52 +4520,55 @@
       </c>
       <c r="AJ42" s="13">
         <v>4</v>
       </c>
       <c r="AK42" s="13">
         <v>6</v>
       </c>
       <c r="AL42" s="13">
         <v>5</v>
       </c>
       <c r="AM42" s="13">
         <v>15</v>
       </c>
       <c r="AN42" s="13">
         <v>1</v>
       </c>
       <c r="AO42" s="13">
         <v>6</v>
       </c>
       <c r="AP42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ42" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="46">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>31</v>
       </c>
       <c r="T43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V43" s="2">
         <v>1</v>
       </c>
       <c r="W43" s="2">
         <v>1</v>
       </c>
       <c r="X43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA43" s="13" t="s">
@@ -4476,52 +4600,55 @@
       </c>
       <c r="AJ43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ43" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="16"/>
       <c r="C44" s="16"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="16"/>
       <c r="I44" s="16"/>
       <c r="J44" s="16"/>
       <c r="K44" s="16"/>
       <c r="L44" s="16"/>
       <c r="M44" s="16"/>
       <c r="N44" s="16"/>
       <c r="O44" s="16"/>
       <c r="P44" s="16"/>
       <c r="Q44" s="16"/>
       <c r="R44" s="16"/>
       <c r="S44" s="16"/>
       <c r="T44" s="1">
         <v>3</v>
       </c>
       <c r="U44" s="1">
@@ -4571,215 +4698,218 @@
       </c>
       <c r="AJ44" s="17">
         <v>1</v>
       </c>
       <c r="AK44" s="17">
         <v>2</v>
       </c>
       <c r="AL44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AM44" s="17">
         <v>5</v>
       </c>
       <c r="AN44" s="17">
         <v>1</v>
       </c>
       <c r="AO44" s="17">
         <v>1</v>
       </c>
       <c r="AP44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AQ44" s="17">
         <v>1</v>
       </c>
+      <c r="AR44" s="48" t="s">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="T8:AM8"/>
+    <mergeCell ref="T30:AM30"/>
+    <mergeCell ref="T23:AM23"/>
     <mergeCell ref="Z4:AW4"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="T6:Y6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
-    <mergeCell ref="T8:AM8"/>
-[...1 lines deleted...]
-    <mergeCell ref="T23:AM23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A4:BZ44"/>
   <sheetViews>
-    <sheetView topLeftCell="AI1" workbookViewId="0">
-      <selection activeCell="AQ9" sqref="AQ9:AQ44"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z4" sqref="Z4:AW4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:78" ht="14.45" customHeight="1">
-      <c r="Z4" s="52" t="s">
+    <row r="4" spans="1:78" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z4" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="AA4" s="52"/>
-[...21 lines deleted...]
-      <c r="AW4" s="52"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="51"/>
+      <c r="AC4" s="51"/>
+      <c r="AD4" s="51"/>
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="51"/>
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="51"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
       <c r="AX4" s="27"/>
       <c r="AY4" s="27"/>
       <c r="AZ4" s="27"/>
       <c r="BA4" s="27"/>
       <c r="BB4" s="27"/>
       <c r="BC4" s="27"/>
       <c r="BD4" s="27"/>
       <c r="BE4" s="27"/>
       <c r="BF4" s="27"/>
       <c r="BG4" s="27"/>
       <c r="BH4" s="27"/>
       <c r="BI4" s="27"/>
       <c r="BJ4" s="27"/>
       <c r="BK4" s="27"/>
       <c r="BL4" s="27"/>
       <c r="BM4" s="27"/>
       <c r="BN4" s="27"/>
       <c r="BO4" s="27"/>
       <c r="BP4" s="27"/>
       <c r="BQ4" s="27"/>
       <c r="BR4" s="27"/>
       <c r="BS4" s="27"/>
       <c r="BT4" s="27"/>
       <c r="BU4" s="27"/>
       <c r="BV4" s="27"/>
       <c r="BW4" s="27"/>
       <c r="BX4" s="27"/>
       <c r="BY4" s="27"/>
       <c r="BZ4" s="27"/>
     </row>
-    <row r="5" spans="1:78" s="4" customFormat="1">
+    <row r="5" spans="1:78" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AW5" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
-[...1 lines deleted...]
-      <c r="B6" s="48">
+    <row r="6" spans="1:78" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="57">
         <v>2021</v>
       </c>
-      <c r="C6" s="49"/>
-[...10 lines deleted...]
-      <c r="N6" s="48">
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
         <v>2022</v>
       </c>
-      <c r="O6" s="49"/>
-[...4 lines deleted...]
-      <c r="T6" s="55">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="54">
         <v>2024</v>
       </c>
-      <c r="U6" s="55"/>
-[...4 lines deleted...]
-      <c r="Z6" s="53">
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="52">
         <v>2025</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="53">
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="52">
         <v>2026</v>
       </c>
-      <c r="AM6" s="53"/>
-[...12 lines deleted...]
-      <c r="A7" s="47"/>
+      <c r="AM6" s="52"/>
+      <c r="AN6" s="52"/>
+      <c r="AO6" s="52"/>
+      <c r="AP6" s="52"/>
+      <c r="AQ6" s="52"/>
+      <c r="AR6" s="52"/>
+      <c r="AS6" s="52"/>
+      <c r="AT6" s="52"/>
+      <c r="AU6" s="52"/>
+      <c r="AV6" s="52"/>
+      <c r="AW6" s="53"/>
+    </row>
+    <row r="7" spans="1:78" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56"/>
       <c r="B7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -4881,93 +5011,93 @@
       <c r="AP7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AQ7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AR7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AS7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AT7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AU7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AV7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AW7" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:78" ht="14.45" customHeight="1">
+    <row r="8" spans="1:78" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="30"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
-      <c r="T8" s="50" t="s">
+      <c r="T8" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="U8" s="50"/>
-[...19 lines deleted...]
-    <row r="9" spans="1:78">
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+      <c r="AC8" s="59"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="59"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+      <c r="AJ8" s="59"/>
+      <c r="AK8" s="59"/>
+      <c r="AL8" s="59"/>
+      <c r="AM8" s="59"/>
+    </row>
+    <row r="9" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>29</v>
       </c>
       <c r="T9" s="2">
         <v>134</v>
       </c>
       <c r="U9" s="2">
         <v>148</v>
       </c>
       <c r="V9" s="2">
         <v>137</v>
       </c>
       <c r="W9" s="2">
         <v>116</v>
       </c>
       <c r="X9" s="2">
         <v>67</v>
       </c>
       <c r="Y9" s="2">
         <v>58</v>
       </c>
       <c r="Z9" s="13">
         <v>4</v>
       </c>
       <c r="AA9" s="13">
@@ -4999,52 +5129,55 @@
       </c>
       <c r="AJ9" s="13">
         <v>47</v>
       </c>
       <c r="AK9" s="13">
         <v>20</v>
       </c>
       <c r="AL9" s="13">
         <v>12</v>
       </c>
       <c r="AM9" s="13">
         <v>22</v>
       </c>
       <c r="AN9" s="13">
         <v>31</v>
       </c>
       <c r="AO9" s="13">
         <v>13</v>
       </c>
       <c r="AP9" s="13">
         <v>52</v>
       </c>
       <c r="AQ9" s="13">
         <v>34</v>
       </c>
-    </row>
-    <row r="10" spans="1:78">
+      <c r="AR9" s="46">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>33</v>
       </c>
       <c r="T10" s="2">
         <v>72</v>
       </c>
       <c r="U10" s="2">
         <v>65</v>
       </c>
       <c r="V10" s="2">
         <v>85</v>
       </c>
       <c r="W10" s="2">
         <v>58</v>
       </c>
       <c r="X10" s="2">
         <v>37</v>
       </c>
       <c r="Y10" s="2">
         <v>28</v>
       </c>
       <c r="Z10" s="13">
         <v>3</v>
       </c>
       <c r="AA10" s="13">
@@ -5076,52 +5209,55 @@
       </c>
       <c r="AJ10" s="13">
         <v>26</v>
       </c>
       <c r="AK10" s="13">
         <v>7</v>
       </c>
       <c r="AL10" s="13">
         <v>8</v>
       </c>
       <c r="AM10" s="13">
         <v>11</v>
       </c>
       <c r="AN10" s="13">
         <v>16</v>
       </c>
       <c r="AO10" s="13">
         <v>7</v>
       </c>
       <c r="AP10" s="13">
         <v>28</v>
       </c>
       <c r="AQ10" s="13">
         <v>13</v>
       </c>
-    </row>
-    <row r="11" spans="1:78">
+      <c r="AR10" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="2">
         <v>27</v>
       </c>
       <c r="U11" s="2">
         <v>16</v>
       </c>
       <c r="V11" s="2">
         <v>10</v>
       </c>
       <c r="W11" s="2">
         <v>3</v>
       </c>
       <c r="X11" s="2">
         <v>4</v>
       </c>
       <c r="Y11" s="2">
         <v>7</v>
       </c>
       <c r="Z11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA11" s="13">
@@ -5153,52 +5289,55 @@
       </c>
       <c r="AJ11" s="13">
         <v>7</v>
       </c>
       <c r="AK11" s="13">
         <v>3</v>
       </c>
       <c r="AL11" s="13">
         <v>1</v>
       </c>
       <c r="AM11" s="13">
         <v>3</v>
       </c>
       <c r="AN11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO11" s="13">
         <v>3</v>
       </c>
       <c r="AP11" s="13">
         <v>3</v>
       </c>
       <c r="AQ11" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:78">
+      <c r="AR11" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="2">
         <v>15</v>
       </c>
       <c r="U12" s="2">
         <v>11</v>
       </c>
       <c r="V12" s="2">
         <v>8</v>
       </c>
       <c r="W12" s="2">
         <v>9</v>
       </c>
       <c r="X12" s="2">
         <v>13</v>
       </c>
       <c r="Y12" s="2">
         <v>8</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA12" s="13">
@@ -5230,52 +5369,55 @@
       </c>
       <c r="AJ12" s="13">
         <v>1</v>
       </c>
       <c r="AK12" s="13">
         <v>1</v>
       </c>
       <c r="AL12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM12" s="13">
         <v>2</v>
       </c>
       <c r="AN12" s="13">
         <v>3</v>
       </c>
       <c r="AO12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP12" s="13">
         <v>4</v>
       </c>
       <c r="AQ12" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="13" spans="1:78">
+      <c r="AR12" s="46">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA13" s="13" t="s">
@@ -5307,52 +5449,55 @@
       </c>
       <c r="AJ13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ13" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="14" spans="1:78">
+      <c r="AR13" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="2">
         <v>12</v>
       </c>
       <c r="U14" s="2">
         <v>27</v>
       </c>
       <c r="V14" s="2">
         <v>21</v>
       </c>
       <c r="W14" s="2">
         <v>24</v>
       </c>
       <c r="X14" s="2">
         <v>1</v>
       </c>
       <c r="Y14" s="2">
         <v>6</v>
       </c>
       <c r="Z14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA14" s="13">
@@ -5384,52 +5529,55 @@
       </c>
       <c r="AJ14" s="13">
         <v>7</v>
       </c>
       <c r="AK14" s="13">
         <v>4</v>
       </c>
       <c r="AL14" s="13">
         <v>1</v>
       </c>
       <c r="AM14" s="13">
         <v>1</v>
       </c>
       <c r="AN14" s="13">
         <v>8</v>
       </c>
       <c r="AO14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP14" s="13">
         <v>15</v>
       </c>
       <c r="AQ14" s="13">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:78">
+      <c r="AR14" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA15" s="13" t="s">
@@ -5461,52 +5609,55 @@
       </c>
       <c r="AJ15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ15" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="16" spans="1:78">
+      <c r="AR15" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:78" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U16" s="2">
         <v>8</v>
       </c>
       <c r="V16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA16" s="13" t="s">
@@ -5538,52 +5689,55 @@
       </c>
       <c r="AJ16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ16" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>30</v>
       </c>
       <c r="T17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA17" s="13" t="s">
@@ -5615,52 +5769,55 @@
       </c>
       <c r="AJ17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ17" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="T18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA18" s="13" t="s">
@@ -5692,52 +5849,55 @@
       </c>
       <c r="AJ18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ18" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA19" s="13" t="s">
@@ -5769,52 +5929,55 @@
       </c>
       <c r="AJ19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ19" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="T20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V20" s="2">
         <v>5</v>
       </c>
       <c r="W20" s="2">
         <v>2</v>
       </c>
       <c r="X20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y20" s="2">
         <v>3</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA20" s="13">
@@ -5846,52 +6009,55 @@
       </c>
       <c r="AJ20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL20" s="13">
         <v>2</v>
       </c>
       <c r="AM20" s="13">
         <v>1</v>
       </c>
       <c r="AN20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ20" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="T21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="V21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="W21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="X21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Y21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AA21" s="13">
@@ -5923,52 +6089,55 @@
       </c>
       <c r="AJ21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ21" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="T22" s="2">
         <v>8</v>
       </c>
       <c r="U22" s="2">
         <v>21</v>
       </c>
       <c r="V22" s="2">
         <v>8</v>
       </c>
       <c r="W22" s="2">
         <v>20</v>
       </c>
       <c r="X22" s="2">
         <v>12</v>
       </c>
       <c r="Y22" s="2">
         <v>6</v>
       </c>
       <c r="Z22" s="13">
         <v>1</v>
       </c>
       <c r="AA22" s="13">
@@ -6000,95 +6169,98 @@
       </c>
       <c r="AJ22" s="13">
         <v>6</v>
       </c>
       <c r="AK22" s="13">
         <v>5</v>
       </c>
       <c r="AL22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM22" s="13">
         <v>4</v>
       </c>
       <c r="AN22" s="13">
         <v>4</v>
       </c>
       <c r="AO22" s="13">
         <v>3</v>
       </c>
       <c r="AP22" s="13">
         <v>2</v>
       </c>
       <c r="AQ22" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR22" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
       <c r="O23" s="29"/>
       <c r="P23" s="29"/>
       <c r="Q23" s="29"/>
       <c r="R23" s="29"/>
       <c r="S23" s="29"/>
-      <c r="T23" s="51" t="s">
+      <c r="T23" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="U23" s="51"/>
-[...17 lines deleted...]
-      <c r="AM23" s="51"/>
+      <c r="U23" s="60"/>
+      <c r="V23" s="60"/>
+      <c r="W23" s="60"/>
+      <c r="X23" s="60"/>
+      <c r="Y23" s="60"/>
+      <c r="Z23" s="60"/>
+      <c r="AA23" s="60"/>
+      <c r="AB23" s="60"/>
+      <c r="AC23" s="60"/>
+      <c r="AD23" s="60"/>
+      <c r="AE23" s="60"/>
+      <c r="AF23" s="60"/>
+      <c r="AG23" s="60"/>
+      <c r="AH23" s="60"/>
+      <c r="AI23" s="60"/>
+      <c r="AJ23" s="60"/>
+      <c r="AK23" s="60"/>
+      <c r="AL23" s="60"/>
+      <c r="AM23" s="60"/>
       <c r="AQ23" s="13"/>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>29</v>
       </c>
       <c r="T24" s="2">
         <v>106</v>
       </c>
       <c r="U24" s="2">
         <v>108</v>
       </c>
       <c r="V24" s="2">
         <v>114</v>
       </c>
       <c r="W24" s="2">
         <v>93</v>
       </c>
       <c r="X24" s="2">
         <v>43</v>
       </c>
       <c r="Y24" s="2">
         <v>38</v>
       </c>
       <c r="Z24" s="13">
         <v>3</v>
       </c>
       <c r="AA24" s="13">
@@ -6120,52 +6292,55 @@
       </c>
       <c r="AJ24" s="13">
         <v>46</v>
       </c>
       <c r="AK24" s="13">
         <v>15</v>
       </c>
       <c r="AL24" s="13">
         <v>10</v>
       </c>
       <c r="AM24" s="13">
         <v>19</v>
       </c>
       <c r="AN24" s="13">
         <v>21</v>
       </c>
       <c r="AO24" s="13">
         <v>11</v>
       </c>
       <c r="AP24" s="13">
         <v>46</v>
       </c>
       <c r="AQ24" s="13">
         <v>28</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="46">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13">
         <v>66</v>
       </c>
       <c r="U25" s="13">
@@ -6215,52 +6390,55 @@
       </c>
       <c r="AJ25" s="13">
         <v>26</v>
       </c>
       <c r="AK25" s="13">
         <v>7</v>
       </c>
       <c r="AL25" s="13">
         <v>8</v>
       </c>
       <c r="AM25" s="13">
         <v>11</v>
       </c>
       <c r="AN25" s="13">
         <v>11</v>
       </c>
       <c r="AO25" s="13">
         <v>7</v>
       </c>
       <c r="AP25" s="13">
         <v>28</v>
       </c>
       <c r="AQ25" s="13">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13">
         <v>27</v>
       </c>
       <c r="U26" s="13">
@@ -6310,52 +6488,55 @@
       </c>
       <c r="AJ26" s="13">
         <v>7</v>
       </c>
       <c r="AK26" s="13">
         <v>1</v>
       </c>
       <c r="AL26" s="13">
         <v>1</v>
       </c>
       <c r="AM26" s="13">
         <v>3</v>
       </c>
       <c r="AN26" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO26" s="13">
         <v>3</v>
       </c>
       <c r="AP26" s="13">
         <v>3</v>
       </c>
       <c r="AQ26" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="46">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U27" s="13" t="s">
@@ -6405,52 +6586,55 @@
       </c>
       <c r="AJ27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ27" s="13">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="13"/>
       <c r="O28" s="13"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13">
         <v>9</v>
       </c>
       <c r="U28" s="13">
@@ -6500,52 +6684,55 @@
       </c>
       <c r="AJ28" s="13">
         <v>7</v>
       </c>
       <c r="AK28" s="13">
         <v>4</v>
       </c>
       <c r="AL28" s="13">
         <v>1</v>
       </c>
       <c r="AM28" s="13">
         <v>1</v>
       </c>
       <c r="AN28" s="13">
         <v>8</v>
       </c>
       <c r="AO28" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP28" s="13">
         <v>15</v>
       </c>
       <c r="AQ28" s="13">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="12"/>
       <c r="I29" s="11"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13">
         <v>4</v>
       </c>
       <c r="U29" s="13">
@@ -6595,95 +6782,98 @@
       </c>
       <c r="AJ29" s="13">
         <v>6</v>
       </c>
       <c r="AK29" s="13">
         <v>3</v>
       </c>
       <c r="AL29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM29" s="13">
         <v>4</v>
       </c>
       <c r="AN29" s="13">
         <v>2</v>
       </c>
       <c r="AO29" s="13">
         <v>1</v>
       </c>
       <c r="AP29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ29" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR29" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
-      <c r="T30" s="51" t="s">
+      <c r="T30" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="U30" s="51"/>
-[...17 lines deleted...]
-      <c r="AM30" s="51"/>
+      <c r="U30" s="60"/>
+      <c r="V30" s="60"/>
+      <c r="W30" s="60"/>
+      <c r="X30" s="60"/>
+      <c r="Y30" s="60"/>
+      <c r="Z30" s="60"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
+      <c r="AF30" s="60"/>
+      <c r="AG30" s="60"/>
+      <c r="AH30" s="60"/>
+      <c r="AI30" s="60"/>
+      <c r="AJ30" s="60"/>
+      <c r="AK30" s="60"/>
+      <c r="AL30" s="60"/>
+      <c r="AM30" s="60"/>
       <c r="AQ30" s="13"/>
     </row>
-    <row r="31" spans="1:43" ht="22.5">
+    <row r="31" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="12"/>
       <c r="I31" s="11"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="13">
         <v>28</v>
       </c>
       <c r="U31" s="13">
@@ -6733,52 +6923,55 @@
       </c>
       <c r="AJ31" s="13">
         <v>1</v>
       </c>
       <c r="AK31" s="13">
         <v>5</v>
       </c>
       <c r="AL31" s="13">
         <v>2</v>
       </c>
       <c r="AM31" s="13">
         <v>3</v>
       </c>
       <c r="AN31" s="13">
         <v>10</v>
       </c>
       <c r="AO31" s="13">
         <v>2</v>
       </c>
       <c r="AP31" s="13">
         <v>6</v>
       </c>
       <c r="AQ31" s="13">
         <v>6</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="46">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="13">
         <v>6</v>
       </c>
       <c r="U32" s="13">
@@ -6828,52 +7021,55 @@
       </c>
       <c r="AJ32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN32" s="13">
         <v>5</v>
       </c>
       <c r="AO32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ32" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="12"/>
       <c r="I33" s="11"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U33" s="13" t="s">
@@ -6923,52 +7119,55 @@
       </c>
       <c r="AJ33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK33" s="13">
         <v>2</v>
       </c>
       <c r="AL33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AO33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ33" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="13">
         <v>15</v>
       </c>
       <c r="U34" s="13">
@@ -7018,52 +7217,55 @@
       </c>
       <c r="AJ34" s="13">
         <v>1</v>
       </c>
       <c r="AK34" s="13">
         <v>1</v>
       </c>
       <c r="AL34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM34" s="13">
         <v>2</v>
       </c>
       <c r="AN34" s="13">
         <v>3</v>
       </c>
       <c r="AO34" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP34" s="13">
         <v>4</v>
       </c>
       <c r="AQ34" s="13">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="46">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="12"/>
       <c r="I35" s="11"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="13" t="s">
@@ -7113,52 +7315,55 @@
       </c>
       <c r="AJ35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP35" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ35" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="12"/>
       <c r="I36" s="11"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="13">
         <v>3</v>
       </c>
       <c r="U36" s="13">
@@ -7208,52 +7413,55 @@
       </c>
       <c r="AJ36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ36" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="12"/>
       <c r="I37" s="11"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="13" t="s">
@@ -7303,52 +7511,55 @@
       </c>
       <c r="AJ37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ37" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="12"/>
       <c r="I38" s="11"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U38" s="13">
@@ -7398,52 +7609,55 @@
       </c>
       <c r="AJ38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ38" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="12"/>
       <c r="I39" s="11"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="13" t="s">
@@ -7493,52 +7707,55 @@
       </c>
       <c r="AJ39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ39" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="12"/>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="12"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="13" t="s">
@@ -7588,52 +7805,55 @@
       </c>
       <c r="AJ40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ40" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="12"/>
       <c r="I41" s="11"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="13" t="s">
@@ -7683,52 +7903,55 @@
       </c>
       <c r="AJ41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ41" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="12"/>
       <c r="I42" s="11"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="13" t="s">
@@ -7778,52 +8001,55 @@
       </c>
       <c r="AJ42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL42" s="13">
         <v>2</v>
       </c>
       <c r="AM42" s="13">
         <v>1</v>
       </c>
       <c r="AN42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ42" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="12"/>
       <c r="I43" s="11"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="13" t="s">
@@ -7873,52 +8099,55 @@
       </c>
       <c r="AJ43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ43" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="21"/>
       <c r="C44" s="21"/>
       <c r="D44" s="22"/>
       <c r="E44" s="22"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="21"/>
       <c r="I44" s="22"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="16">
         <v>4</v>
       </c>
       <c r="U44" s="17">
@@ -7967,220 +8196,223 @@
         <v>5</v>
       </c>
       <c r="AJ44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AK44" s="17">
         <v>2</v>
       </c>
       <c r="AL44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AM44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AN44" s="17">
         <v>2</v>
       </c>
       <c r="AO44" s="17">
         <v>2</v>
       </c>
       <c r="AP44" s="17">
         <v>2</v>
       </c>
       <c r="AQ44" s="17" t="s">
         <v>28</v>
+      </c>
+      <c r="AR44" s="49">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="Z4:AW4"/>
     <mergeCell ref="T30:AM30"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="T6:Y6"/>
     <mergeCell ref="T8:AM8"/>
     <mergeCell ref="T23:AM23"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A4:CH44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AK1" workbookViewId="0">
-      <selection activeCell="AT24" sqref="AT24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AO35" sqref="AO35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="3" customWidth="1"/>
     <col min="2" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0.140625" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="19" width="9.140625" style="3" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:86" ht="14.45" customHeight="1">
-      <c r="AE4" s="52" t="s">
+    <row r="4" spans="1:86" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AE4" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="AF4" s="52"/>
-[...16 lines deleted...]
-      <c r="AW4" s="52"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="51"/>
+      <c r="AH4" s="51"/>
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="51"/>
+      <c r="AL4" s="51"/>
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="51"/>
+      <c r="AP4" s="51"/>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="51"/>
+      <c r="AT4" s="51"/>
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="51"/>
       <c r="AX4" s="27"/>
       <c r="AY4" s="27"/>
       <c r="AZ4" s="27"/>
       <c r="BA4" s="27"/>
       <c r="BB4" s="27"/>
       <c r="BC4" s="27"/>
       <c r="BD4" s="27"/>
       <c r="BE4" s="27"/>
       <c r="BF4" s="27"/>
       <c r="BG4" s="27"/>
       <c r="BH4" s="27"/>
       <c r="BI4" s="27"/>
       <c r="BJ4" s="27"/>
       <c r="BK4" s="27"/>
       <c r="BL4" s="27"/>
       <c r="BM4" s="27"/>
       <c r="BN4" s="27"/>
       <c r="BO4" s="27"/>
       <c r="BP4" s="27"/>
       <c r="BQ4" s="27"/>
       <c r="BR4" s="27"/>
       <c r="BS4" s="27"/>
       <c r="BT4" s="27"/>
       <c r="BU4" s="27"/>
       <c r="BV4" s="27"/>
       <c r="BW4" s="27"/>
       <c r="BX4" s="27"/>
       <c r="BY4" s="27"/>
       <c r="BZ4" s="27"/>
       <c r="CA4" s="27"/>
       <c r="CB4" s="27"/>
       <c r="CC4" s="27"/>
       <c r="CD4" s="27"/>
       <c r="CE4" s="27"/>
       <c r="CF4" s="27"/>
       <c r="CG4" s="27"/>
       <c r="CH4" s="27"/>
     </row>
-    <row r="5" spans="1:86" s="4" customFormat="1">
+    <row r="5" spans="1:86" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="Y5" s="2"/>
       <c r="AQ5" s="2"/>
       <c r="AW5" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:86">
-[...1 lines deleted...]
-      <c r="B6" s="48">
+    <row r="6" spans="1:86" x14ac:dyDescent="0.2">
+      <c r="A6" s="55"/>
+      <c r="B6" s="57">
         <v>2021</v>
       </c>
-      <c r="C6" s="49"/>
-[...10 lines deleted...]
-      <c r="N6" s="48">
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="57">
         <v>2022</v>
       </c>
-      <c r="O6" s="49"/>
-[...4 lines deleted...]
-      <c r="T6" s="55">
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="54">
         <v>2024</v>
       </c>
-      <c r="U6" s="55"/>
-[...4 lines deleted...]
-      <c r="Z6" s="53">
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="52">
         <v>2025</v>
       </c>
-      <c r="AA6" s="53"/>
-[...10 lines deleted...]
-      <c r="AL6" s="53">
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+      <c r="AD6" s="52"/>
+      <c r="AE6" s="52"/>
+      <c r="AF6" s="52"/>
+      <c r="AG6" s="52"/>
+      <c r="AH6" s="52"/>
+      <c r="AI6" s="52"/>
+      <c r="AJ6" s="52"/>
+      <c r="AK6" s="53"/>
+      <c r="AL6" s="52">
         <v>2026</v>
       </c>
-      <c r="AM6" s="53"/>
-[...12 lines deleted...]
-      <c r="A7" s="47"/>
+      <c r="AM6" s="52"/>
+      <c r="AN6" s="52"/>
+      <c r="AO6" s="52"/>
+      <c r="AP6" s="52"/>
+      <c r="AQ6" s="52"/>
+      <c r="AR6" s="52"/>
+      <c r="AS6" s="52"/>
+      <c r="AT6" s="52"/>
+      <c r="AU6" s="52"/>
+      <c r="AV6" s="52"/>
+      <c r="AW6" s="53"/>
+    </row>
+    <row r="7" spans="1:86" s="10" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="56"/>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="5" t="s">
@@ -8282,188 +8514,191 @@
       <c r="AP7" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AQ7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AR7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AS7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AT7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AU7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AV7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="AW7" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:86" ht="14.45" customHeight="1">
+    <row r="8" spans="1:86" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
       <c r="N8" s="30"/>
       <c r="O8" s="30"/>
       <c r="P8" s="30"/>
       <c r="Q8" s="30"/>
       <c r="R8" s="30"/>
       <c r="S8" s="30"/>
       <c r="T8" s="30"/>
       <c r="U8" s="30"/>
       <c r="V8" s="30"/>
       <c r="W8" s="30"/>
       <c r="X8" s="30"/>
       <c r="Y8" s="30"/>
-      <c r="Z8" s="50" t="s">
+      <c r="Z8" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="AA8" s="50"/>
-[...13 lines deleted...]
-    <row r="9" spans="1:86" ht="22.5">
+      <c r="AA8" s="59"/>
+      <c r="AB8" s="59"/>
+      <c r="AC8" s="59"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="59"/>
+      <c r="AF8" s="59"/>
+      <c r="AG8" s="59"/>
+      <c r="AH8" s="59"/>
+      <c r="AI8" s="59"/>
+      <c r="AJ8" s="59"/>
+      <c r="AK8" s="59"/>
+      <c r="AL8" s="59"/>
+      <c r="AM8" s="59"/>
+    </row>
+    <row r="9" spans="1:86" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="12"/>
       <c r="I9" s="11"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="13"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="2">
         <v>-110</v>
       </c>
       <c r="U9" s="13">
         <v>-120</v>
       </c>
       <c r="V9" s="2">
         <v>-83</v>
       </c>
       <c r="W9" s="13">
         <v>-55</v>
       </c>
       <c r="X9" s="2">
         <v>-32</v>
       </c>
       <c r="Y9" s="13">
         <v>-5</v>
       </c>
-      <c r="Z9" s="13">
+      <c r="Z9" s="65">
         <v>13</v>
       </c>
-      <c r="AA9" s="13">
+      <c r="AA9" s="65">
         <v>6</v>
       </c>
-      <c r="AB9" s="13">
-[...2 lines deleted...]
-      <c r="AC9" s="13">
+      <c r="AB9" s="65">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="65">
         <v>18</v>
       </c>
-      <c r="AD9" s="13">
+      <c r="AD9" s="65">
         <v>-25</v>
       </c>
-      <c r="AE9" s="13">
+      <c r="AE9" s="65">
         <v>-68</v>
       </c>
-      <c r="AF9" s="13">
+      <c r="AF9" s="65">
         <v>-62</v>
       </c>
-      <c r="AG9" s="13">
+      <c r="AG9" s="65">
         <v>-39</v>
       </c>
-      <c r="AH9" s="13">
+      <c r="AH9" s="65">
         <v>-28</v>
       </c>
-      <c r="AI9" s="13">
+      <c r="AI9" s="65">
         <v>31</v>
       </c>
-      <c r="AJ9" s="13">
+      <c r="AJ9" s="65">
         <v>-5</v>
       </c>
-      <c r="AK9" s="13">
+      <c r="AK9" s="65">
         <v>83</v>
       </c>
-      <c r="AL9" s="13">
+      <c r="AL9" s="65">
         <v>67</v>
       </c>
-      <c r="AM9" s="13">
+      <c r="AM9" s="65">
         <v>32</v>
       </c>
-      <c r="AN9" s="13">
+      <c r="AN9" s="65">
         <v>43</v>
       </c>
-      <c r="AO9" s="13">
+      <c r="AO9" s="65">
         <v>32</v>
       </c>
-      <c r="AP9" s="13">
+      <c r="AP9" s="65">
         <v>-40</v>
       </c>
-      <c r="AQ9" s="13">
+      <c r="AQ9" s="65">
         <v>-24</v>
       </c>
-    </row>
-    <row r="10" spans="1:86">
+      <c r="AR9" s="62">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="13"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="2">
         <v>-62</v>
       </c>
       <c r="U10" s="13">
@@ -8513,52 +8748,55 @@
       </c>
       <c r="AJ10" s="13">
         <v>3</v>
       </c>
       <c r="AK10" s="13">
         <v>55</v>
       </c>
       <c r="AL10" s="13">
         <v>34</v>
       </c>
       <c r="AM10" s="13">
         <v>3</v>
       </c>
       <c r="AN10" s="13">
         <v>25</v>
       </c>
       <c r="AO10" s="13">
         <v>4</v>
       </c>
       <c r="AP10" s="13">
         <v>-25</v>
       </c>
       <c r="AQ10" s="13">
         <v>-10</v>
       </c>
-    </row>
-    <row r="11" spans="1:86">
+      <c r="AR10" s="62">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="12"/>
       <c r="I11" s="11"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="13"/>
       <c r="O11" s="13"/>
       <c r="P11" s="13"/>
       <c r="Q11" s="13"/>
       <c r="R11" s="13"/>
       <c r="S11" s="13"/>
       <c r="T11" s="2">
         <v>-27</v>
       </c>
       <c r="U11" s="13">
@@ -8608,52 +8846,55 @@
       </c>
       <c r="AJ11" s="13">
         <v>-6</v>
       </c>
       <c r="AK11" s="13">
         <v>1</v>
       </c>
       <c r="AL11" s="13">
         <v>3</v>
       </c>
       <c r="AM11" s="13">
         <v>-3</v>
       </c>
       <c r="AN11" s="13">
         <v>1</v>
       </c>
       <c r="AO11" s="13">
         <v>2</v>
       </c>
       <c r="AP11" s="13">
         <v>-2</v>
       </c>
       <c r="AQ11" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:86">
+      <c r="AR11" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A12" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="12"/>
       <c r="I12" s="11"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="13"/>
       <c r="O12" s="13"/>
       <c r="P12" s="13"/>
       <c r="Q12" s="13"/>
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="2">
         <v>-8</v>
       </c>
       <c r="U12" s="13">
@@ -8703,52 +8944,55 @@
       </c>
       <c r="AJ12" s="13">
         <v>2</v>
       </c>
       <c r="AK12" s="13">
         <v>5</v>
       </c>
       <c r="AL12" s="13">
         <v>5</v>
       </c>
       <c r="AM12" s="13">
         <v>-1</v>
       </c>
       <c r="AN12" s="13">
         <v>1</v>
       </c>
       <c r="AO12" s="13">
         <v>1</v>
       </c>
       <c r="AP12" s="13">
         <v>-4</v>
       </c>
       <c r="AQ12" s="13">
         <v>-3</v>
       </c>
-    </row>
-    <row r="13" spans="1:86">
+      <c r="AR12" s="62">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="12"/>
       <c r="I13" s="11"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="13"/>
       <c r="O13" s="13"/>
       <c r="P13" s="13"/>
       <c r="Q13" s="13"/>
       <c r="R13" s="13"/>
       <c r="S13" s="13"/>
       <c r="T13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U13" s="13" t="s">
@@ -8798,52 +9042,55 @@
       </c>
       <c r="AJ13" s="13">
         <v>2</v>
       </c>
       <c r="AK13" s="13">
         <v>13</v>
       </c>
       <c r="AL13" s="13">
         <v>10</v>
       </c>
       <c r="AM13" s="13">
         <v>13</v>
       </c>
       <c r="AN13" s="13">
         <v>23</v>
       </c>
       <c r="AO13" s="13">
         <v>18</v>
       </c>
       <c r="AP13" s="13">
         <v>2</v>
       </c>
       <c r="AQ13" s="13">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:86">
+      <c r="AR13" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="12"/>
       <c r="I14" s="11"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="13"/>
       <c r="O14" s="13"/>
       <c r="P14" s="13"/>
       <c r="Q14" s="13"/>
       <c r="R14" s="13"/>
       <c r="S14" s="13"/>
       <c r="T14" s="2">
         <v>-12</v>
       </c>
       <c r="U14" s="13">
@@ -8893,52 +9140,55 @@
       </c>
       <c r="AJ14" s="13">
         <v>-5</v>
       </c>
       <c r="AK14" s="13">
         <v>4</v>
       </c>
       <c r="AL14" s="13">
         <v>4</v>
       </c>
       <c r="AM14" s="13">
         <v>2</v>
       </c>
       <c r="AN14" s="13">
         <v>-6</v>
       </c>
       <c r="AO14" s="13">
         <v>2</v>
       </c>
       <c r="AP14" s="13">
         <v>-11</v>
       </c>
       <c r="AQ14" s="13">
         <v>-14</v>
       </c>
-    </row>
-    <row r="15" spans="1:86">
+      <c r="AR14" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="12"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
       <c r="S15" s="13"/>
       <c r="T15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U15" s="13" t="s">
@@ -8988,52 +9238,55 @@
       </c>
       <c r="AJ15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ15" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="16" spans="1:86">
+      <c r="AR15" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:86" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="12"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="13"/>
       <c r="O16" s="13"/>
       <c r="P16" s="13"/>
       <c r="Q16" s="13"/>
       <c r="R16" s="13"/>
       <c r="S16" s="13"/>
       <c r="T16" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U16" s="13">
@@ -9083,52 +9336,55 @@
       </c>
       <c r="AJ16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ16" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="12"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="13"/>
       <c r="O17" s="13"/>
       <c r="P17" s="13"/>
       <c r="Q17" s="13"/>
       <c r="R17" s="13"/>
       <c r="S17" s="13"/>
       <c r="T17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U17" s="13" t="s">
@@ -9178,52 +9434,55 @@
       </c>
       <c r="AJ17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ17" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="13"/>
       <c r="O18" s="13"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="13"/>
       <c r="R18" s="13"/>
       <c r="S18" s="13"/>
       <c r="T18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U18" s="13" t="s">
@@ -9273,52 +9532,55 @@
       </c>
       <c r="AJ18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP18" s="13">
         <v>1</v>
       </c>
       <c r="AQ18" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="13"/>
       <c r="O19" s="13"/>
       <c r="P19" s="13"/>
       <c r="Q19" s="13"/>
       <c r="R19" s="13"/>
       <c r="S19" s="13"/>
       <c r="T19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U19" s="13" t="s">
@@ -9368,52 +9630,55 @@
       </c>
       <c r="AJ19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP19" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ19" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="12"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="13"/>
       <c r="O20" s="13"/>
       <c r="P20" s="13"/>
       <c r="Q20" s="13"/>
       <c r="R20" s="13"/>
       <c r="S20" s="13"/>
       <c r="T20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U20" s="13" t="s">
@@ -9463,52 +9728,55 @@
       </c>
       <c r="AJ20" s="13">
         <v>4</v>
       </c>
       <c r="AK20" s="13">
         <v>6</v>
       </c>
       <c r="AL20" s="13">
         <v>3</v>
       </c>
       <c r="AM20" s="13">
         <v>14</v>
       </c>
       <c r="AN20" s="13">
         <v>1</v>
       </c>
       <c r="AO20" s="13">
         <v>6</v>
       </c>
       <c r="AP20" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ20" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="12"/>
       <c r="I21" s="11"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
       <c r="N21" s="13"/>
       <c r="O21" s="13"/>
       <c r="P21" s="13"/>
       <c r="Q21" s="13"/>
       <c r="R21" s="13"/>
       <c r="S21" s="13"/>
       <c r="T21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U21" s="13" t="s">
@@ -9558,52 +9826,55 @@
       </c>
       <c r="AJ21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ21" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="12"/>
       <c r="I22" s="11"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="13"/>
       <c r="O22" s="13"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="2">
         <v>-1</v>
       </c>
       <c r="U22" s="13">
@@ -9653,190 +9924,197 @@
       </c>
       <c r="AJ22" s="13">
         <v>-5</v>
       </c>
       <c r="AK22" s="13">
         <v>-1</v>
       </c>
       <c r="AL22" s="13">
         <v>8</v>
       </c>
       <c r="AM22" s="13">
         <v>4</v>
       </c>
       <c r="AN22" s="13">
         <v>-2</v>
       </c>
       <c r="AO22" s="13">
         <v>-1</v>
       </c>
       <c r="AP22" s="13">
         <v>-1</v>
       </c>
       <c r="AQ22" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR22" s="62">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="20"/>
       <c r="I23" s="20"/>
       <c r="J23" s="20"/>
       <c r="K23" s="20"/>
       <c r="L23" s="20"/>
       <c r="M23" s="20"/>
       <c r="N23" s="20"/>
       <c r="O23" s="20"/>
       <c r="P23" s="20"/>
       <c r="Q23" s="20"/>
       <c r="R23" s="20"/>
       <c r="S23" s="20"/>
       <c r="T23" s="20"/>
       <c r="U23" s="20"/>
       <c r="V23" s="20"/>
       <c r="W23" s="20"/>
       <c r="X23" s="20"/>
       <c r="Y23" s="20"/>
-      <c r="Z23" s="56" t="s">
+      <c r="Z23" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="AA23" s="56"/>
-[...11 lines deleted...]
-      <c r="AM23" s="56"/>
+      <c r="AA23" s="61"/>
+      <c r="AB23" s="61"/>
+      <c r="AC23" s="61"/>
+      <c r="AD23" s="61"/>
+      <c r="AE23" s="61"/>
+      <c r="AF23" s="61"/>
+      <c r="AG23" s="61"/>
+      <c r="AH23" s="61"/>
+      <c r="AI23" s="61"/>
+      <c r="AJ23" s="61"/>
+      <c r="AK23" s="61"/>
+      <c r="AL23" s="61"/>
+      <c r="AM23" s="61"/>
       <c r="AQ23" s="13"/>
-    </row>
-    <row r="24" spans="1:43" ht="22.5">
+      <c r="AR23" s="63"/>
+    </row>
+    <row r="24" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="12"/>
       <c r="I24" s="11"/>
       <c r="J24" s="12"/>
       <c r="K24" s="12"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="13"/>
       <c r="O24" s="13"/>
       <c r="P24" s="13"/>
       <c r="Q24" s="13"/>
       <c r="R24" s="13"/>
       <c r="S24" s="13"/>
       <c r="T24" s="13">
         <v>-92</v>
       </c>
       <c r="U24" s="13">
         <v>-89</v>
       </c>
       <c r="V24" s="2">
         <v>-76</v>
       </c>
       <c r="W24" s="13">
         <v>-39</v>
       </c>
       <c r="X24" s="2">
         <v>-15</v>
       </c>
       <c r="Y24" s="13">
         <v>3</v>
       </c>
-      <c r="Z24" s="13">
+      <c r="Z24" s="65">
         <v>13</v>
       </c>
-      <c r="AA24" s="13">
+      <c r="AA24" s="65">
         <v>13</v>
       </c>
-      <c r="AB24" s="13">
+      <c r="AB24" s="65">
         <v>-2</v>
       </c>
-      <c r="AC24" s="13">
+      <c r="AC24" s="65">
         <v>8</v>
       </c>
-      <c r="AD24" s="13">
+      <c r="AD24" s="65">
         <v>-12</v>
       </c>
-      <c r="AE24" s="13">
+      <c r="AE24" s="65">
         <v>-51</v>
       </c>
-      <c r="AF24" s="13">
+      <c r="AF24" s="65">
         <v>-58</v>
       </c>
-      <c r="AG24" s="13">
+      <c r="AG24" s="65">
         <v>-31</v>
       </c>
-      <c r="AH24" s="13">
+      <c r="AH24" s="65">
         <v>-24</v>
       </c>
-      <c r="AI24" s="13">
+      <c r="AI24" s="65">
         <v>19</v>
       </c>
-      <c r="AJ24" s="13">
+      <c r="AJ24" s="65">
         <v>-17</v>
       </c>
-      <c r="AK24" s="13">
+      <c r="AK24" s="65">
         <v>63</v>
       </c>
-      <c r="AL24" s="13">
+      <c r="AL24" s="65">
         <v>49</v>
       </c>
-      <c r="AM24" s="13">
+      <c r="AM24" s="65">
         <v>7</v>
       </c>
-      <c r="AN24" s="13">
+      <c r="AN24" s="65">
         <v>31</v>
       </c>
-      <c r="AO24" s="13">
+      <c r="AO24" s="65">
         <v>9</v>
       </c>
-      <c r="AP24" s="13">
+      <c r="AP24" s="65">
         <v>-37</v>
       </c>
-      <c r="AQ24" s="13">
+      <c r="AQ24" s="65">
         <v>-20</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="62">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="13"/>
       <c r="O25" s="13"/>
       <c r="P25" s="13"/>
       <c r="Q25" s="13"/>
       <c r="R25" s="13"/>
       <c r="S25" s="13"/>
       <c r="T25" s="13">
         <v>-56</v>
       </c>
       <c r="U25" s="13">
@@ -9886,52 +10164,55 @@
       </c>
       <c r="AJ25" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK25" s="13">
         <v>55</v>
       </c>
       <c r="AL25" s="13">
         <v>30</v>
       </c>
       <c r="AM25" s="13">
         <v>3</v>
       </c>
       <c r="AN25" s="13">
         <v>28</v>
       </c>
       <c r="AO25" s="13">
         <v>3</v>
       </c>
       <c r="AP25" s="13">
         <v>-25</v>
       </c>
       <c r="AQ25" s="13">
         <v>-8</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="62">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="12"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13">
         <v>-27</v>
       </c>
       <c r="U26" s="13">
@@ -9981,52 +10262,55 @@
       </c>
       <c r="AJ26" s="13">
         <v>-6</v>
       </c>
       <c r="AK26" s="13">
         <v>3</v>
       </c>
       <c r="AL26" s="13">
         <v>3</v>
       </c>
       <c r="AM26" s="13">
         <v>-3</v>
       </c>
       <c r="AN26" s="13">
         <v>1</v>
       </c>
       <c r="AO26" s="13">
         <v>2</v>
       </c>
       <c r="AP26" s="13">
         <v>-2</v>
       </c>
       <c r="AQ26" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="13"/>
       <c r="O27" s="13"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="13"/>
       <c r="R27" s="13"/>
       <c r="S27" s="13"/>
       <c r="T27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U27" s="13" t="s">
@@ -10076,52 +10360,55 @@
       </c>
       <c r="AJ27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK27" s="13">
         <v>4</v>
       </c>
       <c r="AL27" s="13">
         <v>5</v>
       </c>
       <c r="AM27" s="13">
         <v>7</v>
       </c>
       <c r="AN27" s="13">
         <v>9</v>
       </c>
       <c r="AO27" s="13">
         <v>3</v>
       </c>
       <c r="AP27" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ27" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="13"/>
       <c r="O28" s="13"/>
       <c r="P28" s="13"/>
       <c r="Q28" s="13"/>
       <c r="R28" s="13"/>
       <c r="S28" s="13"/>
       <c r="T28" s="13">
         <v>-9</v>
       </c>
       <c r="U28" s="13">
@@ -10171,52 +10458,55 @@
       </c>
       <c r="AJ28" s="13">
         <v>-5</v>
       </c>
       <c r="AK28" s="13">
         <v>2</v>
       </c>
       <c r="AL28" s="13">
         <v>3</v>
       </c>
       <c r="AM28" s="13">
         <v>1</v>
       </c>
       <c r="AN28" s="13">
         <v>-6</v>
       </c>
       <c r="AO28" s="13">
         <v>1</v>
       </c>
       <c r="AP28" s="13">
         <v>-11</v>
       </c>
       <c r="AQ28" s="13">
         <v>-13</v>
       </c>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="12"/>
       <c r="I29" s="11"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="13"/>
       <c r="T29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="U29" s="13">
@@ -10266,190 +10556,197 @@
       </c>
       <c r="AJ29" s="13">
         <v>-6</v>
       </c>
       <c r="AK29" s="13">
         <v>-1</v>
       </c>
       <c r="AL29" s="13">
         <v>8</v>
       </c>
       <c r="AM29" s="13">
         <v>-1</v>
       </c>
       <c r="AN29" s="13">
         <v>-1</v>
       </c>
       <c r="AO29" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP29" s="13">
         <v>1</v>
       </c>
       <c r="AQ29" s="13">
         <v>-1</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="14.45" customHeight="1">
+      <c r="AR29" s="62">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="29"/>
       <c r="L30" s="29"/>
       <c r="M30" s="29"/>
       <c r="N30" s="29"/>
       <c r="O30" s="29"/>
       <c r="P30" s="29"/>
       <c r="Q30" s="29"/>
       <c r="R30" s="29"/>
       <c r="S30" s="29"/>
       <c r="T30" s="29"/>
       <c r="U30" s="29"/>
       <c r="V30" s="29"/>
       <c r="W30" s="29"/>
       <c r="X30" s="29"/>
       <c r="Y30" s="29"/>
-      <c r="Z30" s="51" t="s">
+      <c r="Z30" s="60" t="s">
         <v>13</v>
       </c>
-      <c r="AA30" s="51"/>
-[...11 lines deleted...]
-      <c r="AM30" s="51"/>
+      <c r="AA30" s="60"/>
+      <c r="AB30" s="60"/>
+      <c r="AC30" s="60"/>
+      <c r="AD30" s="60"/>
+      <c r="AE30" s="60"/>
+      <c r="AF30" s="60"/>
+      <c r="AG30" s="60"/>
+      <c r="AH30" s="60"/>
+      <c r="AI30" s="60"/>
+      <c r="AJ30" s="60"/>
+      <c r="AK30" s="60"/>
+      <c r="AL30" s="60"/>
+      <c r="AM30" s="60"/>
       <c r="AQ30" s="13"/>
-    </row>
-    <row r="31" spans="1:43" ht="22.5">
+      <c r="AR30" s="63"/>
+    </row>
+    <row r="31" spans="1:44" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A31" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="12"/>
       <c r="I31" s="11"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="13"/>
       <c r="O31" s="13"/>
       <c r="P31" s="13"/>
       <c r="Q31" s="13"/>
       <c r="R31" s="13"/>
       <c r="S31" s="13"/>
       <c r="T31" s="3">
         <v>-18</v>
       </c>
       <c r="U31" s="13">
         <v>-31</v>
       </c>
       <c r="V31" s="2">
         <v>-7</v>
       </c>
       <c r="W31" s="13">
         <v>-16</v>
       </c>
       <c r="X31" s="2">
         <v>-17</v>
       </c>
       <c r="Y31" s="13">
         <v>-8</v>
       </c>
-      <c r="Z31" s="13" t="s">
-[...2 lines deleted...]
-      <c r="AA31" s="13">
+      <c r="Z31" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA31" s="65">
         <v>-7</v>
       </c>
-      <c r="AB31" s="13">
-[...2 lines deleted...]
-      <c r="AC31" s="13">
+      <c r="AB31" s="65">
+        <v>3</v>
+      </c>
+      <c r="AC31" s="65">
         <v>10</v>
       </c>
-      <c r="AD31" s="13">
+      <c r="AD31" s="65">
         <v>-13</v>
       </c>
-      <c r="AE31" s="13">
+      <c r="AE31" s="65">
         <v>-17</v>
       </c>
-      <c r="AF31" s="13">
+      <c r="AF31" s="65">
         <v>-4</v>
       </c>
-      <c r="AG31" s="13">
+      <c r="AG31" s="65">
         <v>-8</v>
       </c>
-      <c r="AH31" s="13">
+      <c r="AH31" s="65">
         <v>-4</v>
       </c>
-      <c r="AI31" s="13">
+      <c r="AI31" s="65">
         <v>12</v>
       </c>
-      <c r="AJ31" s="13">
+      <c r="AJ31" s="65">
         <v>12</v>
       </c>
-      <c r="AK31" s="13">
+      <c r="AK31" s="65">
         <v>20</v>
       </c>
-      <c r="AL31" s="13">
+      <c r="AL31" s="65">
         <v>18</v>
       </c>
-      <c r="AM31" s="13">
+      <c r="AM31" s="65">
         <v>25</v>
       </c>
-      <c r="AN31" s="13">
+      <c r="AN31" s="65">
         <v>12</v>
       </c>
-      <c r="AO31" s="13">
+      <c r="AO31" s="65">
         <v>23</v>
       </c>
-      <c r="AP31" s="13">
+      <c r="AP31" s="65">
         <v>-3</v>
       </c>
-      <c r="AQ31" s="13">
+      <c r="AQ31" s="65">
         <v>-4</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="62">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="13"/>
       <c r="O32" s="13"/>
       <c r="P32" s="13"/>
       <c r="Q32" s="13"/>
       <c r="R32" s="13"/>
       <c r="S32" s="13"/>
       <c r="T32" s="3">
         <v>-6</v>
       </c>
       <c r="U32" s="13">
@@ -10499,52 +10796,55 @@
       </c>
       <c r="AJ32" s="13">
         <v>3</v>
       </c>
       <c r="AK32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL32" s="13">
         <v>4</v>
       </c>
       <c r="AM32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN32" s="13">
         <v>-3</v>
       </c>
       <c r="AO32" s="13">
         <v>1</v>
       </c>
       <c r="AP32" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ32" s="13">
         <v>-2</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="12"/>
       <c r="I33" s="11"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="13"/>
       <c r="O33" s="13"/>
       <c r="P33" s="13"/>
       <c r="Q33" s="13"/>
       <c r="R33" s="13"/>
       <c r="S33" s="13"/>
       <c r="T33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U33" s="13" t="s">
@@ -10594,52 +10894,55 @@
       </c>
       <c r="AJ33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK33" s="13">
         <v>-2</v>
       </c>
       <c r="AL33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN33" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AO33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP33" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ33" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="12"/>
       <c r="C34" s="12"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="13"/>
       <c r="R34" s="13"/>
       <c r="S34" s="13"/>
       <c r="T34" s="2">
         <v>-8</v>
       </c>
       <c r="U34" s="13">
@@ -10689,52 +10992,55 @@
       </c>
       <c r="AJ34" s="13">
         <v>2</v>
       </c>
       <c r="AK34" s="13">
         <v>5</v>
       </c>
       <c r="AL34" s="13">
         <v>5</v>
       </c>
       <c r="AM34" s="13">
         <v>-1</v>
       </c>
       <c r="AN34" s="13">
         <v>1</v>
       </c>
       <c r="AO34" s="13">
         <v>1</v>
       </c>
       <c r="AP34" s="13">
         <v>-4</v>
       </c>
       <c r="AQ34" s="13">
         <v>-3</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="62">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="12"/>
       <c r="I35" s="11"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="13"/>
       <c r="O35" s="13"/>
       <c r="P35" s="13"/>
       <c r="Q35" s="13"/>
       <c r="R35" s="13"/>
       <c r="S35" s="13"/>
       <c r="T35" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U35" s="13" t="s">
@@ -10784,52 +11090,55 @@
       </c>
       <c r="AJ35" s="13">
         <v>2</v>
       </c>
       <c r="AK35" s="13">
         <v>9</v>
       </c>
       <c r="AL35" s="13">
         <v>5</v>
       </c>
       <c r="AM35" s="13">
         <v>6</v>
       </c>
       <c r="AN35" s="13">
         <v>14</v>
       </c>
       <c r="AO35" s="13">
         <v>15</v>
       </c>
       <c r="AP35" s="13">
         <v>2</v>
       </c>
       <c r="AQ35" s="13">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="12"/>
       <c r="I36" s="11"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="13"/>
       <c r="O36" s="13"/>
       <c r="P36" s="13"/>
       <c r="Q36" s="13"/>
       <c r="R36" s="13"/>
       <c r="S36" s="13"/>
       <c r="T36" s="2">
         <v>-3</v>
       </c>
       <c r="U36" s="13">
@@ -10879,52 +11188,55 @@
       </c>
       <c r="AJ36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK36" s="13">
         <v>2</v>
       </c>
       <c r="AL36" s="13">
         <v>1</v>
       </c>
       <c r="AM36" s="13">
         <v>1</v>
       </c>
       <c r="AN36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO36" s="13">
         <v>1</v>
       </c>
       <c r="AP36" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ36" s="13">
         <v>-1</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="12"/>
       <c r="C37" s="12"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="12"/>
       <c r="I37" s="11"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="13"/>
       <c r="O37" s="13"/>
       <c r="P37" s="13"/>
       <c r="Q37" s="13"/>
       <c r="R37" s="13"/>
       <c r="S37" s="13"/>
       <c r="T37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U37" s="13" t="s">
@@ -10974,52 +11286,55 @@
       </c>
       <c r="AJ37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP37" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ37" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="12"/>
       <c r="I38" s="11"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="13"/>
       <c r="O38" s="13"/>
       <c r="P38" s="13"/>
       <c r="Q38" s="13"/>
       <c r="R38" s="13"/>
       <c r="S38" s="13"/>
       <c r="T38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U38" s="13">
@@ -11069,52 +11384,55 @@
       </c>
       <c r="AJ38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP38" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ38" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="12"/>
       <c r="C39" s="12"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="12"/>
       <c r="I39" s="11"/>
       <c r="J39" s="12"/>
       <c r="K39" s="12"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
       <c r="N39" s="13"/>
       <c r="O39" s="13"/>
       <c r="P39" s="13"/>
       <c r="Q39" s="13"/>
       <c r="R39" s="13"/>
       <c r="S39" s="13"/>
       <c r="T39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U39" s="13" t="s">
@@ -11164,52 +11482,55 @@
       </c>
       <c r="AJ39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP39" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ39" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="12"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="12"/>
       <c r="I40" s="12"/>
       <c r="J40" s="12"/>
       <c r="K40" s="12"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
       <c r="N40" s="13"/>
       <c r="O40" s="13"/>
       <c r="P40" s="13"/>
       <c r="Q40" s="13"/>
       <c r="R40" s="13"/>
       <c r="S40" s="13"/>
       <c r="T40" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U40" s="13" t="s">
@@ -11259,52 +11580,55 @@
       </c>
       <c r="AJ40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO40" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP40" s="13">
         <v>1</v>
       </c>
       <c r="AQ40" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="12"/>
       <c r="C41" s="12"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="12"/>
       <c r="I41" s="11"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="13"/>
       <c r="O41" s="13"/>
       <c r="P41" s="13"/>
       <c r="Q41" s="13"/>
       <c r="R41" s="13"/>
       <c r="S41" s="13"/>
       <c r="T41" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U41" s="13" t="s">
@@ -11354,52 +11678,55 @@
       </c>
       <c r="AJ41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP41" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ41" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B42" s="12"/>
       <c r="C42" s="12"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="12"/>
       <c r="I42" s="11"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="13"/>
       <c r="O42" s="13"/>
       <c r="P42" s="13"/>
       <c r="Q42" s="13"/>
       <c r="R42" s="13"/>
       <c r="S42" s="13"/>
       <c r="T42" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U42" s="13" t="s">
@@ -11449,52 +11776,55 @@
       </c>
       <c r="AJ42" s="13">
         <v>4</v>
       </c>
       <c r="AK42" s="13">
         <v>6</v>
       </c>
       <c r="AL42" s="13">
         <v>3</v>
       </c>
       <c r="AM42" s="13">
         <v>14</v>
       </c>
       <c r="AN42" s="13">
         <v>1</v>
       </c>
       <c r="AO42" s="13">
         <v>6</v>
       </c>
       <c r="AP42" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ42" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="62">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="12"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="12"/>
       <c r="I43" s="11"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="13"/>
       <c r="O43" s="13"/>
       <c r="P43" s="13"/>
       <c r="Q43" s="13"/>
       <c r="R43" s="13"/>
       <c r="S43" s="13"/>
       <c r="T43" s="2" t="s">
         <v>28</v>
       </c>
       <c r="U43" s="13" t="s">
@@ -11544,52 +11874,55 @@
       </c>
       <c r="AJ43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AK43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AL43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AM43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AN43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AO43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AP43" s="13" t="s">
         <v>28</v>
       </c>
       <c r="AQ43" s="13" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="62" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="21"/>
       <c r="C44" s="21"/>
       <c r="D44" s="22"/>
       <c r="E44" s="22"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="21"/>
       <c r="I44" s="22"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="17"/>
       <c r="O44" s="17"/>
       <c r="P44" s="17"/>
       <c r="Q44" s="17"/>
       <c r="R44" s="17"/>
       <c r="S44" s="17"/>
       <c r="T44" s="1">
         <v>-1</v>
       </c>
       <c r="U44" s="17">
@@ -11639,63 +11972,66 @@
       </c>
       <c r="AJ44" s="17">
         <v>1</v>
       </c>
       <c r="AK44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AL44" s="17" t="s">
         <v>28</v>
       </c>
       <c r="AM44" s="17">
         <v>5</v>
       </c>
       <c r="AN44" s="17">
         <v>-1</v>
       </c>
       <c r="AO44" s="17">
         <v>-1</v>
       </c>
       <c r="AP44" s="17">
         <v>-2</v>
       </c>
       <c r="AQ44" s="17">
         <v>1</v>
       </c>
+      <c r="AR44" s="64">
+        <v>-2</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:S6"/>
+    <mergeCell ref="Z23:AM23"/>
+    <mergeCell ref="T6:Y6"/>
     <mergeCell ref="AE4:AW4"/>
     <mergeCell ref="Z30:AM30"/>
     <mergeCell ref="AL6:AW6"/>
     <mergeCell ref="Z6:AK6"/>
     <mergeCell ref="Z8:AM8"/>
-    <mergeCell ref="A6:A7"/>
-[...3 lines deleted...]
-    <mergeCell ref="T6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">