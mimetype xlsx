--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3C60F24-C42F-4F8A-9172-0718813BAD16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B278F56-25BF-48FD-90FC-2902F5BDF5BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Прибывшие " sheetId="4" r:id="rId3"/>
     <sheet name="Выбывшие  " sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="77">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
@@ -265,110 +265,97 @@
     <t>Количество лиц, выбывшие в другой регион для постоянного или длительного проживания в отчетном периоде</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t xml:space="preserve">Внутренняя миграция по всем потокам </t>
   </si>
   <si>
     <t>A.Bakhtiyarova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Бахтиярова Анара Мухаметалиевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -395,52 +382,58 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -590,232 +583,254 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="5" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...27 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="5" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1105,11410 +1120,11720 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="46">
+      <c r="B2" s="25">
         <v>613102</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B4" s="23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="38" t="s">
+      <c r="A5" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="45" t="s">
+      <c r="B5" s="24" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="49" t="s">
+      <c r="B7" s="28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="38" t="s">
+      <c r="A8" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="38" t="s">
+      <c r="A10" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="50" t="s">
+      <c r="B10" s="29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="45" t="s">
+      <c r="B11" s="24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="39" t="s">
+      <c r="A12" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="47" t="s">
+      <c r="B12" s="26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="38" t="s">
+      <c r="A13" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="38" t="s">
+      <c r="A14" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="39" t="s">
+      <c r="A16" s="18" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="42">
-        <v>46272</v>
+      <c r="B16" s="21">
+        <v>46302</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="42">
-        <v>46302</v>
+      <c r="B17" s="21">
+        <v>46333</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="39" t="s">
+      <c r="A18" s="18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="39" t="s">
+      <c r="A19" s="18" t="s">
         <v>66</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="22" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="39" t="s">
+      <c r="A20" s="18" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="42" t="s">
+      <c r="B20" s="21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="69" t="s">
+      <c r="B21" s="30" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{79A04328-E21B-4E41-AB5A-198E177DABBF}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="56.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="31"/>
-[...1 lines deleted...]
-      <c r="C1" s="31"/>
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="31"/>
-[...1 lines deleted...]
-      <c r="C2" s="31"/>
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="31"/>
-[...1 lines deleted...]
-      <c r="C3" s="32"/>
+      <c r="A3" s="10"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="31"/>
-[...1 lines deleted...]
-      <c r="D4" s="33"/>
+      <c r="A4" s="10"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="12"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="32" t="s">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="32"/>
+      <c r="C5" s="11"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="31"/>
-      <c r="B6" s="32" t="s">
+      <c r="A6" s="10"/>
+      <c r="B6" s="11" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="32"/>
+      <c r="C6" s="11"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="31"/>
-      <c r="B7" s="32" t="s">
+      <c r="A7" s="10"/>
+      <c r="B7" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="32"/>
+      <c r="C7" s="11"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="31"/>
-      <c r="B8" s="32" t="s">
+      <c r="A8" s="10"/>
+      <c r="B8" s="11" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="32"/>
+      <c r="C8" s="11"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="31"/>
-      <c r="B9" s="32" t="s">
+      <c r="A9" s="10"/>
+      <c r="B9" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="32"/>
+      <c r="C9" s="11"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="31"/>
-[...2 lines deleted...]
-      <c r="D10" s="34"/>
+      <c r="A10" s="10"/>
+      <c r="B10" s="10"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="13"/>
     </row>
     <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="31"/>
-      <c r="B11" s="35" t="s">
+      <c r="A11" s="10"/>
+      <c r="B11" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="C11" s="32"/>
-      <c r="D11" s="34"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="13"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="31"/>
-[...2 lines deleted...]
-      <c r="D12" s="34"/>
+      <c r="A12" s="10"/>
+      <c r="B12" s="10"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="13"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="31"/>
-[...2 lines deleted...]
-      <c r="D13" s="34"/>
+      <c r="A13" s="10"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="13"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="B14" s="36" t="s">
+      <c r="B14" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="37"/>
-      <c r="D14" s="37"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="B15" s="33"/>
-      <c r="D15" s="33"/>
+      <c r="B15" s="12"/>
+      <c r="D15" s="12"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="57"/>
-[...2 lines deleted...]
-      <c r="D19" s="57"/>
+      <c r="A19" s="63"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BA64"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AJ42" sqref="AJ42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="23" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="24" max="24" width="0" style="14" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X1" s="24"/>
+      <c r="X1" s="9"/>
     </row>
     <row r="2" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X2" s="24"/>
+      <c r="X2" s="9"/>
     </row>
     <row r="3" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X3" s="24"/>
+      <c r="X3" s="9"/>
     </row>
     <row r="4" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X4" s="24"/>
+      <c r="X4" s="9"/>
     </row>
     <row r="5" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="V5" s="24"/>
-[...3 lines deleted...]
-      <c r="Z5" s="58" t="s">
+      <c r="V5" s="9"/>
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="AA5" s="58"/>
-[...25 lines deleted...]
-      <c r="BA5" s="24"/>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="64"/>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="9"/>
+      <c r="AY5" s="9"/>
+      <c r="AZ5" s="9"/>
+      <c r="BA5" s="9"/>
     </row>
     <row r="6" spans="1:53" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="X6" s="24"/>
+      <c r="X6" s="9"/>
       <c r="Y6" s="3"/>
       <c r="AK6" s="3"/>
       <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B7" s="59">
+    <row r="7" spans="1:53" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="71"/>
+      <c r="B7" s="73">
         <v>2021</v>
       </c>
-      <c r="C7" s="60"/>
-[...10 lines deleted...]
-      <c r="N7" s="59">
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="73">
         <v>2022</v>
       </c>
-      <c r="O7" s="60"/>
-[...4 lines deleted...]
-      <c r="T7" s="60">
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69">
         <v>2024</v>
       </c>
-      <c r="U7" s="60"/>
-[...4 lines deleted...]
-      <c r="Z7" s="59">
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="70"/>
+      <c r="Z7" s="65">
         <v>2025</v>
       </c>
-      <c r="AA7" s="60"/>
-[...10 lines deleted...]
-      <c r="AL7" s="59">
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="65">
         <v>2026</v>
       </c>
-      <c r="AM7" s="60"/>
-[...13 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="AM7" s="66"/>
+      <c r="AN7" s="66"/>
+      <c r="AO7" s="66"/>
+      <c r="AP7" s="66"/>
+      <c r="AQ7" s="66"/>
+      <c r="AR7" s="66"/>
+      <c r="AS7" s="66"/>
+      <c r="AT7" s="66"/>
+      <c r="AU7" s="66"/>
+      <c r="AV7" s="66"/>
+      <c r="AW7" s="67"/>
+    </row>
+    <row r="8" spans="1:53" s="32" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="72"/>
+      <c r="B8" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="15" t="s">
+      <c r="C8" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="16" t="s">
+      <c r="D8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="16" t="s">
+      <c r="E8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="16" t="s">
+      <c r="F8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="16" t="s">
+      <c r="G8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="16" t="s">
+      <c r="H8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="17" t="s">
+      <c r="I8" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="17" t="s">
+      <c r="J8" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="17" t="s">
+      <c r="K8" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="17" t="s">
+      <c r="L8" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="17" t="s">
+      <c r="M8" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="N8" s="18" t="s">
+      <c r="N8" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="18" t="s">
+      <c r="O8" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="18" t="s">
+      <c r="P8" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="15" t="s">
+      <c r="Q8" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="15" t="s">
+      <c r="R8" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="S8" s="15" t="s">
+      <c r="S8" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="T8" s="25" t="s">
+      <c r="T8" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="25" t="s">
+      <c r="U8" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="25" t="s">
+      <c r="V8" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="25" t="s">
+      <c r="W8" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="30" t="s">
+      <c r="X8" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="29" t="s">
+      <c r="Y8" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="27" t="s">
+      <c r="Z8" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="27" t="s">
+      <c r="AA8" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="27" t="s">
+      <c r="AB8" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="AC8" s="27" t="s">
+      <c r="AC8" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AD8" s="27" t="s">
+      <c r="AD8" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="27" t="s">
+      <c r="AE8" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AF8" s="27" t="s">
+      <c r="AF8" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="AG8" s="27" t="s">
+      <c r="AG8" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="27" t="s">
+      <c r="AH8" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="AI8" s="27" t="s">
+      <c r="AI8" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="28" t="s">
+      <c r="AJ8" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="29" t="s">
+      <c r="AK8" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="AL8" s="27" t="s">
+      <c r="AL8" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="AM8" s="27" t="s">
+      <c r="AM8" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="AN8" s="27" t="s">
+      <c r="AN8" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="AO8" s="27" t="s">
+      <c r="AO8" s="49" t="s">
         <v>8</v>
       </c>
-      <c r="AP8" s="27" t="s">
+      <c r="AP8" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="AQ8" s="27" t="s">
+      <c r="AQ8" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="AR8" s="27" t="s">
+      <c r="AR8" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="AS8" s="27" t="s">
+      <c r="AS8" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="AT8" s="27" t="s">
+      <c r="AT8" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="AU8" s="27" t="s">
+      <c r="AU8" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AV8" s="28" t="s">
+      <c r="AV8" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="29" t="s">
+      <c r="AW8" s="48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:53" x14ac:dyDescent="0.2">
-      <c r="A9" s="62" t="s">
+    <row r="9" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="62"/>
-[...37 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="68"/>
+      <c r="M9" s="68"/>
+      <c r="N9" s="68"/>
+      <c r="O9" s="68"/>
+      <c r="P9" s="68"/>
+      <c r="Q9" s="68"/>
+      <c r="R9" s="68"/>
+      <c r="S9" s="68"/>
+      <c r="T9" s="68"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+      <c r="AI9" s="68"/>
+      <c r="AJ9" s="68"/>
+      <c r="AK9" s="68"/>
+    </row>
+    <row r="10" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B10" s="31">
         <v>31</v>
       </c>
-      <c r="C10" s="1">
+      <c r="C10" s="31">
         <v>35</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D10" s="31">
         <v>40</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E10" s="31">
         <v>19</v>
       </c>
-      <c r="F10" s="1">
+      <c r="F10" s="31">
         <v>54</v>
       </c>
-      <c r="G10" s="1">
+      <c r="G10" s="31">
         <v>30</v>
       </c>
-      <c r="H10" s="1">
+      <c r="H10" s="31">
         <v>35</v>
       </c>
-      <c r="I10" s="1">
+      <c r="I10" s="31">
         <v>43</v>
       </c>
-      <c r="J10" s="1">
+      <c r="J10" s="31">
         <v>22</v>
       </c>
-      <c r="K10" s="1">
+      <c r="K10" s="31">
         <v>29</v>
       </c>
-      <c r="L10" s="1">
+      <c r="L10" s="31">
         <v>39</v>
       </c>
-      <c r="M10" s="1">
+      <c r="M10" s="31">
         <v>51</v>
       </c>
-      <c r="N10" s="1">
+      <c r="N10" s="31">
         <v>6</v>
       </c>
-      <c r="O10" s="1">
+      <c r="O10" s="31">
         <v>29</v>
       </c>
-      <c r="P10" s="1">
+      <c r="P10" s="31">
         <v>14</v>
       </c>
-      <c r="Q10" s="1">
+      <c r="Q10" s="31">
         <v>17</v>
       </c>
-      <c r="R10" s="1">
+      <c r="R10" s="31">
         <v>13</v>
       </c>
-      <c r="S10" s="1">
+      <c r="S10" s="31">
         <v>19</v>
       </c>
-      <c r="T10" s="10">
+      <c r="T10" s="33">
         <v>2406</v>
       </c>
-      <c r="U10" s="10">
+      <c r="U10" s="33">
         <v>2233</v>
       </c>
-      <c r="V10" s="10">
+      <c r="V10" s="33">
         <v>3213</v>
       </c>
-      <c r="W10" s="10">
+      <c r="W10" s="33">
         <v>3406</v>
       </c>
-      <c r="X10" s="10">
+      <c r="X10" s="33">
         <v>3014</v>
       </c>
-      <c r="Y10" s="6">
+      <c r="Y10" s="34">
         <v>2673</v>
       </c>
-      <c r="Z10" s="6">
+      <c r="Z10" s="34">
         <v>2995</v>
       </c>
-      <c r="AA10" s="6">
+      <c r="AA10" s="34">
         <v>2777</v>
       </c>
-      <c r="AB10" s="6">
+      <c r="AB10" s="34">
         <v>2150</v>
       </c>
-      <c r="AC10" s="6">
+      <c r="AC10" s="34">
         <v>2868</v>
       </c>
-      <c r="AD10" s="6">
+      <c r="AD10" s="34">
         <v>2561</v>
       </c>
-      <c r="AE10" s="6">
+      <c r="AE10" s="34">
         <v>2615</v>
       </c>
-      <c r="AF10" s="6">
+      <c r="AF10" s="34">
         <v>2893</v>
       </c>
-      <c r="AG10" s="6">
+      <c r="AG10" s="34">
         <v>3557</v>
       </c>
-      <c r="AH10" s="6">
+      <c r="AH10" s="34">
         <v>3532</v>
       </c>
-      <c r="AI10" s="6">
+      <c r="AI10" s="34">
         <v>3102</v>
       </c>
-      <c r="AJ10" s="6">
+      <c r="AJ10" s="34">
         <v>2672</v>
       </c>
-      <c r="AK10" s="6">
+      <c r="AK10" s="34">
         <v>2309</v>
       </c>
-      <c r="AL10" s="6">
+      <c r="AL10" s="34">
         <v>2861</v>
       </c>
-      <c r="AM10" s="6">
+      <c r="AM10" s="34">
         <v>2835</v>
       </c>
-      <c r="AN10" s="6">
+      <c r="AN10" s="34">
         <v>3169</v>
       </c>
-      <c r="AO10" s="6">
+      <c r="AO10" s="34">
         <v>2718</v>
       </c>
-      <c r="AP10" s="6">
+      <c r="AP10" s="34">
         <v>2207</v>
       </c>
-      <c r="AQ10" s="6">
+      <c r="AQ10" s="34">
         <v>2774</v>
       </c>
-      <c r="AR10" s="51">
+      <c r="AR10" s="35">
         <v>2481</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="AS10" s="35">
+        <v>4138</v>
+      </c>
+      <c r="AT10" s="35"/>
+      <c r="AU10" s="35"/>
+    </row>
+    <row r="11" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="T11" s="10">
+      <c r="T11" s="33">
         <v>1359</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U11" s="33">
         <v>1237</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V11" s="33">
         <v>1732</v>
       </c>
-      <c r="W11" s="10">
+      <c r="W11" s="33">
         <v>1859</v>
       </c>
-      <c r="X11" s="10">
+      <c r="X11" s="33">
         <v>1639</v>
       </c>
-      <c r="Y11" s="6">
+      <c r="Y11" s="34">
         <v>1452</v>
       </c>
-      <c r="Z11" s="6">
+      <c r="Z11" s="34">
         <v>1643</v>
       </c>
-      <c r="AA11" s="6">
+      <c r="AA11" s="34">
         <v>1480</v>
       </c>
-      <c r="AB11" s="6">
+      <c r="AB11" s="34">
         <v>1223</v>
       </c>
-      <c r="AC11" s="6">
+      <c r="AC11" s="34">
         <v>1547</v>
       </c>
-      <c r="AD11" s="6">
+      <c r="AD11" s="34">
         <v>1420</v>
       </c>
-      <c r="AE11" s="6">
+      <c r="AE11" s="34">
         <v>1480</v>
       </c>
-      <c r="AF11" s="6">
+      <c r="AF11" s="34">
         <v>1682</v>
       </c>
-      <c r="AG11" s="6">
+      <c r="AG11" s="34">
         <v>2041</v>
       </c>
-      <c r="AH11" s="6">
+      <c r="AH11" s="34">
         <v>1667</v>
       </c>
-      <c r="AI11" s="6">
+      <c r="AI11" s="34">
         <v>1540</v>
       </c>
-      <c r="AJ11" s="6">
+      <c r="AJ11" s="34">
         <v>1315</v>
       </c>
-      <c r="AK11" s="6">
+      <c r="AK11" s="34">
         <v>1142</v>
       </c>
-      <c r="AL11" s="6">
+      <c r="AL11" s="34">
         <v>1426</v>
       </c>
-      <c r="AM11" s="6">
+      <c r="AM11" s="34">
         <v>1292</v>
       </c>
-      <c r="AN11" s="6">
+      <c r="AN11" s="34">
         <v>1464</v>
       </c>
-      <c r="AO11" s="6">
+      <c r="AO11" s="34">
         <v>1333</v>
       </c>
-      <c r="AP11" s="6">
+      <c r="AP11" s="34">
         <v>1070</v>
       </c>
-      <c r="AQ11" s="6">
+      <c r="AQ11" s="34">
         <v>1504</v>
       </c>
-      <c r="AR11" s="51">
+      <c r="AR11" s="35">
         <v>1217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="AS11" s="35">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="T12" s="10">
+      <c r="T12" s="33">
         <v>76</v>
       </c>
-      <c r="U12" s="10">
+      <c r="U12" s="33">
         <v>112</v>
       </c>
-      <c r="V12" s="10">
+      <c r="V12" s="33">
         <v>162</v>
       </c>
-      <c r="W12" s="10">
+      <c r="W12" s="33">
         <v>124</v>
       </c>
-      <c r="X12" s="10">
+      <c r="X12" s="33">
         <v>113</v>
       </c>
-      <c r="Y12" s="6">
+      <c r="Y12" s="34">
         <v>93</v>
       </c>
-      <c r="Z12" s="6">
+      <c r="Z12" s="34">
         <v>104</v>
       </c>
-      <c r="AA12" s="6">
+      <c r="AA12" s="34">
         <v>99</v>
       </c>
-      <c r="AB12" s="6">
+      <c r="AB12" s="34">
         <v>104</v>
       </c>
-      <c r="AC12" s="6">
+      <c r="AC12" s="34">
         <v>118</v>
       </c>
-      <c r="AD12" s="6">
+      <c r="AD12" s="34">
         <v>112</v>
       </c>
-      <c r="AE12" s="6">
+      <c r="AE12" s="34">
         <v>123</v>
       </c>
-      <c r="AF12" s="6">
+      <c r="AF12" s="34">
         <v>118</v>
       </c>
-      <c r="AG12" s="6">
+      <c r="AG12" s="34">
         <v>115</v>
       </c>
-      <c r="AH12" s="6">
+      <c r="AH12" s="34">
         <v>142</v>
       </c>
-      <c r="AI12" s="6">
+      <c r="AI12" s="34">
         <v>139</v>
       </c>
-      <c r="AJ12" s="6">
+      <c r="AJ12" s="34">
         <v>128</v>
       </c>
-      <c r="AK12" s="6">
+      <c r="AK12" s="34">
         <v>103</v>
       </c>
-      <c r="AL12" s="6">
+      <c r="AL12" s="34">
         <v>165</v>
       </c>
-      <c r="AM12" s="6">
+      <c r="AM12" s="34">
         <v>172</v>
       </c>
-      <c r="AN12" s="6">
+      <c r="AN12" s="34">
         <v>172</v>
       </c>
-      <c r="AO12" s="6">
+      <c r="AO12" s="34">
         <v>108</v>
       </c>
-      <c r="AP12" s="6">
+      <c r="AP12" s="34">
         <v>116</v>
       </c>
-      <c r="AQ12" s="6">
+      <c r="AQ12" s="34">
         <v>103</v>
       </c>
-      <c r="AR12" s="51">
+      <c r="AR12" s="35">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="AS12" s="35">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="T13" s="10">
+      <c r="T13" s="33">
         <v>198</v>
       </c>
-      <c r="U13" s="10">
+      <c r="U13" s="33">
         <v>175</v>
       </c>
-      <c r="V13" s="10">
+      <c r="V13" s="33">
         <v>271</v>
       </c>
-      <c r="W13" s="10">
+      <c r="W13" s="33">
         <v>287</v>
       </c>
-      <c r="X13" s="10">
+      <c r="X13" s="33">
         <v>256</v>
       </c>
-      <c r="Y13" s="6">
+      <c r="Y13" s="34">
         <v>224</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="34">
         <v>244</v>
       </c>
-      <c r="AA13" s="6">
+      <c r="AA13" s="34">
         <v>214</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="34">
         <v>169</v>
       </c>
-      <c r="AC13" s="6">
+      <c r="AC13" s="34">
         <v>209</v>
       </c>
-      <c r="AD13" s="6">
+      <c r="AD13" s="34">
         <v>201</v>
       </c>
-      <c r="AE13" s="6">
+      <c r="AE13" s="34">
         <v>201</v>
       </c>
-      <c r="AF13" s="6">
+      <c r="AF13" s="34">
         <v>249</v>
       </c>
-      <c r="AG13" s="6">
+      <c r="AG13" s="34">
         <v>275</v>
       </c>
-      <c r="AH13" s="6">
+      <c r="AH13" s="34">
         <v>359</v>
       </c>
-      <c r="AI13" s="6">
+      <c r="AI13" s="34">
         <v>290</v>
       </c>
-      <c r="AJ13" s="6">
+      <c r="AJ13" s="34">
         <v>208</v>
       </c>
-      <c r="AK13" s="6">
+      <c r="AK13" s="34">
         <v>196</v>
       </c>
-      <c r="AL13" s="6">
+      <c r="AL13" s="34">
         <v>226</v>
       </c>
-      <c r="AM13" s="6">
+      <c r="AM13" s="34">
         <v>222</v>
       </c>
-      <c r="AN13" s="6">
+      <c r="AN13" s="34">
         <v>259</v>
       </c>
-      <c r="AO13" s="6">
+      <c r="AO13" s="34">
         <v>194</v>
       </c>
-      <c r="AP13" s="6">
+      <c r="AP13" s="34">
         <v>180</v>
       </c>
-      <c r="AQ13" s="6">
+      <c r="AQ13" s="34">
         <v>202</v>
       </c>
-      <c r="AR13" s="51">
+      <c r="AR13" s="35">
         <v>247</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="AS13" s="35">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="T14" s="10">
+      <c r="T14" s="33">
         <v>114</v>
       </c>
-      <c r="U14" s="10">
+      <c r="U14" s="33">
         <v>98</v>
       </c>
-      <c r="V14" s="10">
+      <c r="V14" s="33">
         <v>122</v>
       </c>
-      <c r="W14" s="10">
+      <c r="W14" s="33">
         <v>180</v>
       </c>
-      <c r="X14" s="10">
+      <c r="X14" s="33">
         <v>145</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="34">
         <v>162</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="34">
         <v>163</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="34">
         <v>151</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="34">
         <v>120</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="34">
         <v>125</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="34">
         <v>102</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="34">
         <v>150</v>
       </c>
-      <c r="AF14" s="6">
+      <c r="AF14" s="34">
         <v>113</v>
       </c>
-      <c r="AG14" s="6">
+      <c r="AG14" s="34">
         <v>161</v>
       </c>
-      <c r="AH14" s="6">
+      <c r="AH14" s="34">
         <v>142</v>
       </c>
-      <c r="AI14" s="6">
+      <c r="AI14" s="34">
         <v>195</v>
       </c>
-      <c r="AJ14" s="6">
+      <c r="AJ14" s="34">
         <v>171</v>
       </c>
-      <c r="AK14" s="6">
+      <c r="AK14" s="34">
         <v>133</v>
       </c>
-      <c r="AL14" s="6">
+      <c r="AL14" s="34">
         <v>149</v>
       </c>
-      <c r="AM14" s="6">
+      <c r="AM14" s="34">
         <v>169</v>
       </c>
-      <c r="AN14" s="6">
+      <c r="AN14" s="34">
         <v>207</v>
       </c>
-      <c r="AO14" s="6">
+      <c r="AO14" s="34">
         <v>180</v>
       </c>
-      <c r="AP14" s="6">
+      <c r="AP14" s="34">
         <v>123</v>
       </c>
-      <c r="AQ14" s="6">
+      <c r="AQ14" s="34">
         <v>198</v>
       </c>
-      <c r="AR14" s="51">
+      <c r="AR14" s="35">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="AS14" s="35">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="T15" s="10">
+      <c r="T15" s="33">
         <v>145</v>
       </c>
-      <c r="U15" s="10">
+      <c r="U15" s="33">
         <v>104</v>
       </c>
-      <c r="V15" s="10">
+      <c r="V15" s="33">
         <v>204</v>
       </c>
-      <c r="W15" s="10">
+      <c r="W15" s="33">
         <v>221</v>
       </c>
-      <c r="X15" s="10">
+      <c r="X15" s="33">
         <v>162</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="34">
         <v>145</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="34">
         <v>156</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="34">
         <v>150</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="34">
         <v>109</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="34">
         <v>199</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="34">
         <v>158</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="34">
         <v>134</v>
       </c>
-      <c r="AF15" s="6">
+      <c r="AF15" s="34">
         <v>140</v>
       </c>
-      <c r="AG15" s="6">
+      <c r="AG15" s="34">
         <v>162</v>
       </c>
-      <c r="AH15" s="6">
+      <c r="AH15" s="34">
         <v>264</v>
       </c>
-      <c r="AI15" s="6">
+      <c r="AI15" s="34">
         <v>193</v>
       </c>
-      <c r="AJ15" s="6">
+      <c r="AJ15" s="34">
         <v>124</v>
       </c>
-      <c r="AK15" s="6">
+      <c r="AK15" s="34">
         <v>134</v>
       </c>
-      <c r="AL15" s="6">
+      <c r="AL15" s="34">
         <v>148</v>
       </c>
-      <c r="AM15" s="6">
+      <c r="AM15" s="34">
         <v>165</v>
       </c>
-      <c r="AN15" s="6">
+      <c r="AN15" s="34">
         <v>177</v>
       </c>
-      <c r="AO15" s="6">
+      <c r="AO15" s="34">
         <v>165</v>
       </c>
-      <c r="AP15" s="6">
+      <c r="AP15" s="34">
         <v>138</v>
       </c>
-      <c r="AQ15" s="6">
+      <c r="AQ15" s="34">
         <v>152</v>
       </c>
-      <c r="AR15" s="51">
+      <c r="AR15" s="35">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="AS15" s="35">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="T16" s="10">
+      <c r="T16" s="33">
         <v>61</v>
       </c>
-      <c r="U16" s="10">
+      <c r="U16" s="33">
         <v>54</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V16" s="33">
         <v>77</v>
       </c>
-      <c r="W16" s="10">
+      <c r="W16" s="33">
         <v>62</v>
       </c>
-      <c r="X16" s="10">
+      <c r="X16" s="33">
         <v>71</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="34">
         <v>50</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="34">
         <v>77</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="34">
         <v>80</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="34">
         <v>48</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="34">
         <v>66</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="34">
         <v>69</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="34">
         <v>66</v>
       </c>
-      <c r="AF16" s="6">
+      <c r="AF16" s="34">
         <v>53</v>
       </c>
-      <c r="AG16" s="6">
+      <c r="AG16" s="34">
         <v>85</v>
       </c>
-      <c r="AH16" s="6">
+      <c r="AH16" s="34">
         <v>107</v>
       </c>
-      <c r="AI16" s="6">
+      <c r="AI16" s="34">
         <v>58</v>
       </c>
-      <c r="AJ16" s="6">
+      <c r="AJ16" s="34">
         <v>61</v>
       </c>
-      <c r="AK16" s="6">
+      <c r="AK16" s="34">
         <v>67</v>
       </c>
-      <c r="AL16" s="6">
+      <c r="AL16" s="34">
         <v>91</v>
       </c>
-      <c r="AM16" s="6">
+      <c r="AM16" s="34">
         <v>116</v>
       </c>
-      <c r="AN16" s="6">
+      <c r="AN16" s="34">
         <v>118</v>
       </c>
-      <c r="AO16" s="6">
+      <c r="AO16" s="34">
         <v>78</v>
       </c>
-      <c r="AP16" s="6">
+      <c r="AP16" s="34">
         <v>53</v>
       </c>
-      <c r="AQ16" s="6">
+      <c r="AQ16" s="34">
         <v>72</v>
       </c>
-      <c r="AR16" s="51">
+      <c r="AR16" s="35">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="AS16" s="35">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="T17" s="10">
+      <c r="T17" s="33">
         <v>33</v>
       </c>
-      <c r="U17" s="10">
+      <c r="U17" s="33">
         <v>35</v>
       </c>
-      <c r="V17" s="10">
+      <c r="V17" s="33">
         <v>28</v>
       </c>
-      <c r="W17" s="10">
+      <c r="W17" s="33">
         <v>48</v>
       </c>
-      <c r="X17" s="10">
+      <c r="X17" s="33">
         <v>33</v>
       </c>
-      <c r="Y17" s="6">
+      <c r="Y17" s="34">
         <v>38</v>
       </c>
-      <c r="Z17" s="6">
+      <c r="Z17" s="34">
         <v>57</v>
       </c>
-      <c r="AA17" s="6">
+      <c r="AA17" s="34">
         <v>68</v>
       </c>
-      <c r="AB17" s="6">
+      <c r="AB17" s="34">
         <v>29</v>
       </c>
-      <c r="AC17" s="6">
+      <c r="AC17" s="34">
         <v>62</v>
       </c>
-      <c r="AD17" s="6">
+      <c r="AD17" s="34">
         <v>24</v>
       </c>
-      <c r="AE17" s="6">
+      <c r="AE17" s="34">
         <v>30</v>
       </c>
-      <c r="AF17" s="6">
+      <c r="AF17" s="34">
         <v>53</v>
       </c>
-      <c r="AG17" s="6">
+      <c r="AG17" s="34">
         <v>61</v>
       </c>
-      <c r="AH17" s="6">
+      <c r="AH17" s="34">
         <v>79</v>
       </c>
-      <c r="AI17" s="6">
+      <c r="AI17" s="34">
         <v>70</v>
       </c>
-      <c r="AJ17" s="6">
+      <c r="AJ17" s="34">
         <v>86</v>
       </c>
-      <c r="AK17" s="6">
+      <c r="AK17" s="34">
         <v>46</v>
       </c>
-      <c r="AL17" s="6">
+      <c r="AL17" s="34">
         <v>72</v>
       </c>
-      <c r="AM17" s="6">
+      <c r="AM17" s="34">
         <v>51</v>
       </c>
-      <c r="AN17" s="6">
+      <c r="AN17" s="34">
         <v>72</v>
       </c>
-      <c r="AO17" s="6">
+      <c r="AO17" s="34">
         <v>62</v>
       </c>
-      <c r="AP17" s="6">
+      <c r="AP17" s="34">
         <v>73</v>
       </c>
-      <c r="AQ17" s="6">
+      <c r="AQ17" s="34">
         <v>39</v>
       </c>
-      <c r="AR17" s="51">
+      <c r="AR17" s="35">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="AS17" s="35">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="T18" s="10">
+      <c r="T18" s="33">
         <v>36</v>
       </c>
-      <c r="U18" s="10">
+      <c r="U18" s="33">
         <v>26</v>
       </c>
-      <c r="V18" s="10">
+      <c r="V18" s="33">
         <v>41</v>
       </c>
-      <c r="W18" s="10">
+      <c r="W18" s="33">
         <v>58</v>
       </c>
-      <c r="X18" s="10">
+      <c r="X18" s="33">
         <v>46</v>
       </c>
-      <c r="Y18" s="6">
+      <c r="Y18" s="34">
         <v>56</v>
       </c>
-      <c r="Z18" s="6">
+      <c r="Z18" s="34">
         <v>43</v>
       </c>
-      <c r="AA18" s="6">
+      <c r="AA18" s="34">
         <v>51</v>
       </c>
-      <c r="AB18" s="6">
+      <c r="AB18" s="34">
         <v>22</v>
       </c>
-      <c r="AC18" s="6">
+      <c r="AC18" s="34">
         <v>46</v>
       </c>
-      <c r="AD18" s="6">
+      <c r="AD18" s="34">
         <v>57</v>
       </c>
-      <c r="AE18" s="6">
+      <c r="AE18" s="34">
         <v>25</v>
       </c>
-      <c r="AF18" s="6">
+      <c r="AF18" s="34">
         <v>34</v>
       </c>
-      <c r="AG18" s="6">
+      <c r="AG18" s="34">
         <v>54</v>
       </c>
-      <c r="AH18" s="6">
+      <c r="AH18" s="34">
         <v>55</v>
       </c>
-      <c r="AI18" s="6">
+      <c r="AI18" s="34">
         <v>57</v>
       </c>
-      <c r="AJ18" s="6">
+      <c r="AJ18" s="34">
         <v>40</v>
       </c>
-      <c r="AK18" s="6">
+      <c r="AK18" s="34">
         <v>80</v>
       </c>
-      <c r="AL18" s="6">
+      <c r="AL18" s="34">
         <v>52</v>
       </c>
-      <c r="AM18" s="6">
+      <c r="AM18" s="34">
         <v>57</v>
       </c>
-      <c r="AN18" s="6">
+      <c r="AN18" s="34">
         <v>49</v>
       </c>
-      <c r="AO18" s="6">
+      <c r="AO18" s="34">
         <v>51</v>
       </c>
-      <c r="AP18" s="6">
+      <c r="AP18" s="34">
         <v>29</v>
       </c>
-      <c r="AQ18" s="6">
+      <c r="AQ18" s="34">
         <v>42</v>
       </c>
-      <c r="AR18" s="51">
+      <c r="AR18" s="35">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="AS18" s="35">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="10">
+      <c r="T19" s="33">
         <v>33</v>
       </c>
-      <c r="U19" s="10">
+      <c r="U19" s="33">
         <v>44</v>
       </c>
-      <c r="V19" s="10">
+      <c r="V19" s="33">
         <v>55</v>
       </c>
-      <c r="W19" s="10">
+      <c r="W19" s="33">
         <v>47</v>
       </c>
-      <c r="X19" s="10">
+      <c r="X19" s="33">
         <v>52</v>
       </c>
-      <c r="Y19" s="6">
+      <c r="Y19" s="34">
         <v>54</v>
       </c>
-      <c r="Z19" s="6">
+      <c r="Z19" s="34">
         <v>67</v>
       </c>
-      <c r="AA19" s="6">
+      <c r="AA19" s="34">
         <v>67</v>
       </c>
-      <c r="AB19" s="6">
+      <c r="AB19" s="34">
         <v>25</v>
       </c>
-      <c r="AC19" s="6">
+      <c r="AC19" s="34">
         <v>62</v>
       </c>
-      <c r="AD19" s="6">
+      <c r="AD19" s="34">
         <v>28</v>
       </c>
-      <c r="AE19" s="6">
+      <c r="AE19" s="34">
         <v>42</v>
       </c>
-      <c r="AF19" s="6">
+      <c r="AF19" s="34">
         <v>41</v>
       </c>
-      <c r="AG19" s="6">
+      <c r="AG19" s="34">
         <v>44</v>
       </c>
-      <c r="AH19" s="6">
+      <c r="AH19" s="34">
         <v>49</v>
       </c>
-      <c r="AI19" s="6">
+      <c r="AI19" s="34">
         <v>74</v>
       </c>
-      <c r="AJ19" s="6">
+      <c r="AJ19" s="34">
         <v>48</v>
       </c>
-      <c r="AK19" s="6">
+      <c r="AK19" s="34">
         <v>45</v>
       </c>
-      <c r="AL19" s="6">
+      <c r="AL19" s="34">
         <v>52</v>
       </c>
-      <c r="AM19" s="6">
+      <c r="AM19" s="34">
         <v>50</v>
       </c>
-      <c r="AN19" s="6">
+      <c r="AN19" s="34">
         <v>77</v>
       </c>
-      <c r="AO19" s="6">
+      <c r="AO19" s="34">
         <v>55</v>
       </c>
-      <c r="AP19" s="6">
+      <c r="AP19" s="34">
         <v>73</v>
       </c>
-      <c r="AQ19" s="6">
+      <c r="AQ19" s="34">
         <v>51</v>
       </c>
-      <c r="AR19" s="51">
+      <c r="AR19" s="35">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="AS19" s="35">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="T20" s="10">
+      <c r="T20" s="33">
         <v>84</v>
       </c>
-      <c r="U20" s="10">
+      <c r="U20" s="33">
         <v>82</v>
       </c>
-      <c r="V20" s="10">
+      <c r="V20" s="33">
         <v>82</v>
       </c>
-      <c r="W20" s="10">
+      <c r="W20" s="33">
         <v>95</v>
       </c>
-      <c r="X20" s="10">
+      <c r="X20" s="33">
         <v>118</v>
       </c>
-      <c r="Y20" s="6">
+      <c r="Y20" s="34">
         <v>49</v>
       </c>
-      <c r="Z20" s="6">
+      <c r="Z20" s="34">
         <v>107</v>
       </c>
-      <c r="AA20" s="6">
+      <c r="AA20" s="34">
         <v>101</v>
       </c>
-      <c r="AB20" s="6">
+      <c r="AB20" s="34">
         <v>53</v>
       </c>
-      <c r="AC20" s="6">
+      <c r="AC20" s="34">
         <v>99</v>
       </c>
-      <c r="AD20" s="6">
+      <c r="AD20" s="34">
         <v>74</v>
       </c>
-      <c r="AE20" s="6">
+      <c r="AE20" s="34">
         <v>72</v>
       </c>
-      <c r="AF20" s="6">
+      <c r="AF20" s="34">
         <v>68</v>
       </c>
-      <c r="AG20" s="6">
+      <c r="AG20" s="34">
         <v>122</v>
       </c>
-      <c r="AH20" s="6">
+      <c r="AH20" s="34">
         <v>109</v>
       </c>
-      <c r="AI20" s="6">
+      <c r="AI20" s="34">
         <v>98</v>
       </c>
-      <c r="AJ20" s="6">
+      <c r="AJ20" s="34">
         <v>80</v>
       </c>
-      <c r="AK20" s="6">
+      <c r="AK20" s="34">
         <v>58</v>
       </c>
-      <c r="AL20" s="6">
+      <c r="AL20" s="34">
         <v>82</v>
       </c>
-      <c r="AM20" s="6">
+      <c r="AM20" s="34">
         <v>123</v>
       </c>
-      <c r="AN20" s="6">
+      <c r="AN20" s="34">
         <v>129</v>
       </c>
-      <c r="AO20" s="6">
+      <c r="AO20" s="34">
         <v>121</v>
       </c>
-      <c r="AP20" s="6">
+      <c r="AP20" s="34">
         <v>50</v>
       </c>
-      <c r="AQ20" s="6">
+      <c r="AQ20" s="34">
         <v>64</v>
       </c>
-      <c r="AR20" s="51">
+      <c r="AR20" s="35">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="AS20" s="35">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="T21" s="10">
+      <c r="T21" s="33">
         <v>144</v>
       </c>
-      <c r="U21" s="10">
+      <c r="U21" s="33">
         <v>130</v>
       </c>
-      <c r="V21" s="10">
+      <c r="V21" s="33">
         <v>219</v>
       </c>
-      <c r="W21" s="10">
+      <c r="W21" s="33">
         <v>210</v>
       </c>
-      <c r="X21" s="10">
+      <c r="X21" s="33">
         <v>212</v>
       </c>
-      <c r="Y21" s="6">
+      <c r="Y21" s="34">
         <v>186</v>
       </c>
-      <c r="Z21" s="6">
+      <c r="Z21" s="34">
         <v>168</v>
       </c>
-      <c r="AA21" s="6">
+      <c r="AA21" s="34">
         <v>161</v>
       </c>
-      <c r="AB21" s="6">
+      <c r="AB21" s="34">
         <v>144</v>
       </c>
-      <c r="AC21" s="6">
+      <c r="AC21" s="34">
         <v>195</v>
       </c>
-      <c r="AD21" s="6">
+      <c r="AD21" s="34">
         <v>150</v>
       </c>
-      <c r="AE21" s="6">
+      <c r="AE21" s="34">
         <v>136</v>
       </c>
-      <c r="AF21" s="6">
+      <c r="AF21" s="34">
         <v>168</v>
       </c>
-      <c r="AG21" s="6">
+      <c r="AG21" s="34">
         <v>239</v>
       </c>
-      <c r="AH21" s="6">
+      <c r="AH21" s="34">
         <v>304</v>
       </c>
-      <c r="AI21" s="6">
+      <c r="AI21" s="34">
         <v>168</v>
       </c>
-      <c r="AJ21" s="6">
+      <c r="AJ21" s="34">
         <v>162</v>
       </c>
-      <c r="AK21" s="6">
+      <c r="AK21" s="34">
         <v>143</v>
       </c>
-      <c r="AL21" s="6">
+      <c r="AL21" s="34">
         <v>227</v>
       </c>
-      <c r="AM21" s="6">
+      <c r="AM21" s="34">
         <v>201</v>
       </c>
-      <c r="AN21" s="6">
+      <c r="AN21" s="34">
         <v>258</v>
       </c>
-      <c r="AO21" s="6">
+      <c r="AO21" s="34">
         <v>192</v>
       </c>
-      <c r="AP21" s="6">
+      <c r="AP21" s="34">
         <v>155</v>
       </c>
-      <c r="AQ21" s="6">
+      <c r="AQ21" s="34">
         <v>158</v>
       </c>
-      <c r="AR21" s="51">
+      <c r="AR21" s="35">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="AS21" s="35">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="T22" s="10">
+      <c r="T22" s="33">
         <v>36</v>
       </c>
-      <c r="U22" s="10">
+      <c r="U22" s="33">
         <v>36</v>
       </c>
-      <c r="V22" s="10">
+      <c r="V22" s="33">
         <v>64</v>
       </c>
-      <c r="W22" s="10">
+      <c r="W22" s="33">
         <v>43</v>
       </c>
-      <c r="X22" s="10">
+      <c r="X22" s="33">
         <v>49</v>
       </c>
-      <c r="Y22" s="6">
+      <c r="Y22" s="34">
         <v>46</v>
       </c>
-      <c r="Z22" s="6">
+      <c r="Z22" s="34">
         <v>51</v>
       </c>
-      <c r="AA22" s="6">
+      <c r="AA22" s="34">
         <v>63</v>
       </c>
-      <c r="AB22" s="6">
+      <c r="AB22" s="34">
         <v>38</v>
       </c>
-      <c r="AC22" s="6">
+      <c r="AC22" s="34">
         <v>56</v>
       </c>
-      <c r="AD22" s="6">
+      <c r="AD22" s="34">
         <v>57</v>
       </c>
-      <c r="AE22" s="6">
+      <c r="AE22" s="34">
         <v>44</v>
       </c>
-      <c r="AF22" s="6">
+      <c r="AF22" s="34">
         <v>52</v>
       </c>
-      <c r="AG22" s="6">
+      <c r="AG22" s="34">
         <v>76</v>
       </c>
-      <c r="AH22" s="6">
+      <c r="AH22" s="34">
         <v>70</v>
       </c>
-      <c r="AI22" s="6">
+      <c r="AI22" s="34">
         <v>66</v>
       </c>
-      <c r="AJ22" s="6">
+      <c r="AJ22" s="34">
         <v>77</v>
       </c>
-      <c r="AK22" s="6">
+      <c r="AK22" s="34">
         <v>42</v>
       </c>
-      <c r="AL22" s="6">
+      <c r="AL22" s="34">
         <v>77</v>
       </c>
-      <c r="AM22" s="6">
+      <c r="AM22" s="34">
         <v>81</v>
       </c>
-      <c r="AN22" s="6">
+      <c r="AN22" s="34">
         <v>81</v>
       </c>
-      <c r="AO22" s="6">
+      <c r="AO22" s="34">
         <v>64</v>
       </c>
-      <c r="AP22" s="6">
+      <c r="AP22" s="34">
         <v>35</v>
       </c>
-      <c r="AQ22" s="6">
+      <c r="AQ22" s="34">
         <v>71</v>
       </c>
-      <c r="AR22" s="51">
+      <c r="AR22" s="35">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="AS22" s="35">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="T23" s="10">
+      <c r="T23" s="33">
         <v>87</v>
       </c>
-      <c r="U23" s="10">
+      <c r="U23" s="33">
         <v>100</v>
       </c>
-      <c r="V23" s="10">
+      <c r="V23" s="33">
         <v>156</v>
       </c>
-      <c r="W23" s="10">
+      <c r="W23" s="33">
         <v>172</v>
       </c>
-      <c r="X23" s="10">
+      <c r="X23" s="33">
         <v>118</v>
       </c>
-      <c r="Y23" s="6">
+      <c r="Y23" s="34">
         <v>118</v>
       </c>
-      <c r="Z23" s="6">
+      <c r="Z23" s="34">
         <v>115</v>
       </c>
-      <c r="AA23" s="6">
+      <c r="AA23" s="34">
         <v>92</v>
       </c>
-      <c r="AB23" s="6">
+      <c r="AB23" s="34">
         <v>66</v>
       </c>
-      <c r="AC23" s="6">
+      <c r="AC23" s="34">
         <v>84</v>
       </c>
-      <c r="AD23" s="6">
+      <c r="AD23" s="34">
         <v>109</v>
       </c>
-      <c r="AE23" s="6">
+      <c r="AE23" s="34">
         <v>112</v>
       </c>
-      <c r="AF23" s="6">
+      <c r="AF23" s="34">
         <v>122</v>
       </c>
-      <c r="AG23" s="6">
+      <c r="AG23" s="34">
         <v>122</v>
       </c>
-      <c r="AH23" s="6">
+      <c r="AH23" s="34">
         <v>185</v>
       </c>
-      <c r="AI23" s="6">
+      <c r="AI23" s="34">
         <v>154</v>
       </c>
-      <c r="AJ23" s="6">
+      <c r="AJ23" s="34">
         <v>172</v>
       </c>
-      <c r="AK23" s="6">
+      <c r="AK23" s="34">
         <v>120</v>
       </c>
-      <c r="AL23" s="6">
+      <c r="AL23" s="34">
         <v>94</v>
       </c>
-      <c r="AM23" s="6">
+      <c r="AM23" s="34">
         <v>136</v>
       </c>
-      <c r="AN23" s="6">
+      <c r="AN23" s="34">
         <v>106</v>
       </c>
-      <c r="AO23" s="6">
+      <c r="AO23" s="34">
         <v>115</v>
       </c>
-      <c r="AP23" s="6">
+      <c r="AP23" s="34">
         <v>112</v>
       </c>
-      <c r="AQ23" s="6">
+      <c r="AQ23" s="34">
         <v>118</v>
       </c>
-      <c r="AR23" s="51">
+      <c r="AR23" s="35">
         <v>102</v>
       </c>
-    </row>
-[...763 lines deleted...]
-      <c r="V33" s="10">
+      <c r="AS23" s="35">
         <v>178</v>
       </c>
-      <c r="W33" s="10">
-[...6923 lines deleted...]
-    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+    </row>
+    <row r="24" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="68" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="68"/>
       <c r="C24" s="68"/>
       <c r="D24" s="68"/>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="68"/>
       <c r="J24" s="68"/>
       <c r="K24" s="68"/>
       <c r="L24" s="68"/>
       <c r="M24" s="68"/>
       <c r="N24" s="68"/>
       <c r="O24" s="68"/>
       <c r="P24" s="68"/>
       <c r="Q24" s="68"/>
       <c r="R24" s="68"/>
       <c r="S24" s="68"/>
       <c r="T24" s="68"/>
       <c r="U24" s="68"/>
       <c r="V24" s="68"/>
       <c r="W24" s="68"/>
       <c r="X24" s="68"/>
       <c r="Y24" s="68"/>
       <c r="Z24" s="68"/>
       <c r="AA24" s="68"/>
       <c r="AB24" s="68"/>
       <c r="AC24" s="68"/>
       <c r="AD24" s="68"/>
       <c r="AE24" s="68"/>
       <c r="AF24" s="68"/>
       <c r="AG24" s="68"/>
       <c r="AH24" s="68"/>
       <c r="AI24" s="68"/>
       <c r="AJ24" s="68"/>
       <c r="AK24" s="68"/>
-      <c r="AQ24" s="6"/>
-[...3 lines deleted...]
-      <c r="A25" s="12" t="s">
+      <c r="AQ24" s="34"/>
+      <c r="AR24" s="36"/>
+    </row>
+    <row r="25" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="19">
+      <c r="B25" s="31">
         <v>19</v>
       </c>
-      <c r="C25" s="19">
+      <c r="C25" s="31">
         <v>26</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="31">
         <v>29</v>
       </c>
-      <c r="E25" s="19">
+      <c r="E25" s="31">
         <v>13</v>
       </c>
-      <c r="F25" s="19">
+      <c r="F25" s="31">
         <v>46</v>
       </c>
-      <c r="G25" s="19">
+      <c r="G25" s="31">
         <v>22</v>
       </c>
-      <c r="H25" s="20">
+      <c r="H25" s="31">
         <v>25</v>
       </c>
-      <c r="I25" s="19">
+      <c r="I25" s="31">
         <v>23</v>
       </c>
-      <c r="J25" s="20">
+      <c r="J25" s="31">
         <v>14</v>
       </c>
-      <c r="K25" s="20">
+      <c r="K25" s="31">
         <v>15</v>
       </c>
-      <c r="L25" s="20">
+      <c r="L25" s="31">
         <v>17</v>
       </c>
-      <c r="M25" s="20">
+      <c r="M25" s="31">
         <v>42</v>
       </c>
-      <c r="N25" s="21">
+      <c r="N25" s="31">
         <v>2</v>
       </c>
-      <c r="O25" s="21">
+      <c r="O25" s="31">
         <v>20</v>
       </c>
-      <c r="P25" s="21">
+      <c r="P25" s="31">
         <v>8</v>
       </c>
-      <c r="Q25" s="21">
+      <c r="Q25" s="31">
         <v>10</v>
       </c>
-      <c r="R25" s="21">
+      <c r="R25" s="31">
         <v>5</v>
       </c>
-      <c r="S25" s="21">
+      <c r="S25" s="31">
         <v>12</v>
       </c>
-      <c r="T25" s="1">
+      <c r="T25" s="33">
+        <v>1533</v>
+      </c>
+      <c r="U25" s="33">
+        <v>1413</v>
+      </c>
+      <c r="V25" s="33">
+        <v>1974</v>
+      </c>
+      <c r="W25" s="33">
+        <v>2122</v>
+      </c>
+      <c r="X25" s="33">
+        <v>1879</v>
+      </c>
+      <c r="Y25" s="34">
+        <v>1673</v>
+      </c>
+      <c r="Z25" s="34">
+        <v>1866</v>
+      </c>
+      <c r="AA25" s="34">
+        <v>1655</v>
+      </c>
+      <c r="AB25" s="34">
+        <v>1367</v>
+      </c>
+      <c r="AC25" s="34">
+        <v>1782</v>
+      </c>
+      <c r="AD25" s="34">
+        <v>1596</v>
+      </c>
+      <c r="AE25" s="34">
+        <v>1679</v>
+      </c>
+      <c r="AF25" s="34">
+        <v>1851</v>
+      </c>
+      <c r="AG25" s="34">
+        <v>2234</v>
+      </c>
+      <c r="AH25" s="34">
+        <v>1963</v>
+      </c>
+      <c r="AI25" s="34">
+        <v>1864</v>
+      </c>
+      <c r="AJ25" s="34">
+        <v>1546</v>
+      </c>
+      <c r="AK25" s="34">
+        <v>1353</v>
+      </c>
+      <c r="AL25" s="34">
+        <v>1750</v>
+      </c>
+      <c r="AM25" s="34">
+        <v>1593</v>
+      </c>
+      <c r="AN25" s="34">
+        <v>1785</v>
+      </c>
+      <c r="AO25" s="34">
+        <v>1573</v>
+      </c>
+      <c r="AP25" s="34">
+        <v>1306</v>
+      </c>
+      <c r="AQ25" s="34">
+        <v>1786</v>
+      </c>
+      <c r="AR25" s="35">
+        <v>1469</v>
+      </c>
+      <c r="AS25" s="35">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="T26" s="33">
+        <v>1236</v>
+      </c>
+      <c r="U26" s="33">
+        <v>1099</v>
+      </c>
+      <c r="V26" s="33">
+        <v>1554</v>
+      </c>
+      <c r="W26" s="33">
+        <v>1695</v>
+      </c>
+      <c r="X26" s="33">
+        <v>1509</v>
+      </c>
+      <c r="Y26" s="34">
+        <v>1318</v>
+      </c>
+      <c r="Z26" s="34">
+        <v>1506</v>
+      </c>
+      <c r="AA26" s="34">
+        <v>1344</v>
+      </c>
+      <c r="AB26" s="34">
+        <v>1113</v>
+      </c>
+      <c r="AC26" s="34">
+        <v>1419</v>
+      </c>
+      <c r="AD26" s="34">
+        <v>1287</v>
+      </c>
+      <c r="AE26" s="34">
+        <v>1344</v>
+      </c>
+      <c r="AF26" s="34">
+        <v>1549</v>
+      </c>
+      <c r="AG26" s="34">
+        <v>1839</v>
+      </c>
+      <c r="AH26" s="34">
+        <v>1515</v>
+      </c>
+      <c r="AI26" s="34">
+        <v>1429</v>
+      </c>
+      <c r="AJ26" s="34">
+        <v>1203</v>
+      </c>
+      <c r="AK26" s="34">
+        <v>1007</v>
+      </c>
+      <c r="AL26" s="34">
+        <v>1348</v>
+      </c>
+      <c r="AM26" s="34">
+        <v>1170</v>
+      </c>
+      <c r="AN26" s="34">
+        <v>1349</v>
+      </c>
+      <c r="AO26" s="34">
+        <v>1226</v>
+      </c>
+      <c r="AP26" s="34">
+        <v>974</v>
+      </c>
+      <c r="AQ26" s="34">
+        <v>1406</v>
+      </c>
+      <c r="AR26" s="35">
+        <v>1142</v>
+      </c>
+      <c r="AS26" s="35">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="T27" s="33">
+        <v>72</v>
+      </c>
+      <c r="U27" s="33">
+        <v>106</v>
+      </c>
+      <c r="V27" s="33">
+        <v>155</v>
+      </c>
+      <c r="W27" s="33">
+        <v>111</v>
+      </c>
+      <c r="X27" s="33">
+        <v>103</v>
+      </c>
+      <c r="Y27" s="34">
+        <v>89</v>
+      </c>
+      <c r="Z27" s="34">
+        <v>95</v>
+      </c>
+      <c r="AA27" s="34">
+        <v>93</v>
+      </c>
+      <c r="AB27" s="34">
+        <v>95</v>
+      </c>
+      <c r="AC27" s="34">
+        <v>112</v>
+      </c>
+      <c r="AD27" s="34">
+        <v>107</v>
+      </c>
+      <c r="AE27" s="34">
+        <v>109</v>
+      </c>
+      <c r="AF27" s="34">
+        <v>116</v>
+      </c>
+      <c r="AG27" s="34">
+        <v>108</v>
+      </c>
+      <c r="AH27" s="34">
+        <v>127</v>
+      </c>
+      <c r="AI27" s="34">
+        <v>130</v>
+      </c>
+      <c r="AJ27" s="34">
+        <v>106</v>
+      </c>
+      <c r="AK27" s="34">
+        <v>97</v>
+      </c>
+      <c r="AL27" s="34">
+        <v>158</v>
+      </c>
+      <c r="AM27" s="34">
+        <v>165</v>
+      </c>
+      <c r="AN27" s="34">
+        <v>157</v>
+      </c>
+      <c r="AO27" s="34">
+        <v>93</v>
+      </c>
+      <c r="AP27" s="34">
+        <v>106</v>
+      </c>
+      <c r="AQ27" s="34">
+        <v>94</v>
+      </c>
+      <c r="AR27" s="35">
+        <v>105</v>
+      </c>
+      <c r="AS27" s="35">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="33">
+        <v>68</v>
+      </c>
+      <c r="U28" s="33">
+        <v>83</v>
+      </c>
+      <c r="V28" s="33">
+        <v>72</v>
+      </c>
+      <c r="W28" s="33">
+        <v>96</v>
+      </c>
+      <c r="X28" s="33">
+        <v>86</v>
+      </c>
+      <c r="Y28" s="34">
+        <v>111</v>
+      </c>
+      <c r="Z28" s="34">
+        <v>94</v>
+      </c>
+      <c r="AA28" s="34">
+        <v>91</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>71</v>
+      </c>
+      <c r="AC28" s="34">
+        <v>92</v>
+      </c>
+      <c r="AD28" s="34">
+        <v>51</v>
+      </c>
+      <c r="AE28" s="34">
+        <v>83</v>
+      </c>
+      <c r="AF28" s="34">
+        <v>53</v>
+      </c>
+      <c r="AG28" s="34">
+        <v>113</v>
+      </c>
+      <c r="AH28" s="34">
+        <v>76</v>
+      </c>
+      <c r="AI28" s="34">
+        <v>97</v>
+      </c>
+      <c r="AJ28" s="34">
+        <v>107</v>
+      </c>
+      <c r="AK28" s="34">
+        <v>80</v>
+      </c>
+      <c r="AL28" s="34">
+        <v>89</v>
+      </c>
+      <c r="AM28" s="34">
+        <v>105</v>
+      </c>
+      <c r="AN28" s="34">
+        <v>115</v>
+      </c>
+      <c r="AO28" s="34">
+        <v>109</v>
+      </c>
+      <c r="AP28" s="34">
+        <v>79</v>
+      </c>
+      <c r="AQ28" s="34">
+        <v>121</v>
+      </c>
+      <c r="AR28" s="35">
+        <v>100</v>
+      </c>
+      <c r="AS28" s="35">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="T29" s="33">
+        <v>108</v>
+      </c>
+      <c r="U29" s="33">
+        <v>69</v>
+      </c>
+      <c r="V29" s="33">
+        <v>125</v>
+      </c>
+      <c r="W29" s="33">
         <v>144</v>
       </c>
-      <c r="U25" s="6">
+      <c r="X29" s="33">
+        <v>122</v>
+      </c>
+      <c r="Y29" s="34">
+        <v>94</v>
+      </c>
+      <c r="Z29" s="34">
+        <v>114</v>
+      </c>
+      <c r="AA29" s="34">
+        <v>92</v>
+      </c>
+      <c r="AB29" s="34">
+        <v>62</v>
+      </c>
+      <c r="AC29" s="34">
+        <v>125</v>
+      </c>
+      <c r="AD29" s="34">
+        <v>92</v>
+      </c>
+      <c r="AE29" s="34">
+        <v>92</v>
+      </c>
+      <c r="AF29" s="34">
+        <v>93</v>
+      </c>
+      <c r="AG29" s="34">
+        <v>108</v>
+      </c>
+      <c r="AH29" s="34">
+        <v>167</v>
+      </c>
+      <c r="AI29" s="34">
+        <v>128</v>
+      </c>
+      <c r="AJ29" s="34">
+        <v>75</v>
+      </c>
+      <c r="AK29" s="34">
+        <v>108</v>
+      </c>
+      <c r="AL29" s="34">
+        <v>95</v>
+      </c>
+      <c r="AM29" s="34">
+        <v>98</v>
+      </c>
+      <c r="AN29" s="34">
+        <v>106</v>
+      </c>
+      <c r="AO29" s="34">
+        <v>102</v>
+      </c>
+      <c r="AP29" s="34">
+        <v>90</v>
+      </c>
+      <c r="AQ29" s="34">
+        <v>111</v>
+      </c>
+      <c r="AR29" s="35">
+        <v>72</v>
+      </c>
+      <c r="AS29" s="35">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="T30" s="33">
+        <v>49</v>
+      </c>
+      <c r="U30" s="33">
+        <v>56</v>
+      </c>
+      <c r="V30" s="33">
+        <v>68</v>
+      </c>
+      <c r="W30" s="33">
+        <v>76</v>
+      </c>
+      <c r="X30" s="33">
+        <v>59</v>
+      </c>
+      <c r="Y30" s="34">
+        <v>61</v>
+      </c>
+      <c r="Z30" s="34">
+        <v>57</v>
+      </c>
+      <c r="AA30" s="34">
+        <v>35</v>
+      </c>
+      <c r="AB30" s="34">
+        <v>26</v>
+      </c>
+      <c r="AC30" s="34">
+        <v>34</v>
+      </c>
+      <c r="AD30" s="34">
+        <v>59</v>
+      </c>
+      <c r="AE30" s="34">
+        <v>51</v>
+      </c>
+      <c r="AF30" s="34">
+        <v>40</v>
+      </c>
+      <c r="AG30" s="34">
+        <v>66</v>
+      </c>
+      <c r="AH30" s="34">
+        <v>78</v>
+      </c>
+      <c r="AI30" s="34">
+        <v>80</v>
+      </c>
+      <c r="AJ30" s="34">
+        <v>55</v>
+      </c>
+      <c r="AK30" s="34">
+        <v>61</v>
+      </c>
+      <c r="AL30" s="34">
+        <v>60</v>
+      </c>
+      <c r="AM30" s="34">
+        <v>55</v>
+      </c>
+      <c r="AN30" s="34">
+        <v>58</v>
+      </c>
+      <c r="AO30" s="34">
+        <v>43</v>
+      </c>
+      <c r="AP30" s="34">
+        <v>57</v>
+      </c>
+      <c r="AQ30" s="34">
+        <v>54</v>
+      </c>
+      <c r="AR30" s="35">
+        <v>50</v>
+      </c>
+      <c r="AS30" s="35">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="68"/>
+      <c r="C31" s="68"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+      <c r="O31" s="68"/>
+      <c r="P31" s="68"/>
+      <c r="Q31" s="68"/>
+      <c r="R31" s="68"/>
+      <c r="S31" s="68"/>
+      <c r="T31" s="68"/>
+      <c r="U31" s="68"/>
+      <c r="V31" s="68"/>
+      <c r="W31" s="68"/>
+      <c r="X31" s="68"/>
+      <c r="Y31" s="68"/>
+      <c r="Z31" s="68"/>
+      <c r="AA31" s="68"/>
+      <c r="AB31" s="68"/>
+      <c r="AC31" s="68"/>
+      <c r="AD31" s="68"/>
+      <c r="AE31" s="68"/>
+      <c r="AF31" s="68"/>
+      <c r="AG31" s="68"/>
+      <c r="AH31" s="68"/>
+      <c r="AI31" s="68"/>
+      <c r="AJ31" s="68"/>
+      <c r="AK31" s="68"/>
+      <c r="AQ31" s="34"/>
+    </row>
+    <row r="32" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="31">
+        <v>12</v>
+      </c>
+      <c r="C32" s="31">
+        <v>9</v>
+      </c>
+      <c r="D32" s="31">
+        <v>11</v>
+      </c>
+      <c r="E32" s="31">
+        <v>6</v>
+      </c>
+      <c r="F32" s="31">
+        <v>8</v>
+      </c>
+      <c r="G32" s="31">
+        <v>8</v>
+      </c>
+      <c r="H32" s="31">
+        <v>10</v>
+      </c>
+      <c r="I32" s="31">
+        <v>20</v>
+      </c>
+      <c r="J32" s="31">
+        <v>8</v>
+      </c>
+      <c r="K32" s="31">
+        <v>14</v>
+      </c>
+      <c r="L32" s="31">
+        <v>22</v>
+      </c>
+      <c r="M32" s="31">
+        <v>9</v>
+      </c>
+      <c r="N32" s="31">
+        <v>4</v>
+      </c>
+      <c r="O32" s="31">
+        <v>9</v>
+      </c>
+      <c r="P32" s="31">
+        <v>6</v>
+      </c>
+      <c r="Q32" s="31">
+        <v>7</v>
+      </c>
+      <c r="R32" s="31">
+        <v>8</v>
+      </c>
+      <c r="S32" s="31">
+        <v>7</v>
+      </c>
+      <c r="T32" s="33">
+        <v>873</v>
+      </c>
+      <c r="U32" s="33">
+        <v>820</v>
+      </c>
+      <c r="V32" s="33">
+        <v>1239</v>
+      </c>
+      <c r="W32" s="33">
+        <v>1284</v>
+      </c>
+      <c r="X32" s="33">
+        <v>1135</v>
+      </c>
+      <c r="Y32" s="34">
+        <v>1000</v>
+      </c>
+      <c r="Z32" s="34">
+        <v>1129</v>
+      </c>
+      <c r="AA32" s="34">
+        <v>1122</v>
+      </c>
+      <c r="AB32" s="34">
+        <v>783</v>
+      </c>
+      <c r="AC32" s="34">
+        <v>1086</v>
+      </c>
+      <c r="AD32" s="34">
+        <v>965</v>
+      </c>
+      <c r="AE32" s="34">
+        <v>936</v>
+      </c>
+      <c r="AF32" s="34">
+        <v>1042</v>
+      </c>
+      <c r="AG32" s="34">
+        <v>1323</v>
+      </c>
+      <c r="AH32" s="34">
+        <v>1569</v>
+      </c>
+      <c r="AI32" s="34">
+        <v>1238</v>
+      </c>
+      <c r="AJ32" s="34">
+        <v>1126</v>
+      </c>
+      <c r="AK32" s="34">
+        <v>956</v>
+      </c>
+      <c r="AL32" s="34">
+        <v>1111</v>
+      </c>
+      <c r="AM32" s="34">
+        <v>1242</v>
+      </c>
+      <c r="AN32" s="34">
+        <v>1384</v>
+      </c>
+      <c r="AO32" s="34">
+        <v>1145</v>
+      </c>
+      <c r="AP32" s="34">
+        <v>901</v>
+      </c>
+      <c r="AQ32" s="34">
+        <v>988</v>
+      </c>
+      <c r="AR32" s="35">
+        <v>1012</v>
+      </c>
+      <c r="AS32" s="35">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="T33" s="33">
+        <v>123</v>
+      </c>
+      <c r="U33" s="33">
+        <v>138</v>
+      </c>
+      <c r="V33" s="33">
+        <v>178</v>
+      </c>
+      <c r="W33" s="33">
+        <v>164</v>
+      </c>
+      <c r="X33" s="33">
+        <v>130</v>
+      </c>
+      <c r="Y33" s="34">
+        <v>134</v>
+      </c>
+      <c r="Z33" s="34">
+        <v>137</v>
+      </c>
+      <c r="AA33" s="34">
+        <v>136</v>
+      </c>
+      <c r="AB33" s="34">
+        <v>110</v>
+      </c>
+      <c r="AC33" s="34">
+        <v>128</v>
+      </c>
+      <c r="AD33" s="34">
+        <v>133</v>
+      </c>
+      <c r="AE33" s="34">
+        <v>136</v>
+      </c>
+      <c r="AF33" s="34">
+        <v>133</v>
+      </c>
+      <c r="AG33" s="34">
+        <v>202</v>
+      </c>
+      <c r="AH33" s="34">
+        <v>152</v>
+      </c>
+      <c r="AI33" s="34">
+        <v>111</v>
+      </c>
+      <c r="AJ33" s="34">
+        <v>112</v>
+      </c>
+      <c r="AK33" s="34">
+        <v>135</v>
+      </c>
+      <c r="AL33" s="34">
+        <v>78</v>
+      </c>
+      <c r="AM33" s="34">
+        <v>122</v>
+      </c>
+      <c r="AN33" s="34">
+        <v>115</v>
+      </c>
+      <c r="AO33" s="34">
+        <v>107</v>
+      </c>
+      <c r="AP33" s="34">
+        <v>96</v>
+      </c>
+      <c r="AQ33" s="34">
+        <v>98</v>
+      </c>
+      <c r="AR33" s="35">
+        <v>75</v>
+      </c>
+      <c r="AS33" s="35">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="T34" s="33">
+        <v>4</v>
+      </c>
+      <c r="U34" s="33">
+        <v>6</v>
+      </c>
+      <c r="V34" s="33">
+        <v>7</v>
+      </c>
+      <c r="W34" s="33">
+        <v>13</v>
+      </c>
+      <c r="X34" s="33">
+        <v>10</v>
+      </c>
+      <c r="Y34" s="34">
+        <v>4</v>
+      </c>
+      <c r="Z34" s="34">
+        <v>9</v>
+      </c>
+      <c r="AA34" s="34">
+        <v>6</v>
+      </c>
+      <c r="AB34" s="34">
+        <v>9</v>
+      </c>
+      <c r="AC34" s="34">
+        <v>6</v>
+      </c>
+      <c r="AD34" s="34">
+        <v>5</v>
+      </c>
+      <c r="AE34" s="34">
+        <v>14</v>
+      </c>
+      <c r="AF34" s="34">
+        <v>2</v>
+      </c>
+      <c r="AG34" s="34">
+        <v>7</v>
+      </c>
+      <c r="AH34" s="34">
+        <v>15</v>
+      </c>
+      <c r="AI34" s="34">
+        <v>9</v>
+      </c>
+      <c r="AJ34" s="34">
+        <v>22</v>
+      </c>
+      <c r="AK34" s="34">
+        <v>6</v>
+      </c>
+      <c r="AL34" s="34">
+        <v>7</v>
+      </c>
+      <c r="AM34" s="34">
+        <v>7</v>
+      </c>
+      <c r="AN34" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO34" s="34">
+        <v>15</v>
+      </c>
+      <c r="AP34" s="34">
+        <v>10</v>
+      </c>
+      <c r="AQ34" s="34">
+        <v>9</v>
+      </c>
+      <c r="AR34" s="35">
+        <v>15</v>
+      </c>
+      <c r="AS34" s="35">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="33">
+        <v>198</v>
+      </c>
+      <c r="U35" s="33">
+        <v>175</v>
+      </c>
+      <c r="V35" s="33">
+        <v>271</v>
+      </c>
+      <c r="W35" s="33">
+        <v>287</v>
+      </c>
+      <c r="X35" s="33">
+        <v>256</v>
+      </c>
+      <c r="Y35" s="34">
+        <v>224</v>
+      </c>
+      <c r="Z35" s="34">
+        <v>244</v>
+      </c>
+      <c r="AA35" s="34">
+        <v>214</v>
+      </c>
+      <c r="AB35" s="34">
+        <v>169</v>
+      </c>
+      <c r="AC35" s="34">
+        <v>209</v>
+      </c>
+      <c r="AD35" s="34">
+        <v>201</v>
+      </c>
+      <c r="AE35" s="34">
+        <v>201</v>
+      </c>
+      <c r="AF35" s="34">
+        <v>249</v>
+      </c>
+      <c r="AG35" s="34">
+        <v>275</v>
+      </c>
+      <c r="AH35" s="34">
+        <v>359</v>
+      </c>
+      <c r="AI35" s="34">
+        <v>290</v>
+      </c>
+      <c r="AJ35" s="34">
+        <v>208</v>
+      </c>
+      <c r="AK35" s="34">
+        <v>196</v>
+      </c>
+      <c r="AL35" s="34">
+        <v>226</v>
+      </c>
+      <c r="AM35" s="34">
+        <v>222</v>
+      </c>
+      <c r="AN35" s="34">
+        <v>259</v>
+      </c>
+      <c r="AO35" s="34">
+        <v>194</v>
+      </c>
+      <c r="AP35" s="34">
+        <v>180</v>
+      </c>
+      <c r="AQ35" s="34">
+        <v>202</v>
+      </c>
+      <c r="AR35" s="35">
+        <v>247</v>
+      </c>
+      <c r="AS35" s="35">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="33">
+        <v>46</v>
+      </c>
+      <c r="U36" s="33">
+        <v>15</v>
+      </c>
+      <c r="V36" s="33">
+        <v>50</v>
+      </c>
+      <c r="W36" s="33">
+        <v>84</v>
+      </c>
+      <c r="X36" s="33">
+        <v>59</v>
+      </c>
+      <c r="Y36" s="34">
+        <v>51</v>
+      </c>
+      <c r="Z36" s="34">
+        <v>69</v>
+      </c>
+      <c r="AA36" s="34">
+        <v>60</v>
+      </c>
+      <c r="AB36" s="34">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="34">
+        <v>33</v>
+      </c>
+      <c r="AD36" s="34">
+        <v>51</v>
+      </c>
+      <c r="AE36" s="34">
+        <v>67</v>
+      </c>
+      <c r="AF36" s="34">
+        <v>60</v>
+      </c>
+      <c r="AG36" s="34">
+        <v>48</v>
+      </c>
+      <c r="AH36" s="34">
+        <v>66</v>
+      </c>
+      <c r="AI36" s="34">
+        <v>98</v>
+      </c>
+      <c r="AJ36" s="34">
+        <v>64</v>
+      </c>
+      <c r="AK36" s="34">
+        <v>53</v>
+      </c>
+      <c r="AL36" s="34">
+        <v>60</v>
+      </c>
+      <c r="AM36" s="34">
+        <v>64</v>
+      </c>
+      <c r="AN36" s="34">
+        <v>92</v>
+      </c>
+      <c r="AO36" s="34">
+        <v>71</v>
+      </c>
+      <c r="AP36" s="34">
+        <v>44</v>
+      </c>
+      <c r="AQ36" s="34">
+        <v>77</v>
+      </c>
+      <c r="AR36" s="35">
+        <v>41</v>
+      </c>
+      <c r="AS36" s="35">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="T37" s="33">
+        <v>37</v>
+      </c>
+      <c r="U37" s="33">
+        <v>35</v>
+      </c>
+      <c r="V37" s="33">
+        <v>79</v>
+      </c>
+      <c r="W37" s="33">
+        <v>77</v>
+      </c>
+      <c r="X37" s="33">
+        <v>40</v>
+      </c>
+      <c r="Y37" s="34">
+        <v>51</v>
+      </c>
+      <c r="Z37" s="34">
+        <v>42</v>
+      </c>
+      <c r="AA37" s="34">
+        <v>58</v>
+      </c>
+      <c r="AB37" s="34">
+        <v>47</v>
+      </c>
+      <c r="AC37" s="34">
+        <v>74</v>
+      </c>
+      <c r="AD37" s="34">
+        <v>66</v>
+      </c>
+      <c r="AE37" s="34">
+        <v>42</v>
+      </c>
+      <c r="AF37" s="34">
+        <v>47</v>
+      </c>
+      <c r="AG37" s="34">
+        <v>54</v>
+      </c>
+      <c r="AH37" s="34">
+        <v>97</v>
+      </c>
+      <c r="AI37" s="34">
+        <v>65</v>
+      </c>
+      <c r="AJ37" s="34">
+        <v>49</v>
+      </c>
+      <c r="AK37" s="34">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="34">
+        <v>53</v>
+      </c>
+      <c r="AM37" s="34">
+        <v>67</v>
+      </c>
+      <c r="AN37" s="34">
+        <v>71</v>
+      </c>
+      <c r="AO37" s="34">
+        <v>63</v>
+      </c>
+      <c r="AP37" s="34">
+        <v>48</v>
+      </c>
+      <c r="AQ37" s="34">
+        <v>41</v>
+      </c>
+      <c r="AR37" s="35">
+        <v>59</v>
+      </c>
+      <c r="AS37" s="35">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="T38" s="33">
+        <v>61</v>
+      </c>
+      <c r="U38" s="33">
+        <v>54</v>
+      </c>
+      <c r="V38" s="33">
+        <v>77</v>
+      </c>
+      <c r="W38" s="33">
+        <v>62</v>
+      </c>
+      <c r="X38" s="33">
+        <v>71</v>
+      </c>
+      <c r="Y38" s="34">
+        <v>50</v>
+      </c>
+      <c r="Z38" s="34">
+        <v>77</v>
+      </c>
+      <c r="AA38" s="34">
+        <v>80</v>
+      </c>
+      <c r="AB38" s="34">
+        <v>48</v>
+      </c>
+      <c r="AC38" s="34">
+        <v>66</v>
+      </c>
+      <c r="AD38" s="34">
+        <v>69</v>
+      </c>
+      <c r="AE38" s="34">
+        <v>66</v>
+      </c>
+      <c r="AF38" s="34">
+        <v>53</v>
+      </c>
+      <c r="AG38" s="34">
+        <v>85</v>
+      </c>
+      <c r="AH38" s="34">
+        <v>107</v>
+      </c>
+      <c r="AI38" s="34">
+        <v>58</v>
+      </c>
+      <c r="AJ38" s="34">
+        <v>61</v>
+      </c>
+      <c r="AK38" s="34">
+        <v>67</v>
+      </c>
+      <c r="AL38" s="34">
+        <v>91</v>
+      </c>
+      <c r="AM38" s="34">
+        <v>116</v>
+      </c>
+      <c r="AN38" s="34">
+        <v>118</v>
+      </c>
+      <c r="AO38" s="34">
+        <v>78</v>
+      </c>
+      <c r="AP38" s="34">
+        <v>53</v>
+      </c>
+      <c r="AQ38" s="34">
+        <v>72</v>
+      </c>
+      <c r="AR38" s="35">
+        <v>66</v>
+      </c>
+      <c r="AS38" s="35">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="T39" s="33">
+        <v>33</v>
+      </c>
+      <c r="U39" s="33">
+        <v>35</v>
+      </c>
+      <c r="V39" s="33">
+        <v>28</v>
+      </c>
+      <c r="W39" s="33">
+        <v>48</v>
+      </c>
+      <c r="X39" s="33">
+        <v>33</v>
+      </c>
+      <c r="Y39" s="34">
+        <v>38</v>
+      </c>
+      <c r="Z39" s="34">
+        <v>57</v>
+      </c>
+      <c r="AA39" s="34">
+        <v>68</v>
+      </c>
+      <c r="AB39" s="34">
+        <v>29</v>
+      </c>
+      <c r="AC39" s="34">
+        <v>62</v>
+      </c>
+      <c r="AD39" s="34">
+        <v>24</v>
+      </c>
+      <c r="AE39" s="34">
+        <v>30</v>
+      </c>
+      <c r="AF39" s="34">
+        <v>53</v>
+      </c>
+      <c r="AG39" s="34">
+        <v>61</v>
+      </c>
+      <c r="AH39" s="34">
+        <v>79</v>
+      </c>
+      <c r="AI39" s="34">
+        <v>70</v>
+      </c>
+      <c r="AJ39" s="34">
+        <v>86</v>
+      </c>
+      <c r="AK39" s="34">
+        <v>46</v>
+      </c>
+      <c r="AL39" s="34">
+        <v>72</v>
+      </c>
+      <c r="AM39" s="34">
+        <v>51</v>
+      </c>
+      <c r="AN39" s="34">
+        <v>72</v>
+      </c>
+      <c r="AO39" s="34">
+        <v>62</v>
+      </c>
+      <c r="AP39" s="34">
+        <v>73</v>
+      </c>
+      <c r="AQ39" s="34">
+        <v>39</v>
+      </c>
+      <c r="AR39" s="35">
+        <v>52</v>
+      </c>
+      <c r="AS39" s="35">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="T40" s="33">
+        <v>36</v>
+      </c>
+      <c r="U40" s="33">
+        <v>26</v>
+      </c>
+      <c r="V40" s="33">
+        <v>41</v>
+      </c>
+      <c r="W40" s="33">
+        <v>58</v>
+      </c>
+      <c r="X40" s="33">
+        <v>46</v>
+      </c>
+      <c r="Y40" s="34">
+        <v>56</v>
+      </c>
+      <c r="Z40" s="34">
+        <v>43</v>
+      </c>
+      <c r="AA40" s="34">
+        <v>51</v>
+      </c>
+      <c r="AB40" s="34">
+        <v>22</v>
+      </c>
+      <c r="AC40" s="34">
+        <v>46</v>
+      </c>
+      <c r="AD40" s="34">
+        <v>57</v>
+      </c>
+      <c r="AE40" s="34">
+        <v>25</v>
+      </c>
+      <c r="AF40" s="34">
+        <v>34</v>
+      </c>
+      <c r="AG40" s="34">
+        <v>54</v>
+      </c>
+      <c r="AH40" s="34">
+        <v>55</v>
+      </c>
+      <c r="AI40" s="34">
+        <v>57</v>
+      </c>
+      <c r="AJ40" s="34">
+        <v>40</v>
+      </c>
+      <c r="AK40" s="34">
+        <v>80</v>
+      </c>
+      <c r="AL40" s="34">
+        <v>52</v>
+      </c>
+      <c r="AM40" s="34">
+        <v>57</v>
+      </c>
+      <c r="AN40" s="34">
+        <v>49</v>
+      </c>
+      <c r="AO40" s="34">
+        <v>51</v>
+      </c>
+      <c r="AP40" s="34">
+        <v>29</v>
+      </c>
+      <c r="AQ40" s="34">
+        <v>42</v>
+      </c>
+      <c r="AR40" s="35">
+        <v>44</v>
+      </c>
+      <c r="AS40" s="35">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="T41" s="33">
+        <v>33</v>
+      </c>
+      <c r="U41" s="33">
+        <v>44</v>
+      </c>
+      <c r="V41" s="33">
+        <v>55</v>
+      </c>
+      <c r="W41" s="33">
+        <v>47</v>
+      </c>
+      <c r="X41" s="33">
+        <v>52</v>
+      </c>
+      <c r="Y41" s="34">
+        <v>54</v>
+      </c>
+      <c r="Z41" s="34">
+        <v>67</v>
+      </c>
+      <c r="AA41" s="34">
+        <v>67</v>
+      </c>
+      <c r="AB41" s="34">
+        <v>25</v>
+      </c>
+      <c r="AC41" s="34">
+        <v>62</v>
+      </c>
+      <c r="AD41" s="34">
+        <v>28</v>
+      </c>
+      <c r="AE41" s="34">
+        <v>42</v>
+      </c>
+      <c r="AF41" s="34">
+        <v>41</v>
+      </c>
+      <c r="AG41" s="34">
+        <v>44</v>
+      </c>
+      <c r="AH41" s="34">
+        <v>49</v>
+      </c>
+      <c r="AI41" s="34">
+        <v>74</v>
+      </c>
+      <c r="AJ41" s="34">
+        <v>48</v>
+      </c>
+      <c r="AK41" s="34">
+        <v>45</v>
+      </c>
+      <c r="AL41" s="34">
+        <v>52</v>
+      </c>
+      <c r="AM41" s="34">
+        <v>50</v>
+      </c>
+      <c r="AN41" s="34">
+        <v>77</v>
+      </c>
+      <c r="AO41" s="34">
+        <v>55</v>
+      </c>
+      <c r="AP41" s="34">
+        <v>73</v>
+      </c>
+      <c r="AQ41" s="34">
+        <v>51</v>
+      </c>
+      <c r="AR41" s="35">
+        <v>50</v>
+      </c>
+      <c r="AS41" s="35">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="T42" s="33">
+        <v>84</v>
+      </c>
+      <c r="U42" s="33">
+        <v>82</v>
+      </c>
+      <c r="V42" s="33">
+        <v>82</v>
+      </c>
+      <c r="W42" s="33">
+        <v>95</v>
+      </c>
+      <c r="X42" s="33">
+        <v>118</v>
+      </c>
+      <c r="Y42" s="34">
+        <v>49</v>
+      </c>
+      <c r="Z42" s="34">
+        <v>107</v>
+      </c>
+      <c r="AA42" s="34">
+        <v>101</v>
+      </c>
+      <c r="AB42" s="34">
+        <v>53</v>
+      </c>
+      <c r="AC42" s="34">
+        <v>99</v>
+      </c>
+      <c r="AD42" s="34">
+        <v>74</v>
+      </c>
+      <c r="AE42" s="34">
+        <v>72</v>
+      </c>
+      <c r="AF42" s="34">
+        <v>68</v>
+      </c>
+      <c r="AG42" s="34">
+        <v>122</v>
+      </c>
+      <c r="AH42" s="34">
+        <v>109</v>
+      </c>
+      <c r="AI42" s="34">
+        <v>98</v>
+      </c>
+      <c r="AJ42" s="34">
+        <v>80</v>
+      </c>
+      <c r="AK42" s="34">
+        <v>58</v>
+      </c>
+      <c r="AL42" s="34">
+        <v>82</v>
+      </c>
+      <c r="AM42" s="34">
+        <v>123</v>
+      </c>
+      <c r="AN42" s="34">
+        <v>129</v>
+      </c>
+      <c r="AO42" s="34">
+        <v>121</v>
+      </c>
+      <c r="AP42" s="34">
+        <v>50</v>
+      </c>
+      <c r="AQ42" s="34">
+        <v>64</v>
+      </c>
+      <c r="AR42" s="35">
+        <v>76</v>
+      </c>
+      <c r="AS42" s="35">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="T43" s="33">
+        <v>144</v>
+      </c>
+      <c r="U43" s="33">
+        <v>130</v>
+      </c>
+      <c r="V43" s="33">
+        <v>219</v>
+      </c>
+      <c r="W43" s="33">
+        <v>210</v>
+      </c>
+      <c r="X43" s="33">
+        <v>212</v>
+      </c>
+      <c r="Y43" s="34">
+        <v>186</v>
+      </c>
+      <c r="Z43" s="34">
+        <v>168</v>
+      </c>
+      <c r="AA43" s="34">
+        <v>161</v>
+      </c>
+      <c r="AB43" s="34">
+        <v>144</v>
+      </c>
+      <c r="AC43" s="34">
+        <v>195</v>
+      </c>
+      <c r="AD43" s="34">
+        <v>150</v>
+      </c>
+      <c r="AE43" s="34">
+        <v>136</v>
+      </c>
+      <c r="AF43" s="34">
+        <v>168</v>
+      </c>
+      <c r="AG43" s="34">
+        <v>239</v>
+      </c>
+      <c r="AH43" s="34">
+        <v>304</v>
+      </c>
+      <c r="AI43" s="34">
+        <v>168</v>
+      </c>
+      <c r="AJ43" s="34">
+        <v>162</v>
+      </c>
+      <c r="AK43" s="34">
+        <v>143</v>
+      </c>
+      <c r="AL43" s="34">
+        <v>227</v>
+      </c>
+      <c r="AM43" s="34">
+        <v>201</v>
+      </c>
+      <c r="AN43" s="34">
+        <v>258</v>
+      </c>
+      <c r="AO43" s="34">
+        <v>192</v>
+      </c>
+      <c r="AP43" s="34">
+        <v>155</v>
+      </c>
+      <c r="AQ43" s="34">
+        <v>158</v>
+      </c>
+      <c r="AR43" s="35">
+        <v>184</v>
+      </c>
+      <c r="AS43" s="35">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="T44" s="33">
+        <v>36</v>
+      </c>
+      <c r="U44" s="33">
+        <v>36</v>
+      </c>
+      <c r="V44" s="33">
+        <v>64</v>
+      </c>
+      <c r="W44" s="33">
+        <v>43</v>
+      </c>
+      <c r="X44" s="33">
+        <v>49</v>
+      </c>
+      <c r="Y44" s="34">
+        <v>46</v>
+      </c>
+      <c r="Z44" s="34">
+        <v>51</v>
+      </c>
+      <c r="AA44" s="34">
+        <v>63</v>
+      </c>
+      <c r="AB44" s="34">
+        <v>38</v>
+      </c>
+      <c r="AC44" s="34">
+        <v>56</v>
+      </c>
+      <c r="AD44" s="34">
+        <v>57</v>
+      </c>
+      <c r="AE44" s="34">
+        <v>44</v>
+      </c>
+      <c r="AF44" s="34">
+        <v>52</v>
+      </c>
+      <c r="AG44" s="34">
+        <v>76</v>
+      </c>
+      <c r="AH44" s="34">
+        <v>70</v>
+      </c>
+      <c r="AI44" s="34">
+        <v>66</v>
+      </c>
+      <c r="AJ44" s="34">
+        <v>77</v>
+      </c>
+      <c r="AK44" s="34">
+        <v>42</v>
+      </c>
+      <c r="AL44" s="34">
+        <v>77</v>
+      </c>
+      <c r="AM44" s="34">
+        <v>81</v>
+      </c>
+      <c r="AN44" s="34">
+        <v>81</v>
+      </c>
+      <c r="AO44" s="34">
+        <v>64</v>
+      </c>
+      <c r="AP44" s="34">
+        <v>35</v>
+      </c>
+      <c r="AQ44" s="34">
+        <v>71</v>
+      </c>
+      <c r="AR44" s="35">
+        <v>51</v>
+      </c>
+      <c r="AS44" s="35">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="38"/>
+      <c r="C45" s="38"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="38"/>
+      <c r="M45" s="38"/>
+      <c r="N45" s="38"/>
+      <c r="O45" s="38"/>
+      <c r="P45" s="38"/>
+      <c r="Q45" s="38"/>
+      <c r="R45" s="38"/>
+      <c r="S45" s="38"/>
+      <c r="T45" s="39">
+        <v>38</v>
+      </c>
+      <c r="U45" s="39">
+        <v>44</v>
+      </c>
+      <c r="V45" s="39">
+        <v>88</v>
+      </c>
+      <c r="W45" s="39">
+        <v>96</v>
+      </c>
+      <c r="X45" s="39">
+        <v>59</v>
+      </c>
+      <c r="Y45" s="40">
+        <v>57</v>
+      </c>
+      <c r="Z45" s="40">
+        <v>58</v>
+      </c>
+      <c r="AA45" s="40">
+        <v>57</v>
+      </c>
+      <c r="AB45" s="40">
+        <v>40</v>
+      </c>
+      <c r="AC45" s="40">
+        <v>50</v>
+      </c>
+      <c r="AD45" s="40">
+        <v>50</v>
+      </c>
+      <c r="AE45" s="40">
+        <v>61</v>
+      </c>
+      <c r="AF45" s="40">
+        <v>82</v>
+      </c>
+      <c r="AG45" s="40">
+        <v>56</v>
+      </c>
+      <c r="AH45" s="40">
+        <v>107</v>
+      </c>
+      <c r="AI45" s="40">
+        <v>74</v>
+      </c>
+      <c r="AJ45" s="40">
+        <v>117</v>
+      </c>
+      <c r="AK45" s="40">
+        <v>59</v>
+      </c>
+      <c r="AL45" s="40">
+        <v>34</v>
+      </c>
+      <c r="AM45" s="40">
+        <v>81</v>
+      </c>
+      <c r="AN45" s="40">
+        <v>48</v>
+      </c>
+      <c r="AO45" s="40">
+        <v>72</v>
+      </c>
+      <c r="AP45" s="40">
+        <v>55</v>
+      </c>
+      <c r="AQ45" s="40">
+        <v>64</v>
+      </c>
+      <c r="AR45" s="41">
+        <v>52</v>
+      </c>
+      <c r="AS45" s="41">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="46" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="X46" s="1"/>
+    </row>
+    <row r="47" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="X47" s="1"/>
+    </row>
+    <row r="48" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X48" s="1"/>
+    </row>
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X49" s="1"/>
+    </row>
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X50" s="1"/>
+    </row>
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X51" s="1"/>
+    </row>
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X52" s="1"/>
+    </row>
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X53" s="1"/>
+    </row>
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X54" s="1"/>
+    </row>
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X55" s="1"/>
+    </row>
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X56" s="1"/>
+    </row>
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X57" s="1"/>
+    </row>
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X58" s="1"/>
+    </row>
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X59" s="1"/>
+    </row>
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X60" s="1"/>
+    </row>
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X61" s="1"/>
+    </row>
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X62" s="1"/>
+    </row>
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X63" s="1"/>
+    </row>
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X64" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:BD88"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z7" sqref="Z7:AW7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
+    <col min="2" max="18" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="6" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="8.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="7.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.5703125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7.42578125" style="1" customWidth="1"/>
+    <col min="30" max="30" width="6.85546875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" style="1" customWidth="1"/>
+    <col min="32" max="32" width="7.85546875" style="1" customWidth="1"/>
+    <col min="33" max="34" width="9.140625" style="1"/>
+    <col min="35" max="35" width="8.140625" style="1" customWidth="1"/>
+    <col min="36" max="36" width="7" style="1" customWidth="1"/>
+    <col min="37" max="37" width="8" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+    </row>
+    <row r="2" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="W2" s="9"/>
+      <c r="X2" s="9"/>
+      <c r="Y2" s="9"/>
+    </row>
+    <row r="3" spans="1:56" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W3" s="9"/>
+      <c r="X3" s="9"/>
+      <c r="Y3" s="9"/>
+    </row>
+    <row r="4" spans="1:56" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="9"/>
+    </row>
+    <row r="5" spans="1:56" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="64" t="s">
+        <v>17</v>
+      </c>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="64"/>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="9"/>
+      <c r="AY5" s="9"/>
+      <c r="AZ5" s="9"/>
+      <c r="BA5" s="9"/>
+      <c r="BB5" s="9"/>
+      <c r="BC5" s="9"/>
+      <c r="BD5" s="9"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W6" s="9"/>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="9"/>
+      <c r="AK6" s="3"/>
+      <c r="AW6" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:56" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="76"/>
+      <c r="B7" s="75">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="75"/>
+      <c r="N7" s="75">
+        <v>2022</v>
+      </c>
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="75"/>
+      <c r="T7" s="75">
+        <v>2024</v>
+      </c>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="75"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="65">
+        <v>2025</v>
+      </c>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="65">
+        <v>2026</v>
+      </c>
+      <c r="AM7" s="66"/>
+      <c r="AN7" s="66"/>
+      <c r="AO7" s="66"/>
+      <c r="AP7" s="66"/>
+      <c r="AQ7" s="66"/>
+      <c r="AR7" s="66"/>
+      <c r="AS7" s="66"/>
+      <c r="AT7" s="66"/>
+      <c r="AU7" s="66"/>
+      <c r="AV7" s="66"/>
+      <c r="AW7" s="67"/>
+    </row>
+    <row r="8" spans="1:56" s="32" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="76"/>
+      <c r="B8" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="L8" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="46" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="V8" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="W8" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="X8" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y8" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z8" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ8" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK8" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL8" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN8" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO8" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP8" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU8" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV8" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW8" s="48" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="68"/>
+      <c r="M9" s="68"/>
+      <c r="N9" s="68"/>
+      <c r="O9" s="68"/>
+      <c r="P9" s="68"/>
+      <c r="Q9" s="68"/>
+      <c r="R9" s="68"/>
+      <c r="S9" s="68"/>
+      <c r="T9" s="68"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+      <c r="AI9" s="68"/>
+      <c r="AJ9" s="68"/>
+      <c r="AK9" s="68"/>
+    </row>
+    <row r="10" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="33">
+        <v>31</v>
+      </c>
+      <c r="C10" s="33">
+        <v>35</v>
+      </c>
+      <c r="D10" s="33">
+        <v>40</v>
+      </c>
+      <c r="E10" s="33">
+        <v>19</v>
+      </c>
+      <c r="F10" s="33">
+        <v>54</v>
+      </c>
+      <c r="G10" s="33">
+        <v>30</v>
+      </c>
+      <c r="H10" s="33">
+        <v>35</v>
+      </c>
+      <c r="I10" s="33">
+        <v>43</v>
+      </c>
+      <c r="J10" s="33">
+        <v>22</v>
+      </c>
+      <c r="K10" s="33">
+        <v>29</v>
+      </c>
+      <c r="L10" s="33">
+        <v>39</v>
+      </c>
+      <c r="M10" s="33">
+        <v>51</v>
+      </c>
+      <c r="N10" s="33">
+        <v>6</v>
+      </c>
+      <c r="O10" s="33">
+        <v>29</v>
+      </c>
+      <c r="P10" s="33">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="33">
+        <v>17</v>
+      </c>
+      <c r="R10" s="33">
+        <v>13</v>
+      </c>
+      <c r="S10" s="33">
+        <v>19</v>
+      </c>
+      <c r="T10" s="33">
+        <v>2706</v>
+      </c>
+      <c r="U10" s="33">
+        <v>2521</v>
+      </c>
+      <c r="V10" s="33">
+        <v>3608</v>
+      </c>
+      <c r="W10" s="33">
+        <v>3651</v>
+      </c>
+      <c r="X10" s="33">
+        <v>3443</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>2833</v>
+      </c>
+      <c r="Z10" s="34">
+        <v>3325</v>
+      </c>
+      <c r="AA10" s="34">
+        <v>3082</v>
+      </c>
+      <c r="AB10" s="34">
+        <v>2427</v>
+      </c>
+      <c r="AC10" s="34">
+        <v>3169</v>
+      </c>
+      <c r="AD10" s="34">
+        <v>2792</v>
+      </c>
+      <c r="AE10" s="34">
+        <v>2990</v>
+      </c>
+      <c r="AF10" s="34">
+        <v>3409</v>
+      </c>
+      <c r="AG10" s="34">
+        <v>4053</v>
+      </c>
+      <c r="AH10" s="34">
+        <v>4014</v>
+      </c>
+      <c r="AI10" s="34">
+        <v>3412</v>
+      </c>
+      <c r="AJ10" s="34">
+        <v>2964</v>
+      </c>
+      <c r="AK10" s="34">
+        <v>2642</v>
+      </c>
+      <c r="AL10" s="34">
+        <v>3425</v>
+      </c>
+      <c r="AM10" s="34">
+        <v>3237</v>
+      </c>
+      <c r="AN10" s="34">
+        <v>3369</v>
+      </c>
+      <c r="AO10" s="34">
+        <v>2863</v>
+      </c>
+      <c r="AP10" s="34">
+        <v>2472</v>
+      </c>
+      <c r="AQ10" s="34">
+        <v>3159</v>
+      </c>
+      <c r="AR10" s="35">
+        <v>2815</v>
+      </c>
+      <c r="AS10" s="35">
+        <v>4539</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="33"/>
+      <c r="J11" s="33"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="33"/>
+      <c r="M11" s="33"/>
+      <c r="N11" s="33"/>
+      <c r="O11" s="33"/>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="33"/>
+      <c r="R11" s="33"/>
+      <c r="S11" s="33"/>
+      <c r="T11" s="33">
+        <v>1125</v>
+      </c>
+      <c r="U11" s="33">
+        <v>1084</v>
+      </c>
+      <c r="V11" s="33">
+        <v>1520</v>
+      </c>
+      <c r="W11" s="33">
+        <v>1517</v>
+      </c>
+      <c r="X11" s="33">
+        <v>1375</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>1110</v>
+      </c>
+      <c r="Z11" s="34">
+        <v>1322</v>
+      </c>
+      <c r="AA11" s="34">
+        <v>1288</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>1012</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>1226</v>
+      </c>
+      <c r="AD11" s="34">
+        <v>1210</v>
+      </c>
+      <c r="AE11" s="34">
+        <v>1251</v>
+      </c>
+      <c r="AF11" s="34">
+        <v>1388</v>
+      </c>
+      <c r="AG11" s="34">
+        <v>1719</v>
+      </c>
+      <c r="AH11" s="34">
+        <v>1686</v>
+      </c>
+      <c r="AI11" s="34">
+        <v>1460</v>
+      </c>
+      <c r="AJ11" s="34">
+        <v>1263</v>
+      </c>
+      <c r="AK11" s="34">
+        <v>1183</v>
+      </c>
+      <c r="AL11" s="34">
+        <v>1502</v>
+      </c>
+      <c r="AM11" s="34">
+        <v>1521</v>
+      </c>
+      <c r="AN11" s="34">
+        <v>1515</v>
+      </c>
+      <c r="AO11" s="34">
+        <v>1224</v>
+      </c>
+      <c r="AP11" s="34">
+        <v>1107</v>
+      </c>
+      <c r="AQ11" s="34">
+        <v>1389</v>
+      </c>
+      <c r="AR11" s="35">
+        <v>1235</v>
+      </c>
+      <c r="AS11" s="35">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="33"/>
+      <c r="C12" s="33"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="33"/>
+      <c r="I12" s="33"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="33"/>
+      <c r="P12" s="33"/>
+      <c r="Q12" s="33"/>
+      <c r="R12" s="33"/>
+      <c r="S12" s="33"/>
+      <c r="T12" s="33">
+        <v>137</v>
+      </c>
+      <c r="U12" s="33">
+        <v>143</v>
+      </c>
+      <c r="V12" s="33">
+        <v>188</v>
+      </c>
+      <c r="W12" s="33">
+        <v>115</v>
+      </c>
+      <c r="X12" s="33">
+        <v>165</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>110</v>
+      </c>
+      <c r="Z12" s="34">
+        <v>126</v>
+      </c>
+      <c r="AA12" s="34">
+        <v>158</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>102</v>
+      </c>
+      <c r="AC12" s="34">
+        <v>148</v>
+      </c>
+      <c r="AD12" s="34">
+        <v>149</v>
+      </c>
+      <c r="AE12" s="34">
+        <v>183</v>
+      </c>
+      <c r="AF12" s="34">
+        <v>172</v>
+      </c>
+      <c r="AG12" s="34">
+        <v>150</v>
+      </c>
+      <c r="AH12" s="34">
+        <v>166</v>
+      </c>
+      <c r="AI12" s="34">
+        <v>164</v>
+      </c>
+      <c r="AJ12" s="34">
+        <v>135</v>
+      </c>
+      <c r="AK12" s="34">
+        <v>109</v>
+      </c>
+      <c r="AL12" s="34">
+        <v>173</v>
+      </c>
+      <c r="AM12" s="34">
+        <v>170</v>
+      </c>
+      <c r="AN12" s="34">
+        <v>142</v>
+      </c>
+      <c r="AO12" s="34">
+        <v>153</v>
+      </c>
+      <c r="AP12" s="34">
+        <v>123</v>
+      </c>
+      <c r="AQ12" s="34">
+        <v>134</v>
+      </c>
+      <c r="AR12" s="35">
+        <v>136</v>
+      </c>
+      <c r="AS12" s="35">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
+      <c r="K13" s="33"/>
+      <c r="L13" s="33"/>
+      <c r="M13" s="33"/>
+      <c r="N13" s="33"/>
+      <c r="O13" s="33"/>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="33"/>
+      <c r="R13" s="33"/>
+      <c r="S13" s="33"/>
+      <c r="T13" s="33">
+        <v>228</v>
+      </c>
+      <c r="U13" s="33">
+        <v>204</v>
+      </c>
+      <c r="V13" s="33">
+        <v>282</v>
+      </c>
+      <c r="W13" s="33">
+        <v>324</v>
+      </c>
+      <c r="X13" s="33">
+        <v>262</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>268</v>
+      </c>
+      <c r="Z13" s="34">
+        <v>288</v>
+      </c>
+      <c r="AA13" s="34">
+        <v>247</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>209</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>297</v>
+      </c>
+      <c r="AD13" s="34">
+        <v>230</v>
+      </c>
+      <c r="AE13" s="34">
+        <v>219</v>
+      </c>
+      <c r="AF13" s="34">
+        <v>300</v>
+      </c>
+      <c r="AG13" s="34">
+        <v>392</v>
+      </c>
+      <c r="AH13" s="34">
+        <v>342</v>
+      </c>
+      <c r="AI13" s="34">
+        <v>261</v>
+      </c>
+      <c r="AJ13" s="34">
+        <v>197</v>
+      </c>
+      <c r="AK13" s="34">
+        <v>220</v>
+      </c>
+      <c r="AL13" s="34">
+        <v>276</v>
+      </c>
+      <c r="AM13" s="34">
+        <v>249</v>
+      </c>
+      <c r="AN13" s="34">
+        <v>268</v>
+      </c>
+      <c r="AO13" s="34">
+        <v>275</v>
+      </c>
+      <c r="AP13" s="34">
+        <v>162</v>
+      </c>
+      <c r="AQ13" s="34">
+        <v>296</v>
+      </c>
+      <c r="AR13" s="35">
+        <v>233</v>
+      </c>
+      <c r="AS13" s="35">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+      <c r="Q14" s="33"/>
+      <c r="R14" s="33"/>
+      <c r="S14" s="33"/>
+      <c r="T14" s="33">
+        <v>165</v>
+      </c>
+      <c r="U14" s="33">
+        <v>186</v>
+      </c>
+      <c r="V14" s="33">
+        <v>259</v>
+      </c>
+      <c r="W14" s="33">
+        <v>276</v>
+      </c>
+      <c r="X14" s="33">
+        <v>209</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>242</v>
+      </c>
+      <c r="Z14" s="34">
+        <v>246</v>
+      </c>
+      <c r="AA14" s="34">
+        <v>216</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>174</v>
+      </c>
+      <c r="AC14" s="34">
+        <v>219</v>
+      </c>
+      <c r="AD14" s="34">
+        <v>178</v>
+      </c>
+      <c r="AE14" s="34">
+        <v>220</v>
+      </c>
+      <c r="AF14" s="34">
+        <v>254</v>
+      </c>
+      <c r="AG14" s="34">
+        <v>308</v>
+      </c>
+      <c r="AH14" s="34">
+        <v>247</v>
+      </c>
+      <c r="AI14" s="34">
+        <v>259</v>
+      </c>
+      <c r="AJ14" s="34">
+        <v>235</v>
+      </c>
+      <c r="AK14" s="34">
+        <v>180</v>
+      </c>
+      <c r="AL14" s="34">
+        <v>269</v>
+      </c>
+      <c r="AM14" s="34">
+        <v>237</v>
+      </c>
+      <c r="AN14" s="34">
+        <v>251</v>
+      </c>
+      <c r="AO14" s="34">
+        <v>198</v>
+      </c>
+      <c r="AP14" s="34">
+        <v>177</v>
+      </c>
+      <c r="AQ14" s="34">
+        <v>286</v>
+      </c>
+      <c r="AR14" s="35">
+        <v>191</v>
+      </c>
+      <c r="AS14" s="35">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="33"/>
+      <c r="C15" s="33"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="33"/>
+      <c r="I15" s="33"/>
+      <c r="J15" s="33"/>
+      <c r="K15" s="33"/>
+      <c r="L15" s="33"/>
+      <c r="M15" s="33"/>
+      <c r="N15" s="33"/>
+      <c r="O15" s="33"/>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="33"/>
+      <c r="R15" s="33"/>
+      <c r="S15" s="33"/>
+      <c r="T15" s="33">
+        <v>163</v>
+      </c>
+      <c r="U15" s="33">
+        <v>168</v>
+      </c>
+      <c r="V15" s="33">
+        <v>260</v>
+      </c>
+      <c r="W15" s="33">
+        <v>229</v>
+      </c>
+      <c r="X15" s="33">
+        <v>201</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>183</v>
+      </c>
+      <c r="Z15" s="34">
+        <v>218</v>
+      </c>
+      <c r="AA15" s="34">
+        <v>189</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>159</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>202</v>
+      </c>
+      <c r="AD15" s="34">
+        <v>197</v>
+      </c>
+      <c r="AE15" s="34">
+        <v>210</v>
+      </c>
+      <c r="AF15" s="34">
+        <v>206</v>
+      </c>
+      <c r="AG15" s="34">
+        <v>278</v>
+      </c>
+      <c r="AH15" s="34">
+        <v>322</v>
+      </c>
+      <c r="AI15" s="34">
+        <v>222</v>
+      </c>
+      <c r="AJ15" s="34">
+        <v>218</v>
+      </c>
+      <c r="AK15" s="34">
+        <v>162</v>
+      </c>
+      <c r="AL15" s="34">
+        <v>203</v>
+      </c>
+      <c r="AM15" s="34">
+        <v>173</v>
+      </c>
+      <c r="AN15" s="34">
+        <v>195</v>
+      </c>
+      <c r="AO15" s="34">
+        <v>212</v>
+      </c>
+      <c r="AP15" s="34">
+        <v>213</v>
+      </c>
+      <c r="AQ15" s="34">
+        <v>180</v>
+      </c>
+      <c r="AR15" s="35">
+        <v>163</v>
+      </c>
+      <c r="AS15" s="35">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="33"/>
+      <c r="C16" s="33"/>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="33"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="33"/>
+      <c r="N16" s="33"/>
+      <c r="O16" s="33"/>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="33"/>
+      <c r="R16" s="33"/>
+      <c r="S16" s="33"/>
+      <c r="T16" s="33">
+        <v>56</v>
+      </c>
+      <c r="U16" s="33">
+        <v>98</v>
+      </c>
+      <c r="V16" s="33">
+        <v>133</v>
+      </c>
+      <c r="W16" s="33">
+        <v>141</v>
+      </c>
+      <c r="X16" s="33">
+        <v>131</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>116</v>
+      </c>
+      <c r="Z16" s="34">
+        <v>147</v>
+      </c>
+      <c r="AA16" s="34">
+        <v>121</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>93</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>162</v>
+      </c>
+      <c r="AD16" s="34">
+        <v>115</v>
+      </c>
+      <c r="AE16" s="34">
+        <v>64</v>
+      </c>
+      <c r="AF16" s="34">
+        <v>106</v>
+      </c>
+      <c r="AG16" s="34">
+        <v>158</v>
+      </c>
+      <c r="AH16" s="34">
+        <v>142</v>
+      </c>
+      <c r="AI16" s="34">
+        <v>90</v>
+      </c>
+      <c r="AJ16" s="34">
+        <v>123</v>
+      </c>
+      <c r="AK16" s="34">
+        <v>89</v>
+      </c>
+      <c r="AL16" s="34">
+        <v>141</v>
+      </c>
+      <c r="AM16" s="34">
+        <v>106</v>
+      </c>
+      <c r="AN16" s="34">
+        <v>99</v>
+      </c>
+      <c r="AO16" s="34">
+        <v>94</v>
+      </c>
+      <c r="AP16" s="34">
+        <v>107</v>
+      </c>
+      <c r="AQ16" s="34">
+        <v>67</v>
+      </c>
+      <c r="AR16" s="35">
+        <v>97</v>
+      </c>
+      <c r="AS16" s="35">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="33"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="33"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="33"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="33"/>
+      <c r="R17" s="33"/>
+      <c r="S17" s="33"/>
+      <c r="T17" s="33">
+        <v>48</v>
+      </c>
+      <c r="U17" s="33">
+        <v>48</v>
+      </c>
+      <c r="V17" s="33">
+        <v>61</v>
+      </c>
+      <c r="W17" s="33">
+        <v>85</v>
+      </c>
+      <c r="X17" s="33">
+        <v>77</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>64</v>
+      </c>
+      <c r="Z17" s="34">
+        <v>85</v>
+      </c>
+      <c r="AA17" s="34">
+        <v>69</v>
+      </c>
+      <c r="AB17" s="34">
+        <v>41</v>
+      </c>
+      <c r="AC17" s="34">
+        <v>62</v>
+      </c>
+      <c r="AD17" s="34">
+        <v>50</v>
+      </c>
+      <c r="AE17" s="34">
+        <v>52</v>
+      </c>
+      <c r="AF17" s="34">
+        <v>94</v>
+      </c>
+      <c r="AG17" s="34">
+        <v>85</v>
+      </c>
+      <c r="AH17" s="34">
+        <v>78</v>
+      </c>
+      <c r="AI17" s="34">
+        <v>74</v>
+      </c>
+      <c r="AJ17" s="34">
+        <v>76</v>
+      </c>
+      <c r="AK17" s="34">
+        <v>61</v>
+      </c>
+      <c r="AL17" s="34">
+        <v>60</v>
+      </c>
+      <c r="AM17" s="34">
+        <v>49</v>
+      </c>
+      <c r="AN17" s="34">
+        <v>75</v>
+      </c>
+      <c r="AO17" s="34">
+        <v>48</v>
+      </c>
+      <c r="AP17" s="34">
+        <v>40</v>
+      </c>
+      <c r="AQ17" s="34">
+        <v>42</v>
+      </c>
+      <c r="AR17" s="35">
+        <v>25</v>
+      </c>
+      <c r="AS17" s="35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="33"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="33"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="33"/>
+      <c r="O18" s="33"/>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="33"/>
+      <c r="R18" s="33"/>
+      <c r="S18" s="33"/>
+      <c r="T18" s="33">
+        <v>100</v>
+      </c>
+      <c r="U18" s="33">
+        <v>72</v>
+      </c>
+      <c r="V18" s="33">
+        <v>84</v>
+      </c>
+      <c r="W18" s="33">
+        <v>75</v>
+      </c>
+      <c r="X18" s="33">
+        <v>150</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>70</v>
+      </c>
+      <c r="Z18" s="34">
+        <v>90</v>
+      </c>
+      <c r="AA18" s="34">
+        <v>64</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>61</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>77</v>
+      </c>
+      <c r="AD18" s="34">
+        <v>51</v>
+      </c>
+      <c r="AE18" s="34">
+        <v>90</v>
+      </c>
+      <c r="AF18" s="34">
+        <v>80</v>
+      </c>
+      <c r="AG18" s="34">
+        <v>71</v>
+      </c>
+      <c r="AH18" s="34">
+        <v>72</v>
+      </c>
+      <c r="AI18" s="34">
+        <v>107</v>
+      </c>
+      <c r="AJ18" s="34">
+        <v>62</v>
+      </c>
+      <c r="AK18" s="34">
+        <v>63</v>
+      </c>
+      <c r="AL18" s="34">
+        <v>82</v>
+      </c>
+      <c r="AM18" s="34">
+        <v>73</v>
+      </c>
+      <c r="AN18" s="34">
+        <v>82</v>
+      </c>
+      <c r="AO18" s="34">
+        <v>72</v>
+      </c>
+      <c r="AP18" s="34">
+        <v>43</v>
+      </c>
+      <c r="AQ18" s="34">
+        <v>72</v>
+      </c>
+      <c r="AR18" s="35">
+        <v>93</v>
+      </c>
+      <c r="AS18" s="35">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33">
+        <v>66</v>
+      </c>
+      <c r="U19" s="33">
+        <v>39</v>
+      </c>
+      <c r="V19" s="33">
+        <v>86</v>
+      </c>
+      <c r="W19" s="33">
+        <v>133</v>
+      </c>
+      <c r="X19" s="33">
+        <v>132</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>65</v>
+      </c>
+      <c r="Z19" s="34">
+        <v>93</v>
+      </c>
+      <c r="AA19" s="34">
+        <v>46</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>64</v>
+      </c>
+      <c r="AC19" s="34">
+        <v>47</v>
+      </c>
+      <c r="AD19" s="34">
+        <v>54</v>
+      </c>
+      <c r="AE19" s="34">
+        <v>65</v>
+      </c>
+      <c r="AF19" s="34">
+        <v>69</v>
+      </c>
+      <c r="AG19" s="34">
+        <v>96</v>
+      </c>
+      <c r="AH19" s="34">
+        <v>81</v>
+      </c>
+      <c r="AI19" s="34">
+        <v>86</v>
+      </c>
+      <c r="AJ19" s="34">
+        <v>70</v>
+      </c>
+      <c r="AK19" s="34">
+        <v>55</v>
+      </c>
+      <c r="AL19" s="34">
+        <v>67</v>
+      </c>
+      <c r="AM19" s="34">
+        <v>60</v>
+      </c>
+      <c r="AN19" s="34">
+        <v>69</v>
+      </c>
+      <c r="AO19" s="34">
+        <v>60</v>
+      </c>
+      <c r="AP19" s="34">
+        <v>51</v>
+      </c>
+      <c r="AQ19" s="34">
+        <v>57</v>
+      </c>
+      <c r="AR19" s="35">
+        <v>60</v>
+      </c>
+      <c r="AS19" s="35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="33"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="33"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="33"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="33"/>
+      <c r="R20" s="33"/>
+      <c r="S20" s="33"/>
+      <c r="T20" s="33">
+        <v>159</v>
+      </c>
+      <c r="U20" s="33">
+        <v>109</v>
+      </c>
+      <c r="V20" s="33">
+        <v>195</v>
+      </c>
+      <c r="W20" s="33">
+        <v>180</v>
+      </c>
+      <c r="X20" s="33">
+        <v>203</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>132</v>
+      </c>
+      <c r="Z20" s="34">
+        <v>211</v>
+      </c>
+      <c r="AA20" s="34">
+        <v>133</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>131</v>
+      </c>
+      <c r="AC20" s="34">
+        <v>191</v>
+      </c>
+      <c r="AD20" s="34">
+        <v>142</v>
+      </c>
+      <c r="AE20" s="34">
+        <v>146</v>
+      </c>
+      <c r="AF20" s="34">
+        <v>167</v>
+      </c>
+      <c r="AG20" s="34">
+        <v>182</v>
+      </c>
+      <c r="AH20" s="34">
+        <v>203</v>
+      </c>
+      <c r="AI20" s="34">
+        <v>150</v>
+      </c>
+      <c r="AJ20" s="34">
+        <v>123</v>
+      </c>
+      <c r="AK20" s="34">
+        <v>106</v>
+      </c>
+      <c r="AL20" s="34">
+        <v>185</v>
+      </c>
+      <c r="AM20" s="34">
+        <v>150</v>
+      </c>
+      <c r="AN20" s="34">
+        <v>144</v>
+      </c>
+      <c r="AO20" s="34">
+        <v>91</v>
+      </c>
+      <c r="AP20" s="34">
+        <v>81</v>
+      </c>
+      <c r="AQ20" s="34">
+        <v>122</v>
+      </c>
+      <c r="AR20" s="35">
+        <v>156</v>
+      </c>
+      <c r="AS20" s="35">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="33"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
+      <c r="Q21" s="33"/>
+      <c r="R21" s="33"/>
+      <c r="S21" s="33"/>
+      <c r="T21" s="33">
+        <v>216</v>
+      </c>
+      <c r="U21" s="33">
+        <v>178</v>
+      </c>
+      <c r="V21" s="33">
+        <v>277</v>
+      </c>
+      <c r="W21" s="33">
+        <v>292</v>
+      </c>
+      <c r="X21" s="33">
+        <v>251</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>253</v>
+      </c>
+      <c r="Z21" s="34">
+        <v>258</v>
+      </c>
+      <c r="AA21" s="34">
+        <v>318</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>195</v>
+      </c>
+      <c r="AC21" s="34">
+        <v>290</v>
+      </c>
+      <c r="AD21" s="34">
+        <v>212</v>
+      </c>
+      <c r="AE21" s="34">
+        <v>248</v>
+      </c>
+      <c r="AF21" s="34">
+        <v>295</v>
+      </c>
+      <c r="AG21" s="34">
+        <v>340</v>
+      </c>
+      <c r="AH21" s="34">
+        <v>320</v>
+      </c>
+      <c r="AI21" s="34">
+        <v>303</v>
+      </c>
+      <c r="AJ21" s="34">
+        <v>193</v>
+      </c>
+      <c r="AK21" s="34">
+        <v>182</v>
+      </c>
+      <c r="AL21" s="34">
+        <v>236</v>
+      </c>
+      <c r="AM21" s="34">
+        <v>248</v>
+      </c>
+      <c r="AN21" s="34">
+        <v>262</v>
+      </c>
+      <c r="AO21" s="34">
+        <v>244</v>
+      </c>
+      <c r="AP21" s="34">
+        <v>170</v>
+      </c>
+      <c r="AQ21" s="34">
+        <v>253</v>
+      </c>
+      <c r="AR21" s="35">
+        <v>244</v>
+      </c>
+      <c r="AS21" s="35">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="33"/>
+      <c r="C22" s="33"/>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="33"/>
+      <c r="M22" s="33"/>
+      <c r="N22" s="33"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
+      <c r="Q22" s="33"/>
+      <c r="R22" s="33"/>
+      <c r="S22" s="33"/>
+      <c r="T22" s="33">
+        <v>85</v>
+      </c>
+      <c r="U22" s="33">
+        <v>71</v>
+      </c>
+      <c r="V22" s="33">
+        <v>98</v>
+      </c>
+      <c r="W22" s="33">
+        <v>121</v>
+      </c>
+      <c r="X22" s="33">
+        <v>114</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>91</v>
+      </c>
+      <c r="Z22" s="34">
+        <v>88</v>
+      </c>
+      <c r="AA22" s="34">
+        <v>94</v>
+      </c>
+      <c r="AB22" s="34">
+        <v>78</v>
+      </c>
+      <c r="AC22" s="34">
+        <v>111</v>
+      </c>
+      <c r="AD22" s="34">
+        <v>88</v>
+      </c>
+      <c r="AE22" s="34">
+        <v>99</v>
+      </c>
+      <c r="AF22" s="34">
+        <v>86</v>
+      </c>
+      <c r="AG22" s="34">
+        <v>112</v>
+      </c>
+      <c r="AH22" s="34">
+        <v>127</v>
+      </c>
+      <c r="AI22" s="34">
+        <v>99</v>
+      </c>
+      <c r="AJ22" s="34">
+        <v>96</v>
+      </c>
+      <c r="AK22" s="34">
+        <v>78</v>
+      </c>
+      <c r="AL22" s="34">
+        <v>110</v>
+      </c>
+      <c r="AM22" s="34">
+        <v>73</v>
+      </c>
+      <c r="AN22" s="34">
+        <v>111</v>
+      </c>
+      <c r="AO22" s="34">
+        <v>71</v>
+      </c>
+      <c r="AP22" s="34">
+        <v>81</v>
+      </c>
+      <c r="AQ22" s="34">
+        <v>92</v>
+      </c>
+      <c r="AR22" s="35">
+        <v>64</v>
+      </c>
+      <c r="AS22" s="35">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="33"/>
+      <c r="S23" s="33"/>
+      <c r="T23" s="33">
+        <v>158</v>
+      </c>
+      <c r="U23" s="33">
+        <v>121</v>
+      </c>
+      <c r="V23" s="33">
+        <v>165</v>
+      </c>
+      <c r="W23" s="33">
+        <v>163</v>
+      </c>
+      <c r="X23" s="33">
+        <v>173</v>
+      </c>
+      <c r="Y23" s="34">
+        <v>129</v>
+      </c>
+      <c r="Z23" s="34">
+        <v>153</v>
+      </c>
+      <c r="AA23" s="34">
+        <v>139</v>
+      </c>
+      <c r="AB23" s="34">
+        <v>108</v>
+      </c>
+      <c r="AC23" s="34">
+        <v>137</v>
+      </c>
+      <c r="AD23" s="34">
+        <v>116</v>
+      </c>
+      <c r="AE23" s="34">
+        <v>143</v>
+      </c>
+      <c r="AF23" s="34">
+        <v>192</v>
+      </c>
+      <c r="AG23" s="34">
+        <v>162</v>
+      </c>
+      <c r="AH23" s="34">
+        <v>228</v>
+      </c>
+      <c r="AI23" s="34">
+        <v>137</v>
+      </c>
+      <c r="AJ23" s="34">
+        <v>173</v>
+      </c>
+      <c r="AK23" s="34">
+        <v>154</v>
+      </c>
+      <c r="AL23" s="34">
+        <v>121</v>
+      </c>
+      <c r="AM23" s="34">
+        <v>128</v>
+      </c>
+      <c r="AN23" s="34">
+        <v>156</v>
+      </c>
+      <c r="AO23" s="34">
+        <v>121</v>
+      </c>
+      <c r="AP23" s="34">
+        <v>117</v>
+      </c>
+      <c r="AQ23" s="34">
+        <v>169</v>
+      </c>
+      <c r="AR23" s="35">
+        <v>118</v>
+      </c>
+      <c r="AS23" s="35">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
+      <c r="O24" s="74"/>
+      <c r="P24" s="74"/>
+      <c r="Q24" s="74"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="74"/>
+      <c r="T24" s="74"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
+      <c r="AH24" s="74"/>
+      <c r="AI24" s="74"/>
+      <c r="AJ24" s="74"/>
+      <c r="AK24" s="74"/>
+      <c r="AQ24" s="34"/>
+    </row>
+    <row r="25" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="33">
+        <v>19</v>
+      </c>
+      <c r="C25" s="33">
+        <v>26</v>
+      </c>
+      <c r="D25" s="33">
+        <v>29</v>
+      </c>
+      <c r="E25" s="33">
+        <v>13</v>
+      </c>
+      <c r="F25" s="33">
+        <v>46</v>
+      </c>
+      <c r="G25" s="33">
+        <v>22</v>
+      </c>
+      <c r="H25" s="33">
+        <v>25</v>
+      </c>
+      <c r="I25" s="33">
+        <v>23</v>
+      </c>
+      <c r="J25" s="33">
+        <v>14</v>
+      </c>
+      <c r="K25" s="33">
+        <v>15</v>
+      </c>
+      <c r="L25" s="33">
+        <v>17</v>
+      </c>
+      <c r="M25" s="33">
+        <v>42</v>
+      </c>
+      <c r="N25" s="33">
+        <v>2</v>
+      </c>
+      <c r="O25" s="33">
+        <v>20</v>
+      </c>
+      <c r="P25" s="33">
+        <v>8</v>
+      </c>
+      <c r="Q25" s="33">
+        <v>10</v>
+      </c>
+      <c r="R25" s="33">
+        <v>5</v>
+      </c>
+      <c r="S25" s="33">
+        <v>12</v>
+      </c>
+      <c r="T25" s="33">
+        <v>1389</v>
+      </c>
+      <c r="U25" s="33">
+        <v>1418</v>
+      </c>
+      <c r="V25" s="33">
+        <v>1890</v>
+      </c>
+      <c r="W25" s="33">
+        <v>1839</v>
+      </c>
+      <c r="X25" s="33">
+        <v>1674</v>
+      </c>
+      <c r="Y25" s="34">
+        <v>1336</v>
+      </c>
+      <c r="Z25" s="34">
+        <v>1593</v>
+      </c>
+      <c r="AA25" s="34">
+        <v>1560</v>
+      </c>
+      <c r="AB25" s="34">
+        <v>1223</v>
+      </c>
+      <c r="AC25" s="34">
+        <v>1512</v>
+      </c>
+      <c r="AD25" s="34">
+        <v>1523</v>
+      </c>
+      <c r="AE25" s="34">
+        <v>1606</v>
+      </c>
+      <c r="AF25" s="34">
+        <v>1707</v>
+      </c>
+      <c r="AG25" s="34">
+        <v>2053</v>
+      </c>
+      <c r="AH25" s="34">
+        <v>2067</v>
+      </c>
+      <c r="AI25" s="34">
+        <v>1767</v>
+      </c>
+      <c r="AJ25" s="34">
+        <v>1598</v>
+      </c>
+      <c r="AK25" s="34">
+        <v>1428</v>
+      </c>
+      <c r="AL25" s="34">
+        <v>1788</v>
+      </c>
+      <c r="AM25" s="34">
+        <v>1806</v>
+      </c>
+      <c r="AN25" s="34">
+        <v>1837</v>
+      </c>
+      <c r="AO25" s="34">
+        <v>1474</v>
+      </c>
+      <c r="AP25" s="34">
+        <v>1395</v>
+      </c>
+      <c r="AQ25" s="34">
+        <v>1654</v>
+      </c>
+      <c r="AR25" s="35">
+        <v>1513</v>
+      </c>
+      <c r="AS25" s="35">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="33"/>
+      <c r="C26" s="33"/>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="33"/>
+      <c r="M26" s="33"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="33"/>
+      <c r="P26" s="33"/>
+      <c r="Q26" s="33"/>
+      <c r="R26" s="33"/>
+      <c r="S26" s="33"/>
+      <c r="T26" s="33">
+        <v>1000</v>
+      </c>
+      <c r="U26" s="33">
+        <v>988</v>
+      </c>
+      <c r="V26" s="33">
+        <v>1347</v>
+      </c>
+      <c r="W26" s="33">
+        <v>1361</v>
+      </c>
+      <c r="X26" s="33">
+        <v>1213</v>
+      </c>
+      <c r="Y26" s="34">
+        <v>975</v>
+      </c>
+      <c r="Z26" s="34">
+        <v>1162</v>
+      </c>
+      <c r="AA26" s="34">
+        <v>1133</v>
+      </c>
+      <c r="AB26" s="34">
+        <v>891</v>
+      </c>
+      <c r="AC26" s="34">
+        <v>1121</v>
+      </c>
+      <c r="AD26" s="34">
+        <v>1105</v>
+      </c>
+      <c r="AE26" s="34">
+        <v>1129</v>
+      </c>
+      <c r="AF26" s="34">
+        <v>1217</v>
+      </c>
+      <c r="AG26" s="34">
+        <v>1517</v>
+      </c>
+      <c r="AH26" s="34">
+        <v>1503</v>
+      </c>
+      <c r="AI26" s="34">
+        <v>1295</v>
+      </c>
+      <c r="AJ26" s="34">
+        <v>1160</v>
+      </c>
+      <c r="AK26" s="34">
+        <v>1080</v>
+      </c>
+      <c r="AL26" s="34">
+        <v>1335</v>
+      </c>
+      <c r="AM26" s="34">
+        <v>1385</v>
+      </c>
+      <c r="AN26" s="34">
+        <v>1392</v>
+      </c>
+      <c r="AO26" s="34">
+        <v>1096</v>
+      </c>
+      <c r="AP26" s="34">
+        <v>1018</v>
+      </c>
+      <c r="AQ26" s="34">
+        <v>1214</v>
+      </c>
+      <c r="AR26" s="35">
+        <v>1148</v>
+      </c>
+      <c r="AS26" s="35">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="33"/>
+      <c r="C27" s="33"/>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="33"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="33"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="33"/>
+      <c r="P27" s="33"/>
+      <c r="Q27" s="33"/>
+      <c r="R27" s="33"/>
+      <c r="S27" s="33"/>
+      <c r="T27" s="33">
+        <v>128</v>
+      </c>
+      <c r="U27" s="33">
+        <v>126</v>
+      </c>
+      <c r="V27" s="33">
+        <v>172</v>
+      </c>
+      <c r="W27" s="33">
+        <v>105</v>
+      </c>
+      <c r="X27" s="33">
+        <v>151</v>
+      </c>
+      <c r="Y27" s="34">
+        <v>95</v>
+      </c>
+      <c r="Z27" s="34">
+        <v>114</v>
+      </c>
+      <c r="AA27" s="34">
+        <v>139</v>
+      </c>
+      <c r="AB27" s="34">
+        <v>90</v>
+      </c>
+      <c r="AC27" s="34">
+        <v>135</v>
+      </c>
+      <c r="AD27" s="34">
+        <v>147</v>
+      </c>
+      <c r="AE27" s="34">
+        <v>177</v>
+      </c>
+      <c r="AF27" s="34">
+        <v>158</v>
+      </c>
+      <c r="AG27" s="34">
+        <v>131</v>
+      </c>
+      <c r="AH27" s="34">
+        <v>151</v>
+      </c>
+      <c r="AI27" s="34">
+        <v>140</v>
+      </c>
+      <c r="AJ27" s="34">
+        <v>117</v>
+      </c>
+      <c r="AK27" s="34">
+        <v>93</v>
+      </c>
+      <c r="AL27" s="34">
+        <v>152</v>
+      </c>
+      <c r="AM27" s="34">
+        <v>155</v>
+      </c>
+      <c r="AN27" s="34">
+        <v>127</v>
+      </c>
+      <c r="AO27" s="34">
+        <v>134</v>
+      </c>
+      <c r="AP27" s="34">
+        <v>117</v>
+      </c>
+      <c r="AQ27" s="34">
+        <v>126</v>
+      </c>
+      <c r="AR27" s="35">
+        <v>128</v>
+      </c>
+      <c r="AS27" s="35">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="33"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="33"/>
+      <c r="R28" s="33"/>
+      <c r="S28" s="33"/>
+      <c r="T28" s="33">
+        <v>76</v>
+      </c>
+      <c r="U28" s="33">
+        <v>128</v>
+      </c>
+      <c r="V28" s="33">
+        <v>143</v>
+      </c>
+      <c r="W28" s="33">
+        <v>175</v>
+      </c>
+      <c r="X28" s="33">
+        <v>125</v>
+      </c>
+      <c r="Y28" s="34">
+        <v>131</v>
+      </c>
+      <c r="Z28" s="34">
+        <v>134</v>
+      </c>
+      <c r="AA28" s="34">
+        <v>131</v>
+      </c>
+      <c r="AB28" s="34">
+        <v>109</v>
+      </c>
+      <c r="AC28" s="34">
+        <v>105</v>
+      </c>
+      <c r="AD28" s="34">
+        <v>114</v>
+      </c>
+      <c r="AE28" s="34">
+        <v>122</v>
+      </c>
+      <c r="AF28" s="34">
+        <v>134</v>
+      </c>
+      <c r="AG28" s="34">
+        <v>172</v>
+      </c>
+      <c r="AH28" s="34">
+        <v>119</v>
+      </c>
+      <c r="AI28" s="34">
+        <v>168</v>
+      </c>
+      <c r="AJ28" s="34">
+        <v>127</v>
+      </c>
+      <c r="AK28" s="34">
+        <v>100</v>
+      </c>
+      <c r="AL28" s="34">
+        <v>145</v>
+      </c>
+      <c r="AM28" s="34">
+        <v>119</v>
+      </c>
+      <c r="AN28" s="34">
+        <v>134</v>
+      </c>
+      <c r="AO28" s="34">
+        <v>93</v>
+      </c>
+      <c r="AP28" s="34">
+        <v>85</v>
+      </c>
+      <c r="AQ28" s="34">
+        <v>151</v>
+      </c>
+      <c r="AR28" s="35">
+        <v>107</v>
+      </c>
+      <c r="AS28" s="35">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33">
+        <v>102</v>
+      </c>
+      <c r="U29" s="33">
+        <v>119</v>
+      </c>
+      <c r="V29" s="33">
+        <v>164</v>
+      </c>
+      <c r="W29" s="33">
+        <v>124</v>
+      </c>
+      <c r="X29" s="33">
+        <v>88</v>
+      </c>
+      <c r="Y29" s="34">
+        <v>92</v>
+      </c>
+      <c r="Z29" s="34">
+        <v>116</v>
+      </c>
+      <c r="AA29" s="34">
+        <v>90</v>
+      </c>
+      <c r="AB29" s="34">
+        <v>83</v>
+      </c>
+      <c r="AC29" s="34">
+        <v>91</v>
+      </c>
+      <c r="AD29" s="34">
+        <v>103</v>
+      </c>
+      <c r="AE29" s="34">
+        <v>113</v>
+      </c>
+      <c r="AF29" s="34">
+        <v>116</v>
+      </c>
+      <c r="AG29" s="34">
+        <v>153</v>
+      </c>
+      <c r="AH29" s="34">
+        <v>192</v>
+      </c>
+      <c r="AI29" s="34">
+        <v>112</v>
+      </c>
+      <c r="AJ29" s="34">
+        <v>135</v>
+      </c>
+      <c r="AK29" s="34">
+        <v>83</v>
+      </c>
+      <c r="AL29" s="34">
+        <v>117</v>
+      </c>
+      <c r="AM29" s="34">
+        <v>90</v>
+      </c>
+      <c r="AN29" s="34">
+        <v>106</v>
+      </c>
+      <c r="AO29" s="34">
+        <v>102</v>
+      </c>
+      <c r="AP29" s="34">
+        <v>131</v>
+      </c>
+      <c r="AQ29" s="34">
+        <v>100</v>
+      </c>
+      <c r="AR29" s="35">
+        <v>67</v>
+      </c>
+      <c r="AS29" s="35">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="33"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="33"/>
+      <c r="N30" s="33"/>
+      <c r="O30" s="33"/>
+      <c r="P30" s="33"/>
+      <c r="Q30" s="33"/>
+      <c r="R30" s="33"/>
+      <c r="S30" s="33"/>
+      <c r="T30" s="33">
+        <v>83</v>
+      </c>
+      <c r="U30" s="33">
+        <v>57</v>
+      </c>
+      <c r="V30" s="33">
+        <v>64</v>
+      </c>
+      <c r="W30" s="33">
+        <v>74</v>
+      </c>
+      <c r="X30" s="33">
+        <v>97</v>
+      </c>
+      <c r="Y30" s="34">
+        <v>43</v>
+      </c>
+      <c r="Z30" s="34">
+        <v>67</v>
+      </c>
+      <c r="AA30" s="34">
+        <v>67</v>
+      </c>
+      <c r="AB30" s="34">
+        <v>50</v>
+      </c>
+      <c r="AC30" s="34">
+        <v>60</v>
+      </c>
+      <c r="AD30" s="34">
+        <v>54</v>
+      </c>
+      <c r="AE30" s="34">
+        <v>65</v>
+      </c>
+      <c r="AF30" s="34">
+        <v>82</v>
+      </c>
+      <c r="AG30" s="34">
+        <v>80</v>
+      </c>
+      <c r="AH30" s="34">
+        <v>102</v>
+      </c>
+      <c r="AI30" s="34">
+        <v>52</v>
+      </c>
+      <c r="AJ30" s="34">
+        <v>59</v>
+      </c>
+      <c r="AK30" s="34">
+        <v>72</v>
+      </c>
+      <c r="AL30" s="34">
+        <v>39</v>
+      </c>
+      <c r="AM30" s="34">
+        <v>57</v>
+      </c>
+      <c r="AN30" s="34">
+        <v>78</v>
+      </c>
+      <c r="AO30" s="34">
+        <v>49</v>
+      </c>
+      <c r="AP30" s="34">
+        <v>44</v>
+      </c>
+      <c r="AQ30" s="34">
+        <v>63</v>
+      </c>
+      <c r="AR30" s="35">
+        <v>63</v>
+      </c>
+      <c r="AS30" s="35">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="74"/>
+      <c r="C31" s="74"/>
+      <c r="D31" s="74"/>
+      <c r="E31" s="74"/>
+      <c r="F31" s="74"/>
+      <c r="G31" s="74"/>
+      <c r="H31" s="74"/>
+      <c r="I31" s="74"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="74"/>
+      <c r="L31" s="74"/>
+      <c r="M31" s="74"/>
+      <c r="N31" s="74"/>
+      <c r="O31" s="74"/>
+      <c r="P31" s="74"/>
+      <c r="Q31" s="74"/>
+      <c r="R31" s="74"/>
+      <c r="S31" s="74"/>
+      <c r="T31" s="74"/>
+      <c r="U31" s="74"/>
+      <c r="V31" s="74"/>
+      <c r="W31" s="74"/>
+      <c r="X31" s="74"/>
+      <c r="Y31" s="74"/>
+      <c r="Z31" s="74"/>
+      <c r="AA31" s="74"/>
+      <c r="AB31" s="74"/>
+      <c r="AC31" s="74"/>
+      <c r="AD31" s="74"/>
+      <c r="AE31" s="74"/>
+      <c r="AF31" s="74"/>
+      <c r="AG31" s="74"/>
+      <c r="AH31" s="74"/>
+      <c r="AI31" s="74"/>
+      <c r="AJ31" s="74"/>
+      <c r="AK31" s="74"/>
+      <c r="AQ31" s="34"/>
+    </row>
+    <row r="32" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="33">
+        <v>12</v>
+      </c>
+      <c r="C32" s="33">
+        <v>9</v>
+      </c>
+      <c r="D32" s="33">
+        <v>11</v>
+      </c>
+      <c r="E32" s="33">
+        <v>6</v>
+      </c>
+      <c r="F32" s="33">
+        <v>8</v>
+      </c>
+      <c r="G32" s="33">
+        <v>8</v>
+      </c>
+      <c r="H32" s="33">
+        <v>10</v>
+      </c>
+      <c r="I32" s="33">
+        <v>20</v>
+      </c>
+      <c r="J32" s="33">
+        <v>8</v>
+      </c>
+      <c r="K32" s="33">
+        <v>14</v>
+      </c>
+      <c r="L32" s="33">
+        <v>22</v>
+      </c>
+      <c r="M32" s="33">
+        <v>9</v>
+      </c>
+      <c r="N32" s="33">
+        <v>4</v>
+      </c>
+      <c r="O32" s="33">
+        <v>9</v>
+      </c>
+      <c r="P32" s="33">
+        <v>6</v>
+      </c>
+      <c r="Q32" s="33">
+        <v>7</v>
+      </c>
+      <c r="R32" s="33">
+        <v>8</v>
+      </c>
+      <c r="S32" s="33">
+        <v>7</v>
+      </c>
+      <c r="T32" s="33">
+        <v>1317</v>
+      </c>
+      <c r="U32" s="33">
+        <v>1103</v>
+      </c>
+      <c r="V32" s="33">
+        <v>1718</v>
+      </c>
+      <c r="W32" s="33">
+        <v>1812</v>
+      </c>
+      <c r="X32" s="33">
+        <v>1769</v>
+      </c>
+      <c r="Y32" s="34">
+        <v>1497</v>
+      </c>
+      <c r="Z32" s="34">
+        <v>1732</v>
+      </c>
+      <c r="AA32" s="34">
+        <v>1522</v>
+      </c>
+      <c r="AB32" s="34">
+        <v>1204</v>
+      </c>
+      <c r="AC32" s="34">
+        <v>1657</v>
+      </c>
+      <c r="AD32" s="34">
+        <v>1269</v>
+      </c>
+      <c r="AE32" s="34">
+        <v>1384</v>
+      </c>
+      <c r="AF32" s="34">
+        <v>1702</v>
+      </c>
+      <c r="AG32" s="34">
+        <v>2000</v>
+      </c>
+      <c r="AH32" s="34">
+        <v>1947</v>
+      </c>
+      <c r="AI32" s="34">
+        <v>1645</v>
+      </c>
+      <c r="AJ32" s="34">
+        <v>1366</v>
+      </c>
+      <c r="AK32" s="34">
+        <v>1214</v>
+      </c>
+      <c r="AL32" s="34">
+        <v>1637</v>
+      </c>
+      <c r="AM32" s="34">
+        <v>1431</v>
+      </c>
+      <c r="AN32" s="34">
+        <v>1532</v>
+      </c>
+      <c r="AO32" s="34">
+        <v>1389</v>
+      </c>
+      <c r="AP32" s="34">
+        <v>1077</v>
+      </c>
+      <c r="AQ32" s="34">
+        <v>1505</v>
+      </c>
+      <c r="AR32" s="35">
+        <v>1302</v>
+      </c>
+      <c r="AS32" s="35">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="33"/>
+      <c r="C33" s="33"/>
+      <c r="D33" s="33"/>
+      <c r="E33" s="33"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="33"/>
+      <c r="O33" s="33"/>
+      <c r="P33" s="33"/>
+      <c r="Q33" s="33"/>
+      <c r="R33" s="33"/>
+      <c r="S33" s="33"/>
+      <c r="T33" s="33">
+        <v>125</v>
+      </c>
+      <c r="U33" s="33">
+        <v>96</v>
+      </c>
+      <c r="V33" s="33">
+        <v>173</v>
+      </c>
+      <c r="W33" s="33">
+        <v>156</v>
+      </c>
+      <c r="X33" s="33">
+        <v>162</v>
+      </c>
+      <c r="Y33" s="34">
+        <v>135</v>
+      </c>
+      <c r="Z33" s="34">
+        <v>160</v>
+      </c>
+      <c r="AA33" s="34">
+        <v>155</v>
+      </c>
+      <c r="AB33" s="34">
+        <v>121</v>
+      </c>
+      <c r="AC33" s="34">
+        <v>105</v>
+      </c>
+      <c r="AD33" s="34">
+        <v>105</v>
+      </c>
+      <c r="AE33" s="34">
+        <v>122</v>
+      </c>
+      <c r="AF33" s="34">
+        <v>171</v>
+      </c>
+      <c r="AG33" s="34">
+        <v>202</v>
+      </c>
+      <c r="AH33" s="34">
+        <v>183</v>
+      </c>
+      <c r="AI33" s="34">
+        <v>165</v>
+      </c>
+      <c r="AJ33" s="34">
+        <v>103</v>
+      </c>
+      <c r="AK33" s="34">
+        <v>103</v>
+      </c>
+      <c r="AL33" s="34">
+        <v>167</v>
+      </c>
+      <c r="AM33" s="34">
+        <v>136</v>
+      </c>
+      <c r="AN33" s="34">
+        <v>123</v>
+      </c>
+      <c r="AO33" s="34">
+        <v>128</v>
+      </c>
+      <c r="AP33" s="34">
+        <v>89</v>
+      </c>
+      <c r="AQ33" s="34">
+        <v>175</v>
+      </c>
+      <c r="AR33" s="35">
+        <v>87</v>
+      </c>
+      <c r="AS33" s="35">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="33"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="33"/>
+      <c r="E34" s="33"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="33"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="33"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="33"/>
+      <c r="M34" s="33"/>
+      <c r="N34" s="33"/>
+      <c r="O34" s="33"/>
+      <c r="P34" s="33"/>
+      <c r="Q34" s="33"/>
+      <c r="R34" s="33"/>
+      <c r="S34" s="33"/>
+      <c r="T34" s="33">
+        <v>9</v>
+      </c>
+      <c r="U34" s="33">
+        <v>17</v>
+      </c>
+      <c r="V34" s="33">
+        <v>16</v>
+      </c>
+      <c r="W34" s="33">
+        <v>10</v>
+      </c>
+      <c r="X34" s="33">
+        <v>14</v>
+      </c>
+      <c r="Y34" s="34">
+        <v>15</v>
+      </c>
+      <c r="Z34" s="34">
+        <v>12</v>
+      </c>
+      <c r="AA34" s="34">
+        <v>19</v>
+      </c>
+      <c r="AB34" s="34">
+        <v>12</v>
+      </c>
+      <c r="AC34" s="34">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="34">
+        <v>2</v>
+      </c>
+      <c r="AE34" s="34">
+        <v>6</v>
+      </c>
+      <c r="AF34" s="34">
+        <v>14</v>
+      </c>
+      <c r="AG34" s="34">
+        <v>19</v>
+      </c>
+      <c r="AH34" s="34">
+        <v>15</v>
+      </c>
+      <c r="AI34" s="34">
+        <v>24</v>
+      </c>
+      <c r="AJ34" s="34">
+        <v>18</v>
+      </c>
+      <c r="AK34" s="34">
+        <v>16</v>
+      </c>
+      <c r="AL34" s="34">
+        <v>21</v>
+      </c>
+      <c r="AM34" s="34">
+        <v>15</v>
+      </c>
+      <c r="AN34" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO34" s="34">
+        <v>19</v>
+      </c>
+      <c r="AP34" s="34">
+        <v>6</v>
+      </c>
+      <c r="AQ34" s="34">
+        <v>8</v>
+      </c>
+      <c r="AR34" s="35">
+        <v>8</v>
+      </c>
+      <c r="AS34" s="35">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="33"/>
+      <c r="C35" s="33"/>
+      <c r="D35" s="33"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="33"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="33"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="33"/>
+      <c r="M35" s="33"/>
+      <c r="N35" s="33"/>
+      <c r="O35" s="33"/>
+      <c r="P35" s="33"/>
+      <c r="Q35" s="33"/>
+      <c r="R35" s="33"/>
+      <c r="S35" s="33"/>
+      <c r="T35" s="33">
+        <v>228</v>
+      </c>
+      <c r="U35" s="33">
+        <v>204</v>
+      </c>
+      <c r="V35" s="33">
+        <v>282</v>
+      </c>
+      <c r="W35" s="33">
+        <v>324</v>
+      </c>
+      <c r="X35" s="33">
+        <v>262</v>
+      </c>
+      <c r="Y35" s="34">
+        <v>268</v>
+      </c>
+      <c r="Z35" s="34">
+        <v>288</v>
+      </c>
+      <c r="AA35" s="34">
+        <v>247</v>
+      </c>
+      <c r="AB35" s="34">
+        <v>209</v>
+      </c>
+      <c r="AC35" s="34">
+        <v>297</v>
+      </c>
+      <c r="AD35" s="34">
+        <v>230</v>
+      </c>
+      <c r="AE35" s="34">
+        <v>219</v>
+      </c>
+      <c r="AF35" s="34">
+        <v>300</v>
+      </c>
+      <c r="AG35" s="34">
+        <v>392</v>
+      </c>
+      <c r="AH35" s="34">
+        <v>342</v>
+      </c>
+      <c r="AI35" s="34">
+        <v>261</v>
+      </c>
+      <c r="AJ35" s="34">
+        <v>197</v>
+      </c>
+      <c r="AK35" s="34">
+        <v>220</v>
+      </c>
+      <c r="AL35" s="34">
+        <v>276</v>
+      </c>
+      <c r="AM35" s="34">
+        <v>249</v>
+      </c>
+      <c r="AN35" s="34">
+        <v>268</v>
+      </c>
+      <c r="AO35" s="34">
+        <v>275</v>
+      </c>
+      <c r="AP35" s="34">
+        <v>162</v>
+      </c>
+      <c r="AQ35" s="34">
+        <v>296</v>
+      </c>
+      <c r="AR35" s="35">
+        <v>233</v>
+      </c>
+      <c r="AS35" s="35">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="33"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="33"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="33"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="33"/>
+      <c r="N36" s="33"/>
+      <c r="O36" s="33"/>
+      <c r="P36" s="33"/>
+      <c r="Q36" s="33"/>
+      <c r="R36" s="33"/>
+      <c r="S36" s="33"/>
+      <c r="T36" s="33">
+        <v>89</v>
+      </c>
+      <c r="U36" s="33">
+        <v>58</v>
+      </c>
+      <c r="V36" s="33">
+        <v>116</v>
+      </c>
+      <c r="W36" s="33">
+        <v>101</v>
+      </c>
+      <c r="X36" s="33">
+        <v>84</v>
+      </c>
+      <c r="Y36" s="34">
+        <v>111</v>
+      </c>
+      <c r="Z36" s="34">
+        <v>112</v>
+      </c>
+      <c r="AA36" s="34">
+        <v>85</v>
+      </c>
+      <c r="AB36" s="34">
+        <v>65</v>
+      </c>
+      <c r="AC36" s="34">
+        <v>114</v>
+      </c>
+      <c r="AD36" s="34">
+        <v>64</v>
+      </c>
+      <c r="AE36" s="34">
+        <v>98</v>
+      </c>
+      <c r="AF36" s="34">
+        <v>120</v>
+      </c>
+      <c r="AG36" s="34">
+        <v>136</v>
+      </c>
+      <c r="AH36" s="34">
+        <v>128</v>
+      </c>
+      <c r="AI36" s="34">
+        <v>91</v>
+      </c>
+      <c r="AJ36" s="34">
+        <v>108</v>
+      </c>
+      <c r="AK36" s="34">
+        <v>80</v>
+      </c>
+      <c r="AL36" s="34">
+        <v>124</v>
+      </c>
+      <c r="AM36" s="34">
+        <v>118</v>
+      </c>
+      <c r="AN36" s="34">
+        <v>117</v>
+      </c>
+      <c r="AO36" s="34">
+        <v>105</v>
+      </c>
+      <c r="AP36" s="34">
+        <v>92</v>
+      </c>
+      <c r="AQ36" s="34">
+        <v>135</v>
+      </c>
+      <c r="AR36" s="35">
+        <v>84</v>
+      </c>
+      <c r="AS36" s="35">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="33"/>
+      <c r="C37" s="33"/>
+      <c r="D37" s="33"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="33"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="33"/>
+      <c r="J37" s="33"/>
+      <c r="K37" s="33"/>
+      <c r="L37" s="33"/>
+      <c r="M37" s="33"/>
+      <c r="N37" s="33"/>
+      <c r="O37" s="33"/>
+      <c r="P37" s="33"/>
+      <c r="Q37" s="33"/>
+      <c r="R37" s="33"/>
+      <c r="S37" s="33"/>
+      <c r="T37" s="33">
+        <v>61</v>
+      </c>
+      <c r="U37" s="33">
+        <v>49</v>
+      </c>
+      <c r="V37" s="33">
+        <v>96</v>
+      </c>
+      <c r="W37" s="33">
+        <v>105</v>
+      </c>
+      <c r="X37" s="33">
+        <v>113</v>
+      </c>
+      <c r="Y37" s="34">
+        <v>91</v>
+      </c>
+      <c r="Z37" s="34">
+        <v>102</v>
+      </c>
+      <c r="AA37" s="34">
+        <v>99</v>
+      </c>
+      <c r="AB37" s="34">
+        <v>76</v>
+      </c>
+      <c r="AC37" s="34">
+        <v>111</v>
+      </c>
+      <c r="AD37" s="34">
+        <v>94</v>
+      </c>
+      <c r="AE37" s="34">
+        <v>97</v>
+      </c>
+      <c r="AF37" s="34">
+        <v>90</v>
+      </c>
+      <c r="AG37" s="34">
+        <v>125</v>
+      </c>
+      <c r="AH37" s="34">
+        <v>130</v>
+      </c>
+      <c r="AI37" s="34">
+        <v>110</v>
+      </c>
+      <c r="AJ37" s="34">
+        <v>83</v>
+      </c>
+      <c r="AK37" s="34">
+        <v>79</v>
+      </c>
+      <c r="AL37" s="34">
+        <v>86</v>
+      </c>
+      <c r="AM37" s="34">
+        <v>83</v>
+      </c>
+      <c r="AN37" s="34">
+        <v>89</v>
+      </c>
+      <c r="AO37" s="34">
+        <v>110</v>
+      </c>
+      <c r="AP37" s="34">
+        <v>82</v>
+      </c>
+      <c r="AQ37" s="34">
+        <v>80</v>
+      </c>
+      <c r="AR37" s="35">
+        <v>96</v>
+      </c>
+      <c r="AS37" s="35">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="33"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="33"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="33"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="33"/>
+      <c r="J38" s="33"/>
+      <c r="K38" s="33"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="33"/>
+      <c r="N38" s="33"/>
+      <c r="O38" s="33"/>
+      <c r="P38" s="33"/>
+      <c r="Q38" s="33"/>
+      <c r="R38" s="33"/>
+      <c r="S38" s="33"/>
+      <c r="T38" s="33">
+        <v>56</v>
+      </c>
+      <c r="U38" s="33">
+        <v>98</v>
+      </c>
+      <c r="V38" s="33">
+        <v>133</v>
+      </c>
+      <c r="W38" s="33">
+        <v>141</v>
+      </c>
+      <c r="X38" s="33">
+        <v>131</v>
+      </c>
+      <c r="Y38" s="34">
+        <v>116</v>
+      </c>
+      <c r="Z38" s="34">
+        <v>147</v>
+      </c>
+      <c r="AA38" s="34">
+        <v>121</v>
+      </c>
+      <c r="AB38" s="34">
+        <v>93</v>
+      </c>
+      <c r="AC38" s="34">
+        <v>162</v>
+      </c>
+      <c r="AD38" s="34">
+        <v>115</v>
+      </c>
+      <c r="AE38" s="34">
+        <v>64</v>
+      </c>
+      <c r="AF38" s="34">
+        <v>106</v>
+      </c>
+      <c r="AG38" s="34">
+        <v>158</v>
+      </c>
+      <c r="AH38" s="34">
+        <v>142</v>
+      </c>
+      <c r="AI38" s="34">
+        <v>90</v>
+      </c>
+      <c r="AJ38" s="34">
+        <v>123</v>
+      </c>
+      <c r="AK38" s="34">
+        <v>89</v>
+      </c>
+      <c r="AL38" s="34">
+        <v>141</v>
+      </c>
+      <c r="AM38" s="34">
+        <v>106</v>
+      </c>
+      <c r="AN38" s="34">
+        <v>99</v>
+      </c>
+      <c r="AO38" s="34">
+        <v>94</v>
+      </c>
+      <c r="AP38" s="34">
+        <v>107</v>
+      </c>
+      <c r="AQ38" s="34">
+        <v>67</v>
+      </c>
+      <c r="AR38" s="35">
+        <v>97</v>
+      </c>
+      <c r="AS38" s="35">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="33"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="33"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="33"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="33"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="33"/>
+      <c r="O39" s="33"/>
+      <c r="P39" s="33"/>
+      <c r="Q39" s="33"/>
+      <c r="R39" s="33"/>
+      <c r="S39" s="33"/>
+      <c r="T39" s="33">
+        <v>48</v>
+      </c>
+      <c r="U39" s="33">
+        <v>48</v>
+      </c>
+      <c r="V39" s="33">
+        <v>61</v>
+      </c>
+      <c r="W39" s="33">
+        <v>85</v>
+      </c>
+      <c r="X39" s="33">
+        <v>77</v>
+      </c>
+      <c r="Y39" s="34">
+        <v>64</v>
+      </c>
+      <c r="Z39" s="34">
+        <v>85</v>
+      </c>
+      <c r="AA39" s="34">
+        <v>69</v>
+      </c>
+      <c r="AB39" s="34">
+        <v>41</v>
+      </c>
+      <c r="AC39" s="34">
+        <v>62</v>
+      </c>
+      <c r="AD39" s="34">
+        <v>50</v>
+      </c>
+      <c r="AE39" s="34">
+        <v>52</v>
+      </c>
+      <c r="AF39" s="34">
+        <v>94</v>
+      </c>
+      <c r="AG39" s="34">
+        <v>85</v>
+      </c>
+      <c r="AH39" s="34">
+        <v>78</v>
+      </c>
+      <c r="AI39" s="34">
+        <v>74</v>
+      </c>
+      <c r="AJ39" s="34">
+        <v>76</v>
+      </c>
+      <c r="AK39" s="34">
+        <v>61</v>
+      </c>
+      <c r="AL39" s="34">
+        <v>60</v>
+      </c>
+      <c r="AM39" s="34">
+        <v>49</v>
+      </c>
+      <c r="AN39" s="34">
+        <v>75</v>
+      </c>
+      <c r="AO39" s="34">
+        <v>48</v>
+      </c>
+      <c r="AP39" s="34">
+        <v>40</v>
+      </c>
+      <c r="AQ39" s="34">
+        <v>42</v>
+      </c>
+      <c r="AR39" s="35">
+        <v>25</v>
+      </c>
+      <c r="AS39" s="35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="33"/>
+      <c r="P40" s="33"/>
+      <c r="Q40" s="33"/>
+      <c r="R40" s="33"/>
+      <c r="S40" s="33"/>
+      <c r="T40" s="33">
+        <v>100</v>
+      </c>
+      <c r="U40" s="33">
+        <v>72</v>
+      </c>
+      <c r="V40" s="33">
+        <v>84</v>
+      </c>
+      <c r="W40" s="33">
+        <v>75</v>
+      </c>
+      <c r="X40" s="33">
+        <v>150</v>
+      </c>
+      <c r="Y40" s="34">
+        <v>70</v>
+      </c>
+      <c r="Z40" s="34">
+        <v>90</v>
+      </c>
+      <c r="AA40" s="34">
+        <v>64</v>
+      </c>
+      <c r="AB40" s="34">
+        <v>61</v>
+      </c>
+      <c r="AC40" s="34">
+        <v>77</v>
+      </c>
+      <c r="AD40" s="34">
+        <v>51</v>
+      </c>
+      <c r="AE40" s="34">
+        <v>90</v>
+      </c>
+      <c r="AF40" s="34">
+        <v>80</v>
+      </c>
+      <c r="AG40" s="34">
+        <v>71</v>
+      </c>
+      <c r="AH40" s="34">
+        <v>72</v>
+      </c>
+      <c r="AI40" s="34">
+        <v>107</v>
+      </c>
+      <c r="AJ40" s="34">
+        <v>62</v>
+      </c>
+      <c r="AK40" s="34">
+        <v>63</v>
+      </c>
+      <c r="AL40" s="34">
+        <v>82</v>
+      </c>
+      <c r="AM40" s="34">
+        <v>73</v>
+      </c>
+      <c r="AN40" s="34">
+        <v>82</v>
+      </c>
+      <c r="AO40" s="34">
+        <v>72</v>
+      </c>
+      <c r="AP40" s="34">
+        <v>43</v>
+      </c>
+      <c r="AQ40" s="34">
+        <v>72</v>
+      </c>
+      <c r="AR40" s="35">
+        <v>93</v>
+      </c>
+      <c r="AS40" s="35">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="33"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="33"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="33"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="33"/>
+      <c r="P41" s="33"/>
+      <c r="Q41" s="33"/>
+      <c r="R41" s="33"/>
+      <c r="S41" s="33"/>
+      <c r="T41" s="33">
+        <v>66</v>
+      </c>
+      <c r="U41" s="33">
+        <v>39</v>
+      </c>
+      <c r="V41" s="33">
+        <v>86</v>
+      </c>
+      <c r="W41" s="33">
+        <v>133</v>
+      </c>
+      <c r="X41" s="33">
+        <v>132</v>
+      </c>
+      <c r="Y41" s="34">
+        <v>65</v>
+      </c>
+      <c r="Z41" s="34">
+        <v>93</v>
+      </c>
+      <c r="AA41" s="34">
+        <v>46</v>
+      </c>
+      <c r="AB41" s="34">
+        <v>64</v>
+      </c>
+      <c r="AC41" s="34">
+        <v>47</v>
+      </c>
+      <c r="AD41" s="34">
+        <v>54</v>
+      </c>
+      <c r="AE41" s="34">
+        <v>65</v>
+      </c>
+      <c r="AF41" s="34">
+        <v>69</v>
+      </c>
+      <c r="AG41" s="34">
+        <v>96</v>
+      </c>
+      <c r="AH41" s="34">
+        <v>81</v>
+      </c>
+      <c r="AI41" s="34">
+        <v>86</v>
+      </c>
+      <c r="AJ41" s="34">
+        <v>70</v>
+      </c>
+      <c r="AK41" s="34">
+        <v>55</v>
+      </c>
+      <c r="AL41" s="34">
+        <v>67</v>
+      </c>
+      <c r="AM41" s="34">
+        <v>60</v>
+      </c>
+      <c r="AN41" s="34">
+        <v>69</v>
+      </c>
+      <c r="AO41" s="34">
+        <v>60</v>
+      </c>
+      <c r="AP41" s="34">
+        <v>51</v>
+      </c>
+      <c r="AQ41" s="34">
+        <v>57</v>
+      </c>
+      <c r="AR41" s="35">
+        <v>60</v>
+      </c>
+      <c r="AS41" s="35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="33"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="33"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="33"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="33"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="33"/>
+      <c r="N42" s="33"/>
+      <c r="O42" s="33"/>
+      <c r="P42" s="33"/>
+      <c r="Q42" s="33"/>
+      <c r="R42" s="33"/>
+      <c r="S42" s="33"/>
+      <c r="T42" s="33">
+        <v>159</v>
+      </c>
+      <c r="U42" s="33">
+        <v>109</v>
+      </c>
+      <c r="V42" s="33">
+        <v>195</v>
+      </c>
+      <c r="W42" s="33">
+        <v>180</v>
+      </c>
+      <c r="X42" s="33">
+        <v>203</v>
+      </c>
+      <c r="Y42" s="34">
+        <v>132</v>
+      </c>
+      <c r="Z42" s="34">
+        <v>211</v>
+      </c>
+      <c r="AA42" s="34">
+        <v>133</v>
+      </c>
+      <c r="AB42" s="34">
+        <v>131</v>
+      </c>
+      <c r="AC42" s="34">
+        <v>191</v>
+      </c>
+      <c r="AD42" s="34">
+        <v>142</v>
+      </c>
+      <c r="AE42" s="34">
+        <v>146</v>
+      </c>
+      <c r="AF42" s="34">
+        <v>167</v>
+      </c>
+      <c r="AG42" s="34">
+        <v>182</v>
+      </c>
+      <c r="AH42" s="34">
+        <v>203</v>
+      </c>
+      <c r="AI42" s="34">
+        <v>150</v>
+      </c>
+      <c r="AJ42" s="34">
+        <v>123</v>
+      </c>
+      <c r="AK42" s="34">
+        <v>106</v>
+      </c>
+      <c r="AL42" s="34">
+        <v>185</v>
+      </c>
+      <c r="AM42" s="34">
+        <v>150</v>
+      </c>
+      <c r="AN42" s="34">
+        <v>144</v>
+      </c>
+      <c r="AO42" s="34">
+        <v>91</v>
+      </c>
+      <c r="AP42" s="34">
+        <v>81</v>
+      </c>
+      <c r="AQ42" s="34">
+        <v>122</v>
+      </c>
+      <c r="AR42" s="35">
+        <v>156</v>
+      </c>
+      <c r="AS42" s="35">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="33"/>
+      <c r="C43" s="33"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="33"/>
+      <c r="H43" s="33"/>
+      <c r="I43" s="33"/>
+      <c r="J43" s="33"/>
+      <c r="K43" s="33"/>
+      <c r="L43" s="33"/>
+      <c r="M43" s="33"/>
+      <c r="N43" s="33"/>
+      <c r="O43" s="33"/>
+      <c r="P43" s="33"/>
+      <c r="Q43" s="33"/>
+      <c r="R43" s="33"/>
+      <c r="S43" s="33"/>
+      <c r="T43" s="33">
+        <v>216</v>
+      </c>
+      <c r="U43" s="33">
+        <v>178</v>
+      </c>
+      <c r="V43" s="33">
+        <v>277</v>
+      </c>
+      <c r="W43" s="33">
+        <v>292</v>
+      </c>
+      <c r="X43" s="33">
+        <v>251</v>
+      </c>
+      <c r="Y43" s="34">
+        <v>253</v>
+      </c>
+      <c r="Z43" s="34">
+        <v>258</v>
+      </c>
+      <c r="AA43" s="34">
+        <v>318</v>
+      </c>
+      <c r="AB43" s="34">
+        <v>195</v>
+      </c>
+      <c r="AC43" s="34">
+        <v>290</v>
+      </c>
+      <c r="AD43" s="34">
+        <v>212</v>
+      </c>
+      <c r="AE43" s="34">
+        <v>248</v>
+      </c>
+      <c r="AF43" s="34">
+        <v>295</v>
+      </c>
+      <c r="AG43" s="34">
+        <v>340</v>
+      </c>
+      <c r="AH43" s="34">
+        <v>320</v>
+      </c>
+      <c r="AI43" s="34">
+        <v>303</v>
+      </c>
+      <c r="AJ43" s="34">
+        <v>193</v>
+      </c>
+      <c r="AK43" s="34">
+        <v>182</v>
+      </c>
+      <c r="AL43" s="34">
+        <v>236</v>
+      </c>
+      <c r="AM43" s="34">
+        <v>248</v>
+      </c>
+      <c r="AN43" s="34">
+        <v>262</v>
+      </c>
+      <c r="AO43" s="34">
+        <v>244</v>
+      </c>
+      <c r="AP43" s="34">
+        <v>170</v>
+      </c>
+      <c r="AQ43" s="34">
+        <v>253</v>
+      </c>
+      <c r="AR43" s="35">
+        <v>244</v>
+      </c>
+      <c r="AS43" s="35">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="33"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="33"/>
+      <c r="H44" s="33"/>
+      <c r="I44" s="33"/>
+      <c r="J44" s="33"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="33"/>
+      <c r="N44" s="33"/>
+      <c r="O44" s="33"/>
+      <c r="P44" s="33"/>
+      <c r="Q44" s="33"/>
+      <c r="R44" s="33"/>
+      <c r="S44" s="33"/>
+      <c r="T44" s="33">
+        <v>85</v>
+      </c>
+      <c r="U44" s="33">
+        <v>71</v>
+      </c>
+      <c r="V44" s="33">
+        <v>98</v>
+      </c>
+      <c r="W44" s="33">
+        <v>121</v>
+      </c>
+      <c r="X44" s="33">
+        <v>114</v>
+      </c>
+      <c r="Y44" s="34">
+        <v>91</v>
+      </c>
+      <c r="Z44" s="34">
+        <v>88</v>
+      </c>
+      <c r="AA44" s="34">
+        <v>94</v>
+      </c>
+      <c r="AB44" s="34">
+        <v>78</v>
+      </c>
+      <c r="AC44" s="34">
+        <v>111</v>
+      </c>
+      <c r="AD44" s="34">
+        <v>88</v>
+      </c>
+      <c r="AE44" s="34">
+        <v>99</v>
+      </c>
+      <c r="AF44" s="34">
+        <v>86</v>
+      </c>
+      <c r="AG44" s="34">
+        <v>112</v>
+      </c>
+      <c r="AH44" s="34">
+        <v>127</v>
+      </c>
+      <c r="AI44" s="34">
+        <v>99</v>
+      </c>
+      <c r="AJ44" s="34">
+        <v>96</v>
+      </c>
+      <c r="AK44" s="34">
+        <v>78</v>
+      </c>
+      <c r="AL44" s="31">
+        <v>110</v>
+      </c>
+      <c r="AM44" s="34">
+        <v>73</v>
+      </c>
+      <c r="AN44" s="34">
+        <v>111</v>
+      </c>
+      <c r="AO44" s="34">
+        <v>71</v>
+      </c>
+      <c r="AP44" s="34">
+        <v>81</v>
+      </c>
+      <c r="AQ44" s="34">
+        <v>92</v>
+      </c>
+      <c r="AR44" s="35">
+        <v>64</v>
+      </c>
+      <c r="AS44" s="35">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="39"/>
+      <c r="M45" s="39"/>
+      <c r="N45" s="39"/>
+      <c r="O45" s="39"/>
+      <c r="P45" s="39"/>
+      <c r="Q45" s="39"/>
+      <c r="R45" s="39"/>
+      <c r="S45" s="39"/>
+      <c r="T45" s="39">
+        <v>75</v>
+      </c>
+      <c r="U45" s="39">
+        <v>64</v>
+      </c>
+      <c r="V45" s="39">
+        <v>101</v>
+      </c>
+      <c r="W45" s="39">
+        <v>89</v>
+      </c>
+      <c r="X45" s="39">
+        <v>76</v>
+      </c>
+      <c r="Y45" s="40">
+        <v>86</v>
+      </c>
+      <c r="Z45" s="40">
+        <v>86</v>
+      </c>
+      <c r="AA45" s="40">
+        <v>72</v>
+      </c>
+      <c r="AB45" s="40">
+        <v>58</v>
+      </c>
+      <c r="AC45" s="40">
+        <v>77</v>
+      </c>
+      <c r="AD45" s="40">
+        <v>62</v>
+      </c>
+      <c r="AE45" s="40">
+        <v>78</v>
+      </c>
+      <c r="AF45" s="40">
+        <v>110</v>
+      </c>
+      <c r="AG45" s="40">
+        <v>82</v>
+      </c>
+      <c r="AH45" s="40">
+        <v>126</v>
+      </c>
+      <c r="AI45" s="40">
+        <v>85</v>
+      </c>
+      <c r="AJ45" s="40">
+        <v>114</v>
+      </c>
+      <c r="AK45" s="40">
+        <v>82</v>
+      </c>
+      <c r="AL45" s="38">
+        <v>82</v>
+      </c>
+      <c r="AM45" s="40">
+        <v>71</v>
+      </c>
+      <c r="AN45" s="40">
+        <v>78</v>
+      </c>
+      <c r="AO45" s="40">
+        <v>72</v>
+      </c>
+      <c r="AP45" s="40">
+        <v>73</v>
+      </c>
+      <c r="AQ45" s="40">
+        <v>106</v>
+      </c>
+      <c r="AR45" s="41">
+        <v>55</v>
+      </c>
+      <c r="AS45" s="41">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X46" s="1"/>
+    </row>
+    <row r="47" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X47" s="1"/>
+    </row>
+    <row r="48" spans="1:45" x14ac:dyDescent="0.2">
+      <c r="X48" s="1"/>
+    </row>
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X49" s="1"/>
+    </row>
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X50" s="1"/>
+    </row>
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X51" s="1"/>
+    </row>
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X52" s="1"/>
+    </row>
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X53" s="1"/>
+    </row>
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X54" s="1"/>
+    </row>
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X55" s="1"/>
+    </row>
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X56" s="1"/>
+    </row>
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X57" s="1"/>
+    </row>
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X58" s="1"/>
+    </row>
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X59" s="1"/>
+    </row>
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X60" s="1"/>
+    </row>
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X61" s="1"/>
+    </row>
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X62" s="1"/>
+    </row>
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X63" s="1"/>
+    </row>
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X64" s="1"/>
+    </row>
+    <row r="65" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X65" s="1"/>
+    </row>
+    <row r="66" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X66" s="1"/>
+    </row>
+    <row r="67" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X67" s="1"/>
+    </row>
+    <row r="68" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X68" s="1"/>
+    </row>
+    <row r="69" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X69" s="1"/>
+    </row>
+    <row r="70" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X70" s="1"/>
+    </row>
+    <row r="71" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X71" s="1"/>
+    </row>
+    <row r="72" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X72" s="1"/>
+    </row>
+    <row r="73" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X73" s="1"/>
+    </row>
+    <row r="74" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X74" s="1"/>
+    </row>
+    <row r="75" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X75" s="1"/>
+    </row>
+    <row r="76" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X76" s="1"/>
+    </row>
+    <row r="77" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X77" s="1"/>
+    </row>
+    <row r="78" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X78" s="1"/>
+    </row>
+    <row r="79" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X79" s="1"/>
+    </row>
+    <row r="80" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X80" s="1"/>
+    </row>
+    <row r="81" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X81" s="1"/>
+    </row>
+    <row r="82" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X82" s="1"/>
+    </row>
+    <row r="83" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X83" s="1"/>
+    </row>
+    <row r="84" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X84" s="1"/>
+    </row>
+    <row r="85" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X85" s="1"/>
+    </row>
+    <row r="86" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X86" s="1"/>
+    </row>
+    <row r="87" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X87" s="1"/>
+    </row>
+    <row r="88" spans="24:24" x14ac:dyDescent="0.2">
+      <c r="X88" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
+  </mergeCells>
+  <phoneticPr fontId="3" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:BD92"/>
+  <sheetViews>
+    <sheetView topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24:AK24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
+    <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="21" max="23" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:56" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W1" s="9"/>
+      <c r="X1" s="9"/>
+      <c r="Y1" s="9"/>
+    </row>
+    <row r="2" spans="1:56" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W2" s="9"/>
+      <c r="X2" s="9"/>
+      <c r="Y2" s="9"/>
+    </row>
+    <row r="3" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="W3" s="9"/>
+      <c r="X3" s="9"/>
+      <c r="Y3" s="9"/>
+    </row>
+    <row r="4" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="W4" s="9"/>
+      <c r="X4" s="9"/>
+      <c r="Y4" s="9"/>
+    </row>
+    <row r="5" spans="1:56" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W5" s="9"/>
+      <c r="X5" s="9"/>
+      <c r="Y5" s="9"/>
+      <c r="Z5" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="64"/>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="9"/>
+      <c r="AY5" s="9"/>
+      <c r="AZ5" s="9"/>
+      <c r="BA5" s="9"/>
+      <c r="BB5" s="9"/>
+      <c r="BC5" s="9"/>
+      <c r="BD5" s="9"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T6" s="7"/>
+      <c r="W6" s="9"/>
+      <c r="X6" s="9"/>
+      <c r="Y6" s="9"/>
+      <c r="AK6" s="3"/>
+      <c r="AW6" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="76"/>
+      <c r="B7" s="75">
+        <v>2021</v>
+      </c>
+      <c r="C7" s="75"/>
+      <c r="D7" s="75"/>
+      <c r="E7" s="75"/>
+      <c r="F7" s="75"/>
+      <c r="G7" s="75"/>
+      <c r="H7" s="75"/>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="75"/>
+      <c r="N7" s="75">
+        <v>2022</v>
+      </c>
+      <c r="O7" s="75"/>
+      <c r="P7" s="75"/>
+      <c r="Q7" s="75"/>
+      <c r="R7" s="75"/>
+      <c r="S7" s="75"/>
+      <c r="T7" s="75">
+        <v>2024</v>
+      </c>
+      <c r="U7" s="75"/>
+      <c r="V7" s="75"/>
+      <c r="W7" s="75"/>
+      <c r="X7" s="75"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="65">
+        <v>2025</v>
+      </c>
+      <c r="AA7" s="66"/>
+      <c r="AB7" s="66"/>
+      <c r="AC7" s="66"/>
+      <c r="AD7" s="66"/>
+      <c r="AE7" s="66"/>
+      <c r="AF7" s="66"/>
+      <c r="AG7" s="66"/>
+      <c r="AH7" s="66"/>
+      <c r="AI7" s="66"/>
+      <c r="AJ7" s="66"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="65">
+        <v>2026</v>
+      </c>
+      <c r="AM7" s="66"/>
+      <c r="AN7" s="66"/>
+      <c r="AO7" s="66"/>
+      <c r="AP7" s="66"/>
+      <c r="AQ7" s="66"/>
+      <c r="AR7" s="66"/>
+      <c r="AS7" s="66"/>
+      <c r="AT7" s="66"/>
+      <c r="AU7" s="66"/>
+      <c r="AV7" s="66"/>
+      <c r="AW7" s="67"/>
+    </row>
+    <row r="8" spans="1:56" s="32" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="76"/>
+      <c r="B8" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="L8" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="M8" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="N8" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="52" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="V8" s="46" t="s">
+        <v>4</v>
+      </c>
+      <c r="W8" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="X8" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y8" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z8" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ8" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK8" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL8" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN8" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO8" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP8" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU8" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV8" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW8" s="48" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56" s="31" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="68"/>
+      <c r="J9" s="68"/>
+      <c r="K9" s="68"/>
+      <c r="L9" s="68"/>
+      <c r="M9" s="68"/>
+      <c r="N9" s="68"/>
+      <c r="O9" s="68"/>
+      <c r="P9" s="68"/>
+      <c r="Q9" s="68"/>
+      <c r="R9" s="68"/>
+      <c r="S9" s="68"/>
+      <c r="T9" s="68"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="68"/>
+      <c r="AI9" s="68"/>
+      <c r="AJ9" s="68"/>
+      <c r="AK9" s="68"/>
+    </row>
+    <row r="10" spans="1:56" s="31" customFormat="1" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="54">
+        <v>31</v>
+      </c>
+      <c r="C10" s="54">
+        <v>35</v>
+      </c>
+      <c r="D10" s="54">
+        <v>40</v>
+      </c>
+      <c r="E10" s="54">
+        <v>19</v>
+      </c>
+      <c r="F10" s="54">
+        <v>54</v>
+      </c>
+      <c r="G10" s="54">
+        <v>30</v>
+      </c>
+      <c r="H10" s="55">
+        <v>35</v>
+      </c>
+      <c r="I10" s="54">
+        <v>43</v>
+      </c>
+      <c r="J10" s="55">
+        <v>22</v>
+      </c>
+      <c r="K10" s="55">
+        <v>29</v>
+      </c>
+      <c r="L10" s="55">
+        <v>39</v>
+      </c>
+      <c r="M10" s="55">
+        <v>51</v>
+      </c>
+      <c r="N10" s="34">
+        <v>6</v>
+      </c>
+      <c r="O10" s="34">
+        <v>29</v>
+      </c>
+      <c r="P10" s="34">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="34">
+        <v>17</v>
+      </c>
+      <c r="R10" s="34">
+        <v>13</v>
+      </c>
+      <c r="S10" s="34">
+        <v>19</v>
+      </c>
+      <c r="T10" s="31">
+        <v>-300</v>
+      </c>
+      <c r="U10" s="34">
+        <v>-288</v>
+      </c>
+      <c r="V10" s="31">
+        <v>-395</v>
+      </c>
+      <c r="W10" s="34">
+        <v>-245</v>
+      </c>
+      <c r="X10" s="31">
+        <v>-429</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>-160</v>
+      </c>
+      <c r="Z10" s="34">
+        <v>-330</v>
+      </c>
+      <c r="AA10" s="34">
+        <v>-305</v>
+      </c>
+      <c r="AB10" s="34">
+        <v>-277</v>
+      </c>
+      <c r="AC10" s="34">
+        <v>-301</v>
+      </c>
+      <c r="AD10" s="34">
+        <v>-231</v>
+      </c>
+      <c r="AE10" s="34">
+        <v>-375</v>
+      </c>
+      <c r="AF10" s="34">
+        <v>-516</v>
+      </c>
+      <c r="AG10" s="34">
+        <v>-496</v>
+      </c>
+      <c r="AH10" s="34">
+        <v>-482</v>
+      </c>
+      <c r="AI10" s="34">
+        <v>-310</v>
+      </c>
+      <c r="AJ10" s="34">
+        <v>-292</v>
+      </c>
+      <c r="AK10" s="34">
+        <v>-333</v>
+      </c>
+      <c r="AL10" s="34">
+        <v>-564</v>
+      </c>
+      <c r="AM10" s="34">
+        <v>-402</v>
+      </c>
+      <c r="AN10" s="34">
+        <v>-200</v>
+      </c>
+      <c r="AO10" s="34">
+        <v>-145</v>
+      </c>
+      <c r="AP10" s="34">
+        <v>-265</v>
+      </c>
+      <c r="AQ10" s="34">
+        <v>-385</v>
+      </c>
+      <c r="AR10" s="56">
+        <v>-334</v>
+      </c>
+      <c r="AS10" s="56">
+        <v>-401</v>
+      </c>
+      <c r="AT10" s="56"/>
+      <c r="AU10" s="35"/>
+    </row>
+    <row r="11" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="54"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="54"/>
+      <c r="G11" s="54"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="55"/>
+      <c r="K11" s="55"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="55"/>
+      <c r="N11" s="34"/>
+      <c r="O11" s="34"/>
+      <c r="P11" s="34"/>
+      <c r="Q11" s="34"/>
+      <c r="R11" s="34"/>
+      <c r="S11" s="34"/>
+      <c r="T11" s="31">
+        <v>234</v>
+      </c>
+      <c r="U11" s="34">
+        <v>153</v>
+      </c>
+      <c r="V11" s="31">
+        <v>212</v>
+      </c>
+      <c r="W11" s="34">
+        <v>342</v>
+      </c>
+      <c r="X11" s="31">
+        <v>264</v>
+      </c>
+      <c r="Y11" s="34">
+        <v>342</v>
+      </c>
+      <c r="Z11" s="34">
+        <v>321</v>
+      </c>
+      <c r="AA11" s="34">
+        <v>192</v>
+      </c>
+      <c r="AB11" s="34">
+        <v>211</v>
+      </c>
+      <c r="AC11" s="34">
+        <v>321</v>
+      </c>
+      <c r="AD11" s="34">
+        <v>210</v>
+      </c>
+      <c r="AE11" s="34">
+        <v>229</v>
+      </c>
+      <c r="AF11" s="34">
+        <v>294</v>
+      </c>
+      <c r="AG11" s="34">
+        <v>322</v>
+      </c>
+      <c r="AH11" s="34">
+        <v>-19</v>
+      </c>
+      <c r="AI11" s="34">
+        <v>80</v>
+      </c>
+      <c r="AJ11" s="34">
+        <v>52</v>
+      </c>
+      <c r="AK11" s="34">
+        <v>-41</v>
+      </c>
+      <c r="AL11" s="34">
+        <v>-76</v>
+      </c>
+      <c r="AM11" s="34">
+        <v>-229</v>
+      </c>
+      <c r="AN11" s="34">
+        <v>-51</v>
+      </c>
+      <c r="AO11" s="34">
+        <v>109</v>
+      </c>
+      <c r="AP11" s="34">
+        <v>-37</v>
+      </c>
+      <c r="AQ11" s="34">
+        <v>115</v>
+      </c>
+      <c r="AR11" s="56">
+        <v>-18</v>
+      </c>
+      <c r="AS11" s="56">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="54"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54"/>
+      <c r="G12" s="54"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
+      <c r="N12" s="34"/>
+      <c r="O12" s="34"/>
+      <c r="P12" s="34"/>
+      <c r="Q12" s="34"/>
+      <c r="R12" s="34"/>
+      <c r="S12" s="34"/>
+      <c r="T12" s="31">
+        <v>-61</v>
+      </c>
+      <c r="U12" s="34">
+        <v>-31</v>
+      </c>
+      <c r="V12" s="31">
+        <v>-26</v>
+      </c>
+      <c r="W12" s="34">
+        <v>9</v>
+      </c>
+      <c r="X12" s="31">
+        <v>-52</v>
+      </c>
+      <c r="Y12" s="34">
+        <v>-17</v>
+      </c>
+      <c r="Z12" s="34">
+        <v>-22</v>
+      </c>
+      <c r="AA12" s="34">
+        <v>-59</v>
+      </c>
+      <c r="AB12" s="34">
+        <v>2</v>
+      </c>
+      <c r="AC12" s="34">
+        <v>-30</v>
+      </c>
+      <c r="AD12" s="34">
+        <v>-37</v>
+      </c>
+      <c r="AE12" s="34">
+        <v>-60</v>
+      </c>
+      <c r="AF12" s="34">
+        <v>-54</v>
+      </c>
+      <c r="AG12" s="34">
+        <v>-35</v>
+      </c>
+      <c r="AH12" s="34">
+        <v>-24</v>
+      </c>
+      <c r="AI12" s="34">
+        <v>-25</v>
+      </c>
+      <c r="AJ12" s="34">
+        <v>-7</v>
+      </c>
+      <c r="AK12" s="34">
+        <v>-6</v>
+      </c>
+      <c r="AL12" s="34">
+        <v>-8</v>
+      </c>
+      <c r="AM12" s="34">
+        <v>2</v>
+      </c>
+      <c r="AN12" s="34">
+        <v>30</v>
+      </c>
+      <c r="AO12" s="34">
+        <v>-45</v>
+      </c>
+      <c r="AP12" s="34">
+        <v>-7</v>
+      </c>
+      <c r="AQ12" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AR12" s="56">
+        <v>-16</v>
+      </c>
+      <c r="AS12" s="56">
+        <v>-67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="34"/>
+      <c r="O13" s="34"/>
+      <c r="P13" s="34"/>
+      <c r="Q13" s="34"/>
+      <c r="R13" s="34"/>
+      <c r="S13" s="34"/>
+      <c r="T13" s="31">
+        <v>-30</v>
+      </c>
+      <c r="U13" s="34">
+        <v>-29</v>
+      </c>
+      <c r="V13" s="31">
+        <v>-11</v>
+      </c>
+      <c r="W13" s="34">
+        <v>-37</v>
+      </c>
+      <c r="X13" s="31">
+        <v>-6</v>
+      </c>
+      <c r="Y13" s="34">
+        <v>-44</v>
+      </c>
+      <c r="Z13" s="34">
+        <v>-44</v>
+      </c>
+      <c r="AA13" s="34">
+        <v>-33</v>
+      </c>
+      <c r="AB13" s="34">
+        <v>-40</v>
+      </c>
+      <c r="AC13" s="34">
+        <v>-88</v>
+      </c>
+      <c r="AD13" s="34">
+        <v>-29</v>
+      </c>
+      <c r="AE13" s="34">
+        <v>-18</v>
+      </c>
+      <c r="AF13" s="34">
+        <v>-51</v>
+      </c>
+      <c r="AG13" s="34">
+        <v>-117</v>
+      </c>
+      <c r="AH13" s="34">
+        <v>17</v>
+      </c>
+      <c r="AI13" s="34">
+        <v>29</v>
+      </c>
+      <c r="AJ13" s="34">
+        <v>11</v>
+      </c>
+      <c r="AK13" s="34">
+        <v>-24</v>
+      </c>
+      <c r="AL13" s="34">
+        <v>-50</v>
+      </c>
+      <c r="AM13" s="34">
+        <v>-27</v>
+      </c>
+      <c r="AN13" s="34">
+        <v>-9</v>
+      </c>
+      <c r="AO13" s="34">
+        <v>-81</v>
+      </c>
+      <c r="AP13" s="34">
+        <v>18</v>
+      </c>
+      <c r="AQ13" s="34">
+        <v>-94</v>
+      </c>
+      <c r="AR13" s="56">
+        <v>14</v>
+      </c>
+      <c r="AS13" s="56">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
+      <c r="D14" s="54"/>
+      <c r="E14" s="54"/>
+      <c r="F14" s="54"/>
+      <c r="G14" s="54"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="34"/>
+      <c r="O14" s="34"/>
+      <c r="P14" s="34"/>
+      <c r="Q14" s="34"/>
+      <c r="R14" s="34"/>
+      <c r="S14" s="34"/>
+      <c r="T14" s="31">
+        <v>-51</v>
+      </c>
+      <c r="U14" s="34">
+        <v>-88</v>
+      </c>
+      <c r="V14" s="31">
+        <v>-137</v>
+      </c>
+      <c r="W14" s="34">
+        <v>-96</v>
+      </c>
+      <c r="X14" s="31">
+        <v>-64</v>
+      </c>
+      <c r="Y14" s="34">
+        <v>-80</v>
+      </c>
+      <c r="Z14" s="34">
+        <v>-83</v>
+      </c>
+      <c r="AA14" s="34">
+        <v>-65</v>
+      </c>
+      <c r="AB14" s="34">
+        <v>-54</v>
+      </c>
+      <c r="AC14" s="34">
+        <v>-94</v>
+      </c>
+      <c r="AD14" s="34">
+        <v>-76</v>
+      </c>
+      <c r="AE14" s="34">
+        <v>-70</v>
+      </c>
+      <c r="AF14" s="34">
+        <v>-141</v>
+      </c>
+      <c r="AG14" s="34">
+        <v>-147</v>
+      </c>
+      <c r="AH14" s="34">
+        <v>-105</v>
+      </c>
+      <c r="AI14" s="34">
+        <v>-64</v>
+      </c>
+      <c r="AJ14" s="34">
+        <v>-64</v>
+      </c>
+      <c r="AK14" s="34">
+        <v>-47</v>
+      </c>
+      <c r="AL14" s="34">
+        <v>-120</v>
+      </c>
+      <c r="AM14" s="34">
+        <v>-68</v>
+      </c>
+      <c r="AN14" s="34">
+        <v>-44</v>
+      </c>
+      <c r="AO14" s="34">
+        <v>-18</v>
+      </c>
+      <c r="AP14" s="34">
+        <v>-54</v>
+      </c>
+      <c r="AQ14" s="34">
+        <v>-88</v>
+      </c>
+      <c r="AR14" s="56">
+        <v>-50</v>
+      </c>
+      <c r="AS14" s="56">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="54"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="54"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="54"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="54"/>
+      <c r="J15" s="55"/>
+      <c r="K15" s="55"/>
+      <c r="L15" s="55"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="34"/>
+      <c r="O15" s="34"/>
+      <c r="P15" s="34"/>
+      <c r="Q15" s="34"/>
+      <c r="R15" s="34"/>
+      <c r="S15" s="34"/>
+      <c r="T15" s="31">
+        <v>-18</v>
+      </c>
+      <c r="U15" s="34">
+        <v>-64</v>
+      </c>
+      <c r="V15" s="31">
+        <v>-56</v>
+      </c>
+      <c r="W15" s="34">
+        <v>-8</v>
+      </c>
+      <c r="X15" s="31">
+        <v>-39</v>
+      </c>
+      <c r="Y15" s="34">
+        <v>-38</v>
+      </c>
+      <c r="Z15" s="34">
+        <v>-62</v>
+      </c>
+      <c r="AA15" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AB15" s="34">
+        <v>-50</v>
+      </c>
+      <c r="AC15" s="34">
+        <v>-3</v>
+      </c>
+      <c r="AD15" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AE15" s="34">
+        <v>-76</v>
+      </c>
+      <c r="AF15" s="34">
+        <v>-66</v>
+      </c>
+      <c r="AG15" s="34">
+        <v>-116</v>
+      </c>
+      <c r="AH15" s="34">
+        <v>-58</v>
+      </c>
+      <c r="AI15" s="34">
+        <v>-29</v>
+      </c>
+      <c r="AJ15" s="34">
+        <v>-94</v>
+      </c>
+      <c r="AK15" s="34">
+        <v>-28</v>
+      </c>
+      <c r="AL15" s="34">
+        <v>-55</v>
+      </c>
+      <c r="AM15" s="34">
+        <v>-8</v>
+      </c>
+      <c r="AN15" s="34">
+        <v>-18</v>
+      </c>
+      <c r="AO15" s="34">
+        <v>-47</v>
+      </c>
+      <c r="AP15" s="34">
+        <v>-75</v>
+      </c>
+      <c r="AQ15" s="34">
+        <v>-28</v>
+      </c>
+      <c r="AR15" s="56">
+        <v>-32</v>
+      </c>
+      <c r="AS15" s="56">
+        <v>-110</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="54"/>
+      <c r="C16" s="54"/>
+      <c r="D16" s="54"/>
+      <c r="E16" s="54"/>
+      <c r="F16" s="54"/>
+      <c r="G16" s="54"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="54"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="34"/>
+      <c r="O16" s="34"/>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="34"/>
+      <c r="R16" s="34"/>
+      <c r="S16" s="34"/>
+      <c r="T16" s="31">
+        <v>5</v>
+      </c>
+      <c r="U16" s="34">
+        <v>-44</v>
+      </c>
+      <c r="V16" s="31">
+        <v>-56</v>
+      </c>
+      <c r="W16" s="34">
+        <v>-79</v>
+      </c>
+      <c r="X16" s="31">
+        <v>-60</v>
+      </c>
+      <c r="Y16" s="34">
+        <v>-66</v>
+      </c>
+      <c r="Z16" s="34">
+        <v>-70</v>
+      </c>
+      <c r="AA16" s="34">
+        <v>-41</v>
+      </c>
+      <c r="AB16" s="34">
+        <v>-45</v>
+      </c>
+      <c r="AC16" s="34">
+        <v>-96</v>
+      </c>
+      <c r="AD16" s="34">
+        <v>-46</v>
+      </c>
+      <c r="AE16" s="34">
+        <v>2</v>
+      </c>
+      <c r="AF16" s="34">
+        <v>-53</v>
+      </c>
+      <c r="AG16" s="34">
+        <v>-73</v>
+      </c>
+      <c r="AH16" s="34">
+        <v>-35</v>
+      </c>
+      <c r="AI16" s="34">
+        <v>-32</v>
+      </c>
+      <c r="AJ16" s="34">
+        <v>-62</v>
+      </c>
+      <c r="AK16" s="34">
+        <v>-22</v>
+      </c>
+      <c r="AL16" s="34">
+        <v>-50</v>
+      </c>
+      <c r="AM16" s="34">
+        <v>10</v>
+      </c>
+      <c r="AN16" s="34">
+        <v>19</v>
+      </c>
+      <c r="AO16" s="34">
+        <v>-16</v>
+      </c>
+      <c r="AP16" s="34">
+        <v>-54</v>
+      </c>
+      <c r="AQ16" s="34">
+        <v>5</v>
+      </c>
+      <c r="AR16" s="56">
+        <v>-31</v>
+      </c>
+      <c r="AS16" s="56">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="54"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="54"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="55"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="34"/>
+      <c r="R17" s="34"/>
+      <c r="S17" s="34"/>
+      <c r="T17" s="31">
+        <v>-15</v>
+      </c>
+      <c r="U17" s="34">
+        <v>-13</v>
+      </c>
+      <c r="V17" s="31">
+        <v>-33</v>
+      </c>
+      <c r="W17" s="34">
+        <v>-37</v>
+      </c>
+      <c r="X17" s="31">
+        <v>-44</v>
+      </c>
+      <c r="Y17" s="34">
+        <v>-26</v>
+      </c>
+      <c r="Z17" s="34">
+        <v>-28</v>
+      </c>
+      <c r="AA17" s="34">
+        <v>-1</v>
+      </c>
+      <c r="AB17" s="34">
+        <v>-12</v>
+      </c>
+      <c r="AC17" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD17" s="34">
+        <v>-26</v>
+      </c>
+      <c r="AE17" s="34">
+        <v>-22</v>
+      </c>
+      <c r="AF17" s="34">
+        <v>-41</v>
+      </c>
+      <c r="AG17" s="34">
+        <v>-24</v>
+      </c>
+      <c r="AH17" s="34">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="34">
+        <v>-4</v>
+      </c>
+      <c r="AJ17" s="34">
+        <v>10</v>
+      </c>
+      <c r="AK17" s="34">
+        <v>-15</v>
+      </c>
+      <c r="AL17" s="34">
+        <v>12</v>
+      </c>
+      <c r="AM17" s="34">
+        <v>2</v>
+      </c>
+      <c r="AN17" s="34">
+        <v>-3</v>
+      </c>
+      <c r="AO17" s="34">
+        <v>14</v>
+      </c>
+      <c r="AP17" s="34">
+        <v>33</v>
+      </c>
+      <c r="AQ17" s="34">
+        <v>-3</v>
+      </c>
+      <c r="AR17" s="56">
+        <v>27</v>
+      </c>
+      <c r="AS17" s="56">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="54"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="34"/>
+      <c r="O18" s="34"/>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="34"/>
+      <c r="R18" s="34"/>
+      <c r="S18" s="34"/>
+      <c r="T18" s="31">
+        <v>-64</v>
+      </c>
+      <c r="U18" s="34">
+        <v>-46</v>
+      </c>
+      <c r="V18" s="31">
+        <v>-43</v>
+      </c>
+      <c r="W18" s="34">
+        <v>-17</v>
+      </c>
+      <c r="X18" s="31">
+        <v>-104</v>
+      </c>
+      <c r="Y18" s="34">
+        <v>-14</v>
+      </c>
+      <c r="Z18" s="34">
+        <v>-47</v>
+      </c>
+      <c r="AA18" s="34">
+        <v>-13</v>
+      </c>
+      <c r="AB18" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AC18" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AD18" s="34">
+        <v>6</v>
+      </c>
+      <c r="AE18" s="34">
+        <v>-65</v>
+      </c>
+      <c r="AF18" s="34">
+        <v>-46</v>
+      </c>
+      <c r="AG18" s="34">
+        <v>-17</v>
+      </c>
+      <c r="AH18" s="34">
+        <v>-17</v>
+      </c>
+      <c r="AI18" s="34">
+        <v>-50</v>
+      </c>
+      <c r="AJ18" s="34">
+        <v>-22</v>
+      </c>
+      <c r="AK18" s="34">
+        <v>17</v>
+      </c>
+      <c r="AL18" s="34">
+        <v>-30</v>
+      </c>
+      <c r="AM18" s="34">
+        <v>-16</v>
+      </c>
+      <c r="AN18" s="34">
+        <v>-33</v>
+      </c>
+      <c r="AO18" s="34">
+        <v>-21</v>
+      </c>
+      <c r="AP18" s="34">
+        <v>-14</v>
+      </c>
+      <c r="AQ18" s="34">
+        <v>-30</v>
+      </c>
+      <c r="AR18" s="56">
+        <v>-49</v>
+      </c>
+      <c r="AS18" s="56">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="54"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="54"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="54"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="34"/>
+      <c r="S19" s="34"/>
+      <c r="T19" s="31">
+        <v>-33</v>
+      </c>
+      <c r="U19" s="34">
+        <v>5</v>
+      </c>
+      <c r="V19" s="31">
+        <v>-31</v>
+      </c>
+      <c r="W19" s="34">
+        <v>-86</v>
+      </c>
+      <c r="X19" s="31">
+        <v>-80</v>
+      </c>
+      <c r="Y19" s="34">
+        <v>-11</v>
+      </c>
+      <c r="Z19" s="34">
+        <v>-26</v>
+      </c>
+      <c r="AA19" s="34">
+        <v>21</v>
+      </c>
+      <c r="AB19" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AC19" s="34">
+        <v>15</v>
+      </c>
+      <c r="AD19" s="34">
+        <v>-26</v>
+      </c>
+      <c r="AE19" s="34">
+        <v>-23</v>
+      </c>
+      <c r="AF19" s="34">
+        <v>-28</v>
+      </c>
+      <c r="AG19" s="34">
+        <v>-52</v>
+      </c>
+      <c r="AH19" s="34">
+        <v>-32</v>
+      </c>
+      <c r="AI19" s="34">
+        <v>-12</v>
+      </c>
+      <c r="AJ19" s="34">
+        <v>-22</v>
+      </c>
+      <c r="AK19" s="34">
+        <v>-10</v>
+      </c>
+      <c r="AL19" s="34">
+        <v>-15</v>
+      </c>
+      <c r="AM19" s="34">
+        <v>-10</v>
+      </c>
+      <c r="AN19" s="34">
+        <v>8</v>
+      </c>
+      <c r="AO19" s="34">
         <v>-5</v>
       </c>
-      <c r="V25" s="1">
+      <c r="AP19" s="34">
+        <v>22</v>
+      </c>
+      <c r="AQ19" s="34">
+        <v>-6</v>
+      </c>
+      <c r="AR19" s="56">
+        <v>-10</v>
+      </c>
+      <c r="AS19" s="56">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="54"/>
+      <c r="C20" s="54"/>
+      <c r="D20" s="54"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="54"/>
+      <c r="G20" s="54"/>
+      <c r="H20" s="55"/>
+      <c r="I20" s="54"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+      <c r="P20" s="34"/>
+      <c r="Q20" s="34"/>
+      <c r="R20" s="34"/>
+      <c r="S20" s="34"/>
+      <c r="T20" s="31">
+        <v>-75</v>
+      </c>
+      <c r="U20" s="34">
+        <v>-27</v>
+      </c>
+      <c r="V20" s="31">
+        <v>-113</v>
+      </c>
+      <c r="W20" s="34">
+        <v>-85</v>
+      </c>
+      <c r="X20" s="31">
+        <v>-85</v>
+      </c>
+      <c r="Y20" s="34">
+        <v>-83</v>
+      </c>
+      <c r="Z20" s="34">
+        <v>-104</v>
+      </c>
+      <c r="AA20" s="34">
+        <v>-32</v>
+      </c>
+      <c r="AB20" s="34">
+        <v>-78</v>
+      </c>
+      <c r="AC20" s="34">
+        <v>-92</v>
+      </c>
+      <c r="AD20" s="34">
+        <v>-68</v>
+      </c>
+      <c r="AE20" s="34">
+        <v>-74</v>
+      </c>
+      <c r="AF20" s="34">
+        <v>-99</v>
+      </c>
+      <c r="AG20" s="34">
+        <v>-60</v>
+      </c>
+      <c r="AH20" s="34">
+        <v>-94</v>
+      </c>
+      <c r="AI20" s="34">
+        <v>-52</v>
+      </c>
+      <c r="AJ20" s="34">
+        <v>-43</v>
+      </c>
+      <c r="AK20" s="34">
+        <v>-48</v>
+      </c>
+      <c r="AL20" s="34">
+        <v>-103</v>
+      </c>
+      <c r="AM20" s="34">
+        <v>-27</v>
+      </c>
+      <c r="AN20" s="34">
+        <v>-15</v>
+      </c>
+      <c r="AO20" s="34">
+        <v>30</v>
+      </c>
+      <c r="AP20" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AQ20" s="34">
+        <v>-58</v>
+      </c>
+      <c r="AR20" s="56">
+        <v>-80</v>
+      </c>
+      <c r="AS20" s="56">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="54"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+      <c r="P21" s="34"/>
+      <c r="Q21" s="34"/>
+      <c r="R21" s="34"/>
+      <c r="S21" s="34"/>
+      <c r="T21" s="31">
+        <v>-72</v>
+      </c>
+      <c r="U21" s="34">
+        <v>-48</v>
+      </c>
+      <c r="V21" s="31">
+        <v>-58</v>
+      </c>
+      <c r="W21" s="34">
+        <v>-82</v>
+      </c>
+      <c r="X21" s="31">
+        <v>-39</v>
+      </c>
+      <c r="Y21" s="34">
+        <v>-67</v>
+      </c>
+      <c r="Z21" s="34">
+        <v>-90</v>
+      </c>
+      <c r="AA21" s="34">
+        <v>-157</v>
+      </c>
+      <c r="AB21" s="34">
+        <v>-51</v>
+      </c>
+      <c r="AC21" s="34">
+        <v>-95</v>
+      </c>
+      <c r="AD21" s="34">
+        <v>-62</v>
+      </c>
+      <c r="AE21" s="34">
+        <v>-112</v>
+      </c>
+      <c r="AF21" s="34">
+        <v>-127</v>
+      </c>
+      <c r="AG21" s="34">
+        <v>-101</v>
+      </c>
+      <c r="AH21" s="34">
+        <v>-16</v>
+      </c>
+      <c r="AI21" s="34">
+        <v>-135</v>
+      </c>
+      <c r="AJ21" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AK21" s="34">
+        <v>-39</v>
+      </c>
+      <c r="AL21" s="34">
+        <v>-9</v>
+      </c>
+      <c r="AM21" s="34">
+        <v>-47</v>
+      </c>
+      <c r="AN21" s="34">
+        <v>-4</v>
+      </c>
+      <c r="AO21" s="34">
+        <v>-52</v>
+      </c>
+      <c r="AP21" s="34">
+        <v>-15</v>
+      </c>
+      <c r="AQ21" s="34">
+        <v>-95</v>
+      </c>
+      <c r="AR21" s="56">
+        <v>-60</v>
+      </c>
+      <c r="AS21" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="54"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="54"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="34"/>
+      <c r="O22" s="34"/>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="34"/>
+      <c r="R22" s="34"/>
+      <c r="S22" s="34"/>
+      <c r="T22" s="31">
+        <v>-49</v>
+      </c>
+      <c r="U22" s="34">
+        <v>-35</v>
+      </c>
+      <c r="V22" s="31">
+        <v>-34</v>
+      </c>
+      <c r="W22" s="34">
+        <v>-78</v>
+      </c>
+      <c r="X22" s="31">
+        <v>-65</v>
+      </c>
+      <c r="Y22" s="34">
+        <v>-45</v>
+      </c>
+      <c r="Z22" s="34">
+        <v>-37</v>
+      </c>
+      <c r="AA22" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AB22" s="34">
+        <v>-40</v>
+      </c>
+      <c r="AC22" s="34">
+        <v>-55</v>
+      </c>
+      <c r="AD22" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AE22" s="34">
+        <v>-55</v>
+      </c>
+      <c r="AF22" s="34">
+        <v>-34</v>
+      </c>
+      <c r="AG22" s="34">
+        <v>-36</v>
+      </c>
+      <c r="AH22" s="34">
+        <v>-57</v>
+      </c>
+      <c r="AI22" s="34">
+        <v>-33</v>
+      </c>
+      <c r="AJ22" s="34">
+        <v>-19</v>
+      </c>
+      <c r="AK22" s="34">
+        <v>-36</v>
+      </c>
+      <c r="AL22" s="34">
+        <v>-33</v>
+      </c>
+      <c r="AM22" s="34">
+        <v>8</v>
+      </c>
+      <c r="AN22" s="34">
+        <v>-30</v>
+      </c>
+      <c r="AO22" s="34">
+        <v>-7</v>
+      </c>
+      <c r="AP22" s="34">
+        <v>-46</v>
+      </c>
+      <c r="AQ22" s="34">
+        <v>-21</v>
+      </c>
+      <c r="AR22" s="56">
+        <v>-13</v>
+      </c>
+      <c r="AS22" s="56">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="54"/>
+      <c r="C23" s="54"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="54"/>
+      <c r="G23" s="54"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="54"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="34"/>
+      <c r="O23" s="34"/>
+      <c r="P23" s="34"/>
+      <c r="Q23" s="34"/>
+      <c r="R23" s="34"/>
+      <c r="S23" s="34"/>
+      <c r="T23" s="31">
+        <v>-71</v>
+      </c>
+      <c r="U23" s="34">
+        <v>-21</v>
+      </c>
+      <c r="V23" s="31">
+        <v>-9</v>
+      </c>
+      <c r="W23" s="34">
+        <v>9</v>
+      </c>
+      <c r="X23" s="31">
+        <v>-55</v>
+      </c>
+      <c r="Y23" s="34">
+        <v>-11</v>
+      </c>
+      <c r="Z23" s="34">
+        <v>-38</v>
+      </c>
+      <c r="AA23" s="34">
+        <v>-47</v>
+      </c>
+      <c r="AB23" s="34">
+        <v>-42</v>
+      </c>
+      <c r="AC23" s="34">
+        <v>-53</v>
+      </c>
+      <c r="AD23" s="34">
+        <v>-7</v>
+      </c>
+      <c r="AE23" s="34">
+        <v>-31</v>
+      </c>
+      <c r="AF23" s="34">
+        <v>-70</v>
+      </c>
+      <c r="AG23" s="34">
+        <v>-40</v>
+      </c>
+      <c r="AH23" s="34">
+        <v>-43</v>
+      </c>
+      <c r="AI23" s="34">
+        <v>17</v>
+      </c>
+      <c r="AJ23" s="34">
+        <v>-1</v>
+      </c>
+      <c r="AK23" s="34">
+        <v>-34</v>
+      </c>
+      <c r="AL23" s="34">
+        <v>-27</v>
+      </c>
+      <c r="AM23" s="34">
+        <v>8</v>
+      </c>
+      <c r="AN23" s="34">
+        <v>-50</v>
+      </c>
+      <c r="AO23" s="34">
+        <v>-6</v>
+      </c>
+      <c r="AP23" s="34">
+        <v>-5</v>
+      </c>
+      <c r="AQ23" s="34">
+        <v>-51</v>
+      </c>
+      <c r="AR23" s="56">
+        <v>-16</v>
+      </c>
+      <c r="AS23" s="56">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="77"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="77"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="77"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="77"/>
+      <c r="I24" s="77"/>
+      <c r="J24" s="77"/>
+      <c r="K24" s="77"/>
+      <c r="L24" s="77"/>
+      <c r="M24" s="77"/>
+      <c r="N24" s="77"/>
+      <c r="O24" s="77"/>
+      <c r="P24" s="77"/>
+      <c r="Q24" s="77"/>
+      <c r="R24" s="77"/>
+      <c r="S24" s="77"/>
+      <c r="T24" s="77"/>
+      <c r="U24" s="77"/>
+      <c r="V24" s="77"/>
+      <c r="W24" s="77"/>
+      <c r="X24" s="77"/>
+      <c r="Y24" s="77"/>
+      <c r="Z24" s="77"/>
+      <c r="AA24" s="77"/>
+      <c r="AB24" s="77"/>
+      <c r="AC24" s="77"/>
+      <c r="AD24" s="77"/>
+      <c r="AE24" s="77"/>
+      <c r="AF24" s="77"/>
+      <c r="AG24" s="77"/>
+      <c r="AH24" s="77"/>
+      <c r="AI24" s="77"/>
+      <c r="AJ24" s="77"/>
+      <c r="AK24" s="77"/>
+      <c r="AQ24" s="34"/>
+      <c r="AR24" s="58"/>
+      <c r="AS24" s="56"/>
+    </row>
+    <row r="25" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="59">
+        <v>19</v>
+      </c>
+      <c r="C25" s="59">
+        <v>26</v>
+      </c>
+      <c r="D25" s="59">
+        <v>29</v>
+      </c>
+      <c r="E25" s="59">
+        <v>13</v>
+      </c>
+      <c r="F25" s="59">
+        <v>46</v>
+      </c>
+      <c r="G25" s="59">
+        <v>22</v>
+      </c>
+      <c r="H25" s="60">
+        <v>25</v>
+      </c>
+      <c r="I25" s="59">
+        <v>23</v>
+      </c>
+      <c r="J25" s="60">
+        <v>14</v>
+      </c>
+      <c r="K25" s="60">
+        <v>15</v>
+      </c>
+      <c r="L25" s="60">
+        <v>17</v>
+      </c>
+      <c r="M25" s="60">
+        <v>42</v>
+      </c>
+      <c r="N25" s="61">
+        <v>2</v>
+      </c>
+      <c r="O25" s="61">
+        <v>20</v>
+      </c>
+      <c r="P25" s="61">
+        <v>8</v>
+      </c>
+      <c r="Q25" s="61">
+        <v>10</v>
+      </c>
+      <c r="R25" s="61">
+        <v>5</v>
+      </c>
+      <c r="S25" s="61">
+        <v>12</v>
+      </c>
+      <c r="T25" s="31">
+        <v>144</v>
+      </c>
+      <c r="U25" s="34">
+        <v>-5</v>
+      </c>
+      <c r="V25" s="31">
         <v>84</v>
       </c>
-      <c r="W25" s="6">
+      <c r="W25" s="34">
         <v>283</v>
       </c>
-      <c r="X25" s="1">
+      <c r="X25" s="31">
         <v>205</v>
       </c>
-      <c r="Y25" s="6">
+      <c r="Y25" s="34">
         <v>337</v>
       </c>
-      <c r="Z25" s="6">
+      <c r="Z25" s="34">
         <v>273</v>
       </c>
-      <c r="AA25" s="6">
+      <c r="AA25" s="34">
         <v>95</v>
       </c>
-      <c r="AB25" s="6">
+      <c r="AB25" s="34">
         <v>144</v>
       </c>
-      <c r="AC25" s="6">
+      <c r="AC25" s="34">
         <v>270</v>
       </c>
-      <c r="AD25" s="6">
+      <c r="AD25" s="34">
         <v>73</v>
       </c>
-      <c r="AE25" s="6">
+      <c r="AE25" s="34">
         <v>73</v>
       </c>
-      <c r="AF25" s="6">
+      <c r="AF25" s="34">
         <v>144</v>
       </c>
-      <c r="AG25" s="6">
+      <c r="AG25" s="34">
         <v>181</v>
       </c>
-      <c r="AH25" s="6">
+      <c r="AH25" s="34">
         <v>-104</v>
       </c>
-      <c r="AI25" s="6">
+      <c r="AI25" s="34">
         <v>97</v>
       </c>
-      <c r="AJ25" s="6">
+      <c r="AJ25" s="34">
         <v>-52</v>
       </c>
-      <c r="AK25" s="6">
+      <c r="AK25" s="34">
         <v>-75</v>
       </c>
-      <c r="AL25" s="6">
+      <c r="AL25" s="34">
         <v>-38</v>
       </c>
-      <c r="AM25" s="6">
+      <c r="AM25" s="34">
         <v>-213</v>
       </c>
-      <c r="AN25" s="6">
+      <c r="AN25" s="34">
         <v>-52</v>
       </c>
-      <c r="AO25" s="6">
+      <c r="AO25" s="34">
         <v>99</v>
       </c>
-      <c r="AP25" s="6">
+      <c r="AP25" s="34">
         <v>-89</v>
       </c>
-      <c r="AQ25" s="6">
+      <c r="AQ25" s="34">
         <v>132</v>
       </c>
-      <c r="AR25" s="54">
+      <c r="AR25" s="56">
         <v>-44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="AS25" s="56">
+        <v>-74</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="57" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="19"/>
-[...17 lines deleted...]
-      <c r="T26" s="1">
+      <c r="B26" s="59"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
+      <c r="H26" s="60"/>
+      <c r="I26" s="59"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="60"/>
+      <c r="L26" s="60"/>
+      <c r="M26" s="60"/>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+      <c r="P26" s="61"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="31">
         <v>236</v>
       </c>
-      <c r="U26" s="6">
+      <c r="U26" s="34">
         <v>111</v>
       </c>
-      <c r="V26" s="1">
+      <c r="V26" s="31">
         <v>207</v>
       </c>
-      <c r="W26" s="6">
+      <c r="W26" s="34">
         <v>334</v>
       </c>
-      <c r="X26" s="1">
+      <c r="X26" s="31">
         <v>296</v>
       </c>
-      <c r="Y26" s="6">
+      <c r="Y26" s="34">
         <v>343</v>
       </c>
-      <c r="Z26" s="6">
+      <c r="Z26" s="34">
         <v>344</v>
       </c>
-      <c r="AA26" s="6">
+      <c r="AA26" s="34">
         <v>211</v>
       </c>
-      <c r="AB26" s="6">
+      <c r="AB26" s="34">
         <v>222</v>
       </c>
-      <c r="AC26" s="6">
+      <c r="AC26" s="34">
         <v>298</v>
       </c>
-      <c r="AD26" s="6">
+      <c r="AD26" s="34">
         <v>182</v>
       </c>
-      <c r="AE26" s="6">
+      <c r="AE26" s="34">
         <v>215</v>
       </c>
-      <c r="AF26" s="6">
+      <c r="AF26" s="34">
         <v>332</v>
       </c>
-      <c r="AG26" s="6">
+      <c r="AG26" s="34">
         <v>322</v>
       </c>
-      <c r="AH26" s="6">
+      <c r="AH26" s="34">
         <v>12</v>
       </c>
-      <c r="AI26" s="6">
+      <c r="AI26" s="34">
         <v>134</v>
       </c>
-      <c r="AJ26" s="6">
+      <c r="AJ26" s="34">
         <v>43</v>
       </c>
-      <c r="AK26" s="6">
+      <c r="AK26" s="34">
         <v>-73</v>
       </c>
-      <c r="AL26" s="6">
+      <c r="AL26" s="34">
         <v>13</v>
       </c>
-      <c r="AM26" s="6">
+      <c r="AM26" s="34">
         <v>-215</v>
       </c>
-      <c r="AN26" s="6">
+      <c r="AN26" s="34">
         <v>-43</v>
       </c>
-      <c r="AO26" s="6">
+      <c r="AO26" s="34">
         <v>130</v>
       </c>
-      <c r="AP26" s="6">
+      <c r="AP26" s="34">
         <v>-44</v>
       </c>
-      <c r="AQ26" s="6">
+      <c r="AQ26" s="34">
         <v>192</v>
       </c>
-      <c r="AR26" s="54">
+      <c r="AR26" s="56">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="AS26" s="56">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="57" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="19"/>
-[...17 lines deleted...]
-      <c r="T27" s="1">
+      <c r="B27" s="59"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="60"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="31">
         <v>-56</v>
       </c>
-      <c r="U27" s="6">
+      <c r="U27" s="34">
         <v>-20</v>
       </c>
-      <c r="V27" s="1">
+      <c r="V27" s="31">
         <v>-17</v>
       </c>
-      <c r="W27" s="6">
+      <c r="W27" s="34">
         <v>6</v>
       </c>
-      <c r="X27" s="1">
+      <c r="X27" s="31">
         <v>-48</v>
       </c>
-      <c r="Y27" s="6">
+      <c r="Y27" s="34">
         <v>-6</v>
       </c>
-      <c r="Z27" s="6">
+      <c r="Z27" s="34">
         <v>-19</v>
       </c>
-      <c r="AA27" s="6">
+      <c r="AA27" s="34">
         <v>-46</v>
       </c>
-      <c r="AB27" s="6">
+      <c r="AB27" s="34">
         <v>5</v>
       </c>
-      <c r="AC27" s="6">
+      <c r="AC27" s="34">
         <v>-23</v>
       </c>
-      <c r="AD27" s="6">
+      <c r="AD27" s="34">
         <v>-40</v>
       </c>
-      <c r="AE27" s="6">
+      <c r="AE27" s="34">
         <v>-68</v>
       </c>
-      <c r="AF27" s="6">
+      <c r="AF27" s="34">
         <v>-42</v>
       </c>
-      <c r="AG27" s="6">
+      <c r="AG27" s="34">
         <v>-23</v>
       </c>
-      <c r="AH27" s="6">
+      <c r="AH27" s="34">
         <v>-24</v>
       </c>
-      <c r="AI27" s="6">
+      <c r="AI27" s="34">
         <v>-10</v>
       </c>
-      <c r="AJ27" s="6">
+      <c r="AJ27" s="34">
         <v>-11</v>
       </c>
-      <c r="AK27" s="6">
+      <c r="AK27" s="34">
         <v>4</v>
       </c>
-      <c r="AL27" s="6">
+      <c r="AL27" s="34">
         <v>6</v>
       </c>
-      <c r="AM27" s="6">
+      <c r="AM27" s="34">
         <v>10</v>
       </c>
-      <c r="AN27" s="6">
+      <c r="AN27" s="34">
         <v>30</v>
       </c>
-      <c r="AO27" s="6">
+      <c r="AO27" s="34">
         <v>-41</v>
       </c>
-      <c r="AP27" s="6">
+      <c r="AP27" s="34">
         <v>-11</v>
       </c>
-      <c r="AQ27" s="6">
+      <c r="AQ27" s="34">
         <v>-32</v>
       </c>
-      <c r="AR27" s="54">
+      <c r="AR27" s="56">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="AS27" s="56">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="19"/>
-[...17 lines deleted...]
-      <c r="T28" s="1">
+      <c r="B28" s="59"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="60"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="60"/>
+      <c r="M28" s="60"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="61"/>
+      <c r="P28" s="61"/>
+      <c r="Q28" s="61"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="61"/>
+      <c r="T28" s="31">
         <v>-8</v>
       </c>
-      <c r="U28" s="6">
+      <c r="U28" s="34">
         <v>-45</v>
       </c>
-      <c r="V28" s="1">
+      <c r="V28" s="31">
         <v>-71</v>
       </c>
-      <c r="W28" s="6">
+      <c r="W28" s="34">
         <v>-79</v>
       </c>
-      <c r="X28" s="1">
+      <c r="X28" s="31">
         <v>-39</v>
       </c>
-      <c r="Y28" s="6">
+      <c r="Y28" s="34">
         <v>-20</v>
       </c>
-      <c r="Z28" s="6">
+      <c r="Z28" s="34">
         <v>-40</v>
       </c>
-      <c r="AA28" s="6">
+      <c r="AA28" s="34">
         <v>-40</v>
       </c>
-      <c r="AB28" s="6">
+      <c r="AB28" s="34">
         <v>-38</v>
       </c>
-      <c r="AC28" s="6">
+      <c r="AC28" s="34">
         <v>-13</v>
       </c>
-      <c r="AD28" s="6">
+      <c r="AD28" s="34">
         <v>-63</v>
       </c>
-      <c r="AE28" s="6">
+      <c r="AE28" s="34">
         <v>-39</v>
       </c>
-      <c r="AF28" s="6">
+      <c r="AF28" s="34">
         <v>-81</v>
       </c>
-      <c r="AG28" s="6">
+      <c r="AG28" s="34">
         <v>-59</v>
       </c>
-      <c r="AH28" s="6">
+      <c r="AH28" s="34">
         <v>-43</v>
       </c>
-      <c r="AI28" s="6">
+      <c r="AI28" s="34">
         <v>-71</v>
       </c>
-      <c r="AJ28" s="6">
+      <c r="AJ28" s="34">
         <v>-20</v>
       </c>
-      <c r="AK28" s="6">
+      <c r="AK28" s="34">
         <v>-20</v>
       </c>
-      <c r="AL28" s="6">
+      <c r="AL28" s="34">
         <v>-56</v>
       </c>
-      <c r="AM28" s="6">
+      <c r="AM28" s="34">
         <v>-14</v>
       </c>
-      <c r="AN28" s="6">
+      <c r="AN28" s="34">
         <v>-19</v>
       </c>
-      <c r="AO28" s="6">
+      <c r="AO28" s="34">
         <v>16</v>
       </c>
-      <c r="AP28" s="6">
+      <c r="AP28" s="34">
         <v>-6</v>
       </c>
-      <c r="AQ28" s="6">
+      <c r="AQ28" s="34">
         <v>-30</v>
       </c>
-      <c r="AR28" s="54">
+      <c r="AR28" s="56">
         <v>-7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="AS28" s="56">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" s="31" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="19"/>
-[...17 lines deleted...]
-      <c r="T29" s="1">
+      <c r="B29" s="59"/>
+      <c r="C29" s="59"/>
+      <c r="D29" s="59"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="60"/>
+      <c r="I29" s="59"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="60"/>
+      <c r="L29" s="60"/>
+      <c r="M29" s="60"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
+      <c r="P29" s="61"/>
+      <c r="Q29" s="61"/>
+      <c r="R29" s="61"/>
+      <c r="S29" s="61"/>
+      <c r="T29" s="31">
         <v>6</v>
       </c>
-      <c r="U29" s="6">
+      <c r="U29" s="34">
         <v>-50</v>
       </c>
-      <c r="V29" s="1">
+      <c r="V29" s="31">
         <v>-39</v>
       </c>
-      <c r="W29" s="6">
+      <c r="W29" s="34">
         <v>20</v>
       </c>
-      <c r="X29" s="1">
+      <c r="X29" s="31">
         <v>34</v>
       </c>
-      <c r="Y29" s="6">
+      <c r="Y29" s="34">
         <v>2</v>
       </c>
-      <c r="Z29" s="6">
+      <c r="Z29" s="34">
         <v>-2</v>
       </c>
-      <c r="AA29" s="6">
+      <c r="AA29" s="34">
         <v>2</v>
       </c>
-      <c r="AB29" s="6">
+      <c r="AB29" s="34">
         <v>-21</v>
       </c>
-      <c r="AC29" s="6">
+      <c r="AC29" s="34">
         <v>34</v>
       </c>
-      <c r="AD29" s="6">
+      <c r="AD29" s="34">
         <v>-11</v>
       </c>
-      <c r="AE29" s="6">
+      <c r="AE29" s="34">
         <v>-21</v>
       </c>
-      <c r="AF29" s="6">
+      <c r="AF29" s="34">
         <v>-23</v>
       </c>
-      <c r="AG29" s="6">
+      <c r="AG29" s="34">
         <v>-45</v>
       </c>
-      <c r="AH29" s="6">
+      <c r="AH29" s="34">
         <v>-25</v>
       </c>
-      <c r="AI29" s="6">
+      <c r="AI29" s="34">
         <v>16</v>
       </c>
-      <c r="AJ29" s="6">
+      <c r="AJ29" s="34">
         <v>-60</v>
       </c>
-      <c r="AK29" s="6">
+      <c r="AK29" s="34">
         <v>25</v>
       </c>
-      <c r="AL29" s="6">
+      <c r="AL29" s="34">
         <v>-22</v>
       </c>
-      <c r="AM29" s="6">
+      <c r="AM29" s="34">
         <v>8</v>
       </c>
-      <c r="AN29" s="6" t="s">
+      <c r="AN29" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AO29" s="6" t="s">
+      <c r="AO29" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AP29" s="6">
+      <c r="AP29" s="34">
         <v>-41</v>
       </c>
-      <c r="AQ29" s="6">
+      <c r="AQ29" s="34">
         <v>11</v>
       </c>
-      <c r="AR29" s="54">
+      <c r="AR29" s="56">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="1" t="s">
+      <c r="AS29" s="56">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="T30" s="1">
+      <c r="T30" s="31">
         <v>-34</v>
       </c>
-      <c r="U30" s="1">
+      <c r="U30" s="31">
         <v>-1</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V30" s="31">
         <v>4</v>
       </c>
-      <c r="W30" s="1">
+      <c r="W30" s="31">
         <v>2</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X30" s="31">
         <v>-38</v>
       </c>
-      <c r="Y30" s="1">
+      <c r="Y30" s="31">
         <v>18</v>
       </c>
-      <c r="Z30" s="6">
+      <c r="Z30" s="34">
         <v>-10</v>
       </c>
-      <c r="AA30" s="6">
+      <c r="AA30" s="34">
         <v>-32</v>
       </c>
-      <c r="AB30" s="6">
+      <c r="AB30" s="34">
         <v>-24</v>
       </c>
-      <c r="AC30" s="6">
+      <c r="AC30" s="34">
         <v>-26</v>
       </c>
-      <c r="AD30" s="6">
+      <c r="AD30" s="34">
         <v>5</v>
       </c>
-      <c r="AE30" s="6">
+      <c r="AE30" s="34">
         <v>-14</v>
       </c>
-      <c r="AF30" s="6">
+      <c r="AF30" s="34">
         <v>-42</v>
       </c>
-      <c r="AG30" s="6">
+      <c r="AG30" s="34">
         <v>-14</v>
       </c>
-      <c r="AH30" s="6">
+      <c r="AH30" s="34">
         <v>-24</v>
       </c>
-      <c r="AI30" s="6">
+      <c r="AI30" s="34">
         <v>28</v>
       </c>
-      <c r="AJ30" s="1">
+      <c r="AJ30" s="31">
         <v>-4</v>
       </c>
-      <c r="AK30" s="6">
+      <c r="AK30" s="34">
         <v>-11</v>
       </c>
-      <c r="AL30" s="6">
+      <c r="AL30" s="34">
         <v>21</v>
       </c>
-      <c r="AM30" s="6">
+      <c r="AM30" s="34">
         <v>-2</v>
       </c>
-      <c r="AN30" s="6">
+      <c r="AN30" s="34">
         <v>-20</v>
       </c>
-      <c r="AO30" s="6">
+      <c r="AO30" s="34">
         <v>-6</v>
       </c>
-      <c r="AP30" s="6">
+      <c r="AP30" s="34">
         <v>13</v>
       </c>
-      <c r="AQ30" s="6">
+      <c r="AQ30" s="34">
         <v>-9</v>
       </c>
-      <c r="AR30" s="54">
+      <c r="AR30" s="56">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="62" t="s">
+      <c r="AS30" s="56">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="31" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="62"/>
-[...39 lines deleted...]
-      <c r="A32" s="22" t="s">
+      <c r="B31" s="68"/>
+      <c r="C31" s="68"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68"/>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68"/>
+      <c r="J31" s="68"/>
+      <c r="K31" s="68"/>
+      <c r="L31" s="68"/>
+      <c r="M31" s="68"/>
+      <c r="N31" s="68"/>
+      <c r="O31" s="68"/>
+      <c r="P31" s="68"/>
+      <c r="Q31" s="68"/>
+      <c r="R31" s="68"/>
+      <c r="S31" s="68"/>
+      <c r="T31" s="68"/>
+      <c r="U31" s="68"/>
+      <c r="V31" s="68"/>
+      <c r="W31" s="68"/>
+      <c r="X31" s="68"/>
+      <c r="Y31" s="68"/>
+      <c r="Z31" s="68"/>
+      <c r="AA31" s="68"/>
+      <c r="AB31" s="68"/>
+      <c r="AC31" s="68"/>
+      <c r="AD31" s="68"/>
+      <c r="AE31" s="68"/>
+      <c r="AF31" s="68"/>
+      <c r="AG31" s="68"/>
+      <c r="AH31" s="68"/>
+      <c r="AI31" s="68"/>
+      <c r="AJ31" s="68"/>
+      <c r="AK31" s="68"/>
+      <c r="AQ31" s="34"/>
+      <c r="AR31" s="58"/>
+      <c r="AS31" s="56"/>
+    </row>
+    <row r="32" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="1">
+      <c r="B32" s="31">
         <v>12</v>
       </c>
-      <c r="C32" s="1">
+      <c r="C32" s="31">
         <v>9</v>
       </c>
-      <c r="D32" s="1">
+      <c r="D32" s="31">
         <v>11</v>
       </c>
-      <c r="E32" s="1">
+      <c r="E32" s="31">
         <v>6</v>
       </c>
-      <c r="F32" s="1">
+      <c r="F32" s="31">
         <v>8</v>
       </c>
-      <c r="G32" s="1">
+      <c r="G32" s="31">
         <v>8</v>
       </c>
-      <c r="H32" s="1">
+      <c r="H32" s="31">
         <v>10</v>
       </c>
-      <c r="I32" s="1">
+      <c r="I32" s="31">
         <v>20</v>
       </c>
-      <c r="J32" s="1">
+      <c r="J32" s="31">
         <v>8</v>
       </c>
-      <c r="K32" s="1">
+      <c r="K32" s="31">
         <v>14</v>
       </c>
-      <c r="L32" s="1">
+      <c r="L32" s="31">
         <v>22</v>
       </c>
-      <c r="M32" s="1">
+      <c r="M32" s="31">
         <v>9</v>
       </c>
-      <c r="N32" s="1">
+      <c r="N32" s="31">
         <v>4</v>
       </c>
-      <c r="O32" s="1">
+      <c r="O32" s="31">
         <v>9</v>
       </c>
-      <c r="P32" s="1">
+      <c r="P32" s="31">
         <v>6</v>
       </c>
-      <c r="Q32" s="1">
+      <c r="Q32" s="31">
         <v>7</v>
       </c>
-      <c r="R32" s="1">
+      <c r="R32" s="31">
         <v>8</v>
       </c>
-      <c r="S32" s="1">
+      <c r="S32" s="31">
         <v>7</v>
       </c>
-      <c r="T32" s="1">
+      <c r="T32" s="31">
         <v>-444</v>
       </c>
-      <c r="U32" s="1">
+      <c r="U32" s="31">
         <v>-283</v>
       </c>
-      <c r="V32" s="1">
+      <c r="V32" s="31">
         <v>-479</v>
       </c>
-      <c r="W32" s="1">
+      <c r="W32" s="31">
         <v>-528</v>
       </c>
-      <c r="X32" s="1">
+      <c r="X32" s="31">
         <v>-634</v>
       </c>
-      <c r="Y32" s="1">
+      <c r="Y32" s="31">
         <v>-497</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="Z32" s="34">
         <v>-603</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="34">
         <v>-400</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AB32" s="34">
         <v>-421</v>
       </c>
-      <c r="AC32" s="6">
+      <c r="AC32" s="34">
         <v>-571</v>
       </c>
-      <c r="AD32" s="6">
+      <c r="AD32" s="34">
         <v>-304</v>
       </c>
-      <c r="AE32" s="6">
+      <c r="AE32" s="34">
         <v>-448</v>
       </c>
-      <c r="AF32" s="6">
+      <c r="AF32" s="34">
         <v>-660</v>
       </c>
-      <c r="AG32" s="6">
+      <c r="AG32" s="34">
         <v>-677</v>
       </c>
-      <c r="AH32" s="6">
+      <c r="AH32" s="34">
         <v>-378</v>
       </c>
-      <c r="AI32" s="6">
+      <c r="AI32" s="34">
         <v>-407</v>
       </c>
-      <c r="AJ32" s="6">
+      <c r="AJ32" s="34">
         <v>-240</v>
       </c>
-      <c r="AK32" s="6">
+      <c r="AK32" s="34">
         <v>-258</v>
       </c>
-      <c r="AL32" s="6">
+      <c r="AL32" s="34">
         <v>-526</v>
       </c>
-      <c r="AM32" s="6">
+      <c r="AM32" s="34">
         <v>-189</v>
       </c>
-      <c r="AN32" s="6">
+      <c r="AN32" s="34">
         <v>-148</v>
       </c>
-      <c r="AO32" s="6">
+      <c r="AO32" s="34">
         <v>-244</v>
       </c>
-      <c r="AP32" s="6">
+      <c r="AP32" s="34">
         <v>-176</v>
       </c>
-      <c r="AQ32" s="6">
+      <c r="AQ32" s="34">
         <v>-517</v>
       </c>
-      <c r="AR32" s="54">
+      <c r="AR32" s="56">
         <v>-290</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="AS32" s="56">
+        <v>-327</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="T33" s="1">
+      <c r="T33" s="31">
         <v>-2</v>
       </c>
-      <c r="U33" s="1">
+      <c r="U33" s="31">
         <v>42</v>
       </c>
-      <c r="V33" s="1">
+      <c r="V33" s="31">
         <v>5</v>
       </c>
-      <c r="W33" s="1">
+      <c r="W33" s="31">
         <v>8</v>
       </c>
-      <c r="X33" s="1">
+      <c r="X33" s="31">
         <v>-32</v>
       </c>
-      <c r="Y33" s="1">
+      <c r="Y33" s="31">
         <v>-1</v>
       </c>
-      <c r="Z33" s="6">
+      <c r="Z33" s="34">
         <v>-23</v>
       </c>
-      <c r="AA33" s="6">
+      <c r="AA33" s="34">
         <v>-19</v>
       </c>
-      <c r="AB33" s="6">
+      <c r="AB33" s="34">
         <v>-11</v>
       </c>
-      <c r="AC33" s="6">
+      <c r="AC33" s="34">
         <v>23</v>
       </c>
-      <c r="AD33" s="6">
+      <c r="AD33" s="34">
         <v>28</v>
       </c>
-      <c r="AE33" s="6">
+      <c r="AE33" s="34">
         <v>14</v>
       </c>
-      <c r="AF33" s="6">
+      <c r="AF33" s="34">
         <v>-38</v>
       </c>
-      <c r="AG33" s="6" t="s">
+      <c r="AG33" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AH33" s="6">
+      <c r="AH33" s="34">
         <v>-31</v>
       </c>
-      <c r="AI33" s="6">
+      <c r="AI33" s="34">
         <v>-54</v>
       </c>
-      <c r="AJ33" s="6">
+      <c r="AJ33" s="34">
         <v>9</v>
       </c>
-      <c r="AK33" s="6">
+      <c r="AK33" s="34">
         <v>32</v>
       </c>
-      <c r="AL33" s="6">
+      <c r="AL33" s="34">
         <v>-89</v>
       </c>
-      <c r="AM33" s="6">
+      <c r="AM33" s="34">
         <v>-14</v>
       </c>
-      <c r="AN33" s="6">
+      <c r="AN33" s="34">
         <v>-8</v>
       </c>
-      <c r="AO33" s="6">
+      <c r="AO33" s="34">
         <v>-21</v>
       </c>
-      <c r="AP33" s="6">
+      <c r="AP33" s="34">
         <v>7</v>
       </c>
-      <c r="AQ33" s="6">
+      <c r="AQ33" s="34">
         <v>-77</v>
       </c>
-      <c r="AR33" s="54">
+      <c r="AR33" s="56">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="AS33" s="56">
+        <v>-68</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="T34" s="1">
+      <c r="T34" s="31">
         <v>-5</v>
       </c>
-      <c r="U34" s="1">
+      <c r="U34" s="31">
         <v>-11</v>
       </c>
-      <c r="V34" s="1">
+      <c r="V34" s="31">
         <v>-9</v>
       </c>
-      <c r="W34" s="1">
+      <c r="W34" s="31">
         <v>3</v>
       </c>
-      <c r="X34" s="1">
+      <c r="X34" s="31">
         <v>-4</v>
       </c>
-      <c r="Y34" s="1">
+      <c r="Y34" s="31">
         <v>-11</v>
       </c>
-      <c r="Z34" s="6">
+      <c r="Z34" s="34">
         <v>-3</v>
       </c>
-      <c r="AA34" s="6">
+      <c r="AA34" s="34">
         <v>-13</v>
       </c>
-      <c r="AB34" s="6">
+      <c r="AB34" s="34">
         <v>-3</v>
       </c>
-      <c r="AC34" s="6">
+      <c r="AC34" s="34">
         <v>-7</v>
       </c>
-      <c r="AD34" s="6">
+      <c r="AD34" s="34">
         <v>3</v>
       </c>
-      <c r="AE34" s="6">
+      <c r="AE34" s="34">
         <v>8</v>
       </c>
-      <c r="AF34" s="6">
+      <c r="AF34" s="34">
         <v>-12</v>
       </c>
-      <c r="AG34" s="6">
+      <c r="AG34" s="34">
         <v>-12</v>
       </c>
-      <c r="AH34" s="6" t="s">
+      <c r="AH34" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AI34" s="6">
+      <c r="AI34" s="34">
         <v>-15</v>
       </c>
-      <c r="AJ34" s="6">
+      <c r="AJ34" s="34">
         <v>4</v>
       </c>
-      <c r="AK34" s="6">
+      <c r="AK34" s="34">
         <v>-10</v>
       </c>
-      <c r="AL34" s="6">
+      <c r="AL34" s="34">
         <v>-14</v>
       </c>
-      <c r="AM34" s="6">
+      <c r="AM34" s="34">
         <v>-8</v>
       </c>
-      <c r="AN34" s="3" t="s">
+      <c r="AN34" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="AO34" s="6">
+      <c r="AO34" s="34">
         <v>-4</v>
       </c>
-      <c r="AP34" s="6">
+      <c r="AP34" s="34">
         <v>4</v>
       </c>
-      <c r="AQ34" s="6">
+      <c r="AQ34" s="34">
         <v>1</v>
       </c>
-      <c r="AR34" s="54">
+      <c r="AR34" s="56">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="AS34" s="56">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="T35" s="1">
+      <c r="T35" s="31">
         <v>-30</v>
       </c>
-      <c r="U35" s="1">
+      <c r="U35" s="31">
         <v>-29</v>
       </c>
-      <c r="V35" s="1">
+      <c r="V35" s="31">
         <v>-11</v>
       </c>
-      <c r="W35" s="1">
+      <c r="W35" s="31">
         <v>-37</v>
       </c>
-      <c r="X35" s="1">
+      <c r="X35" s="31">
         <v>-6</v>
       </c>
-      <c r="Y35" s="1">
+      <c r="Y35" s="31">
         <v>-44</v>
       </c>
-      <c r="Z35" s="6">
+      <c r="Z35" s="34">
         <v>-44</v>
       </c>
-      <c r="AA35" s="6">
+      <c r="AA35" s="34">
         <v>-33</v>
       </c>
-      <c r="AB35" s="6">
+      <c r="AB35" s="34">
         <v>-40</v>
       </c>
-      <c r="AC35" s="6">
+      <c r="AC35" s="34">
         <v>-88</v>
       </c>
-      <c r="AD35" s="6">
+      <c r="AD35" s="34">
         <v>-29</v>
       </c>
-      <c r="AE35" s="6">
+      <c r="AE35" s="34">
         <v>-18</v>
       </c>
-      <c r="AF35" s="6">
+      <c r="AF35" s="34">
         <v>-51</v>
       </c>
-      <c r="AG35" s="6">
+      <c r="AG35" s="34">
         <v>-117</v>
       </c>
-      <c r="AH35" s="6">
+      <c r="AH35" s="34">
         <v>17</v>
       </c>
-      <c r="AI35" s="6">
+      <c r="AI35" s="34">
         <v>29</v>
       </c>
-      <c r="AJ35" s="6">
+      <c r="AJ35" s="34">
         <v>11</v>
       </c>
-      <c r="AK35" s="6">
+      <c r="AK35" s="34">
         <v>-24</v>
       </c>
-      <c r="AL35" s="6">
+      <c r="AL35" s="34">
         <v>-50</v>
       </c>
-      <c r="AM35" s="6">
+      <c r="AM35" s="34">
         <v>-27</v>
       </c>
-      <c r="AN35" s="6">
+      <c r="AN35" s="34">
         <v>-9</v>
       </c>
-      <c r="AO35" s="6">
+      <c r="AO35" s="34">
         <v>-81</v>
       </c>
-      <c r="AP35" s="6">
+      <c r="AP35" s="34">
         <v>18</v>
       </c>
-      <c r="AQ35" s="6">
+      <c r="AQ35" s="34">
         <v>-94</v>
       </c>
-      <c r="AR35" s="54">
+      <c r="AR35" s="56">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="AS35" s="56">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="T36" s="1">
+      <c r="T36" s="31">
         <v>-43</v>
       </c>
-      <c r="U36" s="1">
+      <c r="U36" s="31">
         <v>-43</v>
       </c>
-      <c r="V36" s="1">
+      <c r="V36" s="31">
         <v>-66</v>
       </c>
-      <c r="W36" s="1">
+      <c r="W36" s="31">
         <v>-17</v>
       </c>
-      <c r="X36" s="1">
+      <c r="X36" s="31">
         <v>-25</v>
       </c>
-      <c r="Y36" s="1">
+      <c r="Y36" s="31">
         <v>-60</v>
       </c>
-      <c r="Z36" s="6">
+      <c r="Z36" s="34">
         <v>-43</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="34">
         <v>-25</v>
       </c>
-      <c r="AB36" s="6">
+      <c r="AB36" s="34">
         <v>-16</v>
       </c>
-      <c r="AC36" s="6">
+      <c r="AC36" s="34">
         <v>-81</v>
       </c>
-      <c r="AD36" s="6">
+      <c r="AD36" s="34">
         <v>-13</v>
       </c>
-      <c r="AE36" s="6">
+      <c r="AE36" s="34">
         <v>-31</v>
       </c>
-      <c r="AF36" s="6">
+      <c r="AF36" s="34">
         <v>-60</v>
       </c>
-      <c r="AG36" s="6">
+      <c r="AG36" s="34">
         <v>-88</v>
       </c>
-      <c r="AH36" s="6">
+      <c r="AH36" s="34">
         <v>-62</v>
       </c>
-      <c r="AI36" s="6">
+      <c r="AI36" s="34">
         <v>7</v>
       </c>
-      <c r="AJ36" s="6">
+      <c r="AJ36" s="34">
         <v>-44</v>
       </c>
-      <c r="AK36" s="6">
+      <c r="AK36" s="34">
         <v>-27</v>
       </c>
-      <c r="AL36" s="6">
+      <c r="AL36" s="34">
         <v>-64</v>
       </c>
-      <c r="AM36" s="6">
+      <c r="AM36" s="34">
         <v>-54</v>
       </c>
-      <c r="AN36" s="6">
+      <c r="AN36" s="34">
         <v>-25</v>
       </c>
-      <c r="AO36" s="6">
+      <c r="AO36" s="34">
         <v>-34</v>
       </c>
-      <c r="AP36" s="6">
+      <c r="AP36" s="34">
         <v>-48</v>
       </c>
-      <c r="AQ36" s="6">
+      <c r="AQ36" s="34">
         <v>-58</v>
       </c>
-      <c r="AR36" s="54">
+      <c r="AR36" s="56">
         <v>-43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="AS36" s="56">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="T37" s="1">
+      <c r="T37" s="31">
         <v>-24</v>
       </c>
-      <c r="U37" s="1">
+      <c r="U37" s="31">
         <v>-14</v>
       </c>
-      <c r="V37" s="1">
+      <c r="V37" s="31">
         <v>-17</v>
       </c>
-      <c r="W37" s="1">
+      <c r="W37" s="31">
         <v>-28</v>
       </c>
-      <c r="X37" s="1">
+      <c r="X37" s="31">
         <v>-73</v>
       </c>
-      <c r="Y37" s="1">
+      <c r="Y37" s="31">
         <v>-40</v>
       </c>
-      <c r="Z37" s="6">
+      <c r="Z37" s="34">
         <v>-60</v>
       </c>
-      <c r="AA37" s="6">
+      <c r="AA37" s="34">
         <v>-41</v>
       </c>
-      <c r="AB37" s="6">
+      <c r="AB37" s="34">
         <v>-29</v>
       </c>
-      <c r="AC37" s="6">
+      <c r="AC37" s="34">
         <v>-37</v>
       </c>
-      <c r="AD37" s="6">
+      <c r="AD37" s="34">
         <v>-28</v>
       </c>
-      <c r="AE37" s="6">
+      <c r="AE37" s="34">
         <v>-55</v>
       </c>
-      <c r="AF37" s="6">
+      <c r="AF37" s="34">
         <v>-43</v>
       </c>
-      <c r="AG37" s="6">
+      <c r="AG37" s="34">
         <v>-71</v>
       </c>
-      <c r="AH37" s="6">
+      <c r="AH37" s="34">
         <v>-33</v>
       </c>
-      <c r="AI37" s="6">
+      <c r="AI37" s="34">
         <v>-45</v>
       </c>
-      <c r="AJ37" s="6">
+      <c r="AJ37" s="34">
         <v>-34</v>
       </c>
-      <c r="AK37" s="6">
+      <c r="AK37" s="34">
         <v>-53</v>
       </c>
-      <c r="AL37" s="6">
+      <c r="AL37" s="34">
         <v>-33</v>
       </c>
-      <c r="AM37" s="6">
+      <c r="AM37" s="34">
         <v>-16</v>
       </c>
-      <c r="AN37" s="6">
+      <c r="AN37" s="34">
         <v>-18</v>
       </c>
-      <c r="AO37" s="6">
+      <c r="AO37" s="34">
         <v>-47</v>
       </c>
-      <c r="AP37" s="6">
+      <c r="AP37" s="34">
         <v>-34</v>
       </c>
-      <c r="AQ37" s="6">
+      <c r="AQ37" s="34">
         <v>-39</v>
       </c>
-      <c r="AR37" s="54">
+      <c r="AR37" s="56">
         <v>-37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="AS37" s="56">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="T38" s="1">
+      <c r="T38" s="31">
         <v>5</v>
       </c>
-      <c r="U38" s="1">
+      <c r="U38" s="31">
         <v>-44</v>
       </c>
-      <c r="V38" s="1">
+      <c r="V38" s="31">
         <v>-56</v>
       </c>
-      <c r="W38" s="1">
+      <c r="W38" s="31">
         <v>-79</v>
       </c>
-      <c r="X38" s="1">
+      <c r="X38" s="31">
         <v>-60</v>
       </c>
-      <c r="Y38" s="1">
+      <c r="Y38" s="31">
         <v>-66</v>
       </c>
-      <c r="Z38" s="6">
+      <c r="Z38" s="34">
         <v>-70</v>
       </c>
-      <c r="AA38" s="6">
+      <c r="AA38" s="34">
         <v>-41</v>
       </c>
-      <c r="AB38" s="6">
+      <c r="AB38" s="34">
         <v>-45</v>
       </c>
-      <c r="AC38" s="6">
+      <c r="AC38" s="34">
         <v>-96</v>
       </c>
-      <c r="AD38" s="6">
+      <c r="AD38" s="34">
         <v>-46</v>
       </c>
-      <c r="AE38" s="6">
+      <c r="AE38" s="34">
         <v>2</v>
       </c>
-      <c r="AF38" s="6">
+      <c r="AF38" s="34">
         <v>-53</v>
       </c>
-      <c r="AG38" s="6">
+      <c r="AG38" s="34">
         <v>-73</v>
       </c>
-      <c r="AH38" s="6">
+      <c r="AH38" s="34">
         <v>-35</v>
       </c>
-      <c r="AI38" s="6">
+      <c r="AI38" s="34">
         <v>-32</v>
       </c>
-      <c r="AJ38" s="6">
+      <c r="AJ38" s="34">
         <v>-62</v>
       </c>
-      <c r="AK38" s="6">
+      <c r="AK38" s="34">
         <v>-22</v>
       </c>
-      <c r="AL38" s="6">
+      <c r="AL38" s="34">
         <v>-50</v>
       </c>
-      <c r="AM38" s="6">
+      <c r="AM38" s="34">
         <v>10</v>
       </c>
-      <c r="AN38" s="6">
+      <c r="AN38" s="34">
         <v>19</v>
       </c>
-      <c r="AO38" s="6">
+      <c r="AO38" s="34">
         <v>-16</v>
       </c>
-      <c r="AP38" s="6">
+      <c r="AP38" s="34">
         <v>-54</v>
       </c>
-      <c r="AQ38" s="6">
+      <c r="AQ38" s="34">
         <v>5</v>
       </c>
-      <c r="AR38" s="54">
+      <c r="AR38" s="56">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="AS38" s="56">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="T39" s="1">
+      <c r="T39" s="31">
         <v>-15</v>
       </c>
-      <c r="U39" s="1">
+      <c r="U39" s="31">
         <v>-13</v>
       </c>
-      <c r="V39" s="1">
+      <c r="V39" s="31">
         <v>-33</v>
       </c>
-      <c r="W39" s="1">
+      <c r="W39" s="31">
         <v>-37</v>
       </c>
-      <c r="X39" s="1">
+      <c r="X39" s="31">
         <v>-44</v>
       </c>
-      <c r="Y39" s="1">
+      <c r="Y39" s="31">
         <v>-26</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="34">
         <v>-28</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="34">
         <v>-1</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="34">
         <v>-12</v>
       </c>
-      <c r="AC39" s="6" t="s">
+      <c r="AC39" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AD39" s="6">
+      <c r="AD39" s="34">
         <v>-26</v>
       </c>
-      <c r="AE39" s="6">
+      <c r="AE39" s="34">
         <v>-22</v>
       </c>
-      <c r="AF39" s="6">
+      <c r="AF39" s="34">
         <v>-41</v>
       </c>
-      <c r="AG39" s="6">
+      <c r="AG39" s="34">
         <v>-24</v>
       </c>
-      <c r="AH39" s="6">
+      <c r="AH39" s="34">
         <v>1</v>
       </c>
-      <c r="AI39" s="6">
+      <c r="AI39" s="34">
         <v>-4</v>
       </c>
-      <c r="AJ39" s="6">
+      <c r="AJ39" s="34">
         <v>10</v>
       </c>
-      <c r="AK39" s="6">
+      <c r="AK39" s="34">
         <v>-15</v>
       </c>
-      <c r="AL39" s="6">
+      <c r="AL39" s="34">
         <v>12</v>
       </c>
-      <c r="AM39" s="6">
+      <c r="AM39" s="34">
         <v>2</v>
       </c>
-      <c r="AN39" s="6">
+      <c r="AN39" s="34">
         <v>-3</v>
       </c>
-      <c r="AO39" s="6">
+      <c r="AO39" s="34">
         <v>14</v>
       </c>
-      <c r="AP39" s="6">
+      <c r="AP39" s="34">
         <v>33</v>
       </c>
-      <c r="AQ39" s="6">
+      <c r="AQ39" s="34">
         <v>-3</v>
       </c>
-      <c r="AR39" s="54">
+      <c r="AR39" s="56">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="AS39" s="56">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="T40" s="1">
+      <c r="T40" s="31">
         <v>-64</v>
       </c>
-      <c r="U40" s="1">
+      <c r="U40" s="31">
         <v>-46</v>
       </c>
-      <c r="V40" s="1">
+      <c r="V40" s="31">
         <v>-43</v>
       </c>
-      <c r="W40" s="1">
+      <c r="W40" s="31">
         <v>-17</v>
       </c>
-      <c r="X40" s="1">
+      <c r="X40" s="31">
         <v>-104</v>
       </c>
-      <c r="Y40" s="1">
+      <c r="Y40" s="31">
         <v>-14</v>
       </c>
-      <c r="Z40" s="6">
+      <c r="Z40" s="34">
         <v>-47</v>
       </c>
-      <c r="AA40" s="6">
+      <c r="AA40" s="34">
         <v>-13</v>
       </c>
-      <c r="AB40" s="6">
+      <c r="AB40" s="34">
         <v>-39</v>
       </c>
-      <c r="AC40" s="6">
+      <c r="AC40" s="34">
         <v>-31</v>
       </c>
-      <c r="AD40" s="6">
+      <c r="AD40" s="34">
         <v>6</v>
       </c>
-      <c r="AE40" s="6">
+      <c r="AE40" s="34">
         <v>-65</v>
       </c>
-      <c r="AF40" s="6">
+      <c r="AF40" s="34">
         <v>-46</v>
       </c>
-      <c r="AG40" s="6">
+      <c r="AG40" s="34">
         <v>-17</v>
       </c>
-      <c r="AH40" s="6">
+      <c r="AH40" s="34">
         <v>-17</v>
       </c>
-      <c r="AI40" s="6">
+      <c r="AI40" s="34">
         <v>-50</v>
       </c>
-      <c r="AJ40" s="6">
+      <c r="AJ40" s="34">
         <v>-22</v>
       </c>
-      <c r="AK40" s="6">
+      <c r="AK40" s="34">
         <v>17</v>
       </c>
-      <c r="AL40" s="6">
+      <c r="AL40" s="34">
         <v>-30</v>
       </c>
-      <c r="AM40" s="6">
+      <c r="AM40" s="34">
         <v>-16</v>
       </c>
-      <c r="AN40" s="6">
+      <c r="AN40" s="34">
         <v>-33</v>
       </c>
-      <c r="AO40" s="6">
+      <c r="AO40" s="34">
         <v>-21</v>
       </c>
-      <c r="AP40" s="6">
+      <c r="AP40" s="34">
         <v>-14</v>
       </c>
-      <c r="AQ40" s="6">
+      <c r="AQ40" s="34">
         <v>-30</v>
       </c>
-      <c r="AR40" s="54">
+      <c r="AR40" s="56">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="AS40" s="56">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="T41" s="1">
+      <c r="T41" s="31">
         <v>-33</v>
       </c>
-      <c r="U41" s="1">
+      <c r="U41" s="31">
         <v>5</v>
       </c>
-      <c r="V41" s="1">
+      <c r="V41" s="31">
         <v>-31</v>
       </c>
-      <c r="W41" s="1">
+      <c r="W41" s="31">
         <v>-86</v>
       </c>
-      <c r="X41" s="1">
+      <c r="X41" s="31">
         <v>-80</v>
       </c>
-      <c r="Y41" s="1">
+      <c r="Y41" s="31">
         <v>-11</v>
       </c>
-      <c r="Z41" s="6">
+      <c r="Z41" s="34">
         <v>-26</v>
       </c>
-      <c r="AA41" s="6">
+      <c r="AA41" s="34">
         <v>21</v>
       </c>
-      <c r="AB41" s="6">
+      <c r="AB41" s="34">
         <v>-39</v>
       </c>
-      <c r="AC41" s="6">
+      <c r="AC41" s="34">
         <v>15</v>
       </c>
-      <c r="AD41" s="6">
+      <c r="AD41" s="34">
         <v>-26</v>
       </c>
-      <c r="AE41" s="6">
+      <c r="AE41" s="34">
         <v>-23</v>
       </c>
-      <c r="AF41" s="6">
+      <c r="AF41" s="34">
         <v>-28</v>
       </c>
-      <c r="AG41" s="6">
+      <c r="AG41" s="34">
         <v>-52</v>
       </c>
-      <c r="AH41" s="6">
+      <c r="AH41" s="34">
         <v>-32</v>
       </c>
-      <c r="AI41" s="6">
+      <c r="AI41" s="34">
         <v>-12</v>
       </c>
-      <c r="AJ41" s="6">
+      <c r="AJ41" s="34">
         <v>-22</v>
       </c>
-      <c r="AK41" s="6">
+      <c r="AK41" s="34">
         <v>-10</v>
       </c>
-      <c r="AL41" s="6">
+      <c r="AL41" s="34">
         <v>-15</v>
       </c>
-      <c r="AM41" s="6">
+      <c r="AM41" s="34">
         <v>-10</v>
       </c>
-      <c r="AN41" s="6">
+      <c r="AN41" s="34">
         <v>8</v>
       </c>
-      <c r="AO41" s="6">
+      <c r="AO41" s="34">
         <v>-5</v>
       </c>
-      <c r="AP41" s="6">
+      <c r="AP41" s="34">
         <v>22</v>
       </c>
-      <c r="AQ41" s="6">
+      <c r="AQ41" s="34">
         <v>-6</v>
       </c>
-      <c r="AR41" s="54">
+      <c r="AR41" s="56">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="AS41" s="56">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="T42" s="1">
+      <c r="T42" s="31">
         <v>-75</v>
       </c>
-      <c r="U42" s="1">
+      <c r="U42" s="31">
         <v>-27</v>
       </c>
-      <c r="V42" s="1">
+      <c r="V42" s="31">
         <v>-113</v>
       </c>
-      <c r="W42" s="1">
+      <c r="W42" s="31">
         <v>-85</v>
       </c>
-      <c r="X42" s="1">
+      <c r="X42" s="31">
         <v>-85</v>
       </c>
-      <c r="Y42" s="1">
+      <c r="Y42" s="31">
         <v>-83</v>
       </c>
-      <c r="Z42" s="6">
+      <c r="Z42" s="34">
         <v>-104</v>
       </c>
-      <c r="AA42" s="6">
+      <c r="AA42" s="34">
         <v>-32</v>
       </c>
-      <c r="AB42" s="6">
+      <c r="AB42" s="34">
         <v>-78</v>
       </c>
-      <c r="AC42" s="6">
+      <c r="AC42" s="34">
         <v>-92</v>
       </c>
-      <c r="AD42" s="6">
+      <c r="AD42" s="34">
         <v>-68</v>
       </c>
-      <c r="AE42" s="6">
+      <c r="AE42" s="34">
         <v>-74</v>
       </c>
-      <c r="AF42" s="6">
+      <c r="AF42" s="34">
         <v>-99</v>
       </c>
-      <c r="AG42" s="6">
+      <c r="AG42" s="34">
         <v>-60</v>
       </c>
-      <c r="AH42" s="6">
+      <c r="AH42" s="34">
         <v>-94</v>
       </c>
-      <c r="AI42" s="6">
+      <c r="AI42" s="34">
         <v>-52</v>
       </c>
-      <c r="AJ42" s="6">
+      <c r="AJ42" s="34">
         <v>-43</v>
       </c>
-      <c r="AK42" s="6">
+      <c r="AK42" s="34">
         <v>-48</v>
       </c>
-      <c r="AL42" s="6">
+      <c r="AL42" s="34">
         <v>-103</v>
       </c>
-      <c r="AM42" s="6">
+      <c r="AM42" s="34">
         <v>-27</v>
       </c>
-      <c r="AN42" s="6">
+      <c r="AN42" s="34">
         <v>-15</v>
       </c>
-      <c r="AO42" s="6">
+      <c r="AO42" s="34">
         <v>30</v>
       </c>
-      <c r="AP42" s="6">
+      <c r="AP42" s="34">
         <v>-31</v>
       </c>
-      <c r="AQ42" s="6">
+      <c r="AQ42" s="34">
         <v>-58</v>
       </c>
-      <c r="AR42" s="54">
+      <c r="AR42" s="56">
         <v>-80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="1" t="s">
+      <c r="AS42" s="56">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="T43" s="1">
+      <c r="T43" s="31">
         <v>-72</v>
       </c>
-      <c r="U43" s="1">
+      <c r="U43" s="31">
         <v>-48</v>
       </c>
-      <c r="V43" s="1">
+      <c r="V43" s="31">
         <v>-58</v>
       </c>
-      <c r="W43" s="1">
+      <c r="W43" s="31">
         <v>-82</v>
       </c>
-      <c r="X43" s="1">
+      <c r="X43" s="31">
         <v>-39</v>
       </c>
-      <c r="Y43" s="1">
+      <c r="Y43" s="31">
         <v>-67</v>
       </c>
-      <c r="Z43" s="6">
+      <c r="Z43" s="34">
         <v>-90</v>
       </c>
-      <c r="AA43" s="6">
+      <c r="AA43" s="34">
         <v>-157</v>
       </c>
-      <c r="AB43" s="6">
+      <c r="AB43" s="34">
         <v>-51</v>
       </c>
-      <c r="AC43" s="6">
+      <c r="AC43" s="34">
         <v>-95</v>
       </c>
-      <c r="AD43" s="6">
+      <c r="AD43" s="34">
         <v>-62</v>
       </c>
-      <c r="AE43" s="6">
+      <c r="AE43" s="34">
         <v>-112</v>
       </c>
-      <c r="AF43" s="6">
+      <c r="AF43" s="34">
         <v>-127</v>
       </c>
-      <c r="AG43" s="6">
+      <c r="AG43" s="34">
         <v>-101</v>
       </c>
-      <c r="AH43" s="6">
+      <c r="AH43" s="34">
         <v>-16</v>
       </c>
-      <c r="AI43" s="6">
+      <c r="AI43" s="34">
         <v>-135</v>
       </c>
-      <c r="AJ43" s="6">
+      <c r="AJ43" s="34">
         <v>-31</v>
       </c>
-      <c r="AK43" s="6">
+      <c r="AK43" s="34">
         <v>-39</v>
       </c>
-      <c r="AL43" s="6">
+      <c r="AL43" s="34">
         <v>-9</v>
       </c>
-      <c r="AM43" s="6">
+      <c r="AM43" s="34">
         <v>-47</v>
       </c>
-      <c r="AN43" s="6">
+      <c r="AN43" s="34">
         <v>-4</v>
       </c>
-      <c r="AO43" s="6">
+      <c r="AO43" s="34">
         <v>-52</v>
       </c>
-      <c r="AP43" s="6">
+      <c r="AP43" s="34">
         <v>-15</v>
       </c>
-      <c r="AQ43" s="6">
+      <c r="AQ43" s="34">
         <v>-95</v>
       </c>
-      <c r="AR43" s="54">
+      <c r="AR43" s="56">
         <v>-60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="AS43" s="56">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A44" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="T44" s="1">
+      <c r="T44" s="31">
         <v>-49</v>
       </c>
-      <c r="U44" s="1">
+      <c r="U44" s="31">
         <v>-35</v>
       </c>
-      <c r="V44" s="1">
+      <c r="V44" s="31">
         <v>-34</v>
       </c>
-      <c r="W44" s="1">
+      <c r="W44" s="31">
         <v>-78</v>
       </c>
-      <c r="X44" s="1">
+      <c r="X44" s="31">
         <v>-65</v>
       </c>
-      <c r="Y44" s="1">
+      <c r="Y44" s="31">
         <v>-45</v>
       </c>
-      <c r="Z44" s="6">
+      <c r="Z44" s="34">
         <v>-37</v>
       </c>
-      <c r="AA44" s="6">
+      <c r="AA44" s="34">
         <v>-31</v>
       </c>
-      <c r="AB44" s="6">
+      <c r="AB44" s="34">
         <v>-40</v>
       </c>
-      <c r="AC44" s="6">
+      <c r="AC44" s="34">
         <v>-55</v>
       </c>
-      <c r="AD44" s="6">
+      <c r="AD44" s="34">
         <v>-31</v>
       </c>
-      <c r="AE44" s="6">
+      <c r="AE44" s="34">
         <v>-55</v>
       </c>
-      <c r="AF44" s="6">
+      <c r="AF44" s="34">
         <v>-34</v>
       </c>
-      <c r="AG44" s="6">
+      <c r="AG44" s="34">
         <v>-36</v>
       </c>
-      <c r="AH44" s="6">
+      <c r="AH44" s="34">
         <v>-57</v>
       </c>
-      <c r="AI44" s="6">
+      <c r="AI44" s="34">
         <v>-33</v>
       </c>
-      <c r="AJ44" s="6">
+      <c r="AJ44" s="34">
         <v>-19</v>
       </c>
-      <c r="AK44" s="6">
+      <c r="AK44" s="34">
         <v>-36</v>
       </c>
-      <c r="AL44" s="6">
+      <c r="AL44" s="34">
         <v>-33</v>
       </c>
-      <c r="AM44" s="6">
+      <c r="AM44" s="34">
         <v>8</v>
       </c>
-      <c r="AN44" s="6">
+      <c r="AN44" s="34">
         <v>-30</v>
       </c>
-      <c r="AO44" s="6">
+      <c r="AO44" s="34">
         <v>-7</v>
       </c>
-      <c r="AP44" s="6">
+      <c r="AP44" s="34">
         <v>-46</v>
       </c>
-      <c r="AQ44" s="6">
+      <c r="AQ44" s="34">
         <v>-21</v>
       </c>
-      <c r="AR44" s="54">
+      <c r="AR44" s="56">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="AS44" s="56">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45" s="31" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A45" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="T45" s="8">
+      <c r="T45" s="38">
         <v>-37</v>
       </c>
-      <c r="U45" s="8">
+      <c r="U45" s="38">
         <v>-20</v>
       </c>
-      <c r="V45" s="8">
+      <c r="V45" s="38">
         <v>-13</v>
       </c>
-      <c r="W45" s="8">
+      <c r="W45" s="38">
         <v>7</v>
       </c>
-      <c r="X45" s="8">
+      <c r="X45" s="38">
         <v>-17</v>
       </c>
-      <c r="Y45" s="8">
+      <c r="Y45" s="38">
         <v>-29</v>
       </c>
-      <c r="Z45" s="9">
+      <c r="Z45" s="40">
         <v>-28</v>
       </c>
-      <c r="AA45" s="9">
+      <c r="AA45" s="40">
         <v>-15</v>
       </c>
-      <c r="AB45" s="9">
+      <c r="AB45" s="40">
         <v>-18</v>
       </c>
-      <c r="AC45" s="9">
+      <c r="AC45" s="40">
         <v>-27</v>
       </c>
-      <c r="AD45" s="9">
+      <c r="AD45" s="40">
         <v>-12</v>
       </c>
-      <c r="AE45" s="9">
+      <c r="AE45" s="40">
         <v>-17</v>
       </c>
-      <c r="AF45" s="9">
+      <c r="AF45" s="40">
         <v>-28</v>
       </c>
-      <c r="AG45" s="9">
+      <c r="AG45" s="40">
         <v>-26</v>
       </c>
-      <c r="AH45" s="9">
+      <c r="AH45" s="40">
         <v>-19</v>
       </c>
-      <c r="AI45" s="9">
+      <c r="AI45" s="40">
         <v>-11</v>
       </c>
-      <c r="AJ45" s="9">
+      <c r="AJ45" s="40">
         <v>3</v>
       </c>
-      <c r="AK45" s="9">
+      <c r="AK45" s="40">
         <v>-23</v>
       </c>
-      <c r="AL45" s="9">
+      <c r="AL45" s="40">
         <v>-48</v>
       </c>
-      <c r="AM45" s="9">
+      <c r="AM45" s="40">
         <v>10</v>
       </c>
-      <c r="AN45" s="9">
+      <c r="AN45" s="40">
         <v>-30</v>
       </c>
-      <c r="AO45" s="9" t="s">
+      <c r="AO45" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="AP45" s="9">
+      <c r="AP45" s="40">
         <v>-18</v>
       </c>
-      <c r="AQ45" s="9">
+      <c r="AQ45" s="40">
         <v>-42</v>
       </c>
-      <c r="AR45" s="56">
+      <c r="AR45" s="62">
         <v>-3</v>
       </c>
-    </row>
-    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS45" s="62">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:45" x14ac:dyDescent="0.2">
       <c r="T46" s="1"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:45" x14ac:dyDescent="0.2">
       <c r="T47" s="1"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:45" x14ac:dyDescent="0.2">
       <c r="T48" s="1"/>
       <c r="X48" s="1"/>
     </row>
     <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.2"/>