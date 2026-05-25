--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -10,69 +10,69 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="2" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Прибывшие  2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
     <sheet name="Выбывшие  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId5"/>
     <sheet name="Сальдо внутмигр  2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -375,51 +375,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -472,102 +472,105 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -592,555 +595,417 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2278380" cy="556260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>15240</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>2</xdr:row>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>586740</xdr:colOff>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-[...45 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1691640" cy="556260"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2339340" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>7620</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>15240</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>167640</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-[...45 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1691640" cy="556260"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2026920" cy="563880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>22860</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>144780</xdr:rowOff>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>15240</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 3"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-[...45 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1729740" cy="556260"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1166,51 +1031,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1371,167 +1236,167 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="19" topLeftCell="Y1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="Z13" sqref="Z13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.6640625" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="25" width="9.109375" style="1"/>
+    <col min="26" max="26" width="9.109375" style="31"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="66"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="67"/>
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
     </row>
     <row r="4" spans="1:43" s="2" customFormat="1">
       <c r="Y4" s="3"/>
       <c r="AQ4" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="67"/>
-      <c r="B5" s="69">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70">
         <v>2021</v>
       </c>
-      <c r="C5" s="70"/>
-[...10 lines deleted...]
-      <c r="N5" s="69">
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="70">
         <v>2022</v>
       </c>
-      <c r="O5" s="70"/>
-[...10 lines deleted...]
-      <c r="Z5" s="71">
+      <c r="O5" s="71"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+      <c r="T5" s="71"/>
+      <c r="U5" s="71"/>
+      <c r="V5" s="71"/>
+      <c r="W5" s="71"/>
+      <c r="X5" s="71"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="72">
         <v>2023</v>
       </c>
-      <c r="AA5" s="71"/>
-[...10 lines deleted...]
-      <c r="AL5" s="63">
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64">
         <v>2024</v>
       </c>
-      <c r="AM5" s="64"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="66"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="68"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -1616,95 +1481,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="72"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="62"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="73"/>
+      <c r="AL7" s="73"/>
+      <c r="AM7" s="73"/>
+      <c r="AN7" s="73"/>
+      <c r="AO7" s="73"/>
+      <c r="AP7" s="73"/>
+      <c r="AQ7" s="63"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="16"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="18">
         <v>1418</v>
@@ -2803,95 +2668,95 @@
         <v>77</v>
       </c>
       <c r="AK19" s="18">
         <v>125</v>
       </c>
       <c r="AL19" s="17">
         <v>143</v>
       </c>
       <c r="AM19" s="18">
         <v>79</v>
       </c>
       <c r="AN19" s="20">
         <v>101</v>
       </c>
       <c r="AO19" s="18">
         <v>125</v>
       </c>
       <c r="AP19" s="18">
         <v>129</v>
       </c>
       <c r="AQ19" s="35">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="73"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="N20" s="74"/>
+      <c r="O20" s="74"/>
+      <c r="P20" s="74"/>
+      <c r="Q20" s="74"/>
+      <c r="R20" s="74"/>
+      <c r="S20" s="74"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="74"/>
+      <c r="V20" s="74"/>
+      <c r="W20" s="74"/>
+      <c r="X20" s="74"/>
+      <c r="Y20" s="74"/>
+      <c r="Z20" s="74"/>
+      <c r="AA20" s="74"/>
+      <c r="AB20" s="74"/>
+      <c r="AC20" s="74"/>
+      <c r="AD20" s="74"/>
+      <c r="AE20" s="74"/>
+      <c r="AF20" s="74"/>
+      <c r="AG20" s="74"/>
+      <c r="AH20" s="74"/>
+      <c r="AI20" s="74"/>
+      <c r="AJ20" s="74"/>
+      <c r="AK20" s="74"/>
+      <c r="AL20" s="74"/>
+      <c r="AM20" s="74"/>
+      <c r="AN20" s="74"/>
+      <c r="AO20" s="74"/>
+      <c r="AP20" s="74"/>
+      <c r="AQ20" s="74"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="21"/>
       <c r="I21" s="13"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="22"/>
       <c r="M21" s="15"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="18">
         <v>837</v>
@@ -3420,95 +3285,95 @@
         <v>35</v>
       </c>
       <c r="AK26" s="18">
         <v>49</v>
       </c>
       <c r="AL26" s="17">
         <v>56</v>
       </c>
       <c r="AM26" s="18">
         <v>33</v>
       </c>
       <c r="AN26" s="20">
         <v>39</v>
       </c>
       <c r="AO26" s="18">
         <v>55</v>
       </c>
       <c r="AP26" s="18">
         <v>49</v>
       </c>
       <c r="AQ26" s="35">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="62"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="62"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="63"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="63"/>
+      <c r="AQ27" s="63"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="15"/>
       <c r="I28" s="13"/>
       <c r="J28" s="15"/>
       <c r="K28" s="16"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18">
         <v>581</v>
@@ -4745,3093 +4610,3189 @@
       <c r="Z43" s="30"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW62"/>
+  <dimension ref="A1:BA64"/>
   <sheetViews>
-    <sheetView topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AO33" sqref="AO33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="23" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="23" width="9.109375" style="1"/>
+    <col min="24" max="24" width="9.109375" style="41"/>
+    <col min="25" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="36.6" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="66" t="s">
+    <row r="1" spans="1:53" ht="13.2" customHeight="1">
+      <c r="X1" s="55"/>
+    </row>
+    <row r="2" spans="1:53" ht="13.2" customHeight="1">
+      <c r="X2" s="55"/>
+    </row>
+    <row r="3" spans="1:53" ht="13.2" customHeight="1">
+      <c r="X3" s="55"/>
+    </row>
+    <row r="4" spans="1:53" ht="13.2" customHeight="1">
+      <c r="X4" s="55"/>
+    </row>
+    <row r="5" spans="1:53" ht="13.2" customHeight="1">
+      <c r="V5" s="55"/>
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55"/>
+      <c r="Z5" s="67" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="66"/>
-[...52 lines deleted...]
-      <c r="AW4" s="32" t="s">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
+      <c r="AR5" s="67"/>
+      <c r="AS5" s="67"/>
+      <c r="AT5" s="67"/>
+      <c r="AU5" s="67"/>
+      <c r="AV5" s="67"/>
+      <c r="AW5" s="67"/>
+      <c r="AX5" s="55"/>
+      <c r="AY5" s="55"/>
+      <c r="AZ5" s="55"/>
+      <c r="BA5" s="55"/>
+    </row>
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="13.2" customHeight="1">
+      <c r="X6" s="55"/>
+      <c r="Y6" s="4"/>
+      <c r="AK6" s="32"/>
+      <c r="AW6" s="32" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="69">
+    <row r="7" spans="1:53" ht="12" customHeight="1">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70">
         <v>2021</v>
       </c>
-      <c r="C5" s="70"/>
-[...10 lines deleted...]
-      <c r="N5" s="69">
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="70">
         <v>2022</v>
       </c>
-      <c r="O5" s="70"/>
-[...4 lines deleted...]
-      <c r="T5" s="64">
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
+      <c r="T7" s="65">
         <v>2024</v>
       </c>
-      <c r="U5" s="64"/>
-[...4 lines deleted...]
-      <c r="Z5" s="63">
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="66"/>
+      <c r="Z7" s="64">
         <v>2025</v>
       </c>
-      <c r="AA5" s="64"/>
-[...10 lines deleted...]
-      <c r="AL5" s="63">
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="64">
         <v>2026</v>
       </c>
-      <c r="AM5" s="64"/>
-[...13 lines deleted...]
-      <c r="B6" s="44" t="s">
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="65"/>
+      <c r="AR7" s="65"/>
+      <c r="AS7" s="65"/>
+      <c r="AT7" s="65"/>
+      <c r="AU7" s="65"/>
+      <c r="AV7" s="65"/>
+      <c r="AW7" s="66"/>
+    </row>
+    <row r="8" spans="1:53" ht="18" customHeight="1">
+      <c r="A8" s="69"/>
+      <c r="B8" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="C8" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="45" t="s">
+      <c r="D8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="45" t="s">
+      <c r="E8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="45" t="s">
+      <c r="F8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="45" t="s">
+      <c r="G8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="45" t="s">
+      <c r="H8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="46" t="s">
+      <c r="I8" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="46" t="s">
+      <c r="J8" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="46" t="s">
+      <c r="K8" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="46" t="s">
+      <c r="L8" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="47" t="s">
+      <c r="M8" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="48" t="s">
+      <c r="N8" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="48" t="s">
+      <c r="O8" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="48" t="s">
+      <c r="P8" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="44" t="s">
+      <c r="Q8" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="44" t="s">
+      <c r="R8" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="44" t="s">
+      <c r="S8" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="42" t="s">
+      <c r="T8" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="42" t="s">
+      <c r="U8" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="42" t="s">
+      <c r="V8" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="11" t="s">
+      <c r="W8" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="55" t="s">
+      <c r="X8" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="58" t="s">
+      <c r="Y8" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="59" t="s">
+      <c r="Z8" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="59" t="s">
+      <c r="AA8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="59" t="s">
+      <c r="AB8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="59" t="s">
+      <c r="AC8" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="59" t="s">
+      <c r="AD8" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="59" t="s">
+      <c r="AE8" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="59" t="s">
+      <c r="AF8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="59" t="s">
+      <c r="AG8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="59" t="s">
+      <c r="AH8" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="59" t="s">
+      <c r="AI8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="60" t="s">
+      <c r="AJ8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="58" t="s">
+      <c r="AK8" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="59" t="s">
+      <c r="AL8" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="59" t="s">
+      <c r="AM8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="59" t="s">
+      <c r="AN8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="59" t="s">
+      <c r="AO8" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="59" t="s">
+      <c r="AP8" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="59" t="s">
+      <c r="AQ8" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="59" t="s">
+      <c r="AR8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="59" t="s">
+      <c r="AS8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="59" t="s">
+      <c r="AT8" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="59" t="s">
+      <c r="AU8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="60" t="s">
+      <c r="AV8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="58" t="s">
+      <c r="AW8" s="61" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="62" t="s">
+    <row r="9" spans="1:53">
+      <c r="A9" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="62"/>
-[...37 lines deleted...]
-      <c r="A8" s="57" t="s">
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="63"/>
+      <c r="O9" s="63"/>
+      <c r="P9" s="63"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="63"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="63"/>
+      <c r="Y9" s="63"/>
+      <c r="Z9" s="63"/>
+      <c r="AA9" s="63"/>
+      <c r="AB9" s="63"/>
+      <c r="AC9" s="63"/>
+      <c r="AD9" s="63"/>
+      <c r="AE9" s="63"/>
+      <c r="AF9" s="63"/>
+      <c r="AG9" s="63"/>
+      <c r="AH9" s="63"/>
+      <c r="AI9" s="63"/>
+      <c r="AJ9" s="63"/>
+      <c r="AK9" s="63"/>
+    </row>
+    <row r="10" spans="1:53">
+      <c r="A10" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B10" s="1">
         <v>31</v>
       </c>
-      <c r="C8" s="1">
+      <c r="C10" s="1">
         <v>35</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D10" s="1">
         <v>40</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E10" s="1">
         <v>19</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F10" s="1">
         <v>54</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G10" s="1">
         <v>30</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H10" s="1">
         <v>35</v>
       </c>
-      <c r="I8" s="1">
+      <c r="I10" s="1">
         <v>43</v>
       </c>
-      <c r="J8" s="1">
+      <c r="J10" s="1">
         <v>22</v>
       </c>
-      <c r="K8" s="1">
+      <c r="K10" s="1">
         <v>29</v>
       </c>
-      <c r="L8" s="1">
+      <c r="L10" s="1">
         <v>39</v>
       </c>
-      <c r="M8" s="1">
+      <c r="M10" s="1">
         <v>51</v>
       </c>
-      <c r="N8" s="1">
+      <c r="N10" s="1">
         <v>6</v>
       </c>
-      <c r="O8" s="1">
+      <c r="O10" s="1">
         <v>29</v>
       </c>
-      <c r="P8" s="1">
+      <c r="P10" s="1">
         <v>14</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="Q10" s="1">
         <v>17</v>
       </c>
-      <c r="R8" s="1">
+      <c r="R10" s="1">
         <v>13</v>
       </c>
-      <c r="S8" s="1">
+      <c r="S10" s="1">
         <v>19</v>
       </c>
-      <c r="T8" s="35">
+      <c r="T10" s="35">
         <v>2406</v>
       </c>
-      <c r="U8" s="35">
+      <c r="U10" s="35">
         <v>2233</v>
       </c>
-      <c r="V8" s="35">
+      <c r="V10" s="35">
         <v>3213</v>
       </c>
-      <c r="W8" s="35">
+      <c r="W10" s="35">
         <v>3406</v>
       </c>
-      <c r="X8" s="35">
+      <c r="X10" s="35">
         <v>3014</v>
       </c>
-      <c r="Y8" s="18">
+      <c r="Y10" s="18">
         <v>2673</v>
       </c>
-      <c r="Z8" s="18">
+      <c r="Z10" s="18">
         <v>2995</v>
       </c>
-      <c r="AA8" s="18">
+      <c r="AA10" s="18">
         <v>2777</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB10" s="18">
         <v>2150</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AC10" s="18">
         <v>2868</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AD10" s="17">
         <v>2561</v>
       </c>
-      <c r="AE8" s="18">
+      <c r="AE10" s="18">
         <v>2615</v>
       </c>
-      <c r="AF8" s="18">
+      <c r="AF10" s="18">
         <v>2893</v>
       </c>
-      <c r="AG8" s="18">
+      <c r="AG10" s="18">
         <v>3557</v>
       </c>
-      <c r="AH8" s="18">
+      <c r="AH10" s="18">
         <v>3532</v>
       </c>
-      <c r="AI8" s="18">
+      <c r="AI10" s="18">
         <v>3102</v>
       </c>
-      <c r="AJ8" s="18">
+      <c r="AJ10" s="18">
         <v>2672</v>
       </c>
-      <c r="AK8" s="18">
+      <c r="AK10" s="18">
         <v>2309</v>
       </c>
-      <c r="AL8" s="18">
+      <c r="AL10" s="18">
         <v>2861</v>
       </c>
-      <c r="AM8" s="18">
+      <c r="AM10" s="18">
         <v>2835</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="AN10" s="18">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T9" s="35">
+      <c r="T11" s="35">
         <v>1359</v>
       </c>
-      <c r="U9" s="35">
+      <c r="U11" s="35">
         <v>1237</v>
       </c>
-      <c r="V9" s="35">
+      <c r="V11" s="35">
         <v>1732</v>
       </c>
-      <c r="W9" s="35">
+      <c r="W11" s="35">
         <v>1859</v>
       </c>
-      <c r="X9" s="35">
+      <c r="X11" s="35">
         <v>1639</v>
       </c>
-      <c r="Y9" s="18">
+      <c r="Y11" s="18">
         <v>1452</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z11" s="18">
         <v>1643</v>
       </c>
-      <c r="AA9" s="18">
+      <c r="AA11" s="18">
         <v>1480</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB11" s="18">
         <v>1223</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AC11" s="18">
         <v>1547</v>
       </c>
-      <c r="AD9" s="17">
+      <c r="AD11" s="17">
         <v>1420</v>
       </c>
-      <c r="AE9" s="18">
+      <c r="AE11" s="18">
         <v>1480</v>
       </c>
-      <c r="AF9" s="18">
+      <c r="AF11" s="18">
         <v>1682</v>
       </c>
-      <c r="AG9" s="18">
+      <c r="AG11" s="18">
         <v>2041</v>
       </c>
-      <c r="AH9" s="18">
+      <c r="AH11" s="18">
         <v>1667</v>
       </c>
-      <c r="AI9" s="18">
+      <c r="AI11" s="18">
         <v>1540</v>
       </c>
-      <c r="AJ9" s="18">
+      <c r="AJ11" s="18">
         <v>1315</v>
       </c>
-      <c r="AK9" s="18">
+      <c r="AK11" s="18">
         <v>1142</v>
       </c>
-      <c r="AL9" s="18">
+      <c r="AL11" s="18">
         <v>1426</v>
       </c>
-      <c r="AM9" s="18">
+      <c r="AM11" s="18">
         <v>1292</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="AN11" s="18">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T12" s="35">
         <v>76</v>
       </c>
-      <c r="U10" s="35">
+      <c r="U12" s="35">
         <v>112</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V12" s="35">
         <v>162</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W12" s="35">
         <v>124</v>
       </c>
-      <c r="X10" s="35">
+      <c r="X12" s="35">
         <v>113</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y12" s="18">
         <v>93</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z12" s="18">
         <v>104</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA12" s="18">
         <v>99</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB12" s="18">
         <v>104</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC12" s="18">
         <v>118</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD12" s="17">
         <v>112</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE12" s="18">
         <v>123</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF12" s="18">
         <v>118</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG12" s="18">
         <v>115</v>
-      </c>
-[...128 lines deleted...]
-        <v>161</v>
       </c>
       <c r="AH12" s="18">
         <v>142</v>
       </c>
       <c r="AI12" s="18">
+        <v>139</v>
+      </c>
+      <c r="AJ12" s="18">
+        <v>128</v>
+      </c>
+      <c r="AK12" s="18">
+        <v>103</v>
+      </c>
+      <c r="AL12" s="18">
+        <v>165</v>
+      </c>
+      <c r="AM12" s="18">
+        <v>172</v>
+      </c>
+      <c r="AN12" s="18">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53">
+      <c r="A13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T13" s="35">
+        <v>198</v>
+      </c>
+      <c r="U13" s="35">
+        <v>175</v>
+      </c>
+      <c r="V13" s="35">
+        <v>271</v>
+      </c>
+      <c r="W13" s="35">
+        <v>287</v>
+      </c>
+      <c r="X13" s="35">
+        <v>256</v>
+      </c>
+      <c r="Y13" s="18">
+        <v>224</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>244</v>
+      </c>
+      <c r="AA13" s="18">
+        <v>214</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>169</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>209</v>
+      </c>
+      <c r="AD13" s="17">
+        <v>201</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>201</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>249</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>275</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>359</v>
+      </c>
+      <c r="AI13" s="18">
+        <v>290</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>208</v>
+      </c>
+      <c r="AK13" s="18">
+        <v>196</v>
+      </c>
+      <c r="AL13" s="18">
+        <v>226</v>
+      </c>
+      <c r="AM13" s="18">
+        <v>222</v>
+      </c>
+      <c r="AN13" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53">
+      <c r="A14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="35">
+        <v>114</v>
+      </c>
+      <c r="U14" s="35">
+        <v>98</v>
+      </c>
+      <c r="V14" s="35">
+        <v>122</v>
+      </c>
+      <c r="W14" s="35">
+        <v>180</v>
+      </c>
+      <c r="X14" s="35">
+        <v>145</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>162</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>163</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>151</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>120</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>125</v>
+      </c>
+      <c r="AD14" s="17">
+        <v>102</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>150</v>
+      </c>
+      <c r="AF14" s="18">
+        <v>113</v>
+      </c>
+      <c r="AG14" s="18">
+        <v>161</v>
+      </c>
+      <c r="AH14" s="18">
+        <v>142</v>
+      </c>
+      <c r="AI14" s="18">
         <v>195</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ14" s="18">
         <v>171</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AK14" s="18">
         <v>133</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AL14" s="18">
         <v>149</v>
       </c>
-      <c r="AM12" s="18">
+      <c r="AM14" s="18">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="AN14" s="18">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
+      <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T13" s="35">
+      <c r="T15" s="35">
         <v>145</v>
       </c>
-      <c r="U13" s="35">
+      <c r="U15" s="35">
         <v>104</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V15" s="35">
         <v>204</v>
       </c>
-      <c r="W13" s="35">
+      <c r="W15" s="35">
         <v>221</v>
       </c>
-      <c r="X13" s="35">
+      <c r="X15" s="35">
         <v>162</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y15" s="18">
         <v>145</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z15" s="18">
         <v>156</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA15" s="18">
         <v>150</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB15" s="18">
         <v>109</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC15" s="18">
         <v>199</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD15" s="17">
         <v>158</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE15" s="18">
         <v>134</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF15" s="18">
         <v>140</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG15" s="18">
         <v>162</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH15" s="18">
         <v>264</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI15" s="18">
         <v>193</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ15" s="18">
         <v>124</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AK15" s="18">
         <v>134</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AL15" s="18">
         <v>148</v>
       </c>
-      <c r="AM13" s="18">
+      <c r="AM15" s="18">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="AN15" s="18">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53">
+      <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T16" s="35">
         <v>61</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U16" s="35">
         <v>54</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V16" s="35">
         <v>77</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W16" s="35">
         <v>62</v>
       </c>
-      <c r="X14" s="35">
+      <c r="X16" s="35">
         <v>71</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y16" s="18">
         <v>50</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z16" s="18">
         <v>77</v>
       </c>
-      <c r="AA14" s="18">
+      <c r="AA16" s="18">
         <v>80</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB16" s="18">
         <v>48</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC16" s="18">
         <v>66</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD16" s="17">
         <v>69</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE16" s="18">
         <v>66</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF16" s="18">
         <v>53</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG16" s="18">
         <v>85</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH16" s="18">
         <v>107</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI16" s="18">
         <v>58</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AJ16" s="18">
         <v>61</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AK16" s="18">
         <v>67</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AL16" s="18">
         <v>91</v>
       </c>
-      <c r="AM14" s="18">
+      <c r="AM16" s="18">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="AN16" s="18">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="1" t="s">
         <v>31</v>
-      </c>
-[...128 lines deleted...]
-        <v>25</v>
       </c>
       <c r="T17" s="35">
         <v>33</v>
       </c>
       <c r="U17" s="35">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="V17" s="35">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="W17" s="35">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X17" s="35">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="Y17" s="18">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="Z17" s="18">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="AA17" s="18">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AB17" s="18">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC17" s="18">
         <v>62</v>
       </c>
       <c r="AD17" s="17">
+        <v>24</v>
+      </c>
+      <c r="AE17" s="18">
+        <v>30</v>
+      </c>
+      <c r="AF17" s="18">
+        <v>53</v>
+      </c>
+      <c r="AG17" s="18">
+        <v>61</v>
+      </c>
+      <c r="AH17" s="18">
+        <v>79</v>
+      </c>
+      <c r="AI17" s="18">
+        <v>70</v>
+      </c>
+      <c r="AJ17" s="18">
+        <v>86</v>
+      </c>
+      <c r="AK17" s="18">
+        <v>46</v>
+      </c>
+      <c r="AL17" s="18">
+        <v>72</v>
+      </c>
+      <c r="AM17" s="18">
+        <v>51</v>
+      </c>
+      <c r="AN17" s="18">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T18" s="35">
+        <v>36</v>
+      </c>
+      <c r="U18" s="35">
+        <v>26</v>
+      </c>
+      <c r="V18" s="35">
+        <v>41</v>
+      </c>
+      <c r="W18" s="35">
+        <v>58</v>
+      </c>
+      <c r="X18" s="35">
+        <v>46</v>
+      </c>
+      <c r="Y18" s="18">
+        <v>56</v>
+      </c>
+      <c r="Z18" s="18">
+        <v>43</v>
+      </c>
+      <c r="AA18" s="18">
+        <v>51</v>
+      </c>
+      <c r="AB18" s="18">
+        <v>22</v>
+      </c>
+      <c r="AC18" s="18">
+        <v>46</v>
+      </c>
+      <c r="AD18" s="17">
+        <v>57</v>
+      </c>
+      <c r="AE18" s="18">
+        <v>25</v>
+      </c>
+      <c r="AF18" s="18">
+        <v>34</v>
+      </c>
+      <c r="AG18" s="18">
+        <v>54</v>
+      </c>
+      <c r="AH18" s="18">
+        <v>55</v>
+      </c>
+      <c r="AI18" s="18">
+        <v>57</v>
+      </c>
+      <c r="AJ18" s="18">
+        <v>40</v>
+      </c>
+      <c r="AK18" s="18">
+        <v>80</v>
+      </c>
+      <c r="AL18" s="18">
+        <v>52</v>
+      </c>
+      <c r="AM18" s="18">
+        <v>57</v>
+      </c>
+      <c r="AN18" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="T19" s="35">
+        <v>33</v>
+      </c>
+      <c r="U19" s="35">
+        <v>44</v>
+      </c>
+      <c r="V19" s="35">
+        <v>55</v>
+      </c>
+      <c r="W19" s="35">
+        <v>47</v>
+      </c>
+      <c r="X19" s="35">
+        <v>52</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>54</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>67</v>
+      </c>
+      <c r="AA19" s="18">
+        <v>67</v>
+      </c>
+      <c r="AB19" s="18">
+        <v>25</v>
+      </c>
+      <c r="AC19" s="18">
+        <v>62</v>
+      </c>
+      <c r="AD19" s="17">
         <v>28</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE19" s="18">
         <v>42</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF19" s="18">
         <v>41</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG19" s="18">
         <v>44</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH19" s="18">
         <v>49</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI19" s="18">
         <v>74</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AJ19" s="18">
         <v>48</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AK19" s="18">
         <v>45</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AL19" s="18">
         <v>52</v>
       </c>
-      <c r="AM17" s="18">
+      <c r="AM19" s="18">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="AN19" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T18" s="35">
+      <c r="T20" s="35">
         <v>84</v>
       </c>
-      <c r="U18" s="35">
+      <c r="U20" s="35">
         <v>82</v>
       </c>
-      <c r="V18" s="35">
+      <c r="V20" s="35">
         <v>82</v>
       </c>
-      <c r="W18" s="35">
+      <c r="W20" s="35">
         <v>95</v>
       </c>
-      <c r="X18" s="35">
+      <c r="X20" s="35">
         <v>118</v>
       </c>
-      <c r="Y18" s="18">
+      <c r="Y20" s="18">
         <v>49</v>
       </c>
-      <c r="Z18" s="18">
+      <c r="Z20" s="18">
         <v>107</v>
       </c>
-      <c r="AA18" s="18">
+      <c r="AA20" s="18">
         <v>101</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB20" s="18">
         <v>53</v>
       </c>
-      <c r="AC18" s="18">
+      <c r="AC20" s="18">
         <v>99</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AD20" s="17">
         <v>74</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE20" s="18">
         <v>72</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF20" s="18">
         <v>68</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG20" s="18">
         <v>122</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH20" s="18">
         <v>109</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI20" s="18">
         <v>98</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AJ20" s="18">
         <v>80</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AK20" s="18">
         <v>58</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AL20" s="18">
         <v>82</v>
       </c>
-      <c r="AM18" s="18">
+      <c r="AM20" s="18">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="AN20" s="18">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
+      <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T19" s="35">
+      <c r="T21" s="35">
         <v>144</v>
       </c>
-      <c r="U19" s="35">
+      <c r="U21" s="35">
         <v>130</v>
       </c>
-      <c r="V19" s="35">
+      <c r="V21" s="35">
         <v>219</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W21" s="35">
         <v>210</v>
       </c>
-      <c r="X19" s="35">
+      <c r="X21" s="35">
         <v>212</v>
       </c>
-      <c r="Y19" s="18">
+      <c r="Y21" s="18">
         <v>186</v>
       </c>
-      <c r="Z19" s="18">
+      <c r="Z21" s="18">
         <v>168</v>
       </c>
-      <c r="AA19" s="18">
+      <c r="AA21" s="18">
         <v>161</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB21" s="18">
         <v>144</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC21" s="18">
         <v>195</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AD21" s="17">
         <v>150</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE21" s="18">
         <v>136</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF21" s="18">
         <v>168</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG21" s="18">
         <v>239</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH21" s="18">
         <v>304</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI21" s="18">
         <v>168</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AJ21" s="18">
         <v>162</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AK21" s="18">
         <v>143</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL21" s="18">
         <v>227</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM21" s="18">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="AN21" s="18">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T20" s="35">
+      <c r="T22" s="35">
         <v>36</v>
       </c>
-      <c r="U20" s="35">
+      <c r="U22" s="35">
         <v>36</v>
       </c>
-      <c r="V20" s="35">
+      <c r="V22" s="35">
         <v>64</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W22" s="35">
         <v>43</v>
       </c>
-      <c r="X20" s="35">
+      <c r="X22" s="35">
         <v>49</v>
       </c>
-      <c r="Y20" s="18">
+      <c r="Y22" s="18">
         <v>46</v>
       </c>
-      <c r="Z20" s="18">
+      <c r="Z22" s="18">
         <v>51</v>
       </c>
-      <c r="AA20" s="18">
+      <c r="AA22" s="18">
         <v>63</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB22" s="18">
         <v>38</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC22" s="18">
         <v>56</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD22" s="17">
         <v>57</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE22" s="18">
         <v>44</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF22" s="18">
         <v>52</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG22" s="18">
         <v>76</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH22" s="18">
         <v>70</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI22" s="18">
         <v>66</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AJ22" s="18">
         <v>77</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AK22" s="18">
         <v>42</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AL22" s="18">
         <v>77</v>
       </c>
-      <c r="AM20" s="18">
+      <c r="AM22" s="18">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="AN22" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="T21" s="35">
+      <c r="T23" s="35">
         <v>87</v>
       </c>
-      <c r="U21" s="35">
+      <c r="U23" s="35">
         <v>100</v>
       </c>
-      <c r="V21" s="35">
+      <c r="V23" s="35">
         <v>156</v>
       </c>
-      <c r="W21" s="35">
+      <c r="W23" s="35">
         <v>172</v>
       </c>
-      <c r="X21" s="35">
+      <c r="X23" s="35">
         <v>118</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y23" s="18">
         <v>118</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z23" s="18">
         <v>115</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA23" s="18">
         <v>92</v>
       </c>
-      <c r="AB21" s="17">
+      <c r="AB23" s="17">
         <v>66</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC23" s="18">
         <v>84</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD23" s="17">
         <v>109</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE23" s="18">
         <v>112</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF23" s="18">
         <v>122</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG23" s="18">
         <v>122</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH23" s="18">
         <v>185</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI23" s="18">
         <v>154</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ23" s="18">
         <v>172</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK23" s="18">
         <v>120</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL23" s="18">
         <v>94</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM23" s="18">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="74" t="s">
+      <c r="AN23" s="18">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="75" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="74"/>
-[...37 lines deleted...]
-      <c r="A23" s="57" t="s">
+      <c r="B24" s="75"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="75"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="75"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="75"/>
+      <c r="I24" s="75"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="75"/>
+      <c r="L24" s="75"/>
+      <c r="M24" s="75"/>
+      <c r="N24" s="75"/>
+      <c r="O24" s="75"/>
+      <c r="P24" s="75"/>
+      <c r="Q24" s="75"/>
+      <c r="R24" s="75"/>
+      <c r="S24" s="75"/>
+      <c r="T24" s="75"/>
+      <c r="U24" s="75"/>
+      <c r="V24" s="75"/>
+      <c r="W24" s="75"/>
+      <c r="X24" s="75"/>
+      <c r="Y24" s="75"/>
+      <c r="Z24" s="75"/>
+      <c r="AA24" s="75"/>
+      <c r="AB24" s="75"/>
+      <c r="AC24" s="75"/>
+      <c r="AD24" s="75"/>
+      <c r="AE24" s="75"/>
+      <c r="AF24" s="75"/>
+      <c r="AG24" s="75"/>
+      <c r="AH24" s="75"/>
+      <c r="AI24" s="75"/>
+      <c r="AJ24" s="75"/>
+      <c r="AK24" s="75"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="1">
+      <c r="B25" s="1">
         <v>19</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C25" s="1">
         <v>26</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D25" s="1">
         <v>29</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E25" s="1">
         <v>13</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F25" s="1">
         <v>46</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G25" s="1">
         <v>22</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H25" s="1">
         <v>25</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I25" s="1">
         <v>23</v>
       </c>
-      <c r="J23" s="1">
+      <c r="J25" s="1">
         <v>14</v>
       </c>
-      <c r="K23" s="1">
+      <c r="K25" s="1">
         <v>15</v>
       </c>
-      <c r="L23" s="1">
+      <c r="L25" s="1">
         <v>17</v>
       </c>
-      <c r="M23" s="1">
+      <c r="M25" s="1">
         <v>42</v>
       </c>
-      <c r="N23" s="1">
+      <c r="N25" s="1">
         <v>2</v>
       </c>
-      <c r="O23" s="1">
+      <c r="O25" s="1">
         <v>20</v>
       </c>
-      <c r="P23" s="1">
+      <c r="P25" s="1">
         <v>8</v>
       </c>
-      <c r="Q23" s="1">
+      <c r="Q25" s="1">
         <v>10</v>
       </c>
-      <c r="R23" s="1">
+      <c r="R25" s="1">
         <v>5</v>
       </c>
-      <c r="S23" s="1">
+      <c r="S25" s="1">
         <v>12</v>
       </c>
-      <c r="T23" s="35">
+      <c r="T25" s="35">
         <v>1533</v>
       </c>
-      <c r="U23" s="35">
+      <c r="U25" s="35">
         <v>1413</v>
       </c>
-      <c r="V23" s="35">
+      <c r="V25" s="35">
         <v>1974</v>
       </c>
-      <c r="W23" s="35">
+      <c r="W25" s="35">
         <v>2122</v>
       </c>
-      <c r="X23" s="35">
+      <c r="X25" s="35">
         <v>1879</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y25" s="18">
         <v>1673</v>
       </c>
-      <c r="Z23" s="18">
+      <c r="Z25" s="18">
         <v>1866</v>
       </c>
-      <c r="AA23" s="18">
+      <c r="AA25" s="18">
         <v>1655</v>
       </c>
-      <c r="AB23" s="18">
+      <c r="AB25" s="18">
         <v>1367</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC25" s="18">
         <v>1782</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD25" s="17">
         <v>1596</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE25" s="18">
         <v>1679</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF25" s="18">
         <v>1851</v>
       </c>
-      <c r="AG23" s="17">
+      <c r="AG25" s="17">
         <v>2234</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH25" s="18">
         <v>1963</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI25" s="18">
         <v>1864</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ25" s="18">
         <v>1546</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK25" s="18">
         <v>1353</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL25" s="18">
         <v>1750</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM25" s="18">
         <v>1593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="AN25" s="18">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T24" s="35">
+      <c r="T26" s="35">
         <v>1236</v>
       </c>
-      <c r="U24" s="35">
+      <c r="U26" s="35">
         <v>1099</v>
       </c>
-      <c r="V24" s="35">
+      <c r="V26" s="35">
         <v>1554</v>
       </c>
-      <c r="W24" s="35">
+      <c r="W26" s="35">
         <v>1695</v>
       </c>
-      <c r="X24" s="35">
+      <c r="X26" s="35">
         <v>1509</v>
       </c>
-      <c r="Y24" s="18">
+      <c r="Y26" s="18">
         <v>1318</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z26" s="18">
         <v>1506</v>
       </c>
-      <c r="AA24" s="18">
+      <c r="AA26" s="18">
         <v>1344</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB26" s="18">
         <v>1113</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AC26" s="18">
         <v>1419</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD26" s="17">
         <v>1287</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AE26" s="18">
         <v>1344</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF26" s="18">
         <v>1549</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG26" s="18">
         <v>1839</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AH26" s="18">
         <v>1515</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AI26" s="18">
         <v>1429</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AJ26" s="18">
         <v>1203</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AK26" s="18">
         <v>1007</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AL26" s="18">
         <v>1348</v>
       </c>
-      <c r="AM24" s="18">
+      <c r="AM26" s="18">
         <v>1170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="AN26" s="18">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T25" s="35">
+      <c r="T27" s="35">
         <v>72</v>
       </c>
-      <c r="U25" s="35">
+      <c r="U27" s="35">
         <v>106</v>
       </c>
-      <c r="V25" s="35">
+      <c r="V27" s="35">
         <v>155</v>
       </c>
-      <c r="W25" s="35">
+      <c r="W27" s="35">
         <v>111</v>
       </c>
-      <c r="X25" s="35">
+      <c r="X27" s="35">
         <v>103</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y27" s="18">
         <v>89</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z27" s="18">
         <v>95</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA27" s="18">
         <v>93</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB27" s="18">
         <v>95</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC27" s="18">
         <v>112</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD27" s="17">
         <v>107</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE27" s="18">
         <v>109</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF27" s="18">
         <v>116</v>
-      </c>
-[...128 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG27" s="18">
         <v>108</v>
       </c>
       <c r="AH27" s="18">
+        <v>127</v>
+      </c>
+      <c r="AI27" s="18">
+        <v>130</v>
+      </c>
+      <c r="AJ27" s="18">
+        <v>106</v>
+      </c>
+      <c r="AK27" s="18">
+        <v>97</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>158</v>
+      </c>
+      <c r="AM27" s="18">
+        <v>165</v>
+      </c>
+      <c r="AN27" s="18">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T28" s="35">
+        <v>68</v>
+      </c>
+      <c r="U28" s="35">
+        <v>83</v>
+      </c>
+      <c r="V28" s="35">
+        <v>72</v>
+      </c>
+      <c r="W28" s="35">
+        <v>96</v>
+      </c>
+      <c r="X28" s="35">
+        <v>86</v>
+      </c>
+      <c r="Y28" s="18">
+        <v>111</v>
+      </c>
+      <c r="Z28" s="18">
+        <v>94</v>
+      </c>
+      <c r="AA28" s="18">
+        <v>91</v>
+      </c>
+      <c r="AB28" s="18">
+        <v>71</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>92</v>
+      </c>
+      <c r="AD28" s="17">
+        <v>51</v>
+      </c>
+      <c r="AE28" s="18">
+        <v>83</v>
+      </c>
+      <c r="AF28" s="18">
+        <v>53</v>
+      </c>
+      <c r="AG28" s="18">
+        <v>113</v>
+      </c>
+      <c r="AH28" s="18">
+        <v>76</v>
+      </c>
+      <c r="AI28" s="18">
+        <v>97</v>
+      </c>
+      <c r="AJ28" s="18">
+        <v>107</v>
+      </c>
+      <c r="AK28" s="18">
+        <v>80</v>
+      </c>
+      <c r="AL28" s="18">
+        <v>89</v>
+      </c>
+      <c r="AM28" s="18">
+        <v>105</v>
+      </c>
+      <c r="AN28" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T29" s="35">
+        <v>108</v>
+      </c>
+      <c r="U29" s="35">
+        <v>69</v>
+      </c>
+      <c r="V29" s="35">
+        <v>125</v>
+      </c>
+      <c r="W29" s="35">
+        <v>144</v>
+      </c>
+      <c r="X29" s="35">
+        <v>122</v>
+      </c>
+      <c r="Y29" s="18">
+        <v>94</v>
+      </c>
+      <c r="Z29" s="18">
+        <v>114</v>
+      </c>
+      <c r="AA29" s="18">
+        <v>92</v>
+      </c>
+      <c r="AB29" s="18">
+        <v>62</v>
+      </c>
+      <c r="AC29" s="18">
+        <v>125</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>92</v>
+      </c>
+      <c r="AE29" s="18">
+        <v>92</v>
+      </c>
+      <c r="AF29" s="18">
+        <v>93</v>
+      </c>
+      <c r="AG29" s="18">
+        <v>108</v>
+      </c>
+      <c r="AH29" s="18">
         <v>167</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI29" s="18">
         <v>128</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AJ29" s="18">
         <v>75</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AK29" s="18">
         <v>108</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AL29" s="18">
         <v>95</v>
       </c>
-      <c r="AM27" s="18">
+      <c r="AM29" s="18">
         <v>98</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="AN29" s="18">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="T28" s="35">
+      <c r="T30" s="35">
         <v>49</v>
       </c>
-      <c r="U28" s="35">
+      <c r="U30" s="35">
         <v>56</v>
       </c>
-      <c r="V28" s="35">
+      <c r="V30" s="35">
         <v>68</v>
       </c>
-      <c r="W28" s="35">
+      <c r="W30" s="35">
         <v>76</v>
       </c>
-      <c r="X28" s="35">
+      <c r="X30" s="35">
         <v>59</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y30" s="18">
         <v>61</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z30" s="18">
         <v>57</v>
       </c>
-      <c r="AA28" s="18">
+      <c r="AA30" s="18">
         <v>35</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB30" s="18">
         <v>26</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC30" s="18">
         <v>34</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD30" s="17">
         <v>59</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE30" s="18">
         <v>51</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF30" s="18">
         <v>40</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG30" s="18">
         <v>66</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH30" s="18">
         <v>78</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI30" s="18">
         <v>80</v>
       </c>
-      <c r="AJ28" s="18">
+      <c r="AJ30" s="18">
         <v>55</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK30" s="18">
         <v>61</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL30" s="18">
         <v>60</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM30" s="18">
         <v>55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="74" t="s">
+      <c r="AN30" s="18">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="74"/>
-[...37 lines deleted...]
-      <c r="A30" s="57" t="s">
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="75"/>
+      <c r="I31" s="75"/>
+      <c r="J31" s="75"/>
+      <c r="K31" s="75"/>
+      <c r="L31" s="75"/>
+      <c r="M31" s="75"/>
+      <c r="N31" s="75"/>
+      <c r="O31" s="75"/>
+      <c r="P31" s="75"/>
+      <c r="Q31" s="75"/>
+      <c r="R31" s="75"/>
+      <c r="S31" s="75"/>
+      <c r="T31" s="75"/>
+      <c r="U31" s="75"/>
+      <c r="V31" s="75"/>
+      <c r="W31" s="75"/>
+      <c r="X31" s="75"/>
+      <c r="Y31" s="75"/>
+      <c r="Z31" s="75"/>
+      <c r="AA31" s="75"/>
+      <c r="AB31" s="75"/>
+      <c r="AC31" s="75"/>
+      <c r="AD31" s="75"/>
+      <c r="AE31" s="75"/>
+      <c r="AF31" s="75"/>
+      <c r="AG31" s="75"/>
+      <c r="AH31" s="75"/>
+      <c r="AI31" s="75"/>
+      <c r="AJ31" s="75"/>
+      <c r="AK31" s="75"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="1">
+      <c r="B32" s="1">
         <v>12</v>
       </c>
-      <c r="C30" s="1">
+      <c r="C32" s="1">
         <v>9</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D32" s="1">
         <v>11</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E32" s="1">
         <v>6</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F32" s="1">
         <v>8</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G32" s="1">
         <v>8</v>
       </c>
-      <c r="H30" s="1">
+      <c r="H32" s="1">
         <v>10</v>
       </c>
-      <c r="I30" s="1">
+      <c r="I32" s="1">
         <v>20</v>
       </c>
-      <c r="J30" s="1">
+      <c r="J32" s="1">
         <v>8</v>
       </c>
-      <c r="K30" s="1">
+      <c r="K32" s="1">
         <v>14</v>
       </c>
-      <c r="L30" s="1">
+      <c r="L32" s="1">
         <v>22</v>
       </c>
-      <c r="M30" s="1">
+      <c r="M32" s="1">
         <v>9</v>
       </c>
-      <c r="N30" s="1">
+      <c r="N32" s="1">
         <v>4</v>
       </c>
-      <c r="O30" s="1">
+      <c r="O32" s="1">
         <v>9</v>
       </c>
-      <c r="P30" s="1">
+      <c r="P32" s="1">
         <v>6</v>
       </c>
-      <c r="Q30" s="1">
+      <c r="Q32" s="1">
         <v>7</v>
       </c>
-      <c r="R30" s="1">
+      <c r="R32" s="1">
         <v>8</v>
       </c>
-      <c r="S30" s="1">
+      <c r="S32" s="1">
         <v>7</v>
       </c>
-      <c r="T30" s="35">
+      <c r="T32" s="35">
         <v>873</v>
       </c>
-      <c r="U30" s="35">
+      <c r="U32" s="35">
         <v>820</v>
       </c>
-      <c r="V30" s="35">
+      <c r="V32" s="35">
         <v>1239</v>
       </c>
-      <c r="W30" s="35">
+      <c r="W32" s="35">
         <v>1284</v>
       </c>
-      <c r="X30" s="35">
+      <c r="X32" s="35">
         <v>1135</v>
       </c>
-      <c r="Y30" s="17">
+      <c r="Y32" s="17">
         <v>1000</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z32" s="18">
         <v>1129</v>
       </c>
-      <c r="AA30" s="18">
+      <c r="AA32" s="18">
         <v>1122</v>
       </c>
-      <c r="AB30" s="17">
+      <c r="AB32" s="17">
         <v>783</v>
       </c>
-      <c r="AC30" s="17">
+      <c r="AC32" s="17">
         <v>1086</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD32" s="17">
         <v>965</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE32" s="18">
         <v>936</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF32" s="18">
         <v>1042</v>
       </c>
-      <c r="AG30" s="17">
+      <c r="AG32" s="17">
         <v>1323</v>
       </c>
-      <c r="AH30" s="17">
+      <c r="AH32" s="17">
         <v>1569</v>
       </c>
-      <c r="AI30" s="17">
+      <c r="AI32" s="17">
         <v>1238</v>
       </c>
-      <c r="AJ30" s="18">
+      <c r="AJ32" s="18">
         <v>1126</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK32" s="18">
         <v>956</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL32" s="18">
         <v>1111</v>
       </c>
-      <c r="AM30" s="17">
+      <c r="AM32" s="17">
         <v>1242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="AN32" s="18">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T31" s="35">
+      <c r="T33" s="35">
         <v>123</v>
       </c>
-      <c r="U31" s="35">
+      <c r="U33" s="35">
         <v>138</v>
       </c>
-      <c r="V31" s="35">
+      <c r="V33" s="35">
         <v>178</v>
       </c>
-      <c r="W31" s="35">
+      <c r="W33" s="35">
         <v>164</v>
       </c>
-      <c r="X31" s="35">
+      <c r="X33" s="35">
         <v>130</v>
       </c>
-      <c r="Y31" s="17">
+      <c r="Y33" s="17">
         <v>134</v>
       </c>
-      <c r="Z31" s="18">
+      <c r="Z33" s="18">
         <v>137</v>
       </c>
-      <c r="AA31" s="18">
+      <c r="AA33" s="18">
         <v>136</v>
       </c>
-      <c r="AB31" s="17">
+      <c r="AB33" s="17">
         <v>110</v>
       </c>
-      <c r="AC31" s="17">
+      <c r="AC33" s="17">
         <v>128</v>
       </c>
-      <c r="AD31" s="17">
+      <c r="AD33" s="17">
         <v>133</v>
       </c>
-      <c r="AE31" s="18">
+      <c r="AE33" s="18">
         <v>136</v>
       </c>
-      <c r="AF31" s="18">
+      <c r="AF33" s="18">
         <v>133</v>
       </c>
-      <c r="AG31" s="18">
+      <c r="AG33" s="18">
         <v>202</v>
       </c>
-      <c r="AH31" s="17">
+      <c r="AH33" s="17">
         <v>152</v>
       </c>
-      <c r="AI31" s="17">
+      <c r="AI33" s="17">
         <v>111</v>
       </c>
-      <c r="AJ31" s="18">
+      <c r="AJ33" s="18">
         <v>112</v>
       </c>
-      <c r="AK31" s="18">
+      <c r="AK33" s="18">
         <v>135</v>
       </c>
-      <c r="AL31" s="18">
+      <c r="AL33" s="18">
         <v>78</v>
       </c>
-      <c r="AM31" s="17">
+      <c r="AM33" s="17">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="AN33" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T34" s="35">
         <v>4</v>
       </c>
-      <c r="U32" s="35">
+      <c r="U34" s="35">
         <v>6</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V34" s="35">
         <v>7</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W34" s="35">
         <v>13</v>
       </c>
-      <c r="X32" s="35">
+      <c r="X34" s="35">
         <v>10</v>
       </c>
-      <c r="Y32" s="17">
+      <c r="Y34" s="17">
         <v>4</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z34" s="18">
         <v>9</v>
       </c>
-      <c r="AA32" s="18">
+      <c r="AA34" s="18">
         <v>6</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB34" s="17">
         <v>9</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC34" s="17">
         <v>6</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD34" s="17">
         <v>5</v>
       </c>
-      <c r="AE32" s="18">
+      <c r="AE34" s="18">
         <v>14</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF34" s="18">
         <v>2</v>
       </c>
-      <c r="AG32" s="18">
+      <c r="AG34" s="18">
         <v>7</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AH34" s="17">
         <v>15</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AI34" s="17">
         <v>9</v>
       </c>
-      <c r="AJ32" s="18">
+      <c r="AJ34" s="18">
         <v>22</v>
       </c>
-      <c r="AK32" s="18">
+      <c r="AK34" s="18">
         <v>6</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL34" s="18">
         <v>7</v>
       </c>
-      <c r="AM32" s="17">
+      <c r="AM34" s="17">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="AN34" s="32" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T33" s="35">
+      <c r="T35" s="35">
         <v>198</v>
       </c>
-      <c r="U33" s="35">
+      <c r="U35" s="35">
         <v>175</v>
       </c>
-      <c r="V33" s="35">
+      <c r="V35" s="35">
         <v>271</v>
       </c>
-      <c r="W33" s="35">
+      <c r="W35" s="35">
         <v>287</v>
       </c>
-      <c r="X33" s="35">
+      <c r="X35" s="35">
         <v>256</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y35" s="17">
         <v>224</v>
       </c>
-      <c r="Z33" s="18">
+      <c r="Z35" s="18">
         <v>244</v>
       </c>
-      <c r="AA33" s="18">
+      <c r="AA35" s="18">
         <v>214</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB35" s="17">
         <v>169</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC35" s="17">
         <v>209</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD35" s="17">
         <v>201</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AE35" s="18">
         <v>201</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF35" s="18">
         <v>249</v>
       </c>
-      <c r="AG33" s="18">
+      <c r="AG35" s="18">
         <v>275</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH35" s="17">
         <v>359</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AI35" s="17">
         <v>290</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AJ35" s="18">
         <v>208</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AK35" s="18">
         <v>196</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AL35" s="18">
         <v>226</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AM35" s="17">
         <v>222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="AN35" s="18">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T34" s="35">
+      <c r="T36" s="35">
         <v>46</v>
       </c>
-      <c r="U34" s="35">
+      <c r="U36" s="35">
         <v>15</v>
       </c>
-      <c r="V34" s="35">
+      <c r="V36" s="35">
         <v>50</v>
       </c>
-      <c r="W34" s="35">
+      <c r="W36" s="35">
         <v>84</v>
       </c>
-      <c r="X34" s="35">
+      <c r="X36" s="35">
         <v>59</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y36" s="17">
         <v>51</v>
       </c>
-      <c r="Z34" s="18">
+      <c r="Z36" s="18">
         <v>69</v>
       </c>
-      <c r="AA34" s="18">
+      <c r="AA36" s="18">
         <v>60</v>
       </c>
-      <c r="AB34" s="17">
+      <c r="AB36" s="17">
         <v>49</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC36" s="17">
         <v>33</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD36" s="17">
         <v>51</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AE36" s="18">
         <v>67</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF36" s="18">
         <v>60</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AG36" s="18">
         <v>48</v>
       </c>
-      <c r="AH34" s="17">
+      <c r="AH36" s="17">
         <v>66</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AI36" s="17">
         <v>98</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AJ36" s="18">
         <v>64</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AK36" s="18">
         <v>53</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AL36" s="18">
         <v>60</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM36" s="17">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="AN36" s="18">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T35" s="35">
+      <c r="T37" s="35">
         <v>37</v>
-      </c>
-[...128 lines deleted...]
-        <v>33</v>
       </c>
       <c r="U37" s="35">
         <v>35</v>
       </c>
       <c r="V37" s="35">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="W37" s="35">
+        <v>77</v>
+      </c>
+      <c r="X37" s="35">
+        <v>40</v>
+      </c>
+      <c r="Y37" s="17">
+        <v>51</v>
+      </c>
+      <c r="Z37" s="18">
+        <v>42</v>
+      </c>
+      <c r="AA37" s="18">
+        <v>58</v>
+      </c>
+      <c r="AB37" s="17">
+        <v>47</v>
+      </c>
+      <c r="AC37" s="17">
+        <v>74</v>
+      </c>
+      <c r="AD37" s="17">
+        <v>66</v>
+      </c>
+      <c r="AE37" s="18">
+        <v>42</v>
+      </c>
+      <c r="AF37" s="18">
+        <v>47</v>
+      </c>
+      <c r="AG37" s="18">
+        <v>54</v>
+      </c>
+      <c r="AH37" s="17">
+        <v>97</v>
+      </c>
+      <c r="AI37" s="17">
+        <v>65</v>
+      </c>
+      <c r="AJ37" s="18">
+        <v>49</v>
+      </c>
+      <c r="AK37" s="18">
+        <v>26</v>
+      </c>
+      <c r="AL37" s="18">
+        <v>53</v>
+      </c>
+      <c r="AM37" s="17">
+        <v>67</v>
+      </c>
+      <c r="AN37" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T38" s="35">
+        <v>61</v>
+      </c>
+      <c r="U38" s="35">
+        <v>54</v>
+      </c>
+      <c r="V38" s="35">
+        <v>77</v>
+      </c>
+      <c r="W38" s="35">
+        <v>62</v>
+      </c>
+      <c r="X38" s="35">
+        <v>71</v>
+      </c>
+      <c r="Y38" s="17">
+        <v>50</v>
+      </c>
+      <c r="Z38" s="18">
+        <v>77</v>
+      </c>
+      <c r="AA38" s="18">
+        <v>80</v>
+      </c>
+      <c r="AB38" s="17">
         <v>48</v>
       </c>
-      <c r="X37" s="35">
-[...23 lines deleted...]
-      <c r="AF37" s="18">
+      <c r="AC38" s="17">
+        <v>66</v>
+      </c>
+      <c r="AD38" s="17">
+        <v>69</v>
+      </c>
+      <c r="AE38" s="18">
+        <v>66</v>
+      </c>
+      <c r="AF38" s="18">
         <v>53</v>
       </c>
-      <c r="AG37" s="18">
+      <c r="AG38" s="18">
+        <v>85</v>
+      </c>
+      <c r="AH38" s="17">
+        <v>107</v>
+      </c>
+      <c r="AI38" s="17">
+        <v>58</v>
+      </c>
+      <c r="AJ38" s="18">
         <v>61</v>
       </c>
-      <c r="AH37" s="17">
-[...72 lines deleted...]
-      </c>
       <c r="AK38" s="18">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="AL38" s="18">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="AM38" s="17">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:39">
+        <v>116</v>
+      </c>
+      <c r="AN38" s="18">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="T39" s="35">
         <v>33</v>
       </c>
       <c r="U39" s="35">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="V39" s="35">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="W39" s="35">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X39" s="35">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="Y39" s="17">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="Z39" s="18">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="AA39" s="18">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AB39" s="17">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="AC39" s="17">
         <v>62</v>
       </c>
       <c r="AD39" s="17">
+        <v>24</v>
+      </c>
+      <c r="AE39" s="18">
+        <v>30</v>
+      </c>
+      <c r="AF39" s="18">
+        <v>53</v>
+      </c>
+      <c r="AG39" s="18">
+        <v>61</v>
+      </c>
+      <c r="AH39" s="17">
+        <v>79</v>
+      </c>
+      <c r="AI39" s="17">
+        <v>70</v>
+      </c>
+      <c r="AJ39" s="18">
+        <v>86</v>
+      </c>
+      <c r="AK39" s="18">
+        <v>46</v>
+      </c>
+      <c r="AL39" s="18">
+        <v>72</v>
+      </c>
+      <c r="AM39" s="17">
+        <v>51</v>
+      </c>
+      <c r="AN39" s="18">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T40" s="35">
+        <v>36</v>
+      </c>
+      <c r="U40" s="35">
+        <v>26</v>
+      </c>
+      <c r="V40" s="35">
+        <v>41</v>
+      </c>
+      <c r="W40" s="35">
+        <v>58</v>
+      </c>
+      <c r="X40" s="35">
+        <v>46</v>
+      </c>
+      <c r="Y40" s="17">
+        <v>56</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>43</v>
+      </c>
+      <c r="AA40" s="18">
+        <v>51</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>22</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>46</v>
+      </c>
+      <c r="AD40" s="17">
+        <v>57</v>
+      </c>
+      <c r="AE40" s="18">
+        <v>25</v>
+      </c>
+      <c r="AF40" s="18">
+        <v>34</v>
+      </c>
+      <c r="AG40" s="18">
+        <v>54</v>
+      </c>
+      <c r="AH40" s="17">
+        <v>55</v>
+      </c>
+      <c r="AI40" s="17">
+        <v>57</v>
+      </c>
+      <c r="AJ40" s="18">
+        <v>40</v>
+      </c>
+      <c r="AK40" s="18">
+        <v>80</v>
+      </c>
+      <c r="AL40" s="18">
+        <v>52</v>
+      </c>
+      <c r="AM40" s="17">
+        <v>57</v>
+      </c>
+      <c r="AN40" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="T41" s="35">
+        <v>33</v>
+      </c>
+      <c r="U41" s="35">
+        <v>44</v>
+      </c>
+      <c r="V41" s="35">
+        <v>55</v>
+      </c>
+      <c r="W41" s="35">
+        <v>47</v>
+      </c>
+      <c r="X41" s="35">
+        <v>52</v>
+      </c>
+      <c r="Y41" s="17">
+        <v>54</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>67</v>
+      </c>
+      <c r="AA41" s="18">
+        <v>67</v>
+      </c>
+      <c r="AB41" s="17">
+        <v>25</v>
+      </c>
+      <c r="AC41" s="17">
+        <v>62</v>
+      </c>
+      <c r="AD41" s="17">
         <v>28</v>
       </c>
-      <c r="AE39" s="18">
+      <c r="AE41" s="18">
         <v>42</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF41" s="18">
         <v>41</v>
       </c>
-      <c r="AG39" s="18">
+      <c r="AG41" s="18">
         <v>44</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH41" s="17">
         <v>49</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AI41" s="17">
         <v>74</v>
       </c>
-      <c r="AJ39" s="18">
+      <c r="AJ41" s="18">
         <v>48</v>
       </c>
-      <c r="AK39" s="18">
+      <c r="AK41" s="18">
         <v>45</v>
       </c>
-      <c r="AL39" s="18">
+      <c r="AL41" s="18">
         <v>52</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AM41" s="17">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="AN41" s="18">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T40" s="35">
+      <c r="T42" s="35">
         <v>84</v>
       </c>
-      <c r="U40" s="35">
+      <c r="U42" s="35">
         <v>82</v>
       </c>
-      <c r="V40" s="35">
+      <c r="V42" s="35">
         <v>82</v>
       </c>
-      <c r="W40" s="35">
+      <c r="W42" s="35">
         <v>95</v>
       </c>
-      <c r="X40" s="35">
+      <c r="X42" s="35">
         <v>118</v>
       </c>
-      <c r="Y40" s="17">
+      <c r="Y42" s="17">
         <v>49</v>
       </c>
-      <c r="Z40" s="18">
+      <c r="Z42" s="18">
         <v>107</v>
       </c>
-      <c r="AA40" s="18">
+      <c r="AA42" s="18">
         <v>101</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB42" s="17">
         <v>53</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC42" s="17">
         <v>99</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD42" s="17">
         <v>74</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE42" s="18">
         <v>72</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF42" s="18">
         <v>68</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG42" s="18">
         <v>122</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH42" s="17">
         <v>109</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AI42" s="17">
         <v>98</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ42" s="18">
         <v>80</v>
       </c>
-      <c r="AK40" s="18">
+      <c r="AK42" s="18">
         <v>58</v>
       </c>
-      <c r="AL40" s="18">
+      <c r="AL42" s="18">
         <v>82</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AM42" s="17">
         <v>123</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="AN42" s="18">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T41" s="35">
+      <c r="T43" s="35">
         <v>144</v>
       </c>
-      <c r="U41" s="35">
+      <c r="U43" s="35">
         <v>130</v>
       </c>
-      <c r="V41" s="35">
+      <c r="V43" s="35">
         <v>219</v>
       </c>
-      <c r="W41" s="35">
+      <c r="W43" s="35">
         <v>210</v>
       </c>
-      <c r="X41" s="35">
+      <c r="X43" s="35">
         <v>212</v>
       </c>
-      <c r="Y41" s="17">
+      <c r="Y43" s="17">
         <v>186</v>
       </c>
-      <c r="Z41" s="18">
+      <c r="Z43" s="18">
         <v>168</v>
       </c>
-      <c r="AA41" s="18">
+      <c r="AA43" s="18">
         <v>161</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB43" s="17">
         <v>144</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC43" s="17">
         <v>195</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD43" s="17">
         <v>150</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE43" s="18">
         <v>136</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF43" s="18">
         <v>168</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG43" s="18">
         <v>239</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AH43" s="17">
         <v>304</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AI43" s="17">
         <v>168</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ43" s="18">
         <v>162</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK43" s="18">
         <v>143</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL43" s="18">
         <v>227</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AM43" s="17">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="AN43" s="18">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T42" s="35">
+      <c r="T44" s="35">
         <v>36</v>
       </c>
-      <c r="U42" s="35">
+      <c r="U44" s="35">
         <v>36</v>
       </c>
-      <c r="V42" s="35">
+      <c r="V44" s="35">
         <v>64</v>
       </c>
-      <c r="W42" s="35">
+      <c r="W44" s="35">
         <v>43</v>
       </c>
-      <c r="X42" s="35">
+      <c r="X44" s="35">
         <v>49</v>
       </c>
-      <c r="Y42" s="17">
+      <c r="Y44" s="17">
         <v>46</v>
       </c>
-      <c r="Z42" s="18">
+      <c r="Z44" s="18">
         <v>51</v>
       </c>
-      <c r="AA42" s="18">
+      <c r="AA44" s="18">
         <v>63</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB44" s="17">
         <v>38</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC44" s="17">
         <v>56</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD44" s="17">
         <v>57</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE44" s="18">
         <v>44</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF44" s="18">
         <v>52</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG44" s="18">
         <v>76</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH44" s="17">
         <v>70</v>
       </c>
-      <c r="AI42" s="17">
+      <c r="AI44" s="17">
         <v>66</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ44" s="18">
         <v>77</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK44" s="18">
         <v>42</v>
       </c>
-      <c r="AL42" s="18">
+      <c r="AL44" s="18">
         <v>77</v>
       </c>
-      <c r="AM42" s="17">
+      <c r="AM44" s="17">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="24" t="s">
+      <c r="AN44" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="24"/>
-[...17 lines deleted...]
-      <c r="T43" s="37">
+      <c r="B45" s="24"/>
+      <c r="C45" s="24"/>
+      <c r="D45" s="24"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="24"/>
+      <c r="O45" s="24"/>
+      <c r="P45" s="24"/>
+      <c r="Q45" s="24"/>
+      <c r="R45" s="24"/>
+      <c r="S45" s="24"/>
+      <c r="T45" s="37">
         <v>38</v>
       </c>
-      <c r="U43" s="37">
+      <c r="U45" s="37">
         <v>44</v>
       </c>
-      <c r="V43" s="37">
+      <c r="V45" s="37">
         <v>88</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W45" s="37">
         <v>96</v>
       </c>
-      <c r="X43" s="37">
+      <c r="X45" s="37">
         <v>59</v>
       </c>
-      <c r="Y43" s="28">
+      <c r="Y45" s="28">
         <v>57</v>
       </c>
-      <c r="Z43" s="28">
+      <c r="Z45" s="28">
         <v>58</v>
       </c>
-      <c r="AA43" s="28">
+      <c r="AA45" s="28">
         <v>57</v>
       </c>
-      <c r="AB43" s="28">
+      <c r="AB45" s="28">
         <v>40</v>
       </c>
-      <c r="AC43" s="28">
+      <c r="AC45" s="28">
         <v>50</v>
       </c>
-      <c r="AD43" s="28">
+      <c r="AD45" s="28">
         <v>50</v>
       </c>
-      <c r="AE43" s="28">
+      <c r="AE45" s="28">
         <v>61</v>
       </c>
-      <c r="AF43" s="28">
+      <c r="AF45" s="28">
         <v>82</v>
       </c>
-      <c r="AG43" s="28">
+      <c r="AG45" s="28">
         <v>56</v>
       </c>
-      <c r="AH43" s="28">
+      <c r="AH45" s="28">
         <v>107</v>
       </c>
-      <c r="AI43" s="28">
+      <c r="AI45" s="28">
         <v>74</v>
       </c>
-      <c r="AJ43" s="28">
+      <c r="AJ45" s="28">
         <v>117</v>
       </c>
-      <c r="AK43" s="28">
+      <c r="AK45" s="28">
         <v>59</v>
       </c>
-      <c r="AL43" s="28">
+      <c r="AL45" s="28">
         <v>34</v>
       </c>
-      <c r="AM43" s="28">
+      <c r="AM45" s="28">
         <v>81</v>
       </c>
-    </row>
-[...44 lines deleted...]
-    <row r="46" spans="1:39">
+      <c r="AN45" s="28">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
+      <c r="A46" s="19"/>
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="13"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="15"/>
+      <c r="K46" s="16"/>
+      <c r="L46" s="14"/>
+      <c r="M46" s="14"/>
+      <c r="N46" s="18"/>
+      <c r="O46" s="18"/>
+      <c r="P46" s="18"/>
+      <c r="Q46" s="18"/>
+      <c r="R46" s="18"/>
+      <c r="S46" s="18"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:40">
+      <c r="A47" s="19"/>
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="13"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="15"/>
+      <c r="I47" s="13"/>
+      <c r="J47" s="15"/>
+      <c r="K47" s="16"/>
+      <c r="L47" s="14"/>
+      <c r="M47" s="14"/>
+      <c r="N47" s="18"/>
+      <c r="O47" s="18"/>
+      <c r="P47" s="18"/>
+      <c r="Q47" s="18"/>
+      <c r="R47" s="18"/>
+      <c r="S47" s="18"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
     </row>
     <row r="57" spans="24:24">
       <c r="X57" s="1"/>
     </row>
     <row r="58" spans="24:24">
       <c r="X58" s="1"/>
     </row>
     <row r="59" spans="24:24">
       <c r="X59" s="1"/>
     </row>
     <row r="60" spans="24:24">
       <c r="X60" s="1"/>
     </row>
     <row r="61" spans="24:24">
       <c r="X61" s="1"/>
     </row>
     <row r="62" spans="24:24">
       <c r="X62" s="1"/>
     </row>
+    <row r="63" spans="24:24">
+      <c r="X63" s="1"/>
+    </row>
+    <row r="64" spans="24:24">
+      <c r="X64" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="A7:AK7"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="19" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="34.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="34.109375" style="1" customWidth="1"/>
     <col min="2" max="18" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="25" width="9.109375" style="1"/>
+    <col min="26" max="26" width="9.109375" style="31"/>
+    <col min="27" max="42" width="9.109375" style="1"/>
+    <col min="43" max="43" width="10.109375" style="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="66"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="67"/>
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
     </row>
     <row r="4" spans="1:43" s="2" customFormat="1">
       <c r="Y4" s="3"/>
       <c r="AQ4" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="67"/>
-      <c r="B5" s="69">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70">
         <v>2021</v>
       </c>
-      <c r="C5" s="70"/>
-[...10 lines deleted...]
-      <c r="N5" s="69">
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="70">
         <v>2022</v>
       </c>
-      <c r="O5" s="70"/>
-[...10 lines deleted...]
-      <c r="Z5" s="71">
+      <c r="O5" s="71"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+      <c r="T5" s="71"/>
+      <c r="U5" s="71"/>
+      <c r="V5" s="71"/>
+      <c r="W5" s="71"/>
+      <c r="X5" s="71"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="72">
         <v>2023</v>
       </c>
-      <c r="AA5" s="71"/>
-[...10 lines deleted...]
-      <c r="AL5" s="63">
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64">
         <v>2024</v>
       </c>
-      <c r="AM5" s="64"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="66"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="68"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -7916,95 +7877,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="72"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="62"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="73"/>
+      <c r="AL7" s="73"/>
+      <c r="AM7" s="73"/>
+      <c r="AN7" s="73"/>
+      <c r="AO7" s="73"/>
+      <c r="AP7" s="73"/>
+      <c r="AQ7" s="63"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="21"/>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="16"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="18">
         <v>1584</v>
@@ -9103,95 +9064,95 @@
         <v>93</v>
       </c>
       <c r="AK19" s="18">
         <v>120</v>
       </c>
       <c r="AL19" s="17">
         <v>194</v>
       </c>
       <c r="AM19" s="18">
         <v>134</v>
       </c>
       <c r="AN19" s="20">
         <v>140</v>
       </c>
       <c r="AO19" s="18">
         <v>145</v>
       </c>
       <c r="AP19" s="18">
         <v>148</v>
       </c>
       <c r="AQ19" s="35">
         <v>133</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="73"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="N20" s="74"/>
+      <c r="O20" s="74"/>
+      <c r="P20" s="74"/>
+      <c r="Q20" s="74"/>
+      <c r="R20" s="74"/>
+      <c r="S20" s="74"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="74"/>
+      <c r="V20" s="74"/>
+      <c r="W20" s="74"/>
+      <c r="X20" s="74"/>
+      <c r="Y20" s="74"/>
+      <c r="Z20" s="74"/>
+      <c r="AA20" s="74"/>
+      <c r="AB20" s="74"/>
+      <c r="AC20" s="74"/>
+      <c r="AD20" s="74"/>
+      <c r="AE20" s="74"/>
+      <c r="AF20" s="74"/>
+      <c r="AG20" s="74"/>
+      <c r="AH20" s="74"/>
+      <c r="AI20" s="74"/>
+      <c r="AJ20" s="74"/>
+      <c r="AK20" s="74"/>
+      <c r="AL20" s="74"/>
+      <c r="AM20" s="74"/>
+      <c r="AN20" s="74"/>
+      <c r="AO20" s="74"/>
+      <c r="AP20" s="74"/>
+      <c r="AQ20" s="74"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="13"/>
       <c r="G21" s="13"/>
       <c r="H21" s="14"/>
       <c r="I21" s="13"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="18">
         <v>774</v>
@@ -9720,95 +9681,95 @@
         <v>47</v>
       </c>
       <c r="AK26" s="18">
         <v>47</v>
       </c>
       <c r="AL26" s="17">
         <v>67</v>
       </c>
       <c r="AM26" s="18">
         <v>66</v>
       </c>
       <c r="AN26" s="20">
         <v>56</v>
       </c>
       <c r="AO26" s="18">
         <v>64</v>
       </c>
       <c r="AP26" s="18">
         <v>43</v>
       </c>
       <c r="AQ26" s="35">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="62"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="62"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="63"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="63"/>
+      <c r="AQ27" s="63"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="12"/>
       <c r="C28" s="12"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="14"/>
       <c r="I28" s="13"/>
       <c r="J28" s="15"/>
       <c r="K28" s="21"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="17"/>
       <c r="T28" s="18">
         <v>810</v>
@@ -11044,3441 +11005,3542 @@
       <c r="Y43" s="18"/>
       <c r="Z43" s="30"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AW86"/>
+  <dimension ref="A1:BD88"/>
   <sheetViews>
-    <sheetView topLeftCell="X1" workbookViewId="0">
-      <selection activeCell="AP20" sqref="AP20"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
     <col min="2" max="18" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="20" width="8.140625" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="35" max="35" width="8.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="8.109375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.33203125" style="1" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.109375" style="1"/>
+    <col min="24" max="24" width="7.33203125" style="41" customWidth="1"/>
+    <col min="25" max="25" width="9.109375" style="1"/>
+    <col min="26" max="26" width="6.5546875" style="1" customWidth="1"/>
+    <col min="27" max="27" width="7.5546875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="6.88671875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7.44140625" style="1" customWidth="1"/>
+    <col min="30" max="30" width="6.88671875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="7.6640625" style="1" customWidth="1"/>
+    <col min="32" max="32" width="7.88671875" style="1" customWidth="1"/>
+    <col min="33" max="34" width="9.109375" style="1"/>
+    <col min="35" max="35" width="8.109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" customWidth="1"/>
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="38" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="17.45" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="66" t="s">
+    <row r="1" spans="1:56" ht="13.2">
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+    </row>
+    <row r="2" spans="1:56" ht="13.2">
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+    </row>
+    <row r="3" spans="1:56" ht="14.4" customHeight="1">
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
+    </row>
+    <row r="4" spans="1:56" ht="13.8" customHeight="1">
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+    </row>
+    <row r="5" spans="1:56" ht="16.95" customHeight="1">
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55"/>
+      <c r="Z5" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="66"/>
-[...52 lines deleted...]
-      <c r="AW4" s="32" t="s">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
+      <c r="AR5" s="67"/>
+      <c r="AS5" s="67"/>
+      <c r="AT5" s="67"/>
+      <c r="AU5" s="67"/>
+      <c r="AV5" s="67"/>
+      <c r="AW5" s="67"/>
+      <c r="AX5" s="55"/>
+      <c r="AY5" s="55"/>
+      <c r="AZ5" s="55"/>
+      <c r="BA5" s="55"/>
+      <c r="BB5" s="55"/>
+      <c r="BC5" s="55"/>
+      <c r="BD5" s="55"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="13.8" customHeight="1">
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="AK6" s="32"/>
+      <c r="AW6" s="32" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:49" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="7" spans="1:56" ht="12" customHeight="1">
+      <c r="A7" s="77"/>
+      <c r="B7" s="78">
         <v>2021</v>
       </c>
-      <c r="C5" s="77"/>
-[...10 lines deleted...]
-      <c r="N5" s="77">
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="78"/>
+      <c r="N7" s="78">
         <v>2022</v>
       </c>
-      <c r="O5" s="77"/>
-[...4 lines deleted...]
-      <c r="T5" s="71">
+      <c r="O7" s="78"/>
+      <c r="P7" s="78"/>
+      <c r="Q7" s="78"/>
+      <c r="R7" s="78"/>
+      <c r="S7" s="78"/>
+      <c r="T7" s="72">
         <v>2024</v>
       </c>
-      <c r="U5" s="71"/>
-[...4 lines deleted...]
-      <c r="Z5" s="63">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="64">
         <v>2025</v>
       </c>
-      <c r="AA5" s="64"/>
-[...10 lines deleted...]
-      <c r="AL5" s="63">
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="64">
         <v>2026</v>
       </c>
-      <c r="AM5" s="64"/>
-[...13 lines deleted...]
-      <c r="B6" s="45" t="s">
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="65"/>
+      <c r="AR7" s="65"/>
+      <c r="AS7" s="65"/>
+      <c r="AT7" s="65"/>
+      <c r="AU7" s="65"/>
+      <c r="AV7" s="65"/>
+      <c r="AW7" s="66"/>
+    </row>
+    <row r="8" spans="1:56" ht="18" customHeight="1">
+      <c r="A8" s="77"/>
+      <c r="B8" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="45" t="s">
+      <c r="C8" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="45" t="s">
+      <c r="D8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="45" t="s">
+      <c r="E8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="45" t="s">
+      <c r="F8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="45" t="s">
+      <c r="G8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="45" t="s">
+      <c r="H8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="45" t="s">
+      <c r="I8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="45" t="s">
+      <c r="J8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="45" t="s">
+      <c r="K8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="45" t="s">
+      <c r="L8" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="49" t="s">
+      <c r="M8" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="45" t="s">
+      <c r="N8" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="45" t="s">
+      <c r="O8" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="45" t="s">
+      <c r="P8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="45" t="s">
+      <c r="Q8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="45" t="s">
+      <c r="R8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="45" t="s">
+      <c r="S8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="42" t="s">
+      <c r="T8" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="42" t="s">
+      <c r="U8" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="42" t="s">
+      <c r="V8" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="11" t="s">
+      <c r="W8" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="56" t="s">
+      <c r="X8" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="11" t="s">
+      <c r="Y8" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="59" t="s">
+      <c r="Z8" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="59" t="s">
+      <c r="AA8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="59" t="s">
+      <c r="AB8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="59" t="s">
+      <c r="AC8" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="59" t="s">
+      <c r="AD8" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="59" t="s">
+      <c r="AE8" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="59" t="s">
+      <c r="AF8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="59" t="s">
+      <c r="AG8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="59" t="s">
+      <c r="AH8" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="59" t="s">
+      <c r="AI8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="60" t="s">
+      <c r="AJ8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="58" t="s">
+      <c r="AK8" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="59" t="s">
+      <c r="AL8" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="59" t="s">
+      <c r="AM8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="59" t="s">
+      <c r="AN8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="59" t="s">
+      <c r="AO8" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="59" t="s">
+      <c r="AP8" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="59" t="s">
+      <c r="AQ8" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="59" t="s">
+      <c r="AR8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="59" t="s">
+      <c r="AS8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="59" t="s">
+      <c r="AT8" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="59" t="s">
+      <c r="AU8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="60" t="s">
+      <c r="AV8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="58" t="s">
+      <c r="AW8" s="61" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="62" t="s">
+    <row r="9" spans="1:56">
+      <c r="A9" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="62"/>
-[...37 lines deleted...]
-      <c r="A8" s="61" t="s">
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="63"/>
+      <c r="O9" s="63"/>
+      <c r="P9" s="63"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="63"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="63"/>
+      <c r="Y9" s="63"/>
+      <c r="Z9" s="63"/>
+      <c r="AA9" s="63"/>
+      <c r="AB9" s="63"/>
+      <c r="AC9" s="63"/>
+      <c r="AD9" s="63"/>
+      <c r="AE9" s="63"/>
+      <c r="AF9" s="63"/>
+      <c r="AG9" s="63"/>
+      <c r="AH9" s="63"/>
+      <c r="AI9" s="63"/>
+      <c r="AJ9" s="63"/>
+      <c r="AK9" s="63"/>
+    </row>
+    <row r="10" spans="1:56">
+      <c r="A10" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B10" s="36">
         <v>31</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C10" s="36">
         <v>35</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D10" s="36">
         <v>40</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E10" s="36">
         <v>19</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F10" s="36">
         <v>54</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G10" s="36">
         <v>30</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H10" s="36">
         <v>35</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I10" s="36">
         <v>43</v>
       </c>
-      <c r="J8" s="36">
+      <c r="J10" s="36">
         <v>22</v>
       </c>
-      <c r="K8" s="36">
+      <c r="K10" s="36">
         <v>29</v>
       </c>
-      <c r="L8" s="36">
+      <c r="L10" s="36">
         <v>39</v>
       </c>
-      <c r="M8" s="36">
+      <c r="M10" s="36">
         <v>51</v>
       </c>
-      <c r="N8" s="36">
+      <c r="N10" s="36">
         <v>6</v>
       </c>
-      <c r="O8" s="36">
+      <c r="O10" s="36">
         <v>29</v>
       </c>
-      <c r="P8" s="36">
+      <c r="P10" s="36">
         <v>14</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q10" s="36">
         <v>17</v>
       </c>
-      <c r="R8" s="36">
+      <c r="R10" s="36">
         <v>13</v>
       </c>
-      <c r="S8" s="36">
+      <c r="S10" s="36">
         <v>19</v>
       </c>
-      <c r="T8" s="36">
+      <c r="T10" s="36">
         <v>2706</v>
       </c>
-      <c r="U8" s="36">
+      <c r="U10" s="36">
         <v>2521</v>
       </c>
-      <c r="V8" s="36">
+      <c r="V10" s="36">
         <v>3608</v>
       </c>
-      <c r="W8" s="36">
+      <c r="W10" s="36">
         <v>3651</v>
       </c>
-      <c r="X8" s="36">
+      <c r="X10" s="36">
         <v>3443</v>
       </c>
-      <c r="Y8" s="18">
+      <c r="Y10" s="18">
         <v>2833</v>
       </c>
-      <c r="Z8" s="17">
+      <c r="Z10" s="17">
         <v>3325</v>
       </c>
-      <c r="AA8" s="17">
+      <c r="AA10" s="17">
         <v>3082</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB10" s="18">
         <v>2427</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AC10" s="18">
         <v>3169</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AD10" s="17">
         <v>2792</v>
       </c>
-      <c r="AE8" s="18">
+      <c r="AE10" s="18">
         <v>2990</v>
       </c>
-      <c r="AF8" s="18">
+      <c r="AF10" s="18">
         <v>3409</v>
       </c>
-      <c r="AG8" s="18">
+      <c r="AG10" s="18">
         <v>4053</v>
       </c>
-      <c r="AH8" s="18">
+      <c r="AH10" s="18">
         <v>4014</v>
       </c>
-      <c r="AI8" s="18">
+      <c r="AI10" s="18">
         <v>3412</v>
       </c>
-      <c r="AJ8" s="18">
+      <c r="AJ10" s="18">
         <v>2964</v>
       </c>
-      <c r="AK8" s="18">
+      <c r="AK10" s="18">
         <v>2642</v>
       </c>
-      <c r="AL8" s="18">
+      <c r="AL10" s="18">
         <v>3425</v>
       </c>
-      <c r="AM8" s="18">
+      <c r="AM10" s="18">
         <v>3237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="AN10" s="18">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56">
+      <c r="A11" s="36" t="s">
         <v>27</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="N11" s="36"/>
       <c r="O11" s="36"/>
       <c r="P11" s="36"/>
       <c r="Q11" s="36"/>
       <c r="R11" s="36"/>
       <c r="S11" s="36"/>
       <c r="T11" s="36">
-        <v>228</v>
+        <v>1125</v>
       </c>
       <c r="U11" s="36">
-        <v>204</v>
+        <v>1084</v>
       </c>
       <c r="V11" s="36">
-        <v>282</v>
+        <v>1520</v>
       </c>
       <c r="W11" s="36">
-        <v>324</v>
+        <v>1517</v>
       </c>
       <c r="X11" s="36">
-        <v>262</v>
+        <v>1375</v>
       </c>
       <c r="Y11" s="18">
-        <v>268</v>
+        <v>1110</v>
       </c>
       <c r="Z11" s="17">
-        <v>288</v>
+        <v>1322</v>
       </c>
       <c r="AA11" s="17">
-        <v>247</v>
+        <v>1288</v>
       </c>
       <c r="AB11" s="18">
-        <v>209</v>
+        <v>1012</v>
       </c>
       <c r="AC11" s="18">
-        <v>297</v>
+        <v>1226</v>
       </c>
       <c r="AD11" s="17">
-        <v>230</v>
+        <v>1210</v>
       </c>
       <c r="AE11" s="18">
-        <v>219</v>
+        <v>1251</v>
       </c>
       <c r="AF11" s="18">
-        <v>300</v>
+        <v>1388</v>
       </c>
       <c r="AG11" s="18">
-        <v>392</v>
+        <v>1719</v>
       </c>
       <c r="AH11" s="18">
-        <v>342</v>
+        <v>1686</v>
       </c>
       <c r="AI11" s="18">
-        <v>261</v>
+        <v>1460</v>
       </c>
       <c r="AJ11" s="18">
-        <v>197</v>
+        <v>1263</v>
       </c>
       <c r="AK11" s="18">
-        <v>220</v>
+        <v>1183</v>
       </c>
       <c r="AL11" s="18">
-        <v>276</v>
+        <v>1502</v>
       </c>
       <c r="AM11" s="18">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:49">
+        <v>1521</v>
+      </c>
+      <c r="AN11" s="18">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" s="36" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="36"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
       <c r="R12" s="36"/>
       <c r="S12" s="36"/>
       <c r="T12" s="36">
+        <v>137</v>
+      </c>
+      <c r="U12" s="36">
+        <v>143</v>
+      </c>
+      <c r="V12" s="36">
+        <v>188</v>
+      </c>
+      <c r="W12" s="36">
+        <v>115</v>
+      </c>
+      <c r="X12" s="36">
         <v>165</v>
       </c>
-      <c r="U12" s="36">
-[...10 lines deleted...]
-      </c>
       <c r="Y12" s="18">
-        <v>242</v>
+        <v>110</v>
       </c>
       <c r="Z12" s="17">
-        <v>246</v>
+        <v>126</v>
       </c>
       <c r="AA12" s="17">
-        <v>216</v>
+        <v>158</v>
       </c>
       <c r="AB12" s="18">
-        <v>174</v>
+        <v>102</v>
       </c>
       <c r="AC12" s="18">
-        <v>219</v>
+        <v>148</v>
       </c>
       <c r="AD12" s="17">
-        <v>178</v>
+        <v>149</v>
       </c>
       <c r="AE12" s="18">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="AF12" s="18">
-        <v>254</v>
+        <v>172</v>
       </c>
       <c r="AG12" s="18">
-        <v>308</v>
+        <v>150</v>
       </c>
       <c r="AH12" s="18">
-        <v>247</v>
+        <v>166</v>
       </c>
       <c r="AI12" s="18">
-        <v>259</v>
+        <v>164</v>
       </c>
       <c r="AJ12" s="18">
-        <v>235</v>
+        <v>135</v>
       </c>
       <c r="AK12" s="18">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="AL12" s="18">
-        <v>269</v>
+        <v>173</v>
       </c>
       <c r="AM12" s="18">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:49">
+        <v>170</v>
+      </c>
+      <c r="AN12" s="18">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" s="36" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
       <c r="N13" s="36"/>
       <c r="O13" s="36"/>
       <c r="P13" s="36"/>
       <c r="Q13" s="36"/>
       <c r="R13" s="36"/>
       <c r="S13" s="36"/>
       <c r="T13" s="36">
-        <v>163</v>
+        <v>228</v>
       </c>
       <c r="U13" s="36">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="V13" s="36">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="W13" s="36">
-        <v>229</v>
+        <v>324</v>
       </c>
       <c r="X13" s="36">
-        <v>201</v>
+        <v>262</v>
       </c>
       <c r="Y13" s="18">
-        <v>183</v>
+        <v>268</v>
       </c>
       <c r="Z13" s="17">
-        <v>218</v>
+        <v>288</v>
       </c>
       <c r="AA13" s="17">
-        <v>189</v>
+        <v>247</v>
       </c>
       <c r="AB13" s="18">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="AC13" s="18">
-        <v>202</v>
+        <v>297</v>
       </c>
       <c r="AD13" s="17">
+        <v>230</v>
+      </c>
+      <c r="AE13" s="18">
+        <v>219</v>
+      </c>
+      <c r="AF13" s="18">
+        <v>300</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>392</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>342</v>
+      </c>
+      <c r="AI13" s="18">
+        <v>261</v>
+      </c>
+      <c r="AJ13" s="18">
         <v>197</v>
       </c>
-      <c r="AE13" s="18">
-[...16 lines deleted...]
-      </c>
       <c r="AK13" s="18">
-        <v>162</v>
+        <v>220</v>
       </c>
       <c r="AL13" s="18">
-        <v>203</v>
+        <v>276</v>
       </c>
       <c r="AM13" s="18">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:49">
+        <v>249</v>
+      </c>
+      <c r="AN13" s="18">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" s="36" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="N14" s="36"/>
       <c r="O14" s="36"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="36"/>
       <c r="R14" s="36"/>
       <c r="S14" s="36"/>
       <c r="T14" s="36">
-        <v>56</v>
+        <v>165</v>
       </c>
       <c r="U14" s="36">
-        <v>98</v>
+        <v>186</v>
       </c>
       <c r="V14" s="36">
-        <v>133</v>
+        <v>259</v>
       </c>
       <c r="W14" s="36">
-        <v>141</v>
+        <v>276</v>
       </c>
       <c r="X14" s="36">
-        <v>131</v>
+        <v>209</v>
       </c>
       <c r="Y14" s="18">
-        <v>116</v>
+        <v>242</v>
       </c>
       <c r="Z14" s="17">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="AA14" s="17">
-        <v>121</v>
+        <v>216</v>
       </c>
       <c r="AB14" s="18">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="AC14" s="18">
-        <v>162</v>
+        <v>219</v>
       </c>
       <c r="AD14" s="17">
-        <v>115</v>
+        <v>178</v>
       </c>
       <c r="AE14" s="18">
-        <v>64</v>
+        <v>220</v>
       </c>
       <c r="AF14" s="18">
-        <v>106</v>
+        <v>254</v>
       </c>
       <c r="AG14" s="18">
-        <v>158</v>
+        <v>308</v>
       </c>
       <c r="AH14" s="18">
-        <v>142</v>
+        <v>247</v>
       </c>
       <c r="AI14" s="18">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="AJ14" s="18">
-        <v>123</v>
+        <v>235</v>
       </c>
       <c r="AK14" s="18">
-        <v>89</v>
+        <v>180</v>
       </c>
       <c r="AL14" s="18">
-        <v>141</v>
+        <v>269</v>
       </c>
       <c r="AM14" s="18">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:49">
+        <v>237</v>
+      </c>
+      <c r="AN14" s="18">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" s="36" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
       <c r="N15" s="36"/>
       <c r="O15" s="36"/>
       <c r="P15" s="36"/>
       <c r="Q15" s="36"/>
       <c r="R15" s="36"/>
       <c r="S15" s="36"/>
       <c r="T15" s="36">
-        <v>48</v>
+        <v>163</v>
       </c>
       <c r="U15" s="36">
-        <v>48</v>
+        <v>168</v>
       </c>
       <c r="V15" s="36">
-        <v>61</v>
+        <v>260</v>
       </c>
       <c r="W15" s="36">
-        <v>85</v>
+        <v>229</v>
       </c>
       <c r="X15" s="36">
-        <v>77</v>
+        <v>201</v>
       </c>
       <c r="Y15" s="18">
-        <v>64</v>
+        <v>183</v>
       </c>
       <c r="Z15" s="17">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="AA15" s="17">
-        <v>69</v>
+        <v>189</v>
       </c>
       <c r="AB15" s="18">
-        <v>41</v>
+        <v>159</v>
       </c>
       <c r="AC15" s="18">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="AD15" s="17">
-        <v>50</v>
+        <v>197</v>
       </c>
       <c r="AE15" s="18">
-        <v>52</v>
+        <v>210</v>
       </c>
       <c r="AF15" s="18">
-        <v>94</v>
+        <v>206</v>
       </c>
       <c r="AG15" s="18">
-        <v>85</v>
+        <v>278</v>
       </c>
       <c r="AH15" s="18">
-        <v>78</v>
+        <v>322</v>
       </c>
       <c r="AI15" s="18">
-        <v>74</v>
+        <v>222</v>
       </c>
       <c r="AJ15" s="18">
-        <v>76</v>
+        <v>218</v>
       </c>
       <c r="AK15" s="18">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="AL15" s="18">
-        <v>60</v>
+        <v>203</v>
       </c>
       <c r="AM15" s="18">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:49">
+        <v>173</v>
+      </c>
+      <c r="AN15" s="18">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" s="36" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
       <c r="R16" s="36"/>
       <c r="S16" s="36"/>
       <c r="T16" s="36">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="U16" s="36">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="V16" s="36">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="W16" s="36">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="X16" s="36">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="Y16" s="18">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="Z16" s="17">
+        <v>147</v>
+      </c>
+      <c r="AA16" s="17">
+        <v>121</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>93</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>162</v>
+      </c>
+      <c r="AD16" s="17">
+        <v>115</v>
+      </c>
+      <c r="AE16" s="18">
+        <v>64</v>
+      </c>
+      <c r="AF16" s="18">
+        <v>106</v>
+      </c>
+      <c r="AG16" s="18">
+        <v>158</v>
+      </c>
+      <c r="AH16" s="18">
+        <v>142</v>
+      </c>
+      <c r="AI16" s="18">
         <v>90</v>
       </c>
-      <c r="AA16" s="17">
-[...25 lines deleted...]
-      </c>
       <c r="AJ16" s="18">
-        <v>62</v>
+        <v>123</v>
       </c>
       <c r="AK16" s="18">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="AL16" s="18">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="AM16" s="18">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:39">
+        <v>106</v>
+      </c>
+      <c r="AN16" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" s="36" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
       <c r="N17" s="36"/>
       <c r="O17" s="36"/>
       <c r="P17" s="36"/>
       <c r="Q17" s="36"/>
       <c r="R17" s="36"/>
       <c r="S17" s="36"/>
       <c r="T17" s="36">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="U17" s="36">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="V17" s="36">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="W17" s="36">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="X17" s="36">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="Y17" s="18">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Z17" s="17">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AA17" s="17">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="AB17" s="18">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="AC17" s="18">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="AD17" s="17">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="AE17" s="18">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="AF17" s="18">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="AG17" s="18">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="AH17" s="18">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="AI17" s="18">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="AJ17" s="18">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="AK17" s="18">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AL17" s="18">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="AM17" s="18">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:39">
+        <v>49</v>
+      </c>
+      <c r="AN17" s="18">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="36" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>
       <c r="O18" s="36"/>
       <c r="P18" s="36"/>
       <c r="Q18" s="36"/>
       <c r="R18" s="36"/>
       <c r="S18" s="36"/>
       <c r="T18" s="36">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="U18" s="36">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="V18" s="36">
-        <v>195</v>
+        <v>84</v>
       </c>
       <c r="W18" s="36">
-        <v>180</v>
+        <v>75</v>
       </c>
       <c r="X18" s="36">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="Y18" s="18">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="Z18" s="17">
-        <v>211</v>
+        <v>90</v>
       </c>
       <c r="AA18" s="17">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="AB18" s="18">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="AC18" s="18">
-        <v>191</v>
+        <v>77</v>
       </c>
       <c r="AD18" s="17">
-        <v>142</v>
+        <v>51</v>
       </c>
       <c r="AE18" s="18">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="AF18" s="18">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AG18" s="18">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="AH18" s="18">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AI18" s="18">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="AJ18" s="18">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="AK18" s="18">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="AL18" s="18">
-        <v>185</v>
+        <v>82</v>
       </c>
       <c r="AM18" s="18">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:39">
+        <v>73</v>
+      </c>
+      <c r="AN18" s="18">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" s="36" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="36"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
       <c r="N19" s="36"/>
       <c r="O19" s="36"/>
       <c r="P19" s="36"/>
       <c r="Q19" s="36"/>
       <c r="R19" s="36"/>
       <c r="S19" s="36"/>
       <c r="T19" s="36">
-        <v>216</v>
+        <v>66</v>
       </c>
       <c r="U19" s="36">
-        <v>178</v>
+        <v>39</v>
       </c>
       <c r="V19" s="36">
-        <v>277</v>
+        <v>86</v>
       </c>
       <c r="W19" s="36">
-        <v>292</v>
+        <v>133</v>
       </c>
       <c r="X19" s="36">
-        <v>251</v>
+        <v>132</v>
       </c>
       <c r="Y19" s="18">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="Z19" s="17">
-        <v>258</v>
+        <v>93</v>
       </c>
       <c r="AA19" s="17">
-        <v>318</v>
+        <v>46</v>
       </c>
       <c r="AB19" s="18">
-        <v>195</v>
+        <v>64</v>
       </c>
       <c r="AC19" s="18">
-        <v>290</v>
+        <v>47</v>
       </c>
       <c r="AD19" s="17">
-        <v>212</v>
+        <v>54</v>
       </c>
       <c r="AE19" s="18">
-        <v>248</v>
+        <v>65</v>
       </c>
       <c r="AF19" s="18">
-        <v>295</v>
+        <v>69</v>
       </c>
       <c r="AG19" s="18">
-        <v>340</v>
+        <v>96</v>
       </c>
       <c r="AH19" s="18">
-        <v>320</v>
+        <v>81</v>
       </c>
       <c r="AI19" s="18">
-        <v>303</v>
+        <v>86</v>
       </c>
       <c r="AJ19" s="18">
-        <v>193</v>
+        <v>70</v>
       </c>
       <c r="AK19" s="18">
-        <v>182</v>
+        <v>55</v>
       </c>
       <c r="AL19" s="18">
-        <v>236</v>
+        <v>67</v>
       </c>
       <c r="AM19" s="18">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:39">
+        <v>60</v>
+      </c>
+      <c r="AN19" s="18">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="36" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="36"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
       <c r="N20" s="36"/>
       <c r="O20" s="36"/>
       <c r="P20" s="36"/>
       <c r="Q20" s="36"/>
       <c r="R20" s="36"/>
       <c r="S20" s="36"/>
       <c r="T20" s="36">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="U20" s="36">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="V20" s="36">
-        <v>98</v>
+        <v>195</v>
       </c>
       <c r="W20" s="36">
-        <v>121</v>
+        <v>180</v>
       </c>
       <c r="X20" s="36">
-        <v>114</v>
+        <v>203</v>
       </c>
       <c r="Y20" s="18">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="Z20" s="17">
-        <v>88</v>
+        <v>211</v>
       </c>
       <c r="AA20" s="17">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="AB20" s="18">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="AC20" s="18">
-        <v>111</v>
+        <v>191</v>
       </c>
       <c r="AD20" s="17">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="AE20" s="18">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AF20" s="18">
-        <v>86</v>
+        <v>167</v>
       </c>
       <c r="AG20" s="18">
-        <v>112</v>
+        <v>182</v>
       </c>
       <c r="AH20" s="18">
-        <v>127</v>
+        <v>203</v>
       </c>
       <c r="AI20" s="18">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="AJ20" s="18">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="AK20" s="18">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="AL20" s="18">
-        <v>110</v>
+        <v>185</v>
       </c>
       <c r="AM20" s="18">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:39">
+        <v>150</v>
+      </c>
+      <c r="AN20" s="18">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="36" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36">
+        <v>216</v>
+      </c>
+      <c r="U21" s="36">
+        <v>178</v>
+      </c>
+      <c r="V21" s="36">
+        <v>277</v>
+      </c>
+      <c r="W21" s="36">
+        <v>292</v>
+      </c>
+      <c r="X21" s="36">
+        <v>251</v>
+      </c>
+      <c r="Y21" s="18">
+        <v>253</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>258</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>318</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>195</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>290</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>212</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>248</v>
+      </c>
+      <c r="AF21" s="18">
+        <v>295</v>
+      </c>
+      <c r="AG21" s="18">
+        <v>340</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>320</v>
+      </c>
+      <c r="AI21" s="18">
+        <v>303</v>
+      </c>
+      <c r="AJ21" s="18">
+        <v>193</v>
+      </c>
+      <c r="AK21" s="18">
+        <v>182</v>
+      </c>
+      <c r="AL21" s="18">
+        <v>236</v>
+      </c>
+      <c r="AM21" s="18">
+        <v>248</v>
+      </c>
+      <c r="AN21" s="18">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+      <c r="N22" s="36"/>
+      <c r="O22" s="36"/>
+      <c r="P22" s="36"/>
+      <c r="Q22" s="36"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="36"/>
+      <c r="T22" s="36">
+        <v>85</v>
+      </c>
+      <c r="U22" s="36">
+        <v>71</v>
+      </c>
+      <c r="V22" s="36">
+        <v>98</v>
+      </c>
+      <c r="W22" s="36">
+        <v>121</v>
+      </c>
+      <c r="X22" s="36">
+        <v>114</v>
+      </c>
+      <c r="Y22" s="18">
+        <v>91</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>88</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>94</v>
+      </c>
+      <c r="AB22" s="18">
+        <v>78</v>
+      </c>
+      <c r="AC22" s="18">
+        <v>111</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>88</v>
+      </c>
+      <c r="AE22" s="18">
+        <v>99</v>
+      </c>
+      <c r="AF22" s="18">
+        <v>86</v>
+      </c>
+      <c r="AG22" s="18">
+        <v>112</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>127</v>
+      </c>
+      <c r="AI22" s="18">
+        <v>99</v>
+      </c>
+      <c r="AJ22" s="18">
+        <v>96</v>
+      </c>
+      <c r="AK22" s="18">
+        <v>78</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>110</v>
+      </c>
+      <c r="AM22" s="18">
+        <v>73</v>
+      </c>
+      <c r="AN22" s="18">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
+      <c r="G23" s="36"/>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="36"/>
+      <c r="N23" s="36"/>
+      <c r="O23" s="36"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="36"/>
+      <c r="R23" s="36"/>
+      <c r="S23" s="36"/>
+      <c r="T23" s="36">
         <v>158</v>
       </c>
-      <c r="U21" s="36">
+      <c r="U23" s="36">
         <v>121</v>
       </c>
-      <c r="V21" s="36">
+      <c r="V23" s="36">
         <v>165</v>
       </c>
-      <c r="W21" s="36">
+      <c r="W23" s="36">
         <v>163</v>
       </c>
-      <c r="X21" s="36">
+      <c r="X23" s="36">
         <v>173</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y23" s="18">
         <v>129</v>
       </c>
-      <c r="Z21" s="17">
+      <c r="Z23" s="17">
         <v>153</v>
       </c>
-      <c r="AA21" s="17">
+      <c r="AA23" s="17">
         <v>139</v>
       </c>
-      <c r="AB21" s="17">
+      <c r="AB23" s="17">
         <v>108</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC23" s="18">
         <v>137</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD23" s="17">
         <v>116</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE23" s="18">
         <v>143</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF23" s="18">
         <v>192</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG23" s="18">
         <v>162</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH23" s="18">
         <v>228</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI23" s="18">
         <v>137</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ23" s="18">
         <v>173</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK23" s="18">
         <v>154</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL23" s="18">
         <v>121</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM23" s="18">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="75" t="s">
+      <c r="AN23" s="18">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="75"/>
-[...37 lines deleted...]
-      <c r="A23" s="61" t="s">
+      <c r="B24" s="76"/>
+      <c r="C24" s="76"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="76"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="76"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="76"/>
+      <c r="L24" s="76"/>
+      <c r="M24" s="76"/>
+      <c r="N24" s="76"/>
+      <c r="O24" s="76"/>
+      <c r="P24" s="76"/>
+      <c r="Q24" s="76"/>
+      <c r="R24" s="76"/>
+      <c r="S24" s="76"/>
+      <c r="T24" s="76"/>
+      <c r="U24" s="76"/>
+      <c r="V24" s="76"/>
+      <c r="W24" s="76"/>
+      <c r="X24" s="76"/>
+      <c r="Y24" s="76"/>
+      <c r="Z24" s="76"/>
+      <c r="AA24" s="76"/>
+      <c r="AB24" s="76"/>
+      <c r="AC24" s="76"/>
+      <c r="AD24" s="76"/>
+      <c r="AE24" s="76"/>
+      <c r="AF24" s="76"/>
+      <c r="AG24" s="76"/>
+      <c r="AH24" s="76"/>
+      <c r="AI24" s="76"/>
+      <c r="AJ24" s="76"/>
+      <c r="AK24" s="76"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="36">
+      <c r="B25" s="36">
         <v>19</v>
       </c>
-      <c r="C23" s="36">
+      <c r="C25" s="36">
         <v>26</v>
       </c>
-      <c r="D23" s="36">
+      <c r="D25" s="36">
         <v>29</v>
       </c>
-      <c r="E23" s="36">
+      <c r="E25" s="36">
         <v>13</v>
       </c>
-      <c r="F23" s="36">
+      <c r="F25" s="36">
         <v>46</v>
       </c>
-      <c r="G23" s="36">
+      <c r="G25" s="36">
         <v>22</v>
       </c>
-      <c r="H23" s="36">
+      <c r="H25" s="36">
         <v>25</v>
       </c>
-      <c r="I23" s="36">
+      <c r="I25" s="36">
         <v>23</v>
       </c>
-      <c r="J23" s="36">
+      <c r="J25" s="36">
         <v>14</v>
       </c>
-      <c r="K23" s="36">
+      <c r="K25" s="36">
         <v>15</v>
       </c>
-      <c r="L23" s="36">
+      <c r="L25" s="36">
         <v>17</v>
       </c>
-      <c r="M23" s="36">
+      <c r="M25" s="36">
         <v>42</v>
       </c>
-      <c r="N23" s="36">
+      <c r="N25" s="36">
         <v>2</v>
       </c>
-      <c r="O23" s="36">
+      <c r="O25" s="36">
         <v>20</v>
       </c>
-      <c r="P23" s="36">
+      <c r="P25" s="36">
         <v>8</v>
       </c>
-      <c r="Q23" s="36">
+      <c r="Q25" s="36">
         <v>10</v>
       </c>
-      <c r="R23" s="36">
+      <c r="R25" s="36">
         <v>5</v>
       </c>
-      <c r="S23" s="36">
+      <c r="S25" s="36">
         <v>12</v>
       </c>
-      <c r="T23" s="36">
+      <c r="T25" s="36">
         <v>1389</v>
       </c>
-      <c r="U23" s="36">
+      <c r="U25" s="36">
         <v>1418</v>
       </c>
-      <c r="V23" s="36">
+      <c r="V25" s="36">
         <v>1890</v>
       </c>
-      <c r="W23" s="36">
+      <c r="W25" s="36">
         <v>1839</v>
       </c>
-      <c r="X23" s="36">
+      <c r="X25" s="36">
         <v>1674</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y25" s="18">
         <v>1336</v>
       </c>
-      <c r="Z23" s="17">
+      <c r="Z25" s="17">
         <v>1593</v>
       </c>
-      <c r="AA23" s="17">
+      <c r="AA25" s="17">
         <v>1560</v>
       </c>
-      <c r="AB23" s="18">
+      <c r="AB25" s="18">
         <v>1223</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC25" s="18">
         <v>1512</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD25" s="17">
         <v>1523</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE25" s="18">
         <v>1606</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF25" s="18">
         <v>1707</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG25" s="18">
         <v>2053</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH25" s="18">
         <v>2067</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI25" s="18">
         <v>1767</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ25" s="18">
         <v>1598</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK25" s="18">
         <v>1428</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL25" s="18">
         <v>1788</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM25" s="18">
         <v>1806</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="36" t="s">
+      <c r="AN25" s="18">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="36" t="s">
         <v>27</v>
-      </c>
-[...164 lines deleted...]
-        <v>19</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="36"/>
       <c r="L26" s="36"/>
       <c r="M26" s="36"/>
       <c r="N26" s="36"/>
       <c r="O26" s="36"/>
       <c r="P26" s="36"/>
       <c r="Q26" s="36"/>
       <c r="R26" s="36"/>
       <c r="S26" s="36"/>
       <c r="T26" s="36">
-        <v>76</v>
+        <v>1000</v>
       </c>
       <c r="U26" s="36">
-        <v>128</v>
+        <v>988</v>
       </c>
       <c r="V26" s="36">
-        <v>143</v>
+        <v>1347</v>
       </c>
       <c r="W26" s="36">
-        <v>175</v>
+        <v>1361</v>
       </c>
       <c r="X26" s="36">
-        <v>125</v>
+        <v>1213</v>
       </c>
       <c r="Y26" s="18">
-        <v>131</v>
+        <v>975</v>
       </c>
       <c r="Z26" s="17">
-        <v>134</v>
+        <v>1162</v>
       </c>
       <c r="AA26" s="17">
-        <v>131</v>
+        <v>1133</v>
       </c>
       <c r="AB26" s="18">
-        <v>109</v>
+        <v>891</v>
       </c>
       <c r="AC26" s="18">
-        <v>105</v>
+        <v>1121</v>
       </c>
       <c r="AD26" s="17">
-        <v>114</v>
+        <v>1105</v>
       </c>
       <c r="AE26" s="18">
-        <v>122</v>
+        <v>1129</v>
       </c>
       <c r="AF26" s="18">
-        <v>134</v>
+        <v>1217</v>
       </c>
       <c r="AG26" s="18">
-        <v>172</v>
+        <v>1517</v>
       </c>
       <c r="AH26" s="18">
-        <v>119</v>
+        <v>1503</v>
       </c>
       <c r="AI26" s="18">
-        <v>168</v>
+        <v>1295</v>
       </c>
       <c r="AJ26" s="18">
-        <v>127</v>
+        <v>1160</v>
       </c>
       <c r="AK26" s="18">
-        <v>100</v>
+        <v>1080</v>
       </c>
       <c r="AL26" s="18">
-        <v>145</v>
+        <v>1335</v>
       </c>
       <c r="AM26" s="18">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:39">
+        <v>1385</v>
+      </c>
+      <c r="AN26" s="18">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" s="36" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="36"/>
       <c r="N27" s="36"/>
       <c r="O27" s="36"/>
       <c r="P27" s="36"/>
       <c r="Q27" s="36"/>
       <c r="R27" s="36"/>
       <c r="S27" s="36"/>
       <c r="T27" s="36">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="U27" s="36">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="V27" s="36">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="W27" s="36">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="X27" s="36">
-        <v>88</v>
+        <v>151</v>
       </c>
       <c r="Y27" s="18">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="Z27" s="17">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AA27" s="17">
+        <v>139</v>
+      </c>
+      <c r="AB27" s="18">
         <v>90</v>
       </c>
-      <c r="AB27" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="AC27" s="18">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="AD27" s="17">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="AE27" s="18">
-        <v>113</v>
+        <v>177</v>
       </c>
       <c r="AF27" s="18">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="AG27" s="18">
-        <v>153</v>
+        <v>131</v>
       </c>
       <c r="AH27" s="18">
-        <v>192</v>
+        <v>151</v>
       </c>
       <c r="AI27" s="18">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="AJ27" s="18">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="AK27" s="18">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="AL27" s="18">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="AM27" s="18">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:39">
+        <v>155</v>
+      </c>
+      <c r="AN27" s="18">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" s="36" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
       <c r="S28" s="36"/>
       <c r="T28" s="36">
+        <v>76</v>
+      </c>
+      <c r="U28" s="36">
+        <v>128</v>
+      </c>
+      <c r="V28" s="36">
+        <v>143</v>
+      </c>
+      <c r="W28" s="36">
+        <v>175</v>
+      </c>
+      <c r="X28" s="36">
+        <v>125</v>
+      </c>
+      <c r="Y28" s="18">
+        <v>131</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>134</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>131</v>
+      </c>
+      <c r="AB28" s="18">
+        <v>109</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>105</v>
+      </c>
+      <c r="AD28" s="17">
+        <v>114</v>
+      </c>
+      <c r="AE28" s="18">
+        <v>122</v>
+      </c>
+      <c r="AF28" s="18">
+        <v>134</v>
+      </c>
+      <c r="AG28" s="18">
+        <v>172</v>
+      </c>
+      <c r="AH28" s="18">
+        <v>119</v>
+      </c>
+      <c r="AI28" s="18">
+        <v>168</v>
+      </c>
+      <c r="AJ28" s="18">
+        <v>127</v>
+      </c>
+      <c r="AK28" s="18">
+        <v>100</v>
+      </c>
+      <c r="AL28" s="18">
+        <v>145</v>
+      </c>
+      <c r="AM28" s="18">
+        <v>119</v>
+      </c>
+      <c r="AN28" s="18">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="36"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="36"/>
+      <c r="N29" s="36"/>
+      <c r="O29" s="36"/>
+      <c r="P29" s="36"/>
+      <c r="Q29" s="36"/>
+      <c r="R29" s="36"/>
+      <c r="S29" s="36"/>
+      <c r="T29" s="36">
+        <v>102</v>
+      </c>
+      <c r="U29" s="36">
+        <v>119</v>
+      </c>
+      <c r="V29" s="36">
+        <v>164</v>
+      </c>
+      <c r="W29" s="36">
+        <v>124</v>
+      </c>
+      <c r="X29" s="36">
+        <v>88</v>
+      </c>
+      <c r="Y29" s="18">
+        <v>92</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>116</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>90</v>
+      </c>
+      <c r="AB29" s="18">
         <v>83</v>
       </c>
-      <c r="U28" s="36">
+      <c r="AC29" s="18">
+        <v>91</v>
+      </c>
+      <c r="AD29" s="17">
+        <v>103</v>
+      </c>
+      <c r="AE29" s="18">
+        <v>113</v>
+      </c>
+      <c r="AF29" s="18">
+        <v>116</v>
+      </c>
+      <c r="AG29" s="18">
+        <v>153</v>
+      </c>
+      <c r="AH29" s="18">
+        <v>192</v>
+      </c>
+      <c r="AI29" s="18">
+        <v>112</v>
+      </c>
+      <c r="AJ29" s="18">
+        <v>135</v>
+      </c>
+      <c r="AK29" s="18">
+        <v>83</v>
+      </c>
+      <c r="AL29" s="18">
+        <v>117</v>
+      </c>
+      <c r="AM29" s="18">
+        <v>90</v>
+      </c>
+      <c r="AN29" s="18">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="36"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="36"/>
+      <c r="G30" s="36"/>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="36"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="36"/>
+      <c r="P30" s="36"/>
+      <c r="Q30" s="36"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="36"/>
+      <c r="T30" s="36">
+        <v>83</v>
+      </c>
+      <c r="U30" s="36">
         <v>57</v>
       </c>
-      <c r="V28" s="36">
+      <c r="V30" s="36">
         <v>64</v>
       </c>
-      <c r="W28" s="36">
+      <c r="W30" s="36">
         <v>74</v>
       </c>
-      <c r="X28" s="36">
+      <c r="X30" s="36">
         <v>97</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y30" s="18">
         <v>43</v>
       </c>
-      <c r="Z28" s="17">
+      <c r="Z30" s="17">
         <v>67</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA30" s="17">
         <v>67</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB30" s="18">
         <v>50</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC30" s="18">
         <v>60</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD30" s="17">
         <v>54</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE30" s="18">
         <v>65</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF30" s="18">
         <v>82</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG30" s="18">
         <v>80</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH30" s="18">
         <v>102</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI30" s="18">
         <v>52</v>
       </c>
-      <c r="AJ28" s="18">
+      <c r="AJ30" s="18">
         <v>59</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK30" s="18">
         <v>72</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL30" s="18">
         <v>39</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM30" s="18">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="75" t="s">
+      <c r="AN30" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="75"/>
-[...37 lines deleted...]
-      <c r="A30" s="61" t="s">
+      <c r="B31" s="76"/>
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="76"/>
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="76"/>
+      <c r="I31" s="76"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="76"/>
+      <c r="L31" s="76"/>
+      <c r="M31" s="76"/>
+      <c r="N31" s="76"/>
+      <c r="O31" s="76"/>
+      <c r="P31" s="76"/>
+      <c r="Q31" s="76"/>
+      <c r="R31" s="76"/>
+      <c r="S31" s="76"/>
+      <c r="T31" s="76"/>
+      <c r="U31" s="76"/>
+      <c r="V31" s="76"/>
+      <c r="W31" s="76"/>
+      <c r="X31" s="76"/>
+      <c r="Y31" s="76"/>
+      <c r="Z31" s="76"/>
+      <c r="AA31" s="76"/>
+      <c r="AB31" s="76"/>
+      <c r="AC31" s="76"/>
+      <c r="AD31" s="76"/>
+      <c r="AE31" s="76"/>
+      <c r="AF31" s="76"/>
+      <c r="AG31" s="76"/>
+      <c r="AH31" s="76"/>
+      <c r="AI31" s="76"/>
+      <c r="AJ31" s="76"/>
+      <c r="AK31" s="76"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="36">
+      <c r="B32" s="36">
         <v>12</v>
       </c>
-      <c r="C30" s="36">
+      <c r="C32" s="36">
         <v>9</v>
       </c>
-      <c r="D30" s="36">
+      <c r="D32" s="36">
         <v>11</v>
       </c>
-      <c r="E30" s="36">
+      <c r="E32" s="36">
         <v>6</v>
       </c>
-      <c r="F30" s="36">
+      <c r="F32" s="36">
         <v>8</v>
       </c>
-      <c r="G30" s="36">
+      <c r="G32" s="36">
         <v>8</v>
       </c>
-      <c r="H30" s="36">
+      <c r="H32" s="36">
         <v>10</v>
       </c>
-      <c r="I30" s="36">
+      <c r="I32" s="36">
         <v>20</v>
       </c>
-      <c r="J30" s="36">
+      <c r="J32" s="36">
         <v>8</v>
       </c>
-      <c r="K30" s="36">
+      <c r="K32" s="36">
         <v>14</v>
       </c>
-      <c r="L30" s="36">
+      <c r="L32" s="36">
         <v>22</v>
       </c>
-      <c r="M30" s="36">
+      <c r="M32" s="36">
         <v>9</v>
       </c>
-      <c r="N30" s="36">
+      <c r="N32" s="36">
         <v>4</v>
       </c>
-      <c r="O30" s="36">
+      <c r="O32" s="36">
         <v>9</v>
       </c>
-      <c r="P30" s="36">
+      <c r="P32" s="36">
         <v>6</v>
       </c>
-      <c r="Q30" s="36">
+      <c r="Q32" s="36">
         <v>7</v>
       </c>
-      <c r="R30" s="36">
+      <c r="R32" s="36">
         <v>8</v>
       </c>
-      <c r="S30" s="36">
+      <c r="S32" s="36">
         <v>7</v>
       </c>
-      <c r="T30" s="36">
+      <c r="T32" s="36">
         <v>1317</v>
       </c>
-      <c r="U30" s="36">
+      <c r="U32" s="36">
         <v>1103</v>
       </c>
-      <c r="V30" s="36">
+      <c r="V32" s="36">
         <v>1718</v>
       </c>
-      <c r="W30" s="36">
+      <c r="W32" s="36">
         <v>1812</v>
       </c>
-      <c r="X30" s="36">
+      <c r="X32" s="36">
         <v>1769</v>
       </c>
-      <c r="Y30" s="17">
+      <c r="Y32" s="17">
         <v>1497</v>
       </c>
-      <c r="Z30" s="17">
+      <c r="Z32" s="17">
         <v>1732</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA32" s="17">
         <v>1522</v>
       </c>
-      <c r="AB30" s="17">
+      <c r="AB32" s="17">
         <v>1204</v>
       </c>
-      <c r="AC30" s="17">
+      <c r="AC32" s="17">
         <v>1657</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD32" s="17">
         <v>1269</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE32" s="18">
         <v>1384</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF32" s="18">
         <v>1702</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG32" s="18">
         <v>2000</v>
       </c>
-      <c r="AH30" s="17">
+      <c r="AH32" s="17">
         <v>1947</v>
       </c>
-      <c r="AI30" s="17">
+      <c r="AI32" s="17">
         <v>1645</v>
       </c>
-      <c r="AJ30" s="18">
+      <c r="AJ32" s="18">
         <v>1366</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK32" s="18">
         <v>1214</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL32" s="18">
         <v>1637</v>
       </c>
-      <c r="AM30" s="17">
+      <c r="AM32" s="17">
         <v>1431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="36" t="s">
+      <c r="AN32" s="18">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="36" t="s">
         <v>27</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36">
-        <v>228</v>
+        <v>125</v>
       </c>
       <c r="U33" s="36">
-        <v>204</v>
+        <v>96</v>
       </c>
       <c r="V33" s="36">
-        <v>282</v>
+        <v>173</v>
       </c>
       <c r="W33" s="36">
-        <v>324</v>
+        <v>156</v>
       </c>
       <c r="X33" s="36">
-        <v>262</v>
+        <v>162</v>
       </c>
       <c r="Y33" s="17">
-        <v>268</v>
+        <v>135</v>
       </c>
       <c r="Z33" s="17">
-        <v>288</v>
+        <v>160</v>
       </c>
       <c r="AA33" s="17">
-        <v>247</v>
+        <v>155</v>
       </c>
       <c r="AB33" s="17">
-        <v>209</v>
+        <v>121</v>
       </c>
       <c r="AC33" s="17">
-        <v>297</v>
+        <v>105</v>
       </c>
       <c r="AD33" s="17">
-        <v>230</v>
+        <v>105</v>
       </c>
       <c r="AE33" s="18">
-        <v>219</v>
+        <v>122</v>
       </c>
       <c r="AF33" s="18">
-        <v>300</v>
+        <v>171</v>
       </c>
       <c r="AG33" s="18">
-        <v>392</v>
+        <v>202</v>
       </c>
       <c r="AH33" s="17">
-        <v>342</v>
+        <v>183</v>
       </c>
       <c r="AI33" s="17">
-        <v>261</v>
+        <v>165</v>
       </c>
       <c r="AJ33" s="18">
-        <v>197</v>
+        <v>103</v>
       </c>
       <c r="AK33" s="18">
-        <v>220</v>
+        <v>103</v>
       </c>
       <c r="AL33" s="18">
-        <v>276</v>
+        <v>167</v>
       </c>
       <c r="AM33" s="17">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:39">
+        <v>136</v>
+      </c>
+      <c r="AN33" s="18">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" s="36" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
       <c r="S34" s="36"/>
       <c r="T34" s="36">
-        <v>89</v>
+        <v>9</v>
       </c>
       <c r="U34" s="36">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="V34" s="36">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="W34" s="36">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="X34" s="36">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="Y34" s="17">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="Z34" s="17">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AA34" s="17">
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="AB34" s="17">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="AC34" s="17">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AD34" s="17">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="AE34" s="18">
-        <v>98</v>
+        <v>6</v>
       </c>
       <c r="AF34" s="18">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="AG34" s="18">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="AH34" s="17">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="AI34" s="17">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="AJ34" s="18">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c r="AK34" s="18">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="AL34" s="18">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="AM34" s="17">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:39">
+        <v>15</v>
+      </c>
+      <c r="AN34" s="32" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" s="36" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="36"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
       <c r="S35" s="36"/>
       <c r="T35" s="36">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="U35" s="36">
-        <v>49</v>
+        <v>204</v>
       </c>
       <c r="V35" s="36">
-        <v>96</v>
+        <v>282</v>
       </c>
       <c r="W35" s="36">
-        <v>105</v>
+        <v>324</v>
       </c>
       <c r="X35" s="36">
-        <v>113</v>
+        <v>262</v>
       </c>
       <c r="Y35" s="17">
-        <v>91</v>
+        <v>268</v>
       </c>
       <c r="Z35" s="17">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="AA35" s="17">
-        <v>99</v>
+        <v>247</v>
       </c>
       <c r="AB35" s="17">
-        <v>76</v>
+        <v>209</v>
       </c>
       <c r="AC35" s="17">
-        <v>111</v>
+        <v>297</v>
       </c>
       <c r="AD35" s="17">
-        <v>94</v>
+        <v>230</v>
       </c>
       <c r="AE35" s="18">
-        <v>97</v>
+        <v>219</v>
       </c>
       <c r="AF35" s="18">
-        <v>90</v>
+        <v>300</v>
       </c>
       <c r="AG35" s="18">
-        <v>125</v>
+        <v>392</v>
       </c>
       <c r="AH35" s="17">
-        <v>130</v>
+        <v>342</v>
       </c>
       <c r="AI35" s="17">
-        <v>110</v>
+        <v>261</v>
       </c>
       <c r="AJ35" s="18">
-        <v>83</v>
+        <v>197</v>
       </c>
       <c r="AK35" s="18">
-        <v>79</v>
+        <v>220</v>
       </c>
       <c r="AL35" s="18">
-        <v>86</v>
+        <v>276</v>
       </c>
       <c r="AM35" s="17">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:39">
+        <v>249</v>
+      </c>
+      <c r="AN35" s="17">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" s="36" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="36"/>
       <c r="L36" s="36"/>
       <c r="M36" s="36"/>
       <c r="N36" s="36"/>
       <c r="O36" s="36"/>
       <c r="P36" s="36"/>
       <c r="Q36" s="36"/>
       <c r="R36" s="36"/>
       <c r="S36" s="36"/>
       <c r="T36" s="36">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="U36" s="36">
+        <v>58</v>
+      </c>
+      <c r="V36" s="36">
+        <v>116</v>
+      </c>
+      <c r="W36" s="36">
+        <v>101</v>
+      </c>
+      <c r="X36" s="36">
+        <v>84</v>
+      </c>
+      <c r="Y36" s="17">
+        <v>111</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>112</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>85</v>
+      </c>
+      <c r="AB36" s="17">
+        <v>65</v>
+      </c>
+      <c r="AC36" s="17">
+        <v>114</v>
+      </c>
+      <c r="AD36" s="17">
+        <v>64</v>
+      </c>
+      <c r="AE36" s="18">
         <v>98</v>
       </c>
-      <c r="V36" s="36">
-[...28 lines deleted...]
-      </c>
       <c r="AF36" s="18">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="AG36" s="18">
-        <v>158</v>
+        <v>136</v>
       </c>
       <c r="AH36" s="17">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="AI36" s="17">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AJ36" s="18">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="AK36" s="18">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="AL36" s="18">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="AM36" s="17">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:39">
+        <v>118</v>
+      </c>
+      <c r="AN36" s="17">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" s="36" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="U37" s="36">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V37" s="36">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="W37" s="36">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="X37" s="36">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="Y37" s="17">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="Z37" s="17">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="AA37" s="17">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="AB37" s="17">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="AC37" s="17">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="AD37" s="17">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="AE37" s="18">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="AF37" s="18">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="AG37" s="18">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="AH37" s="17">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="AI37" s="17">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="AJ37" s="18">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="AK37" s="18">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="AL37" s="18">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="AM37" s="17">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:39">
+        <v>83</v>
+      </c>
+      <c r="AN37" s="17">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" s="36" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="36"/>
       <c r="K38" s="36"/>
       <c r="L38" s="36"/>
       <c r="M38" s="36"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="36"/>
       <c r="S38" s="36"/>
       <c r="T38" s="36">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="U38" s="36">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="V38" s="36">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="W38" s="36">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="X38" s="36">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="Y38" s="17">
-        <v>70</v>
+        <v>116</v>
       </c>
       <c r="Z38" s="17">
+        <v>147</v>
+      </c>
+      <c r="AA38" s="17">
+        <v>121</v>
+      </c>
+      <c r="AB38" s="17">
+        <v>93</v>
+      </c>
+      <c r="AC38" s="17">
+        <v>162</v>
+      </c>
+      <c r="AD38" s="17">
+        <v>115</v>
+      </c>
+      <c r="AE38" s="18">
+        <v>64</v>
+      </c>
+      <c r="AF38" s="18">
+        <v>106</v>
+      </c>
+      <c r="AG38" s="18">
+        <v>158</v>
+      </c>
+      <c r="AH38" s="17">
+        <v>142</v>
+      </c>
+      <c r="AI38" s="17">
         <v>90</v>
       </c>
-      <c r="AA38" s="17">
-[...25 lines deleted...]
-      </c>
       <c r="AJ38" s="18">
-        <v>62</v>
+        <v>123</v>
       </c>
       <c r="AK38" s="18">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="AL38" s="18">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="AM38" s="17">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:39">
+        <v>106</v>
+      </c>
+      <c r="AN38" s="17">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" s="36" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="36"/>
       <c r="S39" s="36"/>
       <c r="T39" s="36">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="U39" s="36">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="V39" s="36">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="W39" s="36">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="X39" s="36">
-        <v>132</v>
+        <v>77</v>
       </c>
       <c r="Y39" s="17">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="Z39" s="17">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="AA39" s="17">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="AB39" s="17">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="AC39" s="17">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="AD39" s="17">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="AE39" s="18">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="AF39" s="18">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="AG39" s="18">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="AH39" s="17">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="AI39" s="17">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="AJ39" s="18">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="AK39" s="18">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="AL39" s="18">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="AM39" s="17">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:39">
+        <v>49</v>
+      </c>
+      <c r="AN39" s="17">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
       <c r="A40" s="36" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="36"/>
       <c r="O40" s="36"/>
       <c r="P40" s="36"/>
       <c r="Q40" s="36"/>
       <c r="R40" s="36"/>
       <c r="S40" s="36"/>
       <c r="T40" s="36">
-        <v>159</v>
+        <v>100</v>
       </c>
       <c r="U40" s="36">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="V40" s="36">
-        <v>195</v>
+        <v>84</v>
       </c>
       <c r="W40" s="36">
-        <v>180</v>
+        <v>75</v>
       </c>
       <c r="X40" s="36">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="Y40" s="17">
-        <v>132</v>
+        <v>70</v>
       </c>
       <c r="Z40" s="17">
-        <v>211</v>
+        <v>90</v>
       </c>
       <c r="AA40" s="17">
-        <v>133</v>
+        <v>64</v>
       </c>
       <c r="AB40" s="17">
-        <v>131</v>
+        <v>61</v>
       </c>
       <c r="AC40" s="17">
-        <v>191</v>
+        <v>77</v>
       </c>
       <c r="AD40" s="17">
-        <v>142</v>
+        <v>51</v>
       </c>
       <c r="AE40" s="18">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="AF40" s="18">
-        <v>167</v>
+        <v>80</v>
       </c>
       <c r="AG40" s="18">
-        <v>182</v>
+        <v>71</v>
       </c>
       <c r="AH40" s="17">
-        <v>203</v>
+        <v>72</v>
       </c>
       <c r="AI40" s="17">
-        <v>150</v>
+        <v>107</v>
       </c>
       <c r="AJ40" s="18">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="AK40" s="18">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="AL40" s="18">
-        <v>185</v>
+        <v>82</v>
       </c>
       <c r="AM40" s="17">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:39">
+        <v>73</v>
+      </c>
+      <c r="AN40" s="17">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" s="36" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="36"/>
       <c r="M41" s="36"/>
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="36"/>
       <c r="S41" s="36"/>
       <c r="T41" s="36">
-        <v>216</v>
+        <v>66</v>
       </c>
       <c r="U41" s="36">
-        <v>178</v>
+        <v>39</v>
       </c>
       <c r="V41" s="36">
-        <v>277</v>
+        <v>86</v>
       </c>
       <c r="W41" s="36">
-        <v>292</v>
+        <v>133</v>
       </c>
       <c r="X41" s="36">
-        <v>251</v>
+        <v>132</v>
       </c>
       <c r="Y41" s="17">
-        <v>253</v>
+        <v>65</v>
       </c>
       <c r="Z41" s="17">
-        <v>258</v>
+        <v>93</v>
       </c>
       <c r="AA41" s="17">
-        <v>318</v>
+        <v>46</v>
       </c>
       <c r="AB41" s="17">
-        <v>195</v>
+        <v>64</v>
       </c>
       <c r="AC41" s="17">
-        <v>290</v>
+        <v>47</v>
       </c>
       <c r="AD41" s="17">
-        <v>212</v>
+        <v>54</v>
       </c>
       <c r="AE41" s="18">
-        <v>248</v>
+        <v>65</v>
       </c>
       <c r="AF41" s="18">
-        <v>295</v>
+        <v>69</v>
       </c>
       <c r="AG41" s="18">
-        <v>340</v>
+        <v>96</v>
       </c>
       <c r="AH41" s="17">
-        <v>320</v>
+        <v>81</v>
       </c>
       <c r="AI41" s="17">
-        <v>303</v>
+        <v>86</v>
       </c>
       <c r="AJ41" s="18">
-        <v>193</v>
+        <v>70</v>
       </c>
       <c r="AK41" s="18">
-        <v>182</v>
+        <v>55</v>
       </c>
       <c r="AL41" s="18">
-        <v>236</v>
+        <v>67</v>
       </c>
       <c r="AM41" s="17">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:39">
+        <v>60</v>
+      </c>
+      <c r="AN41" s="17">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" s="36" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="36"/>
       <c r="N42" s="36"/>
       <c r="O42" s="36"/>
       <c r="P42" s="36"/>
       <c r="Q42" s="36"/>
       <c r="R42" s="36"/>
       <c r="S42" s="36"/>
       <c r="T42" s="36">
+        <v>159</v>
+      </c>
+      <c r="U42" s="36">
+        <v>109</v>
+      </c>
+      <c r="V42" s="36">
+        <v>195</v>
+      </c>
+      <c r="W42" s="36">
+        <v>180</v>
+      </c>
+      <c r="X42" s="36">
+        <v>203</v>
+      </c>
+      <c r="Y42" s="17">
+        <v>132</v>
+      </c>
+      <c r="Z42" s="17">
+        <v>211</v>
+      </c>
+      <c r="AA42" s="17">
+        <v>133</v>
+      </c>
+      <c r="AB42" s="17">
+        <v>131</v>
+      </c>
+      <c r="AC42" s="17">
+        <v>191</v>
+      </c>
+      <c r="AD42" s="17">
+        <v>142</v>
+      </c>
+      <c r="AE42" s="18">
+        <v>146</v>
+      </c>
+      <c r="AF42" s="18">
+        <v>167</v>
+      </c>
+      <c r="AG42" s="18">
+        <v>182</v>
+      </c>
+      <c r="AH42" s="17">
+        <v>203</v>
+      </c>
+      <c r="AI42" s="17">
+        <v>150</v>
+      </c>
+      <c r="AJ42" s="18">
+        <v>123</v>
+      </c>
+      <c r="AK42" s="18">
+        <v>106</v>
+      </c>
+      <c r="AL42" s="18">
+        <v>185</v>
+      </c>
+      <c r="AM42" s="17">
+        <v>150</v>
+      </c>
+      <c r="AN42" s="17">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="36"/>
+      <c r="C43" s="36"/>
+      <c r="D43" s="36"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="36"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="36"/>
+      <c r="K43" s="36"/>
+      <c r="L43" s="36"/>
+      <c r="M43" s="36"/>
+      <c r="N43" s="36"/>
+      <c r="O43" s="36"/>
+      <c r="P43" s="36"/>
+      <c r="Q43" s="36"/>
+      <c r="R43" s="36"/>
+      <c r="S43" s="36"/>
+      <c r="T43" s="36">
+        <v>216</v>
+      </c>
+      <c r="U43" s="36">
+        <v>178</v>
+      </c>
+      <c r="V43" s="36">
+        <v>277</v>
+      </c>
+      <c r="W43" s="36">
+        <v>292</v>
+      </c>
+      <c r="X43" s="36">
+        <v>251</v>
+      </c>
+      <c r="Y43" s="17">
+        <v>253</v>
+      </c>
+      <c r="Z43" s="17">
+        <v>258</v>
+      </c>
+      <c r="AA43" s="17">
+        <v>318</v>
+      </c>
+      <c r="AB43" s="17">
+        <v>195</v>
+      </c>
+      <c r="AC43" s="17">
+        <v>290</v>
+      </c>
+      <c r="AD43" s="17">
+        <v>212</v>
+      </c>
+      <c r="AE43" s="18">
+        <v>248</v>
+      </c>
+      <c r="AF43" s="18">
+        <v>295</v>
+      </c>
+      <c r="AG43" s="18">
+        <v>340</v>
+      </c>
+      <c r="AH43" s="17">
+        <v>320</v>
+      </c>
+      <c r="AI43" s="17">
+        <v>303</v>
+      </c>
+      <c r="AJ43" s="18">
+        <v>193</v>
+      </c>
+      <c r="AK43" s="18">
+        <v>182</v>
+      </c>
+      <c r="AL43" s="18">
+        <v>236</v>
+      </c>
+      <c r="AM43" s="17">
+        <v>248</v>
+      </c>
+      <c r="AN43" s="17">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B44" s="36"/>
+      <c r="C44" s="36"/>
+      <c r="D44" s="36"/>
+      <c r="E44" s="36"/>
+      <c r="F44" s="36"/>
+      <c r="G44" s="36"/>
+      <c r="H44" s="36"/>
+      <c r="I44" s="36"/>
+      <c r="J44" s="36"/>
+      <c r="K44" s="36"/>
+      <c r="L44" s="36"/>
+      <c r="M44" s="36"/>
+      <c r="N44" s="36"/>
+      <c r="O44" s="36"/>
+      <c r="P44" s="36"/>
+      <c r="Q44" s="36"/>
+      <c r="R44" s="36"/>
+      <c r="S44" s="36"/>
+      <c r="T44" s="36">
         <v>85</v>
       </c>
-      <c r="U42" s="36">
+      <c r="U44" s="36">
         <v>71</v>
       </c>
-      <c r="V42" s="36">
+      <c r="V44" s="36">
         <v>98</v>
       </c>
-      <c r="W42" s="36">
+      <c r="W44" s="36">
         <v>121</v>
       </c>
-      <c r="X42" s="36">
+      <c r="X44" s="36">
         <v>114</v>
       </c>
-      <c r="Y42" s="17">
+      <c r="Y44" s="17">
         <v>91</v>
       </c>
-      <c r="Z42" s="17">
+      <c r="Z44" s="17">
         <v>88</v>
       </c>
-      <c r="AA42" s="17">
+      <c r="AA44" s="17">
         <v>94</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB44" s="17">
         <v>78</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC44" s="17">
         <v>111</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD44" s="17">
         <v>88</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE44" s="18">
         <v>99</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF44" s="18">
         <v>86</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG44" s="18">
         <v>112</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH44" s="17">
         <v>127</v>
       </c>
-      <c r="AI42" s="17">
+      <c r="AI44" s="17">
         <v>99</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ44" s="18">
         <v>96</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK44" s="18">
         <v>78</v>
       </c>
-      <c r="AL42" s="1">
+      <c r="AL44" s="1">
         <v>110</v>
       </c>
-      <c r="AM42" s="17">
+      <c r="AM44" s="17">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="37" t="s">
+      <c r="AN44" s="17">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="37"/>
-[...17 lines deleted...]
-      <c r="T43" s="37">
+      <c r="B45" s="37"/>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+      <c r="I45" s="37"/>
+      <c r="J45" s="37"/>
+      <c r="K45" s="37"/>
+      <c r="L45" s="37"/>
+      <c r="M45" s="37"/>
+      <c r="N45" s="37"/>
+      <c r="O45" s="37"/>
+      <c r="P45" s="37"/>
+      <c r="Q45" s="37"/>
+      <c r="R45" s="37"/>
+      <c r="S45" s="37"/>
+      <c r="T45" s="37">
         <v>75</v>
       </c>
-      <c r="U43" s="37">
+      <c r="U45" s="37">
         <v>64</v>
       </c>
-      <c r="V43" s="37">
+      <c r="V45" s="37">
         <v>101</v>
       </c>
-      <c r="W43" s="37">
+      <c r="W45" s="37">
         <v>89</v>
       </c>
-      <c r="X43" s="37">
+      <c r="X45" s="37">
         <v>76</v>
       </c>
-      <c r="Y43" s="28">
+      <c r="Y45" s="28">
         <v>86</v>
       </c>
-      <c r="Z43" s="28">
+      <c r="Z45" s="28">
         <v>86</v>
       </c>
-      <c r="AA43" s="28">
+      <c r="AA45" s="28">
         <v>72</v>
       </c>
-      <c r="AB43" s="28">
+      <c r="AB45" s="28">
         <v>58</v>
       </c>
-      <c r="AC43" s="28">
+      <c r="AC45" s="28">
         <v>77</v>
       </c>
-      <c r="AD43" s="28">
+      <c r="AD45" s="28">
         <v>62</v>
       </c>
-      <c r="AE43" s="28">
+      <c r="AE45" s="28">
         <v>78</v>
       </c>
-      <c r="AF43" s="28">
+      <c r="AF45" s="28">
         <v>110</v>
       </c>
-      <c r="AG43" s="28">
+      <c r="AG45" s="28">
         <v>82</v>
       </c>
-      <c r="AH43" s="28">
+      <c r="AH45" s="28">
         <v>126</v>
       </c>
-      <c r="AI43" s="28">
+      <c r="AI45" s="28">
         <v>85</v>
       </c>
-      <c r="AJ43" s="28">
+      <c r="AJ45" s="28">
         <v>114</v>
       </c>
-      <c r="AK43" s="28">
+      <c r="AK45" s="28">
         <v>82</v>
       </c>
-      <c r="AL43" s="24">
+      <c r="AL45" s="24">
         <v>82</v>
       </c>
-      <c r="AM43" s="28">
+      <c r="AM45" s="28">
         <v>71</v>
       </c>
-    </row>
-[...30 lines deleted...]
-    <row r="46" spans="1:39">
+      <c r="AN45" s="28">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
+      <c r="A46" s="19"/>
+      <c r="B46" s="19"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="19"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="19"/>
+      <c r="J46" s="19"/>
+      <c r="K46" s="19"/>
+      <c r="L46" s="19"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="19"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+      <c r="T46" s="19"/>
+      <c r="U46" s="19"/>
+      <c r="V46" s="19"/>
+      <c r="W46" s="19"/>
       <c r="X46" s="1"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="Y46" s="19"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -14551,198 +14613,204 @@
     </row>
     <row r="79" spans="24:24">
       <c r="X79" s="1"/>
     </row>
     <row r="80" spans="24:24">
       <c r="X80" s="1"/>
     </row>
     <row r="81" spans="24:24">
       <c r="X81" s="1"/>
     </row>
     <row r="82" spans="24:24">
       <c r="X82" s="1"/>
     </row>
     <row r="83" spans="24:24">
       <c r="X83" s="1"/>
     </row>
     <row r="84" spans="24:24">
       <c r="X84" s="1"/>
     </row>
     <row r="85" spans="24:24">
       <c r="X85" s="1"/>
     </row>
     <row r="86" spans="24:24">
       <c r="X86" s="1"/>
     </row>
+    <row r="87" spans="24:24">
+      <c r="X87" s="1"/>
+    </row>
+    <row r="88" spans="24:24">
+      <c r="X88" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="A7:AK7"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="19" topLeftCell="Y1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AG52" sqref="AG52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="29.5546875" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="25" width="9.109375" style="1"/>
+    <col min="26" max="26" width="9.109375" style="31"/>
+    <col min="27" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
-      <c r="A3" s="66" t="s">
+    <row r="3" spans="1:43" ht="13.2">
+      <c r="A3" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="66"/>
-[...40 lines deleted...]
-      <c r="AQ3" s="66"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="67"/>
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
     </row>
     <row r="4" spans="1:43" s="2" customFormat="1">
       <c r="X4" s="32"/>
       <c r="Y4" s="3"/>
       <c r="AQ4" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:43">
-      <c r="A5" s="67"/>
-      <c r="B5" s="69">
+      <c r="A5" s="68"/>
+      <c r="B5" s="70">
         <v>2021</v>
       </c>
-      <c r="C5" s="70"/>
-[...10 lines deleted...]
-      <c r="N5" s="69">
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="70">
         <v>2022</v>
       </c>
-      <c r="O5" s="70"/>
-[...10 lines deleted...]
-      <c r="Z5" s="71">
+      <c r="O5" s="71"/>
+      <c r="P5" s="71"/>
+      <c r="Q5" s="71"/>
+      <c r="R5" s="71"/>
+      <c r="S5" s="71"/>
+      <c r="T5" s="71"/>
+      <c r="U5" s="71"/>
+      <c r="V5" s="71"/>
+      <c r="W5" s="71"/>
+      <c r="X5" s="71"/>
+      <c r="Y5" s="71"/>
+      <c r="Z5" s="72">
         <v>2023</v>
       </c>
-      <c r="AA5" s="71"/>
-[...10 lines deleted...]
-      <c r="AL5" s="63">
+      <c r="AA5" s="72"/>
+      <c r="AB5" s="72"/>
+      <c r="AC5" s="72"/>
+      <c r="AD5" s="72"/>
+      <c r="AE5" s="72"/>
+      <c r="AF5" s="72"/>
+      <c r="AG5" s="72"/>
+      <c r="AH5" s="72"/>
+      <c r="AI5" s="72"/>
+      <c r="AJ5" s="72"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64">
         <v>2024</v>
       </c>
-      <c r="AM5" s="64"/>
-[...3 lines deleted...]
-      <c r="AQ5" s="65"/>
+      <c r="AM5" s="65"/>
+      <c r="AN5" s="65"/>
+      <c r="AO5" s="65"/>
+      <c r="AP5" s="65"/>
+      <c r="AQ5" s="66"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="68"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -14827,95 +14895,95 @@
         <v>14</v>
       </c>
       <c r="AK6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="AL6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="AM6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="AN6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="AO6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AP6" s="39" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="72" t="s">
+      <c r="A7" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="72"/>
-[...40 lines deleted...]
-      <c r="AQ7" s="62"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="73"/>
+      <c r="AJ7" s="73"/>
+      <c r="AK7" s="73"/>
+      <c r="AL7" s="73"/>
+      <c r="AM7" s="73"/>
+      <c r="AN7" s="73"/>
+      <c r="AO7" s="73"/>
+      <c r="AP7" s="73"/>
+      <c r="AQ7" s="63"/>
     </row>
     <row r="8" spans="1:43">
       <c r="A8" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="17"/>
       <c r="O8" s="17"/>
       <c r="P8" s="17"/>
       <c r="Q8" s="17"/>
       <c r="R8" s="17"/>
       <c r="S8" s="17"/>
       <c r="T8" s="18">
         <v>1584</v>
@@ -16014,95 +16082,95 @@
         <v>-16</v>
       </c>
       <c r="AK19" s="18">
         <v>5</v>
       </c>
       <c r="AL19" s="18">
         <v>-51</v>
       </c>
       <c r="AM19" s="18">
         <v>-55</v>
       </c>
       <c r="AN19" s="20">
         <v>-39</v>
       </c>
       <c r="AO19" s="18">
         <v>-20</v>
       </c>
       <c r="AP19" s="18">
         <v>-19</v>
       </c>
       <c r="AQ19" s="1">
         <v>-24</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="73"/>
-[...40 lines deleted...]
-      <c r="AQ20" s="73"/>
+      <c r="B20" s="74"/>
+      <c r="C20" s="74"/>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="74"/>
+      <c r="I20" s="74"/>
+      <c r="J20" s="74"/>
+      <c r="K20" s="74"/>
+      <c r="L20" s="74"/>
+      <c r="M20" s="74"/>
+      <c r="N20" s="74"/>
+      <c r="O20" s="74"/>
+      <c r="P20" s="74"/>
+      <c r="Q20" s="74"/>
+      <c r="R20" s="74"/>
+      <c r="S20" s="74"/>
+      <c r="T20" s="74"/>
+      <c r="U20" s="74"/>
+      <c r="V20" s="74"/>
+      <c r="W20" s="74"/>
+      <c r="X20" s="74"/>
+      <c r="Y20" s="74"/>
+      <c r="Z20" s="74"/>
+      <c r="AA20" s="74"/>
+      <c r="AB20" s="74"/>
+      <c r="AC20" s="74"/>
+      <c r="AD20" s="74"/>
+      <c r="AE20" s="74"/>
+      <c r="AF20" s="74"/>
+      <c r="AG20" s="74"/>
+      <c r="AH20" s="74"/>
+      <c r="AI20" s="74"/>
+      <c r="AJ20" s="74"/>
+      <c r="AK20" s="74"/>
+      <c r="AL20" s="74"/>
+      <c r="AM20" s="74"/>
+      <c r="AN20" s="74"/>
+      <c r="AO20" s="74"/>
+      <c r="AP20" s="74"/>
+      <c r="AQ20" s="74"/>
     </row>
     <row r="21" spans="1:43">
       <c r="A21" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="33"/>
       <c r="H21" s="33"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="33"/>
       <c r="L21" s="33"/>
       <c r="M21" s="33"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="18">
         <v>63</v>
@@ -16631,95 +16699,95 @@
         <v>-12</v>
       </c>
       <c r="AK26" s="18">
         <v>2</v>
       </c>
       <c r="AL26" s="18">
         <v>-11</v>
       </c>
       <c r="AM26" s="18">
         <v>-33</v>
       </c>
       <c r="AN26" s="20">
         <v>-17</v>
       </c>
       <c r="AO26" s="18">
         <v>-9</v>
       </c>
       <c r="AP26" s="18">
         <v>6</v>
       </c>
       <c r="AQ26" s="1">
         <v>-5</v>
       </c>
     </row>
     <row r="27" spans="1:43" ht="13.5" customHeight="1">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="62"/>
-[...40 lines deleted...]
-      <c r="AQ27" s="62"/>
+      <c r="B27" s="63"/>
+      <c r="C27" s="63"/>
+      <c r="D27" s="63"/>
+      <c r="E27" s="63"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+      <c r="H27" s="63"/>
+      <c r="I27" s="63"/>
+      <c r="J27" s="63"/>
+      <c r="K27" s="63"/>
+      <c r="L27" s="63"/>
+      <c r="M27" s="63"/>
+      <c r="N27" s="63"/>
+      <c r="O27" s="63"/>
+      <c r="P27" s="63"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="63"/>
+      <c r="S27" s="63"/>
+      <c r="T27" s="63"/>
+      <c r="U27" s="63"/>
+      <c r="V27" s="63"/>
+      <c r="W27" s="63"/>
+      <c r="X27" s="63"/>
+      <c r="Y27" s="63"/>
+      <c r="Z27" s="63"/>
+      <c r="AA27" s="63"/>
+      <c r="AB27" s="63"/>
+      <c r="AC27" s="63"/>
+      <c r="AD27" s="63"/>
+      <c r="AE27" s="63"/>
+      <c r="AF27" s="63"/>
+      <c r="AG27" s="63"/>
+      <c r="AH27" s="63"/>
+      <c r="AI27" s="63"/>
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="63"/>
+      <c r="AL27" s="63"/>
+      <c r="AM27" s="63"/>
+      <c r="AN27" s="63"/>
+      <c r="AO27" s="63"/>
+      <c r="AP27" s="63"/>
+      <c r="AQ27" s="63"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="33"/>
       <c r="G28" s="33"/>
       <c r="H28" s="33"/>
       <c r="I28" s="33"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="33"/>
       <c r="M28" s="33"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18">
         <v>-229</v>
@@ -17955,3172 +18023,3272 @@
       <c r="Y43" s="18"/>
       <c r="Z43" s="30"/>
       <c r="AA43" s="30"/>
       <c r="AB43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AW90"/>
+  <dimension ref="A1:BD92"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AQ22" sqref="AQ22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="29.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.5546875" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="20" width="9.140625" style="41"/>
-[...2 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="20" width="9.109375" style="41"/>
+    <col min="21" max="23" width="9.109375" style="1"/>
+    <col min="24" max="24" width="9.109375" style="41"/>
+    <col min="25" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="12.75">
-      <c r="A3" s="66" t="s">
+    <row r="1" spans="1:56" ht="11.4" customHeight="1">
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+    </row>
+    <row r="2" spans="1:56" ht="11.4" customHeight="1">
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+    </row>
+    <row r="3" spans="1:56" ht="13.2">
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
+    </row>
+    <row r="4" spans="1:56" ht="13.2">
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+    </row>
+    <row r="5" spans="1:56" ht="14.4" customHeight="1">
+      <c r="W5" s="55"/>
+      <c r="X5" s="55"/>
+      <c r="Y5" s="55"/>
+      <c r="Z5" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="66"/>
-[...53 lines deleted...]
-      <c r="AW4" s="32" t="s">
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
+      <c r="AR5" s="67"/>
+      <c r="AS5" s="67"/>
+      <c r="AT5" s="67"/>
+      <c r="AU5" s="67"/>
+      <c r="AV5" s="67"/>
+      <c r="AW5" s="67"/>
+      <c r="AX5" s="55"/>
+      <c r="AY5" s="55"/>
+      <c r="AZ5" s="55"/>
+      <c r="BA5" s="55"/>
+      <c r="BB5" s="55"/>
+      <c r="BC5" s="55"/>
+      <c r="BD5" s="55"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="T6" s="40"/>
+      <c r="W6" s="55"/>
+      <c r="X6" s="55"/>
+      <c r="Y6" s="55"/>
+      <c r="AK6" s="32"/>
+      <c r="AW6" s="32" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="77">
+    <row r="7" spans="1:56">
+      <c r="A7" s="77"/>
+      <c r="B7" s="78">
         <v>2021</v>
       </c>
-      <c r="C5" s="77"/>
-[...10 lines deleted...]
-      <c r="N5" s="77">
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="78"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="78"/>
+      <c r="N7" s="78">
         <v>2022</v>
       </c>
-      <c r="O5" s="77"/>
-[...4 lines deleted...]
-      <c r="T5" s="71">
+      <c r="O7" s="78"/>
+      <c r="P7" s="78"/>
+      <c r="Q7" s="78"/>
+      <c r="R7" s="78"/>
+      <c r="S7" s="78"/>
+      <c r="T7" s="72">
         <v>2024</v>
       </c>
-      <c r="U5" s="71"/>
-[...4 lines deleted...]
-      <c r="Z5" s="63">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="64"/>
+      <c r="Z7" s="64">
         <v>2025</v>
       </c>
-      <c r="AA5" s="64"/>
-[...10 lines deleted...]
-      <c r="AL5" s="63">
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+      <c r="AF7" s="65"/>
+      <c r="AG7" s="65"/>
+      <c r="AH7" s="65"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="65"/>
+      <c r="AK7" s="66"/>
+      <c r="AL7" s="64">
         <v>2026</v>
       </c>
-      <c r="AM5" s="64"/>
-[...13 lines deleted...]
-      <c r="B6" s="45" t="s">
+      <c r="AM7" s="65"/>
+      <c r="AN7" s="65"/>
+      <c r="AO7" s="65"/>
+      <c r="AP7" s="65"/>
+      <c r="AQ7" s="65"/>
+      <c r="AR7" s="65"/>
+      <c r="AS7" s="65"/>
+      <c r="AT7" s="65"/>
+      <c r="AU7" s="65"/>
+      <c r="AV7" s="65"/>
+      <c r="AW7" s="66"/>
+    </row>
+    <row r="8" spans="1:56" ht="18" customHeight="1">
+      <c r="A8" s="77"/>
+      <c r="B8" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="45" t="s">
+      <c r="C8" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="45" t="s">
+      <c r="D8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="45" t="s">
+      <c r="E8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="45" t="s">
+      <c r="F8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="45" t="s">
+      <c r="G8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="45" t="s">
+      <c r="H8" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="45" t="s">
+      <c r="I8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="45" t="s">
+      <c r="J8" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="45" t="s">
+      <c r="K8" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="45" t="s">
+      <c r="L8" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="49" t="s">
+      <c r="M8" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="45" t="s">
+      <c r="N8" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="45" t="s">
+      <c r="O8" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="45" t="s">
+      <c r="P8" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="45" t="s">
+      <c r="Q8" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="45" t="s">
+      <c r="R8" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="45" t="s">
+      <c r="S8" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="43" t="s">
+      <c r="T8" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="42" t="s">
+      <c r="U8" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="42" t="s">
+      <c r="V8" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="11" t="s">
+      <c r="W8" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="56" t="s">
+      <c r="X8" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="11" t="s">
+      <c r="Y8" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="59" t="s">
+      <c r="Z8" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="59" t="s">
+      <c r="AA8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="59" t="s">
+      <c r="AB8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="59" t="s">
+      <c r="AC8" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="59" t="s">
+      <c r="AD8" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="59" t="s">
+      <c r="AE8" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="59" t="s">
+      <c r="AF8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="59" t="s">
+      <c r="AG8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="59" t="s">
+      <c r="AH8" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="59" t="s">
+      <c r="AI8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="60" t="s">
+      <c r="AJ8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="58" t="s">
+      <c r="AK8" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="59" t="s">
+      <c r="AL8" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="59" t="s">
+      <c r="AM8" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="59" t="s">
+      <c r="AN8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="59" t="s">
+      <c r="AO8" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="59" t="s">
+      <c r="AP8" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="59" t="s">
+      <c r="AQ8" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="59" t="s">
+      <c r="AR8" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="59" t="s">
+      <c r="AS8" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="59" t="s">
+      <c r="AT8" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="59" t="s">
+      <c r="AU8" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="60" t="s">
+      <c r="AV8" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="58" t="s">
+      <c r="AW8" s="61" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49" ht="12.6" customHeight="1">
-      <c r="A7" s="62" t="s">
+    <row r="9" spans="1:56" ht="12.6" customHeight="1">
+      <c r="A9" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="62"/>
-[...37 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="63"/>
+      <c r="O9" s="63"/>
+      <c r="P9" s="63"/>
+      <c r="Q9" s="63"/>
+      <c r="R9" s="63"/>
+      <c r="S9" s="63"/>
+      <c r="T9" s="63"/>
+      <c r="U9" s="63"/>
+      <c r="V9" s="63"/>
+      <c r="W9" s="63"/>
+      <c r="X9" s="63"/>
+      <c r="Y9" s="63"/>
+      <c r="Z9" s="63"/>
+      <c r="AA9" s="63"/>
+      <c r="AB9" s="63"/>
+      <c r="AC9" s="63"/>
+      <c r="AD9" s="63"/>
+      <c r="AE9" s="63"/>
+      <c r="AF9" s="63"/>
+      <c r="AG9" s="63"/>
+      <c r="AH9" s="63"/>
+      <c r="AI9" s="63"/>
+      <c r="AJ9" s="63"/>
+      <c r="AK9" s="63"/>
+    </row>
+    <row r="10" spans="1:56" ht="11.4" customHeight="1">
+      <c r="A10" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B10" s="12">
         <v>31</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C10" s="12">
         <v>35</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D10" s="12">
         <v>40</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E10" s="12">
         <v>19</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F10" s="12">
         <v>54</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G10" s="12">
         <v>30</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H10" s="16">
         <v>35</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I10" s="12">
         <v>43</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J10" s="15">
         <v>22</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K10" s="16">
         <v>29</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L10" s="15">
         <v>39</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M10" s="15">
         <v>51</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N10" s="17">
         <v>6</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O10" s="17">
         <v>29</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P10" s="17">
         <v>14</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q10" s="17">
         <v>17</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R10" s="17">
         <v>13</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S10" s="17">
         <v>19</v>
       </c>
-      <c r="T8" s="1">
+      <c r="T10" s="1">
         <v>-300</v>
       </c>
-      <c r="U8" s="17">
+      <c r="U10" s="17">
         <v>-288</v>
       </c>
-      <c r="V8" s="19">
+      <c r="V10" s="19">
         <v>-395</v>
       </c>
-      <c r="W8" s="18">
+      <c r="W10" s="18">
         <v>-245</v>
       </c>
-      <c r="X8" s="1">
+      <c r="X10" s="1">
         <v>-429</v>
       </c>
-      <c r="Y8" s="18">
+      <c r="Y10" s="18">
         <v>-160</v>
       </c>
-      <c r="Z8" s="18">
+      <c r="Z10" s="18">
         <v>-330</v>
       </c>
-      <c r="AA8" s="17">
+      <c r="AA10" s="17">
         <v>-305</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB10" s="18">
         <v>-277</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AC10" s="18">
         <v>-301</v>
       </c>
-      <c r="AD8" s="17">
+      <c r="AD10" s="17">
         <v>-231</v>
       </c>
-      <c r="AE8" s="18">
+      <c r="AE10" s="18">
         <v>-375</v>
       </c>
-      <c r="AF8" s="18">
+      <c r="AF10" s="18">
         <v>-516</v>
       </c>
-      <c r="AG8" s="18">
+      <c r="AG10" s="18">
         <v>-496</v>
       </c>
-      <c r="AH8" s="18">
+      <c r="AH10" s="18">
         <v>-482</v>
       </c>
-      <c r="AI8" s="18">
+      <c r="AI10" s="18">
         <v>-310</v>
       </c>
-      <c r="AJ8" s="18">
+      <c r="AJ10" s="18">
         <v>-292</v>
       </c>
-      <c r="AK8" s="18">
+      <c r="AK10" s="18">
         <v>-333</v>
       </c>
-      <c r="AL8" s="18">
+      <c r="AL10" s="18">
         <v>-564</v>
       </c>
-      <c r="AM8" s="18">
+      <c r="AM10" s="18">
         <v>-402</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="23" t="s">
+      <c r="AN10" s="18">
+        <v>-200</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56">
+      <c r="A11" s="23" t="s">
         <v>27</v>
-      </c>
-[...164 lines deleted...]
-        <v>18</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="16"/>
       <c r="I11" s="12"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="1">
-        <v>-30</v>
+        <v>234</v>
       </c>
       <c r="U11" s="17">
-        <v>-29</v>
+        <v>153</v>
       </c>
       <c r="V11" s="19">
-        <v>-11</v>
+        <v>212</v>
       </c>
       <c r="W11" s="18">
-        <v>-37</v>
+        <v>342</v>
       </c>
       <c r="X11" s="1">
-        <v>-6</v>
+        <v>264</v>
       </c>
       <c r="Y11" s="18">
-        <v>-44</v>
+        <v>342</v>
       </c>
       <c r="Z11" s="18">
-        <v>-44</v>
+        <v>321</v>
       </c>
       <c r="AA11" s="17">
-        <v>-33</v>
+        <v>192</v>
       </c>
       <c r="AB11" s="18">
-        <v>-40</v>
+        <v>211</v>
       </c>
       <c r="AC11" s="18">
-        <v>-88</v>
+        <v>321</v>
       </c>
       <c r="AD11" s="17">
-        <v>-29</v>
+        <v>210</v>
       </c>
       <c r="AE11" s="18">
-        <v>-18</v>
+        <v>229</v>
       </c>
       <c r="AF11" s="18">
+        <v>294</v>
+      </c>
+      <c r="AG11" s="18">
+        <v>322</v>
+      </c>
+      <c r="AH11" s="18">
+        <v>-19</v>
+      </c>
+      <c r="AI11" s="18">
+        <v>80</v>
+      </c>
+      <c r="AJ11" s="18">
+        <v>52</v>
+      </c>
+      <c r="AK11" s="18">
+        <v>-41</v>
+      </c>
+      <c r="AL11" s="18">
+        <v>-76</v>
+      </c>
+      <c r="AM11" s="18">
+        <v>-229</v>
+      </c>
+      <c r="AN11" s="18">
         <v>-51</v>
       </c>
-      <c r="AG11" s="18">
-[...23 lines deleted...]
-        <v>19</v>
+    </row>
+    <row r="12" spans="1:56">
+      <c r="A12" s="23" t="s">
+        <v>28</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="16"/>
       <c r="I12" s="12"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="1">
-        <v>-51</v>
+        <v>-61</v>
       </c>
       <c r="U12" s="17">
-        <v>-88</v>
+        <v>-31</v>
       </c>
       <c r="V12" s="19">
-        <v>-137</v>
+        <v>-26</v>
       </c>
       <c r="W12" s="18">
-        <v>-96</v>
+        <v>9</v>
       </c>
       <c r="X12" s="1">
-        <v>-64</v>
+        <v>-52</v>
       </c>
       <c r="Y12" s="18">
-        <v>-80</v>
+        <v>-17</v>
       </c>
       <c r="Z12" s="18">
-        <v>-83</v>
+        <v>-22</v>
       </c>
       <c r="AA12" s="17">
-        <v>-65</v>
+        <v>-59</v>
       </c>
       <c r="AB12" s="18">
+        <v>2</v>
+      </c>
+      <c r="AC12" s="18">
+        <v>-30</v>
+      </c>
+      <c r="AD12" s="17">
+        <v>-37</v>
+      </c>
+      <c r="AE12" s="18">
+        <v>-60</v>
+      </c>
+      <c r="AF12" s="18">
         <v>-54</v>
       </c>
-      <c r="AC12" s="18">
-[...10 lines deleted...]
-      </c>
       <c r="AG12" s="18">
-        <v>-147</v>
+        <v>-35</v>
       </c>
       <c r="AH12" s="18">
-        <v>-105</v>
+        <v>-24</v>
       </c>
       <c r="AI12" s="18">
-        <v>-64</v>
+        <v>-25</v>
       </c>
       <c r="AJ12" s="18">
-        <v>-64</v>
+        <v>-7</v>
       </c>
       <c r="AK12" s="18">
-        <v>-47</v>
+        <v>-6</v>
       </c>
       <c r="AL12" s="18">
-        <v>-120</v>
+        <v>-8</v>
       </c>
       <c r="AM12" s="18">
-        <v>-68</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:49">
+        <v>2</v>
+      </c>
+      <c r="AN12" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" s="19" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="16"/>
       <c r="I13" s="12"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="1">
+        <v>-30</v>
+      </c>
+      <c r="U13" s="17">
+        <v>-29</v>
+      </c>
+      <c r="V13" s="19">
+        <v>-11</v>
+      </c>
+      <c r="W13" s="18">
+        <v>-37</v>
+      </c>
+      <c r="X13" s="1">
+        <v>-6</v>
+      </c>
+      <c r="Y13" s="18">
+        <v>-44</v>
+      </c>
+      <c r="Z13" s="18">
+        <v>-44</v>
+      </c>
+      <c r="AA13" s="17">
+        <v>-33</v>
+      </c>
+      <c r="AB13" s="18">
+        <v>-40</v>
+      </c>
+      <c r="AC13" s="18">
+        <v>-88</v>
+      </c>
+      <c r="AD13" s="17">
+        <v>-29</v>
+      </c>
+      <c r="AE13" s="18">
         <v>-18</v>
       </c>
-      <c r="U13" s="17">
-[...20 lines deleted...]
-      <c r="AB13" s="18">
+      <c r="AF13" s="18">
+        <v>-51</v>
+      </c>
+      <c r="AG13" s="18">
+        <v>-117</v>
+      </c>
+      <c r="AH13" s="18">
+        <v>17</v>
+      </c>
+      <c r="AI13" s="18">
+        <v>29</v>
+      </c>
+      <c r="AJ13" s="18">
+        <v>11</v>
+      </c>
+      <c r="AK13" s="18">
+        <v>-24</v>
+      </c>
+      <c r="AL13" s="18">
         <v>-50</v>
       </c>
-      <c r="AC13" s="18">
-[...28 lines deleted...]
-      </c>
       <c r="AM13" s="18">
-        <v>-8</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:49">
+        <v>-27</v>
+      </c>
+      <c r="AN13" s="18">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" s="19" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="16"/>
       <c r="I14" s="12"/>
       <c r="J14" s="15"/>
       <c r="K14" s="16"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="1">
-        <v>5</v>
+        <v>-51</v>
       </c>
       <c r="U14" s="17">
+        <v>-88</v>
+      </c>
+      <c r="V14" s="19">
+        <v>-137</v>
+      </c>
+      <c r="W14" s="18">
+        <v>-96</v>
+      </c>
+      <c r="X14" s="1">
+        <v>-64</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>-80</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>-83</v>
+      </c>
+      <c r="AA14" s="17">
+        <v>-65</v>
+      </c>
+      <c r="AB14" s="18">
+        <v>-54</v>
+      </c>
+      <c r="AC14" s="18">
+        <v>-94</v>
+      </c>
+      <c r="AD14" s="17">
+        <v>-76</v>
+      </c>
+      <c r="AE14" s="18">
+        <v>-70</v>
+      </c>
+      <c r="AF14" s="18">
+        <v>-141</v>
+      </c>
+      <c r="AG14" s="18">
+        <v>-147</v>
+      </c>
+      <c r="AH14" s="18">
+        <v>-105</v>
+      </c>
+      <c r="AI14" s="18">
+        <v>-64</v>
+      </c>
+      <c r="AJ14" s="18">
+        <v>-64</v>
+      </c>
+      <c r="AK14" s="18">
+        <v>-47</v>
+      </c>
+      <c r="AL14" s="18">
+        <v>-120</v>
+      </c>
+      <c r="AM14" s="18">
+        <v>-68</v>
+      </c>
+      <c r="AN14" s="18">
         <v>-44</v>
       </c>
-      <c r="V14" s="19">
-[...54 lines deleted...]
-    <row r="15" spans="1:49">
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" s="19" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="16"/>
       <c r="I15" s="12"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="1">
-        <v>-15</v>
+        <v>-18</v>
       </c>
       <c r="U15" s="17">
-        <v>-13</v>
+        <v>-64</v>
       </c>
       <c r="V15" s="19">
-        <v>-33</v>
+        <v>-56</v>
       </c>
       <c r="W15" s="18">
-        <v>-37</v>
+        <v>-8</v>
       </c>
       <c r="X15" s="1">
-        <v>-44</v>
+        <v>-39</v>
       </c>
       <c r="Y15" s="18">
-        <v>-26</v>
+        <v>-38</v>
       </c>
       <c r="Z15" s="18">
+        <v>-62</v>
+      </c>
+      <c r="AA15" s="17">
+        <v>-39</v>
+      </c>
+      <c r="AB15" s="18">
+        <v>-50</v>
+      </c>
+      <c r="AC15" s="18">
+        <v>-3</v>
+      </c>
+      <c r="AD15" s="17">
+        <v>-39</v>
+      </c>
+      <c r="AE15" s="18">
+        <v>-76</v>
+      </c>
+      <c r="AF15" s="18">
+        <v>-66</v>
+      </c>
+      <c r="AG15" s="18">
+        <v>-116</v>
+      </c>
+      <c r="AH15" s="18">
+        <v>-58</v>
+      </c>
+      <c r="AI15" s="18">
+        <v>-29</v>
+      </c>
+      <c r="AJ15" s="18">
+        <v>-94</v>
+      </c>
+      <c r="AK15" s="18">
         <v>-28</v>
       </c>
-      <c r="AA15" s="17">
-[...31 lines deleted...]
-      </c>
       <c r="AL15" s="18">
-        <v>12</v>
+        <v>-55</v>
       </c>
       <c r="AM15" s="18">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:49">
+        <v>-8</v>
+      </c>
+      <c r="AN15" s="18">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" s="19" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="16"/>
       <c r="I16" s="12"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="1">
-        <v>-64</v>
+        <v>5</v>
       </c>
       <c r="U16" s="17">
+        <v>-44</v>
+      </c>
+      <c r="V16" s="19">
+        <v>-56</v>
+      </c>
+      <c r="W16" s="18">
+        <v>-79</v>
+      </c>
+      <c r="X16" s="1">
+        <v>-60</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>-66</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>-70</v>
+      </c>
+      <c r="AA16" s="17">
+        <v>-41</v>
+      </c>
+      <c r="AB16" s="18">
+        <v>-45</v>
+      </c>
+      <c r="AC16" s="18">
+        <v>-96</v>
+      </c>
+      <c r="AD16" s="17">
         <v>-46</v>
       </c>
-      <c r="V16" s="19">
-[...25 lines deleted...]
-      </c>
       <c r="AE16" s="18">
-        <v>-65</v>
+        <v>2</v>
       </c>
       <c r="AF16" s="18">
-        <v>-46</v>
+        <v>-53</v>
       </c>
       <c r="AG16" s="18">
-        <v>-17</v>
+        <v>-73</v>
       </c>
       <c r="AH16" s="18">
-        <v>-17</v>
+        <v>-35</v>
       </c>
       <c r="AI16" s="18">
+        <v>-32</v>
+      </c>
+      <c r="AJ16" s="18">
+        <v>-62</v>
+      </c>
+      <c r="AK16" s="18">
+        <v>-22</v>
+      </c>
+      <c r="AL16" s="18">
         <v>-50</v>
       </c>
-      <c r="AJ16" s="18">
-[...7 lines deleted...]
-      </c>
       <c r="AM16" s="18">
-        <v>-16</v>
-[...4 lines deleted...]
-        <v>25</v>
+        <v>10</v>
+      </c>
+      <c r="AN16" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="19" t="s">
+        <v>31</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="16"/>
       <c r="I17" s="12"/>
       <c r="J17" s="15"/>
       <c r="K17" s="16"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="1">
+        <v>-15</v>
+      </c>
+      <c r="U17" s="17">
+        <v>-13</v>
+      </c>
+      <c r="V17" s="19">
         <v>-33</v>
       </c>
-      <c r="U17" s="17">
-[...4 lines deleted...]
-      </c>
       <c r="W17" s="18">
-        <v>-86</v>
+        <v>-37</v>
       </c>
       <c r="X17" s="1">
-        <v>-80</v>
+        <v>-44</v>
       </c>
       <c r="Y17" s="18">
-        <v>-11</v>
+        <v>-26</v>
       </c>
       <c r="Z17" s="18">
-        <v>-26</v>
+        <v>-28</v>
       </c>
       <c r="AA17" s="17">
-        <v>21</v>
+        <v>-1</v>
       </c>
       <c r="AB17" s="18">
-        <v>-39</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>-12</v>
+      </c>
+      <c r="AC17" s="18" t="s">
+        <v>32</v>
       </c>
       <c r="AD17" s="17">
         <v>-26</v>
       </c>
       <c r="AE17" s="18">
-        <v>-23</v>
+        <v>-22</v>
       </c>
       <c r="AF17" s="18">
-        <v>-28</v>
+        <v>-41</v>
       </c>
       <c r="AG17" s="18">
-        <v>-52</v>
+        <v>-24</v>
       </c>
       <c r="AH17" s="18">
-        <v>-32</v>
+        <v>1</v>
       </c>
       <c r="AI17" s="18">
-        <v>-12</v>
+        <v>-4</v>
       </c>
       <c r="AJ17" s="18">
-        <v>-22</v>
+        <v>10</v>
       </c>
       <c r="AK17" s="18">
-        <v>-10</v>
+        <v>-15</v>
       </c>
       <c r="AL17" s="18">
-        <v>-15</v>
+        <v>12</v>
       </c>
       <c r="AM17" s="18">
-        <v>-10</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:39">
+        <v>2</v>
+      </c>
+      <c r="AN17" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" s="19" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="16"/>
       <c r="I18" s="12"/>
       <c r="J18" s="15"/>
       <c r="K18" s="16"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="1">
-        <v>-75</v>
+        <v>-64</v>
       </c>
       <c r="U18" s="17">
-        <v>-27</v>
+        <v>-46</v>
       </c>
       <c r="V18" s="19">
-        <v>-113</v>
+        <v>-43</v>
       </c>
       <c r="W18" s="18">
-        <v>-85</v>
+        <v>-17</v>
       </c>
       <c r="X18" s="1">
-        <v>-85</v>
+        <v>-104</v>
       </c>
       <c r="Y18" s="18">
-        <v>-83</v>
+        <v>-14</v>
       </c>
       <c r="Z18" s="18">
-        <v>-104</v>
+        <v>-47</v>
       </c>
       <c r="AA18" s="17">
-        <v>-32</v>
+        <v>-13</v>
       </c>
       <c r="AB18" s="18">
-        <v>-78</v>
+        <v>-39</v>
       </c>
       <c r="AC18" s="18">
-        <v>-92</v>
+        <v>-31</v>
       </c>
       <c r="AD18" s="17">
-        <v>-68</v>
+        <v>6</v>
       </c>
       <c r="AE18" s="18">
-        <v>-74</v>
+        <v>-65</v>
       </c>
       <c r="AF18" s="18">
-        <v>-99</v>
+        <v>-46</v>
       </c>
       <c r="AG18" s="18">
-        <v>-60</v>
+        <v>-17</v>
       </c>
       <c r="AH18" s="18">
-        <v>-94</v>
+        <v>-17</v>
       </c>
       <c r="AI18" s="18">
-        <v>-52</v>
+        <v>-50</v>
       </c>
       <c r="AJ18" s="18">
-        <v>-43</v>
+        <v>-22</v>
       </c>
       <c r="AK18" s="18">
-        <v>-48</v>
+        <v>17</v>
       </c>
       <c r="AL18" s="18">
-        <v>-103</v>
+        <v>-30</v>
       </c>
       <c r="AM18" s="18">
-        <v>-27</v>
-[...4 lines deleted...]
-        <v>23</v>
+        <v>-16</v>
+      </c>
+      <c r="AN18" s="18">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="52" t="s">
+        <v>25</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="16"/>
       <c r="I19" s="12"/>
       <c r="J19" s="15"/>
       <c r="K19" s="16"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="1">
-        <v>-72</v>
+        <v>-33</v>
       </c>
       <c r="U19" s="17">
-        <v>-48</v>
+        <v>5</v>
       </c>
       <c r="V19" s="19">
-        <v>-58</v>
+        <v>-31</v>
       </c>
       <c r="W19" s="18">
-        <v>-82</v>
+        <v>-86</v>
       </c>
       <c r="X19" s="1">
+        <v>-80</v>
+      </c>
+      <c r="Y19" s="18">
+        <v>-11</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>-26</v>
+      </c>
+      <c r="AA19" s="17">
+        <v>21</v>
+      </c>
+      <c r="AB19" s="18">
         <v>-39</v>
       </c>
-      <c r="Y19" s="18">
-[...10 lines deleted...]
-      </c>
       <c r="AC19" s="18">
-        <v>-95</v>
+        <v>15</v>
       </c>
       <c r="AD19" s="17">
-        <v>-62</v>
+        <v>-26</v>
       </c>
       <c r="AE19" s="18">
-        <v>-112</v>
+        <v>-23</v>
       </c>
       <c r="AF19" s="18">
-        <v>-127</v>
+        <v>-28</v>
       </c>
       <c r="AG19" s="18">
-        <v>-101</v>
+        <v>-52</v>
       </c>
       <c r="AH19" s="18">
-        <v>-16</v>
+        <v>-32</v>
       </c>
       <c r="AI19" s="18">
-        <v>-135</v>
+        <v>-12</v>
       </c>
       <c r="AJ19" s="18">
-        <v>-31</v>
+        <v>-22</v>
       </c>
       <c r="AK19" s="18">
-        <v>-39</v>
+        <v>-10</v>
       </c>
       <c r="AL19" s="18">
-        <v>-9</v>
+        <v>-15</v>
       </c>
       <c r="AM19" s="18">
-        <v>-47</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:39">
+        <v>-10</v>
+      </c>
+      <c r="AN19" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" s="19" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="16"/>
       <c r="I20" s="12"/>
       <c r="J20" s="15"/>
       <c r="K20" s="16"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="17"/>
       <c r="O20" s="17"/>
       <c r="P20" s="17"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="1">
-        <v>-49</v>
+        <v>-75</v>
       </c>
       <c r="U20" s="17">
-        <v>-35</v>
+        <v>-27</v>
       </c>
       <c r="V20" s="19">
-        <v>-34</v>
+        <v>-113</v>
       </c>
       <c r="W20" s="18">
+        <v>-85</v>
+      </c>
+      <c r="X20" s="1">
+        <v>-85</v>
+      </c>
+      <c r="Y20" s="18">
+        <v>-83</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>-104</v>
+      </c>
+      <c r="AA20" s="17">
+        <v>-32</v>
+      </c>
+      <c r="AB20" s="18">
         <v>-78</v>
       </c>
-      <c r="X20" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="AC20" s="18">
-        <v>-55</v>
+        <v>-92</v>
       </c>
       <c r="AD20" s="17">
-        <v>-31</v>
+        <v>-68</v>
       </c>
       <c r="AE20" s="18">
-        <v>-55</v>
+        <v>-74</v>
       </c>
       <c r="AF20" s="18">
-        <v>-34</v>
+        <v>-99</v>
       </c>
       <c r="AG20" s="18">
-        <v>-36</v>
+        <v>-60</v>
       </c>
       <c r="AH20" s="18">
-        <v>-57</v>
+        <v>-94</v>
       </c>
       <c r="AI20" s="18">
-        <v>-33</v>
+        <v>-52</v>
       </c>
       <c r="AJ20" s="18">
-        <v>-19</v>
+        <v>-43</v>
       </c>
       <c r="AK20" s="18">
-        <v>-36</v>
+        <v>-48</v>
       </c>
       <c r="AL20" s="18">
-        <v>-33</v>
+        <v>-103</v>
       </c>
       <c r="AM20" s="18">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:39">
+        <v>-27</v>
+      </c>
+      <c r="AN20" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="16"/>
       <c r="I21" s="12"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="1">
+        <v>-72</v>
+      </c>
+      <c r="U21" s="17">
+        <v>-48</v>
+      </c>
+      <c r="V21" s="19">
+        <v>-58</v>
+      </c>
+      <c r="W21" s="18">
+        <v>-82</v>
+      </c>
+      <c r="X21" s="1">
+        <v>-39</v>
+      </c>
+      <c r="Y21" s="18">
+        <v>-67</v>
+      </c>
+      <c r="Z21" s="18">
+        <v>-90</v>
+      </c>
+      <c r="AA21" s="17">
+        <v>-157</v>
+      </c>
+      <c r="AB21" s="18">
+        <v>-51</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>-95</v>
+      </c>
+      <c r="AD21" s="17">
+        <v>-62</v>
+      </c>
+      <c r="AE21" s="18">
+        <v>-112</v>
+      </c>
+      <c r="AF21" s="18">
+        <v>-127</v>
+      </c>
+      <c r="AG21" s="18">
+        <v>-101</v>
+      </c>
+      <c r="AH21" s="18">
+        <v>-16</v>
+      </c>
+      <c r="AI21" s="18">
+        <v>-135</v>
+      </c>
+      <c r="AJ21" s="18">
+        <v>-31</v>
+      </c>
+      <c r="AK21" s="18">
+        <v>-39</v>
+      </c>
+      <c r="AL21" s="18">
+        <v>-9</v>
+      </c>
+      <c r="AM21" s="18">
+        <v>-47</v>
+      </c>
+      <c r="AN21" s="18">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="16"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="15"/>
+      <c r="M22" s="15"/>
+      <c r="N22" s="17"/>
+      <c r="O22" s="17"/>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17"/>
+      <c r="S22" s="17"/>
+      <c r="T22" s="1">
+        <v>-49</v>
+      </c>
+      <c r="U22" s="17">
+        <v>-35</v>
+      </c>
+      <c r="V22" s="19">
+        <v>-34</v>
+      </c>
+      <c r="W22" s="18">
+        <v>-78</v>
+      </c>
+      <c r="X22" s="1">
+        <v>-65</v>
+      </c>
+      <c r="Y22" s="18">
+        <v>-45</v>
+      </c>
+      <c r="Z22" s="18">
+        <v>-37</v>
+      </c>
+      <c r="AA22" s="17">
+        <v>-31</v>
+      </c>
+      <c r="AB22" s="18">
+        <v>-40</v>
+      </c>
+      <c r="AC22" s="18">
+        <v>-55</v>
+      </c>
+      <c r="AD22" s="17">
+        <v>-31</v>
+      </c>
+      <c r="AE22" s="18">
+        <v>-55</v>
+      </c>
+      <c r="AF22" s="18">
+        <v>-34</v>
+      </c>
+      <c r="AG22" s="18">
+        <v>-36</v>
+      </c>
+      <c r="AH22" s="18">
+        <v>-57</v>
+      </c>
+      <c r="AI22" s="18">
+        <v>-33</v>
+      </c>
+      <c r="AJ22" s="18">
+        <v>-19</v>
+      </c>
+      <c r="AK22" s="18">
+        <v>-36</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>-33</v>
+      </c>
+      <c r="AM22" s="18">
+        <v>8</v>
+      </c>
+      <c r="AN22" s="18">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="16"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="17"/>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="17"/>
+      <c r="R23" s="17"/>
+      <c r="S23" s="17"/>
+      <c r="T23" s="1">
         <v>-71</v>
       </c>
-      <c r="U21" s="17">
+      <c r="U23" s="17">
         <v>-21</v>
       </c>
-      <c r="V21" s="19">
+      <c r="V23" s="19">
         <v>-9</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W23" s="18">
         <v>9</v>
       </c>
-      <c r="X21" s="1">
+      <c r="X23" s="1">
         <v>-55</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y23" s="18">
         <v>-11</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z23" s="18">
         <v>-38</v>
       </c>
-      <c r="AA21" s="17">
+      <c r="AA23" s="17">
         <v>-47</v>
       </c>
-      <c r="AB21" s="17">
+      <c r="AB23" s="17">
         <v>-42</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC23" s="18">
         <v>-53</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD23" s="17">
         <v>-7</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE23" s="18">
         <v>-31</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF23" s="18">
         <v>-70</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG23" s="18">
         <v>-40</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH23" s="18">
         <v>-43</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI23" s="18">
         <v>17</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ23" s="18">
         <v>-1</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK23" s="18">
         <v>-34</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL23" s="18">
         <v>-27</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM23" s="18">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="73" t="s">
+      <c r="AN23" s="18">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="73"/>
-[...37 lines deleted...]
-      <c r="A23" s="53" t="s">
+      <c r="B24" s="74"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="74"/>
+      <c r="E24" s="74"/>
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="74"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="74"/>
+      <c r="K24" s="74"/>
+      <c r="L24" s="74"/>
+      <c r="M24" s="74"/>
+      <c r="N24" s="74"/>
+      <c r="O24" s="74"/>
+      <c r="P24" s="74"/>
+      <c r="Q24" s="74"/>
+      <c r="R24" s="74"/>
+      <c r="S24" s="74"/>
+      <c r="T24" s="74"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
+      <c r="AH24" s="74"/>
+      <c r="AI24" s="74"/>
+      <c r="AJ24" s="74"/>
+      <c r="AK24" s="74"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="50">
+      <c r="B25" s="48">
         <v>19</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C25" s="48">
         <v>26</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D25" s="48">
         <v>29</v>
       </c>
-      <c r="E23" s="50">
+      <c r="E25" s="48">
         <v>13</v>
       </c>
-      <c r="F23" s="50">
+      <c r="F25" s="48">
         <v>46</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G25" s="48">
         <v>22</v>
       </c>
-      <c r="H23" s="51">
+      <c r="H25" s="49">
         <v>25</v>
       </c>
-      <c r="I23" s="50">
+      <c r="I25" s="48">
         <v>23</v>
       </c>
-      <c r="J23" s="51">
+      <c r="J25" s="49">
         <v>14</v>
       </c>
-      <c r="K23" s="51">
+      <c r="K25" s="49">
         <v>15</v>
       </c>
-      <c r="L23" s="51">
+      <c r="L25" s="49">
         <v>17</v>
       </c>
-      <c r="M23" s="51">
+      <c r="M25" s="49">
         <v>42</v>
       </c>
-      <c r="N23" s="52">
+      <c r="N25" s="50">
         <v>2</v>
       </c>
-      <c r="O23" s="52">
+      <c r="O25" s="50">
         <v>20</v>
       </c>
-      <c r="P23" s="52">
+      <c r="P25" s="50">
         <v>8</v>
       </c>
-      <c r="Q23" s="52">
+      <c r="Q25" s="50">
         <v>10</v>
       </c>
-      <c r="R23" s="52">
+      <c r="R25" s="50">
         <v>5</v>
       </c>
-      <c r="S23" s="52">
+      <c r="S25" s="50">
         <v>12</v>
       </c>
-      <c r="T23" s="1">
+      <c r="T25" s="1">
         <v>144</v>
       </c>
-      <c r="U23" s="17">
+      <c r="U25" s="17">
         <v>-5</v>
       </c>
-      <c r="V23" s="1">
+      <c r="V25" s="1">
         <v>84</v>
       </c>
-      <c r="W23" s="18">
+      <c r="W25" s="18">
         <v>283</v>
       </c>
-      <c r="X23" s="1">
+      <c r="X25" s="1">
         <v>205</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y25" s="18">
         <v>337</v>
       </c>
-      <c r="Z23" s="18">
+      <c r="Z25" s="18">
         <v>273</v>
       </c>
-      <c r="AA23" s="17">
+      <c r="AA25" s="17">
         <v>95</v>
       </c>
-      <c r="AB23" s="18">
+      <c r="AB25" s="18">
         <v>144</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC25" s="18">
         <v>270</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD25" s="17">
         <v>73</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE25" s="18">
         <v>73</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF25" s="18">
         <v>144</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG25" s="18">
         <v>181</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH25" s="18">
         <v>-104</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI25" s="18">
         <v>97</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ25" s="18">
         <v>-52</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK25" s="18">
         <v>-75</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL25" s="18">
         <v>-38</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM25" s="18">
         <v>-213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="23" t="s">
+      <c r="AN25" s="18">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="50"/>
-[...17 lines deleted...]
-      <c r="T24" s="1">
+      <c r="B26" s="48"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="48"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="50"/>
+      <c r="O26" s="50"/>
+      <c r="P26" s="50"/>
+      <c r="Q26" s="50"/>
+      <c r="R26" s="50"/>
+      <c r="S26" s="50"/>
+      <c r="T26" s="1">
         <v>236</v>
       </c>
-      <c r="U24" s="17">
+      <c r="U26" s="17">
         <v>111</v>
       </c>
-      <c r="V24" s="1">
+      <c r="V26" s="1">
         <v>207</v>
       </c>
-      <c r="W24" s="18">
+      <c r="W26" s="18">
         <v>334</v>
       </c>
-      <c r="X24" s="1">
+      <c r="X26" s="1">
         <v>296</v>
       </c>
-      <c r="Y24" s="18">
+      <c r="Y26" s="18">
         <v>343</v>
       </c>
-      <c r="Z24" s="18">
+      <c r="Z26" s="18">
         <v>344</v>
       </c>
-      <c r="AA24" s="17">
+      <c r="AA26" s="17">
         <v>211</v>
       </c>
-      <c r="AB24" s="18">
+      <c r="AB26" s="18">
         <v>222</v>
       </c>
-      <c r="AC24" s="18">
+      <c r="AC26" s="18">
         <v>298</v>
       </c>
-      <c r="AD24" s="17">
+      <c r="AD26" s="17">
         <v>182</v>
       </c>
-      <c r="AE24" s="18">
+      <c r="AE26" s="18">
         <v>215</v>
       </c>
-      <c r="AF24" s="18">
+      <c r="AF26" s="18">
         <v>332</v>
       </c>
-      <c r="AG24" s="18">
+      <c r="AG26" s="18">
         <v>322</v>
       </c>
-      <c r="AH24" s="18">
+      <c r="AH26" s="18">
         <v>12</v>
       </c>
-      <c r="AI24" s="18">
+      <c r="AI26" s="18">
         <v>134</v>
       </c>
-      <c r="AJ24" s="18">
+      <c r="AJ26" s="18">
         <v>43</v>
       </c>
-      <c r="AK24" s="18">
+      <c r="AK26" s="18">
         <v>-73</v>
       </c>
-      <c r="AL24" s="18">
+      <c r="AL26" s="18">
         <v>13</v>
       </c>
-      <c r="AM24" s="18">
+      <c r="AM26" s="18">
         <v>-215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="AN26" s="18">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="50"/>
-[...17 lines deleted...]
-      <c r="T25" s="1">
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="49"/>
+      <c r="N27" s="50"/>
+      <c r="O27" s="50"/>
+      <c r="P27" s="50"/>
+      <c r="Q27" s="50"/>
+      <c r="R27" s="50"/>
+      <c r="S27" s="50"/>
+      <c r="T27" s="1">
         <v>-56</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U27" s="17">
         <v>-20</v>
       </c>
-      <c r="V25" s="1">
+      <c r="V27" s="1">
         <v>-17</v>
       </c>
-      <c r="W25" s="18">
+      <c r="W27" s="18">
         <v>6</v>
       </c>
-      <c r="X25" s="1">
+      <c r="X27" s="1">
         <v>-48</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y27" s="18">
         <v>-6</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z27" s="18">
         <v>-19</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA27" s="17">
         <v>-46</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB27" s="18">
         <v>5</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC27" s="18">
         <v>-23</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD27" s="17">
         <v>-40</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE27" s="18">
         <v>-68</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF27" s="18">
         <v>-42</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG27" s="18">
         <v>-23</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH27" s="18">
         <v>-24</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI27" s="18">
         <v>-10</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ27" s="18">
         <v>-11</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK27" s="18">
         <v>4</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL27" s="18">
         <v>6</v>
       </c>
-      <c r="AM25" s="18">
+      <c r="AM27" s="18">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="19" t="s">
+      <c r="AN27" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="50"/>
-[...17 lines deleted...]
-      <c r="T26" s="1">
+      <c r="B28" s="48"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="48"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="48"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="48"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+      <c r="N28" s="50"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="1">
         <v>-8</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U28" s="17">
         <v>-45</v>
       </c>
-      <c r="V26" s="1">
+      <c r="V28" s="1">
         <v>-71</v>
       </c>
-      <c r="W26" s="18">
+      <c r="W28" s="18">
         <v>-79</v>
       </c>
-      <c r="X26" s="1">
+      <c r="X28" s="1">
         <v>-39</v>
       </c>
-      <c r="Y26" s="18">
+      <c r="Y28" s="18">
         <v>-20</v>
       </c>
-      <c r="Z26" s="18">
+      <c r="Z28" s="18">
         <v>-40</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA28" s="17">
         <v>-40</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB28" s="18">
         <v>-38</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AC28" s="18">
         <v>-13</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD28" s="17">
         <v>-63</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE28" s="18">
         <v>-39</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF28" s="18">
         <v>-81</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG28" s="18">
         <v>-59</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH28" s="18">
         <v>-43</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI28" s="18">
         <v>-71</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ28" s="18">
         <v>-20</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK28" s="18">
         <v>-20</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL28" s="18">
         <v>-56</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM28" s="18">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="19" t="s">
+      <c r="AN28" s="18">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" ht="13.5" customHeight="1">
+      <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B27" s="50"/>
-[...17 lines deleted...]
-      <c r="T27" s="1">
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="48"/>
+      <c r="E29" s="48"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="48"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="48"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="N29" s="50"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="50"/>
+      <c r="Q29" s="50"/>
+      <c r="R29" s="50"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="1">
         <v>6</v>
       </c>
-      <c r="U27" s="17">
+      <c r="U29" s="17">
         <v>-50</v>
       </c>
-      <c r="V27" s="1">
+      <c r="V29" s="1">
         <v>-39</v>
       </c>
-      <c r="W27" s="18">
+      <c r="W29" s="18">
         <v>20</v>
       </c>
-      <c r="X27" s="1">
+      <c r="X29" s="1">
         <v>34</v>
       </c>
-      <c r="Y27" s="18">
+      <c r="Y29" s="18">
         <v>2</v>
       </c>
-      <c r="Z27" s="18">
+      <c r="Z29" s="18">
         <v>-2</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA29" s="17">
         <v>2</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB29" s="18">
         <v>-21</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AC29" s="18">
         <v>34</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD29" s="17">
         <v>-11</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE29" s="18">
         <v>-21</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF29" s="18">
         <v>-23</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG29" s="18">
         <v>-45</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AH29" s="18">
         <v>-25</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI29" s="18">
         <v>16</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AJ29" s="18">
         <v>-60</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AK29" s="18">
         <v>25</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AL29" s="18">
         <v>-22</v>
       </c>
-      <c r="AM27" s="18">
+      <c r="AM29" s="18">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="AN29" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="T28" s="1">
+      <c r="T30" s="1">
         <v>-34</v>
       </c>
-      <c r="U28" s="1">
+      <c r="U30" s="1">
         <v>-1</v>
       </c>
-      <c r="V28" s="1">
+      <c r="V30" s="1">
         <v>4</v>
       </c>
-      <c r="W28" s="1">
+      <c r="W30" s="1">
         <v>2</v>
       </c>
-      <c r="X28" s="1">
+      <c r="X30" s="1">
         <v>-38</v>
       </c>
-      <c r="Y28" s="1">
+      <c r="Y30" s="1">
         <v>18</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z30" s="18">
         <v>-10</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA30" s="17">
         <v>-32</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB30" s="18">
         <v>-24</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC30" s="18">
         <v>-26</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD30" s="17">
         <v>5</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE30" s="18">
         <v>-14</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF30" s="18">
         <v>-42</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG30" s="18">
         <v>-14</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH30" s="18">
         <v>-24</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI30" s="18">
         <v>28</v>
       </c>
-      <c r="AJ28" s="1">
+      <c r="AJ30" s="1">
         <v>-4</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK30" s="18">
         <v>-11</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL30" s="18">
         <v>21</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM30" s="18">
         <v>-2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="74" t="s">
+      <c r="AN30" s="18">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="A31" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="74"/>
-[...37 lines deleted...]
-      <c r="A30" s="57" t="s">
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="75"/>
+      <c r="I31" s="75"/>
+      <c r="J31" s="75"/>
+      <c r="K31" s="75"/>
+      <c r="L31" s="75"/>
+      <c r="M31" s="75"/>
+      <c r="N31" s="75"/>
+      <c r="O31" s="75"/>
+      <c r="P31" s="75"/>
+      <c r="Q31" s="75"/>
+      <c r="R31" s="75"/>
+      <c r="S31" s="75"/>
+      <c r="T31" s="75"/>
+      <c r="U31" s="75"/>
+      <c r="V31" s="75"/>
+      <c r="W31" s="75"/>
+      <c r="X31" s="75"/>
+      <c r="Y31" s="75"/>
+      <c r="Z31" s="75"/>
+      <c r="AA31" s="75"/>
+      <c r="AB31" s="75"/>
+      <c r="AC31" s="75"/>
+      <c r="AD31" s="75"/>
+      <c r="AE31" s="75"/>
+      <c r="AF31" s="75"/>
+      <c r="AG31" s="75"/>
+      <c r="AH31" s="75"/>
+      <c r="AI31" s="75"/>
+      <c r="AJ31" s="75"/>
+      <c r="AK31" s="75"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="1">
+      <c r="B32" s="1">
         <v>12</v>
       </c>
-      <c r="C30" s="1">
+      <c r="C32" s="1">
         <v>9</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D32" s="1">
         <v>11</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E32" s="1">
         <v>6</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F32" s="1">
         <v>8</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G32" s="1">
         <v>8</v>
       </c>
-      <c r="H30" s="1">
+      <c r="H32" s="1">
         <v>10</v>
       </c>
-      <c r="I30" s="1">
+      <c r="I32" s="1">
         <v>20</v>
       </c>
-      <c r="J30" s="1">
+      <c r="J32" s="1">
         <v>8</v>
       </c>
-      <c r="K30" s="1">
+      <c r="K32" s="1">
         <v>14</v>
       </c>
-      <c r="L30" s="1">
+      <c r="L32" s="1">
         <v>22</v>
       </c>
-      <c r="M30" s="1">
+      <c r="M32" s="1">
         <v>9</v>
       </c>
-      <c r="N30" s="1">
+      <c r="N32" s="1">
         <v>4</v>
       </c>
-      <c r="O30" s="1">
+      <c r="O32" s="1">
         <v>9</v>
       </c>
-      <c r="P30" s="1">
+      <c r="P32" s="1">
         <v>6</v>
       </c>
-      <c r="Q30" s="1">
+      <c r="Q32" s="1">
         <v>7</v>
       </c>
-      <c r="R30" s="1">
+      <c r="R32" s="1">
         <v>8</v>
       </c>
-      <c r="S30" s="1">
+      <c r="S32" s="1">
         <v>7</v>
       </c>
-      <c r="T30" s="1">
+      <c r="T32" s="1">
         <v>-444</v>
       </c>
-      <c r="U30" s="1">
+      <c r="U32" s="1">
         <v>-283</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V32" s="1">
         <v>-479</v>
       </c>
-      <c r="W30" s="1">
+      <c r="W32" s="1">
         <v>-528</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X32" s="1">
         <v>-634</v>
       </c>
-      <c r="Y30" s="1">
+      <c r="Y32" s="1">
         <v>-497</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z32" s="18">
         <v>-603</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA32" s="17">
         <v>-400</v>
       </c>
-      <c r="AB30" s="17">
+      <c r="AB32" s="17">
         <v>-421</v>
       </c>
-      <c r="AC30" s="17">
+      <c r="AC32" s="17">
         <v>-571</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD32" s="17">
         <v>-304</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE32" s="18">
         <v>-448</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF32" s="18">
         <v>-660</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG32" s="18">
         <v>-677</v>
       </c>
-      <c r="AH30" s="17">
+      <c r="AH32" s="17">
         <v>-378</v>
       </c>
-      <c r="AI30" s="17">
+      <c r="AI32" s="17">
         <v>-407</v>
       </c>
-      <c r="AJ30" s="18">
+      <c r="AJ32" s="18">
         <v>-240</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK32" s="18">
         <v>-258</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL32" s="18">
         <v>-526</v>
       </c>
-      <c r="AM30" s="17">
+      <c r="AM32" s="17">
         <v>-189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="AN32" s="18">
+        <v>-148</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T31" s="1">
+      <c r="T33" s="1">
         <v>-2</v>
       </c>
-      <c r="U31" s="1">
+      <c r="U33" s="1">
         <v>42</v>
       </c>
-      <c r="V31" s="1">
+      <c r="V33" s="1">
         <v>5</v>
       </c>
-      <c r="W31" s="1">
+      <c r="W33" s="1">
         <v>8</v>
       </c>
-      <c r="X31" s="1">
+      <c r="X33" s="1">
         <v>-32</v>
       </c>
-      <c r="Y31" s="1">
+      <c r="Y33" s="1">
         <v>-1</v>
       </c>
-      <c r="Z31" s="18">
+      <c r="Z33" s="18">
         <v>-23</v>
       </c>
-      <c r="AA31" s="17">
+      <c r="AA33" s="17">
         <v>-19</v>
       </c>
-      <c r="AB31" s="17">
+      <c r="AB33" s="17">
         <v>-11</v>
       </c>
-      <c r="AC31" s="17">
+      <c r="AC33" s="17">
         <v>23</v>
       </c>
-      <c r="AD31" s="17">
+      <c r="AD33" s="17">
         <v>28</v>
       </c>
-      <c r="AE31" s="18">
+      <c r="AE33" s="18">
         <v>14</v>
       </c>
-      <c r="AF31" s="18">
+      <c r="AF33" s="18">
         <v>-38</v>
       </c>
-      <c r="AG31" s="18" t="s">
+      <c r="AG33" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AH31" s="17">
+      <c r="AH33" s="17">
         <v>-31</v>
       </c>
-      <c r="AI31" s="17">
+      <c r="AI33" s="17">
         <v>-54</v>
       </c>
-      <c r="AJ31" s="18">
+      <c r="AJ33" s="18">
         <v>9</v>
       </c>
-      <c r="AK31" s="18">
+      <c r="AK33" s="18">
         <v>32</v>
       </c>
-      <c r="AL31" s="18">
+      <c r="AL33" s="18">
         <v>-89</v>
       </c>
-      <c r="AM31" s="17">
+      <c r="AM33" s="17">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="AN33" s="18">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T32" s="1">
+      <c r="T34" s="1">
         <v>-5</v>
       </c>
-      <c r="U32" s="1">
+      <c r="U34" s="1">
         <v>-11</v>
       </c>
-      <c r="V32" s="1">
+      <c r="V34" s="1">
         <v>-9</v>
       </c>
-      <c r="W32" s="1">
+      <c r="W34" s="1">
         <v>3</v>
       </c>
-      <c r="X32" s="1">
+      <c r="X34" s="1">
         <v>-4</v>
       </c>
-      <c r="Y32" s="1">
+      <c r="Y34" s="1">
         <v>-11</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z34" s="18">
         <v>-3</v>
       </c>
-      <c r="AA32" s="17">
+      <c r="AA34" s="17">
         <v>-13</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB34" s="17">
         <v>-3</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC34" s="17">
         <v>-7</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD34" s="17">
         <v>3</v>
       </c>
-      <c r="AE32" s="18">
+      <c r="AE34" s="18">
         <v>8</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF34" s="18">
         <v>-12</v>
       </c>
-      <c r="AG32" s="18">
+      <c r="AG34" s="18">
         <v>-12</v>
       </c>
-      <c r="AH32" s="17" t="s">
+      <c r="AH34" s="17" t="s">
         <v>32</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AI34" s="17">
         <v>-15</v>
       </c>
-      <c r="AJ32" s="18">
+      <c r="AJ34" s="18">
         <v>4</v>
       </c>
-      <c r="AK32" s="18">
+      <c r="AK34" s="18">
         <v>-10</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL34" s="18">
         <v>-14</v>
       </c>
-      <c r="AM32" s="17">
+      <c r="AM34" s="17">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="AN34" s="32" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T33" s="1">
+      <c r="T35" s="1">
         <v>-30</v>
       </c>
-      <c r="U33" s="1">
+      <c r="U35" s="1">
         <v>-29</v>
       </c>
-      <c r="V33" s="1">
+      <c r="V35" s="1">
         <v>-11</v>
       </c>
-      <c r="W33" s="1">
+      <c r="W35" s="1">
         <v>-37</v>
       </c>
-      <c r="X33" s="1">
+      <c r="X35" s="1">
         <v>-6</v>
       </c>
-      <c r="Y33" s="1">
+      <c r="Y35" s="1">
         <v>-44</v>
       </c>
-      <c r="Z33" s="18">
+      <c r="Z35" s="18">
         <v>-44</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA35" s="17">
         <v>-33</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB35" s="17">
         <v>-40</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC35" s="17">
         <v>-88</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD35" s="17">
         <v>-29</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AE35" s="18">
         <v>-18</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF35" s="18">
         <v>-51</v>
       </c>
-      <c r="AG33" s="18">
+      <c r="AG35" s="18">
         <v>-117</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH35" s="17">
         <v>17</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AI35" s="17">
         <v>29</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AJ35" s="18">
         <v>11</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AK35" s="18">
         <v>-24</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AL35" s="18">
         <v>-50</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AM35" s="17">
         <v>-27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="AN35" s="18">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T34" s="1">
+      <c r="T36" s="1">
         <v>-43</v>
       </c>
-      <c r="U34" s="1">
+      <c r="U36" s="1">
         <v>-43</v>
       </c>
-      <c r="V34" s="1">
+      <c r="V36" s="1">
         <v>-66</v>
       </c>
-      <c r="W34" s="1">
+      <c r="W36" s="1">
         <v>-17</v>
       </c>
-      <c r="X34" s="1">
+      <c r="X36" s="1">
         <v>-25</v>
       </c>
-      <c r="Y34" s="1">
+      <c r="Y36" s="1">
         <v>-60</v>
       </c>
-      <c r="Z34" s="18">
+      <c r="Z36" s="18">
         <v>-43</v>
       </c>
-      <c r="AA34" s="17">
+      <c r="AA36" s="17">
         <v>-25</v>
       </c>
-      <c r="AB34" s="17">
+      <c r="AB36" s="17">
         <v>-16</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC36" s="17">
         <v>-81</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD36" s="17">
         <v>-13</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AE36" s="18">
         <v>-31</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF36" s="18">
         <v>-60</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AG36" s="18">
         <v>-88</v>
       </c>
-      <c r="AH34" s="17">
+      <c r="AH36" s="17">
         <v>-62</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AI36" s="17">
         <v>7</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AJ36" s="18">
         <v>-44</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AK36" s="18">
         <v>-27</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AL36" s="18">
         <v>-64</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM36" s="17">
         <v>-54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="AN36" s="18">
+        <v>-25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T35" s="1">
+      <c r="T37" s="1">
         <v>-24</v>
       </c>
-      <c r="U35" s="1">
+      <c r="U37" s="1">
         <v>-14</v>
       </c>
-      <c r="V35" s="1">
+      <c r="V37" s="1">
         <v>-17</v>
       </c>
-      <c r="W35" s="1">
+      <c r="W37" s="1">
         <v>-28</v>
       </c>
-      <c r="X35" s="1">
+      <c r="X37" s="1">
         <v>-73</v>
       </c>
-      <c r="Y35" s="1">
+      <c r="Y37" s="1">
         <v>-40</v>
       </c>
-      <c r="Z35" s="18">
+      <c r="Z37" s="18">
         <v>-60</v>
       </c>
-      <c r="AA35" s="17">
+      <c r="AA37" s="17">
         <v>-41</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB37" s="17">
         <v>-29</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AC37" s="17">
         <v>-37</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AD37" s="17">
         <v>-28</v>
       </c>
-      <c r="AE35" s="18">
+      <c r="AE37" s="18">
         <v>-55</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF37" s="18">
         <v>-43</v>
       </c>
-      <c r="AG35" s="18">
+      <c r="AG37" s="18">
         <v>-71</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AH37" s="17">
         <v>-33</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AI37" s="17">
         <v>-45</v>
       </c>
-      <c r="AJ35" s="18">
+      <c r="AJ37" s="18">
         <v>-34</v>
       </c>
-      <c r="AK35" s="18">
+      <c r="AK37" s="18">
         <v>-53</v>
       </c>
-      <c r="AL35" s="18">
+      <c r="AL37" s="18">
         <v>-33</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AM37" s="17">
         <v>-16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="AN37" s="18">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="T36" s="1">
+      <c r="T38" s="1">
         <v>5</v>
       </c>
-      <c r="U36" s="1">
+      <c r="U38" s="1">
         <v>-44</v>
       </c>
-      <c r="V36" s="1">
+      <c r="V38" s="1">
         <v>-56</v>
       </c>
-      <c r="W36" s="1">
+      <c r="W38" s="1">
         <v>-79</v>
       </c>
-      <c r="X36" s="1">
+      <c r="X38" s="1">
         <v>-60</v>
       </c>
-      <c r="Y36" s="1">
+      <c r="Y38" s="1">
         <v>-66</v>
       </c>
-      <c r="Z36" s="18">
+      <c r="Z38" s="18">
         <v>-70</v>
       </c>
-      <c r="AA36" s="17">
+      <c r="AA38" s="17">
         <v>-41</v>
       </c>
-      <c r="AB36" s="17">
+      <c r="AB38" s="17">
         <v>-45</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AC38" s="17">
         <v>-96</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AD38" s="17">
         <v>-46</v>
       </c>
-      <c r="AE36" s="18">
+      <c r="AE38" s="18">
         <v>2</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF38" s="18">
         <v>-53</v>
       </c>
-      <c r="AG36" s="18">
+      <c r="AG38" s="18">
         <v>-73</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AH38" s="17">
         <v>-35</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AI38" s="17">
         <v>-32</v>
       </c>
-      <c r="AJ36" s="18">
+      <c r="AJ38" s="18">
         <v>-62</v>
       </c>
-      <c r="AK36" s="18">
+      <c r="AK38" s="18">
         <v>-22</v>
       </c>
-      <c r="AL36" s="18">
+      <c r="AL38" s="18">
         <v>-50</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AM38" s="17">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="AN38" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="T37" s="1">
+      <c r="T39" s="1">
         <v>-15</v>
       </c>
-      <c r="U37" s="1">
+      <c r="U39" s="1">
         <v>-13</v>
       </c>
-      <c r="V37" s="1">
+      <c r="V39" s="1">
         <v>-33</v>
       </c>
-      <c r="W37" s="1">
+      <c r="W39" s="1">
         <v>-37</v>
       </c>
-      <c r="X37" s="1">
+      <c r="X39" s="1">
         <v>-44</v>
       </c>
-      <c r="Y37" s="1">
+      <c r="Y39" s="1">
         <v>-26</v>
       </c>
-      <c r="Z37" s="18">
+      <c r="Z39" s="18">
         <v>-28</v>
       </c>
-      <c r="AA37" s="17">
+      <c r="AA39" s="17">
         <v>-1</v>
       </c>
-      <c r="AB37" s="17">
+      <c r="AB39" s="17">
         <v>-12</v>
       </c>
-      <c r="AC37" s="17" t="s">
+      <c r="AC39" s="17" t="s">
         <v>32</v>
-      </c>
-[...128 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AD39" s="17">
         <v>-26</v>
       </c>
       <c r="AE39" s="18">
+        <v>-22</v>
+      </c>
+      <c r="AF39" s="18">
+        <v>-41</v>
+      </c>
+      <c r="AG39" s="18">
+        <v>-24</v>
+      </c>
+      <c r="AH39" s="17">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="17">
+        <v>-4</v>
+      </c>
+      <c r="AJ39" s="18">
+        <v>10</v>
+      </c>
+      <c r="AK39" s="18">
+        <v>-15</v>
+      </c>
+      <c r="AL39" s="18">
+        <v>12</v>
+      </c>
+      <c r="AM39" s="17">
+        <v>2</v>
+      </c>
+      <c r="AN39" s="18">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T40" s="1">
+        <v>-64</v>
+      </c>
+      <c r="U40" s="1">
+        <v>-46</v>
+      </c>
+      <c r="V40" s="1">
+        <v>-43</v>
+      </c>
+      <c r="W40" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X40" s="1">
+        <v>-104</v>
+      </c>
+      <c r="Y40" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Z40" s="18">
+        <v>-47</v>
+      </c>
+      <c r="AA40" s="17">
+        <v>-13</v>
+      </c>
+      <c r="AB40" s="17">
+        <v>-39</v>
+      </c>
+      <c r="AC40" s="17">
+        <v>-31</v>
+      </c>
+      <c r="AD40" s="17">
+        <v>6</v>
+      </c>
+      <c r="AE40" s="18">
+        <v>-65</v>
+      </c>
+      <c r="AF40" s="18">
+        <v>-46</v>
+      </c>
+      <c r="AG40" s="18">
+        <v>-17</v>
+      </c>
+      <c r="AH40" s="17">
+        <v>-17</v>
+      </c>
+      <c r="AI40" s="17">
+        <v>-50</v>
+      </c>
+      <c r="AJ40" s="18">
+        <v>-22</v>
+      </c>
+      <c r="AK40" s="18">
+        <v>17</v>
+      </c>
+      <c r="AL40" s="18">
+        <v>-30</v>
+      </c>
+      <c r="AM40" s="17">
+        <v>-16</v>
+      </c>
+      <c r="AN40" s="18">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="T41" s="1">
+        <v>-33</v>
+      </c>
+      <c r="U41" s="1">
+        <v>5</v>
+      </c>
+      <c r="V41" s="1">
+        <v>-31</v>
+      </c>
+      <c r="W41" s="1">
+        <v>-86</v>
+      </c>
+      <c r="X41" s="1">
+        <v>-80</v>
+      </c>
+      <c r="Y41" s="1">
+        <v>-11</v>
+      </c>
+      <c r="Z41" s="18">
+        <v>-26</v>
+      </c>
+      <c r="AA41" s="17">
+        <v>21</v>
+      </c>
+      <c r="AB41" s="17">
+        <v>-39</v>
+      </c>
+      <c r="AC41" s="17">
+        <v>15</v>
+      </c>
+      <c r="AD41" s="17">
+        <v>-26</v>
+      </c>
+      <c r="AE41" s="18">
         <v>-23</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF41" s="18">
         <v>-28</v>
       </c>
-      <c r="AG39" s="18">
+      <c r="AG41" s="18">
         <v>-52</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH41" s="17">
         <v>-32</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AI41" s="17">
         <v>-12</v>
       </c>
-      <c r="AJ39" s="18">
+      <c r="AJ41" s="18">
         <v>-22</v>
       </c>
-      <c r="AK39" s="18">
+      <c r="AK41" s="18">
         <v>-10</v>
       </c>
-      <c r="AL39" s="18">
+      <c r="AL41" s="18">
         <v>-15</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AM41" s="17">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="AN41" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T40" s="1">
+      <c r="T42" s="1">
         <v>-75</v>
       </c>
-      <c r="U40" s="1">
+      <c r="U42" s="1">
         <v>-27</v>
       </c>
-      <c r="V40" s="1">
+      <c r="V42" s="1">
         <v>-113</v>
       </c>
-      <c r="W40" s="1">
+      <c r="W42" s="1">
         <v>-85</v>
       </c>
-      <c r="X40" s="1">
+      <c r="X42" s="1">
         <v>-85</v>
       </c>
-      <c r="Y40" s="1">
+      <c r="Y42" s="1">
         <v>-83</v>
       </c>
-      <c r="Z40" s="18">
+      <c r="Z42" s="18">
         <v>-104</v>
       </c>
-      <c r="AA40" s="17">
+      <c r="AA42" s="17">
         <v>-32</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB42" s="17">
         <v>-78</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC42" s="17">
         <v>-92</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD42" s="17">
         <v>-68</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE42" s="18">
         <v>-74</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF42" s="18">
         <v>-99</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG42" s="18">
         <v>-60</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH42" s="17">
         <v>-94</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AI42" s="17">
         <v>-52</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ42" s="18">
         <v>-43</v>
       </c>
-      <c r="AK40" s="18">
+      <c r="AK42" s="18">
         <v>-48</v>
       </c>
-      <c r="AL40" s="18">
+      <c r="AL42" s="18">
         <v>-103</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AM42" s="17">
         <v>-27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="AN42" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T41" s="1">
+      <c r="T43" s="1">
         <v>-72</v>
       </c>
-      <c r="U41" s="1">
+      <c r="U43" s="1">
         <v>-48</v>
       </c>
-      <c r="V41" s="1">
+      <c r="V43" s="1">
         <v>-58</v>
       </c>
-      <c r="W41" s="1">
+      <c r="W43" s="1">
         <v>-82</v>
       </c>
-      <c r="X41" s="1">
+      <c r="X43" s="1">
         <v>-39</v>
       </c>
-      <c r="Y41" s="1">
+      <c r="Y43" s="1">
         <v>-67</v>
       </c>
-      <c r="Z41" s="18">
+      <c r="Z43" s="18">
         <v>-90</v>
       </c>
-      <c r="AA41" s="17">
+      <c r="AA43" s="17">
         <v>-157</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB43" s="17">
         <v>-51</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC43" s="17">
         <v>-95</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD43" s="17">
         <v>-62</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE43" s="18">
         <v>-112</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF43" s="18">
         <v>-127</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG43" s="18">
         <v>-101</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AH43" s="17">
         <v>-16</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AI43" s="17">
         <v>-135</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ43" s="18">
         <v>-31</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK43" s="18">
         <v>-39</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL43" s="18">
         <v>-9</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AM43" s="17">
         <v>-47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="AN43" s="18">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T42" s="1">
+      <c r="T44" s="1">
         <v>-49</v>
       </c>
-      <c r="U42" s="1">
+      <c r="U44" s="1">
         <v>-35</v>
       </c>
-      <c r="V42" s="1">
+      <c r="V44" s="1">
         <v>-34</v>
       </c>
-      <c r="W42" s="1">
+      <c r="W44" s="1">
         <v>-78</v>
       </c>
-      <c r="X42" s="1">
+      <c r="X44" s="1">
         <v>-65</v>
       </c>
-      <c r="Y42" s="1">
+      <c r="Y44" s="1">
         <v>-45</v>
       </c>
-      <c r="Z42" s="18">
+      <c r="Z44" s="18">
         <v>-37</v>
       </c>
-      <c r="AA42" s="17">
+      <c r="AA44" s="17">
         <v>-31</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB44" s="17">
         <v>-40</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC44" s="17">
         <v>-55</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD44" s="17">
         <v>-31</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE44" s="18">
         <v>-55</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF44" s="18">
         <v>-34</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG44" s="18">
         <v>-36</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH44" s="17">
         <v>-57</v>
       </c>
-      <c r="AI42" s="17">
+      <c r="AI44" s="17">
         <v>-33</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ44" s="18">
         <v>-19</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK44" s="18">
         <v>-36</v>
       </c>
-      <c r="AL42" s="18">
+      <c r="AL44" s="18">
         <v>-33</v>
       </c>
-      <c r="AM42" s="17">
+      <c r="AM44" s="17">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="24" t="s">
+      <c r="AN44" s="18">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="T43" s="24">
+      <c r="T45" s="24">
         <v>-37</v>
       </c>
-      <c r="U43" s="24">
+      <c r="U45" s="24">
         <v>-20</v>
       </c>
-      <c r="V43" s="24">
+      <c r="V45" s="24">
         <v>-13</v>
       </c>
-      <c r="W43" s="24">
+      <c r="W45" s="24">
         <v>7</v>
       </c>
-      <c r="X43" s="24">
+      <c r="X45" s="24">
         <v>-17</v>
       </c>
-      <c r="Y43" s="24">
+      <c r="Y45" s="24">
         <v>-29</v>
       </c>
-      <c r="Z43" s="28">
+      <c r="Z45" s="28">
         <v>-28</v>
       </c>
-      <c r="AA43" s="28">
+      <c r="AA45" s="28">
         <v>-15</v>
       </c>
-      <c r="AB43" s="28">
+      <c r="AB45" s="28">
         <v>-18</v>
       </c>
-      <c r="AC43" s="28">
+      <c r="AC45" s="28">
         <v>-27</v>
       </c>
-      <c r="AD43" s="28">
+      <c r="AD45" s="28">
         <v>-12</v>
       </c>
-      <c r="AE43" s="28">
+      <c r="AE45" s="28">
         <v>-17</v>
       </c>
-      <c r="AF43" s="28">
+      <c r="AF45" s="28">
         <v>-28</v>
       </c>
-      <c r="AG43" s="28">
+      <c r="AG45" s="28">
         <v>-26</v>
       </c>
-      <c r="AH43" s="28">
+      <c r="AH45" s="28">
         <v>-19</v>
       </c>
-      <c r="AI43" s="28">
+      <c r="AI45" s="28">
         <v>-11</v>
       </c>
-      <c r="AJ43" s="28">
+      <c r="AJ45" s="28">
         <v>3</v>
       </c>
-      <c r="AK43" s="28">
+      <c r="AK45" s="28">
         <v>-23</v>
       </c>
-      <c r="AL43" s="28">
+      <c r="AL45" s="28">
         <v>-48</v>
       </c>
-      <c r="AM43" s="28">
+      <c r="AM45" s="28">
         <v>10</v>
       </c>
-    </row>
-[...26 lines deleted...]
-    <row r="46" spans="1:39">
+      <c r="AN45" s="28">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
       <c r="T46" s="1"/>
       <c r="X46" s="1"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AC46" s="19"/>
+      <c r="AD46" s="19"/>
+      <c r="AE46" s="19"/>
+      <c r="AF46" s="19"/>
+      <c r="AG46" s="19"/>
+      <c r="AH46" s="19"/>
+      <c r="AI46" s="19"/>
+      <c r="AJ46" s="19"/>
+      <c r="AK46" s="19"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="T47" s="1"/>
       <c r="X47" s="1"/>
-    </row>
-    <row r="48" spans="1:39">
+      <c r="AC47" s="19"/>
+      <c r="AD47" s="19"/>
+      <c r="AE47" s="19"/>
+      <c r="AF47" s="19"/>
+      <c r="AG47" s="19"/>
+      <c r="AH47" s="19"/>
+      <c r="AI47" s="19"/>
+      <c r="AJ47" s="19"/>
+      <c r="AK47" s="19"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="T48" s="1"/>
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="20:24">
       <c r="T49" s="1"/>
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="20:24">
       <c r="T50" s="1"/>
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="20:24">
       <c r="T51" s="1"/>
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="20:24">
       <c r="T52" s="1"/>
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="20:24">
       <c r="T53" s="1"/>
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="20:24">
       <c r="T54" s="1"/>
@@ -21248,62 +21416,70 @@
     </row>
     <row r="85" spans="20:24">
       <c r="T85" s="1"/>
       <c r="X85" s="1"/>
     </row>
     <row r="86" spans="20:24">
       <c r="T86" s="1"/>
       <c r="X86" s="1"/>
     </row>
     <row r="87" spans="20:24">
       <c r="T87" s="1"/>
       <c r="X87" s="1"/>
     </row>
     <row r="88" spans="20:24">
       <c r="T88" s="1"/>
       <c r="X88" s="1"/>
     </row>
     <row r="89" spans="20:24">
       <c r="T89" s="1"/>
       <c r="X89" s="1"/>
     </row>
     <row r="90" spans="20:24">
       <c r="T90" s="1"/>
       <c r="X90" s="1"/>
     </row>
+    <row r="91" spans="20:24">
+      <c r="T91" s="1"/>
+      <c r="X91" s="1"/>
+    </row>
+    <row r="92" spans="20:24">
+      <c r="T92" s="1"/>
+      <c r="X92" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="A9:AK9"/>
+    <mergeCell ref="A24:AK24"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>