--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -13,66 +13,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Прибывшие  2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
     <sheet name="Выбывшие  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId5"/>
     <sheet name="Сальдо внутмигр  2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -682,255 +682,255 @@
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>586740</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 3"/>
+        <xdr:cNvPr id="3073" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>60960</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="4097" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2339340" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>167640</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 3"/>
+        <xdr:cNvPr id="5121" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2026920" cy="563880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>15240</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
@@ -4612,51 +4612,51 @@
       <c r="AB43" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA64"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="W1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="9.109375" style="41"/>
     <col min="25" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="13.2" customHeight="1">
       <c r="X1" s="55"/>
     </row>
     <row r="2" spans="1:53" ht="13.2" customHeight="1">
       <c r="X2" s="55"/>
     </row>
     <row r="3" spans="1:53" ht="13.2" customHeight="1">
       <c r="X3" s="55"/>
     </row>
     <row r="4" spans="1:53" ht="13.2" customHeight="1">
       <c r="X4" s="55"/>
     </row>
     <row r="5" spans="1:53" ht="13.2" customHeight="1">
@@ -5051,50 +5051,53 @@
       </c>
       <c r="AG10" s="18">
         <v>3557</v>
       </c>
       <c r="AH10" s="18">
         <v>3532</v>
       </c>
       <c r="AI10" s="18">
         <v>3102</v>
       </c>
       <c r="AJ10" s="18">
         <v>2672</v>
       </c>
       <c r="AK10" s="18">
         <v>2309</v>
       </c>
       <c r="AL10" s="18">
         <v>2861</v>
       </c>
       <c r="AM10" s="18">
         <v>2835</v>
       </c>
       <c r="AN10" s="18">
         <v>3169</v>
       </c>
+      <c r="AO10" s="18">
+        <v>2718</v>
+      </c>
     </row>
     <row r="11" spans="1:53">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T11" s="35">
         <v>1359</v>
       </c>
       <c r="U11" s="35">
         <v>1237</v>
       </c>
       <c r="V11" s="35">
         <v>1732</v>
       </c>
       <c r="W11" s="35">
         <v>1859</v>
       </c>
       <c r="X11" s="35">
         <v>1639</v>
       </c>
       <c r="Y11" s="18">
         <v>1452</v>
       </c>
       <c r="Z11" s="18">
         <v>1643</v>
@@ -5119,50 +5122,53 @@
       </c>
       <c r="AG11" s="18">
         <v>2041</v>
       </c>
       <c r="AH11" s="18">
         <v>1667</v>
       </c>
       <c r="AI11" s="18">
         <v>1540</v>
       </c>
       <c r="AJ11" s="18">
         <v>1315</v>
       </c>
       <c r="AK11" s="18">
         <v>1142</v>
       </c>
       <c r="AL11" s="18">
         <v>1426</v>
       </c>
       <c r="AM11" s="18">
         <v>1292</v>
       </c>
       <c r="AN11" s="18">
         <v>1464</v>
       </c>
+      <c r="AO11" s="18">
+        <v>1333</v>
+      </c>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T12" s="35">
         <v>76</v>
       </c>
       <c r="U12" s="35">
         <v>112</v>
       </c>
       <c r="V12" s="35">
         <v>162</v>
       </c>
       <c r="W12" s="35">
         <v>124</v>
       </c>
       <c r="X12" s="35">
         <v>113</v>
       </c>
       <c r="Y12" s="18">
         <v>93</v>
       </c>
       <c r="Z12" s="18">
         <v>104</v>
@@ -5187,50 +5193,53 @@
       </c>
       <c r="AG12" s="18">
         <v>115</v>
       </c>
       <c r="AH12" s="18">
         <v>142</v>
       </c>
       <c r="AI12" s="18">
         <v>139</v>
       </c>
       <c r="AJ12" s="18">
         <v>128</v>
       </c>
       <c r="AK12" s="18">
         <v>103</v>
       </c>
       <c r="AL12" s="18">
         <v>165</v>
       </c>
       <c r="AM12" s="18">
         <v>172</v>
       </c>
       <c r="AN12" s="18">
         <v>172</v>
       </c>
+      <c r="AO12" s="18">
+        <v>108</v>
+      </c>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="35">
         <v>198</v>
       </c>
       <c r="U13" s="35">
         <v>175</v>
       </c>
       <c r="V13" s="35">
         <v>271</v>
       </c>
       <c r="W13" s="35">
         <v>287</v>
       </c>
       <c r="X13" s="35">
         <v>256</v>
       </c>
       <c r="Y13" s="18">
         <v>224</v>
       </c>
       <c r="Z13" s="18">
         <v>244</v>
@@ -5255,50 +5264,53 @@
       </c>
       <c r="AG13" s="18">
         <v>275</v>
       </c>
       <c r="AH13" s="18">
         <v>359</v>
       </c>
       <c r="AI13" s="18">
         <v>290</v>
       </c>
       <c r="AJ13" s="18">
         <v>208</v>
       </c>
       <c r="AK13" s="18">
         <v>196</v>
       </c>
       <c r="AL13" s="18">
         <v>226</v>
       </c>
       <c r="AM13" s="18">
         <v>222</v>
       </c>
       <c r="AN13" s="18">
         <v>259</v>
       </c>
+      <c r="AO13" s="18">
+        <v>194</v>
+      </c>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="35">
         <v>114</v>
       </c>
       <c r="U14" s="35">
         <v>98</v>
       </c>
       <c r="V14" s="35">
         <v>122</v>
       </c>
       <c r="W14" s="35">
         <v>180</v>
       </c>
       <c r="X14" s="35">
         <v>145</v>
       </c>
       <c r="Y14" s="18">
         <v>162</v>
       </c>
       <c r="Z14" s="18">
         <v>163</v>
@@ -5323,50 +5335,53 @@
       </c>
       <c r="AG14" s="18">
         <v>161</v>
       </c>
       <c r="AH14" s="18">
         <v>142</v>
       </c>
       <c r="AI14" s="18">
         <v>195</v>
       </c>
       <c r="AJ14" s="18">
         <v>171</v>
       </c>
       <c r="AK14" s="18">
         <v>133</v>
       </c>
       <c r="AL14" s="18">
         <v>149</v>
       </c>
       <c r="AM14" s="18">
         <v>169</v>
       </c>
       <c r="AN14" s="18">
         <v>207</v>
       </c>
+      <c r="AO14" s="18">
+        <v>180</v>
+      </c>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="35">
         <v>145</v>
       </c>
       <c r="U15" s="35">
         <v>104</v>
       </c>
       <c r="V15" s="35">
         <v>204</v>
       </c>
       <c r="W15" s="35">
         <v>221</v>
       </c>
       <c r="X15" s="35">
         <v>162</v>
       </c>
       <c r="Y15" s="18">
         <v>145</v>
       </c>
       <c r="Z15" s="18">
         <v>156</v>
@@ -5391,50 +5406,53 @@
       </c>
       <c r="AG15" s="18">
         <v>162</v>
       </c>
       <c r="AH15" s="18">
         <v>264</v>
       </c>
       <c r="AI15" s="18">
         <v>193</v>
       </c>
       <c r="AJ15" s="18">
         <v>124</v>
       </c>
       <c r="AK15" s="18">
         <v>134</v>
       </c>
       <c r="AL15" s="18">
         <v>148</v>
       </c>
       <c r="AM15" s="18">
         <v>165</v>
       </c>
       <c r="AN15" s="18">
         <v>177</v>
       </c>
+      <c r="AO15" s="18">
+        <v>165</v>
+      </c>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="35">
         <v>61</v>
       </c>
       <c r="U16" s="35">
         <v>54</v>
       </c>
       <c r="V16" s="35">
         <v>77</v>
       </c>
       <c r="W16" s="35">
         <v>62</v>
       </c>
       <c r="X16" s="35">
         <v>71</v>
       </c>
       <c r="Y16" s="18">
         <v>50</v>
       </c>
       <c r="Z16" s="18">
         <v>77</v>
@@ -5459,52 +5477,55 @@
       </c>
       <c r="AG16" s="18">
         <v>85</v>
       </c>
       <c r="AH16" s="18">
         <v>107</v>
       </c>
       <c r="AI16" s="18">
         <v>58</v>
       </c>
       <c r="AJ16" s="18">
         <v>61</v>
       </c>
       <c r="AK16" s="18">
         <v>67</v>
       </c>
       <c r="AL16" s="18">
         <v>91</v>
       </c>
       <c r="AM16" s="18">
         <v>116</v>
       </c>
       <c r="AN16" s="18">
         <v>118</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T17" s="35">
         <v>33</v>
       </c>
       <c r="U17" s="35">
         <v>35</v>
       </c>
       <c r="V17" s="35">
         <v>28</v>
       </c>
       <c r="W17" s="35">
         <v>48</v>
       </c>
       <c r="X17" s="35">
         <v>33</v>
       </c>
       <c r="Y17" s="18">
         <v>38</v>
       </c>
       <c r="Z17" s="18">
         <v>57</v>
       </c>
       <c r="AA17" s="18">
@@ -5527,52 +5548,55 @@
       </c>
       <c r="AG17" s="18">
         <v>61</v>
       </c>
       <c r="AH17" s="18">
         <v>79</v>
       </c>
       <c r="AI17" s="18">
         <v>70</v>
       </c>
       <c r="AJ17" s="18">
         <v>86</v>
       </c>
       <c r="AK17" s="18">
         <v>46</v>
       </c>
       <c r="AL17" s="18">
         <v>72</v>
       </c>
       <c r="AM17" s="18">
         <v>51</v>
       </c>
       <c r="AN17" s="18">
         <v>72</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T18" s="35">
         <v>36</v>
       </c>
       <c r="U18" s="35">
         <v>26</v>
       </c>
       <c r="V18" s="35">
         <v>41</v>
       </c>
       <c r="W18" s="35">
         <v>58</v>
       </c>
       <c r="X18" s="35">
         <v>46</v>
       </c>
       <c r="Y18" s="18">
         <v>56</v>
       </c>
       <c r="Z18" s="18">
         <v>43</v>
       </c>
       <c r="AA18" s="18">
@@ -5595,52 +5619,55 @@
       </c>
       <c r="AG18" s="18">
         <v>54</v>
       </c>
       <c r="AH18" s="18">
         <v>55</v>
       </c>
       <c r="AI18" s="18">
         <v>57</v>
       </c>
       <c r="AJ18" s="18">
         <v>40</v>
       </c>
       <c r="AK18" s="18">
         <v>80</v>
       </c>
       <c r="AL18" s="18">
         <v>52</v>
       </c>
       <c r="AM18" s="18">
         <v>57</v>
       </c>
       <c r="AN18" s="18">
         <v>49</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T19" s="35">
         <v>33</v>
       </c>
       <c r="U19" s="35">
         <v>44</v>
       </c>
       <c r="V19" s="35">
         <v>55</v>
       </c>
       <c r="W19" s="35">
         <v>47</v>
       </c>
       <c r="X19" s="35">
         <v>52</v>
       </c>
       <c r="Y19" s="18">
         <v>54</v>
       </c>
       <c r="Z19" s="18">
         <v>67</v>
       </c>
       <c r="AA19" s="18">
@@ -5663,52 +5690,55 @@
       </c>
       <c r="AG19" s="18">
         <v>44</v>
       </c>
       <c r="AH19" s="18">
         <v>49</v>
       </c>
       <c r="AI19" s="18">
         <v>74</v>
       </c>
       <c r="AJ19" s="18">
         <v>48</v>
       </c>
       <c r="AK19" s="18">
         <v>45</v>
       </c>
       <c r="AL19" s="18">
         <v>52</v>
       </c>
       <c r="AM19" s="18">
         <v>50</v>
       </c>
       <c r="AN19" s="18">
         <v>77</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="35">
         <v>84</v>
       </c>
       <c r="U20" s="35">
         <v>82</v>
       </c>
       <c r="V20" s="35">
         <v>82</v>
       </c>
       <c r="W20" s="35">
         <v>95</v>
       </c>
       <c r="X20" s="35">
         <v>118</v>
       </c>
       <c r="Y20" s="18">
         <v>49</v>
       </c>
       <c r="Z20" s="18">
         <v>107</v>
       </c>
       <c r="AA20" s="18">
@@ -5731,52 +5761,55 @@
       </c>
       <c r="AG20" s="18">
         <v>122</v>
       </c>
       <c r="AH20" s="18">
         <v>109</v>
       </c>
       <c r="AI20" s="18">
         <v>98</v>
       </c>
       <c r="AJ20" s="18">
         <v>80</v>
       </c>
       <c r="AK20" s="18">
         <v>58</v>
       </c>
       <c r="AL20" s="18">
         <v>82</v>
       </c>
       <c r="AM20" s="18">
         <v>123</v>
       </c>
       <c r="AN20" s="18">
         <v>129</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T21" s="35">
         <v>144</v>
       </c>
       <c r="U21" s="35">
         <v>130</v>
       </c>
       <c r="V21" s="35">
         <v>219</v>
       </c>
       <c r="W21" s="35">
         <v>210</v>
       </c>
       <c r="X21" s="35">
         <v>212</v>
       </c>
       <c r="Y21" s="18">
         <v>186</v>
       </c>
       <c r="Z21" s="18">
         <v>168</v>
       </c>
       <c r="AA21" s="18">
@@ -5799,52 +5832,55 @@
       </c>
       <c r="AG21" s="18">
         <v>239</v>
       </c>
       <c r="AH21" s="18">
         <v>304</v>
       </c>
       <c r="AI21" s="18">
         <v>168</v>
       </c>
       <c r="AJ21" s="18">
         <v>162</v>
       </c>
       <c r="AK21" s="18">
         <v>143</v>
       </c>
       <c r="AL21" s="18">
         <v>227</v>
       </c>
       <c r="AM21" s="18">
         <v>201</v>
       </c>
       <c r="AN21" s="18">
         <v>258</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T22" s="35">
         <v>36</v>
       </c>
       <c r="U22" s="35">
         <v>36</v>
       </c>
       <c r="V22" s="35">
         <v>64</v>
       </c>
       <c r="W22" s="35">
         <v>43</v>
       </c>
       <c r="X22" s="35">
         <v>49</v>
       </c>
       <c r="Y22" s="18">
         <v>46</v>
       </c>
       <c r="Z22" s="18">
         <v>51</v>
       </c>
       <c r="AA22" s="18">
@@ -5867,52 +5903,55 @@
       </c>
       <c r="AG22" s="18">
         <v>76</v>
       </c>
       <c r="AH22" s="18">
         <v>70</v>
       </c>
       <c r="AI22" s="18">
         <v>66</v>
       </c>
       <c r="AJ22" s="18">
         <v>77</v>
       </c>
       <c r="AK22" s="18">
         <v>42</v>
       </c>
       <c r="AL22" s="18">
         <v>77</v>
       </c>
       <c r="AM22" s="18">
         <v>81</v>
       </c>
       <c r="AN22" s="18">
         <v>81</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="35">
         <v>87</v>
       </c>
       <c r="U23" s="35">
         <v>100</v>
       </c>
       <c r="V23" s="35">
         <v>156</v>
       </c>
       <c r="W23" s="35">
         <v>172</v>
       </c>
       <c r="X23" s="35">
         <v>118</v>
       </c>
       <c r="Y23" s="18">
         <v>118</v>
       </c>
       <c r="Z23" s="18">
         <v>115</v>
       </c>
       <c r="AA23" s="18">
@@ -5935,93 +5974,96 @@
       </c>
       <c r="AG23" s="18">
         <v>122</v>
       </c>
       <c r="AH23" s="18">
         <v>185</v>
       </c>
       <c r="AI23" s="18">
         <v>154</v>
       </c>
       <c r="AJ23" s="18">
         <v>172</v>
       </c>
       <c r="AK23" s="18">
         <v>120</v>
       </c>
       <c r="AL23" s="18">
         <v>94</v>
       </c>
       <c r="AM23" s="18">
         <v>136</v>
       </c>
       <c r="AN23" s="18">
         <v>106</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="18">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="75" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
       <c r="D24" s="75"/>
       <c r="E24" s="75"/>
       <c r="F24" s="75"/>
       <c r="G24" s="75"/>
       <c r="H24" s="75"/>
       <c r="I24" s="75"/>
       <c r="J24" s="75"/>
       <c r="K24" s="75"/>
       <c r="L24" s="75"/>
       <c r="M24" s="75"/>
       <c r="N24" s="75"/>
       <c r="O24" s="75"/>
       <c r="P24" s="75"/>
       <c r="Q24" s="75"/>
       <c r="R24" s="75"/>
       <c r="S24" s="75"/>
       <c r="T24" s="75"/>
       <c r="U24" s="75"/>
       <c r="V24" s="75"/>
       <c r="W24" s="75"/>
       <c r="X24" s="75"/>
       <c r="Y24" s="75"/>
       <c r="Z24" s="75"/>
       <c r="AA24" s="75"/>
       <c r="AB24" s="75"/>
       <c r="AC24" s="75"/>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
       <c r="AF24" s="75"/>
       <c r="AG24" s="75"/>
       <c r="AH24" s="75"/>
       <c r="AI24" s="75"/>
       <c r="AJ24" s="75"/>
       <c r="AK24" s="75"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>26</v>
       </c>
       <c r="D25" s="1">
         <v>29</v>
       </c>
       <c r="E25" s="1">
         <v>13</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>22</v>
       </c>
       <c r="H25" s="1">
         <v>25</v>
       </c>
       <c r="I25" s="1">
@@ -6098,52 +6140,55 @@
       </c>
       <c r="AG25" s="17">
         <v>2234</v>
       </c>
       <c r="AH25" s="18">
         <v>1963</v>
       </c>
       <c r="AI25" s="18">
         <v>1864</v>
       </c>
       <c r="AJ25" s="18">
         <v>1546</v>
       </c>
       <c r="AK25" s="18">
         <v>1353</v>
       </c>
       <c r="AL25" s="18">
         <v>1750</v>
       </c>
       <c r="AM25" s="18">
         <v>1593</v>
       </c>
       <c r="AN25" s="18">
         <v>1785</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="18">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T26" s="35">
         <v>1236</v>
       </c>
       <c r="U26" s="35">
         <v>1099</v>
       </c>
       <c r="V26" s="35">
         <v>1554</v>
       </c>
       <c r="W26" s="35">
         <v>1695</v>
       </c>
       <c r="X26" s="35">
         <v>1509</v>
       </c>
       <c r="Y26" s="18">
         <v>1318</v>
       </c>
       <c r="Z26" s="18">
         <v>1506</v>
       </c>
       <c r="AA26" s="18">
@@ -6166,52 +6211,55 @@
       </c>
       <c r="AG26" s="18">
         <v>1839</v>
       </c>
       <c r="AH26" s="18">
         <v>1515</v>
       </c>
       <c r="AI26" s="18">
         <v>1429</v>
       </c>
       <c r="AJ26" s="18">
         <v>1203</v>
       </c>
       <c r="AK26" s="18">
         <v>1007</v>
       </c>
       <c r="AL26" s="18">
         <v>1348</v>
       </c>
       <c r="AM26" s="18">
         <v>1170</v>
       </c>
       <c r="AN26" s="18">
         <v>1349</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T27" s="35">
         <v>72</v>
       </c>
       <c r="U27" s="35">
         <v>106</v>
       </c>
       <c r="V27" s="35">
         <v>155</v>
       </c>
       <c r="W27" s="35">
         <v>111</v>
       </c>
       <c r="X27" s="35">
         <v>103</v>
       </c>
       <c r="Y27" s="18">
         <v>89</v>
       </c>
       <c r="Z27" s="18">
         <v>95</v>
       </c>
       <c r="AA27" s="18">
@@ -6234,52 +6282,55 @@
       </c>
       <c r="AG27" s="18">
         <v>108</v>
       </c>
       <c r="AH27" s="18">
         <v>127</v>
       </c>
       <c r="AI27" s="18">
         <v>130</v>
       </c>
       <c r="AJ27" s="18">
         <v>106</v>
       </c>
       <c r="AK27" s="18">
         <v>97</v>
       </c>
       <c r="AL27" s="18">
         <v>158</v>
       </c>
       <c r="AM27" s="18">
         <v>165</v>
       </c>
       <c r="AN27" s="18">
         <v>157</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="35">
         <v>68</v>
       </c>
       <c r="U28" s="35">
         <v>83</v>
       </c>
       <c r="V28" s="35">
         <v>72</v>
       </c>
       <c r="W28" s="35">
         <v>96</v>
       </c>
       <c r="X28" s="35">
         <v>86</v>
       </c>
       <c r="Y28" s="18">
         <v>111</v>
       </c>
       <c r="Z28" s="18">
         <v>94</v>
       </c>
       <c r="AA28" s="18">
@@ -6302,52 +6353,55 @@
       </c>
       <c r="AG28" s="18">
         <v>113</v>
       </c>
       <c r="AH28" s="18">
         <v>76</v>
       </c>
       <c r="AI28" s="18">
         <v>97</v>
       </c>
       <c r="AJ28" s="18">
         <v>107</v>
       </c>
       <c r="AK28" s="18">
         <v>80</v>
       </c>
       <c r="AL28" s="18">
         <v>89</v>
       </c>
       <c r="AM28" s="18">
         <v>105</v>
       </c>
       <c r="AN28" s="18">
         <v>115</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="18">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="35">
         <v>108</v>
       </c>
       <c r="U29" s="35">
         <v>69</v>
       </c>
       <c r="V29" s="35">
         <v>125</v>
       </c>
       <c r="W29" s="35">
         <v>144</v>
       </c>
       <c r="X29" s="35">
         <v>122</v>
       </c>
       <c r="Y29" s="18">
         <v>94</v>
       </c>
       <c r="Z29" s="18">
         <v>114</v>
       </c>
       <c r="AA29" s="18">
@@ -6370,52 +6424,55 @@
       </c>
       <c r="AG29" s="18">
         <v>108</v>
       </c>
       <c r="AH29" s="18">
         <v>167</v>
       </c>
       <c r="AI29" s="18">
         <v>128</v>
       </c>
       <c r="AJ29" s="18">
         <v>75</v>
       </c>
       <c r="AK29" s="18">
         <v>108</v>
       </c>
       <c r="AL29" s="18">
         <v>95</v>
       </c>
       <c r="AM29" s="18">
         <v>98</v>
       </c>
       <c r="AN29" s="18">
         <v>106</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="35">
         <v>49</v>
       </c>
       <c r="U30" s="35">
         <v>56</v>
       </c>
       <c r="V30" s="35">
         <v>68</v>
       </c>
       <c r="W30" s="35">
         <v>76</v>
       </c>
       <c r="X30" s="35">
         <v>59</v>
       </c>
       <c r="Y30" s="18">
         <v>61</v>
       </c>
       <c r="Z30" s="18">
         <v>57</v>
       </c>
       <c r="AA30" s="18">
@@ -6438,93 +6495,96 @@
       </c>
       <c r="AG30" s="18">
         <v>66</v>
       </c>
       <c r="AH30" s="18">
         <v>78</v>
       </c>
       <c r="AI30" s="18">
         <v>80</v>
       </c>
       <c r="AJ30" s="18">
         <v>55</v>
       </c>
       <c r="AK30" s="18">
         <v>61</v>
       </c>
       <c r="AL30" s="18">
         <v>60</v>
       </c>
       <c r="AM30" s="18">
         <v>55</v>
       </c>
       <c r="AN30" s="18">
         <v>58</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="75" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="75"/>
       <c r="L31" s="75"/>
       <c r="M31" s="75"/>
       <c r="N31" s="75"/>
       <c r="O31" s="75"/>
       <c r="P31" s="75"/>
       <c r="Q31" s="75"/>
       <c r="R31" s="75"/>
       <c r="S31" s="75"/>
       <c r="T31" s="75"/>
       <c r="U31" s="75"/>
       <c r="V31" s="75"/>
       <c r="W31" s="75"/>
       <c r="X31" s="75"/>
       <c r="Y31" s="75"/>
       <c r="Z31" s="75"/>
       <c r="AA31" s="75"/>
       <c r="AB31" s="75"/>
       <c r="AC31" s="75"/>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
       <c r="AF31" s="75"/>
       <c r="AG31" s="75"/>
       <c r="AH31" s="75"/>
       <c r="AI31" s="75"/>
       <c r="AJ31" s="75"/>
       <c r="AK31" s="75"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -6601,52 +6661,55 @@
       </c>
       <c r="AG32" s="17">
         <v>1323</v>
       </c>
       <c r="AH32" s="17">
         <v>1569</v>
       </c>
       <c r="AI32" s="17">
         <v>1238</v>
       </c>
       <c r="AJ32" s="18">
         <v>1126</v>
       </c>
       <c r="AK32" s="18">
         <v>956</v>
       </c>
       <c r="AL32" s="18">
         <v>1111</v>
       </c>
       <c r="AM32" s="17">
         <v>1242</v>
       </c>
       <c r="AN32" s="18">
         <v>1384</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="18">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="35">
         <v>123</v>
       </c>
       <c r="U33" s="35">
         <v>138</v>
       </c>
       <c r="V33" s="35">
         <v>178</v>
       </c>
       <c r="W33" s="35">
         <v>164</v>
       </c>
       <c r="X33" s="35">
         <v>130</v>
       </c>
       <c r="Y33" s="17">
         <v>134</v>
       </c>
       <c r="Z33" s="18">
         <v>137</v>
       </c>
       <c r="AA33" s="18">
@@ -6669,52 +6732,55 @@
       </c>
       <c r="AG33" s="18">
         <v>202</v>
       </c>
       <c r="AH33" s="17">
         <v>152</v>
       </c>
       <c r="AI33" s="17">
         <v>111</v>
       </c>
       <c r="AJ33" s="18">
         <v>112</v>
       </c>
       <c r="AK33" s="18">
         <v>135</v>
       </c>
       <c r="AL33" s="18">
         <v>78</v>
       </c>
       <c r="AM33" s="17">
         <v>122</v>
       </c>
       <c r="AN33" s="18">
         <v>115</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="18">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="35">
         <v>4</v>
       </c>
       <c r="U34" s="35">
         <v>6</v>
       </c>
       <c r="V34" s="35">
         <v>7</v>
       </c>
       <c r="W34" s="35">
         <v>13</v>
       </c>
       <c r="X34" s="35">
         <v>10</v>
       </c>
       <c r="Y34" s="17">
         <v>4</v>
       </c>
       <c r="Z34" s="18">
         <v>9</v>
       </c>
       <c r="AA34" s="18">
@@ -6737,52 +6803,55 @@
       </c>
       <c r="AG34" s="18">
         <v>7</v>
       </c>
       <c r="AH34" s="17">
         <v>15</v>
       </c>
       <c r="AI34" s="17">
         <v>9</v>
       </c>
       <c r="AJ34" s="18">
         <v>22</v>
       </c>
       <c r="AK34" s="18">
         <v>6</v>
       </c>
       <c r="AL34" s="18">
         <v>7</v>
       </c>
       <c r="AM34" s="17">
         <v>7</v>
       </c>
       <c r="AN34" s="32" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="35">
         <v>198</v>
       </c>
       <c r="U35" s="35">
         <v>175</v>
       </c>
       <c r="V35" s="35">
         <v>271</v>
       </c>
       <c r="W35" s="35">
         <v>287</v>
       </c>
       <c r="X35" s="35">
         <v>256</v>
       </c>
       <c r="Y35" s="17">
         <v>224</v>
       </c>
       <c r="Z35" s="18">
         <v>244</v>
       </c>
       <c r="AA35" s="18">
@@ -6805,52 +6874,55 @@
       </c>
       <c r="AG35" s="18">
         <v>275</v>
       </c>
       <c r="AH35" s="17">
         <v>359</v>
       </c>
       <c r="AI35" s="17">
         <v>290</v>
       </c>
       <c r="AJ35" s="18">
         <v>208</v>
       </c>
       <c r="AK35" s="18">
         <v>196</v>
       </c>
       <c r="AL35" s="18">
         <v>226</v>
       </c>
       <c r="AM35" s="17">
         <v>222</v>
       </c>
       <c r="AN35" s="18">
         <v>259</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="18">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="35">
         <v>46</v>
       </c>
       <c r="U36" s="35">
         <v>15</v>
       </c>
       <c r="V36" s="35">
         <v>50</v>
       </c>
       <c r="W36" s="35">
         <v>84</v>
       </c>
       <c r="X36" s="35">
         <v>59</v>
       </c>
       <c r="Y36" s="17">
         <v>51</v>
       </c>
       <c r="Z36" s="18">
         <v>69</v>
       </c>
       <c r="AA36" s="18">
@@ -6873,52 +6945,55 @@
       </c>
       <c r="AG36" s="18">
         <v>48</v>
       </c>
       <c r="AH36" s="17">
         <v>66</v>
       </c>
       <c r="AI36" s="17">
         <v>98</v>
       </c>
       <c r="AJ36" s="18">
         <v>64</v>
       </c>
       <c r="AK36" s="18">
         <v>53</v>
       </c>
       <c r="AL36" s="18">
         <v>60</v>
       </c>
       <c r="AM36" s="17">
         <v>64</v>
       </c>
       <c r="AN36" s="18">
         <v>92</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="35">
         <v>37</v>
       </c>
       <c r="U37" s="35">
         <v>35</v>
       </c>
       <c r="V37" s="35">
         <v>79</v>
       </c>
       <c r="W37" s="35">
         <v>77</v>
       </c>
       <c r="X37" s="35">
         <v>40</v>
       </c>
       <c r="Y37" s="17">
         <v>51</v>
       </c>
       <c r="Z37" s="18">
         <v>42</v>
       </c>
       <c r="AA37" s="18">
@@ -6941,52 +7016,55 @@
       </c>
       <c r="AG37" s="18">
         <v>54</v>
       </c>
       <c r="AH37" s="17">
         <v>97</v>
       </c>
       <c r="AI37" s="17">
         <v>65</v>
       </c>
       <c r="AJ37" s="18">
         <v>49</v>
       </c>
       <c r="AK37" s="18">
         <v>26</v>
       </c>
       <c r="AL37" s="18">
         <v>53</v>
       </c>
       <c r="AM37" s="17">
         <v>67</v>
       </c>
       <c r="AN37" s="18">
         <v>71</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="18">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="35">
         <v>61</v>
       </c>
       <c r="U38" s="35">
         <v>54</v>
       </c>
       <c r="V38" s="35">
         <v>77</v>
       </c>
       <c r="W38" s="35">
         <v>62</v>
       </c>
       <c r="X38" s="35">
         <v>71</v>
       </c>
       <c r="Y38" s="17">
         <v>50</v>
       </c>
       <c r="Z38" s="18">
         <v>77</v>
       </c>
       <c r="AA38" s="18">
@@ -7009,52 +7087,55 @@
       </c>
       <c r="AG38" s="18">
         <v>85</v>
       </c>
       <c r="AH38" s="17">
         <v>107</v>
       </c>
       <c r="AI38" s="17">
         <v>58</v>
       </c>
       <c r="AJ38" s="18">
         <v>61</v>
       </c>
       <c r="AK38" s="18">
         <v>67</v>
       </c>
       <c r="AL38" s="18">
         <v>91</v>
       </c>
       <c r="AM38" s="17">
         <v>116</v>
       </c>
       <c r="AN38" s="18">
         <v>118</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="18">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="35">
         <v>33</v>
       </c>
       <c r="U39" s="35">
         <v>35</v>
       </c>
       <c r="V39" s="35">
         <v>28</v>
       </c>
       <c r="W39" s="35">
         <v>48</v>
       </c>
       <c r="X39" s="35">
         <v>33</v>
       </c>
       <c r="Y39" s="17">
         <v>38</v>
       </c>
       <c r="Z39" s="18">
         <v>57</v>
       </c>
       <c r="AA39" s="18">
@@ -7077,52 +7158,55 @@
       </c>
       <c r="AG39" s="18">
         <v>61</v>
       </c>
       <c r="AH39" s="17">
         <v>79</v>
       </c>
       <c r="AI39" s="17">
         <v>70</v>
       </c>
       <c r="AJ39" s="18">
         <v>86</v>
       </c>
       <c r="AK39" s="18">
         <v>46</v>
       </c>
       <c r="AL39" s="18">
         <v>72</v>
       </c>
       <c r="AM39" s="17">
         <v>51</v>
       </c>
       <c r="AN39" s="18">
         <v>72</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="18">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="35">
         <v>36</v>
       </c>
       <c r="U40" s="35">
         <v>26</v>
       </c>
       <c r="V40" s="35">
         <v>41</v>
       </c>
       <c r="W40" s="35">
         <v>58</v>
       </c>
       <c r="X40" s="35">
         <v>46</v>
       </c>
       <c r="Y40" s="17">
         <v>56</v>
       </c>
       <c r="Z40" s="18">
         <v>43</v>
       </c>
       <c r="AA40" s="18">
@@ -7145,52 +7229,55 @@
       </c>
       <c r="AG40" s="18">
         <v>54</v>
       </c>
       <c r="AH40" s="17">
         <v>55</v>
       </c>
       <c r="AI40" s="17">
         <v>57</v>
       </c>
       <c r="AJ40" s="18">
         <v>40</v>
       </c>
       <c r="AK40" s="18">
         <v>80</v>
       </c>
       <c r="AL40" s="18">
         <v>52</v>
       </c>
       <c r="AM40" s="17">
         <v>57</v>
       </c>
       <c r="AN40" s="18">
         <v>49</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="18">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="35">
         <v>33</v>
       </c>
       <c r="U41" s="35">
         <v>44</v>
       </c>
       <c r="V41" s="35">
         <v>55</v>
       </c>
       <c r="W41" s="35">
         <v>47</v>
       </c>
       <c r="X41" s="35">
         <v>52</v>
       </c>
       <c r="Y41" s="17">
         <v>54</v>
       </c>
       <c r="Z41" s="18">
         <v>67</v>
       </c>
       <c r="AA41" s="18">
@@ -7213,52 +7300,55 @@
       </c>
       <c r="AG41" s="18">
         <v>44</v>
       </c>
       <c r="AH41" s="17">
         <v>49</v>
       </c>
       <c r="AI41" s="17">
         <v>74</v>
       </c>
       <c r="AJ41" s="18">
         <v>48</v>
       </c>
       <c r="AK41" s="18">
         <v>45</v>
       </c>
       <c r="AL41" s="18">
         <v>52</v>
       </c>
       <c r="AM41" s="17">
         <v>50</v>
       </c>
       <c r="AN41" s="18">
         <v>77</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="18">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="35">
         <v>84</v>
       </c>
       <c r="U42" s="35">
         <v>82</v>
       </c>
       <c r="V42" s="35">
         <v>82</v>
       </c>
       <c r="W42" s="35">
         <v>95</v>
       </c>
       <c r="X42" s="35">
         <v>118</v>
       </c>
       <c r="Y42" s="17">
         <v>49</v>
       </c>
       <c r="Z42" s="18">
         <v>107</v>
       </c>
       <c r="AA42" s="18">
@@ -7281,52 +7371,55 @@
       </c>
       <c r="AG42" s="18">
         <v>122</v>
       </c>
       <c r="AH42" s="17">
         <v>109</v>
       </c>
       <c r="AI42" s="17">
         <v>98</v>
       </c>
       <c r="AJ42" s="18">
         <v>80</v>
       </c>
       <c r="AK42" s="18">
         <v>58</v>
       </c>
       <c r="AL42" s="18">
         <v>82</v>
       </c>
       <c r="AM42" s="17">
         <v>123</v>
       </c>
       <c r="AN42" s="18">
         <v>129</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="18">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="35">
         <v>144</v>
       </c>
       <c r="U43" s="35">
         <v>130</v>
       </c>
       <c r="V43" s="35">
         <v>219</v>
       </c>
       <c r="W43" s="35">
         <v>210</v>
       </c>
       <c r="X43" s="35">
         <v>212</v>
       </c>
       <c r="Y43" s="17">
         <v>186</v>
       </c>
       <c r="Z43" s="18">
         <v>168</v>
       </c>
       <c r="AA43" s="18">
@@ -7349,52 +7442,55 @@
       </c>
       <c r="AG43" s="18">
         <v>239</v>
       </c>
       <c r="AH43" s="17">
         <v>304</v>
       </c>
       <c r="AI43" s="17">
         <v>168</v>
       </c>
       <c r="AJ43" s="18">
         <v>162</v>
       </c>
       <c r="AK43" s="18">
         <v>143</v>
       </c>
       <c r="AL43" s="18">
         <v>227</v>
       </c>
       <c r="AM43" s="17">
         <v>201</v>
       </c>
       <c r="AN43" s="18">
         <v>258</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="18">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="35">
         <v>36</v>
       </c>
       <c r="U44" s="35">
         <v>36</v>
       </c>
       <c r="V44" s="35">
         <v>64</v>
       </c>
       <c r="W44" s="35">
         <v>43</v>
       </c>
       <c r="X44" s="35">
         <v>49</v>
       </c>
       <c r="Y44" s="17">
         <v>46</v>
       </c>
       <c r="Z44" s="18">
         <v>51</v>
       </c>
       <c r="AA44" s="18">
@@ -7417,52 +7513,55 @@
       </c>
       <c r="AG44" s="18">
         <v>76</v>
       </c>
       <c r="AH44" s="17">
         <v>70</v>
       </c>
       <c r="AI44" s="17">
         <v>66</v>
       </c>
       <c r="AJ44" s="18">
         <v>77</v>
       </c>
       <c r="AK44" s="18">
         <v>42</v>
       </c>
       <c r="AL44" s="18">
         <v>77</v>
       </c>
       <c r="AM44" s="17">
         <v>81</v>
       </c>
       <c r="AN44" s="18">
         <v>81</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="18">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
       <c r="H45" s="24"/>
       <c r="I45" s="24"/>
       <c r="J45" s="24"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="24"/>
       <c r="O45" s="24"/>
       <c r="P45" s="24"/>
       <c r="Q45" s="24"/>
       <c r="R45" s="24"/>
       <c r="S45" s="24"/>
       <c r="T45" s="37">
         <v>38</v>
       </c>
       <c r="U45" s="37">
@@ -7503,96 +7602,99 @@
       </c>
       <c r="AG45" s="28">
         <v>56</v>
       </c>
       <c r="AH45" s="28">
         <v>107</v>
       </c>
       <c r="AI45" s="28">
         <v>74</v>
       </c>
       <c r="AJ45" s="28">
         <v>117</v>
       </c>
       <c r="AK45" s="28">
         <v>59</v>
       </c>
       <c r="AL45" s="28">
         <v>34</v>
       </c>
       <c r="AM45" s="28">
         <v>81</v>
       </c>
       <c r="AN45" s="28">
         <v>48</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" s="19"/>
       <c r="B46" s="12"/>
       <c r="C46" s="12"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
       <c r="G46" s="13"/>
       <c r="H46" s="15"/>
       <c r="I46" s="13"/>
       <c r="J46" s="15"/>
       <c r="K46" s="16"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="18"/>
       <c r="O46" s="18"/>
       <c r="P46" s="18"/>
       <c r="Q46" s="18"/>
       <c r="R46" s="18"/>
       <c r="S46" s="18"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="A47" s="19"/>
       <c r="B47" s="12"/>
       <c r="C47" s="12"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="15"/>
       <c r="I47" s="13"/>
       <c r="J47" s="15"/>
       <c r="K47" s="16"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="18"/>
       <c r="O47" s="18"/>
       <c r="P47" s="18"/>
       <c r="Q47" s="18"/>
       <c r="R47" s="18"/>
       <c r="S47" s="18"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -11007,51 +11109,51 @@
       <c r="AA43" s="30"/>
       <c r="AB43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD88"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView topLeftCell="T4" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
     <col min="2" max="18" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="8.109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.33203125" style="1" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="7.33203125" style="41" customWidth="1"/>
     <col min="25" max="25" width="9.109375" style="1"/>
     <col min="26" max="26" width="6.5546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.5546875" style="1" customWidth="1"/>
     <col min="28" max="28" width="6.88671875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.44140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="6.88671875" style="1" customWidth="1"/>
     <col min="31" max="31" width="7.6640625" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.88671875" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.109375" style="1"/>
     <col min="35" max="35" width="8.109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" customWidth="1"/>
@@ -11473,50 +11575,53 @@
       </c>
       <c r="AG10" s="18">
         <v>4053</v>
       </c>
       <c r="AH10" s="18">
         <v>4014</v>
       </c>
       <c r="AI10" s="18">
         <v>3412</v>
       </c>
       <c r="AJ10" s="18">
         <v>2964</v>
       </c>
       <c r="AK10" s="18">
         <v>2642</v>
       </c>
       <c r="AL10" s="18">
         <v>3425</v>
       </c>
       <c r="AM10" s="18">
         <v>3237</v>
       </c>
       <c r="AN10" s="18">
         <v>3369</v>
       </c>
+      <c r="AO10" s="18">
+        <v>2863</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="N11" s="36"/>
       <c r="O11" s="36"/>
       <c r="P11" s="36"/>
       <c r="Q11" s="36"/>
       <c r="R11" s="36"/>
       <c r="S11" s="36"/>
       <c r="T11" s="36">
         <v>1125</v>
@@ -11559,50 +11664,53 @@
       </c>
       <c r="AG11" s="18">
         <v>1719</v>
       </c>
       <c r="AH11" s="18">
         <v>1686</v>
       </c>
       <c r="AI11" s="18">
         <v>1460</v>
       </c>
       <c r="AJ11" s="18">
         <v>1263</v>
       </c>
       <c r="AK11" s="18">
         <v>1183</v>
       </c>
       <c r="AL11" s="18">
         <v>1502</v>
       </c>
       <c r="AM11" s="18">
         <v>1521</v>
       </c>
       <c r="AN11" s="18">
         <v>1515</v>
       </c>
+      <c r="AO11" s="18">
+        <v>1224</v>
+      </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="36"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
       <c r="R12" s="36"/>
       <c r="S12" s="36"/>
       <c r="T12" s="36">
         <v>137</v>
@@ -11645,50 +11753,53 @@
       </c>
       <c r="AG12" s="18">
         <v>150</v>
       </c>
       <c r="AH12" s="18">
         <v>166</v>
       </c>
       <c r="AI12" s="18">
         <v>164</v>
       </c>
       <c r="AJ12" s="18">
         <v>135</v>
       </c>
       <c r="AK12" s="18">
         <v>109</v>
       </c>
       <c r="AL12" s="18">
         <v>173</v>
       </c>
       <c r="AM12" s="18">
         <v>170</v>
       </c>
       <c r="AN12" s="18">
         <v>142</v>
       </c>
+      <c r="AO12" s="18">
+        <v>153</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
       <c r="N13" s="36"/>
       <c r="O13" s="36"/>
       <c r="P13" s="36"/>
       <c r="Q13" s="36"/>
       <c r="R13" s="36"/>
       <c r="S13" s="36"/>
       <c r="T13" s="36">
         <v>228</v>
@@ -11731,50 +11842,53 @@
       </c>
       <c r="AG13" s="18">
         <v>392</v>
       </c>
       <c r="AH13" s="18">
         <v>342</v>
       </c>
       <c r="AI13" s="18">
         <v>261</v>
       </c>
       <c r="AJ13" s="18">
         <v>197</v>
       </c>
       <c r="AK13" s="18">
         <v>220</v>
       </c>
       <c r="AL13" s="18">
         <v>276</v>
       </c>
       <c r="AM13" s="18">
         <v>249</v>
       </c>
       <c r="AN13" s="18">
         <v>268</v>
       </c>
+      <c r="AO13" s="18">
+        <v>275</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="N14" s="36"/>
       <c r="O14" s="36"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="36"/>
       <c r="R14" s="36"/>
       <c r="S14" s="36"/>
       <c r="T14" s="36">
         <v>165</v>
@@ -11817,50 +11931,53 @@
       </c>
       <c r="AG14" s="18">
         <v>308</v>
       </c>
       <c r="AH14" s="18">
         <v>247</v>
       </c>
       <c r="AI14" s="18">
         <v>259</v>
       </c>
       <c r="AJ14" s="18">
         <v>235</v>
       </c>
       <c r="AK14" s="18">
         <v>180</v>
       </c>
       <c r="AL14" s="18">
         <v>269</v>
       </c>
       <c r="AM14" s="18">
         <v>237</v>
       </c>
       <c r="AN14" s="18">
         <v>251</v>
       </c>
+      <c r="AO14" s="18">
+        <v>198</v>
+      </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
       <c r="N15" s="36"/>
       <c r="O15" s="36"/>
       <c r="P15" s="36"/>
       <c r="Q15" s="36"/>
       <c r="R15" s="36"/>
       <c r="S15" s="36"/>
       <c r="T15" s="36">
         <v>163</v>
@@ -11903,50 +12020,53 @@
       </c>
       <c r="AG15" s="18">
         <v>278</v>
       </c>
       <c r="AH15" s="18">
         <v>322</v>
       </c>
       <c r="AI15" s="18">
         <v>222</v>
       </c>
       <c r="AJ15" s="18">
         <v>218</v>
       </c>
       <c r="AK15" s="18">
         <v>162</v>
       </c>
       <c r="AL15" s="18">
         <v>203</v>
       </c>
       <c r="AM15" s="18">
         <v>173</v>
       </c>
       <c r="AN15" s="18">
         <v>195</v>
       </c>
+      <c r="AO15" s="18">
+        <v>212</v>
+      </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
       <c r="R16" s="36"/>
       <c r="S16" s="36"/>
       <c r="T16" s="36">
         <v>56</v>
@@ -11989,52 +12109,55 @@
       </c>
       <c r="AG16" s="18">
         <v>158</v>
       </c>
       <c r="AH16" s="18">
         <v>142</v>
       </c>
       <c r="AI16" s="18">
         <v>90</v>
       </c>
       <c r="AJ16" s="18">
         <v>123</v>
       </c>
       <c r="AK16" s="18">
         <v>89</v>
       </c>
       <c r="AL16" s="18">
         <v>141</v>
       </c>
       <c r="AM16" s="18">
         <v>106</v>
       </c>
       <c r="AN16" s="18">
         <v>99</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
       <c r="N17" s="36"/>
       <c r="O17" s="36"/>
       <c r="P17" s="36"/>
       <c r="Q17" s="36"/>
       <c r="R17" s="36"/>
       <c r="S17" s="36"/>
       <c r="T17" s="36">
         <v>48</v>
       </c>
       <c r="U17" s="36">
@@ -12075,52 +12198,55 @@
       </c>
       <c r="AG17" s="18">
         <v>85</v>
       </c>
       <c r="AH17" s="18">
         <v>78</v>
       </c>
       <c r="AI17" s="18">
         <v>74</v>
       </c>
       <c r="AJ17" s="18">
         <v>76</v>
       </c>
       <c r="AK17" s="18">
         <v>61</v>
       </c>
       <c r="AL17" s="18">
         <v>60</v>
       </c>
       <c r="AM17" s="18">
         <v>49</v>
       </c>
       <c r="AN17" s="18">
         <v>75</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>
       <c r="O18" s="36"/>
       <c r="P18" s="36"/>
       <c r="Q18" s="36"/>
       <c r="R18" s="36"/>
       <c r="S18" s="36"/>
       <c r="T18" s="36">
         <v>100</v>
       </c>
       <c r="U18" s="36">
@@ -12161,52 +12287,55 @@
       </c>
       <c r="AG18" s="18">
         <v>71</v>
       </c>
       <c r="AH18" s="18">
         <v>72</v>
       </c>
       <c r="AI18" s="18">
         <v>107</v>
       </c>
       <c r="AJ18" s="18">
         <v>62</v>
       </c>
       <c r="AK18" s="18">
         <v>63</v>
       </c>
       <c r="AL18" s="18">
         <v>82</v>
       </c>
       <c r="AM18" s="18">
         <v>73</v>
       </c>
       <c r="AN18" s="18">
         <v>82</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="36"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
       <c r="N19" s="36"/>
       <c r="O19" s="36"/>
       <c r="P19" s="36"/>
       <c r="Q19" s="36"/>
       <c r="R19" s="36"/>
       <c r="S19" s="36"/>
       <c r="T19" s="36">
         <v>66</v>
       </c>
       <c r="U19" s="36">
@@ -12247,52 +12376,55 @@
       </c>
       <c r="AG19" s="18">
         <v>96</v>
       </c>
       <c r="AH19" s="18">
         <v>81</v>
       </c>
       <c r="AI19" s="18">
         <v>86</v>
       </c>
       <c r="AJ19" s="18">
         <v>70</v>
       </c>
       <c r="AK19" s="18">
         <v>55</v>
       </c>
       <c r="AL19" s="18">
         <v>67</v>
       </c>
       <c r="AM19" s="18">
         <v>60</v>
       </c>
       <c r="AN19" s="18">
         <v>69</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="36"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
       <c r="N20" s="36"/>
       <c r="O20" s="36"/>
       <c r="P20" s="36"/>
       <c r="Q20" s="36"/>
       <c r="R20" s="36"/>
       <c r="S20" s="36"/>
       <c r="T20" s="36">
         <v>159</v>
       </c>
       <c r="U20" s="36">
@@ -12333,52 +12465,55 @@
       </c>
       <c r="AG20" s="18">
         <v>182</v>
       </c>
       <c r="AH20" s="18">
         <v>203</v>
       </c>
       <c r="AI20" s="18">
         <v>150</v>
       </c>
       <c r="AJ20" s="18">
         <v>123</v>
       </c>
       <c r="AK20" s="18">
         <v>106</v>
       </c>
       <c r="AL20" s="18">
         <v>185</v>
       </c>
       <c r="AM20" s="18">
         <v>150</v>
       </c>
       <c r="AN20" s="18">
         <v>144</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36">
         <v>216</v>
       </c>
       <c r="U21" s="36">
@@ -12419,52 +12554,55 @@
       </c>
       <c r="AG21" s="18">
         <v>340</v>
       </c>
       <c r="AH21" s="18">
         <v>320</v>
       </c>
       <c r="AI21" s="18">
         <v>303</v>
       </c>
       <c r="AJ21" s="18">
         <v>193</v>
       </c>
       <c r="AK21" s="18">
         <v>182</v>
       </c>
       <c r="AL21" s="18">
         <v>236</v>
       </c>
       <c r="AM21" s="18">
         <v>248</v>
       </c>
       <c r="AN21" s="18">
         <v>262</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
       <c r="N22" s="36"/>
       <c r="O22" s="36"/>
       <c r="P22" s="36"/>
       <c r="Q22" s="36"/>
       <c r="R22" s="36"/>
       <c r="S22" s="36"/>
       <c r="T22" s="36">
         <v>85</v>
       </c>
       <c r="U22" s="36">
@@ -12505,52 +12643,55 @@
       </c>
       <c r="AG22" s="18">
         <v>112</v>
       </c>
       <c r="AH22" s="18">
         <v>127</v>
       </c>
       <c r="AI22" s="18">
         <v>99</v>
       </c>
       <c r="AJ22" s="18">
         <v>96</v>
       </c>
       <c r="AK22" s="18">
         <v>78</v>
       </c>
       <c r="AL22" s="18">
         <v>110</v>
       </c>
       <c r="AM22" s="18">
         <v>73</v>
       </c>
       <c r="AN22" s="18">
         <v>111</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
       <c r="N23" s="36"/>
       <c r="O23" s="36"/>
       <c r="P23" s="36"/>
       <c r="Q23" s="36"/>
       <c r="R23" s="36"/>
       <c r="S23" s="36"/>
       <c r="T23" s="36">
         <v>158</v>
       </c>
       <c r="U23" s="36">
@@ -12591,93 +12732,96 @@
       </c>
       <c r="AG23" s="18">
         <v>162</v>
       </c>
       <c r="AH23" s="18">
         <v>228</v>
       </c>
       <c r="AI23" s="18">
         <v>137</v>
       </c>
       <c r="AJ23" s="18">
         <v>173</v>
       </c>
       <c r="AK23" s="18">
         <v>154</v>
       </c>
       <c r="AL23" s="18">
         <v>121</v>
       </c>
       <c r="AM23" s="18">
         <v>128</v>
       </c>
       <c r="AN23" s="18">
         <v>156</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="18">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="76" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="76"/>
       <c r="C24" s="76"/>
       <c r="D24" s="76"/>
       <c r="E24" s="76"/>
       <c r="F24" s="76"/>
       <c r="G24" s="76"/>
       <c r="H24" s="76"/>
       <c r="I24" s="76"/>
       <c r="J24" s="76"/>
       <c r="K24" s="76"/>
       <c r="L24" s="76"/>
       <c r="M24" s="76"/>
       <c r="N24" s="76"/>
       <c r="O24" s="76"/>
       <c r="P24" s="76"/>
       <c r="Q24" s="76"/>
       <c r="R24" s="76"/>
       <c r="S24" s="76"/>
       <c r="T24" s="76"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
       <c r="Z24" s="76"/>
       <c r="AA24" s="76"/>
       <c r="AB24" s="76"/>
       <c r="AC24" s="76"/>
       <c r="AD24" s="76"/>
       <c r="AE24" s="76"/>
       <c r="AF24" s="76"/>
       <c r="AG24" s="76"/>
       <c r="AH24" s="76"/>
       <c r="AI24" s="76"/>
       <c r="AJ24" s="76"/>
       <c r="AK24" s="76"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="36">
         <v>19</v>
       </c>
       <c r="C25" s="36">
         <v>26</v>
       </c>
       <c r="D25" s="36">
         <v>29</v>
       </c>
       <c r="E25" s="36">
         <v>13</v>
       </c>
       <c r="F25" s="36">
         <v>46</v>
       </c>
       <c r="G25" s="36">
         <v>22</v>
       </c>
       <c r="H25" s="36">
         <v>25</v>
       </c>
       <c r="I25" s="36">
@@ -12754,52 +12898,55 @@
       </c>
       <c r="AG25" s="18">
         <v>2053</v>
       </c>
       <c r="AH25" s="18">
         <v>2067</v>
       </c>
       <c r="AI25" s="18">
         <v>1767</v>
       </c>
       <c r="AJ25" s="18">
         <v>1598</v>
       </c>
       <c r="AK25" s="18">
         <v>1428</v>
       </c>
       <c r="AL25" s="18">
         <v>1788</v>
       </c>
       <c r="AM25" s="18">
         <v>1806</v>
       </c>
       <c r="AN25" s="18">
         <v>1837</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="18">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="36"/>
       <c r="L26" s="36"/>
       <c r="M26" s="36"/>
       <c r="N26" s="36"/>
       <c r="O26" s="36"/>
       <c r="P26" s="36"/>
       <c r="Q26" s="36"/>
       <c r="R26" s="36"/>
       <c r="S26" s="36"/>
       <c r="T26" s="36">
         <v>1000</v>
       </c>
       <c r="U26" s="36">
@@ -12840,52 +12987,55 @@
       </c>
       <c r="AG26" s="18">
         <v>1517</v>
       </c>
       <c r="AH26" s="18">
         <v>1503</v>
       </c>
       <c r="AI26" s="18">
         <v>1295</v>
       </c>
       <c r="AJ26" s="18">
         <v>1160</v>
       </c>
       <c r="AK26" s="18">
         <v>1080</v>
       </c>
       <c r="AL26" s="18">
         <v>1335</v>
       </c>
       <c r="AM26" s="18">
         <v>1385</v>
       </c>
       <c r="AN26" s="18">
         <v>1392</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="36"/>
       <c r="N27" s="36"/>
       <c r="O27" s="36"/>
       <c r="P27" s="36"/>
       <c r="Q27" s="36"/>
       <c r="R27" s="36"/>
       <c r="S27" s="36"/>
       <c r="T27" s="36">
         <v>128</v>
       </c>
       <c r="U27" s="36">
@@ -12926,52 +13076,55 @@
       </c>
       <c r="AG27" s="18">
         <v>131</v>
       </c>
       <c r="AH27" s="18">
         <v>151</v>
       </c>
       <c r="AI27" s="18">
         <v>140</v>
       </c>
       <c r="AJ27" s="18">
         <v>117</v>
       </c>
       <c r="AK27" s="18">
         <v>93</v>
       </c>
       <c r="AL27" s="18">
         <v>152</v>
       </c>
       <c r="AM27" s="18">
         <v>155</v>
       </c>
       <c r="AN27" s="18">
         <v>127</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
       <c r="S28" s="36"/>
       <c r="T28" s="36">
         <v>76</v>
       </c>
       <c r="U28" s="36">
@@ -13012,52 +13165,55 @@
       </c>
       <c r="AG28" s="18">
         <v>172</v>
       </c>
       <c r="AH28" s="18">
         <v>119</v>
       </c>
       <c r="AI28" s="18">
         <v>168</v>
       </c>
       <c r="AJ28" s="18">
         <v>127</v>
       </c>
       <c r="AK28" s="18">
         <v>100</v>
       </c>
       <c r="AL28" s="18">
         <v>145</v>
       </c>
       <c r="AM28" s="18">
         <v>119</v>
       </c>
       <c r="AN28" s="18">
         <v>134</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="18">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="36"/>
       <c r="N29" s="36"/>
       <c r="O29" s="36"/>
       <c r="P29" s="36"/>
       <c r="Q29" s="36"/>
       <c r="R29" s="36"/>
       <c r="S29" s="36"/>
       <c r="T29" s="36">
         <v>102</v>
       </c>
       <c r="U29" s="36">
@@ -13098,52 +13254,55 @@
       </c>
       <c r="AG29" s="18">
         <v>153</v>
       </c>
       <c r="AH29" s="18">
         <v>192</v>
       </c>
       <c r="AI29" s="18">
         <v>112</v>
       </c>
       <c r="AJ29" s="18">
         <v>135</v>
       </c>
       <c r="AK29" s="18">
         <v>83</v>
       </c>
       <c r="AL29" s="18">
         <v>117</v>
       </c>
       <c r="AM29" s="18">
         <v>90</v>
       </c>
       <c r="AN29" s="18">
         <v>106</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="36"/>
       <c r="M30" s="36"/>
       <c r="N30" s="36"/>
       <c r="O30" s="36"/>
       <c r="P30" s="36"/>
       <c r="Q30" s="36"/>
       <c r="R30" s="36"/>
       <c r="S30" s="36"/>
       <c r="T30" s="36">
         <v>83</v>
       </c>
       <c r="U30" s="36">
@@ -13184,93 +13343,96 @@
       </c>
       <c r="AG30" s="18">
         <v>80</v>
       </c>
       <c r="AH30" s="18">
         <v>102</v>
       </c>
       <c r="AI30" s="18">
         <v>52</v>
       </c>
       <c r="AJ30" s="18">
         <v>59</v>
       </c>
       <c r="AK30" s="18">
         <v>72</v>
       </c>
       <c r="AL30" s="18">
         <v>39</v>
       </c>
       <c r="AM30" s="18">
         <v>57</v>
       </c>
       <c r="AN30" s="18">
         <v>78</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="18">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="76"/>
       <c r="C31" s="76"/>
       <c r="D31" s="76"/>
       <c r="E31" s="76"/>
       <c r="F31" s="76"/>
       <c r="G31" s="76"/>
       <c r="H31" s="76"/>
       <c r="I31" s="76"/>
       <c r="J31" s="76"/>
       <c r="K31" s="76"/>
       <c r="L31" s="76"/>
       <c r="M31" s="76"/>
       <c r="N31" s="76"/>
       <c r="O31" s="76"/>
       <c r="P31" s="76"/>
       <c r="Q31" s="76"/>
       <c r="R31" s="76"/>
       <c r="S31" s="76"/>
       <c r="T31" s="76"/>
       <c r="U31" s="76"/>
       <c r="V31" s="76"/>
       <c r="W31" s="76"/>
       <c r="X31" s="76"/>
       <c r="Y31" s="76"/>
       <c r="Z31" s="76"/>
       <c r="AA31" s="76"/>
       <c r="AB31" s="76"/>
       <c r="AC31" s="76"/>
       <c r="AD31" s="76"/>
       <c r="AE31" s="76"/>
       <c r="AF31" s="76"/>
       <c r="AG31" s="76"/>
       <c r="AH31" s="76"/>
       <c r="AI31" s="76"/>
       <c r="AJ31" s="76"/>
       <c r="AK31" s="76"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="36">
         <v>12</v>
       </c>
       <c r="C32" s="36">
         <v>9</v>
       </c>
       <c r="D32" s="36">
         <v>11</v>
       </c>
       <c r="E32" s="36">
         <v>6</v>
       </c>
       <c r="F32" s="36">
         <v>8</v>
       </c>
       <c r="G32" s="36">
         <v>8</v>
       </c>
       <c r="H32" s="36">
         <v>10</v>
       </c>
       <c r="I32" s="36">
@@ -13347,52 +13509,55 @@
       </c>
       <c r="AG32" s="18">
         <v>2000</v>
       </c>
       <c r="AH32" s="17">
         <v>1947</v>
       </c>
       <c r="AI32" s="17">
         <v>1645</v>
       </c>
       <c r="AJ32" s="18">
         <v>1366</v>
       </c>
       <c r="AK32" s="18">
         <v>1214</v>
       </c>
       <c r="AL32" s="18">
         <v>1637</v>
       </c>
       <c r="AM32" s="17">
         <v>1431</v>
       </c>
       <c r="AN32" s="18">
         <v>1532</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="17">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36">
         <v>125</v>
       </c>
       <c r="U33" s="36">
@@ -13433,52 +13598,55 @@
       </c>
       <c r="AG33" s="18">
         <v>202</v>
       </c>
       <c r="AH33" s="17">
         <v>183</v>
       </c>
       <c r="AI33" s="17">
         <v>165</v>
       </c>
       <c r="AJ33" s="18">
         <v>103</v>
       </c>
       <c r="AK33" s="18">
         <v>103</v>
       </c>
       <c r="AL33" s="18">
         <v>167</v>
       </c>
       <c r="AM33" s="17">
         <v>136</v>
       </c>
       <c r="AN33" s="18">
         <v>123</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="17">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
       <c r="S34" s="36"/>
       <c r="T34" s="36">
         <v>9</v>
       </c>
       <c r="U34" s="36">
@@ -13519,52 +13687,55 @@
       </c>
       <c r="AG34" s="18">
         <v>19</v>
       </c>
       <c r="AH34" s="17">
         <v>15</v>
       </c>
       <c r="AI34" s="17">
         <v>24</v>
       </c>
       <c r="AJ34" s="18">
         <v>18</v>
       </c>
       <c r="AK34" s="18">
         <v>16</v>
       </c>
       <c r="AL34" s="18">
         <v>21</v>
       </c>
       <c r="AM34" s="17">
         <v>15</v>
       </c>
       <c r="AN34" s="32" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="36"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
       <c r="S35" s="36"/>
       <c r="T35" s="36">
         <v>228</v>
       </c>
       <c r="U35" s="36">
@@ -13605,52 +13776,55 @@
       </c>
       <c r="AG35" s="18">
         <v>392</v>
       </c>
       <c r="AH35" s="17">
         <v>342</v>
       </c>
       <c r="AI35" s="17">
         <v>261</v>
       </c>
       <c r="AJ35" s="18">
         <v>197</v>
       </c>
       <c r="AK35" s="18">
         <v>220</v>
       </c>
       <c r="AL35" s="18">
         <v>276</v>
       </c>
       <c r="AM35" s="17">
         <v>249</v>
       </c>
       <c r="AN35" s="17">
         <v>268</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="17">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="36"/>
       <c r="L36" s="36"/>
       <c r="M36" s="36"/>
       <c r="N36" s="36"/>
       <c r="O36" s="36"/>
       <c r="P36" s="36"/>
       <c r="Q36" s="36"/>
       <c r="R36" s="36"/>
       <c r="S36" s="36"/>
       <c r="T36" s="36">
         <v>89</v>
       </c>
       <c r="U36" s="36">
@@ -13691,52 +13865,55 @@
       </c>
       <c r="AG36" s="18">
         <v>136</v>
       </c>
       <c r="AH36" s="17">
         <v>128</v>
       </c>
       <c r="AI36" s="17">
         <v>91</v>
       </c>
       <c r="AJ36" s="18">
         <v>108</v>
       </c>
       <c r="AK36" s="18">
         <v>80</v>
       </c>
       <c r="AL36" s="18">
         <v>124</v>
       </c>
       <c r="AM36" s="17">
         <v>118</v>
       </c>
       <c r="AN36" s="17">
         <v>117</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="17">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36">
         <v>61</v>
       </c>
       <c r="U37" s="36">
@@ -13777,52 +13954,55 @@
       </c>
       <c r="AG37" s="18">
         <v>125</v>
       </c>
       <c r="AH37" s="17">
         <v>130</v>
       </c>
       <c r="AI37" s="17">
         <v>110</v>
       </c>
       <c r="AJ37" s="18">
         <v>83</v>
       </c>
       <c r="AK37" s="18">
         <v>79</v>
       </c>
       <c r="AL37" s="18">
         <v>86</v>
       </c>
       <c r="AM37" s="17">
         <v>83</v>
       </c>
       <c r="AN37" s="17">
         <v>89</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="17">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="36"/>
       <c r="K38" s="36"/>
       <c r="L38" s="36"/>
       <c r="M38" s="36"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="36"/>
       <c r="S38" s="36"/>
       <c r="T38" s="36">
         <v>56</v>
       </c>
       <c r="U38" s="36">
@@ -13863,52 +14043,55 @@
       </c>
       <c r="AG38" s="18">
         <v>158</v>
       </c>
       <c r="AH38" s="17">
         <v>142</v>
       </c>
       <c r="AI38" s="17">
         <v>90</v>
       </c>
       <c r="AJ38" s="18">
         <v>123</v>
       </c>
       <c r="AK38" s="18">
         <v>89</v>
       </c>
       <c r="AL38" s="18">
         <v>141</v>
       </c>
       <c r="AM38" s="17">
         <v>106</v>
       </c>
       <c r="AN38" s="17">
         <v>99</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="17">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="36"/>
       <c r="S39" s="36"/>
       <c r="T39" s="36">
         <v>48</v>
       </c>
       <c r="U39" s="36">
@@ -13949,52 +14132,55 @@
       </c>
       <c r="AG39" s="18">
         <v>85</v>
       </c>
       <c r="AH39" s="17">
         <v>78</v>
       </c>
       <c r="AI39" s="17">
         <v>74</v>
       </c>
       <c r="AJ39" s="18">
         <v>76</v>
       </c>
       <c r="AK39" s="18">
         <v>61</v>
       </c>
       <c r="AL39" s="18">
         <v>60</v>
       </c>
       <c r="AM39" s="17">
         <v>49</v>
       </c>
       <c r="AN39" s="17">
         <v>75</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="17">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="36"/>
       <c r="O40" s="36"/>
       <c r="P40" s="36"/>
       <c r="Q40" s="36"/>
       <c r="R40" s="36"/>
       <c r="S40" s="36"/>
       <c r="T40" s="36">
         <v>100</v>
       </c>
       <c r="U40" s="36">
@@ -14035,52 +14221,55 @@
       </c>
       <c r="AG40" s="18">
         <v>71</v>
       </c>
       <c r="AH40" s="17">
         <v>72</v>
       </c>
       <c r="AI40" s="17">
         <v>107</v>
       </c>
       <c r="AJ40" s="18">
         <v>62</v>
       </c>
       <c r="AK40" s="18">
         <v>63</v>
       </c>
       <c r="AL40" s="18">
         <v>82</v>
       </c>
       <c r="AM40" s="17">
         <v>73</v>
       </c>
       <c r="AN40" s="17">
         <v>82</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="17">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="36"/>
       <c r="M41" s="36"/>
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="36"/>
       <c r="S41" s="36"/>
       <c r="T41" s="36">
         <v>66</v>
       </c>
       <c r="U41" s="36">
@@ -14121,52 +14310,55 @@
       </c>
       <c r="AG41" s="18">
         <v>96</v>
       </c>
       <c r="AH41" s="17">
         <v>81</v>
       </c>
       <c r="AI41" s="17">
         <v>86</v>
       </c>
       <c r="AJ41" s="18">
         <v>70</v>
       </c>
       <c r="AK41" s="18">
         <v>55</v>
       </c>
       <c r="AL41" s="18">
         <v>67</v>
       </c>
       <c r="AM41" s="17">
         <v>60</v>
       </c>
       <c r="AN41" s="17">
         <v>69</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="17">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="36"/>
       <c r="N42" s="36"/>
       <c r="O42" s="36"/>
       <c r="P42" s="36"/>
       <c r="Q42" s="36"/>
       <c r="R42" s="36"/>
       <c r="S42" s="36"/>
       <c r="T42" s="36">
         <v>159</v>
       </c>
       <c r="U42" s="36">
@@ -14207,52 +14399,55 @@
       </c>
       <c r="AG42" s="18">
         <v>182</v>
       </c>
       <c r="AH42" s="17">
         <v>203</v>
       </c>
       <c r="AI42" s="17">
         <v>150</v>
       </c>
       <c r="AJ42" s="18">
         <v>123</v>
       </c>
       <c r="AK42" s="18">
         <v>106</v>
       </c>
       <c r="AL42" s="18">
         <v>185</v>
       </c>
       <c r="AM42" s="17">
         <v>150</v>
       </c>
       <c r="AN42" s="17">
         <v>144</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="17">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
       <c r="I43" s="36"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="36"/>
       <c r="M43" s="36"/>
       <c r="N43" s="36"/>
       <c r="O43" s="36"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="36"/>
       <c r="R43" s="36"/>
       <c r="S43" s="36"/>
       <c r="T43" s="36">
         <v>216</v>
       </c>
       <c r="U43" s="36">
@@ -14293,52 +14488,55 @@
       </c>
       <c r="AG43" s="18">
         <v>340</v>
       </c>
       <c r="AH43" s="17">
         <v>320</v>
       </c>
       <c r="AI43" s="17">
         <v>303</v>
       </c>
       <c r="AJ43" s="18">
         <v>193</v>
       </c>
       <c r="AK43" s="18">
         <v>182</v>
       </c>
       <c r="AL43" s="18">
         <v>236</v>
       </c>
       <c r="AM43" s="17">
         <v>248</v>
       </c>
       <c r="AN43" s="17">
         <v>262</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="17">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="S44" s="36"/>
       <c r="T44" s="36">
         <v>85</v>
       </c>
       <c r="U44" s="36">
@@ -14379,52 +14577,55 @@
       </c>
       <c r="AG44" s="18">
         <v>112</v>
       </c>
       <c r="AH44" s="17">
         <v>127</v>
       </c>
       <c r="AI44" s="17">
         <v>99</v>
       </c>
       <c r="AJ44" s="18">
         <v>96</v>
       </c>
       <c r="AK44" s="18">
         <v>78</v>
       </c>
       <c r="AL44" s="1">
         <v>110</v>
       </c>
       <c r="AM44" s="17">
         <v>73</v>
       </c>
       <c r="AN44" s="17">
         <v>111</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="17">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="37"/>
       <c r="C45" s="37"/>
       <c r="D45" s="37"/>
       <c r="E45" s="37"/>
       <c r="F45" s="37"/>
       <c r="G45" s="37"/>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="37"/>
       <c r="K45" s="37"/>
       <c r="L45" s="37"/>
       <c r="M45" s="37"/>
       <c r="N45" s="37"/>
       <c r="O45" s="37"/>
       <c r="P45" s="37"/>
       <c r="Q45" s="37"/>
       <c r="R45" s="37"/>
       <c r="S45" s="37"/>
       <c r="T45" s="37">
         <v>75</v>
       </c>
       <c r="U45" s="37">
@@ -14465,82 +14666,85 @@
       </c>
       <c r="AG45" s="28">
         <v>82</v>
       </c>
       <c r="AH45" s="28">
         <v>126</v>
       </c>
       <c r="AI45" s="28">
         <v>85</v>
       </c>
       <c r="AJ45" s="28">
         <v>114</v>
       </c>
       <c r="AK45" s="28">
         <v>82</v>
       </c>
       <c r="AL45" s="24">
         <v>82</v>
       </c>
       <c r="AM45" s="28">
         <v>71</v>
       </c>
       <c r="AN45" s="28">
         <v>78</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="28">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" s="19"/>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
       <c r="N46" s="19"/>
       <c r="O46" s="19"/>
       <c r="P46" s="19"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
       <c r="U46" s="19"/>
       <c r="V46" s="19"/>
       <c r="W46" s="19"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="19"/>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -18025,51 +18229,51 @@
       <c r="AA43" s="30"/>
       <c r="AB43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD92"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="X4" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.5546875" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.109375" style="41"/>
     <col min="21" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="9.109375" style="41"/>
     <col min="25" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="11.4" customHeight="1">
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
     </row>
     <row r="2" spans="1:56" ht="11.4" customHeight="1">
       <c r="W2" s="55"/>
       <c r="X2" s="55"/>
       <c r="Y2" s="55"/>
     </row>
     <row r="3" spans="1:56" ht="13.2">
       <c r="W3" s="55"/>
@@ -18477,50 +18681,53 @@
       </c>
       <c r="AG10" s="18">
         <v>-496</v>
       </c>
       <c r="AH10" s="18">
         <v>-482</v>
       </c>
       <c r="AI10" s="18">
         <v>-310</v>
       </c>
       <c r="AJ10" s="18">
         <v>-292</v>
       </c>
       <c r="AK10" s="18">
         <v>-333</v>
       </c>
       <c r="AL10" s="18">
         <v>-564</v>
       </c>
       <c r="AM10" s="18">
         <v>-402</v>
       </c>
       <c r="AN10" s="18">
         <v>-200</v>
       </c>
+      <c r="AO10" s="18">
+        <v>-145</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="16"/>
       <c r="I11" s="12"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="1">
         <v>234</v>
@@ -18563,50 +18770,53 @@
       </c>
       <c r="AG11" s="18">
         <v>322</v>
       </c>
       <c r="AH11" s="18">
         <v>-19</v>
       </c>
       <c r="AI11" s="18">
         <v>80</v>
       </c>
       <c r="AJ11" s="18">
         <v>52</v>
       </c>
       <c r="AK11" s="18">
         <v>-41</v>
       </c>
       <c r="AL11" s="18">
         <v>-76</v>
       </c>
       <c r="AM11" s="18">
         <v>-229</v>
       </c>
       <c r="AN11" s="18">
         <v>-51</v>
       </c>
+      <c r="AO11" s="18">
+        <v>109</v>
+      </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="16"/>
       <c r="I12" s="12"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="1">
         <v>-61</v>
@@ -18649,50 +18859,53 @@
       </c>
       <c r="AG12" s="18">
         <v>-35</v>
       </c>
       <c r="AH12" s="18">
         <v>-24</v>
       </c>
       <c r="AI12" s="18">
         <v>-25</v>
       </c>
       <c r="AJ12" s="18">
         <v>-7</v>
       </c>
       <c r="AK12" s="18">
         <v>-6</v>
       </c>
       <c r="AL12" s="18">
         <v>-8</v>
       </c>
       <c r="AM12" s="18">
         <v>2</v>
       </c>
       <c r="AN12" s="18">
         <v>30</v>
       </c>
+      <c r="AO12" s="18">
+        <v>-45</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="16"/>
       <c r="I13" s="12"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="1">
         <v>-30</v>
@@ -18735,50 +18948,53 @@
       </c>
       <c r="AG13" s="18">
         <v>-117</v>
       </c>
       <c r="AH13" s="18">
         <v>17</v>
       </c>
       <c r="AI13" s="18">
         <v>29</v>
       </c>
       <c r="AJ13" s="18">
         <v>11</v>
       </c>
       <c r="AK13" s="18">
         <v>-24</v>
       </c>
       <c r="AL13" s="18">
         <v>-50</v>
       </c>
       <c r="AM13" s="18">
         <v>-27</v>
       </c>
       <c r="AN13" s="18">
         <v>-9</v>
       </c>
+      <c r="AO13" s="18">
+        <v>-81</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="16"/>
       <c r="I14" s="12"/>
       <c r="J14" s="15"/>
       <c r="K14" s="16"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="1">
         <v>-51</v>
@@ -18821,50 +19037,53 @@
       </c>
       <c r="AG14" s="18">
         <v>-147</v>
       </c>
       <c r="AH14" s="18">
         <v>-105</v>
       </c>
       <c r="AI14" s="18">
         <v>-64</v>
       </c>
       <c r="AJ14" s="18">
         <v>-64</v>
       </c>
       <c r="AK14" s="18">
         <v>-47</v>
       </c>
       <c r="AL14" s="18">
         <v>-120</v>
       </c>
       <c r="AM14" s="18">
         <v>-68</v>
       </c>
       <c r="AN14" s="18">
         <v>-44</v>
       </c>
+      <c r="AO14" s="18">
+        <v>-18</v>
+      </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="16"/>
       <c r="I15" s="12"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="1">
         <v>-18</v>
@@ -18907,50 +19126,53 @@
       </c>
       <c r="AG15" s="18">
         <v>-116</v>
       </c>
       <c r="AH15" s="18">
         <v>-58</v>
       </c>
       <c r="AI15" s="18">
         <v>-29</v>
       </c>
       <c r="AJ15" s="18">
         <v>-94</v>
       </c>
       <c r="AK15" s="18">
         <v>-28</v>
       </c>
       <c r="AL15" s="18">
         <v>-55</v>
       </c>
       <c r="AM15" s="18">
         <v>-8</v>
       </c>
       <c r="AN15" s="18">
         <v>-18</v>
       </c>
+      <c r="AO15" s="18">
+        <v>-47</v>
+      </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="16"/>
       <c r="I16" s="12"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="1">
         <v>5</v>
@@ -18993,52 +19215,55 @@
       </c>
       <c r="AG16" s="18">
         <v>-73</v>
       </c>
       <c r="AH16" s="18">
         <v>-35</v>
       </c>
       <c r="AI16" s="18">
         <v>-32</v>
       </c>
       <c r="AJ16" s="18">
         <v>-62</v>
       </c>
       <c r="AK16" s="18">
         <v>-22</v>
       </c>
       <c r="AL16" s="18">
         <v>-50</v>
       </c>
       <c r="AM16" s="18">
         <v>10</v>
       </c>
       <c r="AN16" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="18">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="16"/>
       <c r="I17" s="12"/>
       <c r="J17" s="15"/>
       <c r="K17" s="16"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="1">
         <v>-15</v>
       </c>
       <c r="U17" s="17">
@@ -19079,52 +19304,55 @@
       </c>
       <c r="AG17" s="18">
         <v>-24</v>
       </c>
       <c r="AH17" s="18">
         <v>1</v>
       </c>
       <c r="AI17" s="18">
         <v>-4</v>
       </c>
       <c r="AJ17" s="18">
         <v>10</v>
       </c>
       <c r="AK17" s="18">
         <v>-15</v>
       </c>
       <c r="AL17" s="18">
         <v>12</v>
       </c>
       <c r="AM17" s="18">
         <v>2</v>
       </c>
       <c r="AN17" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="16"/>
       <c r="I18" s="12"/>
       <c r="J18" s="15"/>
       <c r="K18" s="16"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="1">
         <v>-64</v>
       </c>
       <c r="U18" s="17">
@@ -19165,52 +19393,55 @@
       </c>
       <c r="AG18" s="18">
         <v>-17</v>
       </c>
       <c r="AH18" s="18">
         <v>-17</v>
       </c>
       <c r="AI18" s="18">
         <v>-50</v>
       </c>
       <c r="AJ18" s="18">
         <v>-22</v>
       </c>
       <c r="AK18" s="18">
         <v>17</v>
       </c>
       <c r="AL18" s="18">
         <v>-30</v>
       </c>
       <c r="AM18" s="18">
         <v>-16</v>
       </c>
       <c r="AN18" s="18">
         <v>-33</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="18">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="16"/>
       <c r="I19" s="12"/>
       <c r="J19" s="15"/>
       <c r="K19" s="16"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="1">
         <v>-33</v>
       </c>
       <c r="U19" s="17">
@@ -19251,52 +19482,55 @@
       </c>
       <c r="AG19" s="18">
         <v>-52</v>
       </c>
       <c r="AH19" s="18">
         <v>-32</v>
       </c>
       <c r="AI19" s="18">
         <v>-12</v>
       </c>
       <c r="AJ19" s="18">
         <v>-22</v>
       </c>
       <c r="AK19" s="18">
         <v>-10</v>
       </c>
       <c r="AL19" s="18">
         <v>-15</v>
       </c>
       <c r="AM19" s="18">
         <v>-10</v>
       </c>
       <c r="AN19" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="18">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="16"/>
       <c r="I20" s="12"/>
       <c r="J20" s="15"/>
       <c r="K20" s="16"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="17"/>
       <c r="O20" s="17"/>
       <c r="P20" s="17"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="1">
         <v>-75</v>
       </c>
       <c r="U20" s="17">
@@ -19337,52 +19571,55 @@
       </c>
       <c r="AG20" s="18">
         <v>-60</v>
       </c>
       <c r="AH20" s="18">
         <v>-94</v>
       </c>
       <c r="AI20" s="18">
         <v>-52</v>
       </c>
       <c r="AJ20" s="18">
         <v>-43</v>
       </c>
       <c r="AK20" s="18">
         <v>-48</v>
       </c>
       <c r="AL20" s="18">
         <v>-103</v>
       </c>
       <c r="AM20" s="18">
         <v>-27</v>
       </c>
       <c r="AN20" s="18">
         <v>-15</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="16"/>
       <c r="I21" s="12"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="17">
@@ -19423,52 +19660,55 @@
       </c>
       <c r="AG21" s="18">
         <v>-101</v>
       </c>
       <c r="AH21" s="18">
         <v>-16</v>
       </c>
       <c r="AI21" s="18">
         <v>-135</v>
       </c>
       <c r="AJ21" s="18">
         <v>-31</v>
       </c>
       <c r="AK21" s="18">
         <v>-39</v>
       </c>
       <c r="AL21" s="18">
         <v>-9</v>
       </c>
       <c r="AM21" s="18">
         <v>-47</v>
       </c>
       <c r="AN21" s="18">
         <v>-4</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="18">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="16"/>
       <c r="I22" s="12"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="1">
         <v>-49</v>
       </c>
       <c r="U22" s="17">
@@ -19509,52 +19749,55 @@
       </c>
       <c r="AG22" s="18">
         <v>-36</v>
       </c>
       <c r="AH22" s="18">
         <v>-57</v>
       </c>
       <c r="AI22" s="18">
         <v>-33</v>
       </c>
       <c r="AJ22" s="18">
         <v>-19</v>
       </c>
       <c r="AK22" s="18">
         <v>-36</v>
       </c>
       <c r="AL22" s="18">
         <v>-33</v>
       </c>
       <c r="AM22" s="18">
         <v>8</v>
       </c>
       <c r="AN22" s="18">
         <v>-30</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="18">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="16"/>
       <c r="I23" s="12"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="1">
         <v>-71</v>
       </c>
       <c r="U23" s="17">
@@ -19595,93 +19838,96 @@
       </c>
       <c r="AG23" s="18">
         <v>-40</v>
       </c>
       <c r="AH23" s="18">
         <v>-43</v>
       </c>
       <c r="AI23" s="18">
         <v>17</v>
       </c>
       <c r="AJ23" s="18">
         <v>-1</v>
       </c>
       <c r="AK23" s="18">
         <v>-34</v>
       </c>
       <c r="AL23" s="18">
         <v>-27</v>
       </c>
       <c r="AM23" s="18">
         <v>8</v>
       </c>
       <c r="AN23" s="18">
         <v>-50</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="74"/>
       <c r="G24" s="74"/>
       <c r="H24" s="74"/>
       <c r="I24" s="74"/>
       <c r="J24" s="74"/>
       <c r="K24" s="74"/>
       <c r="L24" s="74"/>
       <c r="M24" s="74"/>
       <c r="N24" s="74"/>
       <c r="O24" s="74"/>
       <c r="P24" s="74"/>
       <c r="Q24" s="74"/>
       <c r="R24" s="74"/>
       <c r="S24" s="74"/>
       <c r="T24" s="74"/>
       <c r="U24" s="74"/>
       <c r="V24" s="74"/>
       <c r="W24" s="74"/>
       <c r="X24" s="74"/>
       <c r="Y24" s="74"/>
       <c r="Z24" s="74"/>
       <c r="AA24" s="74"/>
       <c r="AB24" s="74"/>
       <c r="AC24" s="74"/>
       <c r="AD24" s="74"/>
       <c r="AE24" s="74"/>
       <c r="AF24" s="74"/>
       <c r="AG24" s="74"/>
       <c r="AH24" s="74"/>
       <c r="AI24" s="74"/>
       <c r="AJ24" s="74"/>
       <c r="AK24" s="74"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="48">
         <v>19</v>
       </c>
       <c r="C25" s="48">
         <v>26</v>
       </c>
       <c r="D25" s="48">
         <v>29</v>
       </c>
       <c r="E25" s="48">
         <v>13</v>
       </c>
       <c r="F25" s="48">
         <v>46</v>
       </c>
       <c r="G25" s="48">
         <v>22</v>
       </c>
       <c r="H25" s="49">
         <v>25</v>
       </c>
       <c r="I25" s="48">
@@ -19758,52 +20004,55 @@
       </c>
       <c r="AG25" s="18">
         <v>181</v>
       </c>
       <c r="AH25" s="18">
         <v>-104</v>
       </c>
       <c r="AI25" s="18">
         <v>97</v>
       </c>
       <c r="AJ25" s="18">
         <v>-52</v>
       </c>
       <c r="AK25" s="18">
         <v>-75</v>
       </c>
       <c r="AL25" s="18">
         <v>-38</v>
       </c>
       <c r="AM25" s="18">
         <v>-213</v>
       </c>
       <c r="AN25" s="18">
         <v>-52</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="48"/>
       <c r="H26" s="49"/>
       <c r="I26" s="48"/>
       <c r="J26" s="49"/>
       <c r="K26" s="49"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
       <c r="N26" s="50"/>
       <c r="O26" s="50"/>
       <c r="P26" s="50"/>
       <c r="Q26" s="50"/>
       <c r="R26" s="50"/>
       <c r="S26" s="50"/>
       <c r="T26" s="1">
         <v>236</v>
       </c>
       <c r="U26" s="17">
@@ -19844,52 +20093,55 @@
       </c>
       <c r="AG26" s="18">
         <v>322</v>
       </c>
       <c r="AH26" s="18">
         <v>12</v>
       </c>
       <c r="AI26" s="18">
         <v>134</v>
       </c>
       <c r="AJ26" s="18">
         <v>43</v>
       </c>
       <c r="AK26" s="18">
         <v>-73</v>
       </c>
       <c r="AL26" s="18">
         <v>13</v>
       </c>
       <c r="AM26" s="18">
         <v>-215</v>
       </c>
       <c r="AN26" s="18">
         <v>-43</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="18">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
       <c r="H27" s="49"/>
       <c r="I27" s="48"/>
       <c r="J27" s="49"/>
       <c r="K27" s="49"/>
       <c r="L27" s="49"/>
       <c r="M27" s="49"/>
       <c r="N27" s="50"/>
       <c r="O27" s="50"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="50"/>
       <c r="R27" s="50"/>
       <c r="S27" s="50"/>
       <c r="T27" s="1">
         <v>-56</v>
       </c>
       <c r="U27" s="17">
@@ -19930,52 +20182,55 @@
       </c>
       <c r="AG27" s="18">
         <v>-23</v>
       </c>
       <c r="AH27" s="18">
         <v>-24</v>
       </c>
       <c r="AI27" s="18">
         <v>-10</v>
       </c>
       <c r="AJ27" s="18">
         <v>-11</v>
       </c>
       <c r="AK27" s="18">
         <v>4</v>
       </c>
       <c r="AL27" s="18">
         <v>6</v>
       </c>
       <c r="AM27" s="18">
         <v>10</v>
       </c>
       <c r="AN27" s="18">
         <v>30</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="18">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
       <c r="H28" s="49"/>
       <c r="I28" s="48"/>
       <c r="J28" s="49"/>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
       <c r="M28" s="49"/>
       <c r="N28" s="50"/>
       <c r="O28" s="50"/>
       <c r="P28" s="50"/>
       <c r="Q28" s="50"/>
       <c r="R28" s="50"/>
       <c r="S28" s="50"/>
       <c r="T28" s="1">
         <v>-8</v>
       </c>
       <c r="U28" s="17">
@@ -20016,52 +20271,55 @@
       </c>
       <c r="AG28" s="18">
         <v>-59</v>
       </c>
       <c r="AH28" s="18">
         <v>-43</v>
       </c>
       <c r="AI28" s="18">
         <v>-71</v>
       </c>
       <c r="AJ28" s="18">
         <v>-20</v>
       </c>
       <c r="AK28" s="18">
         <v>-20</v>
       </c>
       <c r="AL28" s="18">
         <v>-56</v>
       </c>
       <c r="AM28" s="18">
         <v>-14</v>
       </c>
       <c r="AN28" s="18">
         <v>-19</v>
       </c>
-    </row>
-    <row r="29" spans="1:40" ht="13.5" customHeight="1">
+      <c r="AO28" s="18">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41" ht="13.5" customHeight="1">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
       <c r="H29" s="49"/>
       <c r="I29" s="48"/>
       <c r="J29" s="49"/>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
       <c r="N29" s="50"/>
       <c r="O29" s="50"/>
       <c r="P29" s="50"/>
       <c r="Q29" s="50"/>
       <c r="R29" s="50"/>
       <c r="S29" s="50"/>
       <c r="T29" s="1">
         <v>6</v>
       </c>
       <c r="U29" s="17">
@@ -20102,52 +20360,55 @@
       </c>
       <c r="AG29" s="18">
         <v>-45</v>
       </c>
       <c r="AH29" s="18">
         <v>-25</v>
       </c>
       <c r="AI29" s="18">
         <v>16</v>
       </c>
       <c r="AJ29" s="18">
         <v>-60</v>
       </c>
       <c r="AK29" s="18">
         <v>25</v>
       </c>
       <c r="AL29" s="18">
         <v>-22</v>
       </c>
       <c r="AM29" s="18">
         <v>8</v>
       </c>
       <c r="AN29" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="1">
         <v>-34</v>
       </c>
       <c r="U30" s="1">
         <v>-1</v>
       </c>
       <c r="V30" s="1">
         <v>4</v>
       </c>
       <c r="W30" s="1">
         <v>2</v>
       </c>
       <c r="X30" s="1">
         <v>-38</v>
       </c>
       <c r="Y30" s="1">
         <v>18</v>
       </c>
       <c r="Z30" s="18">
         <v>-10</v>
       </c>
       <c r="AA30" s="17">
@@ -20170,93 +20431,96 @@
       </c>
       <c r="AG30" s="18">
         <v>-14</v>
       </c>
       <c r="AH30" s="18">
         <v>-24</v>
       </c>
       <c r="AI30" s="18">
         <v>28</v>
       </c>
       <c r="AJ30" s="1">
         <v>-4</v>
       </c>
       <c r="AK30" s="18">
         <v>-11</v>
       </c>
       <c r="AL30" s="18">
         <v>21</v>
       </c>
       <c r="AM30" s="18">
         <v>-2</v>
       </c>
       <c r="AN30" s="18">
         <v>-20</v>
       </c>
-    </row>
-    <row r="31" spans="1:40" ht="14.4" customHeight="1">
+      <c r="AO30" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41" ht="14.4" customHeight="1">
       <c r="A31" s="75" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="75"/>
       <c r="L31" s="75"/>
       <c r="M31" s="75"/>
       <c r="N31" s="75"/>
       <c r="O31" s="75"/>
       <c r="P31" s="75"/>
       <c r="Q31" s="75"/>
       <c r="R31" s="75"/>
       <c r="S31" s="75"/>
       <c r="T31" s="75"/>
       <c r="U31" s="75"/>
       <c r="V31" s="75"/>
       <c r="W31" s="75"/>
       <c r="X31" s="75"/>
       <c r="Y31" s="75"/>
       <c r="Z31" s="75"/>
       <c r="AA31" s="75"/>
       <c r="AB31" s="75"/>
       <c r="AC31" s="75"/>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
       <c r="AF31" s="75"/>
       <c r="AG31" s="75"/>
       <c r="AH31" s="75"/>
       <c r="AI31" s="75"/>
       <c r="AJ31" s="75"/>
       <c r="AK31" s="75"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -20333,52 +20597,55 @@
       </c>
       <c r="AG32" s="18">
         <v>-677</v>
       </c>
       <c r="AH32" s="17">
         <v>-378</v>
       </c>
       <c r="AI32" s="17">
         <v>-407</v>
       </c>
       <c r="AJ32" s="18">
         <v>-240</v>
       </c>
       <c r="AK32" s="18">
         <v>-258</v>
       </c>
       <c r="AL32" s="18">
         <v>-526</v>
       </c>
       <c r="AM32" s="17">
         <v>-189</v>
       </c>
       <c r="AN32" s="18">
         <v>-148</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="17">
+        <v>-244</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="1">
         <v>-2</v>
       </c>
       <c r="U33" s="1">
         <v>42</v>
       </c>
       <c r="V33" s="1">
         <v>5</v>
       </c>
       <c r="W33" s="1">
         <v>8</v>
       </c>
       <c r="X33" s="1">
         <v>-32</v>
       </c>
       <c r="Y33" s="1">
         <v>-1</v>
       </c>
       <c r="Z33" s="18">
         <v>-23</v>
       </c>
       <c r="AA33" s="17">
@@ -20401,52 +20668,55 @@
       </c>
       <c r="AG33" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AH33" s="17">
         <v>-31</v>
       </c>
       <c r="AI33" s="17">
         <v>-54</v>
       </c>
       <c r="AJ33" s="18">
         <v>9</v>
       </c>
       <c r="AK33" s="18">
         <v>32</v>
       </c>
       <c r="AL33" s="18">
         <v>-89</v>
       </c>
       <c r="AM33" s="17">
         <v>-14</v>
       </c>
       <c r="AN33" s="18">
         <v>-8</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="17">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="1">
         <v>-5</v>
       </c>
       <c r="U34" s="1">
         <v>-11</v>
       </c>
       <c r="V34" s="1">
         <v>-9</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>-4</v>
       </c>
       <c r="Y34" s="1">
         <v>-11</v>
       </c>
       <c r="Z34" s="18">
         <v>-3</v>
       </c>
       <c r="AA34" s="17">
@@ -20469,52 +20739,55 @@
       </c>
       <c r="AG34" s="18">
         <v>-12</v>
       </c>
       <c r="AH34" s="17" t="s">
         <v>32</v>
       </c>
       <c r="AI34" s="17">
         <v>-15</v>
       </c>
       <c r="AJ34" s="18">
         <v>4</v>
       </c>
       <c r="AK34" s="18">
         <v>-10</v>
       </c>
       <c r="AL34" s="18">
         <v>-14</v>
       </c>
       <c r="AM34" s="17">
         <v>-8</v>
       </c>
       <c r="AN34" s="32" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="17">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="1">
         <v>-30</v>
       </c>
       <c r="U35" s="1">
         <v>-29</v>
       </c>
       <c r="V35" s="1">
         <v>-11</v>
       </c>
       <c r="W35" s="1">
         <v>-37</v>
       </c>
       <c r="X35" s="1">
         <v>-6</v>
       </c>
       <c r="Y35" s="1">
         <v>-44</v>
       </c>
       <c r="Z35" s="18">
         <v>-44</v>
       </c>
       <c r="AA35" s="17">
@@ -20537,52 +20810,55 @@
       </c>
       <c r="AG35" s="18">
         <v>-117</v>
       </c>
       <c r="AH35" s="17">
         <v>17</v>
       </c>
       <c r="AI35" s="17">
         <v>29</v>
       </c>
       <c r="AJ35" s="18">
         <v>11</v>
       </c>
       <c r="AK35" s="18">
         <v>-24</v>
       </c>
       <c r="AL35" s="18">
         <v>-50</v>
       </c>
       <c r="AM35" s="17">
         <v>-27</v>
       </c>
       <c r="AN35" s="18">
         <v>-9</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="17">
+        <v>-81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="1">
         <v>-43</v>
       </c>
       <c r="U36" s="1">
         <v>-43</v>
       </c>
       <c r="V36" s="1">
         <v>-66</v>
       </c>
       <c r="W36" s="1">
         <v>-17</v>
       </c>
       <c r="X36" s="1">
         <v>-25</v>
       </c>
       <c r="Y36" s="1">
         <v>-60</v>
       </c>
       <c r="Z36" s="18">
         <v>-43</v>
       </c>
       <c r="AA36" s="17">
@@ -20605,52 +20881,55 @@
       </c>
       <c r="AG36" s="18">
         <v>-88</v>
       </c>
       <c r="AH36" s="17">
         <v>-62</v>
       </c>
       <c r="AI36" s="17">
         <v>7</v>
       </c>
       <c r="AJ36" s="18">
         <v>-44</v>
       </c>
       <c r="AK36" s="18">
         <v>-27</v>
       </c>
       <c r="AL36" s="18">
         <v>-64</v>
       </c>
       <c r="AM36" s="17">
         <v>-54</v>
       </c>
       <c r="AN36" s="18">
         <v>-25</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="17">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>-24</v>
       </c>
       <c r="U37" s="1">
         <v>-14</v>
       </c>
       <c r="V37" s="1">
         <v>-17</v>
       </c>
       <c r="W37" s="1">
         <v>-28</v>
       </c>
       <c r="X37" s="1">
         <v>-73</v>
       </c>
       <c r="Y37" s="1">
         <v>-40</v>
       </c>
       <c r="Z37" s="18">
         <v>-60</v>
       </c>
       <c r="AA37" s="17">
@@ -20673,52 +20952,55 @@
       </c>
       <c r="AG37" s="18">
         <v>-71</v>
       </c>
       <c r="AH37" s="17">
         <v>-33</v>
       </c>
       <c r="AI37" s="17">
         <v>-45</v>
       </c>
       <c r="AJ37" s="18">
         <v>-34</v>
       </c>
       <c r="AK37" s="18">
         <v>-53</v>
       </c>
       <c r="AL37" s="18">
         <v>-33</v>
       </c>
       <c r="AM37" s="17">
         <v>-16</v>
       </c>
       <c r="AN37" s="18">
         <v>-18</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="17">
+        <v>-47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="1">
         <v>5</v>
       </c>
       <c r="U38" s="1">
         <v>-44</v>
       </c>
       <c r="V38" s="1">
         <v>-56</v>
       </c>
       <c r="W38" s="1">
         <v>-79</v>
       </c>
       <c r="X38" s="1">
         <v>-60</v>
       </c>
       <c r="Y38" s="1">
         <v>-66</v>
       </c>
       <c r="Z38" s="18">
         <v>-70</v>
       </c>
       <c r="AA38" s="17">
@@ -20741,52 +21023,55 @@
       </c>
       <c r="AG38" s="18">
         <v>-73</v>
       </c>
       <c r="AH38" s="17">
         <v>-35</v>
       </c>
       <c r="AI38" s="17">
         <v>-32</v>
       </c>
       <c r="AJ38" s="18">
         <v>-62</v>
       </c>
       <c r="AK38" s="18">
         <v>-22</v>
       </c>
       <c r="AL38" s="18">
         <v>-50</v>
       </c>
       <c r="AM38" s="17">
         <v>10</v>
       </c>
       <c r="AN38" s="18">
         <v>19</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="17">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="1">
         <v>-15</v>
       </c>
       <c r="U39" s="1">
         <v>-13</v>
       </c>
       <c r="V39" s="1">
         <v>-33</v>
       </c>
       <c r="W39" s="1">
         <v>-37</v>
       </c>
       <c r="X39" s="1">
         <v>-44</v>
       </c>
       <c r="Y39" s="1">
         <v>-26</v>
       </c>
       <c r="Z39" s="18">
         <v>-28</v>
       </c>
       <c r="AA39" s="17">
@@ -20809,52 +21094,55 @@
       </c>
       <c r="AG39" s="18">
         <v>-24</v>
       </c>
       <c r="AH39" s="17">
         <v>1</v>
       </c>
       <c r="AI39" s="17">
         <v>-4</v>
       </c>
       <c r="AJ39" s="18">
         <v>10</v>
       </c>
       <c r="AK39" s="18">
         <v>-15</v>
       </c>
       <c r="AL39" s="18">
         <v>12</v>
       </c>
       <c r="AM39" s="17">
         <v>2</v>
       </c>
       <c r="AN39" s="18">
         <v>-3</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="17">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="1">
         <v>-64</v>
       </c>
       <c r="U40" s="1">
         <v>-46</v>
       </c>
       <c r="V40" s="1">
         <v>-43</v>
       </c>
       <c r="W40" s="1">
         <v>-17</v>
       </c>
       <c r="X40" s="1">
         <v>-104</v>
       </c>
       <c r="Y40" s="1">
         <v>-14</v>
       </c>
       <c r="Z40" s="18">
         <v>-47</v>
       </c>
       <c r="AA40" s="17">
@@ -20877,52 +21165,55 @@
       </c>
       <c r="AG40" s="18">
         <v>-17</v>
       </c>
       <c r="AH40" s="17">
         <v>-17</v>
       </c>
       <c r="AI40" s="17">
         <v>-50</v>
       </c>
       <c r="AJ40" s="18">
         <v>-22</v>
       </c>
       <c r="AK40" s="18">
         <v>17</v>
       </c>
       <c r="AL40" s="18">
         <v>-30</v>
       </c>
       <c r="AM40" s="17">
         <v>-16</v>
       </c>
       <c r="AN40" s="18">
         <v>-33</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="17">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="1">
         <v>-33</v>
       </c>
       <c r="U41" s="1">
         <v>5</v>
       </c>
       <c r="V41" s="1">
         <v>-31</v>
       </c>
       <c r="W41" s="1">
         <v>-86</v>
       </c>
       <c r="X41" s="1">
         <v>-80</v>
       </c>
       <c r="Y41" s="1">
         <v>-11</v>
       </c>
       <c r="Z41" s="18">
         <v>-26</v>
       </c>
       <c r="AA41" s="17">
@@ -20945,52 +21236,55 @@
       </c>
       <c r="AG41" s="18">
         <v>-52</v>
       </c>
       <c r="AH41" s="17">
         <v>-32</v>
       </c>
       <c r="AI41" s="17">
         <v>-12</v>
       </c>
       <c r="AJ41" s="18">
         <v>-22</v>
       </c>
       <c r="AK41" s="18">
         <v>-10</v>
       </c>
       <c r="AL41" s="18">
         <v>-15</v>
       </c>
       <c r="AM41" s="17">
         <v>-10</v>
       </c>
       <c r="AN41" s="18">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="17">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="1">
         <v>-75</v>
       </c>
       <c r="U42" s="1">
         <v>-27</v>
       </c>
       <c r="V42" s="1">
         <v>-113</v>
       </c>
       <c r="W42" s="1">
         <v>-85</v>
       </c>
       <c r="X42" s="1">
         <v>-85</v>
       </c>
       <c r="Y42" s="1">
         <v>-83</v>
       </c>
       <c r="Z42" s="18">
         <v>-104</v>
       </c>
       <c r="AA42" s="17">
@@ -21013,52 +21307,55 @@
       </c>
       <c r="AG42" s="18">
         <v>-60</v>
       </c>
       <c r="AH42" s="17">
         <v>-94</v>
       </c>
       <c r="AI42" s="17">
         <v>-52</v>
       </c>
       <c r="AJ42" s="18">
         <v>-43</v>
       </c>
       <c r="AK42" s="18">
         <v>-48</v>
       </c>
       <c r="AL42" s="18">
         <v>-103</v>
       </c>
       <c r="AM42" s="17">
         <v>-27</v>
       </c>
       <c r="AN42" s="18">
         <v>-15</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="17">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="1">
         <v>-72</v>
       </c>
       <c r="U43" s="1">
         <v>-48</v>
       </c>
       <c r="V43" s="1">
         <v>-58</v>
       </c>
       <c r="W43" s="1">
         <v>-82</v>
       </c>
       <c r="X43" s="1">
         <v>-39</v>
       </c>
       <c r="Y43" s="1">
         <v>-67</v>
       </c>
       <c r="Z43" s="18">
         <v>-90</v>
       </c>
       <c r="AA43" s="17">
@@ -21081,52 +21378,55 @@
       </c>
       <c r="AG43" s="18">
         <v>-101</v>
       </c>
       <c r="AH43" s="17">
         <v>-16</v>
       </c>
       <c r="AI43" s="17">
         <v>-135</v>
       </c>
       <c r="AJ43" s="18">
         <v>-31</v>
       </c>
       <c r="AK43" s="18">
         <v>-39</v>
       </c>
       <c r="AL43" s="18">
         <v>-9</v>
       </c>
       <c r="AM43" s="17">
         <v>-47</v>
       </c>
       <c r="AN43" s="18">
         <v>-4</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="17">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="1">
         <v>-49</v>
       </c>
       <c r="U44" s="1">
         <v>-35</v>
       </c>
       <c r="V44" s="1">
         <v>-34</v>
       </c>
       <c r="W44" s="1">
         <v>-78</v>
       </c>
       <c r="X44" s="1">
         <v>-65</v>
       </c>
       <c r="Y44" s="1">
         <v>-45</v>
       </c>
       <c r="Z44" s="18">
         <v>-37</v>
       </c>
       <c r="AA44" s="17">
@@ -21149,52 +21449,55 @@
       </c>
       <c r="AG44" s="18">
         <v>-36</v>
       </c>
       <c r="AH44" s="17">
         <v>-57</v>
       </c>
       <c r="AI44" s="17">
         <v>-33</v>
       </c>
       <c r="AJ44" s="18">
         <v>-19</v>
       </c>
       <c r="AK44" s="18">
         <v>-36</v>
       </c>
       <c r="AL44" s="18">
         <v>-33</v>
       </c>
       <c r="AM44" s="17">
         <v>8</v>
       </c>
       <c r="AN44" s="18">
         <v>-30</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="17">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="24">
         <v>-37</v>
       </c>
       <c r="U45" s="24">
         <v>-20</v>
       </c>
       <c r="V45" s="24">
         <v>-13</v>
       </c>
       <c r="W45" s="24">
         <v>7</v>
       </c>
       <c r="X45" s="24">
         <v>-17</v>
       </c>
       <c r="Y45" s="24">
         <v>-29</v>
       </c>
       <c r="Z45" s="28">
         <v>-28</v>
       </c>
       <c r="AA45" s="28">
@@ -21217,78 +21520,81 @@
       </c>
       <c r="AG45" s="28">
         <v>-26</v>
       </c>
       <c r="AH45" s="28">
         <v>-19</v>
       </c>
       <c r="AI45" s="28">
         <v>-11</v>
       </c>
       <c r="AJ45" s="28">
         <v>3</v>
       </c>
       <c r="AK45" s="28">
         <v>-23</v>
       </c>
       <c r="AL45" s="28">
         <v>-48</v>
       </c>
       <c r="AM45" s="28">
         <v>10</v>
       </c>
       <c r="AN45" s="28">
         <v>-30</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="T46" s="1"/>
       <c r="X46" s="1"/>
       <c r="AC46" s="19"/>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19"/>
       <c r="AF46" s="19"/>
       <c r="AG46" s="19"/>
       <c r="AH46" s="19"/>
       <c r="AI46" s="19"/>
       <c r="AJ46" s="19"/>
       <c r="AK46" s="19"/>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="T47" s="1"/>
       <c r="X47" s="1"/>
       <c r="AC47" s="19"/>
       <c r="AD47" s="19"/>
       <c r="AE47" s="19"/>
       <c r="AF47" s="19"/>
       <c r="AG47" s="19"/>
       <c r="AH47" s="19"/>
       <c r="AI47" s="19"/>
       <c r="AJ47" s="19"/>
       <c r="AK47" s="19"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="T48" s="1"/>
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="20:24">
       <c r="T49" s="1"/>
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="20:24">
       <c r="T50" s="1"/>
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="20:24">
       <c r="T51" s="1"/>
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="20:24">
       <c r="T52" s="1"/>
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="20:24">
       <c r="T53" s="1"/>
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="20:24">
       <c r="T54" s="1"/>