--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -13,51 +13,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Прибывшие  2024-2026" sheetId="4" r:id="rId2"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId3"/>
     <sheet name="Выбывшие  2024-2026" sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId5"/>
     <sheet name="Сальдо внутмигр  2024-2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -4612,51 +4612,51 @@
       <c r="AB43" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA64"/>
   <sheetViews>
-    <sheetView topLeftCell="W1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="9.109375" style="41"/>
     <col min="25" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="13.2" customHeight="1">
       <c r="X1" s="55"/>
     </row>
     <row r="2" spans="1:53" ht="13.2" customHeight="1">
       <c r="X2" s="55"/>
     </row>
     <row r="3" spans="1:53" ht="13.2" customHeight="1">
       <c r="X3" s="55"/>
     </row>
     <row r="4" spans="1:53" ht="13.2" customHeight="1">
       <c r="X4" s="55"/>
     </row>
     <row r="5" spans="1:53" ht="13.2" customHeight="1">
@@ -5054,50 +5054,53 @@
       </c>
       <c r="AH10" s="18">
         <v>3532</v>
       </c>
       <c r="AI10" s="18">
         <v>3102</v>
       </c>
       <c r="AJ10" s="18">
         <v>2672</v>
       </c>
       <c r="AK10" s="18">
         <v>2309</v>
       </c>
       <c r="AL10" s="18">
         <v>2861</v>
       </c>
       <c r="AM10" s="18">
         <v>2835</v>
       </c>
       <c r="AN10" s="18">
         <v>3169</v>
       </c>
       <c r="AO10" s="18">
         <v>2718</v>
       </c>
+      <c r="AP10" s="18">
+        <v>2207</v>
+      </c>
     </row>
     <row r="11" spans="1:53">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T11" s="35">
         <v>1359</v>
       </c>
       <c r="U11" s="35">
         <v>1237</v>
       </c>
       <c r="V11" s="35">
         <v>1732</v>
       </c>
       <c r="W11" s="35">
         <v>1859</v>
       </c>
       <c r="X11" s="35">
         <v>1639</v>
       </c>
       <c r="Y11" s="18">
         <v>1452</v>
       </c>
       <c r="Z11" s="18">
         <v>1643</v>
@@ -5125,50 +5128,53 @@
       </c>
       <c r="AH11" s="18">
         <v>1667</v>
       </c>
       <c r="AI11" s="18">
         <v>1540</v>
       </c>
       <c r="AJ11" s="18">
         <v>1315</v>
       </c>
       <c r="AK11" s="18">
         <v>1142</v>
       </c>
       <c r="AL11" s="18">
         <v>1426</v>
       </c>
       <c r="AM11" s="18">
         <v>1292</v>
       </c>
       <c r="AN11" s="18">
         <v>1464</v>
       </c>
       <c r="AO11" s="18">
         <v>1333</v>
       </c>
+      <c r="AP11" s="18">
+        <v>1070</v>
+      </c>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T12" s="35">
         <v>76</v>
       </c>
       <c r="U12" s="35">
         <v>112</v>
       </c>
       <c r="V12" s="35">
         <v>162</v>
       </c>
       <c r="W12" s="35">
         <v>124</v>
       </c>
       <c r="X12" s="35">
         <v>113</v>
       </c>
       <c r="Y12" s="18">
         <v>93</v>
       </c>
       <c r="Z12" s="18">
         <v>104</v>
@@ -5196,50 +5202,53 @@
       </c>
       <c r="AH12" s="18">
         <v>142</v>
       </c>
       <c r="AI12" s="18">
         <v>139</v>
       </c>
       <c r="AJ12" s="18">
         <v>128</v>
       </c>
       <c r="AK12" s="18">
         <v>103</v>
       </c>
       <c r="AL12" s="18">
         <v>165</v>
       </c>
       <c r="AM12" s="18">
         <v>172</v>
       </c>
       <c r="AN12" s="18">
         <v>172</v>
       </c>
       <c r="AO12" s="18">
         <v>108</v>
       </c>
+      <c r="AP12" s="18">
+        <v>116</v>
+      </c>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="35">
         <v>198</v>
       </c>
       <c r="U13" s="35">
         <v>175</v>
       </c>
       <c r="V13" s="35">
         <v>271</v>
       </c>
       <c r="W13" s="35">
         <v>287</v>
       </c>
       <c r="X13" s="35">
         <v>256</v>
       </c>
       <c r="Y13" s="18">
         <v>224</v>
       </c>
       <c r="Z13" s="18">
         <v>244</v>
@@ -5267,50 +5276,53 @@
       </c>
       <c r="AH13" s="18">
         <v>359</v>
       </c>
       <c r="AI13" s="18">
         <v>290</v>
       </c>
       <c r="AJ13" s="18">
         <v>208</v>
       </c>
       <c r="AK13" s="18">
         <v>196</v>
       </c>
       <c r="AL13" s="18">
         <v>226</v>
       </c>
       <c r="AM13" s="18">
         <v>222</v>
       </c>
       <c r="AN13" s="18">
         <v>259</v>
       </c>
       <c r="AO13" s="18">
         <v>194</v>
       </c>
+      <c r="AP13" s="18">
+        <v>180</v>
+      </c>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="35">
         <v>114</v>
       </c>
       <c r="U14" s="35">
         <v>98</v>
       </c>
       <c r="V14" s="35">
         <v>122</v>
       </c>
       <c r="W14" s="35">
         <v>180</v>
       </c>
       <c r="X14" s="35">
         <v>145</v>
       </c>
       <c r="Y14" s="18">
         <v>162</v>
       </c>
       <c r="Z14" s="18">
         <v>163</v>
@@ -5338,50 +5350,53 @@
       </c>
       <c r="AH14" s="18">
         <v>142</v>
       </c>
       <c r="AI14" s="18">
         <v>195</v>
       </c>
       <c r="AJ14" s="18">
         <v>171</v>
       </c>
       <c r="AK14" s="18">
         <v>133</v>
       </c>
       <c r="AL14" s="18">
         <v>149</v>
       </c>
       <c r="AM14" s="18">
         <v>169</v>
       </c>
       <c r="AN14" s="18">
         <v>207</v>
       </c>
       <c r="AO14" s="18">
         <v>180</v>
       </c>
+      <c r="AP14" s="18">
+        <v>123</v>
+      </c>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="35">
         <v>145</v>
       </c>
       <c r="U15" s="35">
         <v>104</v>
       </c>
       <c r="V15" s="35">
         <v>204</v>
       </c>
       <c r="W15" s="35">
         <v>221</v>
       </c>
       <c r="X15" s="35">
         <v>162</v>
       </c>
       <c r="Y15" s="18">
         <v>145</v>
       </c>
       <c r="Z15" s="18">
         <v>156</v>
@@ -5409,50 +5424,53 @@
       </c>
       <c r="AH15" s="18">
         <v>264</v>
       </c>
       <c r="AI15" s="18">
         <v>193</v>
       </c>
       <c r="AJ15" s="18">
         <v>124</v>
       </c>
       <c r="AK15" s="18">
         <v>134</v>
       </c>
       <c r="AL15" s="18">
         <v>148</v>
       </c>
       <c r="AM15" s="18">
         <v>165</v>
       </c>
       <c r="AN15" s="18">
         <v>177</v>
       </c>
       <c r="AO15" s="18">
         <v>165</v>
       </c>
+      <c r="AP15" s="18">
+        <v>138</v>
+      </c>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="35">
         <v>61</v>
       </c>
       <c r="U16" s="35">
         <v>54</v>
       </c>
       <c r="V16" s="35">
         <v>77</v>
       </c>
       <c r="W16" s="35">
         <v>62</v>
       </c>
       <c r="X16" s="35">
         <v>71</v>
       </c>
       <c r="Y16" s="18">
         <v>50</v>
       </c>
       <c r="Z16" s="18">
         <v>77</v>
@@ -5480,52 +5498,55 @@
       </c>
       <c r="AH16" s="18">
         <v>107</v>
       </c>
       <c r="AI16" s="18">
         <v>58</v>
       </c>
       <c r="AJ16" s="18">
         <v>61</v>
       </c>
       <c r="AK16" s="18">
         <v>67</v>
       </c>
       <c r="AL16" s="18">
         <v>91</v>
       </c>
       <c r="AM16" s="18">
         <v>116</v>
       </c>
       <c r="AN16" s="18">
         <v>118</v>
       </c>
       <c r="AO16" s="18">
         <v>78</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="18">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T17" s="35">
         <v>33</v>
       </c>
       <c r="U17" s="35">
         <v>35</v>
       </c>
       <c r="V17" s="35">
         <v>28</v>
       </c>
       <c r="W17" s="35">
         <v>48</v>
       </c>
       <c r="X17" s="35">
         <v>33</v>
       </c>
       <c r="Y17" s="18">
         <v>38</v>
       </c>
       <c r="Z17" s="18">
         <v>57</v>
       </c>
       <c r="AA17" s="18">
@@ -5551,52 +5572,55 @@
       </c>
       <c r="AH17" s="18">
         <v>79</v>
       </c>
       <c r="AI17" s="18">
         <v>70</v>
       </c>
       <c r="AJ17" s="18">
         <v>86</v>
       </c>
       <c r="AK17" s="18">
         <v>46</v>
       </c>
       <c r="AL17" s="18">
         <v>72</v>
       </c>
       <c r="AM17" s="18">
         <v>51</v>
       </c>
       <c r="AN17" s="18">
         <v>72</v>
       </c>
       <c r="AO17" s="18">
         <v>62</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="18">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T18" s="35">
         <v>36</v>
       </c>
       <c r="U18" s="35">
         <v>26</v>
       </c>
       <c r="V18" s="35">
         <v>41</v>
       </c>
       <c r="W18" s="35">
         <v>58</v>
       </c>
       <c r="X18" s="35">
         <v>46</v>
       </c>
       <c r="Y18" s="18">
         <v>56</v>
       </c>
       <c r="Z18" s="18">
         <v>43</v>
       </c>
       <c r="AA18" s="18">
@@ -5622,52 +5646,55 @@
       </c>
       <c r="AH18" s="18">
         <v>55</v>
       </c>
       <c r="AI18" s="18">
         <v>57</v>
       </c>
       <c r="AJ18" s="18">
         <v>40</v>
       </c>
       <c r="AK18" s="18">
         <v>80</v>
       </c>
       <c r="AL18" s="18">
         <v>52</v>
       </c>
       <c r="AM18" s="18">
         <v>57</v>
       </c>
       <c r="AN18" s="18">
         <v>49</v>
       </c>
       <c r="AO18" s="18">
         <v>51</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T19" s="35">
         <v>33</v>
       </c>
       <c r="U19" s="35">
         <v>44</v>
       </c>
       <c r="V19" s="35">
         <v>55</v>
       </c>
       <c r="W19" s="35">
         <v>47</v>
       </c>
       <c r="X19" s="35">
         <v>52</v>
       </c>
       <c r="Y19" s="18">
         <v>54</v>
       </c>
       <c r="Z19" s="18">
         <v>67</v>
       </c>
       <c r="AA19" s="18">
@@ -5693,52 +5720,55 @@
       </c>
       <c r="AH19" s="18">
         <v>49</v>
       </c>
       <c r="AI19" s="18">
         <v>74</v>
       </c>
       <c r="AJ19" s="18">
         <v>48</v>
       </c>
       <c r="AK19" s="18">
         <v>45</v>
       </c>
       <c r="AL19" s="18">
         <v>52</v>
       </c>
       <c r="AM19" s="18">
         <v>50</v>
       </c>
       <c r="AN19" s="18">
         <v>77</v>
       </c>
       <c r="AO19" s="18">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="18">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="35">
         <v>84</v>
       </c>
       <c r="U20" s="35">
         <v>82</v>
       </c>
       <c r="V20" s="35">
         <v>82</v>
       </c>
       <c r="W20" s="35">
         <v>95</v>
       </c>
       <c r="X20" s="35">
         <v>118</v>
       </c>
       <c r="Y20" s="18">
         <v>49</v>
       </c>
       <c r="Z20" s="18">
         <v>107</v>
       </c>
       <c r="AA20" s="18">
@@ -5764,52 +5794,55 @@
       </c>
       <c r="AH20" s="18">
         <v>109</v>
       </c>
       <c r="AI20" s="18">
         <v>98</v>
       </c>
       <c r="AJ20" s="18">
         <v>80</v>
       </c>
       <c r="AK20" s="18">
         <v>58</v>
       </c>
       <c r="AL20" s="18">
         <v>82</v>
       </c>
       <c r="AM20" s="18">
         <v>123</v>
       </c>
       <c r="AN20" s="18">
         <v>129</v>
       </c>
       <c r="AO20" s="18">
         <v>121</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T21" s="35">
         <v>144</v>
       </c>
       <c r="U21" s="35">
         <v>130</v>
       </c>
       <c r="V21" s="35">
         <v>219</v>
       </c>
       <c r="W21" s="35">
         <v>210</v>
       </c>
       <c r="X21" s="35">
         <v>212</v>
       </c>
       <c r="Y21" s="18">
         <v>186</v>
       </c>
       <c r="Z21" s="18">
         <v>168</v>
       </c>
       <c r="AA21" s="18">
@@ -5835,52 +5868,55 @@
       </c>
       <c r="AH21" s="18">
         <v>304</v>
       </c>
       <c r="AI21" s="18">
         <v>168</v>
       </c>
       <c r="AJ21" s="18">
         <v>162</v>
       </c>
       <c r="AK21" s="18">
         <v>143</v>
       </c>
       <c r="AL21" s="18">
         <v>227</v>
       </c>
       <c r="AM21" s="18">
         <v>201</v>
       </c>
       <c r="AN21" s="18">
         <v>258</v>
       </c>
       <c r="AO21" s="18">
         <v>192</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="18">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T22" s="35">
         <v>36</v>
       </c>
       <c r="U22" s="35">
         <v>36</v>
       </c>
       <c r="V22" s="35">
         <v>64</v>
       </c>
       <c r="W22" s="35">
         <v>43</v>
       </c>
       <c r="X22" s="35">
         <v>49</v>
       </c>
       <c r="Y22" s="18">
         <v>46</v>
       </c>
       <c r="Z22" s="18">
         <v>51</v>
       </c>
       <c r="AA22" s="18">
@@ -5906,52 +5942,55 @@
       </c>
       <c r="AH22" s="18">
         <v>70</v>
       </c>
       <c r="AI22" s="18">
         <v>66</v>
       </c>
       <c r="AJ22" s="18">
         <v>77</v>
       </c>
       <c r="AK22" s="18">
         <v>42</v>
       </c>
       <c r="AL22" s="18">
         <v>77</v>
       </c>
       <c r="AM22" s="18">
         <v>81</v>
       </c>
       <c r="AN22" s="18">
         <v>81</v>
       </c>
       <c r="AO22" s="18">
         <v>64</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="18">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="35">
         <v>87</v>
       </c>
       <c r="U23" s="35">
         <v>100</v>
       </c>
       <c r="V23" s="35">
         <v>156</v>
       </c>
       <c r="W23" s="35">
         <v>172</v>
       </c>
       <c r="X23" s="35">
         <v>118</v>
       </c>
       <c r="Y23" s="18">
         <v>118</v>
       </c>
       <c r="Z23" s="18">
         <v>115</v>
       </c>
       <c r="AA23" s="18">
@@ -5977,93 +6016,96 @@
       </c>
       <c r="AH23" s="18">
         <v>185</v>
       </c>
       <c r="AI23" s="18">
         <v>154</v>
       </c>
       <c r="AJ23" s="18">
         <v>172</v>
       </c>
       <c r="AK23" s="18">
         <v>120</v>
       </c>
       <c r="AL23" s="18">
         <v>94</v>
       </c>
       <c r="AM23" s="18">
         <v>136</v>
       </c>
       <c r="AN23" s="18">
         <v>106</v>
       </c>
       <c r="AO23" s="18">
         <v>115</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="18">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="75" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
       <c r="D24" s="75"/>
       <c r="E24" s="75"/>
       <c r="F24" s="75"/>
       <c r="G24" s="75"/>
       <c r="H24" s="75"/>
       <c r="I24" s="75"/>
       <c r="J24" s="75"/>
       <c r="K24" s="75"/>
       <c r="L24" s="75"/>
       <c r="M24" s="75"/>
       <c r="N24" s="75"/>
       <c r="O24" s="75"/>
       <c r="P24" s="75"/>
       <c r="Q24" s="75"/>
       <c r="R24" s="75"/>
       <c r="S24" s="75"/>
       <c r="T24" s="75"/>
       <c r="U24" s="75"/>
       <c r="V24" s="75"/>
       <c r="W24" s="75"/>
       <c r="X24" s="75"/>
       <c r="Y24" s="75"/>
       <c r="Z24" s="75"/>
       <c r="AA24" s="75"/>
       <c r="AB24" s="75"/>
       <c r="AC24" s="75"/>
       <c r="AD24" s="75"/>
       <c r="AE24" s="75"/>
       <c r="AF24" s="75"/>
       <c r="AG24" s="75"/>
       <c r="AH24" s="75"/>
       <c r="AI24" s="75"/>
       <c r="AJ24" s="75"/>
       <c r="AK24" s="75"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>26</v>
       </c>
       <c r="D25" s="1">
         <v>29</v>
       </c>
       <c r="E25" s="1">
         <v>13</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>22</v>
       </c>
       <c r="H25" s="1">
         <v>25</v>
       </c>
       <c r="I25" s="1">
@@ -6143,52 +6185,55 @@
       </c>
       <c r="AH25" s="18">
         <v>1963</v>
       </c>
       <c r="AI25" s="18">
         <v>1864</v>
       </c>
       <c r="AJ25" s="18">
         <v>1546</v>
       </c>
       <c r="AK25" s="18">
         <v>1353</v>
       </c>
       <c r="AL25" s="18">
         <v>1750</v>
       </c>
       <c r="AM25" s="18">
         <v>1593</v>
       </c>
       <c r="AN25" s="18">
         <v>1785</v>
       </c>
       <c r="AO25" s="18">
         <v>1573</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="18">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T26" s="35">
         <v>1236</v>
       </c>
       <c r="U26" s="35">
         <v>1099</v>
       </c>
       <c r="V26" s="35">
         <v>1554</v>
       </c>
       <c r="W26" s="35">
         <v>1695</v>
       </c>
       <c r="X26" s="35">
         <v>1509</v>
       </c>
       <c r="Y26" s="18">
         <v>1318</v>
       </c>
       <c r="Z26" s="18">
         <v>1506</v>
       </c>
       <c r="AA26" s="18">
@@ -6214,52 +6259,55 @@
       </c>
       <c r="AH26" s="18">
         <v>1515</v>
       </c>
       <c r="AI26" s="18">
         <v>1429</v>
       </c>
       <c r="AJ26" s="18">
         <v>1203</v>
       </c>
       <c r="AK26" s="18">
         <v>1007</v>
       </c>
       <c r="AL26" s="18">
         <v>1348</v>
       </c>
       <c r="AM26" s="18">
         <v>1170</v>
       </c>
       <c r="AN26" s="18">
         <v>1349</v>
       </c>
       <c r="AO26" s="18">
         <v>1226</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="18">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T27" s="35">
         <v>72</v>
       </c>
       <c r="U27" s="35">
         <v>106</v>
       </c>
       <c r="V27" s="35">
         <v>155</v>
       </c>
       <c r="W27" s="35">
         <v>111</v>
       </c>
       <c r="X27" s="35">
         <v>103</v>
       </c>
       <c r="Y27" s="18">
         <v>89</v>
       </c>
       <c r="Z27" s="18">
         <v>95</v>
       </c>
       <c r="AA27" s="18">
@@ -6285,52 +6333,55 @@
       </c>
       <c r="AH27" s="18">
         <v>127</v>
       </c>
       <c r="AI27" s="18">
         <v>130</v>
       </c>
       <c r="AJ27" s="18">
         <v>106</v>
       </c>
       <c r="AK27" s="18">
         <v>97</v>
       </c>
       <c r="AL27" s="18">
         <v>158</v>
       </c>
       <c r="AM27" s="18">
         <v>165</v>
       </c>
       <c r="AN27" s="18">
         <v>157</v>
       </c>
       <c r="AO27" s="18">
         <v>93</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="18">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="35">
         <v>68</v>
       </c>
       <c r="U28" s="35">
         <v>83</v>
       </c>
       <c r="V28" s="35">
         <v>72</v>
       </c>
       <c r="W28" s="35">
         <v>96</v>
       </c>
       <c r="X28" s="35">
         <v>86</v>
       </c>
       <c r="Y28" s="18">
         <v>111</v>
       </c>
       <c r="Z28" s="18">
         <v>94</v>
       </c>
       <c r="AA28" s="18">
@@ -6356,52 +6407,55 @@
       </c>
       <c r="AH28" s="18">
         <v>76</v>
       </c>
       <c r="AI28" s="18">
         <v>97</v>
       </c>
       <c r="AJ28" s="18">
         <v>107</v>
       </c>
       <c r="AK28" s="18">
         <v>80</v>
       </c>
       <c r="AL28" s="18">
         <v>89</v>
       </c>
       <c r="AM28" s="18">
         <v>105</v>
       </c>
       <c r="AN28" s="18">
         <v>115</v>
       </c>
       <c r="AO28" s="18">
         <v>109</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="18">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="35">
         <v>108</v>
       </c>
       <c r="U29" s="35">
         <v>69</v>
       </c>
       <c r="V29" s="35">
         <v>125</v>
       </c>
       <c r="W29" s="35">
         <v>144</v>
       </c>
       <c r="X29" s="35">
         <v>122</v>
       </c>
       <c r="Y29" s="18">
         <v>94</v>
       </c>
       <c r="Z29" s="18">
         <v>114</v>
       </c>
       <c r="AA29" s="18">
@@ -6427,52 +6481,55 @@
       </c>
       <c r="AH29" s="18">
         <v>167</v>
       </c>
       <c r="AI29" s="18">
         <v>128</v>
       </c>
       <c r="AJ29" s="18">
         <v>75</v>
       </c>
       <c r="AK29" s="18">
         <v>108</v>
       </c>
       <c r="AL29" s="18">
         <v>95</v>
       </c>
       <c r="AM29" s="18">
         <v>98</v>
       </c>
       <c r="AN29" s="18">
         <v>106</v>
       </c>
       <c r="AO29" s="18">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="18">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="35">
         <v>49</v>
       </c>
       <c r="U30" s="35">
         <v>56</v>
       </c>
       <c r="V30" s="35">
         <v>68</v>
       </c>
       <c r="W30" s="35">
         <v>76</v>
       </c>
       <c r="X30" s="35">
         <v>59</v>
       </c>
       <c r="Y30" s="18">
         <v>61</v>
       </c>
       <c r="Z30" s="18">
         <v>57</v>
       </c>
       <c r="AA30" s="18">
@@ -6498,93 +6555,96 @@
       </c>
       <c r="AH30" s="18">
         <v>78</v>
       </c>
       <c r="AI30" s="18">
         <v>80</v>
       </c>
       <c r="AJ30" s="18">
         <v>55</v>
       </c>
       <c r="AK30" s="18">
         <v>61</v>
       </c>
       <c r="AL30" s="18">
         <v>60</v>
       </c>
       <c r="AM30" s="18">
         <v>55</v>
       </c>
       <c r="AN30" s="18">
         <v>58</v>
       </c>
       <c r="AO30" s="18">
         <v>43</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30" s="18">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="75" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="75"/>
       <c r="L31" s="75"/>
       <c r="M31" s="75"/>
       <c r="N31" s="75"/>
       <c r="O31" s="75"/>
       <c r="P31" s="75"/>
       <c r="Q31" s="75"/>
       <c r="R31" s="75"/>
       <c r="S31" s="75"/>
       <c r="T31" s="75"/>
       <c r="U31" s="75"/>
       <c r="V31" s="75"/>
       <c r="W31" s="75"/>
       <c r="X31" s="75"/>
       <c r="Y31" s="75"/>
       <c r="Z31" s="75"/>
       <c r="AA31" s="75"/>
       <c r="AB31" s="75"/>
       <c r="AC31" s="75"/>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
       <c r="AF31" s="75"/>
       <c r="AG31" s="75"/>
       <c r="AH31" s="75"/>
       <c r="AI31" s="75"/>
       <c r="AJ31" s="75"/>
       <c r="AK31" s="75"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -6664,52 +6724,55 @@
       </c>
       <c r="AH32" s="17">
         <v>1569</v>
       </c>
       <c r="AI32" s="17">
         <v>1238</v>
       </c>
       <c r="AJ32" s="18">
         <v>1126</v>
       </c>
       <c r="AK32" s="18">
         <v>956</v>
       </c>
       <c r="AL32" s="18">
         <v>1111</v>
       </c>
       <c r="AM32" s="17">
         <v>1242</v>
       </c>
       <c r="AN32" s="18">
         <v>1384</v>
       </c>
       <c r="AO32" s="18">
         <v>1145</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="18">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="35">
         <v>123</v>
       </c>
       <c r="U33" s="35">
         <v>138</v>
       </c>
       <c r="V33" s="35">
         <v>178</v>
       </c>
       <c r="W33" s="35">
         <v>164</v>
       </c>
       <c r="X33" s="35">
         <v>130</v>
       </c>
       <c r="Y33" s="17">
         <v>134</v>
       </c>
       <c r="Z33" s="18">
         <v>137</v>
       </c>
       <c r="AA33" s="18">
@@ -6735,52 +6798,55 @@
       </c>
       <c r="AH33" s="17">
         <v>152</v>
       </c>
       <c r="AI33" s="17">
         <v>111</v>
       </c>
       <c r="AJ33" s="18">
         <v>112</v>
       </c>
       <c r="AK33" s="18">
         <v>135</v>
       </c>
       <c r="AL33" s="18">
         <v>78</v>
       </c>
       <c r="AM33" s="17">
         <v>122</v>
       </c>
       <c r="AN33" s="18">
         <v>115</v>
       </c>
       <c r="AO33" s="18">
         <v>107</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="18">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="35">
         <v>4</v>
       </c>
       <c r="U34" s="35">
         <v>6</v>
       </c>
       <c r="V34" s="35">
         <v>7</v>
       </c>
       <c r="W34" s="35">
         <v>13</v>
       </c>
       <c r="X34" s="35">
         <v>10</v>
       </c>
       <c r="Y34" s="17">
         <v>4</v>
       </c>
       <c r="Z34" s="18">
         <v>9</v>
       </c>
       <c r="AA34" s="18">
@@ -6806,52 +6872,55 @@
       </c>
       <c r="AH34" s="17">
         <v>15</v>
       </c>
       <c r="AI34" s="17">
         <v>9</v>
       </c>
       <c r="AJ34" s="18">
         <v>22</v>
       </c>
       <c r="AK34" s="18">
         <v>6</v>
       </c>
       <c r="AL34" s="18">
         <v>7</v>
       </c>
       <c r="AM34" s="17">
         <v>7</v>
       </c>
       <c r="AN34" s="32" t="s">
         <v>32</v>
       </c>
       <c r="AO34" s="18">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="35">
         <v>198</v>
       </c>
       <c r="U35" s="35">
         <v>175</v>
       </c>
       <c r="V35" s="35">
         <v>271</v>
       </c>
       <c r="W35" s="35">
         <v>287</v>
       </c>
       <c r="X35" s="35">
         <v>256</v>
       </c>
       <c r="Y35" s="17">
         <v>224</v>
       </c>
       <c r="Z35" s="18">
         <v>244</v>
       </c>
       <c r="AA35" s="18">
@@ -6877,52 +6946,55 @@
       </c>
       <c r="AH35" s="17">
         <v>359</v>
       </c>
       <c r="AI35" s="17">
         <v>290</v>
       </c>
       <c r="AJ35" s="18">
         <v>208</v>
       </c>
       <c r="AK35" s="18">
         <v>196</v>
       </c>
       <c r="AL35" s="18">
         <v>226</v>
       </c>
       <c r="AM35" s="17">
         <v>222</v>
       </c>
       <c r="AN35" s="18">
         <v>259</v>
       </c>
       <c r="AO35" s="18">
         <v>194</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="18">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="35">
         <v>46</v>
       </c>
       <c r="U36" s="35">
         <v>15</v>
       </c>
       <c r="V36" s="35">
         <v>50</v>
       </c>
       <c r="W36" s="35">
         <v>84</v>
       </c>
       <c r="X36" s="35">
         <v>59</v>
       </c>
       <c r="Y36" s="17">
         <v>51</v>
       </c>
       <c r="Z36" s="18">
         <v>69</v>
       </c>
       <c r="AA36" s="18">
@@ -6948,52 +7020,55 @@
       </c>
       <c r="AH36" s="17">
         <v>66</v>
       </c>
       <c r="AI36" s="17">
         <v>98</v>
       </c>
       <c r="AJ36" s="18">
         <v>64</v>
       </c>
       <c r="AK36" s="18">
         <v>53</v>
       </c>
       <c r="AL36" s="18">
         <v>60</v>
       </c>
       <c r="AM36" s="17">
         <v>64</v>
       </c>
       <c r="AN36" s="18">
         <v>92</v>
       </c>
       <c r="AO36" s="18">
         <v>71</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="35">
         <v>37</v>
       </c>
       <c r="U37" s="35">
         <v>35</v>
       </c>
       <c r="V37" s="35">
         <v>79</v>
       </c>
       <c r="W37" s="35">
         <v>77</v>
       </c>
       <c r="X37" s="35">
         <v>40</v>
       </c>
       <c r="Y37" s="17">
         <v>51</v>
       </c>
       <c r="Z37" s="18">
         <v>42</v>
       </c>
       <c r="AA37" s="18">
@@ -7019,52 +7094,55 @@
       </c>
       <c r="AH37" s="17">
         <v>97</v>
       </c>
       <c r="AI37" s="17">
         <v>65</v>
       </c>
       <c r="AJ37" s="18">
         <v>49</v>
       </c>
       <c r="AK37" s="18">
         <v>26</v>
       </c>
       <c r="AL37" s="18">
         <v>53</v>
       </c>
       <c r="AM37" s="17">
         <v>67</v>
       </c>
       <c r="AN37" s="18">
         <v>71</v>
       </c>
       <c r="AO37" s="18">
         <v>63</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="18">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="35">
         <v>61</v>
       </c>
       <c r="U38" s="35">
         <v>54</v>
       </c>
       <c r="V38" s="35">
         <v>77</v>
       </c>
       <c r="W38" s="35">
         <v>62</v>
       </c>
       <c r="X38" s="35">
         <v>71</v>
       </c>
       <c r="Y38" s="17">
         <v>50</v>
       </c>
       <c r="Z38" s="18">
         <v>77</v>
       </c>
       <c r="AA38" s="18">
@@ -7090,52 +7168,55 @@
       </c>
       <c r="AH38" s="17">
         <v>107</v>
       </c>
       <c r="AI38" s="17">
         <v>58</v>
       </c>
       <c r="AJ38" s="18">
         <v>61</v>
       </c>
       <c r="AK38" s="18">
         <v>67</v>
       </c>
       <c r="AL38" s="18">
         <v>91</v>
       </c>
       <c r="AM38" s="17">
         <v>116</v>
       </c>
       <c r="AN38" s="18">
         <v>118</v>
       </c>
       <c r="AO38" s="18">
         <v>78</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="18">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="35">
         <v>33</v>
       </c>
       <c r="U39" s="35">
         <v>35</v>
       </c>
       <c r="V39" s="35">
         <v>28</v>
       </c>
       <c r="W39" s="35">
         <v>48</v>
       </c>
       <c r="X39" s="35">
         <v>33</v>
       </c>
       <c r="Y39" s="17">
         <v>38</v>
       </c>
       <c r="Z39" s="18">
         <v>57</v>
       </c>
       <c r="AA39" s="18">
@@ -7161,52 +7242,55 @@
       </c>
       <c r="AH39" s="17">
         <v>79</v>
       </c>
       <c r="AI39" s="17">
         <v>70</v>
       </c>
       <c r="AJ39" s="18">
         <v>86</v>
       </c>
       <c r="AK39" s="18">
         <v>46</v>
       </c>
       <c r="AL39" s="18">
         <v>72</v>
       </c>
       <c r="AM39" s="17">
         <v>51</v>
       </c>
       <c r="AN39" s="18">
         <v>72</v>
       </c>
       <c r="AO39" s="18">
         <v>62</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="18">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="35">
         <v>36</v>
       </c>
       <c r="U40" s="35">
         <v>26</v>
       </c>
       <c r="V40" s="35">
         <v>41</v>
       </c>
       <c r="W40" s="35">
         <v>58</v>
       </c>
       <c r="X40" s="35">
         <v>46</v>
       </c>
       <c r="Y40" s="17">
         <v>56</v>
       </c>
       <c r="Z40" s="18">
         <v>43</v>
       </c>
       <c r="AA40" s="18">
@@ -7232,52 +7316,55 @@
       </c>
       <c r="AH40" s="17">
         <v>55</v>
       </c>
       <c r="AI40" s="17">
         <v>57</v>
       </c>
       <c r="AJ40" s="18">
         <v>40</v>
       </c>
       <c r="AK40" s="18">
         <v>80</v>
       </c>
       <c r="AL40" s="18">
         <v>52</v>
       </c>
       <c r="AM40" s="17">
         <v>57</v>
       </c>
       <c r="AN40" s="18">
         <v>49</v>
       </c>
       <c r="AO40" s="18">
         <v>51</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="18">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="35">
         <v>33</v>
       </c>
       <c r="U41" s="35">
         <v>44</v>
       </c>
       <c r="V41" s="35">
         <v>55</v>
       </c>
       <c r="W41" s="35">
         <v>47</v>
       </c>
       <c r="X41" s="35">
         <v>52</v>
       </c>
       <c r="Y41" s="17">
         <v>54</v>
       </c>
       <c r="Z41" s="18">
         <v>67</v>
       </c>
       <c r="AA41" s="18">
@@ -7303,52 +7390,55 @@
       </c>
       <c r="AH41" s="17">
         <v>49</v>
       </c>
       <c r="AI41" s="17">
         <v>74</v>
       </c>
       <c r="AJ41" s="18">
         <v>48</v>
       </c>
       <c r="AK41" s="18">
         <v>45</v>
       </c>
       <c r="AL41" s="18">
         <v>52</v>
       </c>
       <c r="AM41" s="17">
         <v>50</v>
       </c>
       <c r="AN41" s="18">
         <v>77</v>
       </c>
       <c r="AO41" s="18">
         <v>55</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="18">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="35">
         <v>84</v>
       </c>
       <c r="U42" s="35">
         <v>82</v>
       </c>
       <c r="V42" s="35">
         <v>82</v>
       </c>
       <c r="W42" s="35">
         <v>95</v>
       </c>
       <c r="X42" s="35">
         <v>118</v>
       </c>
       <c r="Y42" s="17">
         <v>49</v>
       </c>
       <c r="Z42" s="18">
         <v>107</v>
       </c>
       <c r="AA42" s="18">
@@ -7374,52 +7464,55 @@
       </c>
       <c r="AH42" s="17">
         <v>109</v>
       </c>
       <c r="AI42" s="17">
         <v>98</v>
       </c>
       <c r="AJ42" s="18">
         <v>80</v>
       </c>
       <c r="AK42" s="18">
         <v>58</v>
       </c>
       <c r="AL42" s="18">
         <v>82</v>
       </c>
       <c r="AM42" s="17">
         <v>123</v>
       </c>
       <c r="AN42" s="18">
         <v>129</v>
       </c>
       <c r="AO42" s="18">
         <v>121</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="18">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="35">
         <v>144</v>
       </c>
       <c r="U43" s="35">
         <v>130</v>
       </c>
       <c r="V43" s="35">
         <v>219</v>
       </c>
       <c r="W43" s="35">
         <v>210</v>
       </c>
       <c r="X43" s="35">
         <v>212</v>
       </c>
       <c r="Y43" s="17">
         <v>186</v>
       </c>
       <c r="Z43" s="18">
         <v>168</v>
       </c>
       <c r="AA43" s="18">
@@ -7445,52 +7538,55 @@
       </c>
       <c r="AH43" s="17">
         <v>304</v>
       </c>
       <c r="AI43" s="17">
         <v>168</v>
       </c>
       <c r="AJ43" s="18">
         <v>162</v>
       </c>
       <c r="AK43" s="18">
         <v>143</v>
       </c>
       <c r="AL43" s="18">
         <v>227</v>
       </c>
       <c r="AM43" s="17">
         <v>201</v>
       </c>
       <c r="AN43" s="18">
         <v>258</v>
       </c>
       <c r="AO43" s="18">
         <v>192</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="18">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="35">
         <v>36</v>
       </c>
       <c r="U44" s="35">
         <v>36</v>
       </c>
       <c r="V44" s="35">
         <v>64</v>
       </c>
       <c r="W44" s="35">
         <v>43</v>
       </c>
       <c r="X44" s="35">
         <v>49</v>
       </c>
       <c r="Y44" s="17">
         <v>46</v>
       </c>
       <c r="Z44" s="18">
         <v>51</v>
       </c>
       <c r="AA44" s="18">
@@ -7516,52 +7612,55 @@
       </c>
       <c r="AH44" s="17">
         <v>70</v>
       </c>
       <c r="AI44" s="17">
         <v>66</v>
       </c>
       <c r="AJ44" s="18">
         <v>77</v>
       </c>
       <c r="AK44" s="18">
         <v>42</v>
       </c>
       <c r="AL44" s="18">
         <v>77</v>
       </c>
       <c r="AM44" s="17">
         <v>81</v>
       </c>
       <c r="AN44" s="18">
         <v>81</v>
       </c>
       <c r="AO44" s="18">
         <v>64</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="18">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="24"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="24"/>
       <c r="H45" s="24"/>
       <c r="I45" s="24"/>
       <c r="J45" s="24"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="24"/>
       <c r="N45" s="24"/>
       <c r="O45" s="24"/>
       <c r="P45" s="24"/>
       <c r="Q45" s="24"/>
       <c r="R45" s="24"/>
       <c r="S45" s="24"/>
       <c r="T45" s="37">
         <v>38</v>
       </c>
       <c r="U45" s="37">
@@ -7605,96 +7704,99 @@
       </c>
       <c r="AH45" s="28">
         <v>107</v>
       </c>
       <c r="AI45" s="28">
         <v>74</v>
       </c>
       <c r="AJ45" s="28">
         <v>117</v>
       </c>
       <c r="AK45" s="28">
         <v>59</v>
       </c>
       <c r="AL45" s="28">
         <v>34</v>
       </c>
       <c r="AM45" s="28">
         <v>81</v>
       </c>
       <c r="AN45" s="28">
         <v>48</v>
       </c>
       <c r="AO45" s="28">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="28">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" s="19"/>
       <c r="B46" s="12"/>
       <c r="C46" s="12"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
       <c r="G46" s="13"/>
       <c r="H46" s="15"/>
       <c r="I46" s="13"/>
       <c r="J46" s="15"/>
       <c r="K46" s="16"/>
       <c r="L46" s="14"/>
       <c r="M46" s="14"/>
       <c r="N46" s="18"/>
       <c r="O46" s="18"/>
       <c r="P46" s="18"/>
       <c r="Q46" s="18"/>
       <c r="R46" s="18"/>
       <c r="S46" s="18"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="A47" s="19"/>
       <c r="B47" s="12"/>
       <c r="C47" s="12"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
       <c r="G47" s="13"/>
       <c r="H47" s="15"/>
       <c r="I47" s="13"/>
       <c r="J47" s="15"/>
       <c r="K47" s="16"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="18"/>
       <c r="O47" s="18"/>
       <c r="P47" s="18"/>
       <c r="Q47" s="18"/>
       <c r="R47" s="18"/>
       <c r="S47" s="18"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -11578,50 +11680,53 @@
       </c>
       <c r="AH10" s="18">
         <v>4014</v>
       </c>
       <c r="AI10" s="18">
         <v>3412</v>
       </c>
       <c r="AJ10" s="18">
         <v>2964</v>
       </c>
       <c r="AK10" s="18">
         <v>2642</v>
       </c>
       <c r="AL10" s="18">
         <v>3425</v>
       </c>
       <c r="AM10" s="18">
         <v>3237</v>
       </c>
       <c r="AN10" s="18">
         <v>3369</v>
       </c>
       <c r="AO10" s="18">
         <v>2863</v>
       </c>
+      <c r="AP10" s="18">
+        <v>2472</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="36"/>
       <c r="K11" s="36"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="N11" s="36"/>
       <c r="O11" s="36"/>
       <c r="P11" s="36"/>
       <c r="Q11" s="36"/>
       <c r="R11" s="36"/>
       <c r="S11" s="36"/>
       <c r="T11" s="36">
         <v>1125</v>
@@ -11667,50 +11772,53 @@
       </c>
       <c r="AH11" s="18">
         <v>1686</v>
       </c>
       <c r="AI11" s="18">
         <v>1460</v>
       </c>
       <c r="AJ11" s="18">
         <v>1263</v>
       </c>
       <c r="AK11" s="18">
         <v>1183</v>
       </c>
       <c r="AL11" s="18">
         <v>1502</v>
       </c>
       <c r="AM11" s="18">
         <v>1521</v>
       </c>
       <c r="AN11" s="18">
         <v>1515</v>
       </c>
       <c r="AO11" s="18">
         <v>1224</v>
       </c>
+      <c r="AP11" s="18">
+        <v>1107</v>
+      </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="36"/>
       <c r="I12" s="36"/>
       <c r="J12" s="36"/>
       <c r="K12" s="36"/>
       <c r="L12" s="36"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="36"/>
       <c r="P12" s="36"/>
       <c r="Q12" s="36"/>
       <c r="R12" s="36"/>
       <c r="S12" s="36"/>
       <c r="T12" s="36">
         <v>137</v>
@@ -11756,50 +11864,53 @@
       </c>
       <c r="AH12" s="18">
         <v>166</v>
       </c>
       <c r="AI12" s="18">
         <v>164</v>
       </c>
       <c r="AJ12" s="18">
         <v>135</v>
       </c>
       <c r="AK12" s="18">
         <v>109</v>
       </c>
       <c r="AL12" s="18">
         <v>173</v>
       </c>
       <c r="AM12" s="18">
         <v>170</v>
       </c>
       <c r="AN12" s="18">
         <v>142</v>
       </c>
       <c r="AO12" s="18">
         <v>153</v>
       </c>
+      <c r="AP12" s="18">
+        <v>123</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="36"/>
       <c r="I13" s="36"/>
       <c r="J13" s="36"/>
       <c r="K13" s="36"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
       <c r="N13" s="36"/>
       <c r="O13" s="36"/>
       <c r="P13" s="36"/>
       <c r="Q13" s="36"/>
       <c r="R13" s="36"/>
       <c r="S13" s="36"/>
       <c r="T13" s="36">
         <v>228</v>
@@ -11845,50 +11956,53 @@
       </c>
       <c r="AH13" s="18">
         <v>342</v>
       </c>
       <c r="AI13" s="18">
         <v>261</v>
       </c>
       <c r="AJ13" s="18">
         <v>197</v>
       </c>
       <c r="AK13" s="18">
         <v>220</v>
       </c>
       <c r="AL13" s="18">
         <v>276</v>
       </c>
       <c r="AM13" s="18">
         <v>249</v>
       </c>
       <c r="AN13" s="18">
         <v>268</v>
       </c>
       <c r="AO13" s="18">
         <v>275</v>
       </c>
+      <c r="AP13" s="18">
+        <v>162</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="N14" s="36"/>
       <c r="O14" s="36"/>
       <c r="P14" s="36"/>
       <c r="Q14" s="36"/>
       <c r="R14" s="36"/>
       <c r="S14" s="36"/>
       <c r="T14" s="36">
         <v>165</v>
@@ -11934,50 +12048,53 @@
       </c>
       <c r="AH14" s="18">
         <v>247</v>
       </c>
       <c r="AI14" s="18">
         <v>259</v>
       </c>
       <c r="AJ14" s="18">
         <v>235</v>
       </c>
       <c r="AK14" s="18">
         <v>180</v>
       </c>
       <c r="AL14" s="18">
         <v>269</v>
       </c>
       <c r="AM14" s="18">
         <v>237</v>
       </c>
       <c r="AN14" s="18">
         <v>251</v>
       </c>
       <c r="AO14" s="18">
         <v>198</v>
       </c>
+      <c r="AP14" s="18">
+        <v>177</v>
+      </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
       <c r="N15" s="36"/>
       <c r="O15" s="36"/>
       <c r="P15" s="36"/>
       <c r="Q15" s="36"/>
       <c r="R15" s="36"/>
       <c r="S15" s="36"/>
       <c r="T15" s="36">
         <v>163</v>
@@ -12023,50 +12140,53 @@
       </c>
       <c r="AH15" s="18">
         <v>322</v>
       </c>
       <c r="AI15" s="18">
         <v>222</v>
       </c>
       <c r="AJ15" s="18">
         <v>218</v>
       </c>
       <c r="AK15" s="18">
         <v>162</v>
       </c>
       <c r="AL15" s="18">
         <v>203</v>
       </c>
       <c r="AM15" s="18">
         <v>173</v>
       </c>
       <c r="AN15" s="18">
         <v>195</v>
       </c>
       <c r="AO15" s="18">
         <v>212</v>
       </c>
+      <c r="AP15" s="18">
+        <v>213</v>
+      </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="36"/>
       <c r="N16" s="36"/>
       <c r="O16" s="36"/>
       <c r="P16" s="36"/>
       <c r="Q16" s="36"/>
       <c r="R16" s="36"/>
       <c r="S16" s="36"/>
       <c r="T16" s="36">
         <v>56</v>
@@ -12112,52 +12232,55 @@
       </c>
       <c r="AH16" s="18">
         <v>142</v>
       </c>
       <c r="AI16" s="18">
         <v>90</v>
       </c>
       <c r="AJ16" s="18">
         <v>123</v>
       </c>
       <c r="AK16" s="18">
         <v>89</v>
       </c>
       <c r="AL16" s="18">
         <v>141</v>
       </c>
       <c r="AM16" s="18">
         <v>106</v>
       </c>
       <c r="AN16" s="18">
         <v>99</v>
       </c>
       <c r="AO16" s="18">
         <v>94</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="18">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
       <c r="N17" s="36"/>
       <c r="O17" s="36"/>
       <c r="P17" s="36"/>
       <c r="Q17" s="36"/>
       <c r="R17" s="36"/>
       <c r="S17" s="36"/>
       <c r="T17" s="36">
         <v>48</v>
       </c>
       <c r="U17" s="36">
@@ -12201,52 +12324,55 @@
       </c>
       <c r="AH17" s="18">
         <v>78</v>
       </c>
       <c r="AI17" s="18">
         <v>74</v>
       </c>
       <c r="AJ17" s="18">
         <v>76</v>
       </c>
       <c r="AK17" s="18">
         <v>61</v>
       </c>
       <c r="AL17" s="18">
         <v>60</v>
       </c>
       <c r="AM17" s="18">
         <v>49</v>
       </c>
       <c r="AN17" s="18">
         <v>75</v>
       </c>
       <c r="AO17" s="18">
         <v>48</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="18">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>
       <c r="O18" s="36"/>
       <c r="P18" s="36"/>
       <c r="Q18" s="36"/>
       <c r="R18" s="36"/>
       <c r="S18" s="36"/>
       <c r="T18" s="36">
         <v>100</v>
       </c>
       <c r="U18" s="36">
@@ -12290,52 +12416,55 @@
       </c>
       <c r="AH18" s="18">
         <v>72</v>
       </c>
       <c r="AI18" s="18">
         <v>107</v>
       </c>
       <c r="AJ18" s="18">
         <v>62</v>
       </c>
       <c r="AK18" s="18">
         <v>63</v>
       </c>
       <c r="AL18" s="18">
         <v>82</v>
       </c>
       <c r="AM18" s="18">
         <v>73</v>
       </c>
       <c r="AN18" s="18">
         <v>82</v>
       </c>
       <c r="AO18" s="18">
         <v>72</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="18">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="36"/>
       <c r="I19" s="36"/>
       <c r="J19" s="36"/>
       <c r="K19" s="36"/>
       <c r="L19" s="36"/>
       <c r="M19" s="36"/>
       <c r="N19" s="36"/>
       <c r="O19" s="36"/>
       <c r="P19" s="36"/>
       <c r="Q19" s="36"/>
       <c r="R19" s="36"/>
       <c r="S19" s="36"/>
       <c r="T19" s="36">
         <v>66</v>
       </c>
       <c r="U19" s="36">
@@ -12379,52 +12508,55 @@
       </c>
       <c r="AH19" s="18">
         <v>81</v>
       </c>
       <c r="AI19" s="18">
         <v>86</v>
       </c>
       <c r="AJ19" s="18">
         <v>70</v>
       </c>
       <c r="AK19" s="18">
         <v>55</v>
       </c>
       <c r="AL19" s="18">
         <v>67</v>
       </c>
       <c r="AM19" s="18">
         <v>60</v>
       </c>
       <c r="AN19" s="18">
         <v>69</v>
       </c>
       <c r="AO19" s="18">
         <v>60</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="18">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="36"/>
       <c r="J20" s="36"/>
       <c r="K20" s="36"/>
       <c r="L20" s="36"/>
       <c r="M20" s="36"/>
       <c r="N20" s="36"/>
       <c r="O20" s="36"/>
       <c r="P20" s="36"/>
       <c r="Q20" s="36"/>
       <c r="R20" s="36"/>
       <c r="S20" s="36"/>
       <c r="T20" s="36">
         <v>159</v>
       </c>
       <c r="U20" s="36">
@@ -12468,52 +12600,55 @@
       </c>
       <c r="AH20" s="18">
         <v>203</v>
       </c>
       <c r="AI20" s="18">
         <v>150</v>
       </c>
       <c r="AJ20" s="18">
         <v>123</v>
       </c>
       <c r="AK20" s="18">
         <v>106</v>
       </c>
       <c r="AL20" s="18">
         <v>185</v>
       </c>
       <c r="AM20" s="18">
         <v>150</v>
       </c>
       <c r="AN20" s="18">
         <v>144</v>
       </c>
       <c r="AO20" s="18">
         <v>91</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="36"/>
       <c r="C21" s="36"/>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
       <c r="F21" s="36"/>
       <c r="G21" s="36"/>
       <c r="H21" s="36"/>
       <c r="I21" s="36"/>
       <c r="J21" s="36"/>
       <c r="K21" s="36"/>
       <c r="L21" s="36"/>
       <c r="M21" s="36"/>
       <c r="N21" s="36"/>
       <c r="O21" s="36"/>
       <c r="P21" s="36"/>
       <c r="Q21" s="36"/>
       <c r="R21" s="36"/>
       <c r="S21" s="36"/>
       <c r="T21" s="36">
         <v>216</v>
       </c>
       <c r="U21" s="36">
@@ -12557,52 +12692,55 @@
       </c>
       <c r="AH21" s="18">
         <v>320</v>
       </c>
       <c r="AI21" s="18">
         <v>303</v>
       </c>
       <c r="AJ21" s="18">
         <v>193</v>
       </c>
       <c r="AK21" s="18">
         <v>182</v>
       </c>
       <c r="AL21" s="18">
         <v>236</v>
       </c>
       <c r="AM21" s="18">
         <v>248</v>
       </c>
       <c r="AN21" s="18">
         <v>262</v>
       </c>
       <c r="AO21" s="18">
         <v>244</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="18">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="36"/>
       <c r="C22" s="36"/>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
       <c r="F22" s="36"/>
       <c r="G22" s="36"/>
       <c r="H22" s="36"/>
       <c r="I22" s="36"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
       <c r="N22" s="36"/>
       <c r="O22" s="36"/>
       <c r="P22" s="36"/>
       <c r="Q22" s="36"/>
       <c r="R22" s="36"/>
       <c r="S22" s="36"/>
       <c r="T22" s="36">
         <v>85</v>
       </c>
       <c r="U22" s="36">
@@ -12646,52 +12784,55 @@
       </c>
       <c r="AH22" s="18">
         <v>127</v>
       </c>
       <c r="AI22" s="18">
         <v>99</v>
       </c>
       <c r="AJ22" s="18">
         <v>96</v>
       </c>
       <c r="AK22" s="18">
         <v>78</v>
       </c>
       <c r="AL22" s="18">
         <v>110</v>
       </c>
       <c r="AM22" s="18">
         <v>73</v>
       </c>
       <c r="AN22" s="18">
         <v>111</v>
       </c>
       <c r="AO22" s="18">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="18">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="36"/>
       <c r="I23" s="36"/>
       <c r="J23" s="36"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="36"/>
       <c r="N23" s="36"/>
       <c r="O23" s="36"/>
       <c r="P23" s="36"/>
       <c r="Q23" s="36"/>
       <c r="R23" s="36"/>
       <c r="S23" s="36"/>
       <c r="T23" s="36">
         <v>158</v>
       </c>
       <c r="U23" s="36">
@@ -12735,93 +12876,96 @@
       </c>
       <c r="AH23" s="18">
         <v>228</v>
       </c>
       <c r="AI23" s="18">
         <v>137</v>
       </c>
       <c r="AJ23" s="18">
         <v>173</v>
       </c>
       <c r="AK23" s="18">
         <v>154</v>
       </c>
       <c r="AL23" s="18">
         <v>121</v>
       </c>
       <c r="AM23" s="18">
         <v>128</v>
       </c>
       <c r="AN23" s="18">
         <v>156</v>
       </c>
       <c r="AO23" s="18">
         <v>121</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="18">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="76" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="76"/>
       <c r="C24" s="76"/>
       <c r="D24" s="76"/>
       <c r="E24" s="76"/>
       <c r="F24" s="76"/>
       <c r="G24" s="76"/>
       <c r="H24" s="76"/>
       <c r="I24" s="76"/>
       <c r="J24" s="76"/>
       <c r="K24" s="76"/>
       <c r="L24" s="76"/>
       <c r="M24" s="76"/>
       <c r="N24" s="76"/>
       <c r="O24" s="76"/>
       <c r="P24" s="76"/>
       <c r="Q24" s="76"/>
       <c r="R24" s="76"/>
       <c r="S24" s="76"/>
       <c r="T24" s="76"/>
       <c r="U24" s="76"/>
       <c r="V24" s="76"/>
       <c r="W24" s="76"/>
       <c r="X24" s="76"/>
       <c r="Y24" s="76"/>
       <c r="Z24" s="76"/>
       <c r="AA24" s="76"/>
       <c r="AB24" s="76"/>
       <c r="AC24" s="76"/>
       <c r="AD24" s="76"/>
       <c r="AE24" s="76"/>
       <c r="AF24" s="76"/>
       <c r="AG24" s="76"/>
       <c r="AH24" s="76"/>
       <c r="AI24" s="76"/>
       <c r="AJ24" s="76"/>
       <c r="AK24" s="76"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="36">
         <v>19</v>
       </c>
       <c r="C25" s="36">
         <v>26</v>
       </c>
       <c r="D25" s="36">
         <v>29</v>
       </c>
       <c r="E25" s="36">
         <v>13</v>
       </c>
       <c r="F25" s="36">
         <v>46</v>
       </c>
       <c r="G25" s="36">
         <v>22</v>
       </c>
       <c r="H25" s="36">
         <v>25</v>
       </c>
       <c r="I25" s="36">
@@ -12901,52 +13045,55 @@
       </c>
       <c r="AH25" s="18">
         <v>2067</v>
       </c>
       <c r="AI25" s="18">
         <v>1767</v>
       </c>
       <c r="AJ25" s="18">
         <v>1598</v>
       </c>
       <c r="AK25" s="18">
         <v>1428</v>
       </c>
       <c r="AL25" s="18">
         <v>1788</v>
       </c>
       <c r="AM25" s="18">
         <v>1806</v>
       </c>
       <c r="AN25" s="18">
         <v>1837</v>
       </c>
       <c r="AO25" s="18">
         <v>1474</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="18">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="36"/>
       <c r="C26" s="36"/>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="36"/>
       <c r="L26" s="36"/>
       <c r="M26" s="36"/>
       <c r="N26" s="36"/>
       <c r="O26" s="36"/>
       <c r="P26" s="36"/>
       <c r="Q26" s="36"/>
       <c r="R26" s="36"/>
       <c r="S26" s="36"/>
       <c r="T26" s="36">
         <v>1000</v>
       </c>
       <c r="U26" s="36">
@@ -12990,52 +13137,55 @@
       </c>
       <c r="AH26" s="18">
         <v>1503</v>
       </c>
       <c r="AI26" s="18">
         <v>1295</v>
       </c>
       <c r="AJ26" s="18">
         <v>1160</v>
       </c>
       <c r="AK26" s="18">
         <v>1080</v>
       </c>
       <c r="AL26" s="18">
         <v>1335</v>
       </c>
       <c r="AM26" s="18">
         <v>1385</v>
       </c>
       <c r="AN26" s="18">
         <v>1392</v>
       </c>
       <c r="AO26" s="18">
         <v>1096</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="18">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="36"/>
       <c r="J27" s="36"/>
       <c r="K27" s="36"/>
       <c r="L27" s="36"/>
       <c r="M27" s="36"/>
       <c r="N27" s="36"/>
       <c r="O27" s="36"/>
       <c r="P27" s="36"/>
       <c r="Q27" s="36"/>
       <c r="R27" s="36"/>
       <c r="S27" s="36"/>
       <c r="T27" s="36">
         <v>128</v>
       </c>
       <c r="U27" s="36">
@@ -13079,52 +13229,55 @@
       </c>
       <c r="AH27" s="18">
         <v>151</v>
       </c>
       <c r="AI27" s="18">
         <v>140</v>
       </c>
       <c r="AJ27" s="18">
         <v>117</v>
       </c>
       <c r="AK27" s="18">
         <v>93</v>
       </c>
       <c r="AL27" s="18">
         <v>152</v>
       </c>
       <c r="AM27" s="18">
         <v>155</v>
       </c>
       <c r="AN27" s="18">
         <v>127</v>
       </c>
       <c r="AO27" s="18">
         <v>134</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="18">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
       <c r="S28" s="36"/>
       <c r="T28" s="36">
         <v>76</v>
       </c>
       <c r="U28" s="36">
@@ -13168,52 +13321,55 @@
       </c>
       <c r="AH28" s="18">
         <v>119</v>
       </c>
       <c r="AI28" s="18">
         <v>168</v>
       </c>
       <c r="AJ28" s="18">
         <v>127</v>
       </c>
       <c r="AK28" s="18">
         <v>100</v>
       </c>
       <c r="AL28" s="18">
         <v>145</v>
       </c>
       <c r="AM28" s="18">
         <v>119</v>
       </c>
       <c r="AN28" s="18">
         <v>134</v>
       </c>
       <c r="AO28" s="18">
         <v>93</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="18">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="36"/>
       <c r="C29" s="36"/>
       <c r="D29" s="36"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="36"/>
       <c r="I29" s="36"/>
       <c r="J29" s="36"/>
       <c r="K29" s="36"/>
       <c r="L29" s="36"/>
       <c r="M29" s="36"/>
       <c r="N29" s="36"/>
       <c r="O29" s="36"/>
       <c r="P29" s="36"/>
       <c r="Q29" s="36"/>
       <c r="R29" s="36"/>
       <c r="S29" s="36"/>
       <c r="T29" s="36">
         <v>102</v>
       </c>
       <c r="U29" s="36">
@@ -13257,52 +13413,55 @@
       </c>
       <c r="AH29" s="18">
         <v>192</v>
       </c>
       <c r="AI29" s="18">
         <v>112</v>
       </c>
       <c r="AJ29" s="18">
         <v>135</v>
       </c>
       <c r="AK29" s="18">
         <v>83</v>
       </c>
       <c r="AL29" s="18">
         <v>117</v>
       </c>
       <c r="AM29" s="18">
         <v>90</v>
       </c>
       <c r="AN29" s="18">
         <v>106</v>
       </c>
       <c r="AO29" s="18">
         <v>102</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="18">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="36"/>
       <c r="C30" s="36"/>
       <c r="D30" s="36"/>
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="36"/>
       <c r="I30" s="36"/>
       <c r="J30" s="36"/>
       <c r="K30" s="36"/>
       <c r="L30" s="36"/>
       <c r="M30" s="36"/>
       <c r="N30" s="36"/>
       <c r="O30" s="36"/>
       <c r="P30" s="36"/>
       <c r="Q30" s="36"/>
       <c r="R30" s="36"/>
       <c r="S30" s="36"/>
       <c r="T30" s="36">
         <v>83</v>
       </c>
       <c r="U30" s="36">
@@ -13346,93 +13505,96 @@
       </c>
       <c r="AH30" s="18">
         <v>102</v>
       </c>
       <c r="AI30" s="18">
         <v>52</v>
       </c>
       <c r="AJ30" s="18">
         <v>59</v>
       </c>
       <c r="AK30" s="18">
         <v>72</v>
       </c>
       <c r="AL30" s="18">
         <v>39</v>
       </c>
       <c r="AM30" s="18">
         <v>57</v>
       </c>
       <c r="AN30" s="18">
         <v>78</v>
       </c>
       <c r="AO30" s="18">
         <v>49</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="76" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="76"/>
       <c r="C31" s="76"/>
       <c r="D31" s="76"/>
       <c r="E31" s="76"/>
       <c r="F31" s="76"/>
       <c r="G31" s="76"/>
       <c r="H31" s="76"/>
       <c r="I31" s="76"/>
       <c r="J31" s="76"/>
       <c r="K31" s="76"/>
       <c r="L31" s="76"/>
       <c r="M31" s="76"/>
       <c r="N31" s="76"/>
       <c r="O31" s="76"/>
       <c r="P31" s="76"/>
       <c r="Q31" s="76"/>
       <c r="R31" s="76"/>
       <c r="S31" s="76"/>
       <c r="T31" s="76"/>
       <c r="U31" s="76"/>
       <c r="V31" s="76"/>
       <c r="W31" s="76"/>
       <c r="X31" s="76"/>
       <c r="Y31" s="76"/>
       <c r="Z31" s="76"/>
       <c r="AA31" s="76"/>
       <c r="AB31" s="76"/>
       <c r="AC31" s="76"/>
       <c r="AD31" s="76"/>
       <c r="AE31" s="76"/>
       <c r="AF31" s="76"/>
       <c r="AG31" s="76"/>
       <c r="AH31" s="76"/>
       <c r="AI31" s="76"/>
       <c r="AJ31" s="76"/>
       <c r="AK31" s="76"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="36">
         <v>12</v>
       </c>
       <c r="C32" s="36">
         <v>9</v>
       </c>
       <c r="D32" s="36">
         <v>11</v>
       </c>
       <c r="E32" s="36">
         <v>6</v>
       </c>
       <c r="F32" s="36">
         <v>8</v>
       </c>
       <c r="G32" s="36">
         <v>8</v>
       </c>
       <c r="H32" s="36">
         <v>10</v>
       </c>
       <c r="I32" s="36">
@@ -13512,52 +13674,55 @@
       </c>
       <c r="AH32" s="17">
         <v>1947</v>
       </c>
       <c r="AI32" s="17">
         <v>1645</v>
       </c>
       <c r="AJ32" s="18">
         <v>1366</v>
       </c>
       <c r="AK32" s="18">
         <v>1214</v>
       </c>
       <c r="AL32" s="18">
         <v>1637</v>
       </c>
       <c r="AM32" s="17">
         <v>1431</v>
       </c>
       <c r="AN32" s="18">
         <v>1532</v>
       </c>
       <c r="AO32" s="17">
         <v>1389</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="18">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="36" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="36"/>
       <c r="C33" s="36"/>
       <c r="D33" s="36"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="36"/>
       <c r="J33" s="36"/>
       <c r="K33" s="36"/>
       <c r="L33" s="36"/>
       <c r="M33" s="36"/>
       <c r="N33" s="36"/>
       <c r="O33" s="36"/>
       <c r="P33" s="36"/>
       <c r="Q33" s="36"/>
       <c r="R33" s="36"/>
       <c r="S33" s="36"/>
       <c r="T33" s="36">
         <v>125</v>
       </c>
       <c r="U33" s="36">
@@ -13601,52 +13766,55 @@
       </c>
       <c r="AH33" s="17">
         <v>183</v>
       </c>
       <c r="AI33" s="17">
         <v>165</v>
       </c>
       <c r="AJ33" s="18">
         <v>103</v>
       </c>
       <c r="AK33" s="18">
         <v>103</v>
       </c>
       <c r="AL33" s="18">
         <v>167</v>
       </c>
       <c r="AM33" s="17">
         <v>136</v>
       </c>
       <c r="AN33" s="18">
         <v>123</v>
       </c>
       <c r="AO33" s="17">
         <v>128</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="17">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="36"/>
       <c r="C34" s="36"/>
       <c r="D34" s="36"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="36"/>
       <c r="I34" s="36"/>
       <c r="J34" s="36"/>
       <c r="K34" s="36"/>
       <c r="L34" s="36"/>
       <c r="M34" s="36"/>
       <c r="N34" s="36"/>
       <c r="O34" s="36"/>
       <c r="P34" s="36"/>
       <c r="Q34" s="36"/>
       <c r="R34" s="36"/>
       <c r="S34" s="36"/>
       <c r="T34" s="36">
         <v>9</v>
       </c>
       <c r="U34" s="36">
@@ -13690,52 +13858,55 @@
       </c>
       <c r="AH34" s="17">
         <v>15</v>
       </c>
       <c r="AI34" s="17">
         <v>24</v>
       </c>
       <c r="AJ34" s="18">
         <v>18</v>
       </c>
       <c r="AK34" s="18">
         <v>16</v>
       </c>
       <c r="AL34" s="18">
         <v>21</v>
       </c>
       <c r="AM34" s="17">
         <v>15</v>
       </c>
       <c r="AN34" s="32" t="s">
         <v>32</v>
       </c>
       <c r="AO34" s="17">
         <v>19</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="17">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="36"/>
       <c r="C35" s="36"/>
       <c r="D35" s="36"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="36"/>
       <c r="I35" s="36"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="36"/>
       <c r="M35" s="36"/>
       <c r="N35" s="36"/>
       <c r="O35" s="36"/>
       <c r="P35" s="36"/>
       <c r="Q35" s="36"/>
       <c r="R35" s="36"/>
       <c r="S35" s="36"/>
       <c r="T35" s="36">
         <v>228</v>
       </c>
       <c r="U35" s="36">
@@ -13779,52 +13950,55 @@
       </c>
       <c r="AH35" s="17">
         <v>342</v>
       </c>
       <c r="AI35" s="17">
         <v>261</v>
       </c>
       <c r="AJ35" s="18">
         <v>197</v>
       </c>
       <c r="AK35" s="18">
         <v>220</v>
       </c>
       <c r="AL35" s="18">
         <v>276</v>
       </c>
       <c r="AM35" s="17">
         <v>249</v>
       </c>
       <c r="AN35" s="17">
         <v>268</v>
       </c>
       <c r="AO35" s="17">
         <v>275</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="17">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="36"/>
       <c r="L36" s="36"/>
       <c r="M36" s="36"/>
       <c r="N36" s="36"/>
       <c r="O36" s="36"/>
       <c r="P36" s="36"/>
       <c r="Q36" s="36"/>
       <c r="R36" s="36"/>
       <c r="S36" s="36"/>
       <c r="T36" s="36">
         <v>89</v>
       </c>
       <c r="U36" s="36">
@@ -13868,52 +14042,55 @@
       </c>
       <c r="AH36" s="17">
         <v>128</v>
       </c>
       <c r="AI36" s="17">
         <v>91</v>
       </c>
       <c r="AJ36" s="18">
         <v>108</v>
       </c>
       <c r="AK36" s="18">
         <v>80</v>
       </c>
       <c r="AL36" s="18">
         <v>124</v>
       </c>
       <c r="AM36" s="17">
         <v>118</v>
       </c>
       <c r="AN36" s="17">
         <v>117</v>
       </c>
       <c r="AO36" s="17">
         <v>105</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="17">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="36"/>
       <c r="C37" s="36"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="36"/>
       <c r="G37" s="36"/>
       <c r="H37" s="36"/>
       <c r="I37" s="36"/>
       <c r="J37" s="36"/>
       <c r="K37" s="36"/>
       <c r="L37" s="36"/>
       <c r="M37" s="36"/>
       <c r="N37" s="36"/>
       <c r="O37" s="36"/>
       <c r="P37" s="36"/>
       <c r="Q37" s="36"/>
       <c r="R37" s="36"/>
       <c r="S37" s="36"/>
       <c r="T37" s="36">
         <v>61</v>
       </c>
       <c r="U37" s="36">
@@ -13957,52 +14134,55 @@
       </c>
       <c r="AH37" s="17">
         <v>130</v>
       </c>
       <c r="AI37" s="17">
         <v>110</v>
       </c>
       <c r="AJ37" s="18">
         <v>83</v>
       </c>
       <c r="AK37" s="18">
         <v>79</v>
       </c>
       <c r="AL37" s="18">
         <v>86</v>
       </c>
       <c r="AM37" s="17">
         <v>83</v>
       </c>
       <c r="AN37" s="17">
         <v>89</v>
       </c>
       <c r="AO37" s="17">
         <v>110</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="17">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="36"/>
       <c r="C38" s="36"/>
       <c r="D38" s="36"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="36"/>
       <c r="K38" s="36"/>
       <c r="L38" s="36"/>
       <c r="M38" s="36"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="36"/>
       <c r="S38" s="36"/>
       <c r="T38" s="36">
         <v>56</v>
       </c>
       <c r="U38" s="36">
@@ -14046,52 +14226,55 @@
       </c>
       <c r="AH38" s="17">
         <v>142</v>
       </c>
       <c r="AI38" s="17">
         <v>90</v>
       </c>
       <c r="AJ38" s="18">
         <v>123</v>
       </c>
       <c r="AK38" s="18">
         <v>89</v>
       </c>
       <c r="AL38" s="18">
         <v>141</v>
       </c>
       <c r="AM38" s="17">
         <v>106</v>
       </c>
       <c r="AN38" s="17">
         <v>99</v>
       </c>
       <c r="AO38" s="17">
         <v>94</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="17">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="36"/>
       <c r="C39" s="36"/>
       <c r="D39" s="36"/>
       <c r="E39" s="36"/>
       <c r="F39" s="36"/>
       <c r="G39" s="36"/>
       <c r="H39" s="36"/>
       <c r="I39" s="36"/>
       <c r="J39" s="36"/>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="36"/>
       <c r="S39" s="36"/>
       <c r="T39" s="36">
         <v>48</v>
       </c>
       <c r="U39" s="36">
@@ -14135,52 +14318,55 @@
       </c>
       <c r="AH39" s="17">
         <v>78</v>
       </c>
       <c r="AI39" s="17">
         <v>74</v>
       </c>
       <c r="AJ39" s="18">
         <v>76</v>
       </c>
       <c r="AK39" s="18">
         <v>61</v>
       </c>
       <c r="AL39" s="18">
         <v>60</v>
       </c>
       <c r="AM39" s="17">
         <v>49</v>
       </c>
       <c r="AN39" s="17">
         <v>75</v>
       </c>
       <c r="AO39" s="17">
         <v>48</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="17">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="36"/>
       <c r="C40" s="36"/>
       <c r="D40" s="36"/>
       <c r="E40" s="36"/>
       <c r="F40" s="36"/>
       <c r="G40" s="36"/>
       <c r="H40" s="36"/>
       <c r="I40" s="36"/>
       <c r="J40" s="36"/>
       <c r="K40" s="36"/>
       <c r="L40" s="36"/>
       <c r="M40" s="36"/>
       <c r="N40" s="36"/>
       <c r="O40" s="36"/>
       <c r="P40" s="36"/>
       <c r="Q40" s="36"/>
       <c r="R40" s="36"/>
       <c r="S40" s="36"/>
       <c r="T40" s="36">
         <v>100</v>
       </c>
       <c r="U40" s="36">
@@ -14224,52 +14410,55 @@
       </c>
       <c r="AH40" s="17">
         <v>72</v>
       </c>
       <c r="AI40" s="17">
         <v>107</v>
       </c>
       <c r="AJ40" s="18">
         <v>62</v>
       </c>
       <c r="AK40" s="18">
         <v>63</v>
       </c>
       <c r="AL40" s="18">
         <v>82</v>
       </c>
       <c r="AM40" s="17">
         <v>73</v>
       </c>
       <c r="AN40" s="17">
         <v>82</v>
       </c>
       <c r="AO40" s="17">
         <v>72</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="17">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="36"/>
       <c r="J41" s="36"/>
       <c r="K41" s="36"/>
       <c r="L41" s="36"/>
       <c r="M41" s="36"/>
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="36"/>
       <c r="S41" s="36"/>
       <c r="T41" s="36">
         <v>66</v>
       </c>
       <c r="U41" s="36">
@@ -14313,52 +14502,55 @@
       </c>
       <c r="AH41" s="17">
         <v>81</v>
       </c>
       <c r="AI41" s="17">
         <v>86</v>
       </c>
       <c r="AJ41" s="18">
         <v>70</v>
       </c>
       <c r="AK41" s="18">
         <v>55</v>
       </c>
       <c r="AL41" s="18">
         <v>67</v>
       </c>
       <c r="AM41" s="17">
         <v>60</v>
       </c>
       <c r="AN41" s="17">
         <v>69</v>
       </c>
       <c r="AO41" s="17">
         <v>60</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="17">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="36"/>
       <c r="C42" s="36"/>
       <c r="D42" s="36"/>
       <c r="E42" s="36"/>
       <c r="F42" s="36"/>
       <c r="G42" s="36"/>
       <c r="H42" s="36"/>
       <c r="I42" s="36"/>
       <c r="J42" s="36"/>
       <c r="K42" s="36"/>
       <c r="L42" s="36"/>
       <c r="M42" s="36"/>
       <c r="N42" s="36"/>
       <c r="O42" s="36"/>
       <c r="P42" s="36"/>
       <c r="Q42" s="36"/>
       <c r="R42" s="36"/>
       <c r="S42" s="36"/>
       <c r="T42" s="36">
         <v>159</v>
       </c>
       <c r="U42" s="36">
@@ -14402,52 +14594,55 @@
       </c>
       <c r="AH42" s="17">
         <v>203</v>
       </c>
       <c r="AI42" s="17">
         <v>150</v>
       </c>
       <c r="AJ42" s="18">
         <v>123</v>
       </c>
       <c r="AK42" s="18">
         <v>106</v>
       </c>
       <c r="AL42" s="18">
         <v>185</v>
       </c>
       <c r="AM42" s="17">
         <v>150</v>
       </c>
       <c r="AN42" s="17">
         <v>144</v>
       </c>
       <c r="AO42" s="17">
         <v>91</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="17">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="36"/>
       <c r="C43" s="36"/>
       <c r="D43" s="36"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
       <c r="I43" s="36"/>
       <c r="J43" s="36"/>
       <c r="K43" s="36"/>
       <c r="L43" s="36"/>
       <c r="M43" s="36"/>
       <c r="N43" s="36"/>
       <c r="O43" s="36"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="36"/>
       <c r="R43" s="36"/>
       <c r="S43" s="36"/>
       <c r="T43" s="36">
         <v>216</v>
       </c>
       <c r="U43" s="36">
@@ -14491,52 +14686,55 @@
       </c>
       <c r="AH43" s="17">
         <v>320</v>
       </c>
       <c r="AI43" s="17">
         <v>303</v>
       </c>
       <c r="AJ43" s="18">
         <v>193</v>
       </c>
       <c r="AK43" s="18">
         <v>182</v>
       </c>
       <c r="AL43" s="18">
         <v>236</v>
       </c>
       <c r="AM43" s="17">
         <v>248</v>
       </c>
       <c r="AN43" s="17">
         <v>262</v>
       </c>
       <c r="AO43" s="17">
         <v>244</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="17">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="36"/>
       <c r="C44" s="36"/>
       <c r="D44" s="36"/>
       <c r="E44" s="36"/>
       <c r="F44" s="36"/>
       <c r="G44" s="36"/>
       <c r="H44" s="36"/>
       <c r="I44" s="36"/>
       <c r="J44" s="36"/>
       <c r="K44" s="36"/>
       <c r="L44" s="36"/>
       <c r="M44" s="36"/>
       <c r="N44" s="36"/>
       <c r="O44" s="36"/>
       <c r="P44" s="36"/>
       <c r="Q44" s="36"/>
       <c r="R44" s="36"/>
       <c r="S44" s="36"/>
       <c r="T44" s="36">
         <v>85</v>
       </c>
       <c r="U44" s="36">
@@ -14580,52 +14778,55 @@
       </c>
       <c r="AH44" s="17">
         <v>127</v>
       </c>
       <c r="AI44" s="17">
         <v>99</v>
       </c>
       <c r="AJ44" s="18">
         <v>96</v>
       </c>
       <c r="AK44" s="18">
         <v>78</v>
       </c>
       <c r="AL44" s="1">
         <v>110</v>
       </c>
       <c r="AM44" s="17">
         <v>73</v>
       </c>
       <c r="AN44" s="17">
         <v>111</v>
       </c>
       <c r="AO44" s="17">
         <v>71</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="17">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="37"/>
       <c r="C45" s="37"/>
       <c r="D45" s="37"/>
       <c r="E45" s="37"/>
       <c r="F45" s="37"/>
       <c r="G45" s="37"/>
       <c r="H45" s="37"/>
       <c r="I45" s="37"/>
       <c r="J45" s="37"/>
       <c r="K45" s="37"/>
       <c r="L45" s="37"/>
       <c r="M45" s="37"/>
       <c r="N45" s="37"/>
       <c r="O45" s="37"/>
       <c r="P45" s="37"/>
       <c r="Q45" s="37"/>
       <c r="R45" s="37"/>
       <c r="S45" s="37"/>
       <c r="T45" s="37">
         <v>75</v>
       </c>
       <c r="U45" s="37">
@@ -14669,82 +14870,85 @@
       </c>
       <c r="AH45" s="28">
         <v>126</v>
       </c>
       <c r="AI45" s="28">
         <v>85</v>
       </c>
       <c r="AJ45" s="28">
         <v>114</v>
       </c>
       <c r="AK45" s="28">
         <v>82</v>
       </c>
       <c r="AL45" s="24">
         <v>82</v>
       </c>
       <c r="AM45" s="28">
         <v>71</v>
       </c>
       <c r="AN45" s="28">
         <v>78</v>
       </c>
       <c r="AO45" s="28">
         <v>72</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="28">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="A46" s="19"/>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
       <c r="N46" s="19"/>
       <c r="O46" s="19"/>
       <c r="P46" s="19"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
       <c r="U46" s="19"/>
       <c r="V46" s="19"/>
       <c r="W46" s="19"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="19"/>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -18229,51 +18433,51 @@
       <c r="AA43" s="30"/>
       <c r="AB43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD92"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="X4" workbookViewId="0">
+    <sheetView topLeftCell="V1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.5546875" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="9.109375" style="41"/>
     <col min="21" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="9.109375" style="41"/>
     <col min="25" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="11.4" customHeight="1">
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
     </row>
     <row r="2" spans="1:56" ht="11.4" customHeight="1">
       <c r="W2" s="55"/>
       <c r="X2" s="55"/>
       <c r="Y2" s="55"/>
     </row>
     <row r="3" spans="1:56" ht="13.2">
       <c r="W3" s="55"/>
@@ -18684,50 +18888,53 @@
       </c>
       <c r="AH10" s="18">
         <v>-482</v>
       </c>
       <c r="AI10" s="18">
         <v>-310</v>
       </c>
       <c r="AJ10" s="18">
         <v>-292</v>
       </c>
       <c r="AK10" s="18">
         <v>-333</v>
       </c>
       <c r="AL10" s="18">
         <v>-564</v>
       </c>
       <c r="AM10" s="18">
         <v>-402</v>
       </c>
       <c r="AN10" s="18">
         <v>-200</v>
       </c>
       <c r="AO10" s="18">
         <v>-145</v>
       </c>
+      <c r="AP10" s="18">
+        <v>-265</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="16"/>
       <c r="I11" s="12"/>
       <c r="J11" s="15"/>
       <c r="K11" s="16"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="17"/>
       <c r="O11" s="17"/>
       <c r="P11" s="17"/>
       <c r="Q11" s="17"/>
       <c r="R11" s="17"/>
       <c r="S11" s="17"/>
       <c r="T11" s="1">
         <v>234</v>
@@ -18773,50 +18980,53 @@
       </c>
       <c r="AH11" s="18">
         <v>-19</v>
       </c>
       <c r="AI11" s="18">
         <v>80</v>
       </c>
       <c r="AJ11" s="18">
         <v>52</v>
       </c>
       <c r="AK11" s="18">
         <v>-41</v>
       </c>
       <c r="AL11" s="18">
         <v>-76</v>
       </c>
       <c r="AM11" s="18">
         <v>-229</v>
       </c>
       <c r="AN11" s="18">
         <v>-51</v>
       </c>
       <c r="AO11" s="18">
         <v>109</v>
       </c>
+      <c r="AP11" s="18">
+        <v>-37</v>
+      </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="16"/>
       <c r="I12" s="12"/>
       <c r="J12" s="15"/>
       <c r="K12" s="16"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
       <c r="Q12" s="17"/>
       <c r="R12" s="17"/>
       <c r="S12" s="17"/>
       <c r="T12" s="1">
         <v>-61</v>
@@ -18862,50 +19072,53 @@
       </c>
       <c r="AH12" s="18">
         <v>-24</v>
       </c>
       <c r="AI12" s="18">
         <v>-25</v>
       </c>
       <c r="AJ12" s="18">
         <v>-7</v>
       </c>
       <c r="AK12" s="18">
         <v>-6</v>
       </c>
       <c r="AL12" s="18">
         <v>-8</v>
       </c>
       <c r="AM12" s="18">
         <v>2</v>
       </c>
       <c r="AN12" s="18">
         <v>30</v>
       </c>
       <c r="AO12" s="18">
         <v>-45</v>
       </c>
+      <c r="AP12" s="18">
+        <v>-7</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="16"/>
       <c r="I13" s="12"/>
       <c r="J13" s="15"/>
       <c r="K13" s="16"/>
       <c r="L13" s="15"/>
       <c r="M13" s="15"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="1">
         <v>-30</v>
@@ -18951,50 +19164,53 @@
       </c>
       <c r="AH13" s="18">
         <v>17</v>
       </c>
       <c r="AI13" s="18">
         <v>29</v>
       </c>
       <c r="AJ13" s="18">
         <v>11</v>
       </c>
       <c r="AK13" s="18">
         <v>-24</v>
       </c>
       <c r="AL13" s="18">
         <v>-50</v>
       </c>
       <c r="AM13" s="18">
         <v>-27</v>
       </c>
       <c r="AN13" s="18">
         <v>-9</v>
       </c>
       <c r="AO13" s="18">
         <v>-81</v>
       </c>
+      <c r="AP13" s="18">
+        <v>18</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="16"/>
       <c r="I14" s="12"/>
       <c r="J14" s="15"/>
       <c r="K14" s="16"/>
       <c r="L14" s="15"/>
       <c r="M14" s="15"/>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="17"/>
       <c r="Q14" s="17"/>
       <c r="R14" s="17"/>
       <c r="S14" s="17"/>
       <c r="T14" s="1">
         <v>-51</v>
@@ -19040,50 +19256,53 @@
       </c>
       <c r="AH14" s="18">
         <v>-105</v>
       </c>
       <c r="AI14" s="18">
         <v>-64</v>
       </c>
       <c r="AJ14" s="18">
         <v>-64</v>
       </c>
       <c r="AK14" s="18">
         <v>-47</v>
       </c>
       <c r="AL14" s="18">
         <v>-120</v>
       </c>
       <c r="AM14" s="18">
         <v>-68</v>
       </c>
       <c r="AN14" s="18">
         <v>-44</v>
       </c>
       <c r="AO14" s="18">
         <v>-18</v>
       </c>
+      <c r="AP14" s="18">
+        <v>-54</v>
+      </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="16"/>
       <c r="I15" s="12"/>
       <c r="J15" s="15"/>
       <c r="K15" s="16"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="17"/>
       <c r="O15" s="17"/>
       <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
       <c r="R15" s="17"/>
       <c r="S15" s="17"/>
       <c r="T15" s="1">
         <v>-18</v>
@@ -19129,50 +19348,53 @@
       </c>
       <c r="AH15" s="18">
         <v>-58</v>
       </c>
       <c r="AI15" s="18">
         <v>-29</v>
       </c>
       <c r="AJ15" s="18">
         <v>-94</v>
       </c>
       <c r="AK15" s="18">
         <v>-28</v>
       </c>
       <c r="AL15" s="18">
         <v>-55</v>
       </c>
       <c r="AM15" s="18">
         <v>-8</v>
       </c>
       <c r="AN15" s="18">
         <v>-18</v>
       </c>
       <c r="AO15" s="18">
         <v>-47</v>
       </c>
+      <c r="AP15" s="18">
+        <v>-75</v>
+      </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="16"/>
       <c r="I16" s="12"/>
       <c r="J16" s="15"/>
       <c r="K16" s="16"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="17"/>
       <c r="O16" s="17"/>
       <c r="P16" s="17"/>
       <c r="Q16" s="17"/>
       <c r="R16" s="17"/>
       <c r="S16" s="17"/>
       <c r="T16" s="1">
         <v>5</v>
@@ -19218,52 +19440,55 @@
       </c>
       <c r="AH16" s="18">
         <v>-35</v>
       </c>
       <c r="AI16" s="18">
         <v>-32</v>
       </c>
       <c r="AJ16" s="18">
         <v>-62</v>
       </c>
       <c r="AK16" s="18">
         <v>-22</v>
       </c>
       <c r="AL16" s="18">
         <v>-50</v>
       </c>
       <c r="AM16" s="18">
         <v>10</v>
       </c>
       <c r="AN16" s="18">
         <v>19</v>
       </c>
       <c r="AO16" s="18">
         <v>-16</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="18">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="19" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="16"/>
       <c r="I17" s="12"/>
       <c r="J17" s="15"/>
       <c r="K17" s="16"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="17"/>
       <c r="O17" s="17"/>
       <c r="P17" s="17"/>
       <c r="Q17" s="17"/>
       <c r="R17" s="17"/>
       <c r="S17" s="17"/>
       <c r="T17" s="1">
         <v>-15</v>
       </c>
       <c r="U17" s="17">
@@ -19307,52 +19532,55 @@
       </c>
       <c r="AH17" s="18">
         <v>1</v>
       </c>
       <c r="AI17" s="18">
         <v>-4</v>
       </c>
       <c r="AJ17" s="18">
         <v>10</v>
       </c>
       <c r="AK17" s="18">
         <v>-15</v>
       </c>
       <c r="AL17" s="18">
         <v>12</v>
       </c>
       <c r="AM17" s="18">
         <v>2</v>
       </c>
       <c r="AN17" s="18">
         <v>-3</v>
       </c>
       <c r="AO17" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="18">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="16"/>
       <c r="I18" s="12"/>
       <c r="J18" s="15"/>
       <c r="K18" s="16"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="1">
         <v>-64</v>
       </c>
       <c r="U18" s="17">
@@ -19396,52 +19624,55 @@
       </c>
       <c r="AH18" s="18">
         <v>-17</v>
       </c>
       <c r="AI18" s="18">
         <v>-50</v>
       </c>
       <c r="AJ18" s="18">
         <v>-22</v>
       </c>
       <c r="AK18" s="18">
         <v>17</v>
       </c>
       <c r="AL18" s="18">
         <v>-30</v>
       </c>
       <c r="AM18" s="18">
         <v>-16</v>
       </c>
       <c r="AN18" s="18">
         <v>-33</v>
       </c>
       <c r="AO18" s="18">
         <v>-21</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="18">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="16"/>
       <c r="I19" s="12"/>
       <c r="J19" s="15"/>
       <c r="K19" s="16"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="1">
         <v>-33</v>
       </c>
       <c r="U19" s="17">
@@ -19485,52 +19716,55 @@
       </c>
       <c r="AH19" s="18">
         <v>-32</v>
       </c>
       <c r="AI19" s="18">
         <v>-12</v>
       </c>
       <c r="AJ19" s="18">
         <v>-22</v>
       </c>
       <c r="AK19" s="18">
         <v>-10</v>
       </c>
       <c r="AL19" s="18">
         <v>-15</v>
       </c>
       <c r="AM19" s="18">
         <v>-10</v>
       </c>
       <c r="AN19" s="18">
         <v>8</v>
       </c>
       <c r="AO19" s="18">
         <v>-5</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="12"/>
       <c r="C20" s="12"/>
       <c r="D20" s="12"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="16"/>
       <c r="I20" s="12"/>
       <c r="J20" s="15"/>
       <c r="K20" s="16"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="17"/>
       <c r="O20" s="17"/>
       <c r="P20" s="17"/>
       <c r="Q20" s="17"/>
       <c r="R20" s="17"/>
       <c r="S20" s="17"/>
       <c r="T20" s="1">
         <v>-75</v>
       </c>
       <c r="U20" s="17">
@@ -19574,52 +19808,55 @@
       </c>
       <c r="AH20" s="18">
         <v>-94</v>
       </c>
       <c r="AI20" s="18">
         <v>-52</v>
       </c>
       <c r="AJ20" s="18">
         <v>-43</v>
       </c>
       <c r="AK20" s="18">
         <v>-48</v>
       </c>
       <c r="AL20" s="18">
         <v>-103</v>
       </c>
       <c r="AM20" s="18">
         <v>-27</v>
       </c>
       <c r="AN20" s="18">
         <v>-15</v>
       </c>
       <c r="AO20" s="18">
         <v>30</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="18">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="16"/>
       <c r="I21" s="12"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="17"/>
       <c r="O21" s="17"/>
       <c r="P21" s="17"/>
       <c r="Q21" s="17"/>
       <c r="R21" s="17"/>
       <c r="S21" s="17"/>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="17">
@@ -19663,52 +19900,55 @@
       </c>
       <c r="AH21" s="18">
         <v>-16</v>
       </c>
       <c r="AI21" s="18">
         <v>-135</v>
       </c>
       <c r="AJ21" s="18">
         <v>-31</v>
       </c>
       <c r="AK21" s="18">
         <v>-39</v>
       </c>
       <c r="AL21" s="18">
         <v>-9</v>
       </c>
       <c r="AM21" s="18">
         <v>-47</v>
       </c>
       <c r="AN21" s="18">
         <v>-4</v>
       </c>
       <c r="AO21" s="18">
         <v>-52</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="18">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="16"/>
       <c r="I22" s="12"/>
       <c r="J22" s="15"/>
       <c r="K22" s="16"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="17"/>
       <c r="O22" s="17"/>
       <c r="P22" s="17"/>
       <c r="Q22" s="17"/>
       <c r="R22" s="17"/>
       <c r="S22" s="17"/>
       <c r="T22" s="1">
         <v>-49</v>
       </c>
       <c r="U22" s="17">
@@ -19752,52 +19992,55 @@
       </c>
       <c r="AH22" s="18">
         <v>-57</v>
       </c>
       <c r="AI22" s="18">
         <v>-33</v>
       </c>
       <c r="AJ22" s="18">
         <v>-19</v>
       </c>
       <c r="AK22" s="18">
         <v>-36</v>
       </c>
       <c r="AL22" s="18">
         <v>-33</v>
       </c>
       <c r="AM22" s="18">
         <v>8</v>
       </c>
       <c r="AN22" s="18">
         <v>-30</v>
       </c>
       <c r="AO22" s="18">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="18">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="16"/>
       <c r="I23" s="12"/>
       <c r="J23" s="15"/>
       <c r="K23" s="16"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="17"/>
       <c r="Q23" s="17"/>
       <c r="R23" s="17"/>
       <c r="S23" s="17"/>
       <c r="T23" s="1">
         <v>-71</v>
       </c>
       <c r="U23" s="17">
@@ -19841,93 +20084,96 @@
       </c>
       <c r="AH23" s="18">
         <v>-43</v>
       </c>
       <c r="AI23" s="18">
         <v>17</v>
       </c>
       <c r="AJ23" s="18">
         <v>-1</v>
       </c>
       <c r="AK23" s="18">
         <v>-34</v>
       </c>
       <c r="AL23" s="18">
         <v>-27</v>
       </c>
       <c r="AM23" s="18">
         <v>8</v>
       </c>
       <c r="AN23" s="18">
         <v>-50</v>
       </c>
       <c r="AO23" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="18">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="74" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="74"/>
       <c r="C24" s="74"/>
       <c r="D24" s="74"/>
       <c r="E24" s="74"/>
       <c r="F24" s="74"/>
       <c r="G24" s="74"/>
       <c r="H24" s="74"/>
       <c r="I24" s="74"/>
       <c r="J24" s="74"/>
       <c r="K24" s="74"/>
       <c r="L24" s="74"/>
       <c r="M24" s="74"/>
       <c r="N24" s="74"/>
       <c r="O24" s="74"/>
       <c r="P24" s="74"/>
       <c r="Q24" s="74"/>
       <c r="R24" s="74"/>
       <c r="S24" s="74"/>
       <c r="T24" s="74"/>
       <c r="U24" s="74"/>
       <c r="V24" s="74"/>
       <c r="W24" s="74"/>
       <c r="X24" s="74"/>
       <c r="Y24" s="74"/>
       <c r="Z24" s="74"/>
       <c r="AA24" s="74"/>
       <c r="AB24" s="74"/>
       <c r="AC24" s="74"/>
       <c r="AD24" s="74"/>
       <c r="AE24" s="74"/>
       <c r="AF24" s="74"/>
       <c r="AG24" s="74"/>
       <c r="AH24" s="74"/>
       <c r="AI24" s="74"/>
       <c r="AJ24" s="74"/>
       <c r="AK24" s="74"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="48">
         <v>19</v>
       </c>
       <c r="C25" s="48">
         <v>26</v>
       </c>
       <c r="D25" s="48">
         <v>29</v>
       </c>
       <c r="E25" s="48">
         <v>13</v>
       </c>
       <c r="F25" s="48">
         <v>46</v>
       </c>
       <c r="G25" s="48">
         <v>22</v>
       </c>
       <c r="H25" s="49">
         <v>25</v>
       </c>
       <c r="I25" s="48">
@@ -20007,52 +20253,55 @@
       </c>
       <c r="AH25" s="18">
         <v>-104</v>
       </c>
       <c r="AI25" s="18">
         <v>97</v>
       </c>
       <c r="AJ25" s="18">
         <v>-52</v>
       </c>
       <c r="AK25" s="18">
         <v>-75</v>
       </c>
       <c r="AL25" s="18">
         <v>-38</v>
       </c>
       <c r="AM25" s="18">
         <v>-213</v>
       </c>
       <c r="AN25" s="18">
         <v>-52</v>
       </c>
       <c r="AO25" s="18">
         <v>99</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="18">
+        <v>-89</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
       <c r="D26" s="48"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
       <c r="G26" s="48"/>
       <c r="H26" s="49"/>
       <c r="I26" s="48"/>
       <c r="J26" s="49"/>
       <c r="K26" s="49"/>
       <c r="L26" s="49"/>
       <c r="M26" s="49"/>
       <c r="N26" s="50"/>
       <c r="O26" s="50"/>
       <c r="P26" s="50"/>
       <c r="Q26" s="50"/>
       <c r="R26" s="50"/>
       <c r="S26" s="50"/>
       <c r="T26" s="1">
         <v>236</v>
       </c>
       <c r="U26" s="17">
@@ -20096,52 +20345,55 @@
       </c>
       <c r="AH26" s="18">
         <v>12</v>
       </c>
       <c r="AI26" s="18">
         <v>134</v>
       </c>
       <c r="AJ26" s="18">
         <v>43</v>
       </c>
       <c r="AK26" s="18">
         <v>-73</v>
       </c>
       <c r="AL26" s="18">
         <v>13</v>
       </c>
       <c r="AM26" s="18">
         <v>-215</v>
       </c>
       <c r="AN26" s="18">
         <v>-43</v>
       </c>
       <c r="AO26" s="18">
         <v>130</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="18">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="48"/>
       <c r="C27" s="48"/>
       <c r="D27" s="48"/>
       <c r="E27" s="48"/>
       <c r="F27" s="48"/>
       <c r="G27" s="48"/>
       <c r="H27" s="49"/>
       <c r="I27" s="48"/>
       <c r="J27" s="49"/>
       <c r="K27" s="49"/>
       <c r="L27" s="49"/>
       <c r="M27" s="49"/>
       <c r="N27" s="50"/>
       <c r="O27" s="50"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="50"/>
       <c r="R27" s="50"/>
       <c r="S27" s="50"/>
       <c r="T27" s="1">
         <v>-56</v>
       </c>
       <c r="U27" s="17">
@@ -20185,52 +20437,55 @@
       </c>
       <c r="AH27" s="18">
         <v>-24</v>
       </c>
       <c r="AI27" s="18">
         <v>-10</v>
       </c>
       <c r="AJ27" s="18">
         <v>-11</v>
       </c>
       <c r="AK27" s="18">
         <v>4</v>
       </c>
       <c r="AL27" s="18">
         <v>6</v>
       </c>
       <c r="AM27" s="18">
         <v>10</v>
       </c>
       <c r="AN27" s="18">
         <v>30</v>
       </c>
       <c r="AO27" s="18">
         <v>-41</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="18">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="48"/>
       <c r="C28" s="48"/>
       <c r="D28" s="48"/>
       <c r="E28" s="48"/>
       <c r="F28" s="48"/>
       <c r="G28" s="48"/>
       <c r="H28" s="49"/>
       <c r="I28" s="48"/>
       <c r="J28" s="49"/>
       <c r="K28" s="49"/>
       <c r="L28" s="49"/>
       <c r="M28" s="49"/>
       <c r="N28" s="50"/>
       <c r="O28" s="50"/>
       <c r="P28" s="50"/>
       <c r="Q28" s="50"/>
       <c r="R28" s="50"/>
       <c r="S28" s="50"/>
       <c r="T28" s="1">
         <v>-8</v>
       </c>
       <c r="U28" s="17">
@@ -20274,52 +20529,55 @@
       </c>
       <c r="AH28" s="18">
         <v>-43</v>
       </c>
       <c r="AI28" s="18">
         <v>-71</v>
       </c>
       <c r="AJ28" s="18">
         <v>-20</v>
       </c>
       <c r="AK28" s="18">
         <v>-20</v>
       </c>
       <c r="AL28" s="18">
         <v>-56</v>
       </c>
       <c r="AM28" s="18">
         <v>-14</v>
       </c>
       <c r="AN28" s="18">
         <v>-19</v>
       </c>
       <c r="AO28" s="18">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:41" ht="13.5" customHeight="1">
+      <c r="AP28" s="18">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42" ht="13.5" customHeight="1">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="48"/>
       <c r="C29" s="48"/>
       <c r="D29" s="48"/>
       <c r="E29" s="48"/>
       <c r="F29" s="48"/>
       <c r="G29" s="48"/>
       <c r="H29" s="49"/>
       <c r="I29" s="48"/>
       <c r="J29" s="49"/>
       <c r="K29" s="49"/>
       <c r="L29" s="49"/>
       <c r="M29" s="49"/>
       <c r="N29" s="50"/>
       <c r="O29" s="50"/>
       <c r="P29" s="50"/>
       <c r="Q29" s="50"/>
       <c r="R29" s="50"/>
       <c r="S29" s="50"/>
       <c r="T29" s="1">
         <v>6</v>
       </c>
       <c r="U29" s="17">
@@ -20363,52 +20621,55 @@
       </c>
       <c r="AH29" s="18">
         <v>-25</v>
       </c>
       <c r="AI29" s="18">
         <v>16</v>
       </c>
       <c r="AJ29" s="18">
         <v>-60</v>
       </c>
       <c r="AK29" s="18">
         <v>25</v>
       </c>
       <c r="AL29" s="18">
         <v>-22</v>
       </c>
       <c r="AM29" s="18">
         <v>8</v>
       </c>
       <c r="AN29" s="18" t="s">
         <v>32</v>
       </c>
       <c r="AO29" s="18" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="18">
+        <v>-41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="1">
         <v>-34</v>
       </c>
       <c r="U30" s="1">
         <v>-1</v>
       </c>
       <c r="V30" s="1">
         <v>4</v>
       </c>
       <c r="W30" s="1">
         <v>2</v>
       </c>
       <c r="X30" s="1">
         <v>-38</v>
       </c>
       <c r="Y30" s="1">
         <v>18</v>
       </c>
       <c r="Z30" s="18">
         <v>-10</v>
       </c>
       <c r="AA30" s="17">
@@ -20434,93 +20695,96 @@
       </c>
       <c r="AH30" s="18">
         <v>-24</v>
       </c>
       <c r="AI30" s="18">
         <v>28</v>
       </c>
       <c r="AJ30" s="1">
         <v>-4</v>
       </c>
       <c r="AK30" s="18">
         <v>-11</v>
       </c>
       <c r="AL30" s="18">
         <v>21</v>
       </c>
       <c r="AM30" s="18">
         <v>-2</v>
       </c>
       <c r="AN30" s="18">
         <v>-20</v>
       </c>
       <c r="AO30" s="18">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:41" ht="14.4" customHeight="1">
+      <c r="AP30" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42" ht="14.4" customHeight="1">
       <c r="A31" s="75" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="75"/>
       <c r="E31" s="75"/>
       <c r="F31" s="75"/>
       <c r="G31" s="75"/>
       <c r="H31" s="75"/>
       <c r="I31" s="75"/>
       <c r="J31" s="75"/>
       <c r="K31" s="75"/>
       <c r="L31" s="75"/>
       <c r="M31" s="75"/>
       <c r="N31" s="75"/>
       <c r="O31" s="75"/>
       <c r="P31" s="75"/>
       <c r="Q31" s="75"/>
       <c r="R31" s="75"/>
       <c r="S31" s="75"/>
       <c r="T31" s="75"/>
       <c r="U31" s="75"/>
       <c r="V31" s="75"/>
       <c r="W31" s="75"/>
       <c r="X31" s="75"/>
       <c r="Y31" s="75"/>
       <c r="Z31" s="75"/>
       <c r="AA31" s="75"/>
       <c r="AB31" s="75"/>
       <c r="AC31" s="75"/>
       <c r="AD31" s="75"/>
       <c r="AE31" s="75"/>
       <c r="AF31" s="75"/>
       <c r="AG31" s="75"/>
       <c r="AH31" s="75"/>
       <c r="AI31" s="75"/>
       <c r="AJ31" s="75"/>
       <c r="AK31" s="75"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -20600,52 +20864,55 @@
       </c>
       <c r="AH32" s="17">
         <v>-378</v>
       </c>
       <c r="AI32" s="17">
         <v>-407</v>
       </c>
       <c r="AJ32" s="18">
         <v>-240</v>
       </c>
       <c r="AK32" s="18">
         <v>-258</v>
       </c>
       <c r="AL32" s="18">
         <v>-526</v>
       </c>
       <c r="AM32" s="17">
         <v>-189</v>
       </c>
       <c r="AN32" s="18">
         <v>-148</v>
       </c>
       <c r="AO32" s="17">
         <v>-244</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="17">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="1">
         <v>-2</v>
       </c>
       <c r="U33" s="1">
         <v>42</v>
       </c>
       <c r="V33" s="1">
         <v>5</v>
       </c>
       <c r="W33" s="1">
         <v>8</v>
       </c>
       <c r="X33" s="1">
         <v>-32</v>
       </c>
       <c r="Y33" s="1">
         <v>-1</v>
       </c>
       <c r="Z33" s="18">
         <v>-23</v>
       </c>
       <c r="AA33" s="17">
@@ -20671,52 +20938,55 @@
       </c>
       <c r="AH33" s="17">
         <v>-31</v>
       </c>
       <c r="AI33" s="17">
         <v>-54</v>
       </c>
       <c r="AJ33" s="18">
         <v>9</v>
       </c>
       <c r="AK33" s="18">
         <v>32</v>
       </c>
       <c r="AL33" s="18">
         <v>-89</v>
       </c>
       <c r="AM33" s="17">
         <v>-14</v>
       </c>
       <c r="AN33" s="18">
         <v>-8</v>
       </c>
       <c r="AO33" s="17">
         <v>-21</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="17">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="1">
         <v>-5</v>
       </c>
       <c r="U34" s="1">
         <v>-11</v>
       </c>
       <c r="V34" s="1">
         <v>-9</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>-4</v>
       </c>
       <c r="Y34" s="1">
         <v>-11</v>
       </c>
       <c r="Z34" s="18">
         <v>-3</v>
       </c>
       <c r="AA34" s="17">
@@ -20742,52 +21012,55 @@
       </c>
       <c r="AH34" s="17" t="s">
         <v>32</v>
       </c>
       <c r="AI34" s="17">
         <v>-15</v>
       </c>
       <c r="AJ34" s="18">
         <v>4</v>
       </c>
       <c r="AK34" s="18">
         <v>-10</v>
       </c>
       <c r="AL34" s="18">
         <v>-14</v>
       </c>
       <c r="AM34" s="17">
         <v>-8</v>
       </c>
       <c r="AN34" s="32" t="s">
         <v>32</v>
       </c>
       <c r="AO34" s="17">
         <v>-4</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="17">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="1">
         <v>-30</v>
       </c>
       <c r="U35" s="1">
         <v>-29</v>
       </c>
       <c r="V35" s="1">
         <v>-11</v>
       </c>
       <c r="W35" s="1">
         <v>-37</v>
       </c>
       <c r="X35" s="1">
         <v>-6</v>
       </c>
       <c r="Y35" s="1">
         <v>-44</v>
       </c>
       <c r="Z35" s="18">
         <v>-44</v>
       </c>
       <c r="AA35" s="17">
@@ -20813,52 +21086,55 @@
       </c>
       <c r="AH35" s="17">
         <v>17</v>
       </c>
       <c r="AI35" s="17">
         <v>29</v>
       </c>
       <c r="AJ35" s="18">
         <v>11</v>
       </c>
       <c r="AK35" s="18">
         <v>-24</v>
       </c>
       <c r="AL35" s="18">
         <v>-50</v>
       </c>
       <c r="AM35" s="17">
         <v>-27</v>
       </c>
       <c r="AN35" s="18">
         <v>-9</v>
       </c>
       <c r="AO35" s="17">
         <v>-81</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="17">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="1">
         <v>-43</v>
       </c>
       <c r="U36" s="1">
         <v>-43</v>
       </c>
       <c r="V36" s="1">
         <v>-66</v>
       </c>
       <c r="W36" s="1">
         <v>-17</v>
       </c>
       <c r="X36" s="1">
         <v>-25</v>
       </c>
       <c r="Y36" s="1">
         <v>-60</v>
       </c>
       <c r="Z36" s="18">
         <v>-43</v>
       </c>
       <c r="AA36" s="17">
@@ -20884,52 +21160,55 @@
       </c>
       <c r="AH36" s="17">
         <v>-62</v>
       </c>
       <c r="AI36" s="17">
         <v>7</v>
       </c>
       <c r="AJ36" s="18">
         <v>-44</v>
       </c>
       <c r="AK36" s="18">
         <v>-27</v>
       </c>
       <c r="AL36" s="18">
         <v>-64</v>
       </c>
       <c r="AM36" s="17">
         <v>-54</v>
       </c>
       <c r="AN36" s="18">
         <v>-25</v>
       </c>
       <c r="AO36" s="17">
         <v>-34</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="17">
+        <v>-48</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>-24</v>
       </c>
       <c r="U37" s="1">
         <v>-14</v>
       </c>
       <c r="V37" s="1">
         <v>-17</v>
       </c>
       <c r="W37" s="1">
         <v>-28</v>
       </c>
       <c r="X37" s="1">
         <v>-73</v>
       </c>
       <c r="Y37" s="1">
         <v>-40</v>
       </c>
       <c r="Z37" s="18">
         <v>-60</v>
       </c>
       <c r="AA37" s="17">
@@ -20955,52 +21234,55 @@
       </c>
       <c r="AH37" s="17">
         <v>-33</v>
       </c>
       <c r="AI37" s="17">
         <v>-45</v>
       </c>
       <c r="AJ37" s="18">
         <v>-34</v>
       </c>
       <c r="AK37" s="18">
         <v>-53</v>
       </c>
       <c r="AL37" s="18">
         <v>-33</v>
       </c>
       <c r="AM37" s="17">
         <v>-16</v>
       </c>
       <c r="AN37" s="18">
         <v>-18</v>
       </c>
       <c r="AO37" s="17">
         <v>-47</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="17">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="1">
         <v>5</v>
       </c>
       <c r="U38" s="1">
         <v>-44</v>
       </c>
       <c r="V38" s="1">
         <v>-56</v>
       </c>
       <c r="W38" s="1">
         <v>-79</v>
       </c>
       <c r="X38" s="1">
         <v>-60</v>
       </c>
       <c r="Y38" s="1">
         <v>-66</v>
       </c>
       <c r="Z38" s="18">
         <v>-70</v>
       </c>
       <c r="AA38" s="17">
@@ -21026,52 +21308,55 @@
       </c>
       <c r="AH38" s="17">
         <v>-35</v>
       </c>
       <c r="AI38" s="17">
         <v>-32</v>
       </c>
       <c r="AJ38" s="18">
         <v>-62</v>
       </c>
       <c r="AK38" s="18">
         <v>-22</v>
       </c>
       <c r="AL38" s="18">
         <v>-50</v>
       </c>
       <c r="AM38" s="17">
         <v>10</v>
       </c>
       <c r="AN38" s="18">
         <v>19</v>
       </c>
       <c r="AO38" s="17">
         <v>-16</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="17">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="1">
         <v>-15</v>
       </c>
       <c r="U39" s="1">
         <v>-13</v>
       </c>
       <c r="V39" s="1">
         <v>-33</v>
       </c>
       <c r="W39" s="1">
         <v>-37</v>
       </c>
       <c r="X39" s="1">
         <v>-44</v>
       </c>
       <c r="Y39" s="1">
         <v>-26</v>
       </c>
       <c r="Z39" s="18">
         <v>-28</v>
       </c>
       <c r="AA39" s="17">
@@ -21097,52 +21382,55 @@
       </c>
       <c r="AH39" s="17">
         <v>1</v>
       </c>
       <c r="AI39" s="17">
         <v>-4</v>
       </c>
       <c r="AJ39" s="18">
         <v>10</v>
       </c>
       <c r="AK39" s="18">
         <v>-15</v>
       </c>
       <c r="AL39" s="18">
         <v>12</v>
       </c>
       <c r="AM39" s="17">
         <v>2</v>
       </c>
       <c r="AN39" s="18">
         <v>-3</v>
       </c>
       <c r="AO39" s="17">
         <v>14</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="17">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="1">
         <v>-64</v>
       </c>
       <c r="U40" s="1">
         <v>-46</v>
       </c>
       <c r="V40" s="1">
         <v>-43</v>
       </c>
       <c r="W40" s="1">
         <v>-17</v>
       </c>
       <c r="X40" s="1">
         <v>-104</v>
       </c>
       <c r="Y40" s="1">
         <v>-14</v>
       </c>
       <c r="Z40" s="18">
         <v>-47</v>
       </c>
       <c r="AA40" s="17">
@@ -21168,52 +21456,55 @@
       </c>
       <c r="AH40" s="17">
         <v>-17</v>
       </c>
       <c r="AI40" s="17">
         <v>-50</v>
       </c>
       <c r="AJ40" s="18">
         <v>-22</v>
       </c>
       <c r="AK40" s="18">
         <v>17</v>
       </c>
       <c r="AL40" s="18">
         <v>-30</v>
       </c>
       <c r="AM40" s="17">
         <v>-16</v>
       </c>
       <c r="AN40" s="18">
         <v>-33</v>
       </c>
       <c r="AO40" s="17">
         <v>-21</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="17">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="1">
         <v>-33</v>
       </c>
       <c r="U41" s="1">
         <v>5</v>
       </c>
       <c r="V41" s="1">
         <v>-31</v>
       </c>
       <c r="W41" s="1">
         <v>-86</v>
       </c>
       <c r="X41" s="1">
         <v>-80</v>
       </c>
       <c r="Y41" s="1">
         <v>-11</v>
       </c>
       <c r="Z41" s="18">
         <v>-26</v>
       </c>
       <c r="AA41" s="17">
@@ -21239,52 +21530,55 @@
       </c>
       <c r="AH41" s="17">
         <v>-32</v>
       </c>
       <c r="AI41" s="17">
         <v>-12</v>
       </c>
       <c r="AJ41" s="18">
         <v>-22</v>
       </c>
       <c r="AK41" s="18">
         <v>-10</v>
       </c>
       <c r="AL41" s="18">
         <v>-15</v>
       </c>
       <c r="AM41" s="17">
         <v>-10</v>
       </c>
       <c r="AN41" s="18">
         <v>8</v>
       </c>
       <c r="AO41" s="17">
         <v>-5</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="17">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="1">
         <v>-75</v>
       </c>
       <c r="U42" s="1">
         <v>-27</v>
       </c>
       <c r="V42" s="1">
         <v>-113</v>
       </c>
       <c r="W42" s="1">
         <v>-85</v>
       </c>
       <c r="X42" s="1">
         <v>-85</v>
       </c>
       <c r="Y42" s="1">
         <v>-83</v>
       </c>
       <c r="Z42" s="18">
         <v>-104</v>
       </c>
       <c r="AA42" s="17">
@@ -21310,52 +21604,55 @@
       </c>
       <c r="AH42" s="17">
         <v>-94</v>
       </c>
       <c r="AI42" s="17">
         <v>-52</v>
       </c>
       <c r="AJ42" s="18">
         <v>-43</v>
       </c>
       <c r="AK42" s="18">
         <v>-48</v>
       </c>
       <c r="AL42" s="18">
         <v>-103</v>
       </c>
       <c r="AM42" s="17">
         <v>-27</v>
       </c>
       <c r="AN42" s="18">
         <v>-15</v>
       </c>
       <c r="AO42" s="17">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="17">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="1">
         <v>-72</v>
       </c>
       <c r="U43" s="1">
         <v>-48</v>
       </c>
       <c r="V43" s="1">
         <v>-58</v>
       </c>
       <c r="W43" s="1">
         <v>-82</v>
       </c>
       <c r="X43" s="1">
         <v>-39</v>
       </c>
       <c r="Y43" s="1">
         <v>-67</v>
       </c>
       <c r="Z43" s="18">
         <v>-90</v>
       </c>
       <c r="AA43" s="17">
@@ -21381,52 +21678,55 @@
       </c>
       <c r="AH43" s="17">
         <v>-16</v>
       </c>
       <c r="AI43" s="17">
         <v>-135</v>
       </c>
       <c r="AJ43" s="18">
         <v>-31</v>
       </c>
       <c r="AK43" s="18">
         <v>-39</v>
       </c>
       <c r="AL43" s="18">
         <v>-9</v>
       </c>
       <c r="AM43" s="17">
         <v>-47</v>
       </c>
       <c r="AN43" s="18">
         <v>-4</v>
       </c>
       <c r="AO43" s="17">
         <v>-52</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="17">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="1">
         <v>-49</v>
       </c>
       <c r="U44" s="1">
         <v>-35</v>
       </c>
       <c r="V44" s="1">
         <v>-34</v>
       </c>
       <c r="W44" s="1">
         <v>-78</v>
       </c>
       <c r="X44" s="1">
         <v>-65</v>
       </c>
       <c r="Y44" s="1">
         <v>-45</v>
       </c>
       <c r="Z44" s="18">
         <v>-37</v>
       </c>
       <c r="AA44" s="17">
@@ -21452,52 +21752,55 @@
       </c>
       <c r="AH44" s="17">
         <v>-57</v>
       </c>
       <c r="AI44" s="17">
         <v>-33</v>
       </c>
       <c r="AJ44" s="18">
         <v>-19</v>
       </c>
       <c r="AK44" s="18">
         <v>-36</v>
       </c>
       <c r="AL44" s="18">
         <v>-33</v>
       </c>
       <c r="AM44" s="17">
         <v>8</v>
       </c>
       <c r="AN44" s="18">
         <v>-30</v>
       </c>
       <c r="AO44" s="17">
         <v>-7</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="17">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="24" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="24">
         <v>-37</v>
       </c>
       <c r="U45" s="24">
         <v>-20</v>
       </c>
       <c r="V45" s="24">
         <v>-13</v>
       </c>
       <c r="W45" s="24">
         <v>7</v>
       </c>
       <c r="X45" s="24">
         <v>-17</v>
       </c>
       <c r="Y45" s="24">
         <v>-29</v>
       </c>
       <c r="Z45" s="28">
         <v>-28</v>
       </c>
       <c r="AA45" s="28">
@@ -21523,78 +21826,81 @@
       </c>
       <c r="AH45" s="28">
         <v>-19</v>
       </c>
       <c r="AI45" s="28">
         <v>-11</v>
       </c>
       <c r="AJ45" s="28">
         <v>3</v>
       </c>
       <c r="AK45" s="28">
         <v>-23</v>
       </c>
       <c r="AL45" s="28">
         <v>-48</v>
       </c>
       <c r="AM45" s="28">
         <v>10</v>
       </c>
       <c r="AN45" s="28">
         <v>-30</v>
       </c>
       <c r="AO45" s="28" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="28">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="T46" s="1"/>
       <c r="X46" s="1"/>
       <c r="AC46" s="19"/>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19"/>
       <c r="AF46" s="19"/>
       <c r="AG46" s="19"/>
       <c r="AH46" s="19"/>
       <c r="AI46" s="19"/>
       <c r="AJ46" s="19"/>
       <c r="AK46" s="19"/>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="T47" s="1"/>
       <c r="X47" s="1"/>
       <c r="AC47" s="19"/>
       <c r="AD47" s="19"/>
       <c r="AE47" s="19"/>
       <c r="AF47" s="19"/>
       <c r="AG47" s="19"/>
       <c r="AH47" s="19"/>
       <c r="AI47" s="19"/>
       <c r="AJ47" s="19"/>
       <c r="AK47" s="19"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="T48" s="1"/>
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="20:24">
       <c r="T49" s="1"/>
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="20:24">
       <c r="T50" s="1"/>
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="20:24">
       <c r="T51" s="1"/>
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="20:24">
       <c r="T52" s="1"/>
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="20:24">
       <c r="T53" s="1"/>
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="20:24">
       <c r="T54" s="1"/>