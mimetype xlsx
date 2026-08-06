--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,78 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04D9DF4A-0F1D-4D6F-83AA-1CEF40682A81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="1" activeTab="1"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="11760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Сальдо внутмигр  2024-2026" sheetId="6" r:id="rId6"/>
+    <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Прибывшие " sheetId="4" r:id="rId3"/>
+    <sheet name="Выбывшие  " sheetId="5" r:id="rId4"/>
+    <sheet name="Сальдо" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="77">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -131,56 +128,185 @@
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Сальдо внутренней миграции населения Восточно-Казахстанской области</t>
   </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Лица выбывшие в другой регион для постоянного или длительного проживания</t>
+  </si>
+  <si>
+    <t>Количество лиц, выбывшие в другой регион для постоянного или длительного проживания в отчетном периоде</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Внутренняя миграция по всем потокам </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -199,66 +325,132 @@
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -369,713 +561,382 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7" xr:uid="{A4C1CEF7-DFAA-469B-8849-50503D763C79}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6" xr:uid="{94852F04-1FF9-4C7A-8DB4-C698AC49406E}"/>
+    <cellStyle name="Обычный 2 4" xfId="3" xr:uid="{E1BF32E3-747B-4556-B76D-811662D6C8B8}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{89DB596B-B8DF-40FC-9824-71D9F39673D9}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...329 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1204,3778 +1065,693 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AQ43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFCEB9F6-52F4-4DE4-BE3A-6953DCD121D7}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="Z13" sqref="Z13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="30.6640625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="53.42578125" customWidth="1"/>
+    <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-[...281 lines deleted...]
-    <row r="8" spans="1:43">
+    <row r="2" spans="1:2">
+      <c r="A2" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="47">
+        <v>613102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="50" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
       <c r="A8" s="38" t="s">
-        <v>26</v>
-[...209 lines deleted...]
-      <c r="T10" s="18">
+        <v>49</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="30">
+      <c r="A14" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="42" t="s">
         <v>70</v>
       </c>
-      <c r="U10" s="18">
-[...385 lines deleted...]
-      <c r="W14" s="18">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="X14" s="18">
-[...993 lines deleted...]
-      <c r="W25" s="18">
+      <c r="B21" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="X25" s="18">
-[...1458 lines deleted...]
-      <c r="AB43" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...13 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{365E6DB1-5D87-4F9C-AD4A-085D5D7E36E4}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{700038E2-57DC-47D8-9017-68A0E527C5C0}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{6A9E889D-6AC2-4FFB-97F3-BDE4DABBC28F}"/>
+    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6EE87AD-7BC4-44C0-9ADE-6B0FCEA2C4D9}">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A19" sqref="A19:D19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="56.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="31"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="31"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="31"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="31"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="33"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="31"/>
+      <c r="B5" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="32"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="31"/>
+      <c r="B6" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="32"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="31"/>
+      <c r="B7" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="32"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="31"/>
+      <c r="B8" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="32"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="31"/>
+      <c r="B9" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="32"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="31"/>
+      <c r="B10" s="31"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="34"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25">
+      <c r="A11" s="31"/>
+      <c r="B11" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="32"/>
+      <c r="D11" s="34"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="31"/>
+      <c r="B12" s="31"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="31"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="34"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="33"/>
+      <c r="D15" s="33"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="52"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:BA64"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView topLeftCell="AF1" workbookViewId="0">
+      <selection activeCell="AL3" sqref="AL3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.33203125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
+    <col min="2" max="23" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="14" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="13.2" customHeight="1">
-[...16 lines deleted...]
-      <c r="Z5" s="67" t="s">
+    <row r="1" spans="1:53" ht="13.15" customHeight="1">
+      <c r="X1" s="24"/>
+    </row>
+    <row r="2" spans="1:53" ht="13.15" customHeight="1">
+      <c r="X2" s="24"/>
+    </row>
+    <row r="3" spans="1:53" ht="13.15" customHeight="1">
+      <c r="X3" s="24"/>
+    </row>
+    <row r="4" spans="1:53" ht="13.15" customHeight="1">
+      <c r="X4" s="24"/>
+    </row>
+    <row r="5" spans="1:53" ht="13.15" customHeight="1">
+      <c r="V5" s="24"/>
+      <c r="W5" s="24"/>
+      <c r="X5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="AA5" s="67"/>
-[...31 lines deleted...]
-      <c r="AW6" s="32" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="24"/>
+      <c r="AY5" s="24"/>
+      <c r="AZ5" s="24"/>
+      <c r="BA5" s="24"/>
+    </row>
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="13.15" customHeight="1">
+      <c r="X6" s="24"/>
+      <c r="Y6" s="3"/>
+      <c r="AK6" s="3"/>
+      <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:53" ht="12" customHeight="1">
-      <c r="A7" s="68"/>
-      <c r="B7" s="70">
+      <c r="A7" s="58"/>
+      <c r="B7" s="54">
         <v>2021</v>
       </c>
-      <c r="C7" s="71"/>
-[...10 lines deleted...]
-      <c r="N7" s="70">
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="54">
         <v>2022</v>
       </c>
-      <c r="O7" s="71"/>
-[...4 lines deleted...]
-      <c r="T7" s="65">
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="55">
         <v>2024</v>
       </c>
-      <c r="U7" s="65"/>
-[...4 lines deleted...]
-      <c r="Z7" s="64">
+      <c r="U7" s="55"/>
+      <c r="V7" s="55"/>
+      <c r="W7" s="55"/>
+      <c r="X7" s="55"/>
+      <c r="Y7" s="56"/>
+      <c r="Z7" s="54">
         <v>2025</v>
       </c>
-      <c r="AA7" s="65"/>
-[...10 lines deleted...]
-      <c r="AL7" s="64">
+      <c r="AA7" s="55"/>
+      <c r="AB7" s="55"/>
+      <c r="AC7" s="55"/>
+      <c r="AD7" s="55"/>
+      <c r="AE7" s="55"/>
+      <c r="AF7" s="55"/>
+      <c r="AG7" s="55"/>
+      <c r="AH7" s="55"/>
+      <c r="AI7" s="55"/>
+      <c r="AJ7" s="55"/>
+      <c r="AK7" s="56"/>
+      <c r="AL7" s="54">
         <v>2026</v>
       </c>
-      <c r="AM7" s="65"/>
-[...9 lines deleted...]
-      <c r="AW7" s="66"/>
+      <c r="AM7" s="55"/>
+      <c r="AN7" s="55"/>
+      <c r="AO7" s="55"/>
+      <c r="AP7" s="55"/>
+      <c r="AQ7" s="55"/>
+      <c r="AR7" s="55"/>
+      <c r="AS7" s="55"/>
+      <c r="AT7" s="55"/>
+      <c r="AU7" s="55"/>
+      <c r="AV7" s="55"/>
+      <c r="AW7" s="56"/>
     </row>
     <row r="8" spans="1:53" ht="18" customHeight="1">
-      <c r="A8" s="69"/>
-      <c r="B8" s="42" t="s">
+      <c r="A8" s="59"/>
+      <c r="B8" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="42" t="s">
+      <c r="C8" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="43" t="s">
+      <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="43" t="s">
+      <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="43" t="s">
+      <c r="F8" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="43" t="s">
+      <c r="G8" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="43" t="s">
+      <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="44" t="s">
+      <c r="I8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="44" t="s">
+      <c r="J8" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="44" t="s">
+      <c r="K8" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="44" t="s">
+      <c r="L8" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="45" t="s">
+      <c r="M8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="N8" s="46" t="s">
+      <c r="N8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="46" t="s">
+      <c r="O8" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="46" t="s">
+      <c r="P8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="42" t="s">
+      <c r="Q8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="42" t="s">
+      <c r="R8" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="S8" s="42" t="s">
+      <c r="S8" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="T8" s="56" t="s">
+      <c r="T8" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="56" t="s">
+      <c r="U8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="56" t="s">
+      <c r="V8" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="57" t="s">
+      <c r="W8" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="62" t="s">
+      <c r="X8" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="61" t="s">
+      <c r="Y8" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="59" t="s">
+      <c r="Z8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="59" t="s">
+      <c r="AA8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="59" t="s">
+      <c r="AB8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AC8" s="59" t="s">
+      <c r="AC8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AD8" s="59" t="s">
+      <c r="AD8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="59" t="s">
+      <c r="AE8" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AF8" s="59" t="s">
+      <c r="AF8" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AG8" s="59" t="s">
+      <c r="AG8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="59" t="s">
+      <c r="AH8" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AI8" s="59" t="s">
+      <c r="AI8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="60" t="s">
+      <c r="AJ8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="61" t="s">
+      <c r="AK8" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AL8" s="59" t="s">
+      <c r="AL8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AM8" s="59" t="s">
+      <c r="AM8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AN8" s="59" t="s">
+      <c r="AN8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AO8" s="59" t="s">
+      <c r="AO8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AP8" s="59" t="s">
+      <c r="AP8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AQ8" s="59" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AR8" s="59" t="s">
+      <c r="AR8" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AS8" s="59" t="s">
+      <c r="AS8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AT8" s="59" t="s">
+      <c r="AT8" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AU8" s="59" t="s">
+      <c r="AU8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AV8" s="60" t="s">
+      <c r="AV8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="61" t="s">
+      <c r="AW8" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:53">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="63"/>
-[...34 lines deleted...]
-      <c r="AK9" s="63"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="57"/>
+      <c r="N9" s="57"/>
+      <c r="O9" s="57"/>
+      <c r="P9" s="57"/>
+      <c r="Q9" s="57"/>
+      <c r="R9" s="57"/>
+      <c r="S9" s="57"/>
+      <c r="T9" s="57"/>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
+      <c r="X9" s="57"/>
+      <c r="Y9" s="57"/>
+      <c r="Z9" s="57"/>
+      <c r="AA9" s="57"/>
+      <c r="AB9" s="57"/>
+      <c r="AC9" s="57"/>
+      <c r="AD9" s="57"/>
+      <c r="AE9" s="57"/>
+      <c r="AF9" s="57"/>
+      <c r="AG9" s="57"/>
+      <c r="AH9" s="57"/>
+      <c r="AI9" s="57"/>
+      <c r="AJ9" s="57"/>
+      <c r="AK9" s="57"/>
     </row>
     <row r="10" spans="1:53">
-      <c r="A10" s="53" t="s">
+      <c r="A10" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1">
         <v>31</v>
       </c>
       <c r="C10" s="1">
         <v>35</v>
       </c>
       <c r="D10" s="1">
         <v>40</v>
       </c>
       <c r="E10" s="1">
         <v>19</v>
       </c>
       <c r="F10" s="1">
         <v>54</v>
       </c>
       <c r="G10" s="1">
         <v>30</v>
       </c>
       <c r="H10" s="1">
         <v>35</v>
       </c>
       <c r="I10" s="1">
         <v>43</v>
@@ -4988,1125 +1764,1168 @@
       </c>
       <c r="L10" s="1">
         <v>39</v>
       </c>
       <c r="M10" s="1">
         <v>51</v>
       </c>
       <c r="N10" s="1">
         <v>6</v>
       </c>
       <c r="O10" s="1">
         <v>29</v>
       </c>
       <c r="P10" s="1">
         <v>14</v>
       </c>
       <c r="Q10" s="1">
         <v>17</v>
       </c>
       <c r="R10" s="1">
         <v>13</v>
       </c>
       <c r="S10" s="1">
         <v>19</v>
       </c>
-      <c r="T10" s="35">
+      <c r="T10" s="10">
         <v>2406</v>
       </c>
-      <c r="U10" s="35">
+      <c r="U10" s="10">
         <v>2233</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="10">
         <v>3213</v>
       </c>
-      <c r="W10" s="35">
+      <c r="W10" s="10">
         <v>3406</v>
       </c>
-      <c r="X10" s="35">
+      <c r="X10" s="10">
         <v>3014</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="6">
         <v>2673</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z10" s="6">
         <v>2995</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA10" s="6">
         <v>2777</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="6">
         <v>2150</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC10" s="6">
         <v>2868</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="6">
         <v>2561</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="6">
         <v>2615</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF10" s="6">
         <v>2893</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG10" s="6">
         <v>3557</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AH10" s="6">
         <v>3532</v>
       </c>
-      <c r="AI10" s="18">
+      <c r="AI10" s="6">
         <v>3102</v>
       </c>
-      <c r="AJ10" s="18">
+      <c r="AJ10" s="6">
         <v>2672</v>
       </c>
-      <c r="AK10" s="18">
+      <c r="AK10" s="6">
         <v>2309</v>
       </c>
-      <c r="AL10" s="18">
+      <c r="AL10" s="6">
         <v>2861</v>
       </c>
-      <c r="AM10" s="18">
+      <c r="AM10" s="6">
         <v>2835</v>
       </c>
-      <c r="AN10" s="18">
+      <c r="AN10" s="6">
         <v>3169</v>
       </c>
-      <c r="AO10" s="18">
+      <c r="AO10" s="6">
         <v>2718</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AP10" s="6">
         <v>2207</v>
+      </c>
+      <c r="AQ10" s="6">
+        <v>2774</v>
       </c>
     </row>
     <row r="11" spans="1:53">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T11" s="35">
+      <c r="T11" s="10">
         <v>1359</v>
       </c>
-      <c r="U11" s="35">
+      <c r="U11" s="10">
         <v>1237</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="10">
         <v>1732</v>
       </c>
-      <c r="W11" s="35">
+      <c r="W11" s="10">
         <v>1859</v>
       </c>
-      <c r="X11" s="35">
+      <c r="X11" s="10">
         <v>1639</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="6">
         <v>1452</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="6">
         <v>1643</v>
       </c>
-      <c r="AA11" s="18">
+      <c r="AA11" s="6">
         <v>1480</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="6">
         <v>1223</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC11" s="6">
         <v>1547</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="6">
         <v>1420</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE11" s="6">
         <v>1480</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF11" s="6">
         <v>1682</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG11" s="6">
         <v>2041</v>
       </c>
-      <c r="AH11" s="18">
+      <c r="AH11" s="6">
         <v>1667</v>
       </c>
-      <c r="AI11" s="18">
+      <c r="AI11" s="6">
         <v>1540</v>
       </c>
-      <c r="AJ11" s="18">
+      <c r="AJ11" s="6">
         <v>1315</v>
       </c>
-      <c r="AK11" s="18">
+      <c r="AK11" s="6">
         <v>1142</v>
       </c>
-      <c r="AL11" s="18">
+      <c r="AL11" s="6">
         <v>1426</v>
       </c>
-      <c r="AM11" s="18">
+      <c r="AM11" s="6">
         <v>1292</v>
       </c>
-      <c r="AN11" s="18">
+      <c r="AN11" s="6">
         <v>1464</v>
       </c>
-      <c r="AO11" s="18">
+      <c r="AO11" s="6">
         <v>1333</v>
       </c>
-      <c r="AP11" s="18">
+      <c r="AP11" s="6">
         <v>1070</v>
+      </c>
+      <c r="AQ11" s="6">
+        <v>1504</v>
       </c>
     </row>
     <row r="12" spans="1:53">
       <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T12" s="35">
+      <c r="T12" s="10">
         <v>76</v>
       </c>
-      <c r="U12" s="35">
+      <c r="U12" s="10">
         <v>112</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="10">
         <v>162</v>
       </c>
-      <c r="W12" s="35">
+      <c r="W12" s="10">
         <v>124</v>
       </c>
-      <c r="X12" s="35">
+      <c r="X12" s="10">
         <v>113</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y12" s="6">
         <v>93</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z12" s="6">
         <v>104</v>
       </c>
-      <c r="AA12" s="18">
+      <c r="AA12" s="6">
         <v>99</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="6">
         <v>104</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AC12" s="6">
         <v>118</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="6">
         <v>112</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="6">
         <v>123</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="6">
         <v>118</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="6">
         <v>115</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="6">
         <v>142</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="6">
         <v>139</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ12" s="6">
         <v>128</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AK12" s="6">
         <v>103</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AL12" s="6">
         <v>165</v>
       </c>
-      <c r="AM12" s="18">
+      <c r="AM12" s="6">
         <v>172</v>
       </c>
-      <c r="AN12" s="18">
+      <c r="AN12" s="6">
         <v>172</v>
       </c>
-      <c r="AO12" s="18">
+      <c r="AO12" s="6">
         <v>108</v>
       </c>
-      <c r="AP12" s="18">
+      <c r="AP12" s="6">
         <v>116</v>
+      </c>
+      <c r="AQ12" s="6">
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:53">
       <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T13" s="35">
+      <c r="T13" s="10">
         <v>198</v>
       </c>
-      <c r="U13" s="35">
+      <c r="U13" s="10">
         <v>175</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V13" s="10">
         <v>271</v>
       </c>
-      <c r="W13" s="35">
+      <c r="W13" s="10">
         <v>287</v>
       </c>
-      <c r="X13" s="35">
+      <c r="X13" s="10">
         <v>256</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="6">
         <v>224</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="6">
         <v>244</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA13" s="6">
         <v>214</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="6">
         <v>169</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC13" s="6">
         <v>209</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD13" s="6">
         <v>201</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="6">
         <v>201</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="6">
         <v>249</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="6">
         <v>275</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="6">
         <v>359</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="6">
         <v>290</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ13" s="6">
         <v>208</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AK13" s="6">
         <v>196</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AL13" s="6">
         <v>226</v>
       </c>
-      <c r="AM13" s="18">
+      <c r="AM13" s="6">
         <v>222</v>
       </c>
-      <c r="AN13" s="18">
+      <c r="AN13" s="6">
         <v>259</v>
       </c>
-      <c r="AO13" s="18">
+      <c r="AO13" s="6">
         <v>194</v>
       </c>
-      <c r="AP13" s="18">
+      <c r="AP13" s="6">
         <v>180</v>
+      </c>
+      <c r="AQ13" s="6">
+        <v>202</v>
       </c>
     </row>
     <row r="14" spans="1:53">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T14" s="35">
+      <c r="T14" s="10">
         <v>114</v>
       </c>
-      <c r="U14" s="35">
+      <c r="U14" s="10">
         <v>98</v>
       </c>
-      <c r="V14" s="35">
+      <c r="V14" s="10">
         <v>122</v>
       </c>
-      <c r="W14" s="35">
+      <c r="W14" s="10">
         <v>180</v>
       </c>
-      <c r="X14" s="35">
+      <c r="X14" s="10">
         <v>145</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y14" s="6">
         <v>162</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z14" s="6">
         <v>163</v>
       </c>
-      <c r="AA14" s="18">
+      <c r="AA14" s="6">
         <v>151</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="6">
         <v>120</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC14" s="6">
         <v>125</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="6">
         <v>102</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="6">
         <v>150</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="6">
         <v>113</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG14" s="6">
         <v>161</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH14" s="6">
         <v>142</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI14" s="6">
         <v>195</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AJ14" s="6">
         <v>171</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AK14" s="6">
         <v>133</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AL14" s="6">
         <v>149</v>
       </c>
-      <c r="AM14" s="18">
+      <c r="AM14" s="6">
         <v>169</v>
       </c>
-      <c r="AN14" s="18">
+      <c r="AN14" s="6">
         <v>207</v>
       </c>
-      <c r="AO14" s="18">
+      <c r="AO14" s="6">
         <v>180</v>
       </c>
-      <c r="AP14" s="18">
+      <c r="AP14" s="6">
         <v>123</v>
+      </c>
+      <c r="AQ14" s="6">
+        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:53">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T15" s="35">
+      <c r="T15" s="10">
         <v>145</v>
       </c>
-      <c r="U15" s="35">
+      <c r="U15" s="10">
         <v>104</v>
       </c>
-      <c r="V15" s="35">
+      <c r="V15" s="10">
         <v>204</v>
       </c>
-      <c r="W15" s="35">
+      <c r="W15" s="10">
         <v>221</v>
       </c>
-      <c r="X15" s="35">
+      <c r="X15" s="10">
         <v>162</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y15" s="6">
         <v>145</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z15" s="6">
         <v>156</v>
       </c>
-      <c r="AA15" s="18">
+      <c r="AA15" s="6">
         <v>150</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="6">
         <v>109</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AC15" s="6">
         <v>199</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AD15" s="6">
         <v>158</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="6">
         <v>134</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="6">
         <v>140</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="6">
         <v>162</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="6">
         <v>264</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="6">
         <v>193</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AJ15" s="6">
         <v>124</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AK15" s="6">
         <v>134</v>
       </c>
-      <c r="AL15" s="18">
+      <c r="AL15" s="6">
         <v>148</v>
       </c>
-      <c r="AM15" s="18">
+      <c r="AM15" s="6">
         <v>165</v>
       </c>
-      <c r="AN15" s="18">
+      <c r="AN15" s="6">
         <v>177</v>
       </c>
-      <c r="AO15" s="18">
+      <c r="AO15" s="6">
         <v>165</v>
       </c>
-      <c r="AP15" s="18">
+      <c r="AP15" s="6">
         <v>138</v>
+      </c>
+      <c r="AQ15" s="6">
+        <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:53">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="T16" s="35">
+      <c r="T16" s="10">
         <v>61</v>
       </c>
-      <c r="U16" s="35">
+      <c r="U16" s="10">
         <v>54</v>
       </c>
-      <c r="V16" s="35">
+      <c r="V16" s="10">
         <v>77</v>
       </c>
-      <c r="W16" s="35">
+      <c r="W16" s="10">
         <v>62</v>
       </c>
-      <c r="X16" s="35">
+      <c r="X16" s="10">
         <v>71</v>
       </c>
-      <c r="Y16" s="18">
+      <c r="Y16" s="6">
         <v>50</v>
       </c>
-      <c r="Z16" s="18">
+      <c r="Z16" s="6">
         <v>77</v>
       </c>
-      <c r="AA16" s="18">
+      <c r="AA16" s="6">
         <v>80</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB16" s="6">
         <v>48</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AC16" s="6">
         <v>66</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AD16" s="6">
         <v>69</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="6">
         <v>66</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AF16" s="6">
         <v>53</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AG16" s="6">
         <v>85</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AH16" s="6">
         <v>107</v>
       </c>
-      <c r="AI16" s="18">
+      <c r="AI16" s="6">
         <v>58</v>
       </c>
-      <c r="AJ16" s="18">
+      <c r="AJ16" s="6">
         <v>61</v>
       </c>
-      <c r="AK16" s="18">
+      <c r="AK16" s="6">
         <v>67</v>
       </c>
-      <c r="AL16" s="18">
+      <c r="AL16" s="6">
         <v>91</v>
       </c>
-      <c r="AM16" s="18">
+      <c r="AM16" s="6">
         <v>116</v>
       </c>
-      <c r="AN16" s="18">
+      <c r="AN16" s="6">
         <v>118</v>
       </c>
-      <c r="AO16" s="18">
+      <c r="AO16" s="6">
         <v>78</v>
       </c>
-      <c r="AP16" s="18">
+      <c r="AP16" s="6">
         <v>53</v>
       </c>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="T17" s="35">
+      <c r="T17" s="10">
         <v>33</v>
       </c>
-      <c r="U17" s="35">
+      <c r="U17" s="10">
         <v>35</v>
       </c>
-      <c r="V17" s="35">
+      <c r="V17" s="10">
         <v>28</v>
       </c>
-      <c r="W17" s="35">
+      <c r="W17" s="10">
         <v>48</v>
       </c>
-      <c r="X17" s="35">
+      <c r="X17" s="10">
         <v>33</v>
       </c>
-      <c r="Y17" s="18">
+      <c r="Y17" s="6">
         <v>38</v>
       </c>
-      <c r="Z17" s="18">
+      <c r="Z17" s="6">
         <v>57</v>
       </c>
-      <c r="AA17" s="18">
+      <c r="AA17" s="6">
         <v>68</v>
       </c>
-      <c r="AB17" s="18">
+      <c r="AB17" s="6">
         <v>29</v>
       </c>
-      <c r="AC17" s="18">
+      <c r="AC17" s="6">
         <v>62</v>
       </c>
-      <c r="AD17" s="17">
+      <c r="AD17" s="6">
         <v>24</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE17" s="6">
         <v>30</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF17" s="6">
         <v>53</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG17" s="6">
         <v>61</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH17" s="6">
         <v>79</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI17" s="6">
         <v>70</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AJ17" s="6">
         <v>86</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AK17" s="6">
         <v>46</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AL17" s="6">
         <v>72</v>
       </c>
-      <c r="AM17" s="18">
+      <c r="AM17" s="6">
         <v>51</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AN17" s="6">
         <v>72</v>
       </c>
-      <c r="AO17" s="18">
+      <c r="AO17" s="6">
         <v>62</v>
       </c>
-      <c r="AP17" s="18">
+      <c r="AP17" s="6">
         <v>73</v>
       </c>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17" s="6">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="T18" s="35">
+      <c r="T18" s="10">
         <v>36</v>
       </c>
-      <c r="U18" s="35">
+      <c r="U18" s="10">
         <v>26</v>
       </c>
-      <c r="V18" s="35">
+      <c r="V18" s="10">
         <v>41</v>
       </c>
-      <c r="W18" s="35">
+      <c r="W18" s="10">
         <v>58</v>
       </c>
-      <c r="X18" s="35">
+      <c r="X18" s="10">
         <v>46</v>
       </c>
-      <c r="Y18" s="18">
+      <c r="Y18" s="6">
         <v>56</v>
       </c>
-      <c r="Z18" s="18">
+      <c r="Z18" s="6">
         <v>43</v>
       </c>
-      <c r="AA18" s="18">
+      <c r="AA18" s="6">
         <v>51</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB18" s="6">
         <v>22</v>
       </c>
-      <c r="AC18" s="18">
+      <c r="AC18" s="6">
         <v>46</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AD18" s="6">
         <v>57</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE18" s="6">
         <v>25</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF18" s="6">
         <v>34</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG18" s="6">
         <v>54</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH18" s="6">
         <v>55</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI18" s="6">
         <v>57</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AJ18" s="6">
         <v>40</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AK18" s="6">
         <v>80</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AL18" s="6">
         <v>52</v>
       </c>
-      <c r="AM18" s="18">
+      <c r="AM18" s="6">
         <v>57</v>
       </c>
-      <c r="AN18" s="18">
+      <c r="AN18" s="6">
         <v>49</v>
       </c>
-      <c r="AO18" s="18">
+      <c r="AO18" s="6">
         <v>51</v>
       </c>
-      <c r="AP18" s="18">
+      <c r="AP18" s="6">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="35">
+      <c r="T19" s="10">
         <v>33</v>
       </c>
-      <c r="U19" s="35">
+      <c r="U19" s="10">
         <v>44</v>
       </c>
-      <c r="V19" s="35">
+      <c r="V19" s="10">
         <v>55</v>
       </c>
-      <c r="W19" s="35">
+      <c r="W19" s="10">
         <v>47</v>
       </c>
-      <c r="X19" s="35">
+      <c r="X19" s="10">
         <v>52</v>
       </c>
-      <c r="Y19" s="18">
+      <c r="Y19" s="6">
         <v>54</v>
       </c>
-      <c r="Z19" s="18">
+      <c r="Z19" s="6">
         <v>67</v>
       </c>
-      <c r="AA19" s="18">
+      <c r="AA19" s="6">
         <v>67</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB19" s="6">
         <v>25</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC19" s="6">
         <v>62</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AD19" s="6">
         <v>28</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE19" s="6">
         <v>42</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF19" s="6">
         <v>41</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG19" s="6">
         <v>44</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH19" s="6">
         <v>49</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI19" s="6">
         <v>74</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AJ19" s="6">
         <v>48</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AK19" s="6">
         <v>45</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL19" s="6">
         <v>52</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM19" s="6">
         <v>50</v>
       </c>
-      <c r="AN19" s="18">
+      <c r="AN19" s="6">
         <v>77</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AO19" s="6">
         <v>55</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AP19" s="6">
         <v>73</v>
       </c>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T20" s="35">
+      <c r="T20" s="10">
         <v>84</v>
       </c>
-      <c r="U20" s="35">
+      <c r="U20" s="10">
         <v>82</v>
       </c>
-      <c r="V20" s="35">
+      <c r="V20" s="10">
         <v>82</v>
       </c>
-      <c r="W20" s="35">
+      <c r="W20" s="10">
         <v>95</v>
       </c>
-      <c r="X20" s="35">
+      <c r="X20" s="10">
         <v>118</v>
       </c>
-      <c r="Y20" s="18">
+      <c r="Y20" s="6">
         <v>49</v>
       </c>
-      <c r="Z20" s="18">
+      <c r="Z20" s="6">
         <v>107</v>
       </c>
-      <c r="AA20" s="18">
+      <c r="AA20" s="6">
         <v>101</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB20" s="6">
         <v>53</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC20" s="6">
         <v>99</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD20" s="6">
         <v>74</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE20" s="6">
         <v>72</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF20" s="6">
         <v>68</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG20" s="6">
         <v>122</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH20" s="6">
         <v>109</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI20" s="6">
         <v>98</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AJ20" s="6">
         <v>80</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AK20" s="6">
         <v>58</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AL20" s="6">
         <v>82</v>
       </c>
-      <c r="AM20" s="18">
+      <c r="AM20" s="6">
         <v>123</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AN20" s="6">
         <v>129</v>
       </c>
-      <c r="AO20" s="18">
+      <c r="AO20" s="6">
         <v>121</v>
       </c>
-      <c r="AP20" s="18">
+      <c r="AP20" s="6">
         <v>50</v>
       </c>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T21" s="35">
+      <c r="T21" s="10">
         <v>144</v>
       </c>
-      <c r="U21" s="35">
+      <c r="U21" s="10">
         <v>130</v>
       </c>
-      <c r="V21" s="35">
+      <c r="V21" s="10">
         <v>219</v>
       </c>
-      <c r="W21" s="35">
+      <c r="W21" s="10">
         <v>210</v>
       </c>
-      <c r="X21" s="35">
+      <c r="X21" s="10">
         <v>212</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y21" s="6">
         <v>186</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="6">
         <v>168</v>
       </c>
-      <c r="AA21" s="18">
+      <c r="AA21" s="6">
         <v>161</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB21" s="6">
         <v>144</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="6">
         <v>195</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD21" s="6">
         <v>150</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="6">
         <v>136</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="6">
         <v>168</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="6">
         <v>239</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="6">
         <v>304</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI21" s="6">
         <v>168</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ21" s="6">
         <v>162</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK21" s="6">
         <v>143</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL21" s="6">
         <v>227</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM21" s="6">
         <v>201</v>
       </c>
-      <c r="AN21" s="18">
+      <c r="AN21" s="6">
         <v>258</v>
       </c>
-      <c r="AO21" s="18">
+      <c r="AO21" s="6">
         <v>192</v>
       </c>
-      <c r="AP21" s="18">
+      <c r="AP21" s="6">
         <v>155</v>
       </c>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21" s="6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T22" s="35">
+      <c r="T22" s="10">
         <v>36</v>
       </c>
-      <c r="U22" s="35">
+      <c r="U22" s="10">
         <v>36</v>
       </c>
-      <c r="V22" s="35">
+      <c r="V22" s="10">
         <v>64</v>
       </c>
-      <c r="W22" s="35">
+      <c r="W22" s="10">
         <v>43</v>
       </c>
-      <c r="X22" s="35">
+      <c r="X22" s="10">
         <v>49</v>
       </c>
-      <c r="Y22" s="18">
+      <c r="Y22" s="6">
         <v>46</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z22" s="6">
         <v>51</v>
       </c>
-      <c r="AA22" s="18">
+      <c r="AA22" s="6">
         <v>63</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB22" s="6">
         <v>38</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC22" s="6">
         <v>56</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AD22" s="6">
         <v>57</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE22" s="6">
         <v>44</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF22" s="6">
         <v>52</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG22" s="6">
         <v>76</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH22" s="6">
         <v>70</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI22" s="6">
         <v>66</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AJ22" s="6">
         <v>77</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AK22" s="6">
         <v>42</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL22" s="6">
         <v>77</v>
       </c>
-      <c r="AM22" s="18">
+      <c r="AM22" s="6">
         <v>81</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AN22" s="6">
         <v>81</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AO22" s="6">
         <v>64</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AP22" s="6">
         <v>35</v>
       </c>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22" s="6">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="T23" s="35">
+      <c r="T23" s="10">
         <v>87</v>
       </c>
-      <c r="U23" s="35">
+      <c r="U23" s="10">
         <v>100</v>
       </c>
-      <c r="V23" s="35">
+      <c r="V23" s="10">
         <v>156</v>
       </c>
-      <c r="W23" s="35">
+      <c r="W23" s="10">
         <v>172</v>
       </c>
-      <c r="X23" s="35">
+      <c r="X23" s="10">
         <v>118</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y23" s="6">
         <v>118</v>
       </c>
-      <c r="Z23" s="18">
+      <c r="Z23" s="6">
         <v>115</v>
       </c>
-      <c r="AA23" s="18">
+      <c r="AA23" s="6">
         <v>92</v>
       </c>
-      <c r="AB23" s="17">
+      <c r="AB23" s="6">
         <v>66</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC23" s="6">
         <v>84</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD23" s="6">
         <v>109</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE23" s="6">
         <v>112</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF23" s="6">
         <v>122</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG23" s="6">
         <v>122</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH23" s="6">
         <v>185</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI23" s="6">
         <v>154</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ23" s="6">
         <v>172</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK23" s="6">
         <v>120</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL23" s="6">
         <v>94</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM23" s="6">
         <v>136</v>
       </c>
-      <c r="AN23" s="18">
+      <c r="AN23" s="6">
         <v>106</v>
       </c>
-      <c r="AO23" s="18">
+      <c r="AO23" s="6">
         <v>115</v>
       </c>
-      <c r="AP23" s="18">
+      <c r="AP23" s="6">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="75" t="s">
+      <c r="AQ23" s="6">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="75"/>
-[...37 lines deleted...]
-      <c r="A25" s="53" t="s">
+      <c r="B24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="57"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="57"/>
+      <c r="P24" s="57"/>
+      <c r="Q24" s="57"/>
+      <c r="R24" s="57"/>
+      <c r="S24" s="57"/>
+      <c r="T24" s="57"/>
+      <c r="U24" s="57"/>
+      <c r="V24" s="57"/>
+      <c r="W24" s="57"/>
+      <c r="X24" s="57"/>
+      <c r="Y24" s="57"/>
+      <c r="Z24" s="57"/>
+      <c r="AA24" s="57"/>
+      <c r="AB24" s="57"/>
+      <c r="AC24" s="57"/>
+      <c r="AD24" s="57"/>
+      <c r="AE24" s="57"/>
+      <c r="AF24" s="57"/>
+      <c r="AG24" s="57"/>
+      <c r="AH24" s="57"/>
+      <c r="AI24" s="57"/>
+      <c r="AJ24" s="57"/>
+      <c r="AK24" s="57"/>
+      <c r="AQ24" s="6"/>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>26</v>
       </c>
       <c r="D25" s="1">
         <v>29</v>
       </c>
       <c r="E25" s="1">
         <v>13</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>22</v>
       </c>
       <c r="H25" s="1">
         <v>25</v>
       </c>
       <c r="I25" s="1">
         <v>23</v>
@@ -6119,533 +2938,552 @@
       </c>
       <c r="L25" s="1">
         <v>17</v>
       </c>
       <c r="M25" s="1">
         <v>42</v>
       </c>
       <c r="N25" s="1">
         <v>2</v>
       </c>
       <c r="O25" s="1">
         <v>20</v>
       </c>
       <c r="P25" s="1">
         <v>8</v>
       </c>
       <c r="Q25" s="1">
         <v>10</v>
       </c>
       <c r="R25" s="1">
         <v>5</v>
       </c>
       <c r="S25" s="1">
         <v>12</v>
       </c>
-      <c r="T25" s="35">
+      <c r="T25" s="10">
         <v>1533</v>
       </c>
-      <c r="U25" s="35">
+      <c r="U25" s="10">
         <v>1413</v>
       </c>
-      <c r="V25" s="35">
+      <c r="V25" s="10">
         <v>1974</v>
       </c>
-      <c r="W25" s="35">
+      <c r="W25" s="10">
         <v>2122</v>
       </c>
-      <c r="X25" s="35">
+      <c r="X25" s="10">
         <v>1879</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y25" s="6">
         <v>1673</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z25" s="6">
         <v>1866</v>
       </c>
-      <c r="AA25" s="18">
+      <c r="AA25" s="6">
         <v>1655</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="6">
         <v>1367</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC25" s="6">
         <v>1782</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD25" s="6">
         <v>1596</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE25" s="6">
         <v>1679</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF25" s="6">
         <v>1851</v>
       </c>
-      <c r="AG25" s="17">
+      <c r="AG25" s="6">
         <v>2234</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH25" s="6">
         <v>1963</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI25" s="6">
         <v>1864</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ25" s="6">
         <v>1546</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK25" s="6">
         <v>1353</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL25" s="6">
         <v>1750</v>
       </c>
-      <c r="AM25" s="18">
+      <c r="AM25" s="6">
         <v>1593</v>
       </c>
-      <c r="AN25" s="18">
+      <c r="AN25" s="6">
         <v>1785</v>
       </c>
-      <c r="AO25" s="18">
+      <c r="AO25" s="6">
         <v>1573</v>
       </c>
-      <c r="AP25" s="18">
+      <c r="AP25" s="6">
         <v>1306</v>
       </c>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25" s="6">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T26" s="35">
+      <c r="T26" s="10">
         <v>1236</v>
       </c>
-      <c r="U26" s="35">
+      <c r="U26" s="10">
         <v>1099</v>
       </c>
-      <c r="V26" s="35">
+      <c r="V26" s="10">
         <v>1554</v>
       </c>
-      <c r="W26" s="35">
+      <c r="W26" s="10">
         <v>1695</v>
       </c>
-      <c r="X26" s="35">
+      <c r="X26" s="10">
         <v>1509</v>
       </c>
-      <c r="Y26" s="18">
+      <c r="Y26" s="6">
         <v>1318</v>
       </c>
-      <c r="Z26" s="18">
+      <c r="Z26" s="6">
         <v>1506</v>
       </c>
-      <c r="AA26" s="18">
+      <c r="AA26" s="6">
         <v>1344</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB26" s="6">
         <v>1113</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AC26" s="6">
         <v>1419</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="6">
         <v>1287</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE26" s="6">
         <v>1344</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF26" s="6">
         <v>1549</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG26" s="6">
         <v>1839</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH26" s="6">
         <v>1515</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI26" s="6">
         <v>1429</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ26" s="6">
         <v>1203</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK26" s="6">
         <v>1007</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL26" s="6">
         <v>1348</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM26" s="6">
         <v>1170</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AN26" s="6">
         <v>1349</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AO26" s="6">
         <v>1226</v>
       </c>
-      <c r="AP26" s="18">
+      <c r="AP26" s="6">
         <v>974</v>
       </c>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26" s="6">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T27" s="35">
+      <c r="T27" s="10">
         <v>72</v>
       </c>
-      <c r="U27" s="35">
+      <c r="U27" s="10">
         <v>106</v>
       </c>
-      <c r="V27" s="35">
+      <c r="V27" s="10">
         <v>155</v>
       </c>
-      <c r="W27" s="35">
+      <c r="W27" s="10">
         <v>111</v>
       </c>
-      <c r="X27" s="35">
+      <c r="X27" s="10">
         <v>103</v>
       </c>
-      <c r="Y27" s="18">
+      <c r="Y27" s="6">
         <v>89</v>
       </c>
-      <c r="Z27" s="18">
+      <c r="Z27" s="6">
         <v>95</v>
       </c>
-      <c r="AA27" s="18">
+      <c r="AA27" s="6">
         <v>93</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB27" s="6">
         <v>95</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AC27" s="6">
         <v>112</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD27" s="6">
         <v>107</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE27" s="6">
         <v>109</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF27" s="6">
         <v>116</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG27" s="6">
         <v>108</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AH27" s="6">
         <v>127</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI27" s="6">
         <v>130</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AJ27" s="6">
         <v>106</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AK27" s="6">
         <v>97</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AL27" s="6">
         <v>158</v>
       </c>
-      <c r="AM27" s="18">
+      <c r="AM27" s="6">
         <v>165</v>
       </c>
-      <c r="AN27" s="18">
+      <c r="AN27" s="6">
         <v>157</v>
       </c>
-      <c r="AO27" s="18">
+      <c r="AO27" s="6">
         <v>93</v>
       </c>
-      <c r="AP27" s="18">
+      <c r="AP27" s="6">
         <v>106</v>
       </c>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27" s="6">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T28" s="35">
+      <c r="T28" s="10">
         <v>68</v>
       </c>
-      <c r="U28" s="35">
+      <c r="U28" s="10">
         <v>83</v>
       </c>
-      <c r="V28" s="35">
+      <c r="V28" s="10">
         <v>72</v>
       </c>
-      <c r="W28" s="35">
+      <c r="W28" s="10">
         <v>96</v>
       </c>
-      <c r="X28" s="35">
+      <c r="X28" s="10">
         <v>86</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y28" s="6">
         <v>111</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z28" s="6">
         <v>94</v>
       </c>
-      <c r="AA28" s="18">
+      <c r="AA28" s="6">
         <v>91</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB28" s="6">
         <v>71</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC28" s="6">
         <v>92</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD28" s="6">
         <v>51</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE28" s="6">
         <v>83</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF28" s="6">
         <v>53</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG28" s="6">
         <v>113</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH28" s="6">
         <v>76</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI28" s="6">
         <v>97</v>
       </c>
-      <c r="AJ28" s="18">
+      <c r="AJ28" s="6">
         <v>107</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK28" s="6">
         <v>80</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL28" s="6">
         <v>89</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM28" s="6">
         <v>105</v>
       </c>
-      <c r="AN28" s="18">
+      <c r="AN28" s="6">
         <v>115</v>
       </c>
-      <c r="AO28" s="18">
+      <c r="AO28" s="6">
         <v>109</v>
       </c>
-      <c r="AP28" s="18">
+      <c r="AP28" s="6">
         <v>79</v>
       </c>
-    </row>
-    <row r="29" spans="1:42">
+      <c r="AQ28" s="6">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T29" s="35">
+      <c r="T29" s="10">
         <v>108</v>
       </c>
-      <c r="U29" s="35">
+      <c r="U29" s="10">
         <v>69</v>
       </c>
-      <c r="V29" s="35">
+      <c r="V29" s="10">
         <v>125</v>
       </c>
-      <c r="W29" s="35">
+      <c r="W29" s="10">
         <v>144</v>
       </c>
-      <c r="X29" s="35">
+      <c r="X29" s="10">
         <v>122</v>
       </c>
-      <c r="Y29" s="18">
+      <c r="Y29" s="6">
         <v>94</v>
       </c>
-      <c r="Z29" s="18">
+      <c r="Z29" s="6">
         <v>114</v>
       </c>
-      <c r="AA29" s="18">
+      <c r="AA29" s="6">
         <v>92</v>
       </c>
-      <c r="AB29" s="18">
+      <c r="AB29" s="6">
         <v>62</v>
       </c>
-      <c r="AC29" s="18">
+      <c r="AC29" s="6">
         <v>125</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AD29" s="6">
         <v>92</v>
       </c>
-      <c r="AE29" s="18">
+      <c r="AE29" s="6">
         <v>92</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF29" s="6">
         <v>93</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="AG29" s="6">
         <v>108</v>
       </c>
-      <c r="AH29" s="18">
+      <c r="AH29" s="6">
         <v>167</v>
       </c>
-      <c r="AI29" s="18">
+      <c r="AI29" s="6">
         <v>128</v>
       </c>
-      <c r="AJ29" s="18">
+      <c r="AJ29" s="6">
         <v>75</v>
       </c>
-      <c r="AK29" s="18">
+      <c r="AK29" s="6">
         <v>108</v>
       </c>
-      <c r="AL29" s="18">
+      <c r="AL29" s="6">
         <v>95</v>
       </c>
-      <c r="AM29" s="18">
+      <c r="AM29" s="6">
         <v>98</v>
       </c>
-      <c r="AN29" s="18">
+      <c r="AN29" s="6">
         <v>106</v>
       </c>
-      <c r="AO29" s="18">
+      <c r="AO29" s="6">
         <v>102</v>
       </c>
-      <c r="AP29" s="18">
+      <c r="AP29" s="6">
         <v>90</v>
       </c>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29" s="6">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="T30" s="35">
+      <c r="T30" s="10">
         <v>49</v>
       </c>
-      <c r="U30" s="35">
+      <c r="U30" s="10">
         <v>56</v>
       </c>
-      <c r="V30" s="35">
+      <c r="V30" s="10">
         <v>68</v>
       </c>
-      <c r="W30" s="35">
+      <c r="W30" s="10">
         <v>76</v>
       </c>
-      <c r="X30" s="35">
+      <c r="X30" s="10">
         <v>59</v>
       </c>
-      <c r="Y30" s="18">
+      <c r="Y30" s="6">
         <v>61</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z30" s="6">
         <v>57</v>
       </c>
-      <c r="AA30" s="18">
+      <c r="AA30" s="6">
         <v>35</v>
       </c>
-      <c r="AB30" s="18">
+      <c r="AB30" s="6">
         <v>26</v>
       </c>
-      <c r="AC30" s="18">
+      <c r="AC30" s="6">
         <v>34</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD30" s="6">
         <v>59</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE30" s="6">
         <v>51</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF30" s="6">
         <v>40</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG30" s="6">
         <v>66</v>
       </c>
-      <c r="AH30" s="18">
+      <c r="AH30" s="6">
         <v>78</v>
       </c>
-      <c r="AI30" s="18">
+      <c r="AI30" s="6">
         <v>80</v>
       </c>
-      <c r="AJ30" s="18">
+      <c r="AJ30" s="6">
         <v>55</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK30" s="6">
         <v>61</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL30" s="6">
         <v>60</v>
       </c>
-      <c r="AM30" s="18">
+      <c r="AM30" s="6">
         <v>55</v>
       </c>
-      <c r="AN30" s="18">
+      <c r="AN30" s="6">
         <v>58</v>
       </c>
-      <c r="AO30" s="18">
+      <c r="AO30" s="6">
         <v>43</v>
       </c>
-      <c r="AP30" s="18">
+      <c r="AP30" s="6">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="75" t="s">
+      <c r="AQ30" s="6">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="75"/>
-[...37 lines deleted...]
-      <c r="A32" s="53" t="s">
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="57"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="57"/>
+      <c r="AB31" s="57"/>
+      <c r="AC31" s="57"/>
+      <c r="AD31" s="57"/>
+      <c r="AE31" s="57"/>
+      <c r="AF31" s="57"/>
+      <c r="AG31" s="57"/>
+      <c r="AH31" s="57"/>
+      <c r="AI31" s="57"/>
+      <c r="AJ31" s="57"/>
+      <c r="AK31" s="57"/>
+      <c r="AQ31" s="6"/>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
         <v>20</v>
@@ -6658,1145 +3496,1185 @@
       </c>
       <c r="L32" s="1">
         <v>22</v>
       </c>
       <c r="M32" s="1">
         <v>9</v>
       </c>
       <c r="N32" s="1">
         <v>4</v>
       </c>
       <c r="O32" s="1">
         <v>9</v>
       </c>
       <c r="P32" s="1">
         <v>6</v>
       </c>
       <c r="Q32" s="1">
         <v>7</v>
       </c>
       <c r="R32" s="1">
         <v>8</v>
       </c>
       <c r="S32" s="1">
         <v>7</v>
       </c>
-      <c r="T32" s="35">
+      <c r="T32" s="10">
         <v>873</v>
       </c>
-      <c r="U32" s="35">
+      <c r="U32" s="10">
         <v>820</v>
       </c>
-      <c r="V32" s="35">
+      <c r="V32" s="10">
         <v>1239</v>
       </c>
-      <c r="W32" s="35">
+      <c r="W32" s="10">
         <v>1284</v>
       </c>
-      <c r="X32" s="35">
+      <c r="X32" s="10">
         <v>1135</v>
       </c>
-      <c r="Y32" s="17">
+      <c r="Y32" s="6">
         <v>1000</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z32" s="6">
         <v>1129</v>
       </c>
-      <c r="AA32" s="18">
+      <c r="AA32" s="6">
         <v>1122</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB32" s="6">
         <v>783</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC32" s="6">
         <v>1086</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD32" s="6">
         <v>965</v>
       </c>
-      <c r="AE32" s="18">
+      <c r="AE32" s="6">
         <v>936</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF32" s="6">
         <v>1042</v>
       </c>
-      <c r="AG32" s="17">
+      <c r="AG32" s="6">
         <v>1323</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AH32" s="6">
         <v>1569</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AI32" s="6">
         <v>1238</v>
       </c>
-      <c r="AJ32" s="18">
+      <c r="AJ32" s="6">
         <v>1126</v>
       </c>
-      <c r="AK32" s="18">
+      <c r="AK32" s="6">
         <v>956</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL32" s="6">
         <v>1111</v>
       </c>
-      <c r="AM32" s="17">
+      <c r="AM32" s="6">
         <v>1242</v>
       </c>
-      <c r="AN32" s="18">
+      <c r="AN32" s="6">
         <v>1384</v>
       </c>
-      <c r="AO32" s="18">
+      <c r="AO32" s="6">
         <v>1145</v>
       </c>
-      <c r="AP32" s="18">
+      <c r="AP32" s="6">
         <v>901</v>
       </c>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32" s="6">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T33" s="35">
+      <c r="T33" s="10">
         <v>123</v>
       </c>
-      <c r="U33" s="35">
+      <c r="U33" s="10">
         <v>138</v>
       </c>
-      <c r="V33" s="35">
+      <c r="V33" s="10">
         <v>178</v>
       </c>
-      <c r="W33" s="35">
+      <c r="W33" s="10">
         <v>164</v>
       </c>
-      <c r="X33" s="35">
+      <c r="X33" s="10">
         <v>130</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y33" s="6">
         <v>134</v>
       </c>
-      <c r="Z33" s="18">
+      <c r="Z33" s="6">
         <v>137</v>
       </c>
-      <c r="AA33" s="18">
+      <c r="AA33" s="6">
         <v>136</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB33" s="6">
         <v>110</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC33" s="6">
         <v>128</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD33" s="6">
         <v>133</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AE33" s="6">
         <v>136</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF33" s="6">
         <v>133</v>
       </c>
-      <c r="AG33" s="18">
+      <c r="AG33" s="6">
         <v>202</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH33" s="6">
         <v>152</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AI33" s="6">
         <v>111</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AJ33" s="6">
         <v>112</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AK33" s="6">
         <v>135</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AL33" s="6">
         <v>78</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AM33" s="6">
         <v>122</v>
       </c>
-      <c r="AN33" s="18">
+      <c r="AN33" s="6">
         <v>115</v>
       </c>
-      <c r="AO33" s="18">
+      <c r="AO33" s="6">
         <v>107</v>
       </c>
-      <c r="AP33" s="18">
+      <c r="AP33" s="6">
         <v>96</v>
       </c>
-    </row>
-    <row r="34" spans="1:42">
+      <c r="AQ33" s="6">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="T34" s="35">
+      <c r="T34" s="10">
         <v>4</v>
       </c>
-      <c r="U34" s="35">
+      <c r="U34" s="10">
         <v>6</v>
       </c>
-      <c r="V34" s="35">
+      <c r="V34" s="10">
         <v>7</v>
       </c>
-      <c r="W34" s="35">
+      <c r="W34" s="10">
         <v>13</v>
       </c>
-      <c r="X34" s="35">
+      <c r="X34" s="10">
         <v>10</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="6">
         <v>4</v>
       </c>
-      <c r="Z34" s="18">
+      <c r="Z34" s="6">
         <v>9</v>
       </c>
-      <c r="AA34" s="18">
+      <c r="AA34" s="6">
         <v>6</v>
       </c>
-      <c r="AB34" s="17">
+      <c r="AB34" s="6">
         <v>9</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC34" s="6">
         <v>6</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD34" s="6">
         <v>5</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AE34" s="6">
         <v>14</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF34" s="6">
         <v>2</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AG34" s="6">
         <v>7</v>
       </c>
-      <c r="AH34" s="17">
+      <c r="AH34" s="6">
         <v>15</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AI34" s="6">
         <v>9</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AJ34" s="6">
         <v>22</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AK34" s="6">
         <v>6</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AL34" s="6">
         <v>7</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM34" s="6">
         <v>7</v>
       </c>
-      <c r="AN34" s="32" t="s">
+      <c r="AN34" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AO34" s="18">
+      <c r="AO34" s="6">
         <v>15</v>
       </c>
-      <c r="AP34" s="18">
+      <c r="AP34" s="6">
         <v>10</v>
       </c>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T35" s="35">
+      <c r="T35" s="10">
         <v>198</v>
       </c>
-      <c r="U35" s="35">
+      <c r="U35" s="10">
         <v>175</v>
       </c>
-      <c r="V35" s="35">
+      <c r="V35" s="10">
         <v>271</v>
       </c>
-      <c r="W35" s="35">
+      <c r="W35" s="10">
         <v>287</v>
       </c>
-      <c r="X35" s="35">
+      <c r="X35" s="10">
         <v>256</v>
       </c>
-      <c r="Y35" s="17">
+      <c r="Y35" s="6">
         <v>224</v>
       </c>
-      <c r="Z35" s="18">
+      <c r="Z35" s="6">
         <v>244</v>
       </c>
-      <c r="AA35" s="18">
+      <c r="AA35" s="6">
         <v>214</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB35" s="6">
         <v>169</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AC35" s="6">
         <v>209</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AD35" s="6">
         <v>201</v>
       </c>
-      <c r="AE35" s="18">
+      <c r="AE35" s="6">
         <v>201</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF35" s="6">
         <v>249</v>
       </c>
-      <c r="AG35" s="18">
+      <c r="AG35" s="6">
         <v>275</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AH35" s="6">
         <v>359</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AI35" s="6">
         <v>290</v>
       </c>
-      <c r="AJ35" s="18">
+      <c r="AJ35" s="6">
         <v>208</v>
       </c>
-      <c r="AK35" s="18">
+      <c r="AK35" s="6">
         <v>196</v>
       </c>
-      <c r="AL35" s="18">
+      <c r="AL35" s="6">
         <v>226</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AM35" s="6">
         <v>222</v>
       </c>
-      <c r="AN35" s="18">
+      <c r="AN35" s="6">
         <v>259</v>
       </c>
-      <c r="AO35" s="18">
+      <c r="AO35" s="6">
         <v>194</v>
       </c>
-      <c r="AP35" s="18">
+      <c r="AP35" s="6">
         <v>180</v>
       </c>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35" s="6">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T36" s="35">
+      <c r="T36" s="10">
         <v>46</v>
       </c>
-      <c r="U36" s="35">
+      <c r="U36" s="10">
         <v>15</v>
       </c>
-      <c r="V36" s="35">
+      <c r="V36" s="10">
         <v>50</v>
       </c>
-      <c r="W36" s="35">
+      <c r="W36" s="10">
         <v>84</v>
       </c>
-      <c r="X36" s="35">
+      <c r="X36" s="10">
         <v>59</v>
       </c>
-      <c r="Y36" s="17">
+      <c r="Y36" s="6">
         <v>51</v>
       </c>
-      <c r="Z36" s="18">
+      <c r="Z36" s="6">
         <v>69</v>
       </c>
-      <c r="AA36" s="18">
+      <c r="AA36" s="6">
         <v>60</v>
       </c>
-      <c r="AB36" s="17">
+      <c r="AB36" s="6">
         <v>49</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AC36" s="6">
         <v>33</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AD36" s="6">
         <v>51</v>
       </c>
-      <c r="AE36" s="18">
+      <c r="AE36" s="6">
         <v>67</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF36" s="6">
         <v>60</v>
       </c>
-      <c r="AG36" s="18">
+      <c r="AG36" s="6">
         <v>48</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AH36" s="6">
         <v>66</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AI36" s="6">
         <v>98</v>
       </c>
-      <c r="AJ36" s="18">
+      <c r="AJ36" s="6">
         <v>64</v>
       </c>
-      <c r="AK36" s="18">
+      <c r="AK36" s="6">
         <v>53</v>
       </c>
-      <c r="AL36" s="18">
+      <c r="AL36" s="6">
         <v>60</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AM36" s="6">
         <v>64</v>
       </c>
-      <c r="AN36" s="18">
+      <c r="AN36" s="6">
         <v>92</v>
       </c>
-      <c r="AO36" s="18">
+      <c r="AO36" s="6">
         <v>71</v>
       </c>
-      <c r="AP36" s="18">
+      <c r="AP36" s="6">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36" s="6">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T37" s="35">
+      <c r="T37" s="10">
         <v>37</v>
       </c>
-      <c r="U37" s="35">
+      <c r="U37" s="10">
         <v>35</v>
       </c>
-      <c r="V37" s="35">
+      <c r="V37" s="10">
         <v>79</v>
       </c>
-      <c r="W37" s="35">
+      <c r="W37" s="10">
         <v>77</v>
       </c>
-      <c r="X37" s="35">
+      <c r="X37" s="10">
         <v>40</v>
       </c>
-      <c r="Y37" s="17">
+      <c r="Y37" s="6">
         <v>51</v>
       </c>
-      <c r="Z37" s="18">
+      <c r="Z37" s="6">
         <v>42</v>
       </c>
-      <c r="AA37" s="18">
+      <c r="AA37" s="6">
         <v>58</v>
       </c>
-      <c r="AB37" s="17">
+      <c r="AB37" s="6">
         <v>47</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AC37" s="6">
         <v>74</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AD37" s="6">
         <v>66</v>
       </c>
-      <c r="AE37" s="18">
+      <c r="AE37" s="6">
         <v>42</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AF37" s="6">
         <v>47</v>
       </c>
-      <c r="AG37" s="18">
+      <c r="AG37" s="6">
         <v>54</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AH37" s="6">
         <v>97</v>
       </c>
-      <c r="AI37" s="17">
+      <c r="AI37" s="6">
         <v>65</v>
       </c>
-      <c r="AJ37" s="18">
+      <c r="AJ37" s="6">
         <v>49</v>
       </c>
-      <c r="AK37" s="18">
+      <c r="AK37" s="6">
         <v>26</v>
       </c>
-      <c r="AL37" s="18">
+      <c r="AL37" s="6">
         <v>53</v>
       </c>
-      <c r="AM37" s="17">
+      <c r="AM37" s="6">
         <v>67</v>
       </c>
-      <c r="AN37" s="18">
+      <c r="AN37" s="6">
         <v>71</v>
       </c>
-      <c r="AO37" s="18">
+      <c r="AO37" s="6">
         <v>63</v>
       </c>
-      <c r="AP37" s="18">
+      <c r="AP37" s="6">
         <v>48</v>
       </c>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="T38" s="35">
+      <c r="T38" s="10">
         <v>61</v>
       </c>
-      <c r="U38" s="35">
+      <c r="U38" s="10">
         <v>54</v>
       </c>
-      <c r="V38" s="35">
+      <c r="V38" s="10">
         <v>77</v>
       </c>
-      <c r="W38" s="35">
+      <c r="W38" s="10">
         <v>62</v>
       </c>
-      <c r="X38" s="35">
+      <c r="X38" s="10">
         <v>71</v>
       </c>
-      <c r="Y38" s="17">
+      <c r="Y38" s="6">
         <v>50</v>
       </c>
-      <c r="Z38" s="18">
+      <c r="Z38" s="6">
         <v>77</v>
       </c>
-      <c r="AA38" s="18">
+      <c r="AA38" s="6">
         <v>80</v>
       </c>
-      <c r="AB38" s="17">
+      <c r="AB38" s="6">
         <v>48</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AC38" s="6">
         <v>66</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AD38" s="6">
         <v>69</v>
       </c>
-      <c r="AE38" s="18">
+      <c r="AE38" s="6">
         <v>66</v>
       </c>
-      <c r="AF38" s="18">
+      <c r="AF38" s="6">
         <v>53</v>
       </c>
-      <c r="AG38" s="18">
+      <c r="AG38" s="6">
         <v>85</v>
       </c>
-      <c r="AH38" s="17">
+      <c r="AH38" s="6">
         <v>107</v>
       </c>
-      <c r="AI38" s="17">
+      <c r="AI38" s="6">
         <v>58</v>
       </c>
-      <c r="AJ38" s="18">
+      <c r="AJ38" s="6">
         <v>61</v>
       </c>
-      <c r="AK38" s="18">
+      <c r="AK38" s="6">
         <v>67</v>
       </c>
-      <c r="AL38" s="18">
+      <c r="AL38" s="6">
         <v>91</v>
       </c>
-      <c r="AM38" s="17">
+      <c r="AM38" s="6">
         <v>116</v>
       </c>
-      <c r="AN38" s="18">
+      <c r="AN38" s="6">
         <v>118</v>
       </c>
-      <c r="AO38" s="18">
+      <c r="AO38" s="6">
         <v>78</v>
       </c>
-      <c r="AP38" s="18">
+      <c r="AP38" s="6">
         <v>53</v>
       </c>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="T39" s="35">
+      <c r="T39" s="10">
         <v>33</v>
       </c>
-      <c r="U39" s="35">
+      <c r="U39" s="10">
         <v>35</v>
       </c>
-      <c r="V39" s="35">
+      <c r="V39" s="10">
         <v>28</v>
       </c>
-      <c r="W39" s="35">
+      <c r="W39" s="10">
         <v>48</v>
       </c>
-      <c r="X39" s="35">
+      <c r="X39" s="10">
         <v>33</v>
       </c>
-      <c r="Y39" s="17">
+      <c r="Y39" s="6">
         <v>38</v>
       </c>
-      <c r="Z39" s="18">
+      <c r="Z39" s="6">
         <v>57</v>
       </c>
-      <c r="AA39" s="18">
+      <c r="AA39" s="6">
         <v>68</v>
       </c>
-      <c r="AB39" s="17">
+      <c r="AB39" s="6">
         <v>29</v>
       </c>
-      <c r="AC39" s="17">
+      <c r="AC39" s="6">
         <v>62</v>
       </c>
-      <c r="AD39" s="17">
+      <c r="AD39" s="6">
         <v>24</v>
       </c>
-      <c r="AE39" s="18">
+      <c r="AE39" s="6">
         <v>30</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF39" s="6">
         <v>53</v>
       </c>
-      <c r="AG39" s="18">
+      <c r="AG39" s="6">
         <v>61</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH39" s="6">
         <v>79</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AI39" s="6">
         <v>70</v>
       </c>
-      <c r="AJ39" s="18">
+      <c r="AJ39" s="6">
         <v>86</v>
       </c>
-      <c r="AK39" s="18">
+      <c r="AK39" s="6">
         <v>46</v>
       </c>
-      <c r="AL39" s="18">
+      <c r="AL39" s="6">
         <v>72</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AM39" s="6">
         <v>51</v>
       </c>
-      <c r="AN39" s="18">
+      <c r="AN39" s="6">
         <v>72</v>
       </c>
-      <c r="AO39" s="18">
+      <c r="AO39" s="6">
         <v>62</v>
       </c>
-      <c r="AP39" s="18">
+      <c r="AP39" s="6">
         <v>73</v>
       </c>
-    </row>
-    <row r="40" spans="1:42">
+      <c r="AQ39" s="6">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="T40" s="35">
+      <c r="T40" s="10">
         <v>36</v>
       </c>
-      <c r="U40" s="35">
+      <c r="U40" s="10">
         <v>26</v>
       </c>
-      <c r="V40" s="35">
+      <c r="V40" s="10">
         <v>41</v>
       </c>
-      <c r="W40" s="35">
+      <c r="W40" s="10">
         <v>58</v>
       </c>
-      <c r="X40" s="35">
+      <c r="X40" s="10">
         <v>46</v>
       </c>
-      <c r="Y40" s="17">
+      <c r="Y40" s="6">
         <v>56</v>
       </c>
-      <c r="Z40" s="18">
+      <c r="Z40" s="6">
         <v>43</v>
       </c>
-      <c r="AA40" s="18">
+      <c r="AA40" s="6">
         <v>51</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB40" s="6">
         <v>22</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC40" s="6">
         <v>46</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD40" s="6">
         <v>57</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE40" s="6">
         <v>25</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF40" s="6">
         <v>34</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG40" s="6">
         <v>54</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH40" s="6">
         <v>55</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AI40" s="6">
         <v>57</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ40" s="6">
         <v>40</v>
       </c>
-      <c r="AK40" s="18">
+      <c r="AK40" s="6">
         <v>80</v>
       </c>
-      <c r="AL40" s="18">
+      <c r="AL40" s="6">
         <v>52</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AM40" s="6">
         <v>57</v>
       </c>
-      <c r="AN40" s="18">
+      <c r="AN40" s="6">
         <v>49</v>
       </c>
-      <c r="AO40" s="18">
+      <c r="AO40" s="6">
         <v>51</v>
       </c>
-      <c r="AP40" s="18">
+      <c r="AP40" s="6">
         <v>29</v>
       </c>
-    </row>
-    <row r="41" spans="1:42">
+      <c r="AQ40" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="T41" s="35">
+      <c r="T41" s="10">
         <v>33</v>
       </c>
-      <c r="U41" s="35">
+      <c r="U41" s="10">
         <v>44</v>
       </c>
-      <c r="V41" s="35">
+      <c r="V41" s="10">
         <v>55</v>
       </c>
-      <c r="W41" s="35">
+      <c r="W41" s="10">
         <v>47</v>
       </c>
-      <c r="X41" s="35">
+      <c r="X41" s="10">
         <v>52</v>
       </c>
-      <c r="Y41" s="17">
+      <c r="Y41" s="6">
         <v>54</v>
       </c>
-      <c r="Z41" s="18">
+      <c r="Z41" s="6">
         <v>67</v>
       </c>
-      <c r="AA41" s="18">
+      <c r="AA41" s="6">
         <v>67</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB41" s="6">
         <v>25</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC41" s="6">
         <v>62</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD41" s="6">
         <v>28</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE41" s="6">
         <v>42</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF41" s="6">
         <v>41</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG41" s="6">
         <v>44</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AH41" s="6">
         <v>49</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AI41" s="6">
         <v>74</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ41" s="6">
         <v>48</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK41" s="6">
         <v>45</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL41" s="6">
         <v>52</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AM41" s="6">
         <v>50</v>
       </c>
-      <c r="AN41" s="18">
+      <c r="AN41" s="6">
         <v>77</v>
       </c>
-      <c r="AO41" s="18">
+      <c r="AO41" s="6">
         <v>55</v>
       </c>
-      <c r="AP41" s="18">
+      <c r="AP41" s="6">
         <v>73</v>
       </c>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T42" s="35">
+      <c r="T42" s="10">
         <v>84</v>
       </c>
-      <c r="U42" s="35">
+      <c r="U42" s="10">
         <v>82</v>
       </c>
-      <c r="V42" s="35">
+      <c r="V42" s="10">
         <v>82</v>
       </c>
-      <c r="W42" s="35">
+      <c r="W42" s="10">
         <v>95</v>
       </c>
-      <c r="X42" s="35">
+      <c r="X42" s="10">
         <v>118</v>
       </c>
-      <c r="Y42" s="17">
+      <c r="Y42" s="6">
         <v>49</v>
       </c>
-      <c r="Z42" s="18">
+      <c r="Z42" s="6">
         <v>107</v>
       </c>
-      <c r="AA42" s="18">
+      <c r="AA42" s="6">
         <v>101</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB42" s="6">
         <v>53</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC42" s="6">
         <v>99</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD42" s="6">
         <v>74</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE42" s="6">
         <v>72</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF42" s="6">
         <v>68</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG42" s="6">
         <v>122</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH42" s="6">
         <v>109</v>
       </c>
-      <c r="AI42" s="17">
+      <c r="AI42" s="6">
         <v>98</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ42" s="6">
         <v>80</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK42" s="6">
         <v>58</v>
       </c>
-      <c r="AL42" s="18">
+      <c r="AL42" s="6">
         <v>82</v>
       </c>
-      <c r="AM42" s="17">
+      <c r="AM42" s="6">
         <v>123</v>
       </c>
-      <c r="AN42" s="18">
+      <c r="AN42" s="6">
         <v>129</v>
       </c>
-      <c r="AO42" s="18">
+      <c r="AO42" s="6">
         <v>121</v>
       </c>
-      <c r="AP42" s="18">
+      <c r="AP42" s="6">
         <v>50</v>
       </c>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42" s="6">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="T43" s="35">
+      <c r="T43" s="10">
         <v>144</v>
       </c>
-      <c r="U43" s="35">
+      <c r="U43" s="10">
         <v>130</v>
       </c>
-      <c r="V43" s="35">
+      <c r="V43" s="10">
         <v>219</v>
       </c>
-      <c r="W43" s="35">
+      <c r="W43" s="10">
         <v>210</v>
       </c>
-      <c r="X43" s="35">
+      <c r="X43" s="10">
         <v>212</v>
       </c>
-      <c r="Y43" s="17">
+      <c r="Y43" s="6">
         <v>186</v>
       </c>
-      <c r="Z43" s="18">
+      <c r="Z43" s="6">
         <v>168</v>
       </c>
-      <c r="AA43" s="18">
+      <c r="AA43" s="6">
         <v>161</v>
       </c>
-      <c r="AB43" s="17">
+      <c r="AB43" s="6">
         <v>144</v>
       </c>
-      <c r="AC43" s="17">
+      <c r="AC43" s="6">
         <v>195</v>
       </c>
-      <c r="AD43" s="17">
+      <c r="AD43" s="6">
         <v>150</v>
       </c>
-      <c r="AE43" s="18">
+      <c r="AE43" s="6">
         <v>136</v>
       </c>
-      <c r="AF43" s="18">
+      <c r="AF43" s="6">
         <v>168</v>
       </c>
-      <c r="AG43" s="18">
+      <c r="AG43" s="6">
         <v>239</v>
       </c>
-      <c r="AH43" s="17">
+      <c r="AH43" s="6">
         <v>304</v>
       </c>
-      <c r="AI43" s="17">
+      <c r="AI43" s="6">
         <v>168</v>
       </c>
-      <c r="AJ43" s="18">
+      <c r="AJ43" s="6">
         <v>162</v>
       </c>
-      <c r="AK43" s="18">
+      <c r="AK43" s="6">
         <v>143</v>
       </c>
-      <c r="AL43" s="18">
+      <c r="AL43" s="6">
         <v>227</v>
       </c>
-      <c r="AM43" s="17">
+      <c r="AM43" s="6">
         <v>201</v>
       </c>
-      <c r="AN43" s="18">
+      <c r="AN43" s="6">
         <v>258</v>
       </c>
-      <c r="AO43" s="18">
+      <c r="AO43" s="6">
         <v>192</v>
       </c>
-      <c r="AP43" s="18">
+      <c r="AP43" s="6">
         <v>155</v>
       </c>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43" s="6">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T44" s="35">
+      <c r="T44" s="10">
         <v>36</v>
       </c>
-      <c r="U44" s="35">
+      <c r="U44" s="10">
         <v>36</v>
       </c>
-      <c r="V44" s="35">
+      <c r="V44" s="10">
         <v>64</v>
       </c>
-      <c r="W44" s="35">
+      <c r="W44" s="10">
         <v>43</v>
       </c>
-      <c r="X44" s="35">
+      <c r="X44" s="10">
         <v>49</v>
       </c>
-      <c r="Y44" s="17">
+      <c r="Y44" s="6">
         <v>46</v>
       </c>
-      <c r="Z44" s="18">
+      <c r="Z44" s="6">
         <v>51</v>
       </c>
-      <c r="AA44" s="18">
+      <c r="AA44" s="6">
         <v>63</v>
       </c>
-      <c r="AB44" s="17">
+      <c r="AB44" s="6">
         <v>38</v>
       </c>
-      <c r="AC44" s="17">
+      <c r="AC44" s="6">
         <v>56</v>
       </c>
-      <c r="AD44" s="17">
+      <c r="AD44" s="6">
         <v>57</v>
       </c>
-      <c r="AE44" s="18">
+      <c r="AE44" s="6">
         <v>44</v>
       </c>
-      <c r="AF44" s="18">
+      <c r="AF44" s="6">
         <v>52</v>
       </c>
-      <c r="AG44" s="18">
+      <c r="AG44" s="6">
         <v>76</v>
       </c>
-      <c r="AH44" s="17">
+      <c r="AH44" s="6">
         <v>70</v>
       </c>
-      <c r="AI44" s="17">
+      <c r="AI44" s="6">
         <v>66</v>
       </c>
-      <c r="AJ44" s="18">
+      <c r="AJ44" s="6">
         <v>77</v>
       </c>
-      <c r="AK44" s="18">
+      <c r="AK44" s="6">
         <v>42</v>
       </c>
-      <c r="AL44" s="18">
+      <c r="AL44" s="6">
         <v>77</v>
       </c>
-      <c r="AM44" s="17">
+      <c r="AM44" s="6">
         <v>81</v>
       </c>
-      <c r="AN44" s="18">
+      <c r="AN44" s="6">
         <v>81</v>
       </c>
-      <c r="AO44" s="18">
+      <c r="AO44" s="6">
         <v>64</v>
       </c>
-      <c r="AP44" s="18">
+      <c r="AP44" s="6">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="24" t="s">
+      <c r="AQ44" s="6">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="A45" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B45" s="24"/>
-[...17 lines deleted...]
-      <c r="T45" s="37">
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="8"/>
+      <c r="O45" s="8"/>
+      <c r="P45" s="8"/>
+      <c r="Q45" s="8"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
+      <c r="T45" s="11">
         <v>38</v>
       </c>
-      <c r="U45" s="37">
+      <c r="U45" s="11">
         <v>44</v>
       </c>
-      <c r="V45" s="37">
+      <c r="V45" s="11">
         <v>88</v>
       </c>
-      <c r="W45" s="37">
+      <c r="W45" s="11">
         <v>96</v>
       </c>
-      <c r="X45" s="37">
+      <c r="X45" s="11">
         <v>59</v>
       </c>
-      <c r="Y45" s="28">
+      <c r="Y45" s="9">
         <v>57</v>
       </c>
-      <c r="Z45" s="28">
+      <c r="Z45" s="9">
         <v>58</v>
       </c>
-      <c r="AA45" s="28">
+      <c r="AA45" s="9">
         <v>57</v>
       </c>
-      <c r="AB45" s="28">
+      <c r="AB45" s="9">
         <v>40</v>
       </c>
-      <c r="AC45" s="28">
+      <c r="AC45" s="9">
         <v>50</v>
       </c>
-      <c r="AD45" s="28">
+      <c r="AD45" s="9">
         <v>50</v>
       </c>
-      <c r="AE45" s="28">
+      <c r="AE45" s="9">
         <v>61</v>
       </c>
-      <c r="AF45" s="28">
+      <c r="AF45" s="9">
         <v>82</v>
       </c>
-      <c r="AG45" s="28">
+      <c r="AG45" s="9">
         <v>56</v>
       </c>
-      <c r="AH45" s="28">
+      <c r="AH45" s="9">
         <v>107</v>
       </c>
-      <c r="AI45" s="28">
+      <c r="AI45" s="9">
         <v>74</v>
       </c>
-      <c r="AJ45" s="28">
+      <c r="AJ45" s="9">
         <v>117</v>
       </c>
-      <c r="AK45" s="28">
+      <c r="AK45" s="9">
         <v>59</v>
       </c>
-      <c r="AL45" s="28">
+      <c r="AL45" s="9">
         <v>34</v>
       </c>
-      <c r="AM45" s="28">
+      <c r="AM45" s="9">
         <v>81</v>
       </c>
-      <c r="AN45" s="28">
+      <c r="AN45" s="9">
         <v>48</v>
       </c>
-      <c r="AO45" s="28">
+      <c r="AO45" s="9">
         <v>72</v>
       </c>
-      <c r="AP45" s="28">
+      <c r="AP45" s="9">
         <v>55</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="S46" s="18"/>
+      <c r="AQ45" s="9">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="46" spans="1:43">
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="4"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="4"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:42">
-[...18 lines deleted...]
-      <c r="S47" s="18"/>
+    <row r="47" spans="1:43">
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -7820,7135 +4698,3831 @@
       <c r="X62" s="1"/>
     </row>
     <row r="63" spans="24:24">
       <c r="X63" s="1"/>
     </row>
     <row r="64" spans="24:24">
       <c r="X64" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
-[...3382 lines deleted...]
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:BD88"/>
   <sheetViews>
-    <sheetView topLeftCell="T4" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView topLeftCell="AG4" workbookViewId="0">
+      <selection activeCell="AQ10" sqref="AQ10:AQ45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="24.109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="18" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="20" width="8.109375" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="35" max="35" width="8.109375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="8.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="23" max="23" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="7.28515625" style="14" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="6.5703125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" style="1" customWidth="1"/>
+    <col min="28" max="28" width="6.85546875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="7.42578125" style="1" customWidth="1"/>
+    <col min="30" max="30" width="6.85546875" style="1" customWidth="1"/>
+    <col min="31" max="31" width="7.7109375" style="1" customWidth="1"/>
+    <col min="32" max="32" width="7.85546875" style="1" customWidth="1"/>
+    <col min="33" max="34" width="9.140625" style="1"/>
+    <col min="35" max="35" width="8.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" customWidth="1"/>
-    <col min="38" max="16384" width="9.109375" style="1"/>
+    <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="13.2">
-[...23 lines deleted...]
-      <c r="Z5" s="67" t="s">
+    <row r="1" spans="1:56" ht="12.75">
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+    </row>
+    <row r="2" spans="1:56" ht="12.75">
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+    </row>
+    <row r="3" spans="1:56" ht="14.45" customHeight="1">
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+    </row>
+    <row r="4" spans="1:56" ht="13.9" customHeight="1">
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+    </row>
+    <row r="5" spans="1:56" ht="16.899999999999999" customHeight="1">
+      <c r="W5" s="24"/>
+      <c r="X5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="AA5" s="67"/>
-[...35 lines deleted...]
-      <c r="AW6" s="32" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="24"/>
+      <c r="AY5" s="24"/>
+      <c r="AZ5" s="24"/>
+      <c r="BA5" s="24"/>
+      <c r="BB5" s="24"/>
+      <c r="BC5" s="24"/>
+      <c r="BD5" s="24"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="13.9" customHeight="1">
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
+      <c r="AK6" s="3"/>
+      <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:56" ht="12" customHeight="1">
-      <c r="A7" s="77"/>
-      <c r="B7" s="78">
+      <c r="A7" s="62"/>
+      <c r="B7" s="61">
         <v>2021</v>
       </c>
-      <c r="C7" s="78"/>
-[...10 lines deleted...]
-      <c r="N7" s="78">
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="61">
         <v>2022</v>
       </c>
-      <c r="O7" s="78"/>
-[...4 lines deleted...]
-      <c r="T7" s="72">
+      <c r="O7" s="61"/>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="61"/>
+      <c r="T7" s="61">
         <v>2024</v>
       </c>
-      <c r="U7" s="72"/>
-[...4 lines deleted...]
-      <c r="Z7" s="64">
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="54"/>
+      <c r="Z7" s="54">
         <v>2025</v>
       </c>
-      <c r="AA7" s="65"/>
-[...10 lines deleted...]
-      <c r="AL7" s="64">
+      <c r="AA7" s="55"/>
+      <c r="AB7" s="55"/>
+      <c r="AC7" s="55"/>
+      <c r="AD7" s="55"/>
+      <c r="AE7" s="55"/>
+      <c r="AF7" s="55"/>
+      <c r="AG7" s="55"/>
+      <c r="AH7" s="55"/>
+      <c r="AI7" s="55"/>
+      <c r="AJ7" s="55"/>
+      <c r="AK7" s="56"/>
+      <c r="AL7" s="54">
         <v>2026</v>
       </c>
-      <c r="AM7" s="65"/>
-[...9 lines deleted...]
-      <c r="AW7" s="66"/>
+      <c r="AM7" s="55"/>
+      <c r="AN7" s="55"/>
+      <c r="AO7" s="55"/>
+      <c r="AP7" s="55"/>
+      <c r="AQ7" s="55"/>
+      <c r="AR7" s="55"/>
+      <c r="AS7" s="55"/>
+      <c r="AT7" s="55"/>
+      <c r="AU7" s="55"/>
+      <c r="AV7" s="55"/>
+      <c r="AW7" s="56"/>
     </row>
     <row r="8" spans="1:56" ht="18" customHeight="1">
-      <c r="A8" s="77"/>
-      <c r="B8" s="43" t="s">
+      <c r="A8" s="62"/>
+      <c r="B8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="43" t="s">
+      <c r="C8" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="43" t="s">
+      <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="43" t="s">
+      <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="43" t="s">
+      <c r="F8" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="43" t="s">
+      <c r="G8" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="43" t="s">
+      <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="43" t="s">
+      <c r="I8" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="43" t="s">
+      <c r="J8" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="43" t="s">
+      <c r="K8" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="L8" s="43" t="s">
+      <c r="L8" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="M8" s="47" t="s">
+      <c r="M8" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N8" s="43" t="s">
+      <c r="N8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O8" s="43" t="s">
+      <c r="O8" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="P8" s="43" t="s">
+      <c r="P8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="Q8" s="43" t="s">
+      <c r="Q8" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R8" s="43" t="s">
+      <c r="R8" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S8" s="43" t="s">
+      <c r="S8" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="T8" s="56" t="s">
+      <c r="T8" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="U8" s="56" t="s">
+      <c r="U8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="V8" s="56" t="s">
+      <c r="V8" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="57" t="s">
+      <c r="W8" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="X8" s="58" t="s">
+      <c r="X8" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="Y8" s="57" t="s">
+      <c r="Y8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="Z8" s="59" t="s">
+      <c r="Z8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="59" t="s">
+      <c r="AA8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AB8" s="59" t="s">
+      <c r="AB8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AC8" s="59" t="s">
+      <c r="AC8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AD8" s="59" t="s">
+      <c r="AD8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AE8" s="59" t="s">
+      <c r="AE8" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AF8" s="59" t="s">
+      <c r="AF8" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AG8" s="59" t="s">
+      <c r="AG8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="59" t="s">
+      <c r="AH8" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AI8" s="59" t="s">
+      <c r="AI8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AJ8" s="60" t="s">
+      <c r="AJ8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AK8" s="61" t="s">
+      <c r="AK8" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AL8" s="59" t="s">
+      <c r="AL8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AM8" s="59" t="s">
+      <c r="AM8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AN8" s="59" t="s">
+      <c r="AN8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AO8" s="59" t="s">
+      <c r="AO8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AP8" s="59" t="s">
+      <c r="AP8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AQ8" s="59" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AR8" s="59" t="s">
+      <c r="AR8" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AS8" s="59" t="s">
+      <c r="AS8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AT8" s="59" t="s">
+      <c r="AT8" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AU8" s="59" t="s">
+      <c r="AU8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AV8" s="60" t="s">
+      <c r="AV8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AW8" s="61" t="s">
+      <c r="AW8" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:56">
-      <c r="A9" s="63" t="s">
+      <c r="A9" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="63"/>
-[...34 lines deleted...]
-      <c r="AK9" s="63"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="57"/>
+      <c r="N9" s="57"/>
+      <c r="O9" s="57"/>
+      <c r="P9" s="57"/>
+      <c r="Q9" s="57"/>
+      <c r="R9" s="57"/>
+      <c r="S9" s="57"/>
+      <c r="T9" s="57"/>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
+      <c r="X9" s="57"/>
+      <c r="Y9" s="57"/>
+      <c r="Z9" s="57"/>
+      <c r="AA9" s="57"/>
+      <c r="AB9" s="57"/>
+      <c r="AC9" s="57"/>
+      <c r="AD9" s="57"/>
+      <c r="AE9" s="57"/>
+      <c r="AF9" s="57"/>
+      <c r="AG9" s="57"/>
+      <c r="AH9" s="57"/>
+      <c r="AI9" s="57"/>
+      <c r="AJ9" s="57"/>
+      <c r="AK9" s="57"/>
     </row>
     <row r="10" spans="1:56">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="36">
+      <c r="B10" s="10">
         <v>31</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="10">
         <v>35</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="10">
         <v>40</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="10">
         <v>19</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="10">
         <v>54</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="10">
         <v>30</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="10">
         <v>35</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="10">
         <v>43</v>
       </c>
-      <c r="J10" s="36">
+      <c r="J10" s="10">
         <v>22</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K10" s="10">
         <v>29</v>
       </c>
-      <c r="L10" s="36">
+      <c r="L10" s="10">
         <v>39</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M10" s="10">
         <v>51</v>
       </c>
-      <c r="N10" s="36">
+      <c r="N10" s="10">
         <v>6</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O10" s="10">
         <v>29</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P10" s="10">
         <v>14</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="10">
         <v>17</v>
       </c>
-      <c r="R10" s="36">
+      <c r="R10" s="10">
         <v>13</v>
       </c>
-      <c r="S10" s="36">
+      <c r="S10" s="10">
         <v>19</v>
       </c>
-      <c r="T10" s="36">
+      <c r="T10" s="10">
         <v>2706</v>
       </c>
-      <c r="U10" s="36">
+      <c r="U10" s="10">
         <v>2521</v>
       </c>
-      <c r="V10" s="36">
+      <c r="V10" s="10">
         <v>3608</v>
       </c>
-      <c r="W10" s="36">
+      <c r="W10" s="10">
         <v>3651</v>
       </c>
-      <c r="X10" s="36">
+      <c r="X10" s="10">
         <v>3443</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="6">
         <v>2833</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z10" s="6">
         <v>3325</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="6">
         <v>3082</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="6">
         <v>2427</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC10" s="6">
         <v>3169</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="6">
         <v>2792</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="6">
         <v>2990</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF10" s="6">
         <v>3409</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG10" s="6">
         <v>4053</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AH10" s="6">
         <v>4014</v>
       </c>
-      <c r="AI10" s="18">
+      <c r="AI10" s="6">
         <v>3412</v>
       </c>
-      <c r="AJ10" s="18">
+      <c r="AJ10" s="6">
         <v>2964</v>
       </c>
-      <c r="AK10" s="18">
+      <c r="AK10" s="6">
         <v>2642</v>
       </c>
-      <c r="AL10" s="18">
+      <c r="AL10" s="6">
         <v>3425</v>
       </c>
-      <c r="AM10" s="18">
+      <c r="AM10" s="6">
         <v>3237</v>
       </c>
-      <c r="AN10" s="18">
+      <c r="AN10" s="6">
         <v>3369</v>
       </c>
-      <c r="AO10" s="18">
+      <c r="AO10" s="6">
         <v>2863</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AP10" s="6">
         <v>2472</v>
       </c>
+      <c r="AQ10" s="6">
+        <v>3159</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="36"/>
-[...17 lines deleted...]
-      <c r="T11" s="36">
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+      <c r="S11" s="10"/>
+      <c r="T11" s="10">
         <v>1125</v>
       </c>
-      <c r="U11" s="36">
+      <c r="U11" s="10">
         <v>1084</v>
       </c>
-      <c r="V11" s="36">
+      <c r="V11" s="10">
         <v>1520</v>
       </c>
-      <c r="W11" s="36">
+      <c r="W11" s="10">
         <v>1517</v>
       </c>
-      <c r="X11" s="36">
+      <c r="X11" s="10">
         <v>1375</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="6">
         <v>1110</v>
       </c>
-      <c r="Z11" s="17">
+      <c r="Z11" s="6">
         <v>1322</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA11" s="6">
         <v>1288</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="6">
         <v>1012</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC11" s="6">
         <v>1226</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="6">
         <v>1210</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE11" s="6">
         <v>1251</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF11" s="6">
         <v>1388</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG11" s="6">
         <v>1719</v>
       </c>
-      <c r="AH11" s="18">
+      <c r="AH11" s="6">
         <v>1686</v>
       </c>
-      <c r="AI11" s="18">
+      <c r="AI11" s="6">
         <v>1460</v>
       </c>
-      <c r="AJ11" s="18">
+      <c r="AJ11" s="6">
         <v>1263</v>
       </c>
-      <c r="AK11" s="18">
+      <c r="AK11" s="6">
         <v>1183</v>
       </c>
-      <c r="AL11" s="18">
+      <c r="AL11" s="6">
         <v>1502</v>
       </c>
-      <c r="AM11" s="18">
+      <c r="AM11" s="6">
         <v>1521</v>
       </c>
-      <c r="AN11" s="18">
+      <c r="AN11" s="6">
         <v>1515</v>
       </c>
-      <c r="AO11" s="18">
+      <c r="AO11" s="6">
         <v>1224</v>
       </c>
-      <c r="AP11" s="18">
+      <c r="AP11" s="6">
         <v>1107</v>
       </c>
+      <c r="AQ11" s="6">
+        <v>1389</v>
+      </c>
     </row>
     <row r="12" spans="1:56">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="36"/>
-[...17 lines deleted...]
-      <c r="T12" s="36">
+      <c r="B12" s="10"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="10"/>
+      <c r="T12" s="10">
         <v>137</v>
       </c>
-      <c r="U12" s="36">
+      <c r="U12" s="10">
         <v>143</v>
       </c>
-      <c r="V12" s="36">
+      <c r="V12" s="10">
         <v>188</v>
       </c>
-      <c r="W12" s="36">
+      <c r="W12" s="10">
         <v>115</v>
       </c>
-      <c r="X12" s="36">
+      <c r="X12" s="10">
         <v>165</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y12" s="6">
         <v>110</v>
       </c>
-      <c r="Z12" s="17">
+      <c r="Z12" s="6">
         <v>126</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="6">
         <v>158</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="6">
         <v>102</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AC12" s="6">
         <v>148</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="6">
         <v>149</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="6">
         <v>183</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="6">
         <v>172</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="6">
         <v>150</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="6">
         <v>166</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="6">
         <v>164</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ12" s="6">
         <v>135</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AK12" s="6">
         <v>109</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AL12" s="6">
         <v>173</v>
       </c>
-      <c r="AM12" s="18">
+      <c r="AM12" s="6">
         <v>170</v>
       </c>
-      <c r="AN12" s="18">
+      <c r="AN12" s="6">
         <v>142</v>
       </c>
-      <c r="AO12" s="18">
+      <c r="AO12" s="6">
         <v>153</v>
       </c>
-      <c r="AP12" s="18">
+      <c r="AP12" s="6">
         <v>123</v>
       </c>
+      <c r="AQ12" s="6">
+        <v>134</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="36"/>
-[...17 lines deleted...]
-      <c r="T13" s="36">
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10">
         <v>228</v>
       </c>
-      <c r="U13" s="36">
+      <c r="U13" s="10">
         <v>204</v>
       </c>
-      <c r="V13" s="36">
+      <c r="V13" s="10">
         <v>282</v>
       </c>
-      <c r="W13" s="36">
+      <c r="W13" s="10">
         <v>324</v>
       </c>
-      <c r="X13" s="36">
+      <c r="X13" s="10">
         <v>262</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="6">
         <v>268</v>
       </c>
-      <c r="Z13" s="17">
+      <c r="Z13" s="6">
         <v>288</v>
       </c>
-      <c r="AA13" s="17">
+      <c r="AA13" s="6">
         <v>247</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="6">
         <v>209</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC13" s="6">
         <v>297</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD13" s="6">
         <v>230</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="6">
         <v>219</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="6">
         <v>300</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="6">
         <v>392</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="6">
         <v>342</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="6">
         <v>261</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ13" s="6">
         <v>197</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AK13" s="6">
         <v>220</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AL13" s="6">
         <v>276</v>
       </c>
-      <c r="AM13" s="18">
+      <c r="AM13" s="6">
         <v>249</v>
       </c>
-      <c r="AN13" s="18">
+      <c r="AN13" s="6">
         <v>268</v>
       </c>
-      <c r="AO13" s="18">
+      <c r="AO13" s="6">
         <v>275</v>
       </c>
-      <c r="AP13" s="18">
+      <c r="AP13" s="6">
         <v>162</v>
       </c>
+      <c r="AQ13" s="6">
+        <v>296</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
-      <c r="A14" s="36" t="s">
+      <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="36"/>
-[...17 lines deleted...]
-      <c r="T14" s="36">
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10">
         <v>165</v>
       </c>
-      <c r="U14" s="36">
+      <c r="U14" s="10">
         <v>186</v>
       </c>
-      <c r="V14" s="36">
+      <c r="V14" s="10">
         <v>259</v>
       </c>
-      <c r="W14" s="36">
+      <c r="W14" s="10">
         <v>276</v>
       </c>
-      <c r="X14" s="36">
+      <c r="X14" s="10">
         <v>209</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y14" s="6">
         <v>242</v>
       </c>
-      <c r="Z14" s="17">
+      <c r="Z14" s="6">
         <v>246</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="6">
         <v>216</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="6">
         <v>174</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC14" s="6">
         <v>219</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="6">
         <v>178</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="6">
         <v>220</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="6">
         <v>254</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG14" s="6">
         <v>308</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH14" s="6">
         <v>247</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI14" s="6">
         <v>259</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AJ14" s="6">
         <v>235</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AK14" s="6">
         <v>180</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AL14" s="6">
         <v>269</v>
       </c>
-      <c r="AM14" s="18">
+      <c r="AM14" s="6">
         <v>237</v>
       </c>
-      <c r="AN14" s="18">
+      <c r="AN14" s="6">
         <v>251</v>
       </c>
-      <c r="AO14" s="18">
+      <c r="AO14" s="6">
         <v>198</v>
       </c>
-      <c r="AP14" s="18">
+      <c r="AP14" s="6">
         <v>177</v>
       </c>
+      <c r="AQ14" s="6">
+        <v>286</v>
+      </c>
     </row>
     <row r="15" spans="1:56">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="36"/>
-[...17 lines deleted...]
-      <c r="T15" s="36">
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+      <c r="S15" s="10"/>
+      <c r="T15" s="10">
         <v>163</v>
       </c>
-      <c r="U15" s="36">
+      <c r="U15" s="10">
         <v>168</v>
       </c>
-      <c r="V15" s="36">
+      <c r="V15" s="10">
         <v>260</v>
       </c>
-      <c r="W15" s="36">
+      <c r="W15" s="10">
         <v>229</v>
       </c>
-      <c r="X15" s="36">
+      <c r="X15" s="10">
         <v>201</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y15" s="6">
         <v>183</v>
       </c>
-      <c r="Z15" s="17">
+      <c r="Z15" s="6">
         <v>218</v>
       </c>
-      <c r="AA15" s="17">
+      <c r="AA15" s="6">
         <v>189</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="6">
         <v>159</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AC15" s="6">
         <v>202</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AD15" s="6">
         <v>197</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="6">
         <v>210</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="6">
         <v>206</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="6">
         <v>278</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="6">
         <v>322</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="6">
         <v>222</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AJ15" s="6">
         <v>218</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AK15" s="6">
         <v>162</v>
       </c>
-      <c r="AL15" s="18">
+      <c r="AL15" s="6">
         <v>203</v>
       </c>
-      <c r="AM15" s="18">
+      <c r="AM15" s="6">
         <v>173</v>
       </c>
-      <c r="AN15" s="18">
+      <c r="AN15" s="6">
         <v>195</v>
       </c>
-      <c r="AO15" s="18">
+      <c r="AO15" s="6">
         <v>212</v>
       </c>
-      <c r="AP15" s="18">
+      <c r="AP15" s="6">
         <v>213</v>
       </c>
+      <c r="AQ15" s="6">
+        <v>180</v>
+      </c>
     </row>
     <row r="16" spans="1:56">
-      <c r="A16" s="36" t="s">
+      <c r="A16" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="36"/>
-[...17 lines deleted...]
-      <c r="T16" s="36">
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10">
         <v>56</v>
       </c>
-      <c r="U16" s="36">
+      <c r="U16" s="10">
         <v>98</v>
       </c>
-      <c r="V16" s="36">
+      <c r="V16" s="10">
         <v>133</v>
       </c>
-      <c r="W16" s="36">
+      <c r="W16" s="10">
         <v>141</v>
       </c>
-      <c r="X16" s="36">
+      <c r="X16" s="10">
         <v>131</v>
       </c>
-      <c r="Y16" s="18">
+      <c r="Y16" s="6">
         <v>116</v>
       </c>
-      <c r="Z16" s="17">
+      <c r="Z16" s="6">
         <v>147</v>
       </c>
-      <c r="AA16" s="17">
+      <c r="AA16" s="6">
         <v>121</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB16" s="6">
         <v>93</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AC16" s="6">
         <v>162</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AD16" s="6">
         <v>115</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="6">
         <v>64</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AF16" s="6">
         <v>106</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AG16" s="6">
         <v>158</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AH16" s="6">
         <v>142</v>
       </c>
-      <c r="AI16" s="18">
+      <c r="AI16" s="6">
         <v>90</v>
       </c>
-      <c r="AJ16" s="18">
+      <c r="AJ16" s="6">
         <v>123</v>
       </c>
-      <c r="AK16" s="18">
+      <c r="AK16" s="6">
         <v>89</v>
       </c>
-      <c r="AL16" s="18">
+      <c r="AL16" s="6">
         <v>141</v>
       </c>
-      <c r="AM16" s="18">
+      <c r="AM16" s="6">
         <v>106</v>
       </c>
-      <c r="AN16" s="18">
+      <c r="AN16" s="6">
         <v>99</v>
       </c>
-      <c r="AO16" s="18">
+      <c r="AO16" s="6">
         <v>94</v>
       </c>
-      <c r="AP16" s="18">
+      <c r="AP16" s="6">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="36" t="s">
+      <c r="AQ16" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="36"/>
-[...17 lines deleted...]
-      <c r="T17" s="36">
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+      <c r="S17" s="10"/>
+      <c r="T17" s="10">
         <v>48</v>
       </c>
-      <c r="U17" s="36">
+      <c r="U17" s="10">
         <v>48</v>
       </c>
-      <c r="V17" s="36">
+      <c r="V17" s="10">
         <v>61</v>
       </c>
-      <c r="W17" s="36">
+      <c r="W17" s="10">
         <v>85</v>
       </c>
-      <c r="X17" s="36">
+      <c r="X17" s="10">
         <v>77</v>
       </c>
-      <c r="Y17" s="18">
+      <c r="Y17" s="6">
         <v>64</v>
       </c>
-      <c r="Z17" s="17">
+      <c r="Z17" s="6">
         <v>85</v>
       </c>
-      <c r="AA17" s="17">
+      <c r="AA17" s="6">
         <v>69</v>
       </c>
-      <c r="AB17" s="18">
+      <c r="AB17" s="6">
         <v>41</v>
       </c>
-      <c r="AC17" s="18">
+      <c r="AC17" s="6">
         <v>62</v>
       </c>
-      <c r="AD17" s="17">
+      <c r="AD17" s="6">
         <v>50</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE17" s="6">
         <v>52</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF17" s="6">
         <v>94</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG17" s="6">
         <v>85</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH17" s="6">
         <v>78</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI17" s="6">
         <v>74</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AJ17" s="6">
         <v>76</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AK17" s="6">
         <v>61</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AL17" s="6">
         <v>60</v>
       </c>
-      <c r="AM17" s="18">
+      <c r="AM17" s="6">
         <v>49</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AN17" s="6">
         <v>75</v>
       </c>
-      <c r="AO17" s="18">
+      <c r="AO17" s="6">
         <v>48</v>
       </c>
-      <c r="AP17" s="18">
+      <c r="AP17" s="6">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="AQ17" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="36"/>
-[...17 lines deleted...]
-      <c r="T18" s="36">
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+      <c r="R18" s="10"/>
+      <c r="S18" s="10"/>
+      <c r="T18" s="10">
         <v>100</v>
       </c>
-      <c r="U18" s="36">
+      <c r="U18" s="10">
         <v>72</v>
       </c>
-      <c r="V18" s="36">
+      <c r="V18" s="10">
         <v>84</v>
       </c>
-      <c r="W18" s="36">
+      <c r="W18" s="10">
         <v>75</v>
       </c>
-      <c r="X18" s="36">
+      <c r="X18" s="10">
         <v>150</v>
       </c>
-      <c r="Y18" s="18">
+      <c r="Y18" s="6">
         <v>70</v>
       </c>
-      <c r="Z18" s="17">
+      <c r="Z18" s="6">
         <v>90</v>
       </c>
-      <c r="AA18" s="17">
+      <c r="AA18" s="6">
         <v>64</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB18" s="6">
         <v>61</v>
       </c>
-      <c r="AC18" s="18">
+      <c r="AC18" s="6">
         <v>77</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AD18" s="6">
         <v>51</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE18" s="6">
         <v>90</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF18" s="6">
         <v>80</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG18" s="6">
         <v>71</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH18" s="6">
         <v>72</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI18" s="6">
         <v>107</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AJ18" s="6">
         <v>62</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AK18" s="6">
         <v>63</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AL18" s="6">
         <v>82</v>
       </c>
-      <c r="AM18" s="18">
+      <c r="AM18" s="6">
         <v>73</v>
       </c>
-      <c r="AN18" s="18">
+      <c r="AN18" s="6">
         <v>82</v>
       </c>
-      <c r="AO18" s="18">
+      <c r="AO18" s="6">
         <v>72</v>
       </c>
-      <c r="AP18" s="18">
+      <c r="AP18" s="6">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="36" t="s">
+      <c r="AQ18" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="36"/>
-[...17 lines deleted...]
-      <c r="T19" s="36">
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+      <c r="R19" s="10"/>
+      <c r="S19" s="10"/>
+      <c r="T19" s="10">
         <v>66</v>
       </c>
-      <c r="U19" s="36">
+      <c r="U19" s="10">
         <v>39</v>
       </c>
-      <c r="V19" s="36">
+      <c r="V19" s="10">
         <v>86</v>
       </c>
-      <c r="W19" s="36">
+      <c r="W19" s="10">
         <v>133</v>
       </c>
-      <c r="X19" s="36">
+      <c r="X19" s="10">
         <v>132</v>
       </c>
-      <c r="Y19" s="18">
+      <c r="Y19" s="6">
         <v>65</v>
       </c>
-      <c r="Z19" s="17">
+      <c r="Z19" s="6">
         <v>93</v>
       </c>
-      <c r="AA19" s="17">
+      <c r="AA19" s="6">
         <v>46</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB19" s="6">
         <v>64</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC19" s="6">
         <v>47</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AD19" s="6">
         <v>54</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE19" s="6">
         <v>65</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF19" s="6">
         <v>69</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG19" s="6">
         <v>96</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH19" s="6">
         <v>81</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI19" s="6">
         <v>86</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AJ19" s="6">
         <v>70</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AK19" s="6">
         <v>55</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL19" s="6">
         <v>67</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM19" s="6">
         <v>60</v>
       </c>
-      <c r="AN19" s="18">
+      <c r="AN19" s="6">
         <v>69</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AO19" s="6">
         <v>60</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AP19" s="6">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="36" t="s">
+      <c r="AQ19" s="6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="36"/>
-[...17 lines deleted...]
-      <c r="T20" s="36">
+      <c r="B20" s="10"/>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="10"/>
+      <c r="S20" s="10"/>
+      <c r="T20" s="10">
         <v>159</v>
       </c>
-      <c r="U20" s="36">
+      <c r="U20" s="10">
         <v>109</v>
       </c>
-      <c r="V20" s="36">
+      <c r="V20" s="10">
         <v>195</v>
       </c>
-      <c r="W20" s="36">
+      <c r="W20" s="10">
         <v>180</v>
       </c>
-      <c r="X20" s="36">
+      <c r="X20" s="10">
         <v>203</v>
       </c>
-      <c r="Y20" s="18">
+      <c r="Y20" s="6">
         <v>132</v>
       </c>
-      <c r="Z20" s="17">
+      <c r="Z20" s="6">
         <v>211</v>
       </c>
-      <c r="AA20" s="17">
+      <c r="AA20" s="6">
         <v>133</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB20" s="6">
         <v>131</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC20" s="6">
         <v>191</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD20" s="6">
         <v>142</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE20" s="6">
         <v>146</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF20" s="6">
         <v>167</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG20" s="6">
         <v>182</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH20" s="6">
         <v>203</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI20" s="6">
         <v>150</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AJ20" s="6">
         <v>123</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AK20" s="6">
         <v>106</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AL20" s="6">
         <v>185</v>
       </c>
-      <c r="AM20" s="18">
+      <c r="AM20" s="6">
         <v>150</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AN20" s="6">
         <v>144</v>
       </c>
-      <c r="AO20" s="18">
+      <c r="AO20" s="6">
         <v>91</v>
       </c>
-      <c r="AP20" s="18">
+      <c r="AP20" s="6">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="36" t="s">
+      <c r="AQ20" s="6">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="36"/>
-[...17 lines deleted...]
-      <c r="T21" s="36">
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+      <c r="Q21" s="10"/>
+      <c r="R21" s="10"/>
+      <c r="S21" s="10"/>
+      <c r="T21" s="10">
         <v>216</v>
       </c>
-      <c r="U21" s="36">
+      <c r="U21" s="10">
         <v>178</v>
       </c>
-      <c r="V21" s="36">
+      <c r="V21" s="10">
         <v>277</v>
       </c>
-      <c r="W21" s="36">
+      <c r="W21" s="10">
         <v>292</v>
       </c>
-      <c r="X21" s="36">
+      <c r="X21" s="10">
         <v>251</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y21" s="6">
         <v>253</v>
       </c>
-      <c r="Z21" s="17">
+      <c r="Z21" s="6">
         <v>258</v>
       </c>
-      <c r="AA21" s="17">
+      <c r="AA21" s="6">
         <v>318</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB21" s="6">
         <v>195</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="6">
         <v>290</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD21" s="6">
         <v>212</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="6">
         <v>248</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="6">
         <v>295</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="6">
         <v>340</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="6">
         <v>320</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI21" s="6">
         <v>303</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ21" s="6">
         <v>193</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK21" s="6">
         <v>182</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL21" s="6">
         <v>236</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM21" s="6">
         <v>248</v>
       </c>
-      <c r="AN21" s="18">
+      <c r="AN21" s="6">
         <v>262</v>
       </c>
-      <c r="AO21" s="18">
+      <c r="AO21" s="6">
         <v>244</v>
       </c>
-      <c r="AP21" s="18">
+      <c r="AP21" s="6">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AQ21" s="6">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="36"/>
-[...17 lines deleted...]
-      <c r="T22" s="36">
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+      <c r="S22" s="10"/>
+      <c r="T22" s="10">
         <v>85</v>
       </c>
-      <c r="U22" s="36">
+      <c r="U22" s="10">
         <v>71</v>
       </c>
-      <c r="V22" s="36">
+      <c r="V22" s="10">
         <v>98</v>
       </c>
-      <c r="W22" s="36">
+      <c r="W22" s="10">
         <v>121</v>
       </c>
-      <c r="X22" s="36">
+      <c r="X22" s="10">
         <v>114</v>
       </c>
-      <c r="Y22" s="18">
+      <c r="Y22" s="6">
         <v>91</v>
       </c>
-      <c r="Z22" s="17">
+      <c r="Z22" s="6">
         <v>88</v>
       </c>
-      <c r="AA22" s="17">
+      <c r="AA22" s="6">
         <v>94</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB22" s="6">
         <v>78</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC22" s="6">
         <v>111</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AD22" s="6">
         <v>88</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE22" s="6">
         <v>99</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF22" s="6">
         <v>86</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG22" s="6">
         <v>112</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH22" s="6">
         <v>127</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI22" s="6">
         <v>99</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AJ22" s="6">
         <v>96</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AK22" s="6">
         <v>78</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL22" s="6">
         <v>110</v>
       </c>
-      <c r="AM22" s="18">
+      <c r="AM22" s="6">
         <v>73</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AN22" s="6">
         <v>111</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AO22" s="6">
         <v>71</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AP22" s="6">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="36" t="s">
+      <c r="AQ22" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="36"/>
-[...17 lines deleted...]
-      <c r="T23" s="36">
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="10"/>
+      <c r="S23" s="10"/>
+      <c r="T23" s="10">
         <v>158</v>
       </c>
-      <c r="U23" s="36">
+      <c r="U23" s="10">
         <v>121</v>
       </c>
-      <c r="V23" s="36">
+      <c r="V23" s="10">
         <v>165</v>
       </c>
-      <c r="W23" s="36">
+      <c r="W23" s="10">
         <v>163</v>
       </c>
-      <c r="X23" s="36">
+      <c r="X23" s="10">
         <v>173</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y23" s="6">
         <v>129</v>
       </c>
-      <c r="Z23" s="17">
+      <c r="Z23" s="6">
         <v>153</v>
       </c>
-      <c r="AA23" s="17">
+      <c r="AA23" s="6">
         <v>139</v>
       </c>
-      <c r="AB23" s="17">
+      <c r="AB23" s="6">
         <v>108</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC23" s="6">
         <v>137</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD23" s="6">
         <v>116</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE23" s="6">
         <v>143</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF23" s="6">
         <v>192</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG23" s="6">
         <v>162</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH23" s="6">
         <v>228</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI23" s="6">
         <v>137</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ23" s="6">
         <v>173</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK23" s="6">
         <v>154</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL23" s="6">
         <v>121</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM23" s="6">
         <v>128</v>
       </c>
-      <c r="AN23" s="18">
+      <c r="AN23" s="6">
         <v>156</v>
       </c>
-      <c r="AO23" s="18">
+      <c r="AO23" s="6">
         <v>121</v>
       </c>
-      <c r="AP23" s="18">
+      <c r="AP23" s="6">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="76" t="s">
+      <c r="AQ23" s="6">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="76"/>
-[...37 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="B24" s="60"/>
+      <c r="C24" s="60"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="60"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="60"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="60"/>
+      <c r="L24" s="60"/>
+      <c r="M24" s="60"/>
+      <c r="N24" s="60"/>
+      <c r="O24" s="60"/>
+      <c r="P24" s="60"/>
+      <c r="Q24" s="60"/>
+      <c r="R24" s="60"/>
+      <c r="S24" s="60"/>
+      <c r="T24" s="60"/>
+      <c r="U24" s="60"/>
+      <c r="V24" s="60"/>
+      <c r="W24" s="60"/>
+      <c r="X24" s="60"/>
+      <c r="Y24" s="60"/>
+      <c r="Z24" s="60"/>
+      <c r="AA24" s="60"/>
+      <c r="AB24" s="60"/>
+      <c r="AC24" s="60"/>
+      <c r="AD24" s="60"/>
+      <c r="AE24" s="60"/>
+      <c r="AF24" s="60"/>
+      <c r="AG24" s="60"/>
+      <c r="AH24" s="60"/>
+      <c r="AI24" s="60"/>
+      <c r="AJ24" s="60"/>
+      <c r="AK24" s="60"/>
+      <c r="AQ24" s="6"/>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="36">
+      <c r="B25" s="10">
         <v>19</v>
       </c>
-      <c r="C25" s="36">
+      <c r="C25" s="10">
         <v>26</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="10">
         <v>29</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="10">
         <v>13</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="10">
         <v>46</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="10">
         <v>22</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="10">
         <v>25</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="10">
         <v>23</v>
       </c>
-      <c r="J25" s="36">
+      <c r="J25" s="10">
         <v>14</v>
       </c>
-      <c r="K25" s="36">
+      <c r="K25" s="10">
         <v>15</v>
       </c>
-      <c r="L25" s="36">
+      <c r="L25" s="10">
         <v>17</v>
       </c>
-      <c r="M25" s="36">
+      <c r="M25" s="10">
         <v>42</v>
       </c>
-      <c r="N25" s="36">
+      <c r="N25" s="10">
         <v>2</v>
       </c>
-      <c r="O25" s="36">
+      <c r="O25" s="10">
         <v>20</v>
       </c>
-      <c r="P25" s="36">
+      <c r="P25" s="10">
         <v>8</v>
       </c>
-      <c r="Q25" s="36">
+      <c r="Q25" s="10">
         <v>10</v>
       </c>
-      <c r="R25" s="36">
+      <c r="R25" s="10">
         <v>5</v>
       </c>
-      <c r="S25" s="36">
+      <c r="S25" s="10">
         <v>12</v>
       </c>
-      <c r="T25" s="36">
+      <c r="T25" s="10">
         <v>1389</v>
       </c>
-      <c r="U25" s="36">
+      <c r="U25" s="10">
         <v>1418</v>
       </c>
-      <c r="V25" s="36">
+      <c r="V25" s="10">
         <v>1890</v>
       </c>
-      <c r="W25" s="36">
+      <c r="W25" s="10">
         <v>1839</v>
       </c>
-      <c r="X25" s="36">
+      <c r="X25" s="10">
         <v>1674</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y25" s="6">
         <v>1336</v>
       </c>
-      <c r="Z25" s="17">
+      <c r="Z25" s="6">
         <v>1593</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA25" s="6">
         <v>1560</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="6">
         <v>1223</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC25" s="6">
         <v>1512</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD25" s="6">
         <v>1523</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE25" s="6">
         <v>1606</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF25" s="6">
         <v>1707</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG25" s="6">
         <v>2053</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH25" s="6">
         <v>2067</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI25" s="6">
         <v>1767</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ25" s="6">
         <v>1598</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK25" s="6">
         <v>1428</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL25" s="6">
         <v>1788</v>
       </c>
-      <c r="AM25" s="18">
+      <c r="AM25" s="6">
         <v>1806</v>
       </c>
-      <c r="AN25" s="18">
+      <c r="AN25" s="6">
         <v>1837</v>
       </c>
-      <c r="AO25" s="18">
+      <c r="AO25" s="6">
         <v>1474</v>
       </c>
-      <c r="AP25" s="18">
+      <c r="AP25" s="6">
         <v>1395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="36" t="s">
+      <c r="AQ25" s="6">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="36"/>
-[...17 lines deleted...]
-      <c r="T26" s="36">
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="10">
         <v>1000</v>
       </c>
-      <c r="U26" s="36">
+      <c r="U26" s="10">
         <v>988</v>
       </c>
-      <c r="V26" s="36">
+      <c r="V26" s="10">
         <v>1347</v>
       </c>
-      <c r="W26" s="36">
+      <c r="W26" s="10">
         <v>1361</v>
       </c>
-      <c r="X26" s="36">
+      <c r="X26" s="10">
         <v>1213</v>
       </c>
-      <c r="Y26" s="18">
+      <c r="Y26" s="6">
         <v>975</v>
       </c>
-      <c r="Z26" s="17">
+      <c r="Z26" s="6">
         <v>1162</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="6">
         <v>1133</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB26" s="6">
         <v>891</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AC26" s="6">
         <v>1121</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="6">
         <v>1105</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE26" s="6">
         <v>1129</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF26" s="6">
         <v>1217</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG26" s="6">
         <v>1517</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH26" s="6">
         <v>1503</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI26" s="6">
         <v>1295</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ26" s="6">
         <v>1160</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK26" s="6">
         <v>1080</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL26" s="6">
         <v>1335</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM26" s="6">
         <v>1385</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AN26" s="6">
         <v>1392</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AO26" s="6">
         <v>1096</v>
       </c>
-      <c r="AP26" s="18">
+      <c r="AP26" s="6">
         <v>1018</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="36" t="s">
+      <c r="AQ26" s="6">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="36"/>
-[...17 lines deleted...]
-      <c r="T27" s="36">
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+      <c r="S27" s="10"/>
+      <c r="T27" s="10">
         <v>128</v>
       </c>
-      <c r="U27" s="36">
+      <c r="U27" s="10">
         <v>126</v>
       </c>
-      <c r="V27" s="36">
+      <c r="V27" s="10">
         <v>172</v>
       </c>
-      <c r="W27" s="36">
+      <c r="W27" s="10">
         <v>105</v>
       </c>
-      <c r="X27" s="36">
+      <c r="X27" s="10">
         <v>151</v>
       </c>
-      <c r="Y27" s="18">
+      <c r="Y27" s="6">
         <v>95</v>
       </c>
-      <c r="Z27" s="17">
+      <c r="Z27" s="6">
         <v>114</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA27" s="6">
         <v>139</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB27" s="6">
         <v>90</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AC27" s="6">
         <v>135</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD27" s="6">
         <v>147</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE27" s="6">
         <v>177</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF27" s="6">
         <v>158</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG27" s="6">
         <v>131</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AH27" s="6">
         <v>151</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI27" s="6">
         <v>140</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AJ27" s="6">
         <v>117</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AK27" s="6">
         <v>93</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AL27" s="6">
         <v>152</v>
       </c>
-      <c r="AM27" s="18">
+      <c r="AM27" s="6">
         <v>155</v>
       </c>
-      <c r="AN27" s="18">
+      <c r="AN27" s="6">
         <v>127</v>
       </c>
-      <c r="AO27" s="18">
+      <c r="AO27" s="6">
         <v>134</v>
       </c>
-      <c r="AP27" s="18">
+      <c r="AP27" s="6">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="36" t="s">
+      <c r="AQ27" s="6">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="36"/>
-[...17 lines deleted...]
-      <c r="T28" s="36">
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="S28" s="10"/>
+      <c r="T28" s="10">
         <v>76</v>
       </c>
-      <c r="U28" s="36">
+      <c r="U28" s="10">
         <v>128</v>
       </c>
-      <c r="V28" s="36">
+      <c r="V28" s="10">
         <v>143</v>
       </c>
-      <c r="W28" s="36">
+      <c r="W28" s="10">
         <v>175</v>
       </c>
-      <c r="X28" s="36">
+      <c r="X28" s="10">
         <v>125</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y28" s="6">
         <v>131</v>
       </c>
-      <c r="Z28" s="17">
+      <c r="Z28" s="6">
         <v>134</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA28" s="6">
         <v>131</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB28" s="6">
         <v>109</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC28" s="6">
         <v>105</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD28" s="6">
         <v>114</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE28" s="6">
         <v>122</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF28" s="6">
         <v>134</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG28" s="6">
         <v>172</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH28" s="6">
         <v>119</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI28" s="6">
         <v>168</v>
       </c>
-      <c r="AJ28" s="18">
+      <c r="AJ28" s="6">
         <v>127</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK28" s="6">
         <v>100</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL28" s="6">
         <v>145</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM28" s="6">
         <v>119</v>
       </c>
-      <c r="AN28" s="18">
+      <c r="AN28" s="6">
         <v>134</v>
       </c>
-      <c r="AO28" s="18">
+      <c r="AO28" s="6">
         <v>93</v>
       </c>
-      <c r="AP28" s="18">
+      <c r="AP28" s="6">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="AQ28" s="6">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="36"/>
-[...17 lines deleted...]
-      <c r="T29" s="36">
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="S29" s="10"/>
+      <c r="T29" s="10">
         <v>102</v>
       </c>
-      <c r="U29" s="36">
+      <c r="U29" s="10">
         <v>119</v>
       </c>
-      <c r="V29" s="36">
+      <c r="V29" s="10">
         <v>164</v>
       </c>
-      <c r="W29" s="36">
+      <c r="W29" s="10">
         <v>124</v>
       </c>
-      <c r="X29" s="36">
+      <c r="X29" s="10">
         <v>88</v>
       </c>
-      <c r="Y29" s="18">
+      <c r="Y29" s="6">
         <v>92</v>
       </c>
-      <c r="Z29" s="17">
+      <c r="Z29" s="6">
         <v>116</v>
       </c>
-      <c r="AA29" s="17">
+      <c r="AA29" s="6">
         <v>90</v>
       </c>
-      <c r="AB29" s="18">
+      <c r="AB29" s="6">
         <v>83</v>
       </c>
-      <c r="AC29" s="18">
+      <c r="AC29" s="6">
         <v>91</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AD29" s="6">
         <v>103</v>
       </c>
-      <c r="AE29" s="18">
+      <c r="AE29" s="6">
         <v>113</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF29" s="6">
         <v>116</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="AG29" s="6">
         <v>153</v>
       </c>
-      <c r="AH29" s="18">
+      <c r="AH29" s="6">
         <v>192</v>
       </c>
-      <c r="AI29" s="18">
+      <c r="AI29" s="6">
         <v>112</v>
       </c>
-      <c r="AJ29" s="18">
+      <c r="AJ29" s="6">
         <v>135</v>
       </c>
-      <c r="AK29" s="18">
+      <c r="AK29" s="6">
         <v>83</v>
       </c>
-      <c r="AL29" s="18">
+      <c r="AL29" s="6">
         <v>117</v>
       </c>
-      <c r="AM29" s="18">
+      <c r="AM29" s="6">
         <v>90</v>
       </c>
-      <c r="AN29" s="18">
+      <c r="AN29" s="6">
         <v>106</v>
       </c>
-      <c r="AO29" s="18">
+      <c r="AO29" s="6">
         <v>102</v>
       </c>
-      <c r="AP29" s="18">
+      <c r="AP29" s="6">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="36" t="s">
+      <c r="AQ29" s="6">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B30" s="36"/>
-[...17 lines deleted...]
-      <c r="T30" s="36">
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="R30" s="10"/>
+      <c r="S30" s="10"/>
+      <c r="T30" s="10">
         <v>83</v>
       </c>
-      <c r="U30" s="36">
+      <c r="U30" s="10">
         <v>57</v>
       </c>
-      <c r="V30" s="36">
+      <c r="V30" s="10">
         <v>64</v>
       </c>
-      <c r="W30" s="36">
+      <c r="W30" s="10">
         <v>74</v>
       </c>
-      <c r="X30" s="36">
+      <c r="X30" s="10">
         <v>97</v>
       </c>
-      <c r="Y30" s="18">
+      <c r="Y30" s="6">
         <v>43</v>
       </c>
-      <c r="Z30" s="17">
+      <c r="Z30" s="6">
         <v>67</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA30" s="6">
         <v>67</v>
       </c>
-      <c r="AB30" s="18">
+      <c r="AB30" s="6">
         <v>50</v>
       </c>
-      <c r="AC30" s="18">
+      <c r="AC30" s="6">
         <v>60</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD30" s="6">
         <v>54</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE30" s="6">
         <v>65</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF30" s="6">
         <v>82</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG30" s="6">
         <v>80</v>
       </c>
-      <c r="AH30" s="18">
+      <c r="AH30" s="6">
         <v>102</v>
       </c>
-      <c r="AI30" s="18">
+      <c r="AI30" s="6">
         <v>52</v>
       </c>
-      <c r="AJ30" s="18">
+      <c r="AJ30" s="6">
         <v>59</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK30" s="6">
         <v>72</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL30" s="6">
         <v>39</v>
       </c>
-      <c r="AM30" s="18">
+      <c r="AM30" s="6">
         <v>57</v>
       </c>
-      <c r="AN30" s="18">
+      <c r="AN30" s="6">
         <v>78</v>
       </c>
-      <c r="AO30" s="18">
+      <c r="AO30" s="6">
         <v>49</v>
       </c>
-      <c r="AP30" s="18">
+      <c r="AP30" s="6">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="76" t="s">
+      <c r="AQ30" s="6">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="76"/>
-[...37 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="B31" s="60"/>
+      <c r="C31" s="60"/>
+      <c r="D31" s="60"/>
+      <c r="E31" s="60"/>
+      <c r="F31" s="60"/>
+      <c r="G31" s="60"/>
+      <c r="H31" s="60"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="60"/>
+      <c r="M31" s="60"/>
+      <c r="N31" s="60"/>
+      <c r="O31" s="60"/>
+      <c r="P31" s="60"/>
+      <c r="Q31" s="60"/>
+      <c r="R31" s="60"/>
+      <c r="S31" s="60"/>
+      <c r="T31" s="60"/>
+      <c r="U31" s="60"/>
+      <c r="V31" s="60"/>
+      <c r="W31" s="60"/>
+      <c r="X31" s="60"/>
+      <c r="Y31" s="60"/>
+      <c r="Z31" s="60"/>
+      <c r="AA31" s="60"/>
+      <c r="AB31" s="60"/>
+      <c r="AC31" s="60"/>
+      <c r="AD31" s="60"/>
+      <c r="AE31" s="60"/>
+      <c r="AF31" s="60"/>
+      <c r="AG31" s="60"/>
+      <c r="AH31" s="60"/>
+      <c r="AI31" s="60"/>
+      <c r="AJ31" s="60"/>
+      <c r="AK31" s="60"/>
+      <c r="AQ31" s="6"/>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="36">
+      <c r="B32" s="10">
         <v>12</v>
       </c>
-      <c r="C32" s="36">
+      <c r="C32" s="10">
         <v>9</v>
       </c>
-      <c r="D32" s="36">
+      <c r="D32" s="10">
         <v>11</v>
       </c>
-      <c r="E32" s="36">
+      <c r="E32" s="10">
         <v>6</v>
       </c>
-      <c r="F32" s="36">
+      <c r="F32" s="10">
         <v>8</v>
       </c>
-      <c r="G32" s="36">
+      <c r="G32" s="10">
         <v>8</v>
       </c>
-      <c r="H32" s="36">
+      <c r="H32" s="10">
         <v>10</v>
       </c>
-      <c r="I32" s="36">
+      <c r="I32" s="10">
         <v>20</v>
       </c>
-      <c r="J32" s="36">
+      <c r="J32" s="10">
         <v>8</v>
       </c>
-      <c r="K32" s="36">
+      <c r="K32" s="10">
         <v>14</v>
       </c>
-      <c r="L32" s="36">
+      <c r="L32" s="10">
         <v>22</v>
       </c>
-      <c r="M32" s="36">
+      <c r="M32" s="10">
         <v>9</v>
       </c>
-      <c r="N32" s="36">
+      <c r="N32" s="10">
         <v>4</v>
       </c>
-      <c r="O32" s="36">
+      <c r="O32" s="10">
         <v>9</v>
       </c>
-      <c r="P32" s="36">
+      <c r="P32" s="10">
         <v>6</v>
       </c>
-      <c r="Q32" s="36">
+      <c r="Q32" s="10">
         <v>7</v>
       </c>
-      <c r="R32" s="36">
+      <c r="R32" s="10">
         <v>8</v>
       </c>
-      <c r="S32" s="36">
+      <c r="S32" s="10">
         <v>7</v>
       </c>
-      <c r="T32" s="36">
+      <c r="T32" s="10">
         <v>1317</v>
       </c>
-      <c r="U32" s="36">
+      <c r="U32" s="10">
         <v>1103</v>
       </c>
-      <c r="V32" s="36">
+      <c r="V32" s="10">
         <v>1718</v>
       </c>
-      <c r="W32" s="36">
+      <c r="W32" s="10">
         <v>1812</v>
       </c>
-      <c r="X32" s="36">
+      <c r="X32" s="10">
         <v>1769</v>
       </c>
-      <c r="Y32" s="17">
+      <c r="Y32" s="6">
         <v>1497</v>
       </c>
-      <c r="Z32" s="17">
+      <c r="Z32" s="6">
         <v>1732</v>
       </c>
-      <c r="AA32" s="17">
+      <c r="AA32" s="6">
         <v>1522</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB32" s="6">
         <v>1204</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC32" s="6">
         <v>1657</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD32" s="6">
         <v>1269</v>
       </c>
-      <c r="AE32" s="18">
+      <c r="AE32" s="6">
         <v>1384</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF32" s="6">
         <v>1702</v>
       </c>
-      <c r="AG32" s="18">
+      <c r="AG32" s="6">
         <v>2000</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AH32" s="6">
         <v>1947</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AI32" s="6">
         <v>1645</v>
       </c>
-      <c r="AJ32" s="18">
+      <c r="AJ32" s="6">
         <v>1366</v>
       </c>
-      <c r="AK32" s="18">
+      <c r="AK32" s="6">
         <v>1214</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL32" s="6">
         <v>1637</v>
       </c>
-      <c r="AM32" s="17">
+      <c r="AM32" s="6">
         <v>1431</v>
       </c>
-      <c r="AN32" s="18">
+      <c r="AN32" s="6">
         <v>1532</v>
       </c>
-      <c r="AO32" s="17">
+      <c r="AO32" s="6">
         <v>1389</v>
       </c>
-      <c r="AP32" s="18">
+      <c r="AP32" s="6">
         <v>1077</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="36" t="s">
+      <c r="AQ32" s="6">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B33" s="36"/>
-[...17 lines deleted...]
-      <c r="T33" s="36">
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10">
         <v>125</v>
       </c>
-      <c r="U33" s="36">
+      <c r="U33" s="10">
         <v>96</v>
       </c>
-      <c r="V33" s="36">
+      <c r="V33" s="10">
         <v>173</v>
       </c>
-      <c r="W33" s="36">
+      <c r="W33" s="10">
         <v>156</v>
       </c>
-      <c r="X33" s="36">
+      <c r="X33" s="10">
         <v>162</v>
       </c>
-      <c r="Y33" s="17">
+      <c r="Y33" s="6">
         <v>135</v>
       </c>
-      <c r="Z33" s="17">
+      <c r="Z33" s="6">
         <v>160</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA33" s="6">
         <v>155</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB33" s="6">
         <v>121</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC33" s="6">
         <v>105</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD33" s="6">
         <v>105</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AE33" s="6">
         <v>122</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF33" s="6">
         <v>171</v>
       </c>
-      <c r="AG33" s="18">
+      <c r="AG33" s="6">
         <v>202</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH33" s="6">
         <v>183</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AI33" s="6">
         <v>165</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AJ33" s="6">
         <v>103</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AK33" s="6">
         <v>103</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AL33" s="6">
         <v>167</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AM33" s="6">
         <v>136</v>
       </c>
-      <c r="AN33" s="18">
+      <c r="AN33" s="6">
         <v>123</v>
       </c>
-      <c r="AO33" s="17">
+      <c r="AO33" s="6">
         <v>128</v>
       </c>
-      <c r="AP33" s="17">
+      <c r="AP33" s="6">
         <v>89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="36" t="s">
+      <c r="AQ33" s="6">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B34" s="36"/>
-[...17 lines deleted...]
-      <c r="T34" s="36">
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
+      <c r="Q34" s="10"/>
+      <c r="R34" s="10"/>
+      <c r="S34" s="10"/>
+      <c r="T34" s="10">
         <v>9</v>
       </c>
-      <c r="U34" s="36">
+      <c r="U34" s="10">
         <v>17</v>
       </c>
-      <c r="V34" s="36">
+      <c r="V34" s="10">
         <v>16</v>
       </c>
-      <c r="W34" s="36">
+      <c r="W34" s="10">
         <v>10</v>
       </c>
-      <c r="X34" s="36">
+      <c r="X34" s="10">
         <v>14</v>
       </c>
-      <c r="Y34" s="17">
+      <c r="Y34" s="6">
         <v>15</v>
       </c>
-      <c r="Z34" s="17">
+      <c r="Z34" s="6">
         <v>12</v>
       </c>
-      <c r="AA34" s="17">
+      <c r="AA34" s="6">
         <v>19</v>
       </c>
-      <c r="AB34" s="17">
+      <c r="AB34" s="6">
         <v>12</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC34" s="6">
         <v>13</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD34" s="6">
         <v>2</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AE34" s="6">
         <v>6</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF34" s="6">
         <v>14</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AG34" s="6">
         <v>19</v>
       </c>
-      <c r="AH34" s="17">
+      <c r="AH34" s="6">
         <v>15</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AI34" s="6">
         <v>24</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AJ34" s="6">
         <v>18</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AK34" s="6">
         <v>16</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AL34" s="6">
         <v>21</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM34" s="6">
         <v>15</v>
       </c>
-      <c r="AN34" s="32" t="s">
+      <c r="AN34" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AO34" s="17">
+      <c r="AO34" s="6">
         <v>19</v>
       </c>
-      <c r="AP34" s="17">
+      <c r="AP34" s="6">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="36" t="s">
+      <c r="AQ34" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="36"/>
-[...17 lines deleted...]
-      <c r="T35" s="36">
+      <c r="B35" s="10"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10"/>
+      <c r="R35" s="10"/>
+      <c r="S35" s="10"/>
+      <c r="T35" s="10">
         <v>228</v>
       </c>
-      <c r="U35" s="36">
+      <c r="U35" s="10">
         <v>204</v>
       </c>
-      <c r="V35" s="36">
+      <c r="V35" s="10">
         <v>282</v>
       </c>
-      <c r="W35" s="36">
+      <c r="W35" s="10">
         <v>324</v>
       </c>
-      <c r="X35" s="36">
+      <c r="X35" s="10">
         <v>262</v>
       </c>
-      <c r="Y35" s="17">
+      <c r="Y35" s="6">
         <v>268</v>
       </c>
-      <c r="Z35" s="17">
+      <c r="Z35" s="6">
         <v>288</v>
       </c>
-      <c r="AA35" s="17">
+      <c r="AA35" s="6">
         <v>247</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB35" s="6">
         <v>209</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AC35" s="6">
         <v>297</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AD35" s="6">
         <v>230</v>
       </c>
-      <c r="AE35" s="18">
+      <c r="AE35" s="6">
         <v>219</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF35" s="6">
         <v>300</v>
       </c>
-      <c r="AG35" s="18">
+      <c r="AG35" s="6">
         <v>392</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AH35" s="6">
         <v>342</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AI35" s="6">
         <v>261</v>
       </c>
-      <c r="AJ35" s="18">
+      <c r="AJ35" s="6">
         <v>197</v>
       </c>
-      <c r="AK35" s="18">
+      <c r="AK35" s="6">
         <v>220</v>
       </c>
-      <c r="AL35" s="18">
+      <c r="AL35" s="6">
         <v>276</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AM35" s="6">
         <v>249</v>
       </c>
-      <c r="AN35" s="17">
+      <c r="AN35" s="6">
         <v>268</v>
       </c>
-      <c r="AO35" s="17">
+      <c r="AO35" s="6">
         <v>275</v>
       </c>
-      <c r="AP35" s="17">
+      <c r="AP35" s="6">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="36" t="s">
+      <c r="AQ35" s="6">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="36"/>
-[...17 lines deleted...]
-      <c r="T36" s="36">
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+      <c r="R36" s="10"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="10">
         <v>89</v>
       </c>
-      <c r="U36" s="36">
+      <c r="U36" s="10">
         <v>58</v>
       </c>
-      <c r="V36" s="36">
+      <c r="V36" s="10">
         <v>116</v>
       </c>
-      <c r="W36" s="36">
+      <c r="W36" s="10">
         <v>101</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="10">
         <v>84</v>
       </c>
-      <c r="Y36" s="17">
+      <c r="Y36" s="6">
         <v>111</v>
       </c>
-      <c r="Z36" s="17">
+      <c r="Z36" s="6">
         <v>112</v>
       </c>
-      <c r="AA36" s="17">
+      <c r="AA36" s="6">
         <v>85</v>
       </c>
-      <c r="AB36" s="17">
+      <c r="AB36" s="6">
         <v>65</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AC36" s="6">
         <v>114</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AD36" s="6">
         <v>64</v>
       </c>
-      <c r="AE36" s="18">
+      <c r="AE36" s="6">
         <v>98</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF36" s="6">
         <v>120</v>
       </c>
-      <c r="AG36" s="18">
+      <c r="AG36" s="6">
         <v>136</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AH36" s="6">
         <v>128</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AI36" s="6">
         <v>91</v>
       </c>
-      <c r="AJ36" s="18">
+      <c r="AJ36" s="6">
         <v>108</v>
       </c>
-      <c r="AK36" s="18">
+      <c r="AK36" s="6">
         <v>80</v>
       </c>
-      <c r="AL36" s="18">
+      <c r="AL36" s="6">
         <v>124</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AM36" s="6">
         <v>118</v>
       </c>
-      <c r="AN36" s="17">
+      <c r="AN36" s="6">
         <v>117</v>
       </c>
-      <c r="AO36" s="17">
+      <c r="AO36" s="6">
         <v>105</v>
       </c>
-      <c r="AP36" s="17">
+      <c r="AP36" s="6">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="36" t="s">
+      <c r="AQ36" s="6">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B37" s="36"/>
-[...17 lines deleted...]
-      <c r="T37" s="36">
+      <c r="B37" s="10"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+      <c r="S37" s="10"/>
+      <c r="T37" s="10">
         <v>61</v>
       </c>
-      <c r="U37" s="36">
+      <c r="U37" s="10">
         <v>49</v>
       </c>
-      <c r="V37" s="36">
+      <c r="V37" s="10">
         <v>96</v>
       </c>
-      <c r="W37" s="36">
+      <c r="W37" s="10">
         <v>105</v>
       </c>
-      <c r="X37" s="36">
+      <c r="X37" s="10">
         <v>113</v>
       </c>
-      <c r="Y37" s="17">
+      <c r="Y37" s="6">
         <v>91</v>
       </c>
-      <c r="Z37" s="17">
+      <c r="Z37" s="6">
         <v>102</v>
       </c>
-      <c r="AA37" s="17">
+      <c r="AA37" s="6">
         <v>99</v>
       </c>
-      <c r="AB37" s="17">
+      <c r="AB37" s="6">
         <v>76</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AC37" s="6">
         <v>111</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AD37" s="6">
         <v>94</v>
       </c>
-      <c r="AE37" s="18">
+      <c r="AE37" s="6">
         <v>97</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AF37" s="6">
         <v>90</v>
       </c>
-      <c r="AG37" s="18">
+      <c r="AG37" s="6">
         <v>125</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AH37" s="6">
         <v>130</v>
       </c>
-      <c r="AI37" s="17">
+      <c r="AI37" s="6">
         <v>110</v>
       </c>
-      <c r="AJ37" s="18">
+      <c r="AJ37" s="6">
         <v>83</v>
       </c>
-      <c r="AK37" s="18">
+      <c r="AK37" s="6">
         <v>79</v>
       </c>
-      <c r="AL37" s="18">
+      <c r="AL37" s="6">
         <v>86</v>
       </c>
-      <c r="AM37" s="17">
+      <c r="AM37" s="6">
         <v>83</v>
       </c>
-      <c r="AN37" s="17">
+      <c r="AN37" s="6">
         <v>89</v>
       </c>
-      <c r="AO37" s="17">
+      <c r="AO37" s="6">
         <v>110</v>
       </c>
-      <c r="AP37" s="17">
+      <c r="AP37" s="6">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="36" t="s">
+      <c r="AQ37" s="6">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B38" s="36"/>
-[...17 lines deleted...]
-      <c r="T38" s="36">
+      <c r="B38" s="10"/>
+      <c r="C38" s="10"/>
+      <c r="D38" s="10"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="R38" s="10"/>
+      <c r="S38" s="10"/>
+      <c r="T38" s="10">
         <v>56</v>
       </c>
-      <c r="U38" s="36">
+      <c r="U38" s="10">
         <v>98</v>
       </c>
-      <c r="V38" s="36">
+      <c r="V38" s="10">
         <v>133</v>
       </c>
-      <c r="W38" s="36">
+      <c r="W38" s="10">
         <v>141</v>
       </c>
-      <c r="X38" s="36">
+      <c r="X38" s="10">
         <v>131</v>
       </c>
-      <c r="Y38" s="17">
+      <c r="Y38" s="6">
         <v>116</v>
       </c>
-      <c r="Z38" s="17">
+      <c r="Z38" s="6">
         <v>147</v>
       </c>
-      <c r="AA38" s="17">
+      <c r="AA38" s="6">
         <v>121</v>
       </c>
-      <c r="AB38" s="17">
+      <c r="AB38" s="6">
         <v>93</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AC38" s="6">
         <v>162</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AD38" s="6">
         <v>115</v>
       </c>
-      <c r="AE38" s="18">
+      <c r="AE38" s="6">
         <v>64</v>
       </c>
-      <c r="AF38" s="18">
+      <c r="AF38" s="6">
         <v>106</v>
       </c>
-      <c r="AG38" s="18">
+      <c r="AG38" s="6">
         <v>158</v>
       </c>
-      <c r="AH38" s="17">
+      <c r="AH38" s="6">
         <v>142</v>
       </c>
-      <c r="AI38" s="17">
+      <c r="AI38" s="6">
         <v>90</v>
       </c>
-      <c r="AJ38" s="18">
+      <c r="AJ38" s="6">
         <v>123</v>
       </c>
-      <c r="AK38" s="18">
+      <c r="AK38" s="6">
         <v>89</v>
       </c>
-      <c r="AL38" s="18">
+      <c r="AL38" s="6">
         <v>141</v>
       </c>
-      <c r="AM38" s="17">
+      <c r="AM38" s="6">
         <v>106</v>
       </c>
-      <c r="AN38" s="17">
+      <c r="AN38" s="6">
         <v>99</v>
       </c>
-      <c r="AO38" s="17">
+      <c r="AO38" s="6">
         <v>94</v>
       </c>
-      <c r="AP38" s="17">
+      <c r="AP38" s="6">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="36" t="s">
+      <c r="AQ38" s="6">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B39" s="36"/>
-[...17 lines deleted...]
-      <c r="T39" s="36">
+      <c r="B39" s="10"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="10"/>
+      <c r="R39" s="10"/>
+      <c r="S39" s="10"/>
+      <c r="T39" s="10">
         <v>48</v>
       </c>
-      <c r="U39" s="36">
+      <c r="U39" s="10">
         <v>48</v>
       </c>
-      <c r="V39" s="36">
+      <c r="V39" s="10">
         <v>61</v>
       </c>
-      <c r="W39" s="36">
+      <c r="W39" s="10">
         <v>85</v>
       </c>
-      <c r="X39" s="36">
+      <c r="X39" s="10">
         <v>77</v>
       </c>
-      <c r="Y39" s="17">
+      <c r="Y39" s="6">
         <v>64</v>
       </c>
-      <c r="Z39" s="17">
+      <c r="Z39" s="6">
         <v>85</v>
       </c>
-      <c r="AA39" s="17">
+      <c r="AA39" s="6">
         <v>69</v>
       </c>
-      <c r="AB39" s="17">
+      <c r="AB39" s="6">
         <v>41</v>
       </c>
-      <c r="AC39" s="17">
+      <c r="AC39" s="6">
         <v>62</v>
       </c>
-      <c r="AD39" s="17">
+      <c r="AD39" s="6">
         <v>50</v>
       </c>
-      <c r="AE39" s="18">
+      <c r="AE39" s="6">
         <v>52</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF39" s="6">
         <v>94</v>
       </c>
-      <c r="AG39" s="18">
+      <c r="AG39" s="6">
         <v>85</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH39" s="6">
         <v>78</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AI39" s="6">
         <v>74</v>
       </c>
-      <c r="AJ39" s="18">
+      <c r="AJ39" s="6">
         <v>76</v>
       </c>
-      <c r="AK39" s="18">
+      <c r="AK39" s="6">
         <v>61</v>
       </c>
-      <c r="AL39" s="18">
+      <c r="AL39" s="6">
         <v>60</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AM39" s="6">
         <v>49</v>
       </c>
-      <c r="AN39" s="17">
+      <c r="AN39" s="6">
         <v>75</v>
       </c>
-      <c r="AO39" s="17">
+      <c r="AO39" s="6">
         <v>48</v>
       </c>
-      <c r="AP39" s="17">
+      <c r="AP39" s="6">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="36" t="s">
+      <c r="AQ39" s="6">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="36"/>
-[...17 lines deleted...]
-      <c r="T40" s="36">
+      <c r="B40" s="10"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10"/>
+      <c r="S40" s="10"/>
+      <c r="T40" s="10">
         <v>100</v>
       </c>
-      <c r="U40" s="36">
+      <c r="U40" s="10">
         <v>72</v>
       </c>
-      <c r="V40" s="36">
+      <c r="V40" s="10">
         <v>84</v>
       </c>
-      <c r="W40" s="36">
+      <c r="W40" s="10">
         <v>75</v>
       </c>
-      <c r="X40" s="36">
+      <c r="X40" s="10">
         <v>150</v>
       </c>
-      <c r="Y40" s="17">
+      <c r="Y40" s="6">
         <v>70</v>
       </c>
-      <c r="Z40" s="17">
+      <c r="Z40" s="6">
         <v>90</v>
       </c>
-      <c r="AA40" s="17">
+      <c r="AA40" s="6">
         <v>64</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB40" s="6">
         <v>61</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC40" s="6">
         <v>77</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD40" s="6">
         <v>51</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE40" s="6">
         <v>90</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF40" s="6">
         <v>80</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG40" s="6">
         <v>71</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH40" s="6">
         <v>72</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AI40" s="6">
         <v>107</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ40" s="6">
         <v>62</v>
       </c>
-      <c r="AK40" s="18">
+      <c r="AK40" s="6">
         <v>63</v>
       </c>
-      <c r="AL40" s="18">
+      <c r="AL40" s="6">
         <v>82</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AM40" s="6">
         <v>73</v>
       </c>
-      <c r="AN40" s="17">
+      <c r="AN40" s="6">
         <v>82</v>
       </c>
-      <c r="AO40" s="17">
+      <c r="AO40" s="6">
         <v>72</v>
       </c>
-      <c r="AP40" s="17">
+      <c r="AP40" s="6">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="36" t="s">
+      <c r="AQ40" s="6">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B41" s="36"/>
-[...17 lines deleted...]
-      <c r="T41" s="36">
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="10"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
+      <c r="Q41" s="10"/>
+      <c r="R41" s="10"/>
+      <c r="S41" s="10"/>
+      <c r="T41" s="10">
         <v>66</v>
       </c>
-      <c r="U41" s="36">
+      <c r="U41" s="10">
         <v>39</v>
       </c>
-      <c r="V41" s="36">
+      <c r="V41" s="10">
         <v>86</v>
       </c>
-      <c r="W41" s="36">
+      <c r="W41" s="10">
         <v>133</v>
       </c>
-      <c r="X41" s="36">
+      <c r="X41" s="10">
         <v>132</v>
       </c>
-      <c r="Y41" s="17">
+      <c r="Y41" s="6">
         <v>65</v>
       </c>
-      <c r="Z41" s="17">
+      <c r="Z41" s="6">
         <v>93</v>
       </c>
-      <c r="AA41" s="17">
+      <c r="AA41" s="6">
         <v>46</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB41" s="6">
         <v>64</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC41" s="6">
         <v>47</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD41" s="6">
         <v>54</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE41" s="6">
         <v>65</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF41" s="6">
         <v>69</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG41" s="6">
         <v>96</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AH41" s="6">
         <v>81</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AI41" s="6">
         <v>86</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ41" s="6">
         <v>70</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK41" s="6">
         <v>55</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL41" s="6">
         <v>67</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AM41" s="6">
         <v>60</v>
       </c>
-      <c r="AN41" s="17">
+      <c r="AN41" s="6">
         <v>69</v>
       </c>
-      <c r="AO41" s="17">
+      <c r="AO41" s="6">
         <v>60</v>
       </c>
-      <c r="AP41" s="17">
+      <c r="AP41" s="6">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="36" t="s">
+      <c r="AQ41" s="6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="36"/>
-[...17 lines deleted...]
-      <c r="T42" s="36">
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="10"/>
+      <c r="R42" s="10"/>
+      <c r="S42" s="10"/>
+      <c r="T42" s="10">
         <v>159</v>
       </c>
-      <c r="U42" s="36">
+      <c r="U42" s="10">
         <v>109</v>
       </c>
-      <c r="V42" s="36">
+      <c r="V42" s="10">
         <v>195</v>
       </c>
-      <c r="W42" s="36">
+      <c r="W42" s="10">
         <v>180</v>
       </c>
-      <c r="X42" s="36">
+      <c r="X42" s="10">
         <v>203</v>
       </c>
-      <c r="Y42" s="17">
+      <c r="Y42" s="6">
         <v>132</v>
       </c>
-      <c r="Z42" s="17">
+      <c r="Z42" s="6">
         <v>211</v>
       </c>
-      <c r="AA42" s="17">
+      <c r="AA42" s="6">
         <v>133</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB42" s="6">
         <v>131</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC42" s="6">
         <v>191</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD42" s="6">
         <v>142</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE42" s="6">
         <v>146</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF42" s="6">
         <v>167</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG42" s="6">
         <v>182</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH42" s="6">
         <v>203</v>
       </c>
-      <c r="AI42" s="17">
+      <c r="AI42" s="6">
         <v>150</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ42" s="6">
         <v>123</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK42" s="6">
         <v>106</v>
       </c>
-      <c r="AL42" s="18">
+      <c r="AL42" s="6">
         <v>185</v>
       </c>
-      <c r="AM42" s="17">
+      <c r="AM42" s="6">
         <v>150</v>
       </c>
-      <c r="AN42" s="17">
+      <c r="AN42" s="6">
         <v>144</v>
       </c>
-      <c r="AO42" s="17">
+      <c r="AO42" s="6">
         <v>91</v>
       </c>
-      <c r="AP42" s="17">
+      <c r="AP42" s="6">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="36" t="s">
+      <c r="AQ42" s="6">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="36"/>
-[...17 lines deleted...]
-      <c r="T43" s="36">
+      <c r="B43" s="10"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="10"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+      <c r="R43" s="10"/>
+      <c r="S43" s="10"/>
+      <c r="T43" s="10">
         <v>216</v>
       </c>
-      <c r="U43" s="36">
+      <c r="U43" s="10">
         <v>178</v>
       </c>
-      <c r="V43" s="36">
+      <c r="V43" s="10">
         <v>277</v>
       </c>
-      <c r="W43" s="36">
+      <c r="W43" s="10">
         <v>292</v>
       </c>
-      <c r="X43" s="36">
+      <c r="X43" s="10">
         <v>251</v>
       </c>
-      <c r="Y43" s="17">
+      <c r="Y43" s="6">
         <v>253</v>
       </c>
-      <c r="Z43" s="17">
+      <c r="Z43" s="6">
         <v>258</v>
       </c>
-      <c r="AA43" s="17">
+      <c r="AA43" s="6">
         <v>318</v>
       </c>
-      <c r="AB43" s="17">
+      <c r="AB43" s="6">
         <v>195</v>
       </c>
-      <c r="AC43" s="17">
+      <c r="AC43" s="6">
         <v>290</v>
       </c>
-      <c r="AD43" s="17">
+      <c r="AD43" s="6">
         <v>212</v>
       </c>
-      <c r="AE43" s="18">
+      <c r="AE43" s="6">
         <v>248</v>
       </c>
-      <c r="AF43" s="18">
+      <c r="AF43" s="6">
         <v>295</v>
       </c>
-      <c r="AG43" s="18">
+      <c r="AG43" s="6">
         <v>340</v>
       </c>
-      <c r="AH43" s="17">
+      <c r="AH43" s="6">
         <v>320</v>
       </c>
-      <c r="AI43" s="17">
+      <c r="AI43" s="6">
         <v>303</v>
       </c>
-      <c r="AJ43" s="18">
+      <c r="AJ43" s="6">
         <v>193</v>
       </c>
-      <c r="AK43" s="18">
+      <c r="AK43" s="6">
         <v>182</v>
       </c>
-      <c r="AL43" s="18">
+      <c r="AL43" s="6">
         <v>236</v>
       </c>
-      <c r="AM43" s="17">
+      <c r="AM43" s="6">
         <v>248</v>
       </c>
-      <c r="AN43" s="17">
+      <c r="AN43" s="6">
         <v>262</v>
       </c>
-      <c r="AO43" s="17">
+      <c r="AO43" s="6">
         <v>244</v>
       </c>
-      <c r="AP43" s="17">
+      <c r="AP43" s="6">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="36" t="s">
+      <c r="AQ43" s="6">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B44" s="36"/>
-[...17 lines deleted...]
-      <c r="T44" s="36">
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
+      <c r="Q44" s="10"/>
+      <c r="R44" s="10"/>
+      <c r="S44" s="10"/>
+      <c r="T44" s="10">
         <v>85</v>
       </c>
-      <c r="U44" s="36">
+      <c r="U44" s="10">
         <v>71</v>
       </c>
-      <c r="V44" s="36">
+      <c r="V44" s="10">
         <v>98</v>
       </c>
-      <c r="W44" s="36">
+      <c r="W44" s="10">
         <v>121</v>
       </c>
-      <c r="X44" s="36">
+      <c r="X44" s="10">
         <v>114</v>
       </c>
-      <c r="Y44" s="17">
+      <c r="Y44" s="6">
         <v>91</v>
       </c>
-      <c r="Z44" s="17">
+      <c r="Z44" s="6">
         <v>88</v>
       </c>
-      <c r="AA44" s="17">
+      <c r="AA44" s="6">
         <v>94</v>
       </c>
-      <c r="AB44" s="17">
+      <c r="AB44" s="6">
         <v>78</v>
       </c>
-      <c r="AC44" s="17">
+      <c r="AC44" s="6">
         <v>111</v>
       </c>
-      <c r="AD44" s="17">
+      <c r="AD44" s="6">
         <v>88</v>
       </c>
-      <c r="AE44" s="18">
+      <c r="AE44" s="6">
         <v>99</v>
       </c>
-      <c r="AF44" s="18">
+      <c r="AF44" s="6">
         <v>86</v>
       </c>
-      <c r="AG44" s="18">
+      <c r="AG44" s="6">
         <v>112</v>
       </c>
-      <c r="AH44" s="17">
+      <c r="AH44" s="6">
         <v>127</v>
       </c>
-      <c r="AI44" s="17">
+      <c r="AI44" s="6">
         <v>99</v>
       </c>
-      <c r="AJ44" s="18">
+      <c r="AJ44" s="6">
         <v>96</v>
       </c>
-      <c r="AK44" s="18">
+      <c r="AK44" s="6">
         <v>78</v>
       </c>
       <c r="AL44" s="1">
         <v>110</v>
       </c>
-      <c r="AM44" s="17">
+      <c r="AM44" s="6">
         <v>73</v>
       </c>
-      <c r="AN44" s="17">
+      <c r="AN44" s="6">
         <v>111</v>
       </c>
-      <c r="AO44" s="17">
+      <c r="AO44" s="6">
         <v>71</v>
       </c>
-      <c r="AP44" s="17">
+      <c r="AP44" s="6">
         <v>81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="37" t="s">
+      <c r="AQ44" s="6">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B45" s="37"/>
-[...17 lines deleted...]
-      <c r="T45" s="37">
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="11"/>
+      <c r="K45" s="11"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="11"/>
+      <c r="O45" s="11"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11">
         <v>75</v>
       </c>
-      <c r="U45" s="37">
+      <c r="U45" s="11">
         <v>64</v>
       </c>
-      <c r="V45" s="37">
+      <c r="V45" s="11">
         <v>101</v>
       </c>
-      <c r="W45" s="37">
+      <c r="W45" s="11">
         <v>89</v>
       </c>
-      <c r="X45" s="37">
+      <c r="X45" s="11">
         <v>76</v>
       </c>
-      <c r="Y45" s="28">
+      <c r="Y45" s="9">
         <v>86</v>
       </c>
-      <c r="Z45" s="28">
+      <c r="Z45" s="9">
         <v>86</v>
       </c>
-      <c r="AA45" s="28">
+      <c r="AA45" s="9">
         <v>72</v>
       </c>
-      <c r="AB45" s="28">
+      <c r="AB45" s="9">
         <v>58</v>
       </c>
-      <c r="AC45" s="28">
+      <c r="AC45" s="9">
         <v>77</v>
       </c>
-      <c r="AD45" s="28">
+      <c r="AD45" s="9">
         <v>62</v>
       </c>
-      <c r="AE45" s="28">
+      <c r="AE45" s="9">
         <v>78</v>
       </c>
-      <c r="AF45" s="28">
+      <c r="AF45" s="9">
         <v>110</v>
       </c>
-      <c r="AG45" s="28">
+      <c r="AG45" s="9">
         <v>82</v>
       </c>
-      <c r="AH45" s="28">
+      <c r="AH45" s="9">
         <v>126</v>
       </c>
-      <c r="AI45" s="28">
+      <c r="AI45" s="9">
         <v>85</v>
       </c>
-      <c r="AJ45" s="28">
+      <c r="AJ45" s="9">
         <v>114</v>
       </c>
-      <c r="AK45" s="28">
+      <c r="AK45" s="9">
         <v>82</v>
       </c>
-      <c r="AL45" s="24">
+      <c r="AL45" s="8">
         <v>82</v>
       </c>
-      <c r="AM45" s="28">
+      <c r="AM45" s="9">
         <v>71</v>
       </c>
-      <c r="AN45" s="28">
+      <c r="AN45" s="9">
         <v>78</v>
       </c>
-      <c r="AO45" s="28">
+      <c r="AO45" s="9">
         <v>72</v>
       </c>
-      <c r="AP45" s="28">
+      <c r="AP45" s="9">
         <v>73</v>
       </c>
-    </row>
-[...23 lines deleted...]
-      <c r="W46" s="19"/>
+      <c r="AQ45" s="9">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="46" spans="1:43">
       <c r="X46" s="1"/>
-      <c r="Y46" s="19"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:42">
+    </row>
+    <row r="47" spans="1:43">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -15044,5748 +8618,2429 @@
       <c r="X86" s="1"/>
     </row>
     <row r="87" spans="24:24">
       <c r="X87" s="1"/>
     </row>
     <row r="88" spans="24:24">
       <c r="X88" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AQ43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:BD92"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AG52" sqref="AG52"/>
+    <sheetView topLeftCell="AG7" workbookViewId="0">
+      <selection activeCell="AQ10" sqref="AQ10:AQ45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29.5546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="25" width="9.109375" style="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.109375" style="1"/>
+    <col min="20" max="20" width="0" style="14" hidden="1" customWidth="1"/>
+    <col min="21" max="23" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="14" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-      <c r="A3" s="67" t="s">
+    <row r="1" spans="1:56" ht="11.45" customHeight="1">
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+    </row>
+    <row r="2" spans="1:56" ht="11.45" customHeight="1">
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+    </row>
+    <row r="3" spans="1:56" ht="12.75">
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
+      <c r="Y3" s="24"/>
+    </row>
+    <row r="4" spans="1:56" ht="12.75">
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+    </row>
+    <row r="5" spans="1:56" ht="14.45" customHeight="1">
+      <c r="W5" s="24"/>
+      <c r="X5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="67"/>
-[...45 lines deleted...]
-      <c r="AQ4" s="4" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53"/>
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53"/>
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53"/>
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53"/>
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53"/>
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="24"/>
+      <c r="AY5" s="24"/>
+      <c r="AZ5" s="24"/>
+      <c r="BA5" s="24"/>
+      <c r="BB5" s="24"/>
+      <c r="BC5" s="24"/>
+      <c r="BD5" s="24"/>
+    </row>
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="T6" s="13"/>
+      <c r="W6" s="24"/>
+      <c r="X6" s="24"/>
+      <c r="Y6" s="24"/>
+      <c r="AK6" s="3"/>
+      <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:43">
-[...1 lines deleted...]
-      <c r="B5" s="70">
+    <row r="7" spans="1:56">
+      <c r="A7" s="62"/>
+      <c r="B7" s="61">
         <v>2021</v>
       </c>
-      <c r="C5" s="71"/>
-[...10 lines deleted...]
-      <c r="N5" s="70">
+      <c r="C7" s="61"/>
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="61">
         <v>2022</v>
       </c>
-      <c r="O5" s="71"/>
-[...24 lines deleted...]
-      <c r="AL5" s="64">
+      <c r="O7" s="61"/>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="61"/>
+      <c r="T7" s="61">
         <v>2024</v>
       </c>
-      <c r="AM5" s="65"/>
-[...7 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="U7" s="61"/>
+      <c r="V7" s="61"/>
+      <c r="W7" s="61"/>
+      <c r="X7" s="61"/>
+      <c r="Y7" s="54"/>
+      <c r="Z7" s="54">
+        <v>2025</v>
+      </c>
+      <c r="AA7" s="55"/>
+      <c r="AB7" s="55"/>
+      <c r="AC7" s="55"/>
+      <c r="AD7" s="55"/>
+      <c r="AE7" s="55"/>
+      <c r="AF7" s="55"/>
+      <c r="AG7" s="55"/>
+      <c r="AH7" s="55"/>
+      <c r="AI7" s="55"/>
+      <c r="AJ7" s="55"/>
+      <c r="AK7" s="56"/>
+      <c r="AL7" s="54">
+        <v>2026</v>
+      </c>
+      <c r="AM7" s="55"/>
+      <c r="AN7" s="55"/>
+      <c r="AO7" s="55"/>
+      <c r="AP7" s="55"/>
+      <c r="AQ7" s="55"/>
+      <c r="AR7" s="55"/>
+      <c r="AS7" s="55"/>
+      <c r="AT7" s="55"/>
+      <c r="AU7" s="55"/>
+      <c r="AV7" s="55"/>
+      <c r="AW7" s="56"/>
+    </row>
+    <row r="8" spans="1:56" ht="18" customHeight="1">
+      <c r="A8" s="62"/>
+      <c r="B8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C8" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F8" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="6" t="s">
+      <c r="G8" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="7" t="s">
+      <c r="I8" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="7" t="s">
+      <c r="J8" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="7" t="s">
+      <c r="K8" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="7" t="s">
+      <c r="L8" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="8" t="s">
+      <c r="M8" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N8" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="5" t="s">
+      <c r="O8" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="5" t="s">
+      <c r="P8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="5" t="s">
+      <c r="Q8" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R8" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="S8" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="5" t="s">
+      <c r="T8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="5" t="s">
+      <c r="U8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="V8" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="5" t="s">
+      <c r="W8" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="5" t="s">
+      <c r="X8" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="8" t="s">
+      <c r="Y8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="10" t="s">
+      <c r="Z8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="9" t="s">
+      <c r="AA8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="9" t="s">
+      <c r="AB8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="10" t="s">
+      <c r="AC8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="10" t="s">
+      <c r="AD8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="10" t="s">
+      <c r="AE8" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="10" t="s">
+      <c r="AF8" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="10" t="s">
+      <c r="AG8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="10" t="s">
+      <c r="AH8" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="11" t="s">
+      <c r="AI8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="11" t="s">
+      <c r="AJ8" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="11" t="s">
+      <c r="AK8" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="10" t="s">
+      <c r="AL8" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="9" t="s">
+      <c r="AM8" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="9" t="s">
+      <c r="AN8" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="10" t="s">
+      <c r="AO8" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="39" t="s">
+      <c r="AP8" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="8" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="73" t="s">
+      <c r="AR8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU8" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV8" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW8" s="29" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56" ht="12.6" customHeight="1">
+      <c r="A9" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="73"/>
-[...43 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="57"/>
+      <c r="G9" s="57"/>
+      <c r="H9" s="57"/>
+      <c r="I9" s="57"/>
+      <c r="J9" s="57"/>
+      <c r="K9" s="57"/>
+      <c r="L9" s="57"/>
+      <c r="M9" s="57"/>
+      <c r="N9" s="57"/>
+      <c r="O9" s="57"/>
+      <c r="P9" s="57"/>
+      <c r="Q9" s="57"/>
+      <c r="R9" s="57"/>
+      <c r="S9" s="57"/>
+      <c r="T9" s="57"/>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
+      <c r="X9" s="57"/>
+      <c r="Y9" s="57"/>
+      <c r="Z9" s="57"/>
+      <c r="AA9" s="57"/>
+      <c r="AB9" s="57"/>
+      <c r="AC9" s="57"/>
+      <c r="AD9" s="57"/>
+      <c r="AE9" s="57"/>
+      <c r="AF9" s="57"/>
+      <c r="AG9" s="57"/>
+      <c r="AH9" s="57"/>
+      <c r="AI9" s="57"/>
+      <c r="AJ9" s="57"/>
+      <c r="AK9" s="57"/>
+    </row>
+    <row r="10" spans="1:56" ht="11.45" customHeight="1">
+      <c r="A10" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="33"/>
-[...136 lines deleted...]
-      <c r="AB9" s="18">
+      <c r="B10" s="4">
+        <v>31</v>
+      </c>
+      <c r="C10" s="4">
+        <v>35</v>
+      </c>
+      <c r="D10" s="4">
+        <v>40</v>
+      </c>
+      <c r="E10" s="4">
+        <v>19</v>
+      </c>
+      <c r="F10" s="4">
+        <v>54</v>
+      </c>
+      <c r="G10" s="4">
+        <v>30</v>
+      </c>
+      <c r="H10" s="5">
+        <v>35</v>
+      </c>
+      <c r="I10" s="4">
+        <v>43</v>
+      </c>
+      <c r="J10" s="5">
+        <v>22</v>
+      </c>
+      <c r="K10" s="5">
+        <v>29</v>
+      </c>
+      <c r="L10" s="5">
         <v>39</v>
       </c>
-      <c r="AC9" s="18">
-[...183 lines deleted...]
-      <c r="AA11" s="18">
+      <c r="M10" s="5">
+        <v>51</v>
+      </c>
+      <c r="N10" s="6">
+        <v>6</v>
+      </c>
+      <c r="O10" s="6">
+        <v>29</v>
+      </c>
+      <c r="P10" s="6">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>17</v>
+      </c>
+      <c r="R10" s="6">
         <v>13</v>
       </c>
-      <c r="AB11" s="18">
-[...3138 lines deleted...]
-      <c r="S10" s="17">
+      <c r="S10" s="6">
         <v>19</v>
       </c>
       <c r="T10" s="1">
         <v>-300</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="6">
         <v>-288</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="1">
         <v>-395</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W10" s="6">
         <v>-245</v>
       </c>
       <c r="X10" s="1">
         <v>-429</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="6">
         <v>-160</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z10" s="6">
         <v>-330</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="6">
         <v>-305</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="6">
         <v>-277</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC10" s="6">
         <v>-301</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="6">
         <v>-231</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="6">
         <v>-375</v>
       </c>
-      <c r="AF10" s="18">
+      <c r="AF10" s="6">
         <v>-516</v>
       </c>
-      <c r="AG10" s="18">
+      <c r="AG10" s="6">
         <v>-496</v>
       </c>
-      <c r="AH10" s="18">
+      <c r="AH10" s="6">
         <v>-482</v>
       </c>
-      <c r="AI10" s="18">
+      <c r="AI10" s="6">
         <v>-310</v>
       </c>
-      <c r="AJ10" s="18">
+      <c r="AJ10" s="6">
         <v>-292</v>
       </c>
-      <c r="AK10" s="18">
+      <c r="AK10" s="6">
         <v>-333</v>
       </c>
-      <c r="AL10" s="18">
+      <c r="AL10" s="6">
         <v>-564</v>
       </c>
-      <c r="AM10" s="18">
+      <c r="AM10" s="6">
         <v>-402</v>
       </c>
-      <c r="AN10" s="18">
+      <c r="AN10" s="6">
         <v>-200</v>
       </c>
-      <c r="AO10" s="18">
+      <c r="AO10" s="6">
         <v>-145</v>
       </c>
-      <c r="AP10" s="18">
+      <c r="AP10" s="6">
         <v>-265</v>
       </c>
+      <c r="AQ10" s="6">
+        <v>-385</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
-      <c r="A11" s="23" t="s">
+      <c r="A11" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="12"/>
-[...16 lines deleted...]
-      <c r="S11" s="17"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="4"/>
+      <c r="F11" s="4"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="6"/>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="6"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6"/>
       <c r="T11" s="1">
         <v>234</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="6">
         <v>153</v>
       </c>
-      <c r="V11" s="19">
+      <c r="V11" s="1">
         <v>212</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W11" s="6">
         <v>342</v>
       </c>
       <c r="X11" s="1">
         <v>264</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="6">
         <v>342</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="6">
         <v>321</v>
       </c>
-      <c r="AA11" s="17">
+      <c r="AA11" s="6">
         <v>192</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="6">
         <v>211</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC11" s="6">
         <v>321</v>
       </c>
-      <c r="AD11" s="17">
+      <c r="AD11" s="6">
         <v>210</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE11" s="6">
         <v>229</v>
       </c>
-      <c r="AF11" s="18">
+      <c r="AF11" s="6">
         <v>294</v>
       </c>
-      <c r="AG11" s="18">
+      <c r="AG11" s="6">
         <v>322</v>
       </c>
-      <c r="AH11" s="18">
+      <c r="AH11" s="6">
         <v>-19</v>
       </c>
-      <c r="AI11" s="18">
+      <c r="AI11" s="6">
         <v>80</v>
       </c>
-      <c r="AJ11" s="18">
+      <c r="AJ11" s="6">
         <v>52</v>
       </c>
-      <c r="AK11" s="18">
+      <c r="AK11" s="6">
         <v>-41</v>
       </c>
-      <c r="AL11" s="18">
+      <c r="AL11" s="6">
         <v>-76</v>
       </c>
-      <c r="AM11" s="18">
+      <c r="AM11" s="6">
         <v>-229</v>
       </c>
-      <c r="AN11" s="18">
+      <c r="AN11" s="6">
         <v>-51</v>
       </c>
-      <c r="AO11" s="18">
+      <c r="AO11" s="6">
         <v>109</v>
       </c>
-      <c r="AP11" s="18">
+      <c r="AP11" s="6">
         <v>-37</v>
       </c>
+      <c r="AQ11" s="6">
+        <v>115</v>
+      </c>
     </row>
     <row r="12" spans="1:56">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="12"/>
-[...16 lines deleted...]
-      <c r="S12" s="17"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+      <c r="Q12" s="6"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6"/>
       <c r="T12" s="1">
         <v>-61</v>
       </c>
-      <c r="U12" s="17">
+      <c r="U12" s="6">
         <v>-31</v>
       </c>
-      <c r="V12" s="19">
+      <c r="V12" s="1">
         <v>-26</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W12" s="6">
         <v>9</v>
       </c>
       <c r="X12" s="1">
         <v>-52</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y12" s="6">
         <v>-17</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z12" s="6">
         <v>-22</v>
       </c>
-      <c r="AA12" s="17">
+      <c r="AA12" s="6">
         <v>-59</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="6">
         <v>2</v>
       </c>
-      <c r="AC12" s="18">
+      <c r="AC12" s="6">
         <v>-30</v>
       </c>
-      <c r="AD12" s="17">
+      <c r="AD12" s="6">
         <v>-37</v>
       </c>
-      <c r="AE12" s="18">
+      <c r="AE12" s="6">
         <v>-60</v>
       </c>
-      <c r="AF12" s="18">
+      <c r="AF12" s="6">
         <v>-54</v>
       </c>
-      <c r="AG12" s="18">
+      <c r="AG12" s="6">
         <v>-35</v>
       </c>
-      <c r="AH12" s="18">
+      <c r="AH12" s="6">
         <v>-24</v>
       </c>
-      <c r="AI12" s="18">
+      <c r="AI12" s="6">
         <v>-25</v>
       </c>
-      <c r="AJ12" s="18">
+      <c r="AJ12" s="6">
         <v>-7</v>
       </c>
-      <c r="AK12" s="18">
+      <c r="AK12" s="6">
         <v>-6</v>
       </c>
-      <c r="AL12" s="18">
+      <c r="AL12" s="6">
         <v>-8</v>
       </c>
-      <c r="AM12" s="18">
+      <c r="AM12" s="6">
         <v>2</v>
       </c>
-      <c r="AN12" s="18">
+      <c r="AN12" s="6">
         <v>30</v>
       </c>
-      <c r="AO12" s="18">
+      <c r="AO12" s="6">
         <v>-45</v>
       </c>
-      <c r="AP12" s="18">
+      <c r="AP12" s="6">
         <v>-7</v>
       </c>
+      <c r="AQ12" s="6">
+        <v>-31</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="12"/>
-[...16 lines deleted...]
-      <c r="S13" s="17"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="6"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6"/>
       <c r="T13" s="1">
         <v>-30</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="6">
         <v>-29</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="1">
         <v>-11</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W13" s="6">
         <v>-37</v>
       </c>
       <c r="X13" s="1">
         <v>-6</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="6">
         <v>-44</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="6">
         <v>-44</v>
       </c>
-      <c r="AA13" s="17">
+      <c r="AA13" s="6">
         <v>-33</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="6">
         <v>-40</v>
       </c>
-      <c r="AC13" s="18">
+      <c r="AC13" s="6">
         <v>-88</v>
       </c>
-      <c r="AD13" s="17">
+      <c r="AD13" s="6">
         <v>-29</v>
       </c>
-      <c r="AE13" s="18">
+      <c r="AE13" s="6">
         <v>-18</v>
       </c>
-      <c r="AF13" s="18">
+      <c r="AF13" s="6">
         <v>-51</v>
       </c>
-      <c r="AG13" s="18">
+      <c r="AG13" s="6">
         <v>-117</v>
       </c>
-      <c r="AH13" s="18">
+      <c r="AH13" s="6">
         <v>17</v>
       </c>
-      <c r="AI13" s="18">
+      <c r="AI13" s="6">
         <v>29</v>
       </c>
-      <c r="AJ13" s="18">
+      <c r="AJ13" s="6">
         <v>11</v>
       </c>
-      <c r="AK13" s="18">
+      <c r="AK13" s="6">
         <v>-24</v>
       </c>
-      <c r="AL13" s="18">
+      <c r="AL13" s="6">
         <v>-50</v>
       </c>
-      <c r="AM13" s="18">
+      <c r="AM13" s="6">
         <v>-27</v>
       </c>
-      <c r="AN13" s="18">
+      <c r="AN13" s="6">
         <v>-9</v>
       </c>
-      <c r="AO13" s="18">
+      <c r="AO13" s="6">
         <v>-81</v>
       </c>
-      <c r="AP13" s="18">
+      <c r="AP13" s="6">
         <v>18</v>
       </c>
+      <c r="AQ13" s="6">
+        <v>-94</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="12"/>
-[...16 lines deleted...]
-      <c r="S14" s="17"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+      <c r="Q14" s="6"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6"/>
       <c r="T14" s="1">
         <v>-51</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="6">
         <v>-88</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="1">
         <v>-137</v>
       </c>
-      <c r="W14" s="18">
+      <c r="W14" s="6">
         <v>-96</v>
       </c>
       <c r="X14" s="1">
         <v>-64</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y14" s="6">
         <v>-80</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z14" s="6">
         <v>-83</v>
       </c>
-      <c r="AA14" s="17">
+      <c r="AA14" s="6">
         <v>-65</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="6">
         <v>-54</v>
       </c>
-      <c r="AC14" s="18">
+      <c r="AC14" s="6">
         <v>-94</v>
       </c>
-      <c r="AD14" s="17">
+      <c r="AD14" s="6">
         <v>-76</v>
       </c>
-      <c r="AE14" s="18">
+      <c r="AE14" s="6">
         <v>-70</v>
       </c>
-      <c r="AF14" s="18">
+      <c r="AF14" s="6">
         <v>-141</v>
       </c>
-      <c r="AG14" s="18">
+      <c r="AG14" s="6">
         <v>-147</v>
       </c>
-      <c r="AH14" s="18">
+      <c r="AH14" s="6">
         <v>-105</v>
       </c>
-      <c r="AI14" s="18">
+      <c r="AI14" s="6">
         <v>-64</v>
       </c>
-      <c r="AJ14" s="18">
+      <c r="AJ14" s="6">
         <v>-64</v>
       </c>
-      <c r="AK14" s="18">
+      <c r="AK14" s="6">
         <v>-47</v>
       </c>
-      <c r="AL14" s="18">
+      <c r="AL14" s="6">
         <v>-120</v>
       </c>
-      <c r="AM14" s="18">
+      <c r="AM14" s="6">
         <v>-68</v>
       </c>
-      <c r="AN14" s="18">
+      <c r="AN14" s="6">
         <v>-44</v>
       </c>
-      <c r="AO14" s="18">
+      <c r="AO14" s="6">
         <v>-18</v>
       </c>
-      <c r="AP14" s="18">
+      <c r="AP14" s="6">
         <v>-54</v>
       </c>
+      <c r="AQ14" s="6">
+        <v>-88</v>
+      </c>
     </row>
     <row r="15" spans="1:56">
-      <c r="A15" s="19" t="s">
+      <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12"/>
-[...16 lines deleted...]
-      <c r="S15" s="17"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6"/>
+      <c r="P15" s="6"/>
+      <c r="Q15" s="6"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6"/>
       <c r="T15" s="1">
         <v>-18</v>
       </c>
-      <c r="U15" s="17">
+      <c r="U15" s="6">
         <v>-64</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="1">
         <v>-56</v>
       </c>
-      <c r="W15" s="18">
+      <c r="W15" s="6">
         <v>-8</v>
       </c>
       <c r="X15" s="1">
         <v>-39</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y15" s="6">
         <v>-38</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z15" s="6">
         <v>-62</v>
       </c>
-      <c r="AA15" s="17">
+      <c r="AA15" s="6">
         <v>-39</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="6">
         <v>-50</v>
       </c>
-      <c r="AC15" s="18">
+      <c r="AC15" s="6">
         <v>-3</v>
       </c>
-      <c r="AD15" s="17">
+      <c r="AD15" s="6">
         <v>-39</v>
       </c>
-      <c r="AE15" s="18">
+      <c r="AE15" s="6">
         <v>-76</v>
       </c>
-      <c r="AF15" s="18">
+      <c r="AF15" s="6">
         <v>-66</v>
       </c>
-      <c r="AG15" s="18">
+      <c r="AG15" s="6">
         <v>-116</v>
       </c>
-      <c r="AH15" s="18">
+      <c r="AH15" s="6">
         <v>-58</v>
       </c>
-      <c r="AI15" s="18">
+      <c r="AI15" s="6">
         <v>-29</v>
       </c>
-      <c r="AJ15" s="18">
+      <c r="AJ15" s="6">
         <v>-94</v>
       </c>
-      <c r="AK15" s="18">
+      <c r="AK15" s="6">
         <v>-28</v>
       </c>
-      <c r="AL15" s="18">
+      <c r="AL15" s="6">
         <v>-55</v>
       </c>
-      <c r="AM15" s="18">
+      <c r="AM15" s="6">
         <v>-8</v>
       </c>
-      <c r="AN15" s="18">
+      <c r="AN15" s="6">
         <v>-18</v>
       </c>
-      <c r="AO15" s="18">
+      <c r="AO15" s="6">
         <v>-47</v>
       </c>
-      <c r="AP15" s="18">
+      <c r="AP15" s="6">
         <v>-75</v>
       </c>
+      <c r="AQ15" s="6">
+        <v>-28</v>
+      </c>
     </row>
     <row r="16" spans="1:56">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="12"/>
-[...16 lines deleted...]
-      <c r="S16" s="17"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="6"/>
+      <c r="Q16" s="6"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6"/>
       <c r="T16" s="1">
         <v>5</v>
       </c>
-      <c r="U16" s="17">
+      <c r="U16" s="6">
         <v>-44</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="1">
         <v>-56</v>
       </c>
-      <c r="W16" s="18">
+      <c r="W16" s="6">
         <v>-79</v>
       </c>
       <c r="X16" s="1">
         <v>-60</v>
       </c>
-      <c r="Y16" s="18">
+      <c r="Y16" s="6">
         <v>-66</v>
       </c>
-      <c r="Z16" s="18">
+      <c r="Z16" s="6">
         <v>-70</v>
       </c>
-      <c r="AA16" s="17">
+      <c r="AA16" s="6">
         <v>-41</v>
       </c>
-      <c r="AB16" s="18">
+      <c r="AB16" s="6">
         <v>-45</v>
       </c>
-      <c r="AC16" s="18">
+      <c r="AC16" s="6">
         <v>-96</v>
       </c>
-      <c r="AD16" s="17">
+      <c r="AD16" s="6">
         <v>-46</v>
       </c>
-      <c r="AE16" s="18">
+      <c r="AE16" s="6">
         <v>2</v>
       </c>
-      <c r="AF16" s="18">
+      <c r="AF16" s="6">
         <v>-53</v>
       </c>
-      <c r="AG16" s="18">
+      <c r="AG16" s="6">
         <v>-73</v>
       </c>
-      <c r="AH16" s="18">
+      <c r="AH16" s="6">
         <v>-35</v>
       </c>
-      <c r="AI16" s="18">
+      <c r="AI16" s="6">
         <v>-32</v>
       </c>
-      <c r="AJ16" s="18">
+      <c r="AJ16" s="6">
         <v>-62</v>
       </c>
-      <c r="AK16" s="18">
+      <c r="AK16" s="6">
         <v>-22</v>
       </c>
-      <c r="AL16" s="18">
+      <c r="AL16" s="6">
         <v>-50</v>
       </c>
-      <c r="AM16" s="18">
+      <c r="AM16" s="6">
         <v>10</v>
       </c>
-      <c r="AN16" s="18">
+      <c r="AN16" s="6">
         <v>19</v>
       </c>
-      <c r="AO16" s="18">
+      <c r="AO16" s="6">
         <v>-16</v>
       </c>
-      <c r="AP16" s="18">
+      <c r="AP16" s="6">
         <v>-54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="AQ16" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="12"/>
-[...16 lines deleted...]
-      <c r="S17" s="17"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
       <c r="T17" s="1">
         <v>-15</v>
       </c>
-      <c r="U17" s="17">
+      <c r="U17" s="6">
         <v>-13</v>
       </c>
-      <c r="V17" s="19">
+      <c r="V17" s="1">
         <v>-33</v>
       </c>
-      <c r="W17" s="18">
+      <c r="W17" s="6">
         <v>-37</v>
       </c>
       <c r="X17" s="1">
         <v>-44</v>
       </c>
-      <c r="Y17" s="18">
+      <c r="Y17" s="6">
         <v>-26</v>
       </c>
-      <c r="Z17" s="18">
+      <c r="Z17" s="6">
         <v>-28</v>
       </c>
-      <c r="AA17" s="17">
+      <c r="AA17" s="6">
         <v>-1</v>
       </c>
-      <c r="AB17" s="18">
+      <c r="AB17" s="6">
         <v>-12</v>
       </c>
-      <c r="AC17" s="18" t="s">
+      <c r="AC17" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AD17" s="17">
+      <c r="AD17" s="6">
         <v>-26</v>
       </c>
-      <c r="AE17" s="18">
+      <c r="AE17" s="6">
         <v>-22</v>
       </c>
-      <c r="AF17" s="18">
+      <c r="AF17" s="6">
         <v>-41</v>
       </c>
-      <c r="AG17" s="18">
+      <c r="AG17" s="6">
         <v>-24</v>
       </c>
-      <c r="AH17" s="18">
+      <c r="AH17" s="6">
         <v>1</v>
       </c>
-      <c r="AI17" s="18">
+      <c r="AI17" s="6">
         <v>-4</v>
       </c>
-      <c r="AJ17" s="18">
+      <c r="AJ17" s="6">
         <v>10</v>
       </c>
-      <c r="AK17" s="18">
+      <c r="AK17" s="6">
         <v>-15</v>
       </c>
-      <c r="AL17" s="18">
+      <c r="AL17" s="6">
         <v>12</v>
       </c>
-      <c r="AM17" s="18">
+      <c r="AM17" s="6">
         <v>2</v>
       </c>
-      <c r="AN17" s="18">
+      <c r="AN17" s="6">
         <v>-3</v>
       </c>
-      <c r="AO17" s="18">
+      <c r="AO17" s="6">
         <v>14</v>
       </c>
-      <c r="AP17" s="18">
+      <c r="AP17" s="6">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="19" t="s">
+      <c r="AQ17" s="6">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B18" s="12"/>
-[...16 lines deleted...]
-      <c r="S18" s="17"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6"/>
+      <c r="P18" s="6"/>
+      <c r="Q18" s="6"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6"/>
       <c r="T18" s="1">
         <v>-64</v>
       </c>
-      <c r="U18" s="17">
+      <c r="U18" s="6">
         <v>-46</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V18" s="1">
         <v>-43</v>
       </c>
-      <c r="W18" s="18">
+      <c r="W18" s="6">
         <v>-17</v>
       </c>
       <c r="X18" s="1">
         <v>-104</v>
       </c>
-      <c r="Y18" s="18">
+      <c r="Y18" s="6">
         <v>-14</v>
       </c>
-      <c r="Z18" s="18">
+      <c r="Z18" s="6">
         <v>-47</v>
       </c>
-      <c r="AA18" s="17">
+      <c r="AA18" s="6">
         <v>-13</v>
       </c>
-      <c r="AB18" s="18">
+      <c r="AB18" s="6">
         <v>-39</v>
       </c>
-      <c r="AC18" s="18">
+      <c r="AC18" s="6">
         <v>-31</v>
       </c>
-      <c r="AD18" s="17">
+      <c r="AD18" s="6">
         <v>6</v>
       </c>
-      <c r="AE18" s="18">
+      <c r="AE18" s="6">
         <v>-65</v>
       </c>
-      <c r="AF18" s="18">
+      <c r="AF18" s="6">
         <v>-46</v>
       </c>
-      <c r="AG18" s="18">
+      <c r="AG18" s="6">
         <v>-17</v>
       </c>
-      <c r="AH18" s="18">
+      <c r="AH18" s="6">
         <v>-17</v>
       </c>
-      <c r="AI18" s="18">
+      <c r="AI18" s="6">
         <v>-50</v>
       </c>
-      <c r="AJ18" s="18">
+      <c r="AJ18" s="6">
         <v>-22</v>
       </c>
-      <c r="AK18" s="18">
+      <c r="AK18" s="6">
         <v>17</v>
       </c>
-      <c r="AL18" s="18">
+      <c r="AL18" s="6">
         <v>-30</v>
       </c>
-      <c r="AM18" s="18">
+      <c r="AM18" s="6">
         <v>-16</v>
       </c>
-      <c r="AN18" s="18">
+      <c r="AN18" s="6">
         <v>-33</v>
       </c>
-      <c r="AO18" s="18">
+      <c r="AO18" s="6">
         <v>-21</v>
       </c>
-      <c r="AP18" s="18">
+      <c r="AP18" s="6">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="AQ18" s="6">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="12"/>
-[...16 lines deleted...]
-      <c r="S19" s="17"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6"/>
+      <c r="P19" s="6"/>
+      <c r="Q19" s="6"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6"/>
       <c r="T19" s="1">
         <v>-33</v>
       </c>
-      <c r="U19" s="17">
+      <c r="U19" s="6">
         <v>5</v>
       </c>
-      <c r="V19" s="19">
+      <c r="V19" s="1">
         <v>-31</v>
       </c>
-      <c r="W19" s="18">
+      <c r="W19" s="6">
         <v>-86</v>
       </c>
       <c r="X19" s="1">
         <v>-80</v>
       </c>
-      <c r="Y19" s="18">
+      <c r="Y19" s="6">
         <v>-11</v>
       </c>
-      <c r="Z19" s="18">
+      <c r="Z19" s="6">
         <v>-26</v>
       </c>
-      <c r="AA19" s="17">
+      <c r="AA19" s="6">
         <v>21</v>
       </c>
-      <c r="AB19" s="18">
+      <c r="AB19" s="6">
         <v>-39</v>
       </c>
-      <c r="AC19" s="18">
+      <c r="AC19" s="6">
         <v>15</v>
       </c>
-      <c r="AD19" s="17">
+      <c r="AD19" s="6">
         <v>-26</v>
       </c>
-      <c r="AE19" s="18">
+      <c r="AE19" s="6">
         <v>-23</v>
       </c>
-      <c r="AF19" s="18">
+      <c r="AF19" s="6">
         <v>-28</v>
       </c>
-      <c r="AG19" s="18">
+      <c r="AG19" s="6">
         <v>-52</v>
       </c>
-      <c r="AH19" s="18">
+      <c r="AH19" s="6">
         <v>-32</v>
       </c>
-      <c r="AI19" s="18">
+      <c r="AI19" s="6">
         <v>-12</v>
       </c>
-      <c r="AJ19" s="18">
+      <c r="AJ19" s="6">
         <v>-22</v>
       </c>
-      <c r="AK19" s="18">
+      <c r="AK19" s="6">
         <v>-10</v>
       </c>
-      <c r="AL19" s="18">
+      <c r="AL19" s="6">
         <v>-15</v>
       </c>
-      <c r="AM19" s="18">
+      <c r="AM19" s="6">
         <v>-10</v>
       </c>
-      <c r="AN19" s="18">
+      <c r="AN19" s="6">
         <v>8</v>
       </c>
-      <c r="AO19" s="18">
+      <c r="AO19" s="6">
         <v>-5</v>
       </c>
-      <c r="AP19" s="18">
+      <c r="AP19" s="6">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="19" t="s">
+      <c r="AQ19" s="6">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="12"/>
-[...16 lines deleted...]
-      <c r="S20" s="17"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+      <c r="Q20" s="6"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6"/>
       <c r="T20" s="1">
         <v>-75</v>
       </c>
-      <c r="U20" s="17">
+      <c r="U20" s="6">
         <v>-27</v>
       </c>
-      <c r="V20" s="19">
+      <c r="V20" s="1">
         <v>-113</v>
       </c>
-      <c r="W20" s="18">
+      <c r="W20" s="6">
         <v>-85</v>
       </c>
       <c r="X20" s="1">
         <v>-85</v>
       </c>
-      <c r="Y20" s="18">
+      <c r="Y20" s="6">
         <v>-83</v>
       </c>
-      <c r="Z20" s="18">
+      <c r="Z20" s="6">
         <v>-104</v>
       </c>
-      <c r="AA20" s="17">
+      <c r="AA20" s="6">
         <v>-32</v>
       </c>
-      <c r="AB20" s="18">
+      <c r="AB20" s="6">
         <v>-78</v>
       </c>
-      <c r="AC20" s="18">
+      <c r="AC20" s="6">
         <v>-92</v>
       </c>
-      <c r="AD20" s="17">
+      <c r="AD20" s="6">
         <v>-68</v>
       </c>
-      <c r="AE20" s="18">
+      <c r="AE20" s="6">
         <v>-74</v>
       </c>
-      <c r="AF20" s="18">
+      <c r="AF20" s="6">
         <v>-99</v>
       </c>
-      <c r="AG20" s="18">
+      <c r="AG20" s="6">
         <v>-60</v>
       </c>
-      <c r="AH20" s="18">
+      <c r="AH20" s="6">
         <v>-94</v>
       </c>
-      <c r="AI20" s="18">
+      <c r="AI20" s="6">
         <v>-52</v>
       </c>
-      <c r="AJ20" s="18">
+      <c r="AJ20" s="6">
         <v>-43</v>
       </c>
-      <c r="AK20" s="18">
+      <c r="AK20" s="6">
         <v>-48</v>
       </c>
-      <c r="AL20" s="18">
+      <c r="AL20" s="6">
         <v>-103</v>
       </c>
-      <c r="AM20" s="18">
+      <c r="AM20" s="6">
         <v>-27</v>
       </c>
-      <c r="AN20" s="18">
+      <c r="AN20" s="6">
         <v>-15</v>
       </c>
-      <c r="AO20" s="18">
+      <c r="AO20" s="6">
         <v>30</v>
       </c>
-      <c r="AP20" s="18">
+      <c r="AP20" s="6">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="AQ20" s="6">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="12"/>
-[...16 lines deleted...]
-      <c r="S21" s="17"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6"/>
+      <c r="P21" s="6"/>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6"/>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
-      <c r="U21" s="17">
+      <c r="U21" s="6">
         <v>-48</v>
       </c>
-      <c r="V21" s="19">
+      <c r="V21" s="1">
         <v>-58</v>
       </c>
-      <c r="W21" s="18">
+      <c r="W21" s="6">
         <v>-82</v>
       </c>
       <c r="X21" s="1">
         <v>-39</v>
       </c>
-      <c r="Y21" s="18">
+      <c r="Y21" s="6">
         <v>-67</v>
       </c>
-      <c r="Z21" s="18">
+      <c r="Z21" s="6">
         <v>-90</v>
       </c>
-      <c r="AA21" s="17">
+      <c r="AA21" s="6">
         <v>-157</v>
       </c>
-      <c r="AB21" s="18">
+      <c r="AB21" s="6">
         <v>-51</v>
       </c>
-      <c r="AC21" s="18">
+      <c r="AC21" s="6">
         <v>-95</v>
       </c>
-      <c r="AD21" s="17">
+      <c r="AD21" s="6">
         <v>-62</v>
       </c>
-      <c r="AE21" s="18">
+      <c r="AE21" s="6">
         <v>-112</v>
       </c>
-      <c r="AF21" s="18">
+      <c r="AF21" s="6">
         <v>-127</v>
       </c>
-      <c r="AG21" s="18">
+      <c r="AG21" s="6">
         <v>-101</v>
       </c>
-      <c r="AH21" s="18">
+      <c r="AH21" s="6">
         <v>-16</v>
       </c>
-      <c r="AI21" s="18">
+      <c r="AI21" s="6">
         <v>-135</v>
       </c>
-      <c r="AJ21" s="18">
+      <c r="AJ21" s="6">
         <v>-31</v>
       </c>
-      <c r="AK21" s="18">
+      <c r="AK21" s="6">
         <v>-39</v>
       </c>
-      <c r="AL21" s="18">
+      <c r="AL21" s="6">
         <v>-9</v>
       </c>
-      <c r="AM21" s="18">
+      <c r="AM21" s="6">
         <v>-47</v>
       </c>
-      <c r="AN21" s="18">
+      <c r="AN21" s="6">
         <v>-4</v>
       </c>
-      <c r="AO21" s="18">
+      <c r="AO21" s="6">
         <v>-52</v>
       </c>
-      <c r="AP21" s="18">
+      <c r="AP21" s="6">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="19" t="s">
+      <c r="AQ21" s="6">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="12"/>
-[...16 lines deleted...]
-      <c r="S22" s="17"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="6"/>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6"/>
       <c r="T22" s="1">
         <v>-49</v>
       </c>
-      <c r="U22" s="17">
+      <c r="U22" s="6">
         <v>-35</v>
       </c>
-      <c r="V22" s="19">
+      <c r="V22" s="1">
         <v>-34</v>
       </c>
-      <c r="W22" s="18">
+      <c r="W22" s="6">
         <v>-78</v>
       </c>
       <c r="X22" s="1">
         <v>-65</v>
       </c>
-      <c r="Y22" s="18">
+      <c r="Y22" s="6">
         <v>-45</v>
       </c>
-      <c r="Z22" s="18">
+      <c r="Z22" s="6">
         <v>-37</v>
       </c>
-      <c r="AA22" s="17">
+      <c r="AA22" s="6">
         <v>-31</v>
       </c>
-      <c r="AB22" s="18">
+      <c r="AB22" s="6">
         <v>-40</v>
       </c>
-      <c r="AC22" s="18">
+      <c r="AC22" s="6">
         <v>-55</v>
       </c>
-      <c r="AD22" s="17">
+      <c r="AD22" s="6">
         <v>-31</v>
       </c>
-      <c r="AE22" s="18">
+      <c r="AE22" s="6">
         <v>-55</v>
       </c>
-      <c r="AF22" s="18">
+      <c r="AF22" s="6">
         <v>-34</v>
       </c>
-      <c r="AG22" s="18">
+      <c r="AG22" s="6">
         <v>-36</v>
       </c>
-      <c r="AH22" s="18">
+      <c r="AH22" s="6">
         <v>-57</v>
       </c>
-      <c r="AI22" s="18">
+      <c r="AI22" s="6">
         <v>-33</v>
       </c>
-      <c r="AJ22" s="18">
+      <c r="AJ22" s="6">
         <v>-19</v>
       </c>
-      <c r="AK22" s="18">
+      <c r="AK22" s="6">
         <v>-36</v>
       </c>
-      <c r="AL22" s="18">
+      <c r="AL22" s="6">
         <v>-33</v>
       </c>
-      <c r="AM22" s="18">
+      <c r="AM22" s="6">
         <v>8</v>
       </c>
-      <c r="AN22" s="18">
+      <c r="AN22" s="6">
         <v>-30</v>
       </c>
-      <c r="AO22" s="18">
+      <c r="AO22" s="6">
         <v>-7</v>
       </c>
-      <c r="AP22" s="18">
+      <c r="AP22" s="6">
         <v>-46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="19" t="s">
+      <c r="AQ22" s="6">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="12"/>
-[...16 lines deleted...]
-      <c r="S23" s="17"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
       <c r="T23" s="1">
         <v>-71</v>
       </c>
-      <c r="U23" s="17">
+      <c r="U23" s="6">
         <v>-21</v>
       </c>
-      <c r="V23" s="19">
+      <c r="V23" s="1">
         <v>-9</v>
       </c>
-      <c r="W23" s="18">
+      <c r="W23" s="6">
         <v>9</v>
       </c>
       <c r="X23" s="1">
         <v>-55</v>
       </c>
-      <c r="Y23" s="18">
+      <c r="Y23" s="6">
         <v>-11</v>
       </c>
-      <c r="Z23" s="18">
+      <c r="Z23" s="6">
         <v>-38</v>
       </c>
-      <c r="AA23" s="17">
+      <c r="AA23" s="6">
         <v>-47</v>
       </c>
-      <c r="AB23" s="17">
+      <c r="AB23" s="6">
         <v>-42</v>
       </c>
-      <c r="AC23" s="18">
+      <c r="AC23" s="6">
         <v>-53</v>
       </c>
-      <c r="AD23" s="17">
+      <c r="AD23" s="6">
         <v>-7</v>
       </c>
-      <c r="AE23" s="18">
+      <c r="AE23" s="6">
         <v>-31</v>
       </c>
-      <c r="AF23" s="18">
+      <c r="AF23" s="6">
         <v>-70</v>
       </c>
-      <c r="AG23" s="18">
+      <c r="AG23" s="6">
         <v>-40</v>
       </c>
-      <c r="AH23" s="18">
+      <c r="AH23" s="6">
         <v>-43</v>
       </c>
-      <c r="AI23" s="18">
+      <c r="AI23" s="6">
         <v>17</v>
       </c>
-      <c r="AJ23" s="18">
+      <c r="AJ23" s="6">
         <v>-1</v>
       </c>
-      <c r="AK23" s="18">
+      <c r="AK23" s="6">
         <v>-34</v>
       </c>
-      <c r="AL23" s="18">
+      <c r="AL23" s="6">
         <v>-27</v>
       </c>
-      <c r="AM23" s="18">
+      <c r="AM23" s="6">
         <v>8</v>
       </c>
-      <c r="AN23" s="18">
+      <c r="AN23" s="6">
         <v>-50</v>
       </c>
-      <c r="AO23" s="18">
+      <c r="AO23" s="6">
         <v>-6</v>
       </c>
-      <c r="AP23" s="18">
+      <c r="AP23" s="6">
         <v>-5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="74" t="s">
+      <c r="AQ23" s="6">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="74"/>
-[...37 lines deleted...]
-      <c r="A25" s="51" t="s">
+      <c r="B24" s="63"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="63"/>
+      <c r="E24" s="63"/>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+      <c r="H24" s="63"/>
+      <c r="I24" s="63"/>
+      <c r="J24" s="63"/>
+      <c r="K24" s="63"/>
+      <c r="L24" s="63"/>
+      <c r="M24" s="63"/>
+      <c r="N24" s="63"/>
+      <c r="O24" s="63"/>
+      <c r="P24" s="63"/>
+      <c r="Q24" s="63"/>
+      <c r="R24" s="63"/>
+      <c r="S24" s="63"/>
+      <c r="T24" s="63"/>
+      <c r="U24" s="63"/>
+      <c r="V24" s="63"/>
+      <c r="W24" s="63"/>
+      <c r="X24" s="63"/>
+      <c r="Y24" s="63"/>
+      <c r="Z24" s="63"/>
+      <c r="AA24" s="63"/>
+      <c r="AB24" s="63"/>
+      <c r="AC24" s="63"/>
+      <c r="AD24" s="63"/>
+      <c r="AE24" s="63"/>
+      <c r="AF24" s="63"/>
+      <c r="AG24" s="63"/>
+      <c r="AH24" s="63"/>
+      <c r="AI24" s="63"/>
+      <c r="AJ24" s="63"/>
+      <c r="AK24" s="63"/>
+      <c r="AQ24" s="6"/>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="48">
+      <c r="B25" s="19">
         <v>19</v>
       </c>
-      <c r="C25" s="48">
+      <c r="C25" s="19">
         <v>26</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="19">
         <v>29</v>
       </c>
-      <c r="E25" s="48">
+      <c r="E25" s="19">
         <v>13</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="19">
         <v>46</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="19">
         <v>22</v>
       </c>
-      <c r="H25" s="49">
+      <c r="H25" s="20">
         <v>25</v>
       </c>
-      <c r="I25" s="48">
+      <c r="I25" s="19">
         <v>23</v>
       </c>
-      <c r="J25" s="49">
+      <c r="J25" s="20">
         <v>14</v>
       </c>
-      <c r="K25" s="49">
+      <c r="K25" s="20">
         <v>15</v>
       </c>
-      <c r="L25" s="49">
+      <c r="L25" s="20">
         <v>17</v>
       </c>
-      <c r="M25" s="49">
+      <c r="M25" s="20">
         <v>42</v>
       </c>
-      <c r="N25" s="50">
+      <c r="N25" s="21">
         <v>2</v>
       </c>
-      <c r="O25" s="50">
+      <c r="O25" s="21">
         <v>20</v>
       </c>
-      <c r="P25" s="50">
+      <c r="P25" s="21">
         <v>8</v>
       </c>
-      <c r="Q25" s="50">
+      <c r="Q25" s="21">
         <v>10</v>
       </c>
-      <c r="R25" s="50">
+      <c r="R25" s="21">
         <v>5</v>
       </c>
-      <c r="S25" s="50">
+      <c r="S25" s="21">
         <v>12</v>
       </c>
       <c r="T25" s="1">
         <v>144</v>
       </c>
-      <c r="U25" s="17">
+      <c r="U25" s="6">
         <v>-5</v>
       </c>
       <c r="V25" s="1">
         <v>84</v>
       </c>
-      <c r="W25" s="18">
+      <c r="W25" s="6">
         <v>283</v>
       </c>
       <c r="X25" s="1">
         <v>205</v>
       </c>
-      <c r="Y25" s="18">
+      <c r="Y25" s="6">
         <v>337</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z25" s="6">
         <v>273</v>
       </c>
-      <c r="AA25" s="17">
+      <c r="AA25" s="6">
         <v>95</v>
       </c>
-      <c r="AB25" s="18">
+      <c r="AB25" s="6">
         <v>144</v>
       </c>
-      <c r="AC25" s="18">
+      <c r="AC25" s="6">
         <v>270</v>
       </c>
-      <c r="AD25" s="17">
+      <c r="AD25" s="6">
         <v>73</v>
       </c>
-      <c r="AE25" s="18">
+      <c r="AE25" s="6">
         <v>73</v>
       </c>
-      <c r="AF25" s="18">
+      <c r="AF25" s="6">
         <v>144</v>
       </c>
-      <c r="AG25" s="18">
+      <c r="AG25" s="6">
         <v>181</v>
       </c>
-      <c r="AH25" s="18">
+      <c r="AH25" s="6">
         <v>-104</v>
       </c>
-      <c r="AI25" s="18">
+      <c r="AI25" s="6">
         <v>97</v>
       </c>
-      <c r="AJ25" s="18">
+      <c r="AJ25" s="6">
         <v>-52</v>
       </c>
-      <c r="AK25" s="18">
+      <c r="AK25" s="6">
         <v>-75</v>
       </c>
-      <c r="AL25" s="18">
+      <c r="AL25" s="6">
         <v>-38</v>
       </c>
-      <c r="AM25" s="18">
+      <c r="AM25" s="6">
         <v>-213</v>
       </c>
-      <c r="AN25" s="18">
+      <c r="AN25" s="6">
         <v>-52</v>
       </c>
-      <c r="AO25" s="18">
+      <c r="AO25" s="6">
         <v>99</v>
       </c>
-      <c r="AP25" s="18">
+      <c r="AP25" s="6">
         <v>-89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="23" t="s">
+      <c r="AQ25" s="6">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="B26" s="48"/>
-[...16 lines deleted...]
-      <c r="S26" s="50"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
+      <c r="N26" s="21"/>
+      <c r="O26" s="21"/>
+      <c r="P26" s="21"/>
+      <c r="Q26" s="21"/>
+      <c r="R26" s="21"/>
+      <c r="S26" s="21"/>
       <c r="T26" s="1">
         <v>236</v>
       </c>
-      <c r="U26" s="17">
+      <c r="U26" s="6">
         <v>111</v>
       </c>
       <c r="V26" s="1">
         <v>207</v>
       </c>
-      <c r="W26" s="18">
+      <c r="W26" s="6">
         <v>334</v>
       </c>
       <c r="X26" s="1">
         <v>296</v>
       </c>
-      <c r="Y26" s="18">
+      <c r="Y26" s="6">
         <v>343</v>
       </c>
-      <c r="Z26" s="18">
+      <c r="Z26" s="6">
         <v>344</v>
       </c>
-      <c r="AA26" s="17">
+      <c r="AA26" s="6">
         <v>211</v>
       </c>
-      <c r="AB26" s="18">
+      <c r="AB26" s="6">
         <v>222</v>
       </c>
-      <c r="AC26" s="18">
+      <c r="AC26" s="6">
         <v>298</v>
       </c>
-      <c r="AD26" s="17">
+      <c r="AD26" s="6">
         <v>182</v>
       </c>
-      <c r="AE26" s="18">
+      <c r="AE26" s="6">
         <v>215</v>
       </c>
-      <c r="AF26" s="18">
+      <c r="AF26" s="6">
         <v>332</v>
       </c>
-      <c r="AG26" s="18">
+      <c r="AG26" s="6">
         <v>322</v>
       </c>
-      <c r="AH26" s="18">
+      <c r="AH26" s="6">
         <v>12</v>
       </c>
-      <c r="AI26" s="18">
+      <c r="AI26" s="6">
         <v>134</v>
       </c>
-      <c r="AJ26" s="18">
+      <c r="AJ26" s="6">
         <v>43</v>
       </c>
-      <c r="AK26" s="18">
+      <c r="AK26" s="6">
         <v>-73</v>
       </c>
-      <c r="AL26" s="18">
+      <c r="AL26" s="6">
         <v>13</v>
       </c>
-      <c r="AM26" s="18">
+      <c r="AM26" s="6">
         <v>-215</v>
       </c>
-      <c r="AN26" s="18">
+      <c r="AN26" s="6">
         <v>-43</v>
       </c>
-      <c r="AO26" s="18">
+      <c r="AO26" s="6">
         <v>130</v>
       </c>
-      <c r="AP26" s="18">
+      <c r="AP26" s="6">
         <v>-44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="23" t="s">
+      <c r="AQ26" s="6">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="48"/>
-[...16 lines deleted...]
-      <c r="S27" s="50"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="21"/>
+      <c r="Q27" s="21"/>
+      <c r="R27" s="21"/>
+      <c r="S27" s="21"/>
       <c r="T27" s="1">
         <v>-56</v>
       </c>
-      <c r="U27" s="17">
+      <c r="U27" s="6">
         <v>-20</v>
       </c>
       <c r="V27" s="1">
         <v>-17</v>
       </c>
-      <c r="W27" s="18">
+      <c r="W27" s="6">
         <v>6</v>
       </c>
       <c r="X27" s="1">
         <v>-48</v>
       </c>
-      <c r="Y27" s="18">
+      <c r="Y27" s="6">
         <v>-6</v>
       </c>
-      <c r="Z27" s="18">
+      <c r="Z27" s="6">
         <v>-19</v>
       </c>
-      <c r="AA27" s="17">
+      <c r="AA27" s="6">
         <v>-46</v>
       </c>
-      <c r="AB27" s="18">
+      <c r="AB27" s="6">
         <v>5</v>
       </c>
-      <c r="AC27" s="18">
+      <c r="AC27" s="6">
         <v>-23</v>
       </c>
-      <c r="AD27" s="17">
+      <c r="AD27" s="6">
         <v>-40</v>
       </c>
-      <c r="AE27" s="18">
+      <c r="AE27" s="6">
         <v>-68</v>
       </c>
-      <c r="AF27" s="18">
+      <c r="AF27" s="6">
         <v>-42</v>
       </c>
-      <c r="AG27" s="18">
+      <c r="AG27" s="6">
         <v>-23</v>
       </c>
-      <c r="AH27" s="18">
+      <c r="AH27" s="6">
         <v>-24</v>
       </c>
-      <c r="AI27" s="18">
+      <c r="AI27" s="6">
         <v>-10</v>
       </c>
-      <c r="AJ27" s="18">
+      <c r="AJ27" s="6">
         <v>-11</v>
       </c>
-      <c r="AK27" s="18">
+      <c r="AK27" s="6">
         <v>4</v>
       </c>
-      <c r="AL27" s="18">
+      <c r="AL27" s="6">
         <v>6</v>
       </c>
-      <c r="AM27" s="18">
+      <c r="AM27" s="6">
         <v>10</v>
       </c>
-      <c r="AN27" s="18">
+      <c r="AN27" s="6">
         <v>30</v>
       </c>
-      <c r="AO27" s="18">
+      <c r="AO27" s="6">
         <v>-41</v>
       </c>
-      <c r="AP27" s="18">
+      <c r="AP27" s="6">
         <v>-11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="AQ27" s="6">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="48"/>
-[...16 lines deleted...]
-      <c r="S28" s="50"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="20"/>
+      <c r="K28" s="20"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="20"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
       <c r="T28" s="1">
         <v>-8</v>
       </c>
-      <c r="U28" s="17">
+      <c r="U28" s="6">
         <v>-45</v>
       </c>
       <c r="V28" s="1">
         <v>-71</v>
       </c>
-      <c r="W28" s="18">
+      <c r="W28" s="6">
         <v>-79</v>
       </c>
       <c r="X28" s="1">
         <v>-39</v>
       </c>
-      <c r="Y28" s="18">
+      <c r="Y28" s="6">
         <v>-20</v>
       </c>
-      <c r="Z28" s="18">
+      <c r="Z28" s="6">
         <v>-40</v>
       </c>
-      <c r="AA28" s="17">
+      <c r="AA28" s="6">
         <v>-40</v>
       </c>
-      <c r="AB28" s="18">
+      <c r="AB28" s="6">
         <v>-38</v>
       </c>
-      <c r="AC28" s="18">
+      <c r="AC28" s="6">
         <v>-13</v>
       </c>
-      <c r="AD28" s="17">
+      <c r="AD28" s="6">
         <v>-63</v>
       </c>
-      <c r="AE28" s="18">
+      <c r="AE28" s="6">
         <v>-39</v>
       </c>
-      <c r="AF28" s="18">
+      <c r="AF28" s="6">
         <v>-81</v>
       </c>
-      <c r="AG28" s="18">
+      <c r="AG28" s="6">
         <v>-59</v>
       </c>
-      <c r="AH28" s="18">
+      <c r="AH28" s="6">
         <v>-43</v>
       </c>
-      <c r="AI28" s="18">
+      <c r="AI28" s="6">
         <v>-71</v>
       </c>
-      <c r="AJ28" s="18">
+      <c r="AJ28" s="6">
         <v>-20</v>
       </c>
-      <c r="AK28" s="18">
+      <c r="AK28" s="6">
         <v>-20</v>
       </c>
-      <c r="AL28" s="18">
+      <c r="AL28" s="6">
         <v>-56</v>
       </c>
-      <c r="AM28" s="18">
+      <c r="AM28" s="6">
         <v>-14</v>
       </c>
-      <c r="AN28" s="18">
+      <c r="AN28" s="6">
         <v>-19</v>
       </c>
-      <c r="AO28" s="18">
+      <c r="AO28" s="6">
         <v>16</v>
       </c>
-      <c r="AP28" s="18">
+      <c r="AP28" s="6">
         <v>-6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="19" t="s">
+      <c r="AQ28" s="6">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="13.5" customHeight="1">
+      <c r="A29" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="48"/>
-[...16 lines deleted...]
-      <c r="S29" s="50"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="21"/>
+      <c r="O29" s="21"/>
+      <c r="P29" s="21"/>
+      <c r="Q29" s="21"/>
+      <c r="R29" s="21"/>
+      <c r="S29" s="21"/>
       <c r="T29" s="1">
         <v>6</v>
       </c>
-      <c r="U29" s="17">
+      <c r="U29" s="6">
         <v>-50</v>
       </c>
       <c r="V29" s="1">
         <v>-39</v>
       </c>
-      <c r="W29" s="18">
+      <c r="W29" s="6">
         <v>20</v>
       </c>
       <c r="X29" s="1">
         <v>34</v>
       </c>
-      <c r="Y29" s="18">
+      <c r="Y29" s="6">
         <v>2</v>
       </c>
-      <c r="Z29" s="18">
+      <c r="Z29" s="6">
         <v>-2</v>
       </c>
-      <c r="AA29" s="17">
+      <c r="AA29" s="6">
         <v>2</v>
       </c>
-      <c r="AB29" s="18">
+      <c r="AB29" s="6">
         <v>-21</v>
       </c>
-      <c r="AC29" s="18">
+      <c r="AC29" s="6">
         <v>34</v>
       </c>
-      <c r="AD29" s="17">
+      <c r="AD29" s="6">
         <v>-11</v>
       </c>
-      <c r="AE29" s="18">
+      <c r="AE29" s="6">
         <v>-21</v>
       </c>
-      <c r="AF29" s="18">
+      <c r="AF29" s="6">
         <v>-23</v>
       </c>
-      <c r="AG29" s="18">
+      <c r="AG29" s="6">
         <v>-45</v>
       </c>
-      <c r="AH29" s="18">
+      <c r="AH29" s="6">
         <v>-25</v>
       </c>
-      <c r="AI29" s="18">
+      <c r="AI29" s="6">
         <v>16</v>
       </c>
-      <c r="AJ29" s="18">
+      <c r="AJ29" s="6">
         <v>-60</v>
       </c>
-      <c r="AK29" s="18">
+      <c r="AK29" s="6">
         <v>25</v>
       </c>
-      <c r="AL29" s="18">
+      <c r="AL29" s="6">
         <v>-22</v>
       </c>
-      <c r="AM29" s="18">
+      <c r="AM29" s="6">
         <v>8</v>
       </c>
-      <c r="AN29" s="18" t="s">
+      <c r="AN29" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AO29" s="18" t="s">
+      <c r="AO29" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AP29" s="18">
+      <c r="AP29" s="6">
         <v>-41</v>
       </c>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="1">
         <v>-34</v>
       </c>
       <c r="U30" s="1">
         <v>-1</v>
       </c>
       <c r="V30" s="1">
         <v>4</v>
       </c>
       <c r="W30" s="1">
         <v>2</v>
       </c>
       <c r="X30" s="1">
         <v>-38</v>
       </c>
       <c r="Y30" s="1">
         <v>18</v>
       </c>
-      <c r="Z30" s="18">
+      <c r="Z30" s="6">
         <v>-10</v>
       </c>
-      <c r="AA30" s="17">
+      <c r="AA30" s="6">
         <v>-32</v>
       </c>
-      <c r="AB30" s="18">
+      <c r="AB30" s="6">
         <v>-24</v>
       </c>
-      <c r="AC30" s="18">
+      <c r="AC30" s="6">
         <v>-26</v>
       </c>
-      <c r="AD30" s="17">
+      <c r="AD30" s="6">
         <v>5</v>
       </c>
-      <c r="AE30" s="18">
+      <c r="AE30" s="6">
         <v>-14</v>
       </c>
-      <c r="AF30" s="18">
+      <c r="AF30" s="6">
         <v>-42</v>
       </c>
-      <c r="AG30" s="18">
+      <c r="AG30" s="6">
         <v>-14</v>
       </c>
-      <c r="AH30" s="18">
+      <c r="AH30" s="6">
         <v>-24</v>
       </c>
-      <c r="AI30" s="18">
+      <c r="AI30" s="6">
         <v>28</v>
       </c>
       <c r="AJ30" s="1">
         <v>-4</v>
       </c>
-      <c r="AK30" s="18">
+      <c r="AK30" s="6">
         <v>-11</v>
       </c>
-      <c r="AL30" s="18">
+      <c r="AL30" s="6">
         <v>21</v>
       </c>
-      <c r="AM30" s="18">
+      <c r="AM30" s="6">
         <v>-2</v>
       </c>
-      <c r="AN30" s="18">
+      <c r="AN30" s="6">
         <v>-20</v>
       </c>
-      <c r="AO30" s="18">
+      <c r="AO30" s="6">
         <v>-6</v>
       </c>
-      <c r="AP30" s="18">
+      <c r="AP30" s="6">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="75" t="s">
+      <c r="AQ30" s="6">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" ht="14.45" customHeight="1">
+      <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="75"/>
-[...37 lines deleted...]
-      <c r="A32" s="53" t="s">
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
+      <c r="M31" s="57"/>
+      <c r="N31" s="57"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="57"/>
+      <c r="Q31" s="57"/>
+      <c r="R31" s="57"/>
+      <c r="S31" s="57"/>
+      <c r="T31" s="57"/>
+      <c r="U31" s="57"/>
+      <c r="V31" s="57"/>
+      <c r="W31" s="57"/>
+      <c r="X31" s="57"/>
+      <c r="Y31" s="57"/>
+      <c r="Z31" s="57"/>
+      <c r="AA31" s="57"/>
+      <c r="AB31" s="57"/>
+      <c r="AC31" s="57"/>
+      <c r="AD31" s="57"/>
+      <c r="AE31" s="57"/>
+      <c r="AF31" s="57"/>
+      <c r="AG31" s="57"/>
+      <c r="AH31" s="57"/>
+      <c r="AI31" s="57"/>
+      <c r="AJ31" s="57"/>
+      <c r="AK31" s="57"/>
+      <c r="AQ31" s="6"/>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
         <v>20</v>
@@ -20816,1308 +11071,1198 @@
       </c>
       <c r="R32" s="1">
         <v>8</v>
       </c>
       <c r="S32" s="1">
         <v>7</v>
       </c>
       <c r="T32" s="1">
         <v>-444</v>
       </c>
       <c r="U32" s="1">
         <v>-283</v>
       </c>
       <c r="V32" s="1">
         <v>-479</v>
       </c>
       <c r="W32" s="1">
         <v>-528</v>
       </c>
       <c r="X32" s="1">
         <v>-634</v>
       </c>
       <c r="Y32" s="1">
         <v>-497</v>
       </c>
-      <c r="Z32" s="18">
+      <c r="Z32" s="6">
         <v>-603</v>
       </c>
-      <c r="AA32" s="17">
+      <c r="AA32" s="6">
         <v>-400</v>
       </c>
-      <c r="AB32" s="17">
+      <c r="AB32" s="6">
         <v>-421</v>
       </c>
-      <c r="AC32" s="17">
+      <c r="AC32" s="6">
         <v>-571</v>
       </c>
-      <c r="AD32" s="17">
+      <c r="AD32" s="6">
         <v>-304</v>
       </c>
-      <c r="AE32" s="18">
+      <c r="AE32" s="6">
         <v>-448</v>
       </c>
-      <c r="AF32" s="18">
+      <c r="AF32" s="6">
         <v>-660</v>
       </c>
-      <c r="AG32" s="18">
+      <c r="AG32" s="6">
         <v>-677</v>
       </c>
-      <c r="AH32" s="17">
+      <c r="AH32" s="6">
         <v>-378</v>
       </c>
-      <c r="AI32" s="17">
+      <c r="AI32" s="6">
         <v>-407</v>
       </c>
-      <c r="AJ32" s="18">
+      <c r="AJ32" s="6">
         <v>-240</v>
       </c>
-      <c r="AK32" s="18">
+      <c r="AK32" s="6">
         <v>-258</v>
       </c>
-      <c r="AL32" s="18">
+      <c r="AL32" s="6">
         <v>-526</v>
       </c>
-      <c r="AM32" s="17">
+      <c r="AM32" s="6">
         <v>-189</v>
       </c>
-      <c r="AN32" s="18">
+      <c r="AN32" s="6">
         <v>-148</v>
       </c>
-      <c r="AO32" s="17">
+      <c r="AO32" s="6">
         <v>-244</v>
       </c>
-      <c r="AP32" s="17">
+      <c r="AP32" s="6">
         <v>-176</v>
       </c>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32" s="6">
+        <v>-517</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="1">
         <v>-2</v>
       </c>
       <c r="U33" s="1">
         <v>42</v>
       </c>
       <c r="V33" s="1">
         <v>5</v>
       </c>
       <c r="W33" s="1">
         <v>8</v>
       </c>
       <c r="X33" s="1">
         <v>-32</v>
       </c>
       <c r="Y33" s="1">
         <v>-1</v>
       </c>
-      <c r="Z33" s="18">
+      <c r="Z33" s="6">
         <v>-23</v>
       </c>
-      <c r="AA33" s="17">
+      <c r="AA33" s="6">
         <v>-19</v>
       </c>
-      <c r="AB33" s="17">
+      <c r="AB33" s="6">
         <v>-11</v>
       </c>
-      <c r="AC33" s="17">
+      <c r="AC33" s="6">
         <v>23</v>
       </c>
-      <c r="AD33" s="17">
+      <c r="AD33" s="6">
         <v>28</v>
       </c>
-      <c r="AE33" s="18">
+      <c r="AE33" s="6">
         <v>14</v>
       </c>
-      <c r="AF33" s="18">
+      <c r="AF33" s="6">
         <v>-38</v>
       </c>
-      <c r="AG33" s="18" t="s">
+      <c r="AG33" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AH33" s="17">
+      <c r="AH33" s="6">
         <v>-31</v>
       </c>
-      <c r="AI33" s="17">
+      <c r="AI33" s="6">
         <v>-54</v>
       </c>
-      <c r="AJ33" s="18">
+      <c r="AJ33" s="6">
         <v>9</v>
       </c>
-      <c r="AK33" s="18">
+      <c r="AK33" s="6">
         <v>32</v>
       </c>
-      <c r="AL33" s="18">
+      <c r="AL33" s="6">
         <v>-89</v>
       </c>
-      <c r="AM33" s="17">
+      <c r="AM33" s="6">
         <v>-14</v>
       </c>
-      <c r="AN33" s="18">
+      <c r="AN33" s="6">
         <v>-8</v>
       </c>
-      <c r="AO33" s="17">
+      <c r="AO33" s="6">
         <v>-21</v>
       </c>
-      <c r="AP33" s="17">
+      <c r="AP33" s="6">
         <v>7</v>
       </c>
-    </row>
-    <row r="34" spans="1:42">
+      <c r="AQ33" s="6">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="1">
         <v>-5</v>
       </c>
       <c r="U34" s="1">
         <v>-11</v>
       </c>
       <c r="V34" s="1">
         <v>-9</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>-4</v>
       </c>
       <c r="Y34" s="1">
         <v>-11</v>
       </c>
-      <c r="Z34" s="18">
+      <c r="Z34" s="6">
         <v>-3</v>
       </c>
-      <c r="AA34" s="17">
+      <c r="AA34" s="6">
         <v>-13</v>
       </c>
-      <c r="AB34" s="17">
+      <c r="AB34" s="6">
         <v>-3</v>
       </c>
-      <c r="AC34" s="17">
+      <c r="AC34" s="6">
         <v>-7</v>
       </c>
-      <c r="AD34" s="17">
+      <c r="AD34" s="6">
         <v>3</v>
       </c>
-      <c r="AE34" s="18">
+      <c r="AE34" s="6">
         <v>8</v>
       </c>
-      <c r="AF34" s="18">
+      <c r="AF34" s="6">
         <v>-12</v>
       </c>
-      <c r="AG34" s="18">
+      <c r="AG34" s="6">
         <v>-12</v>
       </c>
-      <c r="AH34" s="17" t="s">
+      <c r="AH34" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AI34" s="17">
+      <c r="AI34" s="6">
         <v>-15</v>
       </c>
-      <c r="AJ34" s="18">
+      <c r="AJ34" s="6">
         <v>4</v>
       </c>
-      <c r="AK34" s="18">
+      <c r="AK34" s="6">
         <v>-10</v>
       </c>
-      <c r="AL34" s="18">
+      <c r="AL34" s="6">
         <v>-14</v>
       </c>
-      <c r="AM34" s="17">
+      <c r="AM34" s="6">
         <v>-8</v>
       </c>
-      <c r="AN34" s="32" t="s">
+      <c r="AN34" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AO34" s="17">
+      <c r="AO34" s="6">
         <v>-4</v>
       </c>
-      <c r="AP34" s="17">
+      <c r="AP34" s="6">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="1">
         <v>-30</v>
       </c>
       <c r="U35" s="1">
         <v>-29</v>
       </c>
       <c r="V35" s="1">
         <v>-11</v>
       </c>
       <c r="W35" s="1">
         <v>-37</v>
       </c>
       <c r="X35" s="1">
         <v>-6</v>
       </c>
       <c r="Y35" s="1">
         <v>-44</v>
       </c>
-      <c r="Z35" s="18">
+      <c r="Z35" s="6">
         <v>-44</v>
       </c>
-      <c r="AA35" s="17">
+      <c r="AA35" s="6">
         <v>-33</v>
       </c>
-      <c r="AB35" s="17">
+      <c r="AB35" s="6">
         <v>-40</v>
       </c>
-      <c r="AC35" s="17">
+      <c r="AC35" s="6">
         <v>-88</v>
       </c>
-      <c r="AD35" s="17">
+      <c r="AD35" s="6">
         <v>-29</v>
       </c>
-      <c r="AE35" s="18">
+      <c r="AE35" s="6">
         <v>-18</v>
       </c>
-      <c r="AF35" s="18">
+      <c r="AF35" s="6">
         <v>-51</v>
       </c>
-      <c r="AG35" s="18">
+      <c r="AG35" s="6">
         <v>-117</v>
       </c>
-      <c r="AH35" s="17">
+      <c r="AH35" s="6">
         <v>17</v>
       </c>
-      <c r="AI35" s="17">
+      <c r="AI35" s="6">
         <v>29</v>
       </c>
-      <c r="AJ35" s="18">
+      <c r="AJ35" s="6">
         <v>11</v>
       </c>
-      <c r="AK35" s="18">
+      <c r="AK35" s="6">
         <v>-24</v>
       </c>
-      <c r="AL35" s="18">
+      <c r="AL35" s="6">
         <v>-50</v>
       </c>
-      <c r="AM35" s="17">
+      <c r="AM35" s="6">
         <v>-27</v>
       </c>
-      <c r="AN35" s="18">
+      <c r="AN35" s="6">
         <v>-9</v>
       </c>
-      <c r="AO35" s="17">
+      <c r="AO35" s="6">
         <v>-81</v>
       </c>
-      <c r="AP35" s="17">
+      <c r="AP35" s="6">
         <v>18</v>
       </c>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35" s="6">
+        <v>-94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="1">
         <v>-43</v>
       </c>
       <c r="U36" s="1">
         <v>-43</v>
       </c>
       <c r="V36" s="1">
         <v>-66</v>
       </c>
       <c r="W36" s="1">
         <v>-17</v>
       </c>
       <c r="X36" s="1">
         <v>-25</v>
       </c>
       <c r="Y36" s="1">
         <v>-60</v>
       </c>
-      <c r="Z36" s="18">
+      <c r="Z36" s="6">
         <v>-43</v>
       </c>
-      <c r="AA36" s="17">
+      <c r="AA36" s="6">
         <v>-25</v>
       </c>
-      <c r="AB36" s="17">
+      <c r="AB36" s="6">
         <v>-16</v>
       </c>
-      <c r="AC36" s="17">
+      <c r="AC36" s="6">
         <v>-81</v>
       </c>
-      <c r="AD36" s="17">
+      <c r="AD36" s="6">
         <v>-13</v>
       </c>
-      <c r="AE36" s="18">
+      <c r="AE36" s="6">
         <v>-31</v>
       </c>
-      <c r="AF36" s="18">
+      <c r="AF36" s="6">
         <v>-60</v>
       </c>
-      <c r="AG36" s="18">
+      <c r="AG36" s="6">
         <v>-88</v>
       </c>
-      <c r="AH36" s="17">
+      <c r="AH36" s="6">
         <v>-62</v>
       </c>
-      <c r="AI36" s="17">
+      <c r="AI36" s="6">
         <v>7</v>
       </c>
-      <c r="AJ36" s="18">
+      <c r="AJ36" s="6">
         <v>-44</v>
       </c>
-      <c r="AK36" s="18">
+      <c r="AK36" s="6">
         <v>-27</v>
       </c>
-      <c r="AL36" s="18">
+      <c r="AL36" s="6">
         <v>-64</v>
       </c>
-      <c r="AM36" s="17">
+      <c r="AM36" s="6">
         <v>-54</v>
       </c>
-      <c r="AN36" s="18">
+      <c r="AN36" s="6">
         <v>-25</v>
       </c>
-      <c r="AO36" s="17">
+      <c r="AO36" s="6">
         <v>-34</v>
       </c>
-      <c r="AP36" s="17">
+      <c r="AP36" s="6">
         <v>-48</v>
       </c>
-    </row>
-    <row r="37" spans="1:42">
+      <c r="AQ36" s="6">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>-24</v>
       </c>
       <c r="U37" s="1">
         <v>-14</v>
       </c>
       <c r="V37" s="1">
         <v>-17</v>
       </c>
       <c r="W37" s="1">
         <v>-28</v>
       </c>
       <c r="X37" s="1">
         <v>-73</v>
       </c>
       <c r="Y37" s="1">
         <v>-40</v>
       </c>
-      <c r="Z37" s="18">
+      <c r="Z37" s="6">
         <v>-60</v>
       </c>
-      <c r="AA37" s="17">
+      <c r="AA37" s="6">
         <v>-41</v>
       </c>
-      <c r="AB37" s="17">
+      <c r="AB37" s="6">
         <v>-29</v>
       </c>
-      <c r="AC37" s="17">
+      <c r="AC37" s="6">
         <v>-37</v>
       </c>
-      <c r="AD37" s="17">
+      <c r="AD37" s="6">
         <v>-28</v>
       </c>
-      <c r="AE37" s="18">
+      <c r="AE37" s="6">
         <v>-55</v>
       </c>
-      <c r="AF37" s="18">
+      <c r="AF37" s="6">
         <v>-43</v>
       </c>
-      <c r="AG37" s="18">
+      <c r="AG37" s="6">
         <v>-71</v>
       </c>
-      <c r="AH37" s="17">
+      <c r="AH37" s="6">
         <v>-33</v>
       </c>
-      <c r="AI37" s="17">
+      <c r="AI37" s="6">
         <v>-45</v>
       </c>
-      <c r="AJ37" s="18">
+      <c r="AJ37" s="6">
         <v>-34</v>
       </c>
-      <c r="AK37" s="18">
+      <c r="AK37" s="6">
         <v>-53</v>
       </c>
-      <c r="AL37" s="18">
+      <c r="AL37" s="6">
         <v>-33</v>
       </c>
-      <c r="AM37" s="17">
+      <c r="AM37" s="6">
         <v>-16</v>
       </c>
-      <c r="AN37" s="18">
+      <c r="AN37" s="6">
         <v>-18</v>
       </c>
-      <c r="AO37" s="17">
+      <c r="AO37" s="6">
         <v>-47</v>
       </c>
-      <c r="AP37" s="17">
+      <c r="AP37" s="6">
         <v>-34</v>
       </c>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37" s="6">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="1">
         <v>5</v>
       </c>
       <c r="U38" s="1">
         <v>-44</v>
       </c>
       <c r="V38" s="1">
         <v>-56</v>
       </c>
       <c r="W38" s="1">
         <v>-79</v>
       </c>
       <c r="X38" s="1">
         <v>-60</v>
       </c>
       <c r="Y38" s="1">
         <v>-66</v>
       </c>
-      <c r="Z38" s="18">
+      <c r="Z38" s="6">
         <v>-70</v>
       </c>
-      <c r="AA38" s="17">
+      <c r="AA38" s="6">
         <v>-41</v>
       </c>
-      <c r="AB38" s="17">
+      <c r="AB38" s="6">
         <v>-45</v>
       </c>
-      <c r="AC38" s="17">
+      <c r="AC38" s="6">
         <v>-96</v>
       </c>
-      <c r="AD38" s="17">
+      <c r="AD38" s="6">
         <v>-46</v>
       </c>
-      <c r="AE38" s="18">
+      <c r="AE38" s="6">
         <v>2</v>
       </c>
-      <c r="AF38" s="18">
+      <c r="AF38" s="6">
         <v>-53</v>
       </c>
-      <c r="AG38" s="18">
+      <c r="AG38" s="6">
         <v>-73</v>
       </c>
-      <c r="AH38" s="17">
+      <c r="AH38" s="6">
         <v>-35</v>
       </c>
-      <c r="AI38" s="17">
+      <c r="AI38" s="6">
         <v>-32</v>
       </c>
-      <c r="AJ38" s="18">
+      <c r="AJ38" s="6">
         <v>-62</v>
       </c>
-      <c r="AK38" s="18">
+      <c r="AK38" s="6">
         <v>-22</v>
       </c>
-      <c r="AL38" s="18">
+      <c r="AL38" s="6">
         <v>-50</v>
       </c>
-      <c r="AM38" s="17">
+      <c r="AM38" s="6">
         <v>10</v>
       </c>
-      <c r="AN38" s="18">
+      <c r="AN38" s="6">
         <v>19</v>
       </c>
-      <c r="AO38" s="17">
+      <c r="AO38" s="6">
         <v>-16</v>
       </c>
-      <c r="AP38" s="17">
+      <c r="AP38" s="6">
         <v>-54</v>
       </c>
-    </row>
-    <row r="39" spans="1:42">
+      <c r="AQ38" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="1">
         <v>-15</v>
       </c>
       <c r="U39" s="1">
         <v>-13</v>
       </c>
       <c r="V39" s="1">
         <v>-33</v>
       </c>
       <c r="W39" s="1">
         <v>-37</v>
       </c>
       <c r="X39" s="1">
         <v>-44</v>
       </c>
       <c r="Y39" s="1">
         <v>-26</v>
       </c>
-      <c r="Z39" s="18">
+      <c r="Z39" s="6">
         <v>-28</v>
       </c>
-      <c r="AA39" s="17">
+      <c r="AA39" s="6">
         <v>-1</v>
       </c>
-      <c r="AB39" s="17">
+      <c r="AB39" s="6">
         <v>-12</v>
       </c>
-      <c r="AC39" s="17" t="s">
+      <c r="AC39" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="AD39" s="17">
+      <c r="AD39" s="6">
         <v>-26</v>
       </c>
-      <c r="AE39" s="18">
+      <c r="AE39" s="6">
         <v>-22</v>
       </c>
-      <c r="AF39" s="18">
+      <c r="AF39" s="6">
         <v>-41</v>
       </c>
-      <c r="AG39" s="18">
+      <c r="AG39" s="6">
         <v>-24</v>
       </c>
-      <c r="AH39" s="17">
+      <c r="AH39" s="6">
         <v>1</v>
       </c>
-      <c r="AI39" s="17">
+      <c r="AI39" s="6">
         <v>-4</v>
       </c>
-      <c r="AJ39" s="18">
+      <c r="AJ39" s="6">
         <v>10</v>
       </c>
-      <c r="AK39" s="18">
+      <c r="AK39" s="6">
         <v>-15</v>
       </c>
-      <c r="AL39" s="18">
+      <c r="AL39" s="6">
         <v>12</v>
       </c>
-      <c r="AM39" s="17">
+      <c r="AM39" s="6">
         <v>2</v>
       </c>
-      <c r="AN39" s="18">
+      <c r="AN39" s="6">
         <v>-3</v>
       </c>
-      <c r="AO39" s="17">
+      <c r="AO39" s="6">
         <v>14</v>
       </c>
-      <c r="AP39" s="17">
+      <c r="AP39" s="6">
         <v>33</v>
       </c>
-    </row>
-    <row r="40" spans="1:42">
+      <c r="AQ39" s="6">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="1">
         <v>-64</v>
       </c>
       <c r="U40" s="1">
         <v>-46</v>
       </c>
       <c r="V40" s="1">
         <v>-43</v>
       </c>
       <c r="W40" s="1">
         <v>-17</v>
       </c>
       <c r="X40" s="1">
         <v>-104</v>
       </c>
       <c r="Y40" s="1">
         <v>-14</v>
       </c>
-      <c r="Z40" s="18">
+      <c r="Z40" s="6">
         <v>-47</v>
       </c>
-      <c r="AA40" s="17">
+      <c r="AA40" s="6">
         <v>-13</v>
       </c>
-      <c r="AB40" s="17">
+      <c r="AB40" s="6">
         <v>-39</v>
       </c>
-      <c r="AC40" s="17">
+      <c r="AC40" s="6">
         <v>-31</v>
       </c>
-      <c r="AD40" s="17">
+      <c r="AD40" s="6">
         <v>6</v>
       </c>
-      <c r="AE40" s="18">
+      <c r="AE40" s="6">
         <v>-65</v>
       </c>
-      <c r="AF40" s="18">
+      <c r="AF40" s="6">
         <v>-46</v>
       </c>
-      <c r="AG40" s="18">
+      <c r="AG40" s="6">
         <v>-17</v>
       </c>
-      <c r="AH40" s="17">
+      <c r="AH40" s="6">
         <v>-17</v>
       </c>
-      <c r="AI40" s="17">
+      <c r="AI40" s="6">
         <v>-50</v>
       </c>
-      <c r="AJ40" s="18">
+      <c r="AJ40" s="6">
         <v>-22</v>
       </c>
-      <c r="AK40" s="18">
+      <c r="AK40" s="6">
         <v>17</v>
       </c>
-      <c r="AL40" s="18">
+      <c r="AL40" s="6">
         <v>-30</v>
       </c>
-      <c r="AM40" s="17">
+      <c r="AM40" s="6">
         <v>-16</v>
       </c>
-      <c r="AN40" s="18">
+      <c r="AN40" s="6">
         <v>-33</v>
       </c>
-      <c r="AO40" s="17">
+      <c r="AO40" s="6">
         <v>-21</v>
       </c>
-      <c r="AP40" s="17">
+      <c r="AP40" s="6">
         <v>-14</v>
       </c>
-    </row>
-    <row r="41" spans="1:42">
+      <c r="AQ40" s="6">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="1">
         <v>-33</v>
       </c>
       <c r="U41" s="1">
         <v>5</v>
       </c>
       <c r="V41" s="1">
         <v>-31</v>
       </c>
       <c r="W41" s="1">
         <v>-86</v>
       </c>
       <c r="X41" s="1">
         <v>-80</v>
       </c>
       <c r="Y41" s="1">
         <v>-11</v>
       </c>
-      <c r="Z41" s="18">
+      <c r="Z41" s="6">
         <v>-26</v>
       </c>
-      <c r="AA41" s="17">
+      <c r="AA41" s="6">
         <v>21</v>
       </c>
-      <c r="AB41" s="17">
+      <c r="AB41" s="6">
         <v>-39</v>
       </c>
-      <c r="AC41" s="17">
+      <c r="AC41" s="6">
         <v>15</v>
       </c>
-      <c r="AD41" s="17">
+      <c r="AD41" s="6">
         <v>-26</v>
       </c>
-      <c r="AE41" s="18">
+      <c r="AE41" s="6">
         <v>-23</v>
       </c>
-      <c r="AF41" s="18">
+      <c r="AF41" s="6">
         <v>-28</v>
       </c>
-      <c r="AG41" s="18">
+      <c r="AG41" s="6">
         <v>-52</v>
       </c>
-      <c r="AH41" s="17">
+      <c r="AH41" s="6">
         <v>-32</v>
       </c>
-      <c r="AI41" s="17">
+      <c r="AI41" s="6">
         <v>-12</v>
       </c>
-      <c r="AJ41" s="18">
+      <c r="AJ41" s="6">
         <v>-22</v>
       </c>
-      <c r="AK41" s="18">
+      <c r="AK41" s="6">
         <v>-10</v>
       </c>
-      <c r="AL41" s="18">
+      <c r="AL41" s="6">
         <v>-15</v>
       </c>
-      <c r="AM41" s="17">
+      <c r="AM41" s="6">
         <v>-10</v>
       </c>
-      <c r="AN41" s="18">
+      <c r="AN41" s="6">
         <v>8</v>
       </c>
-      <c r="AO41" s="17">
+      <c r="AO41" s="6">
         <v>-5</v>
       </c>
-      <c r="AP41" s="17">
+      <c r="AP41" s="6">
         <v>22</v>
       </c>
-    </row>
-    <row r="42" spans="1:42">
+      <c r="AQ41" s="6">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="1">
         <v>-75</v>
       </c>
       <c r="U42" s="1">
         <v>-27</v>
       </c>
       <c r="V42" s="1">
         <v>-113</v>
       </c>
       <c r="W42" s="1">
         <v>-85</v>
       </c>
       <c r="X42" s="1">
         <v>-85</v>
       </c>
       <c r="Y42" s="1">
         <v>-83</v>
       </c>
-      <c r="Z42" s="18">
+      <c r="Z42" s="6">
         <v>-104</v>
       </c>
-      <c r="AA42" s="17">
+      <c r="AA42" s="6">
         <v>-32</v>
       </c>
-      <c r="AB42" s="17">
+      <c r="AB42" s="6">
         <v>-78</v>
       </c>
-      <c r="AC42" s="17">
+      <c r="AC42" s="6">
         <v>-92</v>
       </c>
-      <c r="AD42" s="17">
+      <c r="AD42" s="6">
         <v>-68</v>
       </c>
-      <c r="AE42" s="18">
+      <c r="AE42" s="6">
         <v>-74</v>
       </c>
-      <c r="AF42" s="18">
+      <c r="AF42" s="6">
         <v>-99</v>
       </c>
-      <c r="AG42" s="18">
+      <c r="AG42" s="6">
         <v>-60</v>
       </c>
-      <c r="AH42" s="17">
+      <c r="AH42" s="6">
         <v>-94</v>
       </c>
-      <c r="AI42" s="17">
+      <c r="AI42" s="6">
         <v>-52</v>
       </c>
-      <c r="AJ42" s="18">
+      <c r="AJ42" s="6">
         <v>-43</v>
       </c>
-      <c r="AK42" s="18">
+      <c r="AK42" s="6">
         <v>-48</v>
       </c>
-      <c r="AL42" s="18">
+      <c r="AL42" s="6">
         <v>-103</v>
       </c>
-      <c r="AM42" s="17">
+      <c r="AM42" s="6">
         <v>-27</v>
       </c>
-      <c r="AN42" s="18">
+      <c r="AN42" s="6">
         <v>-15</v>
       </c>
-      <c r="AO42" s="17">
+      <c r="AO42" s="6">
         <v>30</v>
       </c>
-      <c r="AP42" s="17">
+      <c r="AP42" s="6">
         <v>-31</v>
       </c>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42" s="6">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="1">
         <v>-72</v>
       </c>
       <c r="U43" s="1">
         <v>-48</v>
       </c>
       <c r="V43" s="1">
         <v>-58</v>
       </c>
       <c r="W43" s="1">
         <v>-82</v>
       </c>
       <c r="X43" s="1">
         <v>-39</v>
       </c>
       <c r="Y43" s="1">
         <v>-67</v>
       </c>
-      <c r="Z43" s="18">
+      <c r="Z43" s="6">
         <v>-90</v>
       </c>
-      <c r="AA43" s="17">
+      <c r="AA43" s="6">
         <v>-157</v>
       </c>
-      <c r="AB43" s="17">
+      <c r="AB43" s="6">
         <v>-51</v>
       </c>
-      <c r="AC43" s="17">
+      <c r="AC43" s="6">
         <v>-95</v>
       </c>
-      <c r="AD43" s="17">
+      <c r="AD43" s="6">
         <v>-62</v>
       </c>
-      <c r="AE43" s="18">
+      <c r="AE43" s="6">
         <v>-112</v>
       </c>
-      <c r="AF43" s="18">
+      <c r="AF43" s="6">
         <v>-127</v>
       </c>
-      <c r="AG43" s="18">
+      <c r="AG43" s="6">
         <v>-101</v>
       </c>
-      <c r="AH43" s="17">
+      <c r="AH43" s="6">
         <v>-16</v>
       </c>
-      <c r="AI43" s="17">
+      <c r="AI43" s="6">
         <v>-135</v>
       </c>
-      <c r="AJ43" s="18">
+      <c r="AJ43" s="6">
         <v>-31</v>
       </c>
-      <c r="AK43" s="18">
+      <c r="AK43" s="6">
         <v>-39</v>
       </c>
-      <c r="AL43" s="18">
+      <c r="AL43" s="6">
         <v>-9</v>
       </c>
-      <c r="AM43" s="17">
+      <c r="AM43" s="6">
         <v>-47</v>
       </c>
-      <c r="AN43" s="18">
+      <c r="AN43" s="6">
         <v>-4</v>
       </c>
-      <c r="AO43" s="17">
+      <c r="AO43" s="6">
         <v>-52</v>
       </c>
-      <c r="AP43" s="17">
+      <c r="AP43" s="6">
         <v>-15</v>
       </c>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43" s="6">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="1">
         <v>-49</v>
       </c>
       <c r="U44" s="1">
         <v>-35</v>
       </c>
       <c r="V44" s="1">
         <v>-34</v>
       </c>
       <c r="W44" s="1">
         <v>-78</v>
       </c>
       <c r="X44" s="1">
         <v>-65</v>
       </c>
       <c r="Y44" s="1">
         <v>-45</v>
       </c>
-      <c r="Z44" s="18">
+      <c r="Z44" s="6">
         <v>-37</v>
       </c>
-      <c r="AA44" s="17">
+      <c r="AA44" s="6">
         <v>-31</v>
       </c>
-      <c r="AB44" s="17">
+      <c r="AB44" s="6">
         <v>-40</v>
       </c>
-      <c r="AC44" s="17">
+      <c r="AC44" s="6">
         <v>-55</v>
       </c>
-      <c r="AD44" s="17">
+      <c r="AD44" s="6">
         <v>-31</v>
       </c>
-      <c r="AE44" s="18">
+      <c r="AE44" s="6">
         <v>-55</v>
       </c>
-      <c r="AF44" s="18">
+      <c r="AF44" s="6">
         <v>-34</v>
       </c>
-      <c r="AG44" s="18">
+      <c r="AG44" s="6">
         <v>-36</v>
       </c>
-      <c r="AH44" s="17">
+      <c r="AH44" s="6">
         <v>-57</v>
       </c>
-      <c r="AI44" s="17">
+      <c r="AI44" s="6">
         <v>-33</v>
       </c>
-      <c r="AJ44" s="18">
+      <c r="AJ44" s="6">
         <v>-19</v>
       </c>
-      <c r="AK44" s="18">
+      <c r="AK44" s="6">
         <v>-36</v>
       </c>
-      <c r="AL44" s="18">
+      <c r="AL44" s="6">
         <v>-33</v>
       </c>
-      <c r="AM44" s="17">
+      <c r="AM44" s="6">
         <v>8</v>
       </c>
-      <c r="AN44" s="18">
+      <c r="AN44" s="6">
         <v>-30</v>
       </c>
-      <c r="AO44" s="17">
+      <c r="AO44" s="6">
         <v>-7</v>
       </c>
-      <c r="AP44" s="17">
+      <c r="AP44" s="6">
         <v>-46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="24" t="s">
+      <c r="AQ44" s="6">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="A45" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="T45" s="24">
+      <c r="T45" s="8">
         <v>-37</v>
       </c>
-      <c r="U45" s="24">
+      <c r="U45" s="8">
         <v>-20</v>
       </c>
-      <c r="V45" s="24">
+      <c r="V45" s="8">
         <v>-13</v>
       </c>
-      <c r="W45" s="24">
+      <c r="W45" s="8">
         <v>7</v>
       </c>
-      <c r="X45" s="24">
+      <c r="X45" s="8">
         <v>-17</v>
       </c>
-      <c r="Y45" s="24">
+      <c r="Y45" s="8">
         <v>-29</v>
       </c>
-      <c r="Z45" s="28">
+      <c r="Z45" s="9">
         <v>-28</v>
       </c>
-      <c r="AA45" s="28">
+      <c r="AA45" s="9">
         <v>-15</v>
       </c>
-      <c r="AB45" s="28">
+      <c r="AB45" s="9">
         <v>-18</v>
       </c>
-      <c r="AC45" s="28">
+      <c r="AC45" s="9">
         <v>-27</v>
       </c>
-      <c r="AD45" s="28">
+      <c r="AD45" s="9">
         <v>-12</v>
       </c>
-      <c r="AE45" s="28">
+      <c r="AE45" s="9">
         <v>-17</v>
       </c>
-      <c r="AF45" s="28">
+      <c r="AF45" s="9">
         <v>-28</v>
       </c>
-      <c r="AG45" s="28">
+      <c r="AG45" s="9">
         <v>-26</v>
       </c>
-      <c r="AH45" s="28">
+      <c r="AH45" s="9">
         <v>-19</v>
       </c>
-      <c r="AI45" s="28">
+      <c r="AI45" s="9">
         <v>-11</v>
       </c>
-      <c r="AJ45" s="28">
+      <c r="AJ45" s="9">
         <v>3</v>
       </c>
-      <c r="AK45" s="28">
+      <c r="AK45" s="9">
         <v>-23</v>
       </c>
-      <c r="AL45" s="28">
+      <c r="AL45" s="9">
         <v>-48</v>
       </c>
-      <c r="AM45" s="28">
+      <c r="AM45" s="9">
         <v>10</v>
       </c>
-      <c r="AN45" s="28">
+      <c r="AN45" s="9">
         <v>-30</v>
       </c>
-      <c r="AO45" s="28" t="s">
+      <c r="AO45" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="AP45" s="28">
+      <c r="AP45" s="9">
         <v>-18</v>
       </c>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45" s="9">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:43">
       <c r="T46" s="1"/>
       <c r="X46" s="1"/>
-      <c r="AC46" s="19"/>
-[...9 lines deleted...]
-    <row r="47" spans="1:42">
+    </row>
+    <row r="47" spans="1:43">
       <c r="T47" s="1"/>
       <c r="X47" s="1"/>
-      <c r="AC47" s="19"/>
-[...9 lines deleted...]
-    <row r="48" spans="1:42">
+    </row>
+    <row r="48" spans="1:43">
       <c r="T48" s="1"/>
       <c r="X48" s="1"/>
     </row>
-    <row r="49" spans="20:24">
-[...174 lines deleted...]
-    </row>
+    <row r="49" s="1" customFormat="1"/>
+    <row r="50" s="1" customFormat="1"/>
+    <row r="51" s="1" customFormat="1"/>
+    <row r="52" s="1" customFormat="1"/>
+    <row r="53" s="1" customFormat="1"/>
+    <row r="54" s="1" customFormat="1"/>
+    <row r="55" s="1" customFormat="1"/>
+    <row r="56" s="1" customFormat="1"/>
+    <row r="57" s="1" customFormat="1"/>
+    <row r="58" s="1" customFormat="1"/>
+    <row r="59" s="1" customFormat="1"/>
+    <row r="60" s="1" customFormat="1"/>
+    <row r="61" s="1" customFormat="1"/>
+    <row r="62" s="1" customFormat="1"/>
+    <row r="63" s="1" customFormat="1"/>
+    <row r="64" s="1" customFormat="1"/>
+    <row r="65" s="1" customFormat="1"/>
+    <row r="66" s="1" customFormat="1"/>
+    <row r="67" s="1" customFormat="1"/>
+    <row r="68" s="1" customFormat="1"/>
+    <row r="69" s="1" customFormat="1"/>
+    <row r="70" s="1" customFormat="1"/>
+    <row r="71" s="1" customFormat="1"/>
+    <row r="72" s="1" customFormat="1"/>
+    <row r="73" s="1" customFormat="1"/>
+    <row r="74" s="1" customFormat="1"/>
+    <row r="75" s="1" customFormat="1"/>
+    <row r="76" s="1" customFormat="1"/>
+    <row r="77" s="1" customFormat="1"/>
+    <row r="78" s="1" customFormat="1"/>
+    <row r="79" s="1" customFormat="1"/>
+    <row r="80" s="1" customFormat="1"/>
+    <row r="81" s="1" customFormat="1"/>
+    <row r="82" s="1" customFormat="1"/>
+    <row r="83" s="1" customFormat="1"/>
+    <row r="84" s="1" customFormat="1"/>
+    <row r="85" s="1" customFormat="1"/>
+    <row r="86" s="1" customFormat="1"/>
+    <row r="87" s="1" customFormat="1"/>
+    <row r="88" s="1" customFormat="1"/>
+    <row r="89" s="1" customFormat="1"/>
+    <row r="90" s="1" customFormat="1"/>
+    <row r="91" s="1" customFormat="1"/>
+    <row r="92" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
     <mergeCell ref="A24:AK24"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>Сальдо внутмигр  2024-2026</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Прибывшие </vt:lpstr>
+      <vt:lpstr>Выбывшие  </vt:lpstr>
+      <vt:lpstr>Сальдо</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>