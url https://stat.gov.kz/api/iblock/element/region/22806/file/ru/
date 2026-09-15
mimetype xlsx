--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -9,62 +9,62 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{04D9DF4A-0F1D-4D6F-83AA-1CEF40682A81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3C60F24-C42F-4F8A-9172-0718813BAD16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="11760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Прибывшие " sheetId="4" r:id="rId3"/>
     <sheet name="Выбывшие  " sheetId="5" r:id="rId4"/>
     <sheet name="Сальдо" sheetId="6" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="77">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -207,106 +207,109 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>нет</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Адильшинова Гульшат</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>Электронная почта</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Лица выбывшие в другой регион для постоянного или длительного проживания</t>
   </si>
   <si>
     <t>Количество лиц, выбывшие в другой регион для постоянного или длительного проживания в отчетном периоде</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t xml:space="preserve">Внутренняя миграция по всем потокам </t>
   </si>
+  <si>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бахтиярова Анара Мухаметалиевна</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -388,50 +391,56 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -590,51 +599,51 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -695,116 +704,128 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="5" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="7" xr:uid="{A4C1CEF7-DFAA-469B-8849-50503D763C79}"/>
+    <cellStyle name="Гиперссылка 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1065,505 +1086,504 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFCEB9F6-52F4-4DE4-BE3A-6953DCD121D7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.42578125" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="47">
+      <c r="B2" s="46">
         <v>613102</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B3" s="46" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
+      <c r="B3" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="46" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:2">
+      <c r="B5" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="44" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5">
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="50" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:2">
+      <c r="B7" s="49" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5">
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="50" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:2" ht="51">
+      <c r="B9" s="49" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="50" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="45" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="47" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="49" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:2" ht="30">
+      <c r="B13" s="48" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="41" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="38" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="B15" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="40" t="s">
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="39" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="39" t="s">
+      <c r="B16" s="42">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="42">
-[...4 lines deleted...]
-      <c r="A17" s="39" t="s">
+      <c r="B17" s="42">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="39" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="42">
-[...4 lines deleted...]
-      <c r="A18" s="39" t="s">
+      <c r="B18" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="43" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="39" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="39" t="s">
+      <c r="B19" s="43" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B20" s="42" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" s="39" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="42" t="s">
-[...8 lines deleted...]
-        <v>72</v>
+      <c r="B21" s="69" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{365E6DB1-5D87-4F9C-AD4A-085D5D7E36E4}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{79A04328-E21B-4E41-AB5A-198E177DABBF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6EE87AD-7BC4-44C0-9ADE-6B0FCEA2C4D9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:D19"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="56.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="31"/>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="31"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="31"/>
       <c r="C4" s="32"/>
       <c r="D4" s="33"/>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="31"/>
       <c r="B5" s="32" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="32"/>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="31"/>
       <c r="B6" s="32" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="32"/>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="31"/>
       <c r="B7" s="32" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="32"/>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="31"/>
       <c r="B8" s="32" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="32"/>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="31"/>
       <c r="B9" s="32" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="32"/>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="32"/>
       <c r="D10" s="34"/>
     </row>
-    <row r="11" spans="1:4" ht="38.25">
+    <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A11" s="31"/>
       <c r="B11" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="32"/>
       <c r="D11" s="34"/>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="32"/>
       <c r="D12" s="34"/>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="31"/>
       <c r="B13" s="31"/>
       <c r="C13" s="31"/>
       <c r="D13" s="34"/>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B14" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="B15" s="33"/>
       <c r="D15" s="33"/>
     </row>
-    <row r="19" spans="1:4">
-[...3 lines deleted...]
-      <c r="D19" s="52"/>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="57"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BA64"/>
   <sheetViews>
-    <sheetView topLeftCell="AF1" workbookViewId="0">
-      <selection activeCell="AL3" sqref="AL3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="23" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="14" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" ht="13.15" customHeight="1">
+    <row r="1" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X1" s="24"/>
     </row>
-    <row r="2" spans="1:53" ht="13.15" customHeight="1">
+    <row r="2" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X2" s="24"/>
     </row>
-    <row r="3" spans="1:53" ht="13.15" customHeight="1">
+    <row r="3" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X3" s="24"/>
     </row>
-    <row r="4" spans="1:53" ht="13.15" customHeight="1">
+    <row r="4" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X4" s="24"/>
     </row>
-    <row r="5" spans="1:53" ht="13.15" customHeight="1">
+    <row r="5" spans="1:53" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V5" s="24"/>
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="24"/>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="AA5" s="53"/>
-[...21 lines deleted...]
-      <c r="AW5" s="53"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58"/>
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="58"/>
+      <c r="AI5" s="58"/>
+      <c r="AJ5" s="58"/>
+      <c r="AK5" s="58"/>
+      <c r="AL5" s="58"/>
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="58"/>
+      <c r="AO5" s="58"/>
+      <c r="AP5" s="58"/>
+      <c r="AQ5" s="58"/>
+      <c r="AR5" s="58"/>
+      <c r="AS5" s="58"/>
+      <c r="AT5" s="58"/>
+      <c r="AU5" s="58"/>
+      <c r="AV5" s="58"/>
+      <c r="AW5" s="58"/>
       <c r="AX5" s="24"/>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
     </row>
-    <row r="6" spans="1:53" s="2" customFormat="1" ht="13.15" customHeight="1">
+    <row r="6" spans="1:53" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="X6" s="24"/>
       <c r="Y6" s="3"/>
       <c r="AK6" s="3"/>
       <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:53" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="54">
+    <row r="7" spans="1:53" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="63"/>
+      <c r="B7" s="59">
         <v>2021</v>
       </c>
-      <c r="C7" s="55"/>
-[...10 lines deleted...]
-      <c r="N7" s="54">
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="60"/>
+      <c r="L7" s="60"/>
+      <c r="M7" s="60"/>
+      <c r="N7" s="59">
         <v>2022</v>
       </c>
-      <c r="O7" s="55"/>
-[...4 lines deleted...]
-      <c r="T7" s="55">
+      <c r="O7" s="60"/>
+      <c r="P7" s="60"/>
+      <c r="Q7" s="60"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="60"/>
+      <c r="T7" s="60">
         <v>2024</v>
       </c>
-      <c r="U7" s="55"/>
-[...4 lines deleted...]
-      <c r="Z7" s="54">
+      <c r="U7" s="60"/>
+      <c r="V7" s="60"/>
+      <c r="W7" s="60"/>
+      <c r="X7" s="60"/>
+      <c r="Y7" s="61"/>
+      <c r="Z7" s="59">
         <v>2025</v>
       </c>
-      <c r="AA7" s="55"/>
-[...10 lines deleted...]
-      <c r="AL7" s="54">
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="59">
         <v>2026</v>
       </c>
-      <c r="AM7" s="55"/>
-[...12 lines deleted...]
-      <c r="A8" s="59"/>
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="60"/>
+      <c r="AS7" s="60"/>
+      <c r="AT7" s="60"/>
+      <c r="AU7" s="60"/>
+      <c r="AV7" s="60"/>
+      <c r="AW7" s="61"/>
+    </row>
+    <row r="8" spans="1:53" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="64"/>
       <c r="B8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="17" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="17" t="s">
@@ -1665,92 +1685,92 @@
       <c r="AP8" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ8" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AR8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AT8" s="27" t="s">
         <v>4</v>
       </c>
       <c r="AU8" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AV8" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AW8" s="29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:53">
-      <c r="A9" s="57" t="s">
+    <row r="9" spans="1:53" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="57"/>
-[...36 lines deleted...]
-    <row r="10" spans="1:53">
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+      <c r="T9" s="62"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="62"/>
+      <c r="AI9" s="62"/>
+      <c r="AJ9" s="62"/>
+      <c r="AK9" s="62"/>
+    </row>
+    <row r="10" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="1">
         <v>31</v>
       </c>
       <c r="C10" s="1">
         <v>35</v>
       </c>
       <c r="D10" s="1">
         <v>40</v>
       </c>
       <c r="E10" s="1">
         <v>19</v>
       </c>
       <c r="F10" s="1">
         <v>54</v>
       </c>
       <c r="G10" s="1">
         <v>30</v>
       </c>
       <c r="H10" s="1">
         <v>35</v>
       </c>
       <c r="I10" s="1">
@@ -1836,52 +1856,55 @@
       </c>
       <c r="AJ10" s="6">
         <v>2672</v>
       </c>
       <c r="AK10" s="6">
         <v>2309</v>
       </c>
       <c r="AL10" s="6">
         <v>2861</v>
       </c>
       <c r="AM10" s="6">
         <v>2835</v>
       </c>
       <c r="AN10" s="6">
         <v>3169</v>
       </c>
       <c r="AO10" s="6">
         <v>2718</v>
       </c>
       <c r="AP10" s="6">
         <v>2207</v>
       </c>
       <c r="AQ10" s="6">
         <v>2774</v>
       </c>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="AR10" s="51">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T11" s="10">
         <v>1359</v>
       </c>
       <c r="U11" s="10">
         <v>1237</v>
       </c>
       <c r="V11" s="10">
         <v>1732</v>
       </c>
       <c r="W11" s="10">
         <v>1859</v>
       </c>
       <c r="X11" s="10">
         <v>1639</v>
       </c>
       <c r="Y11" s="6">
         <v>1452</v>
       </c>
       <c r="Z11" s="6">
         <v>1643</v>
       </c>
       <c r="AA11" s="6">
@@ -1913,52 +1936,55 @@
       </c>
       <c r="AJ11" s="6">
         <v>1315</v>
       </c>
       <c r="AK11" s="6">
         <v>1142</v>
       </c>
       <c r="AL11" s="6">
         <v>1426</v>
       </c>
       <c r="AM11" s="6">
         <v>1292</v>
       </c>
       <c r="AN11" s="6">
         <v>1464</v>
       </c>
       <c r="AO11" s="6">
         <v>1333</v>
       </c>
       <c r="AP11" s="6">
         <v>1070</v>
       </c>
       <c r="AQ11" s="6">
         <v>1504</v>
       </c>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="AR11" s="51">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T12" s="10">
         <v>76</v>
       </c>
       <c r="U12" s="10">
         <v>112</v>
       </c>
       <c r="V12" s="10">
         <v>162</v>
       </c>
       <c r="W12" s="10">
         <v>124</v>
       </c>
       <c r="X12" s="10">
         <v>113</v>
       </c>
       <c r="Y12" s="6">
         <v>93</v>
       </c>
       <c r="Z12" s="6">
         <v>104</v>
       </c>
       <c r="AA12" s="6">
@@ -1990,52 +2016,55 @@
       </c>
       <c r="AJ12" s="6">
         <v>128</v>
       </c>
       <c r="AK12" s="6">
         <v>103</v>
       </c>
       <c r="AL12" s="6">
         <v>165</v>
       </c>
       <c r="AM12" s="6">
         <v>172</v>
       </c>
       <c r="AN12" s="6">
         <v>172</v>
       </c>
       <c r="AO12" s="6">
         <v>108</v>
       </c>
       <c r="AP12" s="6">
         <v>116</v>
       </c>
       <c r="AQ12" s="6">
         <v>103</v>
       </c>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="AR12" s="51">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="10">
         <v>198</v>
       </c>
       <c r="U13" s="10">
         <v>175</v>
       </c>
       <c r="V13" s="10">
         <v>271</v>
       </c>
       <c r="W13" s="10">
         <v>287</v>
       </c>
       <c r="X13" s="10">
         <v>256</v>
       </c>
       <c r="Y13" s="6">
         <v>224</v>
       </c>
       <c r="Z13" s="6">
         <v>244</v>
       </c>
       <c r="AA13" s="6">
@@ -2067,52 +2096,55 @@
       </c>
       <c r="AJ13" s="6">
         <v>208</v>
       </c>
       <c r="AK13" s="6">
         <v>196</v>
       </c>
       <c r="AL13" s="6">
         <v>226</v>
       </c>
       <c r="AM13" s="6">
         <v>222</v>
       </c>
       <c r="AN13" s="6">
         <v>259</v>
       </c>
       <c r="AO13" s="6">
         <v>194</v>
       </c>
       <c r="AP13" s="6">
         <v>180</v>
       </c>
       <c r="AQ13" s="6">
         <v>202</v>
       </c>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="AR13" s="51">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="10">
         <v>114</v>
       </c>
       <c r="U14" s="10">
         <v>98</v>
       </c>
       <c r="V14" s="10">
         <v>122</v>
       </c>
       <c r="W14" s="10">
         <v>180</v>
       </c>
       <c r="X14" s="10">
         <v>145</v>
       </c>
       <c r="Y14" s="6">
         <v>162</v>
       </c>
       <c r="Z14" s="6">
         <v>163</v>
       </c>
       <c r="AA14" s="6">
@@ -2144,52 +2176,55 @@
       </c>
       <c r="AJ14" s="6">
         <v>171</v>
       </c>
       <c r="AK14" s="6">
         <v>133</v>
       </c>
       <c r="AL14" s="6">
         <v>149</v>
       </c>
       <c r="AM14" s="6">
         <v>169</v>
       </c>
       <c r="AN14" s="6">
         <v>207</v>
       </c>
       <c r="AO14" s="6">
         <v>180</v>
       </c>
       <c r="AP14" s="6">
         <v>123</v>
       </c>
       <c r="AQ14" s="6">
         <v>198</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="AR14" s="51">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T15" s="10">
         <v>145</v>
       </c>
       <c r="U15" s="10">
         <v>104</v>
       </c>
       <c r="V15" s="10">
         <v>204</v>
       </c>
       <c r="W15" s="10">
         <v>221</v>
       </c>
       <c r="X15" s="10">
         <v>162</v>
       </c>
       <c r="Y15" s="6">
         <v>145</v>
       </c>
       <c r="Z15" s="6">
         <v>156</v>
       </c>
       <c r="AA15" s="6">
@@ -2221,52 +2256,55 @@
       </c>
       <c r="AJ15" s="6">
         <v>124</v>
       </c>
       <c r="AK15" s="6">
         <v>134</v>
       </c>
       <c r="AL15" s="6">
         <v>148</v>
       </c>
       <c r="AM15" s="6">
         <v>165</v>
       </c>
       <c r="AN15" s="6">
         <v>177</v>
       </c>
       <c r="AO15" s="6">
         <v>165</v>
       </c>
       <c r="AP15" s="6">
         <v>138</v>
       </c>
       <c r="AQ15" s="6">
         <v>152</v>
       </c>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="AR15" s="51">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T16" s="10">
         <v>61</v>
       </c>
       <c r="U16" s="10">
         <v>54</v>
       </c>
       <c r="V16" s="10">
         <v>77</v>
       </c>
       <c r="W16" s="10">
         <v>62</v>
       </c>
       <c r="X16" s="10">
         <v>71</v>
       </c>
       <c r="Y16" s="6">
         <v>50</v>
       </c>
       <c r="Z16" s="6">
         <v>77</v>
       </c>
       <c r="AA16" s="6">
@@ -2298,52 +2336,55 @@
       </c>
       <c r="AJ16" s="6">
         <v>61</v>
       </c>
       <c r="AK16" s="6">
         <v>67</v>
       </c>
       <c r="AL16" s="6">
         <v>91</v>
       </c>
       <c r="AM16" s="6">
         <v>116</v>
       </c>
       <c r="AN16" s="6">
         <v>118</v>
       </c>
       <c r="AO16" s="6">
         <v>78</v>
       </c>
       <c r="AP16" s="6">
         <v>53</v>
       </c>
       <c r="AQ16" s="6">
         <v>72</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="51">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T17" s="10">
         <v>33</v>
       </c>
       <c r="U17" s="10">
         <v>35</v>
       </c>
       <c r="V17" s="10">
         <v>28</v>
       </c>
       <c r="W17" s="10">
         <v>48</v>
       </c>
       <c r="X17" s="10">
         <v>33</v>
       </c>
       <c r="Y17" s="6">
         <v>38</v>
       </c>
       <c r="Z17" s="6">
         <v>57</v>
       </c>
       <c r="AA17" s="6">
@@ -2375,52 +2416,55 @@
       </c>
       <c r="AJ17" s="6">
         <v>86</v>
       </c>
       <c r="AK17" s="6">
         <v>46</v>
       </c>
       <c r="AL17" s="6">
         <v>72</v>
       </c>
       <c r="AM17" s="6">
         <v>51</v>
       </c>
       <c r="AN17" s="6">
         <v>72</v>
       </c>
       <c r="AO17" s="6">
         <v>62</v>
       </c>
       <c r="AP17" s="6">
         <v>73</v>
       </c>
       <c r="AQ17" s="6">
         <v>39</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="51">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T18" s="10">
         <v>36</v>
       </c>
       <c r="U18" s="10">
         <v>26</v>
       </c>
       <c r="V18" s="10">
         <v>41</v>
       </c>
       <c r="W18" s="10">
         <v>58</v>
       </c>
       <c r="X18" s="10">
         <v>46</v>
       </c>
       <c r="Y18" s="6">
         <v>56</v>
       </c>
       <c r="Z18" s="6">
         <v>43</v>
       </c>
       <c r="AA18" s="6">
@@ -2452,52 +2496,55 @@
       </c>
       <c r="AJ18" s="6">
         <v>40</v>
       </c>
       <c r="AK18" s="6">
         <v>80</v>
       </c>
       <c r="AL18" s="6">
         <v>52</v>
       </c>
       <c r="AM18" s="6">
         <v>57</v>
       </c>
       <c r="AN18" s="6">
         <v>49</v>
       </c>
       <c r="AO18" s="6">
         <v>51</v>
       </c>
       <c r="AP18" s="6">
         <v>29</v>
       </c>
       <c r="AQ18" s="6">
         <v>42</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="51">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T19" s="10">
         <v>33</v>
       </c>
       <c r="U19" s="10">
         <v>44</v>
       </c>
       <c r="V19" s="10">
         <v>55</v>
       </c>
       <c r="W19" s="10">
         <v>47</v>
       </c>
       <c r="X19" s="10">
         <v>52</v>
       </c>
       <c r="Y19" s="6">
         <v>54</v>
       </c>
       <c r="Z19" s="6">
         <v>67</v>
       </c>
       <c r="AA19" s="6">
@@ -2529,52 +2576,55 @@
       </c>
       <c r="AJ19" s="6">
         <v>48</v>
       </c>
       <c r="AK19" s="6">
         <v>45</v>
       </c>
       <c r="AL19" s="6">
         <v>52</v>
       </c>
       <c r="AM19" s="6">
         <v>50</v>
       </c>
       <c r="AN19" s="6">
         <v>77</v>
       </c>
       <c r="AO19" s="6">
         <v>55</v>
       </c>
       <c r="AP19" s="6">
         <v>73</v>
       </c>
       <c r="AQ19" s="6">
         <v>51</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="51">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T20" s="10">
         <v>84</v>
       </c>
       <c r="U20" s="10">
         <v>82</v>
       </c>
       <c r="V20" s="10">
         <v>82</v>
       </c>
       <c r="W20" s="10">
         <v>95</v>
       </c>
       <c r="X20" s="10">
         <v>118</v>
       </c>
       <c r="Y20" s="6">
         <v>49</v>
       </c>
       <c r="Z20" s="6">
         <v>107</v>
       </c>
       <c r="AA20" s="6">
@@ -2606,52 +2656,55 @@
       </c>
       <c r="AJ20" s="6">
         <v>80</v>
       </c>
       <c r="AK20" s="6">
         <v>58</v>
       </c>
       <c r="AL20" s="6">
         <v>82</v>
       </c>
       <c r="AM20" s="6">
         <v>123</v>
       </c>
       <c r="AN20" s="6">
         <v>129</v>
       </c>
       <c r="AO20" s="6">
         <v>121</v>
       </c>
       <c r="AP20" s="6">
         <v>50</v>
       </c>
       <c r="AQ20" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="51">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T21" s="10">
         <v>144</v>
       </c>
       <c r="U21" s="10">
         <v>130</v>
       </c>
       <c r="V21" s="10">
         <v>219</v>
       </c>
       <c r="W21" s="10">
         <v>210</v>
       </c>
       <c r="X21" s="10">
         <v>212</v>
       </c>
       <c r="Y21" s="6">
         <v>186</v>
       </c>
       <c r="Z21" s="6">
         <v>168</v>
       </c>
       <c r="AA21" s="6">
@@ -2683,52 +2736,55 @@
       </c>
       <c r="AJ21" s="6">
         <v>162</v>
       </c>
       <c r="AK21" s="6">
         <v>143</v>
       </c>
       <c r="AL21" s="6">
         <v>227</v>
       </c>
       <c r="AM21" s="6">
         <v>201</v>
       </c>
       <c r="AN21" s="6">
         <v>258</v>
       </c>
       <c r="AO21" s="6">
         <v>192</v>
       </c>
       <c r="AP21" s="6">
         <v>155</v>
       </c>
       <c r="AQ21" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="51">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T22" s="10">
         <v>36</v>
       </c>
       <c r="U22" s="10">
         <v>36</v>
       </c>
       <c r="V22" s="10">
         <v>64</v>
       </c>
       <c r="W22" s="10">
         <v>43</v>
       </c>
       <c r="X22" s="10">
         <v>49</v>
       </c>
       <c r="Y22" s="6">
         <v>46</v>
       </c>
       <c r="Z22" s="6">
         <v>51</v>
       </c>
       <c r="AA22" s="6">
@@ -2760,52 +2816,55 @@
       </c>
       <c r="AJ22" s="6">
         <v>77</v>
       </c>
       <c r="AK22" s="6">
         <v>42</v>
       </c>
       <c r="AL22" s="6">
         <v>77</v>
       </c>
       <c r="AM22" s="6">
         <v>81</v>
       </c>
       <c r="AN22" s="6">
         <v>81</v>
       </c>
       <c r="AO22" s="6">
         <v>64</v>
       </c>
       <c r="AP22" s="6">
         <v>35</v>
       </c>
       <c r="AQ22" s="6">
         <v>71</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="51">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T23" s="10">
         <v>87</v>
       </c>
       <c r="U23" s="10">
         <v>100</v>
       </c>
       <c r="V23" s="10">
         <v>156</v>
       </c>
       <c r="W23" s="10">
         <v>172</v>
       </c>
       <c r="X23" s="10">
         <v>118</v>
       </c>
       <c r="Y23" s="6">
         <v>118</v>
       </c>
       <c r="Z23" s="6">
         <v>115</v>
       </c>
       <c r="AA23" s="6">
@@ -2837,94 +2896,98 @@
       </c>
       <c r="AJ23" s="6">
         <v>172</v>
       </c>
       <c r="AK23" s="6">
         <v>120</v>
       </c>
       <c r="AL23" s="6">
         <v>94</v>
       </c>
       <c r="AM23" s="6">
         <v>136</v>
       </c>
       <c r="AN23" s="6">
         <v>106</v>
       </c>
       <c r="AO23" s="6">
         <v>115</v>
       </c>
       <c r="AP23" s="6">
         <v>112</v>
       </c>
       <c r="AQ23" s="6">
         <v>118</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="57" t="s">
+      <c r="AR23" s="51">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A24" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="57"/>
-[...34 lines deleted...]
-      <c r="AK24" s="57"/>
+      <c r="B24" s="62"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="62"/>
+      <c r="E24" s="62"/>
+      <c r="F24" s="62"/>
+      <c r="G24" s="62"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="62"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="62"/>
+      <c r="N24" s="62"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="62"/>
+      <c r="R24" s="62"/>
+      <c r="S24" s="62"/>
+      <c r="T24" s="62"/>
+      <c r="U24" s="62"/>
+      <c r="V24" s="62"/>
+      <c r="W24" s="62"/>
+      <c r="X24" s="62"/>
+      <c r="Y24" s="62"/>
+      <c r="Z24" s="62"/>
+      <c r="AA24" s="62"/>
+      <c r="AB24" s="62"/>
+      <c r="AC24" s="62"/>
+      <c r="AD24" s="62"/>
+      <c r="AE24" s="62"/>
+      <c r="AF24" s="62"/>
+      <c r="AG24" s="62"/>
+      <c r="AH24" s="62"/>
+      <c r="AI24" s="62"/>
+      <c r="AJ24" s="62"/>
+      <c r="AK24" s="62"/>
       <c r="AQ24" s="6"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="53"/>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>26</v>
       </c>
       <c r="D25" s="1">
         <v>29</v>
       </c>
       <c r="E25" s="1">
         <v>13</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>22</v>
       </c>
       <c r="H25" s="1">
         <v>25</v>
       </c>
       <c r="I25" s="1">
@@ -3010,52 +3073,55 @@
       </c>
       <c r="AJ25" s="6">
         <v>1546</v>
       </c>
       <c r="AK25" s="6">
         <v>1353</v>
       </c>
       <c r="AL25" s="6">
         <v>1750</v>
       </c>
       <c r="AM25" s="6">
         <v>1593</v>
       </c>
       <c r="AN25" s="6">
         <v>1785</v>
       </c>
       <c r="AO25" s="6">
         <v>1573</v>
       </c>
       <c r="AP25" s="6">
         <v>1306</v>
       </c>
       <c r="AQ25" s="6">
         <v>1786</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="51">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T26" s="10">
         <v>1236</v>
       </c>
       <c r="U26" s="10">
         <v>1099</v>
       </c>
       <c r="V26" s="10">
         <v>1554</v>
       </c>
       <c r="W26" s="10">
         <v>1695</v>
       </c>
       <c r="X26" s="10">
         <v>1509</v>
       </c>
       <c r="Y26" s="6">
         <v>1318</v>
       </c>
       <c r="Z26" s="6">
         <v>1506</v>
       </c>
       <c r="AA26" s="6">
@@ -3087,52 +3153,55 @@
       </c>
       <c r="AJ26" s="6">
         <v>1203</v>
       </c>
       <c r="AK26" s="6">
         <v>1007</v>
       </c>
       <c r="AL26" s="6">
         <v>1348</v>
       </c>
       <c r="AM26" s="6">
         <v>1170</v>
       </c>
       <c r="AN26" s="6">
         <v>1349</v>
       </c>
       <c r="AO26" s="6">
         <v>1226</v>
       </c>
       <c r="AP26" s="6">
         <v>974</v>
       </c>
       <c r="AQ26" s="6">
         <v>1406</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="51">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T27" s="10">
         <v>72</v>
       </c>
       <c r="U27" s="10">
         <v>106</v>
       </c>
       <c r="V27" s="10">
         <v>155</v>
       </c>
       <c r="W27" s="10">
         <v>111</v>
       </c>
       <c r="X27" s="10">
         <v>103</v>
       </c>
       <c r="Y27" s="6">
         <v>89</v>
       </c>
       <c r="Z27" s="6">
         <v>95</v>
       </c>
       <c r="AA27" s="6">
@@ -3164,52 +3233,55 @@
       </c>
       <c r="AJ27" s="6">
         <v>106</v>
       </c>
       <c r="AK27" s="6">
         <v>97</v>
       </c>
       <c r="AL27" s="6">
         <v>158</v>
       </c>
       <c r="AM27" s="6">
         <v>165</v>
       </c>
       <c r="AN27" s="6">
         <v>157</v>
       </c>
       <c r="AO27" s="6">
         <v>93</v>
       </c>
       <c r="AP27" s="6">
         <v>106</v>
       </c>
       <c r="AQ27" s="6">
         <v>94</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="51">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T28" s="10">
         <v>68</v>
       </c>
       <c r="U28" s="10">
         <v>83</v>
       </c>
       <c r="V28" s="10">
         <v>72</v>
       </c>
       <c r="W28" s="10">
         <v>96</v>
       </c>
       <c r="X28" s="10">
         <v>86</v>
       </c>
       <c r="Y28" s="6">
         <v>111</v>
       </c>
       <c r="Z28" s="6">
         <v>94</v>
       </c>
       <c r="AA28" s="6">
@@ -3241,52 +3313,55 @@
       </c>
       <c r="AJ28" s="6">
         <v>107</v>
       </c>
       <c r="AK28" s="6">
         <v>80</v>
       </c>
       <c r="AL28" s="6">
         <v>89</v>
       </c>
       <c r="AM28" s="6">
         <v>105</v>
       </c>
       <c r="AN28" s="6">
         <v>115</v>
       </c>
       <c r="AO28" s="6">
         <v>109</v>
       </c>
       <c r="AP28" s="6">
         <v>79</v>
       </c>
       <c r="AQ28" s="6">
         <v>121</v>
       </c>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28" s="51">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T29" s="10">
         <v>108</v>
       </c>
       <c r="U29" s="10">
         <v>69</v>
       </c>
       <c r="V29" s="10">
         <v>125</v>
       </c>
       <c r="W29" s="10">
         <v>144</v>
       </c>
       <c r="X29" s="10">
         <v>122</v>
       </c>
       <c r="Y29" s="6">
         <v>94</v>
       </c>
       <c r="Z29" s="6">
         <v>114</v>
       </c>
       <c r="AA29" s="6">
@@ -3318,52 +3393,55 @@
       </c>
       <c r="AJ29" s="6">
         <v>75</v>
       </c>
       <c r="AK29" s="6">
         <v>108</v>
       </c>
       <c r="AL29" s="6">
         <v>95</v>
       </c>
       <c r="AM29" s="6">
         <v>98</v>
       </c>
       <c r="AN29" s="6">
         <v>106</v>
       </c>
       <c r="AO29" s="6">
         <v>102</v>
       </c>
       <c r="AP29" s="6">
         <v>90</v>
       </c>
       <c r="AQ29" s="6">
         <v>111</v>
       </c>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="51">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="10">
         <v>49</v>
       </c>
       <c r="U30" s="10">
         <v>56</v>
       </c>
       <c r="V30" s="10">
         <v>68</v>
       </c>
       <c r="W30" s="10">
         <v>76</v>
       </c>
       <c r="X30" s="10">
         <v>59</v>
       </c>
       <c r="Y30" s="6">
         <v>61</v>
       </c>
       <c r="Z30" s="6">
         <v>57</v>
       </c>
       <c r="AA30" s="6">
@@ -3395,94 +3473,97 @@
       </c>
       <c r="AJ30" s="6">
         <v>55</v>
       </c>
       <c r="AK30" s="6">
         <v>61</v>
       </c>
       <c r="AL30" s="6">
         <v>60</v>
       </c>
       <c r="AM30" s="6">
         <v>55</v>
       </c>
       <c r="AN30" s="6">
         <v>58</v>
       </c>
       <c r="AO30" s="6">
         <v>43</v>
       </c>
       <c r="AP30" s="6">
         <v>57</v>
       </c>
       <c r="AQ30" s="6">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="57" t="s">
+      <c r="AR30" s="51">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A31" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="57"/>
-[...34 lines deleted...]
-      <c r="AK31" s="57"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="62"/>
+      <c r="AI31" s="62"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
       <c r="AQ31" s="6"/>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -3568,52 +3649,55 @@
       </c>
       <c r="AJ32" s="6">
         <v>1126</v>
       </c>
       <c r="AK32" s="6">
         <v>956</v>
       </c>
       <c r="AL32" s="6">
         <v>1111</v>
       </c>
       <c r="AM32" s="6">
         <v>1242</v>
       </c>
       <c r="AN32" s="6">
         <v>1384</v>
       </c>
       <c r="AO32" s="6">
         <v>1145</v>
       </c>
       <c r="AP32" s="6">
         <v>901</v>
       </c>
       <c r="AQ32" s="6">
         <v>988</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="51">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="10">
         <v>123</v>
       </c>
       <c r="U33" s="10">
         <v>138</v>
       </c>
       <c r="V33" s="10">
         <v>178</v>
       </c>
       <c r="W33" s="10">
         <v>164</v>
       </c>
       <c r="X33" s="10">
         <v>130</v>
       </c>
       <c r="Y33" s="6">
         <v>134</v>
       </c>
       <c r="Z33" s="6">
         <v>137</v>
       </c>
       <c r="AA33" s="6">
@@ -3645,52 +3729,55 @@
       </c>
       <c r="AJ33" s="6">
         <v>112</v>
       </c>
       <c r="AK33" s="6">
         <v>135</v>
       </c>
       <c r="AL33" s="6">
         <v>78</v>
       </c>
       <c r="AM33" s="6">
         <v>122</v>
       </c>
       <c r="AN33" s="6">
         <v>115</v>
       </c>
       <c r="AO33" s="6">
         <v>107</v>
       </c>
       <c r="AP33" s="6">
         <v>96</v>
       </c>
       <c r="AQ33" s="6">
         <v>98</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="51">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="10">
         <v>4</v>
       </c>
       <c r="U34" s="10">
         <v>6</v>
       </c>
       <c r="V34" s="10">
         <v>7</v>
       </c>
       <c r="W34" s="10">
         <v>13</v>
       </c>
       <c r="X34" s="10">
         <v>10</v>
       </c>
       <c r="Y34" s="6">
         <v>4</v>
       </c>
       <c r="Z34" s="6">
         <v>9</v>
       </c>
       <c r="AA34" s="6">
@@ -3722,52 +3809,55 @@
       </c>
       <c r="AJ34" s="6">
         <v>22</v>
       </c>
       <c r="AK34" s="6">
         <v>6</v>
       </c>
       <c r="AL34" s="6">
         <v>7</v>
       </c>
       <c r="AM34" s="6">
         <v>7</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AO34" s="6">
         <v>15</v>
       </c>
       <c r="AP34" s="6">
         <v>10</v>
       </c>
       <c r="AQ34" s="6">
         <v>9</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="51">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="10">
         <v>198</v>
       </c>
       <c r="U35" s="10">
         <v>175</v>
       </c>
       <c r="V35" s="10">
         <v>271</v>
       </c>
       <c r="W35" s="10">
         <v>287</v>
       </c>
       <c r="X35" s="10">
         <v>256</v>
       </c>
       <c r="Y35" s="6">
         <v>224</v>
       </c>
       <c r="Z35" s="6">
         <v>244</v>
       </c>
       <c r="AA35" s="6">
@@ -3799,52 +3889,55 @@
       </c>
       <c r="AJ35" s="6">
         <v>208</v>
       </c>
       <c r="AK35" s="6">
         <v>196</v>
       </c>
       <c r="AL35" s="6">
         <v>226</v>
       </c>
       <c r="AM35" s="6">
         <v>222</v>
       </c>
       <c r="AN35" s="6">
         <v>259</v>
       </c>
       <c r="AO35" s="6">
         <v>194</v>
       </c>
       <c r="AP35" s="6">
         <v>180</v>
       </c>
       <c r="AQ35" s="6">
         <v>202</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="51">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="10">
         <v>46</v>
       </c>
       <c r="U36" s="10">
         <v>15</v>
       </c>
       <c r="V36" s="10">
         <v>50</v>
       </c>
       <c r="W36" s="10">
         <v>84</v>
       </c>
       <c r="X36" s="10">
         <v>59</v>
       </c>
       <c r="Y36" s="6">
         <v>51</v>
       </c>
       <c r="Z36" s="6">
         <v>69</v>
       </c>
       <c r="AA36" s="6">
@@ -3876,52 +3969,55 @@
       </c>
       <c r="AJ36" s="6">
         <v>64</v>
       </c>
       <c r="AK36" s="6">
         <v>53</v>
       </c>
       <c r="AL36" s="6">
         <v>60</v>
       </c>
       <c r="AM36" s="6">
         <v>64</v>
       </c>
       <c r="AN36" s="6">
         <v>92</v>
       </c>
       <c r="AO36" s="6">
         <v>71</v>
       </c>
       <c r="AP36" s="6">
         <v>44</v>
       </c>
       <c r="AQ36" s="6">
         <v>77</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="51">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="10">
         <v>37</v>
       </c>
       <c r="U37" s="10">
         <v>35</v>
       </c>
       <c r="V37" s="10">
         <v>79</v>
       </c>
       <c r="W37" s="10">
         <v>77</v>
       </c>
       <c r="X37" s="10">
         <v>40</v>
       </c>
       <c r="Y37" s="6">
         <v>51</v>
       </c>
       <c r="Z37" s="6">
         <v>42</v>
       </c>
       <c r="AA37" s="6">
@@ -3953,52 +4049,55 @@
       </c>
       <c r="AJ37" s="6">
         <v>49</v>
       </c>
       <c r="AK37" s="6">
         <v>26</v>
       </c>
       <c r="AL37" s="6">
         <v>53</v>
       </c>
       <c r="AM37" s="6">
         <v>67</v>
       </c>
       <c r="AN37" s="6">
         <v>71</v>
       </c>
       <c r="AO37" s="6">
         <v>63</v>
       </c>
       <c r="AP37" s="6">
         <v>48</v>
       </c>
       <c r="AQ37" s="6">
         <v>41</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="51">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="10">
         <v>61</v>
       </c>
       <c r="U38" s="10">
         <v>54</v>
       </c>
       <c r="V38" s="10">
         <v>77</v>
       </c>
       <c r="W38" s="10">
         <v>62</v>
       </c>
       <c r="X38" s="10">
         <v>71</v>
       </c>
       <c r="Y38" s="6">
         <v>50</v>
       </c>
       <c r="Z38" s="6">
         <v>77</v>
       </c>
       <c r="AA38" s="6">
@@ -4030,52 +4129,55 @@
       </c>
       <c r="AJ38" s="6">
         <v>61</v>
       </c>
       <c r="AK38" s="6">
         <v>67</v>
       </c>
       <c r="AL38" s="6">
         <v>91</v>
       </c>
       <c r="AM38" s="6">
         <v>116</v>
       </c>
       <c r="AN38" s="6">
         <v>118</v>
       </c>
       <c r="AO38" s="6">
         <v>78</v>
       </c>
       <c r="AP38" s="6">
         <v>53</v>
       </c>
       <c r="AQ38" s="6">
         <v>72</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="51">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="10">
         <v>33</v>
       </c>
       <c r="U39" s="10">
         <v>35</v>
       </c>
       <c r="V39" s="10">
         <v>28</v>
       </c>
       <c r="W39" s="10">
         <v>48</v>
       </c>
       <c r="X39" s="10">
         <v>33</v>
       </c>
       <c r="Y39" s="6">
         <v>38</v>
       </c>
       <c r="Z39" s="6">
         <v>57</v>
       </c>
       <c r="AA39" s="6">
@@ -4107,52 +4209,55 @@
       </c>
       <c r="AJ39" s="6">
         <v>86</v>
       </c>
       <c r="AK39" s="6">
         <v>46</v>
       </c>
       <c r="AL39" s="6">
         <v>72</v>
       </c>
       <c r="AM39" s="6">
         <v>51</v>
       </c>
       <c r="AN39" s="6">
         <v>72</v>
       </c>
       <c r="AO39" s="6">
         <v>62</v>
       </c>
       <c r="AP39" s="6">
         <v>73</v>
       </c>
       <c r="AQ39" s="6">
         <v>39</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="51">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="10">
         <v>36</v>
       </c>
       <c r="U40" s="10">
         <v>26</v>
       </c>
       <c r="V40" s="10">
         <v>41</v>
       </c>
       <c r="W40" s="10">
         <v>58</v>
       </c>
       <c r="X40" s="10">
         <v>46</v>
       </c>
       <c r="Y40" s="6">
         <v>56</v>
       </c>
       <c r="Z40" s="6">
         <v>43</v>
       </c>
       <c r="AA40" s="6">
@@ -4184,52 +4289,55 @@
       </c>
       <c r="AJ40" s="6">
         <v>40</v>
       </c>
       <c r="AK40" s="6">
         <v>80</v>
       </c>
       <c r="AL40" s="6">
         <v>52</v>
       </c>
       <c r="AM40" s="6">
         <v>57</v>
       </c>
       <c r="AN40" s="6">
         <v>49</v>
       </c>
       <c r="AO40" s="6">
         <v>51</v>
       </c>
       <c r="AP40" s="6">
         <v>29</v>
       </c>
       <c r="AQ40" s="6">
         <v>42</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="51">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="10">
         <v>33</v>
       </c>
       <c r="U41" s="10">
         <v>44</v>
       </c>
       <c r="V41" s="10">
         <v>55</v>
       </c>
       <c r="W41" s="10">
         <v>47</v>
       </c>
       <c r="X41" s="10">
         <v>52</v>
       </c>
       <c r="Y41" s="6">
         <v>54</v>
       </c>
       <c r="Z41" s="6">
         <v>67</v>
       </c>
       <c r="AA41" s="6">
@@ -4261,52 +4369,55 @@
       </c>
       <c r="AJ41" s="6">
         <v>48</v>
       </c>
       <c r="AK41" s="6">
         <v>45</v>
       </c>
       <c r="AL41" s="6">
         <v>52</v>
       </c>
       <c r="AM41" s="6">
         <v>50</v>
       </c>
       <c r="AN41" s="6">
         <v>77</v>
       </c>
       <c r="AO41" s="6">
         <v>55</v>
       </c>
       <c r="AP41" s="6">
         <v>73</v>
       </c>
       <c r="AQ41" s="6">
         <v>51</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="51">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="10">
         <v>84</v>
       </c>
       <c r="U42" s="10">
         <v>82</v>
       </c>
       <c r="V42" s="10">
         <v>82</v>
       </c>
       <c r="W42" s="10">
         <v>95</v>
       </c>
       <c r="X42" s="10">
         <v>118</v>
       </c>
       <c r="Y42" s="6">
         <v>49</v>
       </c>
       <c r="Z42" s="6">
         <v>107</v>
       </c>
       <c r="AA42" s="6">
@@ -4338,52 +4449,55 @@
       </c>
       <c r="AJ42" s="6">
         <v>80</v>
       </c>
       <c r="AK42" s="6">
         <v>58</v>
       </c>
       <c r="AL42" s="6">
         <v>82</v>
       </c>
       <c r="AM42" s="6">
         <v>123</v>
       </c>
       <c r="AN42" s="6">
         <v>129</v>
       </c>
       <c r="AO42" s="6">
         <v>121</v>
       </c>
       <c r="AP42" s="6">
         <v>50</v>
       </c>
       <c r="AQ42" s="6">
         <v>64</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="51">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="10">
         <v>144</v>
       </c>
       <c r="U43" s="10">
         <v>130</v>
       </c>
       <c r="V43" s="10">
         <v>219</v>
       </c>
       <c r="W43" s="10">
         <v>210</v>
       </c>
       <c r="X43" s="10">
         <v>212</v>
       </c>
       <c r="Y43" s="6">
         <v>186</v>
       </c>
       <c r="Z43" s="6">
         <v>168</v>
       </c>
       <c r="AA43" s="6">
@@ -4415,52 +4529,55 @@
       </c>
       <c r="AJ43" s="6">
         <v>162</v>
       </c>
       <c r="AK43" s="6">
         <v>143</v>
       </c>
       <c r="AL43" s="6">
         <v>227</v>
       </c>
       <c r="AM43" s="6">
         <v>201</v>
       </c>
       <c r="AN43" s="6">
         <v>258</v>
       </c>
       <c r="AO43" s="6">
         <v>192</v>
       </c>
       <c r="AP43" s="6">
         <v>155</v>
       </c>
       <c r="AQ43" s="6">
         <v>158</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="51">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="10">
         <v>36</v>
       </c>
       <c r="U44" s="10">
         <v>36</v>
       </c>
       <c r="V44" s="10">
         <v>64</v>
       </c>
       <c r="W44" s="10">
         <v>43</v>
       </c>
       <c r="X44" s="10">
         <v>49</v>
       </c>
       <c r="Y44" s="6">
         <v>46</v>
       </c>
       <c r="Z44" s="6">
         <v>51</v>
       </c>
       <c r="AA44" s="6">
@@ -4492,52 +4609,55 @@
       </c>
       <c r="AJ44" s="6">
         <v>77</v>
       </c>
       <c r="AK44" s="6">
         <v>42</v>
       </c>
       <c r="AL44" s="6">
         <v>77</v>
       </c>
       <c r="AM44" s="6">
         <v>81</v>
       </c>
       <c r="AN44" s="6">
         <v>81</v>
       </c>
       <c r="AO44" s="6">
         <v>64</v>
       </c>
       <c r="AP44" s="6">
         <v>35</v>
       </c>
       <c r="AQ44" s="6">
         <v>71</v>
       </c>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44" s="51">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A45" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
       <c r="O45" s="8"/>
       <c r="P45" s="8"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="11">
         <v>38</v>
       </c>
       <c r="U45" s="11">
@@ -4587,327 +4707,330 @@
       </c>
       <c r="AJ45" s="9">
         <v>117</v>
       </c>
       <c r="AK45" s="9">
         <v>59</v>
       </c>
       <c r="AL45" s="9">
         <v>34</v>
       </c>
       <c r="AM45" s="9">
         <v>81</v>
       </c>
       <c r="AN45" s="9">
         <v>48</v>
       </c>
       <c r="AO45" s="9">
         <v>72</v>
       </c>
       <c r="AP45" s="9">
         <v>55</v>
       </c>
       <c r="AQ45" s="9">
         <v>64</v>
       </c>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45" s="52">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="5"/>
       <c r="I46" s="4"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
       <c r="M46" s="5"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="5"/>
       <c r="I47" s="4"/>
       <c r="J47" s="5"/>
       <c r="K47" s="5"/>
       <c r="L47" s="5"/>
       <c r="M47" s="5"/>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="6"/>
       <c r="R47" s="6"/>
       <c r="S47" s="6"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X48" s="1"/>
     </row>
-    <row r="49" spans="24:24">
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="1"/>
     </row>
-    <row r="50" spans="24:24">
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="1"/>
     </row>
-    <row r="51" spans="24:24">
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="1"/>
     </row>
-    <row r="52" spans="24:24">
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="1"/>
     </row>
-    <row r="53" spans="24:24">
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="1"/>
     </row>
-    <row r="54" spans="24:24">
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="1"/>
     </row>
-    <row r="55" spans="24:24">
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="1"/>
     </row>
-    <row r="56" spans="24:24">
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="1"/>
     </row>
-    <row r="57" spans="24:24">
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X57" s="1"/>
     </row>
-    <row r="58" spans="24:24">
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X58" s="1"/>
     </row>
-    <row r="59" spans="24:24">
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X59" s="1"/>
     </row>
-    <row r="60" spans="24:24">
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X60" s="1"/>
     </row>
-    <row r="61" spans="24:24">
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X61" s="1"/>
     </row>
-    <row r="62" spans="24:24">
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X62" s="1"/>
     </row>
-    <row r="63" spans="24:24">
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X63" s="1"/>
     </row>
-    <row r="64" spans="24:24">
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X64" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:BD88"/>
   <sheetViews>
-    <sheetView topLeftCell="AG4" workbookViewId="0">
-      <selection activeCell="AQ10" sqref="AQ10:AQ45"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="18" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="6" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="21" max="21" width="7.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="7.28515625" style="14" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="6.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="7.5703125" style="1" customWidth="1"/>
     <col min="28" max="28" width="6.85546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.42578125" style="1" customWidth="1"/>
     <col min="30" max="30" width="6.85546875" style="1" customWidth="1"/>
     <col min="31" max="31" width="7.7109375" style="1" customWidth="1"/>
     <col min="32" max="32" width="7.85546875" style="1" customWidth="1"/>
     <col min="33" max="34" width="9.140625" style="1"/>
     <col min="35" max="35" width="8.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="7" style="1" customWidth="1"/>
     <col min="37" max="37" width="8" style="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="12.75">
+    <row r="1" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
       <c r="W1" s="24"/>
       <c r="X1" s="24"/>
       <c r="Y1" s="24"/>
     </row>
-    <row r="2" spans="1:56" ht="12.75">
+    <row r="2" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
     </row>
-    <row r="3" spans="1:56" ht="14.45" customHeight="1">
+    <row r="3" spans="1:56" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
     </row>
-    <row r="4" spans="1:56" ht="13.9" customHeight="1">
+    <row r="4" spans="1:56" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W4" s="24"/>
       <c r="X4" s="24"/>
       <c r="Y4" s="24"/>
     </row>
-    <row r="5" spans="1:56" ht="16.899999999999999" customHeight="1">
+    <row r="5" spans="1:56" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="24"/>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="AA5" s="53"/>
-[...21 lines deleted...]
-      <c r="AW5" s="53"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58"/>
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="58"/>
+      <c r="AI5" s="58"/>
+      <c r="AJ5" s="58"/>
+      <c r="AK5" s="58"/>
+      <c r="AL5" s="58"/>
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="58"/>
+      <c r="AO5" s="58"/>
+      <c r="AP5" s="58"/>
+      <c r="AQ5" s="58"/>
+      <c r="AR5" s="58"/>
+      <c r="AS5" s="58"/>
+      <c r="AT5" s="58"/>
+      <c r="AU5" s="58"/>
+      <c r="AV5" s="58"/>
+      <c r="AW5" s="58"/>
       <c r="AX5" s="24"/>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
     </row>
-    <row r="6" spans="1:56" s="2" customFormat="1" ht="13.9" customHeight="1">
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W6" s="24"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="24"/>
       <c r="AK6" s="3"/>
       <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:56" ht="12" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="61">
+    <row r="7" spans="1:56" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="67"/>
+      <c r="B7" s="66">
         <v>2021</v>
       </c>
-      <c r="C7" s="61"/>
-[...10 lines deleted...]
-      <c r="N7" s="61">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66">
         <v>2022</v>
       </c>
-      <c r="O7" s="61"/>
-[...4 lines deleted...]
-      <c r="T7" s="61">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="66">
         <v>2024</v>
       </c>
-      <c r="U7" s="61"/>
-[...4 lines deleted...]
-      <c r="Z7" s="54">
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59">
         <v>2025</v>
       </c>
-      <c r="AA7" s="55"/>
-[...10 lines deleted...]
-      <c r="AL7" s="54">
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="59">
         <v>2026</v>
       </c>
-      <c r="AM7" s="55"/>
-[...12 lines deleted...]
-      <c r="A8" s="62"/>
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="60"/>
+      <c r="AS7" s="60"/>
+      <c r="AT7" s="60"/>
+      <c r="AU7" s="60"/>
+      <c r="AV7" s="60"/>
+      <c r="AW7" s="61"/>
+    </row>
+    <row r="8" spans="1:56" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="67"/>
       <c r="B8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="16" t="s">
@@ -5009,92 +5132,92 @@
       <c r="AP8" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ8" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AR8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AT8" s="27" t="s">
         <v>4</v>
       </c>
       <c r="AU8" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AV8" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AW8" s="29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:56">
-      <c r="A9" s="57" t="s">
+    <row r="9" spans="1:56" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="57"/>
-[...36 lines deleted...]
-    <row r="10" spans="1:56">
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+      <c r="T9" s="62"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="62"/>
+      <c r="AI9" s="62"/>
+      <c r="AJ9" s="62"/>
+      <c r="AK9" s="62"/>
+    </row>
+    <row r="10" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="10">
         <v>31</v>
       </c>
       <c r="C10" s="10">
         <v>35</v>
       </c>
       <c r="D10" s="10">
         <v>40</v>
       </c>
       <c r="E10" s="10">
         <v>19</v>
       </c>
       <c r="F10" s="10">
         <v>54</v>
       </c>
       <c r="G10" s="10">
         <v>30</v>
       </c>
       <c r="H10" s="10">
         <v>35</v>
       </c>
       <c r="I10" s="10">
@@ -5180,52 +5303,55 @@
       </c>
       <c r="AJ10" s="6">
         <v>2964</v>
       </c>
       <c r="AK10" s="6">
         <v>2642</v>
       </c>
       <c r="AL10" s="6">
         <v>3425</v>
       </c>
       <c r="AM10" s="6">
         <v>3237</v>
       </c>
       <c r="AN10" s="6">
         <v>3369</v>
       </c>
       <c r="AO10" s="6">
         <v>2863</v>
       </c>
       <c r="AP10" s="6">
         <v>2472</v>
       </c>
       <c r="AQ10" s="6">
         <v>3159</v>
       </c>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="AR10" s="51">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="10"/>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10">
         <v>1125</v>
       </c>
       <c r="U11" s="10">
@@ -5275,52 +5401,55 @@
       </c>
       <c r="AJ11" s="6">
         <v>1263</v>
       </c>
       <c r="AK11" s="6">
         <v>1183</v>
       </c>
       <c r="AL11" s="6">
         <v>1502</v>
       </c>
       <c r="AM11" s="6">
         <v>1521</v>
       </c>
       <c r="AN11" s="6">
         <v>1515</v>
       </c>
       <c r="AO11" s="6">
         <v>1224</v>
       </c>
       <c r="AP11" s="6">
         <v>1107</v>
       </c>
       <c r="AQ11" s="6">
         <v>1389</v>
       </c>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="AR11" s="51">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10">
         <v>137</v>
       </c>
       <c r="U12" s="10">
@@ -5370,52 +5499,55 @@
       </c>
       <c r="AJ12" s="6">
         <v>135</v>
       </c>
       <c r="AK12" s="6">
         <v>109</v>
       </c>
       <c r="AL12" s="6">
         <v>173</v>
       </c>
       <c r="AM12" s="6">
         <v>170</v>
       </c>
       <c r="AN12" s="6">
         <v>142</v>
       </c>
       <c r="AO12" s="6">
         <v>153</v>
       </c>
       <c r="AP12" s="6">
         <v>123</v>
       </c>
       <c r="AQ12" s="6">
         <v>134</v>
       </c>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="AR12" s="51">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10">
         <v>228</v>
       </c>
       <c r="U13" s="10">
@@ -5465,52 +5597,55 @@
       </c>
       <c r="AJ13" s="6">
         <v>197</v>
       </c>
       <c r="AK13" s="6">
         <v>220</v>
       </c>
       <c r="AL13" s="6">
         <v>276</v>
       </c>
       <c r="AM13" s="6">
         <v>249</v>
       </c>
       <c r="AN13" s="6">
         <v>268</v>
       </c>
       <c r="AO13" s="6">
         <v>275</v>
       </c>
       <c r="AP13" s="6">
         <v>162</v>
       </c>
       <c r="AQ13" s="6">
         <v>296</v>
       </c>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="AR13" s="51">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10">
         <v>165</v>
       </c>
       <c r="U14" s="10">
@@ -5560,52 +5695,55 @@
       </c>
       <c r="AJ14" s="6">
         <v>235</v>
       </c>
       <c r="AK14" s="6">
         <v>180</v>
       </c>
       <c r="AL14" s="6">
         <v>269</v>
       </c>
       <c r="AM14" s="6">
         <v>237</v>
       </c>
       <c r="AN14" s="6">
         <v>251</v>
       </c>
       <c r="AO14" s="6">
         <v>198</v>
       </c>
       <c r="AP14" s="6">
         <v>177</v>
       </c>
       <c r="AQ14" s="6">
         <v>286</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="AR14" s="51">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10">
         <v>163</v>
       </c>
       <c r="U15" s="10">
@@ -5655,52 +5793,55 @@
       </c>
       <c r="AJ15" s="6">
         <v>218</v>
       </c>
       <c r="AK15" s="6">
         <v>162</v>
       </c>
       <c r="AL15" s="6">
         <v>203</v>
       </c>
       <c r="AM15" s="6">
         <v>173</v>
       </c>
       <c r="AN15" s="6">
         <v>195</v>
       </c>
       <c r="AO15" s="6">
         <v>212</v>
       </c>
       <c r="AP15" s="6">
         <v>213</v>
       </c>
       <c r="AQ15" s="6">
         <v>180</v>
       </c>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="AR15" s="51">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10">
         <v>56</v>
       </c>
       <c r="U16" s="10">
@@ -5750,52 +5891,55 @@
       </c>
       <c r="AJ16" s="6">
         <v>123</v>
       </c>
       <c r="AK16" s="6">
         <v>89</v>
       </c>
       <c r="AL16" s="6">
         <v>141</v>
       </c>
       <c r="AM16" s="6">
         <v>106</v>
       </c>
       <c r="AN16" s="6">
         <v>99</v>
       </c>
       <c r="AO16" s="6">
         <v>94</v>
       </c>
       <c r="AP16" s="6">
         <v>107</v>
       </c>
       <c r="AQ16" s="6">
         <v>67</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="51">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
       <c r="O17" s="10"/>
       <c r="P17" s="10"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10">
         <v>48</v>
       </c>
       <c r="U17" s="10">
@@ -5845,52 +5989,55 @@
       </c>
       <c r="AJ17" s="6">
         <v>76</v>
       </c>
       <c r="AK17" s="6">
         <v>61</v>
       </c>
       <c r="AL17" s="6">
         <v>60</v>
       </c>
       <c r="AM17" s="6">
         <v>49</v>
       </c>
       <c r="AN17" s="6">
         <v>75</v>
       </c>
       <c r="AO17" s="6">
         <v>48</v>
       </c>
       <c r="AP17" s="6">
         <v>40</v>
       </c>
       <c r="AQ17" s="6">
         <v>42</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="51">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10">
         <v>100</v>
       </c>
       <c r="U18" s="10">
@@ -5940,52 +6087,55 @@
       </c>
       <c r="AJ18" s="6">
         <v>62</v>
       </c>
       <c r="AK18" s="6">
         <v>63</v>
       </c>
       <c r="AL18" s="6">
         <v>82</v>
       </c>
       <c r="AM18" s="6">
         <v>73</v>
       </c>
       <c r="AN18" s="6">
         <v>82</v>
       </c>
       <c r="AO18" s="6">
         <v>72</v>
       </c>
       <c r="AP18" s="6">
         <v>43</v>
       </c>
       <c r="AQ18" s="6">
         <v>72</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="51">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10">
         <v>66</v>
       </c>
       <c r="U19" s="10">
@@ -6035,52 +6185,55 @@
       </c>
       <c r="AJ19" s="6">
         <v>70</v>
       </c>
       <c r="AK19" s="6">
         <v>55</v>
       </c>
       <c r="AL19" s="6">
         <v>67</v>
       </c>
       <c r="AM19" s="6">
         <v>60</v>
       </c>
       <c r="AN19" s="6">
         <v>69</v>
       </c>
       <c r="AO19" s="6">
         <v>60</v>
       </c>
       <c r="AP19" s="6">
         <v>51</v>
       </c>
       <c r="AQ19" s="6">
         <v>57</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="51">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10">
         <v>159</v>
       </c>
       <c r="U20" s="10">
@@ -6130,52 +6283,55 @@
       </c>
       <c r="AJ20" s="6">
         <v>123</v>
       </c>
       <c r="AK20" s="6">
         <v>106</v>
       </c>
       <c r="AL20" s="6">
         <v>185</v>
       </c>
       <c r="AM20" s="6">
         <v>150</v>
       </c>
       <c r="AN20" s="6">
         <v>144</v>
       </c>
       <c r="AO20" s="6">
         <v>91</v>
       </c>
       <c r="AP20" s="6">
         <v>81</v>
       </c>
       <c r="AQ20" s="6">
         <v>122</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="51">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
       <c r="T21" s="10">
         <v>216</v>
       </c>
       <c r="U21" s="10">
@@ -6225,52 +6381,55 @@
       </c>
       <c r="AJ21" s="6">
         <v>193</v>
       </c>
       <c r="AK21" s="6">
         <v>182</v>
       </c>
       <c r="AL21" s="6">
         <v>236</v>
       </c>
       <c r="AM21" s="6">
         <v>248</v>
       </c>
       <c r="AN21" s="6">
         <v>262</v>
       </c>
       <c r="AO21" s="6">
         <v>244</v>
       </c>
       <c r="AP21" s="6">
         <v>170</v>
       </c>
       <c r="AQ21" s="6">
         <v>253</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="51">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
       <c r="T22" s="10">
         <v>85</v>
       </c>
       <c r="U22" s="10">
@@ -6320,52 +6479,55 @@
       </c>
       <c r="AJ22" s="6">
         <v>96</v>
       </c>
       <c r="AK22" s="6">
         <v>78</v>
       </c>
       <c r="AL22" s="6">
         <v>110</v>
       </c>
       <c r="AM22" s="6">
         <v>73</v>
       </c>
       <c r="AN22" s="6">
         <v>111</v>
       </c>
       <c r="AO22" s="6">
         <v>71</v>
       </c>
       <c r="AP22" s="6">
         <v>81</v>
       </c>
       <c r="AQ22" s="6">
         <v>92</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="51">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
       <c r="T23" s="10">
         <v>158</v>
       </c>
       <c r="U23" s="10">
@@ -6415,94 +6577,97 @@
       </c>
       <c r="AJ23" s="6">
         <v>173</v>
       </c>
       <c r="AK23" s="6">
         <v>154</v>
       </c>
       <c r="AL23" s="6">
         <v>121</v>
       </c>
       <c r="AM23" s="6">
         <v>128</v>
       </c>
       <c r="AN23" s="6">
         <v>156</v>
       </c>
       <c r="AO23" s="6">
         <v>121</v>
       </c>
       <c r="AP23" s="6">
         <v>117</v>
       </c>
       <c r="AQ23" s="6">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="AR23" s="51">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A24" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="60"/>
-[...34 lines deleted...]
-      <c r="AK24" s="60"/>
+      <c r="B24" s="65"/>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="65"/>
+      <c r="O24" s="65"/>
+      <c r="P24" s="65"/>
+      <c r="Q24" s="65"/>
+      <c r="R24" s="65"/>
+      <c r="S24" s="65"/>
+      <c r="T24" s="65"/>
+      <c r="U24" s="65"/>
+      <c r="V24" s="65"/>
+      <c r="W24" s="65"/>
+      <c r="X24" s="65"/>
+      <c r="Y24" s="65"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="65"/>
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="65"/>
+      <c r="AF24" s="65"/>
+      <c r="AG24" s="65"/>
+      <c r="AH24" s="65"/>
+      <c r="AI24" s="65"/>
+      <c r="AJ24" s="65"/>
+      <c r="AK24" s="65"/>
       <c r="AQ24" s="6"/>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="10">
         <v>19</v>
       </c>
       <c r="C25" s="10">
         <v>26</v>
       </c>
       <c r="D25" s="10">
         <v>29</v>
       </c>
       <c r="E25" s="10">
         <v>13</v>
       </c>
       <c r="F25" s="10">
         <v>46</v>
       </c>
       <c r="G25" s="10">
         <v>22</v>
       </c>
       <c r="H25" s="10">
         <v>25</v>
       </c>
       <c r="I25" s="10">
@@ -6588,52 +6753,55 @@
       </c>
       <c r="AJ25" s="6">
         <v>1598</v>
       </c>
       <c r="AK25" s="6">
         <v>1428</v>
       </c>
       <c r="AL25" s="6">
         <v>1788</v>
       </c>
       <c r="AM25" s="6">
         <v>1806</v>
       </c>
       <c r="AN25" s="6">
         <v>1837</v>
       </c>
       <c r="AO25" s="6">
         <v>1474</v>
       </c>
       <c r="AP25" s="6">
         <v>1395</v>
       </c>
       <c r="AQ25" s="6">
         <v>1654</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="51">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10">
         <v>1000</v>
       </c>
       <c r="U26" s="10">
@@ -6683,52 +6851,55 @@
       </c>
       <c r="AJ26" s="6">
         <v>1160</v>
       </c>
       <c r="AK26" s="6">
         <v>1080</v>
       </c>
       <c r="AL26" s="6">
         <v>1335</v>
       </c>
       <c r="AM26" s="6">
         <v>1385</v>
       </c>
       <c r="AN26" s="6">
         <v>1392</v>
       </c>
       <c r="AO26" s="6">
         <v>1096</v>
       </c>
       <c r="AP26" s="6">
         <v>1018</v>
       </c>
       <c r="AQ26" s="6">
         <v>1214</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="51">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="10">
         <v>128</v>
       </c>
       <c r="U27" s="10">
@@ -6778,52 +6949,55 @@
       </c>
       <c r="AJ27" s="6">
         <v>117</v>
       </c>
       <c r="AK27" s="6">
         <v>93</v>
       </c>
       <c r="AL27" s="6">
         <v>152</v>
       </c>
       <c r="AM27" s="6">
         <v>155</v>
       </c>
       <c r="AN27" s="6">
         <v>127</v>
       </c>
       <c r="AO27" s="6">
         <v>134</v>
       </c>
       <c r="AP27" s="6">
         <v>117</v>
       </c>
       <c r="AQ27" s="6">
         <v>126</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="51">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="10"/>
       <c r="C28" s="10"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
       <c r="Q28" s="10"/>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
       <c r="T28" s="10">
         <v>76</v>
       </c>
       <c r="U28" s="10">
@@ -6873,52 +7047,55 @@
       </c>
       <c r="AJ28" s="6">
         <v>127</v>
       </c>
       <c r="AK28" s="6">
         <v>100</v>
       </c>
       <c r="AL28" s="6">
         <v>145</v>
       </c>
       <c r="AM28" s="6">
         <v>119</v>
       </c>
       <c r="AN28" s="6">
         <v>134</v>
       </c>
       <c r="AO28" s="6">
         <v>93</v>
       </c>
       <c r="AP28" s="6">
         <v>85</v>
       </c>
       <c r="AQ28" s="6">
         <v>151</v>
       </c>
-    </row>
-    <row r="29" spans="1:43">
+      <c r="AR28" s="51">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="10"/>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="10"/>
       <c r="O29" s="10"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
       <c r="T29" s="10">
         <v>102</v>
       </c>
       <c r="U29" s="10">
@@ -6968,52 +7145,55 @@
       </c>
       <c r="AJ29" s="6">
         <v>135</v>
       </c>
       <c r="AK29" s="6">
         <v>83</v>
       </c>
       <c r="AL29" s="6">
         <v>117</v>
       </c>
       <c r="AM29" s="6">
         <v>90</v>
       </c>
       <c r="AN29" s="6">
         <v>106</v>
       </c>
       <c r="AO29" s="6">
         <v>102</v>
       </c>
       <c r="AP29" s="6">
         <v>131</v>
       </c>
       <c r="AQ29" s="6">
         <v>100</v>
       </c>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="51">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="10"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
       <c r="T30" s="10">
         <v>83</v>
       </c>
       <c r="U30" s="10">
@@ -7063,94 +7243,97 @@
       </c>
       <c r="AJ30" s="6">
         <v>59</v>
       </c>
       <c r="AK30" s="6">
         <v>72</v>
       </c>
       <c r="AL30" s="6">
         <v>39</v>
       </c>
       <c r="AM30" s="6">
         <v>57</v>
       </c>
       <c r="AN30" s="6">
         <v>78</v>
       </c>
       <c r="AO30" s="6">
         <v>49</v>
       </c>
       <c r="AP30" s="6">
         <v>44</v>
       </c>
       <c r="AQ30" s="6">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="60" t="s">
+      <c r="AR30" s="51">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A31" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="60"/>
-[...34 lines deleted...]
-      <c r="AK31" s="60"/>
+      <c r="B31" s="65"/>
+      <c r="C31" s="65"/>
+      <c r="D31" s="65"/>
+      <c r="E31" s="65"/>
+      <c r="F31" s="65"/>
+      <c r="G31" s="65"/>
+      <c r="H31" s="65"/>
+      <c r="I31" s="65"/>
+      <c r="J31" s="65"/>
+      <c r="K31" s="65"/>
+      <c r="L31" s="65"/>
+      <c r="M31" s="65"/>
+      <c r="N31" s="65"/>
+      <c r="O31" s="65"/>
+      <c r="P31" s="65"/>
+      <c r="Q31" s="65"/>
+      <c r="R31" s="65"/>
+      <c r="S31" s="65"/>
+      <c r="T31" s="65"/>
+      <c r="U31" s="65"/>
+      <c r="V31" s="65"/>
+      <c r="W31" s="65"/>
+      <c r="X31" s="65"/>
+      <c r="Y31" s="65"/>
+      <c r="Z31" s="65"/>
+      <c r="AA31" s="65"/>
+      <c r="AB31" s="65"/>
+      <c r="AC31" s="65"/>
+      <c r="AD31" s="65"/>
+      <c r="AE31" s="65"/>
+      <c r="AF31" s="65"/>
+      <c r="AG31" s="65"/>
+      <c r="AH31" s="65"/>
+      <c r="AI31" s="65"/>
+      <c r="AJ31" s="65"/>
+      <c r="AK31" s="65"/>
       <c r="AQ31" s="6"/>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="10">
         <v>12</v>
       </c>
       <c r="C32" s="10">
         <v>9</v>
       </c>
       <c r="D32" s="10">
         <v>11</v>
       </c>
       <c r="E32" s="10">
         <v>6</v>
       </c>
       <c r="F32" s="10">
         <v>8</v>
       </c>
       <c r="G32" s="10">
         <v>8</v>
       </c>
       <c r="H32" s="10">
         <v>10</v>
       </c>
       <c r="I32" s="10">
@@ -7236,52 +7419,55 @@
       </c>
       <c r="AJ32" s="6">
         <v>1366</v>
       </c>
       <c r="AK32" s="6">
         <v>1214</v>
       </c>
       <c r="AL32" s="6">
         <v>1637</v>
       </c>
       <c r="AM32" s="6">
         <v>1431</v>
       </c>
       <c r="AN32" s="6">
         <v>1532</v>
       </c>
       <c r="AO32" s="6">
         <v>1389</v>
       </c>
       <c r="AP32" s="6">
         <v>1077</v>
       </c>
       <c r="AQ32" s="6">
         <v>1505</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="51">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="10"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
       <c r="Q33" s="10"/>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
       <c r="T33" s="10">
         <v>125</v>
       </c>
       <c r="U33" s="10">
@@ -7331,52 +7517,55 @@
       </c>
       <c r="AJ33" s="6">
         <v>103</v>
       </c>
       <c r="AK33" s="6">
         <v>103</v>
       </c>
       <c r="AL33" s="6">
         <v>167</v>
       </c>
       <c r="AM33" s="6">
         <v>136</v>
       </c>
       <c r="AN33" s="6">
         <v>123</v>
       </c>
       <c r="AO33" s="6">
         <v>128</v>
       </c>
       <c r="AP33" s="6">
         <v>89</v>
       </c>
       <c r="AQ33" s="6">
         <v>175</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="51">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10">
         <v>9</v>
       </c>
       <c r="U34" s="10">
@@ -7426,52 +7615,55 @@
       </c>
       <c r="AJ34" s="6">
         <v>18</v>
       </c>
       <c r="AK34" s="6">
         <v>16</v>
       </c>
       <c r="AL34" s="6">
         <v>21</v>
       </c>
       <c r="AM34" s="6">
         <v>15</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AO34" s="6">
         <v>19</v>
       </c>
       <c r="AP34" s="6">
         <v>6</v>
       </c>
       <c r="AQ34" s="6">
         <v>8</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="51">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
       <c r="T35" s="10">
         <v>228</v>
       </c>
       <c r="U35" s="10">
@@ -7521,52 +7713,55 @@
       </c>
       <c r="AJ35" s="6">
         <v>197</v>
       </c>
       <c r="AK35" s="6">
         <v>220</v>
       </c>
       <c r="AL35" s="6">
         <v>276</v>
       </c>
       <c r="AM35" s="6">
         <v>249</v>
       </c>
       <c r="AN35" s="6">
         <v>268</v>
       </c>
       <c r="AO35" s="6">
         <v>275</v>
       </c>
       <c r="AP35" s="6">
         <v>162</v>
       </c>
       <c r="AQ35" s="6">
         <v>296</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="51">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
       <c r="T36" s="10">
         <v>89</v>
       </c>
       <c r="U36" s="10">
@@ -7616,52 +7811,55 @@
       </c>
       <c r="AJ36" s="6">
         <v>108</v>
       </c>
       <c r="AK36" s="6">
         <v>80</v>
       </c>
       <c r="AL36" s="6">
         <v>124</v>
       </c>
       <c r="AM36" s="6">
         <v>118</v>
       </c>
       <c r="AN36" s="6">
         <v>117</v>
       </c>
       <c r="AO36" s="6">
         <v>105</v>
       </c>
       <c r="AP36" s="6">
         <v>92</v>
       </c>
       <c r="AQ36" s="6">
         <v>135</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="51">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="10"/>
       <c r="M37" s="10"/>
       <c r="N37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
       <c r="Q37" s="10"/>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10">
         <v>61</v>
       </c>
       <c r="U37" s="10">
@@ -7711,52 +7909,55 @@
       </c>
       <c r="AJ37" s="6">
         <v>83</v>
       </c>
       <c r="AK37" s="6">
         <v>79</v>
       </c>
       <c r="AL37" s="6">
         <v>86</v>
       </c>
       <c r="AM37" s="6">
         <v>83</v>
       </c>
       <c r="AN37" s="6">
         <v>89</v>
       </c>
       <c r="AO37" s="6">
         <v>110</v>
       </c>
       <c r="AP37" s="6">
         <v>82</v>
       </c>
       <c r="AQ37" s="6">
         <v>80</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="51">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="10"/>
       <c r="L38" s="10"/>
       <c r="M38" s="10"/>
       <c r="N38" s="10"/>
       <c r="O38" s="10"/>
       <c r="P38" s="10"/>
       <c r="Q38" s="10"/>
       <c r="R38" s="10"/>
       <c r="S38" s="10"/>
       <c r="T38" s="10">
         <v>56</v>
       </c>
       <c r="U38" s="10">
@@ -7806,52 +8007,55 @@
       </c>
       <c r="AJ38" s="6">
         <v>123</v>
       </c>
       <c r="AK38" s="6">
         <v>89</v>
       </c>
       <c r="AL38" s="6">
         <v>141</v>
       </c>
       <c r="AM38" s="6">
         <v>106</v>
       </c>
       <c r="AN38" s="6">
         <v>99</v>
       </c>
       <c r="AO38" s="6">
         <v>94</v>
       </c>
       <c r="AP38" s="6">
         <v>107</v>
       </c>
       <c r="AQ38" s="6">
         <v>67</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="51">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="10"/>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="N39" s="10"/>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
       <c r="Q39" s="10"/>
       <c r="R39" s="10"/>
       <c r="S39" s="10"/>
       <c r="T39" s="10">
         <v>48</v>
       </c>
       <c r="U39" s="10">
@@ -7901,52 +8105,55 @@
       </c>
       <c r="AJ39" s="6">
         <v>76</v>
       </c>
       <c r="AK39" s="6">
         <v>61</v>
       </c>
       <c r="AL39" s="6">
         <v>60</v>
       </c>
       <c r="AM39" s="6">
         <v>49</v>
       </c>
       <c r="AN39" s="6">
         <v>75</v>
       </c>
       <c r="AO39" s="6">
         <v>48</v>
       </c>
       <c r="AP39" s="6">
         <v>40</v>
       </c>
       <c r="AQ39" s="6">
         <v>42</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="51">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
       <c r="Q40" s="10"/>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
       <c r="T40" s="10">
         <v>100</v>
       </c>
       <c r="U40" s="10">
@@ -7996,52 +8203,55 @@
       </c>
       <c r="AJ40" s="6">
         <v>62</v>
       </c>
       <c r="AK40" s="6">
         <v>63</v>
       </c>
       <c r="AL40" s="6">
         <v>82</v>
       </c>
       <c r="AM40" s="6">
         <v>73</v>
       </c>
       <c r="AN40" s="6">
         <v>82</v>
       </c>
       <c r="AO40" s="6">
         <v>72</v>
       </c>
       <c r="AP40" s="6">
         <v>43</v>
       </c>
       <c r="AQ40" s="6">
         <v>72</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="51">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="10"/>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
       <c r="L41" s="10"/>
       <c r="M41" s="10"/>
       <c r="N41" s="10"/>
       <c r="O41" s="10"/>
       <c r="P41" s="10"/>
       <c r="Q41" s="10"/>
       <c r="R41" s="10"/>
       <c r="S41" s="10"/>
       <c r="T41" s="10">
         <v>66</v>
       </c>
       <c r="U41" s="10">
@@ -8091,52 +8301,55 @@
       </c>
       <c r="AJ41" s="6">
         <v>70</v>
       </c>
       <c r="AK41" s="6">
         <v>55</v>
       </c>
       <c r="AL41" s="6">
         <v>67</v>
       </c>
       <c r="AM41" s="6">
         <v>60</v>
       </c>
       <c r="AN41" s="6">
         <v>69</v>
       </c>
       <c r="AO41" s="6">
         <v>60</v>
       </c>
       <c r="AP41" s="6">
         <v>51</v>
       </c>
       <c r="AQ41" s="6">
         <v>57</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="51">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="10"/>
       <c r="D42" s="10"/>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
       <c r="H42" s="10"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
       <c r="N42" s="10"/>
       <c r="O42" s="10"/>
       <c r="P42" s="10"/>
       <c r="Q42" s="10"/>
       <c r="R42" s="10"/>
       <c r="S42" s="10"/>
       <c r="T42" s="10">
         <v>159</v>
       </c>
       <c r="U42" s="10">
@@ -8186,52 +8399,55 @@
       </c>
       <c r="AJ42" s="6">
         <v>123</v>
       </c>
       <c r="AK42" s="6">
         <v>106</v>
       </c>
       <c r="AL42" s="6">
         <v>185</v>
       </c>
       <c r="AM42" s="6">
         <v>150</v>
       </c>
       <c r="AN42" s="6">
         <v>144</v>
       </c>
       <c r="AO42" s="6">
         <v>91</v>
       </c>
       <c r="AP42" s="6">
         <v>81</v>
       </c>
       <c r="AQ42" s="6">
         <v>122</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="51">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="10"/>
       <c r="C43" s="10"/>
       <c r="D43" s="10"/>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
       <c r="K43" s="10"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="10"/>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
       <c r="Q43" s="10"/>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
       <c r="T43" s="10">
         <v>216</v>
       </c>
       <c r="U43" s="10">
@@ -8281,52 +8497,55 @@
       </c>
       <c r="AJ43" s="6">
         <v>193</v>
       </c>
       <c r="AK43" s="6">
         <v>182</v>
       </c>
       <c r="AL43" s="6">
         <v>236</v>
       </c>
       <c r="AM43" s="6">
         <v>248</v>
       </c>
       <c r="AN43" s="6">
         <v>262</v>
       </c>
       <c r="AO43" s="6">
         <v>244</v>
       </c>
       <c r="AP43" s="6">
         <v>170</v>
       </c>
       <c r="AQ43" s="6">
         <v>253</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="51">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="10"/>
       <c r="E44" s="10"/>
       <c r="F44" s="10"/>
       <c r="G44" s="10"/>
       <c r="H44" s="10"/>
       <c r="I44" s="10"/>
       <c r="J44" s="10"/>
       <c r="K44" s="10"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
       <c r="Q44" s="10"/>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
       <c r="T44" s="10">
         <v>85</v>
       </c>
       <c r="U44" s="10">
@@ -8376,52 +8595,55 @@
       </c>
       <c r="AJ44" s="6">
         <v>96</v>
       </c>
       <c r="AK44" s="6">
         <v>78</v>
       </c>
       <c r="AL44" s="1">
         <v>110</v>
       </c>
       <c r="AM44" s="6">
         <v>73</v>
       </c>
       <c r="AN44" s="6">
         <v>111</v>
       </c>
       <c r="AO44" s="6">
         <v>71</v>
       </c>
       <c r="AP44" s="6">
         <v>81</v>
       </c>
       <c r="AQ44" s="6">
         <v>92</v>
       </c>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44" s="51">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="11"/>
       <c r="M45" s="11"/>
       <c r="N45" s="11"/>
       <c r="O45" s="11"/>
       <c r="P45" s="11"/>
       <c r="Q45" s="11"/>
       <c r="R45" s="11"/>
       <c r="S45" s="11"/>
       <c r="T45" s="11">
         <v>75</v>
       </c>
       <c r="U45" s="11">
@@ -8471,350 +8693,353 @@
       </c>
       <c r="AJ45" s="9">
         <v>114</v>
       </c>
       <c r="AK45" s="9">
         <v>82</v>
       </c>
       <c r="AL45" s="8">
         <v>82</v>
       </c>
       <c r="AM45" s="9">
         <v>71</v>
       </c>
       <c r="AN45" s="9">
         <v>78</v>
       </c>
       <c r="AO45" s="9">
         <v>72</v>
       </c>
       <c r="AP45" s="9">
         <v>73</v>
       </c>
       <c r="AQ45" s="9">
         <v>106</v>
       </c>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45" s="52">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X48" s="1"/>
     </row>
-    <row r="49" spans="24:24">
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="1"/>
     </row>
-    <row r="50" spans="24:24">
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="1"/>
     </row>
-    <row r="51" spans="24:24">
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="1"/>
     </row>
-    <row r="52" spans="24:24">
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="1"/>
     </row>
-    <row r="53" spans="24:24">
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="1"/>
     </row>
-    <row r="54" spans="24:24">
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="1"/>
     </row>
-    <row r="55" spans="24:24">
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="1"/>
     </row>
-    <row r="56" spans="24:24">
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="1"/>
     </row>
-    <row r="57" spans="24:24">
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X57" s="1"/>
     </row>
-    <row r="58" spans="24:24">
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X58" s="1"/>
     </row>
-    <row r="59" spans="24:24">
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X59" s="1"/>
     </row>
-    <row r="60" spans="24:24">
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X60" s="1"/>
     </row>
-    <row r="61" spans="24:24">
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X61" s="1"/>
     </row>
-    <row r="62" spans="24:24">
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X62" s="1"/>
     </row>
-    <row r="63" spans="24:24">
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X63" s="1"/>
     </row>
-    <row r="64" spans="24:24">
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X64" s="1"/>
     </row>
-    <row r="65" spans="24:24">
+    <row r="65" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X65" s="1"/>
     </row>
-    <row r="66" spans="24:24">
+    <row r="66" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X66" s="1"/>
     </row>
-    <row r="67" spans="24:24">
+    <row r="67" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X67" s="1"/>
     </row>
-    <row r="68" spans="24:24">
+    <row r="68" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X68" s="1"/>
     </row>
-    <row r="69" spans="24:24">
+    <row r="69" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X69" s="1"/>
     </row>
-    <row r="70" spans="24:24">
+    <row r="70" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X70" s="1"/>
     </row>
-    <row r="71" spans="24:24">
+    <row r="71" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X71" s="1"/>
     </row>
-    <row r="72" spans="24:24">
+    <row r="72" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X72" s="1"/>
     </row>
-    <row r="73" spans="24:24">
+    <row r="73" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X73" s="1"/>
     </row>
-    <row r="74" spans="24:24">
+    <row r="74" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X74" s="1"/>
     </row>
-    <row r="75" spans="24:24">
+    <row r="75" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X75" s="1"/>
     </row>
-    <row r="76" spans="24:24">
+    <row r="76" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X76" s="1"/>
     </row>
-    <row r="77" spans="24:24">
+    <row r="77" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X77" s="1"/>
     </row>
-    <row r="78" spans="24:24">
+    <row r="78" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X78" s="1"/>
     </row>
-    <row r="79" spans="24:24">
+    <row r="79" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X79" s="1"/>
     </row>
-    <row r="80" spans="24:24">
+    <row r="80" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X80" s="1"/>
     </row>
-    <row r="81" spans="24:24">
+    <row r="81" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X81" s="1"/>
     </row>
-    <row r="82" spans="24:24">
+    <row r="82" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X82" s="1"/>
     </row>
-    <row r="83" spans="24:24">
+    <row r="83" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X83" s="1"/>
     </row>
-    <row r="84" spans="24:24">
+    <row r="84" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X84" s="1"/>
     </row>
-    <row r="85" spans="24:24">
+    <row r="85" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X85" s="1"/>
     </row>
-    <row r="86" spans="24:24">
+    <row r="86" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X86" s="1"/>
     </row>
-    <row r="87" spans="24:24">
+    <row r="87" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X87" s="1"/>
     </row>
-    <row r="88" spans="24:24">
+    <row r="88" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X88" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A24:AK24"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:BD92"/>
   <sheetViews>
-    <sheetView topLeftCell="AG7" workbookViewId="0">
-      <selection activeCell="AQ10" sqref="AQ10:AQ45"/>
+    <sheetView topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="AV31" sqref="AV31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="0" style="14" hidden="1" customWidth="1"/>
     <col min="21" max="23" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="14" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56" ht="11.45" customHeight="1">
+    <row r="1" spans="1:56" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W1" s="24"/>
       <c r="X1" s="24"/>
       <c r="Y1" s="24"/>
     </row>
-    <row r="2" spans="1:56" ht="11.45" customHeight="1">
+    <row r="2" spans="1:56" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
     </row>
-    <row r="3" spans="1:56" ht="12.75">
+    <row r="3" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
       <c r="W3" s="24"/>
       <c r="X3" s="24"/>
       <c r="Y3" s="24"/>
     </row>
-    <row r="4" spans="1:56" ht="12.75">
+    <row r="4" spans="1:56" ht="12.75" x14ac:dyDescent="0.2">
       <c r="W4" s="24"/>
       <c r="X4" s="24"/>
       <c r="Y4" s="24"/>
     </row>
-    <row r="5" spans="1:56" ht="14.45" customHeight="1">
+    <row r="5" spans="1:56" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W5" s="24"/>
       <c r="X5" s="24"/>
       <c r="Y5" s="24"/>
-      <c r="Z5" s="53" t="s">
+      <c r="Z5" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="AA5" s="53"/>
-[...21 lines deleted...]
-      <c r="AW5" s="53"/>
+      <c r="AA5" s="58"/>
+      <c r="AB5" s="58"/>
+      <c r="AC5" s="58"/>
+      <c r="AD5" s="58"/>
+      <c r="AE5" s="58"/>
+      <c r="AF5" s="58"/>
+      <c r="AG5" s="58"/>
+      <c r="AH5" s="58"/>
+      <c r="AI5" s="58"/>
+      <c r="AJ5" s="58"/>
+      <c r="AK5" s="58"/>
+      <c r="AL5" s="58"/>
+      <c r="AM5" s="58"/>
+      <c r="AN5" s="58"/>
+      <c r="AO5" s="58"/>
+      <c r="AP5" s="58"/>
+      <c r="AQ5" s="58"/>
+      <c r="AR5" s="58"/>
+      <c r="AS5" s="58"/>
+      <c r="AT5" s="58"/>
+      <c r="AU5" s="58"/>
+      <c r="AV5" s="58"/>
+      <c r="AW5" s="58"/>
       <c r="AX5" s="24"/>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
     </row>
-    <row r="6" spans="1:56" s="2" customFormat="1" ht="12" customHeight="1">
+    <row r="6" spans="1:56" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="T6" s="13"/>
       <c r="W6" s="24"/>
       <c r="X6" s="24"/>
       <c r="Y6" s="24"/>
       <c r="AK6" s="3"/>
       <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
-[...1 lines deleted...]
-      <c r="B7" s="61">
+    <row r="7" spans="1:56" x14ac:dyDescent="0.2">
+      <c r="A7" s="67"/>
+      <c r="B7" s="66">
         <v>2021</v>
       </c>
-      <c r="C7" s="61"/>
-[...10 lines deleted...]
-      <c r="N7" s="61">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66">
         <v>2022</v>
       </c>
-      <c r="O7" s="61"/>
-[...4 lines deleted...]
-      <c r="T7" s="61">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="66">
         <v>2024</v>
       </c>
-      <c r="U7" s="61"/>
-[...4 lines deleted...]
-      <c r="Z7" s="54">
+      <c r="U7" s="66"/>
+      <c r="V7" s="66"/>
+      <c r="W7" s="66"/>
+      <c r="X7" s="66"/>
+      <c r="Y7" s="59"/>
+      <c r="Z7" s="59">
         <v>2025</v>
       </c>
-      <c r="AA7" s="55"/>
-[...10 lines deleted...]
-      <c r="AL7" s="54">
+      <c r="AA7" s="60"/>
+      <c r="AB7" s="60"/>
+      <c r="AC7" s="60"/>
+      <c r="AD7" s="60"/>
+      <c r="AE7" s="60"/>
+      <c r="AF7" s="60"/>
+      <c r="AG7" s="60"/>
+      <c r="AH7" s="60"/>
+      <c r="AI7" s="60"/>
+      <c r="AJ7" s="60"/>
+      <c r="AK7" s="61"/>
+      <c r="AL7" s="59">
         <v>2026</v>
       </c>
-      <c r="AM7" s="55"/>
-[...12 lines deleted...]
-      <c r="A8" s="62"/>
+      <c r="AM7" s="60"/>
+      <c r="AN7" s="60"/>
+      <c r="AO7" s="60"/>
+      <c r="AP7" s="60"/>
+      <c r="AQ7" s="60"/>
+      <c r="AR7" s="60"/>
+      <c r="AS7" s="60"/>
+      <c r="AT7" s="60"/>
+      <c r="AU7" s="60"/>
+      <c r="AV7" s="60"/>
+      <c r="AW7" s="61"/>
+    </row>
+    <row r="8" spans="1:56" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="67"/>
       <c r="B8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="16" t="s">
@@ -8916,92 +9141,92 @@
       <c r="AP8" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ8" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AR8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="AT8" s="27" t="s">
         <v>4</v>
       </c>
       <c r="AU8" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AV8" s="28" t="s">
         <v>14</v>
       </c>
       <c r="AW8" s="29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:56" ht="12.6" customHeight="1">
-      <c r="A9" s="57" t="s">
+    <row r="9" spans="1:56" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="57"/>
-[...36 lines deleted...]
-    <row r="10" spans="1:56" ht="11.45" customHeight="1">
+      <c r="B9" s="62"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="62"/>
+      <c r="E9" s="62"/>
+      <c r="F9" s="62"/>
+      <c r="G9" s="62"/>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="62"/>
+      <c r="Q9" s="62"/>
+      <c r="R9" s="62"/>
+      <c r="S9" s="62"/>
+      <c r="T9" s="62"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="62"/>
+      <c r="W9" s="62"/>
+      <c r="X9" s="62"/>
+      <c r="Y9" s="62"/>
+      <c r="Z9" s="62"/>
+      <c r="AA9" s="62"/>
+      <c r="AB9" s="62"/>
+      <c r="AC9" s="62"/>
+      <c r="AD9" s="62"/>
+      <c r="AE9" s="62"/>
+      <c r="AF9" s="62"/>
+      <c r="AG9" s="62"/>
+      <c r="AH9" s="62"/>
+      <c r="AI9" s="62"/>
+      <c r="AJ9" s="62"/>
+      <c r="AK9" s="62"/>
+    </row>
+    <row r="10" spans="1:56" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="4">
         <v>31</v>
       </c>
       <c r="C10" s="4">
         <v>35</v>
       </c>
       <c r="D10" s="4">
         <v>40</v>
       </c>
       <c r="E10" s="4">
         <v>19</v>
       </c>
       <c r="F10" s="4">
         <v>54</v>
       </c>
       <c r="G10" s="4">
         <v>30</v>
       </c>
       <c r="H10" s="5">
         <v>35</v>
       </c>
       <c r="I10" s="4">
@@ -9087,52 +9312,55 @@
       </c>
       <c r="AJ10" s="6">
         <v>-292</v>
       </c>
       <c r="AK10" s="6">
         <v>-333</v>
       </c>
       <c r="AL10" s="6">
         <v>-564</v>
       </c>
       <c r="AM10" s="6">
         <v>-402</v>
       </c>
       <c r="AN10" s="6">
         <v>-200</v>
       </c>
       <c r="AO10" s="6">
         <v>-145</v>
       </c>
       <c r="AP10" s="6">
         <v>-265</v>
       </c>
       <c r="AQ10" s="6">
         <v>-385</v>
       </c>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="AR10" s="54">
+        <v>-334</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="5"/>
       <c r="I11" s="4"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="1">
         <v>234</v>
       </c>
       <c r="U11" s="6">
@@ -9182,52 +9410,55 @@
       </c>
       <c r="AJ11" s="6">
         <v>52</v>
       </c>
       <c r="AK11" s="6">
         <v>-41</v>
       </c>
       <c r="AL11" s="6">
         <v>-76</v>
       </c>
       <c r="AM11" s="6">
         <v>-229</v>
       </c>
       <c r="AN11" s="6">
         <v>-51</v>
       </c>
       <c r="AO11" s="6">
         <v>109</v>
       </c>
       <c r="AP11" s="6">
         <v>-37</v>
       </c>
       <c r="AQ11" s="6">
         <v>115</v>
       </c>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="AR11" s="54">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="5"/>
       <c r="I12" s="4"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
       <c r="T12" s="1">
         <v>-61</v>
       </c>
       <c r="U12" s="6">
@@ -9277,52 +9508,55 @@
       </c>
       <c r="AJ12" s="6">
         <v>-7</v>
       </c>
       <c r="AK12" s="6">
         <v>-6</v>
       </c>
       <c r="AL12" s="6">
         <v>-8</v>
       </c>
       <c r="AM12" s="6">
         <v>2</v>
       </c>
       <c r="AN12" s="6">
         <v>30</v>
       </c>
       <c r="AO12" s="6">
         <v>-45</v>
       </c>
       <c r="AP12" s="6">
         <v>-7</v>
       </c>
       <c r="AQ12" s="6">
         <v>-31</v>
       </c>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="AR12" s="54">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="4"/>
       <c r="H13" s="5"/>
       <c r="I13" s="4"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
       <c r="T13" s="1">
         <v>-30</v>
       </c>
       <c r="U13" s="6">
@@ -9372,52 +9606,55 @@
       </c>
       <c r="AJ13" s="6">
         <v>11</v>
       </c>
       <c r="AK13" s="6">
         <v>-24</v>
       </c>
       <c r="AL13" s="6">
         <v>-50</v>
       </c>
       <c r="AM13" s="6">
         <v>-27</v>
       </c>
       <c r="AN13" s="6">
         <v>-9</v>
       </c>
       <c r="AO13" s="6">
         <v>-81</v>
       </c>
       <c r="AP13" s="6">
         <v>18</v>
       </c>
       <c r="AQ13" s="6">
         <v>-94</v>
       </c>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="AR13" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="5"/>
       <c r="I14" s="4"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
       <c r="T14" s="1">
         <v>-51</v>
       </c>
       <c r="U14" s="6">
@@ -9467,52 +9704,55 @@
       </c>
       <c r="AJ14" s="6">
         <v>-64</v>
       </c>
       <c r="AK14" s="6">
         <v>-47</v>
       </c>
       <c r="AL14" s="6">
         <v>-120</v>
       </c>
       <c r="AM14" s="6">
         <v>-68</v>
       </c>
       <c r="AN14" s="6">
         <v>-44</v>
       </c>
       <c r="AO14" s="6">
         <v>-18</v>
       </c>
       <c r="AP14" s="6">
         <v>-54</v>
       </c>
       <c r="AQ14" s="6">
         <v>-88</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="AR14" s="54">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="5"/>
       <c r="I15" s="4"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="1">
         <v>-18</v>
       </c>
       <c r="U15" s="6">
@@ -9562,52 +9802,55 @@
       </c>
       <c r="AJ15" s="6">
         <v>-94</v>
       </c>
       <c r="AK15" s="6">
         <v>-28</v>
       </c>
       <c r="AL15" s="6">
         <v>-55</v>
       </c>
       <c r="AM15" s="6">
         <v>-8</v>
       </c>
       <c r="AN15" s="6">
         <v>-18</v>
       </c>
       <c r="AO15" s="6">
         <v>-47</v>
       </c>
       <c r="AP15" s="6">
         <v>-75</v>
       </c>
       <c r="AQ15" s="6">
         <v>-28</v>
       </c>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="AR15" s="54">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
       <c r="G16" s="4"/>
       <c r="H16" s="5"/>
       <c r="I16" s="4"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="1">
         <v>5</v>
       </c>
       <c r="U16" s="6">
@@ -9657,52 +9900,55 @@
       </c>
       <c r="AJ16" s="6">
         <v>-62</v>
       </c>
       <c r="AK16" s="6">
         <v>-22</v>
       </c>
       <c r="AL16" s="6">
         <v>-50</v>
       </c>
       <c r="AM16" s="6">
         <v>10</v>
       </c>
       <c r="AN16" s="6">
         <v>19</v>
       </c>
       <c r="AO16" s="6">
         <v>-16</v>
       </c>
       <c r="AP16" s="6">
         <v>-54</v>
       </c>
       <c r="AQ16" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="54">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="5"/>
       <c r="I17" s="4"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
       <c r="T17" s="1">
         <v>-15</v>
       </c>
       <c r="U17" s="6">
@@ -9752,52 +9998,55 @@
       </c>
       <c r="AJ17" s="6">
         <v>10</v>
       </c>
       <c r="AK17" s="6">
         <v>-15</v>
       </c>
       <c r="AL17" s="6">
         <v>12</v>
       </c>
       <c r="AM17" s="6">
         <v>2</v>
       </c>
       <c r="AN17" s="6">
         <v>-3</v>
       </c>
       <c r="AO17" s="6">
         <v>14</v>
       </c>
       <c r="AP17" s="6">
         <v>33</v>
       </c>
       <c r="AQ17" s="6">
         <v>-3</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="54">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="4"/>
       <c r="H18" s="5"/>
       <c r="I18" s="4"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
       <c r="T18" s="1">
         <v>-64</v>
       </c>
       <c r="U18" s="6">
@@ -9847,52 +10096,55 @@
       </c>
       <c r="AJ18" s="6">
         <v>-22</v>
       </c>
       <c r="AK18" s="6">
         <v>17</v>
       </c>
       <c r="AL18" s="6">
         <v>-30</v>
       </c>
       <c r="AM18" s="6">
         <v>-16</v>
       </c>
       <c r="AN18" s="6">
         <v>-33</v>
       </c>
       <c r="AO18" s="6">
         <v>-21</v>
       </c>
       <c r="AP18" s="6">
         <v>-14</v>
       </c>
       <c r="AQ18" s="6">
         <v>-30</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="54">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
       <c r="F19" s="4"/>
       <c r="G19" s="4"/>
       <c r="H19" s="5"/>
       <c r="I19" s="4"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
       <c r="T19" s="1">
         <v>-33</v>
       </c>
       <c r="U19" s="6">
@@ -9942,52 +10194,55 @@
       </c>
       <c r="AJ19" s="6">
         <v>-22</v>
       </c>
       <c r="AK19" s="6">
         <v>-10</v>
       </c>
       <c r="AL19" s="6">
         <v>-15</v>
       </c>
       <c r="AM19" s="6">
         <v>-10</v>
       </c>
       <c r="AN19" s="6">
         <v>8</v>
       </c>
       <c r="AO19" s="6">
         <v>-5</v>
       </c>
       <c r="AP19" s="6">
         <v>22</v>
       </c>
       <c r="AQ19" s="6">
         <v>-6</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="54">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="5"/>
       <c r="I20" s="4"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
       <c r="M20" s="5"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
       <c r="T20" s="1">
         <v>-75</v>
       </c>
       <c r="U20" s="6">
@@ -10037,52 +10292,55 @@
       </c>
       <c r="AJ20" s="6">
         <v>-43</v>
       </c>
       <c r="AK20" s="6">
         <v>-48</v>
       </c>
       <c r="AL20" s="6">
         <v>-103</v>
       </c>
       <c r="AM20" s="6">
         <v>-27</v>
       </c>
       <c r="AN20" s="6">
         <v>-15</v>
       </c>
       <c r="AO20" s="6">
         <v>30</v>
       </c>
       <c r="AP20" s="6">
         <v>-31</v>
       </c>
       <c r="AQ20" s="6">
         <v>-58</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="54">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="4"/>
       <c r="H21" s="5"/>
       <c r="I21" s="4"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="6">
@@ -10132,52 +10390,55 @@
       </c>
       <c r="AJ21" s="6">
         <v>-31</v>
       </c>
       <c r="AK21" s="6">
         <v>-39</v>
       </c>
       <c r="AL21" s="6">
         <v>-9</v>
       </c>
       <c r="AM21" s="6">
         <v>-47</v>
       </c>
       <c r="AN21" s="6">
         <v>-4</v>
       </c>
       <c r="AO21" s="6">
         <v>-52</v>
       </c>
       <c r="AP21" s="6">
         <v>-15</v>
       </c>
       <c r="AQ21" s="6">
         <v>-95</v>
       </c>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21" s="54">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="5"/>
       <c r="I22" s="4"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
       <c r="T22" s="1">
         <v>-49</v>
       </c>
       <c r="U22" s="6">
@@ -10227,52 +10488,55 @@
       </c>
       <c r="AJ22" s="6">
         <v>-19</v>
       </c>
       <c r="AK22" s="6">
         <v>-36</v>
       </c>
       <c r="AL22" s="6">
         <v>-33</v>
       </c>
       <c r="AM22" s="6">
         <v>8</v>
       </c>
       <c r="AN22" s="6">
         <v>-30</v>
       </c>
       <c r="AO22" s="6">
         <v>-7</v>
       </c>
       <c r="AP22" s="6">
         <v>-46</v>
       </c>
       <c r="AQ22" s="6">
         <v>-21</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="54">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="5"/>
       <c r="I23" s="4"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="1">
         <v>-71</v>
       </c>
       <c r="U23" s="6">
@@ -10322,94 +10586,98 @@
       </c>
       <c r="AJ23" s="6">
         <v>-1</v>
       </c>
       <c r="AK23" s="6">
         <v>-34</v>
       </c>
       <c r="AL23" s="6">
         <v>-27</v>
       </c>
       <c r="AM23" s="6">
         <v>8</v>
       </c>
       <c r="AN23" s="6">
         <v>-50</v>
       </c>
       <c r="AO23" s="6">
         <v>-6</v>
       </c>
       <c r="AP23" s="6">
         <v>-5</v>
       </c>
       <c r="AQ23" s="6">
         <v>-51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="63" t="s">
+      <c r="AR23" s="54">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A24" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="63"/>
-[...34 lines deleted...]
-      <c r="AK24" s="63"/>
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+      <c r="M24" s="68"/>
+      <c r="N24" s="68"/>
+      <c r="O24" s="68"/>
+      <c r="P24" s="68"/>
+      <c r="Q24" s="68"/>
+      <c r="R24" s="68"/>
+      <c r="S24" s="68"/>
+      <c r="T24" s="68"/>
+      <c r="U24" s="68"/>
+      <c r="V24" s="68"/>
+      <c r="W24" s="68"/>
+      <c r="X24" s="68"/>
+      <c r="Y24" s="68"/>
+      <c r="Z24" s="68"/>
+      <c r="AA24" s="68"/>
+      <c r="AB24" s="68"/>
+      <c r="AC24" s="68"/>
+      <c r="AD24" s="68"/>
+      <c r="AE24" s="68"/>
+      <c r="AF24" s="68"/>
+      <c r="AG24" s="68"/>
+      <c r="AH24" s="68"/>
+      <c r="AI24" s="68"/>
+      <c r="AJ24" s="68"/>
+      <c r="AK24" s="68"/>
       <c r="AQ24" s="6"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="55"/>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="19">
         <v>19</v>
       </c>
       <c r="C25" s="19">
         <v>26</v>
       </c>
       <c r="D25" s="19">
         <v>29</v>
       </c>
       <c r="E25" s="19">
         <v>13</v>
       </c>
       <c r="F25" s="19">
         <v>46</v>
       </c>
       <c r="G25" s="19">
         <v>22</v>
       </c>
       <c r="H25" s="20">
         <v>25</v>
       </c>
       <c r="I25" s="19">
@@ -10495,52 +10763,55 @@
       </c>
       <c r="AJ25" s="6">
         <v>-52</v>
       </c>
       <c r="AK25" s="6">
         <v>-75</v>
       </c>
       <c r="AL25" s="6">
         <v>-38</v>
       </c>
       <c r="AM25" s="6">
         <v>-213</v>
       </c>
       <c r="AN25" s="6">
         <v>-52</v>
       </c>
       <c r="AO25" s="6">
         <v>99</v>
       </c>
       <c r="AP25" s="6">
         <v>-89</v>
       </c>
       <c r="AQ25" s="6">
         <v>132</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="54">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="20"/>
       <c r="I26" s="19"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
       <c r="P26" s="21"/>
       <c r="Q26" s="21"/>
       <c r="R26" s="21"/>
       <c r="S26" s="21"/>
       <c r="T26" s="1">
         <v>236</v>
       </c>
       <c r="U26" s="6">
@@ -10590,52 +10861,55 @@
       </c>
       <c r="AJ26" s="6">
         <v>43</v>
       </c>
       <c r="AK26" s="6">
         <v>-73</v>
       </c>
       <c r="AL26" s="6">
         <v>13</v>
       </c>
       <c r="AM26" s="6">
         <v>-215</v>
       </c>
       <c r="AN26" s="6">
         <v>-43</v>
       </c>
       <c r="AO26" s="6">
         <v>130</v>
       </c>
       <c r="AP26" s="6">
         <v>-44</v>
       </c>
       <c r="AQ26" s="6">
         <v>192</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="54">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="20"/>
       <c r="I27" s="19"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
       <c r="S27" s="21"/>
       <c r="T27" s="1">
         <v>-56</v>
       </c>
       <c r="U27" s="6">
@@ -10685,52 +10959,55 @@
       </c>
       <c r="AJ27" s="6">
         <v>-11</v>
       </c>
       <c r="AK27" s="6">
         <v>4</v>
       </c>
       <c r="AL27" s="6">
         <v>6</v>
       </c>
       <c r="AM27" s="6">
         <v>10</v>
       </c>
       <c r="AN27" s="6">
         <v>30</v>
       </c>
       <c r="AO27" s="6">
         <v>-41</v>
       </c>
       <c r="AP27" s="6">
         <v>-11</v>
       </c>
       <c r="AQ27" s="6">
         <v>-32</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="54">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="20"/>
       <c r="I28" s="19"/>
       <c r="J28" s="20"/>
       <c r="K28" s="20"/>
       <c r="L28" s="20"/>
       <c r="M28" s="20"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="21"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
       <c r="S28" s="21"/>
       <c r="T28" s="1">
         <v>-8</v>
       </c>
       <c r="U28" s="6">
@@ -10780,52 +11057,55 @@
       </c>
       <c r="AJ28" s="6">
         <v>-20</v>
       </c>
       <c r="AK28" s="6">
         <v>-20</v>
       </c>
       <c r="AL28" s="6">
         <v>-56</v>
       </c>
       <c r="AM28" s="6">
         <v>-14</v>
       </c>
       <c r="AN28" s="6">
         <v>-19</v>
       </c>
       <c r="AO28" s="6">
         <v>16</v>
       </c>
       <c r="AP28" s="6">
         <v>-6</v>
       </c>
       <c r="AQ28" s="6">
         <v>-30</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="13.5" customHeight="1">
+      <c r="AR28" s="54">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="20"/>
       <c r="I29" s="19"/>
       <c r="J29" s="20"/>
       <c r="K29" s="20"/>
       <c r="L29" s="20"/>
       <c r="M29" s="20"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
       <c r="P29" s="21"/>
       <c r="Q29" s="21"/>
       <c r="R29" s="21"/>
       <c r="S29" s="21"/>
       <c r="T29" s="1">
         <v>6</v>
       </c>
       <c r="U29" s="6">
@@ -10875,52 +11155,55 @@
       </c>
       <c r="AJ29" s="6">
         <v>-60</v>
       </c>
       <c r="AK29" s="6">
         <v>25</v>
       </c>
       <c r="AL29" s="6">
         <v>-22</v>
       </c>
       <c r="AM29" s="6">
         <v>8</v>
       </c>
       <c r="AN29" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AO29" s="6" t="s">
         <v>32</v>
       </c>
       <c r="AP29" s="6">
         <v>-41</v>
       </c>
       <c r="AQ29" s="6">
         <v>11</v>
       </c>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="54">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="T30" s="1">
         <v>-34</v>
       </c>
       <c r="U30" s="1">
         <v>-1</v>
       </c>
       <c r="V30" s="1">
         <v>4</v>
       </c>
       <c r="W30" s="1">
         <v>2</v>
       </c>
       <c r="X30" s="1">
         <v>-38</v>
       </c>
       <c r="Y30" s="1">
         <v>18</v>
       </c>
       <c r="Z30" s="6">
         <v>-10</v>
       </c>
       <c r="AA30" s="6">
@@ -10952,94 +11235,98 @@
       </c>
       <c r="AJ30" s="1">
         <v>-4</v>
       </c>
       <c r="AK30" s="6">
         <v>-11</v>
       </c>
       <c r="AL30" s="6">
         <v>21</v>
       </c>
       <c r="AM30" s="6">
         <v>-2</v>
       </c>
       <c r="AN30" s="6">
         <v>-20</v>
       </c>
       <c r="AO30" s="6">
         <v>-6</v>
       </c>
       <c r="AP30" s="6">
         <v>13</v>
       </c>
       <c r="AQ30" s="6">
         <v>-9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="57" t="s">
+      <c r="AR30" s="54">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="57"/>
-[...34 lines deleted...]
-      <c r="AK31" s="57"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="62"/>
+      <c r="S31" s="62"/>
+      <c r="T31" s="62"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="62"/>
+      <c r="AI31" s="62"/>
+      <c r="AJ31" s="62"/>
+      <c r="AK31" s="62"/>
       <c r="AQ31" s="6"/>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="55"/>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -11125,52 +11412,55 @@
       </c>
       <c r="AJ32" s="6">
         <v>-240</v>
       </c>
       <c r="AK32" s="6">
         <v>-258</v>
       </c>
       <c r="AL32" s="6">
         <v>-526</v>
       </c>
       <c r="AM32" s="6">
         <v>-189</v>
       </c>
       <c r="AN32" s="6">
         <v>-148</v>
       </c>
       <c r="AO32" s="6">
         <v>-244</v>
       </c>
       <c r="AP32" s="6">
         <v>-176</v>
       </c>
       <c r="AQ32" s="6">
         <v>-517</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="54">
+        <v>-290</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T33" s="1">
         <v>-2</v>
       </c>
       <c r="U33" s="1">
         <v>42</v>
       </c>
       <c r="V33" s="1">
         <v>5</v>
       </c>
       <c r="W33" s="1">
         <v>8</v>
       </c>
       <c r="X33" s="1">
         <v>-32</v>
       </c>
       <c r="Y33" s="1">
         <v>-1</v>
       </c>
       <c r="Z33" s="6">
         <v>-23</v>
       </c>
       <c r="AA33" s="6">
@@ -11202,52 +11492,55 @@
       </c>
       <c r="AJ33" s="6">
         <v>9</v>
       </c>
       <c r="AK33" s="6">
         <v>32</v>
       </c>
       <c r="AL33" s="6">
         <v>-89</v>
       </c>
       <c r="AM33" s="6">
         <v>-14</v>
       </c>
       <c r="AN33" s="6">
         <v>-8</v>
       </c>
       <c r="AO33" s="6">
         <v>-21</v>
       </c>
       <c r="AP33" s="6">
         <v>7</v>
       </c>
       <c r="AQ33" s="6">
         <v>-77</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="54">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T34" s="1">
         <v>-5</v>
       </c>
       <c r="U34" s="1">
         <v>-11</v>
       </c>
       <c r="V34" s="1">
         <v>-9</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>-4</v>
       </c>
       <c r="Y34" s="1">
         <v>-11</v>
       </c>
       <c r="Z34" s="6">
         <v>-3</v>
       </c>
       <c r="AA34" s="6">
@@ -11279,52 +11572,55 @@
       </c>
       <c r="AJ34" s="6">
         <v>4</v>
       </c>
       <c r="AK34" s="6">
         <v>-10</v>
       </c>
       <c r="AL34" s="6">
         <v>-14</v>
       </c>
       <c r="AM34" s="6">
         <v>-8</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>32</v>
       </c>
       <c r="AO34" s="6">
         <v>-4</v>
       </c>
       <c r="AP34" s="6">
         <v>4</v>
       </c>
       <c r="AQ34" s="6">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="1">
         <v>-30</v>
       </c>
       <c r="U35" s="1">
         <v>-29</v>
       </c>
       <c r="V35" s="1">
         <v>-11</v>
       </c>
       <c r="W35" s="1">
         <v>-37</v>
       </c>
       <c r="X35" s="1">
         <v>-6</v>
       </c>
       <c r="Y35" s="1">
         <v>-44</v>
       </c>
       <c r="Z35" s="6">
         <v>-44</v>
       </c>
       <c r="AA35" s="6">
@@ -11356,52 +11652,55 @@
       </c>
       <c r="AJ35" s="6">
         <v>11</v>
       </c>
       <c r="AK35" s="6">
         <v>-24</v>
       </c>
       <c r="AL35" s="6">
         <v>-50</v>
       </c>
       <c r="AM35" s="6">
         <v>-27</v>
       </c>
       <c r="AN35" s="6">
         <v>-9</v>
       </c>
       <c r="AO35" s="6">
         <v>-81</v>
       </c>
       <c r="AP35" s="6">
         <v>18</v>
       </c>
       <c r="AQ35" s="6">
         <v>-94</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="54">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="1">
         <v>-43</v>
       </c>
       <c r="U36" s="1">
         <v>-43</v>
       </c>
       <c r="V36" s="1">
         <v>-66</v>
       </c>
       <c r="W36" s="1">
         <v>-17</v>
       </c>
       <c r="X36" s="1">
         <v>-25</v>
       </c>
       <c r="Y36" s="1">
         <v>-60</v>
       </c>
       <c r="Z36" s="6">
         <v>-43</v>
       </c>
       <c r="AA36" s="6">
@@ -11433,52 +11732,55 @@
       </c>
       <c r="AJ36" s="6">
         <v>-44</v>
       </c>
       <c r="AK36" s="6">
         <v>-27</v>
       </c>
       <c r="AL36" s="6">
         <v>-64</v>
       </c>
       <c r="AM36" s="6">
         <v>-54</v>
       </c>
       <c r="AN36" s="6">
         <v>-25</v>
       </c>
       <c r="AO36" s="6">
         <v>-34</v>
       </c>
       <c r="AP36" s="6">
         <v>-48</v>
       </c>
       <c r="AQ36" s="6">
         <v>-58</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="54">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T37" s="1">
         <v>-24</v>
       </c>
       <c r="U37" s="1">
         <v>-14</v>
       </c>
       <c r="V37" s="1">
         <v>-17</v>
       </c>
       <c r="W37" s="1">
         <v>-28</v>
       </c>
       <c r="X37" s="1">
         <v>-73</v>
       </c>
       <c r="Y37" s="1">
         <v>-40</v>
       </c>
       <c r="Z37" s="6">
         <v>-60</v>
       </c>
       <c r="AA37" s="6">
@@ -11510,52 +11812,55 @@
       </c>
       <c r="AJ37" s="6">
         <v>-34</v>
       </c>
       <c r="AK37" s="6">
         <v>-53</v>
       </c>
       <c r="AL37" s="6">
         <v>-33</v>
       </c>
       <c r="AM37" s="6">
         <v>-16</v>
       </c>
       <c r="AN37" s="6">
         <v>-18</v>
       </c>
       <c r="AO37" s="6">
         <v>-47</v>
       </c>
       <c r="AP37" s="6">
         <v>-34</v>
       </c>
       <c r="AQ37" s="6">
         <v>-39</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="54">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T38" s="1">
         <v>5</v>
       </c>
       <c r="U38" s="1">
         <v>-44</v>
       </c>
       <c r="V38" s="1">
         <v>-56</v>
       </c>
       <c r="W38" s="1">
         <v>-79</v>
       </c>
       <c r="X38" s="1">
         <v>-60</v>
       </c>
       <c r="Y38" s="1">
         <v>-66</v>
       </c>
       <c r="Z38" s="6">
         <v>-70</v>
       </c>
       <c r="AA38" s="6">
@@ -11587,52 +11892,55 @@
       </c>
       <c r="AJ38" s="6">
         <v>-62</v>
       </c>
       <c r="AK38" s="6">
         <v>-22</v>
       </c>
       <c r="AL38" s="6">
         <v>-50</v>
       </c>
       <c r="AM38" s="6">
         <v>10</v>
       </c>
       <c r="AN38" s="6">
         <v>19</v>
       </c>
       <c r="AO38" s="6">
         <v>-16</v>
       </c>
       <c r="AP38" s="6">
         <v>-54</v>
       </c>
       <c r="AQ38" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="54">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>31</v>
       </c>
       <c r="T39" s="1">
         <v>-15</v>
       </c>
       <c r="U39" s="1">
         <v>-13</v>
       </c>
       <c r="V39" s="1">
         <v>-33</v>
       </c>
       <c r="W39" s="1">
         <v>-37</v>
       </c>
       <c r="X39" s="1">
         <v>-44</v>
       </c>
       <c r="Y39" s="1">
         <v>-26</v>
       </c>
       <c r="Z39" s="6">
         <v>-28</v>
       </c>
       <c r="AA39" s="6">
@@ -11664,52 +11972,55 @@
       </c>
       <c r="AJ39" s="6">
         <v>10</v>
       </c>
       <c r="AK39" s="6">
         <v>-15</v>
       </c>
       <c r="AL39" s="6">
         <v>12</v>
       </c>
       <c r="AM39" s="6">
         <v>2</v>
       </c>
       <c r="AN39" s="6">
         <v>-3</v>
       </c>
       <c r="AO39" s="6">
         <v>14</v>
       </c>
       <c r="AP39" s="6">
         <v>33</v>
       </c>
       <c r="AQ39" s="6">
         <v>-3</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="54">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T40" s="1">
         <v>-64</v>
       </c>
       <c r="U40" s="1">
         <v>-46</v>
       </c>
       <c r="V40" s="1">
         <v>-43</v>
       </c>
       <c r="W40" s="1">
         <v>-17</v>
       </c>
       <c r="X40" s="1">
         <v>-104</v>
       </c>
       <c r="Y40" s="1">
         <v>-14</v>
       </c>
       <c r="Z40" s="6">
         <v>-47</v>
       </c>
       <c r="AA40" s="6">
@@ -11741,52 +12052,55 @@
       </c>
       <c r="AJ40" s="6">
         <v>-22</v>
       </c>
       <c r="AK40" s="6">
         <v>17</v>
       </c>
       <c r="AL40" s="6">
         <v>-30</v>
       </c>
       <c r="AM40" s="6">
         <v>-16</v>
       </c>
       <c r="AN40" s="6">
         <v>-33</v>
       </c>
       <c r="AO40" s="6">
         <v>-21</v>
       </c>
       <c r="AP40" s="6">
         <v>-14</v>
       </c>
       <c r="AQ40" s="6">
         <v>-30</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="54">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="T41" s="1">
         <v>-33</v>
       </c>
       <c r="U41" s="1">
         <v>5</v>
       </c>
       <c r="V41" s="1">
         <v>-31</v>
       </c>
       <c r="W41" s="1">
         <v>-86</v>
       </c>
       <c r="X41" s="1">
         <v>-80</v>
       </c>
       <c r="Y41" s="1">
         <v>-11</v>
       </c>
       <c r="Z41" s="6">
         <v>-26</v>
       </c>
       <c r="AA41" s="6">
@@ -11818,52 +12132,55 @@
       </c>
       <c r="AJ41" s="6">
         <v>-22</v>
       </c>
       <c r="AK41" s="6">
         <v>-10</v>
       </c>
       <c r="AL41" s="6">
         <v>-15</v>
       </c>
       <c r="AM41" s="6">
         <v>-10</v>
       </c>
       <c r="AN41" s="6">
         <v>8</v>
       </c>
       <c r="AO41" s="6">
         <v>-5</v>
       </c>
       <c r="AP41" s="6">
         <v>22</v>
       </c>
       <c r="AQ41" s="6">
         <v>-6</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="54">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T42" s="1">
         <v>-75</v>
       </c>
       <c r="U42" s="1">
         <v>-27</v>
       </c>
       <c r="V42" s="1">
         <v>-113</v>
       </c>
       <c r="W42" s="1">
         <v>-85</v>
       </c>
       <c r="X42" s="1">
         <v>-85</v>
       </c>
       <c r="Y42" s="1">
         <v>-83</v>
       </c>
       <c r="Z42" s="6">
         <v>-104</v>
       </c>
       <c r="AA42" s="6">
@@ -11895,52 +12212,55 @@
       </c>
       <c r="AJ42" s="6">
         <v>-43</v>
       </c>
       <c r="AK42" s="6">
         <v>-48</v>
       </c>
       <c r="AL42" s="6">
         <v>-103</v>
       </c>
       <c r="AM42" s="6">
         <v>-27</v>
       </c>
       <c r="AN42" s="6">
         <v>-15</v>
       </c>
       <c r="AO42" s="6">
         <v>30</v>
       </c>
       <c r="AP42" s="6">
         <v>-31</v>
       </c>
       <c r="AQ42" s="6">
         <v>-58</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="54">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T43" s="1">
         <v>-72</v>
       </c>
       <c r="U43" s="1">
         <v>-48</v>
       </c>
       <c r="V43" s="1">
         <v>-58</v>
       </c>
       <c r="W43" s="1">
         <v>-82</v>
       </c>
       <c r="X43" s="1">
         <v>-39</v>
       </c>
       <c r="Y43" s="1">
         <v>-67</v>
       </c>
       <c r="Z43" s="6">
         <v>-90</v>
       </c>
       <c r="AA43" s="6">
@@ -11972,52 +12292,55 @@
       </c>
       <c r="AJ43" s="6">
         <v>-31</v>
       </c>
       <c r="AK43" s="6">
         <v>-39</v>
       </c>
       <c r="AL43" s="6">
         <v>-9</v>
       </c>
       <c r="AM43" s="6">
         <v>-47</v>
       </c>
       <c r="AN43" s="6">
         <v>-4</v>
       </c>
       <c r="AO43" s="6">
         <v>-52</v>
       </c>
       <c r="AP43" s="6">
         <v>-15</v>
       </c>
       <c r="AQ43" s="6">
         <v>-95</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="54">
+        <v>-60</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T44" s="1">
         <v>-49</v>
       </c>
       <c r="U44" s="1">
         <v>-35</v>
       </c>
       <c r="V44" s="1">
         <v>-34</v>
       </c>
       <c r="W44" s="1">
         <v>-78</v>
       </c>
       <c r="X44" s="1">
         <v>-65</v>
       </c>
       <c r="Y44" s="1">
         <v>-45</v>
       </c>
       <c r="Z44" s="6">
         <v>-37</v>
       </c>
       <c r="AA44" s="6">
@@ -12049,52 +12372,55 @@
       </c>
       <c r="AJ44" s="6">
         <v>-19</v>
       </c>
       <c r="AK44" s="6">
         <v>-36</v>
       </c>
       <c r="AL44" s="6">
         <v>-33</v>
       </c>
       <c r="AM44" s="6">
         <v>8</v>
       </c>
       <c r="AN44" s="6">
         <v>-30</v>
       </c>
       <c r="AO44" s="6">
         <v>-7</v>
       </c>
       <c r="AP44" s="6">
         <v>-46</v>
       </c>
       <c r="AQ44" s="6">
         <v>-21</v>
       </c>
-    </row>
-    <row r="45" spans="1:43">
+      <c r="AR44" s="54">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A45" s="8" t="s">
         <v>24</v>
       </c>
       <c r="T45" s="8">
         <v>-37</v>
       </c>
       <c r="U45" s="8">
         <v>-20</v>
       </c>
       <c r="V45" s="8">
         <v>-13</v>
       </c>
       <c r="W45" s="8">
         <v>7</v>
       </c>
       <c r="X45" s="8">
         <v>-17</v>
       </c>
       <c r="Y45" s="8">
         <v>-29</v>
       </c>
       <c r="Z45" s="9">
         <v>-28</v>
       </c>
       <c r="AA45" s="9">
@@ -12126,107 +12452,110 @@
       </c>
       <c r="AJ45" s="9">
         <v>3</v>
       </c>
       <c r="AK45" s="9">
         <v>-23</v>
       </c>
       <c r="AL45" s="9">
         <v>-48</v>
       </c>
       <c r="AM45" s="9">
         <v>10</v>
       </c>
       <c r="AN45" s="9">
         <v>-30</v>
       </c>
       <c r="AO45" s="9" t="s">
         <v>32</v>
       </c>
       <c r="AP45" s="9">
         <v>-18</v>
       </c>
       <c r="AQ45" s="9">
         <v>-42</v>
       </c>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45" s="56">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="T46" s="1"/>
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="T47" s="1"/>
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="T48" s="1"/>
       <c r="X48" s="1"/>
     </row>
-    <row r="49" s="1" customFormat="1"/>
-[...42 lines deleted...]
-    <row r="92" s="1" customFormat="1"/>
+    <row r="49" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="50" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="51" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="52" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="53" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="54" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="55" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="56" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="57" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="59" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="60" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="61" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="62" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="63" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="64" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="66" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="67" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="68" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="69" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="70" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="71" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="72" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="73" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="74" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="75" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="76" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="77" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="78" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="79" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="80" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="1" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="Z5:AW5"/>
     <mergeCell ref="AL7:AW7"/>
     <mergeCell ref="A31:AK31"/>
     <mergeCell ref="Z7:AK7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="A9:AK9"/>
     <mergeCell ref="A24:AK24"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>