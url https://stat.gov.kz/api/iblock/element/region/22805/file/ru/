--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="-90" windowWidth="23250" windowHeight="13170" activeTab="1"/>
+    <workbookView xWindow="-48" yWindow="-96" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Все население  2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="32">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -402,329 +402,285 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
       <xdr:colOff>175260</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2240280" cy="556260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>609600</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Picture 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1524000" cy="548640"/>
-[...45 lines deleted...]
-          <a:ext cx="1676400" cy="556260"/>
+          <a:ext cx="2880360" cy="883920"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -750,51 +706,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -938,58 +894,58 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AQ40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="W44" sqref="W44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="30.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.109375" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="20" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="12.75">
+    <row r="3" spans="1:43" ht="13.2">
       <c r="A3" s="45" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="45"/>
       <c r="N3" s="45"/>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
       <c r="T3" s="45"/>
       <c r="U3" s="45"/>
       <c r="V3" s="45"/>
       <c r="W3" s="45"/>
@@ -4268,2867 +4224,2967 @@
     </row>
     <row r="40" spans="1:43">
       <c r="AC40" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AW82"/>
+  <dimension ref="A1:BC84"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="Z5" workbookViewId="0">
-      <selection activeCell="AO19" sqref="AO19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="20" max="23" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="25" max="37" width="9.140625" style="1"/>
+    <col min="20" max="23" width="9.109375" style="1"/>
+    <col min="24" max="24" width="9.109375" style="33"/>
+    <col min="25" max="37" width="9.109375" style="1"/>
     <col min="38" max="38" width="10" style="1" customWidth="1"/>
-    <col min="39" max="16384" width="9.140625" style="1"/>
+    <col min="39" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:49" ht="12.75">
-      <c r="A3" s="45" t="s">
+    <row r="1" spans="1:55" ht="13.2">
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+    </row>
+    <row r="2" spans="1:55" ht="13.2">
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="36"/>
+    </row>
+    <row r="3" spans="1:55" ht="13.2">
+      <c r="W3" s="36"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="36"/>
+    </row>
+    <row r="4" spans="1:55" ht="13.2">
+      <c r="W4" s="36"/>
+      <c r="X4" s="36"/>
+      <c r="Y4" s="36"/>
+    </row>
+    <row r="5" spans="1:55" ht="14.4" customHeight="1">
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="45"/>
-[...75 lines deleted...]
-      <c r="AW4" s="3" t="s">
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
+      <c r="AH5" s="45"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="45"/>
+      <c r="AK5" s="45"/>
+      <c r="AL5" s="45"/>
+      <c r="AM5" s="45"/>
+      <c r="AN5" s="45"/>
+      <c r="AO5" s="45"/>
+      <c r="AP5" s="45"/>
+      <c r="AQ5" s="45"/>
+      <c r="AR5" s="45"/>
+      <c r="AS5" s="45"/>
+      <c r="AT5" s="45"/>
+      <c r="AU5" s="45"/>
+      <c r="AV5" s="45"/>
+      <c r="AW5" s="45"/>
+      <c r="AX5" s="36"/>
+      <c r="AY5" s="36"/>
+      <c r="AZ5" s="36"/>
+      <c r="BA5" s="36"/>
+      <c r="BB5" s="36"/>
+      <c r="BC5" s="36"/>
+    </row>
+    <row r="6" spans="1:55" s="2" customFormat="1" ht="16.95" customHeight="1">
+      <c r="A6" s="30"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="30"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="36"/>
+      <c r="AK6" s="3"/>
+      <c r="AW6" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:49">
-[...1 lines deleted...]
-      <c r="B5" s="56">
+    <row r="7" spans="1:55">
+      <c r="A7" s="54"/>
+      <c r="B7" s="56">
         <v>2021</v>
       </c>
-      <c r="C5" s="56"/>
-[...10 lines deleted...]
-      <c r="N5" s="56">
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="56"/>
+      <c r="L7" s="56"/>
+      <c r="M7" s="56"/>
+      <c r="N7" s="56">
         <v>2022</v>
       </c>
-      <c r="O5" s="56"/>
-[...4 lines deleted...]
-      <c r="T5" s="42">
+      <c r="O7" s="56"/>
+      <c r="P7" s="56"/>
+      <c r="Q7" s="56"/>
+      <c r="R7" s="56"/>
+      <c r="S7" s="56"/>
+      <c r="T7" s="42">
         <v>2024</v>
       </c>
-      <c r="U5" s="43"/>
-[...4 lines deleted...]
-      <c r="Z5" s="50">
+      <c r="U7" s="43"/>
+      <c r="V7" s="43"/>
+      <c r="W7" s="43"/>
+      <c r="X7" s="43"/>
+      <c r="Y7" s="43"/>
+      <c r="Z7" s="51">
         <v>2025</v>
       </c>
-      <c r="AA5" s="51"/>
-[...10 lines deleted...]
-      <c r="AL5" s="50">
+      <c r="AA7" s="52"/>
+      <c r="AB7" s="52"/>
+      <c r="AC7" s="52"/>
+      <c r="AD7" s="52"/>
+      <c r="AE7" s="52"/>
+      <c r="AF7" s="52"/>
+      <c r="AG7" s="52"/>
+      <c r="AH7" s="52"/>
+      <c r="AI7" s="52"/>
+      <c r="AJ7" s="52"/>
+      <c r="AK7" s="53"/>
+      <c r="AL7" s="51">
         <v>2026</v>
       </c>
-      <c r="AM5" s="51"/>
-[...13 lines deleted...]
-      <c r="B6" s="31" t="s">
+      <c r="AM7" s="52"/>
+      <c r="AN7" s="52"/>
+      <c r="AO7" s="52"/>
+      <c r="AP7" s="52"/>
+      <c r="AQ7" s="52"/>
+      <c r="AR7" s="52"/>
+      <c r="AS7" s="52"/>
+      <c r="AT7" s="52"/>
+      <c r="AU7" s="52"/>
+      <c r="AV7" s="52"/>
+      <c r="AW7" s="53"/>
+    </row>
+    <row r="8" spans="1:55" ht="18" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="31" t="s">
+      <c r="C8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="31" t="s">
+      <c r="D8" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E8" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F8" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="31" t="s">
+      <c r="G8" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="31" t="s">
+      <c r="H8" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="31" t="s">
+      <c r="I8" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="31" t="s">
+      <c r="J8" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="31" t="s">
+      <c r="K8" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="31" t="s">
+      <c r="L8" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="32" t="s">
+      <c r="M8" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="31" t="s">
+      <c r="N8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="31" t="s">
+      <c r="O8" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="31" t="s">
+      <c r="P8" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="31" t="s">
+      <c r="Q8" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="31" t="s">
+      <c r="R8" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="31" t="s">
+      <c r="S8" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="33" t="s">
+      <c r="T8" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="33" t="s">
+      <c r="U8" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="33" t="s">
+      <c r="V8" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="33" t="s">
+      <c r="W8" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="36" t="s">
+      <c r="X8" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="34" t="s">
+      <c r="Y8" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="33" t="s">
+      <c r="Z8" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="33" t="s">
+      <c r="AA8" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="33" t="s">
+      <c r="AB8" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="33" t="s">
+      <c r="AC8" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="33" t="s">
+      <c r="AD8" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="33" t="s">
+      <c r="AE8" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="33" t="s">
+      <c r="AF8" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="33" t="s">
+      <c r="AG8" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="33" t="s">
+      <c r="AH8" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="33" t="s">
+      <c r="AI8" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="38" t="s">
+      <c r="AJ8" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="34" t="s">
+      <c r="AK8" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="33" t="s">
+      <c r="AL8" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="33" t="s">
+      <c r="AM8" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="33" t="s">
+      <c r="AN8" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="33" t="s">
+      <c r="AO8" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="33" t="s">
+      <c r="AP8" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="33" t="s">
+      <c r="AQ8" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="33" t="s">
+      <c r="AR8" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="33" t="s">
+      <c r="AS8" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="33" t="s">
+      <c r="AT8" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="33" t="s">
+      <c r="AU8" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="38" t="s">
+      <c r="AV8" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="34" t="s">
+      <c r="AW8" s="39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
-      <c r="A7" s="53" t="s">
+    <row r="9" spans="1:55">
+      <c r="A9" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="53"/>
-[...37 lines deleted...]
-      <c r="A8" s="40" t="s">
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+      <c r="N9" s="50"/>
+      <c r="O9" s="50"/>
+      <c r="P9" s="50"/>
+      <c r="Q9" s="50"/>
+      <c r="R9" s="50"/>
+      <c r="S9" s="50"/>
+      <c r="T9" s="50"/>
+      <c r="U9" s="50"/>
+      <c r="V9" s="50"/>
+      <c r="W9" s="50"/>
+      <c r="X9" s="50"/>
+      <c r="Y9" s="50"/>
+      <c r="Z9" s="50"/>
+      <c r="AA9" s="50"/>
+      <c r="AB9" s="50"/>
+      <c r="AC9" s="50"/>
+      <c r="AD9" s="50"/>
+      <c r="AE9" s="50"/>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="50"/>
+      <c r="AK9" s="50"/>
+    </row>
+    <row r="10" spans="1:55">
+      <c r="A10" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B10" s="1">
         <v>31</v>
       </c>
-      <c r="C8" s="1">
+      <c r="C10" s="1">
         <v>35</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D10" s="1">
         <v>40</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E10" s="1">
         <v>19</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F10" s="1">
         <v>54</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G10" s="1">
         <v>30</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H10" s="1">
         <v>35</v>
       </c>
-      <c r="I8" s="1">
+      <c r="I10" s="1">
         <v>43</v>
       </c>
-      <c r="J8" s="1">
+      <c r="J10" s="1">
         <v>22</v>
       </c>
-      <c r="K8" s="1">
+      <c r="K10" s="1">
         <v>29</v>
       </c>
-      <c r="L8" s="1">
+      <c r="L10" s="1">
         <v>39</v>
       </c>
-      <c r="M8" s="1">
+      <c r="M10" s="1">
         <v>51</v>
       </c>
-      <c r="N8" s="1">
+      <c r="N10" s="1">
         <v>6</v>
       </c>
-      <c r="O8" s="1">
+      <c r="O10" s="1">
         <v>29</v>
       </c>
-      <c r="P8" s="1">
+      <c r="P10" s="1">
         <v>14</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="Q10" s="1">
         <v>17</v>
       </c>
-      <c r="R8" s="1">
+      <c r="R10" s="1">
         <v>13</v>
       </c>
-      <c r="S8" s="1">
+      <c r="S10" s="1">
         <v>19</v>
       </c>
-      <c r="T8" s="1">
+      <c r="T10" s="1">
         <v>-410</v>
       </c>
-      <c r="U8" s="1">
+      <c r="U10" s="1">
         <v>-408</v>
       </c>
-      <c r="V8" s="1">
+      <c r="V10" s="1">
         <v>-478</v>
       </c>
-      <c r="W8" s="1">
+      <c r="W10" s="1">
         <v>-300</v>
       </c>
-      <c r="X8" s="1">
+      <c r="X10" s="1">
         <v>-461</v>
       </c>
-      <c r="Y8" s="1">
+      <c r="Y10" s="1">
         <v>-165</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z10" s="14">
         <v>-317</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AA10" s="14">
         <v>-299</v>
       </c>
-      <c r="AB8" s="14">
+      <c r="AB10" s="14">
         <v>-276</v>
       </c>
-      <c r="AC8" s="14">
+      <c r="AC10" s="14">
         <v>-283</v>
       </c>
-      <c r="AD8" s="15">
+      <c r="AD10" s="15">
         <v>-256</v>
       </c>
-      <c r="AE8" s="14">
+      <c r="AE10" s="14">
         <v>-443</v>
       </c>
-      <c r="AF8" s="14">
+      <c r="AF10" s="14">
         <v>-578</v>
       </c>
-      <c r="AG8" s="14">
+      <c r="AG10" s="14">
         <v>-535</v>
       </c>
-      <c r="AH8" s="14">
+      <c r="AH10" s="14">
         <v>-510</v>
       </c>
-      <c r="AI8" s="14">
+      <c r="AI10" s="14">
         <v>-279</v>
       </c>
-      <c r="AJ8" s="14">
+      <c r="AJ10" s="14">
         <v>-297</v>
       </c>
-      <c r="AK8" s="14">
+      <c r="AK10" s="14">
         <v>-250</v>
       </c>
-      <c r="AL8" s="14">
+      <c r="AL10" s="14">
         <v>-497</v>
       </c>
-      <c r="AM8" s="14">
+      <c r="AM10" s="14">
         <v>-370</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="AN10" s="14">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="T9" s="1">
+      <c r="T11" s="1">
         <v>172</v>
       </c>
-      <c r="U9" s="1">
+      <c r="U11" s="1">
         <v>100</v>
       </c>
-      <c r="V9" s="1">
+      <c r="V11" s="1">
         <v>150</v>
       </c>
-      <c r="W9" s="1">
+      <c r="W11" s="1">
         <v>315</v>
       </c>
-      <c r="X9" s="1">
+      <c r="X11" s="1">
         <v>243</v>
       </c>
-      <c r="Y9" s="1">
+      <c r="Y11" s="1">
         <v>338</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z11" s="14">
         <v>328</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA11" s="14">
         <v>205</v>
       </c>
-      <c r="AB9" s="14">
+      <c r="AB11" s="14">
         <v>208</v>
       </c>
-      <c r="AC9" s="14">
+      <c r="AC11" s="14">
         <v>331</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD11" s="15">
         <v>210</v>
       </c>
-      <c r="AE9" s="14">
+      <c r="AE11" s="14">
         <v>199</v>
       </c>
-      <c r="AF9" s="14">
+      <c r="AF11" s="14">
         <v>264</v>
       </c>
-      <c r="AG9" s="14">
+      <c r="AG11" s="14">
         <v>313</v>
       </c>
-      <c r="AH9" s="14">
+      <c r="AH11" s="14">
         <v>-33</v>
       </c>
-      <c r="AI9" s="14">
+      <c r="AI11" s="14">
         <v>97</v>
       </c>
-      <c r="AJ9" s="14">
+      <c r="AJ11" s="14">
         <v>55</v>
       </c>
-      <c r="AK9" s="14">
+      <c r="AK11" s="14">
         <v>14</v>
       </c>
-      <c r="AL9" s="14">
+      <c r="AL11" s="14">
         <v>-42</v>
       </c>
-      <c r="AM9" s="14">
+      <c r="AM11" s="14">
         <v>-226</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="AN11" s="14">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55">
+      <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T10" s="1">
+      <c r="T12" s="1">
         <v>-88</v>
       </c>
-      <c r="U10" s="1">
+      <c r="U12" s="1">
         <v>-42</v>
       </c>
-      <c r="V10" s="1">
+      <c r="V12" s="1">
         <v>-26</v>
       </c>
-      <c r="W10" s="1">
+      <c r="W12" s="1">
         <v>11</v>
       </c>
-      <c r="X10" s="1">
+      <c r="X12" s="1">
         <v>-52</v>
       </c>
-      <c r="Y10" s="1">
+      <c r="Y12" s="1">
         <v>-19</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z12" s="14">
         <v>-22</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA12" s="14">
         <v>-65</v>
       </c>
-      <c r="AB10" s="14">
+      <c r="AB12" s="14">
         <v>-1</v>
       </c>
-      <c r="AC10" s="14">
+      <c r="AC12" s="14">
         <v>-34</v>
       </c>
-      <c r="AD10" s="15">
+      <c r="AD12" s="15">
         <v>-34</v>
       </c>
-      <c r="AE10" s="14">
+      <c r="AE12" s="14">
         <v>-71</v>
       </c>
-      <c r="AF10" s="14">
+      <c r="AF12" s="14">
         <v>-68</v>
       </c>
-      <c r="AG10" s="14">
+      <c r="AG12" s="14">
         <v>-38</v>
       </c>
-      <c r="AH10" s="14">
+      <c r="AH12" s="14">
         <v>-23</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AI12" s="14">
         <v>-25</v>
       </c>
-      <c r="AJ10" s="14">
+      <c r="AJ12" s="14">
         <v>-13</v>
       </c>
-      <c r="AK10" s="14">
+      <c r="AK12" s="14">
         <v>-5</v>
       </c>
-      <c r="AL10" s="14">
+      <c r="AL12" s="14">
         <v>-5</v>
       </c>
-      <c r="AM10" s="14">
+      <c r="AM12" s="14">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="AN12" s="14">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55">
+      <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="1">
+      <c r="T13" s="1">
         <v>-38</v>
       </c>
-      <c r="U11" s="1">
+      <c r="U13" s="1">
         <v>-33</v>
       </c>
-      <c r="V11" s="1">
+      <c r="V13" s="1">
         <v>-9</v>
       </c>
-      <c r="W11" s="1">
+      <c r="W13" s="1">
         <v>-43</v>
       </c>
-      <c r="X11" s="1">
+      <c r="X13" s="1">
         <v>-16</v>
       </c>
-      <c r="Y11" s="1">
+      <c r="Y13" s="1">
         <v>-44</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z13" s="14">
         <v>-44</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA13" s="14">
         <v>-32</v>
       </c>
-      <c r="AB11" s="14">
+      <c r="AB13" s="14">
         <v>-39</v>
       </c>
-      <c r="AC11" s="14">
+      <c r="AC13" s="14">
         <v>-84</v>
       </c>
-      <c r="AD11" s="15">
+      <c r="AD13" s="15">
         <v>-33</v>
       </c>
-      <c r="AE11" s="14">
+      <c r="AE13" s="14">
         <v>-10</v>
       </c>
-      <c r="AF11" s="14">
+      <c r="AF13" s="14">
         <v>-50</v>
       </c>
-      <c r="AG11" s="14">
+      <c r="AG13" s="14">
         <v>-121</v>
       </c>
-      <c r="AH11" s="14">
+      <c r="AH13" s="14">
         <v>17</v>
       </c>
-      <c r="AI11" s="14">
+      <c r="AI13" s="14">
         <v>38</v>
       </c>
-      <c r="AJ11" s="14">
+      <c r="AJ13" s="14">
         <v>13</v>
       </c>
-      <c r="AK11" s="14">
+      <c r="AK13" s="14">
         <v>-19</v>
       </c>
-      <c r="AL11" s="14">
+      <c r="AL13" s="14">
         <v>-45</v>
       </c>
-      <c r="AM11" s="14">
+      <c r="AM13" s="14">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="AN13" s="14">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55">
+      <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="T12" s="1">
+      <c r="T14" s="1">
         <v>-51</v>
       </c>
-      <c r="U12" s="1">
+      <c r="U14" s="1">
         <v>-88</v>
       </c>
-      <c r="V12" s="1">
+      <c r="V14" s="1">
         <v>-136</v>
       </c>
-      <c r="W12" s="1">
+      <c r="W14" s="1">
         <v>-93</v>
       </c>
-      <c r="X12" s="1">
+      <c r="X14" s="1">
         <v>-63</v>
       </c>
-      <c r="Y12" s="1">
+      <c r="Y14" s="1">
         <v>-78</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z14" s="14">
         <v>-83</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA14" s="14">
         <v>-61</v>
       </c>
-      <c r="AB12" s="14">
+      <c r="AB14" s="14">
         <v>-51</v>
       </c>
-      <c r="AC12" s="14">
+      <c r="AC14" s="14">
         <v>-93</v>
       </c>
-      <c r="AD12" s="15">
+      <c r="AD14" s="15">
         <v>-76</v>
       </c>
-      <c r="AE12" s="14">
+      <c r="AE14" s="14">
         <v>-64</v>
       </c>
-      <c r="AF12" s="14">
+      <c r="AF14" s="14">
         <v>-139</v>
       </c>
-      <c r="AG12" s="14">
+      <c r="AG14" s="14">
         <v>-147</v>
       </c>
-      <c r="AH12" s="14">
+      <c r="AH14" s="14">
         <v>-102</v>
       </c>
-      <c r="AI12" s="14">
+      <c r="AI14" s="14">
         <v>-55</v>
-      </c>
-[...128 lines deleted...]
-        <v>-32</v>
       </c>
       <c r="AJ14" s="14">
         <v>-62</v>
       </c>
       <c r="AK14" s="14">
+        <v>-34</v>
+      </c>
+      <c r="AL14" s="14">
+        <v>-110</v>
+      </c>
+      <c r="AM14" s="14">
+        <v>-55</v>
+      </c>
+      <c r="AN14" s="14">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55">
+      <c r="A15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T15" s="1">
+        <v>-30</v>
+      </c>
+      <c r="U15" s="1">
+        <v>-89</v>
+      </c>
+      <c r="V15" s="1">
+        <v>-74</v>
+      </c>
+      <c r="W15" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X15" s="1">
+        <v>-34</v>
+      </c>
+      <c r="Y15" s="1">
+        <v>-34</v>
+      </c>
+      <c r="Z15" s="14">
+        <v>-58</v>
+      </c>
+      <c r="AA15" s="14">
+        <v>-41</v>
+      </c>
+      <c r="AB15" s="14">
+        <v>-49</v>
+      </c>
+      <c r="AC15" s="14">
+        <v>3</v>
+      </c>
+      <c r="AD15" s="15">
+        <v>-52</v>
+      </c>
+      <c r="AE15" s="14">
+        <v>-98</v>
+      </c>
+      <c r="AF15" s="14">
+        <v>-82</v>
+      </c>
+      <c r="AG15" s="14">
+        <v>-129</v>
+      </c>
+      <c r="AH15" s="14">
+        <v>-70</v>
+      </c>
+      <c r="AI15" s="14">
+        <v>-38</v>
+      </c>
+      <c r="AJ15" s="14">
+        <v>-99</v>
+      </c>
+      <c r="AK15" s="14">
+        <v>-24</v>
+      </c>
+      <c r="AL15" s="14">
+        <v>-51</v>
+      </c>
+      <c r="AM15" s="14">
+        <v>-6</v>
+      </c>
+      <c r="AN15" s="14">
+        <v>-24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55">
+      <c r="A16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T16" s="1">
+        <v>5</v>
+      </c>
+      <c r="U16" s="1">
+        <v>-44</v>
+      </c>
+      <c r="V16" s="1">
+        <v>-56</v>
+      </c>
+      <c r="W16" s="1">
+        <v>-79</v>
+      </c>
+      <c r="X16" s="1">
+        <v>-60</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>-66</v>
+      </c>
+      <c r="Z16" s="14">
+        <v>-70</v>
+      </c>
+      <c r="AA16" s="14">
+        <v>-41</v>
+      </c>
+      <c r="AB16" s="14">
+        <v>-45</v>
+      </c>
+      <c r="AC16" s="14">
+        <v>-96</v>
+      </c>
+      <c r="AD16" s="15">
+        <v>-46</v>
+      </c>
+      <c r="AE16" s="14">
+        <v>2</v>
+      </c>
+      <c r="AF16" s="14">
+        <v>-53</v>
+      </c>
+      <c r="AG16" s="14">
+        <v>-73</v>
+      </c>
+      <c r="AH16" s="14">
+        <v>-35</v>
+      </c>
+      <c r="AI16" s="14">
+        <v>-32</v>
+      </c>
+      <c r="AJ16" s="14">
+        <v>-62</v>
+      </c>
+      <c r="AK16" s="14">
         <v>-22</v>
       </c>
-      <c r="AL14" s="14">
+      <c r="AL16" s="14">
         <v>-50</v>
       </c>
-      <c r="AM14" s="14">
+      <c r="AM16" s="14">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="AN16" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40">
+      <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T15" s="1">
+      <c r="T17" s="1">
         <v>-15</v>
       </c>
-      <c r="U15" s="1">
+      <c r="U17" s="1">
         <v>-21</v>
       </c>
-      <c r="V15" s="1">
+      <c r="V17" s="1">
         <v>-33</v>
       </c>
-      <c r="W15" s="1">
+      <c r="W17" s="1">
         <v>-37</v>
       </c>
-      <c r="X15" s="1">
+      <c r="X17" s="1">
         <v>-44</v>
       </c>
-      <c r="Y15" s="1">
+      <c r="Y17" s="1">
         <v>-26</v>
       </c>
-      <c r="Z15" s="14">
+      <c r="Z17" s="14">
         <v>-28</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AA17" s="14">
         <v>-1</v>
       </c>
-      <c r="AB15" s="14">
+      <c r="AB17" s="14">
         <v>-12</v>
       </c>
-      <c r="AC15" s="14">
+      <c r="AC17" s="14">
         <v>-4</v>
-      </c>
-[...128 lines deleted...]
-        <v>18</v>
       </c>
       <c r="AD17" s="15">
         <v>-26</v>
       </c>
       <c r="AE17" s="14">
+        <v>-22</v>
+      </c>
+      <c r="AF17" s="14">
+        <v>-41</v>
+      </c>
+      <c r="AG17" s="14">
+        <v>-24</v>
+      </c>
+      <c r="AH17" s="14">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="14">
+        <v>-4</v>
+      </c>
+      <c r="AJ17" s="14">
+        <v>10</v>
+      </c>
+      <c r="AK17" s="14">
+        <v>-15</v>
+      </c>
+      <c r="AL17" s="14">
+        <v>12</v>
+      </c>
+      <c r="AM17" s="14">
+        <v>2</v>
+      </c>
+      <c r="AN17" s="14">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40">
+      <c r="A18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="T18" s="1">
+        <v>-64</v>
+      </c>
+      <c r="U18" s="1">
+        <v>-46</v>
+      </c>
+      <c r="V18" s="1">
+        <v>-43</v>
+      </c>
+      <c r="W18" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X18" s="1">
+        <v>-104</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Z18" s="14">
+        <v>-47</v>
+      </c>
+      <c r="AA18" s="14">
+        <v>-13</v>
+      </c>
+      <c r="AB18" s="14">
+        <v>-39</v>
+      </c>
+      <c r="AC18" s="14">
+        <v>-31</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>6</v>
+      </c>
+      <c r="AE18" s="14">
+        <v>-65</v>
+      </c>
+      <c r="AF18" s="14">
+        <v>-46</v>
+      </c>
+      <c r="AG18" s="14">
+        <v>-17</v>
+      </c>
+      <c r="AH18" s="14">
+        <v>-17</v>
+      </c>
+      <c r="AI18" s="14">
+        <v>-49</v>
+      </c>
+      <c r="AJ18" s="14">
+        <v>-22</v>
+      </c>
+      <c r="AK18" s="14">
+        <v>17</v>
+      </c>
+      <c r="AL18" s="14">
+        <v>-30</v>
+      </c>
+      <c r="AM18" s="14">
+        <v>-16</v>
+      </c>
+      <c r="AN18" s="14">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40">
+      <c r="A19" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="T19" s="1">
+        <v>-33</v>
+      </c>
+      <c r="U19" s="1">
+        <v>5</v>
+      </c>
+      <c r="V19" s="1">
+        <v>-31</v>
+      </c>
+      <c r="W19" s="1">
+        <v>-86</v>
+      </c>
+      <c r="X19" s="1">
+        <v>-79</v>
+      </c>
+      <c r="Y19" s="1">
+        <v>-11</v>
+      </c>
+      <c r="Z19" s="14">
+        <v>-26</v>
+      </c>
+      <c r="AA19" s="14">
+        <v>23</v>
+      </c>
+      <c r="AB19" s="14">
+        <v>-39</v>
+      </c>
+      <c r="AC19" s="14">
+        <v>18</v>
+      </c>
+      <c r="AD19" s="15">
+        <v>-26</v>
+      </c>
+      <c r="AE19" s="14">
         <v>-23</v>
       </c>
-      <c r="AF17" s="14">
+      <c r="AF19" s="14">
         <v>-28</v>
       </c>
-      <c r="AG17" s="14">
+      <c r="AG19" s="14">
         <v>-53</v>
       </c>
-      <c r="AH17" s="14">
+      <c r="AH19" s="14">
         <v>-32</v>
       </c>
-      <c r="AI17" s="14">
+      <c r="AI19" s="14">
         <v>-12</v>
       </c>
-      <c r="AJ17" s="14">
+      <c r="AJ19" s="14">
         <v>-22</v>
       </c>
-      <c r="AK17" s="14">
+      <c r="AK19" s="14">
         <v>-10</v>
       </c>
-      <c r="AL17" s="14">
+      <c r="AL19" s="14">
         <v>-15</v>
       </c>
-      <c r="AM17" s="14">
+      <c r="AM19" s="14">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="AN19" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40">
+      <c r="A20" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T18" s="1">
+      <c r="T20" s="1">
         <v>-75</v>
       </c>
-      <c r="U18" s="1">
+      <c r="U20" s="1">
         <v>-27</v>
       </c>
-      <c r="V18" s="1">
+      <c r="V20" s="1">
         <v>-113</v>
       </c>
-      <c r="W18" s="1">
+      <c r="W20" s="1">
         <v>-85</v>
       </c>
-      <c r="X18" s="1">
+      <c r="X20" s="1">
         <v>-85</v>
       </c>
-      <c r="Y18" s="1">
+      <c r="Y20" s="1">
         <v>-83</v>
       </c>
-      <c r="Z18" s="14">
+      <c r="Z20" s="14">
         <v>-104</v>
-      </c>
-[...128 lines deleted...]
-        <v>-37</v>
       </c>
       <c r="AA20" s="14">
         <v>-32</v>
       </c>
       <c r="AB20" s="14">
-        <v>-41</v>
+        <v>-78</v>
       </c>
       <c r="AC20" s="14">
-        <v>-55</v>
+        <v>-92</v>
       </c>
       <c r="AD20" s="15">
-        <v>-31</v>
+        <v>-68</v>
       </c>
       <c r="AE20" s="14">
-        <v>-55</v>
+        <v>-74</v>
       </c>
       <c r="AF20" s="14">
-        <v>-34</v>
+        <v>-99</v>
       </c>
       <c r="AG20" s="14">
-        <v>-36</v>
+        <v>-60</v>
       </c>
       <c r="AH20" s="14">
-        <v>-57</v>
+        <v>-94</v>
       </c>
       <c r="AI20" s="14">
-        <v>-33</v>
+        <v>-52</v>
       </c>
       <c r="AJ20" s="14">
-        <v>-19</v>
+        <v>-43</v>
       </c>
       <c r="AK20" s="14">
-        <v>-36</v>
+        <v>-48</v>
       </c>
       <c r="AL20" s="14">
-        <v>-33</v>
+        <v>-103</v>
       </c>
       <c r="AM20" s="14">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:39">
+        <v>-27</v>
+      </c>
+      <c r="AN20" s="14">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="1">
+        <v>-48</v>
+      </c>
+      <c r="V21" s="1">
+        <v>-63</v>
+      </c>
+      <c r="W21" s="1">
+        <v>-84</v>
+      </c>
+      <c r="X21" s="1">
+        <v>-39</v>
+      </c>
+      <c r="Y21" s="1">
+        <v>-70</v>
+      </c>
+      <c r="Z21" s="14">
+        <v>-90</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>-158</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>-51</v>
+      </c>
+      <c r="AC21" s="14">
+        <v>-95</v>
+      </c>
+      <c r="AD21" s="15">
+        <v>-62</v>
+      </c>
+      <c r="AE21" s="14">
+        <v>-114</v>
+      </c>
+      <c r="AF21" s="14">
+        <v>-128</v>
+      </c>
+      <c r="AG21" s="14">
+        <v>-103</v>
+      </c>
+      <c r="AH21" s="14">
+        <v>-17</v>
+      </c>
+      <c r="AI21" s="14">
+        <v>-135</v>
+      </c>
+      <c r="AJ21" s="14">
+        <v>-27</v>
+      </c>
+      <c r="AK21" s="14">
+        <v>-33</v>
+      </c>
+      <c r="AL21" s="14">
+        <v>-6</v>
+      </c>
+      <c r="AM21" s="14">
+        <v>-33</v>
+      </c>
+      <c r="AN21" s="14">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:40">
+      <c r="A22" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T22" s="1">
+        <v>-49</v>
+      </c>
+      <c r="U22" s="1">
+        <v>-35</v>
+      </c>
+      <c r="V22" s="1">
+        <v>-33</v>
+      </c>
+      <c r="W22" s="1">
+        <v>-77</v>
+      </c>
+      <c r="X22" s="1">
+        <v>-65</v>
+      </c>
+      <c r="Y22" s="1">
+        <v>-45</v>
+      </c>
+      <c r="Z22" s="14">
+        <v>-37</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>-32</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>-41</v>
+      </c>
+      <c r="AC22" s="14">
+        <v>-55</v>
+      </c>
+      <c r="AD22" s="15">
+        <v>-31</v>
+      </c>
+      <c r="AE22" s="14">
+        <v>-55</v>
+      </c>
+      <c r="AF22" s="14">
+        <v>-34</v>
+      </c>
+      <c r="AG22" s="14">
+        <v>-36</v>
+      </c>
+      <c r="AH22" s="14">
+        <v>-57</v>
+      </c>
+      <c r="AI22" s="14">
+        <v>-33</v>
+      </c>
+      <c r="AJ22" s="14">
+        <v>-19</v>
+      </c>
+      <c r="AK22" s="14">
+        <v>-36</v>
+      </c>
+      <c r="AL22" s="14">
+        <v>-33</v>
+      </c>
+      <c r="AM22" s="14">
+        <v>8</v>
+      </c>
+      <c r="AN22" s="14">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:40">
+      <c r="A23" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="T23" s="1">
+        <v>-72</v>
+      </c>
+      <c r="U23" s="1">
         <v>-40</v>
       </c>
-      <c r="V21" s="1">
+      <c r="V23" s="1">
         <v>-11</v>
       </c>
-      <c r="W21" s="1">
+      <c r="W23" s="1">
         <v>-8</v>
       </c>
-      <c r="X21" s="1">
+      <c r="X23" s="1">
         <v>-63</v>
       </c>
-      <c r="Y21" s="1">
+      <c r="Y23" s="1">
         <v>-13</v>
       </c>
-      <c r="Z21" s="14">
+      <c r="Z23" s="14">
         <v>-36</v>
       </c>
-      <c r="AA21" s="14">
+      <c r="AA23" s="14">
         <v>-51</v>
       </c>
-      <c r="AB21" s="15">
+      <c r="AB23" s="15">
         <v>-39</v>
       </c>
-      <c r="AC21" s="14">
+      <c r="AC23" s="14">
         <v>-51</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AD23" s="15">
         <v>-18</v>
       </c>
-      <c r="AE21" s="14">
+      <c r="AE23" s="14">
         <v>-48</v>
       </c>
-      <c r="AF21" s="14">
+      <c r="AF23" s="14">
         <v>-74</v>
       </c>
-      <c r="AG21" s="14">
+      <c r="AG23" s="14">
         <v>-47</v>
       </c>
-      <c r="AH21" s="14">
+      <c r="AH23" s="14">
         <v>-48</v>
       </c>
-      <c r="AI21" s="14">
+      <c r="AI23" s="14">
         <v>21</v>
       </c>
-      <c r="AJ21" s="14">
+      <c r="AJ23" s="14">
         <v>-6</v>
       </c>
-      <c r="AK21" s="14">
+      <c r="AK23" s="14">
         <v>-35</v>
       </c>
-      <c r="AL21" s="14">
+      <c r="AL23" s="14">
         <v>-19</v>
       </c>
-      <c r="AM21" s="14">
+      <c r="AM23" s="14">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="53" t="s">
+      <c r="AN23" s="14">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:40">
+      <c r="A24" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="53"/>
-[...37 lines deleted...]
-      <c r="A23" s="40" t="s">
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="50"/>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="50"/>
+      <c r="N24" s="50"/>
+      <c r="O24" s="50"/>
+      <c r="P24" s="50"/>
+      <c r="Q24" s="50"/>
+      <c r="R24" s="50"/>
+      <c r="S24" s="50"/>
+      <c r="T24" s="50"/>
+      <c r="U24" s="50"/>
+      <c r="V24" s="50"/>
+      <c r="W24" s="50"/>
+      <c r="X24" s="50"/>
+      <c r="Y24" s="50"/>
+      <c r="Z24" s="50"/>
+      <c r="AA24" s="50"/>
+      <c r="AB24" s="50"/>
+      <c r="AC24" s="50"/>
+      <c r="AD24" s="50"/>
+      <c r="AE24" s="50"/>
+      <c r="AF24" s="50"/>
+      <c r="AG24" s="50"/>
+      <c r="AH24" s="50"/>
+      <c r="AI24" s="50"/>
+      <c r="AJ24" s="50"/>
+      <c r="AK24" s="50"/>
+    </row>
+    <row r="25" spans="1:40">
+      <c r="A25" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="1">
+      <c r="B25" s="1">
         <v>19</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C25" s="1">
         <v>26</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D25" s="1">
         <v>29</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E25" s="1">
         <v>13</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F25" s="1">
         <v>46</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G25" s="1">
         <v>22</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H25" s="1">
         <v>25</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I25" s="1">
         <v>23</v>
       </c>
-      <c r="J23" s="1">
+      <c r="J25" s="1">
         <v>14</v>
       </c>
-      <c r="K23" s="1">
+      <c r="K25" s="1">
         <v>15</v>
       </c>
-      <c r="L23" s="1">
+      <c r="L25" s="1">
         <v>17</v>
       </c>
-      <c r="M23" s="1">
+      <c r="M25" s="1">
         <v>42</v>
       </c>
-      <c r="N23" s="1">
+      <c r="N25" s="1">
         <v>2</v>
       </c>
-      <c r="O23" s="1">
+      <c r="O25" s="1">
         <v>20</v>
       </c>
-      <c r="P23" s="1">
+      <c r="P25" s="1">
         <v>8</v>
       </c>
-      <c r="Q23" s="1">
+      <c r="Q25" s="1">
         <v>10</v>
       </c>
-      <c r="R23" s="1">
+      <c r="R25" s="1">
         <v>5</v>
       </c>
-      <c r="S23" s="1">
+      <c r="S25" s="1">
         <v>12</v>
       </c>
-      <c r="T23" s="1">
+      <c r="T25" s="1">
         <v>52</v>
       </c>
-      <c r="U23" s="1">
+      <c r="U25" s="1">
         <v>-94</v>
       </c>
-      <c r="V23" s="1">
+      <c r="V25" s="1">
         <v>8</v>
       </c>
-      <c r="W23" s="1">
+      <c r="W25" s="1">
         <v>244</v>
       </c>
-      <c r="X23" s="1">
+      <c r="X25" s="1">
         <v>190</v>
       </c>
-      <c r="Y23" s="1">
+      <c r="Y25" s="1">
         <v>340</v>
       </c>
-      <c r="Z23" s="14">
+      <c r="Z25" s="14">
         <v>286</v>
       </c>
-      <c r="AA23" s="14">
+      <c r="AA25" s="14">
         <v>108</v>
       </c>
-      <c r="AB23" s="14">
+      <c r="AB25" s="14">
         <v>142</v>
       </c>
-      <c r="AC23" s="14">
+      <c r="AC25" s="14">
         <v>278</v>
       </c>
-      <c r="AD23" s="15">
+      <c r="AD25" s="15">
         <v>61</v>
       </c>
-      <c r="AE23" s="14">
+      <c r="AE25" s="14">
         <v>22</v>
       </c>
-      <c r="AF23" s="14">
+      <c r="AF25" s="14">
         <v>86</v>
       </c>
-      <c r="AG23" s="14">
+      <c r="AG25" s="14">
         <v>150</v>
       </c>
-      <c r="AH23" s="14">
+      <c r="AH25" s="14">
         <v>-128</v>
       </c>
-      <c r="AI23" s="14">
+      <c r="AI25" s="14">
         <v>116</v>
       </c>
-      <c r="AJ23" s="14">
+      <c r="AJ25" s="14">
         <v>-69</v>
       </c>
-      <c r="AK23" s="14">
+      <c r="AK25" s="14">
         <v>-12</v>
       </c>
-      <c r="AL23" s="14">
+      <c r="AL25" s="14">
         <v>11</v>
       </c>
-      <c r="AM23" s="14">
+      <c r="AM25" s="14">
         <v>-206</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="AN25" s="14">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40">
+      <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="T24" s="1">
+      <c r="T26" s="1">
         <v>180</v>
       </c>
-      <c r="U24" s="1">
+      <c r="U26" s="1">
         <v>64</v>
       </c>
-      <c r="V24" s="1">
+      <c r="V26" s="1">
         <v>145</v>
       </c>
-      <c r="W24" s="1">
+      <c r="W26" s="1">
         <v>313</v>
       </c>
-      <c r="X24" s="1">
+      <c r="X26" s="1">
         <v>274</v>
       </c>
-      <c r="Y24" s="1">
+      <c r="Y26" s="1">
         <v>338</v>
       </c>
-      <c r="Z24" s="14">
+      <c r="Z26" s="14">
         <v>351</v>
       </c>
-      <c r="AA24" s="14">
+      <c r="AA26" s="14">
         <v>230</v>
       </c>
-      <c r="AB24" s="14">
+      <c r="AB26" s="14">
         <v>219</v>
       </c>
-      <c r="AC24" s="14">
+      <c r="AC26" s="14">
         <v>304</v>
       </c>
-      <c r="AD24" s="15">
+      <c r="AD26" s="15">
         <v>181</v>
       </c>
-      <c r="AE24" s="14">
+      <c r="AE26" s="14">
         <v>188</v>
       </c>
-      <c r="AF24" s="14">
+      <c r="AF26" s="14">
         <v>308</v>
       </c>
-      <c r="AG24" s="14">
+      <c r="AG26" s="14">
         <v>311</v>
       </c>
-      <c r="AH24" s="14">
+      <c r="AH26" s="14">
         <v>-2</v>
       </c>
-      <c r="AI24" s="14">
+      <c r="AI26" s="14">
         <v>151</v>
       </c>
-      <c r="AJ24" s="14">
+      <c r="AJ26" s="14">
         <v>43</v>
       </c>
-      <c r="AK24" s="14">
+      <c r="AK26" s="14">
         <v>-18</v>
       </c>
-      <c r="AL24" s="14">
+      <c r="AL26" s="14">
         <v>43</v>
       </c>
-      <c r="AM24" s="14">
+      <c r="AM26" s="14">
         <v>-212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="AN26" s="14">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:40">
+      <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T25" s="1">
+      <c r="T27" s="1">
         <v>-83</v>
       </c>
-      <c r="U25" s="1">
+      <c r="U27" s="1">
         <v>-31</v>
       </c>
-      <c r="V25" s="1">
+      <c r="V27" s="1">
         <v>-17</v>
       </c>
-      <c r="W25" s="1">
+      <c r="W27" s="1">
         <v>8</v>
       </c>
-      <c r="X25" s="1">
+      <c r="X27" s="1">
         <v>-48</v>
       </c>
-      <c r="Y25" s="1">
+      <c r="Y27" s="1">
         <v>-5</v>
       </c>
-      <c r="Z25" s="14">
+      <c r="Z27" s="14">
         <v>-19</v>
       </c>
-      <c r="AA25" s="14">
+      <c r="AA27" s="14">
         <v>-52</v>
       </c>
-      <c r="AB25" s="14">
+      <c r="AB27" s="14">
         <v>2</v>
       </c>
-      <c r="AC25" s="14">
+      <c r="AC27" s="14">
         <v>-27</v>
       </c>
-      <c r="AD25" s="15">
+      <c r="AD27" s="15">
         <v>-36</v>
       </c>
-      <c r="AE25" s="14">
+      <c r="AE27" s="14">
         <v>-79</v>
       </c>
-      <c r="AF25" s="14">
+      <c r="AF27" s="14">
         <v>-53</v>
       </c>
-      <c r="AG25" s="14">
+      <c r="AG27" s="14">
         <v>-26</v>
       </c>
-      <c r="AH25" s="14">
+      <c r="AH27" s="14">
         <v>-23</v>
       </c>
-      <c r="AI25" s="14">
+      <c r="AI27" s="14">
         <v>-10</v>
       </c>
-      <c r="AJ25" s="14">
+      <c r="AJ27" s="14">
         <v>-17</v>
       </c>
-      <c r="AK25" s="14">
+      <c r="AK27" s="14">
         <v>7</v>
       </c>
-      <c r="AL25" s="14">
+      <c r="AL27" s="14">
         <v>9</v>
       </c>
-      <c r="AM25" s="14">
+      <c r="AM27" s="14">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="AN27" s="14">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:40">
+      <c r="A28" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="T26" s="1">
+      <c r="T28" s="1">
         <v>-8</v>
       </c>
-      <c r="U26" s="1">
+      <c r="U28" s="1">
         <v>-45</v>
       </c>
-      <c r="V26" s="1">
+      <c r="V28" s="1">
         <v>-70</v>
       </c>
-      <c r="W26" s="1">
+      <c r="W28" s="1">
         <v>-76</v>
       </c>
-      <c r="X26" s="1">
+      <c r="X28" s="1">
         <v>-38</v>
       </c>
-      <c r="Y26" s="1">
+      <c r="Y28" s="1">
         <v>-18</v>
       </c>
-      <c r="Z26" s="14">
+      <c r="Z28" s="14">
         <v>-40</v>
       </c>
-      <c r="AA26" s="14">
+      <c r="AA28" s="14">
         <v>-39</v>
       </c>
-      <c r="AB26" s="14">
+      <c r="AB28" s="14">
         <v>-37</v>
       </c>
-      <c r="AC26" s="14">
+      <c r="AC28" s="14">
         <v>-13</v>
       </c>
-      <c r="AD26" s="15">
+      <c r="AD28" s="15">
         <v>-63</v>
       </c>
-      <c r="AE26" s="14">
+      <c r="AE28" s="14">
         <v>-36</v>
       </c>
-      <c r="AF26" s="14">
+      <c r="AF28" s="14">
         <v>-81</v>
       </c>
-      <c r="AG26" s="14">
+      <c r="AG28" s="14">
         <v>-59</v>
       </c>
-      <c r="AH26" s="14">
+      <c r="AH28" s="14">
         <v>-42</v>
       </c>
-      <c r="AI26" s="14">
+      <c r="AI28" s="14">
         <v>-65</v>
       </c>
-      <c r="AJ26" s="14">
+      <c r="AJ28" s="14">
         <v>-20</v>
       </c>
-      <c r="AK26" s="14">
+      <c r="AK28" s="14">
         <v>-16</v>
       </c>
-      <c r="AL26" s="14">
+      <c r="AL28" s="14">
         <v>-51</v>
       </c>
-      <c r="AM26" s="14">
+      <c r="AM28" s="14">
         <v>-7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="AN28" s="14">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40">
+      <c r="A29" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T27" s="1">
+      <c r="T29" s="1">
         <v>-3</v>
       </c>
-      <c r="U27" s="1">
+      <c r="U29" s="1">
         <v>-73</v>
       </c>
-      <c r="V27" s="1">
+      <c r="V29" s="1">
         <v>-53</v>
       </c>
-      <c r="W27" s="1">
+      <c r="W29" s="1">
         <v>11</v>
       </c>
-      <c r="X27" s="1">
+      <c r="X29" s="1">
         <v>39</v>
       </c>
-      <c r="Y27" s="1">
+      <c r="Y29" s="1">
         <v>8</v>
       </c>
-      <c r="Z27" s="14">
+      <c r="Z29" s="14">
         <v>2</v>
       </c>
-      <c r="AA27" s="14" t="s">
+      <c r="AA29" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="AB27" s="14">
+      <c r="AB29" s="14">
         <v>-18</v>
       </c>
-      <c r="AC27" s="14">
+      <c r="AC29" s="14">
         <v>37</v>
       </c>
-      <c r="AD27" s="15">
+      <c r="AD29" s="15">
         <v>-22</v>
       </c>
-      <c r="AE27" s="14">
+      <c r="AE29" s="14">
         <v>-34</v>
       </c>
-      <c r="AF27" s="14">
+      <c r="AF29" s="14">
         <v>-44</v>
       </c>
-      <c r="AG27" s="14">
+      <c r="AG29" s="14">
         <v>-57</v>
       </c>
-      <c r="AH27" s="14">
+      <c r="AH29" s="14">
         <v>-34</v>
       </c>
-      <c r="AI27" s="14">
+      <c r="AI29" s="14">
         <v>8</v>
       </c>
-      <c r="AJ27" s="14">
+      <c r="AJ29" s="14">
         <v>-65</v>
       </c>
-      <c r="AK27" s="14">
+      <c r="AK29" s="14">
         <v>27</v>
       </c>
-      <c r="AL27" s="14">
+      <c r="AL29" s="14">
         <v>-19</v>
       </c>
-      <c r="AM27" s="14">
+      <c r="AM29" s="14">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="AN29" s="14">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40">
+      <c r="A30" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="T28" s="1">
+      <c r="T30" s="1">
         <v>-34</v>
       </c>
-      <c r="U28" s="1">
+      <c r="U30" s="1">
         <v>-9</v>
       </c>
-      <c r="V28" s="1">
+      <c r="V30" s="1">
         <v>3</v>
       </c>
-      <c r="W28" s="1">
+      <c r="W30" s="1">
         <v>-12</v>
       </c>
-      <c r="X28" s="1">
+      <c r="X30" s="1">
         <v>-37</v>
       </c>
-      <c r="Y28" s="1">
+      <c r="Y30" s="1">
         <v>17</v>
       </c>
-      <c r="Z28" s="14">
+      <c r="Z30" s="14">
         <v>-8</v>
       </c>
-      <c r="AA28" s="14">
+      <c r="AA30" s="14">
         <v>-31</v>
       </c>
-      <c r="AB28" s="14">
+      <c r="AB30" s="14">
         <v>-24</v>
       </c>
-      <c r="AC28" s="14">
+      <c r="AC30" s="14">
         <v>-23</v>
       </c>
-      <c r="AD28" s="15">
+      <c r="AD30" s="15">
         <v>1</v>
       </c>
-      <c r="AE28" s="14">
+      <c r="AE30" s="14">
         <v>-17</v>
       </c>
-      <c r="AF28" s="14">
+      <c r="AF30" s="14">
         <v>-44</v>
       </c>
-      <c r="AG28" s="14">
+      <c r="AG30" s="14">
         <v>-19</v>
       </c>
-      <c r="AH28" s="14">
+      <c r="AH30" s="14">
         <v>-27</v>
       </c>
-      <c r="AI28" s="14">
+      <c r="AI30" s="14">
         <v>32</v>
       </c>
-      <c r="AJ28" s="14">
+      <c r="AJ30" s="14">
         <v>-10</v>
       </c>
-      <c r="AK28" s="14">
+      <c r="AK30" s="14">
         <v>-12</v>
       </c>
-      <c r="AL28" s="14">
+      <c r="AL30" s="14">
         <v>29</v>
       </c>
-      <c r="AM28" s="14">
+      <c r="AM30" s="14">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="53" t="s">
+      <c r="AN30" s="14">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:40">
+      <c r="A31" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="53"/>
-[...37 lines deleted...]
-      <c r="A30" s="40" t="s">
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
+      <c r="N31" s="50"/>
+      <c r="O31" s="50"/>
+      <c r="P31" s="50"/>
+      <c r="Q31" s="50"/>
+      <c r="R31" s="50"/>
+      <c r="S31" s="50"/>
+      <c r="T31" s="50"/>
+      <c r="U31" s="50"/>
+      <c r="V31" s="50"/>
+      <c r="W31" s="50"/>
+      <c r="X31" s="50"/>
+      <c r="Y31" s="50"/>
+      <c r="Z31" s="50"/>
+      <c r="AA31" s="50"/>
+      <c r="AB31" s="50"/>
+      <c r="AC31" s="50"/>
+      <c r="AD31" s="50"/>
+      <c r="AE31" s="50"/>
+      <c r="AF31" s="50"/>
+      <c r="AG31" s="50"/>
+      <c r="AH31" s="50"/>
+      <c r="AI31" s="50"/>
+      <c r="AJ31" s="50"/>
+      <c r="AK31" s="50"/>
+    </row>
+    <row r="32" spans="1:40">
+      <c r="A32" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="1">
+      <c r="B32" s="1">
         <v>12</v>
       </c>
-      <c r="C30" s="1">
+      <c r="C32" s="1">
         <v>9</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D32" s="1">
         <v>11</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E32" s="1">
         <v>6</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F32" s="1">
         <v>8</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G32" s="1">
         <v>8</v>
       </c>
-      <c r="H30" s="1">
+      <c r="H32" s="1">
         <v>10</v>
       </c>
-      <c r="I30" s="1">
+      <c r="I32" s="1">
         <v>20</v>
       </c>
-      <c r="J30" s="1">
+      <c r="J32" s="1">
         <v>8</v>
       </c>
-      <c r="K30" s="1">
+      <c r="K32" s="1">
         <v>14</v>
       </c>
-      <c r="L30" s="1">
+      <c r="L32" s="1">
         <v>22</v>
       </c>
-      <c r="M30" s="1">
+      <c r="M32" s="1">
         <v>9</v>
       </c>
-      <c r="N30" s="1">
+      <c r="N32" s="1">
         <v>4</v>
       </c>
-      <c r="O30" s="1">
+      <c r="O32" s="1">
         <v>9</v>
       </c>
-      <c r="P30" s="1">
+      <c r="P32" s="1">
         <v>6</v>
       </c>
-      <c r="Q30" s="1">
+      <c r="Q32" s="1">
         <v>7</v>
       </c>
-      <c r="R30" s="1">
+      <c r="R32" s="1">
         <v>8</v>
       </c>
-      <c r="S30" s="1">
+      <c r="S32" s="1">
         <v>7</v>
       </c>
-      <c r="T30" s="1">
+      <c r="T32" s="1">
         <v>-462</v>
       </c>
-      <c r="U30" s="1">
+      <c r="U32" s="1">
         <v>-314</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V32" s="1">
         <v>-486</v>
       </c>
-      <c r="W30" s="1">
+      <c r="W32" s="1">
         <v>-544</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X32" s="1">
         <v>-651</v>
       </c>
-      <c r="Y30" s="1">
+      <c r="Y32" s="1">
         <v>-505</v>
       </c>
-      <c r="Z30" s="14">
+      <c r="Z32" s="14">
         <v>-603</v>
       </c>
-      <c r="AA30" s="14">
+      <c r="AA32" s="14">
         <v>-407</v>
       </c>
-      <c r="AB30" s="15">
+      <c r="AB32" s="15">
         <v>-418</v>
       </c>
-      <c r="AC30" s="15">
+      <c r="AC32" s="15">
         <v>-561</v>
       </c>
-      <c r="AD30" s="15">
+      <c r="AD32" s="15">
         <v>-317</v>
       </c>
-      <c r="AE30" s="14">
+      <c r="AE32" s="14">
         <v>-465</v>
       </c>
-      <c r="AF30" s="14">
+      <c r="AF32" s="14">
         <v>-664</v>
       </c>
-      <c r="AG30" s="14">
+      <c r="AG32" s="14">
         <v>-685</v>
       </c>
-      <c r="AH30" s="15">
+      <c r="AH32" s="15">
         <v>-382</v>
       </c>
-      <c r="AI30" s="15">
+      <c r="AI32" s="15">
         <v>-395</v>
       </c>
-      <c r="AJ30" s="14">
+      <c r="AJ32" s="14">
         <v>-228</v>
       </c>
-      <c r="AK30" s="14">
+      <c r="AK32" s="14">
         <v>-238</v>
       </c>
-      <c r="AL30" s="15">
+      <c r="AL32" s="15">
         <v>-508</v>
       </c>
-      <c r="AM30" s="15">
+      <c r="AM32" s="15">
         <v>-164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="AN32" s="14">
+        <v>-136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:40">
+      <c r="A33" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="T31" s="1">
+      <c r="T33" s="1">
         <v>-8</v>
       </c>
-      <c r="U31" s="1">
+      <c r="U33" s="1">
         <v>36</v>
       </c>
-      <c r="V31" s="1">
+      <c r="V33" s="1">
         <v>5</v>
       </c>
-      <c r="W31" s="1">
+      <c r="W33" s="1">
         <v>2</v>
       </c>
-      <c r="X31" s="1">
+      <c r="X33" s="1">
         <v>-31</v>
       </c>
-      <c r="Y31" s="1" t="s">
+      <c r="Y33" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z31" s="14">
+      <c r="Z33" s="14">
         <v>-23</v>
       </c>
-      <c r="AA31" s="15">
+      <c r="AA33" s="15">
         <v>-25</v>
       </c>
-      <c r="AB31" s="15">
+      <c r="AB33" s="15">
         <v>-11</v>
       </c>
-      <c r="AC31" s="15">
+      <c r="AC33" s="15">
         <v>27</v>
       </c>
-      <c r="AD31" s="15">
+      <c r="AD33" s="15">
         <v>29</v>
       </c>
-      <c r="AE31" s="14">
+      <c r="AE33" s="14">
         <v>11</v>
       </c>
-      <c r="AF31" s="14">
+      <c r="AF33" s="14">
         <v>-44</v>
       </c>
-      <c r="AG31" s="14">
+      <c r="AG33" s="14">
         <v>2</v>
       </c>
-      <c r="AH31" s="15">
+      <c r="AH33" s="15">
         <v>-31</v>
       </c>
-      <c r="AI31" s="15">
+      <c r="AI33" s="15">
         <v>-54</v>
       </c>
-      <c r="AJ31" s="14">
+      <c r="AJ33" s="14">
         <v>12</v>
       </c>
-      <c r="AK31" s="14">
+      <c r="AK33" s="14">
         <v>32</v>
       </c>
-      <c r="AL31" s="15">
+      <c r="AL33" s="15">
         <v>-85</v>
       </c>
-      <c r="AM31" s="15">
+      <c r="AM33" s="15">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="AN33" s="14">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:40">
+      <c r="A34" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="T32" s="1">
+      <c r="T34" s="1">
         <v>-5</v>
       </c>
-      <c r="U32" s="1">
+      <c r="U34" s="1">
         <v>-11</v>
       </c>
-      <c r="V32" s="1">
+      <c r="V34" s="1">
         <v>-9</v>
       </c>
-      <c r="W32" s="1">
+      <c r="W34" s="1">
         <v>3</v>
       </c>
-      <c r="X32" s="1">
+      <c r="X34" s="1">
         <v>-4</v>
       </c>
-      <c r="Y32" s="1">
+      <c r="Y34" s="1">
         <v>-14</v>
       </c>
-      <c r="Z32" s="14">
+      <c r="Z34" s="14">
         <v>-3</v>
       </c>
-      <c r="AA32" s="15">
+      <c r="AA34" s="15">
         <v>-13</v>
       </c>
-      <c r="AB32" s="15">
+      <c r="AB34" s="15">
         <v>-3</v>
       </c>
-      <c r="AC32" s="15">
+      <c r="AC34" s="15">
         <v>-7</v>
       </c>
-      <c r="AD32" s="15">
+      <c r="AD34" s="15">
         <v>2</v>
       </c>
-      <c r="AE32" s="14">
+      <c r="AE34" s="14">
         <v>8</v>
       </c>
-      <c r="AF32" s="14">
+      <c r="AF34" s="14">
         <v>-15</v>
       </c>
-      <c r="AG32" s="14">
+      <c r="AG34" s="14">
         <v>-12</v>
       </c>
-      <c r="AH32" s="15" t="s">
+      <c r="AH34" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="AI32" s="15">
+      <c r="AI34" s="15">
         <v>-15</v>
       </c>
-      <c r="AJ32" s="14">
+      <c r="AJ34" s="14">
         <v>4</v>
       </c>
-      <c r="AK32" s="14">
+      <c r="AK34" s="14">
         <v>-12</v>
       </c>
-      <c r="AL32" s="15">
+      <c r="AL34" s="15">
         <v>-14</v>
       </c>
-      <c r="AM32" s="15">
+      <c r="AM34" s="15">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="AN34" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:40">
+      <c r="A35" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="T33" s="1">
+      <c r="T35" s="1">
         <v>-38</v>
       </c>
-      <c r="U33" s="1">
+      <c r="U35" s="1">
         <v>-33</v>
       </c>
-      <c r="V33" s="1">
+      <c r="V35" s="1">
         <v>-9</v>
       </c>
-      <c r="W33" s="1">
+      <c r="W35" s="1">
         <v>-43</v>
       </c>
-      <c r="X33" s="1">
+      <c r="X35" s="1">
         <v>-16</v>
       </c>
-      <c r="Y33" s="1">
+      <c r="Y35" s="1">
         <v>-44</v>
       </c>
-      <c r="Z33" s="14">
+      <c r="Z35" s="14">
         <v>-44</v>
       </c>
-      <c r="AA33" s="15">
+      <c r="AA35" s="15">
         <v>-32</v>
       </c>
-      <c r="AB33" s="15">
+      <c r="AB35" s="15">
         <v>-39</v>
       </c>
-      <c r="AC33" s="15">
+      <c r="AC35" s="15">
         <v>-84</v>
       </c>
-      <c r="AD33" s="15">
+      <c r="AD35" s="15">
         <v>-33</v>
       </c>
-      <c r="AE33" s="14">
+      <c r="AE35" s="14">
         <v>-10</v>
       </c>
-      <c r="AF33" s="14">
+      <c r="AF35" s="14">
         <v>-50</v>
       </c>
-      <c r="AG33" s="14">
+      <c r="AG35" s="14">
         <v>-121</v>
       </c>
-      <c r="AH33" s="15">
+      <c r="AH35" s="15">
         <v>17</v>
       </c>
-      <c r="AI33" s="15">
+      <c r="AI35" s="15">
         <v>38</v>
       </c>
-      <c r="AJ33" s="14">
+      <c r="AJ35" s="14">
         <v>13</v>
       </c>
-      <c r="AK33" s="14">
+      <c r="AK35" s="14">
         <v>-19</v>
       </c>
-      <c r="AL33" s="15">
+      <c r="AL35" s="15">
         <v>-45</v>
       </c>
-      <c r="AM33" s="15">
+      <c r="AM35" s="15">
         <v>-28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="AN35" s="14">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:40">
+      <c r="A36" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="T34" s="1">
+      <c r="T36" s="1">
         <v>-43</v>
       </c>
-      <c r="U34" s="1">
+      <c r="U36" s="1">
         <v>-43</v>
       </c>
-      <c r="V34" s="1">
+      <c r="V36" s="1">
         <v>-66</v>
       </c>
-      <c r="W34" s="1">
+      <c r="W36" s="1">
         <v>-17</v>
       </c>
-      <c r="X34" s="1">
+      <c r="X36" s="1">
         <v>-25</v>
       </c>
-      <c r="Y34" s="1">
+      <c r="Y36" s="1">
         <v>-60</v>
       </c>
-      <c r="Z34" s="14">
+      <c r="Z36" s="14">
         <v>-43</v>
       </c>
-      <c r="AA34" s="15">
+      <c r="AA36" s="15">
         <v>-22</v>
       </c>
-      <c r="AB34" s="15">
+      <c r="AB36" s="15">
         <v>-14</v>
       </c>
-      <c r="AC34" s="15">
+      <c r="AC36" s="15">
         <v>-80</v>
       </c>
-      <c r="AD34" s="15">
+      <c r="AD36" s="15">
         <v>-13</v>
       </c>
-      <c r="AE34" s="14">
+      <c r="AE36" s="14">
         <v>-28</v>
       </c>
-      <c r="AF34" s="14">
+      <c r="AF36" s="14">
         <v>-58</v>
       </c>
-      <c r="AG34" s="14">
+      <c r="AG36" s="14">
         <v>-88</v>
       </c>
-      <c r="AH34" s="15">
+      <c r="AH36" s="15">
         <v>-60</v>
       </c>
-      <c r="AI34" s="15">
+      <c r="AI36" s="15">
         <v>10</v>
       </c>
-      <c r="AJ34" s="14">
+      <c r="AJ36" s="14">
         <v>-42</v>
       </c>
-      <c r="AK34" s="14">
+      <c r="AK36" s="14">
         <v>-18</v>
       </c>
-      <c r="AL34" s="15">
+      <c r="AL36" s="15">
         <v>-59</v>
       </c>
-      <c r="AM34" s="15">
+      <c r="AM36" s="15">
         <v>-48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="AN36" s="14">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:40">
+      <c r="A37" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T35" s="1">
+      <c r="T37" s="1">
         <v>-27</v>
       </c>
-      <c r="U35" s="1">
+      <c r="U37" s="1">
         <v>-16</v>
       </c>
-      <c r="V35" s="1">
+      <c r="V37" s="1">
         <v>-21</v>
       </c>
-      <c r="W35" s="1">
+      <c r="W37" s="1">
         <v>-28</v>
       </c>
-      <c r="X35" s="1">
+      <c r="X37" s="1">
         <v>-73</v>
       </c>
-      <c r="Y35" s="1">
+      <c r="Y37" s="1">
         <v>-42</v>
       </c>
-      <c r="Z35" s="14">
+      <c r="Z37" s="14">
         <v>-60</v>
       </c>
-      <c r="AA35" s="15">
+      <c r="AA37" s="15">
         <v>-41</v>
       </c>
-      <c r="AB35" s="15">
+      <c r="AB37" s="15">
         <v>-31</v>
       </c>
-      <c r="AC35" s="15">
+      <c r="AC37" s="15">
         <v>-34</v>
       </c>
-      <c r="AD35" s="15">
+      <c r="AD37" s="15">
         <v>-30</v>
       </c>
-      <c r="AE35" s="14">
+      <c r="AE37" s="14">
         <v>-64</v>
       </c>
-      <c r="AF35" s="14">
+      <c r="AF37" s="14">
         <v>-38</v>
       </c>
-      <c r="AG35" s="14">
+      <c r="AG37" s="14">
         <v>-72</v>
       </c>
-      <c r="AH35" s="15">
+      <c r="AH37" s="15">
         <v>-36</v>
       </c>
-      <c r="AI35" s="15">
+      <c r="AI37" s="15">
         <v>-46</v>
       </c>
-      <c r="AJ35" s="14">
+      <c r="AJ37" s="14">
         <v>-34</v>
       </c>
-      <c r="AK35" s="14">
+      <c r="AK37" s="14">
         <v>-51</v>
       </c>
-      <c r="AL35" s="15">
+      <c r="AL37" s="15">
         <v>-32</v>
       </c>
-      <c r="AM35" s="15">
+      <c r="AM37" s="15">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="AN37" s="14">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:40">
+      <c r="A38" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T36" s="1">
+      <c r="T38" s="1">
         <v>5</v>
       </c>
-      <c r="U36" s="1">
+      <c r="U38" s="1">
         <v>-44</v>
       </c>
-      <c r="V36" s="1">
+      <c r="V38" s="1">
         <v>-56</v>
       </c>
-      <c r="W36" s="1">
+      <c r="W38" s="1">
         <v>-79</v>
       </c>
-      <c r="X36" s="1">
+      <c r="X38" s="1">
         <v>-60</v>
       </c>
-      <c r="Y36" s="1">
+      <c r="Y38" s="1">
         <v>-66</v>
       </c>
-      <c r="Z36" s="14">
+      <c r="Z38" s="14">
         <v>-70</v>
       </c>
-      <c r="AA36" s="15">
+      <c r="AA38" s="15">
         <v>-41</v>
       </c>
-      <c r="AB36" s="15">
+      <c r="AB38" s="15">
         <v>-45</v>
       </c>
-      <c r="AC36" s="15">
+      <c r="AC38" s="15">
         <v>-96</v>
       </c>
-      <c r="AD36" s="15">
+      <c r="AD38" s="15">
         <v>-46</v>
       </c>
-      <c r="AE36" s="14">
+      <c r="AE38" s="14">
         <v>2</v>
       </c>
-      <c r="AF36" s="14">
+      <c r="AF38" s="14">
         <v>-53</v>
       </c>
-      <c r="AG36" s="14">
+      <c r="AG38" s="14">
         <v>-73</v>
       </c>
-      <c r="AH36" s="15">
+      <c r="AH38" s="15">
         <v>-35</v>
       </c>
-      <c r="AI36" s="15">
+      <c r="AI38" s="15">
         <v>-32</v>
       </c>
-      <c r="AJ36" s="14">
+      <c r="AJ38" s="14">
         <v>-62</v>
       </c>
-      <c r="AK36" s="14">
+      <c r="AK38" s="14">
         <v>-22</v>
       </c>
-      <c r="AL36" s="15">
+      <c r="AL38" s="15">
         <v>-50</v>
       </c>
-      <c r="AM36" s="15">
+      <c r="AM38" s="15">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="AN38" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:40">
+      <c r="A39" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="T37" s="1">
+      <c r="T39" s="1">
         <v>-15</v>
       </c>
-      <c r="U37" s="1">
+      <c r="U39" s="1">
         <v>-21</v>
       </c>
-      <c r="V37" s="1">
+      <c r="V39" s="1">
         <v>-33</v>
       </c>
-      <c r="W37" s="1">
+      <c r="W39" s="1">
         <v>-37</v>
       </c>
-      <c r="X37" s="1">
+      <c r="X39" s="1">
         <v>-44</v>
       </c>
-      <c r="Y37" s="1">
+      <c r="Y39" s="1">
         <v>-26</v>
       </c>
-      <c r="Z37" s="14">
+      <c r="Z39" s="14">
         <v>-28</v>
       </c>
-      <c r="AA37" s="15">
+      <c r="AA39" s="15">
         <v>-1</v>
       </c>
-      <c r="AB37" s="15">
+      <c r="AB39" s="15">
         <v>-12</v>
       </c>
-      <c r="AC37" s="15">
+      <c r="AC39" s="15">
         <v>-4</v>
-      </c>
-[...128 lines deleted...]
-        <v>18</v>
       </c>
       <c r="AD39" s="15">
         <v>-26</v>
       </c>
       <c r="AE39" s="14">
+        <v>-22</v>
+      </c>
+      <c r="AF39" s="14">
+        <v>-41</v>
+      </c>
+      <c r="AG39" s="14">
+        <v>-24</v>
+      </c>
+      <c r="AH39" s="15">
+        <v>1</v>
+      </c>
+      <c r="AI39" s="15">
+        <v>-4</v>
+      </c>
+      <c r="AJ39" s="14">
+        <v>10</v>
+      </c>
+      <c r="AK39" s="14">
+        <v>-15</v>
+      </c>
+      <c r="AL39" s="15">
+        <v>12</v>
+      </c>
+      <c r="AM39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AN39" s="14">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:40">
+      <c r="A40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="T40" s="1">
+        <v>-64</v>
+      </c>
+      <c r="U40" s="1">
+        <v>-46</v>
+      </c>
+      <c r="V40" s="1">
+        <v>-43</v>
+      </c>
+      <c r="W40" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X40" s="1">
+        <v>-104</v>
+      </c>
+      <c r="Y40" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Z40" s="14">
+        <v>-47</v>
+      </c>
+      <c r="AA40" s="15">
+        <v>-13</v>
+      </c>
+      <c r="AB40" s="15">
+        <v>-39</v>
+      </c>
+      <c r="AC40" s="15">
+        <v>-31</v>
+      </c>
+      <c r="AD40" s="15">
+        <v>6</v>
+      </c>
+      <c r="AE40" s="14">
+        <v>-65</v>
+      </c>
+      <c r="AF40" s="14">
+        <v>-46</v>
+      </c>
+      <c r="AG40" s="14">
+        <v>-17</v>
+      </c>
+      <c r="AH40" s="15">
+        <v>-17</v>
+      </c>
+      <c r="AI40" s="15">
+        <v>-49</v>
+      </c>
+      <c r="AJ40" s="14">
+        <v>-22</v>
+      </c>
+      <c r="AK40" s="14">
+        <v>17</v>
+      </c>
+      <c r="AL40" s="15">
+        <v>-30</v>
+      </c>
+      <c r="AM40" s="15">
+        <v>-16</v>
+      </c>
+      <c r="AN40" s="14">
+        <v>-33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:40">
+      <c r="A41" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="T41" s="1">
+        <v>-33</v>
+      </c>
+      <c r="U41" s="1">
+        <v>5</v>
+      </c>
+      <c r="V41" s="1">
+        <v>-31</v>
+      </c>
+      <c r="W41" s="1">
+        <v>-86</v>
+      </c>
+      <c r="X41" s="1">
+        <v>-79</v>
+      </c>
+      <c r="Y41" s="1">
+        <v>-11</v>
+      </c>
+      <c r="Z41" s="14">
+        <v>-26</v>
+      </c>
+      <c r="AA41" s="15">
+        <v>23</v>
+      </c>
+      <c r="AB41" s="15">
+        <v>-39</v>
+      </c>
+      <c r="AC41" s="15">
+        <v>18</v>
+      </c>
+      <c r="AD41" s="15">
+        <v>-26</v>
+      </c>
+      <c r="AE41" s="14">
         <v>-23</v>
       </c>
-      <c r="AF39" s="14">
+      <c r="AF41" s="14">
         <v>-28</v>
       </c>
-      <c r="AG39" s="14">
+      <c r="AG41" s="14">
         <v>-53</v>
       </c>
-      <c r="AH39" s="15">
+      <c r="AH41" s="15">
         <v>-32</v>
       </c>
-      <c r="AI39" s="15">
+      <c r="AI41" s="15">
         <v>-12</v>
       </c>
-      <c r="AJ39" s="14">
+      <c r="AJ41" s="14">
         <v>-22</v>
       </c>
-      <c r="AK39" s="14">
+      <c r="AK41" s="14">
         <v>-10</v>
       </c>
-      <c r="AL39" s="15">
+      <c r="AL41" s="15">
         <v>-15</v>
       </c>
-      <c r="AM39" s="15">
+      <c r="AM41" s="15">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="AN41" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:40">
+      <c r="A42" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="T40" s="1">
+      <c r="T42" s="1">
         <v>-75</v>
       </c>
-      <c r="U40" s="1">
+      <c r="U42" s="1">
         <v>-27</v>
       </c>
-      <c r="V40" s="1">
+      <c r="V42" s="1">
         <v>-113</v>
       </c>
-      <c r="W40" s="1">
+      <c r="W42" s="1">
         <v>-85</v>
       </c>
-      <c r="X40" s="1">
+      <c r="X42" s="1">
         <v>-85</v>
       </c>
-      <c r="Y40" s="1">
+      <c r="Y42" s="1">
         <v>-83</v>
       </c>
-      <c r="Z40" s="14">
+      <c r="Z42" s="14">
         <v>-104</v>
-      </c>
-[...128 lines deleted...]
-        <v>-37</v>
       </c>
       <c r="AA42" s="15">
         <v>-32</v>
       </c>
       <c r="AB42" s="15">
+        <v>-78</v>
+      </c>
+      <c r="AC42" s="15">
+        <v>-92</v>
+      </c>
+      <c r="AD42" s="15">
+        <v>-68</v>
+      </c>
+      <c r="AE42" s="14">
+        <v>-74</v>
+      </c>
+      <c r="AF42" s="14">
+        <v>-99</v>
+      </c>
+      <c r="AG42" s="14">
+        <v>-60</v>
+      </c>
+      <c r="AH42" s="15">
+        <v>-94</v>
+      </c>
+      <c r="AI42" s="15">
+        <v>-52</v>
+      </c>
+      <c r="AJ42" s="14">
+        <v>-43</v>
+      </c>
+      <c r="AK42" s="14">
+        <v>-48</v>
+      </c>
+      <c r="AL42" s="15">
+        <v>-103</v>
+      </c>
+      <c r="AM42" s="15">
+        <v>-27</v>
+      </c>
+      <c r="AN42" s="14">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:40">
+      <c r="A43" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T43" s="1">
+        <v>-72</v>
+      </c>
+      <c r="U43" s="1">
+        <v>-48</v>
+      </c>
+      <c r="V43" s="1">
+        <v>-63</v>
+      </c>
+      <c r="W43" s="1">
+        <v>-84</v>
+      </c>
+      <c r="X43" s="1">
+        <v>-39</v>
+      </c>
+      <c r="Y43" s="1">
+        <v>-70</v>
+      </c>
+      <c r="Z43" s="14">
+        <v>-90</v>
+      </c>
+      <c r="AA43" s="15">
+        <v>-158</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>-51</v>
+      </c>
+      <c r="AC43" s="15">
+        <v>-95</v>
+      </c>
+      <c r="AD43" s="15">
+        <v>-62</v>
+      </c>
+      <c r="AE43" s="14">
+        <v>-114</v>
+      </c>
+      <c r="AF43" s="14">
+        <v>-128</v>
+      </c>
+      <c r="AG43" s="14">
+        <v>-103</v>
+      </c>
+      <c r="AH43" s="15">
+        <v>-17</v>
+      </c>
+      <c r="AI43" s="15">
+        <v>-135</v>
+      </c>
+      <c r="AJ43" s="14">
+        <v>-27</v>
+      </c>
+      <c r="AK43" s="14">
+        <v>-33</v>
+      </c>
+      <c r="AL43" s="15">
+        <v>-6</v>
+      </c>
+      <c r="AM43" s="15">
+        <v>-33</v>
+      </c>
+      <c r="AN43" s="14">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:40">
+      <c r="A44" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T44" s="1">
+        <v>-49</v>
+      </c>
+      <c r="U44" s="1">
+        <v>-35</v>
+      </c>
+      <c r="V44" s="1">
+        <v>-33</v>
+      </c>
+      <c r="W44" s="1">
+        <v>-77</v>
+      </c>
+      <c r="X44" s="1">
+        <v>-65</v>
+      </c>
+      <c r="Y44" s="1">
+        <v>-45</v>
+      </c>
+      <c r="Z44" s="14">
+        <v>-37</v>
+      </c>
+      <c r="AA44" s="15">
+        <v>-32</v>
+      </c>
+      <c r="AB44" s="15">
         <v>-41</v>
       </c>
-      <c r="AC42" s="15">
+      <c r="AC44" s="15">
         <v>-55</v>
       </c>
-      <c r="AD42" s="15">
+      <c r="AD44" s="15">
         <v>-31</v>
       </c>
-      <c r="AE42" s="14">
+      <c r="AE44" s="14">
         <v>-55</v>
       </c>
-      <c r="AF42" s="14">
+      <c r="AF44" s="14">
         <v>-34</v>
       </c>
-      <c r="AG42" s="14">
+      <c r="AG44" s="14">
         <v>-36</v>
       </c>
-      <c r="AH42" s="15">
+      <c r="AH44" s="15">
         <v>-57</v>
       </c>
-      <c r="AI42" s="15">
+      <c r="AI44" s="15">
         <v>-33</v>
       </c>
-      <c r="AJ42" s="14">
+      <c r="AJ44" s="14">
         <v>-19</v>
       </c>
-      <c r="AK42" s="14">
+      <c r="AK44" s="14">
         <v>-36</v>
       </c>
-      <c r="AL42" s="15">
+      <c r="AL44" s="15">
         <v>-33</v>
       </c>
-      <c r="AM42" s="15">
+      <c r="AM44" s="15">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="21" t="s">
+      <c r="AN44" s="14">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:40">
+      <c r="A45" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="T43" s="21">
+      <c r="T45" s="21">
         <v>-38</v>
       </c>
-      <c r="U43" s="21">
+      <c r="U45" s="21">
         <v>-31</v>
       </c>
-      <c r="V43" s="21">
+      <c r="V45" s="21">
         <v>-14</v>
       </c>
-      <c r="W43" s="21">
+      <c r="W45" s="21">
         <v>4</v>
       </c>
-      <c r="X43" s="21">
+      <c r="X45" s="21">
         <v>-26</v>
       </c>
-      <c r="Y43" s="21">
+      <c r="Y45" s="21">
         <v>-30</v>
       </c>
-      <c r="Z43" s="39">
+      <c r="Z45" s="34">
         <v>-28</v>
       </c>
-      <c r="AA43" s="22">
+      <c r="AA45" s="22">
         <v>-20</v>
       </c>
-      <c r="AB43" s="22">
+      <c r="AB45" s="22">
         <v>-15</v>
       </c>
-      <c r="AC43" s="22">
+      <c r="AC45" s="22">
         <v>-28</v>
       </c>
-      <c r="AD43" s="22">
+      <c r="AD45" s="22">
         <v>-19</v>
       </c>
-      <c r="AE43" s="22">
+      <c r="AE45" s="22">
         <v>-31</v>
       </c>
-      <c r="AF43" s="22">
+      <c r="AF45" s="22">
         <v>-30</v>
       </c>
-      <c r="AG43" s="22">
+      <c r="AG45" s="22">
         <v>-28</v>
       </c>
-      <c r="AH43" s="22">
+      <c r="AH45" s="22">
         <v>-21</v>
       </c>
-      <c r="AI43" s="22">
+      <c r="AI45" s="22">
         <v>-11</v>
       </c>
-      <c r="AJ43" s="22">
+      <c r="AJ45" s="22">
         <v>4</v>
       </c>
-      <c r="AK43" s="22">
+      <c r="AK45" s="22">
         <v>-23</v>
       </c>
-      <c r="AL43" s="22">
+      <c r="AL45" s="22">
         <v>-48</v>
       </c>
-      <c r="AM43" s="22">
+      <c r="AM45" s="22">
         <v>15</v>
       </c>
-    </row>
-[...6 lines deleted...]
-    <row r="46" spans="1:39">
+      <c r="AN45" s="22">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="46" spans="1:40">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:39">
+    <row r="47" spans="1:40">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:39">
+    <row r="48" spans="1:40">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -7189,62 +7245,68 @@
     </row>
     <row r="75" spans="24:24">
       <c r="X75" s="1"/>
     </row>
     <row r="76" spans="24:24">
       <c r="X76" s="1"/>
     </row>
     <row r="77" spans="24:24">
       <c r="X77" s="1"/>
     </row>
     <row r="78" spans="24:24">
       <c r="X78" s="1"/>
     </row>
     <row r="79" spans="24:24">
       <c r="X79" s="1"/>
     </row>
     <row r="80" spans="24:24">
       <c r="X80" s="1"/>
     </row>
     <row r="81" spans="24:24">
       <c r="X81" s="1"/>
     </row>
     <row r="82" spans="24:24">
       <c r="X82" s="1"/>
     </row>
+    <row r="83" spans="24:24">
+      <c r="X83" s="1"/>
+    </row>
+    <row r="84" spans="24:24">
+      <c r="X84" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A3:AW3"/>
-[...8 lines deleted...]
-    <mergeCell ref="N5:S5"/>
+    <mergeCell ref="AL7:AW7"/>
+    <mergeCell ref="A9:AK9"/>
+    <mergeCell ref="A24:AK24"/>
+    <mergeCell ref="Z5:AW5"/>
+    <mergeCell ref="A31:AK31"/>
+    <mergeCell ref="Z7:AK7"/>
+    <mergeCell ref="T7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>