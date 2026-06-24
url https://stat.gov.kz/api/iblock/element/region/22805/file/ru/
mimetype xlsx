--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -16,51 +16,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-48" yWindow="-96" windowWidth="23256" windowHeight="13176" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
     <sheet name="Все население  2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="32">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -4226,51 +4226,51 @@
       <c r="AC40" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC84"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="9.109375" style="33"/>
     <col min="25" max="37" width="9.109375" style="1"/>
     <col min="38" max="38" width="10" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="13.2">
       <c r="W1" s="36"/>
       <c r="X1" s="36"/>
       <c r="Y1" s="36"/>
     </row>
     <row r="2" spans="1:55" ht="13.2">
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
     </row>
     <row r="3" spans="1:55" ht="13.2">
@@ -4699,50 +4699,53 @@
       </c>
       <c r="AG10" s="14">
         <v>-535</v>
       </c>
       <c r="AH10" s="14">
         <v>-510</v>
       </c>
       <c r="AI10" s="14">
         <v>-279</v>
       </c>
       <c r="AJ10" s="14">
         <v>-297</v>
       </c>
       <c r="AK10" s="14">
         <v>-250</v>
       </c>
       <c r="AL10" s="14">
         <v>-497</v>
       </c>
       <c r="AM10" s="14">
         <v>-370</v>
       </c>
       <c r="AN10" s="14">
         <v>-157</v>
       </c>
+      <c r="AO10" s="14">
+        <v>-113</v>
+      </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T11" s="1">
         <v>172</v>
       </c>
       <c r="U11" s="1">
         <v>100</v>
       </c>
       <c r="V11" s="1">
         <v>150</v>
       </c>
       <c r="W11" s="1">
         <v>315</v>
       </c>
       <c r="X11" s="1">
         <v>243</v>
       </c>
       <c r="Y11" s="1">
         <v>338</v>
       </c>
       <c r="Z11" s="14">
         <v>328</v>
@@ -4767,50 +4770,53 @@
       </c>
       <c r="AG11" s="14">
         <v>313</v>
       </c>
       <c r="AH11" s="14">
         <v>-33</v>
       </c>
       <c r="AI11" s="14">
         <v>97</v>
       </c>
       <c r="AJ11" s="14">
         <v>55</v>
       </c>
       <c r="AK11" s="14">
         <v>14</v>
       </c>
       <c r="AL11" s="14">
         <v>-42</v>
       </c>
       <c r="AM11" s="14">
         <v>-226</v>
       </c>
       <c r="AN11" s="14">
         <v>-26</v>
       </c>
+      <c r="AO11" s="14">
+        <v>113</v>
+      </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T12" s="1">
         <v>-88</v>
       </c>
       <c r="U12" s="1">
         <v>-42</v>
       </c>
       <c r="V12" s="1">
         <v>-26</v>
       </c>
       <c r="W12" s="1">
         <v>11</v>
       </c>
       <c r="X12" s="1">
         <v>-52</v>
       </c>
       <c r="Y12" s="1">
         <v>-19</v>
       </c>
       <c r="Z12" s="14">
         <v>-22</v>
@@ -4835,50 +4841,53 @@
       </c>
       <c r="AG12" s="14">
         <v>-38</v>
       </c>
       <c r="AH12" s="14">
         <v>-23</v>
       </c>
       <c r="AI12" s="14">
         <v>-25</v>
       </c>
       <c r="AJ12" s="14">
         <v>-13</v>
       </c>
       <c r="AK12" s="14">
         <v>-5</v>
       </c>
       <c r="AL12" s="14">
         <v>-5</v>
       </c>
       <c r="AM12" s="14">
         <v>-1</v>
       </c>
       <c r="AN12" s="14">
         <v>31</v>
       </c>
+      <c r="AO12" s="14">
+        <v>-43</v>
+      </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="1">
         <v>-38</v>
       </c>
       <c r="U13" s="1">
         <v>-33</v>
       </c>
       <c r="V13" s="1">
         <v>-9</v>
       </c>
       <c r="W13" s="1">
         <v>-43</v>
       </c>
       <c r="X13" s="1">
         <v>-16</v>
       </c>
       <c r="Y13" s="1">
         <v>-44</v>
       </c>
       <c r="Z13" s="14">
         <v>-44</v>
@@ -4903,50 +4912,53 @@
       </c>
       <c r="AG13" s="14">
         <v>-121</v>
       </c>
       <c r="AH13" s="14">
         <v>17</v>
       </c>
       <c r="AI13" s="14">
         <v>38</v>
       </c>
       <c r="AJ13" s="14">
         <v>13</v>
       </c>
       <c r="AK13" s="14">
         <v>-19</v>
       </c>
       <c r="AL13" s="14">
         <v>-45</v>
       </c>
       <c r="AM13" s="14">
         <v>-28</v>
       </c>
       <c r="AN13" s="14">
         <v>-8</v>
       </c>
+      <c r="AO13" s="14">
+        <v>-80</v>
+      </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T14" s="1">
         <v>-51</v>
       </c>
       <c r="U14" s="1">
         <v>-88</v>
       </c>
       <c r="V14" s="1">
         <v>-136</v>
       </c>
       <c r="W14" s="1">
         <v>-93</v>
       </c>
       <c r="X14" s="1">
         <v>-63</v>
       </c>
       <c r="Y14" s="1">
         <v>-78</v>
       </c>
       <c r="Z14" s="14">
         <v>-83</v>
@@ -4971,50 +4983,53 @@
       </c>
       <c r="AG14" s="14">
         <v>-147</v>
       </c>
       <c r="AH14" s="14">
         <v>-102</v>
       </c>
       <c r="AI14" s="14">
         <v>-55</v>
       </c>
       <c r="AJ14" s="14">
         <v>-62</v>
       </c>
       <c r="AK14" s="14">
         <v>-34</v>
       </c>
       <c r="AL14" s="14">
         <v>-110</v>
       </c>
       <c r="AM14" s="14">
         <v>-55</v>
       </c>
       <c r="AN14" s="14">
         <v>-21</v>
       </c>
+      <c r="AO14" s="14" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T15" s="1">
         <v>-30</v>
       </c>
       <c r="U15" s="1">
         <v>-89</v>
       </c>
       <c r="V15" s="1">
         <v>-74</v>
       </c>
       <c r="W15" s="1">
         <v>-17</v>
       </c>
       <c r="X15" s="1">
         <v>-34</v>
       </c>
       <c r="Y15" s="1">
         <v>-34</v>
       </c>
       <c r="Z15" s="14">
         <v>-58</v>
@@ -5039,50 +5054,53 @@
       </c>
       <c r="AG15" s="14">
         <v>-129</v>
       </c>
       <c r="AH15" s="14">
         <v>-70</v>
       </c>
       <c r="AI15" s="14">
         <v>-38</v>
       </c>
       <c r="AJ15" s="14">
         <v>-99</v>
       </c>
       <c r="AK15" s="14">
         <v>-24</v>
       </c>
       <c r="AL15" s="14">
         <v>-51</v>
       </c>
       <c r="AM15" s="14">
         <v>-6</v>
       </c>
       <c r="AN15" s="14">
         <v>-24</v>
       </c>
+      <c r="AO15" s="14">
+        <v>-45</v>
+      </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T16" s="1">
         <v>5</v>
       </c>
       <c r="U16" s="1">
         <v>-44</v>
       </c>
       <c r="V16" s="1">
         <v>-56</v>
       </c>
       <c r="W16" s="1">
         <v>-79</v>
       </c>
       <c r="X16" s="1">
         <v>-60</v>
       </c>
       <c r="Y16" s="1">
         <v>-66</v>
       </c>
       <c r="Z16" s="14">
         <v>-70</v>
@@ -5107,52 +5125,55 @@
       </c>
       <c r="AG16" s="14">
         <v>-73</v>
       </c>
       <c r="AH16" s="14">
         <v>-35</v>
       </c>
       <c r="AI16" s="14">
         <v>-32</v>
       </c>
       <c r="AJ16" s="14">
         <v>-62</v>
       </c>
       <c r="AK16" s="14">
         <v>-22</v>
       </c>
       <c r="AL16" s="14">
         <v>-50</v>
       </c>
       <c r="AM16" s="14">
         <v>10</v>
       </c>
       <c r="AN16" s="14">
         <v>19</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16" s="14">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T17" s="1">
         <v>-15</v>
       </c>
       <c r="U17" s="1">
         <v>-21</v>
       </c>
       <c r="V17" s="1">
         <v>-33</v>
       </c>
       <c r="W17" s="1">
         <v>-37</v>
       </c>
       <c r="X17" s="1">
         <v>-44</v>
       </c>
       <c r="Y17" s="1">
         <v>-26</v>
       </c>
       <c r="Z17" s="14">
         <v>-28</v>
       </c>
       <c r="AA17" s="14">
@@ -5175,52 +5196,55 @@
       </c>
       <c r="AG17" s="14">
         <v>-24</v>
       </c>
       <c r="AH17" s="14">
         <v>1</v>
       </c>
       <c r="AI17" s="14">
         <v>-4</v>
       </c>
       <c r="AJ17" s="14">
         <v>10</v>
       </c>
       <c r="AK17" s="14">
         <v>-15</v>
       </c>
       <c r="AL17" s="14">
         <v>12</v>
       </c>
       <c r="AM17" s="14">
         <v>2</v>
       </c>
       <c r="AN17" s="14">
         <v>-3</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T18" s="1">
         <v>-64</v>
       </c>
       <c r="U18" s="1">
         <v>-46</v>
       </c>
       <c r="V18" s="1">
         <v>-43</v>
       </c>
       <c r="W18" s="1">
         <v>-17</v>
       </c>
       <c r="X18" s="1">
         <v>-104</v>
       </c>
       <c r="Y18" s="1">
         <v>-14</v>
       </c>
       <c r="Z18" s="14">
         <v>-47</v>
       </c>
       <c r="AA18" s="14">
@@ -5243,52 +5267,55 @@
       </c>
       <c r="AG18" s="14">
         <v>-17</v>
       </c>
       <c r="AH18" s="14">
         <v>-17</v>
       </c>
       <c r="AI18" s="14">
         <v>-49</v>
       </c>
       <c r="AJ18" s="14">
         <v>-22</v>
       </c>
       <c r="AK18" s="14">
         <v>17</v>
       </c>
       <c r="AL18" s="14">
         <v>-30</v>
       </c>
       <c r="AM18" s="14">
         <v>-16</v>
       </c>
       <c r="AN18" s="14">
         <v>-33</v>
       </c>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18" s="14">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="1">
         <v>-33</v>
       </c>
       <c r="U19" s="1">
         <v>5</v>
       </c>
       <c r="V19" s="1">
         <v>-31</v>
       </c>
       <c r="W19" s="1">
         <v>-86</v>
       </c>
       <c r="X19" s="1">
         <v>-79</v>
       </c>
       <c r="Y19" s="1">
         <v>-11</v>
       </c>
       <c r="Z19" s="14">
         <v>-26</v>
       </c>
       <c r="AA19" s="14">
@@ -5311,52 +5338,55 @@
       </c>
       <c r="AG19" s="14">
         <v>-53</v>
       </c>
       <c r="AH19" s="14">
         <v>-32</v>
       </c>
       <c r="AI19" s="14">
         <v>-12</v>
       </c>
       <c r="AJ19" s="14">
         <v>-22</v>
       </c>
       <c r="AK19" s="14">
         <v>-10</v>
       </c>
       <c r="AL19" s="14">
         <v>-15</v>
       </c>
       <c r="AM19" s="14">
         <v>-10</v>
       </c>
       <c r="AN19" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19" s="14">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T20" s="1">
         <v>-75</v>
       </c>
       <c r="U20" s="1">
         <v>-27</v>
       </c>
       <c r="V20" s="1">
         <v>-113</v>
       </c>
       <c r="W20" s="1">
         <v>-85</v>
       </c>
       <c r="X20" s="1">
         <v>-85</v>
       </c>
       <c r="Y20" s="1">
         <v>-83</v>
       </c>
       <c r="Z20" s="14">
         <v>-104</v>
       </c>
       <c r="AA20" s="14">
@@ -5379,52 +5409,55 @@
       </c>
       <c r="AG20" s="14">
         <v>-60</v>
       </c>
       <c r="AH20" s="14">
         <v>-94</v>
       </c>
       <c r="AI20" s="14">
         <v>-52</v>
       </c>
       <c r="AJ20" s="14">
         <v>-43</v>
       </c>
       <c r="AK20" s="14">
         <v>-48</v>
       </c>
       <c r="AL20" s="14">
         <v>-103</v>
       </c>
       <c r="AM20" s="14">
         <v>-27</v>
       </c>
       <c r="AN20" s="14">
         <v>-15</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="1">
         <v>-48</v>
       </c>
       <c r="V21" s="1">
         <v>-63</v>
       </c>
       <c r="W21" s="1">
         <v>-84</v>
       </c>
       <c r="X21" s="1">
         <v>-39</v>
       </c>
       <c r="Y21" s="1">
         <v>-70</v>
       </c>
       <c r="Z21" s="14">
         <v>-90</v>
       </c>
       <c r="AA21" s="14">
@@ -5447,52 +5480,55 @@
       </c>
       <c r="AG21" s="14">
         <v>-103</v>
       </c>
       <c r="AH21" s="14">
         <v>-17</v>
       </c>
       <c r="AI21" s="14">
         <v>-135</v>
       </c>
       <c r="AJ21" s="14">
         <v>-27</v>
       </c>
       <c r="AK21" s="14">
         <v>-33</v>
       </c>
       <c r="AL21" s="14">
         <v>-6</v>
       </c>
       <c r="AM21" s="14">
         <v>-33</v>
       </c>
       <c r="AN21" s="14">
         <v>-3</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21" s="14">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T22" s="1">
         <v>-49</v>
       </c>
       <c r="U22" s="1">
         <v>-35</v>
       </c>
       <c r="V22" s="1">
         <v>-33</v>
       </c>
       <c r="W22" s="1">
         <v>-77</v>
       </c>
       <c r="X22" s="1">
         <v>-65</v>
       </c>
       <c r="Y22" s="1">
         <v>-45</v>
       </c>
       <c r="Z22" s="14">
         <v>-37</v>
       </c>
       <c r="AA22" s="14">
@@ -5515,52 +5551,55 @@
       </c>
       <c r="AG22" s="14">
         <v>-36</v>
       </c>
       <c r="AH22" s="14">
         <v>-57</v>
       </c>
       <c r="AI22" s="14">
         <v>-33</v>
       </c>
       <c r="AJ22" s="14">
         <v>-19</v>
       </c>
       <c r="AK22" s="14">
         <v>-36</v>
       </c>
       <c r="AL22" s="14">
         <v>-33</v>
       </c>
       <c r="AM22" s="14">
         <v>8</v>
       </c>
       <c r="AN22" s="14">
         <v>-30</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22" s="14">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T23" s="1">
         <v>-72</v>
       </c>
       <c r="U23" s="1">
         <v>-40</v>
       </c>
       <c r="V23" s="1">
         <v>-11</v>
       </c>
       <c r="W23" s="1">
         <v>-8</v>
       </c>
       <c r="X23" s="1">
         <v>-63</v>
       </c>
       <c r="Y23" s="1">
         <v>-13</v>
       </c>
       <c r="Z23" s="14">
         <v>-36</v>
       </c>
       <c r="AA23" s="14">
@@ -5583,93 +5622,96 @@
       </c>
       <c r="AG23" s="14">
         <v>-47</v>
       </c>
       <c r="AH23" s="14">
         <v>-48</v>
       </c>
       <c r="AI23" s="14">
         <v>21</v>
       </c>
       <c r="AJ23" s="14">
         <v>-6</v>
       </c>
       <c r="AK23" s="14">
         <v>-35</v>
       </c>
       <c r="AL23" s="14">
         <v>-19</v>
       </c>
       <c r="AM23" s="14">
         <v>12</v>
       </c>
       <c r="AN23" s="14">
         <v>-52</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23" s="14">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="50" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="50"/>
       <c r="H24" s="50"/>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
       <c r="N24" s="50"/>
       <c r="O24" s="50"/>
       <c r="P24" s="50"/>
       <c r="Q24" s="50"/>
       <c r="R24" s="50"/>
       <c r="S24" s="50"/>
       <c r="T24" s="50"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="50"/>
       <c r="X24" s="50"/>
       <c r="Y24" s="50"/>
       <c r="Z24" s="50"/>
       <c r="AA24" s="50"/>
       <c r="AB24" s="50"/>
       <c r="AC24" s="50"/>
       <c r="AD24" s="50"/>
       <c r="AE24" s="50"/>
       <c r="AF24" s="50"/>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:41">
       <c r="A25" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>26</v>
       </c>
       <c r="D25" s="1">
         <v>29</v>
       </c>
       <c r="E25" s="1">
         <v>13</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>22</v>
       </c>
       <c r="H25" s="1">
         <v>25</v>
       </c>
       <c r="I25" s="1">
@@ -5746,52 +5788,55 @@
       </c>
       <c r="AG25" s="14">
         <v>150</v>
       </c>
       <c r="AH25" s="14">
         <v>-128</v>
       </c>
       <c r="AI25" s="14">
         <v>116</v>
       </c>
       <c r="AJ25" s="14">
         <v>-69</v>
       </c>
       <c r="AK25" s="14">
         <v>-12</v>
       </c>
       <c r="AL25" s="14">
         <v>11</v>
       </c>
       <c r="AM25" s="14">
         <v>-206</v>
       </c>
       <c r="AN25" s="14">
         <v>-21</v>
       </c>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25" s="14">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T26" s="1">
         <v>180</v>
       </c>
       <c r="U26" s="1">
         <v>64</v>
       </c>
       <c r="V26" s="1">
         <v>145</v>
       </c>
       <c r="W26" s="1">
         <v>313</v>
       </c>
       <c r="X26" s="1">
         <v>274</v>
       </c>
       <c r="Y26" s="1">
         <v>338</v>
       </c>
       <c r="Z26" s="14">
         <v>351</v>
       </c>
       <c r="AA26" s="14">
@@ -5814,52 +5859,55 @@
       </c>
       <c r="AG26" s="14">
         <v>311</v>
       </c>
       <c r="AH26" s="14">
         <v>-2</v>
       </c>
       <c r="AI26" s="14">
         <v>151</v>
       </c>
       <c r="AJ26" s="14">
         <v>43</v>
       </c>
       <c r="AK26" s="14">
         <v>-18</v>
       </c>
       <c r="AL26" s="14">
         <v>43</v>
       </c>
       <c r="AM26" s="14">
         <v>-212</v>
       </c>
       <c r="AN26" s="14">
         <v>-15</v>
       </c>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26" s="14">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T27" s="1">
         <v>-83</v>
       </c>
       <c r="U27" s="1">
         <v>-31</v>
       </c>
       <c r="V27" s="1">
         <v>-17</v>
       </c>
       <c r="W27" s="1">
         <v>8</v>
       </c>
       <c r="X27" s="1">
         <v>-48</v>
       </c>
       <c r="Y27" s="1">
         <v>-5</v>
       </c>
       <c r="Z27" s="14">
         <v>-19</v>
       </c>
       <c r="AA27" s="14">
@@ -5882,52 +5930,55 @@
       </c>
       <c r="AG27" s="14">
         <v>-26</v>
       </c>
       <c r="AH27" s="14">
         <v>-23</v>
       </c>
       <c r="AI27" s="14">
         <v>-10</v>
       </c>
       <c r="AJ27" s="14">
         <v>-17</v>
       </c>
       <c r="AK27" s="14">
         <v>7</v>
       </c>
       <c r="AL27" s="14">
         <v>9</v>
       </c>
       <c r="AM27" s="14">
         <v>7</v>
       </c>
       <c r="AN27" s="14">
         <v>31</v>
       </c>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27" s="14">
+        <v>-39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T28" s="1">
         <v>-8</v>
       </c>
       <c r="U28" s="1">
         <v>-45</v>
       </c>
       <c r="V28" s="1">
         <v>-70</v>
       </c>
       <c r="W28" s="1">
         <v>-76</v>
       </c>
       <c r="X28" s="1">
         <v>-38</v>
       </c>
       <c r="Y28" s="1">
         <v>-18</v>
       </c>
       <c r="Z28" s="14">
         <v>-40</v>
       </c>
       <c r="AA28" s="14">
@@ -5950,52 +6001,55 @@
       </c>
       <c r="AG28" s="14">
         <v>-59</v>
       </c>
       <c r="AH28" s="14">
         <v>-42</v>
       </c>
       <c r="AI28" s="14">
         <v>-65</v>
       </c>
       <c r="AJ28" s="14">
         <v>-20</v>
       </c>
       <c r="AK28" s="14">
         <v>-16</v>
       </c>
       <c r="AL28" s="14">
         <v>-51</v>
       </c>
       <c r="AM28" s="14">
         <v>-7</v>
       </c>
       <c r="AN28" s="14">
         <v>-10</v>
       </c>
-    </row>
-    <row r="29" spans="1:40">
+      <c r="AO28" s="14">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T29" s="1">
         <v>-3</v>
       </c>
       <c r="U29" s="1">
         <v>-73</v>
       </c>
       <c r="V29" s="1">
         <v>-53</v>
       </c>
       <c r="W29" s="1">
         <v>11</v>
       </c>
       <c r="X29" s="1">
         <v>39</v>
       </c>
       <c r="Y29" s="1">
         <v>8</v>
       </c>
       <c r="Z29" s="14">
         <v>2</v>
       </c>
       <c r="AA29" s="14" t="s">
@@ -6018,52 +6072,55 @@
       </c>
       <c r="AG29" s="14">
         <v>-57</v>
       </c>
       <c r="AH29" s="14">
         <v>-34</v>
       </c>
       <c r="AI29" s="14">
         <v>8</v>
       </c>
       <c r="AJ29" s="14">
         <v>-65</v>
       </c>
       <c r="AK29" s="14">
         <v>27</v>
       </c>
       <c r="AL29" s="14">
         <v>-19</v>
       </c>
       <c r="AM29" s="14">
         <v>9</v>
       </c>
       <c r="AN29" s="14">
         <v>-6</v>
       </c>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T30" s="1">
         <v>-34</v>
       </c>
       <c r="U30" s="1">
         <v>-9</v>
       </c>
       <c r="V30" s="1">
         <v>3</v>
       </c>
       <c r="W30" s="1">
         <v>-12</v>
       </c>
       <c r="X30" s="1">
         <v>-37</v>
       </c>
       <c r="Y30" s="1">
         <v>17</v>
       </c>
       <c r="Z30" s="14">
         <v>-8</v>
       </c>
       <c r="AA30" s="14">
@@ -6086,93 +6143,96 @@
       </c>
       <c r="AG30" s="14">
         <v>-19</v>
       </c>
       <c r="AH30" s="14">
         <v>-27</v>
       </c>
       <c r="AI30" s="14">
         <v>32</v>
       </c>
       <c r="AJ30" s="14">
         <v>-10</v>
       </c>
       <c r="AK30" s="14">
         <v>-12</v>
       </c>
       <c r="AL30" s="14">
         <v>29</v>
       </c>
       <c r="AM30" s="14">
         <v>-3</v>
       </c>
       <c r="AN30" s="14">
         <v>-21</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30" s="14">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="50"/>
       <c r="C31" s="50"/>
       <c r="D31" s="50"/>
       <c r="E31" s="50"/>
       <c r="F31" s="50"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="50"/>
       <c r="J31" s="50"/>
       <c r="K31" s="50"/>
       <c r="L31" s="50"/>
       <c r="M31" s="50"/>
       <c r="N31" s="50"/>
       <c r="O31" s="50"/>
       <c r="P31" s="50"/>
       <c r="Q31" s="50"/>
       <c r="R31" s="50"/>
       <c r="S31" s="50"/>
       <c r="T31" s="50"/>
       <c r="U31" s="50"/>
       <c r="V31" s="50"/>
       <c r="W31" s="50"/>
       <c r="X31" s="50"/>
       <c r="Y31" s="50"/>
       <c r="Z31" s="50"/>
       <c r="AA31" s="50"/>
       <c r="AB31" s="50"/>
       <c r="AC31" s="50"/>
       <c r="AD31" s="50"/>
       <c r="AE31" s="50"/>
       <c r="AF31" s="50"/>
       <c r="AG31" s="50"/>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -6249,52 +6309,55 @@
       </c>
       <c r="AG32" s="14">
         <v>-685</v>
       </c>
       <c r="AH32" s="15">
         <v>-382</v>
       </c>
       <c r="AI32" s="15">
         <v>-395</v>
       </c>
       <c r="AJ32" s="14">
         <v>-228</v>
       </c>
       <c r="AK32" s="14">
         <v>-238</v>
       </c>
       <c r="AL32" s="15">
         <v>-508</v>
       </c>
       <c r="AM32" s="15">
         <v>-164</v>
       </c>
       <c r="AN32" s="14">
         <v>-136</v>
       </c>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32" s="14">
+        <v>-221</v>
+      </c>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T33" s="1">
         <v>-8</v>
       </c>
       <c r="U33" s="1">
         <v>36</v>
       </c>
       <c r="V33" s="1">
         <v>5</v>
       </c>
       <c r="W33" s="1">
         <v>2</v>
       </c>
       <c r="X33" s="1">
         <v>-31</v>
       </c>
       <c r="Y33" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z33" s="14">
         <v>-23</v>
       </c>
       <c r="AA33" s="15">
@@ -6317,52 +6380,55 @@
       </c>
       <c r="AG33" s="14">
         <v>2</v>
       </c>
       <c r="AH33" s="15">
         <v>-31</v>
       </c>
       <c r="AI33" s="15">
         <v>-54</v>
       </c>
       <c r="AJ33" s="14">
         <v>12</v>
       </c>
       <c r="AK33" s="14">
         <v>32</v>
       </c>
       <c r="AL33" s="15">
         <v>-85</v>
       </c>
       <c r="AM33" s="15">
         <v>-14</v>
       </c>
       <c r="AN33" s="14">
         <v>-11</v>
       </c>
-    </row>
-    <row r="34" spans="1:40">
+      <c r="AO33" s="14">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T34" s="1">
         <v>-5</v>
       </c>
       <c r="U34" s="1">
         <v>-11</v>
       </c>
       <c r="V34" s="1">
         <v>-9</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>-4</v>
       </c>
       <c r="Y34" s="1">
         <v>-14</v>
       </c>
       <c r="Z34" s="14">
         <v>-3</v>
       </c>
       <c r="AA34" s="15">
@@ -6385,52 +6451,55 @@
       </c>
       <c r="AG34" s="14">
         <v>-12</v>
       </c>
       <c r="AH34" s="15" t="s">
         <v>24</v>
       </c>
       <c r="AI34" s="15">
         <v>-15</v>
       </c>
       <c r="AJ34" s="14">
         <v>4</v>
       </c>
       <c r="AK34" s="14">
         <v>-12</v>
       </c>
       <c r="AL34" s="15">
         <v>-14</v>
       </c>
       <c r="AM34" s="15">
         <v>-8</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34" s="14">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="1">
         <v>-38</v>
       </c>
       <c r="U35" s="1">
         <v>-33</v>
       </c>
       <c r="V35" s="1">
         <v>-9</v>
       </c>
       <c r="W35" s="1">
         <v>-43</v>
       </c>
       <c r="X35" s="1">
         <v>-16</v>
       </c>
       <c r="Y35" s="1">
         <v>-44</v>
       </c>
       <c r="Z35" s="14">
         <v>-44</v>
       </c>
       <c r="AA35" s="15">
@@ -6453,52 +6522,55 @@
       </c>
       <c r="AG35" s="14">
         <v>-121</v>
       </c>
       <c r="AH35" s="15">
         <v>17</v>
       </c>
       <c r="AI35" s="15">
         <v>38</v>
       </c>
       <c r="AJ35" s="14">
         <v>13</v>
       </c>
       <c r="AK35" s="14">
         <v>-19</v>
       </c>
       <c r="AL35" s="15">
         <v>-45</v>
       </c>
       <c r="AM35" s="15">
         <v>-28</v>
       </c>
       <c r="AN35" s="14">
         <v>-8</v>
       </c>
-    </row>
-    <row r="36" spans="1:40">
+      <c r="AO35" s="14">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T36" s="1">
         <v>-43</v>
       </c>
       <c r="U36" s="1">
         <v>-43</v>
       </c>
       <c r="V36" s="1">
         <v>-66</v>
       </c>
       <c r="W36" s="1">
         <v>-17</v>
       </c>
       <c r="X36" s="1">
         <v>-25</v>
       </c>
       <c r="Y36" s="1">
         <v>-60</v>
       </c>
       <c r="Z36" s="14">
         <v>-43</v>
       </c>
       <c r="AA36" s="15">
@@ -6521,52 +6593,55 @@
       </c>
       <c r="AG36" s="14">
         <v>-88</v>
       </c>
       <c r="AH36" s="15">
         <v>-60</v>
       </c>
       <c r="AI36" s="15">
         <v>10</v>
       </c>
       <c r="AJ36" s="14">
         <v>-42</v>
       </c>
       <c r="AK36" s="14">
         <v>-18</v>
       </c>
       <c r="AL36" s="15">
         <v>-59</v>
       </c>
       <c r="AM36" s="15">
         <v>-48</v>
       </c>
       <c r="AN36" s="14">
         <v>-11</v>
       </c>
-    </row>
-    <row r="37" spans="1:40">
+      <c r="AO36" s="14">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T37" s="1">
         <v>-27</v>
       </c>
       <c r="U37" s="1">
         <v>-16</v>
       </c>
       <c r="V37" s="1">
         <v>-21</v>
       </c>
       <c r="W37" s="1">
         <v>-28</v>
       </c>
       <c r="X37" s="1">
         <v>-73</v>
       </c>
       <c r="Y37" s="1">
         <v>-42</v>
       </c>
       <c r="Z37" s="14">
         <v>-60</v>
       </c>
       <c r="AA37" s="15">
@@ -6589,52 +6664,55 @@
       </c>
       <c r="AG37" s="14">
         <v>-72</v>
       </c>
       <c r="AH37" s="15">
         <v>-36</v>
       </c>
       <c r="AI37" s="15">
         <v>-46</v>
       </c>
       <c r="AJ37" s="14">
         <v>-34</v>
       </c>
       <c r="AK37" s="14">
         <v>-51</v>
       </c>
       <c r="AL37" s="15">
         <v>-32</v>
       </c>
       <c r="AM37" s="15">
         <v>-15</v>
       </c>
       <c r="AN37" s="14">
         <v>-18</v>
       </c>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37" s="14">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="1">
         <v>5</v>
       </c>
       <c r="U38" s="1">
         <v>-44</v>
       </c>
       <c r="V38" s="1">
         <v>-56</v>
       </c>
       <c r="W38" s="1">
         <v>-79</v>
       </c>
       <c r="X38" s="1">
         <v>-60</v>
       </c>
       <c r="Y38" s="1">
         <v>-66</v>
       </c>
       <c r="Z38" s="14">
         <v>-70</v>
       </c>
       <c r="AA38" s="15">
@@ -6657,52 +6735,55 @@
       </c>
       <c r="AG38" s="14">
         <v>-73</v>
       </c>
       <c r="AH38" s="15">
         <v>-35</v>
       </c>
       <c r="AI38" s="15">
         <v>-32</v>
       </c>
       <c r="AJ38" s="14">
         <v>-62</v>
       </c>
       <c r="AK38" s="14">
         <v>-22</v>
       </c>
       <c r="AL38" s="15">
         <v>-50</v>
       </c>
       <c r="AM38" s="15">
         <v>10</v>
       </c>
       <c r="AN38" s="14">
         <v>19</v>
       </c>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38" s="14">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T39" s="1">
         <v>-15</v>
       </c>
       <c r="U39" s="1">
         <v>-21</v>
       </c>
       <c r="V39" s="1">
         <v>-33</v>
       </c>
       <c r="W39" s="1">
         <v>-37</v>
       </c>
       <c r="X39" s="1">
         <v>-44</v>
       </c>
       <c r="Y39" s="1">
         <v>-26</v>
       </c>
       <c r="Z39" s="14">
         <v>-28</v>
       </c>
       <c r="AA39" s="15">
@@ -6725,52 +6806,55 @@
       </c>
       <c r="AG39" s="14">
         <v>-24</v>
       </c>
       <c r="AH39" s="15">
         <v>1</v>
       </c>
       <c r="AI39" s="15">
         <v>-4</v>
       </c>
       <c r="AJ39" s="14">
         <v>10</v>
       </c>
       <c r="AK39" s="14">
         <v>-15</v>
       </c>
       <c r="AL39" s="15">
         <v>12</v>
       </c>
       <c r="AM39" s="15">
         <v>2</v>
       </c>
       <c r="AN39" s="14">
         <v>-3</v>
       </c>
-    </row>
-    <row r="40" spans="1:40">
+      <c r="AO39" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T40" s="1">
         <v>-64</v>
       </c>
       <c r="U40" s="1">
         <v>-46</v>
       </c>
       <c r="V40" s="1">
         <v>-43</v>
       </c>
       <c r="W40" s="1">
         <v>-17</v>
       </c>
       <c r="X40" s="1">
         <v>-104</v>
       </c>
       <c r="Y40" s="1">
         <v>-14</v>
       </c>
       <c r="Z40" s="14">
         <v>-47</v>
       </c>
       <c r="AA40" s="15">
@@ -6793,52 +6877,55 @@
       </c>
       <c r="AG40" s="14">
         <v>-17</v>
       </c>
       <c r="AH40" s="15">
         <v>-17</v>
       </c>
       <c r="AI40" s="15">
         <v>-49</v>
       </c>
       <c r="AJ40" s="14">
         <v>-22</v>
       </c>
       <c r="AK40" s="14">
         <v>17</v>
       </c>
       <c r="AL40" s="15">
         <v>-30</v>
       </c>
       <c r="AM40" s="15">
         <v>-16</v>
       </c>
       <c r="AN40" s="14">
         <v>-33</v>
       </c>
-    </row>
-    <row r="41" spans="1:40">
+      <c r="AO40" s="14">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="1">
         <v>-33</v>
       </c>
       <c r="U41" s="1">
         <v>5</v>
       </c>
       <c r="V41" s="1">
         <v>-31</v>
       </c>
       <c r="W41" s="1">
         <v>-86</v>
       </c>
       <c r="X41" s="1">
         <v>-79</v>
       </c>
       <c r="Y41" s="1">
         <v>-11</v>
       </c>
       <c r="Z41" s="14">
         <v>-26</v>
       </c>
       <c r="AA41" s="15">
@@ -6861,52 +6948,55 @@
       </c>
       <c r="AG41" s="14">
         <v>-53</v>
       </c>
       <c r="AH41" s="15">
         <v>-32</v>
       </c>
       <c r="AI41" s="15">
         <v>-12</v>
       </c>
       <c r="AJ41" s="14">
         <v>-22</v>
       </c>
       <c r="AK41" s="14">
         <v>-10</v>
       </c>
       <c r="AL41" s="15">
         <v>-15</v>
       </c>
       <c r="AM41" s="15">
         <v>-10</v>
       </c>
       <c r="AN41" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41" s="14">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T42" s="1">
         <v>-75</v>
       </c>
       <c r="U42" s="1">
         <v>-27</v>
       </c>
       <c r="V42" s="1">
         <v>-113</v>
       </c>
       <c r="W42" s="1">
         <v>-85</v>
       </c>
       <c r="X42" s="1">
         <v>-85</v>
       </c>
       <c r="Y42" s="1">
         <v>-83</v>
       </c>
       <c r="Z42" s="14">
         <v>-104</v>
       </c>
       <c r="AA42" s="15">
@@ -6929,52 +7019,55 @@
       </c>
       <c r="AG42" s="14">
         <v>-60</v>
       </c>
       <c r="AH42" s="15">
         <v>-94</v>
       </c>
       <c r="AI42" s="15">
         <v>-52</v>
       </c>
       <c r="AJ42" s="14">
         <v>-43</v>
       </c>
       <c r="AK42" s="14">
         <v>-48</v>
       </c>
       <c r="AL42" s="15">
         <v>-103</v>
       </c>
       <c r="AM42" s="15">
         <v>-27</v>
       </c>
       <c r="AN42" s="14">
         <v>-15</v>
       </c>
-    </row>
-    <row r="43" spans="1:40">
+      <c r="AO42" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T43" s="1">
         <v>-72</v>
       </c>
       <c r="U43" s="1">
         <v>-48</v>
       </c>
       <c r="V43" s="1">
         <v>-63</v>
       </c>
       <c r="W43" s="1">
         <v>-84</v>
       </c>
       <c r="X43" s="1">
         <v>-39</v>
       </c>
       <c r="Y43" s="1">
         <v>-70</v>
       </c>
       <c r="Z43" s="14">
         <v>-90</v>
       </c>
       <c r="AA43" s="15">
@@ -6997,52 +7090,55 @@
       </c>
       <c r="AG43" s="14">
         <v>-103</v>
       </c>
       <c r="AH43" s="15">
         <v>-17</v>
       </c>
       <c r="AI43" s="15">
         <v>-135</v>
       </c>
       <c r="AJ43" s="14">
         <v>-27</v>
       </c>
       <c r="AK43" s="14">
         <v>-33</v>
       </c>
       <c r="AL43" s="15">
         <v>-6</v>
       </c>
       <c r="AM43" s="15">
         <v>-33</v>
       </c>
       <c r="AN43" s="14">
         <v>-3</v>
       </c>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43" s="14">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T44" s="1">
         <v>-49</v>
       </c>
       <c r="U44" s="1">
         <v>-35</v>
       </c>
       <c r="V44" s="1">
         <v>-33</v>
       </c>
       <c r="W44" s="1">
         <v>-77</v>
       </c>
       <c r="X44" s="1">
         <v>-65</v>
       </c>
       <c r="Y44" s="1">
         <v>-45</v>
       </c>
       <c r="Z44" s="14">
         <v>-37</v>
       </c>
       <c r="AA44" s="15">
@@ -7065,52 +7161,55 @@
       </c>
       <c r="AG44" s="14">
         <v>-36</v>
       </c>
       <c r="AH44" s="15">
         <v>-57</v>
       </c>
       <c r="AI44" s="15">
         <v>-33</v>
       </c>
       <c r="AJ44" s="14">
         <v>-19</v>
       </c>
       <c r="AK44" s="14">
         <v>-36</v>
       </c>
       <c r="AL44" s="15">
         <v>-33</v>
       </c>
       <c r="AM44" s="15">
         <v>8</v>
       </c>
       <c r="AN44" s="14">
         <v>-30</v>
       </c>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44" s="14">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" s="21" t="s">
         <v>22</v>
       </c>
       <c r="T45" s="21">
         <v>-38</v>
       </c>
       <c r="U45" s="21">
         <v>-31</v>
       </c>
       <c r="V45" s="21">
         <v>-14</v>
       </c>
       <c r="W45" s="21">
         <v>4</v>
       </c>
       <c r="X45" s="21">
         <v>-26</v>
       </c>
       <c r="Y45" s="21">
         <v>-30</v>
       </c>
       <c r="Z45" s="34">
         <v>-28</v>
       </c>
       <c r="AA45" s="22">
@@ -7133,58 +7232,61 @@
       </c>
       <c r="AG45" s="22">
         <v>-28</v>
       </c>
       <c r="AH45" s="22">
         <v>-21</v>
       </c>
       <c r="AI45" s="22">
         <v>-11</v>
       </c>
       <c r="AJ45" s="22">
         <v>4</v>
       </c>
       <c r="AK45" s="22">
         <v>-23</v>
       </c>
       <c r="AL45" s="22">
         <v>-48</v>
       </c>
       <c r="AM45" s="22">
         <v>15</v>
       </c>
       <c r="AN45" s="22">
         <v>-31</v>
       </c>
-    </row>
-    <row r="46" spans="1:40">
+      <c r="AO45" s="22">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:41">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:40">
+    <row r="47" spans="1:41">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:40">
+    <row r="48" spans="1:41">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>