--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -4226,51 +4226,51 @@
       <c r="AC40" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A27:AQ27"/>
     <mergeCell ref="AL5:AQ5"/>
     <mergeCell ref="A3:AQ3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="A7:AQ7"/>
     <mergeCell ref="A20:AQ20"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC84"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="AD1" workbookViewId="0">
       <selection activeCell="Z5" sqref="Z5:AW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="23" width="9.109375" style="1"/>
     <col min="24" max="24" width="9.109375" style="33"/>
     <col min="25" max="37" width="9.109375" style="1"/>
     <col min="38" max="38" width="10" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="13.2">
       <c r="W1" s="36"/>
       <c r="X1" s="36"/>
       <c r="Y1" s="36"/>
     </row>
     <row r="2" spans="1:55" ht="13.2">
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
     </row>
     <row r="3" spans="1:55" ht="13.2">
@@ -4702,50 +4702,53 @@
       </c>
       <c r="AH10" s="14">
         <v>-510</v>
       </c>
       <c r="AI10" s="14">
         <v>-279</v>
       </c>
       <c r="AJ10" s="14">
         <v>-297</v>
       </c>
       <c r="AK10" s="14">
         <v>-250</v>
       </c>
       <c r="AL10" s="14">
         <v>-497</v>
       </c>
       <c r="AM10" s="14">
         <v>-370</v>
       </c>
       <c r="AN10" s="14">
         <v>-157</v>
       </c>
       <c r="AO10" s="14">
         <v>-113</v>
       </c>
+      <c r="AP10" s="14">
+        <v>-305</v>
+      </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T11" s="1">
         <v>172</v>
       </c>
       <c r="U11" s="1">
         <v>100</v>
       </c>
       <c r="V11" s="1">
         <v>150</v>
       </c>
       <c r="W11" s="1">
         <v>315</v>
       </c>
       <c r="X11" s="1">
         <v>243</v>
       </c>
       <c r="Y11" s="1">
         <v>338</v>
       </c>
       <c r="Z11" s="14">
         <v>328</v>
@@ -4773,50 +4776,53 @@
       </c>
       <c r="AH11" s="14">
         <v>-33</v>
       </c>
       <c r="AI11" s="14">
         <v>97</v>
       </c>
       <c r="AJ11" s="14">
         <v>55</v>
       </c>
       <c r="AK11" s="14">
         <v>14</v>
       </c>
       <c r="AL11" s="14">
         <v>-42</v>
       </c>
       <c r="AM11" s="14">
         <v>-226</v>
       </c>
       <c r="AN11" s="14">
         <v>-26</v>
       </c>
       <c r="AO11" s="14">
         <v>113</v>
       </c>
+      <c r="AP11" s="14">
+        <v>-62</v>
+      </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T12" s="1">
         <v>-88</v>
       </c>
       <c r="U12" s="1">
         <v>-42</v>
       </c>
       <c r="V12" s="1">
         <v>-26</v>
       </c>
       <c r="W12" s="1">
         <v>11</v>
       </c>
       <c r="X12" s="1">
         <v>-52</v>
       </c>
       <c r="Y12" s="1">
         <v>-19</v>
       </c>
       <c r="Z12" s="14">
         <v>-22</v>
@@ -4844,50 +4850,53 @@
       </c>
       <c r="AH12" s="14">
         <v>-23</v>
       </c>
       <c r="AI12" s="14">
         <v>-25</v>
       </c>
       <c r="AJ12" s="14">
         <v>-13</v>
       </c>
       <c r="AK12" s="14">
         <v>-5</v>
       </c>
       <c r="AL12" s="14">
         <v>-5</v>
       </c>
       <c r="AM12" s="14">
         <v>-1</v>
       </c>
       <c r="AN12" s="14">
         <v>31</v>
       </c>
       <c r="AO12" s="14">
         <v>-43</v>
       </c>
+      <c r="AP12" s="14">
+        <v>-9</v>
+      </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="1">
         <v>-38</v>
       </c>
       <c r="U13" s="1">
         <v>-33</v>
       </c>
       <c r="V13" s="1">
         <v>-9</v>
       </c>
       <c r="W13" s="1">
         <v>-43</v>
       </c>
       <c r="X13" s="1">
         <v>-16</v>
       </c>
       <c r="Y13" s="1">
         <v>-44</v>
       </c>
       <c r="Z13" s="14">
         <v>-44</v>
@@ -4915,50 +4924,53 @@
       </c>
       <c r="AH13" s="14">
         <v>17</v>
       </c>
       <c r="AI13" s="14">
         <v>38</v>
       </c>
       <c r="AJ13" s="14">
         <v>13</v>
       </c>
       <c r="AK13" s="14">
         <v>-19</v>
       </c>
       <c r="AL13" s="14">
         <v>-45</v>
       </c>
       <c r="AM13" s="14">
         <v>-28</v>
       </c>
       <c r="AN13" s="14">
         <v>-8</v>
       </c>
       <c r="AO13" s="14">
         <v>-80</v>
       </c>
+      <c r="AP13" s="14">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T14" s="1">
         <v>-51</v>
       </c>
       <c r="U14" s="1">
         <v>-88</v>
       </c>
       <c r="V14" s="1">
         <v>-136</v>
       </c>
       <c r="W14" s="1">
         <v>-93</v>
       </c>
       <c r="X14" s="1">
         <v>-63</v>
       </c>
       <c r="Y14" s="1">
         <v>-78</v>
       </c>
       <c r="Z14" s="14">
         <v>-83</v>
@@ -4986,50 +4998,53 @@
       </c>
       <c r="AH14" s="14">
         <v>-102</v>
       </c>
       <c r="AI14" s="14">
         <v>-55</v>
       </c>
       <c r="AJ14" s="14">
         <v>-62</v>
       </c>
       <c r="AK14" s="14">
         <v>-34</v>
       </c>
       <c r="AL14" s="14">
         <v>-110</v>
       </c>
       <c r="AM14" s="14">
         <v>-55</v>
       </c>
       <c r="AN14" s="14">
         <v>-21</v>
       </c>
       <c r="AO14" s="14" t="s">
         <v>24</v>
       </c>
+      <c r="AP14" s="14">
+        <v>-52</v>
+      </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T15" s="1">
         <v>-30</v>
       </c>
       <c r="U15" s="1">
         <v>-89</v>
       </c>
       <c r="V15" s="1">
         <v>-74</v>
       </c>
       <c r="W15" s="1">
         <v>-17</v>
       </c>
       <c r="X15" s="1">
         <v>-34</v>
       </c>
       <c r="Y15" s="1">
         <v>-34</v>
       </c>
       <c r="Z15" s="14">
         <v>-58</v>
@@ -5057,50 +5072,53 @@
       </c>
       <c r="AH15" s="14">
         <v>-70</v>
       </c>
       <c r="AI15" s="14">
         <v>-38</v>
       </c>
       <c r="AJ15" s="14">
         <v>-99</v>
       </c>
       <c r="AK15" s="14">
         <v>-24</v>
       </c>
       <c r="AL15" s="14">
         <v>-51</v>
       </c>
       <c r="AM15" s="14">
         <v>-6</v>
       </c>
       <c r="AN15" s="14">
         <v>-24</v>
       </c>
       <c r="AO15" s="14">
         <v>-45</v>
       </c>
+      <c r="AP15" s="14">
+        <v>-86</v>
+      </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T16" s="1">
         <v>5</v>
       </c>
       <c r="U16" s="1">
         <v>-44</v>
       </c>
       <c r="V16" s="1">
         <v>-56</v>
       </c>
       <c r="W16" s="1">
         <v>-79</v>
       </c>
       <c r="X16" s="1">
         <v>-60</v>
       </c>
       <c r="Y16" s="1">
         <v>-66</v>
       </c>
       <c r="Z16" s="14">
         <v>-70</v>
@@ -5128,52 +5146,55 @@
       </c>
       <c r="AH16" s="14">
         <v>-35</v>
       </c>
       <c r="AI16" s="14">
         <v>-32</v>
       </c>
       <c r="AJ16" s="14">
         <v>-62</v>
       </c>
       <c r="AK16" s="14">
         <v>-22</v>
       </c>
       <c r="AL16" s="14">
         <v>-50</v>
       </c>
       <c r="AM16" s="14">
         <v>10</v>
       </c>
       <c r="AN16" s="14">
         <v>19</v>
       </c>
       <c r="AO16" s="14">
         <v>-16</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16" s="14">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T17" s="1">
         <v>-15</v>
       </c>
       <c r="U17" s="1">
         <v>-21</v>
       </c>
       <c r="V17" s="1">
         <v>-33</v>
       </c>
       <c r="W17" s="1">
         <v>-37</v>
       </c>
       <c r="X17" s="1">
         <v>-44</v>
       </c>
       <c r="Y17" s="1">
         <v>-26</v>
       </c>
       <c r="Z17" s="14">
         <v>-28</v>
       </c>
       <c r="AA17" s="14">
@@ -5199,52 +5220,55 @@
       </c>
       <c r="AH17" s="14">
         <v>1</v>
       </c>
       <c r="AI17" s="14">
         <v>-4</v>
       </c>
       <c r="AJ17" s="14">
         <v>10</v>
       </c>
       <c r="AK17" s="14">
         <v>-15</v>
       </c>
       <c r="AL17" s="14">
         <v>12</v>
       </c>
       <c r="AM17" s="14">
         <v>2</v>
       </c>
       <c r="AN17" s="14">
         <v>-3</v>
       </c>
       <c r="AO17" s="14">
         <v>14</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17" s="14">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T18" s="1">
         <v>-64</v>
       </c>
       <c r="U18" s="1">
         <v>-46</v>
       </c>
       <c r="V18" s="1">
         <v>-43</v>
       </c>
       <c r="W18" s="1">
         <v>-17</v>
       </c>
       <c r="X18" s="1">
         <v>-104</v>
       </c>
       <c r="Y18" s="1">
         <v>-14</v>
       </c>
       <c r="Z18" s="14">
         <v>-47</v>
       </c>
       <c r="AA18" s="14">
@@ -5270,52 +5294,55 @@
       </c>
       <c r="AH18" s="14">
         <v>-17</v>
       </c>
       <c r="AI18" s="14">
         <v>-49</v>
       </c>
       <c r="AJ18" s="14">
         <v>-22</v>
       </c>
       <c r="AK18" s="14">
         <v>17</v>
       </c>
       <c r="AL18" s="14">
         <v>-30</v>
       </c>
       <c r="AM18" s="14">
         <v>-16</v>
       </c>
       <c r="AN18" s="14">
         <v>-33</v>
       </c>
       <c r="AO18" s="14">
         <v>-21</v>
       </c>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18" s="14">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T19" s="1">
         <v>-33</v>
       </c>
       <c r="U19" s="1">
         <v>5</v>
       </c>
       <c r="V19" s="1">
         <v>-31</v>
       </c>
       <c r="W19" s="1">
         <v>-86</v>
       </c>
       <c r="X19" s="1">
         <v>-79</v>
       </c>
       <c r="Y19" s="1">
         <v>-11</v>
       </c>
       <c r="Z19" s="14">
         <v>-26</v>
       </c>
       <c r="AA19" s="14">
@@ -5341,52 +5368,55 @@
       </c>
       <c r="AH19" s="14">
         <v>-32</v>
       </c>
       <c r="AI19" s="14">
         <v>-12</v>
       </c>
       <c r="AJ19" s="14">
         <v>-22</v>
       </c>
       <c r="AK19" s="14">
         <v>-10</v>
       </c>
       <c r="AL19" s="14">
         <v>-15</v>
       </c>
       <c r="AM19" s="14">
         <v>-10</v>
       </c>
       <c r="AN19" s="14">
         <v>8</v>
       </c>
       <c r="AO19" s="14">
         <v>-5</v>
       </c>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T20" s="1">
         <v>-75</v>
       </c>
       <c r="U20" s="1">
         <v>-27</v>
       </c>
       <c r="V20" s="1">
         <v>-113</v>
       </c>
       <c r="W20" s="1">
         <v>-85</v>
       </c>
       <c r="X20" s="1">
         <v>-85</v>
       </c>
       <c r="Y20" s="1">
         <v>-83</v>
       </c>
       <c r="Z20" s="14">
         <v>-104</v>
       </c>
       <c r="AA20" s="14">
@@ -5412,52 +5442,55 @@
       </c>
       <c r="AH20" s="14">
         <v>-94</v>
       </c>
       <c r="AI20" s="14">
         <v>-52</v>
       </c>
       <c r="AJ20" s="14">
         <v>-43</v>
       </c>
       <c r="AK20" s="14">
         <v>-48</v>
       </c>
       <c r="AL20" s="14">
         <v>-103</v>
       </c>
       <c r="AM20" s="14">
         <v>-27</v>
       </c>
       <c r="AN20" s="14">
         <v>-15</v>
       </c>
       <c r="AO20" s="14">
         <v>30</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20" s="14">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="1">
         <v>-48</v>
       </c>
       <c r="V21" s="1">
         <v>-63</v>
       </c>
       <c r="W21" s="1">
         <v>-84</v>
       </c>
       <c r="X21" s="1">
         <v>-39</v>
       </c>
       <c r="Y21" s="1">
         <v>-70</v>
       </c>
       <c r="Z21" s="14">
         <v>-90</v>
       </c>
       <c r="AA21" s="14">
@@ -5483,52 +5516,55 @@
       </c>
       <c r="AH21" s="14">
         <v>-17</v>
       </c>
       <c r="AI21" s="14">
         <v>-135</v>
       </c>
       <c r="AJ21" s="14">
         <v>-27</v>
       </c>
       <c r="AK21" s="14">
         <v>-33</v>
       </c>
       <c r="AL21" s="14">
         <v>-6</v>
       </c>
       <c r="AM21" s="14">
         <v>-33</v>
       </c>
       <c r="AN21" s="14">
         <v>-3</v>
       </c>
       <c r="AO21" s="14">
         <v>-46</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21" s="14">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T22" s="1">
         <v>-49</v>
       </c>
       <c r="U22" s="1">
         <v>-35</v>
       </c>
       <c r="V22" s="1">
         <v>-33</v>
       </c>
       <c r="W22" s="1">
         <v>-77</v>
       </c>
       <c r="X22" s="1">
         <v>-65</v>
       </c>
       <c r="Y22" s="1">
         <v>-45</v>
       </c>
       <c r="Z22" s="14">
         <v>-37</v>
       </c>
       <c r="AA22" s="14">
@@ -5554,52 +5590,55 @@
       </c>
       <c r="AH22" s="14">
         <v>-57</v>
       </c>
       <c r="AI22" s="14">
         <v>-33</v>
       </c>
       <c r="AJ22" s="14">
         <v>-19</v>
       </c>
       <c r="AK22" s="14">
         <v>-36</v>
       </c>
       <c r="AL22" s="14">
         <v>-33</v>
       </c>
       <c r="AM22" s="14">
         <v>8</v>
       </c>
       <c r="AN22" s="14">
         <v>-30</v>
       </c>
       <c r="AO22" s="14">
         <v>-7</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22" s="14">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T23" s="1">
         <v>-72</v>
       </c>
       <c r="U23" s="1">
         <v>-40</v>
       </c>
       <c r="V23" s="1">
         <v>-11</v>
       </c>
       <c r="W23" s="1">
         <v>-8</v>
       </c>
       <c r="X23" s="1">
         <v>-63</v>
       </c>
       <c r="Y23" s="1">
         <v>-13</v>
       </c>
       <c r="Z23" s="14">
         <v>-36</v>
       </c>
       <c r="AA23" s="14">
@@ -5625,93 +5664,96 @@
       </c>
       <c r="AH23" s="14">
         <v>-48</v>
       </c>
       <c r="AI23" s="14">
         <v>21</v>
       </c>
       <c r="AJ23" s="14">
         <v>-6</v>
       </c>
       <c r="AK23" s="14">
         <v>-35</v>
       </c>
       <c r="AL23" s="14">
         <v>-19</v>
       </c>
       <c r="AM23" s="14">
         <v>12</v>
       </c>
       <c r="AN23" s="14">
         <v>-52</v>
       </c>
       <c r="AO23" s="14">
         <v>-7</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23" s="14">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" s="50" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="50"/>
       <c r="H24" s="50"/>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
       <c r="N24" s="50"/>
       <c r="O24" s="50"/>
       <c r="P24" s="50"/>
       <c r="Q24" s="50"/>
       <c r="R24" s="50"/>
       <c r="S24" s="50"/>
       <c r="T24" s="50"/>
       <c r="U24" s="50"/>
       <c r="V24" s="50"/>
       <c r="W24" s="50"/>
       <c r="X24" s="50"/>
       <c r="Y24" s="50"/>
       <c r="Z24" s="50"/>
       <c r="AA24" s="50"/>
       <c r="AB24" s="50"/>
       <c r="AC24" s="50"/>
       <c r="AD24" s="50"/>
       <c r="AE24" s="50"/>
       <c r="AF24" s="50"/>
       <c r="AG24" s="50"/>
       <c r="AH24" s="50"/>
       <c r="AI24" s="50"/>
       <c r="AJ24" s="50"/>
       <c r="AK24" s="50"/>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:42">
       <c r="A25" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="1">
         <v>19</v>
       </c>
       <c r="C25" s="1">
         <v>26</v>
       </c>
       <c r="D25" s="1">
         <v>29</v>
       </c>
       <c r="E25" s="1">
         <v>13</v>
       </c>
       <c r="F25" s="1">
         <v>46</v>
       </c>
       <c r="G25" s="1">
         <v>22</v>
       </c>
       <c r="H25" s="1">
         <v>25</v>
       </c>
       <c r="I25" s="1">
@@ -5791,52 +5833,55 @@
       </c>
       <c r="AH25" s="14">
         <v>-128</v>
       </c>
       <c r="AI25" s="14">
         <v>116</v>
       </c>
       <c r="AJ25" s="14">
         <v>-69</v>
       </c>
       <c r="AK25" s="14">
         <v>-12</v>
       </c>
       <c r="AL25" s="14">
         <v>11</v>
       </c>
       <c r="AM25" s="14">
         <v>-206</v>
       </c>
       <c r="AN25" s="14">
         <v>-21</v>
       </c>
       <c r="AO25" s="14">
         <v>108</v>
       </c>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25" s="14">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T26" s="1">
         <v>180</v>
       </c>
       <c r="U26" s="1">
         <v>64</v>
       </c>
       <c r="V26" s="1">
         <v>145</v>
       </c>
       <c r="W26" s="1">
         <v>313</v>
       </c>
       <c r="X26" s="1">
         <v>274</v>
       </c>
       <c r="Y26" s="1">
         <v>338</v>
       </c>
       <c r="Z26" s="14">
         <v>351</v>
       </c>
       <c r="AA26" s="14">
@@ -5862,52 +5907,55 @@
       </c>
       <c r="AH26" s="14">
         <v>-2</v>
       </c>
       <c r="AI26" s="14">
         <v>151</v>
       </c>
       <c r="AJ26" s="14">
         <v>43</v>
       </c>
       <c r="AK26" s="14">
         <v>-18</v>
       </c>
       <c r="AL26" s="14">
         <v>43</v>
       </c>
       <c r="AM26" s="14">
         <v>-212</v>
       </c>
       <c r="AN26" s="14">
         <v>-15</v>
       </c>
       <c r="AO26" s="14">
         <v>133</v>
       </c>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26" s="14">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T27" s="1">
         <v>-83</v>
       </c>
       <c r="U27" s="1">
         <v>-31</v>
       </c>
       <c r="V27" s="1">
         <v>-17</v>
       </c>
       <c r="W27" s="1">
         <v>8</v>
       </c>
       <c r="X27" s="1">
         <v>-48</v>
       </c>
       <c r="Y27" s="1">
         <v>-5</v>
       </c>
       <c r="Z27" s="14">
         <v>-19</v>
       </c>
       <c r="AA27" s="14">
@@ -5933,52 +5981,55 @@
       </c>
       <c r="AH27" s="14">
         <v>-23</v>
       </c>
       <c r="AI27" s="14">
         <v>-10</v>
       </c>
       <c r="AJ27" s="14">
         <v>-17</v>
       </c>
       <c r="AK27" s="14">
         <v>7</v>
       </c>
       <c r="AL27" s="14">
         <v>9</v>
       </c>
       <c r="AM27" s="14">
         <v>7</v>
       </c>
       <c r="AN27" s="14">
         <v>31</v>
       </c>
       <c r="AO27" s="14">
         <v>-39</v>
       </c>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27" s="14">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T28" s="1">
         <v>-8</v>
       </c>
       <c r="U28" s="1">
         <v>-45</v>
       </c>
       <c r="V28" s="1">
         <v>-70</v>
       </c>
       <c r="W28" s="1">
         <v>-76</v>
       </c>
       <c r="X28" s="1">
         <v>-38</v>
       </c>
       <c r="Y28" s="1">
         <v>-18</v>
       </c>
       <c r="Z28" s="14">
         <v>-40</v>
       </c>
       <c r="AA28" s="14">
@@ -6004,52 +6055,55 @@
       </c>
       <c r="AH28" s="14">
         <v>-42</v>
       </c>
       <c r="AI28" s="14">
         <v>-65</v>
       </c>
       <c r="AJ28" s="14">
         <v>-20</v>
       </c>
       <c r="AK28" s="14">
         <v>-16</v>
       </c>
       <c r="AL28" s="14">
         <v>-51</v>
       </c>
       <c r="AM28" s="14">
         <v>-7</v>
       </c>
       <c r="AN28" s="14">
         <v>-10</v>
       </c>
       <c r="AO28" s="14">
         <v>19</v>
       </c>
-    </row>
-    <row r="29" spans="1:41">
+      <c r="AP28" s="14">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T29" s="1">
         <v>-3</v>
       </c>
       <c r="U29" s="1">
         <v>-73</v>
       </c>
       <c r="V29" s="1">
         <v>-53</v>
       </c>
       <c r="W29" s="1">
         <v>11</v>
       </c>
       <c r="X29" s="1">
         <v>39</v>
       </c>
       <c r="Y29" s="1">
         <v>8</v>
       </c>
       <c r="Z29" s="14">
         <v>2</v>
       </c>
       <c r="AA29" s="14" t="s">
@@ -6075,52 +6129,55 @@
       </c>
       <c r="AH29" s="14">
         <v>-34</v>
       </c>
       <c r="AI29" s="14">
         <v>8</v>
       </c>
       <c r="AJ29" s="14">
         <v>-65</v>
       </c>
       <c r="AK29" s="14">
         <v>27</v>
       </c>
       <c r="AL29" s="14">
         <v>-19</v>
       </c>
       <c r="AM29" s="14">
         <v>9</v>
       </c>
       <c r="AN29" s="14">
         <v>-6</v>
       </c>
       <c r="AO29" s="14">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29" s="14">
+        <v>-52</v>
+      </c>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T30" s="1">
         <v>-34</v>
       </c>
       <c r="U30" s="1">
         <v>-9</v>
       </c>
       <c r="V30" s="1">
         <v>3</v>
       </c>
       <c r="W30" s="1">
         <v>-12</v>
       </c>
       <c r="X30" s="1">
         <v>-37</v>
       </c>
       <c r="Y30" s="1">
         <v>17</v>
       </c>
       <c r="Z30" s="14">
         <v>-8</v>
       </c>
       <c r="AA30" s="14">
@@ -6146,93 +6203,96 @@
       </c>
       <c r="AH30" s="14">
         <v>-27</v>
       </c>
       <c r="AI30" s="14">
         <v>32</v>
       </c>
       <c r="AJ30" s="14">
         <v>-10</v>
       </c>
       <c r="AK30" s="14">
         <v>-12</v>
       </c>
       <c r="AL30" s="14">
         <v>29</v>
       </c>
       <c r="AM30" s="14">
         <v>-3</v>
       </c>
       <c r="AN30" s="14">
         <v>-21</v>
       </c>
       <c r="AO30" s="14">
         <v>-6</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" s="50" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="50"/>
       <c r="C31" s="50"/>
       <c r="D31" s="50"/>
       <c r="E31" s="50"/>
       <c r="F31" s="50"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="50"/>
       <c r="J31" s="50"/>
       <c r="K31" s="50"/>
       <c r="L31" s="50"/>
       <c r="M31" s="50"/>
       <c r="N31" s="50"/>
       <c r="O31" s="50"/>
       <c r="P31" s="50"/>
       <c r="Q31" s="50"/>
       <c r="R31" s="50"/>
       <c r="S31" s="50"/>
       <c r="T31" s="50"/>
       <c r="U31" s="50"/>
       <c r="V31" s="50"/>
       <c r="W31" s="50"/>
       <c r="X31" s="50"/>
       <c r="Y31" s="50"/>
       <c r="Z31" s="50"/>
       <c r="AA31" s="50"/>
       <c r="AB31" s="50"/>
       <c r="AC31" s="50"/>
       <c r="AD31" s="50"/>
       <c r="AE31" s="50"/>
       <c r="AF31" s="50"/>
       <c r="AG31" s="50"/>
       <c r="AH31" s="50"/>
       <c r="AI31" s="50"/>
       <c r="AJ31" s="50"/>
       <c r="AK31" s="50"/>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="1">
         <v>12</v>
       </c>
       <c r="C32" s="1">
         <v>9</v>
       </c>
       <c r="D32" s="1">
         <v>11</v>
       </c>
       <c r="E32" s="1">
         <v>6</v>
       </c>
       <c r="F32" s="1">
         <v>8</v>
       </c>
       <c r="G32" s="1">
         <v>8</v>
       </c>
       <c r="H32" s="1">
         <v>10</v>
       </c>
       <c r="I32" s="1">
@@ -6312,52 +6372,55 @@
       </c>
       <c r="AH32" s="15">
         <v>-382</v>
       </c>
       <c r="AI32" s="15">
         <v>-395</v>
       </c>
       <c r="AJ32" s="14">
         <v>-228</v>
       </c>
       <c r="AK32" s="14">
         <v>-238</v>
       </c>
       <c r="AL32" s="15">
         <v>-508</v>
       </c>
       <c r="AM32" s="15">
         <v>-164</v>
       </c>
       <c r="AN32" s="14">
         <v>-136</v>
       </c>
       <c r="AO32" s="14">
         <v>-221</v>
       </c>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32" s="14">
+        <v>-179</v>
+      </c>
+    </row>
+    <row r="33" spans="1:42">
       <c r="A33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T33" s="1">
         <v>-8</v>
       </c>
       <c r="U33" s="1">
         <v>36</v>
       </c>
       <c r="V33" s="1">
         <v>5</v>
       </c>
       <c r="W33" s="1">
         <v>2</v>
       </c>
       <c r="X33" s="1">
         <v>-31</v>
       </c>
       <c r="Y33" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z33" s="14">
         <v>-23</v>
       </c>
       <c r="AA33" s="15">
@@ -6383,52 +6446,55 @@
       </c>
       <c r="AH33" s="15">
         <v>-31</v>
       </c>
       <c r="AI33" s="15">
         <v>-54</v>
       </c>
       <c r="AJ33" s="14">
         <v>12</v>
       </c>
       <c r="AK33" s="14">
         <v>32</v>
       </c>
       <c r="AL33" s="15">
         <v>-85</v>
       </c>
       <c r="AM33" s="15">
         <v>-14</v>
       </c>
       <c r="AN33" s="14">
         <v>-11</v>
       </c>
       <c r="AO33" s="14">
         <v>-20</v>
       </c>
-    </row>
-    <row r="34" spans="1:41">
+      <c r="AP33" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34" spans="1:42">
       <c r="A34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T34" s="1">
         <v>-5</v>
       </c>
       <c r="U34" s="1">
         <v>-11</v>
       </c>
       <c r="V34" s="1">
         <v>-9</v>
       </c>
       <c r="W34" s="1">
         <v>3</v>
       </c>
       <c r="X34" s="1">
         <v>-4</v>
       </c>
       <c r="Y34" s="1">
         <v>-14</v>
       </c>
       <c r="Z34" s="14">
         <v>-3</v>
       </c>
       <c r="AA34" s="15">
@@ -6454,52 +6520,55 @@
       </c>
       <c r="AH34" s="15" t="s">
         <v>24</v>
       </c>
       <c r="AI34" s="15">
         <v>-15</v>
       </c>
       <c r="AJ34" s="14">
         <v>4</v>
       </c>
       <c r="AK34" s="14">
         <v>-12</v>
       </c>
       <c r="AL34" s="15">
         <v>-14</v>
       </c>
       <c r="AM34" s="15">
         <v>-8</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AO34" s="14">
         <v>-4</v>
       </c>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:42">
       <c r="A35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="1">
         <v>-38</v>
       </c>
       <c r="U35" s="1">
         <v>-33</v>
       </c>
       <c r="V35" s="1">
         <v>-9</v>
       </c>
       <c r="W35" s="1">
         <v>-43</v>
       </c>
       <c r="X35" s="1">
         <v>-16</v>
       </c>
       <c r="Y35" s="1">
         <v>-44</v>
       </c>
       <c r="Z35" s="14">
         <v>-44</v>
       </c>
       <c r="AA35" s="15">
@@ -6525,52 +6594,55 @@
       </c>
       <c r="AH35" s="15">
         <v>17</v>
       </c>
       <c r="AI35" s="15">
         <v>38</v>
       </c>
       <c r="AJ35" s="14">
         <v>13</v>
       </c>
       <c r="AK35" s="14">
         <v>-19</v>
       </c>
       <c r="AL35" s="15">
         <v>-45</v>
       </c>
       <c r="AM35" s="15">
         <v>-28</v>
       </c>
       <c r="AN35" s="14">
         <v>-8</v>
       </c>
       <c r="AO35" s="14">
         <v>-80</v>
       </c>
-    </row>
-    <row r="36" spans="1:41">
+      <c r="AP35" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:42">
       <c r="A36" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T36" s="1">
         <v>-43</v>
       </c>
       <c r="U36" s="1">
         <v>-43</v>
       </c>
       <c r="V36" s="1">
         <v>-66</v>
       </c>
       <c r="W36" s="1">
         <v>-17</v>
       </c>
       <c r="X36" s="1">
         <v>-25</v>
       </c>
       <c r="Y36" s="1">
         <v>-60</v>
       </c>
       <c r="Z36" s="14">
         <v>-43</v>
       </c>
       <c r="AA36" s="15">
@@ -6596,52 +6668,55 @@
       </c>
       <c r="AH36" s="15">
         <v>-60</v>
       </c>
       <c r="AI36" s="15">
         <v>10</v>
       </c>
       <c r="AJ36" s="14">
         <v>-42</v>
       </c>
       <c r="AK36" s="14">
         <v>-18</v>
       </c>
       <c r="AL36" s="15">
         <v>-59</v>
       </c>
       <c r="AM36" s="15">
         <v>-48</v>
       </c>
       <c r="AN36" s="14">
         <v>-11</v>
       </c>
       <c r="AO36" s="14">
         <v>-19</v>
       </c>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36" s="15">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="37" spans="1:42">
       <c r="A37" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T37" s="1">
         <v>-27</v>
       </c>
       <c r="U37" s="1">
         <v>-16</v>
       </c>
       <c r="V37" s="1">
         <v>-21</v>
       </c>
       <c r="W37" s="1">
         <v>-28</v>
       </c>
       <c r="X37" s="1">
         <v>-73</v>
       </c>
       <c r="Y37" s="1">
         <v>-42</v>
       </c>
       <c r="Z37" s="14">
         <v>-60</v>
       </c>
       <c r="AA37" s="15">
@@ -6667,52 +6742,55 @@
       </c>
       <c r="AH37" s="15">
         <v>-36</v>
       </c>
       <c r="AI37" s="15">
         <v>-46</v>
       </c>
       <c r="AJ37" s="14">
         <v>-34</v>
       </c>
       <c r="AK37" s="14">
         <v>-51</v>
       </c>
       <c r="AL37" s="15">
         <v>-32</v>
       </c>
       <c r="AM37" s="15">
         <v>-15</v>
       </c>
       <c r="AN37" s="14">
         <v>-18</v>
       </c>
       <c r="AO37" s="14">
         <v>-46</v>
       </c>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37" s="15">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:42">
       <c r="A38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T38" s="1">
         <v>5</v>
       </c>
       <c r="U38" s="1">
         <v>-44</v>
       </c>
       <c r="V38" s="1">
         <v>-56</v>
       </c>
       <c r="W38" s="1">
         <v>-79</v>
       </c>
       <c r="X38" s="1">
         <v>-60</v>
       </c>
       <c r="Y38" s="1">
         <v>-66</v>
       </c>
       <c r="Z38" s="14">
         <v>-70</v>
       </c>
       <c r="AA38" s="15">
@@ -6738,52 +6816,55 @@
       </c>
       <c r="AH38" s="15">
         <v>-35</v>
       </c>
       <c r="AI38" s="15">
         <v>-32</v>
       </c>
       <c r="AJ38" s="14">
         <v>-62</v>
       </c>
       <c r="AK38" s="14">
         <v>-22</v>
       </c>
       <c r="AL38" s="15">
         <v>-50</v>
       </c>
       <c r="AM38" s="15">
         <v>10</v>
       </c>
       <c r="AN38" s="14">
         <v>19</v>
       </c>
       <c r="AO38" s="14">
         <v>-16</v>
       </c>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38" s="15">
+        <v>-54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:42">
       <c r="A39" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T39" s="1">
         <v>-15</v>
       </c>
       <c r="U39" s="1">
         <v>-21</v>
       </c>
       <c r="V39" s="1">
         <v>-33</v>
       </c>
       <c r="W39" s="1">
         <v>-37</v>
       </c>
       <c r="X39" s="1">
         <v>-44</v>
       </c>
       <c r="Y39" s="1">
         <v>-26</v>
       </c>
       <c r="Z39" s="14">
         <v>-28</v>
       </c>
       <c r="AA39" s="15">
@@ -6809,52 +6890,55 @@
       </c>
       <c r="AH39" s="15">
         <v>1</v>
       </c>
       <c r="AI39" s="15">
         <v>-4</v>
       </c>
       <c r="AJ39" s="14">
         <v>10</v>
       </c>
       <c r="AK39" s="14">
         <v>-15</v>
       </c>
       <c r="AL39" s="15">
         <v>12</v>
       </c>
       <c r="AM39" s="15">
         <v>2</v>
       </c>
       <c r="AN39" s="14">
         <v>-3</v>
       </c>
       <c r="AO39" s="14">
         <v>14</v>
       </c>
-    </row>
-    <row r="40" spans="1:41">
+      <c r="AP39" s="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:42">
       <c r="A40" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T40" s="1">
         <v>-64</v>
       </c>
       <c r="U40" s="1">
         <v>-46</v>
       </c>
       <c r="V40" s="1">
         <v>-43</v>
       </c>
       <c r="W40" s="1">
         <v>-17</v>
       </c>
       <c r="X40" s="1">
         <v>-104</v>
       </c>
       <c r="Y40" s="1">
         <v>-14</v>
       </c>
       <c r="Z40" s="14">
         <v>-47</v>
       </c>
       <c r="AA40" s="15">
@@ -6880,52 +6964,55 @@
       </c>
       <c r="AH40" s="15">
         <v>-17</v>
       </c>
       <c r="AI40" s="15">
         <v>-49</v>
       </c>
       <c r="AJ40" s="14">
         <v>-22</v>
       </c>
       <c r="AK40" s="14">
         <v>17</v>
       </c>
       <c r="AL40" s="15">
         <v>-30</v>
       </c>
       <c r="AM40" s="15">
         <v>-16</v>
       </c>
       <c r="AN40" s="14">
         <v>-33</v>
       </c>
       <c r="AO40" s="14">
         <v>-21</v>
       </c>
-    </row>
-    <row r="41" spans="1:41">
+      <c r="AP40" s="15">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:42">
       <c r="A41" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T41" s="1">
         <v>-33</v>
       </c>
       <c r="U41" s="1">
         <v>5</v>
       </c>
       <c r="V41" s="1">
         <v>-31</v>
       </c>
       <c r="W41" s="1">
         <v>-86</v>
       </c>
       <c r="X41" s="1">
         <v>-79</v>
       </c>
       <c r="Y41" s="1">
         <v>-11</v>
       </c>
       <c r="Z41" s="14">
         <v>-26</v>
       </c>
       <c r="AA41" s="15">
@@ -6951,52 +7038,55 @@
       </c>
       <c r="AH41" s="15">
         <v>-32</v>
       </c>
       <c r="AI41" s="15">
         <v>-12</v>
       </c>
       <c r="AJ41" s="14">
         <v>-22</v>
       </c>
       <c r="AK41" s="14">
         <v>-10</v>
       </c>
       <c r="AL41" s="15">
         <v>-15</v>
       </c>
       <c r="AM41" s="15">
         <v>-10</v>
       </c>
       <c r="AN41" s="14">
         <v>8</v>
       </c>
       <c r="AO41" s="14">
         <v>-5</v>
       </c>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41" s="15">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:42">
       <c r="A42" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T42" s="1">
         <v>-75</v>
       </c>
       <c r="U42" s="1">
         <v>-27</v>
       </c>
       <c r="V42" s="1">
         <v>-113</v>
       </c>
       <c r="W42" s="1">
         <v>-85</v>
       </c>
       <c r="X42" s="1">
         <v>-85</v>
       </c>
       <c r="Y42" s="1">
         <v>-83</v>
       </c>
       <c r="Z42" s="14">
         <v>-104</v>
       </c>
       <c r="AA42" s="15">
@@ -7022,52 +7112,55 @@
       </c>
       <c r="AH42" s="15">
         <v>-94</v>
       </c>
       <c r="AI42" s="15">
         <v>-52</v>
       </c>
       <c r="AJ42" s="14">
         <v>-43</v>
       </c>
       <c r="AK42" s="14">
         <v>-48</v>
       </c>
       <c r="AL42" s="15">
         <v>-103</v>
       </c>
       <c r="AM42" s="15">
         <v>-27</v>
       </c>
       <c r="AN42" s="14">
         <v>-15</v>
       </c>
       <c r="AO42" s="14">
         <v>30</v>
       </c>
-    </row>
-    <row r="43" spans="1:41">
+      <c r="AP42" s="15">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="43" spans="1:42">
       <c r="A43" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T43" s="1">
         <v>-72</v>
       </c>
       <c r="U43" s="1">
         <v>-48</v>
       </c>
       <c r="V43" s="1">
         <v>-63</v>
       </c>
       <c r="W43" s="1">
         <v>-84</v>
       </c>
       <c r="X43" s="1">
         <v>-39</v>
       </c>
       <c r="Y43" s="1">
         <v>-70</v>
       </c>
       <c r="Z43" s="14">
         <v>-90</v>
       </c>
       <c r="AA43" s="15">
@@ -7093,52 +7186,55 @@
       </c>
       <c r="AH43" s="15">
         <v>-17</v>
       </c>
       <c r="AI43" s="15">
         <v>-135</v>
       </c>
       <c r="AJ43" s="14">
         <v>-27</v>
       </c>
       <c r="AK43" s="14">
         <v>-33</v>
       </c>
       <c r="AL43" s="15">
         <v>-6</v>
       </c>
       <c r="AM43" s="15">
         <v>-33</v>
       </c>
       <c r="AN43" s="14">
         <v>-3</v>
       </c>
       <c r="AO43" s="14">
         <v>-46</v>
       </c>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43" s="15">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:42">
       <c r="A44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T44" s="1">
         <v>-49</v>
       </c>
       <c r="U44" s="1">
         <v>-35</v>
       </c>
       <c r="V44" s="1">
         <v>-33</v>
       </c>
       <c r="W44" s="1">
         <v>-77</v>
       </c>
       <c r="X44" s="1">
         <v>-65</v>
       </c>
       <c r="Y44" s="1">
         <v>-45</v>
       </c>
       <c r="Z44" s="14">
         <v>-37</v>
       </c>
       <c r="AA44" s="15">
@@ -7164,52 +7260,55 @@
       </c>
       <c r="AH44" s="15">
         <v>-57</v>
       </c>
       <c r="AI44" s="15">
         <v>-33</v>
       </c>
       <c r="AJ44" s="14">
         <v>-19</v>
       </c>
       <c r="AK44" s="14">
         <v>-36</v>
       </c>
       <c r="AL44" s="15">
         <v>-33</v>
       </c>
       <c r="AM44" s="15">
         <v>8</v>
       </c>
       <c r="AN44" s="14">
         <v>-30</v>
       </c>
       <c r="AO44" s="14">
         <v>-7</v>
       </c>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44" s="15">
+        <v>-46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:42">
       <c r="A45" s="21" t="s">
         <v>22</v>
       </c>
       <c r="T45" s="21">
         <v>-38</v>
       </c>
       <c r="U45" s="21">
         <v>-31</v>
       </c>
       <c r="V45" s="21">
         <v>-14</v>
       </c>
       <c r="W45" s="21">
         <v>4</v>
       </c>
       <c r="X45" s="21">
         <v>-26</v>
       </c>
       <c r="Y45" s="21">
         <v>-30</v>
       </c>
       <c r="Z45" s="34">
         <v>-28</v>
       </c>
       <c r="AA45" s="22">
@@ -7235,58 +7334,61 @@
       </c>
       <c r="AH45" s="22">
         <v>-21</v>
       </c>
       <c r="AI45" s="22">
         <v>-11</v>
       </c>
       <c r="AJ45" s="22">
         <v>4</v>
       </c>
       <c r="AK45" s="22">
         <v>-23</v>
       </c>
       <c r="AL45" s="22">
         <v>-48</v>
       </c>
       <c r="AM45" s="22">
         <v>15</v>
       </c>
       <c r="AN45" s="22">
         <v>-31</v>
       </c>
       <c r="AO45" s="22">
         <v>-1</v>
       </c>
-    </row>
-    <row r="46" spans="1:41">
+      <c r="AP45" s="22">
+        <v>-20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:42">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:42">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:41">
+    <row r="48" spans="1:42">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>