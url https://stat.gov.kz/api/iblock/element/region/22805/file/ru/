--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,66 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{230E607D-EEF2-42A8-8B59-F20F8204D7B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-48" yWindow="-96" windowWidth="23256" windowHeight="13176" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
-    <sheet name="Все население  2024-2026" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="75">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -111,58 +116,187 @@
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
-    <t>Общий миграционный прирост (убыль) населения Восточно-Казахстанской области</t>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Сальдо миграции по всем потокам</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арифметическая разница между числом прибывших и числом выбывших за отчетный период. </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Разница между прибывшими и выбывшими по месяцам</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сальдо миграции по всем потокам </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="10">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -181,576 +315,554 @@
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...7 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{DFB1343A-DC18-4F1E-AFE7-B8C88DC1F007}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_обл.уровень" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="3" xr:uid="{6E6E2ACD-74B4-4E36-9337-85D32EB6CB03}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{2761B784-2F33-4F6D-8887-6D280FF00B51}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...109 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -879,6516 +991,4062 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AQ40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{069380C6-9C5C-4652-835F-883F4ED3CEE0}">
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="W44" sqref="W44"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="30.109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="49.28515625" customWidth="1"/>
+    <col min="2" max="2" width="78.28515625" style="36" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:43" ht="13.2">
-[...447 lines deleted...]
-      <c r="X9" s="14">
+    <row r="1" spans="1:13">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="39">
+        <v>613103</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+      <c r="K3" s="26"/>
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="C7" s="26"/>
+      <c r="D7" s="26"/>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="26"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="26"/>
+      <c r="D8" s="26"/>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="26"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
+    </row>
+    <row r="9" spans="1:13" ht="25.5">
+      <c r="A9" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="Z9" s="14">
-[...5 lines deleted...]
-      <c r="AB9" s="14">
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+    </row>
+    <row r="10" spans="1:13" ht="38.25">
+      <c r="A10" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="26"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="26"/>
+      <c r="D11" s="26"/>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="26"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="28"/>
+    </row>
+    <row r="12" spans="1:13" ht="19.5" customHeight="1">
+      <c r="A12" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="28"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="26"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="28"/>
+    </row>
+    <row r="14" spans="1:13" ht="33" customHeight="1">
+      <c r="A14" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="26"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="28"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="28"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="30">
+        <v>46237</v>
+      </c>
+      <c r="M16" s="31"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="30">
+        <v>46268</v>
+      </c>
+      <c r="M17" s="32"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="31"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="32"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="AC9" s="14">
-[...2836 lines deleted...]
-      <c r="AC40" s="14"/>
+      <c r="M20" s="31"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="M21" s="32"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="34"/>
+      <c r="B22" s="35"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="32"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="31"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="32"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="31"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...13 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" xr:uid="{80A830BE-90DF-430B-B031-E1CF4D98510E}"/>
+    <hyperlink ref="B15" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{1AB37E02-5021-4610-A352-535855D125F2}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BC84"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C012F9F-77B5-4962-8ACE-8B9BCFA62A82}">
+  <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AD1" workbookViewId="0">
-      <selection activeCell="Z5" sqref="Z5:AW5"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="17" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="17"/>
+    <col min="4" max="4" width="51.7109375" style="17" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="18"/>
+    <col min="257" max="257" width="4.5703125" style="18" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="18" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="18"/>
+    <col min="260" max="260" width="51.7109375" style="18" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="18"/>
+    <col min="513" max="513" width="4.5703125" style="18" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="18" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="18"/>
+    <col min="516" max="516" width="51.7109375" style="18" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="18"/>
+    <col min="769" max="769" width="4.5703125" style="18" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="18" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="18"/>
+    <col min="772" max="772" width="51.7109375" style="18" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="18"/>
+    <col min="1025" max="1025" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="18"/>
+    <col min="1028" max="1028" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="18"/>
+    <col min="1281" max="1281" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="18"/>
+    <col min="1284" max="1284" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="18"/>
+    <col min="1537" max="1537" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="18"/>
+    <col min="1540" max="1540" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="18"/>
+    <col min="1793" max="1793" width="4.5703125" style="18" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="18"/>
+    <col min="1796" max="1796" width="51.7109375" style="18" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="18"/>
+    <col min="2049" max="2049" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="18"/>
+    <col min="2052" max="2052" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="18"/>
+    <col min="2305" max="2305" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="18"/>
+    <col min="2308" max="2308" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="18"/>
+    <col min="2561" max="2561" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="18"/>
+    <col min="2564" max="2564" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="18"/>
+    <col min="2817" max="2817" width="4.5703125" style="18" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="18"/>
+    <col min="2820" max="2820" width="51.7109375" style="18" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="18"/>
+    <col min="3073" max="3073" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="18"/>
+    <col min="3076" max="3076" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="18"/>
+    <col min="3329" max="3329" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="18"/>
+    <col min="3332" max="3332" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="18"/>
+    <col min="3585" max="3585" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="18"/>
+    <col min="3588" max="3588" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="18"/>
+    <col min="3841" max="3841" width="4.5703125" style="18" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="18"/>
+    <col min="3844" max="3844" width="51.7109375" style="18" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="18"/>
+    <col min="4097" max="4097" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="18"/>
+    <col min="4100" max="4100" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="18"/>
+    <col min="4353" max="4353" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="18"/>
+    <col min="4356" max="4356" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="18"/>
+    <col min="4609" max="4609" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="18"/>
+    <col min="4612" max="4612" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="18"/>
+    <col min="4865" max="4865" width="4.5703125" style="18" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="18"/>
+    <col min="4868" max="4868" width="51.7109375" style="18" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="18"/>
+    <col min="5121" max="5121" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="18"/>
+    <col min="5124" max="5124" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="18"/>
+    <col min="5377" max="5377" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="18"/>
+    <col min="5380" max="5380" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="18"/>
+    <col min="5633" max="5633" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="18"/>
+    <col min="5636" max="5636" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="18"/>
+    <col min="5889" max="5889" width="4.5703125" style="18" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="18"/>
+    <col min="5892" max="5892" width="51.7109375" style="18" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="18"/>
+    <col min="6145" max="6145" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="18"/>
+    <col min="6148" max="6148" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="18"/>
+    <col min="6401" max="6401" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="18"/>
+    <col min="6404" max="6404" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="18"/>
+    <col min="6657" max="6657" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="18"/>
+    <col min="6660" max="6660" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="18"/>
+    <col min="6913" max="6913" width="4.5703125" style="18" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="18"/>
+    <col min="6916" max="6916" width="51.7109375" style="18" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="18"/>
+    <col min="7169" max="7169" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="18"/>
+    <col min="7172" max="7172" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="18"/>
+    <col min="7425" max="7425" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="18"/>
+    <col min="7428" max="7428" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="18"/>
+    <col min="7681" max="7681" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="18"/>
+    <col min="7684" max="7684" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="18"/>
+    <col min="7937" max="7937" width="4.5703125" style="18" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="18"/>
+    <col min="7940" max="7940" width="51.7109375" style="18" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="18"/>
+    <col min="8193" max="8193" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="18"/>
+    <col min="8196" max="8196" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="18"/>
+    <col min="8449" max="8449" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="18"/>
+    <col min="8452" max="8452" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="18"/>
+    <col min="8705" max="8705" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="18"/>
+    <col min="8708" max="8708" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="18"/>
+    <col min="8961" max="8961" width="4.5703125" style="18" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="18"/>
+    <col min="8964" max="8964" width="51.7109375" style="18" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="18"/>
+    <col min="9217" max="9217" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="18"/>
+    <col min="9220" max="9220" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="18"/>
+    <col min="9473" max="9473" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="18"/>
+    <col min="9476" max="9476" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="18"/>
+    <col min="9729" max="9729" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="18"/>
+    <col min="9732" max="9732" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="18"/>
+    <col min="9985" max="9985" width="4.5703125" style="18" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="18"/>
+    <col min="9988" max="9988" width="51.7109375" style="18" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="18"/>
+    <col min="10241" max="10241" width="4.5703125" style="18" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="18"/>
+    <col min="10244" max="10244" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="18"/>
+    <col min="10497" max="10497" width="4.5703125" style="18" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="18"/>
+    <col min="10500" max="10500" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="18"/>
+    <col min="10753" max="10753" width="4.5703125" style="18" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="18"/>
+    <col min="10756" max="10756" width="51.7109375" style="18" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="18"/>
+    <col min="11009" max="11009" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="18"/>
+    <col min="11012" max="11012" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="18"/>
+    <col min="11265" max="11265" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="18"/>
+    <col min="11268" max="11268" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="18"/>
+    <col min="11521" max="11521" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="18"/>
+    <col min="11524" max="11524" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="18"/>
+    <col min="11777" max="11777" width="4.5703125" style="18" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="18"/>
+    <col min="11780" max="11780" width="51.7109375" style="18" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="18"/>
+    <col min="12033" max="12033" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="18"/>
+    <col min="12036" max="12036" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="18"/>
+    <col min="12289" max="12289" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="18"/>
+    <col min="12292" max="12292" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="18"/>
+    <col min="12545" max="12545" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="18"/>
+    <col min="12548" max="12548" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="18"/>
+    <col min="12801" max="12801" width="4.5703125" style="18" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="18"/>
+    <col min="12804" max="12804" width="51.7109375" style="18" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="18"/>
+    <col min="13057" max="13057" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="18"/>
+    <col min="13060" max="13060" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="18"/>
+    <col min="13313" max="13313" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="18"/>
+    <col min="13316" max="13316" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="18"/>
+    <col min="13569" max="13569" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="18"/>
+    <col min="13572" max="13572" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="18"/>
+    <col min="13825" max="13825" width="4.5703125" style="18" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="18"/>
+    <col min="13828" max="13828" width="51.7109375" style="18" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="18"/>
+    <col min="14081" max="14081" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="18"/>
+    <col min="14084" max="14084" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="18"/>
+    <col min="14337" max="14337" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="18"/>
+    <col min="14340" max="14340" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="18"/>
+    <col min="14593" max="14593" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="18"/>
+    <col min="14596" max="14596" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="18"/>
+    <col min="14849" max="14849" width="4.5703125" style="18" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="18"/>
+    <col min="14852" max="14852" width="51.7109375" style="18" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="18"/>
+    <col min="15105" max="15105" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="18"/>
+    <col min="15108" max="15108" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="18"/>
+    <col min="15361" max="15361" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="18"/>
+    <col min="15364" max="15364" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="18"/>
+    <col min="15617" max="15617" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="18"/>
+    <col min="15620" max="15620" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="18"/>
+    <col min="15873" max="15873" width="4.5703125" style="18" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="18"/>
+    <col min="15876" max="15876" width="51.7109375" style="18" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="18"/>
+    <col min="16129" max="16129" width="4.5703125" style="18" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="18" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="18"/>
+    <col min="16132" max="16132" width="51.7109375" style="18" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="16"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="16"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="16"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="20"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="16"/>
+      <c r="B5" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="19"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="16"/>
+      <c r="B6" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="19"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="16"/>
+      <c r="B7" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="19"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="16"/>
+      <c r="B8" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="19"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="16"/>
+      <c r="B9" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="19"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="16"/>
+      <c r="B10" s="16"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25">
+      <c r="A11" s="16"/>
+      <c r="B11" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="18"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="16"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="18"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="16"/>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="18"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="20"/>
+      <c r="D15" s="20"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="43"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:BC82"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AQ8" sqref="AQ8:AQ43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
-    <col min="2" max="19" width="0" style="1" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="25" max="37" width="9.109375" style="1"/>
+    <col min="2" max="23" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="10" style="1" customWidth="1"/>
-    <col min="39" max="16384" width="9.109375" style="1"/>
+    <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="13.2">
-[...24 lines deleted...]
-        <v>31</v>
+    <row r="1" spans="1:55" ht="14.25" customHeight="1">
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
+      <c r="Y1" s="11"/>
+    </row>
+    <row r="2" spans="1:55" ht="12.75">
+      <c r="W2" s="11"/>
+      <c r="X2" s="11"/>
+      <c r="Y2" s="11"/>
+    </row>
+    <row r="3" spans="1:55" ht="14.45" customHeight="1">
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Y3" s="11"/>
+      <c r="Z3" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="48"/>
+      <c r="AC3" s="48"/>
+      <c r="AD3" s="48"/>
+      <c r="AE3" s="48"/>
+      <c r="AF3" s="48"/>
+      <c r="AG3" s="48"/>
+      <c r="AH3" s="48"/>
+      <c r="AI3" s="48"/>
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="48"/>
+      <c r="AL3" s="48"/>
+      <c r="AM3" s="48"/>
+      <c r="AN3" s="48"/>
+      <c r="AO3" s="48"/>
+      <c r="AP3" s="48"/>
+      <c r="AQ3" s="48"/>
+      <c r="AR3" s="48"/>
+      <c r="AS3" s="48"/>
+      <c r="AT3" s="48"/>
+      <c r="AU3" s="48"/>
+      <c r="AV3" s="48"/>
+      <c r="AW3" s="48"/>
+      <c r="AX3" s="11"/>
+      <c r="AY3" s="11"/>
+      <c r="AZ3" s="11"/>
+      <c r="BA3" s="11"/>
+      <c r="BB3" s="11"/>
+      <c r="BC3" s="11"/>
+    </row>
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="16.899999999999999" customHeight="1">
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="11"/>
+      <c r="AK4" s="3"/>
+      <c r="AW4" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:55">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51">
+        <v>2022</v>
+      </c>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="44">
+        <v>2024</v>
+      </c>
+      <c r="U5" s="45"/>
+      <c r="V5" s="45"/>
+      <c r="W5" s="45"/>
+      <c r="X5" s="45"/>
+      <c r="Y5" s="45"/>
+      <c r="Z5" s="44">
+        <v>2025</v>
       </c>
       <c r="AA5" s="45"/>
       <c r="AB5" s="45"/>
       <c r="AC5" s="45"/>
       <c r="AD5" s="45"/>
       <c r="AE5" s="45"/>
       <c r="AF5" s="45"/>
       <c r="AG5" s="45"/>
       <c r="AH5" s="45"/>
       <c r="AI5" s="45"/>
       <c r="AJ5" s="45"/>
-      <c r="AK5" s="45"/>
-      <c r="AL5" s="45"/>
+      <c r="AK5" s="46"/>
+      <c r="AL5" s="44">
+        <v>2026</v>
+      </c>
       <c r="AM5" s="45"/>
       <c r="AN5" s="45"/>
       <c r="AO5" s="45"/>
       <c r="AP5" s="45"/>
       <c r="AQ5" s="45"/>
       <c r="AR5" s="45"/>
       <c r="AS5" s="45"/>
       <c r="AT5" s="45"/>
       <c r="AU5" s="45"/>
       <c r="AV5" s="45"/>
-      <c r="AW5" s="45"/>
-[...35 lines deleted...]
-        <v>10</v>
+      <c r="AW5" s="46"/>
+    </row>
+    <row r="6" spans="1:55" ht="18" customHeight="1">
+      <c r="A6" s="50"/>
+      <c r="B6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="K6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="P6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q6" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="R6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="U6" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="V6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="W6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y6" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z6" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA6" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB6" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG6" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ6" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK6" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="AL6" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM6" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN6" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS6" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV6" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="AW6" s="14" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:55">
-      <c r="A7" s="54"/>
-[...64 lines deleted...]
-      <c r="C8" s="31" t="s">
+      <c r="A7" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
+      <c r="AF7" s="47"/>
+      <c r="AG7" s="47"/>
+      <c r="AH7" s="47"/>
+      <c r="AI7" s="47"/>
+      <c r="AJ7" s="47"/>
+      <c r="AK7" s="47"/>
+    </row>
+    <row r="8" spans="1:55">
+      <c r="A8" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="1">
+        <v>31</v>
+      </c>
+      <c r="C8" s="1">
+        <v>35</v>
+      </c>
+      <c r="D8" s="1">
+        <v>40</v>
+      </c>
+      <c r="E8" s="1">
+        <v>19</v>
+      </c>
+      <c r="F8" s="1">
+        <v>54</v>
+      </c>
+      <c r="G8" s="1">
+        <v>30</v>
+      </c>
+      <c r="H8" s="1">
+        <v>35</v>
+      </c>
+      <c r="I8" s="1">
+        <v>43</v>
+      </c>
+      <c r="J8" s="1">
+        <v>22</v>
+      </c>
+      <c r="K8" s="1">
+        <v>29</v>
+      </c>
+      <c r="L8" s="1">
+        <v>39</v>
+      </c>
+      <c r="M8" s="1">
+        <v>51</v>
+      </c>
+      <c r="N8" s="1">
         <v>6</v>
       </c>
-      <c r="D8" s="31" t="s">
-[...20 lines deleted...]
-      <c r="K8" s="31" t="s">
+      <c r="O8" s="1">
+        <v>29</v>
+      </c>
+      <c r="P8" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>17</v>
+      </c>
+      <c r="R8" s="1">
         <v>13</v>
       </c>
-      <c r="L8" s="31" t="s">
+      <c r="S8" s="1">
+        <v>19</v>
+      </c>
+      <c r="T8" s="1">
+        <v>-410</v>
+      </c>
+      <c r="U8" s="1">
+        <v>-408</v>
+      </c>
+      <c r="V8" s="1">
+        <v>-478</v>
+      </c>
+      <c r="W8" s="1">
+        <v>-300</v>
+      </c>
+      <c r="X8" s="1">
+        <v>-461</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>-165</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>-317</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>-299</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>-276</v>
+      </c>
+      <c r="AC8" s="4">
+        <v>-283</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>-256</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>-443</v>
+      </c>
+      <c r="AF8" s="4">
+        <v>-578</v>
+      </c>
+      <c r="AG8" s="4">
+        <v>-535</v>
+      </c>
+      <c r="AH8" s="4">
+        <v>-510</v>
+      </c>
+      <c r="AI8" s="4">
+        <v>-279</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>-297</v>
+      </c>
+      <c r="AK8" s="4">
+        <v>-250</v>
+      </c>
+      <c r="AL8" s="4">
+        <v>-497</v>
+      </c>
+      <c r="AM8" s="4">
+        <v>-370</v>
+      </c>
+      <c r="AN8" s="4">
+        <v>-157</v>
+      </c>
+      <c r="AO8" s="4">
+        <v>-113</v>
+      </c>
+      <c r="AP8" s="4">
+        <v>-305</v>
+      </c>
+      <c r="AQ8" s="4">
+        <v>-409</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="T9" s="1">
+        <v>172</v>
+      </c>
+      <c r="U9" s="1">
+        <v>100</v>
+      </c>
+      <c r="V9" s="1">
+        <v>150</v>
+      </c>
+      <c r="W9" s="1">
+        <v>315</v>
+      </c>
+      <c r="X9" s="1">
+        <v>243</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>338</v>
+      </c>
+      <c r="Z9" s="4">
+        <v>328</v>
+      </c>
+      <c r="AA9" s="4">
+        <v>205</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>208</v>
+      </c>
+      <c r="AC9" s="4">
+        <v>331</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>210</v>
+      </c>
+      <c r="AE9" s="4">
+        <v>199</v>
+      </c>
+      <c r="AF9" s="4">
+        <v>264</v>
+      </c>
+      <c r="AG9" s="4">
+        <v>313</v>
+      </c>
+      <c r="AH9" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AI9" s="4">
+        <v>97</v>
+      </c>
+      <c r="AJ9" s="4">
+        <v>55</v>
+      </c>
+      <c r="AK9" s="4">
         <v>14</v>
       </c>
-      <c r="M8" s="32" t="s">
-[...150 lines deleted...]
-      <c r="AK9" s="50"/>
+      <c r="AL9" s="4">
+        <v>-42</v>
+      </c>
+      <c r="AM9" s="4">
+        <v>-226</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AO9" s="4">
+        <v>113</v>
+      </c>
+      <c r="AP9" s="4">
+        <v>-62</v>
+      </c>
+      <c r="AQ9" s="4">
+        <v>105</v>
+      </c>
     </row>
     <row r="10" spans="1:55">
-      <c r="A10" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="1">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="T10" s="1">
+        <v>-88</v>
+      </c>
+      <c r="U10" s="1">
+        <v>-42</v>
+      </c>
+      <c r="V10" s="1">
+        <v>-26</v>
+      </c>
+      <c r="W10" s="1">
+        <v>11</v>
+      </c>
+      <c r="X10" s="1">
+        <v>-52</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>-19</v>
+      </c>
+      <c r="Z10" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AA10" s="4">
+        <v>-65</v>
+      </c>
+      <c r="AB10" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AC10" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AD10" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AE10" s="4">
+        <v>-71</v>
+      </c>
+      <c r="AF10" s="4">
+        <v>-68</v>
+      </c>
+      <c r="AG10" s="4">
+        <v>-38</v>
+      </c>
+      <c r="AH10" s="4">
+        <v>-23</v>
+      </c>
+      <c r="AI10" s="4">
+        <v>-25</v>
+      </c>
+      <c r="AJ10" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AK10" s="4">
+        <v>-5</v>
+      </c>
+      <c r="AL10" s="4">
+        <v>-5</v>
+      </c>
+      <c r="AM10" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AN10" s="4">
         <v>31</v>
       </c>
-      <c r="C10" s="1">
-[...117 lines deleted...]
-        <v>-305</v>
+      <c r="AO10" s="4">
+        <v>-43</v>
+      </c>
+      <c r="AP10" s="4">
+        <v>-9</v>
+      </c>
+      <c r="AQ10" s="4">
+        <v>-30</v>
       </c>
     </row>
     <row r="11" spans="1:55">
       <c r="A11" s="1" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="T11" s="1">
-        <v>172</v>
+        <v>-38</v>
       </c>
       <c r="U11" s="1">
-        <v>100</v>
+        <v>-33</v>
       </c>
       <c r="V11" s="1">
-        <v>150</v>
+        <v>-9</v>
       </c>
       <c r="W11" s="1">
-        <v>315</v>
+        <v>-43</v>
       </c>
       <c r="X11" s="1">
-        <v>243</v>
+        <v>-16</v>
       </c>
       <c r="Y11" s="1">
-        <v>338</v>
-[...25 lines deleted...]
-      <c r="AH11" s="14">
+        <v>-44</v>
+      </c>
+      <c r="Z11" s="4">
+        <v>-44</v>
+      </c>
+      <c r="AA11" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AB11" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AC11" s="4">
+        <v>-84</v>
+      </c>
+      <c r="AD11" s="4">
         <v>-33</v>
       </c>
-      <c r="AI11" s="14">
-[...5 lines deleted...]
-      <c r="AK11" s="14">
+      <c r="AE11" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AF11" s="4">
+        <v>-50</v>
+      </c>
+      <c r="AG11" s="4">
+        <v>-121</v>
+      </c>
+      <c r="AH11" s="4">
+        <v>17</v>
+      </c>
+      <c r="AI11" s="4">
+        <v>38</v>
+      </c>
+      <c r="AJ11" s="4">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AL11" s="4">
+        <v>-45</v>
+      </c>
+      <c r="AM11" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AN11" s="4">
+        <v>-8</v>
+      </c>
+      <c r="AO11" s="4">
+        <v>-80</v>
+      </c>
+      <c r="AP11" s="4">
         <v>14</v>
       </c>
-      <c r="AL11" s="14">
-[...12 lines deleted...]
-        <v>-62</v>
+      <c r="AQ11" s="4">
+        <v>-97</v>
       </c>
     </row>
     <row r="12" spans="1:55">
       <c r="A12" s="1" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="T12" s="1">
+        <v>-51</v>
+      </c>
+      <c r="U12" s="1">
         <v>-88</v>
       </c>
-      <c r="U12" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="V12" s="1">
-        <v>-26</v>
+        <v>-136</v>
       </c>
       <c r="W12" s="1">
-        <v>11</v>
+        <v>-93</v>
       </c>
       <c r="X12" s="1">
+        <v>-63</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>-78</v>
+      </c>
+      <c r="Z12" s="4">
+        <v>-83</v>
+      </c>
+      <c r="AA12" s="4">
+        <v>-61</v>
+      </c>
+      <c r="AB12" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AC12" s="4">
+        <v>-93</v>
+      </c>
+      <c r="AD12" s="4">
+        <v>-76</v>
+      </c>
+      <c r="AE12" s="4">
+        <v>-64</v>
+      </c>
+      <c r="AF12" s="4">
+        <v>-139</v>
+      </c>
+      <c r="AG12" s="4">
+        <v>-147</v>
+      </c>
+      <c r="AH12" s="4">
+        <v>-102</v>
+      </c>
+      <c r="AI12" s="4">
+        <v>-55</v>
+      </c>
+      <c r="AJ12" s="4">
+        <v>-62</v>
+      </c>
+      <c r="AK12" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AL12" s="4">
+        <v>-110</v>
+      </c>
+      <c r="AM12" s="4">
+        <v>-55</v>
+      </c>
+      <c r="AN12" s="4">
+        <v>-21</v>
+      </c>
+      <c r="AO12" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AP12" s="4">
         <v>-52</v>
       </c>
-      <c r="Y12" s="1">
-[...51 lines deleted...]
-        <v>-9</v>
+      <c r="AQ12" s="4">
+        <v>-86</v>
       </c>
     </row>
     <row r="13" spans="1:55">
       <c r="A13" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="T13" s="1">
+        <v>-30</v>
+      </c>
+      <c r="U13" s="1">
+        <v>-89</v>
+      </c>
+      <c r="V13" s="1">
+        <v>-74</v>
+      </c>
+      <c r="W13" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X13" s="1">
+        <v>-34</v>
+      </c>
+      <c r="Y13" s="1">
+        <v>-34</v>
+      </c>
+      <c r="Z13" s="4">
+        <v>-58</v>
+      </c>
+      <c r="AA13" s="4">
+        <v>-41</v>
+      </c>
+      <c r="AB13" s="4">
+        <v>-49</v>
+      </c>
+      <c r="AC13" s="4">
+        <v>3</v>
+      </c>
+      <c r="AD13" s="4">
+        <v>-52</v>
+      </c>
+      <c r="AE13" s="4">
+        <v>-98</v>
+      </c>
+      <c r="AF13" s="4">
+        <v>-82</v>
+      </c>
+      <c r="AG13" s="4">
+        <v>-129</v>
+      </c>
+      <c r="AH13" s="4">
+        <v>-70</v>
+      </c>
+      <c r="AI13" s="4">
         <v>-38</v>
       </c>
-      <c r="U13" s="1">
-[...50 lines deleted...]
-      <c r="AL13" s="14">
+      <c r="AJ13" s="4">
+        <v>-99</v>
+      </c>
+      <c r="AK13" s="4">
+        <v>-24</v>
+      </c>
+      <c r="AL13" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AM13" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AN13" s="4">
+        <v>-24</v>
+      </c>
+      <c r="AO13" s="4">
         <v>-45</v>
       </c>
-      <c r="AM13" s="14">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="AP13" s="4">
+        <v>-86</v>
+      </c>
+      <c r="AQ13" s="4">
+        <v>-42</v>
       </c>
     </row>
     <row r="14" spans="1:55">
       <c r="A14" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="T14" s="1">
-        <v>-51</v>
+        <v>5</v>
       </c>
       <c r="U14" s="1">
-        <v>-88</v>
+        <v>-44</v>
       </c>
       <c r="V14" s="1">
-        <v>-136</v>
+        <v>-56</v>
       </c>
       <c r="W14" s="1">
-        <v>-93</v>
+        <v>-79</v>
       </c>
       <c r="X14" s="1">
-        <v>-63</v>
+        <v>-60</v>
       </c>
       <c r="Y14" s="1">
-        <v>-78</v>
-[...31 lines deleted...]
-      <c r="AJ14" s="14">
+        <v>-66</v>
+      </c>
+      <c r="Z14" s="4">
+        <v>-70</v>
+      </c>
+      <c r="AA14" s="4">
+        <v>-41</v>
+      </c>
+      <c r="AB14" s="4">
+        <v>-45</v>
+      </c>
+      <c r="AC14" s="4">
+        <v>-96</v>
+      </c>
+      <c r="AD14" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AE14" s="4">
+        <v>2</v>
+      </c>
+      <c r="AF14" s="4">
+        <v>-53</v>
+      </c>
+      <c r="AG14" s="4">
+        <v>-73</v>
+      </c>
+      <c r="AH14" s="4">
+        <v>-35</v>
+      </c>
+      <c r="AI14" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AJ14" s="4">
         <v>-62</v>
       </c>
-      <c r="AK14" s="14">
-[...15 lines deleted...]
-        <v>-52</v>
+      <c r="AK14" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AL14" s="4">
+        <v>-50</v>
+      </c>
+      <c r="AM14" s="4">
+        <v>10</v>
+      </c>
+      <c r="AN14" s="4">
+        <v>19</v>
+      </c>
+      <c r="AO14" s="4">
+        <v>-16</v>
+      </c>
+      <c r="AP14" s="4">
+        <v>-54</v>
+      </c>
+      <c r="AQ14" s="4">
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:55">
       <c r="A15" s="1" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="T15" s="1">
-        <v>-30</v>
+        <v>-15</v>
       </c>
       <c r="U15" s="1">
-        <v>-89</v>
+        <v>-21</v>
       </c>
       <c r="V15" s="1">
-        <v>-74</v>
+        <v>-33</v>
       </c>
       <c r="W15" s="1">
-        <v>-17</v>
+        <v>-37</v>
       </c>
       <c r="X15" s="1">
-        <v>-34</v>
+        <v>-44</v>
       </c>
       <c r="Y15" s="1">
-        <v>-34</v>
-[...4 lines deleted...]
-      <c r="AA15" s="14">
+        <v>-26</v>
+      </c>
+      <c r="Z15" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AA15" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AB15" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AC15" s="4">
+        <v>-4</v>
+      </c>
+      <c r="AD15" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AE15" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AF15" s="4">
         <v>-41</v>
       </c>
-      <c r="AB15" s="14">
-[...26 lines deleted...]
-      <c r="AK15" s="14">
+      <c r="AG15" s="4">
         <v>-24</v>
       </c>
-      <c r="AL15" s="14">
-[...12 lines deleted...]
-        <v>-86</v>
+      <c r="AH15" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI15" s="4">
+        <v>-4</v>
+      </c>
+      <c r="AJ15" s="4">
+        <v>10</v>
+      </c>
+      <c r="AK15" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AL15" s="4">
+        <v>12</v>
+      </c>
+      <c r="AM15" s="4">
+        <v>2</v>
+      </c>
+      <c r="AN15" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AO15" s="4">
+        <v>14</v>
+      </c>
+      <c r="AP15" s="4">
+        <v>33</v>
+      </c>
+      <c r="AQ15" s="4">
+        <v>-3</v>
       </c>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="T16" s="1">
+        <v>-64</v>
+      </c>
+      <c r="U16" s="1">
+        <v>-46</v>
+      </c>
+      <c r="V16" s="1">
+        <v>-43</v>
+      </c>
+      <c r="W16" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X16" s="1">
+        <v>-104</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Z16" s="4">
+        <v>-47</v>
+      </c>
+      <c r="AA16" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AB16" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AC16" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AD16" s="4">
+        <v>6</v>
+      </c>
+      <c r="AE16" s="4">
+        <v>-65</v>
+      </c>
+      <c r="AF16" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AG16" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AH16" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AI16" s="4">
+        <v>-49</v>
+      </c>
+      <c r="AJ16" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AK16" s="4">
+        <v>17</v>
+      </c>
+      <c r="AL16" s="4">
+        <v>-30</v>
+      </c>
+      <c r="AM16" s="4">
+        <v>-16</v>
+      </c>
+      <c r="AN16" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AO16" s="4">
+        <v>-21</v>
+      </c>
+      <c r="AP16" s="4">
+        <v>-14</v>
+      </c>
+      <c r="AQ16" s="4">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
+      <c r="A17" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="T17" s="1">
+        <v>-33</v>
+      </c>
+      <c r="U17" s="1">
         <v>5</v>
       </c>
-      <c r="U16" s="1">
-[...5 lines deleted...]
-      <c r="W16" s="1">
+      <c r="V17" s="1">
+        <v>-31</v>
+      </c>
+      <c r="W17" s="1">
+        <v>-86</v>
+      </c>
+      <c r="X17" s="1">
         <v>-79</v>
       </c>
-      <c r="X16" s="1">
+      <c r="Y17" s="1">
+        <v>-11</v>
+      </c>
+      <c r="Z17" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AA17" s="4">
+        <v>23</v>
+      </c>
+      <c r="AB17" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AC17" s="4">
+        <v>18</v>
+      </c>
+      <c r="AD17" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AE17" s="4">
+        <v>-23</v>
+      </c>
+      <c r="AF17" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AG17" s="4">
+        <v>-53</v>
+      </c>
+      <c r="AH17" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AI17" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AJ17" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AK17" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AL17" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AM17" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AN17" s="4">
+        <v>8</v>
+      </c>
+      <c r="AO17" s="4">
+        <v>-5</v>
+      </c>
+      <c r="AP17" s="4">
+        <v>23</v>
+      </c>
+      <c r="AQ17" s="4">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
+      <c r="A18" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T18" s="1">
+        <v>-75</v>
+      </c>
+      <c r="U18" s="1">
+        <v>-27</v>
+      </c>
+      <c r="V18" s="1">
+        <v>-113</v>
+      </c>
+      <c r="W18" s="1">
+        <v>-85</v>
+      </c>
+      <c r="X18" s="1">
+        <v>-85</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>-83</v>
+      </c>
+      <c r="Z18" s="4">
+        <v>-104</v>
+      </c>
+      <c r="AA18" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AB18" s="4">
+        <v>-78</v>
+      </c>
+      <c r="AC18" s="4">
+        <v>-92</v>
+      </c>
+      <c r="AD18" s="4">
+        <v>-68</v>
+      </c>
+      <c r="AE18" s="4">
+        <v>-74</v>
+      </c>
+      <c r="AF18" s="4">
+        <v>-99</v>
+      </c>
+      <c r="AG18" s="4">
         <v>-60</v>
       </c>
-      <c r="Y16" s="1">
-[...2 lines deleted...]
-      <c r="Z16" s="14">
+      <c r="AH18" s="4">
+        <v>-94</v>
+      </c>
+      <c r="AI18" s="4">
+        <v>-52</v>
+      </c>
+      <c r="AJ18" s="4">
+        <v>-43</v>
+      </c>
+      <c r="AK18" s="4">
+        <v>-48</v>
+      </c>
+      <c r="AL18" s="4">
+        <v>-103</v>
+      </c>
+      <c r="AM18" s="4">
+        <v>-27</v>
+      </c>
+      <c r="AN18" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AO18" s="4">
+        <v>30</v>
+      </c>
+      <c r="AP18" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AQ18" s="4">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43">
+      <c r="A19" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T19" s="1">
+        <v>-72</v>
+      </c>
+      <c r="U19" s="1">
+        <v>-48</v>
+      </c>
+      <c r="V19" s="1">
+        <v>-63</v>
+      </c>
+      <c r="W19" s="1">
+        <v>-84</v>
+      </c>
+      <c r="X19" s="1">
+        <v>-39</v>
+      </c>
+      <c r="Y19" s="1">
         <v>-70</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="Z19" s="4">
+        <v>-90</v>
+      </c>
+      <c r="AA19" s="4">
+        <v>-158</v>
+      </c>
+      <c r="AB19" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AC19" s="4">
+        <v>-95</v>
+      </c>
+      <c r="AD19" s="4">
+        <v>-62</v>
+      </c>
+      <c r="AE19" s="4">
+        <v>-114</v>
+      </c>
+      <c r="AF19" s="4">
+        <v>-128</v>
+      </c>
+      <c r="AG19" s="4">
+        <v>-103</v>
+      </c>
+      <c r="AH19" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AI19" s="4">
+        <v>-135</v>
+      </c>
+      <c r="AJ19" s="4">
+        <v>-27</v>
+      </c>
+      <c r="AK19" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AL19" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AM19" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AN19" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AO19" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AP19" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AQ19" s="4">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43">
+      <c r="A20" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="T20" s="1">
+        <v>-49</v>
+      </c>
+      <c r="U20" s="1">
+        <v>-35</v>
+      </c>
+      <c r="V20" s="1">
+        <v>-33</v>
+      </c>
+      <c r="W20" s="1">
+        <v>-77</v>
+      </c>
+      <c r="X20" s="1">
+        <v>-65</v>
+      </c>
+      <c r="Y20" s="1">
+        <v>-45</v>
+      </c>
+      <c r="Z20" s="4">
+        <v>-37</v>
+      </c>
+      <c r="AA20" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AB20" s="4">
         <v>-41</v>
       </c>
-      <c r="AB16" s="14">
-[...5 lines deleted...]
-      <c r="AD16" s="15">
+      <c r="AC20" s="4">
+        <v>-55</v>
+      </c>
+      <c r="AD20" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AE20" s="4">
+        <v>-55</v>
+      </c>
+      <c r="AF20" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AG20" s="4">
+        <v>-36</v>
+      </c>
+      <c r="AH20" s="4">
+        <v>-57</v>
+      </c>
+      <c r="AI20" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AJ20" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AK20" s="4">
+        <v>-36</v>
+      </c>
+      <c r="AL20" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AM20" s="4">
+        <v>8</v>
+      </c>
+      <c r="AN20" s="4">
+        <v>-30</v>
+      </c>
+      <c r="AO20" s="4">
+        <v>-7</v>
+      </c>
+      <c r="AP20" s="4">
         <v>-46</v>
       </c>
-      <c r="AE16" s="14">
-[...43 lines deleted...]
-      <c r="U17" s="1">
+      <c r="AQ20" s="4">
         <v>-21</v>
       </c>
-      <c r="V17" s="1">
-[...285 lines deleted...]
-    <row r="21" spans="1:42">
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="1">
+        <v>-40</v>
+      </c>
+      <c r="V21" s="1">
+        <v>-11</v>
+      </c>
+      <c r="W21" s="1">
+        <v>-8</v>
+      </c>
+      <c r="X21" s="1">
+        <v>-63</v>
+      </c>
+      <c r="Y21" s="1">
+        <v>-13</v>
+      </c>
+      <c r="Z21" s="4">
+        <v>-36</v>
+      </c>
+      <c r="AA21" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AB21" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AC21" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AD21" s="4">
+        <v>-18</v>
+      </c>
+      <c r="AE21" s="4">
         <v>-48</v>
       </c>
-      <c r="V21" s="1">
+      <c r="AF21" s="4">
+        <v>-74</v>
+      </c>
+      <c r="AG21" s="4">
+        <v>-47</v>
+      </c>
+      <c r="AH21" s="4">
+        <v>-48</v>
+      </c>
+      <c r="AI21" s="4">
+        <v>21</v>
+      </c>
+      <c r="AJ21" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AK21" s="4">
+        <v>-35</v>
+      </c>
+      <c r="AL21" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AM21" s="4">
+        <v>12</v>
+      </c>
+      <c r="AN21" s="4">
+        <v>-52</v>
+      </c>
+      <c r="AO21" s="4">
+        <v>-7</v>
+      </c>
+      <c r="AP21" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AQ21" s="4">
+        <v>-51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="47"/>
+      <c r="O22" s="47"/>
+      <c r="P22" s="47"/>
+      <c r="Q22" s="47"/>
+      <c r="R22" s="47"/>
+      <c r="S22" s="47"/>
+      <c r="T22" s="47"/>
+      <c r="U22" s="47"/>
+      <c r="V22" s="47"/>
+      <c r="W22" s="47"/>
+      <c r="X22" s="47"/>
+      <c r="Y22" s="47"/>
+      <c r="Z22" s="47"/>
+      <c r="AA22" s="47"/>
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="47"/>
+      <c r="AD22" s="47"/>
+      <c r="AE22" s="47"/>
+      <c r="AF22" s="47"/>
+      <c r="AG22" s="47"/>
+      <c r="AH22" s="47"/>
+      <c r="AI22" s="47"/>
+      <c r="AJ22" s="47"/>
+      <c r="AK22" s="47"/>
+      <c r="AQ22" s="4"/>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="1">
+        <v>19</v>
+      </c>
+      <c r="C23" s="1">
+        <v>26</v>
+      </c>
+      <c r="D23" s="1">
+        <v>29</v>
+      </c>
+      <c r="E23" s="1">
+        <v>13</v>
+      </c>
+      <c r="F23" s="1">
+        <v>46</v>
+      </c>
+      <c r="G23" s="1">
+        <v>22</v>
+      </c>
+      <c r="H23" s="1">
+        <v>25</v>
+      </c>
+      <c r="I23" s="1">
+        <v>23</v>
+      </c>
+      <c r="J23" s="1">
+        <v>14</v>
+      </c>
+      <c r="K23" s="1">
+        <v>15</v>
+      </c>
+      <c r="L23" s="1">
+        <v>17</v>
+      </c>
+      <c r="M23" s="1">
+        <v>42</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2</v>
+      </c>
+      <c r="O23" s="1">
+        <v>20</v>
+      </c>
+      <c r="P23" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q23" s="1">
+        <v>10</v>
+      </c>
+      <c r="R23" s="1">
+        <v>5</v>
+      </c>
+      <c r="S23" s="1">
+        <v>12</v>
+      </c>
+      <c r="T23" s="1">
+        <v>52</v>
+      </c>
+      <c r="U23" s="1">
+        <v>-94</v>
+      </c>
+      <c r="V23" s="1">
+        <v>8</v>
+      </c>
+      <c r="W23" s="1">
+        <v>244</v>
+      </c>
+      <c r="X23" s="1">
+        <v>190</v>
+      </c>
+      <c r="Y23" s="1">
+        <v>340</v>
+      </c>
+      <c r="Z23" s="4">
+        <v>286</v>
+      </c>
+      <c r="AA23" s="4">
+        <v>108</v>
+      </c>
+      <c r="AB23" s="4">
+        <v>142</v>
+      </c>
+      <c r="AC23" s="4">
+        <v>278</v>
+      </c>
+      <c r="AD23" s="4">
+        <v>61</v>
+      </c>
+      <c r="AE23" s="4">
+        <v>22</v>
+      </c>
+      <c r="AF23" s="4">
+        <v>86</v>
+      </c>
+      <c r="AG23" s="4">
+        <v>150</v>
+      </c>
+      <c r="AH23" s="4">
+        <v>-128</v>
+      </c>
+      <c r="AI23" s="4">
+        <v>116</v>
+      </c>
+      <c r="AJ23" s="4">
+        <v>-69</v>
+      </c>
+      <c r="AK23" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AL23" s="4">
+        <v>11</v>
+      </c>
+      <c r="AM23" s="4">
+        <v>-206</v>
+      </c>
+      <c r="AN23" s="4">
+        <v>-21</v>
+      </c>
+      <c r="AO23" s="4">
+        <v>108</v>
+      </c>
+      <c r="AP23" s="4">
+        <v>-126</v>
+      </c>
+      <c r="AQ23" s="4">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="T24" s="1">
+        <v>180</v>
+      </c>
+      <c r="U24" s="1">
+        <v>64</v>
+      </c>
+      <c r="V24" s="1">
+        <v>145</v>
+      </c>
+      <c r="W24" s="1">
+        <v>313</v>
+      </c>
+      <c r="X24" s="1">
+        <v>274</v>
+      </c>
+      <c r="Y24" s="1">
+        <v>338</v>
+      </c>
+      <c r="Z24" s="4">
+        <v>351</v>
+      </c>
+      <c r="AA24" s="4">
+        <v>230</v>
+      </c>
+      <c r="AB24" s="4">
+        <v>219</v>
+      </c>
+      <c r="AC24" s="4">
+        <v>304</v>
+      </c>
+      <c r="AD24" s="4">
+        <v>181</v>
+      </c>
+      <c r="AE24" s="4">
+        <v>188</v>
+      </c>
+      <c r="AF24" s="4">
+        <v>308</v>
+      </c>
+      <c r="AG24" s="4">
+        <v>311</v>
+      </c>
+      <c r="AH24" s="4">
+        <v>-2</v>
+      </c>
+      <c r="AI24" s="4">
+        <v>151</v>
+      </c>
+      <c r="AJ24" s="4">
+        <v>43</v>
+      </c>
+      <c r="AK24" s="4">
+        <v>-18</v>
+      </c>
+      <c r="AL24" s="4">
+        <v>43</v>
+      </c>
+      <c r="AM24" s="4">
+        <v>-212</v>
+      </c>
+      <c r="AN24" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AO24" s="4">
+        <v>133</v>
+      </c>
+      <c r="AP24" s="4">
+        <v>-69</v>
+      </c>
+      <c r="AQ24" s="4">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="T25" s="1">
+        <v>-83</v>
+      </c>
+      <c r="U25" s="1">
+        <v>-31</v>
+      </c>
+      <c r="V25" s="1">
+        <v>-17</v>
+      </c>
+      <c r="W25" s="1">
+        <v>8</v>
+      </c>
+      <c r="X25" s="1">
+        <v>-48</v>
+      </c>
+      <c r="Y25" s="1">
+        <v>-5</v>
+      </c>
+      <c r="Z25" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AA25" s="4">
+        <v>-52</v>
+      </c>
+      <c r="AB25" s="4">
+        <v>2</v>
+      </c>
+      <c r="AC25" s="4">
+        <v>-27</v>
+      </c>
+      <c r="AD25" s="4">
+        <v>-36</v>
+      </c>
+      <c r="AE25" s="4">
+        <v>-79</v>
+      </c>
+      <c r="AF25" s="4">
+        <v>-53</v>
+      </c>
+      <c r="AG25" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AH25" s="4">
+        <v>-23</v>
+      </c>
+      <c r="AI25" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AJ25" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AK25" s="4">
+        <v>7</v>
+      </c>
+      <c r="AL25" s="4">
+        <v>9</v>
+      </c>
+      <c r="AM25" s="4">
+        <v>7</v>
+      </c>
+      <c r="AN25" s="4">
+        <v>31</v>
+      </c>
+      <c r="AO25" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AP25" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AQ25" s="4">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T26" s="1">
+        <v>-8</v>
+      </c>
+      <c r="U26" s="1">
+        <v>-45</v>
+      </c>
+      <c r="V26" s="1">
+        <v>-70</v>
+      </c>
+      <c r="W26" s="1">
+        <v>-76</v>
+      </c>
+      <c r="X26" s="1">
+        <v>-38</v>
+      </c>
+      <c r="Y26" s="1">
+        <v>-18</v>
+      </c>
+      <c r="Z26" s="4">
+        <v>-40</v>
+      </c>
+      <c r="AA26" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AB26" s="4">
+        <v>-37</v>
+      </c>
+      <c r="AC26" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AD26" s="4">
         <v>-63</v>
       </c>
-      <c r="W21" s="1">
+      <c r="AE26" s="4">
+        <v>-36</v>
+      </c>
+      <c r="AF26" s="4">
+        <v>-81</v>
+      </c>
+      <c r="AG26" s="4">
+        <v>-59</v>
+      </c>
+      <c r="AH26" s="4">
+        <v>-42</v>
+      </c>
+      <c r="AI26" s="4">
+        <v>-65</v>
+      </c>
+      <c r="AJ26" s="4">
+        <v>-20</v>
+      </c>
+      <c r="AK26" s="4">
+        <v>-16</v>
+      </c>
+      <c r="AL26" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AM26" s="4">
+        <v>-7</v>
+      </c>
+      <c r="AN26" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AO26" s="4">
+        <v>19</v>
+      </c>
+      <c r="AP26" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AQ26" s="4">
+        <v>-29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T27" s="1">
+        <v>-3</v>
+      </c>
+      <c r="U27" s="1">
+        <v>-73</v>
+      </c>
+      <c r="V27" s="1">
+        <v>-53</v>
+      </c>
+      <c r="W27" s="1">
+        <v>11</v>
+      </c>
+      <c r="X27" s="1">
+        <v>39</v>
+      </c>
+      <c r="Y27" s="1">
+        <v>8</v>
+      </c>
+      <c r="Z27" s="4">
+        <v>2</v>
+      </c>
+      <c r="AA27" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AB27" s="4">
+        <v>-18</v>
+      </c>
+      <c r="AC27" s="4">
+        <v>37</v>
+      </c>
+      <c r="AD27" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AE27" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AF27" s="4">
+        <v>-44</v>
+      </c>
+      <c r="AG27" s="4">
+        <v>-57</v>
+      </c>
+      <c r="AH27" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AI27" s="4">
+        <v>8</v>
+      </c>
+      <c r="AJ27" s="4">
+        <v>-65</v>
+      </c>
+      <c r="AK27" s="4">
+        <v>27</v>
+      </c>
+      <c r="AL27" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AM27" s="4">
+        <v>9</v>
+      </c>
+      <c r="AN27" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AO27" s="4">
+        <v>1</v>
+      </c>
+      <c r="AP27" s="4">
+        <v>-52</v>
+      </c>
+      <c r="AQ27" s="4">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="T28" s="1">
+        <v>-34</v>
+      </c>
+      <c r="U28" s="1">
+        <v>-9</v>
+      </c>
+      <c r="V28" s="1">
+        <v>3</v>
+      </c>
+      <c r="W28" s="1">
+        <v>-12</v>
+      </c>
+      <c r="X28" s="1">
+        <v>-37</v>
+      </c>
+      <c r="Y28" s="1">
+        <v>17</v>
+      </c>
+      <c r="Z28" s="4">
+        <v>-8</v>
+      </c>
+      <c r="AA28" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AB28" s="4">
+        <v>-24</v>
+      </c>
+      <c r="AC28" s="4">
+        <v>-23</v>
+      </c>
+      <c r="AD28" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AF28" s="4">
+        <v>-44</v>
+      </c>
+      <c r="AG28" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AH28" s="4">
+        <v>-27</v>
+      </c>
+      <c r="AI28" s="4">
+        <v>32</v>
+      </c>
+      <c r="AJ28" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AK28" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AL28" s="4">
+        <v>29</v>
+      </c>
+      <c r="AM28" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AN28" s="4">
+        <v>-21</v>
+      </c>
+      <c r="AO28" s="4">
+        <v>-6</v>
+      </c>
+      <c r="AP28" s="4">
+        <v>14</v>
+      </c>
+      <c r="AQ28" s="4">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="47"/>
+      <c r="I29" s="47"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+      <c r="N29" s="47"/>
+      <c r="O29" s="47"/>
+      <c r="P29" s="47"/>
+      <c r="Q29" s="47"/>
+      <c r="R29" s="47"/>
+      <c r="S29" s="47"/>
+      <c r="T29" s="47"/>
+      <c r="U29" s="47"/>
+      <c r="V29" s="47"/>
+      <c r="W29" s="47"/>
+      <c r="X29" s="47"/>
+      <c r="Y29" s="47"/>
+      <c r="Z29" s="47"/>
+      <c r="AA29" s="47"/>
+      <c r="AB29" s="47"/>
+      <c r="AC29" s="47"/>
+      <c r="AD29" s="47"/>
+      <c r="AE29" s="47"/>
+      <c r="AF29" s="47"/>
+      <c r="AG29" s="47"/>
+      <c r="AH29" s="47"/>
+      <c r="AI29" s="47"/>
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+      <c r="AQ29" s="4"/>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="1">
+        <v>12</v>
+      </c>
+      <c r="C30" s="1">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1">
+        <v>6</v>
+      </c>
+      <c r="F30" s="1">
+        <v>8</v>
+      </c>
+      <c r="G30" s="1">
+        <v>8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>10</v>
+      </c>
+      <c r="I30" s="1">
+        <v>20</v>
+      </c>
+      <c r="J30" s="1">
+        <v>8</v>
+      </c>
+      <c r="K30" s="1">
+        <v>14</v>
+      </c>
+      <c r="L30" s="1">
+        <v>22</v>
+      </c>
+      <c r="M30" s="1">
+        <v>9</v>
+      </c>
+      <c r="N30" s="1">
+        <v>4</v>
+      </c>
+      <c r="O30" s="1">
+        <v>9</v>
+      </c>
+      <c r="P30" s="1">
+        <v>6</v>
+      </c>
+      <c r="Q30" s="1">
+        <v>7</v>
+      </c>
+      <c r="R30" s="1">
+        <v>8</v>
+      </c>
+      <c r="S30" s="1">
+        <v>7</v>
+      </c>
+      <c r="T30" s="1">
+        <v>-462</v>
+      </c>
+      <c r="U30" s="1">
+        <v>-314</v>
+      </c>
+      <c r="V30" s="1">
+        <v>-486</v>
+      </c>
+      <c r="W30" s="1">
+        <v>-544</v>
+      </c>
+      <c r="X30" s="1">
+        <v>-651</v>
+      </c>
+      <c r="Y30" s="1">
+        <v>-505</v>
+      </c>
+      <c r="Z30" s="4">
+        <v>-603</v>
+      </c>
+      <c r="AA30" s="4">
+        <v>-407</v>
+      </c>
+      <c r="AB30" s="4">
+        <v>-418</v>
+      </c>
+      <c r="AC30" s="4">
+        <v>-561</v>
+      </c>
+      <c r="AD30" s="4">
+        <v>-317</v>
+      </c>
+      <c r="AE30" s="4">
+        <v>-465</v>
+      </c>
+      <c r="AF30" s="4">
+        <v>-664</v>
+      </c>
+      <c r="AG30" s="4">
+        <v>-685</v>
+      </c>
+      <c r="AH30" s="4">
+        <v>-382</v>
+      </c>
+      <c r="AI30" s="4">
+        <v>-395</v>
+      </c>
+      <c r="AJ30" s="4">
+        <v>-228</v>
+      </c>
+      <c r="AK30" s="4">
+        <v>-238</v>
+      </c>
+      <c r="AL30" s="4">
+        <v>-508</v>
+      </c>
+      <c r="AM30" s="4">
+        <v>-164</v>
+      </c>
+      <c r="AN30" s="4">
+        <v>-136</v>
+      </c>
+      <c r="AO30" s="4">
+        <v>-221</v>
+      </c>
+      <c r="AP30" s="4">
+        <v>-179</v>
+      </c>
+      <c r="AQ30" s="4">
+        <v>-521</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="T31" s="1">
+        <v>-8</v>
+      </c>
+      <c r="U31" s="1">
+        <v>36</v>
+      </c>
+      <c r="V31" s="1">
+        <v>5</v>
+      </c>
+      <c r="W31" s="1">
+        <v>2</v>
+      </c>
+      <c r="X31" s="1">
+        <v>-31</v>
+      </c>
+      <c r="Y31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z31" s="4">
+        <v>-23</v>
+      </c>
+      <c r="AA31" s="4">
+        <v>-25</v>
+      </c>
+      <c r="AB31" s="4">
+        <v>-11</v>
+      </c>
+      <c r="AC31" s="4">
+        <v>27</v>
+      </c>
+      <c r="AD31" s="4">
+        <v>29</v>
+      </c>
+      <c r="AE31" s="4">
+        <v>11</v>
+      </c>
+      <c r="AF31" s="4">
+        <v>-44</v>
+      </c>
+      <c r="AG31" s="4">
+        <v>2</v>
+      </c>
+      <c r="AH31" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AI31" s="4">
+        <v>-54</v>
+      </c>
+      <c r="AJ31" s="4">
+        <v>12</v>
+      </c>
+      <c r="AK31" s="4">
+        <v>32</v>
+      </c>
+      <c r="AL31" s="4">
+        <v>-85</v>
+      </c>
+      <c r="AM31" s="4">
+        <v>-14</v>
+      </c>
+      <c r="AN31" s="4">
+        <v>-11</v>
+      </c>
+      <c r="AO31" s="4">
+        <v>-20</v>
+      </c>
+      <c r="AP31" s="4">
+        <v>7</v>
+      </c>
+      <c r="AQ31" s="4">
+        <v>-79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="T32" s="1">
+        <v>-5</v>
+      </c>
+      <c r="U32" s="1">
+        <v>-11</v>
+      </c>
+      <c r="V32" s="1">
+        <v>-9</v>
+      </c>
+      <c r="W32" s="1">
+        <v>3</v>
+      </c>
+      <c r="X32" s="1">
+        <v>-4</v>
+      </c>
+      <c r="Y32" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Z32" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AA32" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AB32" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AC32" s="4">
+        <v>-7</v>
+      </c>
+      <c r="AD32" s="4">
+        <v>2</v>
+      </c>
+      <c r="AE32" s="4">
+        <v>8</v>
+      </c>
+      <c r="AF32" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AG32" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AH32" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="AI32" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AJ32" s="4">
+        <v>4</v>
+      </c>
+      <c r="AK32" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AL32" s="4">
+        <v>-14</v>
+      </c>
+      <c r="AM32" s="4">
+        <v>-8</v>
+      </c>
+      <c r="AN32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="AO32" s="4">
+        <v>-4</v>
+      </c>
+      <c r="AP32" s="4">
+        <v>4</v>
+      </c>
+      <c r="AQ32" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="1">
+        <v>-38</v>
+      </c>
+      <c r="U33" s="1">
+        <v>-33</v>
+      </c>
+      <c r="V33" s="1">
+        <v>-9</v>
+      </c>
+      <c r="W33" s="1">
+        <v>-43</v>
+      </c>
+      <c r="X33" s="1">
+        <v>-16</v>
+      </c>
+      <c r="Y33" s="1">
+        <v>-44</v>
+      </c>
+      <c r="Z33" s="4">
+        <v>-44</v>
+      </c>
+      <c r="AA33" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AB33" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AC33" s="4">
         <v>-84</v>
       </c>
-      <c r="X21" s="1">
+      <c r="AD33" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AE33" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AF33" s="4">
+        <v>-50</v>
+      </c>
+      <c r="AG33" s="4">
+        <v>-121</v>
+      </c>
+      <c r="AH33" s="4">
+        <v>17</v>
+      </c>
+      <c r="AI33" s="4">
+        <v>38</v>
+      </c>
+      <c r="AJ33" s="4">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AL33" s="4">
+        <v>-45</v>
+      </c>
+      <c r="AM33" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AN33" s="4">
+        <v>-8</v>
+      </c>
+      <c r="AO33" s="4">
+        <v>-80</v>
+      </c>
+      <c r="AP33" s="4">
+        <v>14</v>
+      </c>
+      <c r="AQ33" s="4">
+        <v>-97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="T34" s="1">
+        <v>-43</v>
+      </c>
+      <c r="U34" s="1">
+        <v>-43</v>
+      </c>
+      <c r="V34" s="1">
+        <v>-66</v>
+      </c>
+      <c r="W34" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X34" s="1">
+        <v>-25</v>
+      </c>
+      <c r="Y34" s="1">
+        <v>-60</v>
+      </c>
+      <c r="Z34" s="4">
+        <v>-43</v>
+      </c>
+      <c r="AA34" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AB34" s="4">
+        <v>-14</v>
+      </c>
+      <c r="AC34" s="4">
+        <v>-80</v>
+      </c>
+      <c r="AD34" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AE34" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AF34" s="4">
+        <v>-58</v>
+      </c>
+      <c r="AG34" s="4">
+        <v>-88</v>
+      </c>
+      <c r="AH34" s="4">
+        <v>-60</v>
+      </c>
+      <c r="AI34" s="4">
+        <v>10</v>
+      </c>
+      <c r="AJ34" s="4">
+        <v>-42</v>
+      </c>
+      <c r="AK34" s="4">
+        <v>-18</v>
+      </c>
+      <c r="AL34" s="4">
+        <v>-59</v>
+      </c>
+      <c r="AM34" s="4">
+        <v>-48</v>
+      </c>
+      <c r="AN34" s="4">
+        <v>-11</v>
+      </c>
+      <c r="AO34" s="4">
+        <v>-19</v>
+      </c>
+      <c r="AP34" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AQ34" s="4">
+        <v>-57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T35" s="1">
+        <v>-27</v>
+      </c>
+      <c r="U35" s="1">
+        <v>-16</v>
+      </c>
+      <c r="V35" s="1">
+        <v>-21</v>
+      </c>
+      <c r="W35" s="1">
+        <v>-28</v>
+      </c>
+      <c r="X35" s="1">
+        <v>-73</v>
+      </c>
+      <c r="Y35" s="1">
+        <v>-42</v>
+      </c>
+      <c r="Z35" s="4">
+        <v>-60</v>
+      </c>
+      <c r="AA35" s="4">
+        <v>-41</v>
+      </c>
+      <c r="AB35" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AC35" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AD35" s="4">
+        <v>-30</v>
+      </c>
+      <c r="AE35" s="4">
+        <v>-64</v>
+      </c>
+      <c r="AF35" s="4">
+        <v>-38</v>
+      </c>
+      <c r="AG35" s="4">
+        <v>-72</v>
+      </c>
+      <c r="AH35" s="4">
+        <v>-36</v>
+      </c>
+      <c r="AI35" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AJ35" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AK35" s="4">
+        <v>-51</v>
+      </c>
+      <c r="AL35" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AM35" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AN35" s="4">
+        <v>-18</v>
+      </c>
+      <c r="AO35" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AP35" s="4">
+        <v>-34</v>
+      </c>
+      <c r="AQ35" s="4">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="T36" s="1">
+        <v>5</v>
+      </c>
+      <c r="U36" s="1">
+        <v>-44</v>
+      </c>
+      <c r="V36" s="1">
+        <v>-56</v>
+      </c>
+      <c r="W36" s="1">
+        <v>-79</v>
+      </c>
+      <c r="X36" s="1">
+        <v>-60</v>
+      </c>
+      <c r="Y36" s="1">
+        <v>-66</v>
+      </c>
+      <c r="Z36" s="4">
+        <v>-70</v>
+      </c>
+      <c r="AA36" s="4">
+        <v>-41</v>
+      </c>
+      <c r="AB36" s="4">
+        <v>-45</v>
+      </c>
+      <c r="AC36" s="4">
+        <v>-96</v>
+      </c>
+      <c r="AD36" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AE36" s="4">
+        <v>2</v>
+      </c>
+      <c r="AF36" s="4">
+        <v>-53</v>
+      </c>
+      <c r="AG36" s="4">
+        <v>-73</v>
+      </c>
+      <c r="AH36" s="4">
+        <v>-35</v>
+      </c>
+      <c r="AI36" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AJ36" s="4">
+        <v>-62</v>
+      </c>
+      <c r="AK36" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AL36" s="4">
+        <v>-50</v>
+      </c>
+      <c r="AM36" s="4">
+        <v>10</v>
+      </c>
+      <c r="AN36" s="4">
+        <v>19</v>
+      </c>
+      <c r="AO36" s="4">
+        <v>-16</v>
+      </c>
+      <c r="AP36" s="4">
+        <v>-54</v>
+      </c>
+      <c r="AQ36" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="T37" s="1">
+        <v>-15</v>
+      </c>
+      <c r="U37" s="1">
+        <v>-21</v>
+      </c>
+      <c r="V37" s="1">
+        <v>-33</v>
+      </c>
+      <c r="W37" s="1">
+        <v>-37</v>
+      </c>
+      <c r="X37" s="1">
+        <v>-44</v>
+      </c>
+      <c r="Y37" s="1">
+        <v>-26</v>
+      </c>
+      <c r="Z37" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AA37" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AB37" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AC37" s="4">
+        <v>-4</v>
+      </c>
+      <c r="AD37" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AE37" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AF37" s="4">
+        <v>-41</v>
+      </c>
+      <c r="AG37" s="4">
+        <v>-24</v>
+      </c>
+      <c r="AH37" s="4">
+        <v>1</v>
+      </c>
+      <c r="AI37" s="4">
+        <v>-4</v>
+      </c>
+      <c r="AJ37" s="4">
+        <v>10</v>
+      </c>
+      <c r="AK37" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AL37" s="4">
+        <v>12</v>
+      </c>
+      <c r="AM37" s="4">
+        <v>2</v>
+      </c>
+      <c r="AN37" s="4">
+        <v>-3</v>
+      </c>
+      <c r="AO37" s="4">
+        <v>14</v>
+      </c>
+      <c r="AP37" s="4">
+        <v>33</v>
+      </c>
+      <c r="AQ37" s="4">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="T38" s="1">
+        <v>-64</v>
+      </c>
+      <c r="U38" s="1">
+        <v>-46</v>
+      </c>
+      <c r="V38" s="1">
+        <v>-43</v>
+      </c>
+      <c r="W38" s="1">
+        <v>-17</v>
+      </c>
+      <c r="X38" s="1">
+        <v>-104</v>
+      </c>
+      <c r="Y38" s="1">
+        <v>-14</v>
+      </c>
+      <c r="Z38" s="4">
+        <v>-47</v>
+      </c>
+      <c r="AA38" s="4">
+        <v>-13</v>
+      </c>
+      <c r="AB38" s="4">
         <v>-39</v>
       </c>
-      <c r="Y21" s="1">
+      <c r="AC38" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AD38" s="4">
+        <v>6</v>
+      </c>
+      <c r="AE38" s="4">
+        <v>-65</v>
+      </c>
+      <c r="AF38" s="4">
+        <v>-46</v>
+      </c>
+      <c r="AG38" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AH38" s="4">
+        <v>-17</v>
+      </c>
+      <c r="AI38" s="4">
+        <v>-49</v>
+      </c>
+      <c r="AJ38" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AK38" s="4">
+        <v>17</v>
+      </c>
+      <c r="AL38" s="4">
+        <v>-30</v>
+      </c>
+      <c r="AM38" s="4">
+        <v>-16</v>
+      </c>
+      <c r="AN38" s="4">
+        <v>-33</v>
+      </c>
+      <c r="AO38" s="4">
+        <v>-21</v>
+      </c>
+      <c r="AP38" s="4">
+        <v>-14</v>
+      </c>
+      <c r="AQ38" s="4">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="T39" s="1">
+        <v>-33</v>
+      </c>
+      <c r="U39" s="1">
+        <v>5</v>
+      </c>
+      <c r="V39" s="1">
+        <v>-31</v>
+      </c>
+      <c r="W39" s="1">
+        <v>-86</v>
+      </c>
+      <c r="X39" s="1">
+        <v>-79</v>
+      </c>
+      <c r="Y39" s="1">
+        <v>-11</v>
+      </c>
+      <c r="Z39" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AA39" s="4">
+        <v>23</v>
+      </c>
+      <c r="AB39" s="4">
+        <v>-39</v>
+      </c>
+      <c r="AC39" s="4">
+        <v>18</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>-26</v>
+      </c>
+      <c r="AE39" s="4">
+        <v>-23</v>
+      </c>
+      <c r="AF39" s="4">
+        <v>-28</v>
+      </c>
+      <c r="AG39" s="4">
+        <v>-53</v>
+      </c>
+      <c r="AH39" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AI39" s="4">
+        <v>-12</v>
+      </c>
+      <c r="AJ39" s="4">
+        <v>-22</v>
+      </c>
+      <c r="AK39" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AL39" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AM39" s="4">
+        <v>-10</v>
+      </c>
+      <c r="AN39" s="4">
+        <v>8</v>
+      </c>
+      <c r="AO39" s="4">
+        <v>-5</v>
+      </c>
+      <c r="AP39" s="4">
+        <v>23</v>
+      </c>
+      <c r="AQ39" s="4">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="T40" s="1">
+        <v>-75</v>
+      </c>
+      <c r="U40" s="1">
+        <v>-27</v>
+      </c>
+      <c r="V40" s="1">
+        <v>-113</v>
+      </c>
+      <c r="W40" s="1">
+        <v>-85</v>
+      </c>
+      <c r="X40" s="1">
+        <v>-85</v>
+      </c>
+      <c r="Y40" s="1">
+        <v>-83</v>
+      </c>
+      <c r="Z40" s="4">
+        <v>-104</v>
+      </c>
+      <c r="AA40" s="4">
+        <v>-32</v>
+      </c>
+      <c r="AB40" s="4">
+        <v>-78</v>
+      </c>
+      <c r="AC40" s="4">
+        <v>-92</v>
+      </c>
+      <c r="AD40" s="4">
+        <v>-68</v>
+      </c>
+      <c r="AE40" s="4">
+        <v>-74</v>
+      </c>
+      <c r="AF40" s="4">
+        <v>-99</v>
+      </c>
+      <c r="AG40" s="4">
+        <v>-60</v>
+      </c>
+      <c r="AH40" s="4">
+        <v>-94</v>
+      </c>
+      <c r="AI40" s="4">
+        <v>-52</v>
+      </c>
+      <c r="AJ40" s="4">
+        <v>-43</v>
+      </c>
+      <c r="AK40" s="4">
+        <v>-48</v>
+      </c>
+      <c r="AL40" s="4">
+        <v>-103</v>
+      </c>
+      <c r="AM40" s="4">
+        <v>-27</v>
+      </c>
+      <c r="AN40" s="4">
+        <v>-15</v>
+      </c>
+      <c r="AO40" s="4">
+        <v>30</v>
+      </c>
+      <c r="AP40" s="4">
+        <v>-31</v>
+      </c>
+      <c r="AQ40" s="4">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="T41" s="1">
+        <v>-72</v>
+      </c>
+      <c r="U41" s="1">
+        <v>-48</v>
+      </c>
+      <c r="V41" s="1">
+        <v>-63</v>
+      </c>
+      <c r="W41" s="1">
+        <v>-84</v>
+      </c>
+      <c r="X41" s="1">
+        <v>-39</v>
+      </c>
+      <c r="Y41" s="1">
         <v>-70</v>
       </c>
-      <c r="Z21" s="14">
+      <c r="Z41" s="4">
         <v>-90</v>
       </c>
-      <c r="AA21" s="14">
+      <c r="AA41" s="4">
         <v>-158</v>
       </c>
-      <c r="AB21" s="14">
+      <c r="AB41" s="4">
         <v>-51</v>
       </c>
-      <c r="AC21" s="14">
+      <c r="AC41" s="4">
         <v>-95</v>
       </c>
-      <c r="AD21" s="15">
+      <c r="AD41" s="4">
         <v>-62</v>
       </c>
-      <c r="AE21" s="14">
+      <c r="AE41" s="4">
         <v>-114</v>
       </c>
-      <c r="AF21" s="14">
+      <c r="AF41" s="4">
         <v>-128</v>
       </c>
-      <c r="AG21" s="14">
+      <c r="AG41" s="4">
         <v>-103</v>
       </c>
-      <c r="AH21" s="14">
+      <c r="AH41" s="4">
         <v>-17</v>
       </c>
-      <c r="AI21" s="14">
+      <c r="AI41" s="4">
         <v>-135</v>
       </c>
-      <c r="AJ21" s="14">
+      <c r="AJ41" s="4">
         <v>-27</v>
       </c>
-      <c r="AK21" s="14">
+      <c r="AK41" s="4">
         <v>-33</v>
       </c>
-      <c r="AL21" s="14">
+      <c r="AL41" s="4">
         <v>-6</v>
       </c>
-      <c r="AM21" s="14">
+      <c r="AM41" s="4">
         <v>-33</v>
       </c>
-      <c r="AN21" s="14">
+      <c r="AN41" s="4">
         <v>-3</v>
       </c>
-      <c r="AO21" s="14">
+      <c r="AO41" s="4">
         <v>-46</v>
       </c>
-      <c r="AP21" s="14">
+      <c r="AP41" s="4">
         <v>-15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="AQ41" s="4">
+        <v>-95</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="T22" s="1">
+      <c r="T42" s="1">
         <v>-49</v>
       </c>
-      <c r="U22" s="1">
+      <c r="U42" s="1">
         <v>-35</v>
       </c>
-      <c r="V22" s="1">
+      <c r="V42" s="1">
         <v>-33</v>
       </c>
-      <c r="W22" s="1">
+      <c r="W42" s="1">
         <v>-77</v>
       </c>
-      <c r="X22" s="1">
+      <c r="X42" s="1">
         <v>-65</v>
       </c>
-      <c r="Y22" s="1">
+      <c r="Y42" s="1">
         <v>-45</v>
       </c>
-      <c r="Z22" s="14">
+      <c r="Z42" s="4">
         <v>-37</v>
       </c>
-      <c r="AA22" s="14">
+      <c r="AA42" s="4">
         <v>-32</v>
       </c>
-      <c r="AB22" s="14">
+      <c r="AB42" s="4">
         <v>-41</v>
       </c>
-      <c r="AC22" s="14">
+      <c r="AC42" s="4">
         <v>-55</v>
       </c>
-      <c r="AD22" s="15">
+      <c r="AD42" s="4">
         <v>-31</v>
       </c>
-      <c r="AE22" s="14">
+      <c r="AE42" s="4">
         <v>-55</v>
       </c>
-      <c r="AF22" s="14">
+      <c r="AF42" s="4">
         <v>-34</v>
       </c>
-      <c r="AG22" s="14">
+      <c r="AG42" s="4">
         <v>-36</v>
       </c>
-      <c r="AH22" s="14">
+      <c r="AH42" s="4">
         <v>-57</v>
       </c>
-      <c r="AI22" s="14">
+      <c r="AI42" s="4">
         <v>-33</v>
       </c>
-      <c r="AJ22" s="14">
+      <c r="AJ42" s="4">
         <v>-19</v>
       </c>
-      <c r="AK22" s="14">
+      <c r="AK42" s="4">
         <v>-36</v>
       </c>
-      <c r="AL22" s="14">
+      <c r="AL42" s="4">
         <v>-33</v>
       </c>
-      <c r="AM22" s="14">
+      <c r="AM42" s="4">
         <v>8</v>
       </c>
-      <c r="AN22" s="14">
+      <c r="AN42" s="4">
         <v>-30</v>
       </c>
-      <c r="AO22" s="14">
+      <c r="AO42" s="4">
         <v>-7</v>
       </c>
-      <c r="AP22" s="14">
+      <c r="AP42" s="4">
         <v>-46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="AQ42" s="4">
+        <v>-21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="T23" s="1">
-[...5 lines deleted...]
-      <c r="V23" s="1">
+      <c r="T43" s="5">
+        <v>-38</v>
+      </c>
+      <c r="U43" s="5">
+        <v>-31</v>
+      </c>
+      <c r="V43" s="5">
+        <v>-14</v>
+      </c>
+      <c r="W43" s="5">
+        <v>4</v>
+      </c>
+      <c r="X43" s="5">
+        <v>-26</v>
+      </c>
+      <c r="Y43" s="5">
+        <v>-30</v>
+      </c>
+      <c r="Z43" s="9">
+        <v>-28</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>-20</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>-15</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>-28</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>-19</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>-31</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>-30</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>-28</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>-21</v>
+      </c>
+      <c r="AI43" s="6">
         <v>-11</v>
       </c>
-      <c r="W23" s="1">
-[...23 lines deleted...]
-      <c r="AE23" s="14">
+      <c r="AJ43" s="6">
+        <v>4</v>
+      </c>
+      <c r="AK43" s="6">
+        <v>-23</v>
+      </c>
+      <c r="AL43" s="6">
         <v>-48</v>
       </c>
-      <c r="AF23" s="14">
-[...105 lines deleted...]
-      <c r="K25" s="1">
+      <c r="AM43" s="6">
         <v>15</v>
       </c>
-      <c r="L25" s="1">
-[...174 lines deleted...]
-      <c r="U27" s="1">
+      <c r="AN43" s="6">
         <v>-31</v>
       </c>
-      <c r="V27" s="1">
-[...115 lines deleted...]
-      <c r="AJ28" s="14">
+      <c r="AO43" s="6">
+        <v>-1</v>
+      </c>
+      <c r="AP43" s="6">
         <v>-20</v>
       </c>
-      <c r="AK28" s="14">
-[...656 lines deleted...]
-      <c r="AA37" s="15">
+      <c r="AQ43" s="6">
         <v>-41</v>
       </c>
-      <c r="AB37" s="15">
-[...637 lines deleted...]
-    <row r="46" spans="1:42">
+    </row>
+    <row r="44" spans="1:43">
+      <c r="X44" s="1"/>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="X45" s="1"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:42">
+    <row r="47" spans="1:43">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24">
       <c r="X56" s="1"/>
@@ -7449,90 +5107,84 @@
     </row>
     <row r="75" spans="24:24">
       <c r="X75" s="1"/>
     </row>
     <row r="76" spans="24:24">
       <c r="X76" s="1"/>
     </row>
     <row r="77" spans="24:24">
       <c r="X77" s="1"/>
     </row>
     <row r="78" spans="24:24">
       <c r="X78" s="1"/>
     </row>
     <row r="79" spans="24:24">
       <c r="X79" s="1"/>
     </row>
     <row r="80" spans="24:24">
       <c r="X80" s="1"/>
     </row>
     <row r="81" spans="24:24">
       <c r="X81" s="1"/>
     </row>
     <row r="82" spans="24:24">
       <c r="X82" s="1"/>
     </row>
-    <row r="83" spans="24:24">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="AL7:AW7"/>
-[...8 lines deleted...]
-    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="A7:AK7"/>
+    <mergeCell ref="A22:AK22"/>
+    <mergeCell ref="Z3:AW3"/>
+    <mergeCell ref="A29:AK29"/>
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="T5:Y5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Все население  2024-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>