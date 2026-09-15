--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{230E607D-EEF2-42A8-8B59-F20F8204D7B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DDA03CD-C5A6-41D2-8B2C-8BC32EAE44DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="75">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -203,100 +203,100 @@
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Адильшинова Гульшат</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>G.Adilshinova@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Сальдо миграции по всем потокам</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t xml:space="preserve">Арифметическая разница между числом прибывших и числом выбывших за отчетный период. </t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками</t>
   </si>
   <si>
     <t>С 1 января 2024 года</t>
   </si>
   <si>
     <t>Разница между прибывшими и выбывшими по месяцам</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar </t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t xml:space="preserve">Сальдо миграции по всем потокам </t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets</t>
+    <t>A.Bakhtiyarova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Бахтиярова Анара Мухаметалиевна</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="25">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -378,56 +378,50 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
@@ -545,51 +539,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -613,124 +607,129 @@
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{DFB1343A-DC18-4F1E-AFE7-B8C88DC1F007}"/>
+    <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -991,432 +990,431 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{069380C6-9C5C-4652-835F-883F4ED3CEE0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+      <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.28515625" customWidth="1"/>
-    <col min="2" max="2" width="78.28515625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="78.28515625" style="35" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="24"/>
       <c r="B1" s="24"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="39">
+      <c r="B2" s="38">
         <v>613103</v>
       </c>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="40" t="s">
-        <v>65</v>
+      <c r="B3" s="39" t="s">
+        <v>63</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="40" t="s">
+      <c r="B4" s="39" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="40" t="s">
-        <v>65</v>
+      <c r="B5" s="39" t="s">
+        <v>63</v>
       </c>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="40" t="s">
-        <v>69</v>
+      <c r="B6" s="39" t="s">
+        <v>67</v>
       </c>
       <c r="C6" s="26"/>
       <c r="D6" s="26"/>
       <c r="E6" s="26"/>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="26"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="40" t="s">
-        <v>70</v>
+      <c r="B7" s="39" t="s">
+        <v>68</v>
       </c>
       <c r="C7" s="26"/>
       <c r="D7" s="26"/>
       <c r="E7" s="26"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="26"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="40" t="s">
-        <v>66</v>
+      <c r="B8" s="39" t="s">
+        <v>64</v>
       </c>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
     </row>
-    <row r="9" spans="1:13" ht="25.5">
+    <row r="9" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="37" t="s">
-        <v>67</v>
+      <c r="B9" s="36" t="s">
+        <v>65</v>
       </c>
       <c r="C9" s="26"/>
       <c r="D9" s="26"/>
       <c r="E9" s="26"/>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="26"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
     </row>
-    <row r="10" spans="1:13" ht="38.25">
+    <row r="10" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A10" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="37" t="s">
-        <v>68</v>
+      <c r="B10" s="36" t="s">
+        <v>66</v>
       </c>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="26"/>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="26"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="26"/>
       <c r="D11" s="26"/>
       <c r="E11" s="26"/>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="26"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="28"/>
     </row>
-    <row r="12" spans="1:13" ht="19.5" customHeight="1">
+    <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="38" t="s">
+      <c r="B12" s="37" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="28"/>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="41" t="s">
-        <v>71</v>
+      <c r="B13" s="40" t="s">
+        <v>69</v>
       </c>
       <c r="C13" s="26"/>
       <c r="D13" s="26"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="26"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="28"/>
     </row>
-    <row r="14" spans="1:13" ht="33" customHeight="1">
+    <row r="14" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="28"/>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="41" t="s">
-        <v>72</v>
+      <c r="B15" s="40" t="s">
+        <v>70</v>
       </c>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="28"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="30">
-[...4 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="B16" s="29">
+        <v>46272</v>
+      </c>
+      <c r="M16" s="30"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="30">
-[...4 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="B17" s="29">
+        <v>46302</v>
+      </c>
+      <c r="M17" s="31"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="33" t="s">
+      <c r="B18" s="32" t="s">
         <v>58</v>
       </c>
-      <c r="M18" s="31"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:13">
+      <c r="M18" s="30"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="33" t="s">
+      <c r="B19" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="31"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="M19" s="32"/>
-[...2 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="B20" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="B20" s="30" t="s">
+      <c r="M20" s="30"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="M20" s="31"/>
-[...24 lines deleted...]
-      <c r="M26" s="31"/>
+      <c r="B21" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="M21" s="31"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" s="33"/>
+      <c r="B22" s="34"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M23" s="31"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M24" s="30"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M25" s="31"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1" xr:uid="{80A830BE-90DF-430B-B031-E1CF4D98510E}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{1AB37E02-5021-4610-A352-535855D125F2}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C012F9F-77B5-4962-8ACE-8B9BCFA62A82}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="17" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="17" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="17"/>
     <col min="4" max="4" width="51.7109375" style="17" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="18"/>
     <col min="257" max="257" width="4.5703125" style="18" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="18" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="18"/>
     <col min="260" max="260" width="51.7109375" style="18" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="18"/>
     <col min="513" max="513" width="4.5703125" style="18" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="18" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="18"/>
     <col min="516" max="516" width="51.7109375" style="18" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="18"/>
     <col min="769" max="769" width="4.5703125" style="18" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="18" customWidth="1"/>
     <col min="771" max="771" width="9.140625" style="18"/>
     <col min="772" max="772" width="51.7109375" style="18" customWidth="1"/>
     <col min="773" max="1024" width="9.140625" style="18"/>
     <col min="1025" max="1025" width="4.5703125" style="18" customWidth="1"/>
     <col min="1026" max="1026" width="51.7109375" style="18" customWidth="1"/>
     <col min="1027" max="1027" width="9.140625" style="18"/>
     <col min="1028" max="1028" width="51.7109375" style="18" customWidth="1"/>
@@ -1696,294 +1694,294 @@
     <col min="15107" max="15107" width="9.140625" style="18"/>
     <col min="15108" max="15108" width="51.7109375" style="18" customWidth="1"/>
     <col min="15109" max="15360" width="9.140625" style="18"/>
     <col min="15361" max="15361" width="4.5703125" style="18" customWidth="1"/>
     <col min="15362" max="15362" width="51.7109375" style="18" customWidth="1"/>
     <col min="15363" max="15363" width="9.140625" style="18"/>
     <col min="15364" max="15364" width="51.7109375" style="18" customWidth="1"/>
     <col min="15365" max="15616" width="9.140625" style="18"/>
     <col min="15617" max="15617" width="4.5703125" style="18" customWidth="1"/>
     <col min="15618" max="15618" width="51.7109375" style="18" customWidth="1"/>
     <col min="15619" max="15619" width="9.140625" style="18"/>
     <col min="15620" max="15620" width="51.7109375" style="18" customWidth="1"/>
     <col min="15621" max="15872" width="9.140625" style="18"/>
     <col min="15873" max="15873" width="4.5703125" style="18" customWidth="1"/>
     <col min="15874" max="15874" width="51.7109375" style="18" customWidth="1"/>
     <col min="15875" max="15875" width="9.140625" style="18"/>
     <col min="15876" max="15876" width="51.7109375" style="18" customWidth="1"/>
     <col min="15877" max="16128" width="9.140625" style="18"/>
     <col min="16129" max="16129" width="4.5703125" style="18" customWidth="1"/>
     <col min="16130" max="16130" width="51.7109375" style="18" customWidth="1"/>
     <col min="16131" max="16131" width="9.140625" style="18"/>
     <col min="16132" max="16132" width="51.7109375" style="18" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
       <c r="C4" s="19"/>
       <c r="D4" s="20"/>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="19"/>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="16"/>
       <c r="B6" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="19"/>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="16"/>
       <c r="B7" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="19"/>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="16"/>
       <c r="B8" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="19"/>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="16"/>
       <c r="B9" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="19"/>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="16"/>
       <c r="B10" s="16"/>
       <c r="C10" s="19"/>
       <c r="D10" s="18"/>
     </row>
-    <row r="11" spans="1:4" ht="38.25">
+    <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A11" s="16"/>
       <c r="B11" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="18"/>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="19"/>
       <c r="D12" s="18"/>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="18"/>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B14" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="20"/>
       <c r="D15" s="20"/>
     </row>
-    <row r="19" spans="1:4">
-[...3 lines deleted...]
-      <c r="D19" s="43"/>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="46"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BC82"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AQ8" sqref="AQ8:AQ43"/>
+      <selection activeCell="Z3" sqref="Z3:AW3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="23" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="0" style="8" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="10" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="14.25" customHeight="1">
+    <row r="1" spans="1:55" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W1" s="11"/>
       <c r="X1" s="11"/>
       <c r="Y1" s="11"/>
     </row>
-    <row r="2" spans="1:55" ht="12.75">
+    <row r="2" spans="1:55" ht="12.75" x14ac:dyDescent="0.2">
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="11"/>
     </row>
-    <row r="3" spans="1:55" ht="14.45" customHeight="1">
+    <row r="3" spans="1:55" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
-      <c r="Z3" s="48" t="s">
-[...24 lines deleted...]
-      <c r="AW3" s="48"/>
+      <c r="Z3" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51"/>
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51"/>
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="51"/>
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51"/>
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51"/>
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
       <c r="AX3" s="11"/>
       <c r="AY3" s="11"/>
       <c r="AZ3" s="11"/>
       <c r="BA3" s="11"/>
       <c r="BB3" s="11"/>
       <c r="BC3" s="11"/>
     </row>
-    <row r="4" spans="1:55" s="2" customFormat="1" ht="16.899999999999999" customHeight="1">
+    <row r="4" spans="1:55" s="2" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="W4" s="11"/>
       <c r="X4" s="11"/>
       <c r="Y4" s="11"/>
       <c r="AK4" s="3"/>
       <c r="AW4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:55">
-[...1 lines deleted...]
-      <c r="B5" s="51">
+    <row r="5" spans="1:55" x14ac:dyDescent="0.2">
+      <c r="A5" s="52"/>
+      <c r="B5" s="54">
         <v>2021</v>
       </c>
-      <c r="C5" s="51"/>
-[...10 lines deleted...]
-      <c r="N5" s="51">
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54">
         <v>2022</v>
       </c>
-      <c r="O5" s="51"/>
-[...4 lines deleted...]
-      <c r="T5" s="44">
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="47">
         <v>2024</v>
       </c>
-      <c r="U5" s="45"/>
-[...4 lines deleted...]
-      <c r="Z5" s="44">
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="48"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="48"/>
+      <c r="Z5" s="47">
         <v>2025</v>
       </c>
-      <c r="AA5" s="45"/>
-[...10 lines deleted...]
-      <c r="AL5" s="44">
+      <c r="AA5" s="48"/>
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="48"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="48"/>
+      <c r="AF5" s="48"/>
+      <c r="AG5" s="48"/>
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="48"/>
+      <c r="AJ5" s="48"/>
+      <c r="AK5" s="49"/>
+      <c r="AL5" s="47">
         <v>2026</v>
       </c>
-      <c r="AM5" s="45"/>
-[...12 lines deleted...]
-      <c r="A6" s="50"/>
+      <c r="AM5" s="48"/>
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="48"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="48"/>
+      <c r="AR5" s="48"/>
+      <c r="AS5" s="48"/>
+      <c r="AT5" s="48"/>
+      <c r="AU5" s="48"/>
+      <c r="AV5" s="48"/>
+      <c r="AW5" s="49"/>
+    </row>
+    <row r="6" spans="1:55" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="53"/>
       <c r="B6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -2085,92 +2083,92 @@
       <c r="AP6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="AQ6" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AR6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="AS6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="AT6" s="12" t="s">
         <v>4</v>
       </c>
       <c r="AU6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AV6" s="15" t="s">
         <v>14</v>
       </c>
       <c r="AW6" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
-      <c r="A7" s="47" t="s">
+    <row r="7" spans="1:55" x14ac:dyDescent="0.2">
+      <c r="A7" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="47"/>
-[...36 lines deleted...]
-    <row r="8" spans="1:55">
+      <c r="B7" s="50"/>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="50"/>
+      <c r="N7" s="50"/>
+      <c r="O7" s="50"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="50"/>
+      <c r="R7" s="50"/>
+      <c r="S7" s="50"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="50"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="50"/>
+      <c r="AB7" s="50"/>
+      <c r="AC7" s="50"/>
+      <c r="AD7" s="50"/>
+      <c r="AE7" s="50"/>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="50"/>
+      <c r="AH7" s="50"/>
+      <c r="AI7" s="50"/>
+      <c r="AJ7" s="50"/>
+      <c r="AK7" s="50"/>
+    </row>
+    <row r="8" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A8" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="1">
         <v>31</v>
       </c>
       <c r="C8" s="1">
         <v>35</v>
       </c>
       <c r="D8" s="1">
         <v>40</v>
       </c>
       <c r="E8" s="1">
         <v>19</v>
       </c>
       <c r="F8" s="1">
         <v>54</v>
       </c>
       <c r="G8" s="1">
         <v>30</v>
       </c>
       <c r="H8" s="1">
         <v>35</v>
       </c>
       <c r="I8" s="1">
@@ -2256,52 +2254,55 @@
       </c>
       <c r="AJ8" s="4">
         <v>-297</v>
       </c>
       <c r="AK8" s="4">
         <v>-250</v>
       </c>
       <c r="AL8" s="4">
         <v>-497</v>
       </c>
       <c r="AM8" s="4">
         <v>-370</v>
       </c>
       <c r="AN8" s="4">
         <v>-157</v>
       </c>
       <c r="AO8" s="4">
         <v>-113</v>
       </c>
       <c r="AP8" s="4">
         <v>-305</v>
       </c>
       <c r="AQ8" s="4">
         <v>-409</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="AR8" s="43">
+        <v>-343</v>
+      </c>
+    </row>
+    <row r="9" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T9" s="1">
         <v>172</v>
       </c>
       <c r="U9" s="1">
         <v>100</v>
       </c>
       <c r="V9" s="1">
         <v>150</v>
       </c>
       <c r="W9" s="1">
         <v>315</v>
       </c>
       <c r="X9" s="1">
         <v>243</v>
       </c>
       <c r="Y9" s="1">
         <v>338</v>
       </c>
       <c r="Z9" s="4">
         <v>328</v>
       </c>
       <c r="AA9" s="4">
@@ -2333,52 +2334,55 @@
       </c>
       <c r="AJ9" s="4">
         <v>55</v>
       </c>
       <c r="AK9" s="4">
         <v>14</v>
       </c>
       <c r="AL9" s="4">
         <v>-42</v>
       </c>
       <c r="AM9" s="4">
         <v>-226</v>
       </c>
       <c r="AN9" s="4">
         <v>-26</v>
       </c>
       <c r="AO9" s="4">
         <v>113</v>
       </c>
       <c r="AP9" s="4">
         <v>-62</v>
       </c>
       <c r="AQ9" s="4">
         <v>105</v>
       </c>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="AR9" s="43">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T10" s="1">
         <v>-88</v>
       </c>
       <c r="U10" s="1">
         <v>-42</v>
       </c>
       <c r="V10" s="1">
         <v>-26</v>
       </c>
       <c r="W10" s="1">
         <v>11</v>
       </c>
       <c r="X10" s="1">
         <v>-52</v>
       </c>
       <c r="Y10" s="1">
         <v>-19</v>
       </c>
       <c r="Z10" s="4">
         <v>-22</v>
       </c>
       <c r="AA10" s="4">
@@ -2410,52 +2414,55 @@
       </c>
       <c r="AJ10" s="4">
         <v>-13</v>
       </c>
       <c r="AK10" s="4">
         <v>-5</v>
       </c>
       <c r="AL10" s="4">
         <v>-5</v>
       </c>
       <c r="AM10" s="4">
         <v>-1</v>
       </c>
       <c r="AN10" s="4">
         <v>31</v>
       </c>
       <c r="AO10" s="4">
         <v>-43</v>
       </c>
       <c r="AP10" s="4">
         <v>-9</v>
       </c>
       <c r="AQ10" s="4">
         <v>-30</v>
       </c>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="AR10" s="43">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="1">
         <v>-38</v>
       </c>
       <c r="U11" s="1">
         <v>-33</v>
       </c>
       <c r="V11" s="1">
         <v>-9</v>
       </c>
       <c r="W11" s="1">
         <v>-43</v>
       </c>
       <c r="X11" s="1">
         <v>-16</v>
       </c>
       <c r="Y11" s="1">
         <v>-44</v>
       </c>
       <c r="Z11" s="4">
         <v>-44</v>
       </c>
       <c r="AA11" s="4">
@@ -2487,52 +2494,55 @@
       </c>
       <c r="AJ11" s="4">
         <v>13</v>
       </c>
       <c r="AK11" s="4">
         <v>-19</v>
       </c>
       <c r="AL11" s="4">
         <v>-45</v>
       </c>
       <c r="AM11" s="4">
         <v>-28</v>
       </c>
       <c r="AN11" s="4">
         <v>-8</v>
       </c>
       <c r="AO11" s="4">
         <v>-80</v>
       </c>
       <c r="AP11" s="4">
         <v>14</v>
       </c>
       <c r="AQ11" s="4">
         <v>-97</v>
       </c>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="AR11" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T12" s="1">
         <v>-51</v>
       </c>
       <c r="U12" s="1">
         <v>-88</v>
       </c>
       <c r="V12" s="1">
         <v>-136</v>
       </c>
       <c r="W12" s="1">
         <v>-93</v>
       </c>
       <c r="X12" s="1">
         <v>-63</v>
       </c>
       <c r="Y12" s="1">
         <v>-78</v>
       </c>
       <c r="Z12" s="4">
         <v>-83</v>
       </c>
       <c r="AA12" s="4">
@@ -2564,52 +2574,55 @@
       </c>
       <c r="AJ12" s="4">
         <v>-62</v>
       </c>
       <c r="AK12" s="4">
         <v>-34</v>
       </c>
       <c r="AL12" s="4">
         <v>-110</v>
       </c>
       <c r="AM12" s="4">
         <v>-55</v>
       </c>
       <c r="AN12" s="4">
         <v>-21</v>
       </c>
       <c r="AO12" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AP12" s="4">
         <v>-52</v>
       </c>
       <c r="AQ12" s="4">
         <v>-86</v>
       </c>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="AR12" s="43">
+        <v>-50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T13" s="1">
         <v>-30</v>
       </c>
       <c r="U13" s="1">
         <v>-89</v>
       </c>
       <c r="V13" s="1">
         <v>-74</v>
       </c>
       <c r="W13" s="1">
         <v>-17</v>
       </c>
       <c r="X13" s="1">
         <v>-34</v>
       </c>
       <c r="Y13" s="1">
         <v>-34</v>
       </c>
       <c r="Z13" s="4">
         <v>-58</v>
       </c>
       <c r="AA13" s="4">
@@ -2641,52 +2654,55 @@
       </c>
       <c r="AJ13" s="4">
         <v>-99</v>
       </c>
       <c r="AK13" s="4">
         <v>-24</v>
       </c>
       <c r="AL13" s="4">
         <v>-51</v>
       </c>
       <c r="AM13" s="4">
         <v>-6</v>
       </c>
       <c r="AN13" s="4">
         <v>-24</v>
       </c>
       <c r="AO13" s="4">
         <v>-45</v>
       </c>
       <c r="AP13" s="4">
         <v>-86</v>
       </c>
       <c r="AQ13" s="4">
         <v>-42</v>
       </c>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="AR13" s="43">
+        <v>-32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T14" s="1">
         <v>5</v>
       </c>
       <c r="U14" s="1">
         <v>-44</v>
       </c>
       <c r="V14" s="1">
         <v>-56</v>
       </c>
       <c r="W14" s="1">
         <v>-79</v>
       </c>
       <c r="X14" s="1">
         <v>-60</v>
       </c>
       <c r="Y14" s="1">
         <v>-66</v>
       </c>
       <c r="Z14" s="4">
         <v>-70</v>
       </c>
       <c r="AA14" s="4">
@@ -2718,52 +2734,55 @@
       </c>
       <c r="AJ14" s="4">
         <v>-62</v>
       </c>
       <c r="AK14" s="4">
         <v>-22</v>
       </c>
       <c r="AL14" s="4">
         <v>-50</v>
       </c>
       <c r="AM14" s="4">
         <v>10</v>
       </c>
       <c r="AN14" s="4">
         <v>19</v>
       </c>
       <c r="AO14" s="4">
         <v>-16</v>
       </c>
       <c r="AP14" s="4">
         <v>-54</v>
       </c>
       <c r="AQ14" s="4">
         <v>5</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="AR14" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T15" s="1">
         <v>-15</v>
       </c>
       <c r="U15" s="1">
         <v>-21</v>
       </c>
       <c r="V15" s="1">
         <v>-33</v>
       </c>
       <c r="W15" s="1">
         <v>-37</v>
       </c>
       <c r="X15" s="1">
         <v>-44</v>
       </c>
       <c r="Y15" s="1">
         <v>-26</v>
       </c>
       <c r="Z15" s="4">
         <v>-28</v>
       </c>
       <c r="AA15" s="4">
@@ -2795,52 +2814,55 @@
       </c>
       <c r="AJ15" s="4">
         <v>10</v>
       </c>
       <c r="AK15" s="4">
         <v>-15</v>
       </c>
       <c r="AL15" s="4">
         <v>12</v>
       </c>
       <c r="AM15" s="4">
         <v>2</v>
       </c>
       <c r="AN15" s="4">
         <v>-3</v>
       </c>
       <c r="AO15" s="4">
         <v>14</v>
       </c>
       <c r="AP15" s="4">
         <v>33</v>
       </c>
       <c r="AQ15" s="4">
         <v>-3</v>
       </c>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="AR15" s="43">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T16" s="1">
         <v>-64</v>
       </c>
       <c r="U16" s="1">
         <v>-46</v>
       </c>
       <c r="V16" s="1">
         <v>-43</v>
       </c>
       <c r="W16" s="1">
         <v>-17</v>
       </c>
       <c r="X16" s="1">
         <v>-104</v>
       </c>
       <c r="Y16" s="1">
         <v>-14</v>
       </c>
       <c r="Z16" s="4">
         <v>-47</v>
       </c>
       <c r="AA16" s="4">
@@ -2872,52 +2894,55 @@
       </c>
       <c r="AJ16" s="4">
         <v>-22</v>
       </c>
       <c r="AK16" s="4">
         <v>17</v>
       </c>
       <c r="AL16" s="4">
         <v>-30</v>
       </c>
       <c r="AM16" s="4">
         <v>-16</v>
       </c>
       <c r="AN16" s="4">
         <v>-33</v>
       </c>
       <c r="AO16" s="4">
         <v>-21</v>
       </c>
       <c r="AP16" s="4">
         <v>-14</v>
       </c>
       <c r="AQ16" s="4">
         <v>-30</v>
       </c>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16" s="43">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T17" s="1">
         <v>-33</v>
       </c>
       <c r="U17" s="1">
         <v>5</v>
       </c>
       <c r="V17" s="1">
         <v>-31</v>
       </c>
       <c r="W17" s="1">
         <v>-86</v>
       </c>
       <c r="X17" s="1">
         <v>-79</v>
       </c>
       <c r="Y17" s="1">
         <v>-11</v>
       </c>
       <c r="Z17" s="4">
         <v>-26</v>
       </c>
       <c r="AA17" s="4">
@@ -2949,52 +2974,55 @@
       </c>
       <c r="AJ17" s="4">
         <v>-22</v>
       </c>
       <c r="AK17" s="4">
         <v>-10</v>
       </c>
       <c r="AL17" s="4">
         <v>-15</v>
       </c>
       <c r="AM17" s="4">
         <v>-10</v>
       </c>
       <c r="AN17" s="4">
         <v>8</v>
       </c>
       <c r="AO17" s="4">
         <v>-5</v>
       </c>
       <c r="AP17" s="4">
         <v>23</v>
       </c>
       <c r="AQ17" s="4">
         <v>-6</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T18" s="1">
         <v>-75</v>
       </c>
       <c r="U18" s="1">
         <v>-27</v>
       </c>
       <c r="V18" s="1">
         <v>-113</v>
       </c>
       <c r="W18" s="1">
         <v>-85</v>
       </c>
       <c r="X18" s="1">
         <v>-85</v>
       </c>
       <c r="Y18" s="1">
         <v>-83</v>
       </c>
       <c r="Z18" s="4">
         <v>-104</v>
       </c>
       <c r="AA18" s="4">
@@ -3026,52 +3054,55 @@
       </c>
       <c r="AJ18" s="4">
         <v>-43</v>
       </c>
       <c r="AK18" s="4">
         <v>-48</v>
       </c>
       <c r="AL18" s="4">
         <v>-103</v>
       </c>
       <c r="AM18" s="4">
         <v>-27</v>
       </c>
       <c r="AN18" s="4">
         <v>-15</v>
       </c>
       <c r="AO18" s="4">
         <v>30</v>
       </c>
       <c r="AP18" s="4">
         <v>-31</v>
       </c>
       <c r="AQ18" s="4">
         <v>-58</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18" s="43">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T19" s="1">
         <v>-72</v>
       </c>
       <c r="U19" s="1">
         <v>-48</v>
       </c>
       <c r="V19" s="1">
         <v>-63</v>
       </c>
       <c r="W19" s="1">
         <v>-84</v>
       </c>
       <c r="X19" s="1">
         <v>-39</v>
       </c>
       <c r="Y19" s="1">
         <v>-70</v>
       </c>
       <c r="Z19" s="4">
         <v>-90</v>
       </c>
       <c r="AA19" s="4">
@@ -3103,52 +3134,55 @@
       </c>
       <c r="AJ19" s="4">
         <v>-27</v>
       </c>
       <c r="AK19" s="4">
         <v>-33</v>
       </c>
       <c r="AL19" s="4">
         <v>-6</v>
       </c>
       <c r="AM19" s="4">
         <v>-33</v>
       </c>
       <c r="AN19" s="4">
         <v>-3</v>
       </c>
       <c r="AO19" s="4">
         <v>-46</v>
       </c>
       <c r="AP19" s="4">
         <v>-15</v>
       </c>
       <c r="AQ19" s="4">
         <v>-95</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19" s="43">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T20" s="1">
         <v>-49</v>
       </c>
       <c r="U20" s="1">
         <v>-35</v>
       </c>
       <c r="V20" s="1">
         <v>-33</v>
       </c>
       <c r="W20" s="1">
         <v>-77</v>
       </c>
       <c r="X20" s="1">
         <v>-65</v>
       </c>
       <c r="Y20" s="1">
         <v>-45</v>
       </c>
       <c r="Z20" s="4">
         <v>-37</v>
       </c>
       <c r="AA20" s="4">
@@ -3180,52 +3214,55 @@
       </c>
       <c r="AJ20" s="4">
         <v>-19</v>
       </c>
       <c r="AK20" s="4">
         <v>-36</v>
       </c>
       <c r="AL20" s="4">
         <v>-33</v>
       </c>
       <c r="AM20" s="4">
         <v>8</v>
       </c>
       <c r="AN20" s="4">
         <v>-30</v>
       </c>
       <c r="AO20" s="4">
         <v>-7</v>
       </c>
       <c r="AP20" s="4">
         <v>-46</v>
       </c>
       <c r="AQ20" s="4">
         <v>-21</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T21" s="1">
         <v>-72</v>
       </c>
       <c r="U21" s="1">
         <v>-40</v>
       </c>
       <c r="V21" s="1">
         <v>-11</v>
       </c>
       <c r="W21" s="1">
         <v>-8</v>
       </c>
       <c r="X21" s="1">
         <v>-63</v>
       </c>
       <c r="Y21" s="1">
         <v>-13</v>
       </c>
       <c r="Z21" s="4">
         <v>-36</v>
       </c>
       <c r="AA21" s="4">
@@ -3257,94 +3294,98 @@
       </c>
       <c r="AJ21" s="4">
         <v>-6</v>
       </c>
       <c r="AK21" s="4">
         <v>-35</v>
       </c>
       <c r="AL21" s="4">
         <v>-19</v>
       </c>
       <c r="AM21" s="4">
         <v>12</v>
       </c>
       <c r="AN21" s="4">
         <v>-52</v>
       </c>
       <c r="AO21" s="4">
         <v>-7</v>
       </c>
       <c r="AP21" s="4">
         <v>-6</v>
       </c>
       <c r="AQ21" s="4">
         <v>-51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="AR21" s="43">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A22" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="47"/>
-[...34 lines deleted...]
-      <c r="AK22" s="47"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
+      <c r="Z22" s="50"/>
+      <c r="AA22" s="50"/>
+      <c r="AB22" s="50"/>
+      <c r="AC22" s="50"/>
+      <c r="AD22" s="50"/>
+      <c r="AE22" s="50"/>
+      <c r="AF22" s="50"/>
+      <c r="AG22" s="50"/>
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="50"/>
+      <c r="AJ22" s="50"/>
+      <c r="AK22" s="50"/>
       <c r="AQ22" s="4"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22" s="44"/>
+    </row>
+    <row r="23" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="1">
         <v>19</v>
       </c>
       <c r="C23" s="1">
         <v>26</v>
       </c>
       <c r="D23" s="1">
         <v>29</v>
       </c>
       <c r="E23" s="1">
         <v>13</v>
       </c>
       <c r="F23" s="1">
         <v>46</v>
       </c>
       <c r="G23" s="1">
         <v>22</v>
       </c>
       <c r="H23" s="1">
         <v>25</v>
       </c>
       <c r="I23" s="1">
@@ -3430,52 +3471,55 @@
       </c>
       <c r="AJ23" s="4">
         <v>-69</v>
       </c>
       <c r="AK23" s="4">
         <v>-12</v>
       </c>
       <c r="AL23" s="4">
         <v>11</v>
       </c>
       <c r="AM23" s="4">
         <v>-206</v>
       </c>
       <c r="AN23" s="4">
         <v>-21</v>
       </c>
       <c r="AO23" s="4">
         <v>108</v>
       </c>
       <c r="AP23" s="4">
         <v>-126</v>
       </c>
       <c r="AQ23" s="4">
         <v>112</v>
       </c>
-    </row>
-    <row r="24" spans="1:43">
+      <c r="AR23" s="43">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T24" s="1">
         <v>180</v>
       </c>
       <c r="U24" s="1">
         <v>64</v>
       </c>
       <c r="V24" s="1">
         <v>145</v>
       </c>
       <c r="W24" s="1">
         <v>313</v>
       </c>
       <c r="X24" s="1">
         <v>274</v>
       </c>
       <c r="Y24" s="1">
         <v>338</v>
       </c>
       <c r="Z24" s="4">
         <v>351</v>
       </c>
       <c r="AA24" s="4">
@@ -3507,52 +3551,55 @@
       </c>
       <c r="AJ24" s="4">
         <v>43</v>
       </c>
       <c r="AK24" s="4">
         <v>-18</v>
       </c>
       <c r="AL24" s="4">
         <v>43</v>
       </c>
       <c r="AM24" s="4">
         <v>-212</v>
       </c>
       <c r="AN24" s="4">
         <v>-15</v>
       </c>
       <c r="AO24" s="4">
         <v>133</v>
       </c>
       <c r="AP24" s="4">
         <v>-69</v>
       </c>
       <c r="AQ24" s="4">
         <v>184</v>
       </c>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T25" s="1">
         <v>-83</v>
       </c>
       <c r="U25" s="1">
         <v>-31</v>
       </c>
       <c r="V25" s="1">
         <v>-17</v>
       </c>
       <c r="W25" s="1">
         <v>8</v>
       </c>
       <c r="X25" s="1">
         <v>-48</v>
       </c>
       <c r="Y25" s="1">
         <v>-5</v>
       </c>
       <c r="Z25" s="4">
         <v>-19</v>
       </c>
       <c r="AA25" s="4">
@@ -3584,52 +3631,55 @@
       </c>
       <c r="AJ25" s="4">
         <v>-17</v>
       </c>
       <c r="AK25" s="4">
         <v>7</v>
       </c>
       <c r="AL25" s="4">
         <v>9</v>
       </c>
       <c r="AM25" s="4">
         <v>7</v>
       </c>
       <c r="AN25" s="4">
         <v>31</v>
       </c>
       <c r="AO25" s="4">
         <v>-39</v>
       </c>
       <c r="AP25" s="4">
         <v>-13</v>
       </c>
       <c r="AQ25" s="4">
         <v>-31</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25" s="43">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T26" s="1">
         <v>-8</v>
       </c>
       <c r="U26" s="1">
         <v>-45</v>
       </c>
       <c r="V26" s="1">
         <v>-70</v>
       </c>
       <c r="W26" s="1">
         <v>-76</v>
       </c>
       <c r="X26" s="1">
         <v>-38</v>
       </c>
       <c r="Y26" s="1">
         <v>-18</v>
       </c>
       <c r="Z26" s="4">
         <v>-40</v>
       </c>
       <c r="AA26" s="4">
@@ -3661,52 +3711,55 @@
       </c>
       <c r="AJ26" s="4">
         <v>-20</v>
       </c>
       <c r="AK26" s="4">
         <v>-16</v>
       </c>
       <c r="AL26" s="4">
         <v>-51</v>
       </c>
       <c r="AM26" s="4">
         <v>-7</v>
       </c>
       <c r="AN26" s="4">
         <v>-10</v>
       </c>
       <c r="AO26" s="4">
         <v>19</v>
       </c>
       <c r="AP26" s="4">
         <v>-6</v>
       </c>
       <c r="AQ26" s="4">
         <v>-29</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26" s="43">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T27" s="1">
         <v>-3</v>
       </c>
       <c r="U27" s="1">
         <v>-73</v>
       </c>
       <c r="V27" s="1">
         <v>-53</v>
       </c>
       <c r="W27" s="1">
         <v>11</v>
       </c>
       <c r="X27" s="1">
         <v>39</v>
       </c>
       <c r="Y27" s="1">
         <v>8</v>
       </c>
       <c r="Z27" s="4">
         <v>2</v>
       </c>
       <c r="AA27" s="4" t="s">
@@ -3738,52 +3791,55 @@
       </c>
       <c r="AJ27" s="4">
         <v>-65</v>
       </c>
       <c r="AK27" s="4">
         <v>27</v>
       </c>
       <c r="AL27" s="4">
         <v>-19</v>
       </c>
       <c r="AM27" s="4">
         <v>9</v>
       </c>
       <c r="AN27" s="4">
         <v>-6</v>
       </c>
       <c r="AO27" s="4">
         <v>1</v>
       </c>
       <c r="AP27" s="4">
         <v>-52</v>
       </c>
       <c r="AQ27" s="4">
         <v>-2</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>22</v>
       </c>
       <c r="T28" s="1">
         <v>-34</v>
       </c>
       <c r="U28" s="1">
         <v>-9</v>
       </c>
       <c r="V28" s="1">
         <v>3</v>
       </c>
       <c r="W28" s="1">
         <v>-12</v>
       </c>
       <c r="X28" s="1">
         <v>-37</v>
       </c>
       <c r="Y28" s="1">
         <v>17</v>
       </c>
       <c r="Z28" s="4">
         <v>-8</v>
       </c>
       <c r="AA28" s="4">
@@ -3815,94 +3871,98 @@
       </c>
       <c r="AJ28" s="4">
         <v>-10</v>
       </c>
       <c r="AK28" s="4">
         <v>-12</v>
       </c>
       <c r="AL28" s="4">
         <v>29</v>
       </c>
       <c r="AM28" s="4">
         <v>-3</v>
       </c>
       <c r="AN28" s="4">
         <v>-21</v>
       </c>
       <c r="AO28" s="4">
         <v>-6</v>
       </c>
       <c r="AP28" s="4">
         <v>14</v>
       </c>
       <c r="AQ28" s="4">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="AR28" s="43">
+        <v>-14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A29" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="47"/>
-[...34 lines deleted...]
-      <c r="AK29" s="47"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+      <c r="N29" s="50"/>
+      <c r="O29" s="50"/>
+      <c r="P29" s="50"/>
+      <c r="Q29" s="50"/>
+      <c r="R29" s="50"/>
+      <c r="S29" s="50"/>
+      <c r="T29" s="50"/>
+      <c r="U29" s="50"/>
+      <c r="V29" s="50"/>
+      <c r="W29" s="50"/>
+      <c r="X29" s="50"/>
+      <c r="Y29" s="50"/>
+      <c r="Z29" s="50"/>
+      <c r="AA29" s="50"/>
+      <c r="AB29" s="50"/>
+      <c r="AC29" s="50"/>
+      <c r="AD29" s="50"/>
+      <c r="AE29" s="50"/>
+      <c r="AF29" s="50"/>
+      <c r="AG29" s="50"/>
+      <c r="AH29" s="50"/>
+      <c r="AI29" s="50"/>
+      <c r="AJ29" s="50"/>
+      <c r="AK29" s="50"/>
       <c r="AQ29" s="4"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29" s="44"/>
+    </row>
+    <row r="30" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="1">
         <v>12</v>
       </c>
       <c r="C30" s="1">
         <v>9</v>
       </c>
       <c r="D30" s="1">
         <v>11</v>
       </c>
       <c r="E30" s="1">
         <v>6</v>
       </c>
       <c r="F30" s="1">
         <v>8</v>
       </c>
       <c r="G30" s="1">
         <v>8</v>
       </c>
       <c r="H30" s="1">
         <v>10</v>
       </c>
       <c r="I30" s="1">
@@ -3988,52 +4048,55 @@
       </c>
       <c r="AJ30" s="4">
         <v>-228</v>
       </c>
       <c r="AK30" s="4">
         <v>-238</v>
       </c>
       <c r="AL30" s="4">
         <v>-508</v>
       </c>
       <c r="AM30" s="4">
         <v>-164</v>
       </c>
       <c r="AN30" s="4">
         <v>-136</v>
       </c>
       <c r="AO30" s="4">
         <v>-221</v>
       </c>
       <c r="AP30" s="4">
         <v>-179</v>
       </c>
       <c r="AQ30" s="4">
         <v>-521</v>
       </c>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30" s="43">
+        <v>-294</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T31" s="1">
         <v>-8</v>
       </c>
       <c r="U31" s="1">
         <v>36</v>
       </c>
       <c r="V31" s="1">
         <v>5</v>
       </c>
       <c r="W31" s="1">
         <v>2</v>
       </c>
       <c r="X31" s="1">
         <v>-31</v>
       </c>
       <c r="Y31" s="1" t="s">
         <v>24</v>
       </c>
       <c r="Z31" s="4">
         <v>-23</v>
       </c>
       <c r="AA31" s="4">
@@ -4065,52 +4128,55 @@
       </c>
       <c r="AJ31" s="4">
         <v>12</v>
       </c>
       <c r="AK31" s="4">
         <v>32</v>
       </c>
       <c r="AL31" s="4">
         <v>-85</v>
       </c>
       <c r="AM31" s="4">
         <v>-14</v>
       </c>
       <c r="AN31" s="4">
         <v>-11</v>
       </c>
       <c r="AO31" s="4">
         <v>-20</v>
       </c>
       <c r="AP31" s="4">
         <v>7</v>
       </c>
       <c r="AQ31" s="4">
         <v>-79</v>
       </c>
-    </row>
-    <row r="32" spans="1:43">
+      <c r="AR31" s="43">
+        <v>-12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>27</v>
       </c>
       <c r="T32" s="1">
         <v>-5</v>
       </c>
       <c r="U32" s="1">
         <v>-11</v>
       </c>
       <c r="V32" s="1">
         <v>-9</v>
       </c>
       <c r="W32" s="1">
         <v>3</v>
       </c>
       <c r="X32" s="1">
         <v>-4</v>
       </c>
       <c r="Y32" s="1">
         <v>-14</v>
       </c>
       <c r="Z32" s="4">
         <v>-3</v>
       </c>
       <c r="AA32" s="4">
@@ -4142,52 +4208,55 @@
       </c>
       <c r="AJ32" s="4">
         <v>4</v>
       </c>
       <c r="AK32" s="4">
         <v>-12</v>
       </c>
       <c r="AL32" s="4">
         <v>-14</v>
       </c>
       <c r="AM32" s="4">
         <v>-8</v>
       </c>
       <c r="AN32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AO32" s="4">
         <v>-4</v>
       </c>
       <c r="AP32" s="4">
         <v>4</v>
       </c>
       <c r="AQ32" s="4">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="1">
         <v>-38</v>
       </c>
       <c r="U33" s="1">
         <v>-33</v>
       </c>
       <c r="V33" s="1">
         <v>-9</v>
       </c>
       <c r="W33" s="1">
         <v>-43</v>
       </c>
       <c r="X33" s="1">
         <v>-16</v>
       </c>
       <c r="Y33" s="1">
         <v>-44</v>
       </c>
       <c r="Z33" s="4">
         <v>-44</v>
       </c>
       <c r="AA33" s="4">
@@ -4219,52 +4288,55 @@
       </c>
       <c r="AJ33" s="4">
         <v>13</v>
       </c>
       <c r="AK33" s="4">
         <v>-19</v>
       </c>
       <c r="AL33" s="4">
         <v>-45</v>
       </c>
       <c r="AM33" s="4">
         <v>-28</v>
       </c>
       <c r="AN33" s="4">
         <v>-8</v>
       </c>
       <c r="AO33" s="4">
         <v>-80</v>
       </c>
       <c r="AP33" s="4">
         <v>14</v>
       </c>
       <c r="AQ33" s="4">
         <v>-97</v>
       </c>
-    </row>
-    <row r="34" spans="1:43">
+      <c r="AR33" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>17</v>
       </c>
       <c r="T34" s="1">
         <v>-43</v>
       </c>
       <c r="U34" s="1">
         <v>-43</v>
       </c>
       <c r="V34" s="1">
         <v>-66</v>
       </c>
       <c r="W34" s="1">
         <v>-17</v>
       </c>
       <c r="X34" s="1">
         <v>-25</v>
       </c>
       <c r="Y34" s="1">
         <v>-60</v>
       </c>
       <c r="Z34" s="4">
         <v>-43</v>
       </c>
       <c r="AA34" s="4">
@@ -4296,52 +4368,55 @@
       </c>
       <c r="AJ34" s="4">
         <v>-42</v>
       </c>
       <c r="AK34" s="4">
         <v>-18</v>
       </c>
       <c r="AL34" s="4">
         <v>-59</v>
       </c>
       <c r="AM34" s="4">
         <v>-48</v>
       </c>
       <c r="AN34" s="4">
         <v>-11</v>
       </c>
       <c r="AO34" s="4">
         <v>-19</v>
       </c>
       <c r="AP34" s="4">
         <v>-46</v>
       </c>
       <c r="AQ34" s="4">
         <v>-57</v>
       </c>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34" s="43">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T35" s="1">
         <v>-27</v>
       </c>
       <c r="U35" s="1">
         <v>-16</v>
       </c>
       <c r="V35" s="1">
         <v>-21</v>
       </c>
       <c r="W35" s="1">
         <v>-28</v>
       </c>
       <c r="X35" s="1">
         <v>-73</v>
       </c>
       <c r="Y35" s="1">
         <v>-42</v>
       </c>
       <c r="Z35" s="4">
         <v>-60</v>
       </c>
       <c r="AA35" s="4">
@@ -4373,52 +4448,55 @@
       </c>
       <c r="AJ35" s="4">
         <v>-34</v>
       </c>
       <c r="AK35" s="4">
         <v>-51</v>
       </c>
       <c r="AL35" s="4">
         <v>-32</v>
       </c>
       <c r="AM35" s="4">
         <v>-15</v>
       </c>
       <c r="AN35" s="4">
         <v>-18</v>
       </c>
       <c r="AO35" s="4">
         <v>-46</v>
       </c>
       <c r="AP35" s="4">
         <v>-34</v>
       </c>
       <c r="AQ35" s="4">
         <v>-40</v>
       </c>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35" s="43">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>19</v>
       </c>
       <c r="T36" s="1">
         <v>5</v>
       </c>
       <c r="U36" s="1">
         <v>-44</v>
       </c>
       <c r="V36" s="1">
         <v>-56</v>
       </c>
       <c r="W36" s="1">
         <v>-79</v>
       </c>
       <c r="X36" s="1">
         <v>-60</v>
       </c>
       <c r="Y36" s="1">
         <v>-66</v>
       </c>
       <c r="Z36" s="4">
         <v>-70</v>
       </c>
       <c r="AA36" s="4">
@@ -4450,52 +4528,55 @@
       </c>
       <c r="AJ36" s="4">
         <v>-62</v>
       </c>
       <c r="AK36" s="4">
         <v>-22</v>
       </c>
       <c r="AL36" s="4">
         <v>-50</v>
       </c>
       <c r="AM36" s="4">
         <v>10</v>
       </c>
       <c r="AN36" s="4">
         <v>19</v>
       </c>
       <c r="AO36" s="4">
         <v>-16</v>
       </c>
       <c r="AP36" s="4">
         <v>-54</v>
       </c>
       <c r="AQ36" s="4">
         <v>5</v>
       </c>
-    </row>
-    <row r="37" spans="1:43">
+      <c r="AR36" s="43">
+        <v>-31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>30</v>
       </c>
       <c r="T37" s="1">
         <v>-15</v>
       </c>
       <c r="U37" s="1">
         <v>-21</v>
       </c>
       <c r="V37" s="1">
         <v>-33</v>
       </c>
       <c r="W37" s="1">
         <v>-37</v>
       </c>
       <c r="X37" s="1">
         <v>-44</v>
       </c>
       <c r="Y37" s="1">
         <v>-26</v>
       </c>
       <c r="Z37" s="4">
         <v>-28</v>
       </c>
       <c r="AA37" s="4">
@@ -4527,52 +4608,55 @@
       </c>
       <c r="AJ37" s="4">
         <v>10</v>
       </c>
       <c r="AK37" s="4">
         <v>-15</v>
       </c>
       <c r="AL37" s="4">
         <v>12</v>
       </c>
       <c r="AM37" s="4">
         <v>2</v>
       </c>
       <c r="AN37" s="4">
         <v>-3</v>
       </c>
       <c r="AO37" s="4">
         <v>14</v>
       </c>
       <c r="AP37" s="4">
         <v>33</v>
       </c>
       <c r="AQ37" s="4">
         <v>-3</v>
       </c>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37" s="43">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>28</v>
       </c>
       <c r="T38" s="1">
         <v>-64</v>
       </c>
       <c r="U38" s="1">
         <v>-46</v>
       </c>
       <c r="V38" s="1">
         <v>-43</v>
       </c>
       <c r="W38" s="1">
         <v>-17</v>
       </c>
       <c r="X38" s="1">
         <v>-104</v>
       </c>
       <c r="Y38" s="1">
         <v>-14</v>
       </c>
       <c r="Z38" s="4">
         <v>-47</v>
       </c>
       <c r="AA38" s="4">
@@ -4604,52 +4688,55 @@
       </c>
       <c r="AJ38" s="4">
         <v>-22</v>
       </c>
       <c r="AK38" s="4">
         <v>17</v>
       </c>
       <c r="AL38" s="4">
         <v>-30</v>
       </c>
       <c r="AM38" s="4">
         <v>-16</v>
       </c>
       <c r="AN38" s="4">
         <v>-33</v>
       </c>
       <c r="AO38" s="4">
         <v>-21</v>
       </c>
       <c r="AP38" s="4">
         <v>-14</v>
       </c>
       <c r="AQ38" s="4">
         <v>-30</v>
       </c>
-    </row>
-    <row r="39" spans="1:43">
+      <c r="AR38" s="43">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>23</v>
       </c>
       <c r="T39" s="1">
         <v>-33</v>
       </c>
       <c r="U39" s="1">
         <v>5</v>
       </c>
       <c r="V39" s="1">
         <v>-31</v>
       </c>
       <c r="W39" s="1">
         <v>-86</v>
       </c>
       <c r="X39" s="1">
         <v>-79</v>
       </c>
       <c r="Y39" s="1">
         <v>-11</v>
       </c>
       <c r="Z39" s="4">
         <v>-26</v>
       </c>
       <c r="AA39" s="4">
@@ -4681,52 +4768,55 @@
       </c>
       <c r="AJ39" s="4">
         <v>-22</v>
       </c>
       <c r="AK39" s="4">
         <v>-10</v>
       </c>
       <c r="AL39" s="4">
         <v>-15</v>
       </c>
       <c r="AM39" s="4">
         <v>-10</v>
       </c>
       <c r="AN39" s="4">
         <v>8</v>
       </c>
       <c r="AO39" s="4">
         <v>-5</v>
       </c>
       <c r="AP39" s="4">
         <v>23</v>
       </c>
       <c r="AQ39" s="4">
         <v>-6</v>
       </c>
-    </row>
-    <row r="40" spans="1:43">
+      <c r="AR39" s="43">
+        <v>-10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>20</v>
       </c>
       <c r="T40" s="1">
         <v>-75</v>
       </c>
       <c r="U40" s="1">
         <v>-27</v>
       </c>
       <c r="V40" s="1">
         <v>-113</v>
       </c>
       <c r="W40" s="1">
         <v>-85</v>
       </c>
       <c r="X40" s="1">
         <v>-85</v>
       </c>
       <c r="Y40" s="1">
         <v>-83</v>
       </c>
       <c r="Z40" s="4">
         <v>-104</v>
       </c>
       <c r="AA40" s="4">
@@ -4758,52 +4848,55 @@
       </c>
       <c r="AJ40" s="4">
         <v>-43</v>
       </c>
       <c r="AK40" s="4">
         <v>-48</v>
       </c>
       <c r="AL40" s="4">
         <v>-103</v>
       </c>
       <c r="AM40" s="4">
         <v>-27</v>
       </c>
       <c r="AN40" s="4">
         <v>-15</v>
       </c>
       <c r="AO40" s="4">
         <v>30</v>
       </c>
       <c r="AP40" s="4">
         <v>-31</v>
       </c>
       <c r="AQ40" s="4">
         <v>-58</v>
       </c>
-    </row>
-    <row r="41" spans="1:43">
+      <c r="AR40" s="43">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>21</v>
       </c>
       <c r="T41" s="1">
         <v>-72</v>
       </c>
       <c r="U41" s="1">
         <v>-48</v>
       </c>
       <c r="V41" s="1">
         <v>-63</v>
       </c>
       <c r="W41" s="1">
         <v>-84</v>
       </c>
       <c r="X41" s="1">
         <v>-39</v>
       </c>
       <c r="Y41" s="1">
         <v>-70</v>
       </c>
       <c r="Z41" s="4">
         <v>-90</v>
       </c>
       <c r="AA41" s="4">
@@ -4835,52 +4928,55 @@
       </c>
       <c r="AJ41" s="4">
         <v>-27</v>
       </c>
       <c r="AK41" s="4">
         <v>-33</v>
       </c>
       <c r="AL41" s="4">
         <v>-6</v>
       </c>
       <c r="AM41" s="4">
         <v>-33</v>
       </c>
       <c r="AN41" s="4">
         <v>-3</v>
       </c>
       <c r="AO41" s="4">
         <v>-46</v>
       </c>
       <c r="AP41" s="4">
         <v>-15</v>
       </c>
       <c r="AQ41" s="4">
         <v>-95</v>
       </c>
-    </row>
-    <row r="42" spans="1:43">
+      <c r="AR41" s="43">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>29</v>
       </c>
       <c r="T42" s="1">
         <v>-49</v>
       </c>
       <c r="U42" s="1">
         <v>-35</v>
       </c>
       <c r="V42" s="1">
         <v>-33</v>
       </c>
       <c r="W42" s="1">
         <v>-77</v>
       </c>
       <c r="X42" s="1">
         <v>-65</v>
       </c>
       <c r="Y42" s="1">
         <v>-45</v>
       </c>
       <c r="Z42" s="4">
         <v>-37</v>
       </c>
       <c r="AA42" s="4">
@@ -4912,52 +5008,55 @@
       </c>
       <c r="AJ42" s="4">
         <v>-19</v>
       </c>
       <c r="AK42" s="4">
         <v>-36</v>
       </c>
       <c r="AL42" s="4">
         <v>-33</v>
       </c>
       <c r="AM42" s="4">
         <v>8</v>
       </c>
       <c r="AN42" s="4">
         <v>-30</v>
       </c>
       <c r="AO42" s="4">
         <v>-7</v>
       </c>
       <c r="AP42" s="4">
         <v>-46</v>
       </c>
       <c r="AQ42" s="4">
         <v>-21</v>
       </c>
-    </row>
-    <row r="43" spans="1:43">
+      <c r="AR42" s="43">
+        <v>-13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" x14ac:dyDescent="0.2">
       <c r="A43" s="5" t="s">
         <v>22</v>
       </c>
       <c r="T43" s="5">
         <v>-38</v>
       </c>
       <c r="U43" s="5">
         <v>-31</v>
       </c>
       <c r="V43" s="5">
         <v>-14</v>
       </c>
       <c r="W43" s="5">
         <v>4</v>
       </c>
       <c r="X43" s="5">
         <v>-26</v>
       </c>
       <c r="Y43" s="5">
         <v>-30</v>
       </c>
       <c r="Z43" s="9">
         <v>-28</v>
       </c>
       <c r="AA43" s="6">
@@ -4989,166 +5088,169 @@
       </c>
       <c r="AJ43" s="6">
         <v>4</v>
       </c>
       <c r="AK43" s="6">
         <v>-23</v>
       </c>
       <c r="AL43" s="6">
         <v>-48</v>
       </c>
       <c r="AM43" s="6">
         <v>15</v>
       </c>
       <c r="AN43" s="6">
         <v>-31</v>
       </c>
       <c r="AO43" s="6">
         <v>-1</v>
       </c>
       <c r="AP43" s="6">
         <v>-20</v>
       </c>
       <c r="AQ43" s="6">
         <v>-41</v>
       </c>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43" s="45">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X44" s="1"/>
     </row>
-    <row r="45" spans="1:43">
+    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X45" s="1"/>
     </row>
-    <row r="46" spans="1:43">
+    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:43">
+    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
       <c r="X48" s="1"/>
     </row>
-    <row r="49" spans="24:24">
+    <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="1"/>
     </row>
-    <row r="50" spans="24:24">
+    <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="1"/>
     </row>
-    <row r="51" spans="24:24">
+    <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="1"/>
     </row>
-    <row r="52" spans="24:24">
+    <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="1"/>
     </row>
-    <row r="53" spans="24:24">
+    <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="1"/>
     </row>
-    <row r="54" spans="24:24">
+    <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="1"/>
     </row>
-    <row r="55" spans="24:24">
+    <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="1"/>
     </row>
-    <row r="56" spans="24:24">
+    <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="1"/>
     </row>
-    <row r="57" spans="24:24">
+    <row r="57" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X57" s="1"/>
     </row>
-    <row r="58" spans="24:24">
+    <row r="58" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X58" s="1"/>
     </row>
-    <row r="59" spans="24:24">
+    <row r="59" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X59" s="1"/>
     </row>
-    <row r="60" spans="24:24">
+    <row r="60" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X60" s="1"/>
     </row>
-    <row r="61" spans="24:24">
+    <row r="61" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X61" s="1"/>
     </row>
-    <row r="62" spans="24:24">
+    <row r="62" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X62" s="1"/>
     </row>
-    <row r="63" spans="24:24">
+    <row r="63" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X63" s="1"/>
     </row>
-    <row r="64" spans="24:24">
+    <row r="64" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X64" s="1"/>
     </row>
-    <row r="65" spans="24:24">
+    <row r="65" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X65" s="1"/>
     </row>
-    <row r="66" spans="24:24">
+    <row r="66" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X66" s="1"/>
     </row>
-    <row r="67" spans="24:24">
+    <row r="67" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X67" s="1"/>
     </row>
-    <row r="68" spans="24:24">
+    <row r="68" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X68" s="1"/>
     </row>
-    <row r="69" spans="24:24">
+    <row r="69" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X69" s="1"/>
     </row>
-    <row r="70" spans="24:24">
+    <row r="70" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X70" s="1"/>
     </row>
-    <row r="71" spans="24:24">
+    <row r="71" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X71" s="1"/>
     </row>
-    <row r="72" spans="24:24">
+    <row r="72" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X72" s="1"/>
     </row>
-    <row r="73" spans="24:24">
+    <row r="73" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X73" s="1"/>
     </row>
-    <row r="74" spans="24:24">
+    <row r="74" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X74" s="1"/>
     </row>
-    <row r="75" spans="24:24">
+    <row r="75" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X75" s="1"/>
     </row>
-    <row r="76" spans="24:24">
+    <row r="76" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X76" s="1"/>
     </row>
-    <row r="77" spans="24:24">
+    <row r="77" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X77" s="1"/>
     </row>
-    <row r="78" spans="24:24">
+    <row r="78" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X78" s="1"/>
     </row>
-    <row r="79" spans="24:24">
+    <row r="79" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X79" s="1"/>
     </row>
-    <row r="80" spans="24:24">
+    <row r="80" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X80" s="1"/>
     </row>
-    <row r="81" spans="24:24">
+    <row r="81" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X81" s="1"/>
     </row>
-    <row r="82" spans="24:24">
+    <row r="82" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X82" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A7:AK7"/>
     <mergeCell ref="A22:AK22"/>
     <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="A29:AK29"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="T5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:S5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>