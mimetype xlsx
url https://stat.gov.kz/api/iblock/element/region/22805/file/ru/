--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -7,53 +7,53 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\миграция\месяц\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DDA03CD-C5A6-41D2-8B2C-8BC32EAE44DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7428A45B-42FB-4BCE-84EE-C500813A031F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="75">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -252,110 +252,95 @@
     <t>Разница между прибывшими и выбывшими по месяцам</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar </t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
   </si>
   <si>
     <t xml:space="preserve">Сальдо миграции по всем потокам </t>
   </si>
   <si>
     <t>A.Bakhtiyarova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Бахтиярова Анара Мухаметалиевна</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10723&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -531,195 +516,199 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="5" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="5" applyBorder="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1001,4154 +990,4259 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:A.Bakhtiyarova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49.28515625" customWidth="1"/>
-    <col min="2" max="2" width="78.28515625" style="35" customWidth="1"/>
+    <col min="2" max="2" width="78.28515625" style="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="24"/>
-      <c r="B1" s="24"/>
+      <c r="A1" s="14"/>
+      <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="38">
+      <c r="B2" s="28">
         <v>613103</v>
       </c>
-      <c r="C2" s="26"/>
-[...9 lines deleted...]
-      <c r="M2" s="26"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="39" t="s">
+      <c r="B3" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="C3" s="26"/>
-[...9 lines deleted...]
-      <c r="M3" s="26"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A4" s="25" t="s">
+      <c r="A4" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="39" t="s">
+      <c r="B4" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="C4" s="26"/>
-[...9 lines deleted...]
-      <c r="M4" s="26"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="16"/>
+      <c r="L4" s="16"/>
+      <c r="M4" s="16"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="29" t="s">
         <v>63</v>
       </c>
-      <c r="C5" s="26"/>
-[...9 lines deleted...]
-      <c r="M5" s="26"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A6" s="25" t="s">
+      <c r="A6" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="C6" s="26"/>
-[...9 lines deleted...]
-      <c r="M6" s="26"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="16"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="C7" s="26"/>
-[...9 lines deleted...]
-      <c r="M7" s="26"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="B8" s="29" t="s">
         <v>64</v>
       </c>
-      <c r="C8" s="26"/>
-[...9 lines deleted...]
-      <c r="M8" s="26"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="36" t="s">
+      <c r="B9" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="26"/>
-[...9 lines deleted...]
-      <c r="M9" s="26"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B10" s="36" t="s">
+      <c r="B10" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="26"/>
-[...9 lines deleted...]
-      <c r="M10" s="26"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="36" t="s">
+      <c r="B11" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="26"/>
-[...9 lines deleted...]
-      <c r="M11" s="28"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="C12" s="26"/>
-[...9 lines deleted...]
-      <c r="M12" s="28"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="40" t="s">
+      <c r="B13" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="26"/>
-[...9 lines deleted...]
-      <c r="M13" s="28"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="31" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="26"/>
-[...9 lines deleted...]
-      <c r="M14" s="28"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" s="40" t="s">
+      <c r="B15" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="C15" s="26"/>
-[...9 lines deleted...]
-      <c r="M15" s="28"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="29">
-[...2 lines deleted...]
-      <c r="M16" s="30"/>
+      <c r="B16" s="19">
+        <v>46302</v>
+      </c>
+      <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="29">
-[...2 lines deleted...]
-      <c r="M17" s="31"/>
+      <c r="B17" s="19">
+        <v>46333</v>
+      </c>
+      <c r="M17" s="21"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="17" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="32" t="s">
+      <c r="B18" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="M18" s="30"/>
+      <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B19" s="32" t="s">
+      <c r="B19" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="M19" s="31"/>
+      <c r="M19" s="21"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="17" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="19" t="s">
         <v>61</v>
       </c>
-      <c r="M20" s="30"/>
+      <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="42" t="s">
+      <c r="B21" s="32" t="s">
         <v>72</v>
       </c>
-      <c r="M21" s="31"/>
+      <c r="M21" s="21"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A22" s="33"/>
-      <c r="B22" s="34"/>
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M23" s="31"/>
+      <c r="M23" s="21"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M24" s="30"/>
+      <c r="M24" s="20"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M25" s="31"/>
+      <c r="M25" s="21"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="M26" s="30"/>
+      <c r="M26" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="17" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="18"/>
+    <col min="1" max="1" width="4.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="7"/>
+    <col min="4" max="4" width="51.7109375" style="7" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="8"/>
+    <col min="257" max="257" width="4.5703125" style="8" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="8" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="8"/>
+    <col min="260" max="260" width="51.7109375" style="8" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="8"/>
+    <col min="513" max="513" width="4.5703125" style="8" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="8" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="8"/>
+    <col min="516" max="516" width="51.7109375" style="8" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="8"/>
+    <col min="769" max="769" width="4.5703125" style="8" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="8" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="8"/>
+    <col min="772" max="772" width="51.7109375" style="8" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="8"/>
+    <col min="1025" max="1025" width="4.5703125" style="8" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="8"/>
+    <col min="1028" max="1028" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="8"/>
+    <col min="1281" max="1281" width="4.5703125" style="8" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="8"/>
+    <col min="1284" max="1284" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="8"/>
+    <col min="1537" max="1537" width="4.5703125" style="8" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="8"/>
+    <col min="1540" max="1540" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="8"/>
+    <col min="1793" max="1793" width="4.5703125" style="8" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="8"/>
+    <col min="1796" max="1796" width="51.7109375" style="8" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="8"/>
+    <col min="2049" max="2049" width="4.5703125" style="8" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="8"/>
+    <col min="2052" max="2052" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="8"/>
+    <col min="2305" max="2305" width="4.5703125" style="8" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="8"/>
+    <col min="2308" max="2308" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="8"/>
+    <col min="2561" max="2561" width="4.5703125" style="8" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="8"/>
+    <col min="2564" max="2564" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="8"/>
+    <col min="2817" max="2817" width="4.5703125" style="8" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="8"/>
+    <col min="2820" max="2820" width="51.7109375" style="8" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="8"/>
+    <col min="3073" max="3073" width="4.5703125" style="8" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="8"/>
+    <col min="3076" max="3076" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="8"/>
+    <col min="3329" max="3329" width="4.5703125" style="8" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="8"/>
+    <col min="3332" max="3332" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="8"/>
+    <col min="3585" max="3585" width="4.5703125" style="8" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="8"/>
+    <col min="3588" max="3588" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="8"/>
+    <col min="3841" max="3841" width="4.5703125" style="8" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="8"/>
+    <col min="3844" max="3844" width="51.7109375" style="8" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="8"/>
+    <col min="4097" max="4097" width="4.5703125" style="8" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="8"/>
+    <col min="4100" max="4100" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="8"/>
+    <col min="4353" max="4353" width="4.5703125" style="8" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="8"/>
+    <col min="4356" max="4356" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="8"/>
+    <col min="4609" max="4609" width="4.5703125" style="8" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="8"/>
+    <col min="4612" max="4612" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="8"/>
+    <col min="4865" max="4865" width="4.5703125" style="8" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="8"/>
+    <col min="4868" max="4868" width="51.7109375" style="8" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="8"/>
+    <col min="5121" max="5121" width="4.5703125" style="8" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="8"/>
+    <col min="5124" max="5124" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="8"/>
+    <col min="5377" max="5377" width="4.5703125" style="8" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="8"/>
+    <col min="5380" max="5380" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="8"/>
+    <col min="5633" max="5633" width="4.5703125" style="8" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="8"/>
+    <col min="5636" max="5636" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="8"/>
+    <col min="5889" max="5889" width="4.5703125" style="8" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="8"/>
+    <col min="5892" max="5892" width="51.7109375" style="8" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="8"/>
+    <col min="6145" max="6145" width="4.5703125" style="8" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="8"/>
+    <col min="6148" max="6148" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="8"/>
+    <col min="6401" max="6401" width="4.5703125" style="8" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="8"/>
+    <col min="6404" max="6404" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="8"/>
+    <col min="6657" max="6657" width="4.5703125" style="8" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="8"/>
+    <col min="6660" max="6660" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="8"/>
+    <col min="6913" max="6913" width="4.5703125" style="8" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="8"/>
+    <col min="6916" max="6916" width="51.7109375" style="8" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="8"/>
+    <col min="7169" max="7169" width="4.5703125" style="8" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="8"/>
+    <col min="7172" max="7172" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="8"/>
+    <col min="7425" max="7425" width="4.5703125" style="8" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="8"/>
+    <col min="7428" max="7428" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="8"/>
+    <col min="7681" max="7681" width="4.5703125" style="8" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="8"/>
+    <col min="7684" max="7684" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="8"/>
+    <col min="7937" max="7937" width="4.5703125" style="8" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="8"/>
+    <col min="7940" max="7940" width="51.7109375" style="8" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="8"/>
+    <col min="8193" max="8193" width="4.5703125" style="8" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="8"/>
+    <col min="8196" max="8196" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="8"/>
+    <col min="8449" max="8449" width="4.5703125" style="8" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="8"/>
+    <col min="8452" max="8452" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="8"/>
+    <col min="8705" max="8705" width="4.5703125" style="8" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="8"/>
+    <col min="8708" max="8708" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="8"/>
+    <col min="8961" max="8961" width="4.5703125" style="8" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="8"/>
+    <col min="8964" max="8964" width="51.7109375" style="8" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="8"/>
+    <col min="9217" max="9217" width="4.5703125" style="8" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="8"/>
+    <col min="9220" max="9220" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="8"/>
+    <col min="9473" max="9473" width="4.5703125" style="8" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="8"/>
+    <col min="9476" max="9476" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="8"/>
+    <col min="9729" max="9729" width="4.5703125" style="8" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="8"/>
+    <col min="9732" max="9732" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="8"/>
+    <col min="9985" max="9985" width="4.5703125" style="8" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="8"/>
+    <col min="9988" max="9988" width="51.7109375" style="8" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="8"/>
+    <col min="10241" max="10241" width="4.5703125" style="8" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="8" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="8"/>
+    <col min="10244" max="10244" width="51.7109375" style="8" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="8"/>
+    <col min="10497" max="10497" width="4.5703125" style="8" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="8" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="8"/>
+    <col min="10500" max="10500" width="51.7109375" style="8" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="8"/>
+    <col min="10753" max="10753" width="4.5703125" style="8" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="8" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="8"/>
+    <col min="10756" max="10756" width="51.7109375" style="8" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="8"/>
+    <col min="11009" max="11009" width="4.5703125" style="8" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="8"/>
+    <col min="11012" max="11012" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="8"/>
+    <col min="11265" max="11265" width="4.5703125" style="8" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="8"/>
+    <col min="11268" max="11268" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="8"/>
+    <col min="11521" max="11521" width="4.5703125" style="8" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="8"/>
+    <col min="11524" max="11524" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="8"/>
+    <col min="11777" max="11777" width="4.5703125" style="8" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="8"/>
+    <col min="11780" max="11780" width="51.7109375" style="8" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="8"/>
+    <col min="12033" max="12033" width="4.5703125" style="8" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="8"/>
+    <col min="12036" max="12036" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="8"/>
+    <col min="12289" max="12289" width="4.5703125" style="8" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="8"/>
+    <col min="12292" max="12292" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="8"/>
+    <col min="12545" max="12545" width="4.5703125" style="8" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="8"/>
+    <col min="12548" max="12548" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="8"/>
+    <col min="12801" max="12801" width="4.5703125" style="8" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="8"/>
+    <col min="12804" max="12804" width="51.7109375" style="8" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="8"/>
+    <col min="13057" max="13057" width="4.5703125" style="8" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="8"/>
+    <col min="13060" max="13060" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="8"/>
+    <col min="13313" max="13313" width="4.5703125" style="8" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="8"/>
+    <col min="13316" max="13316" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="8"/>
+    <col min="13569" max="13569" width="4.5703125" style="8" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="8"/>
+    <col min="13572" max="13572" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="8"/>
+    <col min="13825" max="13825" width="4.5703125" style="8" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="8"/>
+    <col min="13828" max="13828" width="51.7109375" style="8" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="8"/>
+    <col min="14081" max="14081" width="4.5703125" style="8" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="8"/>
+    <col min="14084" max="14084" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="8"/>
+    <col min="14337" max="14337" width="4.5703125" style="8" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="8"/>
+    <col min="14340" max="14340" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="8"/>
+    <col min="14593" max="14593" width="4.5703125" style="8" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="8"/>
+    <col min="14596" max="14596" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="8"/>
+    <col min="14849" max="14849" width="4.5703125" style="8" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="8"/>
+    <col min="14852" max="14852" width="51.7109375" style="8" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="8"/>
+    <col min="15105" max="15105" width="4.5703125" style="8" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="8"/>
+    <col min="15108" max="15108" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="8"/>
+    <col min="15361" max="15361" width="4.5703125" style="8" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="8"/>
+    <col min="15364" max="15364" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="8"/>
+    <col min="15617" max="15617" width="4.5703125" style="8" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="8"/>
+    <col min="15620" max="15620" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="8"/>
+    <col min="15873" max="15873" width="4.5703125" style="8" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="8"/>
+    <col min="15876" max="15876" width="51.7109375" style="8" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="8"/>
+    <col min="16129" max="16129" width="4.5703125" style="8" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="8" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="8"/>
+    <col min="16132" max="16132" width="51.7109375" style="8" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="16"/>
-[...1 lines deleted...]
-      <c r="C1" s="16"/>
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="16"/>
-[...1 lines deleted...]
-      <c r="C2" s="16"/>
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A3" s="16"/>
-[...1 lines deleted...]
-      <c r="C3" s="19"/>
+      <c r="A3" s="6"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="16"/>
-[...1 lines deleted...]
-      <c r="D4" s="20"/>
+      <c r="A4" s="6"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="10"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
-      <c r="B5" s="19" t="s">
+      <c r="A5" s="6"/>
+      <c r="B5" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="19"/>
+      <c r="C5" s="9"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="16"/>
-      <c r="B6" s="19" t="s">
+      <c r="A6" s="6"/>
+      <c r="B6" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="19"/>
+      <c r="C6" s="9"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A7" s="16"/>
-      <c r="B7" s="19" t="s">
+      <c r="A7" s="6"/>
+      <c r="B7" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="19"/>
+      <c r="C7" s="9"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="16"/>
-      <c r="B8" s="19" t="s">
+      <c r="A8" s="6"/>
+      <c r="B8" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="19"/>
+      <c r="C8" s="9"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A9" s="16"/>
-      <c r="B9" s="19" t="s">
+      <c r="A9" s="6"/>
+      <c r="B9" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="19"/>
+      <c r="C9" s="9"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="16"/>
-[...2 lines deleted...]
-      <c r="D10" s="18"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="8"/>
     </row>
     <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A11" s="16"/>
-      <c r="B11" s="21" t="s">
+      <c r="A11" s="6"/>
+      <c r="B11" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="19"/>
-      <c r="D11" s="18"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="8"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="16"/>
-[...2 lines deleted...]
-      <c r="D12" s="18"/>
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="8"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="16"/>
-[...2 lines deleted...]
-      <c r="D13" s="18"/>
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="8"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B14" s="22" t="s">
+      <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="23"/>
-      <c r="D14" s="23"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="B15" s="20"/>
-      <c r="D15" s="20"/>
+      <c r="B15" s="10"/>
+      <c r="D15" s="10"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="46"/>
-[...2 lines deleted...]
-      <c r="D19" s="46"/>
+      <c r="A19" s="34"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BC82"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="Z3" sqref="Z3:AW3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AB14" sqref="AB14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
     <col min="2" max="23" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="24" max="24" width="0" style="8" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="10" style="1" customWidth="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W1" s="11"/>
-[...1 lines deleted...]
-      <c r="Y1" s="11"/>
+      <c r="W1" s="5"/>
+      <c r="X1" s="5"/>
+      <c r="Y1" s="5"/>
     </row>
     <row r="2" spans="1:55" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="W2" s="11"/>
-[...1 lines deleted...]
-      <c r="Y2" s="11"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
     </row>
     <row r="3" spans="1:55" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W3" s="11"/>
-[...2 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="AA3" s="51"/>
-[...27 lines deleted...]
-      <c r="BC3" s="11"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="35"/>
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35"/>
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="35"/>
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="35"/>
+      <c r="AO3" s="35"/>
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="35"/>
+      <c r="AR3" s="35"/>
+      <c r="AS3" s="35"/>
+      <c r="AT3" s="35"/>
+      <c r="AU3" s="35"/>
+      <c r="AV3" s="35"/>
+      <c r="AW3" s="35"/>
+      <c r="AX3" s="5"/>
+      <c r="AY3" s="5"/>
+      <c r="AZ3" s="5"/>
+      <c r="BA3" s="5"/>
+      <c r="BB3" s="5"/>
+      <c r="BC3" s="5"/>
     </row>
     <row r="4" spans="1:55" s="2" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="W4" s="11"/>
-[...1 lines deleted...]
-      <c r="Y4" s="11"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
       <c r="AK4" s="3"/>
       <c r="AW4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:55" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B5" s="54">
+    <row r="5" spans="1:55" s="40" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="36"/>
+      <c r="B5" s="35">
         <v>2021</v>
       </c>
-      <c r="C5" s="54"/>
-[...10 lines deleted...]
-      <c r="N5" s="54">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+      <c r="M5" s="35"/>
+      <c r="N5" s="35">
         <v>2022</v>
       </c>
-      <c r="O5" s="54"/>
-[...4 lines deleted...]
-      <c r="T5" s="47">
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+      <c r="R5" s="35"/>
+      <c r="S5" s="35"/>
+      <c r="T5" s="37">
         <v>2024</v>
       </c>
-      <c r="U5" s="48"/>
-[...4 lines deleted...]
-      <c r="Z5" s="47">
+      <c r="U5" s="38"/>
+      <c r="V5" s="38"/>
+      <c r="W5" s="38"/>
+      <c r="X5" s="38"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="37">
         <v>2025</v>
       </c>
-      <c r="AA5" s="48"/>
-[...10 lines deleted...]
-      <c r="AL5" s="47">
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="38"/>
+      <c r="AD5" s="38"/>
+      <c r="AE5" s="38"/>
+      <c r="AF5" s="38"/>
+      <c r="AG5" s="38"/>
+      <c r="AH5" s="38"/>
+      <c r="AI5" s="38"/>
+      <c r="AJ5" s="38"/>
+      <c r="AK5" s="39"/>
+      <c r="AL5" s="37">
         <v>2026</v>
       </c>
-      <c r="AM5" s="48"/>
-[...13 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="AM5" s="38"/>
+      <c r="AN5" s="38"/>
+      <c r="AO5" s="38"/>
+      <c r="AP5" s="38"/>
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="38"/>
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="38"/>
+      <c r="AU5" s="38"/>
+      <c r="AV5" s="38"/>
+      <c r="AW5" s="39"/>
+    </row>
+    <row r="6" spans="1:55" s="40" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="41"/>
+      <c r="B6" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="C6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="F6" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="G6" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="7" t="s">
+      <c r="H6" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="I6" s="7" t="s">
+      <c r="I6" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="J6" s="7" t="s">
+      <c r="J6" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="K6" s="7" t="s">
+      <c r="K6" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="L6" s="7" t="s">
+      <c r="L6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="M6" s="7" t="s">
+      <c r="M6" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="N6" s="7" t="s">
+      <c r="N6" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="7" t="s">
+      <c r="O6" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="7" t="s">
+      <c r="P6" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="7" t="s">
+      <c r="Q6" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="7" t="s">
+      <c r="R6" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="S6" s="7" t="s">
+      <c r="S6" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="T6" s="12" t="s">
+      <c r="T6" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="U6" s="12" t="s">
+      <c r="U6" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="V6" s="12" t="s">
+      <c r="V6" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="W6" s="12" t="s">
+      <c r="W6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="X6" s="13" t="s">
+      <c r="X6" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="Y6" s="14" t="s">
+      <c r="Y6" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="Z6" s="12" t="s">
+      <c r="Z6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="12" t="s">
+      <c r="AA6" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="12" t="s">
+      <c r="AB6" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="12" t="s">
+      <c r="AC6" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="AD6" s="12" t="s">
+      <c r="AD6" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AE6" s="12" t="s">
+      <c r="AE6" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="12" t="s">
+      <c r="AF6" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AG6" s="12" t="s">
+      <c r="AG6" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AH6" s="12" t="s">
+      <c r="AH6" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AI6" s="12" t="s">
+      <c r="AI6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AJ6" s="15" t="s">
+      <c r="AJ6" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="AK6" s="14" t="s">
+      <c r="AK6" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AL6" s="12" t="s">
+      <c r="AL6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="AM6" s="12" t="s">
+      <c r="AM6" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AN6" s="12" t="s">
+      <c r="AN6" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="AO6" s="12" t="s">
+      <c r="AO6" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="AP6" s="12" t="s">
+      <c r="AP6" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="AQ6" s="12" t="s">
+      <c r="AQ6" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="AR6" s="12" t="s">
+      <c r="AR6" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AS6" s="12" t="s">
+      <c r="AS6" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AT6" s="12" t="s">
+      <c r="AT6" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AU6" s="12" t="s">
+      <c r="AU6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AV6" s="15" t="s">
+      <c r="AV6" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="AW6" s="14" t="s">
+      <c r="AW6" s="44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="A7" s="50" t="s">
+    <row r="7" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="50"/>
-[...37 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="46"/>
+      <c r="R7" s="46"/>
+      <c r="S7" s="46"/>
+      <c r="T7" s="46"/>
+      <c r="U7" s="46"/>
+      <c r="V7" s="46"/>
+      <c r="W7" s="46"/>
+      <c r="X7" s="46"/>
+      <c r="Y7" s="46"/>
+      <c r="Z7" s="46"/>
+      <c r="AA7" s="46"/>
+      <c r="AB7" s="46"/>
+      <c r="AC7" s="46"/>
+      <c r="AD7" s="46"/>
+      <c r="AE7" s="46"/>
+      <c r="AF7" s="46"/>
+      <c r="AG7" s="46"/>
+      <c r="AH7" s="46"/>
+      <c r="AI7" s="46"/>
+      <c r="AJ7" s="46"/>
+      <c r="AK7" s="46"/>
+    </row>
+    <row r="8" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B8" s="47">
         <v>31</v>
       </c>
-      <c r="C8" s="1">
+      <c r="C8" s="47">
         <v>35</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D8" s="47">
         <v>40</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E8" s="47">
         <v>19</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F8" s="47">
         <v>54</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G8" s="47">
         <v>30</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H8" s="47">
         <v>35</v>
       </c>
-      <c r="I8" s="1">
+      <c r="I8" s="47">
         <v>43</v>
       </c>
-      <c r="J8" s="1">
+      <c r="J8" s="47">
         <v>22</v>
       </c>
-      <c r="K8" s="1">
+      <c r="K8" s="47">
         <v>29</v>
       </c>
-      <c r="L8" s="1">
+      <c r="L8" s="47">
         <v>39</v>
       </c>
-      <c r="M8" s="1">
+      <c r="M8" s="47">
         <v>51</v>
       </c>
-      <c r="N8" s="1">
+      <c r="N8" s="47">
         <v>6</v>
       </c>
-      <c r="O8" s="1">
+      <c r="O8" s="47">
         <v>29</v>
       </c>
-      <c r="P8" s="1">
+      <c r="P8" s="47">
         <v>14</v>
       </c>
-      <c r="Q8" s="1">
+      <c r="Q8" s="47">
         <v>17</v>
       </c>
-      <c r="R8" s="1">
+      <c r="R8" s="47">
         <v>13</v>
       </c>
-      <c r="S8" s="1">
+      <c r="S8" s="47">
         <v>19</v>
       </c>
-      <c r="T8" s="1">
+      <c r="T8" s="47">
         <v>-410</v>
       </c>
-      <c r="U8" s="1">
+      <c r="U8" s="47">
         <v>-408</v>
       </c>
-      <c r="V8" s="1">
+      <c r="V8" s="47">
         <v>-478</v>
       </c>
-      <c r="W8" s="1">
+      <c r="W8" s="47">
         <v>-300</v>
       </c>
-      <c r="X8" s="1">
+      <c r="X8" s="47">
         <v>-461</v>
       </c>
-      <c r="Y8" s="1">
+      <c r="Y8" s="47">
         <v>-165</v>
       </c>
-      <c r="Z8" s="4">
+      <c r="Z8" s="48">
         <v>-317</v>
       </c>
-      <c r="AA8" s="4">
+      <c r="AA8" s="48">
         <v>-299</v>
       </c>
-      <c r="AB8" s="4">
+      <c r="AB8" s="48">
         <v>-276</v>
       </c>
-      <c r="AC8" s="4">
+      <c r="AC8" s="48">
         <v>-283</v>
       </c>
-      <c r="AD8" s="4">
+      <c r="AD8" s="48">
         <v>-256</v>
       </c>
-      <c r="AE8" s="4">
+      <c r="AE8" s="48">
         <v>-443</v>
       </c>
-      <c r="AF8" s="4">
+      <c r="AF8" s="48">
         <v>-578</v>
       </c>
-      <c r="AG8" s="4">
+      <c r="AG8" s="48">
         <v>-535</v>
       </c>
-      <c r="AH8" s="4">
+      <c r="AH8" s="48">
         <v>-510</v>
       </c>
-      <c r="AI8" s="4">
+      <c r="AI8" s="48">
         <v>-279</v>
       </c>
-      <c r="AJ8" s="4">
+      <c r="AJ8" s="48">
         <v>-297</v>
       </c>
-      <c r="AK8" s="4">
+      <c r="AK8" s="48">
         <v>-250</v>
       </c>
-      <c r="AL8" s="4">
+      <c r="AL8" s="48">
         <v>-497</v>
       </c>
-      <c r="AM8" s="4">
+      <c r="AM8" s="48">
         <v>-370</v>
       </c>
-      <c r="AN8" s="4">
+      <c r="AN8" s="48">
         <v>-157</v>
       </c>
-      <c r="AO8" s="4">
+      <c r="AO8" s="48">
         <v>-113</v>
       </c>
-      <c r="AP8" s="4">
+      <c r="AP8" s="48">
         <v>-305</v>
       </c>
-      <c r="AQ8" s="4">
+      <c r="AQ8" s="48">
         <v>-409</v>
       </c>
-      <c r="AR8" s="43">
+      <c r="AR8" s="49">
         <v>-343</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="AS8" s="49">
+        <v>-407</v>
+      </c>
+      <c r="AT8" s="49"/>
+      <c r="AU8" s="50"/>
+    </row>
+    <row r="9" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="T9" s="1">
+      <c r="T9" s="47">
         <v>172</v>
       </c>
-      <c r="U9" s="1">
+      <c r="U9" s="47">
         <v>100</v>
       </c>
-      <c r="V9" s="1">
+      <c r="V9" s="47">
         <v>150</v>
       </c>
-      <c r="W9" s="1">
+      <c r="W9" s="47">
         <v>315</v>
       </c>
-      <c r="X9" s="1">
+      <c r="X9" s="47">
         <v>243</v>
       </c>
-      <c r="Y9" s="1">
+      <c r="Y9" s="47">
         <v>338</v>
       </c>
-      <c r="Z9" s="4">
+      <c r="Z9" s="48">
         <v>328</v>
       </c>
-      <c r="AA9" s="4">
+      <c r="AA9" s="48">
         <v>205</v>
       </c>
-      <c r="AB9" s="4">
+      <c r="AB9" s="48">
         <v>208</v>
       </c>
-      <c r="AC9" s="4">
+      <c r="AC9" s="48">
         <v>331</v>
       </c>
-      <c r="AD9" s="4">
+      <c r="AD9" s="48">
         <v>210</v>
       </c>
-      <c r="AE9" s="4">
+      <c r="AE9" s="48">
         <v>199</v>
       </c>
-      <c r="AF9" s="4">
+      <c r="AF9" s="48">
         <v>264</v>
       </c>
-      <c r="AG9" s="4">
+      <c r="AG9" s="48">
         <v>313</v>
       </c>
-      <c r="AH9" s="4">
+      <c r="AH9" s="48">
         <v>-33</v>
       </c>
-      <c r="AI9" s="4">
+      <c r="AI9" s="48">
         <v>97</v>
       </c>
-      <c r="AJ9" s="4">
+      <c r="AJ9" s="48">
         <v>55</v>
       </c>
-      <c r="AK9" s="4">
+      <c r="AK9" s="48">
         <v>14</v>
       </c>
-      <c r="AL9" s="4">
+      <c r="AL9" s="48">
         <v>-42</v>
       </c>
-      <c r="AM9" s="4">
+      <c r="AM9" s="48">
         <v>-226</v>
       </c>
-      <c r="AN9" s="4">
+      <c r="AN9" s="48">
         <v>-26</v>
       </c>
-      <c r="AO9" s="4">
+      <c r="AO9" s="48">
         <v>113</v>
       </c>
-      <c r="AP9" s="4">
+      <c r="AP9" s="48">
         <v>-62</v>
       </c>
-      <c r="AQ9" s="4">
+      <c r="AQ9" s="48">
         <v>105</v>
       </c>
-      <c r="AR9" s="43">
+      <c r="AR9" s="49">
         <v>-22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="AS9" s="49">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="T10" s="1">
+      <c r="T10" s="47">
         <v>-88</v>
       </c>
-      <c r="U10" s="1">
+      <c r="U10" s="47">
         <v>-42</v>
       </c>
-      <c r="V10" s="1">
+      <c r="V10" s="47">
         <v>-26</v>
       </c>
-      <c r="W10" s="1">
+      <c r="W10" s="47">
         <v>11</v>
       </c>
-      <c r="X10" s="1">
+      <c r="X10" s="47">
         <v>-52</v>
       </c>
-      <c r="Y10" s="1">
+      <c r="Y10" s="47">
         <v>-19</v>
       </c>
-      <c r="Z10" s="4">
+      <c r="Z10" s="48">
         <v>-22</v>
       </c>
-      <c r="AA10" s="4">
+      <c r="AA10" s="48">
         <v>-65</v>
       </c>
-      <c r="AB10" s="4">
+      <c r="AB10" s="48">
         <v>-1</v>
       </c>
-      <c r="AC10" s="4">
+      <c r="AC10" s="48">
         <v>-34</v>
       </c>
-      <c r="AD10" s="4">
+      <c r="AD10" s="48">
         <v>-34</v>
       </c>
-      <c r="AE10" s="4">
+      <c r="AE10" s="48">
         <v>-71</v>
       </c>
-      <c r="AF10" s="4">
+      <c r="AF10" s="48">
         <v>-68</v>
       </c>
-      <c r="AG10" s="4">
+      <c r="AG10" s="48">
         <v>-38</v>
       </c>
-      <c r="AH10" s="4">
+      <c r="AH10" s="48">
         <v>-23</v>
       </c>
-      <c r="AI10" s="4">
+      <c r="AI10" s="48">
         <v>-25</v>
       </c>
-      <c r="AJ10" s="4">
+      <c r="AJ10" s="48">
         <v>-13</v>
       </c>
-      <c r="AK10" s="4">
+      <c r="AK10" s="48">
         <v>-5</v>
       </c>
-      <c r="AL10" s="4">
+      <c r="AL10" s="48">
         <v>-5</v>
       </c>
-      <c r="AM10" s="4">
+      <c r="AM10" s="48">
         <v>-1</v>
       </c>
-      <c r="AN10" s="4">
+      <c r="AN10" s="48">
         <v>31</v>
       </c>
-      <c r="AO10" s="4">
+      <c r="AO10" s="48">
         <v>-43</v>
       </c>
-      <c r="AP10" s="4">
+      <c r="AP10" s="48">
         <v>-9</v>
       </c>
-      <c r="AQ10" s="4">
+      <c r="AQ10" s="48">
         <v>-30</v>
       </c>
-      <c r="AR10" s="43">
+      <c r="AR10" s="49">
         <v>-16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="AS10" s="49">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="T11" s="1">
+      <c r="T11" s="47">
         <v>-38</v>
       </c>
-      <c r="U11" s="1">
+      <c r="U11" s="47">
         <v>-33</v>
       </c>
-      <c r="V11" s="1">
+      <c r="V11" s="47">
         <v>-9</v>
       </c>
-      <c r="W11" s="1">
+      <c r="W11" s="47">
         <v>-43</v>
       </c>
-      <c r="X11" s="1">
+      <c r="X11" s="47">
         <v>-16</v>
       </c>
-      <c r="Y11" s="1">
+      <c r="Y11" s="47">
         <v>-44</v>
       </c>
-      <c r="Z11" s="4">
+      <c r="Z11" s="48">
         <v>-44</v>
       </c>
-      <c r="AA11" s="4">
+      <c r="AA11" s="48">
         <v>-32</v>
       </c>
-      <c r="AB11" s="4">
+      <c r="AB11" s="48">
         <v>-39</v>
       </c>
-      <c r="AC11" s="4">
+      <c r="AC11" s="48">
         <v>-84</v>
       </c>
-      <c r="AD11" s="4">
+      <c r="AD11" s="48">
         <v>-33</v>
       </c>
-      <c r="AE11" s="4">
+      <c r="AE11" s="48">
         <v>-10</v>
       </c>
-      <c r="AF11" s="4">
+      <c r="AF11" s="48">
         <v>-50</v>
       </c>
-      <c r="AG11" s="4">
+      <c r="AG11" s="48">
         <v>-121</v>
       </c>
-      <c r="AH11" s="4">
+      <c r="AH11" s="48">
         <v>17</v>
       </c>
-      <c r="AI11" s="4">
+      <c r="AI11" s="48">
         <v>38</v>
       </c>
-      <c r="AJ11" s="4">
+      <c r="AJ11" s="48">
         <v>13</v>
       </c>
-      <c r="AK11" s="4">
+      <c r="AK11" s="48">
         <v>-19</v>
       </c>
-      <c r="AL11" s="4">
+      <c r="AL11" s="48">
         <v>-45</v>
       </c>
-      <c r="AM11" s="4">
+      <c r="AM11" s="48">
         <v>-28</v>
       </c>
-      <c r="AN11" s="4">
+      <c r="AN11" s="48">
         <v>-8</v>
       </c>
-      <c r="AO11" s="4">
+      <c r="AO11" s="48">
         <v>-80</v>
       </c>
-      <c r="AP11" s="4">
+      <c r="AP11" s="48">
         <v>14</v>
       </c>
-      <c r="AQ11" s="4">
+      <c r="AQ11" s="48">
         <v>-97</v>
       </c>
-      <c r="AR11" s="43">
+      <c r="AR11" s="49">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="AS11" s="49">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="T12" s="1">
+      <c r="T12" s="47">
         <v>-51</v>
       </c>
-      <c r="U12" s="1">
+      <c r="U12" s="47">
         <v>-88</v>
       </c>
-      <c r="V12" s="1">
+      <c r="V12" s="47">
         <v>-136</v>
       </c>
-      <c r="W12" s="1">
+      <c r="W12" s="47">
         <v>-93</v>
       </c>
-      <c r="X12" s="1">
+      <c r="X12" s="47">
         <v>-63</v>
       </c>
-      <c r="Y12" s="1">
+      <c r="Y12" s="47">
         <v>-78</v>
       </c>
-      <c r="Z12" s="4">
+      <c r="Z12" s="48">
         <v>-83</v>
       </c>
-      <c r="AA12" s="4">
+      <c r="AA12" s="48">
         <v>-61</v>
       </c>
-      <c r="AB12" s="4">
+      <c r="AB12" s="48">
         <v>-51</v>
       </c>
-      <c r="AC12" s="4">
+      <c r="AC12" s="48">
         <v>-93</v>
       </c>
-      <c r="AD12" s="4">
+      <c r="AD12" s="48">
         <v>-76</v>
       </c>
-      <c r="AE12" s="4">
+      <c r="AE12" s="48">
         <v>-64</v>
       </c>
-      <c r="AF12" s="4">
+      <c r="AF12" s="48">
         <v>-139</v>
       </c>
-      <c r="AG12" s="4">
+      <c r="AG12" s="48">
         <v>-147</v>
       </c>
-      <c r="AH12" s="4">
+      <c r="AH12" s="48">
         <v>-102</v>
       </c>
-      <c r="AI12" s="4">
+      <c r="AI12" s="48">
         <v>-55</v>
       </c>
-      <c r="AJ12" s="4">
+      <c r="AJ12" s="48">
         <v>-62</v>
       </c>
-      <c r="AK12" s="4">
+      <c r="AK12" s="48">
         <v>-34</v>
       </c>
-      <c r="AL12" s="4">
+      <c r="AL12" s="48">
         <v>-110</v>
       </c>
-      <c r="AM12" s="4">
+      <c r="AM12" s="48">
         <v>-55</v>
       </c>
-      <c r="AN12" s="4">
+      <c r="AN12" s="48">
         <v>-21</v>
       </c>
-      <c r="AO12" s="4" t="s">
+      <c r="AO12" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AP12" s="4">
+      <c r="AP12" s="48">
         <v>-52</v>
       </c>
-      <c r="AQ12" s="4">
+      <c r="AQ12" s="48">
         <v>-86</v>
       </c>
-      <c r="AR12" s="43">
+      <c r="AR12" s="49">
         <v>-50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="AS12" s="49">
+        <v>-126</v>
+      </c>
+    </row>
+    <row r="13" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="T13" s="1">
+      <c r="T13" s="47">
         <v>-30</v>
       </c>
-      <c r="U13" s="1">
+      <c r="U13" s="47">
         <v>-89</v>
       </c>
-      <c r="V13" s="1">
+      <c r="V13" s="47">
         <v>-74</v>
       </c>
-      <c r="W13" s="1">
+      <c r="W13" s="47">
         <v>-17</v>
       </c>
-      <c r="X13" s="1">
+      <c r="X13" s="47">
         <v>-34</v>
       </c>
-      <c r="Y13" s="1">
+      <c r="Y13" s="47">
         <v>-34</v>
       </c>
-      <c r="Z13" s="4">
+      <c r="Z13" s="48">
         <v>-58</v>
       </c>
-      <c r="AA13" s="4">
+      <c r="AA13" s="48">
         <v>-41</v>
       </c>
-      <c r="AB13" s="4">
+      <c r="AB13" s="48">
         <v>-49</v>
       </c>
-      <c r="AC13" s="4">
+      <c r="AC13" s="48">
         <v>3</v>
       </c>
-      <c r="AD13" s="4">
+      <c r="AD13" s="48">
         <v>-52</v>
       </c>
-      <c r="AE13" s="4">
+      <c r="AE13" s="48">
         <v>-98</v>
       </c>
-      <c r="AF13" s="4">
+      <c r="AF13" s="48">
         <v>-82</v>
       </c>
-      <c r="AG13" s="4">
+      <c r="AG13" s="48">
         <v>-129</v>
       </c>
-      <c r="AH13" s="4">
+      <c r="AH13" s="48">
         <v>-70</v>
       </c>
-      <c r="AI13" s="4">
+      <c r="AI13" s="48">
         <v>-38</v>
       </c>
-      <c r="AJ13" s="4">
+      <c r="AJ13" s="48">
         <v>-99</v>
       </c>
-      <c r="AK13" s="4">
+      <c r="AK13" s="48">
         <v>-24</v>
       </c>
-      <c r="AL13" s="4">
+      <c r="AL13" s="48">
         <v>-51</v>
       </c>
-      <c r="AM13" s="4">
+      <c r="AM13" s="48">
         <v>-6</v>
       </c>
-      <c r="AN13" s="4">
+      <c r="AN13" s="48">
         <v>-24</v>
       </c>
-      <c r="AO13" s="4">
+      <c r="AO13" s="48">
         <v>-45</v>
       </c>
-      <c r="AP13" s="4">
+      <c r="AP13" s="48">
         <v>-86</v>
       </c>
-      <c r="AQ13" s="4">
+      <c r="AQ13" s="48">
         <v>-42</v>
       </c>
-      <c r="AR13" s="43">
+      <c r="AR13" s="49">
         <v>-32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="AS13" s="49">
+        <v>-111</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="T14" s="1">
+      <c r="T14" s="47">
         <v>5</v>
       </c>
-      <c r="U14" s="1">
+      <c r="U14" s="47">
         <v>-44</v>
       </c>
-      <c r="V14" s="1">
+      <c r="V14" s="47">
         <v>-56</v>
       </c>
-      <c r="W14" s="1">
+      <c r="W14" s="47">
         <v>-79</v>
       </c>
-      <c r="X14" s="1">
+      <c r="X14" s="47">
         <v>-60</v>
       </c>
-      <c r="Y14" s="1">
+      <c r="Y14" s="47">
         <v>-66</v>
       </c>
-      <c r="Z14" s="4">
+      <c r="Z14" s="48">
         <v>-70</v>
       </c>
-      <c r="AA14" s="4">
+      <c r="AA14" s="48">
         <v>-41</v>
       </c>
-      <c r="AB14" s="4">
+      <c r="AB14" s="48">
         <v>-45</v>
       </c>
-      <c r="AC14" s="4">
+      <c r="AC14" s="48">
         <v>-96</v>
       </c>
-      <c r="AD14" s="4">
+      <c r="AD14" s="48">
         <v>-46</v>
       </c>
-      <c r="AE14" s="4">
+      <c r="AE14" s="48">
         <v>2</v>
       </c>
-      <c r="AF14" s="4">
+      <c r="AF14" s="48">
         <v>-53</v>
       </c>
-      <c r="AG14" s="4">
+      <c r="AG14" s="48">
         <v>-73</v>
       </c>
-      <c r="AH14" s="4">
+      <c r="AH14" s="48">
         <v>-35</v>
       </c>
-      <c r="AI14" s="4">
+      <c r="AI14" s="48">
         <v>-32</v>
       </c>
-      <c r="AJ14" s="4">
+      <c r="AJ14" s="48">
         <v>-62</v>
       </c>
-      <c r="AK14" s="4">
+      <c r="AK14" s="48">
         <v>-22</v>
       </c>
-      <c r="AL14" s="4">
+      <c r="AL14" s="48">
         <v>-50</v>
       </c>
-      <c r="AM14" s="4">
+      <c r="AM14" s="48">
         <v>10</v>
       </c>
-      <c r="AN14" s="4">
+      <c r="AN14" s="48">
         <v>19</v>
       </c>
-      <c r="AO14" s="4">
+      <c r="AO14" s="48">
         <v>-16</v>
       </c>
-      <c r="AP14" s="4">
+      <c r="AP14" s="48">
         <v>-54</v>
       </c>
-      <c r="AQ14" s="4">
+      <c r="AQ14" s="48">
         <v>5</v>
       </c>
-      <c r="AR14" s="43">
+      <c r="AR14" s="49">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="AS14" s="49">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="T15" s="1">
+      <c r="T15" s="47">
         <v>-15</v>
       </c>
-      <c r="U15" s="1">
+      <c r="U15" s="47">
         <v>-21</v>
       </c>
-      <c r="V15" s="1">
+      <c r="V15" s="47">
         <v>-33</v>
       </c>
-      <c r="W15" s="1">
+      <c r="W15" s="47">
         <v>-37</v>
       </c>
-      <c r="X15" s="1">
+      <c r="X15" s="47">
         <v>-44</v>
       </c>
-      <c r="Y15" s="1">
+      <c r="Y15" s="47">
         <v>-26</v>
       </c>
-      <c r="Z15" s="4">
+      <c r="Z15" s="48">
         <v>-28</v>
       </c>
-      <c r="AA15" s="4">
+      <c r="AA15" s="48">
         <v>-1</v>
       </c>
-      <c r="AB15" s="4">
+      <c r="AB15" s="48">
         <v>-12</v>
       </c>
-      <c r="AC15" s="4">
+      <c r="AC15" s="48">
         <v>-4</v>
       </c>
-      <c r="AD15" s="4">
+      <c r="AD15" s="48">
         <v>-26</v>
       </c>
-      <c r="AE15" s="4">
+      <c r="AE15" s="48">
         <v>-22</v>
       </c>
-      <c r="AF15" s="4">
+      <c r="AF15" s="48">
         <v>-41</v>
       </c>
-      <c r="AG15" s="4">
+      <c r="AG15" s="48">
         <v>-24</v>
       </c>
-      <c r="AH15" s="4">
+      <c r="AH15" s="48">
         <v>1</v>
       </c>
-      <c r="AI15" s="4">
+      <c r="AI15" s="48">
         <v>-4</v>
       </c>
-      <c r="AJ15" s="4">
+      <c r="AJ15" s="48">
         <v>10</v>
       </c>
-      <c r="AK15" s="4">
+      <c r="AK15" s="48">
         <v>-15</v>
       </c>
-      <c r="AL15" s="4">
+      <c r="AL15" s="48">
         <v>12</v>
       </c>
-      <c r="AM15" s="4">
+      <c r="AM15" s="48">
         <v>2</v>
       </c>
-      <c r="AN15" s="4">
+      <c r="AN15" s="48">
         <v>-3</v>
       </c>
-      <c r="AO15" s="4">
+      <c r="AO15" s="48">
         <v>14</v>
       </c>
-      <c r="AP15" s="4">
+      <c r="AP15" s="48">
         <v>33</v>
       </c>
-      <c r="AQ15" s="4">
+      <c r="AQ15" s="48">
         <v>-3</v>
       </c>
-      <c r="AR15" s="43">
+      <c r="AR15" s="49">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="AS15" s="49">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:55" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="T16" s="1">
+      <c r="T16" s="47">
         <v>-64</v>
       </c>
-      <c r="U16" s="1">
+      <c r="U16" s="47">
         <v>-46</v>
       </c>
-      <c r="V16" s="1">
+      <c r="V16" s="47">
         <v>-43</v>
       </c>
-      <c r="W16" s="1">
+      <c r="W16" s="47">
         <v>-17</v>
       </c>
-      <c r="X16" s="1">
+      <c r="X16" s="47">
         <v>-104</v>
       </c>
-      <c r="Y16" s="1">
+      <c r="Y16" s="47">
         <v>-14</v>
       </c>
-      <c r="Z16" s="4">
+      <c r="Z16" s="48">
         <v>-47</v>
       </c>
-      <c r="AA16" s="4">
+      <c r="AA16" s="48">
         <v>-13</v>
       </c>
-      <c r="AB16" s="4">
+      <c r="AB16" s="48">
         <v>-39</v>
       </c>
-      <c r="AC16" s="4">
+      <c r="AC16" s="48">
         <v>-31</v>
       </c>
-      <c r="AD16" s="4">
+      <c r="AD16" s="48">
         <v>6</v>
       </c>
-      <c r="AE16" s="4">
+      <c r="AE16" s="48">
         <v>-65</v>
       </c>
-      <c r="AF16" s="4">
+      <c r="AF16" s="48">
         <v>-46</v>
       </c>
-      <c r="AG16" s="4">
+      <c r="AG16" s="48">
         <v>-17</v>
       </c>
-      <c r="AH16" s="4">
+      <c r="AH16" s="48">
         <v>-17</v>
       </c>
-      <c r="AI16" s="4">
+      <c r="AI16" s="48">
         <v>-49</v>
       </c>
-      <c r="AJ16" s="4">
+      <c r="AJ16" s="48">
         <v>-22</v>
       </c>
-      <c r="AK16" s="4">
+      <c r="AK16" s="48">
         <v>17</v>
       </c>
-      <c r="AL16" s="4">
+      <c r="AL16" s="48">
         <v>-30</v>
       </c>
-      <c r="AM16" s="4">
+      <c r="AM16" s="48">
         <v>-16</v>
       </c>
-      <c r="AN16" s="4">
+      <c r="AN16" s="48">
         <v>-33</v>
       </c>
-      <c r="AO16" s="4">
+      <c r="AO16" s="48">
         <v>-21</v>
       </c>
-      <c r="AP16" s="4">
+      <c r="AP16" s="48">
         <v>-14</v>
       </c>
-      <c r="AQ16" s="4">
+      <c r="AQ16" s="48">
         <v>-30</v>
       </c>
-      <c r="AR16" s="43">
+      <c r="AR16" s="49">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="AS16" s="49">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="T17" s="1">
+      <c r="T17" s="47">
         <v>-33</v>
       </c>
-      <c r="U17" s="1">
+      <c r="U17" s="47">
         <v>5</v>
       </c>
-      <c r="V17" s="1">
+      <c r="V17" s="47">
         <v>-31</v>
       </c>
-      <c r="W17" s="1">
+      <c r="W17" s="47">
         <v>-86</v>
       </c>
-      <c r="X17" s="1">
+      <c r="X17" s="47">
         <v>-79</v>
       </c>
-      <c r="Y17" s="1">
+      <c r="Y17" s="47">
         <v>-11</v>
       </c>
-      <c r="Z17" s="4">
+      <c r="Z17" s="48">
         <v>-26</v>
       </c>
-      <c r="AA17" s="4">
+      <c r="AA17" s="48">
         <v>23</v>
       </c>
-      <c r="AB17" s="4">
+      <c r="AB17" s="48">
         <v>-39</v>
       </c>
-      <c r="AC17" s="4">
+      <c r="AC17" s="48">
         <v>18</v>
       </c>
-      <c r="AD17" s="4">
+      <c r="AD17" s="48">
         <v>-26</v>
       </c>
-      <c r="AE17" s="4">
+      <c r="AE17" s="48">
         <v>-23</v>
       </c>
-      <c r="AF17" s="4">
+      <c r="AF17" s="48">
         <v>-28</v>
       </c>
-      <c r="AG17" s="4">
+      <c r="AG17" s="48">
         <v>-53</v>
       </c>
-      <c r="AH17" s="4">
+      <c r="AH17" s="48">
         <v>-32</v>
       </c>
-      <c r="AI17" s="4">
+      <c r="AI17" s="48">
         <v>-12</v>
       </c>
-      <c r="AJ17" s="4">
+      <c r="AJ17" s="48">
         <v>-22</v>
       </c>
-      <c r="AK17" s="4">
+      <c r="AK17" s="48">
         <v>-10</v>
       </c>
-      <c r="AL17" s="4">
+      <c r="AL17" s="48">
         <v>-15</v>
       </c>
-      <c r="AM17" s="4">
+      <c r="AM17" s="48">
         <v>-10</v>
       </c>
-      <c r="AN17" s="4">
+      <c r="AN17" s="48">
         <v>8</v>
       </c>
-      <c r="AO17" s="4">
+      <c r="AO17" s="48">
         <v>-5</v>
       </c>
-      <c r="AP17" s="4">
+      <c r="AP17" s="48">
         <v>23</v>
       </c>
-      <c r="AQ17" s="4">
+      <c r="AQ17" s="48">
         <v>-6</v>
       </c>
-      <c r="AR17" s="43">
+      <c r="AR17" s="49">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="AS17" s="49">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="T18" s="1">
+      <c r="T18" s="47">
         <v>-75</v>
       </c>
-      <c r="U18" s="1">
+      <c r="U18" s="47">
         <v>-27</v>
       </c>
-      <c r="V18" s="1">
+      <c r="V18" s="47">
         <v>-113</v>
       </c>
-      <c r="W18" s="1">
+      <c r="W18" s="47">
         <v>-85</v>
       </c>
-      <c r="X18" s="1">
+      <c r="X18" s="47">
         <v>-85</v>
       </c>
-      <c r="Y18" s="1">
+      <c r="Y18" s="47">
         <v>-83</v>
       </c>
-      <c r="Z18" s="4">
+      <c r="Z18" s="48">
         <v>-104</v>
       </c>
-      <c r="AA18" s="4">
+      <c r="AA18" s="48">
         <v>-32</v>
       </c>
-      <c r="AB18" s="4">
+      <c r="AB18" s="48">
         <v>-78</v>
       </c>
-      <c r="AC18" s="4">
+      <c r="AC18" s="48">
         <v>-92</v>
       </c>
-      <c r="AD18" s="4">
+      <c r="AD18" s="48">
         <v>-68</v>
       </c>
-      <c r="AE18" s="4">
+      <c r="AE18" s="48">
         <v>-74</v>
       </c>
-      <c r="AF18" s="4">
+      <c r="AF18" s="48">
         <v>-99</v>
       </c>
-      <c r="AG18" s="4">
+      <c r="AG18" s="48">
         <v>-60</v>
       </c>
-      <c r="AH18" s="4">
+      <c r="AH18" s="48">
         <v>-94</v>
       </c>
-      <c r="AI18" s="4">
+      <c r="AI18" s="48">
         <v>-52</v>
       </c>
-      <c r="AJ18" s="4">
+      <c r="AJ18" s="48">
         <v>-43</v>
       </c>
-      <c r="AK18" s="4">
+      <c r="AK18" s="48">
         <v>-48</v>
       </c>
-      <c r="AL18" s="4">
+      <c r="AL18" s="48">
         <v>-103</v>
       </c>
-      <c r="AM18" s="4">
+      <c r="AM18" s="48">
         <v>-27</v>
       </c>
-      <c r="AN18" s="4">
+      <c r="AN18" s="48">
         <v>-15</v>
       </c>
-      <c r="AO18" s="4">
+      <c r="AO18" s="48">
         <v>30</v>
       </c>
-      <c r="AP18" s="4">
+      <c r="AP18" s="48">
         <v>-31</v>
       </c>
-      <c r="AQ18" s="4">
+      <c r="AQ18" s="48">
         <v>-58</v>
       </c>
-      <c r="AR18" s="43">
+      <c r="AR18" s="49">
         <v>-80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="AS18" s="49">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="T19" s="1">
+      <c r="T19" s="47">
         <v>-72</v>
       </c>
-      <c r="U19" s="1">
+      <c r="U19" s="47">
         <v>-48</v>
       </c>
-      <c r="V19" s="1">
+      <c r="V19" s="47">
         <v>-63</v>
       </c>
-      <c r="W19" s="1">
+      <c r="W19" s="47">
         <v>-84</v>
       </c>
-      <c r="X19" s="1">
+      <c r="X19" s="47">
         <v>-39</v>
       </c>
-      <c r="Y19" s="1">
+      <c r="Y19" s="47">
         <v>-70</v>
       </c>
-      <c r="Z19" s="4">
+      <c r="Z19" s="48">
         <v>-90</v>
       </c>
-      <c r="AA19" s="4">
+      <c r="AA19" s="48">
         <v>-158</v>
       </c>
-      <c r="AB19" s="4">
+      <c r="AB19" s="48">
         <v>-51</v>
       </c>
-      <c r="AC19" s="4">
+      <c r="AC19" s="48">
         <v>-95</v>
       </c>
-      <c r="AD19" s="4">
+      <c r="AD19" s="48">
         <v>-62</v>
       </c>
-      <c r="AE19" s="4">
+      <c r="AE19" s="48">
         <v>-114</v>
       </c>
-      <c r="AF19" s="4">
+      <c r="AF19" s="48">
         <v>-128</v>
       </c>
-      <c r="AG19" s="4">
+      <c r="AG19" s="48">
         <v>-103</v>
       </c>
-      <c r="AH19" s="4">
+      <c r="AH19" s="48">
         <v>-17</v>
       </c>
-      <c r="AI19" s="4">
+      <c r="AI19" s="48">
         <v>-135</v>
       </c>
-      <c r="AJ19" s="4">
+      <c r="AJ19" s="48">
         <v>-27</v>
       </c>
-      <c r="AK19" s="4">
+      <c r="AK19" s="48">
         <v>-33</v>
       </c>
-      <c r="AL19" s="4">
+      <c r="AL19" s="48">
         <v>-6</v>
       </c>
-      <c r="AM19" s="4">
+      <c r="AM19" s="48">
         <v>-33</v>
       </c>
-      <c r="AN19" s="4">
+      <c r="AN19" s="48">
         <v>-3</v>
       </c>
-      <c r="AO19" s="4">
+      <c r="AO19" s="48">
         <v>-46</v>
       </c>
-      <c r="AP19" s="4">
+      <c r="AP19" s="48">
         <v>-15</v>
       </c>
-      <c r="AQ19" s="4">
+      <c r="AQ19" s="48">
         <v>-95</v>
       </c>
-      <c r="AR19" s="43">
+      <c r="AR19" s="49">
         <v>-56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="AS19" s="49">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="T20" s="1">
+      <c r="T20" s="47">
         <v>-49</v>
       </c>
-      <c r="U20" s="1">
+      <c r="U20" s="47">
         <v>-35</v>
       </c>
-      <c r="V20" s="1">
+      <c r="V20" s="47">
         <v>-33</v>
       </c>
-      <c r="W20" s="1">
+      <c r="W20" s="47">
         <v>-77</v>
       </c>
-      <c r="X20" s="1">
+      <c r="X20" s="47">
         <v>-65</v>
       </c>
-      <c r="Y20" s="1">
+      <c r="Y20" s="47">
         <v>-45</v>
       </c>
-      <c r="Z20" s="4">
+      <c r="Z20" s="48">
         <v>-37</v>
       </c>
-      <c r="AA20" s="4">
+      <c r="AA20" s="48">
         <v>-32</v>
       </c>
-      <c r="AB20" s="4">
+      <c r="AB20" s="48">
         <v>-41</v>
       </c>
-      <c r="AC20" s="4">
+      <c r="AC20" s="48">
         <v>-55</v>
       </c>
-      <c r="AD20" s="4">
+      <c r="AD20" s="48">
         <v>-31</v>
       </c>
-      <c r="AE20" s="4">
+      <c r="AE20" s="48">
         <v>-55</v>
       </c>
-      <c r="AF20" s="4">
+      <c r="AF20" s="48">
         <v>-34</v>
       </c>
-      <c r="AG20" s="4">
+      <c r="AG20" s="48">
         <v>-36</v>
       </c>
-      <c r="AH20" s="4">
+      <c r="AH20" s="48">
         <v>-57</v>
       </c>
-      <c r="AI20" s="4">
+      <c r="AI20" s="48">
         <v>-33</v>
       </c>
-      <c r="AJ20" s="4">
+      <c r="AJ20" s="48">
         <v>-19</v>
       </c>
-      <c r="AK20" s="4">
+      <c r="AK20" s="48">
         <v>-36</v>
       </c>
-      <c r="AL20" s="4">
+      <c r="AL20" s="48">
         <v>-33</v>
       </c>
-      <c r="AM20" s="4">
+      <c r="AM20" s="48">
         <v>8</v>
       </c>
-      <c r="AN20" s="4">
+      <c r="AN20" s="48">
         <v>-30</v>
       </c>
-      <c r="AO20" s="4">
+      <c r="AO20" s="48">
         <v>-7</v>
       </c>
-      <c r="AP20" s="4">
+      <c r="AP20" s="48">
         <v>-46</v>
       </c>
-      <c r="AQ20" s="4">
+      <c r="AQ20" s="48">
         <v>-21</v>
       </c>
-      <c r="AR20" s="43">
+      <c r="AR20" s="49">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="AS20" s="49">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="T21" s="1">
+      <c r="T21" s="47">
         <v>-72</v>
       </c>
-      <c r="U21" s="1">
+      <c r="U21" s="47">
         <v>-40</v>
       </c>
-      <c r="V21" s="1">
+      <c r="V21" s="47">
         <v>-11</v>
       </c>
-      <c r="W21" s="1">
+      <c r="W21" s="47">
         <v>-8</v>
       </c>
-      <c r="X21" s="1">
+      <c r="X21" s="47">
         <v>-63</v>
       </c>
-      <c r="Y21" s="1">
+      <c r="Y21" s="47">
         <v>-13</v>
       </c>
-      <c r="Z21" s="4">
+      <c r="Z21" s="48">
         <v>-36</v>
       </c>
-      <c r="AA21" s="4">
+      <c r="AA21" s="48">
         <v>-51</v>
       </c>
-      <c r="AB21" s="4">
+      <c r="AB21" s="48">
         <v>-39</v>
       </c>
-      <c r="AC21" s="4">
+      <c r="AC21" s="48">
         <v>-51</v>
       </c>
-      <c r="AD21" s="4">
+      <c r="AD21" s="48">
         <v>-18</v>
       </c>
-      <c r="AE21" s="4">
+      <c r="AE21" s="48">
         <v>-48</v>
       </c>
-      <c r="AF21" s="4">
+      <c r="AF21" s="48">
         <v>-74</v>
       </c>
-      <c r="AG21" s="4">
+      <c r="AG21" s="48">
         <v>-47</v>
       </c>
-      <c r="AH21" s="4">
+      <c r="AH21" s="48">
         <v>-48</v>
       </c>
-      <c r="AI21" s="4">
+      <c r="AI21" s="48">
         <v>21</v>
       </c>
-      <c r="AJ21" s="4">
+      <c r="AJ21" s="48">
         <v>-6</v>
       </c>
-      <c r="AK21" s="4">
+      <c r="AK21" s="48">
         <v>-35</v>
       </c>
-      <c r="AL21" s="4">
+      <c r="AL21" s="48">
         <v>-19</v>
       </c>
-      <c r="AM21" s="4">
+      <c r="AM21" s="48">
         <v>12</v>
       </c>
-      <c r="AN21" s="4">
+      <c r="AN21" s="48">
         <v>-52</v>
       </c>
-      <c r="AO21" s="4">
+      <c r="AO21" s="48">
         <v>-7</v>
       </c>
-      <c r="AP21" s="4">
+      <c r="AP21" s="48">
         <v>-6</v>
       </c>
-      <c r="AQ21" s="4">
+      <c r="AQ21" s="48">
         <v>-51</v>
       </c>
-      <c r="AR21" s="43">
+      <c r="AR21" s="49">
         <v>-19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="50" t="s">
+      <c r="AS21" s="49">
+        <v>-11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="50"/>
-[...39 lines deleted...]
-      <c r="A23" s="10" t="s">
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+      <c r="AF22" s="46"/>
+      <c r="AG22" s="46"/>
+      <c r="AH22" s="46"/>
+      <c r="AI22" s="46"/>
+      <c r="AJ22" s="46"/>
+      <c r="AK22" s="46"/>
+      <c r="AQ22" s="48"/>
+      <c r="AR22" s="51"/>
+      <c r="AS22" s="49"/>
+    </row>
+    <row r="23" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="1">
+      <c r="B23" s="47">
         <v>19</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C23" s="47">
         <v>26</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23" s="47">
         <v>29</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E23" s="47">
         <v>13</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F23" s="47">
         <v>46</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G23" s="47">
         <v>22</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H23" s="47">
         <v>25</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I23" s="47">
         <v>23</v>
       </c>
-      <c r="J23" s="1">
+      <c r="J23" s="47">
         <v>14</v>
       </c>
-      <c r="K23" s="1">
+      <c r="K23" s="47">
         <v>15</v>
       </c>
-      <c r="L23" s="1">
+      <c r="L23" s="47">
         <v>17</v>
       </c>
-      <c r="M23" s="1">
+      <c r="M23" s="47">
         <v>42</v>
       </c>
-      <c r="N23" s="1">
+      <c r="N23" s="47">
         <v>2</v>
       </c>
-      <c r="O23" s="1">
+      <c r="O23" s="47">
         <v>20</v>
       </c>
-      <c r="P23" s="1">
+      <c r="P23" s="47">
         <v>8</v>
       </c>
-      <c r="Q23" s="1">
+      <c r="Q23" s="47">
         <v>10</v>
       </c>
-      <c r="R23" s="1">
+      <c r="R23" s="47">
         <v>5</v>
       </c>
-      <c r="S23" s="1">
+      <c r="S23" s="47">
         <v>12</v>
       </c>
-      <c r="T23" s="1">
+      <c r="T23" s="47">
         <v>52</v>
       </c>
-      <c r="U23" s="1">
+      <c r="U23" s="47">
         <v>-94</v>
       </c>
-      <c r="V23" s="1">
+      <c r="V23" s="47">
         <v>8</v>
       </c>
-      <c r="W23" s="1">
+      <c r="W23" s="47">
         <v>244</v>
       </c>
-      <c r="X23" s="1">
+      <c r="X23" s="47">
         <v>190</v>
       </c>
-      <c r="Y23" s="1">
+      <c r="Y23" s="47">
         <v>340</v>
       </c>
-      <c r="Z23" s="4">
+      <c r="Z23" s="48">
         <v>286</v>
       </c>
-      <c r="AA23" s="4">
+      <c r="AA23" s="48">
         <v>108</v>
       </c>
-      <c r="AB23" s="4">
+      <c r="AB23" s="48">
         <v>142</v>
       </c>
-      <c r="AC23" s="4">
+      <c r="AC23" s="48">
         <v>278</v>
       </c>
-      <c r="AD23" s="4">
+      <c r="AD23" s="48">
         <v>61</v>
       </c>
-      <c r="AE23" s="4">
+      <c r="AE23" s="48">
         <v>22</v>
       </c>
-      <c r="AF23" s="4">
+      <c r="AF23" s="48">
         <v>86</v>
       </c>
-      <c r="AG23" s="4">
+      <c r="AG23" s="48">
         <v>150</v>
       </c>
-      <c r="AH23" s="4">
+      <c r="AH23" s="48">
         <v>-128</v>
       </c>
-      <c r="AI23" s="4">
+      <c r="AI23" s="48">
         <v>116</v>
       </c>
-      <c r="AJ23" s="4">
+      <c r="AJ23" s="48">
         <v>-69</v>
       </c>
-      <c r="AK23" s="4">
+      <c r="AK23" s="48">
         <v>-12</v>
       </c>
-      <c r="AL23" s="4">
+      <c r="AL23" s="48">
         <v>11</v>
       </c>
-      <c r="AM23" s="4">
+      <c r="AM23" s="48">
         <v>-206</v>
       </c>
-      <c r="AN23" s="4">
+      <c r="AN23" s="48">
         <v>-21</v>
       </c>
-      <c r="AO23" s="4">
+      <c r="AO23" s="48">
         <v>108</v>
       </c>
-      <c r="AP23" s="4">
+      <c r="AP23" s="48">
         <v>-126</v>
       </c>
-      <c r="AQ23" s="4">
+      <c r="AQ23" s="48">
         <v>112</v>
       </c>
-      <c r="AR23" s="43">
+      <c r="AR23" s="49">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="AS23" s="49">
+        <v>-80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="T24" s="1">
+      <c r="T24" s="47">
         <v>180</v>
       </c>
-      <c r="U24" s="1">
+      <c r="U24" s="47">
         <v>64</v>
       </c>
-      <c r="V24" s="1">
+      <c r="V24" s="47">
         <v>145</v>
       </c>
-      <c r="W24" s="1">
+      <c r="W24" s="47">
         <v>313</v>
       </c>
-      <c r="X24" s="1">
+      <c r="X24" s="47">
         <v>274</v>
       </c>
-      <c r="Y24" s="1">
+      <c r="Y24" s="47">
         <v>338</v>
       </c>
-      <c r="Z24" s="4">
+      <c r="Z24" s="48">
         <v>351</v>
       </c>
-      <c r="AA24" s="4">
+      <c r="AA24" s="48">
         <v>230</v>
       </c>
-      <c r="AB24" s="4">
+      <c r="AB24" s="48">
         <v>219</v>
       </c>
-      <c r="AC24" s="4">
+      <c r="AC24" s="48">
         <v>304</v>
       </c>
-      <c r="AD24" s="4">
+      <c r="AD24" s="48">
         <v>181</v>
       </c>
-      <c r="AE24" s="4">
+      <c r="AE24" s="48">
         <v>188</v>
       </c>
-      <c r="AF24" s="4">
+      <c r="AF24" s="48">
         <v>308</v>
       </c>
-      <c r="AG24" s="4">
+      <c r="AG24" s="48">
         <v>311</v>
       </c>
-      <c r="AH24" s="4">
+      <c r="AH24" s="48">
         <v>-2</v>
       </c>
-      <c r="AI24" s="4">
+      <c r="AI24" s="48">
         <v>151</v>
       </c>
-      <c r="AJ24" s="4">
+      <c r="AJ24" s="48">
         <v>43</v>
       </c>
-      <c r="AK24" s="4">
+      <c r="AK24" s="48">
         <v>-18</v>
       </c>
-      <c r="AL24" s="4">
+      <c r="AL24" s="48">
         <v>43</v>
       </c>
-      <c r="AM24" s="4">
+      <c r="AM24" s="48">
         <v>-212</v>
       </c>
-      <c r="AN24" s="4">
+      <c r="AN24" s="48">
         <v>-15</v>
       </c>
-      <c r="AO24" s="4">
+      <c r="AO24" s="48">
         <v>133</v>
       </c>
-      <c r="AP24" s="4">
+      <c r="AP24" s="48">
         <v>-69</v>
       </c>
-      <c r="AQ24" s="4">
+      <c r="AQ24" s="48">
         <v>184</v>
       </c>
-      <c r="AR24" s="43">
+      <c r="AR24" s="49">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="1" t="s">
+      <c r="AS24" s="49">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="25" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="T25" s="1">
+      <c r="T25" s="47">
         <v>-83</v>
       </c>
-      <c r="U25" s="1">
+      <c r="U25" s="47">
         <v>-31</v>
       </c>
-      <c r="V25" s="1">
+      <c r="V25" s="47">
         <v>-17</v>
       </c>
-      <c r="W25" s="1">
+      <c r="W25" s="47">
         <v>8</v>
       </c>
-      <c r="X25" s="1">
+      <c r="X25" s="47">
         <v>-48</v>
       </c>
-      <c r="Y25" s="1">
+      <c r="Y25" s="47">
         <v>-5</v>
       </c>
-      <c r="Z25" s="4">
+      <c r="Z25" s="48">
         <v>-19</v>
       </c>
-      <c r="AA25" s="4">
+      <c r="AA25" s="48">
         <v>-52</v>
       </c>
-      <c r="AB25" s="4">
+      <c r="AB25" s="48">
         <v>2</v>
       </c>
-      <c r="AC25" s="4">
+      <c r="AC25" s="48">
         <v>-27</v>
       </c>
-      <c r="AD25" s="4">
+      <c r="AD25" s="48">
         <v>-36</v>
       </c>
-      <c r="AE25" s="4">
+      <c r="AE25" s="48">
         <v>-79</v>
       </c>
-      <c r="AF25" s="4">
+      <c r="AF25" s="48">
         <v>-53</v>
       </c>
-      <c r="AG25" s="4">
+      <c r="AG25" s="48">
         <v>-26</v>
       </c>
-      <c r="AH25" s="4">
+      <c r="AH25" s="48">
         <v>-23</v>
       </c>
-      <c r="AI25" s="4">
+      <c r="AI25" s="48">
         <v>-10</v>
       </c>
-      <c r="AJ25" s="4">
+      <c r="AJ25" s="48">
         <v>-17</v>
       </c>
-      <c r="AK25" s="4">
+      <c r="AK25" s="48">
         <v>7</v>
       </c>
-      <c r="AL25" s="4">
+      <c r="AL25" s="48">
         <v>9</v>
       </c>
-      <c r="AM25" s="4">
+      <c r="AM25" s="48">
         <v>7</v>
       </c>
-      <c r="AN25" s="4">
+      <c r="AN25" s="48">
         <v>31</v>
       </c>
-      <c r="AO25" s="4">
+      <c r="AO25" s="48">
         <v>-39</v>
       </c>
-      <c r="AP25" s="4">
+      <c r="AP25" s="48">
         <v>-13</v>
       </c>
-      <c r="AQ25" s="4">
+      <c r="AQ25" s="48">
         <v>-31</v>
       </c>
-      <c r="AR25" s="43">
+      <c r="AR25" s="49">
         <v>-23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="AS25" s="49">
+        <v>-70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="T26" s="1">
+      <c r="T26" s="47">
         <v>-8</v>
       </c>
-      <c r="U26" s="1">
+      <c r="U26" s="47">
         <v>-45</v>
       </c>
-      <c r="V26" s="1">
+      <c r="V26" s="47">
         <v>-70</v>
       </c>
-      <c r="W26" s="1">
+      <c r="W26" s="47">
         <v>-76</v>
       </c>
-      <c r="X26" s="1">
+      <c r="X26" s="47">
         <v>-38</v>
       </c>
-      <c r="Y26" s="1">
+      <c r="Y26" s="47">
         <v>-18</v>
       </c>
-      <c r="Z26" s="4">
+      <c r="Z26" s="48">
         <v>-40</v>
       </c>
-      <c r="AA26" s="4">
+      <c r="AA26" s="48">
         <v>-39</v>
       </c>
-      <c r="AB26" s="4">
+      <c r="AB26" s="48">
         <v>-37</v>
       </c>
-      <c r="AC26" s="4">
+      <c r="AC26" s="48">
         <v>-13</v>
       </c>
-      <c r="AD26" s="4">
+      <c r="AD26" s="48">
         <v>-63</v>
       </c>
-      <c r="AE26" s="4">
+      <c r="AE26" s="48">
         <v>-36</v>
       </c>
-      <c r="AF26" s="4">
+      <c r="AF26" s="48">
         <v>-81</v>
       </c>
-      <c r="AG26" s="4">
+      <c r="AG26" s="48">
         <v>-59</v>
       </c>
-      <c r="AH26" s="4">
+      <c r="AH26" s="48">
         <v>-42</v>
       </c>
-      <c r="AI26" s="4">
+      <c r="AI26" s="48">
         <v>-65</v>
       </c>
-      <c r="AJ26" s="4">
+      <c r="AJ26" s="48">
         <v>-20</v>
       </c>
-      <c r="AK26" s="4">
+      <c r="AK26" s="48">
         <v>-16</v>
       </c>
-      <c r="AL26" s="4">
+      <c r="AL26" s="48">
         <v>-51</v>
       </c>
-      <c r="AM26" s="4">
+      <c r="AM26" s="48">
         <v>-7</v>
       </c>
-      <c r="AN26" s="4">
+      <c r="AN26" s="48">
         <v>-10</v>
       </c>
-      <c r="AO26" s="4">
+      <c r="AO26" s="48">
         <v>19</v>
       </c>
-      <c r="AP26" s="4">
+      <c r="AP26" s="48">
         <v>-6</v>
       </c>
-      <c r="AQ26" s="4">
+      <c r="AQ26" s="48">
         <v>-29</v>
       </c>
-      <c r="AR26" s="43">
+      <c r="AR26" s="49">
         <v>-7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="1" t="s">
+      <c r="AS26" s="49">
+        <v>-55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="T27" s="1">
+      <c r="T27" s="47">
         <v>-3</v>
       </c>
-      <c r="U27" s="1">
+      <c r="U27" s="47">
         <v>-73</v>
       </c>
-      <c r="V27" s="1">
+      <c r="V27" s="47">
         <v>-53</v>
       </c>
-      <c r="W27" s="1">
+      <c r="W27" s="47">
         <v>11</v>
       </c>
-      <c r="X27" s="1">
+      <c r="X27" s="47">
         <v>39</v>
       </c>
-      <c r="Y27" s="1">
+      <c r="Y27" s="47">
         <v>8</v>
       </c>
-      <c r="Z27" s="4">
+      <c r="Z27" s="48">
         <v>2</v>
       </c>
-      <c r="AA27" s="4" t="s">
+      <c r="AA27" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AB27" s="4">
+      <c r="AB27" s="48">
         <v>-18</v>
       </c>
-      <c r="AC27" s="4">
+      <c r="AC27" s="48">
         <v>37</v>
       </c>
-      <c r="AD27" s="4">
+      <c r="AD27" s="48">
         <v>-22</v>
       </c>
-      <c r="AE27" s="4">
+      <c r="AE27" s="48">
         <v>-34</v>
       </c>
-      <c r="AF27" s="4">
+      <c r="AF27" s="48">
         <v>-44</v>
       </c>
-      <c r="AG27" s="4">
+      <c r="AG27" s="48">
         <v>-57</v>
       </c>
-      <c r="AH27" s="4">
+      <c r="AH27" s="48">
         <v>-34</v>
       </c>
-      <c r="AI27" s="4">
+      <c r="AI27" s="48">
         <v>8</v>
       </c>
-      <c r="AJ27" s="4">
+      <c r="AJ27" s="48">
         <v>-65</v>
       </c>
-      <c r="AK27" s="4">
+      <c r="AK27" s="48">
         <v>27</v>
       </c>
-      <c r="AL27" s="4">
+      <c r="AL27" s="48">
         <v>-19</v>
       </c>
-      <c r="AM27" s="4">
+      <c r="AM27" s="48">
         <v>9</v>
       </c>
-      <c r="AN27" s="4">
+      <c r="AN27" s="48">
         <v>-6</v>
       </c>
-      <c r="AO27" s="4">
+      <c r="AO27" s="48">
         <v>1</v>
       </c>
-      <c r="AP27" s="4">
+      <c r="AP27" s="48">
         <v>-52</v>
       </c>
-      <c r="AQ27" s="4">
+      <c r="AQ27" s="48">
         <v>-2</v>
       </c>
-      <c r="AR27" s="43">
+      <c r="AR27" s="49">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="1" t="s">
+      <c r="AS27" s="49">
+        <v>-45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="T28" s="1">
+      <c r="T28" s="47">
         <v>-34</v>
       </c>
-      <c r="U28" s="1">
+      <c r="U28" s="47">
         <v>-9</v>
       </c>
-      <c r="V28" s="1">
+      <c r="V28" s="47">
         <v>3</v>
       </c>
-      <c r="W28" s="1">
+      <c r="W28" s="47">
         <v>-12</v>
       </c>
-      <c r="X28" s="1">
+      <c r="X28" s="47">
         <v>-37</v>
       </c>
-      <c r="Y28" s="1">
+      <c r="Y28" s="47">
         <v>17</v>
       </c>
-      <c r="Z28" s="4">
+      <c r="Z28" s="48">
         <v>-8</v>
       </c>
-      <c r="AA28" s="4">
+      <c r="AA28" s="48">
         <v>-31</v>
       </c>
-      <c r="AB28" s="4">
+      <c r="AB28" s="48">
         <v>-24</v>
       </c>
-      <c r="AC28" s="4">
+      <c r="AC28" s="48">
         <v>-23</v>
       </c>
-      <c r="AD28" s="4">
+      <c r="AD28" s="48">
         <v>1</v>
       </c>
-      <c r="AE28" s="4">
+      <c r="AE28" s="48">
         <v>-17</v>
       </c>
-      <c r="AF28" s="4">
+      <c r="AF28" s="48">
         <v>-44</v>
       </c>
-      <c r="AG28" s="4">
+      <c r="AG28" s="48">
         <v>-19</v>
       </c>
-      <c r="AH28" s="4">
+      <c r="AH28" s="48">
         <v>-27</v>
       </c>
-      <c r="AI28" s="4">
+      <c r="AI28" s="48">
         <v>32</v>
       </c>
-      <c r="AJ28" s="4">
+      <c r="AJ28" s="48">
         <v>-10</v>
       </c>
-      <c r="AK28" s="4">
+      <c r="AK28" s="48">
         <v>-12</v>
       </c>
-      <c r="AL28" s="4">
+      <c r="AL28" s="48">
         <v>29</v>
       </c>
-      <c r="AM28" s="4">
+      <c r="AM28" s="48">
         <v>-3</v>
       </c>
-      <c r="AN28" s="4">
+      <c r="AN28" s="48">
         <v>-21</v>
       </c>
-      <c r="AO28" s="4">
+      <c r="AO28" s="48">
         <v>-6</v>
       </c>
-      <c r="AP28" s="4">
+      <c r="AP28" s="48">
         <v>14</v>
       </c>
-      <c r="AQ28" s="4">
+      <c r="AQ28" s="48">
         <v>-10</v>
       </c>
-      <c r="AR28" s="43">
+      <c r="AR28" s="49">
         <v>-14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="50" t="s">
+      <c r="AS28" s="49">
+        <v>-8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="50"/>
-[...39 lines deleted...]
-      <c r="A30" s="10" t="s">
+      <c r="B29" s="46"/>
+      <c r="C29" s="46"/>
+      <c r="D29" s="46"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="46"/>
+      <c r="G29" s="46"/>
+      <c r="H29" s="46"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="46"/>
+      <c r="L29" s="46"/>
+      <c r="M29" s="46"/>
+      <c r="N29" s="46"/>
+      <c r="O29" s="46"/>
+      <c r="P29" s="46"/>
+      <c r="Q29" s="46"/>
+      <c r="R29" s="46"/>
+      <c r="S29" s="46"/>
+      <c r="T29" s="46"/>
+      <c r="U29" s="46"/>
+      <c r="V29" s="46"/>
+      <c r="W29" s="46"/>
+      <c r="X29" s="46"/>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="46"/>
+      <c r="AA29" s="46"/>
+      <c r="AB29" s="46"/>
+      <c r="AC29" s="46"/>
+      <c r="AD29" s="46"/>
+      <c r="AE29" s="46"/>
+      <c r="AF29" s="46"/>
+      <c r="AG29" s="46"/>
+      <c r="AH29" s="46"/>
+      <c r="AI29" s="46"/>
+      <c r="AJ29" s="46"/>
+      <c r="AK29" s="46"/>
+      <c r="AQ29" s="48"/>
+      <c r="AR29" s="51"/>
+      <c r="AS29" s="49"/>
+    </row>
+    <row r="30" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A30" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="1">
+      <c r="B30" s="47">
         <v>12</v>
       </c>
-      <c r="C30" s="1">
+      <c r="C30" s="47">
         <v>9</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D30" s="47">
         <v>11</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E30" s="47">
         <v>6</v>
       </c>
-      <c r="F30" s="1">
+      <c r="F30" s="47">
         <v>8</v>
       </c>
-      <c r="G30" s="1">
+      <c r="G30" s="47">
         <v>8</v>
       </c>
-      <c r="H30" s="1">
+      <c r="H30" s="47">
         <v>10</v>
       </c>
-      <c r="I30" s="1">
+      <c r="I30" s="47">
         <v>20</v>
       </c>
-      <c r="J30" s="1">
+      <c r="J30" s="47">
         <v>8</v>
       </c>
-      <c r="K30" s="1">
+      <c r="K30" s="47">
         <v>14</v>
       </c>
-      <c r="L30" s="1">
+      <c r="L30" s="47">
         <v>22</v>
       </c>
-      <c r="M30" s="1">
+      <c r="M30" s="47">
         <v>9</v>
       </c>
-      <c r="N30" s="1">
+      <c r="N30" s="47">
         <v>4</v>
       </c>
-      <c r="O30" s="1">
+      <c r="O30" s="47">
         <v>9</v>
       </c>
-      <c r="P30" s="1">
+      <c r="P30" s="47">
         <v>6</v>
       </c>
-      <c r="Q30" s="1">
+      <c r="Q30" s="47">
         <v>7</v>
       </c>
-      <c r="R30" s="1">
+      <c r="R30" s="47">
         <v>8</v>
       </c>
-      <c r="S30" s="1">
+      <c r="S30" s="47">
         <v>7</v>
       </c>
-      <c r="T30" s="1">
+      <c r="T30" s="47">
         <v>-462</v>
       </c>
-      <c r="U30" s="1">
+      <c r="U30" s="47">
         <v>-314</v>
       </c>
-      <c r="V30" s="1">
+      <c r="V30" s="47">
         <v>-486</v>
       </c>
-      <c r="W30" s="1">
+      <c r="W30" s="47">
         <v>-544</v>
       </c>
-      <c r="X30" s="1">
+      <c r="X30" s="47">
         <v>-651</v>
       </c>
-      <c r="Y30" s="1">
+      <c r="Y30" s="47">
         <v>-505</v>
       </c>
-      <c r="Z30" s="4">
+      <c r="Z30" s="48">
         <v>-603</v>
       </c>
-      <c r="AA30" s="4">
+      <c r="AA30" s="48">
         <v>-407</v>
       </c>
-      <c r="AB30" s="4">
+      <c r="AB30" s="48">
         <v>-418</v>
       </c>
-      <c r="AC30" s="4">
+      <c r="AC30" s="48">
         <v>-561</v>
       </c>
-      <c r="AD30" s="4">
+      <c r="AD30" s="48">
         <v>-317</v>
       </c>
-      <c r="AE30" s="4">
+      <c r="AE30" s="48">
         <v>-465</v>
       </c>
-      <c r="AF30" s="4">
+      <c r="AF30" s="48">
         <v>-664</v>
       </c>
-      <c r="AG30" s="4">
+      <c r="AG30" s="48">
         <v>-685</v>
       </c>
-      <c r="AH30" s="4">
+      <c r="AH30" s="48">
         <v>-382</v>
       </c>
-      <c r="AI30" s="4">
+      <c r="AI30" s="48">
         <v>-395</v>
       </c>
-      <c r="AJ30" s="4">
+      <c r="AJ30" s="48">
         <v>-228</v>
       </c>
-      <c r="AK30" s="4">
+      <c r="AK30" s="48">
         <v>-238</v>
       </c>
-      <c r="AL30" s="4">
+      <c r="AL30" s="48">
         <v>-508</v>
       </c>
-      <c r="AM30" s="4">
+      <c r="AM30" s="48">
         <v>-164</v>
       </c>
-      <c r="AN30" s="4">
+      <c r="AN30" s="48">
         <v>-136</v>
       </c>
-      <c r="AO30" s="4">
+      <c r="AO30" s="48">
         <v>-221</v>
       </c>
-      <c r="AP30" s="4">
+      <c r="AP30" s="48">
         <v>-179</v>
       </c>
-      <c r="AQ30" s="4">
+      <c r="AQ30" s="48">
         <v>-521</v>
       </c>
-      <c r="AR30" s="43">
+      <c r="AR30" s="49">
         <v>-294</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="AS30" s="49">
+        <v>-327</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="T31" s="1">
+      <c r="T31" s="47">
         <v>-8</v>
       </c>
-      <c r="U31" s="1">
+      <c r="U31" s="47">
         <v>36</v>
       </c>
-      <c r="V31" s="1">
+      <c r="V31" s="47">
         <v>5</v>
       </c>
-      <c r="W31" s="1">
+      <c r="W31" s="47">
         <v>2</v>
       </c>
-      <c r="X31" s="1">
+      <c r="X31" s="47">
         <v>-31</v>
       </c>
-      <c r="Y31" s="1" t="s">
+      <c r="Y31" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="Z31" s="4">
+      <c r="Z31" s="48">
         <v>-23</v>
       </c>
-      <c r="AA31" s="4">
+      <c r="AA31" s="48">
         <v>-25</v>
       </c>
-      <c r="AB31" s="4">
+      <c r="AB31" s="48">
         <v>-11</v>
       </c>
-      <c r="AC31" s="4">
+      <c r="AC31" s="48">
         <v>27</v>
       </c>
-      <c r="AD31" s="4">
+      <c r="AD31" s="48">
         <v>29</v>
       </c>
-      <c r="AE31" s="4">
+      <c r="AE31" s="48">
         <v>11</v>
       </c>
-      <c r="AF31" s="4">
+      <c r="AF31" s="48">
         <v>-44</v>
       </c>
-      <c r="AG31" s="4">
+      <c r="AG31" s="48">
         <v>2</v>
       </c>
-      <c r="AH31" s="4">
+      <c r="AH31" s="48">
         <v>-31</v>
       </c>
-      <c r="AI31" s="4">
+      <c r="AI31" s="48">
         <v>-54</v>
       </c>
-      <c r="AJ31" s="4">
+      <c r="AJ31" s="48">
         <v>12</v>
       </c>
-      <c r="AK31" s="4">
+      <c r="AK31" s="48">
         <v>32</v>
       </c>
-      <c r="AL31" s="4">
+      <c r="AL31" s="48">
         <v>-85</v>
       </c>
-      <c r="AM31" s="4">
+      <c r="AM31" s="48">
         <v>-14</v>
       </c>
-      <c r="AN31" s="4">
+      <c r="AN31" s="48">
         <v>-11</v>
       </c>
-      <c r="AO31" s="4">
+      <c r="AO31" s="48">
         <v>-20</v>
       </c>
-      <c r="AP31" s="4">
+      <c r="AP31" s="48">
         <v>7</v>
       </c>
-      <c r="AQ31" s="4">
+      <c r="AQ31" s="48">
         <v>-79</v>
       </c>
-      <c r="AR31" s="43">
+      <c r="AR31" s="49">
         <v>-12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="AS31" s="49">
+        <v>-69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A32" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="T32" s="1">
+      <c r="T32" s="47">
         <v>-5</v>
       </c>
-      <c r="U32" s="1">
+      <c r="U32" s="47">
         <v>-11</v>
       </c>
-      <c r="V32" s="1">
+      <c r="V32" s="47">
         <v>-9</v>
       </c>
-      <c r="W32" s="1">
+      <c r="W32" s="47">
         <v>3</v>
       </c>
-      <c r="X32" s="1">
+      <c r="X32" s="47">
         <v>-4</v>
       </c>
-      <c r="Y32" s="1">
+      <c r="Y32" s="47">
         <v>-14</v>
       </c>
-      <c r="Z32" s="4">
+      <c r="Z32" s="48">
         <v>-3</v>
       </c>
-      <c r="AA32" s="4">
+      <c r="AA32" s="48">
         <v>-13</v>
       </c>
-      <c r="AB32" s="4">
+      <c r="AB32" s="48">
         <v>-3</v>
       </c>
-      <c r="AC32" s="4">
+      <c r="AC32" s="48">
         <v>-7</v>
       </c>
-      <c r="AD32" s="4">
+      <c r="AD32" s="48">
         <v>2</v>
       </c>
-      <c r="AE32" s="4">
+      <c r="AE32" s="48">
         <v>8</v>
       </c>
-      <c r="AF32" s="4">
+      <c r="AF32" s="48">
         <v>-15</v>
       </c>
-      <c r="AG32" s="4">
+      <c r="AG32" s="48">
         <v>-12</v>
       </c>
-      <c r="AH32" s="4" t="s">
+      <c r="AH32" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AI32" s="4">
+      <c r="AI32" s="48">
         <v>-15</v>
       </c>
-      <c r="AJ32" s="4">
+      <c r="AJ32" s="48">
         <v>4</v>
       </c>
-      <c r="AK32" s="4">
+      <c r="AK32" s="48">
         <v>-12</v>
       </c>
-      <c r="AL32" s="4">
+      <c r="AL32" s="48">
         <v>-14</v>
       </c>
-      <c r="AM32" s="4">
+      <c r="AM32" s="48">
         <v>-8</v>
       </c>
-      <c r="AN32" s="3" t="s">
+      <c r="AN32" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="AO32" s="4">
+      <c r="AO32" s="48">
         <v>-4</v>
       </c>
-      <c r="AP32" s="4">
+      <c r="AP32" s="48">
         <v>4</v>
       </c>
-      <c r="AQ32" s="4">
+      <c r="AQ32" s="48">
         <v>1</v>
       </c>
-      <c r="AR32" s="43">
+      <c r="AR32" s="49">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="AS32" s="49">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A33" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="T33" s="1">
+      <c r="T33" s="47">
         <v>-38</v>
       </c>
-      <c r="U33" s="1">
+      <c r="U33" s="47">
         <v>-33</v>
       </c>
-      <c r="V33" s="1">
+      <c r="V33" s="47">
         <v>-9</v>
       </c>
-      <c r="W33" s="1">
+      <c r="W33" s="47">
         <v>-43</v>
       </c>
-      <c r="X33" s="1">
+      <c r="X33" s="47">
         <v>-16</v>
       </c>
-      <c r="Y33" s="1">
+      <c r="Y33" s="47">
         <v>-44</v>
       </c>
-      <c r="Z33" s="4">
+      <c r="Z33" s="48">
         <v>-44</v>
       </c>
-      <c r="AA33" s="4">
+      <c r="AA33" s="48">
         <v>-32</v>
       </c>
-      <c r="AB33" s="4">
+      <c r="AB33" s="48">
         <v>-39</v>
       </c>
-      <c r="AC33" s="4">
+      <c r="AC33" s="48">
         <v>-84</v>
       </c>
-      <c r="AD33" s="4">
+      <c r="AD33" s="48">
         <v>-33</v>
       </c>
-      <c r="AE33" s="4">
+      <c r="AE33" s="48">
         <v>-10</v>
       </c>
-      <c r="AF33" s="4">
+      <c r="AF33" s="48">
         <v>-50</v>
       </c>
-      <c r="AG33" s="4">
+      <c r="AG33" s="48">
         <v>-121</v>
       </c>
-      <c r="AH33" s="4">
+      <c r="AH33" s="48">
         <v>17</v>
       </c>
-      <c r="AI33" s="4">
+      <c r="AI33" s="48">
         <v>38</v>
       </c>
-      <c r="AJ33" s="4">
+      <c r="AJ33" s="48">
         <v>13</v>
       </c>
-      <c r="AK33" s="4">
+      <c r="AK33" s="48">
         <v>-19</v>
       </c>
-      <c r="AL33" s="4">
+      <c r="AL33" s="48">
         <v>-45</v>
       </c>
-      <c r="AM33" s="4">
+      <c r="AM33" s="48">
         <v>-28</v>
       </c>
-      <c r="AN33" s="4">
+      <c r="AN33" s="48">
         <v>-8</v>
       </c>
-      <c r="AO33" s="4">
+      <c r="AO33" s="48">
         <v>-80</v>
       </c>
-      <c r="AP33" s="4">
+      <c r="AP33" s="48">
         <v>14</v>
       </c>
-      <c r="AQ33" s="4">
+      <c r="AQ33" s="48">
         <v>-97</v>
       </c>
-      <c r="AR33" s="43">
+      <c r="AR33" s="49">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="AS33" s="49">
+        <v>-99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A34" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="T34" s="1">
+      <c r="T34" s="47">
         <v>-43</v>
       </c>
-      <c r="U34" s="1">
+      <c r="U34" s="47">
         <v>-43</v>
       </c>
-      <c r="V34" s="1">
+      <c r="V34" s="47">
         <v>-66</v>
       </c>
-      <c r="W34" s="1">
+      <c r="W34" s="47">
         <v>-17</v>
       </c>
-      <c r="X34" s="1">
+      <c r="X34" s="47">
         <v>-25</v>
       </c>
-      <c r="Y34" s="1">
+      <c r="Y34" s="47">
         <v>-60</v>
       </c>
-      <c r="Z34" s="4">
+      <c r="Z34" s="48">
         <v>-43</v>
       </c>
-      <c r="AA34" s="4">
+      <c r="AA34" s="48">
         <v>-22</v>
       </c>
-      <c r="AB34" s="4">
+      <c r="AB34" s="48">
         <v>-14</v>
       </c>
-      <c r="AC34" s="4">
+      <c r="AC34" s="48">
         <v>-80</v>
       </c>
-      <c r="AD34" s="4">
+      <c r="AD34" s="48">
         <v>-13</v>
       </c>
-      <c r="AE34" s="4">
+      <c r="AE34" s="48">
         <v>-28</v>
       </c>
-      <c r="AF34" s="4">
+      <c r="AF34" s="48">
         <v>-58</v>
       </c>
-      <c r="AG34" s="4">
+      <c r="AG34" s="48">
         <v>-88</v>
       </c>
-      <c r="AH34" s="4">
+      <c r="AH34" s="48">
         <v>-60</v>
       </c>
-      <c r="AI34" s="4">
+      <c r="AI34" s="48">
         <v>10</v>
       </c>
-      <c r="AJ34" s="4">
+      <c r="AJ34" s="48">
         <v>-42</v>
       </c>
-      <c r="AK34" s="4">
+      <c r="AK34" s="48">
         <v>-18</v>
       </c>
-      <c r="AL34" s="4">
+      <c r="AL34" s="48">
         <v>-59</v>
       </c>
-      <c r="AM34" s="4">
+      <c r="AM34" s="48">
         <v>-48</v>
       </c>
-      <c r="AN34" s="4">
+      <c r="AN34" s="48">
         <v>-11</v>
       </c>
-      <c r="AO34" s="4">
+      <c r="AO34" s="48">
         <v>-19</v>
       </c>
-      <c r="AP34" s="4">
+      <c r="AP34" s="48">
         <v>-46</v>
       </c>
-      <c r="AQ34" s="4">
+      <c r="AQ34" s="48">
         <v>-57</v>
       </c>
-      <c r="AR34" s="43">
+      <c r="AR34" s="49">
         <v>-43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="1" t="s">
+      <c r="AS34" s="49">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="T35" s="1">
+      <c r="T35" s="47">
         <v>-27</v>
       </c>
-      <c r="U35" s="1">
+      <c r="U35" s="47">
         <v>-16</v>
       </c>
-      <c r="V35" s="1">
+      <c r="V35" s="47">
         <v>-21</v>
       </c>
-      <c r="W35" s="1">
+      <c r="W35" s="47">
         <v>-28</v>
       </c>
-      <c r="X35" s="1">
+      <c r="X35" s="47">
         <v>-73</v>
       </c>
-      <c r="Y35" s="1">
+      <c r="Y35" s="47">
         <v>-42</v>
       </c>
-      <c r="Z35" s="4">
+      <c r="Z35" s="48">
         <v>-60</v>
       </c>
-      <c r="AA35" s="4">
+      <c r="AA35" s="48">
         <v>-41</v>
       </c>
-      <c r="AB35" s="4">
+      <c r="AB35" s="48">
         <v>-31</v>
       </c>
-      <c r="AC35" s="4">
+      <c r="AC35" s="48">
         <v>-34</v>
       </c>
-      <c r="AD35" s="4">
+      <c r="AD35" s="48">
         <v>-30</v>
       </c>
-      <c r="AE35" s="4">
+      <c r="AE35" s="48">
         <v>-64</v>
       </c>
-      <c r="AF35" s="4">
+      <c r="AF35" s="48">
         <v>-38</v>
       </c>
-      <c r="AG35" s="4">
+      <c r="AG35" s="48">
         <v>-72</v>
       </c>
-      <c r="AH35" s="4">
+      <c r="AH35" s="48">
         <v>-36</v>
       </c>
-      <c r="AI35" s="4">
+      <c r="AI35" s="48">
         <v>-46</v>
       </c>
-      <c r="AJ35" s="4">
+      <c r="AJ35" s="48">
         <v>-34</v>
       </c>
-      <c r="AK35" s="4">
+      <c r="AK35" s="48">
         <v>-51</v>
       </c>
-      <c r="AL35" s="4">
+      <c r="AL35" s="48">
         <v>-32</v>
       </c>
-      <c r="AM35" s="4">
+      <c r="AM35" s="48">
         <v>-15</v>
       </c>
-      <c r="AN35" s="4">
+      <c r="AN35" s="48">
         <v>-18</v>
       </c>
-      <c r="AO35" s="4">
+      <c r="AO35" s="48">
         <v>-46</v>
       </c>
-      <c r="AP35" s="4">
+      <c r="AP35" s="48">
         <v>-34</v>
       </c>
-      <c r="AQ35" s="4">
+      <c r="AQ35" s="48">
         <v>-40</v>
       </c>
-      <c r="AR35" s="43">
+      <c r="AR35" s="49">
         <v>-37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="AS35" s="49">
+        <v>-66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A36" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="T36" s="1">
+      <c r="T36" s="47">
         <v>5</v>
       </c>
-      <c r="U36" s="1">
+      <c r="U36" s="47">
         <v>-44</v>
       </c>
-      <c r="V36" s="1">
+      <c r="V36" s="47">
         <v>-56</v>
       </c>
-      <c r="W36" s="1">
+      <c r="W36" s="47">
         <v>-79</v>
       </c>
-      <c r="X36" s="1">
+      <c r="X36" s="47">
         <v>-60</v>
       </c>
-      <c r="Y36" s="1">
+      <c r="Y36" s="47">
         <v>-66</v>
       </c>
-      <c r="Z36" s="4">
+      <c r="Z36" s="48">
         <v>-70</v>
       </c>
-      <c r="AA36" s="4">
+      <c r="AA36" s="48">
         <v>-41</v>
       </c>
-      <c r="AB36" s="4">
+      <c r="AB36" s="48">
         <v>-45</v>
       </c>
-      <c r="AC36" s="4">
+      <c r="AC36" s="48">
         <v>-96</v>
       </c>
-      <c r="AD36" s="4">
+      <c r="AD36" s="48">
         <v>-46</v>
       </c>
-      <c r="AE36" s="4">
+      <c r="AE36" s="48">
         <v>2</v>
       </c>
-      <c r="AF36" s="4">
+      <c r="AF36" s="48">
         <v>-53</v>
       </c>
-      <c r="AG36" s="4">
+      <c r="AG36" s="48">
         <v>-73</v>
       </c>
-      <c r="AH36" s="4">
+      <c r="AH36" s="48">
         <v>-35</v>
       </c>
-      <c r="AI36" s="4">
+      <c r="AI36" s="48">
         <v>-32</v>
       </c>
-      <c r="AJ36" s="4">
+      <c r="AJ36" s="48">
         <v>-62</v>
       </c>
-      <c r="AK36" s="4">
+      <c r="AK36" s="48">
         <v>-22</v>
       </c>
-      <c r="AL36" s="4">
+      <c r="AL36" s="48">
         <v>-50</v>
       </c>
-      <c r="AM36" s="4">
+      <c r="AM36" s="48">
         <v>10</v>
       </c>
-      <c r="AN36" s="4">
+      <c r="AN36" s="48">
         <v>19</v>
       </c>
-      <c r="AO36" s="4">
+      <c r="AO36" s="48">
         <v>-16</v>
       </c>
-      <c r="AP36" s="4">
+      <c r="AP36" s="48">
         <v>-54</v>
       </c>
-      <c r="AQ36" s="4">
+      <c r="AQ36" s="48">
         <v>5</v>
       </c>
-      <c r="AR36" s="43">
+      <c r="AR36" s="49">
         <v>-31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="1" t="s">
+      <c r="AS36" s="49">
+        <v>-36</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A37" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="T37" s="1">
+      <c r="T37" s="47">
         <v>-15</v>
       </c>
-      <c r="U37" s="1">
+      <c r="U37" s="47">
         <v>-21</v>
       </c>
-      <c r="V37" s="1">
+      <c r="V37" s="47">
         <v>-33</v>
       </c>
-      <c r="W37" s="1">
+      <c r="W37" s="47">
         <v>-37</v>
       </c>
-      <c r="X37" s="1">
+      <c r="X37" s="47">
         <v>-44</v>
       </c>
-      <c r="Y37" s="1">
+      <c r="Y37" s="47">
         <v>-26</v>
       </c>
-      <c r="Z37" s="4">
+      <c r="Z37" s="48">
         <v>-28</v>
       </c>
-      <c r="AA37" s="4">
+      <c r="AA37" s="48">
         <v>-1</v>
       </c>
-      <c r="AB37" s="4">
+      <c r="AB37" s="48">
         <v>-12</v>
       </c>
-      <c r="AC37" s="4">
+      <c r="AC37" s="48">
         <v>-4</v>
       </c>
-      <c r="AD37" s="4">
+      <c r="AD37" s="48">
         <v>-26</v>
       </c>
-      <c r="AE37" s="4">
+      <c r="AE37" s="48">
         <v>-22</v>
       </c>
-      <c r="AF37" s="4">
+      <c r="AF37" s="48">
         <v>-41</v>
       </c>
-      <c r="AG37" s="4">
+      <c r="AG37" s="48">
         <v>-24</v>
       </c>
-      <c r="AH37" s="4">
+      <c r="AH37" s="48">
         <v>1</v>
       </c>
-      <c r="AI37" s="4">
+      <c r="AI37" s="48">
         <v>-4</v>
       </c>
-      <c r="AJ37" s="4">
+      <c r="AJ37" s="48">
         <v>10</v>
       </c>
-      <c r="AK37" s="4">
+      <c r="AK37" s="48">
         <v>-15</v>
       </c>
-      <c r="AL37" s="4">
+      <c r="AL37" s="48">
         <v>12</v>
       </c>
-      <c r="AM37" s="4">
+      <c r="AM37" s="48">
         <v>2</v>
       </c>
-      <c r="AN37" s="4">
+      <c r="AN37" s="48">
         <v>-3</v>
       </c>
-      <c r="AO37" s="4">
+      <c r="AO37" s="48">
         <v>14</v>
       </c>
-      <c r="AP37" s="4">
+      <c r="AP37" s="48">
         <v>33</v>
       </c>
-      <c r="AQ37" s="4">
+      <c r="AQ37" s="48">
         <v>-3</v>
       </c>
-      <c r="AR37" s="43">
+      <c r="AR37" s="49">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="1" t="s">
+      <c r="AS37" s="49">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A38" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="T38" s="1">
+      <c r="T38" s="47">
         <v>-64</v>
       </c>
-      <c r="U38" s="1">
+      <c r="U38" s="47">
         <v>-46</v>
       </c>
-      <c r="V38" s="1">
+      <c r="V38" s="47">
         <v>-43</v>
       </c>
-      <c r="W38" s="1">
+      <c r="W38" s="47">
         <v>-17</v>
       </c>
-      <c r="X38" s="1">
+      <c r="X38" s="47">
         <v>-104</v>
       </c>
-      <c r="Y38" s="1">
+      <c r="Y38" s="47">
         <v>-14</v>
       </c>
-      <c r="Z38" s="4">
+      <c r="Z38" s="48">
         <v>-47</v>
       </c>
-      <c r="AA38" s="4">
+      <c r="AA38" s="48">
         <v>-13</v>
       </c>
-      <c r="AB38" s="4">
+      <c r="AB38" s="48">
         <v>-39</v>
       </c>
-      <c r="AC38" s="4">
+      <c r="AC38" s="48">
         <v>-31</v>
       </c>
-      <c r="AD38" s="4">
+      <c r="AD38" s="48">
         <v>6</v>
       </c>
-      <c r="AE38" s="4">
+      <c r="AE38" s="48">
         <v>-65</v>
       </c>
-      <c r="AF38" s="4">
+      <c r="AF38" s="48">
         <v>-46</v>
       </c>
-      <c r="AG38" s="4">
+      <c r="AG38" s="48">
         <v>-17</v>
       </c>
-      <c r="AH38" s="4">
+      <c r="AH38" s="48">
         <v>-17</v>
       </c>
-      <c r="AI38" s="4">
+      <c r="AI38" s="48">
         <v>-49</v>
       </c>
-      <c r="AJ38" s="4">
+      <c r="AJ38" s="48">
         <v>-22</v>
       </c>
-      <c r="AK38" s="4">
+      <c r="AK38" s="48">
         <v>17</v>
       </c>
-      <c r="AL38" s="4">
+      <c r="AL38" s="48">
         <v>-30</v>
       </c>
-      <c r="AM38" s="4">
+      <c r="AM38" s="48">
         <v>-16</v>
       </c>
-      <c r="AN38" s="4">
+      <c r="AN38" s="48">
         <v>-33</v>
       </c>
-      <c r="AO38" s="4">
+      <c r="AO38" s="48">
         <v>-21</v>
       </c>
-      <c r="AP38" s="4">
+      <c r="AP38" s="48">
         <v>-14</v>
       </c>
-      <c r="AQ38" s="4">
+      <c r="AQ38" s="48">
         <v>-30</v>
       </c>
-      <c r="AR38" s="43">
+      <c r="AR38" s="49">
         <v>-49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="1" t="s">
+      <c r="AS38" s="49">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A39" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="T39" s="1">
+      <c r="T39" s="47">
         <v>-33</v>
       </c>
-      <c r="U39" s="1">
+      <c r="U39" s="47">
         <v>5</v>
       </c>
-      <c r="V39" s="1">
+      <c r="V39" s="47">
         <v>-31</v>
       </c>
-      <c r="W39" s="1">
+      <c r="W39" s="47">
         <v>-86</v>
       </c>
-      <c r="X39" s="1">
+      <c r="X39" s="47">
         <v>-79</v>
       </c>
-      <c r="Y39" s="1">
+      <c r="Y39" s="47">
         <v>-11</v>
       </c>
-      <c r="Z39" s="4">
+      <c r="Z39" s="48">
         <v>-26</v>
       </c>
-      <c r="AA39" s="4">
+      <c r="AA39" s="48">
         <v>23</v>
       </c>
-      <c r="AB39" s="4">
+      <c r="AB39" s="48">
         <v>-39</v>
       </c>
-      <c r="AC39" s="4">
+      <c r="AC39" s="48">
         <v>18</v>
       </c>
-      <c r="AD39" s="4">
+      <c r="AD39" s="48">
         <v>-26</v>
       </c>
-      <c r="AE39" s="4">
+      <c r="AE39" s="48">
         <v>-23</v>
       </c>
-      <c r="AF39" s="4">
+      <c r="AF39" s="48">
         <v>-28</v>
       </c>
-      <c r="AG39" s="4">
+      <c r="AG39" s="48">
         <v>-53</v>
       </c>
-      <c r="AH39" s="4">
+      <c r="AH39" s="48">
         <v>-32</v>
       </c>
-      <c r="AI39" s="4">
+      <c r="AI39" s="48">
         <v>-12</v>
       </c>
-      <c r="AJ39" s="4">
+      <c r="AJ39" s="48">
         <v>-22</v>
       </c>
-      <c r="AK39" s="4">
+      <c r="AK39" s="48">
         <v>-10</v>
       </c>
-      <c r="AL39" s="4">
+      <c r="AL39" s="48">
         <v>-15</v>
       </c>
-      <c r="AM39" s="4">
+      <c r="AM39" s="48">
         <v>-10</v>
       </c>
-      <c r="AN39" s="4">
+      <c r="AN39" s="48">
         <v>8</v>
       </c>
-      <c r="AO39" s="4">
+      <c r="AO39" s="48">
         <v>-5</v>
       </c>
-      <c r="AP39" s="4">
+      <c r="AP39" s="48">
         <v>23</v>
       </c>
-      <c r="AQ39" s="4">
+      <c r="AQ39" s="48">
         <v>-6</v>
       </c>
-      <c r="AR39" s="43">
+      <c r="AR39" s="49">
         <v>-10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="1" t="s">
+      <c r="AS39" s="49">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A40" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="T40" s="1">
+      <c r="T40" s="47">
         <v>-75</v>
       </c>
-      <c r="U40" s="1">
+      <c r="U40" s="47">
         <v>-27</v>
       </c>
-      <c r="V40" s="1">
+      <c r="V40" s="47">
         <v>-113</v>
       </c>
-      <c r="W40" s="1">
+      <c r="W40" s="47">
         <v>-85</v>
       </c>
-      <c r="X40" s="1">
+      <c r="X40" s="47">
         <v>-85</v>
       </c>
-      <c r="Y40" s="1">
+      <c r="Y40" s="47">
         <v>-83</v>
       </c>
-      <c r="Z40" s="4">
+      <c r="Z40" s="48">
         <v>-104</v>
       </c>
-      <c r="AA40" s="4">
+      <c r="AA40" s="48">
         <v>-32</v>
       </c>
-      <c r="AB40" s="4">
+      <c r="AB40" s="48">
         <v>-78</v>
       </c>
-      <c r="AC40" s="4">
+      <c r="AC40" s="48">
         <v>-92</v>
       </c>
-      <c r="AD40" s="4">
+      <c r="AD40" s="48">
         <v>-68</v>
       </c>
-      <c r="AE40" s="4">
+      <c r="AE40" s="48">
         <v>-74</v>
       </c>
-      <c r="AF40" s="4">
+      <c r="AF40" s="48">
         <v>-99</v>
       </c>
-      <c r="AG40" s="4">
+      <c r="AG40" s="48">
         <v>-60</v>
       </c>
-      <c r="AH40" s="4">
+      <c r="AH40" s="48">
         <v>-94</v>
       </c>
-      <c r="AI40" s="4">
+      <c r="AI40" s="48">
         <v>-52</v>
       </c>
-      <c r="AJ40" s="4">
+      <c r="AJ40" s="48">
         <v>-43</v>
       </c>
-      <c r="AK40" s="4">
+      <c r="AK40" s="48">
         <v>-48</v>
       </c>
-      <c r="AL40" s="4">
+      <c r="AL40" s="48">
         <v>-103</v>
       </c>
-      <c r="AM40" s="4">
+      <c r="AM40" s="48">
         <v>-27</v>
       </c>
-      <c r="AN40" s="4">
+      <c r="AN40" s="48">
         <v>-15</v>
       </c>
-      <c r="AO40" s="4">
+      <c r="AO40" s="48">
         <v>30</v>
       </c>
-      <c r="AP40" s="4">
+      <c r="AP40" s="48">
         <v>-31</v>
       </c>
-      <c r="AQ40" s="4">
+      <c r="AQ40" s="48">
         <v>-58</v>
       </c>
-      <c r="AR40" s="43">
+      <c r="AR40" s="49">
         <v>-80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="1" t="s">
+      <c r="AS40" s="49">
+        <v>-93</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A41" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="T41" s="1">
+      <c r="T41" s="47">
         <v>-72</v>
       </c>
-      <c r="U41" s="1">
+      <c r="U41" s="47">
         <v>-48</v>
       </c>
-      <c r="V41" s="1">
+      <c r="V41" s="47">
         <v>-63</v>
       </c>
-      <c r="W41" s="1">
+      <c r="W41" s="47">
         <v>-84</v>
       </c>
-      <c r="X41" s="1">
+      <c r="X41" s="47">
         <v>-39</v>
       </c>
-      <c r="Y41" s="1">
+      <c r="Y41" s="47">
         <v>-70</v>
       </c>
-      <c r="Z41" s="4">
+      <c r="Z41" s="48">
         <v>-90</v>
       </c>
-      <c r="AA41" s="4">
+      <c r="AA41" s="48">
         <v>-158</v>
       </c>
-      <c r="AB41" s="4">
+      <c r="AB41" s="48">
         <v>-51</v>
       </c>
-      <c r="AC41" s="4">
+      <c r="AC41" s="48">
         <v>-95</v>
       </c>
-      <c r="AD41" s="4">
+      <c r="AD41" s="48">
         <v>-62</v>
       </c>
-      <c r="AE41" s="4">
+      <c r="AE41" s="48">
         <v>-114</v>
       </c>
-      <c r="AF41" s="4">
+      <c r="AF41" s="48">
         <v>-128</v>
       </c>
-      <c r="AG41" s="4">
+      <c r="AG41" s="48">
         <v>-103</v>
       </c>
-      <c r="AH41" s="4">
+      <c r="AH41" s="48">
         <v>-17</v>
       </c>
-      <c r="AI41" s="4">
+      <c r="AI41" s="48">
         <v>-135</v>
       </c>
-      <c r="AJ41" s="4">
+      <c r="AJ41" s="48">
         <v>-27</v>
       </c>
-      <c r="AK41" s="4">
+      <c r="AK41" s="48">
         <v>-33</v>
       </c>
-      <c r="AL41" s="4">
+      <c r="AL41" s="48">
         <v>-6</v>
       </c>
-      <c r="AM41" s="4">
+      <c r="AM41" s="48">
         <v>-33</v>
       </c>
-      <c r="AN41" s="4">
+      <c r="AN41" s="48">
         <v>-3</v>
       </c>
-      <c r="AO41" s="4">
+      <c r="AO41" s="48">
         <v>-46</v>
       </c>
-      <c r="AP41" s="4">
+      <c r="AP41" s="48">
         <v>-15</v>
       </c>
-      <c r="AQ41" s="4">
+      <c r="AQ41" s="48">
         <v>-95</v>
       </c>
-      <c r="AR41" s="43">
+      <c r="AR41" s="49">
         <v>-56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="1" t="s">
+      <c r="AS41" s="49">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A42" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="T42" s="1">
+      <c r="T42" s="47">
         <v>-49</v>
       </c>
-      <c r="U42" s="1">
+      <c r="U42" s="47">
         <v>-35</v>
       </c>
-      <c r="V42" s="1">
+      <c r="V42" s="47">
         <v>-33</v>
       </c>
-      <c r="W42" s="1">
+      <c r="W42" s="47">
         <v>-77</v>
       </c>
-      <c r="X42" s="1">
+      <c r="X42" s="47">
         <v>-65</v>
       </c>
-      <c r="Y42" s="1">
+      <c r="Y42" s="47">
         <v>-45</v>
       </c>
-      <c r="Z42" s="4">
+      <c r="Z42" s="48">
         <v>-37</v>
       </c>
-      <c r="AA42" s="4">
+      <c r="AA42" s="48">
         <v>-32</v>
       </c>
-      <c r="AB42" s="4">
+      <c r="AB42" s="48">
         <v>-41</v>
       </c>
-      <c r="AC42" s="4">
+      <c r="AC42" s="48">
         <v>-55</v>
       </c>
-      <c r="AD42" s="4">
+      <c r="AD42" s="48">
         <v>-31</v>
       </c>
-      <c r="AE42" s="4">
+      <c r="AE42" s="48">
         <v>-55</v>
       </c>
-      <c r="AF42" s="4">
+      <c r="AF42" s="48">
         <v>-34</v>
       </c>
-      <c r="AG42" s="4">
+      <c r="AG42" s="48">
         <v>-36</v>
       </c>
-      <c r="AH42" s="4">
+      <c r="AH42" s="48">
         <v>-57</v>
       </c>
-      <c r="AI42" s="4">
+      <c r="AI42" s="48">
         <v>-33</v>
       </c>
-      <c r="AJ42" s="4">
+      <c r="AJ42" s="48">
         <v>-19</v>
       </c>
-      <c r="AK42" s="4">
+      <c r="AK42" s="48">
         <v>-36</v>
       </c>
-      <c r="AL42" s="4">
+      <c r="AL42" s="48">
         <v>-33</v>
       </c>
-      <c r="AM42" s="4">
+      <c r="AM42" s="48">
         <v>8</v>
       </c>
-      <c r="AN42" s="4">
+      <c r="AN42" s="48">
         <v>-30</v>
       </c>
-      <c r="AO42" s="4">
+      <c r="AO42" s="48">
         <v>-7</v>
       </c>
-      <c r="AP42" s="4">
+      <c r="AP42" s="48">
         <v>-46</v>
       </c>
-      <c r="AQ42" s="4">
+      <c r="AQ42" s="48">
         <v>-21</v>
       </c>
-      <c r="AR42" s="43">
+      <c r="AR42" s="49">
         <v>-13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="5" t="s">
+      <c r="AS42" s="49">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" s="47" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="T43" s="5">
+      <c r="T43" s="53">
         <v>-38</v>
       </c>
-      <c r="U43" s="5">
+      <c r="U43" s="53">
         <v>-31</v>
       </c>
-      <c r="V43" s="5">
+      <c r="V43" s="53">
         <v>-14</v>
       </c>
-      <c r="W43" s="5">
+      <c r="W43" s="53">
         <v>4</v>
       </c>
-      <c r="X43" s="5">
+      <c r="X43" s="53">
         <v>-26</v>
       </c>
-      <c r="Y43" s="5">
+      <c r="Y43" s="53">
         <v>-30</v>
       </c>
-      <c r="Z43" s="9">
+      <c r="Z43" s="54">
         <v>-28</v>
       </c>
-      <c r="AA43" s="6">
+      <c r="AA43" s="55">
         <v>-20</v>
       </c>
-      <c r="AB43" s="6">
+      <c r="AB43" s="55">
         <v>-15</v>
       </c>
-      <c r="AC43" s="6">
+      <c r="AC43" s="55">
         <v>-28</v>
       </c>
-      <c r="AD43" s="6">
+      <c r="AD43" s="55">
         <v>-19</v>
       </c>
-      <c r="AE43" s="6">
+      <c r="AE43" s="55">
         <v>-31</v>
       </c>
-      <c r="AF43" s="6">
+      <c r="AF43" s="55">
         <v>-30</v>
       </c>
-      <c r="AG43" s="6">
+      <c r="AG43" s="55">
         <v>-28</v>
       </c>
-      <c r="AH43" s="6">
+      <c r="AH43" s="55">
         <v>-21</v>
       </c>
-      <c r="AI43" s="6">
+      <c r="AI43" s="55">
         <v>-11</v>
       </c>
-      <c r="AJ43" s="6">
+      <c r="AJ43" s="55">
         <v>4</v>
       </c>
-      <c r="AK43" s="6">
+      <c r="AK43" s="55">
         <v>-23</v>
       </c>
-      <c r="AL43" s="6">
+      <c r="AL43" s="55">
         <v>-48</v>
       </c>
-      <c r="AM43" s="6">
+      <c r="AM43" s="55">
         <v>15</v>
       </c>
-      <c r="AN43" s="6">
+      <c r="AN43" s="55">
         <v>-31</v>
       </c>
-      <c r="AO43" s="6">
+      <c r="AO43" s="55">
         <v>-1</v>
       </c>
-      <c r="AP43" s="6">
+      <c r="AP43" s="55">
         <v>-20</v>
       </c>
-      <c r="AQ43" s="6">
+      <c r="AQ43" s="55">
         <v>-41</v>
       </c>
-      <c r="AR43" s="45">
+      <c r="AR43" s="56">
         <v>-5</v>
       </c>
-    </row>
-    <row r="44" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS43" s="56">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" ht="15" x14ac:dyDescent="0.25">
       <c r="X44" s="1"/>
-    </row>
-    <row r="45" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AS44"/>
+    </row>
+    <row r="45" spans="1:45" x14ac:dyDescent="0.2">
       <c r="X45" s="1"/>
     </row>
-    <row r="46" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:45" x14ac:dyDescent="0.2">
       <c r="X46" s="1"/>
     </row>
-    <row r="47" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:45" x14ac:dyDescent="0.2">
       <c r="X47" s="1"/>
     </row>
-    <row r="48" spans="1:44" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:45" x14ac:dyDescent="0.2">
       <c r="X48" s="1"/>
     </row>
     <row r="49" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X49" s="1"/>
     </row>
     <row r="50" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X50" s="1"/>
     </row>
     <row r="51" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X51" s="1"/>
     </row>
     <row r="52" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X52" s="1"/>
     </row>
     <row r="53" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X53" s="1"/>
     </row>
     <row r="54" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X54" s="1"/>
     </row>
     <row r="55" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X55" s="1"/>
     </row>
     <row r="56" spans="24:24" x14ac:dyDescent="0.2">
       <c r="X56" s="1"/>