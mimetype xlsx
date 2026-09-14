--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,80 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="4245" windowWidth="19185" windowHeight="5475" activeTab="1"/>
+    <workbookView xWindow="-105" yWindow="4245" windowWidth="19185" windowHeight="5475"/>
   </bookViews>
   <sheets>
-    <sheet name="в тоннах" sheetId="2" r:id="rId1"/>
-    <sheet name="тыс.тонн" sheetId="1" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="тонн" sheetId="2" r:id="rId3"/>
+    <sheet name="тыс.тонн" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">тыс.тонн!$E$10:$G$10</definedName>
-    <definedName name="OLE_LINK1" localSheetId="1">тыс.тонн!$P$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">тыс.тонн!$E$9:$G$9</definedName>
+    <definedName name="OLE_LINK1" localSheetId="3">тыс.тонн!$P$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="56">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">    районы:</t>
-[...1 lines deleted...]
-  <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Майский</t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
@@ -83,126 +84,317 @@
     <t>Щербактинский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>109 582.558</t>
   </si>
   <si>
     <t>129  499,712</t>
   </si>
   <si>
     <t>Выбросы жидких и газообразных загрязняющих веществ, тыс. тонн</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>Выбросы жидких и газообразных загрязняющих веществ, тонн</t>
   </si>
   <si>
     <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>тонн, тыс. тонн</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Выбросы жидких и газообразных загрязняющих веществ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Справочник специфических загрязняющих веществ, группировка загрязняющих веществ </t>
+  </si>
+  <si>
+    <t>Адрес</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="179" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="197" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.000_ ;\-#,##0.000\ "/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -227,204 +419,269 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="179" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="187" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...85 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="9">
+    <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
+    <cellStyle name="Гиперссылка 4" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 3" xfId="8"/>
+    <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -667,1424 +924,1620 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="61" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="76" customFormat="1">
+      <c r="A3" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="74" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="63" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="60" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="65" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="65" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="67" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="68" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="69" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="71" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="61">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="78" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2" display="ВВП методом производства"/>
+    <hyperlink ref="B5" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B6" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="56" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="56" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="56" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="57" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="56"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="56"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="58"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="58"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="58"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V43"/>
+  <dimension ref="A1:V42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I36" sqref="I36"/>
+      <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="16" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="16" customWidth="1"/>
-    <col min="6" max="7" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="33" customWidth="1"/>
     <col min="8" max="12" width="10.7109375" style="16" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="16" customWidth="1"/>
     <col min="14" max="15" width="10.7109375" style="16" customWidth="1"/>
     <col min="16" max="17" width="10.85546875" style="16" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11" style="16" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.7109375" style="16" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.85546875" style="16" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" style="16" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="59" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="59"/>
+      <c r="A1" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
-      <c r="B2" s="33"/>
-[...9 lines deleted...]
-      <c r="R2" s="35"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="I2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="R2" s="34"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
-      <c r="A3" s="36"/>
-      <c r="B3" s="48">
+      <c r="A3" s="35"/>
+      <c r="B3" s="45">
         <v>2005</v>
       </c>
-      <c r="C3" s="48">
+      <c r="C3" s="45">
         <v>2006</v>
       </c>
-      <c r="D3" s="48">
+      <c r="D3" s="45">
         <v>2007</v>
       </c>
-      <c r="E3" s="48">
+      <c r="E3" s="45">
         <v>2008</v>
       </c>
-      <c r="F3" s="30">
+      <c r="F3" s="29">
         <v>2009</v>
       </c>
-      <c r="G3" s="48">
+      <c r="G3" s="45">
         <v>2010</v>
       </c>
-      <c r="H3" s="30">
+      <c r="H3" s="29">
         <v>2011</v>
       </c>
-      <c r="I3" s="31">
+      <c r="I3" s="30">
         <v>2012</v>
       </c>
-      <c r="J3" s="31">
+      <c r="J3" s="30">
         <v>2013</v>
       </c>
-      <c r="K3" s="48">
+      <c r="K3" s="45">
         <v>2014</v>
       </c>
-      <c r="L3" s="48">
+      <c r="L3" s="45">
         <v>2015</v>
       </c>
-      <c r="M3" s="48">
+      <c r="M3" s="45">
         <v>2016</v>
       </c>
-      <c r="N3" s="48">
+      <c r="N3" s="45">
         <v>2017</v>
       </c>
-      <c r="O3" s="48">
+      <c r="O3" s="45">
         <v>2018</v>
       </c>
-      <c r="P3" s="48">
+      <c r="P3" s="45">
         <v>2019</v>
       </c>
-      <c r="Q3" s="48">
+      <c r="Q3" s="45">
         <v>2020</v>
       </c>
-      <c r="R3" s="32">
+      <c r="R3" s="31">
         <v>2021</v>
       </c>
-      <c r="S3" s="32">
+      <c r="S3" s="31">
         <v>2022</v>
       </c>
-      <c r="T3" s="32">
+      <c r="T3" s="31">
         <v>2023</v>
       </c>
-      <c r="U3" s="32">
+      <c r="U3" s="31">
         <v>2024</v>
       </c>
-      <c r="V3" s="32">
+      <c r="V3" s="31">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B4" s="37">
+        <v>20</v>
+      </c>
+      <c r="B4" s="36">
         <v>312749.40000000002</v>
       </c>
-      <c r="C4" s="37">
+      <c r="C4" s="36">
         <v>331544.8</v>
       </c>
-      <c r="D4" s="37">
+      <c r="D4" s="36">
         <v>335727.5</v>
       </c>
-      <c r="E4" s="37">
+      <c r="E4" s="36">
         <v>350921.7</v>
       </c>
-      <c r="F4" s="37">
+      <c r="F4" s="36">
         <v>341264.47499999998</v>
       </c>
-      <c r="G4" s="37">
+      <c r="G4" s="36">
         <v>367030.45600000001</v>
       </c>
-      <c r="H4" s="37">
+      <c r="H4" s="36">
         <v>435692.07299999997</v>
       </c>
-      <c r="I4" s="37">
+      <c r="I4" s="36">
         <v>495931.12199999997</v>
       </c>
-      <c r="J4" s="37">
+      <c r="J4" s="36">
         <v>497409.10700000002</v>
       </c>
-      <c r="K4" s="37">
+      <c r="K4" s="36">
         <v>474378.90700000001</v>
       </c>
-      <c r="L4" s="37">
+      <c r="L4" s="36">
         <v>431365.56800000003</v>
       </c>
-      <c r="M4" s="37">
+      <c r="M4" s="36">
         <v>424344.565</v>
       </c>
-      <c r="N4" s="38">
+      <c r="N4" s="37">
         <v>484060.89600000001</v>
       </c>
-      <c r="O4" s="37">
+      <c r="O4" s="36">
         <v>550798.33499999996</v>
       </c>
-      <c r="P4" s="37">
+      <c r="P4" s="36">
         <v>564372.35100000002</v>
       </c>
-      <c r="Q4" s="37">
+      <c r="Q4" s="36">
         <v>566417.34199999995</v>
       </c>
-      <c r="R4" s="39">
+      <c r="R4" s="38">
         <v>581289.36300000001</v>
       </c>
-      <c r="S4" s="40">
+      <c r="S4" s="39">
         <v>572608.61199999996</v>
       </c>
-      <c r="T4" s="51">
+      <c r="T4" s="48">
         <v>547140.51500000001</v>
       </c>
-      <c r="U4" s="57">
+      <c r="U4" s="54">
         <v>535105.10499999998</v>
       </c>
-      <c r="V4" s="57">
+      <c r="V4" s="54">
         <v>510145.33100000001</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="36">
         <v>93878.3</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="36">
         <v>96761.4</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="36">
         <v>102275.5</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="36">
         <v>103635</v>
       </c>
-      <c r="F5" s="37" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="37">
+      <c r="F5" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="36">
         <v>118006.51700000001</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="36">
         <v>118384.083</v>
       </c>
-      <c r="I5" s="37">
+      <c r="I5" s="36">
         <v>135932.92300000001</v>
       </c>
-      <c r="J5" s="37">
+      <c r="J5" s="36">
         <v>146378.64199999999</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="36">
         <v>134403.674</v>
       </c>
-      <c r="L5" s="37">
+      <c r="L5" s="36">
         <v>127435.579</v>
       </c>
-      <c r="M5" s="37">
+      <c r="M5" s="36">
         <v>127133.693</v>
       </c>
-      <c r="N5" s="37">
+      <c r="N5" s="36">
         <v>141915.40700000001</v>
       </c>
-      <c r="O5" s="37">
+      <c r="O5" s="36">
         <v>153610.49799999999</v>
       </c>
-      <c r="P5" s="37">
+      <c r="P5" s="36">
         <v>151275.87400000001</v>
       </c>
-      <c r="Q5" s="37">
+      <c r="Q5" s="36">
         <v>152377.45199999999</v>
       </c>
-      <c r="R5" s="37">
+      <c r="R5" s="36">
         <v>146864.45499999999</v>
       </c>
-      <c r="S5" s="41">
+      <c r="S5" s="40">
         <v>184188.087</v>
       </c>
-      <c r="T5" s="52">
+      <c r="T5" s="49">
         <v>135794.66</v>
       </c>
-      <c r="U5" s="55">
+      <c r="U5" s="52">
         <v>135205.845</v>
       </c>
-      <c r="V5" s="55">
+      <c r="V5" s="52">
         <v>133161.234</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="36">
         <v>83156.3</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>91669.7</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>86592.3</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="36">
         <v>91128.8</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="36">
         <v>96258.027000000002</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="36">
         <v>99360.229000000007</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="36">
         <v>120305.198</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="36">
         <v>131068.181</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="36">
         <v>140573.35800000001</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="36">
         <v>151331.53700000001</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="36">
         <v>136681.704</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="36">
         <v>128230.716</v>
       </c>
-      <c r="N6" s="38">
+      <c r="N6" s="37">
         <v>133043.60399999999</v>
       </c>
-      <c r="O6" s="37">
+      <c r="O6" s="36">
         <v>136153.11900000001</v>
       </c>
-      <c r="P6" s="37">
+      <c r="P6" s="36">
         <v>147411.62100000001</v>
       </c>
-      <c r="Q6" s="37">
+      <c r="Q6" s="36">
         <v>148111.72</v>
       </c>
-      <c r="R6" s="37">
+      <c r="R6" s="36">
         <v>144499.323</v>
       </c>
-      <c r="S6" s="41">
+      <c r="S6" s="40">
         <v>139382.139</v>
       </c>
-      <c r="T6" s="52">
+      <c r="T6" s="49">
         <v>131243.533</v>
       </c>
-      <c r="U6" s="55">
+      <c r="U6" s="52">
         <v>129434.567</v>
       </c>
-      <c r="V6" s="55">
+      <c r="V6" s="52">
         <v>116891.012</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="36">
         <v>134135.20000000001</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="36">
         <v>141586.6</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>145290.79999999999</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="36">
         <v>154439.79999999999</v>
       </c>
-      <c r="F7" s="37" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="37">
+      <c r="F7" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="36">
         <v>142963.29800000001</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="36">
         <v>189863.09700000001</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="36">
         <v>221666.50099999999</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="36">
         <v>202923.71</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="36">
         <v>181033.872</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="36">
         <v>32422.717000000001</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="36">
         <v>160400.47399999999</v>
       </c>
-      <c r="N7" s="38">
+      <c r="N7" s="37">
         <v>200684.50099999999</v>
       </c>
-      <c r="O7" s="37">
+      <c r="O7" s="36">
         <v>252239.12100000001</v>
       </c>
-      <c r="P7" s="37">
+      <c r="P7" s="36">
         <v>256624.345</v>
       </c>
-      <c r="Q7" s="37">
+      <c r="Q7" s="36">
         <v>256431.04800000001</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="36">
         <v>279888.18800000002</v>
       </c>
-      <c r="S7" s="41">
+      <c r="S7" s="40">
         <v>279259.38799999998</v>
       </c>
-      <c r="T7" s="52">
+      <c r="T7" s="49">
         <v>272475.86</v>
       </c>
-      <c r="U7" s="55">
+      <c r="U7" s="52">
         <v>262989.34100000001</v>
       </c>
-      <c r="V7" s="55">
+      <c r="V7" s="52">
         <v>252503.70499999999</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="42"/>
-[...18 lines deleted...]
-      <c r="V8" s="1"/>
+      <c r="B8" s="36">
+        <v>52.3</v>
+      </c>
+      <c r="C8" s="36">
+        <v>127.5</v>
+      </c>
+      <c r="D8" s="36">
+        <v>126.3</v>
+      </c>
+      <c r="E8" s="36">
+        <v>75.400000000000006</v>
+      </c>
+      <c r="F8" s="36">
+        <v>472.29899999999998</v>
+      </c>
+      <c r="G8" s="36">
+        <v>447.55399999999997</v>
+      </c>
+      <c r="H8" s="36">
+        <v>447.68099999999998</v>
+      </c>
+      <c r="I8" s="36">
+        <v>432.52600000000001</v>
+      </c>
+      <c r="J8" s="36">
+        <v>452.86200000000002</v>
+      </c>
+      <c r="K8" s="36">
+        <v>530.95600000000002</v>
+      </c>
+      <c r="L8" s="36">
+        <v>581.06100000000004</v>
+      </c>
+      <c r="M8" s="36">
+        <v>711.13900000000001</v>
+      </c>
+      <c r="N8" s="37">
+        <v>643.44000000000005</v>
+      </c>
+      <c r="O8" s="37">
+        <v>657.63400000000001</v>
+      </c>
+      <c r="P8" s="36">
+        <v>710.24800000000005</v>
+      </c>
+      <c r="Q8" s="37">
+        <v>667.16899999999998</v>
+      </c>
+      <c r="R8" s="36">
+        <v>677.452</v>
+      </c>
+      <c r="S8" s="40">
+        <v>299.19900000000001</v>
+      </c>
+      <c r="T8" s="49">
+        <v>227.63499999999999</v>
+      </c>
+      <c r="U8" s="52">
+        <v>241.672</v>
+      </c>
+      <c r="V8" s="52">
+        <v>242.285</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A9" s="1" t="s">
+      <c r="A9" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="37">
-[...60 lines deleted...]
-        <v>242.285</v>
+      <c r="B9" s="36">
+        <v>796.9</v>
+      </c>
+      <c r="C9" s="36">
+        <v>658.4</v>
+      </c>
+      <c r="D9" s="36">
+        <v>643.6</v>
+      </c>
+      <c r="E9" s="36">
+        <v>764.1</v>
+      </c>
+      <c r="F9" s="36">
+        <v>648.36900000000003</v>
+      </c>
+      <c r="G9" s="36">
+        <v>1089.125</v>
+      </c>
+      <c r="H9" s="36">
+        <v>1406.1369999999999</v>
+      </c>
+      <c r="I9" s="36">
+        <v>1411.797</v>
+      </c>
+      <c r="J9" s="36">
+        <v>1680.6769999999999</v>
+      </c>
+      <c r="K9" s="36">
+        <v>1457.3620000000001</v>
+      </c>
+      <c r="L9" s="36">
+        <v>1513.9059999999999</v>
+      </c>
+      <c r="M9" s="36">
+        <v>1575.31</v>
+      </c>
+      <c r="N9" s="37">
+        <v>1515.47</v>
+      </c>
+      <c r="O9" s="37">
+        <v>1559.777</v>
+      </c>
+      <c r="P9" s="36">
+        <v>1679.2249999999999</v>
+      </c>
+      <c r="Q9" s="37">
+        <v>1761.722</v>
+      </c>
+      <c r="R9" s="36">
+        <v>2225.9960000000001</v>
+      </c>
+      <c r="S9" s="40">
+        <v>2132.694</v>
+      </c>
+      <c r="T9" s="49">
+        <v>1660.2809999999999</v>
+      </c>
+      <c r="U9" s="52">
+        <v>1562.8889999999999</v>
+      </c>
+      <c r="V9" s="52">
+        <v>1778.6030000000001</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="37">
-[...60 lines deleted...]
-        <v>1778.6030000000001</v>
+      <c r="B10" s="36">
+        <v>234.2</v>
+      </c>
+      <c r="C10" s="36">
+        <v>248.4</v>
+      </c>
+      <c r="D10" s="36">
+        <v>248.4</v>
+      </c>
+      <c r="E10" s="36">
+        <v>256.10000000000002</v>
+      </c>
+      <c r="F10" s="36">
+        <v>560.96900000000005</v>
+      </c>
+      <c r="G10" s="36">
+        <v>544.65099999999995</v>
+      </c>
+      <c r="H10" s="36">
+        <v>678.53</v>
+      </c>
+      <c r="I10" s="36">
+        <v>661.78099999999995</v>
+      </c>
+      <c r="J10" s="36">
+        <v>582.05700000000002</v>
+      </c>
+      <c r="K10" s="36">
+        <v>582.53800000000001</v>
+      </c>
+      <c r="L10" s="36">
+        <v>529.60500000000002</v>
+      </c>
+      <c r="M10" s="36">
+        <v>664.93899999999996</v>
+      </c>
+      <c r="N10" s="37">
+        <v>683.34400000000005</v>
+      </c>
+      <c r="O10" s="36">
+        <v>596.33000000000004</v>
+      </c>
+      <c r="P10" s="36">
+        <v>680.50400000000002</v>
+      </c>
+      <c r="Q10" s="37">
+        <v>770.14099999999996</v>
+      </c>
+      <c r="R10" s="36">
+        <v>755.99400000000003</v>
+      </c>
+      <c r="S10" s="40">
+        <v>735.154</v>
+      </c>
+      <c r="T10" s="49">
+        <v>743.39800000000002</v>
+      </c>
+      <c r="U10" s="52">
+        <v>713.17</v>
+      </c>
+      <c r="V10" s="52">
+        <v>709.80100000000004</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="37">
-[...36 lines deleted...]
-        <v>683.34400000000005</v>
+      <c r="B11" s="36">
+        <v>24.7</v>
+      </c>
+      <c r="C11" s="36">
+        <v>24.1</v>
+      </c>
+      <c r="D11" s="36">
+        <v>24.9</v>
+      </c>
+      <c r="E11" s="36">
+        <v>31.4</v>
+      </c>
+      <c r="F11" s="36">
+        <v>690.65700000000004</v>
+      </c>
+      <c r="G11" s="36">
+        <v>820.42600000000004</v>
+      </c>
+      <c r="H11" s="36">
+        <v>800.62699999999995</v>
+      </c>
+      <c r="I11" s="36">
+        <v>830.49800000000005</v>
+      </c>
+      <c r="J11" s="36">
+        <v>871.41700000000003</v>
+      </c>
+      <c r="K11" s="36">
+        <v>739.13800000000003</v>
+      </c>
+      <c r="L11" s="36">
+        <v>774.29499999999996</v>
+      </c>
+      <c r="M11" s="36">
+        <v>883.80399999999997</v>
+      </c>
+      <c r="N11" s="37">
+        <v>874.03700000000003</v>
       </c>
       <c r="O11" s="37">
-        <v>596.33000000000004</v>
-[...20 lines deleted...]
-        <v>709.80100000000004</v>
+        <v>944.50699999999995</v>
+      </c>
+      <c r="P11" s="36">
+        <v>966.83</v>
+      </c>
+      <c r="Q11" s="37">
+        <v>1025.8689999999999</v>
+      </c>
+      <c r="R11" s="36">
+        <v>987.68</v>
+      </c>
+      <c r="S11" s="40">
+        <v>335.89699999999999</v>
+      </c>
+      <c r="T11" s="49">
+        <v>399.17099999999999</v>
+      </c>
+      <c r="U11" s="52">
+        <v>368.29599999999999</v>
+      </c>
+      <c r="V11" s="52">
+        <v>391.54</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="37">
-[...60 lines deleted...]
-        <v>391.54</v>
+      <c r="B12" s="36">
+        <v>35</v>
+      </c>
+      <c r="C12" s="36">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="D12" s="36">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="E12" s="36">
+        <v>45.4</v>
+      </c>
+      <c r="F12" s="36">
+        <v>643.298</v>
+      </c>
+      <c r="G12" s="36">
+        <v>687.23400000000004</v>
+      </c>
+      <c r="H12" s="36">
+        <v>645.59299999999996</v>
+      </c>
+      <c r="I12" s="36">
+        <v>464.09399999999999</v>
+      </c>
+      <c r="J12" s="36">
+        <v>443.60300000000001</v>
+      </c>
+      <c r="K12" s="36">
+        <v>663.25800000000004</v>
+      </c>
+      <c r="L12" s="36">
+        <v>515.71600000000001</v>
+      </c>
+      <c r="M12" s="36">
+        <v>768.72400000000005</v>
+      </c>
+      <c r="N12" s="37">
+        <v>838.96799999999996</v>
+      </c>
+      <c r="O12" s="36">
+        <v>954.43299999999999</v>
+      </c>
+      <c r="P12" s="36">
+        <v>882.51499999999999</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>909.64300000000003</v>
+      </c>
+      <c r="R12" s="36">
+        <v>923.37199999999996</v>
+      </c>
+      <c r="S12" s="40">
+        <v>370.34100000000001</v>
+      </c>
+      <c r="T12" s="49">
+        <v>335.22699999999998</v>
+      </c>
+      <c r="U12" s="52">
+        <v>343.14</v>
+      </c>
+      <c r="V12" s="52">
+        <v>332.98399999999998</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="37">
-[...60 lines deleted...]
-        <v>332.98399999999998</v>
+      <c r="B13" s="36">
+        <v>7.9</v>
+      </c>
+      <c r="C13" s="36">
+        <v>20.7</v>
+      </c>
+      <c r="D13" s="36">
+        <v>27.5</v>
+      </c>
+      <c r="E13" s="36">
+        <v>20.8</v>
+      </c>
+      <c r="F13" s="36">
+        <v>313.178</v>
+      </c>
+      <c r="G13" s="36">
+        <v>423.476</v>
+      </c>
+      <c r="H13" s="36">
+        <v>490.91800000000001</v>
+      </c>
+      <c r="I13" s="36">
+        <v>547.005</v>
+      </c>
+      <c r="J13" s="36">
+        <v>636.28099999999995</v>
+      </c>
+      <c r="K13" s="36">
+        <v>624.15300000000002</v>
+      </c>
+      <c r="L13" s="36">
+        <v>675.62599999999998</v>
+      </c>
+      <c r="M13" s="36">
+        <v>635.36400000000003</v>
+      </c>
+      <c r="N13" s="37">
+        <v>644.95699999999999</v>
+      </c>
+      <c r="O13" s="36">
+        <v>601.30600000000004</v>
+      </c>
+      <c r="P13" s="36">
+        <v>587.50900000000001</v>
+      </c>
+      <c r="Q13" s="37">
+        <v>652.899</v>
+      </c>
+      <c r="R13" s="36">
+        <v>652.98699999999997</v>
+      </c>
+      <c r="S13" s="40">
+        <v>593.78899999999999</v>
+      </c>
+      <c r="T13" s="49">
+        <v>581.31600000000003</v>
+      </c>
+      <c r="U13" s="52">
+        <v>586.35799999999995</v>
+      </c>
+      <c r="V13" s="52">
+        <v>578.57899999999995</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="37">
-[...60 lines deleted...]
-        <v>578.57899999999995</v>
+      <c r="B14" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="36">
+        <v>298.73500000000001</v>
+      </c>
+      <c r="G14" s="36">
+        <v>322.24299999999999</v>
+      </c>
+      <c r="H14" s="36">
+        <v>340.14699999999999</v>
+      </c>
+      <c r="I14" s="36">
+        <v>488.584</v>
+      </c>
+      <c r="J14" s="36">
+        <v>461.79700000000003</v>
+      </c>
+      <c r="K14" s="36">
+        <v>456.75900000000001</v>
+      </c>
+      <c r="L14" s="36">
+        <v>556.49199999999996</v>
+      </c>
+      <c r="M14" s="36">
+        <v>578.19399999999996</v>
+      </c>
+      <c r="N14" s="37">
+        <v>539.08699999999999</v>
+      </c>
+      <c r="O14" s="36">
+        <v>597.75</v>
+      </c>
+      <c r="P14" s="36">
+        <v>726.17499999999995</v>
+      </c>
+      <c r="Q14" s="36">
+        <v>709.74800000000005</v>
+      </c>
+      <c r="R14" s="36">
+        <v>791.27499999999998</v>
+      </c>
+      <c r="S14" s="40">
+        <v>441.47800000000001</v>
+      </c>
+      <c r="T14" s="49">
+        <v>722.14300000000003</v>
+      </c>
+      <c r="U14" s="52">
+        <v>695.14099999999996</v>
+      </c>
+      <c r="V14" s="52">
+        <v>680.80899999999997</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="37" t="s">
-[...36 lines deleted...]
-        <v>539.08699999999999</v>
+      <c r="B15" s="36">
+        <v>257.39999999999998</v>
+      </c>
+      <c r="C15" s="36">
+        <v>273.60000000000002</v>
+      </c>
+      <c r="D15" s="36">
+        <v>311.2</v>
+      </c>
+      <c r="E15" s="36">
+        <v>336.3</v>
+      </c>
+      <c r="F15" s="36">
+        <v>647.50300000000004</v>
+      </c>
+      <c r="G15" s="36">
+        <v>673.75699999999995</v>
+      </c>
+      <c r="H15" s="36">
+        <v>660.59900000000005</v>
+      </c>
+      <c r="I15" s="36">
+        <v>689.45299999999997</v>
+      </c>
+      <c r="J15" s="36">
+        <v>580.24099999999999</v>
+      </c>
+      <c r="K15" s="36">
+        <v>800.18</v>
+      </c>
+      <c r="L15" s="36">
+        <v>731.19799999999998</v>
+      </c>
+      <c r="M15" s="36">
+        <v>761.46100000000001</v>
+      </c>
+      <c r="N15" s="37">
+        <v>742.78700000000003</v>
       </c>
       <c r="O15" s="37">
-        <v>597.75</v>
-[...20 lines deleted...]
-        <v>680.80899999999997</v>
+        <v>864.47699999999998</v>
+      </c>
+      <c r="P15" s="36">
+        <v>849.47799999999995</v>
+      </c>
+      <c r="Q15" s="36">
+        <v>920.327</v>
+      </c>
+      <c r="R15" s="36">
+        <v>833.35799999999995</v>
+      </c>
+      <c r="S15" s="40">
+        <v>912.27300000000002</v>
+      </c>
+      <c r="T15" s="49">
+        <v>962.78899999999999</v>
+      </c>
+      <c r="U15" s="52">
+        <v>990.04899999999998</v>
+      </c>
+      <c r="V15" s="52">
+        <v>920.22900000000004</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="37">
-[...42 lines deleted...]
-        <v>849.47799999999995</v>
+      <c r="B16" s="36">
+        <v>130.4</v>
+      </c>
+      <c r="C16" s="36">
+        <v>122.4</v>
+      </c>
+      <c r="D16" s="36">
+        <v>103.1</v>
+      </c>
+      <c r="E16" s="36">
+        <v>112.4</v>
+      </c>
+      <c r="F16" s="36">
+        <v>826.048</v>
+      </c>
+      <c r="G16" s="36">
+        <v>849.65300000000002</v>
+      </c>
+      <c r="H16" s="36">
+        <v>851.70600000000002</v>
+      </c>
+      <c r="I16" s="36">
+        <v>779.48699999999997</v>
+      </c>
+      <c r="J16" s="36">
+        <v>799.68100000000004</v>
+      </c>
+      <c r="K16" s="36">
+        <v>749.75</v>
+      </c>
+      <c r="L16" s="36">
+        <v>763.43200000000002</v>
+      </c>
+      <c r="M16" s="36">
+        <v>741.49900000000002</v>
+      </c>
+      <c r="N16" s="37">
+        <v>680.11400000000003</v>
+      </c>
+      <c r="O16" s="37">
+        <v>757.69100000000003</v>
+      </c>
+      <c r="P16" s="36">
+        <v>759.34299999999996</v>
       </c>
       <c r="Q16" s="37">
-        <v>920.327</v>
-[...14 lines deleted...]
-        <v>920.22900000000004</v>
+        <v>729.39499999999998</v>
+      </c>
+      <c r="R16" s="36">
+        <v>729.36300000000006</v>
+      </c>
+      <c r="S16" s="40">
+        <v>520.44799999999998</v>
+      </c>
+      <c r="T16" s="49">
+        <v>599.19500000000005</v>
+      </c>
+      <c r="U16" s="52">
+        <v>596.88099999999997</v>
+      </c>
+      <c r="V16" s="52">
+        <v>591.25800000000004</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="37">
-[...67 lines deleted...]
-      <c r="B18" s="44">
+      <c r="B17" s="41">
         <v>42.4</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C17" s="41">
         <v>33.4</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D17" s="41">
         <v>51.3</v>
       </c>
-      <c r="E18" s="44">
+      <c r="E17" s="41">
         <v>76.2</v>
       </c>
-      <c r="F18" s="44">
+      <c r="F17" s="41">
         <v>823.12199999999996</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G17" s="41">
         <v>842.29300000000001</v>
       </c>
-      <c r="H18" s="44">
+      <c r="H17" s="41">
         <v>817.75699999999995</v>
       </c>
-      <c r="I18" s="44">
+      <c r="I17" s="41">
         <v>958.29200000000003</v>
       </c>
-      <c r="J18" s="44">
+      <c r="J17" s="41">
         <v>1024.7809999999999</v>
       </c>
-      <c r="K18" s="44">
+      <c r="K17" s="41">
         <v>1005.73</v>
       </c>
-      <c r="L18" s="44">
+      <c r="L17" s="41">
         <v>1133.692</v>
       </c>
-      <c r="M18" s="44">
+      <c r="M17" s="41">
         <v>1259.248</v>
       </c>
-      <c r="N18" s="45">
+      <c r="N17" s="42">
         <v>1255.18</v>
       </c>
-      <c r="O18" s="45">
+      <c r="O17" s="42">
         <v>1257.692</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P17" s="41">
         <v>1218.684</v>
       </c>
-      <c r="Q18" s="45">
+      <c r="Q17" s="42">
         <v>1350.2080000000001</v>
       </c>
-      <c r="R18" s="44">
+      <c r="R17" s="41">
         <v>1459.92</v>
       </c>
-      <c r="S18" s="46">
+      <c r="S17" s="43">
         <v>1399.069</v>
       </c>
-      <c r="T18" s="53">
+      <c r="T17" s="50">
         <v>1395.3050000000001</v>
       </c>
-      <c r="U18" s="56">
+      <c r="U17" s="53">
         <v>1377.7539999999999</v>
       </c>
-      <c r="V18" s="56">
+      <c r="V17" s="53">
         <v>1363.2919999999999</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="B18" s="36"/>
+      <c r="C18" s="36"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="37"/>
+      <c r="O18" s="37"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="37"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="40"/>
+      <c r="T18" s="51"/>
+      <c r="V18" s="55"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="B19" s="37"/>
-[...18 lines deleted...]
-      <c r="V19" s="58"/>
+      <c r="A19" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1"/>
+      <c r="P19" s="1"/>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="44"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="47"/>
-[...7 lines deleted...]
-      <c r="I21" s="1"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="24"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1">
-      <c r="B22" s="25"/>
-[...2 lines deleted...]
-      <c r="E22" s="26"/>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
-      <c r="H22" s="26"/>
-      <c r="I22" s="25"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
-    <row r="23" spans="1:22" ht="15" customHeight="1">
-[...17 lines deleted...]
-    </row>
+    <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
     <row r="42" ht="15" customHeight="1"/>
-    <row r="43" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V33"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X27" sqref="X27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="7.7109375" style="3" customWidth="1"/>
     <col min="8" max="19" width="7.7109375" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="60" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="60"/>
+      <c r="A1" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
+      <c r="H1" s="80"/>
+      <c r="I1" s="80"/>
+      <c r="J1" s="80"/>
+      <c r="K1" s="80"/>
+      <c r="L1" s="80"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+      <c r="R1" s="80"/>
+      <c r="S1" s="80"/>
+      <c r="T1" s="80"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="4"/>
       <c r="K2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="R2" s="4"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="5"/>
-      <c r="B3" s="29">
+      <c r="B3" s="28">
         <v>2005</v>
       </c>
-      <c r="C3" s="29">
+      <c r="C3" s="28">
         <v>2006</v>
       </c>
-      <c r="D3" s="29">
+      <c r="D3" s="28">
         <v>2007</v>
       </c>
-      <c r="E3" s="29">
+      <c r="E3" s="28">
         <v>2008</v>
       </c>
-      <c r="F3" s="30">
+      <c r="F3" s="29">
         <v>2009</v>
       </c>
-      <c r="G3" s="29">
+      <c r="G3" s="28">
         <v>2010</v>
       </c>
-      <c r="H3" s="30">
+      <c r="H3" s="29">
         <v>2011</v>
       </c>
-      <c r="I3" s="31">
+      <c r="I3" s="30">
         <v>2012</v>
       </c>
-      <c r="J3" s="31">
+      <c r="J3" s="30">
         <v>2013</v>
       </c>
-      <c r="K3" s="29">
+      <c r="K3" s="28">
         <v>2014</v>
       </c>
-      <c r="L3" s="29">
+      <c r="L3" s="28">
         <v>2015</v>
       </c>
-      <c r="M3" s="29">
+      <c r="M3" s="28">
         <v>2016</v>
       </c>
-      <c r="N3" s="29">
+      <c r="N3" s="28">
         <v>2017</v>
       </c>
-      <c r="O3" s="29">
+      <c r="O3" s="28">
         <v>2018</v>
       </c>
-      <c r="P3" s="29">
+      <c r="P3" s="28">
         <v>2019</v>
       </c>
-      <c r="Q3" s="29">
+      <c r="Q3" s="28">
         <v>2020</v>
       </c>
-      <c r="R3" s="29">
+      <c r="R3" s="28">
         <v>2021</v>
       </c>
-      <c r="S3" s="32">
+      <c r="S3" s="31">
         <v>2022</v>
       </c>
-      <c r="T3" s="32">
+      <c r="T3" s="31">
         <v>2023</v>
       </c>
-      <c r="U3" s="32">
+      <c r="U3" s="31">
         <v>2024</v>
       </c>
-      <c r="V3" s="32">
+      <c r="V3" s="31">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="6" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B4" s="7">
         <v>312.7</v>
       </c>
       <c r="C4" s="7">
         <v>331.5</v>
       </c>
       <c r="D4" s="7">
         <v>335.7</v>
       </c>
       <c r="E4" s="7">
         <v>350.9</v>
       </c>
       <c r="F4" s="8">
         <v>341.3</v>
       </c>
       <c r="G4" s="7">
         <v>367</v>
       </c>
       <c r="H4" s="7">
         <v>435.7</v>
       </c>
       <c r="I4" s="7">
         <v>495.9</v>
       </c>
@@ -2096,54 +2549,54 @@
       </c>
       <c r="L4" s="7">
         <v>431.4</v>
       </c>
       <c r="M4" s="7">
         <v>424.3</v>
       </c>
       <c r="N4" s="7">
         <v>484.1</v>
       </c>
       <c r="O4" s="7">
         <v>550.79999999999995</v>
       </c>
       <c r="P4" s="7">
         <v>564.4</v>
       </c>
       <c r="Q4" s="9">
         <v>566.4</v>
       </c>
       <c r="R4" s="10">
         <v>581.29999999999995</v>
       </c>
       <c r="S4" s="11">
         <v>572.6</v>
       </c>
-      <c r="T4" s="49">
+      <c r="T4" s="46">
         <v>547.1</v>
       </c>
-      <c r="U4" s="49">
+      <c r="U4" s="46">
         <v>535.1</v>
       </c>
       <c r="V4" s="6">
         <v>510.2</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="12">
         <v>93.878299999999996</v>
       </c>
       <c r="C5" s="12">
         <v>96.761399999999995</v>
       </c>
       <c r="D5" s="12">
         <v>102.27549999999999</v>
       </c>
       <c r="E5" s="12">
         <v>103.63500000000001</v>
       </c>
       <c r="F5" s="13">
         <v>109.58255800000001</v>
       </c>
@@ -2164,54 +2617,54 @@
       </c>
       <c r="L5" s="12">
         <v>127.435579</v>
       </c>
       <c r="M5" s="12">
         <v>127.13369299999999</v>
       </c>
       <c r="N5" s="12">
         <v>141.91540700000002</v>
       </c>
       <c r="O5" s="12">
         <v>153.61049799999998</v>
       </c>
       <c r="P5" s="12">
         <v>151.27587400000002</v>
       </c>
       <c r="Q5" s="14">
         <v>152.4</v>
       </c>
       <c r="R5" s="15">
         <v>146.9</v>
       </c>
       <c r="S5" s="16">
         <v>184.2</v>
       </c>
-      <c r="T5" s="28">
+      <c r="T5" s="27">
         <v>135.80000000000001</v>
       </c>
-      <c r="U5" s="28">
+      <c r="U5" s="27">
         <v>135.19999999999999</v>
       </c>
       <c r="V5" s="1">
         <v>133.19999999999999</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="12">
         <v>83.156300000000002</v>
       </c>
       <c r="C6" s="12">
         <v>91.669699999999992</v>
       </c>
       <c r="D6" s="12">
         <v>86.592300000000009</v>
       </c>
       <c r="E6" s="12">
         <v>91.128799999999998</v>
       </c>
       <c r="F6" s="12">
         <v>96.258026999999998</v>
       </c>
@@ -2232,54 +2685,54 @@
       </c>
       <c r="L6" s="12">
         <v>136.681704</v>
       </c>
       <c r="M6" s="12">
         <v>128.230716</v>
       </c>
       <c r="N6" s="12">
         <v>133.04360399999999</v>
       </c>
       <c r="O6" s="12">
         <v>136.153119</v>
       </c>
       <c r="P6" s="12">
         <v>147.41162100000003</v>
       </c>
       <c r="Q6" s="14">
         <v>148.1</v>
       </c>
       <c r="R6" s="15">
         <v>144.5</v>
       </c>
       <c r="S6" s="16">
         <v>139.4</v>
       </c>
-      <c r="T6" s="28">
+      <c r="T6" s="27">
         <v>131.19999999999999</v>
       </c>
-      <c r="U6" s="28">
+      <c r="U6" s="27">
         <v>129.4</v>
       </c>
       <c r="V6" s="1">
         <v>116.9</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="12">
         <v>134.1352</v>
       </c>
       <c r="C7" s="12">
         <v>141.5866</v>
       </c>
       <c r="D7" s="12">
         <v>145.29079999999999</v>
       </c>
       <c r="E7" s="12">
         <v>154.43979999999999</v>
       </c>
       <c r="F7" s="13">
         <v>129.49971199999999</v>
       </c>
@@ -2300,856 +2753,833 @@
       </c>
       <c r="L7" s="12">
         <v>32.422716999999999</v>
       </c>
       <c r="M7" s="12">
         <v>160.40047399999997</v>
       </c>
       <c r="N7" s="12">
         <v>200.68450099999998</v>
       </c>
       <c r="O7" s="12">
         <v>252.23912100000001</v>
       </c>
       <c r="P7" s="12">
         <v>256.62434500000001</v>
       </c>
       <c r="Q7" s="14">
         <v>256.39999999999998</v>
       </c>
       <c r="R7" s="15">
         <v>279.89999999999998</v>
       </c>
       <c r="S7" s="16">
         <v>279.3</v>
       </c>
-      <c r="T7" s="28">
+      <c r="T7" s="27">
         <v>272.5</v>
       </c>
-      <c r="U7" s="28">
+      <c r="U7" s="27">
         <v>263</v>
       </c>
       <c r="V7" s="1">
         <v>252.5</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="12"/>
-[...18 lines deleted...]
-      <c r="U8" s="28"/>
+      <c r="B8" s="12">
+        <v>5.2299999999999999E-2</v>
+      </c>
+      <c r="C8" s="12">
+        <v>0.1275</v>
+      </c>
+      <c r="D8" s="12">
+        <v>0.1263</v>
+      </c>
+      <c r="E8" s="12">
+        <v>7.5400000000000009E-2</v>
+      </c>
+      <c r="F8" s="13">
+        <v>0.47229899999999997</v>
+      </c>
+      <c r="G8" s="12">
+        <v>0.44755399999999995</v>
+      </c>
+      <c r="H8" s="12">
+        <v>0.447681</v>
+      </c>
+      <c r="I8" s="12">
+        <v>0.43252600000000002</v>
+      </c>
+      <c r="J8" s="12">
+        <v>0.45286200000000004</v>
+      </c>
+      <c r="K8" s="12">
+        <v>0.53095599999999998</v>
+      </c>
+      <c r="L8" s="12">
+        <v>0.58106100000000005</v>
+      </c>
+      <c r="M8" s="12">
+        <v>0.71113899999999997</v>
+      </c>
+      <c r="N8" s="12">
+        <v>0.64344000000000001</v>
+      </c>
+      <c r="O8" s="12">
+        <v>0.65763400000000005</v>
+      </c>
+      <c r="P8" s="12">
+        <v>0.7102480000000001</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="R8" s="15">
+        <v>0.7</v>
+      </c>
+      <c r="S8" s="16">
+        <v>0.3</v>
+      </c>
+      <c r="T8" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="U8" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="V8" s="1">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="12">
-        <v>5.2299999999999999E-2</v>
+        <v>0.79689999999999994</v>
       </c>
       <c r="C9" s="12">
-        <v>0.1275</v>
+        <v>0.65839999999999999</v>
       </c>
       <c r="D9" s="12">
-        <v>0.1263</v>
+        <v>0.64360000000000006</v>
       </c>
       <c r="E9" s="12">
-        <v>7.5400000000000009E-2</v>
-[...2 lines deleted...]
-        <v>0.47229899999999997</v>
+        <v>0.7641</v>
+      </c>
+      <c r="F9" s="12">
+        <v>0.64836899999999997</v>
       </c>
       <c r="G9" s="12">
-        <v>0.44755399999999995</v>
+        <v>1.0891249999999999</v>
       </c>
       <c r="H9" s="12">
-        <v>0.447681</v>
+        <v>1.406137</v>
       </c>
       <c r="I9" s="12">
-        <v>0.43252600000000002</v>
+        <v>1.411797</v>
       </c>
       <c r="J9" s="12">
-        <v>0.45286200000000004</v>
+        <v>1.680677</v>
       </c>
       <c r="K9" s="12">
-        <v>0.53095599999999998</v>
+        <v>1.457362</v>
       </c>
       <c r="L9" s="12">
-        <v>0.58106100000000005</v>
+        <v>1.513906</v>
       </c>
       <c r="M9" s="12">
-        <v>0.71113899999999997</v>
+        <v>1.57531</v>
       </c>
       <c r="N9" s="12">
-        <v>0.64344000000000001</v>
+        <v>1.5154700000000001</v>
       </c>
       <c r="O9" s="12">
-        <v>0.65763400000000005</v>
+        <v>1.559777</v>
       </c>
       <c r="P9" s="12">
-        <v>0.7102480000000001</v>
-[...2 lines deleted...]
-        <v>0.7</v>
+        <v>1.679225</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1.8</v>
       </c>
       <c r="R9" s="15">
-        <v>0.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="S9" s="16">
-        <v>0.3</v>
-[...5 lines deleted...]
-        <v>0.2</v>
+        <v>2.1</v>
+      </c>
+      <c r="T9" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="U9" s="27">
+        <v>1.6</v>
       </c>
       <c r="V9" s="1">
-        <v>0.2</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="12">
-        <v>0.79689999999999994</v>
+        <v>0.23419999999999999</v>
       </c>
       <c r="C10" s="12">
-        <v>0.65839999999999999</v>
+        <v>0.24840000000000001</v>
       </c>
       <c r="D10" s="12">
-        <v>0.64360000000000006</v>
+        <v>0.24840000000000001</v>
       </c>
       <c r="E10" s="12">
-        <v>0.7641</v>
+        <v>0.25610000000000005</v>
       </c>
       <c r="F10" s="12">
-        <v>0.64836899999999997</v>
+        <v>0.56096900000000005</v>
       </c>
       <c r="G10" s="12">
-        <v>1.0891249999999999</v>
+        <v>0.544651</v>
       </c>
       <c r="H10" s="12">
-        <v>1.406137</v>
+        <v>0.67852999999999997</v>
       </c>
       <c r="I10" s="12">
-        <v>1.411797</v>
+        <v>0.66178099999999995</v>
       </c>
       <c r="J10" s="12">
-        <v>1.680677</v>
+        <v>0.58205700000000005</v>
       </c>
       <c r="K10" s="12">
-        <v>1.457362</v>
+        <v>0.582538</v>
       </c>
       <c r="L10" s="12">
-        <v>1.513906</v>
+        <v>0.52960499999999999</v>
       </c>
       <c r="M10" s="12">
-        <v>1.57531</v>
+        <v>0.66493899999999995</v>
       </c>
       <c r="N10" s="12">
-        <v>1.5154700000000001</v>
+        <v>0.68334400000000006</v>
       </c>
       <c r="O10" s="12">
-        <v>1.559777</v>
+        <v>0.59633000000000003</v>
       </c>
       <c r="P10" s="12">
-        <v>1.679225</v>
-[...2 lines deleted...]
-        <v>1.8</v>
+        <v>0.680504</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>0.8</v>
       </c>
       <c r="R10" s="15">
-        <v>2.2000000000000002</v>
+        <v>0.8</v>
       </c>
       <c r="S10" s="16">
-        <v>2.1</v>
-[...5 lines deleted...]
-        <v>1.6</v>
+        <v>0.7</v>
+      </c>
+      <c r="T10" s="27">
+        <v>0.7</v>
+      </c>
+      <c r="U10" s="27">
+        <v>0.7</v>
       </c>
       <c r="V10" s="1">
-        <v>1.8</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="12">
-        <v>0.23419999999999999</v>
+        <v>2.47E-2</v>
       </c>
       <c r="C11" s="12">
-        <v>0.24840000000000001</v>
+        <v>2.41E-2</v>
       </c>
       <c r="D11" s="12">
-        <v>0.24840000000000001</v>
+        <v>2.4899999999999999E-2</v>
       </c>
       <c r="E11" s="12">
-        <v>0.25610000000000005</v>
+        <v>3.1399999999999997E-2</v>
       </c>
       <c r="F11" s="12">
-        <v>0.56096900000000005</v>
+        <v>0.69065700000000008</v>
       </c>
       <c r="G11" s="12">
-        <v>0.544651</v>
+        <v>0.8204260000000001</v>
       </c>
       <c r="H11" s="12">
-        <v>0.67852999999999997</v>
+        <v>0.80062699999999998</v>
       </c>
       <c r="I11" s="12">
-        <v>0.66178099999999995</v>
+        <v>0.83049800000000007</v>
       </c>
       <c r="J11" s="12">
-        <v>0.58205700000000005</v>
+        <v>0.871417</v>
       </c>
       <c r="K11" s="12">
-        <v>0.582538</v>
+        <v>0.73913800000000007</v>
       </c>
       <c r="L11" s="12">
-        <v>0.52960499999999999</v>
+        <v>0.77429499999999996</v>
       </c>
       <c r="M11" s="12">
-        <v>0.66493899999999995</v>
+        <v>0.88380399999999992</v>
       </c>
       <c r="N11" s="12">
-        <v>0.68334400000000006</v>
+        <v>0.87403700000000006</v>
       </c>
       <c r="O11" s="12">
-        <v>0.59633000000000003</v>
+        <v>0.94450699999999999</v>
       </c>
       <c r="P11" s="12">
-        <v>0.680504</v>
-[...2 lines deleted...]
-        <v>0.8</v>
+        <v>0.96683000000000008</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>1</v>
       </c>
       <c r="R11" s="15">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="S11" s="16">
-        <v>0.7</v>
-[...5 lines deleted...]
-        <v>0.7</v>
+        <v>0.3</v>
+      </c>
+      <c r="T11" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="U11" s="27">
+        <v>0.4</v>
       </c>
       <c r="V11" s="1">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="12">
-        <v>2.47E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="C12" s="12">
-        <v>2.41E-2</v>
+        <v>1.84E-2</v>
       </c>
       <c r="D12" s="12">
-        <v>2.4899999999999999E-2</v>
+        <v>3.2299999999999995E-2</v>
       </c>
       <c r="E12" s="12">
-        <v>3.1399999999999997E-2</v>
+        <v>4.5399999999999996E-2</v>
       </c>
       <c r="F12" s="12">
-        <v>0.69065700000000008</v>
+        <v>0.64329800000000004</v>
       </c>
       <c r="G12" s="12">
-        <v>0.8204260000000001</v>
+        <v>0.68723400000000001</v>
       </c>
       <c r="H12" s="12">
-        <v>0.80062699999999998</v>
+        <v>0.64559299999999997</v>
       </c>
       <c r="I12" s="12">
-        <v>0.83049800000000007</v>
+        <v>0.46409400000000001</v>
       </c>
       <c r="J12" s="12">
-        <v>0.871417</v>
+        <v>0.44360300000000003</v>
       </c>
       <c r="K12" s="12">
-        <v>0.73913800000000007</v>
+        <v>0.66325800000000001</v>
       </c>
       <c r="L12" s="12">
-        <v>0.77429499999999996</v>
+        <v>0.51571600000000006</v>
       </c>
       <c r="M12" s="12">
-        <v>0.88380399999999992</v>
+        <v>0.76872400000000007</v>
       </c>
       <c r="N12" s="12">
-        <v>0.87403700000000006</v>
+        <v>0.83896799999999994</v>
       </c>
       <c r="O12" s="12">
-        <v>0.94450699999999999</v>
+        <v>0.95443299999999998</v>
       </c>
       <c r="P12" s="12">
-        <v>0.96683000000000008</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0.88251499999999994</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>0.9</v>
       </c>
       <c r="R12" s="15">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="S12" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="T12" s="27">
         <v>0.3</v>
       </c>
-      <c r="T12" s="28">
-[...3 lines deleted...]
-        <v>0.4</v>
+      <c r="U12" s="27">
+        <v>0.3</v>
       </c>
       <c r="V12" s="1">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="12">
-        <v>3.5000000000000003E-2</v>
+        <v>7.9000000000000008E-3</v>
       </c>
       <c r="C13" s="12">
-        <v>1.84E-2</v>
+        <v>2.07E-2</v>
       </c>
       <c r="D13" s="12">
-        <v>3.2299999999999995E-2</v>
+        <v>2.75E-2</v>
       </c>
       <c r="E13" s="12">
-        <v>4.5399999999999996E-2</v>
+        <v>2.0799999999999999E-2</v>
       </c>
       <c r="F13" s="12">
-        <v>0.64329800000000004</v>
+        <v>0.31317800000000001</v>
       </c>
       <c r="G13" s="12">
-        <v>0.68723400000000001</v>
+        <v>0.42347600000000002</v>
       </c>
       <c r="H13" s="12">
-        <v>0.64559299999999997</v>
+        <v>0.49091800000000002</v>
       </c>
       <c r="I13" s="12">
-        <v>0.46409400000000001</v>
+        <v>0.54700499999999996</v>
       </c>
       <c r="J13" s="12">
-        <v>0.44360300000000003</v>
+        <v>0.63628099999999999</v>
       </c>
       <c r="K13" s="12">
-        <v>0.66325800000000001</v>
+        <v>0.62415300000000007</v>
       </c>
       <c r="L13" s="12">
-        <v>0.51571600000000006</v>
+        <v>0.67562599999999995</v>
       </c>
       <c r="M13" s="12">
-        <v>0.76872400000000007</v>
+        <v>0.63536400000000004</v>
       </c>
       <c r="N13" s="12">
-        <v>0.83896799999999994</v>
+        <v>0.644957</v>
       </c>
       <c r="O13" s="12">
-        <v>0.95443299999999998</v>
+        <v>0.60130600000000001</v>
       </c>
       <c r="P13" s="12">
-        <v>0.88251499999999994</v>
-[...2 lines deleted...]
-        <v>0.9</v>
+        <v>0.58750900000000006</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>0.7</v>
       </c>
       <c r="R13" s="15">
-        <v>0.9</v>
+        <v>0.7</v>
       </c>
       <c r="S13" s="16">
-        <v>0.4</v>
-[...5 lines deleted...]
-        <v>0.3</v>
+        <v>0.6</v>
+      </c>
+      <c r="T13" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="U13" s="27">
+        <v>0.6</v>
       </c>
       <c r="V13" s="1">
-        <v>0.3</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="12">
-[...9 lines deleted...]
-        <v>2.0799999999999999E-2</v>
+      <c r="B14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="F14" s="12">
-        <v>0.31317800000000001</v>
+        <v>0.29873500000000003</v>
       </c>
       <c r="G14" s="12">
-        <v>0.42347600000000002</v>
+        <v>0.322243</v>
       </c>
       <c r="H14" s="12">
-        <v>0.49091800000000002</v>
+        <v>0.34014699999999998</v>
       </c>
       <c r="I14" s="12">
-        <v>0.54700499999999996</v>
+        <v>0.48858400000000002</v>
       </c>
       <c r="J14" s="12">
-        <v>0.63628099999999999</v>
+        <v>0.46179700000000001</v>
       </c>
       <c r="K14" s="12">
-        <v>0.62415300000000007</v>
+        <v>0.45675900000000003</v>
       </c>
       <c r="L14" s="12">
-        <v>0.67562599999999995</v>
+        <v>0.55649199999999999</v>
       </c>
       <c r="M14" s="12">
-        <v>0.63536400000000004</v>
+        <v>0.57819399999999999</v>
       </c>
       <c r="N14" s="12">
-        <v>0.644957</v>
+        <v>0.53908699999999998</v>
       </c>
       <c r="O14" s="12">
-        <v>0.60130600000000001</v>
+        <v>0.59775</v>
       </c>
       <c r="P14" s="12">
-        <v>0.58750900000000006</v>
-[...1 lines deleted...]
-      <c r="Q14" s="18">
+        <v>0.7261749999999999</v>
+      </c>
+      <c r="Q14" s="14">
         <v>0.7</v>
       </c>
       <c r="R14" s="15">
+        <v>0.8</v>
+      </c>
+      <c r="S14" s="16">
+        <v>0.4</v>
+      </c>
+      <c r="T14" s="27">
         <v>0.7</v>
       </c>
-      <c r="S14" s="16">
-[...6 lines deleted...]
-        <v>0.6</v>
+      <c r="U14" s="27">
+        <v>0.7</v>
       </c>
       <c r="V14" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...9 lines deleted...]
-        <v>14</v>
+      <c r="B15" s="12">
+        <v>0.25739999999999996</v>
+      </c>
+      <c r="C15" s="12">
+        <v>0.27360000000000001</v>
+      </c>
+      <c r="D15" s="12">
+        <v>0.31119999999999998</v>
+      </c>
+      <c r="E15" s="12">
+        <v>0.33629999999999999</v>
       </c>
       <c r="F15" s="12">
-        <v>0.29873500000000003</v>
+        <v>0.64750300000000005</v>
       </c>
       <c r="G15" s="12">
-        <v>0.322243</v>
+        <v>0.67375699999999994</v>
       </c>
       <c r="H15" s="12">
-        <v>0.34014699999999998</v>
+        <v>0.66059900000000005</v>
       </c>
       <c r="I15" s="12">
-        <v>0.48858400000000002</v>
+        <v>0.68945299999999998</v>
       </c>
       <c r="J15" s="12">
-        <v>0.46179700000000001</v>
+        <v>0.58024100000000001</v>
       </c>
       <c r="K15" s="12">
-        <v>0.45675900000000003</v>
+        <v>0.80018</v>
       </c>
       <c r="L15" s="12">
-        <v>0.55649199999999999</v>
+        <v>0.73119800000000001</v>
       </c>
       <c r="M15" s="12">
-        <v>0.57819399999999999</v>
+        <v>0.76146100000000005</v>
       </c>
       <c r="N15" s="12">
-        <v>0.53908699999999998</v>
+        <v>0.74278700000000009</v>
       </c>
       <c r="O15" s="12">
-        <v>0.59775</v>
+        <v>0.86447699999999994</v>
       </c>
       <c r="P15" s="12">
-        <v>0.7261749999999999</v>
+        <v>0.84947799999999996</v>
       </c>
       <c r="Q15" s="14">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="R15" s="15">
         <v>0.8</v>
       </c>
       <c r="S15" s="16">
-        <v>0.4</v>
-[...5 lines deleted...]
-        <v>0.7</v>
+        <v>0.9</v>
+      </c>
+      <c r="T15" s="27">
+        <v>1</v>
+      </c>
+      <c r="U15" s="27">
+        <v>1</v>
       </c>
       <c r="V15" s="1">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="12">
-        <v>0.25739999999999996</v>
+        <v>0.13040000000000002</v>
       </c>
       <c r="C16" s="12">
-        <v>0.27360000000000001</v>
+        <v>0.12240000000000001</v>
       </c>
       <c r="D16" s="12">
-        <v>0.31119999999999998</v>
+        <v>0.1031</v>
       </c>
       <c r="E16" s="12">
-        <v>0.33629999999999999</v>
+        <v>0.1124</v>
       </c>
       <c r="F16" s="12">
-        <v>0.64750300000000005</v>
+        <v>0.826048</v>
       </c>
       <c r="G16" s="12">
-        <v>0.67375699999999994</v>
+        <v>0.84965299999999999</v>
       </c>
       <c r="H16" s="12">
-        <v>0.66059900000000005</v>
+        <v>0.85170599999999996</v>
       </c>
       <c r="I16" s="12">
-        <v>0.68945299999999998</v>
+        <v>0.77948699999999993</v>
       </c>
       <c r="J16" s="12">
-        <v>0.58024100000000001</v>
+        <v>0.79968100000000009</v>
       </c>
       <c r="K16" s="12">
-        <v>0.80018</v>
+        <v>0.74975000000000003</v>
       </c>
       <c r="L16" s="12">
-        <v>0.73119800000000001</v>
+        <v>0.763432</v>
       </c>
       <c r="M16" s="12">
-        <v>0.76146100000000005</v>
+        <v>0.74149900000000002</v>
       </c>
       <c r="N16" s="12">
-        <v>0.74278700000000009</v>
+        <v>0.680114</v>
       </c>
       <c r="O16" s="12">
-        <v>0.86447699999999994</v>
+        <v>0.757691</v>
       </c>
       <c r="P16" s="12">
-        <v>0.84947799999999996</v>
-[...2 lines deleted...]
-        <v>0.9</v>
+        <v>0.75934299999999999</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>0.7</v>
       </c>
       <c r="R16" s="15">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="S16" s="16">
-        <v>0.9</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>0.5</v>
+      </c>
+      <c r="T16" s="27">
+        <v>0.6</v>
+      </c>
+      <c r="U16" s="27">
+        <v>0.6</v>
       </c>
       <c r="V16" s="1">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A17" s="1" t="s">
+      <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="12">
-[...67 lines deleted...]
-      <c r="B18" s="20">
+      <c r="B17" s="19">
         <v>4.24E-2</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C17" s="19">
         <v>3.3399999999999999E-2</v>
       </c>
-      <c r="D18" s="20">
+      <c r="D17" s="19">
         <v>5.1299999999999998E-2</v>
       </c>
-      <c r="E18" s="20">
+      <c r="E17" s="19">
         <v>7.6200000000000004E-2</v>
       </c>
-      <c r="F18" s="20">
+      <c r="F17" s="19">
         <v>0.82312199999999991</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G17" s="19">
         <v>0.84229299999999996</v>
       </c>
-      <c r="H18" s="20">
+      <c r="H17" s="19">
         <v>0.81775699999999996</v>
       </c>
-      <c r="I18" s="20">
+      <c r="I17" s="19">
         <v>0.95829200000000003</v>
       </c>
-      <c r="J18" s="20">
+      <c r="J17" s="19">
         <v>1.0247809999999999</v>
       </c>
-      <c r="K18" s="20">
+      <c r="K17" s="19">
         <v>1.00573</v>
       </c>
-      <c r="L18" s="20">
+      <c r="L17" s="19">
         <v>1.1336919999999999</v>
       </c>
-      <c r="M18" s="20">
+      <c r="M17" s="19">
         <v>1.2592480000000001</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N17" s="19">
         <v>1.25518</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O17" s="19">
         <v>1.257692</v>
       </c>
-      <c r="P18" s="20">
+      <c r="P17" s="19">
         <v>1.2186839999999999</v>
       </c>
-      <c r="Q18" s="21">
+      <c r="Q17" s="20">
         <v>1.4</v>
       </c>
-      <c r="R18" s="22">
+      <c r="R17" s="21">
         <v>1.5</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S17" s="22">
         <v>1.4</v>
       </c>
-      <c r="T18" s="50">
+      <c r="T17" s="47">
         <v>1.4</v>
       </c>
-      <c r="U18" s="50">
+      <c r="U17" s="47">
         <v>1.4</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V17" s="18">
         <v>1.4</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="17"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="16"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="B19" s="12"/>
-[...16 lines deleted...]
-      <c r="S19" s="16"/>
+      <c r="A19" s="23" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="24" t="s">
+      <c r="A20" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="24"/>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="24"/>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1">
-      <c r="B22" s="25"/>
-[...2 lines deleted...]
-      <c r="E22" s="26"/>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
-      <c r="H22" s="26"/>
-[...11 lines deleted...]
-    </row>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+    </row>
+    <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
-    <row r="33" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>в тоннах</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>тонн</vt:lpstr>
       <vt:lpstr>тыс.тонн</vt:lpstr>
       <vt:lpstr>тыс.тонн!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>