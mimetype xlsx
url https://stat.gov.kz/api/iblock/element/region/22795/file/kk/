--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,200 +1,380 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-210" yWindow="-180" windowWidth="19440" windowHeight="5250" activeTab="1"/>
+    <workbookView xWindow="-210" yWindow="-180" windowWidth="19440" windowHeight="5250"/>
   </bookViews>
   <sheets>
-    <sheet name="тонна" sheetId="3" r:id="rId1"/>
-    <sheet name="мың тонна" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="тонна" sheetId="3" r:id="rId3"/>
+    <sheet name="мың тонна" sheetId="2" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="54">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
-    <t>аудандар:</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Баянауыл</t>
   </si>
   <si>
     <t>Железин</t>
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
   </si>
   <si>
     <t>50 492.634</t>
   </si>
   <si>
     <t>Ластағыш қатты заттардың шығарындылары, мың тонна</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
   </si>
   <si>
     <t>Ластағыш қатты заттардың шығарындылары, тонна</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Ластағыш қатты заттардың шығарындылары</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП (ауа), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы, ластаушы заттарды топтастыру</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Мекенжай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140002, Павлодар қаласы, Генерал Дүйсенов көшесі, 9    </t>
+  </si>
+  <si>
+    <t>тонна, мың тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="181" formatCode="0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="187" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.000"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -215,196 +395,271 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="185" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="185" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="181" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="187" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="183" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -647,184 +902,470 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B31"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="59" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="59" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="69" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="69" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="68" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="71" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="68" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="75" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="68" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="82" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="68" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="70" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="69">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="76" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1">
+      <c r="A21" s="77"/>
+    </row>
+    <row r="22" spans="1:1">
+      <c r="A22" s="77"/>
+    </row>
+    <row r="23" spans="1:1">
+      <c r="A23" s="77"/>
+    </row>
+    <row r="24" spans="1:1">
+      <c r="A24" s="77"/>
+    </row>
+    <row r="25" spans="1:1">
+      <c r="A25" s="78"/>
+    </row>
+    <row r="26" spans="1:1">
+      <c r="A26" s="77"/>
+    </row>
+    <row r="27" spans="1:1">
+      <c r="A27" s="77"/>
+    </row>
+    <row r="28" spans="1:1">
+      <c r="A28" s="77"/>
+    </row>
+    <row r="29" spans="1:1">
+      <c r="A29" s="79"/>
+    </row>
+    <row r="30" spans="1:1">
+      <c r="A30" s="77"/>
+    </row>
+    <row r="31" spans="1:1">
+      <c r="A31" s="80"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B6" r:id="rId2"/>
+    <hyperlink ref="B9" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:I26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" style="59" customWidth="1"/>
+    <col min="2" max="2" width="60.5703125" style="59" customWidth="1"/>
+    <col min="3" max="3" width="5.5703125" style="59" customWidth="1"/>
+    <col min="4" max="7" width="9.140625" style="59"/>
+    <col min="8" max="8" width="9.140625" style="59" customWidth="1"/>
+    <col min="9" max="9" width="23.140625" style="59" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="59" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:9">
+      <c r="B3" s="58"/>
+    </row>
+    <row r="4" spans="2:9">
+      <c r="B4" s="58"/>
+    </row>
+    <row r="5" spans="2:9">
+      <c r="B5" s="60"/>
+      <c r="C5" s="61"/>
+    </row>
+    <row r="6" spans="2:9">
+      <c r="B6" s="58"/>
+    </row>
+    <row r="7" spans="2:9">
+      <c r="B7" s="58"/>
+    </row>
+    <row r="8" spans="2:9">
+      <c r="B8" s="58" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9">
+      <c r="B9" s="58" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9">
+      <c r="B10" s="58" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9">
+      <c r="B11" s="58" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9">
+      <c r="B12" s="58" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:9">
+      <c r="B14" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+    </row>
+    <row r="18" spans="2:9">
+      <c r="B18" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="64"/>
+      <c r="D18" s="64"/>
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="64"/>
+      <c r="H18" s="64"/>
+      <c r="I18" s="64"/>
+    </row>
+    <row r="20" spans="2:9">
+      <c r="B20" s="65"/>
+      <c r="C20" s="65"/>
+    </row>
+    <row r="26" spans="2:9">
+      <c r="B26" s="58"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B20:C20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V42"/>
+  <dimension ref="A1:V41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U20" sqref="U20"/>
+      <selection activeCell="A8" sqref="A8:XFD8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="2" max="5" width="9.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="5" width="9.5703125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="18" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="62" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="62"/>
+      <c r="A1" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
       <c r="A3" s="4"/>
-      <c r="B3" s="25">
+      <c r="B3" s="22">
         <v>2005</v>
       </c>
-      <c r="C3" s="25">
+      <c r="C3" s="22">
         <v>2006</v>
       </c>
-      <c r="D3" s="25">
+      <c r="D3" s="22">
         <v>2007</v>
       </c>
-      <c r="E3" s="25">
+      <c r="E3" s="22">
         <v>2008</v>
       </c>
-      <c r="F3" s="25">
+      <c r="F3" s="22">
         <v>2009</v>
       </c>
-      <c r="G3" s="25">
+      <c r="G3" s="22">
         <v>2010</v>
       </c>
-      <c r="H3" s="25">
+      <c r="H3" s="22">
         <v>2011</v>
       </c>
-      <c r="I3" s="25">
+      <c r="I3" s="22">
         <v>2012</v>
       </c>
-      <c r="J3" s="26">
+      <c r="J3" s="23">
         <v>2013</v>
       </c>
-      <c r="K3" s="26">
+      <c r="K3" s="23">
         <v>2014</v>
       </c>
-      <c r="L3" s="26">
+      <c r="L3" s="23">
         <v>2015</v>
       </c>
-      <c r="M3" s="26">
+      <c r="M3" s="23">
         <v>2016</v>
       </c>
-      <c r="N3" s="26">
+      <c r="N3" s="23">
         <v>2017</v>
       </c>
-      <c r="O3" s="26">
+      <c r="O3" s="23">
         <v>2018</v>
       </c>
-      <c r="P3" s="26">
+      <c r="P3" s="23">
         <v>2019</v>
       </c>
-      <c r="Q3" s="25">
+      <c r="Q3" s="22">
         <v>2020</v>
       </c>
-      <c r="R3" s="27">
+      <c r="R3" s="24">
         <v>2021</v>
       </c>
-      <c r="S3" s="27">
+      <c r="S3" s="24">
         <v>2022</v>
       </c>
-      <c r="T3" s="28">
+      <c r="T3" s="25">
         <v>2023</v>
       </c>
-      <c r="U3" s="27">
+      <c r="U3" s="24">
         <v>2024</v>
       </c>
-      <c r="V3" s="27">
+      <c r="V3" s="24">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" ht="12.95" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B4" s="6">
         <v>244076</v>
       </c>
       <c r="C4" s="6">
         <v>251317.9</v>
       </c>
       <c r="D4" s="6">
         <v>239670.39999999999</v>
       </c>
       <c r="E4" s="6">
         <v>245774.5</v>
       </c>
       <c r="F4" s="6">
         <v>219554.28</v>
       </c>
       <c r="G4" s="6">
         <v>205510.74799999999</v>
       </c>
       <c r="H4" s="6">
         <v>196536.429</v>
       </c>
       <c r="I4" s="6">
         <v>179999.04199999999</v>
       </c>
@@ -836,125 +1377,125 @@
       </c>
       <c r="L4" s="6">
         <v>121500.38400000001</v>
       </c>
       <c r="M4" s="6">
         <v>118396.10799999999</v>
       </c>
       <c r="N4" s="7">
         <v>125713.322</v>
       </c>
       <c r="O4" s="6">
         <v>158454.35699999999</v>
       </c>
       <c r="P4" s="6">
         <v>157128.54199999999</v>
       </c>
       <c r="Q4" s="6">
         <v>156622.383</v>
       </c>
       <c r="R4" s="8">
         <v>154882.99</v>
       </c>
       <c r="S4" s="9">
         <v>151579.42600000001</v>
       </c>
-      <c r="T4" s="48">
+      <c r="T4" s="44">
         <v>147096.93</v>
       </c>
-      <c r="U4" s="54">
+      <c r="U4" s="50">
         <v>152715.18700000001</v>
       </c>
-      <c r="V4" s="54">
+      <c r="V4" s="50">
         <v>149810.196</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>56871</v>
       </c>
       <c r="C5" s="11">
         <v>57675.8</v>
       </c>
       <c r="D5" s="11">
         <v>52138.3</v>
       </c>
       <c r="E5" s="11">
         <v>51916.4</v>
       </c>
       <c r="F5" s="11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="11">
         <v>48471.061999999998</v>
       </c>
       <c r="H5" s="11">
         <v>42455.034</v>
       </c>
       <c r="I5" s="11">
         <v>32824.021000000001</v>
       </c>
       <c r="J5" s="11">
         <v>33630.29</v>
       </c>
       <c r="K5" s="11">
         <v>29359.564999999999</v>
       </c>
       <c r="L5" s="11">
         <v>29055.607</v>
       </c>
       <c r="M5" s="11">
         <v>30085.56</v>
       </c>
       <c r="N5" s="11">
         <v>27343.723999999998</v>
       </c>
       <c r="O5" s="11">
         <v>50149.11</v>
       </c>
       <c r="P5" s="11">
         <v>49598.383999999998</v>
       </c>
       <c r="Q5" s="11">
         <v>47718.508999999998</v>
       </c>
       <c r="R5" s="12">
         <v>43731.868999999999</v>
       </c>
       <c r="S5" s="13">
         <v>45275.656000000003</v>
       </c>
-      <c r="T5" s="49">
+      <c r="T5" s="45">
         <v>42746.964999999997</v>
       </c>
-      <c r="U5" s="55">
+      <c r="U5" s="51">
         <v>41515.593999999997</v>
       </c>
-      <c r="V5" s="55">
+      <c r="V5" s="51">
         <v>39519.175999999999</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>65325.5</v>
       </c>
       <c r="C6" s="11">
         <v>70609.399999999994</v>
       </c>
       <c r="D6" s="11">
         <v>63863.199999999997</v>
       </c>
       <c r="E6" s="11">
         <v>59807.1</v>
       </c>
       <c r="F6" s="11">
         <v>64720.455000000002</v>
       </c>
       <c r="G6" s="11">
         <v>69692.542000000001</v>
       </c>
@@ -972,57 +1513,57 @@
       </c>
       <c r="L6" s="11">
         <v>52986.930999999997</v>
       </c>
       <c r="M6" s="11">
         <v>49466.953999999998</v>
       </c>
       <c r="N6" s="14">
         <v>52304.286999999997</v>
       </c>
       <c r="O6" s="11">
         <v>55746.300999999999</v>
       </c>
       <c r="P6" s="11">
         <v>54542.004000000001</v>
       </c>
       <c r="Q6" s="11">
         <v>54879.478999999999</v>
       </c>
       <c r="R6" s="12">
         <v>51511.411999999997</v>
       </c>
       <c r="S6" s="13">
         <v>50036.243000000002</v>
       </c>
-      <c r="T6" s="49">
+      <c r="T6" s="45">
         <v>49027.292999999998</v>
       </c>
-      <c r="U6" s="55">
+      <c r="U6" s="51">
         <v>53001.69</v>
       </c>
-      <c r="V6" s="55">
+      <c r="V6" s="51">
         <v>49028.593999999997</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="11">
         <v>120115.8</v>
       </c>
       <c r="C7" s="11">
         <v>121917.8</v>
       </c>
       <c r="D7" s="11">
         <v>122810.4</v>
       </c>
       <c r="E7" s="11">
         <v>133341.5</v>
       </c>
       <c r="F7" s="11">
         <v>98189.259000000005</v>
       </c>
       <c r="G7" s="11">
         <v>80653.976999999999</v>
       </c>
@@ -1040,2102 +1581,2052 @@
       </c>
       <c r="L7" s="11">
         <v>32422.717000000001</v>
       </c>
       <c r="M7" s="11">
         <v>30859.379000000001</v>
       </c>
       <c r="N7" s="14">
         <v>37476.012999999999</v>
       </c>
       <c r="O7" s="11">
         <v>43490.606</v>
       </c>
       <c r="P7" s="11">
         <v>43557.565999999999</v>
       </c>
       <c r="Q7" s="11">
         <v>44625.213000000003</v>
       </c>
       <c r="R7" s="12">
         <v>49482.101999999999</v>
       </c>
       <c r="S7" s="13">
         <v>48683.652999999998</v>
       </c>
-      <c r="T7" s="49">
+      <c r="T7" s="45">
         <v>47405.834999999999</v>
       </c>
-      <c r="U7" s="55">
+      <c r="U7" s="51">
         <v>50389.491999999998</v>
       </c>
-      <c r="V7" s="55">
+      <c r="V7" s="51">
         <v>53522.317000000003</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="12"/>
-[...19 lines deleted...]
-      <c r="V8" s="23"/>
+      <c r="B8" s="11">
+        <v>216.9</v>
+      </c>
+      <c r="C8" s="11">
+        <v>216.9</v>
+      </c>
+      <c r="D8" s="11">
+        <v>164.5</v>
+      </c>
+      <c r="E8" s="11">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="F8" s="11">
+        <v>657.70899999999995</v>
+      </c>
+      <c r="G8" s="11">
+        <v>614.27800000000002</v>
+      </c>
+      <c r="H8" s="11">
+        <v>390.19200000000001</v>
+      </c>
+      <c r="I8" s="11">
+        <v>402.24700000000001</v>
+      </c>
+      <c r="J8" s="11">
+        <v>342.11500000000001</v>
+      </c>
+      <c r="K8" s="11">
+        <v>373.88499999999999</v>
+      </c>
+      <c r="L8" s="11">
+        <v>445.35</v>
+      </c>
+      <c r="M8" s="11">
+        <v>672.46900000000005</v>
+      </c>
+      <c r="N8" s="14">
+        <v>739.64200000000005</v>
+      </c>
+      <c r="O8" s="14">
+        <v>788.43499999999995</v>
+      </c>
+      <c r="P8" s="11">
+        <v>894.88199999999995</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>763.69100000000003</v>
+      </c>
+      <c r="R8" s="12">
+        <v>758.5</v>
+      </c>
+      <c r="S8" s="13">
+        <v>304.52</v>
+      </c>
+      <c r="T8" s="45">
+        <v>207.273</v>
+      </c>
+      <c r="U8" s="51">
+        <v>232.279</v>
+      </c>
+      <c r="V8" s="51">
+        <v>218.83099999999999</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="11">
-        <v>216.9</v>
+        <v>732.6</v>
       </c>
       <c r="C9" s="11">
-        <v>216.9</v>
+        <v>358.2</v>
       </c>
       <c r="D9" s="11">
-        <v>164.5</v>
+        <v>374.7</v>
       </c>
       <c r="E9" s="11">
-        <v>68.599999999999994</v>
+        <v>380.9</v>
       </c>
       <c r="F9" s="11">
-        <v>657.70899999999995</v>
+        <v>699.65800000000002</v>
       </c>
       <c r="G9" s="11">
-        <v>614.27800000000002</v>
+        <v>989.14</v>
       </c>
       <c r="H9" s="11">
-        <v>390.19200000000001</v>
+        <v>971.41399999999999</v>
       </c>
       <c r="I9" s="11">
-        <v>402.24700000000001</v>
+        <v>936.28499999999997</v>
       </c>
       <c r="J9" s="11">
-        <v>342.11500000000001</v>
+        <v>1044.9760000000001</v>
       </c>
       <c r="K9" s="11">
-        <v>373.88499999999999</v>
+        <v>1506.7059999999999</v>
       </c>
       <c r="L9" s="11">
-        <v>445.35</v>
+        <v>1473.721</v>
       </c>
       <c r="M9" s="11">
-        <v>672.46900000000005</v>
+        <v>1401.489</v>
       </c>
       <c r="N9" s="14">
-        <v>739.64200000000005</v>
+        <v>1594.559</v>
       </c>
       <c r="O9" s="14">
-        <v>788.43499999999995</v>
+        <v>1694.24</v>
       </c>
       <c r="P9" s="11">
-        <v>894.88199999999995</v>
+        <v>1753.047</v>
       </c>
       <c r="Q9" s="14">
-        <v>763.69100000000003</v>
+        <v>1688.7739999999999</v>
       </c>
       <c r="R9" s="12">
-        <v>758.5</v>
+        <v>1863.7249999999999</v>
       </c>
       <c r="S9" s="13">
-        <v>304.52</v>
-[...8 lines deleted...]
-        <v>218.83099999999999</v>
+        <v>1918.297</v>
+      </c>
+      <c r="T9" s="45">
+        <v>1901.3209999999999</v>
+      </c>
+      <c r="U9" s="51">
+        <v>1909.3240000000001</v>
+      </c>
+      <c r="V9" s="51">
+        <v>1901.961</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="11">
-        <v>732.6</v>
+        <v>47.7</v>
       </c>
       <c r="C10" s="11">
-        <v>358.2</v>
+        <v>50.5</v>
       </c>
       <c r="D10" s="11">
-        <v>374.7</v>
+        <v>50.5</v>
       </c>
       <c r="E10" s="11">
-        <v>380.9</v>
+        <v>44.9</v>
       </c>
       <c r="F10" s="11">
-        <v>699.65800000000002</v>
+        <v>265.54000000000002</v>
       </c>
       <c r="G10" s="11">
-        <v>989.14</v>
+        <v>341.58300000000003</v>
       </c>
       <c r="H10" s="11">
-        <v>971.41399999999999</v>
+        <v>275.995</v>
       </c>
       <c r="I10" s="11">
-        <v>936.28499999999997</v>
+        <v>267.44400000000002</v>
       </c>
       <c r="J10" s="11">
-        <v>1044.9760000000001</v>
+        <v>293.25900000000001</v>
       </c>
       <c r="K10" s="11">
-        <v>1506.7059999999999</v>
+        <v>272.74900000000002</v>
       </c>
       <c r="L10" s="11">
-        <v>1473.721</v>
+        <v>276.11700000000002</v>
       </c>
       <c r="M10" s="11">
-        <v>1401.489</v>
+        <v>300.84300000000002</v>
       </c>
       <c r="N10" s="14">
-        <v>1594.559</v>
-[...2 lines deleted...]
-        <v>1694.24</v>
+        <v>332.52</v>
+      </c>
+      <c r="O10" s="11">
+        <v>276.99700000000001</v>
       </c>
       <c r="P10" s="11">
-        <v>1753.047</v>
+        <v>312.202</v>
       </c>
       <c r="Q10" s="14">
-        <v>1688.7739999999999</v>
+        <v>366.82299999999998</v>
       </c>
       <c r="R10" s="12">
-        <v>1863.7249999999999</v>
+        <v>338.80900000000003</v>
       </c>
       <c r="S10" s="13">
-        <v>1918.297</v>
-[...8 lines deleted...]
-        <v>1901.961</v>
+        <v>374.59300000000002</v>
+      </c>
+      <c r="T10" s="45">
+        <v>390.24599999999998</v>
+      </c>
+      <c r="U10" s="51">
+        <v>377.565</v>
+      </c>
+      <c r="V10" s="51">
+        <v>373.56</v>
       </c>
     </row>
     <row r="11" spans="1:22" ht="12.95" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="11">
-        <v>47.7</v>
+        <v>44.3</v>
       </c>
       <c r="C11" s="11">
-        <v>50.5</v>
+        <v>58.9</v>
       </c>
       <c r="D11" s="11">
-        <v>50.5</v>
+        <v>96.9</v>
       </c>
       <c r="E11" s="11">
-        <v>44.9</v>
+        <v>36.299999999999997</v>
       </c>
       <c r="F11" s="11">
-        <v>265.54000000000002</v>
+        <v>770.16</v>
       </c>
       <c r="G11" s="11">
-        <v>341.58300000000003</v>
+        <v>746.25800000000004</v>
       </c>
       <c r="H11" s="11">
-        <v>275.995</v>
+        <v>623.32100000000003</v>
       </c>
       <c r="I11" s="11">
-        <v>267.44400000000002</v>
+        <v>645.02099999999996</v>
       </c>
       <c r="J11" s="11">
-        <v>293.25900000000001</v>
+        <v>685.399</v>
       </c>
       <c r="K11" s="11">
-        <v>272.74900000000002</v>
+        <v>629.803</v>
       </c>
       <c r="L11" s="11">
-        <v>276.11700000000002</v>
+        <v>935.42899999999997</v>
       </c>
       <c r="M11" s="11">
-        <v>300.84300000000002</v>
+        <v>895.61</v>
       </c>
       <c r="N11" s="14">
-        <v>332.52</v>
-[...2 lines deleted...]
-        <v>276.99700000000001</v>
+        <v>1011.893</v>
+      </c>
+      <c r="O11" s="14">
+        <v>1097.942</v>
       </c>
       <c r="P11" s="11">
-        <v>312.202</v>
+        <v>1177.598</v>
       </c>
       <c r="Q11" s="14">
-        <v>366.82299999999998</v>
+        <v>901.197</v>
       </c>
       <c r="R11" s="12">
-        <v>338.80900000000003</v>
+        <v>1053.8689999999999</v>
       </c>
       <c r="S11" s="13">
-        <v>374.59300000000002</v>
-[...8 lines deleted...]
-        <v>373.56</v>
+        <v>275.31099999999998</v>
+      </c>
+      <c r="T11" s="45">
+        <v>286.74200000000002</v>
+      </c>
+      <c r="U11" s="51">
+        <v>273.66399999999999</v>
+      </c>
+      <c r="V11" s="51">
+        <v>301.97199999999998</v>
       </c>
     </row>
     <row r="12" spans="1:22" ht="12.95" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="11">
-        <v>44.3</v>
+        <v>22.2</v>
       </c>
       <c r="C12" s="11">
-        <v>58.9</v>
+        <v>13.7</v>
       </c>
       <c r="D12" s="11">
-        <v>96.9</v>
+        <v>7.6</v>
       </c>
       <c r="E12" s="11">
-        <v>36.299999999999997</v>
+        <v>0.1</v>
       </c>
       <c r="F12" s="11">
-        <v>770.16</v>
+        <v>663.81899999999996</v>
       </c>
       <c r="G12" s="11">
-        <v>746.25800000000004</v>
+        <v>630.81899999999996</v>
       </c>
       <c r="H12" s="11">
-        <v>623.32100000000003</v>
+        <v>561.73699999999997</v>
       </c>
       <c r="I12" s="11">
-        <v>645.02099999999996</v>
+        <v>533.81700000000001</v>
       </c>
       <c r="J12" s="11">
-        <v>685.399</v>
+        <v>398.846</v>
       </c>
       <c r="K12" s="11">
-        <v>629.803</v>
+        <v>637.36699999999996</v>
       </c>
       <c r="L12" s="11">
-        <v>935.42899999999997</v>
+        <v>537.72799999999995</v>
       </c>
       <c r="M12" s="11">
-        <v>895.61</v>
+        <v>866.77</v>
       </c>
       <c r="N12" s="14">
-        <v>1011.893</v>
-[...2 lines deleted...]
-        <v>1097.942</v>
+        <v>909.12300000000005</v>
+      </c>
+      <c r="O12" s="11">
+        <v>826.37</v>
       </c>
       <c r="P12" s="11">
-        <v>1177.598</v>
+        <v>949.06200000000001</v>
       </c>
       <c r="Q12" s="14">
-        <v>901.197</v>
+        <v>942.29200000000003</v>
       </c>
       <c r="R12" s="12">
-        <v>1053.8689999999999</v>
+        <v>960.1</v>
       </c>
       <c r="S12" s="13">
-        <v>275.31099999999998</v>
-[...8 lines deleted...]
-        <v>301.97199999999998</v>
+        <v>321.64299999999997</v>
+      </c>
+      <c r="T12" s="45">
+        <v>304.39499999999998</v>
+      </c>
+      <c r="U12" s="51">
+        <v>296.48500000000001</v>
+      </c>
+      <c r="V12" s="51">
+        <v>290.13499999999999</v>
       </c>
     </row>
     <row r="13" spans="1:22" ht="12.95" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
-        <v>22.2</v>
+        <v>23.1</v>
       </c>
       <c r="C13" s="11">
-        <v>13.7</v>
+        <v>23.1</v>
       </c>
       <c r="D13" s="11">
-        <v>7.6</v>
+        <v>7.4</v>
       </c>
       <c r="E13" s="11">
-        <v>0.1</v>
+        <v>6.6</v>
       </c>
       <c r="F13" s="11">
-        <v>663.81899999999996</v>
+        <v>579.94799999999998</v>
       </c>
       <c r="G13" s="11">
-        <v>630.81899999999996</v>
+        <v>734.65200000000004</v>
       </c>
       <c r="H13" s="11">
-        <v>561.73699999999997</v>
+        <v>509.54300000000001</v>
       </c>
       <c r="I13" s="11">
-        <v>533.81700000000001</v>
+        <v>479.98599999999999</v>
       </c>
       <c r="J13" s="11">
-        <v>398.846</v>
+        <v>543.03</v>
       </c>
       <c r="K13" s="11">
-        <v>637.36699999999996</v>
+        <v>521.423</v>
       </c>
       <c r="L13" s="11">
-        <v>537.72799999999995</v>
+        <v>551.30100000000004</v>
       </c>
       <c r="M13" s="11">
-        <v>866.77</v>
+        <v>673.43700000000001</v>
       </c>
       <c r="N13" s="14">
-        <v>909.12300000000005</v>
+        <v>677.85900000000004</v>
       </c>
       <c r="O13" s="11">
-        <v>826.37</v>
+        <v>694.91899999999998</v>
       </c>
       <c r="P13" s="11">
-        <v>949.06200000000001</v>
+        <v>757.57799999999997</v>
       </c>
       <c r="Q13" s="14">
-        <v>942.29200000000003</v>
+        <v>899.303</v>
       </c>
       <c r="R13" s="12">
-        <v>960.1</v>
+        <v>889.22699999999998</v>
       </c>
       <c r="S13" s="13">
-        <v>321.64299999999997</v>
-[...8 lines deleted...]
-        <v>290.13499999999999</v>
+        <v>719.02800000000002</v>
+      </c>
+      <c r="T13" s="45">
+        <v>699.66800000000001</v>
+      </c>
+      <c r="U13" s="51">
+        <v>669.32899999999995</v>
+      </c>
+      <c r="V13" s="51">
+        <v>660.91200000000003</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="12.95" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="11">
-[...9 lines deleted...]
-        <v>6.6</v>
+      <c r="B14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>1</v>
       </c>
       <c r="F14" s="11">
-        <v>579.94799999999998</v>
+        <v>626.66099999999994</v>
       </c>
       <c r="G14" s="11">
-        <v>734.65200000000004</v>
+        <v>642.37400000000002</v>
       </c>
       <c r="H14" s="11">
-        <v>509.54300000000001</v>
+        <v>708.92</v>
       </c>
       <c r="I14" s="11">
-        <v>479.98599999999999</v>
+        <v>450.416</v>
       </c>
       <c r="J14" s="11">
-        <v>543.03</v>
+        <v>413.90600000000001</v>
       </c>
       <c r="K14" s="11">
-        <v>521.423</v>
+        <v>376.88799999999998</v>
       </c>
       <c r="L14" s="11">
-        <v>551.30100000000004</v>
+        <v>440.02100000000002</v>
       </c>
       <c r="M14" s="11">
-        <v>673.43700000000001</v>
+        <v>434.85899999999998</v>
       </c>
       <c r="N14" s="14">
-        <v>677.85900000000004</v>
+        <v>474.42399999999998</v>
       </c>
       <c r="O14" s="11">
-        <v>694.91899999999998</v>
+        <v>638.11800000000005</v>
       </c>
       <c r="P14" s="11">
-        <v>757.57799999999997</v>
+        <v>699.83100000000002</v>
       </c>
       <c r="Q14" s="14">
-        <v>899.303</v>
+        <v>701.12300000000005</v>
       </c>
       <c r="R14" s="12">
-        <v>889.22699999999998</v>
+        <v>755.67200000000003</v>
       </c>
       <c r="S14" s="13">
-        <v>719.02800000000002</v>
-[...8 lines deleted...]
-        <v>660.91200000000003</v>
+        <v>319.67399999999998</v>
+      </c>
+      <c r="T14" s="45">
+        <v>748.85500000000002</v>
+      </c>
+      <c r="U14" s="51">
+        <v>704.38499999999999</v>
+      </c>
+      <c r="V14" s="51">
+        <v>703.87199999999996</v>
       </c>
     </row>
     <row r="15" spans="1:22" ht="12.95" customHeight="1">
       <c r="A15" s="10" t="s">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="B15" s="11">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="C15" s="11">
+        <v>137.1</v>
+      </c>
+      <c r="D15" s="11">
+        <v>60.3</v>
+      </c>
+      <c r="E15" s="11">
+        <v>51.9</v>
       </c>
       <c r="F15" s="11">
-        <v>626.66099999999994</v>
+        <v>470.32600000000002</v>
       </c>
       <c r="G15" s="11">
-        <v>642.37400000000002</v>
+        <v>473.35399999999998</v>
       </c>
       <c r="H15" s="11">
-        <v>708.92</v>
+        <v>339.17099999999999</v>
       </c>
       <c r="I15" s="11">
-        <v>450.416</v>
+        <v>394.88</v>
       </c>
       <c r="J15" s="11">
-        <v>413.90600000000001</v>
+        <v>373.202</v>
       </c>
       <c r="K15" s="11">
-        <v>376.88799999999998</v>
+        <v>496.24400000000003</v>
       </c>
       <c r="L15" s="11">
-        <v>440.02100000000002</v>
+        <v>531.923</v>
       </c>
       <c r="M15" s="11">
-        <v>434.85899999999998</v>
+        <v>605.07600000000002</v>
       </c>
       <c r="N15" s="14">
-        <v>474.42399999999998</v>
-[...2 lines deleted...]
-        <v>638.11800000000005</v>
+        <v>543.85400000000004</v>
+      </c>
+      <c r="O15" s="14">
+        <v>653.41600000000005</v>
       </c>
       <c r="P15" s="11">
-        <v>699.83100000000002</v>
-[...2 lines deleted...]
-        <v>701.12300000000005</v>
+        <v>705.76499999999999</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>877.13800000000003</v>
       </c>
       <c r="R15" s="12">
-        <v>755.67200000000003</v>
+        <v>790.61800000000005</v>
       </c>
       <c r="S15" s="13">
-        <v>319.67399999999998</v>
-[...8 lines deleted...]
-        <v>703.87199999999996</v>
+        <v>830.74</v>
+      </c>
+      <c r="T15" s="45">
+        <v>853.47</v>
+      </c>
+      <c r="U15" s="51">
+        <v>856.64499999999998</v>
+      </c>
+      <c r="V15" s="51">
+        <v>846.46500000000003</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="12.95" customHeight="1">
       <c r="A16" s="10" t="s">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="B16" s="11">
-        <v>143.19999999999999</v>
+        <v>213.2</v>
       </c>
       <c r="C16" s="11">
-        <v>137.1</v>
+        <v>213.6</v>
       </c>
       <c r="D16" s="11">
-        <v>60.3</v>
+        <v>54.5</v>
       </c>
       <c r="E16" s="11">
-        <v>51.9</v>
+        <v>37.9</v>
       </c>
       <c r="F16" s="11">
-        <v>470.32600000000002</v>
+        <v>516.98400000000004</v>
       </c>
       <c r="G16" s="11">
-        <v>473.35399999999998</v>
+        <v>619.25900000000001</v>
       </c>
       <c r="H16" s="11">
-        <v>339.17099999999999</v>
+        <v>587.13</v>
       </c>
       <c r="I16" s="11">
-        <v>394.88</v>
+        <v>579.12099999999998</v>
       </c>
       <c r="J16" s="11">
-        <v>373.202</v>
+        <v>615.14599999999996</v>
       </c>
       <c r="K16" s="11">
-        <v>496.24400000000003</v>
+        <v>629.48099999999999</v>
       </c>
       <c r="L16" s="11">
-        <v>531.923</v>
+        <v>636.56500000000005</v>
       </c>
       <c r="M16" s="11">
-        <v>605.07600000000002</v>
+        <v>759.89700000000005</v>
       </c>
       <c r="N16" s="14">
-        <v>543.85400000000004</v>
+        <v>713.64</v>
       </c>
       <c r="O16" s="14">
-        <v>653.41600000000005</v>
+        <v>744.298</v>
       </c>
       <c r="P16" s="11">
-        <v>705.76499999999999</v>
-[...2 lines deleted...]
-        <v>877.13800000000003</v>
+        <v>746.91600000000005</v>
+      </c>
+      <c r="Q16" s="14">
+        <v>751.45500000000004</v>
       </c>
       <c r="R16" s="12">
-        <v>790.61800000000005</v>
+        <v>775.97299999999996</v>
       </c>
       <c r="S16" s="13">
-        <v>830.74</v>
-[...8 lines deleted...]
-        <v>846.46500000000003</v>
+        <v>614.85599999999999</v>
+      </c>
+      <c r="T16" s="45">
+        <v>683.49099999999999</v>
+      </c>
+      <c r="U16" s="51">
+        <v>670.71100000000001</v>
+      </c>
+      <c r="V16" s="51">
+        <v>668.24900000000002</v>
       </c>
     </row>
     <row r="17" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="11">
-[...67 lines deleted...]
-      <c r="B18" s="19">
+      <c r="B17" s="16">
         <v>120.5</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C17" s="16">
         <v>42.9</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D17" s="16">
         <v>42.1</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E17" s="16">
         <v>82.1</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F17" s="16">
         <v>901.12699999999995</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G17" s="16">
         <v>901.45</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H17" s="16">
         <v>884.89300000000003</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I17" s="16">
         <v>983.13599999999997</v>
       </c>
-      <c r="J18" s="19">
+      <c r="J17" s="16">
         <v>1088.0160000000001</v>
       </c>
-      <c r="K18" s="19">
+      <c r="K17" s="16">
         <v>1077.489</v>
       </c>
-      <c r="L18" s="19">
+      <c r="L17" s="16">
         <v>1206.9739999999999</v>
       </c>
-      <c r="M18" s="19">
+      <c r="M17" s="16">
         <v>1373.7650000000001</v>
       </c>
-      <c r="N18" s="20">
+      <c r="N17" s="17">
         <v>1591.7840000000001</v>
       </c>
-      <c r="O18" s="20">
+      <c r="O17" s="17">
         <v>1633.816</v>
       </c>
-      <c r="P18" s="19">
+      <c r="P17" s="16">
         <v>1433.7070000000001</v>
       </c>
-      <c r="Q18" s="20">
+      <c r="Q17" s="17">
         <v>1507.386</v>
       </c>
-      <c r="R18" s="21">
+      <c r="R17" s="18">
         <v>1971.114</v>
       </c>
-      <c r="S18" s="21">
+      <c r="S17" s="18">
         <v>1905.212</v>
       </c>
-      <c r="T18" s="50">
+      <c r="T17" s="46">
         <v>1841.376</v>
       </c>
-      <c r="U18" s="56">
+      <c r="U17" s="52">
         <v>1818.0239999999999</v>
       </c>
-      <c r="V18" s="56">
+      <c r="V17" s="52">
         <v>1774.1510000000001</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="10"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="12"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="10"/>
-[...24 lines deleted...]
-    </row>
+      <c r="A19" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="S19" s="21"/>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1"/>
     <row r="21" spans="1:22" ht="15" customHeight="1"/>
     <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
     <row r="37" ht="15" customHeight="1"/>
     <row r="38" ht="15" customHeight="1"/>
     <row r="39" ht="15" customHeight="1"/>
     <row r="40" ht="15" customHeight="1"/>
     <row r="41" ht="15" customHeight="1"/>
-    <row r="42" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V37"/>
+  <dimension ref="A1:V36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y7" sqref="Y7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="8.7109375" style="24"/>
+    <col min="1" max="1" width="15.7109375" style="21" customWidth="1"/>
+    <col min="2" max="18" width="8.7109375" style="21" customWidth="1"/>
+    <col min="19" max="16384" width="8.7109375" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="63" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="63"/>
+      <c r="A1" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
-      <c r="B2" s="29"/>
-[...12 lines deleted...]
-      <c r="B3" s="25">
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="I2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="R2" s="27"/>
+    </row>
+    <row r="3" spans="1:22" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="22">
         <v>2005</v>
       </c>
-      <c r="C3" s="25">
+      <c r="C3" s="22">
         <v>2006</v>
       </c>
-      <c r="D3" s="25">
+      <c r="D3" s="22">
         <v>2007</v>
       </c>
-      <c r="E3" s="25">
+      <c r="E3" s="22">
         <v>2008</v>
       </c>
-      <c r="F3" s="25">
+      <c r="F3" s="22">
         <v>2009</v>
       </c>
-      <c r="G3" s="25">
+      <c r="G3" s="22">
         <v>2010</v>
       </c>
-      <c r="H3" s="25">
+      <c r="H3" s="22">
         <v>2011</v>
       </c>
-      <c r="I3" s="25">
+      <c r="I3" s="22">
         <v>2012</v>
       </c>
-      <c r="J3" s="25">
+      <c r="J3" s="22">
         <v>2013</v>
       </c>
-      <c r="K3" s="25">
+      <c r="K3" s="22">
         <v>2014</v>
       </c>
-      <c r="L3" s="25">
+      <c r="L3" s="22">
         <v>2015</v>
       </c>
-      <c r="M3" s="25">
+      <c r="M3" s="22">
         <v>2016</v>
       </c>
-      <c r="N3" s="25">
+      <c r="N3" s="22">
         <v>2017</v>
       </c>
-      <c r="O3" s="25">
+      <c r="O3" s="22">
         <v>2018</v>
       </c>
-      <c r="P3" s="25">
+      <c r="P3" s="22">
         <v>2019</v>
       </c>
-      <c r="Q3" s="25">
+      <c r="Q3" s="22">
         <v>2020</v>
       </c>
-      <c r="R3" s="25">
+      <c r="R3" s="22">
         <v>2021</v>
       </c>
-      <c r="S3" s="27">
+      <c r="S3" s="24">
         <v>2022</v>
       </c>
-      <c r="T3" s="27">
+      <c r="T3" s="24">
         <v>2023</v>
       </c>
-      <c r="U3" s="28">
+      <c r="U3" s="25">
         <v>2024</v>
       </c>
-      <c r="V3" s="28">
+      <c r="V3" s="25">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+    <row r="4" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B4" s="32">
+        <v>18</v>
+      </c>
+      <c r="B4" s="29">
         <v>244.1</v>
       </c>
-      <c r="C4" s="32">
+      <c r="C4" s="29">
         <v>251.3</v>
       </c>
-      <c r="D4" s="32">
+      <c r="D4" s="29">
         <v>239.7</v>
       </c>
-      <c r="E4" s="32">
+      <c r="E4" s="29">
         <v>245.8</v>
       </c>
-      <c r="F4" s="33">
+      <c r="F4" s="30">
         <v>219.6</v>
       </c>
-      <c r="G4" s="32">
+      <c r="G4" s="29">
         <v>205.5</v>
       </c>
-      <c r="H4" s="32">
+      <c r="H4" s="29">
         <v>196.5</v>
       </c>
-      <c r="I4" s="34">
+      <c r="I4" s="31">
         <v>180</v>
       </c>
-      <c r="J4" s="32">
+      <c r="J4" s="29">
         <v>153</v>
       </c>
-      <c r="K4" s="33">
+      <c r="K4" s="30">
         <v>135.80000000000001</v>
       </c>
-      <c r="L4" s="33">
+      <c r="L4" s="30">
         <v>121.5</v>
       </c>
-      <c r="M4" s="32">
+      <c r="M4" s="29">
         <v>118.4</v>
       </c>
-      <c r="N4" s="32">
+      <c r="N4" s="29">
         <v>125.7</v>
       </c>
-      <c r="O4" s="35">
+      <c r="O4" s="32">
         <v>158.5</v>
       </c>
-      <c r="P4" s="35">
+      <c r="P4" s="32">
         <v>157.1</v>
       </c>
-      <c r="Q4" s="36">
+      <c r="Q4" s="33">
         <v>156.6</v>
       </c>
-      <c r="R4" s="32">
+      <c r="R4" s="29">
         <v>154.9</v>
       </c>
-      <c r="S4" s="37">
+      <c r="S4" s="34">
         <v>151.6</v>
       </c>
-      <c r="T4" s="51">
+      <c r="T4" s="47">
         <v>147.1</v>
       </c>
-      <c r="U4" s="57">
+      <c r="U4" s="53">
         <v>152.69999999999999</v>
       </c>
-      <c r="V4" s="59">
+      <c r="V4" s="55">
         <v>149.80000000000001</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+    <row r="5" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="35">
         <v>56.871000000000002</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="35">
         <v>57.675800000000002</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="35">
         <v>52.138300000000001</v>
       </c>
-      <c r="E5" s="38">
+      <c r="E5" s="35">
         <v>51.916400000000003</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="36">
         <v>50.492633999999995</v>
       </c>
-      <c r="G5" s="38">
+      <c r="G5" s="35">
         <v>48.471061999999996</v>
       </c>
-      <c r="H5" s="38">
+      <c r="H5" s="35">
         <v>42.455033999999998</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="37">
         <v>32.824021000000002</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="35">
         <v>33.630290000000002</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="36">
         <v>29.359565</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="36">
         <v>29.055606999999998</v>
       </c>
-      <c r="M5" s="38">
+      <c r="M5" s="35">
         <v>30.085560000000001</v>
       </c>
-      <c r="N5" s="38">
+      <c r="N5" s="35">
         <v>27.343723999999998</v>
       </c>
-      <c r="O5" s="38">
+      <c r="O5" s="35">
         <v>50.14911</v>
       </c>
-      <c r="P5" s="38">
+      <c r="P5" s="35">
         <v>49.598383999999996</v>
       </c>
-      <c r="Q5" s="41">
+      <c r="Q5" s="38">
         <v>47.7</v>
       </c>
-      <c r="R5" s="38">
+      <c r="R5" s="35">
         <v>43.7</v>
       </c>
-      <c r="S5" s="42">
+      <c r="S5" s="39">
         <v>45.3</v>
       </c>
-      <c r="T5" s="52">
+      <c r="T5" s="48">
         <v>42.8</v>
       </c>
-      <c r="U5" s="58">
+      <c r="U5" s="54">
         <v>41.5</v>
       </c>
-      <c r="V5" s="60">
+      <c r="V5" s="56">
         <v>39.5</v>
       </c>
     </row>
-    <row r="6" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+    <row r="6" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="36">
         <v>65.325500000000005</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="36">
         <v>70.609399999999994</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="36">
         <v>63.863199999999999</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="36">
         <v>59.807099999999998</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="36">
         <v>64.720455000000001</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="36">
         <v>69.692542000000003</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="36">
         <v>67.997855999999999</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="36">
         <v>64.381018999999995</v>
       </c>
-      <c r="J6" s="39">
+      <c r="J6" s="36">
         <v>61.945519999999995</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="36">
         <v>63.962548999999996</v>
       </c>
-      <c r="L6" s="39">
+      <c r="L6" s="36">
         <v>52.986930999999998</v>
       </c>
-      <c r="M6" s="39">
+      <c r="M6" s="36">
         <v>49.466954000000001</v>
       </c>
-      <c r="N6" s="39">
+      <c r="N6" s="36">
         <v>52.304286999999995</v>
       </c>
-      <c r="O6" s="38">
+      <c r="O6" s="35">
         <v>55.746301000000003</v>
       </c>
-      <c r="P6" s="38">
+      <c r="P6" s="35">
         <v>54.542003999999999</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="38">
         <v>54.9</v>
       </c>
-      <c r="R6" s="38">
+      <c r="R6" s="35">
         <v>51.5</v>
       </c>
-      <c r="S6" s="42">
+      <c r="S6" s="39">
         <v>50</v>
       </c>
-      <c r="T6" s="52">
+      <c r="T6" s="48">
         <v>49</v>
       </c>
-      <c r="U6" s="58">
+      <c r="U6" s="54">
         <v>53</v>
       </c>
-      <c r="V6" s="60">
+      <c r="V6" s="56">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+    <row r="7" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="35">
         <v>120.11580000000001</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="35">
         <v>121.9178</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="35">
         <v>122.81039999999999</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="35">
         <v>133.3415</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="36">
         <v>98.189259000000007</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="35">
         <v>80.653976999999998</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="35">
         <v>80.231223</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="37">
         <v>77.121649000000005</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="35">
         <v>51.601955000000004</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="36">
         <v>35.956150000000001</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="36">
         <v>32.422716999999999</v>
       </c>
-      <c r="M7" s="38">
+      <c r="M7" s="35">
         <v>30.859379000000001</v>
       </c>
-      <c r="N7" s="38">
+      <c r="N7" s="35">
         <v>37.476013000000002</v>
       </c>
-      <c r="O7" s="38">
+      <c r="O7" s="35">
         <v>43.490606</v>
       </c>
-      <c r="P7" s="38">
+      <c r="P7" s="35">
         <v>43.557566000000001</v>
       </c>
-      <c r="Q7" s="41">
+      <c r="Q7" s="38">
         <v>44.6</v>
       </c>
-      <c r="R7" s="38">
+      <c r="R7" s="35">
         <v>49.5</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="39">
         <v>48.7</v>
       </c>
-      <c r="T7" s="52">
+      <c r="T7" s="48">
         <v>47.4</v>
       </c>
-      <c r="U7" s="58">
+      <c r="U7" s="54">
         <v>50.4</v>
       </c>
-      <c r="V7" s="60">
+      <c r="V7" s="56">
         <v>53.5</v>
       </c>
     </row>
-    <row r="8" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="38"/>
-[...21 lines deleted...]
-    <row r="9" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+      <c r="B8" s="35">
+        <v>0.21690000000000001</v>
+      </c>
+      <c r="C8" s="35">
+        <v>0.21690000000000001</v>
+      </c>
+      <c r="D8" s="35">
+        <v>0.16450000000000001</v>
+      </c>
+      <c r="E8" s="35">
+        <v>6.8599999999999994E-2</v>
+      </c>
+      <c r="F8" s="36">
+        <v>0.65770899999999999</v>
+      </c>
+      <c r="G8" s="35">
+        <v>0.61427799999999999</v>
+      </c>
+      <c r="H8" s="35">
+        <v>0.39019199999999998</v>
+      </c>
+      <c r="I8" s="37">
+        <v>0.40224700000000002</v>
+      </c>
+      <c r="J8" s="35">
+        <v>0.342115</v>
+      </c>
+      <c r="K8" s="36">
+        <v>0.37388499999999997</v>
+      </c>
+      <c r="L8" s="36">
+        <v>0.44535000000000002</v>
+      </c>
+      <c r="M8" s="35">
+        <v>0.67246900000000009</v>
+      </c>
+      <c r="N8" s="35">
+        <v>0.73964200000000002</v>
+      </c>
+      <c r="O8" s="35">
+        <v>0.788435</v>
+      </c>
+      <c r="P8" s="35">
+        <v>0.89488199999999996</v>
+      </c>
+      <c r="Q8" s="40">
+        <v>0.8</v>
+      </c>
+      <c r="R8" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="S8" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="T8" s="48">
+        <v>0.2</v>
+      </c>
+      <c r="U8" s="54">
+        <v>0.2</v>
+      </c>
+      <c r="V8" s="56">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="38">
-[...63 lines deleted...]
-    <row r="10" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+      <c r="B9" s="36">
+        <v>0.73260000000000003</v>
+      </c>
+      <c r="C9" s="36">
+        <v>0.35819999999999996</v>
+      </c>
+      <c r="D9" s="36">
+        <v>0.37469999999999998</v>
+      </c>
+      <c r="E9" s="36">
+        <v>0.38089999999999996</v>
+      </c>
+      <c r="F9" s="36">
+        <v>0.699658</v>
+      </c>
+      <c r="G9" s="36">
+        <v>0.98914000000000002</v>
+      </c>
+      <c r="H9" s="36">
+        <v>0.971414</v>
+      </c>
+      <c r="I9" s="36">
+        <v>0.93628499999999992</v>
+      </c>
+      <c r="J9" s="36">
+        <v>1.0449760000000001</v>
+      </c>
+      <c r="K9" s="36">
+        <v>1.5067059999999999</v>
+      </c>
+      <c r="L9" s="36">
+        <v>1.4737210000000001</v>
+      </c>
+      <c r="M9" s="36">
+        <v>1.401489</v>
+      </c>
+      <c r="N9" s="36">
+        <v>1.5945590000000001</v>
+      </c>
+      <c r="O9" s="35">
+        <v>1.69424</v>
+      </c>
+      <c r="P9" s="35">
+        <v>1.753047</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>1.7</v>
+      </c>
+      <c r="R9" s="35">
+        <v>1.9</v>
+      </c>
+      <c r="S9" s="39">
+        <v>1.9</v>
+      </c>
+      <c r="T9" s="48">
+        <v>1.9</v>
+      </c>
+      <c r="U9" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="V9" s="56">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="39">
-[...63 lines deleted...]
-    <row r="11" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+      <c r="B10" s="35">
+        <v>4.7700000000000006E-2</v>
+      </c>
+      <c r="C10" s="35">
+        <v>5.0500000000000003E-2</v>
+      </c>
+      <c r="D10" s="35">
+        <v>5.0500000000000003E-2</v>
+      </c>
+      <c r="E10" s="35">
+        <v>4.4899999999999995E-2</v>
+      </c>
+      <c r="F10" s="35">
+        <v>0.26554</v>
+      </c>
+      <c r="G10" s="35">
+        <v>0.34158300000000003</v>
+      </c>
+      <c r="H10" s="35">
+        <v>0.27599499999999999</v>
+      </c>
+      <c r="I10" s="35">
+        <v>0.26744400000000002</v>
+      </c>
+      <c r="J10" s="35">
+        <v>0.29325899999999999</v>
+      </c>
+      <c r="K10" s="35">
+        <v>0.27274900000000002</v>
+      </c>
+      <c r="L10" s="35">
+        <v>0.276117</v>
+      </c>
+      <c r="M10" s="35">
+        <v>0.30084300000000003</v>
+      </c>
+      <c r="N10" s="35">
+        <v>0.33251999999999998</v>
+      </c>
+      <c r="O10" s="35">
+        <v>0.27699699999999999</v>
+      </c>
+      <c r="P10" s="35">
+        <v>0.31220199999999998</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>0.4</v>
+      </c>
+      <c r="R10" s="35">
+        <v>0.3</v>
+      </c>
+      <c r="S10" s="39">
+        <v>0.4</v>
+      </c>
+      <c r="T10" s="48">
+        <v>0.4</v>
+      </c>
+      <c r="U10" s="54">
+        <v>0.4</v>
+      </c>
+      <c r="V10" s="56">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="38">
-[...47 lines deleted...]
-      <c r="R11" s="38">
+      <c r="B11" s="35">
+        <v>4.4299999999999999E-2</v>
+      </c>
+      <c r="C11" s="35">
+        <v>5.8900000000000001E-2</v>
+      </c>
+      <c r="D11" s="35">
+        <v>9.69E-2</v>
+      </c>
+      <c r="E11" s="35">
+        <v>3.6299999999999999E-2</v>
+      </c>
+      <c r="F11" s="35">
+        <v>0.77015999999999996</v>
+      </c>
+      <c r="G11" s="35">
+        <v>0.74625800000000009</v>
+      </c>
+      <c r="H11" s="35">
+        <v>0.62332100000000001</v>
+      </c>
+      <c r="I11" s="35">
+        <v>0.64502099999999996</v>
+      </c>
+      <c r="J11" s="35">
+        <v>0.68539899999999998</v>
+      </c>
+      <c r="K11" s="35">
+        <v>0.629803</v>
+      </c>
+      <c r="L11" s="35">
+        <v>0.93542899999999995</v>
+      </c>
+      <c r="M11" s="35">
+        <v>0.89561000000000002</v>
+      </c>
+      <c r="N11" s="35">
+        <v>1.0118929999999999</v>
+      </c>
+      <c r="O11" s="35">
+        <v>1.097942</v>
+      </c>
+      <c r="P11" s="35">
+        <v>1.1775979999999999</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>0.9</v>
+      </c>
+      <c r="R11" s="35">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S11" s="39">
         <v>0.3</v>
       </c>
-      <c r="S11" s="42">
-[...12 lines deleted...]
-    <row r="12" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+      <c r="T11" s="48">
+        <v>0.3</v>
+      </c>
+      <c r="U11" s="54">
+        <v>0.3</v>
+      </c>
+      <c r="V11" s="56">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="38">
-[...44 lines deleted...]
-      <c r="Q12" s="44">
+      <c r="B12" s="35">
+        <v>2.2200000000000001E-2</v>
+      </c>
+      <c r="C12" s="35">
+        <v>1.3699999999999999E-2</v>
+      </c>
+      <c r="D12" s="35">
+        <v>7.6E-3</v>
+      </c>
+      <c r="E12" s="35">
+        <v>1E-4</v>
+      </c>
+      <c r="F12" s="35">
+        <v>0.66381899999999994</v>
+      </c>
+      <c r="G12" s="35">
+        <v>0.63081899999999991</v>
+      </c>
+      <c r="H12" s="35">
+        <v>0.56173699999999993</v>
+      </c>
+      <c r="I12" s="35">
+        <v>0.53381699999999999</v>
+      </c>
+      <c r="J12" s="35">
+        <v>0.39884599999999998</v>
+      </c>
+      <c r="K12" s="35">
+        <v>0.63736700000000002</v>
+      </c>
+      <c r="L12" s="35">
+        <v>0.53772799999999998</v>
+      </c>
+      <c r="M12" s="35">
+        <v>0.86676999999999993</v>
+      </c>
+      <c r="N12" s="35">
+        <v>0.90912300000000001</v>
+      </c>
+      <c r="O12" s="35">
+        <v>0.82637000000000005</v>
+      </c>
+      <c r="P12" s="35">
+        <v>0.94906199999999996</v>
+      </c>
+      <c r="Q12" s="40">
         <v>0.9</v>
       </c>
-      <c r="R12" s="38">
-[...2 lines deleted...]
-      <c r="S12" s="42">
+      <c r="R12" s="35">
+        <v>1</v>
+      </c>
+      <c r="S12" s="39">
         <v>0.3</v>
       </c>
-      <c r="T12" s="52">
+      <c r="T12" s="48">
         <v>0.3</v>
       </c>
-      <c r="U12" s="58">
+      <c r="U12" s="54">
         <v>0.3</v>
       </c>
-      <c r="V12" s="60">
+      <c r="V12" s="56">
         <v>0.3</v>
       </c>
     </row>
-    <row r="13" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+    <row r="13" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="38">
-[...44 lines deleted...]
-      <c r="Q13" s="44">
+      <c r="B13" s="35">
+        <v>2.3100000000000002E-2</v>
+      </c>
+      <c r="C13" s="35">
+        <v>2.3100000000000002E-2</v>
+      </c>
+      <c r="D13" s="35">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="E13" s="35">
+        <v>6.6E-3</v>
+      </c>
+      <c r="F13" s="35">
+        <v>0.57994800000000002</v>
+      </c>
+      <c r="G13" s="35">
+        <v>0.73465200000000008</v>
+      </c>
+      <c r="H13" s="35">
+        <v>0.50954299999999997</v>
+      </c>
+      <c r="I13" s="35">
+        <v>0.47998599999999997</v>
+      </c>
+      <c r="J13" s="35">
+        <v>0.54303000000000001</v>
+      </c>
+      <c r="K13" s="35">
+        <v>0.52142299999999997</v>
+      </c>
+      <c r="L13" s="35">
+        <v>0.55130100000000004</v>
+      </c>
+      <c r="M13" s="35">
+        <v>0.67343700000000006</v>
+      </c>
+      <c r="N13" s="35">
+        <v>0.67785899999999999</v>
+      </c>
+      <c r="O13" s="35">
+        <v>0.69491899999999995</v>
+      </c>
+      <c r="P13" s="35">
+        <v>0.75757799999999997</v>
+      </c>
+      <c r="Q13" s="40">
         <v>0.9</v>
       </c>
-      <c r="R13" s="38">
-[...15 lines deleted...]
-    <row r="14" spans="1:22" s="23" customFormat="1" ht="12.95" customHeight="1">
+      <c r="R13" s="35">
+        <v>0.9</v>
+      </c>
+      <c r="S13" s="39">
+        <v>0.7</v>
+      </c>
+      <c r="T13" s="48">
+        <v>0.7</v>
+      </c>
+      <c r="U13" s="54">
+        <v>0.7</v>
+      </c>
+      <c r="V13" s="56">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="38">
-[...44 lines deleted...]
-      <c r="Q14" s="44">
+      <c r="B14" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="41" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="35">
+        <v>0.62666099999999991</v>
+      </c>
+      <c r="G14" s="35">
+        <v>0.642374</v>
+      </c>
+      <c r="H14" s="35">
+        <v>0.70891999999999999</v>
+      </c>
+      <c r="I14" s="35">
+        <v>0.45041599999999998</v>
+      </c>
+      <c r="J14" s="35">
+        <v>0.413906</v>
+      </c>
+      <c r="K14" s="35">
+        <v>0.376888</v>
+      </c>
+      <c r="L14" s="35">
+        <v>0.440021</v>
+      </c>
+      <c r="M14" s="35">
+        <v>0.434859</v>
+      </c>
+      <c r="N14" s="35">
+        <v>0.47442399999999996</v>
+      </c>
+      <c r="O14" s="35">
+        <v>0.63811800000000007</v>
+      </c>
+      <c r="P14" s="35">
+        <v>0.69983099999999998</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>0.7</v>
+      </c>
+      <c r="R14" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="S14" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="T14" s="48">
+        <v>0.7</v>
+      </c>
+      <c r="U14" s="54">
+        <v>0.7</v>
+      </c>
+      <c r="V14" s="56">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="35">
+        <v>0.14319999999999999</v>
+      </c>
+      <c r="C15" s="35">
+        <v>0.1371</v>
+      </c>
+      <c r="D15" s="35">
+        <v>6.0299999999999999E-2</v>
+      </c>
+      <c r="E15" s="35">
+        <v>5.1900000000000002E-2</v>
+      </c>
+      <c r="F15" s="35">
+        <v>0.47032600000000002</v>
+      </c>
+      <c r="G15" s="35">
+        <v>0.473354</v>
+      </c>
+      <c r="H15" s="35">
+        <v>0.339171</v>
+      </c>
+      <c r="I15" s="35">
+        <v>0.39488000000000001</v>
+      </c>
+      <c r="J15" s="35">
+        <v>0.37320199999999998</v>
+      </c>
+      <c r="K15" s="35">
+        <v>0.49624400000000002</v>
+      </c>
+      <c r="L15" s="35">
+        <v>0.53192300000000003</v>
+      </c>
+      <c r="M15" s="35">
+        <v>0.60507600000000006</v>
+      </c>
+      <c r="N15" s="35">
+        <v>0.54385400000000006</v>
+      </c>
+      <c r="O15" s="35">
+        <v>0.65341600000000011</v>
+      </c>
+      <c r="P15" s="35">
+        <v>0.70576499999999998</v>
+      </c>
+      <c r="Q15" s="38">
         <v>0.9</v>
       </c>
-      <c r="R14" s="38">
+      <c r="R15" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="S15" s="39">
+        <v>0.8</v>
+      </c>
+      <c r="T15" s="48">
         <v>0.9</v>
       </c>
-      <c r="S14" s="42">
+      <c r="U15" s="54">
+        <v>0.8</v>
+      </c>
+      <c r="V15" s="56">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A16" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="35">
+        <v>0.2132</v>
+      </c>
+      <c r="C16" s="35">
+        <v>0.21359999999999998</v>
+      </c>
+      <c r="D16" s="35">
+        <v>5.45E-2</v>
+      </c>
+      <c r="E16" s="35">
+        <v>3.7899999999999996E-2</v>
+      </c>
+      <c r="F16" s="35">
+        <v>0.516984</v>
+      </c>
+      <c r="G16" s="35">
+        <v>0.619259</v>
+      </c>
+      <c r="H16" s="35">
+        <v>0.58713000000000004</v>
+      </c>
+      <c r="I16" s="35">
+        <v>0.579121</v>
+      </c>
+      <c r="J16" s="35">
+        <v>0.61514599999999997</v>
+      </c>
+      <c r="K16" s="35">
+        <v>0.62948099999999996</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0.63656500000000005</v>
+      </c>
+      <c r="M16" s="35">
+        <v>0.75989700000000004</v>
+      </c>
+      <c r="N16" s="35">
+        <v>0.71363999999999994</v>
+      </c>
+      <c r="O16" s="35">
+        <v>0.74429800000000002</v>
+      </c>
+      <c r="P16" s="35">
+        <v>0.74691600000000002</v>
+      </c>
+      <c r="Q16" s="40">
+        <v>0.8</v>
+      </c>
+      <c r="R16" s="35">
+        <v>0.8</v>
+      </c>
+      <c r="S16" s="39">
+        <v>0.6</v>
+      </c>
+      <c r="T16" s="48">
         <v>0.7</v>
       </c>
-      <c r="T14" s="52">
+      <c r="U16" s="54">
         <v>0.7</v>
       </c>
-      <c r="U14" s="58">
+      <c r="V16" s="56">
         <v>0.7</v>
       </c>
-      <c r="V14" s="60">
-[...140 lines deleted...]
-      <c r="A17" s="10" t="s">
+    </row>
+    <row r="17" spans="1:22" s="20" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A17" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="38">
-[...48 lines deleted...]
-        <v>0.8</v>
+      <c r="B17" s="42">
+        <v>0.1205</v>
+      </c>
+      <c r="C17" s="42">
+        <v>4.2900000000000001E-2</v>
+      </c>
+      <c r="D17" s="42">
+        <v>4.2099999999999999E-2</v>
+      </c>
+      <c r="E17" s="42">
+        <v>8.2099999999999992E-2</v>
+      </c>
+      <c r="F17" s="42">
+        <v>0.9011269999999999</v>
+      </c>
+      <c r="G17" s="42">
+        <v>0.90145000000000008</v>
+      </c>
+      <c r="H17" s="42">
+        <v>0.88489300000000004</v>
+      </c>
+      <c r="I17" s="42">
+        <v>0.98313600000000001</v>
+      </c>
+      <c r="J17" s="42">
+        <v>1.0880160000000001</v>
+      </c>
+      <c r="K17" s="42">
+        <v>1.0774890000000001</v>
+      </c>
+      <c r="L17" s="42">
+        <v>1.206974</v>
+      </c>
+      <c r="M17" s="42">
+        <v>1.3737650000000001</v>
+      </c>
+      <c r="N17" s="42">
+        <v>1.5917840000000001</v>
+      </c>
+      <c r="O17" s="42">
+        <v>1.6338159999999999</v>
+      </c>
+      <c r="P17" s="42">
+        <v>1.4337070000000001</v>
+      </c>
+      <c r="Q17" s="43">
+        <v>1.5</v>
+      </c>
+      <c r="R17" s="42">
+        <v>2</v>
       </c>
       <c r="S17" s="42">
-        <v>0.6</v>
-[...66 lines deleted...]
-      <c r="S18" s="46">
         <v>1.9</v>
       </c>
-      <c r="T18" s="53">
+      <c r="T17" s="49">
         <v>1.8</v>
       </c>
-      <c r="U18" s="53">
+      <c r="U17" s="49">
         <v>1.8</v>
       </c>
-      <c r="V18" s="61">
+      <c r="V17" s="57">
         <v>1.8</v>
       </c>
     </row>
-    <row r="19" spans="1:22" s="23" customFormat="1" ht="15" customHeight="1">
-[...18 lines deleted...]
-      <c r="S19" s="38"/>
+    <row r="18" spans="1:22" s="20" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="10"/>
+      <c r="B18" s="35"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="35"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="35"/>
+      <c r="I18" s="35"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
+      <c r="P18" s="35"/>
+      <c r="Q18" s="40"/>
+      <c r="R18" s="35"/>
+      <c r="S18" s="35"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="19" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="22" t="s">
+      <c r="A20" s="19" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="15" customHeight="1">
-[...3 lines deleted...]
-    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1"/>
     <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
     <row r="35" ht="15" customHeight="1"/>
     <row r="36" ht="15" customHeight="1"/>
-    <row r="37" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.74803149606299213" header="0.23622047244094491" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF307BD-F33F-40B2-B619-7AE23D16CE2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA1B375-AA94-4586-9949-986FBD3534FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6EA480B-071C-480B-B4EE-68BF3D2E6404}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>тонна</vt:lpstr>
       <vt:lpstr>мың тонна</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>