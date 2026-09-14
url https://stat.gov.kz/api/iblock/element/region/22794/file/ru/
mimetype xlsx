--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,206 +1,391 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="4020" windowWidth="19440" windowHeight="5550" activeTab="1"/>
+    <workbookView xWindow="75" yWindow="4020" windowWidth="19440" windowHeight="5550"/>
   </bookViews>
   <sheets>
-    <sheet name="в тоннах" sheetId="1" r:id="rId1"/>
-    <sheet name="тыс.тонн" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="тонн" sheetId="1" r:id="rId3"/>
+    <sheet name="тыс.тонн" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="0">'в тоннах'!$B$10</definedName>
+    <definedName name="OLE_LINK1" localSheetId="2">тонн!$B$9</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="55">
   <si>
     <t>Павлодар г.а.</t>
   </si>
   <si>
     <t>Аксу г.а.</t>
   </si>
   <si>
     <t>Экибастуз г.а.</t>
   </si>
   <si>
-    <t xml:space="preserve">    районы:</t>
-[...1 lines deleted...]
-  <si>
     <t>Актогайский</t>
   </si>
   <si>
     <t>Баянаульский</t>
   </si>
   <si>
     <t>Железинский</t>
   </si>
   <si>
     <t>Иртышский</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Майский</t>
   </si>
   <si>
     <t>Павлодарский</t>
   </si>
   <si>
     <t>Успенский</t>
   </si>
   <si>
     <t>Щербактинский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>50 492.634</t>
   </si>
   <si>
     <t>Выбросы твердых загрязняющих веществ, тыс. тонн</t>
   </si>
   <si>
     <t>Выбросы твердых загрязняющих веществ, тонн</t>
   </si>
   <si>
     <t>«-» – явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>Павлодарская область</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Выбросы твердых загрязняющих веществ</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Справочник специфических загрязняющих веществ, группировка загрязняющих веществ </t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>тонн, тыс. тонн</t>
+  </si>
+  <si>
+    <t>Управление статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес</t>
+  </si>
+  <si>
+    <t>140002, г.Павлодар, ул. Генерала Дюсенова, 9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="181" formatCode="0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="193" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -236,207 +421,272 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="3" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 4" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 12" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 3" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -679,2511 +929,2685 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="73" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="74" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="77" customFormat="1">
+      <c r="A3" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="76" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="73" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="74" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="79" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="80" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="81" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="83" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="73" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="85" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="84" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="89" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="90" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="86" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="91" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="86" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="74">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="88" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2" display="ВВП методом производства"/>
+    <hyperlink ref="B5" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar"/>
+    <hyperlink ref="B6" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="66" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="66" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="66" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="66" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="66" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="66"/>
+    </row>
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+      <c r="B12" s="67" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="66"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="66"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="68"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="68"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="68"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="69" t="s">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V33"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="V4" sqref="V4:V18"/>
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19" style="1" customWidth="1"/>
     <col min="2" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
     <col min="10" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
-    <col min="14" max="15" width="10.85546875" style="19" customWidth="1"/>
+    <col min="14" max="15" width="10.85546875" style="17" customWidth="1"/>
     <col min="16" max="17" width="10.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="69" t="s">
-[...1178 lines deleted...]
-    <row r="1" spans="1:22" s="50" customFormat="1" ht="30" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="70"/>
       <c r="D1" s="70"/>
       <c r="E1" s="70"/>
       <c r="F1" s="70"/>
       <c r="G1" s="70"/>
       <c r="H1" s="70"/>
       <c r="I1" s="70"/>
       <c r="J1" s="70"/>
       <c r="K1" s="70"/>
       <c r="L1" s="70"/>
       <c r="M1" s="70"/>
       <c r="N1" s="70"/>
       <c r="O1" s="70"/>
       <c r="P1" s="70"/>
       <c r="Q1" s="70"/>
       <c r="R1" s="70"/>
       <c r="S1" s="70"/>
       <c r="T1" s="70"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
-      <c r="B2" s="30"/>
-[...8 lines deleted...]
-      <c r="R2" s="31"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="I2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="R2" s="4"/>
     </row>
     <row r="3" spans="1:22" ht="15" customHeight="1">
-      <c r="A3" s="32"/>
-      <c r="B3" s="51">
+      <c r="A3" s="5"/>
+      <c r="B3" s="24">
         <v>2005</v>
       </c>
-      <c r="C3" s="51">
+      <c r="C3" s="24">
         <v>2006</v>
       </c>
-      <c r="D3" s="51">
+      <c r="D3" s="24">
         <v>2007</v>
       </c>
-      <c r="E3" s="51">
+      <c r="E3" s="24">
         <v>2008</v>
       </c>
-      <c r="F3" s="26">
+      <c r="F3" s="24">
         <v>2009</v>
       </c>
-      <c r="G3" s="51">
+      <c r="G3" s="24">
         <v>2010</v>
       </c>
-      <c r="H3" s="26">
+      <c r="H3" s="24">
         <v>2011</v>
       </c>
-      <c r="I3" s="26">
+      <c r="I3" s="24">
         <v>2012</v>
       </c>
-      <c r="J3" s="26">
+      <c r="J3" s="24">
         <v>2013</v>
       </c>
-      <c r="K3" s="51">
+      <c r="K3" s="24">
         <v>2014</v>
       </c>
-      <c r="L3" s="51">
+      <c r="L3" s="24">
         <v>2015</v>
       </c>
-      <c r="M3" s="51">
+      <c r="M3" s="24">
         <v>2016</v>
       </c>
-      <c r="N3" s="51">
+      <c r="N3" s="24">
         <v>2017</v>
       </c>
-      <c r="O3" s="51">
+      <c r="O3" s="24">
         <v>2018</v>
       </c>
-      <c r="P3" s="51">
+      <c r="P3" s="24">
         <v>2019</v>
       </c>
-      <c r="Q3" s="51">
+      <c r="Q3" s="24">
         <v>2020</v>
       </c>
-      <c r="R3" s="26">
+      <c r="R3" s="25">
         <v>2021</v>
       </c>
-      <c r="S3" s="27">
+      <c r="S3" s="25">
         <v>2022</v>
       </c>
-      <c r="T3" s="52">
+      <c r="T3" s="25">
         <v>2023</v>
       </c>
-      <c r="U3" s="52">
+      <c r="U3" s="25">
         <v>2024</v>
       </c>
-      <c r="V3" s="52">
+      <c r="V3" s="25">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:22" s="39" customFormat="1" ht="12.95" customHeight="1">
+    <row r="4" spans="1:22" s="11" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>20</v>
-[...53 lines deleted...]
-        <v>151.6</v>
+        <v>19</v>
+      </c>
+      <c r="B4" s="7">
+        <v>244076</v>
+      </c>
+      <c r="C4" s="7">
+        <v>251317.9</v>
+      </c>
+      <c r="D4" s="7">
+        <v>239670.39999999999</v>
+      </c>
+      <c r="E4" s="7">
+        <v>245774.5</v>
+      </c>
+      <c r="F4" s="7">
+        <v>219554.28</v>
+      </c>
+      <c r="G4" s="7">
+        <v>205510.74799999999</v>
+      </c>
+      <c r="H4" s="7">
+        <v>196536.429</v>
+      </c>
+      <c r="I4" s="7">
+        <v>179999.04199999999</v>
+      </c>
+      <c r="J4" s="7">
+        <v>152975.66</v>
+      </c>
+      <c r="K4" s="7">
+        <v>135800.299</v>
+      </c>
+      <c r="L4" s="7">
+        <v>121500.38400000001</v>
+      </c>
+      <c r="M4" s="7">
+        <v>118396.10799999999</v>
+      </c>
+      <c r="N4" s="8">
+        <v>125713.322</v>
+      </c>
+      <c r="O4" s="7">
+        <v>158454.35699999999</v>
+      </c>
+      <c r="P4" s="7">
+        <v>157128.54199999999</v>
+      </c>
+      <c r="Q4" s="7">
+        <v>156622.383</v>
+      </c>
+      <c r="R4" s="9">
+        <v>154882.99</v>
+      </c>
+      <c r="S4" s="10">
+        <v>151579.42600000001</v>
       </c>
       <c r="T4" s="53">
-        <v>147.1</v>
+        <v>147096.93</v>
       </c>
       <c r="U4" s="60">
-        <v>152.69999999999999</v>
-[...2 lines deleted...]
-        <v>149.80000000000001</v>
+        <v>152715.18700000001</v>
+      </c>
+      <c r="V4" s="60">
+        <v>149810.196</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="12.95" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="40">
-[...51 lines deleted...]
-        <v>45.3</v>
+      <c r="B5" s="13">
+        <v>56871</v>
+      </c>
+      <c r="C5" s="13">
+        <v>57675.8</v>
+      </c>
+      <c r="D5" s="13">
+        <v>52138.3</v>
+      </c>
+      <c r="E5" s="13">
+        <v>51916.4</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="13">
+        <v>48471.061999999998</v>
+      </c>
+      <c r="H5" s="13">
+        <v>42455.034</v>
+      </c>
+      <c r="I5" s="13">
+        <v>32824.021000000001</v>
+      </c>
+      <c r="J5" s="13">
+        <v>33630.29</v>
+      </c>
+      <c r="K5" s="13">
+        <v>29359.564999999999</v>
+      </c>
+      <c r="L5" s="13">
+        <v>29055.607</v>
+      </c>
+      <c r="M5" s="13">
+        <v>30085.56</v>
+      </c>
+      <c r="N5" s="13">
+        <v>27343.723999999998</v>
+      </c>
+      <c r="O5" s="13">
+        <v>50149.11</v>
+      </c>
+      <c r="P5" s="13">
+        <v>49598.383999999998</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>47718.508999999998</v>
+      </c>
+      <c r="R5" s="14">
+        <v>43731.868999999999</v>
+      </c>
+      <c r="S5" s="15">
+        <v>45275.656000000003</v>
       </c>
       <c r="T5" s="54">
-        <v>42.8</v>
-[...5 lines deleted...]
-        <v>39.5</v>
+        <v>42746.964999999997</v>
+      </c>
+      <c r="U5" s="58">
+        <v>41515.593999999997</v>
+      </c>
+      <c r="V5" s="58">
+        <v>39519.175999999999</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="12.95" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="41">
-[...51 lines deleted...]
-        <v>50</v>
+      <c r="B6" s="13">
+        <v>65325.5</v>
+      </c>
+      <c r="C6" s="13">
+        <v>70609.399999999994</v>
+      </c>
+      <c r="D6" s="13">
+        <v>63863.199999999997</v>
+      </c>
+      <c r="E6" s="13">
+        <v>59807.1</v>
+      </c>
+      <c r="F6" s="13">
+        <v>64720.455000000002</v>
+      </c>
+      <c r="G6" s="13">
+        <v>69692.542000000001</v>
+      </c>
+      <c r="H6" s="13">
+        <v>67997.856</v>
+      </c>
+      <c r="I6" s="13">
+        <v>64381.019</v>
+      </c>
+      <c r="J6" s="13">
+        <v>61945.52</v>
+      </c>
+      <c r="K6" s="13">
+        <v>63962.548999999999</v>
+      </c>
+      <c r="L6" s="13">
+        <v>52986.930999999997</v>
+      </c>
+      <c r="M6" s="13">
+        <v>49466.953999999998</v>
+      </c>
+      <c r="N6" s="16">
+        <v>52304.286999999997</v>
+      </c>
+      <c r="O6" s="13">
+        <v>55746.300999999999</v>
+      </c>
+      <c r="P6" s="13">
+        <v>54542.004000000001</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>54879.478999999999</v>
+      </c>
+      <c r="R6" s="14">
+        <v>51511.411999999997</v>
+      </c>
+      <c r="S6" s="15">
+        <v>50036.243000000002</v>
       </c>
       <c r="T6" s="54">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>49027.292999999998</v>
+      </c>
+      <c r="U6" s="58">
+        <v>53001.69</v>
+      </c>
+      <c r="V6" s="58">
+        <v>49028.593999999997</v>
       </c>
     </row>
     <row r="7" spans="1:22" ht="12.95" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="40">
-[...51 lines deleted...]
-        <v>48.7</v>
+      <c r="B7" s="13">
+        <v>120115.8</v>
+      </c>
+      <c r="C7" s="13">
+        <v>121917.8</v>
+      </c>
+      <c r="D7" s="13">
+        <v>122810.4</v>
+      </c>
+      <c r="E7" s="13">
+        <v>133341.5</v>
+      </c>
+      <c r="F7" s="13">
+        <v>98189.259000000005</v>
+      </c>
+      <c r="G7" s="13">
+        <v>80653.976999999999</v>
+      </c>
+      <c r="H7" s="13">
+        <v>80231.222999999998</v>
+      </c>
+      <c r="I7" s="13">
+        <v>77121.649000000005</v>
+      </c>
+      <c r="J7" s="13">
+        <v>51601.955000000002</v>
+      </c>
+      <c r="K7" s="13">
+        <v>35956.15</v>
+      </c>
+      <c r="L7" s="13">
+        <v>32422.717000000001</v>
+      </c>
+      <c r="M7" s="13">
+        <v>30859.379000000001</v>
+      </c>
+      <c r="N7" s="16">
+        <v>37476.012999999999</v>
+      </c>
+      <c r="O7" s="13">
+        <v>43490.606</v>
+      </c>
+      <c r="P7" s="13">
+        <v>43557.565999999999</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>44625.213000000003</v>
+      </c>
+      <c r="R7" s="14">
+        <v>49482.101999999999</v>
+      </c>
+      <c r="S7" s="15">
+        <v>48683.652999999998</v>
       </c>
       <c r="T7" s="54">
-        <v>47.4</v>
-[...5 lines deleted...]
-        <v>53.5</v>
+        <v>47405.834999999999</v>
+      </c>
+      <c r="U7" s="58">
+        <v>50389.491999999998</v>
+      </c>
+      <c r="V7" s="58">
+        <v>53522.317000000003</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="12.95" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="40"/>
-[...19 lines deleted...]
-      <c r="V8" s="66"/>
+      <c r="B8" s="13">
+        <v>216.9</v>
+      </c>
+      <c r="C8" s="13">
+        <v>216.9</v>
+      </c>
+      <c r="D8" s="13">
+        <v>164.5</v>
+      </c>
+      <c r="E8" s="13">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="F8" s="13">
+        <v>657.70899999999995</v>
+      </c>
+      <c r="G8" s="13">
+        <v>614.27800000000002</v>
+      </c>
+      <c r="H8" s="13">
+        <v>390.19200000000001</v>
+      </c>
+      <c r="I8" s="13">
+        <v>402.24700000000001</v>
+      </c>
+      <c r="J8" s="13">
+        <v>342.11500000000001</v>
+      </c>
+      <c r="K8" s="13">
+        <v>373.88499999999999</v>
+      </c>
+      <c r="L8" s="13">
+        <v>445.35</v>
+      </c>
+      <c r="M8" s="13">
+        <v>672.46900000000005</v>
+      </c>
+      <c r="N8" s="16">
+        <v>739.64200000000005</v>
+      </c>
+      <c r="O8" s="16">
+        <v>788.43499999999995</v>
+      </c>
+      <c r="P8" s="13">
+        <v>894.88199999999995</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>763.69100000000003</v>
+      </c>
+      <c r="R8" s="14">
+        <v>758.5</v>
+      </c>
+      <c r="S8" s="15">
+        <v>304.52</v>
+      </c>
+      <c r="T8" s="54">
+        <v>207.273</v>
+      </c>
+      <c r="U8" s="58">
+        <v>232.279</v>
+      </c>
+      <c r="V8" s="58">
+        <v>218.83099999999999</v>
+      </c>
     </row>
     <row r="9" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A9" s="12" t="s">
+      <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="40">
+      <c r="B9" s="13">
+        <v>732.6</v>
+      </c>
+      <c r="C9" s="13">
+        <v>358.2</v>
+      </c>
+      <c r="D9" s="13">
+        <v>374.7</v>
+      </c>
+      <c r="E9" s="13">
+        <v>380.9</v>
+      </c>
+      <c r="F9" s="13">
+        <v>699.65800000000002</v>
+      </c>
+      <c r="G9" s="13">
+        <v>989.14</v>
+      </c>
+      <c r="H9" s="13">
+        <v>971.41399999999999</v>
+      </c>
+      <c r="I9" s="13">
+        <v>936.28499999999997</v>
+      </c>
+      <c r="J9" s="13">
+        <v>1044.9760000000001</v>
+      </c>
+      <c r="K9" s="13">
+        <v>1506.7059999999999</v>
+      </c>
+      <c r="L9" s="13">
+        <v>1473.721</v>
+      </c>
+      <c r="M9" s="13">
+        <v>1401.489</v>
+      </c>
+      <c r="N9" s="16">
+        <v>1594.559</v>
+      </c>
+      <c r="O9" s="16">
+        <v>1694.24</v>
+      </c>
+      <c r="P9" s="13">
+        <v>1753.047</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>1688.7739999999999</v>
+      </c>
+      <c r="R9" s="14">
+        <v>1863.7249999999999</v>
+      </c>
+      <c r="S9" s="15">
+        <v>1918.297</v>
+      </c>
+      <c r="T9" s="54">
+        <v>1901.3209999999999</v>
+      </c>
+      <c r="U9" s="58">
+        <v>1909.3240000000001</v>
+      </c>
+      <c r="V9" s="58">
+        <v>1901.961</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="13">
+        <v>47.7</v>
+      </c>
+      <c r="C10" s="13">
+        <v>50.5</v>
+      </c>
+      <c r="D10" s="13">
+        <v>50.5</v>
+      </c>
+      <c r="E10" s="13">
+        <v>44.9</v>
+      </c>
+      <c r="F10" s="13">
+        <v>265.54000000000002</v>
+      </c>
+      <c r="G10" s="13">
+        <v>341.58300000000003</v>
+      </c>
+      <c r="H10" s="13">
+        <v>275.995</v>
+      </c>
+      <c r="I10" s="13">
+        <v>267.44400000000002</v>
+      </c>
+      <c r="J10" s="13">
+        <v>293.25900000000001</v>
+      </c>
+      <c r="K10" s="13">
+        <v>272.74900000000002</v>
+      </c>
+      <c r="L10" s="13">
+        <v>276.11700000000002</v>
+      </c>
+      <c r="M10" s="13">
+        <v>300.84300000000002</v>
+      </c>
+      <c r="N10" s="16">
+        <v>332.52</v>
+      </c>
+      <c r="O10" s="13">
+        <v>276.99700000000001</v>
+      </c>
+      <c r="P10" s="13">
+        <v>312.202</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>366.82299999999998</v>
+      </c>
+      <c r="R10" s="14">
+        <v>338.80900000000003</v>
+      </c>
+      <c r="S10" s="15">
+        <v>374.59300000000002</v>
+      </c>
+      <c r="T10" s="54">
+        <v>390.24599999999998</v>
+      </c>
+      <c r="U10" s="58">
+        <v>377.565</v>
+      </c>
+      <c r="V10" s="58">
+        <v>373.56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="13">
+        <v>44.3</v>
+      </c>
+      <c r="C11" s="13">
+        <v>58.9</v>
+      </c>
+      <c r="D11" s="13">
+        <v>96.9</v>
+      </c>
+      <c r="E11" s="13">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="F11" s="13">
+        <v>770.16</v>
+      </c>
+      <c r="G11" s="13">
+        <v>746.25800000000004</v>
+      </c>
+      <c r="H11" s="13">
+        <v>623.32100000000003</v>
+      </c>
+      <c r="I11" s="13">
+        <v>645.02099999999996</v>
+      </c>
+      <c r="J11" s="13">
+        <v>685.399</v>
+      </c>
+      <c r="K11" s="13">
+        <v>629.803</v>
+      </c>
+      <c r="L11" s="13">
+        <v>935.42899999999997</v>
+      </c>
+      <c r="M11" s="13">
+        <v>895.61</v>
+      </c>
+      <c r="N11" s="16">
+        <v>1011.893</v>
+      </c>
+      <c r="O11" s="16">
+        <v>1097.942</v>
+      </c>
+      <c r="P11" s="13">
+        <v>1177.598</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>901.197</v>
+      </c>
+      <c r="R11" s="14">
+        <v>1053.8689999999999</v>
+      </c>
+      <c r="S11" s="15">
+        <v>275.31099999999998</v>
+      </c>
+      <c r="T11" s="54">
+        <v>286.74200000000002</v>
+      </c>
+      <c r="U11" s="58">
+        <v>273.66399999999999</v>
+      </c>
+      <c r="V11" s="58">
+        <v>301.97199999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="13">
+        <v>22.2</v>
+      </c>
+      <c r="C12" s="13">
+        <v>13.7</v>
+      </c>
+      <c r="D12" s="13">
+        <v>7.6</v>
+      </c>
+      <c r="E12" s="13">
+        <v>0.1</v>
+      </c>
+      <c r="F12" s="13">
+        <v>663.81899999999996</v>
+      </c>
+      <c r="G12" s="13">
+        <v>630.81899999999996</v>
+      </c>
+      <c r="H12" s="13">
+        <v>561.73699999999997</v>
+      </c>
+      <c r="I12" s="13">
+        <v>533.81700000000001</v>
+      </c>
+      <c r="J12" s="13">
+        <v>398.846</v>
+      </c>
+      <c r="K12" s="13">
+        <v>637.36699999999996</v>
+      </c>
+      <c r="L12" s="13">
+        <v>537.72799999999995</v>
+      </c>
+      <c r="M12" s="13">
+        <v>866.77</v>
+      </c>
+      <c r="N12" s="16">
+        <v>909.12300000000005</v>
+      </c>
+      <c r="O12" s="13">
+        <v>826.37</v>
+      </c>
+      <c r="P12" s="13">
+        <v>949.06200000000001</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>942.29200000000003</v>
+      </c>
+      <c r="R12" s="14">
+        <v>960.1</v>
+      </c>
+      <c r="S12" s="15">
+        <v>321.64299999999997</v>
+      </c>
+      <c r="T12" s="54">
+        <v>304.39499999999998</v>
+      </c>
+      <c r="U12" s="58">
+        <v>296.48500000000001</v>
+      </c>
+      <c r="V12" s="58">
+        <v>290.13499999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="13">
+        <v>23.1</v>
+      </c>
+      <c r="C13" s="13">
+        <v>23.1</v>
+      </c>
+      <c r="D13" s="13">
+        <v>7.4</v>
+      </c>
+      <c r="E13" s="13">
+        <v>6.6</v>
+      </c>
+      <c r="F13" s="13">
+        <v>579.94799999999998</v>
+      </c>
+      <c r="G13" s="13">
+        <v>734.65200000000004</v>
+      </c>
+      <c r="H13" s="13">
+        <v>509.54300000000001</v>
+      </c>
+      <c r="I13" s="13">
+        <v>479.98599999999999</v>
+      </c>
+      <c r="J13" s="13">
+        <v>543.03</v>
+      </c>
+      <c r="K13" s="13">
+        <v>521.423</v>
+      </c>
+      <c r="L13" s="13">
+        <v>551.30100000000004</v>
+      </c>
+      <c r="M13" s="13">
+        <v>673.43700000000001</v>
+      </c>
+      <c r="N13" s="16">
+        <v>677.85900000000004</v>
+      </c>
+      <c r="O13" s="13">
+        <v>694.91899999999998</v>
+      </c>
+      <c r="P13" s="13">
+        <v>757.57799999999997</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>899.303</v>
+      </c>
+      <c r="R13" s="14">
+        <v>889.22699999999998</v>
+      </c>
+      <c r="S13" s="15">
+        <v>719.02800000000002</v>
+      </c>
+      <c r="T13" s="54">
+        <v>699.66800000000001</v>
+      </c>
+      <c r="U13" s="58">
+        <v>669.32899999999995</v>
+      </c>
+      <c r="V13" s="58">
+        <v>660.91200000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="13">
+        <v>626.66099999999994</v>
+      </c>
+      <c r="G14" s="13">
+        <v>642.37400000000002</v>
+      </c>
+      <c r="H14" s="13">
+        <v>708.92</v>
+      </c>
+      <c r="I14" s="13">
+        <v>450.416</v>
+      </c>
+      <c r="J14" s="13">
+        <v>413.90600000000001</v>
+      </c>
+      <c r="K14" s="13">
+        <v>376.88799999999998</v>
+      </c>
+      <c r="L14" s="13">
+        <v>440.02100000000002</v>
+      </c>
+      <c r="M14" s="13">
+        <v>434.85899999999998</v>
+      </c>
+      <c r="N14" s="16">
+        <v>474.42399999999998</v>
+      </c>
+      <c r="O14" s="13">
+        <v>638.11800000000005</v>
+      </c>
+      <c r="P14" s="13">
+        <v>699.83100000000002</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>701.12300000000005</v>
+      </c>
+      <c r="R14" s="14">
+        <v>755.67200000000003</v>
+      </c>
+      <c r="S14" s="15">
+        <v>319.67399999999998</v>
+      </c>
+      <c r="T14" s="54">
+        <v>748.85500000000002</v>
+      </c>
+      <c r="U14" s="58">
+        <v>704.38499999999999</v>
+      </c>
+      <c r="V14" s="58">
+        <v>703.87199999999996</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13">
+        <v>143.19999999999999</v>
+      </c>
+      <c r="C15" s="13">
+        <v>137.1</v>
+      </c>
+      <c r="D15" s="13">
+        <v>60.3</v>
+      </c>
+      <c r="E15" s="13">
+        <v>51.9</v>
+      </c>
+      <c r="F15" s="13">
+        <v>470.32600000000002</v>
+      </c>
+      <c r="G15" s="13">
+        <v>473.35399999999998</v>
+      </c>
+      <c r="H15" s="13">
+        <v>339.17099999999999</v>
+      </c>
+      <c r="I15" s="13">
+        <v>394.88</v>
+      </c>
+      <c r="J15" s="13">
+        <v>373.202</v>
+      </c>
+      <c r="K15" s="13">
+        <v>496.24400000000003</v>
+      </c>
+      <c r="L15" s="13">
+        <v>531.923</v>
+      </c>
+      <c r="M15" s="13">
+        <v>605.07600000000002</v>
+      </c>
+      <c r="N15" s="16">
+        <v>543.85400000000004</v>
+      </c>
+      <c r="O15" s="16">
+        <v>653.41600000000005</v>
+      </c>
+      <c r="P15" s="13">
+        <v>705.76499999999999</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>877.13800000000003</v>
+      </c>
+      <c r="R15" s="14">
+        <v>790.61800000000005</v>
+      </c>
+      <c r="S15" s="15">
+        <v>830.74</v>
+      </c>
+      <c r="T15" s="54">
+        <v>853.47</v>
+      </c>
+      <c r="U15" s="58">
+        <v>856.64499999999998</v>
+      </c>
+      <c r="V15" s="58">
+        <v>846.46500000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="13">
+        <v>213.2</v>
+      </c>
+      <c r="C16" s="13">
+        <v>213.6</v>
+      </c>
+      <c r="D16" s="13">
+        <v>54.5</v>
+      </c>
+      <c r="E16" s="13">
+        <v>37.9</v>
+      </c>
+      <c r="F16" s="13">
+        <v>516.98400000000004</v>
+      </c>
+      <c r="G16" s="13">
+        <v>619.25900000000001</v>
+      </c>
+      <c r="H16" s="13">
+        <v>587.13</v>
+      </c>
+      <c r="I16" s="13">
+        <v>579.12099999999998</v>
+      </c>
+      <c r="J16" s="13">
+        <v>615.14599999999996</v>
+      </c>
+      <c r="K16" s="13">
+        <v>629.48099999999999</v>
+      </c>
+      <c r="L16" s="13">
+        <v>636.56500000000005</v>
+      </c>
+      <c r="M16" s="13">
+        <v>759.89700000000005</v>
+      </c>
+      <c r="N16" s="16">
+        <v>713.64</v>
+      </c>
+      <c r="O16" s="16">
+        <v>744.298</v>
+      </c>
+      <c r="P16" s="13">
+        <v>746.91600000000005</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>751.45500000000004</v>
+      </c>
+      <c r="R16" s="14">
+        <v>775.97299999999996</v>
+      </c>
+      <c r="S16" s="15">
+        <v>614.85599999999999</v>
+      </c>
+      <c r="T16" s="54">
+        <v>683.49099999999999</v>
+      </c>
+      <c r="U16" s="58">
+        <v>670.71100000000001</v>
+      </c>
+      <c r="V16" s="58">
+        <v>668.24900000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="19">
+        <v>120.5</v>
+      </c>
+      <c r="C17" s="19">
+        <v>42.9</v>
+      </c>
+      <c r="D17" s="19">
+        <v>42.1</v>
+      </c>
+      <c r="E17" s="19">
+        <v>82.1</v>
+      </c>
+      <c r="F17" s="19">
+        <v>901.12699999999995</v>
+      </c>
+      <c r="G17" s="19">
+        <v>901.45</v>
+      </c>
+      <c r="H17" s="19">
+        <v>884.89300000000003</v>
+      </c>
+      <c r="I17" s="19">
+        <v>983.13599999999997</v>
+      </c>
+      <c r="J17" s="19">
+        <v>1088.0160000000001</v>
+      </c>
+      <c r="K17" s="19">
+        <v>1077.489</v>
+      </c>
+      <c r="L17" s="19">
+        <v>1206.9739999999999</v>
+      </c>
+      <c r="M17" s="19">
+        <v>1373.7650000000001</v>
+      </c>
+      <c r="N17" s="20">
+        <v>1591.7840000000001</v>
+      </c>
+      <c r="O17" s="20">
+        <v>1633.816</v>
+      </c>
+      <c r="P17" s="19">
+        <v>1433.7070000000001</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>1507.386</v>
+      </c>
+      <c r="R17" s="21">
+        <v>1971.114</v>
+      </c>
+      <c r="S17" s="21">
+        <v>1905.212</v>
+      </c>
+      <c r="T17" s="55">
+        <v>1841.376</v>
+      </c>
+      <c r="U17" s="59">
+        <v>1818.0239999999999</v>
+      </c>
+      <c r="V17" s="59">
+        <v>1774.1510000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="17"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="13"/>
+      <c r="F18" s="13"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
+      <c r="P18" s="13"/>
+      <c r="Q18" s="16"/>
+      <c r="R18" s="14"/>
+      <c r="S18" s="14"/>
+      <c r="T18" s="17"/>
+      <c r="V18" s="61"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1">
+      <c r="A20" s="22"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1"/>
+    <row r="23" spans="1:22" ht="15" customHeight="1"/>
+    <row r="24" spans="1:22" ht="15" customHeight="1"/>
+    <row r="25" spans="1:22" ht="15" customHeight="1"/>
+    <row r="26" spans="1:22" ht="15" customHeight="1"/>
+    <row r="27" spans="1:22" ht="15" customHeight="1"/>
+    <row r="28" spans="1:22" ht="15" customHeight="1"/>
+    <row r="29" spans="1:22" ht="15" customHeight="1"/>
+    <row r="30" spans="1:22" ht="15" customHeight="1"/>
+    <row r="31" spans="1:22" ht="15" customHeight="1"/>
+    <row r="32" spans="1:22" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:T1"/>
+  </mergeCells>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.55118110236220474" header="0.15748031496062992" footer="0.27559055118110237"/>
+  <pageSetup paperSize="9" scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:XFD8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="18.42578125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="7.28515625" style="27" customWidth="1"/>
+    <col min="3" max="4" width="7.85546875" style="27" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="27" customWidth="1"/>
+    <col min="6" max="8" width="7.28515625" style="27" customWidth="1"/>
+    <col min="9" max="9" width="7.7109375" style="27" customWidth="1"/>
+    <col min="10" max="11" width="7.28515625" style="27" customWidth="1"/>
+    <col min="12" max="13" width="6.85546875" style="27" customWidth="1"/>
+    <col min="14" max="14" width="6.85546875" style="46" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="46" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="27" customWidth="1"/>
+    <col min="17" max="18" width="8.85546875" style="27" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="47" customFormat="1" ht="30" customHeight="1">
+      <c r="A1" s="71" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+    </row>
+    <row r="2" spans="1:22" ht="15" customHeight="1">
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="I2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="R2" s="29"/>
+    </row>
+    <row r="3" spans="1:22" ht="15" customHeight="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="48">
+        <v>2005</v>
+      </c>
+      <c r="C3" s="48">
+        <v>2006</v>
+      </c>
+      <c r="D3" s="48">
+        <v>2007</v>
+      </c>
+      <c r="E3" s="48">
+        <v>2008</v>
+      </c>
+      <c r="F3" s="24">
+        <v>2009</v>
+      </c>
+      <c r="G3" s="48">
+        <v>2010</v>
+      </c>
+      <c r="H3" s="24">
+        <v>2011</v>
+      </c>
+      <c r="I3" s="24">
+        <v>2012</v>
+      </c>
+      <c r="J3" s="24">
+        <v>2013</v>
+      </c>
+      <c r="K3" s="48">
+        <v>2014</v>
+      </c>
+      <c r="L3" s="48">
+        <v>2015</v>
+      </c>
+      <c r="M3" s="48">
+        <v>2016</v>
+      </c>
+      <c r="N3" s="48">
+        <v>2017</v>
+      </c>
+      <c r="O3" s="48">
+        <v>2018</v>
+      </c>
+      <c r="P3" s="48">
+        <v>2019</v>
+      </c>
+      <c r="Q3" s="48">
+        <v>2020</v>
+      </c>
+      <c r="R3" s="24">
+        <v>2021</v>
+      </c>
+      <c r="S3" s="25">
+        <v>2022</v>
+      </c>
+      <c r="T3" s="49">
+        <v>2023</v>
+      </c>
+      <c r="U3" s="49">
+        <v>2024</v>
+      </c>
+      <c r="V3" s="49">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="37" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="31">
+        <v>244.1</v>
+      </c>
+      <c r="C4" s="31">
+        <v>251.3</v>
+      </c>
+      <c r="D4" s="31">
+        <v>239.7</v>
+      </c>
+      <c r="E4" s="31">
+        <v>245.8</v>
+      </c>
+      <c r="F4" s="32">
+        <v>219.6</v>
+      </c>
+      <c r="G4" s="31">
+        <v>205.5</v>
+      </c>
+      <c r="H4" s="31">
+        <v>196.5</v>
+      </c>
+      <c r="I4" s="33">
+        <v>180</v>
+      </c>
+      <c r="J4" s="31">
+        <v>153</v>
+      </c>
+      <c r="K4" s="32">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="L4" s="32">
+        <v>121.5</v>
+      </c>
+      <c r="M4" s="31">
+        <v>118.4</v>
+      </c>
+      <c r="N4" s="31">
+        <v>125.7</v>
+      </c>
+      <c r="O4" s="34">
+        <v>158.5</v>
+      </c>
+      <c r="P4" s="34">
+        <v>157.1</v>
+      </c>
+      <c r="Q4" s="35">
+        <v>156.6</v>
+      </c>
+      <c r="R4" s="31">
+        <v>154.9</v>
+      </c>
+      <c r="S4" s="36">
+        <v>151.6</v>
+      </c>
+      <c r="T4" s="50">
+        <v>147.1</v>
+      </c>
+      <c r="U4" s="57">
+        <v>152.69999999999999</v>
+      </c>
+      <c r="V4" s="62">
+        <v>149.80000000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A5" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="38">
+        <v>56.871000000000002</v>
+      </c>
+      <c r="C5" s="38">
+        <v>57.675800000000002</v>
+      </c>
+      <c r="D5" s="38">
+        <v>52.138300000000001</v>
+      </c>
+      <c r="E5" s="38">
+        <v>51.916400000000003</v>
+      </c>
+      <c r="F5" s="39">
+        <v>50.492633999999995</v>
+      </c>
+      <c r="G5" s="38">
+        <v>48.471061999999996</v>
+      </c>
+      <c r="H5" s="38">
+        <v>42.455033999999998</v>
+      </c>
+      <c r="I5" s="40">
+        <v>32.824021000000002</v>
+      </c>
+      <c r="J5" s="38">
+        <v>33.630290000000002</v>
+      </c>
+      <c r="K5" s="39">
+        <v>29.359565</v>
+      </c>
+      <c r="L5" s="39">
+        <v>29.055606999999998</v>
+      </c>
+      <c r="M5" s="38">
+        <v>30.085560000000001</v>
+      </c>
+      <c r="N5" s="38">
+        <v>27.343723999999998</v>
+      </c>
+      <c r="O5" s="38">
+        <v>50.14911</v>
+      </c>
+      <c r="P5" s="38">
+        <v>49.598383999999996</v>
+      </c>
+      <c r="Q5" s="41">
+        <v>47.7</v>
+      </c>
+      <c r="R5" s="38">
+        <v>43.7</v>
+      </c>
+      <c r="S5" s="23">
+        <v>45.3</v>
+      </c>
+      <c r="T5" s="51">
+        <v>42.8</v>
+      </c>
+      <c r="U5" s="56">
+        <v>41.5</v>
+      </c>
+      <c r="V5" s="63">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="39">
+        <v>65.325500000000005</v>
+      </c>
+      <c r="C6" s="39">
+        <v>70.609399999999994</v>
+      </c>
+      <c r="D6" s="39">
+        <v>63.863199999999999</v>
+      </c>
+      <c r="E6" s="39">
+        <v>59.807099999999998</v>
+      </c>
+      <c r="F6" s="39">
+        <v>64.720455000000001</v>
+      </c>
+      <c r="G6" s="39">
+        <v>69.692542000000003</v>
+      </c>
+      <c r="H6" s="39">
+        <v>67.997855999999999</v>
+      </c>
+      <c r="I6" s="39">
+        <v>64.381018999999995</v>
+      </c>
+      <c r="J6" s="39">
+        <v>61.945519999999995</v>
+      </c>
+      <c r="K6" s="39">
+        <v>63.962548999999996</v>
+      </c>
+      <c r="L6" s="39">
+        <v>52.986930999999998</v>
+      </c>
+      <c r="M6" s="39">
+        <v>49.466954000000001</v>
+      </c>
+      <c r="N6" s="39">
+        <v>52.304286999999995</v>
+      </c>
+      <c r="O6" s="38">
+        <v>55.746301000000003</v>
+      </c>
+      <c r="P6" s="38">
+        <v>54.542003999999999</v>
+      </c>
+      <c r="Q6" s="41">
+        <v>54.9</v>
+      </c>
+      <c r="R6" s="38">
+        <v>51.5</v>
+      </c>
+      <c r="S6" s="23">
+        <v>50</v>
+      </c>
+      <c r="T6" s="51">
+        <v>49</v>
+      </c>
+      <c r="U6" s="56">
+        <v>53</v>
+      </c>
+      <c r="V6" s="63">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="38">
+        <v>120.11580000000001</v>
+      </c>
+      <c r="C7" s="38">
+        <v>121.9178</v>
+      </c>
+      <c r="D7" s="38">
+        <v>122.81039999999999</v>
+      </c>
+      <c r="E7" s="38">
+        <v>133.3415</v>
+      </c>
+      <c r="F7" s="39">
+        <v>98.189259000000007</v>
+      </c>
+      <c r="G7" s="38">
+        <v>80.653976999999998</v>
+      </c>
+      <c r="H7" s="38">
+        <v>80.231223</v>
+      </c>
+      <c r="I7" s="40">
+        <v>77.121649000000005</v>
+      </c>
+      <c r="J7" s="38">
+        <v>51.601955000000004</v>
+      </c>
+      <c r="K7" s="39">
+        <v>35.956150000000001</v>
+      </c>
+      <c r="L7" s="39">
+        <v>32.422716999999999</v>
+      </c>
+      <c r="M7" s="38">
+        <v>30.859379000000001</v>
+      </c>
+      <c r="N7" s="38">
+        <v>37.476013000000002</v>
+      </c>
+      <c r="O7" s="38">
+        <v>43.490606</v>
+      </c>
+      <c r="P7" s="38">
+        <v>43.557566000000001</v>
+      </c>
+      <c r="Q7" s="41">
+        <v>44.6</v>
+      </c>
+      <c r="R7" s="38">
+        <v>49.5</v>
+      </c>
+      <c r="S7" s="23">
+        <v>48.7</v>
+      </c>
+      <c r="T7" s="51">
+        <v>47.4</v>
+      </c>
+      <c r="U7" s="56">
+        <v>50.4</v>
+      </c>
+      <c r="V7" s="63">
+        <v>53.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="38">
         <v>0.21690000000000001</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C8" s="38">
         <v>0.21690000000000001</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D8" s="38">
         <v>0.16450000000000001</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E8" s="38">
         <v>6.8599999999999994E-2</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F8" s="39">
         <v>0.65770899999999999</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G8" s="38">
         <v>0.61427799999999999</v>
       </c>
-      <c r="H9" s="40">
+      <c r="H8" s="38">
         <v>0.39019199999999998</v>
       </c>
-      <c r="I9" s="42">
+      <c r="I8" s="40">
         <v>0.40224700000000002</v>
       </c>
-      <c r="J9" s="40">
+      <c r="J8" s="38">
         <v>0.342115</v>
       </c>
-      <c r="K9" s="41">
+      <c r="K8" s="39">
         <v>0.37388499999999997</v>
       </c>
-      <c r="L9" s="41">
+      <c r="L8" s="39">
         <v>0.44535000000000002</v>
       </c>
-      <c r="M9" s="40">
+      <c r="M8" s="38">
         <v>0.67246900000000009</v>
       </c>
-      <c r="N9" s="40">
+      <c r="N8" s="38">
         <v>0.73964200000000002</v>
       </c>
-      <c r="O9" s="40">
+      <c r="O8" s="38">
         <v>0.788435</v>
       </c>
-      <c r="P9" s="40">
+      <c r="P8" s="38">
         <v>0.89488199999999996</v>
       </c>
-      <c r="Q9" s="45">
+      <c r="Q8" s="42">
         <v>0.8</v>
       </c>
-      <c r="R9" s="40">
+      <c r="R8" s="38">
         <v>0.8</v>
       </c>
-      <c r="S9" s="25">
+      <c r="S8" s="23">
         <v>0.3</v>
       </c>
-      <c r="T9" s="54">
+      <c r="T8" s="51">
         <v>0.2</v>
       </c>
-      <c r="U9" s="59">
+      <c r="U8" s="56">
         <v>0.2</v>
       </c>
-      <c r="V9" s="66">
+      <c r="V8" s="63">
         <v>0.2</v>
       </c>
     </row>
+    <row r="9" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="39">
+        <v>0.73260000000000003</v>
+      </c>
+      <c r="C9" s="39">
+        <v>0.35819999999999996</v>
+      </c>
+      <c r="D9" s="39">
+        <v>0.37469999999999998</v>
+      </c>
+      <c r="E9" s="39">
+        <v>0.38089999999999996</v>
+      </c>
+      <c r="F9" s="39">
+        <v>0.699658</v>
+      </c>
+      <c r="G9" s="39">
+        <v>0.98914000000000002</v>
+      </c>
+      <c r="H9" s="39">
+        <v>0.971414</v>
+      </c>
+      <c r="I9" s="39">
+        <v>0.93628499999999992</v>
+      </c>
+      <c r="J9" s="39">
+        <v>1.0449760000000001</v>
+      </c>
+      <c r="K9" s="39">
+        <v>1.5067059999999999</v>
+      </c>
+      <c r="L9" s="39">
+        <v>1.4737210000000001</v>
+      </c>
+      <c r="M9" s="39">
+        <v>1.401489</v>
+      </c>
+      <c r="N9" s="39">
+        <v>1.5945590000000001</v>
+      </c>
+      <c r="O9" s="38">
+        <v>1.69424</v>
+      </c>
+      <c r="P9" s="38">
+        <v>1.753047</v>
+      </c>
+      <c r="Q9" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="R9" s="38">
+        <v>1.9</v>
+      </c>
+      <c r="S9" s="23">
+        <v>1.9</v>
+      </c>
+      <c r="T9" s="51">
+        <v>1.9</v>
+      </c>
+      <c r="U9" s="56">
+        <v>1.9</v>
+      </c>
+      <c r="V9" s="63">
+        <v>1.9</v>
+      </c>
+    </row>
     <row r="10" spans="1:22" ht="12.95" customHeight="1">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="41">
-[...47 lines deleted...]
-      <c r="R10" s="40">
+      <c r="B10" s="38">
+        <v>4.7700000000000006E-2</v>
+      </c>
+      <c r="C10" s="38">
+        <v>5.0500000000000003E-2</v>
+      </c>
+      <c r="D10" s="38">
+        <v>5.0500000000000003E-2</v>
+      </c>
+      <c r="E10" s="38">
+        <v>4.4899999999999995E-2</v>
+      </c>
+      <c r="F10" s="38">
+        <v>0.26554</v>
+      </c>
+      <c r="G10" s="38">
+        <v>0.34158300000000003</v>
+      </c>
+      <c r="H10" s="38">
+        <v>0.27599499999999999</v>
+      </c>
+      <c r="I10" s="38">
+        <v>0.26744400000000002</v>
+      </c>
+      <c r="J10" s="38">
+        <v>0.29325899999999999</v>
+      </c>
+      <c r="K10" s="38">
+        <v>0.27274900000000002</v>
+      </c>
+      <c r="L10" s="38">
+        <v>0.276117</v>
+      </c>
+      <c r="M10" s="38">
+        <v>0.30084300000000003</v>
+      </c>
+      <c r="N10" s="38">
+        <v>0.33251999999999998</v>
+      </c>
+      <c r="O10" s="38">
+        <v>0.27699699999999999</v>
+      </c>
+      <c r="P10" s="38">
+        <v>0.31220199999999998</v>
+      </c>
+      <c r="Q10" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="R10" s="38">
+        <v>0.3</v>
+      </c>
+      <c r="S10" s="23">
+        <v>0.4</v>
+      </c>
+      <c r="T10" s="51">
+        <v>0.4</v>
+      </c>
+      <c r="U10" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="V10" s="63">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="38">
+        <v>4.4299999999999999E-2</v>
+      </c>
+      <c r="C11" s="38">
+        <v>5.8900000000000001E-2</v>
+      </c>
+      <c r="D11" s="38">
+        <v>9.69E-2</v>
+      </c>
+      <c r="E11" s="38">
+        <v>3.6299999999999999E-2</v>
+      </c>
+      <c r="F11" s="38">
+        <v>0.77015999999999996</v>
+      </c>
+      <c r="G11" s="38">
+        <v>0.74625800000000009</v>
+      </c>
+      <c r="H11" s="38">
+        <v>0.62332100000000001</v>
+      </c>
+      <c r="I11" s="38">
+        <v>0.64502099999999996</v>
+      </c>
+      <c r="J11" s="38">
+        <v>0.68539899999999998</v>
+      </c>
+      <c r="K11" s="38">
+        <v>0.629803</v>
+      </c>
+      <c r="L11" s="38">
+        <v>0.93542899999999995</v>
+      </c>
+      <c r="M11" s="38">
+        <v>0.89561000000000002</v>
+      </c>
+      <c r="N11" s="38">
+        <v>1.0118929999999999</v>
+      </c>
+      <c r="O11" s="38">
+        <v>1.097942</v>
+      </c>
+      <c r="P11" s="38">
+        <v>1.1775979999999999</v>
+      </c>
+      <c r="Q11" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="R11" s="38">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="S11" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="T11" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="U11" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="V11" s="63">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="38">
+        <v>2.2200000000000001E-2</v>
+      </c>
+      <c r="C12" s="38">
+        <v>1.3699999999999999E-2</v>
+      </c>
+      <c r="D12" s="38">
+        <v>7.6E-3</v>
+      </c>
+      <c r="E12" s="38">
+        <v>1E-4</v>
+      </c>
+      <c r="F12" s="38">
+        <v>0.66381899999999994</v>
+      </c>
+      <c r="G12" s="38">
+        <v>0.63081899999999991</v>
+      </c>
+      <c r="H12" s="38">
+        <v>0.56173699999999993</v>
+      </c>
+      <c r="I12" s="38">
+        <v>0.53381699999999999</v>
+      </c>
+      <c r="J12" s="38">
+        <v>0.39884599999999998</v>
+      </c>
+      <c r="K12" s="38">
+        <v>0.63736700000000002</v>
+      </c>
+      <c r="L12" s="38">
+        <v>0.53772799999999998</v>
+      </c>
+      <c r="M12" s="38">
+        <v>0.86676999999999993</v>
+      </c>
+      <c r="N12" s="38">
+        <v>0.90912300000000001</v>
+      </c>
+      <c r="O12" s="38">
+        <v>0.82637000000000005</v>
+      </c>
+      <c r="P12" s="38">
+        <v>0.94906199999999996</v>
+      </c>
+      <c r="Q12" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="R12" s="38">
+        <v>1</v>
+      </c>
+      <c r="S12" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="T12" s="51">
+        <v>0.3</v>
+      </c>
+      <c r="U12" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="V12" s="63">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="38">
+        <v>2.3100000000000002E-2</v>
+      </c>
+      <c r="C13" s="38">
+        <v>2.3100000000000002E-2</v>
+      </c>
+      <c r="D13" s="38">
+        <v>7.4000000000000003E-3</v>
+      </c>
+      <c r="E13" s="38">
+        <v>6.6E-3</v>
+      </c>
+      <c r="F13" s="38">
+        <v>0.57994800000000002</v>
+      </c>
+      <c r="G13" s="38">
+        <v>0.73465200000000008</v>
+      </c>
+      <c r="H13" s="38">
+        <v>0.50954299999999997</v>
+      </c>
+      <c r="I13" s="38">
+        <v>0.47998599999999997</v>
+      </c>
+      <c r="J13" s="38">
+        <v>0.54303000000000001</v>
+      </c>
+      <c r="K13" s="38">
+        <v>0.52142299999999997</v>
+      </c>
+      <c r="L13" s="38">
+        <v>0.55130100000000004</v>
+      </c>
+      <c r="M13" s="38">
+        <v>0.67343700000000006</v>
+      </c>
+      <c r="N13" s="38">
+        <v>0.67785899999999999</v>
+      </c>
+      <c r="O13" s="38">
+        <v>0.69491899999999995</v>
+      </c>
+      <c r="P13" s="38">
+        <v>0.75757799999999997</v>
+      </c>
+      <c r="Q13" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="R13" s="38">
+        <v>0.9</v>
+      </c>
+      <c r="S13" s="23">
+        <v>0.7</v>
+      </c>
+      <c r="T13" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="U13" s="56">
+        <v>0.7</v>
+      </c>
+      <c r="V13" s="63">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="38">
+        <v>0.62666099999999991</v>
+      </c>
+      <c r="G14" s="38">
+        <v>0.642374</v>
+      </c>
+      <c r="H14" s="38">
+        <v>0.70891999999999999</v>
+      </c>
+      <c r="I14" s="38">
+        <v>0.45041599999999998</v>
+      </c>
+      <c r="J14" s="38">
+        <v>0.413906</v>
+      </c>
+      <c r="K14" s="38">
+        <v>0.376888</v>
+      </c>
+      <c r="L14" s="38">
+        <v>0.440021</v>
+      </c>
+      <c r="M14" s="38">
+        <v>0.434859</v>
+      </c>
+      <c r="N14" s="38">
+        <v>0.47442399999999996</v>
+      </c>
+      <c r="O14" s="38">
+        <v>0.63811800000000007</v>
+      </c>
+      <c r="P14" s="38">
+        <v>0.69983099999999998</v>
+      </c>
+      <c r="Q14" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="R14" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="S14" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="T14" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="U14" s="56">
+        <v>0.7</v>
+      </c>
+      <c r="V14" s="63">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="38">
+        <v>0.14319999999999999</v>
+      </c>
+      <c r="C15" s="38">
+        <v>0.1371</v>
+      </c>
+      <c r="D15" s="38">
+        <v>6.0299999999999999E-2</v>
+      </c>
+      <c r="E15" s="38">
+        <v>5.1900000000000002E-2</v>
+      </c>
+      <c r="F15" s="38">
+        <v>0.47032600000000002</v>
+      </c>
+      <c r="G15" s="38">
+        <v>0.473354</v>
+      </c>
+      <c r="H15" s="38">
+        <v>0.339171</v>
+      </c>
+      <c r="I15" s="38">
+        <v>0.39488000000000001</v>
+      </c>
+      <c r="J15" s="38">
+        <v>0.37320199999999998</v>
+      </c>
+      <c r="K15" s="38">
+        <v>0.49624400000000002</v>
+      </c>
+      <c r="L15" s="38">
+        <v>0.53192300000000003</v>
+      </c>
+      <c r="M15" s="38">
+        <v>0.60507600000000006</v>
+      </c>
+      <c r="N15" s="38">
+        <v>0.54385400000000006</v>
+      </c>
+      <c r="O15" s="38">
+        <v>0.65341600000000011</v>
+      </c>
+      <c r="P15" s="38">
+        <v>0.70576499999999998</v>
+      </c>
+      <c r="Q15" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="R15" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="S15" s="23">
+        <v>0.8</v>
+      </c>
+      <c r="T15" s="51">
+        <v>0.9</v>
+      </c>
+      <c r="U15" s="56">
+        <v>0.8</v>
+      </c>
+      <c r="V15" s="63">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="38">
+        <v>0.2132</v>
+      </c>
+      <c r="C16" s="38">
+        <v>0.21359999999999998</v>
+      </c>
+      <c r="D16" s="38">
+        <v>5.45E-2</v>
+      </c>
+      <c r="E16" s="38">
+        <v>3.7899999999999996E-2</v>
+      </c>
+      <c r="F16" s="38">
+        <v>0.516984</v>
+      </c>
+      <c r="G16" s="38">
+        <v>0.619259</v>
+      </c>
+      <c r="H16" s="38">
+        <v>0.58713000000000004</v>
+      </c>
+      <c r="I16" s="38">
+        <v>0.579121</v>
+      </c>
+      <c r="J16" s="38">
+        <v>0.61514599999999997</v>
+      </c>
+      <c r="K16" s="38">
+        <v>0.62948099999999996</v>
+      </c>
+      <c r="L16" s="38">
+        <v>0.63656500000000005</v>
+      </c>
+      <c r="M16" s="38">
+        <v>0.75989700000000004</v>
+      </c>
+      <c r="N16" s="38">
+        <v>0.71363999999999994</v>
+      </c>
+      <c r="O16" s="38">
+        <v>0.74429800000000002</v>
+      </c>
+      <c r="P16" s="38">
+        <v>0.74691600000000002</v>
+      </c>
+      <c r="Q16" s="42">
+        <v>0.8</v>
+      </c>
+      <c r="R16" s="38">
+        <v>0.8</v>
+      </c>
+      <c r="S16" s="23">
+        <v>0.6</v>
+      </c>
+      <c r="T16" s="51">
+        <v>0.7</v>
+      </c>
+      <c r="U16" s="56">
+        <v>0.7</v>
+      </c>
+      <c r="V16" s="63">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="12.95" customHeight="1">
+      <c r="A17" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="44">
+        <v>0.1205</v>
+      </c>
+      <c r="C17" s="44">
+        <v>4.2900000000000001E-2</v>
+      </c>
+      <c r="D17" s="44">
+        <v>4.2099999999999999E-2</v>
+      </c>
+      <c r="E17" s="44">
+        <v>8.2099999999999992E-2</v>
+      </c>
+      <c r="F17" s="44">
+        <v>0.9011269999999999</v>
+      </c>
+      <c r="G17" s="44">
+        <v>0.90145000000000008</v>
+      </c>
+      <c r="H17" s="44">
+        <v>0.88489300000000004</v>
+      </c>
+      <c r="I17" s="44">
+        <v>0.98313600000000001</v>
+      </c>
+      <c r="J17" s="44">
+        <v>1.0880160000000001</v>
+      </c>
+      <c r="K17" s="44">
+        <v>1.0774890000000001</v>
+      </c>
+      <c r="L17" s="44">
+        <v>1.206974</v>
+      </c>
+      <c r="M17" s="44">
+        <v>1.3737650000000001</v>
+      </c>
+      <c r="N17" s="44">
+        <v>1.5917840000000001</v>
+      </c>
+      <c r="O17" s="44">
+        <v>1.6338159999999999</v>
+      </c>
+      <c r="P17" s="44">
+        <v>1.4337070000000001</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>1.5</v>
+      </c>
+      <c r="R17" s="44">
+        <v>2</v>
+      </c>
+      <c r="S17" s="44">
         <v>1.9</v>
       </c>
-      <c r="S10" s="25">
-[...546 lines deleted...]
-      <c r="T18" s="55">
+      <c r="T17" s="52">
         <v>1.8</v>
       </c>
-      <c r="U18" s="55">
+      <c r="U17" s="52">
         <v>1.8</v>
       </c>
-      <c r="V18" s="67">
+      <c r="V17" s="64">
         <v>1.8</v>
       </c>
     </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1">
+      <c r="A18" s="17"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="38"/>
+      <c r="M18" s="38"/>
+      <c r="N18" s="38"/>
+      <c r="O18" s="38"/>
+      <c r="P18" s="38"/>
+      <c r="Q18" s="42"/>
+      <c r="R18" s="38"/>
+      <c r="S18" s="38"/>
+      <c r="T18" s="46"/>
+      <c r="V18" s="65"/>
+    </row>
     <row r="19" spans="1:22" ht="15" customHeight="1">
-      <c r="A19" s="19"/>
-[...19 lines deleted...]
-      <c r="V19" s="68"/>
+      <c r="A19" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="17"/>
+      <c r="P19" s="1"/>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
     </row>
     <row r="20" spans="1:22" ht="15" customHeight="1">
-      <c r="A20" s="24" t="s">
+      <c r="A20" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="1"/>
-[...15 lines deleted...]
-      <c r="R20" s="1"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="72"/>
+      <c r="O20" s="72"/>
+      <c r="P20" s="72"/>
+      <c r="Q20" s="72"/>
+      <c r="R20" s="72"/>
+      <c r="S20" s="72"/>
+      <c r="T20" s="72"/>
     </row>
     <row r="21" spans="1:22" ht="15" customHeight="1">
-      <c r="A21" s="71" t="s">
-[...20 lines deleted...]
-      <c r="T21" s="71"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="17"/>
+      <c r="O21" s="17"/>
+      <c r="P21" s="1"/>
+      <c r="Q21" s="1"/>
+      <c r="R21" s="1"/>
     </row>
     <row r="22" spans="1:22" ht="15" customHeight="1">
-      <c r="B22" s="25"/>
-[...6 lines deleted...]
-      <c r="I22" s="25"/>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
-      <c r="N22" s="19"/>
-      <c r="O22" s="19"/>
+      <c r="N22" s="17"/>
+      <c r="O22" s="17"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
     </row>
     <row r="23" spans="1:22" ht="15" customHeight="1">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
-      <c r="N23" s="19"/>
-      <c r="O23" s="19"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="17"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
     </row>
-    <row r="24" spans="1:22" ht="15" customHeight="1">
-[...17 lines deleted...]
-    </row>
+    <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
-    <row r="32" spans="1:22" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A21:T21"/>
+    <mergeCell ref="A20:T20"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="80" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>в тоннах</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>тонн</vt:lpstr>
       <vt:lpstr>тыс.тонн</vt:lpstr>
-      <vt:lpstr>'в тоннах'!OLE_LINK1</vt:lpstr>
+      <vt:lpstr>тонн!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>