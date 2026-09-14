--- v0 (2026-08-03)
+++ v1 (2026-09-14)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1350" yWindow="4425" windowWidth="17715" windowHeight="5400"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="79">
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Павлодар қ.ә.</t>
   </si>
   <si>
     <t>Ақсу қ.ә.</t>
   </si>
   <si>
     <t>Екібастұз қ.ә.</t>
   </si>
   <si>
-    <t>аудандар:</t>
-[...1 lines deleted...]
-  <si>
     <t>Ақтоғай</t>
   </si>
   <si>
     <t>Баянауыл</t>
   </si>
   <si>
     <t>Железин</t>
   </si>
   <si>
     <t>Ертіс</t>
   </si>
   <si>
     <t>Тереңкөл</t>
   </si>
   <si>
     <t>Аққулы</t>
   </si>
   <si>
     <t>Май</t>
   </si>
   <si>
     <t>Успен</t>
   </si>
   <si>
     <t>Шарбақты</t>
@@ -146,64 +147,173 @@
     <t>129,6</t>
   </si>
   <si>
     <t>154,3</t>
   </si>
   <si>
     <t>62,3</t>
   </si>
   <si>
     <t>127,8</t>
   </si>
   <si>
     <t>179,4</t>
   </si>
   <si>
     <t>982,8</t>
   </si>
   <si>
     <t>Тұрақты көздерден атмосфераға шығатын  ластағыш заттардың  шығарындылары, жан басына, кг</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>Павлодар облысы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тұрақты көздерден атмосфераға шығатын  ластағыш заттардың  шығарындылары </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Атмосфералық ауаға ластаушы заттардың шығарындылары – стационарлық шығарындылар көздерінен атмосфералық ауаға халықтың денсаулығына немесе қызметіне, қоршаған ортаға қолайсыз әсер ететін ластаушы заттардың түсуі.
+Атмосфераны ластаудың стационарлық көзі – пайдалану процесінде зиянды заттарды бөлетін технологиялық агрегат (қондырғы, құрылғы, аппарат).</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>жан басына, кг</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Батталова Гульнара Оралбековна</t>
+  </si>
+  <si>
+    <t>+7 7182533088</t>
+  </si>
+  <si>
+    <t>g.battalova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Мекенжай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140002, Павлодар қаласы, Генерал Дүйсенов көшесі, 9    </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
-    <numFmt numFmtId="181" formatCode="0.0"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="188" formatCode="0.000"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="0.000"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -218,60 +328,138 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -283,193 +471,289 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="183" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="185" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="185" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="185" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...8 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный_Динамика демографических показателей май 2009" xfId="1"/>
     <cellStyle name="Обычный_ООС" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -712,1341 +996,1611 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B32"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11:B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="49" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="49" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="60">
+        <v>15750204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="52.5" customHeight="1">
+      <c r="A4" s="61" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="62" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="60" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="65" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="67" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="74" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="76" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="74" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="60">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="69"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="69"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="69"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="69"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="70"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="69"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="69"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="69"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="71"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="69"/>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="72"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1"/>
+    <hyperlink ref="B7" r:id="rId2"/>
+    <hyperlink ref="B10" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B3:I26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" style="49" customWidth="1"/>
+    <col min="2" max="2" width="60.5703125" style="49" customWidth="1"/>
+    <col min="3" max="3" width="5.5703125" style="49" customWidth="1"/>
+    <col min="4" max="7" width="9.140625" style="49"/>
+    <col min="8" max="8" width="9.140625" style="49" customWidth="1"/>
+    <col min="9" max="9" width="23.140625" style="49" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="49" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:9">
+      <c r="B3" s="48"/>
+    </row>
+    <row r="4" spans="2:9">
+      <c r="B4" s="48"/>
+    </row>
+    <row r="5" spans="2:9">
+      <c r="B5" s="50"/>
+      <c r="C5" s="51"/>
+    </row>
+    <row r="6" spans="2:9">
+      <c r="B6" s="48"/>
+    </row>
+    <row r="7" spans="2:9">
+      <c r="B7" s="48"/>
+    </row>
+    <row r="8" spans="2:9">
+      <c r="B8" s="48" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:9">
+      <c r="B9" s="48" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="2:9">
+      <c r="B10" s="48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9">
+      <c r="B11" s="48" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="2:9">
+      <c r="B12" s="48" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:9">
+      <c r="B13" s="48"/>
+    </row>
+    <row r="14" spans="2:9">
+      <c r="B14" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="53"/>
+      <c r="D14" s="53"/>
+      <c r="E14" s="53"/>
+      <c r="F14" s="53"/>
+      <c r="G14" s="53"/>
+      <c r="H14" s="53"/>
+      <c r="I14" s="53"/>
+    </row>
+    <row r="18" spans="2:9">
+      <c r="B18" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+    </row>
+    <row r="20" spans="2:9">
+      <c r="B20" s="55"/>
+      <c r="C20" s="55"/>
+    </row>
+    <row r="26" spans="2:9">
+      <c r="B26" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B20:C20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V35"/>
+  <dimension ref="A1:V34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W4" sqref="W4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="24.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="8" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="1" customWidth="1"/>
     <col min="11" max="14" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="8.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="1" customWidth="1"/>
     <col min="23" max="16384" width="24.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="20" customFormat="1" ht="30" customHeight="1">
-[...21 lines deleted...]
-      <c r="T1" s="54"/>
+    <row r="1" spans="1:22" s="19" customFormat="1" ht="30" customHeight="1">
+      <c r="A1" s="58" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="58"/>
+      <c r="T1" s="58"/>
     </row>
     <row r="2" spans="1:22" ht="15" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="I2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="2"/>
-      <c r="M2" s="52"/>
-[...3 lines deleted...]
-      <c r="Q2" s="53"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="57"/>
       <c r="R2" s="3"/>
     </row>
     <row r="3" spans="1:22" s="5" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="4"/>
-      <c r="B3" s="21">
+      <c r="B3" s="20">
         <v>2005</v>
       </c>
-      <c r="C3" s="21">
+      <c r="C3" s="20">
         <v>2006</v>
       </c>
-      <c r="D3" s="21">
+      <c r="D3" s="20">
         <v>2007</v>
       </c>
-      <c r="E3" s="22">
+      <c r="E3" s="21">
         <v>2008</v>
       </c>
-      <c r="F3" s="21">
+      <c r="F3" s="20">
         <v>2009</v>
       </c>
-      <c r="G3" s="22">
+      <c r="G3" s="21">
         <v>2010</v>
       </c>
-      <c r="H3" s="21">
+      <c r="H3" s="20">
         <v>2011</v>
       </c>
-      <c r="I3" s="21">
+      <c r="I3" s="20">
         <v>2012</v>
       </c>
-      <c r="J3" s="21">
+      <c r="J3" s="20">
         <v>2013</v>
       </c>
-      <c r="K3" s="21">
+      <c r="K3" s="20">
         <v>2014</v>
       </c>
-      <c r="L3" s="21">
+      <c r="L3" s="20">
         <v>2015</v>
       </c>
-      <c r="M3" s="21">
+      <c r="M3" s="20">
         <v>2016</v>
       </c>
-      <c r="N3" s="21">
+      <c r="N3" s="20">
         <v>2017</v>
       </c>
-      <c r="O3" s="21">
+      <c r="O3" s="20">
         <v>2018</v>
       </c>
-      <c r="P3" s="21">
+      <c r="P3" s="20">
         <v>2019</v>
       </c>
-      <c r="Q3" s="21">
+      <c r="Q3" s="20">
         <v>2020</v>
       </c>
-      <c r="R3" s="23">
+      <c r="R3" s="22">
         <v>2021</v>
       </c>
-      <c r="S3" s="23">
+      <c r="S3" s="22">
         <v>2022</v>
       </c>
-      <c r="T3" s="24">
+      <c r="T3" s="23">
         <v>2023</v>
       </c>
-      <c r="U3" s="24">
+      <c r="U3" s="23">
         <v>2024</v>
       </c>
-      <c r="V3" s="24">
+      <c r="V3" s="23">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="7" customFormat="1" ht="12.95" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B4" s="30">
+        <v>42</v>
+      </c>
+      <c r="B4" s="29">
         <v>749.05700000000002</v>
       </c>
-      <c r="C4" s="30">
+      <c r="C4" s="29">
         <v>783.53800000000001</v>
       </c>
-      <c r="D4" s="30">
+      <c r="D4" s="29">
         <v>771.66600000000005</v>
       </c>
-      <c r="E4" s="30">
+      <c r="E4" s="29">
         <v>798.10699999999997</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F4" s="29">
         <v>754.46299999999997</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="29">
         <v>768.19299999999998</v>
       </c>
-      <c r="H4" s="30">
+      <c r="H4" s="29">
         <v>846.702</v>
       </c>
-      <c r="I4" s="30">
+      <c r="I4" s="29">
         <v>903.428</v>
       </c>
-      <c r="J4" s="31">
+      <c r="J4" s="30">
         <v>866.2</v>
       </c>
-      <c r="K4" s="30">
+      <c r="K4" s="29">
         <v>809</v>
       </c>
-      <c r="L4" s="32">
+      <c r="L4" s="31">
         <v>730.21464270242279</v>
       </c>
-      <c r="M4" s="30">
+      <c r="M4" s="29">
         <v>716.2</v>
       </c>
-      <c r="N4" s="30">
+      <c r="N4" s="29">
         <v>806.7</v>
       </c>
-      <c r="O4" s="30">
+      <c r="O4" s="29">
         <v>940.2</v>
       </c>
-      <c r="P4" s="30">
+      <c r="P4" s="29">
         <v>958.2</v>
       </c>
-      <c r="Q4" s="33" t="s">
-[...5 lines deleted...]
-      <c r="S4" s="35">
+      <c r="Q4" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="R4" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="S4" s="34">
         <v>958.3</v>
       </c>
-      <c r="T4" s="26">
+      <c r="T4" s="25">
         <v>920.2</v>
       </c>
-      <c r="U4" s="36">
+      <c r="U4" s="35">
         <v>914.1</v>
       </c>
-      <c r="V4" s="36">
+      <c r="V4" s="35">
         <v>882.1</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="37">
+      <c r="B5" s="36">
         <v>482.95100000000002</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="36">
         <v>487.20400000000001</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="36">
         <v>480.12700000000001</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="36">
         <v>477.24700000000001</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="36">
         <v>473.11799999999999</v>
       </c>
-      <c r="G5" s="37">
+      <c r="G5" s="36">
         <v>488.07</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="36">
         <v>469.92200000000003</v>
       </c>
-      <c r="I5" s="37">
+      <c r="I5" s="36">
         <v>490.27199999999999</v>
       </c>
-      <c r="J5" s="38">
+      <c r="J5" s="37">
         <v>515.29999999999995</v>
       </c>
-      <c r="K5" s="37">
+      <c r="K5" s="36">
         <v>461.9</v>
       </c>
-      <c r="L5" s="39">
+      <c r="L5" s="38">
         <v>437.6</v>
       </c>
-      <c r="M5" s="37">
+      <c r="M5" s="36">
         <v>437.3</v>
       </c>
-      <c r="N5" s="37">
+      <c r="N5" s="36">
         <v>470.1</v>
       </c>
-      <c r="O5" s="40">
+      <c r="O5" s="39">
         <v>565.9</v>
       </c>
-      <c r="P5" s="40">
+      <c r="P5" s="39">
         <v>557.5</v>
       </c>
-      <c r="Q5" s="40" t="s">
-[...5 lines deleted...]
-      <c r="S5" s="42">
+      <c r="Q5" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="R5" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="S5" s="41">
         <v>522.20000000000005</v>
       </c>
-      <c r="T5" s="27">
+      <c r="T5" s="26">
         <v>485.4</v>
       </c>
-      <c r="U5" s="43">
+      <c r="U5" s="42">
         <v>478.4</v>
       </c>
-      <c r="V5" s="43">
+      <c r="V5" s="42">
         <v>466.3</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="36">
         <v>2248.87</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="36">
         <v>2453.1799999999998</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>2250.7429999999999</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="36">
         <v>2228.6909999999998</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="36">
         <v>2374.0340000000001</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="36">
         <v>2478.3440000000001</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="36">
         <v>2740.3490000000002</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="36">
         <v>2825.0230000000001</v>
       </c>
-      <c r="J6" s="44">
+      <c r="J6" s="43">
         <v>2919.9</v>
       </c>
-      <c r="K6" s="44">
+      <c r="K6" s="43">
         <v>3093.5</v>
       </c>
-      <c r="L6" s="44">
+      <c r="L6" s="43">
         <v>2703.9</v>
       </c>
-      <c r="M6" s="44">
+      <c r="M6" s="43">
         <v>2515.1</v>
       </c>
-      <c r="N6" s="44">
+      <c r="N6" s="43">
         <v>2627.9</v>
       </c>
-      <c r="O6" s="40">
+      <c r="O6" s="39">
         <v>2734.8</v>
       </c>
-      <c r="P6" s="40">
+      <c r="P6" s="39">
         <v>2880.4</v>
       </c>
-      <c r="Q6" s="40">
+      <c r="Q6" s="39">
         <v>2897.9</v>
       </c>
-      <c r="R6" s="41" t="s">
-[...2 lines deleted...]
-      <c r="S6" s="42">
+      <c r="R6" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="S6" s="41">
         <v>2619.6</v>
       </c>
-      <c r="T6" s="27">
+      <c r="T6" s="26">
         <v>2489.9</v>
       </c>
-      <c r="U6" s="43">
+      <c r="U6" s="42">
         <v>2518.3000000000002</v>
       </c>
-      <c r="V6" s="43">
+      <c r="V6" s="42">
         <v>2293.1</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="36">
         <v>1805.817</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="36">
         <v>1866.873</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>1886.8610000000001</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="36">
         <v>2007.998</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="36">
         <v>1595.019</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="36">
         <v>1553.9770000000001</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="36">
         <v>1856.3440000000001</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="36">
         <v>2036.396</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="37">
         <v>1719</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="36">
         <v>1446.5</v>
       </c>
-      <c r="L7" s="39">
+      <c r="L7" s="38">
         <v>1264.0999999999999</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="36">
         <v>1252.9000000000001</v>
       </c>
-      <c r="N7" s="37">
+      <c r="N7" s="36">
         <v>1559.4</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="39">
         <v>1934</v>
       </c>
-      <c r="P7" s="40">
+      <c r="P7" s="39">
         <v>1963.1</v>
       </c>
-      <c r="Q7" s="40">
+      <c r="Q7" s="39">
         <v>1972.2</v>
       </c>
-      <c r="R7" s="41" t="s">
+      <c r="R7" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="S7" s="41">
+        <v>2248.6999999999998</v>
+      </c>
+      <c r="T7" s="26">
+        <v>2201.6999999999998</v>
+      </c>
+      <c r="U7" s="42">
+        <v>2164.9</v>
+      </c>
+      <c r="V7" s="42">
+        <v>2127.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
+      <c r="A8" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="36">
+        <v>14.794</v>
+      </c>
+      <c r="C8" s="36">
+        <v>19.29</v>
+      </c>
+      <c r="D8" s="36">
+        <v>16.565000000000001</v>
+      </c>
+      <c r="E8" s="36">
+        <v>8.3580000000000005</v>
+      </c>
+      <c r="F8" s="36">
+        <v>75.489999999999995</v>
+      </c>
+      <c r="G8" s="36">
+        <v>72.867999999999995</v>
+      </c>
+      <c r="H8" s="36">
+        <v>58.951000000000001</v>
+      </c>
+      <c r="I8" s="36">
+        <v>60.137999999999998</v>
+      </c>
+      <c r="J8" s="37">
+        <v>59</v>
+      </c>
+      <c r="K8" s="36">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="L8" s="38">
+        <v>79.7</v>
+      </c>
+      <c r="M8" s="36">
+        <v>108.8</v>
+      </c>
+      <c r="N8" s="36">
+        <v>109.5</v>
+      </c>
+      <c r="O8" s="39">
+        <v>116.7</v>
+      </c>
+      <c r="P8" s="39">
+        <v>129.1</v>
+      </c>
+      <c r="Q8" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="R8" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="S7" s="42">
-[...36 lines deleted...]
-      <c r="V8" s="43"/>
+      <c r="S8" s="41">
+        <v>46.5</v>
+      </c>
+      <c r="T8" s="26">
+        <v>34</v>
+      </c>
+      <c r="U8" s="42">
+        <v>37.9</v>
+      </c>
+      <c r="V8" s="42">
+        <v>38.1</v>
+      </c>
     </row>
     <row r="9" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="37">
-[...44 lines deleted...]
-      <c r="Q9" s="40" t="s">
+      <c r="B9" s="36">
+        <v>51.38</v>
+      </c>
+      <c r="C9" s="36">
+        <v>34.814</v>
+      </c>
+      <c r="D9" s="36">
+        <v>35.393000000000001</v>
+      </c>
+      <c r="E9" s="36">
+        <v>40.564</v>
+      </c>
+      <c r="F9" s="36">
+        <v>47.789000000000001</v>
+      </c>
+      <c r="G9" s="36">
+        <v>74.207999999999998</v>
+      </c>
+      <c r="H9" s="36">
+        <v>85.358000000000004</v>
+      </c>
+      <c r="I9" s="36">
+        <v>84.332999999999998</v>
+      </c>
+      <c r="J9" s="43">
+        <v>98</v>
+      </c>
+      <c r="K9" s="43">
+        <v>107.5</v>
+      </c>
+      <c r="L9" s="43">
+        <v>110</v>
+      </c>
+      <c r="M9" s="43">
+        <v>112</v>
+      </c>
+      <c r="N9" s="43">
+        <v>119</v>
+      </c>
+      <c r="O9" s="39">
+        <v>125.5</v>
+      </c>
+      <c r="P9" s="39">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="Q9" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="R9" s="41" t="s">
+      <c r="R9" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="S9" s="42">
-[...9 lines deleted...]
-        <v>38.1</v>
+      <c r="S9" s="41">
+        <v>170.1</v>
+      </c>
+      <c r="T9" s="26">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="U9" s="42">
+        <v>149.80000000000001</v>
+      </c>
+      <c r="V9" s="42">
+        <v>163.1</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="37">
-[...44 lines deleted...]
-      <c r="Q10" s="40" t="s">
+      <c r="B10" s="36">
+        <v>12.802</v>
+      </c>
+      <c r="C10" s="36">
+        <v>14.007</v>
+      </c>
+      <c r="D10" s="36">
+        <v>14.451000000000001</v>
+      </c>
+      <c r="E10" s="36">
+        <v>15.026</v>
+      </c>
+      <c r="F10" s="36">
+        <v>46.552999999999997</v>
+      </c>
+      <c r="G10" s="36">
+        <v>50.639000000000003</v>
+      </c>
+      <c r="H10" s="36">
+        <v>55.149000000000001</v>
+      </c>
+      <c r="I10" s="36">
+        <v>54.473999999999997</v>
+      </c>
+      <c r="J10" s="36">
+        <v>52.3</v>
+      </c>
+      <c r="K10" s="36">
+        <v>52</v>
+      </c>
+      <c r="L10" s="36">
+        <v>49.5</v>
+      </c>
+      <c r="M10" s="36">
+        <v>60</v>
+      </c>
+      <c r="N10" s="36">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="O10" s="39">
+        <v>56</v>
+      </c>
+      <c r="P10" s="39">
+        <v>65</v>
+      </c>
+      <c r="Q10" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="R10" s="41" t="s">
+      <c r="R10" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="S10" s="42">
-[...9 lines deleted...]
-        <v>163.1</v>
+      <c r="S10" s="41">
+        <v>72.3</v>
+      </c>
+      <c r="T10" s="26">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="U10" s="42">
+        <v>73.599999999999994</v>
+      </c>
+      <c r="V10" s="42">
+        <v>75.3</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="37">
-[...44 lines deleted...]
-      <c r="Q11" s="40" t="s">
+      <c r="B11" s="36">
+        <v>2.4689999999999999</v>
+      </c>
+      <c r="C11" s="36">
+        <v>3.0219999999999998</v>
+      </c>
+      <c r="D11" s="36">
+        <v>4.5659999999999998</v>
+      </c>
+      <c r="E11" s="36">
+        <v>2.613</v>
+      </c>
+      <c r="F11" s="36">
+        <v>70.587999999999994</v>
+      </c>
+      <c r="G11" s="36">
+        <v>77.543000000000006</v>
+      </c>
+      <c r="H11" s="36">
+        <v>72.212000000000003</v>
+      </c>
+      <c r="I11" s="36">
+        <v>76.638000000000005</v>
+      </c>
+      <c r="J11" s="36">
+        <v>83.1</v>
+      </c>
+      <c r="K11" s="36">
+        <v>75.3</v>
+      </c>
+      <c r="L11" s="36">
+        <v>96.7</v>
+      </c>
+      <c r="M11" s="36">
+        <v>103.9</v>
+      </c>
+      <c r="N11" s="36">
+        <v>113</v>
+      </c>
+      <c r="O11" s="39">
+        <v>123.5</v>
+      </c>
+      <c r="P11" s="39">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="Q11" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="R11" s="41" t="s">
+      <c r="R11" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="S11" s="42">
-[...9 lines deleted...]
-        <v>75.3</v>
+      <c r="S11" s="41">
+        <v>35.6</v>
+      </c>
+      <c r="T11" s="26">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="U11" s="42">
+        <v>39.1</v>
+      </c>
+      <c r="V11" s="42">
+        <v>43.5</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="37">
-[...44 lines deleted...]
-      <c r="Q12" s="40" t="s">
+      <c r="B12" s="36">
+        <v>2.25</v>
+      </c>
+      <c r="C12" s="36">
+        <v>1.2889999999999999</v>
+      </c>
+      <c r="D12" s="36">
+        <v>1.607</v>
+      </c>
+      <c r="E12" s="36">
+        <v>1.903</v>
+      </c>
+      <c r="F12" s="36">
+        <v>59.311999999999998</v>
+      </c>
+      <c r="G12" s="36">
+        <v>60.863</v>
+      </c>
+      <c r="H12" s="36">
+        <v>56.448999999999998</v>
+      </c>
+      <c r="I12" s="36">
+        <v>46.866</v>
+      </c>
+      <c r="J12" s="36">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="K12" s="36">
+        <v>62.3</v>
+      </c>
+      <c r="L12" s="36">
+        <v>50.9</v>
+      </c>
+      <c r="M12" s="36">
+        <v>79.8</v>
+      </c>
+      <c r="N12" s="36">
+        <v>86.2</v>
+      </c>
+      <c r="O12" s="39">
+        <v>88.3</v>
+      </c>
+      <c r="P12" s="39">
+        <v>91.5</v>
+      </c>
+      <c r="Q12" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="R12" s="41" t="s">
+      <c r="R12" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="S12" s="42">
-[...9 lines deleted...]
-        <v>43.5</v>
+      <c r="S12" s="41">
+        <v>34.5</v>
+      </c>
+      <c r="T12" s="26">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="U12" s="42">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="V12" s="42">
+        <v>32.6</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="37">
-[...44 lines deleted...]
-      <c r="Q13" s="40" t="s">
+      <c r="B13" s="36">
+        <v>1.8340000000000001</v>
+      </c>
+      <c r="C13" s="36">
+        <v>2.68</v>
+      </c>
+      <c r="D13" s="36">
+        <v>2.2170000000000001</v>
+      </c>
+      <c r="E13" s="36">
+        <v>1.8129999999999999</v>
+      </c>
+      <c r="F13" s="36">
+        <v>61.594999999999999</v>
+      </c>
+      <c r="G13" s="36">
+        <v>80.885999999999996</v>
+      </c>
+      <c r="H13" s="36">
+        <v>70.864000000000004</v>
+      </c>
+      <c r="I13" s="36">
+        <v>73.968999999999994</v>
+      </c>
+      <c r="J13" s="36">
+        <v>86.5</v>
+      </c>
+      <c r="K13" s="36">
+        <v>85.8</v>
+      </c>
+      <c r="L13" s="36">
+        <v>93.5</v>
+      </c>
+      <c r="M13" s="36">
+        <v>101.8</v>
+      </c>
+      <c r="N13" s="36">
+        <v>105.1</v>
+      </c>
+      <c r="O13" s="39">
+        <v>105.1</v>
+      </c>
+      <c r="P13" s="39">
+        <v>110.8</v>
+      </c>
+      <c r="Q13" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="R13" s="41" t="s">
+      <c r="R13" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="S13" s="42">
-[...9 lines deleted...]
-        <v>32.6</v>
+      <c r="S13" s="41">
+        <v>104.5</v>
+      </c>
+      <c r="T13" s="26">
+        <v>103.4</v>
+      </c>
+      <c r="U13" s="42">
+        <v>104.6</v>
+      </c>
+      <c r="V13" s="42">
+        <v>107.6</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="37">
-[...44 lines deleted...]
-      <c r="Q14" s="40" t="s">
+      <c r="B14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F14" s="36">
+        <v>74.162000000000006</v>
+      </c>
+      <c r="G14" s="36">
+        <v>78.885999999999996</v>
+      </c>
+      <c r="H14" s="36">
+        <v>86.98</v>
+      </c>
+      <c r="I14" s="36">
+        <v>79.046999999999997</v>
+      </c>
+      <c r="J14" s="36">
+        <v>75.2</v>
+      </c>
+      <c r="K14" s="36">
+        <v>73.3</v>
+      </c>
+      <c r="L14" s="36">
+        <v>89.9</v>
+      </c>
+      <c r="M14" s="36">
+        <v>93.8</v>
+      </c>
+      <c r="N14" s="36">
+        <v>96.3</v>
+      </c>
+      <c r="O14" s="39">
+        <v>119.1</v>
+      </c>
+      <c r="P14" s="39">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="Q14" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="R14" s="41" t="s">
+      <c r="R14" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="S14" s="42">
-[...9 lines deleted...]
-        <v>107.6</v>
+      <c r="S14" s="41">
+        <v>72.3</v>
+      </c>
+      <c r="T14" s="26">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="U14" s="42">
+        <v>137.6</v>
+      </c>
+      <c r="V14" s="42">
+        <v>140.5</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A15" s="8" t="s">
-        <v>12</v>
-[...46 lines deleted...]
-      <c r="Q15" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B15" s="36">
+        <v>13.627000000000001</v>
+      </c>
+      <c r="C15" s="36">
+        <v>14.157999999999999</v>
+      </c>
+      <c r="D15" s="36">
+        <v>12.833</v>
+      </c>
+      <c r="E15" s="36">
+        <v>13.324999999999999</v>
+      </c>
+      <c r="F15" s="36">
+        <v>38.713999999999999</v>
+      </c>
+      <c r="G15" s="36">
+        <v>39.493000000000002</v>
+      </c>
+      <c r="H15" s="36">
+        <v>34.26</v>
+      </c>
+      <c r="I15" s="36">
+        <v>37.468000000000004</v>
+      </c>
+      <c r="J15" s="36">
+        <v>34.5</v>
+      </c>
+      <c r="K15" s="36">
+        <v>48.8</v>
+      </c>
+      <c r="L15" s="36">
+        <v>47.8</v>
+      </c>
+      <c r="M15" s="36">
+        <v>52.1</v>
+      </c>
+      <c r="N15" s="36">
+        <v>49.4</v>
+      </c>
+      <c r="O15" s="39">
+        <v>58.2</v>
+      </c>
+      <c r="P15" s="39">
+        <v>59.4</v>
+      </c>
+      <c r="Q15" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="R15" s="41" t="s">
+      <c r="R15" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="S15" s="42">
-[...9 lines deleted...]
-        <v>140.5</v>
+      <c r="S15" s="41">
+        <v>65.2</v>
+      </c>
+      <c r="T15" s="26">
+        <v>68.400000000000006</v>
+      </c>
+      <c r="U15" s="42">
+        <v>70.5</v>
+      </c>
+      <c r="V15" s="42">
+        <v>68.400000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A16" s="8" t="s">
-        <v>0</v>
-[...46 lines deleted...]
-      <c r="Q16" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="36">
+        <v>21.303999999999998</v>
+      </c>
+      <c r="C16" s="36">
+        <v>21.306000000000001</v>
+      </c>
+      <c r="D16" s="36">
+        <v>10.242000000000001</v>
+      </c>
+      <c r="E16" s="36">
+        <v>10.054</v>
+      </c>
+      <c r="F16" s="36">
+        <v>101.93</v>
+      </c>
+      <c r="G16" s="36">
+        <v>113.202</v>
+      </c>
+      <c r="H16" s="36">
+        <v>111.54600000000001</v>
+      </c>
+      <c r="I16" s="36">
+        <v>105.621</v>
+      </c>
+      <c r="J16" s="36">
+        <v>111.4</v>
+      </c>
+      <c r="K16" s="36">
+        <v>110.8</v>
+      </c>
+      <c r="L16" s="36">
+        <v>114.2</v>
+      </c>
+      <c r="M16" s="36">
+        <v>123.6</v>
+      </c>
+      <c r="N16" s="36">
+        <v>115.6</v>
+      </c>
+      <c r="O16" s="39">
+        <v>125.3</v>
+      </c>
+      <c r="P16" s="39">
+        <v>126</v>
+      </c>
+      <c r="Q16" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="R16" s="41" t="s">
+      <c r="R16" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="S16" s="42">
-[...9 lines deleted...]
-        <v>68.400000000000006</v>
+      <c r="S16" s="41">
+        <v>90.2</v>
+      </c>
+      <c r="T16" s="26">
+        <v>102.6</v>
+      </c>
+      <c r="U16" s="42">
+        <v>102.5</v>
+      </c>
+      <c r="V16" s="42">
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:22" s="5" customFormat="1" ht="12.95" customHeight="1">
-      <c r="A17" s="8" t="s">
+      <c r="A17" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="37">
-[...44 lines deleted...]
-      <c r="Q17" s="40" t="s">
+      <c r="B17" s="44">
+        <v>6.5670000000000002</v>
+      </c>
+      <c r="C17" s="44">
+        <v>3.1230000000000002</v>
+      </c>
+      <c r="D17" s="44">
+        <v>3.8769999999999998</v>
+      </c>
+      <c r="E17" s="44">
+        <v>6.6689999999999996</v>
+      </c>
+      <c r="F17" s="44">
+        <v>79.298000000000002</v>
+      </c>
+      <c r="G17" s="44">
+        <v>80.744</v>
+      </c>
+      <c r="H17" s="44">
+        <v>79.296000000000006</v>
+      </c>
+      <c r="I17" s="44">
+        <v>91.706999999999994</v>
+      </c>
+      <c r="J17" s="44">
+        <v>101.8</v>
+      </c>
+      <c r="K17" s="44">
+        <v>102.5</v>
+      </c>
+      <c r="L17" s="44">
+        <v>116.6</v>
+      </c>
+      <c r="M17" s="44">
+        <v>132</v>
+      </c>
+      <c r="N17" s="44">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="O17" s="45">
+        <v>147.4</v>
+      </c>
+      <c r="P17" s="45">
+        <v>136.30000000000001</v>
+      </c>
+      <c r="Q17" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="R17" s="41" t="s">
+      <c r="R17" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="S17" s="42">
-        <v>90.2</v>
+      <c r="S17" s="47">
+        <v>173.1</v>
       </c>
       <c r="T17" s="27">
-        <v>102.6</v>
-[...66 lines deleted...]
-      <c r="T18" s="28">
         <v>171.2</v>
       </c>
-      <c r="U18" s="29">
+      <c r="U17" s="28">
         <v>171.3</v>
       </c>
-      <c r="V18" s="29">
+      <c r="V17" s="28">
         <v>172.1</v>
       </c>
     </row>
-    <row r="19" spans="1:22" s="5" customFormat="1" ht="15" customHeight="1">
-[...27 lines deleted...]
-    </row>
+    <row r="18" spans="1:22" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="8"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="13"/>
+      <c r="S18" s="24"/>
+      <c r="T18" s="16"/>
+      <c r="U18" s="15"/>
+      <c r="V18" s="14"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1"/>
     <row r="21" spans="1:22" ht="15" customHeight="1"/>
     <row r="22" spans="1:22" ht="15" customHeight="1"/>
     <row r="23" spans="1:22" ht="15" customHeight="1"/>
     <row r="24" spans="1:22" ht="15" customHeight="1"/>
     <row r="25" spans="1:22" ht="15" customHeight="1"/>
     <row r="26" spans="1:22" ht="15" customHeight="1"/>
     <row r="27" spans="1:22" ht="15" customHeight="1"/>
     <row r="28" spans="1:22" ht="15" customHeight="1"/>
     <row r="29" spans="1:22" ht="15" customHeight="1"/>
     <row r="30" spans="1:22" ht="15" customHeight="1"/>
     <row r="31" spans="1:22" ht="15" customHeight="1"/>
     <row r="32" spans="1:22" ht="15" customHeight="1"/>
     <row r="33" ht="15" customHeight="1"/>
     <row r="34" ht="15" customHeight="1"/>
-    <row r="35" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="O2:Q2"/>
     <mergeCell ref="A1:T1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.39370078740157483" bottom="0.74803149606299213" header="0.23622047244094491" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="81" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B03DB2A8-D42F-4F7F-ABC8-9327663AACCE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC912C08-CD13-43D4-9A7D-75F675A476F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BC3C1F5-326F-4C7E-8DEB-B1AD3F0F4612}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>